--- v0 (2026-04-15)
+++ v1 (2026-10-02)
@@ -1,141 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A46B229-C9D0-4821-8970-CA8840CC28BD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3345" yWindow="480" windowWidth="24045" windowHeight="12315" activeTab="8"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="11265" activeTab="9" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="13" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="14" r:id="rId2"/>
     <sheet name="2018" sheetId="5" r:id="rId3"/>
     <sheet name="2019" sheetId="7" r:id="rId4"/>
     <sheet name="2020" sheetId="8" r:id="rId5"/>
     <sheet name="2021" sheetId="9" r:id="rId6"/>
     <sheet name="2022" sheetId="10" r:id="rId7"/>
     <sheet name="2023" sheetId="11" r:id="rId8"/>
     <sheet name="2024" sheetId="12" r:id="rId9"/>
+    <sheet name="2025" sheetId="15" r:id="rId10"/>
   </sheets>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V61" i="12" l="1"/>
   <c r="W61" i="12"/>
   <c r="X61" i="12"/>
   <c r="E61" i="11"/>
   <c r="F61" i="11"/>
   <c r="G61" i="11"/>
   <c r="H61" i="11"/>
   <c r="I61" i="11"/>
   <c r="J61" i="11"/>
   <c r="K61" i="11"/>
   <c r="L61" i="11"/>
   <c r="M61" i="11"/>
   <c r="N61" i="11"/>
   <c r="O61" i="11"/>
   <c r="P61" i="11"/>
   <c r="Q61" i="11"/>
   <c r="R61" i="11"/>
   <c r="S61" i="11"/>
   <c r="T61" i="11"/>
   <c r="U61" i="11"/>
   <c r="V61" i="11"/>
   <c r="W61" i="11"/>
   <c r="X61" i="11"/>
-  <c r="E61" i="10"/>
-[...2 lines deleted...]
-  <c r="I61" i="10"/>
   <c r="J61" i="10"/>
-  <c r="K61" i="10"/>
-[...1 lines deleted...]
-  <c r="M61" i="10"/>
   <c r="N61" i="10"/>
-  <c r="O61" i="10"/>
-[...1 lines deleted...]
-  <c r="Q61" i="10"/>
   <c r="R61" i="10"/>
-  <c r="S61" i="10"/>
-[...1 lines deleted...]
-  <c r="U61" i="10"/>
   <c r="V61" i="10"/>
   <c r="X59" i="10"/>
   <c r="X61" i="10" s="1"/>
   <c r="W59" i="10"/>
   <c r="W61" i="10" s="1"/>
   <c r="V59" i="10"/>
   <c r="U59" i="10"/>
+  <c r="U61" i="10" s="1"/>
   <c r="T59" i="10"/>
+  <c r="T61" i="10" s="1"/>
   <c r="S59" i="10"/>
+  <c r="S61" i="10" s="1"/>
   <c r="R59" i="10"/>
   <c r="Q59" i="10"/>
+  <c r="Q61" i="10" s="1"/>
   <c r="P59" i="10"/>
+  <c r="P61" i="10" s="1"/>
   <c r="O59" i="10"/>
+  <c r="O61" i="10" s="1"/>
   <c r="N59" i="10"/>
   <c r="M59" i="10"/>
+  <c r="M61" i="10" s="1"/>
   <c r="L59" i="10"/>
+  <c r="L61" i="10" s="1"/>
   <c r="K59" i="10"/>
+  <c r="K61" i="10" s="1"/>
   <c r="J59" i="10"/>
   <c r="I59" i="10"/>
+  <c r="I61" i="10" s="1"/>
   <c r="H59" i="10"/>
+  <c r="H61" i="10" s="1"/>
   <c r="G59" i="10"/>
   <c r="G61" i="10" s="1"/>
   <c r="F59" i="10"/>
+  <c r="F61" i="10" s="1"/>
   <c r="E59" i="10"/>
+  <c r="E61" i="10" s="1"/>
   <c r="E61" i="9"/>
   <c r="F61" i="9"/>
   <c r="G61" i="9"/>
   <c r="H61" i="9"/>
   <c r="I61" i="9"/>
   <c r="J61" i="9"/>
   <c r="K61" i="9"/>
   <c r="L61" i="9"/>
   <c r="M61" i="9"/>
   <c r="N61" i="9"/>
   <c r="O61" i="9"/>
   <c r="P61" i="9"/>
   <c r="Q61" i="9"/>
   <c r="R61" i="9"/>
   <c r="S61" i="9"/>
   <c r="T61" i="9"/>
   <c r="U61" i="9"/>
   <c r="V61" i="9"/>
   <c r="W61" i="9"/>
   <c r="X61" i="9"/>
   <c r="E61" i="12" l="1"/>
   <c r="F61" i="12"/>
   <c r="G61" i="12"/>
   <c r="H61" i="12"/>
   <c r="I61" i="12"/>
@@ -226,51 +229,51 @@
   <c r="M61" i="5" s="1"/>
   <c r="N59" i="5"/>
   <c r="N61" i="5" s="1"/>
   <c r="O59" i="5"/>
   <c r="O61" i="5" s="1"/>
   <c r="P59" i="5"/>
   <c r="P61" i="5" s="1"/>
   <c r="Q59" i="5"/>
   <c r="Q61" i="5" s="1"/>
   <c r="R59" i="5"/>
   <c r="R61" i="5" s="1"/>
   <c r="S59" i="5"/>
   <c r="S61" i="5" s="1"/>
   <c r="T59" i="5"/>
   <c r="T61" i="5" s="1"/>
   <c r="U59" i="5"/>
   <c r="U61" i="5" s="1"/>
   <c r="E59" i="5"/>
   <c r="E61" i="5" s="1"/>
   <c r="D59" i="5"/>
   <c r="D61" i="5" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3446" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3917" uniqueCount="226">
   <si>
     <t>82.30.0</t>
   </si>
   <si>
     <t>32.12.0</t>
   </si>
   <si>
     <t>32.13.0</t>
   </si>
   <si>
     <t>Кино и анимация</t>
   </si>
   <si>
     <t>59.11.0</t>
   </si>
   <si>
     <t>59.12.0</t>
   </si>
   <si>
     <t>91.02.0</t>
   </si>
   <si>
     <t>91.01.2</t>
   </si>
   <si>
@@ -767,56 +770,50 @@
   <si>
     <t xml:space="preserve">Креативті индустрияның ЖҚҚ, барлығы </t>
   </si>
   <si>
     <t>2019 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны</t>
   </si>
   <si>
     <t>2020 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны</t>
   </si>
   <si>
     <t>2021 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны</t>
   </si>
   <si>
     <t>2022 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны</t>
   </si>
   <si>
     <t>2023 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны</t>
   </si>
   <si>
     <t>ЖІӨ, ЖӨӨ млн.теңге</t>
   </si>
   <si>
     <t>Креативты индустриясы ЖҚҚ-ның ЖІӨ (ЖӨӨ)-дегі үлесі, %</t>
   </si>
   <si>
-    <t>2024 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны*</t>
-[...4 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>ЖҚҚ</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Жалпы қосылған құн – аралық тұтыну құнын шегергендегі жалпы шығарылымның құны, ол жеке өндірушілер, салалар немесе экономика секторлары енгізген жалпы ішкі өнім салымының көрсеткіші ретінде қызмет етеді.</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
@@ -912,68 +909,74 @@
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t xml:space="preserve">Бақыланбайтын экономиканы бөліп көрсете отырып, Қазақстан Республикасының жалпы өңірлік өнімі (2024 жыл) </t>
+    <t xml:space="preserve"> млн.теңге</t>
   </si>
   <si>
-    <t xml:space="preserve">ЖІӨ-дегі мұнай-газ секторының үлесін бөліп көрсете отырып, өндіріс әдісімен есептелген жалпы ішкі өнім (2024 жылғы) </t>
+    <t>2024 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны</t>
   </si>
   <si>
-    <t xml:space="preserve"> млн.теңге</t>
+    <t>2025 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бақыланбайтын экономиканы бөліп көрсете отырып, Қазақстан Республикасының жалпы өңірлік өнімі (2025 жыл) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ЖІӨ-дегі мұнай-газ секторының үлесін бөліп көрсете отырып, өндіріс әдісімен есептелген жалпы ішкі өнім (2025 жылғы) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
@@ -1045,50 +1048,54 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1156,104 +1163,102 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -1313,110 +1318,142 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 3" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 4" xfId="5" xr:uid="{AD6072BD-4B44-44B1-90A6-E1F6A441522C}"/>
   </cellStyles>
-  <dxfs count="8">
+  <dxfs count="10">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -1459,169 +1496,206 @@
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1753,26418 +1827,30494 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700916?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/305438/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/433554/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700916?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/513520/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B23"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.140625" customWidth="1"/>
     <col min="2" max="2" width="83" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B2" s="9">
         <v>111203</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="62" t="s">
         <v>194</v>
       </c>
-      <c r="B12" s="14" t="s">
+      <c r="B13" s="20" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="63"/>
+      <c r="B14" s="16" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="58" t="s">
+    <row r="15" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="62" t="s">
         <v>196</v>
       </c>
-      <c r="B13" s="21" t="s">
-[...13 lines deleted...]
-      <c r="B15" s="27" t="s">
+      <c r="B15" s="26" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="63"/>
+      <c r="B16" s="17" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B17" s="18" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>45904</v>
+        <v>199</v>
+      </c>
+      <c r="B18" s="61">
+        <v>46272</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>46031</v>
+        <v>200</v>
+      </c>
+      <c r="B19" s="61">
+        <v>46637</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>204</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>205</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
-[...4 lines deleted...]
-    <hyperlink ref="B15" r:id="rId6"/>
+    <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B16" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B15" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8600B76C-5AEB-4C58-9335-430D68CA9A0A}">
+  <dimension ref="A1:AA65"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C49" sqref="C49"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="18.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="5.42578125" style="56" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" customWidth="1"/>
+    <col min="3" max="3" width="55.140625" customWidth="1"/>
+    <col min="4" max="4" width="21.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="52" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
+      <c r="Q1" s="7"/>
+      <c r="R1" s="7"/>
+      <c r="S1" s="7"/>
+      <c r="T1" s="7"/>
+      <c r="U1" s="7"/>
+      <c r="V1" s="7"/>
+      <c r="W1" s="7"/>
+      <c r="X1" s="7"/>
+    </row>
+    <row r="2" spans="1:27" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68">
+        <v>111203</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="33" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="C3" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>144</v>
+      </c>
+      <c r="E3" s="32" t="s">
+        <v>145</v>
+      </c>
+      <c r="F3" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="G3" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="H3" s="32" t="s">
+        <v>148</v>
+      </c>
+      <c r="I3" s="32" t="s">
+        <v>149</v>
+      </c>
+      <c r="J3" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="K3" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="L3" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="M3" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="N3" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="P3" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q3" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="R3" s="32" t="s">
+        <v>158</v>
+      </c>
+      <c r="S3" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="T3" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="U3" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="V3" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="W3" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="X3" s="32" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="AA4" s="59"/>
+    </row>
+    <row r="5" spans="1:27" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="D5" s="39">
+        <v>75353</v>
+      </c>
+      <c r="E5" s="39">
+        <v>51.2</v>
+      </c>
+      <c r="F5" s="39">
+        <v>116.8</v>
+      </c>
+      <c r="G5" s="39">
+        <v>9</v>
+      </c>
+      <c r="H5" s="39">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I5" s="39">
+        <v>356.4</v>
+      </c>
+      <c r="J5" s="39">
+        <v>114.5</v>
+      </c>
+      <c r="K5" s="39">
+        <v>66.3</v>
+      </c>
+      <c r="L5" s="39">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="M5" s="39">
+        <v>504.1</v>
+      </c>
+      <c r="N5" s="39">
+        <v>172.6</v>
+      </c>
+      <c r="O5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P5" s="39">
+        <v>113</v>
+      </c>
+      <c r="Q5" s="39">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="R5" s="39">
+        <v>55.8</v>
+      </c>
+      <c r="S5" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="T5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U5" s="39">
+        <v>17.3</v>
+      </c>
+      <c r="V5" s="39">
+        <v>53539.1</v>
+      </c>
+      <c r="W5" s="39">
+        <v>20089.900000000001</v>
+      </c>
+      <c r="X5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z5" s="59"/>
+      <c r="AA5" s="59"/>
+    </row>
+    <row r="6" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="69" t="s">
+        <v>93</v>
+      </c>
+      <c r="B6" s="70"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="59"/>
+    </row>
+    <row r="7" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="39">
+        <v>3448.4</v>
+      </c>
+      <c r="E7" s="39">
+        <v>8.9</v>
+      </c>
+      <c r="F7" s="39">
+        <v>47</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I7" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J7" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="K7" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L7" s="39">
+        <v>7.4</v>
+      </c>
+      <c r="M7" s="39">
+        <v>475.6</v>
+      </c>
+      <c r="N7" s="39">
+        <v>55.9</v>
+      </c>
+      <c r="O7" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="P7" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q7" s="39">
+        <v>12.6</v>
+      </c>
+      <c r="R7" s="39">
+        <v>27.9</v>
+      </c>
+      <c r="S7" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="T7" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U7" s="39">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="V7" s="39">
+        <v>771</v>
+      </c>
+      <c r="W7" s="39">
+        <v>1765.6</v>
+      </c>
+      <c r="X7" s="39">
+        <v>109.7</v>
+      </c>
+      <c r="Z7" s="59"/>
+      <c r="AA7" s="59"/>
+    </row>
+    <row r="8" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D8" s="39">
+        <v>96.4</v>
+      </c>
+      <c r="E8" s="39">
+        <v>17</v>
+      </c>
+      <c r="F8" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="G8" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H8" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I8" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J8" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="K8" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="L8" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M8" s="39">
+        <v>4.2</v>
+      </c>
+      <c r="N8" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O8" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P8" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q8" s="39">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="R8" s="39">
+        <v>0.8</v>
+      </c>
+      <c r="S8" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="T8" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U8" s="39">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="V8" s="39">
+        <v>17.8</v>
+      </c>
+      <c r="W8" s="39">
+        <v>7.7</v>
+      </c>
+      <c r="X8" s="39">
+        <v>7.2</v>
+      </c>
+      <c r="Z8" s="59"/>
+      <c r="AA8" s="59"/>
+    </row>
+    <row r="9" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="70"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
+      <c r="Z9" s="59"/>
+      <c r="AA9" s="59"/>
+    </row>
+    <row r="10" spans="1:27" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" s="39">
+        <v>52459.8</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F10" s="39">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="G10" s="39">
+        <v>88.1</v>
+      </c>
+      <c r="H10" s="39">
+        <v>808.9</v>
+      </c>
+      <c r="I10" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J10" s="39">
+        <v>167.9</v>
+      </c>
+      <c r="K10" s="39">
+        <v>14.7</v>
+      </c>
+      <c r="L10" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M10" s="39">
+        <v>580.20000000000005</v>
+      </c>
+      <c r="N10" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O10" s="39">
+        <v>27.8</v>
+      </c>
+      <c r="P10" s="39">
+        <v>29.4</v>
+      </c>
+      <c r="Q10" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="R10" s="39">
+        <v>62.4</v>
+      </c>
+      <c r="S10" s="39">
+        <v>892.9</v>
+      </c>
+      <c r="T10" s="39">
+        <v>23.6</v>
+      </c>
+      <c r="U10" s="39">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="V10" s="39">
+        <v>13084.5</v>
+      </c>
+      <c r="W10" s="39">
+        <v>35832.699999999997</v>
+      </c>
+      <c r="X10" s="39">
+        <v>588.6</v>
+      </c>
+      <c r="Z10" s="59"/>
+      <c r="AA10" s="59"/>
+    </row>
+    <row r="11" spans="1:27" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" s="39">
+        <v>3526.7</v>
+      </c>
+      <c r="E11" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F11" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G11" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H11" s="39">
+        <v>144.5</v>
+      </c>
+      <c r="I11" s="39">
+        <v>0.3</v>
+      </c>
+      <c r="J11" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K11" s="39">
+        <v>10.1</v>
+      </c>
+      <c r="L11" s="39">
+        <v>109</v>
+      </c>
+      <c r="M11" s="39">
+        <v>4</v>
+      </c>
+      <c r="N11" s="39">
+        <v>13.3</v>
+      </c>
+      <c r="O11" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P11" s="39">
+        <v>24.9</v>
+      </c>
+      <c r="Q11" s="39">
+        <v>0</v>
+      </c>
+      <c r="R11" s="39">
+        <v>5.2</v>
+      </c>
+      <c r="S11" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T11" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U11" s="39">
+        <v>66.5</v>
+      </c>
+      <c r="V11" s="39">
+        <v>1883.8</v>
+      </c>
+      <c r="W11" s="39">
+        <v>1172</v>
+      </c>
+      <c r="X11" s="39">
+        <v>93.1</v>
+      </c>
+      <c r="Z11" s="59"/>
+      <c r="AA11" s="59"/>
+    </row>
+    <row r="12" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="76" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="77"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
+      <c r="Z12" s="59"/>
+      <c r="AA12" s="59"/>
+    </row>
+    <row r="13" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="D13" s="39">
+        <v>26442.3</v>
+      </c>
+      <c r="E13" s="39">
+        <v>1166.7</v>
+      </c>
+      <c r="F13" s="39">
+        <v>802.6</v>
+      </c>
+      <c r="G13" s="39">
+        <v>541.1</v>
+      </c>
+      <c r="H13" s="39">
+        <v>867.3</v>
+      </c>
+      <c r="I13" s="39">
+        <v>1422.2</v>
+      </c>
+      <c r="J13" s="39">
+        <v>1478.9</v>
+      </c>
+      <c r="K13" s="39">
+        <v>884.4</v>
+      </c>
+      <c r="L13" s="39">
+        <v>1033.7</v>
+      </c>
+      <c r="M13" s="39">
+        <v>1424.3</v>
+      </c>
+      <c r="N13" s="39">
+        <v>1722.9</v>
+      </c>
+      <c r="O13" s="39">
+        <v>563.9</v>
+      </c>
+      <c r="P13" s="39">
+        <v>2200.4</v>
+      </c>
+      <c r="Q13" s="39">
+        <v>949.7</v>
+      </c>
+      <c r="R13" s="39">
+        <v>493.1</v>
+      </c>
+      <c r="S13" s="39">
+        <v>3422.4</v>
+      </c>
+      <c r="T13" s="39">
+        <v>455.5</v>
+      </c>
+      <c r="U13" s="39">
+        <v>2770.7</v>
+      </c>
+      <c r="V13" s="39">
+        <v>1258.5999999999999</v>
+      </c>
+      <c r="W13" s="39">
+        <v>2983.9</v>
+      </c>
+      <c r="X13" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z13" s="59"/>
+      <c r="AA13" s="59"/>
+    </row>
+    <row r="14" spans="1:27" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="D14" s="39">
+        <v>58484.1</v>
+      </c>
+      <c r="E14" s="39">
+        <v>1895.1</v>
+      </c>
+      <c r="F14" s="39">
+        <v>2465.3000000000002</v>
+      </c>
+      <c r="G14" s="39">
+        <v>3505.1</v>
+      </c>
+      <c r="H14" s="39">
+        <v>2632.7</v>
+      </c>
+      <c r="I14" s="39">
+        <v>2223.6999999999998</v>
+      </c>
+      <c r="J14" s="39">
+        <v>4536.7</v>
+      </c>
+      <c r="K14" s="39">
+        <v>2992.8</v>
+      </c>
+      <c r="L14" s="39">
+        <v>1000.1</v>
+      </c>
+      <c r="M14" s="39">
+        <v>4220.3999999999996</v>
+      </c>
+      <c r="N14" s="39">
+        <v>3613.9</v>
+      </c>
+      <c r="O14" s="39">
+        <v>3670.4</v>
+      </c>
+      <c r="P14" s="39">
+        <v>1297.2</v>
+      </c>
+      <c r="Q14" s="39">
+        <v>2884.6</v>
+      </c>
+      <c r="R14" s="39">
+        <v>2484.6999999999998</v>
+      </c>
+      <c r="S14" s="39">
+        <v>3290.7</v>
+      </c>
+      <c r="T14" s="39">
+        <v>944.7</v>
+      </c>
+      <c r="U14" s="39">
+        <v>2282.4</v>
+      </c>
+      <c r="V14" s="39">
+        <v>4314.6000000000004</v>
+      </c>
+      <c r="W14" s="39">
+        <v>7396</v>
+      </c>
+      <c r="X14" s="39">
+        <v>833</v>
+      </c>
+      <c r="Z14" s="59"/>
+      <c r="AA14" s="59"/>
+    </row>
+    <row r="15" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="69" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="42"/>
+      <c r="W15" s="42"/>
+      <c r="X15" s="42"/>
+      <c r="Z15" s="59"/>
+      <c r="AA15" s="59"/>
+    </row>
+    <row r="16" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D16" s="39">
+        <v>68898.399999999994</v>
+      </c>
+      <c r="E16" s="39">
+        <v>536.20000000000005</v>
+      </c>
+      <c r="F16" s="39">
+        <v>906.6</v>
+      </c>
+      <c r="G16" s="39">
+        <v>3435.6</v>
+      </c>
+      <c r="H16" s="39">
+        <v>3389.7</v>
+      </c>
+      <c r="I16" s="39">
+        <v>2435.1999999999998</v>
+      </c>
+      <c r="J16" s="39">
+        <v>1810.1</v>
+      </c>
+      <c r="K16" s="39">
+        <v>2094.6</v>
+      </c>
+      <c r="L16" s="39">
+        <v>1218.7</v>
+      </c>
+      <c r="M16" s="39">
+        <v>2869.2</v>
+      </c>
+      <c r="N16" s="39">
+        <v>1561.2</v>
+      </c>
+      <c r="O16" s="39">
+        <v>704.6</v>
+      </c>
+      <c r="P16" s="39">
+        <v>1588.7</v>
+      </c>
+      <c r="Q16" s="39">
+        <v>1493.1</v>
+      </c>
+      <c r="R16" s="39">
+        <v>1396.5</v>
+      </c>
+      <c r="S16" s="39">
+        <v>934.2</v>
+      </c>
+      <c r="T16" s="39">
+        <v>321.2</v>
+      </c>
+      <c r="U16" s="39">
+        <v>2121.1999999999998</v>
+      </c>
+      <c r="V16" s="39">
+        <v>17719.900000000001</v>
+      </c>
+      <c r="W16" s="39">
+        <v>22257.5</v>
+      </c>
+      <c r="X16" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="Z16" s="59"/>
+      <c r="AA16" s="59"/>
+    </row>
+    <row r="17" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="43" t="s">
+        <v>103</v>
+      </c>
+      <c r="D17" s="39">
+        <v>4992.6000000000004</v>
+      </c>
+      <c r="E17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H17" s="39">
+        <v>151</v>
+      </c>
+      <c r="I17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O17" s="39">
+        <v>2890.2</v>
+      </c>
+      <c r="P17" s="39">
+        <v>297.39999999999998</v>
+      </c>
+      <c r="Q17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U17" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V17" s="39">
+        <v>1284.7</v>
+      </c>
+      <c r="W17" s="39">
+        <v>87.6</v>
+      </c>
+      <c r="X17" s="39">
+        <v>281.7</v>
+      </c>
+      <c r="Z17" s="59"/>
+      <c r="AA17" s="59"/>
+    </row>
+    <row r="18" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="43" t="s">
+        <v>104</v>
+      </c>
+      <c r="D18" s="39">
+        <v>9985.2999999999993</v>
+      </c>
+      <c r="E18" s="39">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F18" s="39">
+        <v>139.6</v>
+      </c>
+      <c r="G18" s="39">
+        <v>138.9</v>
+      </c>
+      <c r="H18" s="39">
+        <v>1535.4</v>
+      </c>
+      <c r="I18" s="39">
+        <v>7.3</v>
+      </c>
+      <c r="J18" s="39">
+        <v>109.3</v>
+      </c>
+      <c r="K18" s="39">
+        <v>90</v>
+      </c>
+      <c r="L18" s="39">
+        <v>42.9</v>
+      </c>
+      <c r="M18" s="39">
+        <v>547</v>
+      </c>
+      <c r="N18" s="39">
+        <v>175.4</v>
+      </c>
+      <c r="O18" s="39">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="P18" s="39">
+        <v>472.5</v>
+      </c>
+      <c r="Q18" s="39">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="R18" s="39">
+        <v>27.8</v>
+      </c>
+      <c r="S18" s="39">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="T18" s="39">
+        <v>13.6</v>
+      </c>
+      <c r="U18" s="39">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="V18" s="39">
+        <v>1822.6</v>
+      </c>
+      <c r="W18" s="39">
+        <v>4361.2</v>
+      </c>
+      <c r="X18" s="39">
+        <v>50.4</v>
+      </c>
+      <c r="Z18" s="59"/>
+      <c r="AA18" s="59"/>
+    </row>
+    <row r="19" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" s="39">
+        <v>5246</v>
+      </c>
+      <c r="E19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G19" s="39">
+        <v>1951.5</v>
+      </c>
+      <c r="H19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J19" s="39">
+        <v>1</v>
+      </c>
+      <c r="K19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R19" s="39">
+        <v>2755.1</v>
+      </c>
+      <c r="S19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T19" s="39">
+        <v>10.6</v>
+      </c>
+      <c r="U19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V19" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="W19" s="39">
+        <v>394.3</v>
+      </c>
+      <c r="X19" s="39">
+        <v>133.5</v>
+      </c>
+      <c r="Z19" s="59"/>
+      <c r="AA19" s="59"/>
+    </row>
+    <row r="20" spans="1:27" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="43" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" s="39">
+        <v>47330.2</v>
+      </c>
+      <c r="E20" s="39">
+        <v>976.4</v>
+      </c>
+      <c r="F20" s="39">
+        <v>186.4</v>
+      </c>
+      <c r="G20" s="39">
+        <v>336</v>
+      </c>
+      <c r="H20" s="39">
+        <v>1979.3</v>
+      </c>
+      <c r="I20" s="39">
+        <v>214.9</v>
+      </c>
+      <c r="J20" s="39">
+        <v>844.4</v>
+      </c>
+      <c r="K20" s="39">
+        <v>360.7</v>
+      </c>
+      <c r="L20" s="39">
+        <v>422.7</v>
+      </c>
+      <c r="M20" s="39">
+        <v>395.2</v>
+      </c>
+      <c r="N20" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="O20" s="39">
+        <v>354.5</v>
+      </c>
+      <c r="P20" s="39">
+        <v>381.5</v>
+      </c>
+      <c r="Q20" s="39">
+        <v>108.4</v>
+      </c>
+      <c r="R20" s="39">
+        <v>167.1</v>
+      </c>
+      <c r="S20" s="39">
+        <v>1003.4</v>
+      </c>
+      <c r="T20" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U20" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="V20" s="39">
+        <v>9293.2999999999993</v>
+      </c>
+      <c r="W20" s="39">
+        <v>30045.200000000001</v>
+      </c>
+      <c r="X20" s="39">
+        <v>259.8</v>
+      </c>
+      <c r="Z20" s="59"/>
+      <c r="AA20" s="59"/>
+    </row>
+    <row r="21" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D21" s="39">
+        <v>66701.7</v>
+      </c>
+      <c r="E21" s="39">
+        <v>827.1</v>
+      </c>
+      <c r="F21" s="39">
+        <v>1480.8</v>
+      </c>
+      <c r="G21" s="39">
+        <v>1247.3</v>
+      </c>
+      <c r="H21" s="39">
+        <v>6.7</v>
+      </c>
+      <c r="I21" s="39">
+        <v>2014.4</v>
+      </c>
+      <c r="J21" s="39">
+        <v>1113.9000000000001</v>
+      </c>
+      <c r="K21" s="39">
+        <v>1500.8</v>
+      </c>
+      <c r="L21" s="39">
+        <v>793.8</v>
+      </c>
+      <c r="M21" s="39">
+        <v>4822.5</v>
+      </c>
+      <c r="N21" s="39">
+        <v>2267.9</v>
+      </c>
+      <c r="O21" s="39">
+        <v>273.5</v>
+      </c>
+      <c r="P21" s="39">
+        <v>2254.5</v>
+      </c>
+      <c r="Q21" s="39">
+        <v>1387.4</v>
+      </c>
+      <c r="R21" s="39">
+        <v>1767.6</v>
+      </c>
+      <c r="S21" s="39">
+        <v>2448</v>
+      </c>
+      <c r="T21" s="39">
+        <v>593.6</v>
+      </c>
+      <c r="U21" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V21" s="39">
+        <v>28228.2</v>
+      </c>
+      <c r="W21" s="39">
+        <v>7804</v>
+      </c>
+      <c r="X21" s="39">
+        <v>5869.7</v>
+      </c>
+      <c r="Z21" s="59"/>
+      <c r="AA21" s="59"/>
+    </row>
+    <row r="22" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D22" s="39">
+        <v>1797.4</v>
+      </c>
+      <c r="E22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H22" s="39">
+        <v>14.4</v>
+      </c>
+      <c r="I22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T22" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U22" s="39">
+        <v>242.1</v>
+      </c>
+      <c r="V22" s="39">
+        <v>613.20000000000005</v>
+      </c>
+      <c r="W22" s="39">
+        <v>581.79999999999995</v>
+      </c>
+      <c r="X22" s="39">
+        <v>345.9</v>
+      </c>
+      <c r="Z22" s="59"/>
+      <c r="AA22" s="59"/>
+    </row>
+    <row r="23" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="76" t="s">
+        <v>109</v>
+      </c>
+      <c r="B23" s="77"/>
+      <c r="C23" s="78"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
+      <c r="V23" s="42"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="42"/>
+      <c r="Z23" s="59"/>
+      <c r="AA23" s="59"/>
+    </row>
+    <row r="24" spans="1:27" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="43" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" s="39">
+        <v>2644.2</v>
+      </c>
+      <c r="E24" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F24" s="39">
+        <v>121.7</v>
+      </c>
+      <c r="G24" s="39">
+        <v>19.2</v>
+      </c>
+      <c r="H24" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I24" s="39">
+        <v>42.2</v>
+      </c>
+      <c r="J24" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K24" s="39">
+        <v>249</v>
+      </c>
+      <c r="L24" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M24" s="39">
+        <v>565.9</v>
+      </c>
+      <c r="N24" s="39">
+        <v>336.2</v>
+      </c>
+      <c r="O24" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P24" s="39">
+        <v>799.7</v>
+      </c>
+      <c r="Q24" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R24" s="39">
+        <v>46.4</v>
+      </c>
+      <c r="S24" s="39">
+        <v>58</v>
+      </c>
+      <c r="T24" s="39">
+        <v>90.4</v>
+      </c>
+      <c r="U24" s="39">
+        <v>266.3</v>
+      </c>
+      <c r="V24" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="W24" s="39">
+        <v>49.2</v>
+      </c>
+      <c r="X24" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z24" s="59"/>
+      <c r="AA24" s="59"/>
+    </row>
+    <row r="25" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="74"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
+      <c r="V25" s="44"/>
+      <c r="W25" s="44"/>
+      <c r="X25" s="44"/>
+      <c r="Z25" s="59"/>
+      <c r="AA25" s="59"/>
+    </row>
+    <row r="26" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" s="39">
+        <v>4849.2</v>
+      </c>
+      <c r="E26" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F26" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G26" s="39">
+        <v>6.3</v>
+      </c>
+      <c r="H26" s="39">
+        <v>233.4</v>
+      </c>
+      <c r="I26" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J26" s="39">
+        <v>563.5</v>
+      </c>
+      <c r="K26" s="39">
+        <v>2894</v>
+      </c>
+      <c r="L26" s="39">
+        <v>20.5</v>
+      </c>
+      <c r="M26" s="39">
+        <v>93.2</v>
+      </c>
+      <c r="N26" s="39">
+        <v>62.8</v>
+      </c>
+      <c r="O26" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P26" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q26" s="39">
+        <v>47.2</v>
+      </c>
+      <c r="R26" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S26" s="39">
+        <v>3.7</v>
+      </c>
+      <c r="T26" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U26" s="39">
+        <v>1</v>
+      </c>
+      <c r="V26" s="39">
+        <v>163.4</v>
+      </c>
+      <c r="W26" s="39">
+        <v>652.20000000000005</v>
+      </c>
+      <c r="X26" s="39">
+        <v>108</v>
+      </c>
+      <c r="Z26" s="59"/>
+      <c r="AA26" s="59"/>
+    </row>
+    <row r="27" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" s="39">
+        <v>83.4</v>
+      </c>
+      <c r="E27" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="F27" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H27" s="39">
+        <v>6.2</v>
+      </c>
+      <c r="I27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J27" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="K27" s="39">
+        <v>0.4</v>
+      </c>
+      <c r="L27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O27" s="39">
+        <v>14.7</v>
+      </c>
+      <c r="P27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q27" s="39">
+        <v>0</v>
+      </c>
+      <c r="R27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S27" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U27" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="V27" s="39">
+        <v>7.5</v>
+      </c>
+      <c r="W27" s="39">
+        <v>48.6</v>
+      </c>
+      <c r="X27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z27" s="59"/>
+      <c r="AA27" s="59"/>
+    </row>
+    <row r="28" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="77"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="42"/>
+      <c r="Z28" s="59"/>
+      <c r="AA28" s="59"/>
+    </row>
+    <row r="29" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" s="39">
+        <v>258638.7</v>
+      </c>
+      <c r="E29" s="39">
+        <v>1200.8</v>
+      </c>
+      <c r="F29" s="39">
+        <v>1418.9</v>
+      </c>
+      <c r="G29" s="39">
+        <v>4923.7</v>
+      </c>
+      <c r="H29" s="39">
+        <v>8413</v>
+      </c>
+      <c r="I29" s="39">
+        <v>11941.9</v>
+      </c>
+      <c r="J29" s="39">
+        <v>1371.5</v>
+      </c>
+      <c r="K29" s="39">
+        <v>8073.7</v>
+      </c>
+      <c r="L29" s="39">
+        <v>1541.2</v>
+      </c>
+      <c r="M29" s="39">
+        <v>45806</v>
+      </c>
+      <c r="N29" s="39">
+        <v>5803.9</v>
+      </c>
+      <c r="O29" s="39">
+        <v>1782.2</v>
+      </c>
+      <c r="P29" s="39">
+        <v>2886.7</v>
+      </c>
+      <c r="Q29" s="39">
+        <v>22791.8</v>
+      </c>
+      <c r="R29" s="39">
+        <v>1444</v>
+      </c>
+      <c r="S29" s="39">
+        <v>2488.6</v>
+      </c>
+      <c r="T29" s="39">
+        <v>552.70000000000005</v>
+      </c>
+      <c r="U29" s="39">
+        <v>13088.8</v>
+      </c>
+      <c r="V29" s="39">
+        <v>47438.6</v>
+      </c>
+      <c r="W29" s="39">
+        <v>67614.100000000006</v>
+      </c>
+      <c r="X29" s="39">
+        <v>8056.6</v>
+      </c>
+      <c r="Z29" s="59"/>
+      <c r="AA29" s="59"/>
+    </row>
+    <row r="30" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" s="39">
+        <v>69095.8</v>
+      </c>
+      <c r="E30" s="39">
+        <v>98.9</v>
+      </c>
+      <c r="F30" s="39">
+        <v>274.89999999999998</v>
+      </c>
+      <c r="G30" s="39">
+        <v>511.1</v>
+      </c>
+      <c r="H30" s="39">
+        <v>902</v>
+      </c>
+      <c r="I30" s="39">
+        <v>57.1</v>
+      </c>
+      <c r="J30" s="39">
+        <v>254.7</v>
+      </c>
+      <c r="K30" s="39">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="L30" s="39">
+        <v>895.6</v>
+      </c>
+      <c r="M30" s="39">
+        <v>1424.1</v>
+      </c>
+      <c r="N30" s="39">
+        <v>426.2</v>
+      </c>
+      <c r="O30" s="39">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="P30" s="39">
+        <v>271</v>
+      </c>
+      <c r="Q30" s="39">
+        <v>1057.5999999999999</v>
+      </c>
+      <c r="R30" s="39">
+        <v>357.9</v>
+      </c>
+      <c r="S30" s="39">
+        <v>51.3</v>
+      </c>
+      <c r="T30" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="U30" s="39">
+        <v>755.3</v>
+      </c>
+      <c r="V30" s="39">
+        <v>21333.7</v>
+      </c>
+      <c r="W30" s="39">
+        <v>38379.9</v>
+      </c>
+      <c r="X30" s="39">
+        <v>1821.4</v>
+      </c>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="59"/>
+    </row>
+    <row r="31" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="77"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="42"/>
+      <c r="X31" s="42"/>
+      <c r="Z31" s="59"/>
+      <c r="AA31" s="59"/>
+    </row>
+    <row r="32" spans="1:27" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="39">
+        <v>89490.8</v>
+      </c>
+      <c r="E32" s="39">
+        <v>260.39999999999998</v>
+      </c>
+      <c r="F32" s="39">
+        <v>288.2</v>
+      </c>
+      <c r="G32" s="39">
+        <v>344.5</v>
+      </c>
+      <c r="H32" s="39">
+        <v>126.1</v>
+      </c>
+      <c r="I32" s="39">
+        <v>363.3</v>
+      </c>
+      <c r="J32" s="39">
+        <v>357</v>
+      </c>
+      <c r="K32" s="39">
+        <v>331.1</v>
+      </c>
+      <c r="L32" s="39">
+        <v>733.3</v>
+      </c>
+      <c r="M32" s="39">
+        <v>691.6</v>
+      </c>
+      <c r="N32" s="39">
+        <v>410</v>
+      </c>
+      <c r="O32" s="39">
+        <v>526</v>
+      </c>
+      <c r="P32" s="39">
+        <v>274.8</v>
+      </c>
+      <c r="Q32" s="39">
+        <v>486.3</v>
+      </c>
+      <c r="R32" s="39">
+        <v>290.8</v>
+      </c>
+      <c r="S32" s="39">
+        <v>878.7</v>
+      </c>
+      <c r="T32" s="39">
+        <v>227.7</v>
+      </c>
+      <c r="U32" s="39">
+        <v>47.3</v>
+      </c>
+      <c r="V32" s="39">
+        <v>64623.4</v>
+      </c>
+      <c r="W32" s="39">
+        <v>17676.900000000001</v>
+      </c>
+      <c r="X32" s="39">
+        <v>553.4</v>
+      </c>
+      <c r="Z32" s="59"/>
+      <c r="AA32" s="59"/>
+    </row>
+    <row r="33" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="77"/>
+      <c r="C33" s="78"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="40"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="40"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
+      <c r="V33" s="42"/>
+      <c r="W33" s="42"/>
+      <c r="X33" s="42"/>
+      <c r="Z33" s="59"/>
+      <c r="AA33" s="59"/>
+    </row>
+    <row r="34" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="39">
+        <v>22561.9</v>
+      </c>
+      <c r="E34" s="39">
+        <v>115.1</v>
+      </c>
+      <c r="F34" s="39">
+        <v>1625.8</v>
+      </c>
+      <c r="G34" s="39">
+        <v>1116.4000000000001</v>
+      </c>
+      <c r="H34" s="39">
+        <v>357.2</v>
+      </c>
+      <c r="I34" s="39">
+        <v>347</v>
+      </c>
+      <c r="J34" s="39">
+        <v>105.1</v>
+      </c>
+      <c r="K34" s="39">
+        <v>418.5</v>
+      </c>
+      <c r="L34" s="39">
+        <v>183.9</v>
+      </c>
+      <c r="M34" s="39">
+        <v>692.4</v>
+      </c>
+      <c r="N34" s="39">
+        <v>700.3</v>
+      </c>
+      <c r="O34" s="39">
+        <v>84.6</v>
+      </c>
+      <c r="P34" s="39">
+        <v>173.3</v>
+      </c>
+      <c r="Q34" s="39">
+        <v>1484.1</v>
+      </c>
+      <c r="R34" s="39">
+        <v>76</v>
+      </c>
+      <c r="S34" s="39">
+        <v>118.7</v>
+      </c>
+      <c r="T34" s="39">
+        <v>53.5</v>
+      </c>
+      <c r="U34" s="39">
+        <v>216.4</v>
+      </c>
+      <c r="V34" s="39">
+        <v>4167</v>
+      </c>
+      <c r="W34" s="39">
+        <v>9771.5</v>
+      </c>
+      <c r="X34" s="39">
+        <v>755.1</v>
+      </c>
+      <c r="Z34" s="59"/>
+      <c r="AA34" s="59"/>
+    </row>
+    <row r="35" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="76" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" s="77"/>
+      <c r="C35" s="78"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
+      <c r="V35" s="42"/>
+      <c r="W35" s="42"/>
+      <c r="X35" s="42"/>
+      <c r="Z35" s="59"/>
+      <c r="AA35" s="59"/>
+    </row>
+    <row r="36" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" s="39">
+        <v>477.1</v>
+      </c>
+      <c r="E36" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F36" s="39">
+        <v>419.9</v>
+      </c>
+      <c r="G36" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="H36" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I36" s="39">
+        <v>3.9</v>
+      </c>
+      <c r="J36" s="39">
+        <v>3.8</v>
+      </c>
+      <c r="K36" s="39">
+        <v>5.9</v>
+      </c>
+      <c r="L36" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M36" s="39">
+        <v>1.2</v>
+      </c>
+      <c r="N36" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="O36" s="39">
+        <v>2</v>
+      </c>
+      <c r="P36" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q36" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R36" s="39">
+        <v>1</v>
+      </c>
+      <c r="S36" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T36" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="U36" s="39">
+        <v>12.8</v>
+      </c>
+      <c r="V36" s="39">
+        <v>22.7</v>
+      </c>
+      <c r="W36" s="39">
+        <v>0.3</v>
+      </c>
+      <c r="X36" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z36" s="59"/>
+      <c r="AA36" s="59"/>
+    </row>
+    <row r="37" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" s="39">
+        <v>4582.3</v>
+      </c>
+      <c r="E37" s="39">
+        <v>55.4</v>
+      </c>
+      <c r="F37" s="39">
+        <v>160.6</v>
+      </c>
+      <c r="G37" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H37" s="39">
+        <v>1032.3</v>
+      </c>
+      <c r="I37" s="39">
+        <v>402.7</v>
+      </c>
+      <c r="J37" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K37" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="L37" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M37" s="39">
+        <v>903.9</v>
+      </c>
+      <c r="N37" s="39">
+        <v>295.8</v>
+      </c>
+      <c r="O37" s="39">
+        <v>164</v>
+      </c>
+      <c r="P37" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q37" s="39">
+        <v>997.5</v>
+      </c>
+      <c r="R37" s="39">
+        <v>380.6</v>
+      </c>
+      <c r="S37" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T37" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U37" s="39">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="V37" s="39">
+        <v>6</v>
+      </c>
+      <c r="W37" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="X37" s="39">
+        <v>23.2</v>
+      </c>
+      <c r="Z37" s="59"/>
+      <c r="AA37" s="59"/>
+    </row>
+    <row r="38" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D38" s="39">
+        <v>1940.4</v>
+      </c>
+      <c r="E38" s="39">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F38" s="39">
+        <v>10.3</v>
+      </c>
+      <c r="G38" s="39">
+        <v>42.9</v>
+      </c>
+      <c r="H38" s="39">
+        <v>247.4</v>
+      </c>
+      <c r="I38" s="39">
+        <v>5</v>
+      </c>
+      <c r="J38" s="39">
+        <v>974.9</v>
+      </c>
+      <c r="K38" s="39">
+        <v>74.7</v>
+      </c>
+      <c r="L38" s="39">
+        <v>18</v>
+      </c>
+      <c r="M38" s="39">
+        <v>74.3</v>
+      </c>
+      <c r="N38" s="39">
+        <v>18</v>
+      </c>
+      <c r="O38" s="39">
+        <v>6.2</v>
+      </c>
+      <c r="P38" s="39">
+        <v>0.4</v>
+      </c>
+      <c r="Q38" s="39">
+        <v>44.2</v>
+      </c>
+      <c r="R38" s="39">
+        <v>115.3</v>
+      </c>
+      <c r="S38" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T38" s="39">
+        <v>1</v>
+      </c>
+      <c r="U38" s="39">
+        <v>55.1</v>
+      </c>
+      <c r="V38" s="39">
+        <v>30.6</v>
+      </c>
+      <c r="W38" s="39">
+        <v>198.5</v>
+      </c>
+      <c r="X38" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="Z38" s="59"/>
+      <c r="AA38" s="59"/>
+    </row>
+    <row r="39" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="B39" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="D39" s="39">
+        <v>3041.8</v>
+      </c>
+      <c r="E39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H39" s="39">
+        <v>804.8</v>
+      </c>
+      <c r="I39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J39" s="39">
+        <v>72.7</v>
+      </c>
+      <c r="K39" s="39">
+        <v>3</v>
+      </c>
+      <c r="L39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M39" s="39">
+        <v>42.6</v>
+      </c>
+      <c r="N39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T39" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U39" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="V39" s="39">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="W39" s="39">
+        <v>1978.8</v>
+      </c>
+      <c r="X39" s="39">
+        <v>68.7</v>
+      </c>
+      <c r="Z39" s="59"/>
+      <c r="AA39" s="59"/>
+    </row>
+    <row r="40" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B40" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="D40" s="39">
+        <v>10767</v>
+      </c>
+      <c r="E40" s="39">
+        <v>163</v>
+      </c>
+      <c r="F40" s="39">
+        <v>25.5</v>
+      </c>
+      <c r="G40" s="39">
+        <v>133.6</v>
+      </c>
+      <c r="H40" s="39">
+        <v>1790.8</v>
+      </c>
+      <c r="I40" s="39">
+        <v>44</v>
+      </c>
+      <c r="J40" s="39">
+        <v>5.7</v>
+      </c>
+      <c r="K40" s="39">
+        <v>1486.1</v>
+      </c>
+      <c r="L40" s="39">
+        <v>65</v>
+      </c>
+      <c r="M40" s="39">
+        <v>561.9</v>
+      </c>
+      <c r="N40" s="39">
+        <v>2616.6999999999998</v>
+      </c>
+      <c r="O40" s="39">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="P40" s="39">
+        <v>96.4</v>
+      </c>
+      <c r="Q40" s="39">
+        <v>90.5</v>
+      </c>
+      <c r="R40" s="39">
+        <v>87.5</v>
+      </c>
+      <c r="S40" s="39">
+        <v>258.8</v>
+      </c>
+      <c r="T40" s="39">
+        <v>3</v>
+      </c>
+      <c r="U40" s="39">
+        <v>174.3</v>
+      </c>
+      <c r="V40" s="39">
+        <v>655.6</v>
+      </c>
+      <c r="W40" s="39">
+        <v>1349.1</v>
+      </c>
+      <c r="X40" s="39">
+        <v>1126.2</v>
+      </c>
+      <c r="Z40" s="59"/>
+      <c r="AA40" s="59"/>
+    </row>
+    <row r="41" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D41" s="39">
+        <v>447.3</v>
+      </c>
+      <c r="E41" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F41" s="39">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G41" s="39">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H41" s="39">
+        <v>0.9</v>
+      </c>
+      <c r="I41" s="39">
+        <v>74.3</v>
+      </c>
+      <c r="J41" s="39">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="K41" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L41" s="39">
+        <v>9.4</v>
+      </c>
+      <c r="M41" s="39">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="N41" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="O41" s="39">
+        <v>4.2</v>
+      </c>
+      <c r="P41" s="39">
+        <v>7.3</v>
+      </c>
+      <c r="Q41" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R41" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S41" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T41" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U41" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V41" s="39">
+        <v>104.3</v>
+      </c>
+      <c r="W41" s="39">
+        <v>99.8</v>
+      </c>
+      <c r="X41" s="39">
+        <v>93.8</v>
+      </c>
+      <c r="Z41" s="59"/>
+      <c r="AA41" s="59"/>
+    </row>
+    <row r="42" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="D42" s="39">
+        <v>227.3</v>
+      </c>
+      <c r="E42" s="39">
+        <v>21.9</v>
+      </c>
+      <c r="F42" s="39">
+        <v>12.8</v>
+      </c>
+      <c r="G42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K42" s="39">
+        <v>29.5</v>
+      </c>
+      <c r="L42" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="M42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N42" s="39">
+        <v>114.7</v>
+      </c>
+      <c r="O42" s="39">
+        <v>0.4</v>
+      </c>
+      <c r="P42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R42" s="39">
+        <v>23.2</v>
+      </c>
+      <c r="S42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U42" s="39">
+        <v>24.2</v>
+      </c>
+      <c r="V42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="W42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="X42" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z42" s="59"/>
+      <c r="AA42" s="59"/>
+    </row>
+    <row r="43" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="D43" s="39">
+        <v>1524.7</v>
+      </c>
+      <c r="E43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H43" s="39">
+        <v>312.10000000000002</v>
+      </c>
+      <c r="I43" s="39">
+        <v>17.8</v>
+      </c>
+      <c r="J43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K43" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="L43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N43" s="39">
+        <v>494.1</v>
+      </c>
+      <c r="O43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q43" s="39">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="R43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S43" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="T43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U43" s="39">
+        <v>287.39999999999998</v>
+      </c>
+      <c r="V43" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="W43" s="39">
+        <v>167.4</v>
+      </c>
+      <c r="X43" s="39">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Z43" s="59"/>
+      <c r="AA43" s="59"/>
+    </row>
+    <row r="44" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="D44" s="39">
+        <v>5175.3999999999996</v>
+      </c>
+      <c r="E44" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="F44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H44" s="39">
+        <v>0.9</v>
+      </c>
+      <c r="I44" s="39">
+        <v>0.8</v>
+      </c>
+      <c r="J44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T44" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U44" s="39">
+        <v>16.8</v>
+      </c>
+      <c r="V44" s="39">
+        <v>0.7</v>
+      </c>
+      <c r="W44" s="39">
+        <v>15.2</v>
+      </c>
+      <c r="X44" s="39">
+        <v>5138.3</v>
+      </c>
+      <c r="Z44" s="59"/>
+      <c r="AA44" s="59"/>
+    </row>
+    <row r="45" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="D45" s="39">
+        <v>23758.3</v>
+      </c>
+      <c r="E45" s="39">
+        <v>314.10000000000002</v>
+      </c>
+      <c r="F45" s="39">
+        <v>3550.3</v>
+      </c>
+      <c r="G45" s="39">
+        <v>2207.6999999999998</v>
+      </c>
+      <c r="H45" s="39">
+        <v>2339.1999999999998</v>
+      </c>
+      <c r="I45" s="39">
+        <v>490.7</v>
+      </c>
+      <c r="J45" s="39">
+        <v>1676.1</v>
+      </c>
+      <c r="K45" s="39">
+        <v>1503.8</v>
+      </c>
+      <c r="L45" s="39">
+        <v>2334.4</v>
+      </c>
+      <c r="M45" s="39">
+        <v>664.7</v>
+      </c>
+      <c r="N45" s="39">
+        <v>359.8</v>
+      </c>
+      <c r="O45" s="39">
+        <v>201</v>
+      </c>
+      <c r="P45" s="39">
+        <v>17.5</v>
+      </c>
+      <c r="Q45" s="39">
+        <v>2595.1</v>
+      </c>
+      <c r="R45" s="39">
+        <v>1303.9000000000001</v>
+      </c>
+      <c r="S45" s="39">
+        <v>158</v>
+      </c>
+      <c r="T45" s="39">
+        <v>29.2</v>
+      </c>
+      <c r="U45" s="39">
+        <v>342.2</v>
+      </c>
+      <c r="V45" s="39">
+        <v>1175.3</v>
+      </c>
+      <c r="W45" s="39">
+        <v>1096.5</v>
+      </c>
+      <c r="X45" s="39">
+        <v>1398.8</v>
+      </c>
+      <c r="Z45" s="59"/>
+      <c r="AA45" s="59"/>
+    </row>
+    <row r="46" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" s="39">
+        <v>0.7</v>
+      </c>
+      <c r="E46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J46" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="K46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S46" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="T46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="W46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="X46" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z46" s="59"/>
+      <c r="AA46" s="59"/>
+    </row>
+    <row r="47" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="D47" s="39">
+        <v>441.5</v>
+      </c>
+      <c r="E47" s="39">
+        <v>0.4</v>
+      </c>
+      <c r="F47" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G47" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="H47" s="39">
+        <v>118.8</v>
+      </c>
+      <c r="I47" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J47" s="39">
+        <v>58.6</v>
+      </c>
+      <c r="K47" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L47" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M47" s="39">
+        <v>38.5</v>
+      </c>
+      <c r="N47" s="39">
+        <v>15.7</v>
+      </c>
+      <c r="O47" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="P47" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q47" s="39">
+        <v>47.9</v>
+      </c>
+      <c r="R47" s="39">
+        <v>16</v>
+      </c>
+      <c r="S47" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="T47" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U47" s="39">
+        <v>0.8</v>
+      </c>
+      <c r="V47" s="39">
+        <v>7</v>
+      </c>
+      <c r="W47" s="39">
+        <v>134.1</v>
+      </c>
+      <c r="X47" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z47" s="59"/>
+      <c r="AA47" s="59"/>
+    </row>
+    <row r="48" spans="1:27" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="D48" s="39">
+        <v>1452.7</v>
+      </c>
+      <c r="E48" s="39">
+        <v>167.8</v>
+      </c>
+      <c r="F48" s="39">
+        <v>4.8</v>
+      </c>
+      <c r="G48" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H48" s="39">
+        <v>114.4</v>
+      </c>
+      <c r="I48" s="39">
+        <v>42.5</v>
+      </c>
+      <c r="J48" s="39">
+        <v>0.8</v>
+      </c>
+      <c r="K48" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L48" s="39">
+        <v>64.7</v>
+      </c>
+      <c r="M48" s="39">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="N48" s="39">
+        <v>5.8</v>
+      </c>
+      <c r="O48" s="39">
+        <v>0.2</v>
+      </c>
+      <c r="P48" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q48" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="R48" s="39">
+        <v>4.5</v>
+      </c>
+      <c r="S48" s="39">
+        <v>63.6</v>
+      </c>
+      <c r="T48" s="39">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="U48" s="39">
+        <v>66</v>
+      </c>
+      <c r="V48" s="39">
+        <v>171</v>
+      </c>
+      <c r="W48" s="39">
+        <v>611.29999999999995</v>
+      </c>
+      <c r="X48" s="39">
+        <v>19.8</v>
+      </c>
+      <c r="Z48" s="59"/>
+      <c r="AA48" s="59"/>
+    </row>
+    <row r="49" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="D49" s="39">
+        <v>4.8</v>
+      </c>
+      <c r="E49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H49" s="39">
+        <v>3</v>
+      </c>
+      <c r="I49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S49" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="T49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="W49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="X49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z49" s="59"/>
+      <c r="AA49" s="59"/>
+    </row>
+    <row r="50" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="B50" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>133</v>
+      </c>
+      <c r="D50" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="E50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="I50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="39">
+        <v>0.2</v>
+      </c>
+      <c r="K50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N50" s="39">
+        <v>1</v>
+      </c>
+      <c r="O50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U50" s="39">
+        <v>0.2</v>
+      </c>
+      <c r="V50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="W50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="X50" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z50" s="59"/>
+      <c r="AA50" s="59"/>
+    </row>
+    <row r="51" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="B51" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>134</v>
+      </c>
+      <c r="D51" s="39">
+        <v>207</v>
+      </c>
+      <c r="E51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N51" s="39">
+        <v>7.1</v>
+      </c>
+      <c r="O51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q51" s="39">
+        <v>12.5</v>
+      </c>
+      <c r="R51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V51" s="39">
+        <v>187.4</v>
+      </c>
+      <c r="W51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="X51" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z51" s="59"/>
+      <c r="AA51" s="59"/>
+    </row>
+    <row r="52" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>135</v>
+      </c>
+      <c r="D52" s="39">
+        <v>1730.7</v>
+      </c>
+      <c r="E52" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F52" s="39">
+        <v>28.4</v>
+      </c>
+      <c r="G52" s="39">
+        <v>539.1</v>
+      </c>
+      <c r="H52" s="39">
+        <v>100.1</v>
+      </c>
+      <c r="I52" s="39">
+        <v>0.8</v>
+      </c>
+      <c r="J52" s="39">
+        <v>0.3</v>
+      </c>
+      <c r="K52" s="39">
+        <v>10.8</v>
+      </c>
+      <c r="L52" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M52" s="39">
+        <v>318.5</v>
+      </c>
+      <c r="N52" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O52" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P52" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q52" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="R52" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S52" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T52" s="39">
+        <v>50.3</v>
+      </c>
+      <c r="U52" s="39">
+        <v>625.5</v>
+      </c>
+      <c r="V52" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="W52" s="39">
+        <v>53.8</v>
+      </c>
+      <c r="X52" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z52" s="59"/>
+      <c r="AA52" s="59"/>
+    </row>
+    <row r="53" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="D53" s="39">
+        <v>8211.7999999999993</v>
+      </c>
+      <c r="E53" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F53" s="39">
+        <v>18.7</v>
+      </c>
+      <c r="G53" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="H53" s="39">
+        <v>1034.2</v>
+      </c>
+      <c r="I53" s="39">
+        <v>92.8</v>
+      </c>
+      <c r="J53" s="39">
+        <v>250.6</v>
+      </c>
+      <c r="K53" s="39">
+        <v>1112.2</v>
+      </c>
+      <c r="L53" s="39">
+        <v>1540.1</v>
+      </c>
+      <c r="M53" s="39">
+        <v>323.3</v>
+      </c>
+      <c r="N53" s="39">
+        <v>1282.2</v>
+      </c>
+      <c r="O53" s="39">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="P53" s="39">
+        <v>5.2</v>
+      </c>
+      <c r="Q53" s="39">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="R53" s="39">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="S53" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T53" s="39">
+        <v>11.4</v>
+      </c>
+      <c r="U53" s="39">
+        <v>46.3</v>
+      </c>
+      <c r="V53" s="39">
+        <v>1101.9000000000001</v>
+      </c>
+      <c r="W53" s="39">
+        <v>682.3</v>
+      </c>
+      <c r="X53" s="39">
+        <v>499</v>
+      </c>
+      <c r="Z53" s="59"/>
+      <c r="AA53" s="59"/>
+    </row>
+    <row r="54" spans="1:27" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="D54" s="39">
+        <v>0</v>
+      </c>
+      <c r="E54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="W54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="X54" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z54" s="59"/>
+      <c r="AA54" s="59"/>
+    </row>
+    <row r="55" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="54" t="s">
+        <v>86</v>
+      </c>
+      <c r="B55" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="D55" s="39">
+        <v>115.5</v>
+      </c>
+      <c r="E55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J55" s="39">
+        <v>11.7</v>
+      </c>
+      <c r="K55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M55" s="39">
+        <v>1</v>
+      </c>
+      <c r="N55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V55" s="39">
+        <v>0.9</v>
+      </c>
+      <c r="W55" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="X55" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z55" s="59"/>
+      <c r="AA55" s="59"/>
+    </row>
+    <row r="56" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="76" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="77"/>
+      <c r="C56" s="78"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="40"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
+      <c r="V56" s="42"/>
+      <c r="W56" s="42"/>
+      <c r="X56" s="42"/>
+      <c r="Z56" s="59"/>
+      <c r="AA56" s="59"/>
+    </row>
+    <row r="57" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="54" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="C57" s="43" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" s="39">
+        <v>699569.3</v>
+      </c>
+      <c r="E57" s="39">
+        <v>909.4</v>
+      </c>
+      <c r="F57" s="39">
+        <v>650.6</v>
+      </c>
+      <c r="G57" s="39">
+        <v>930.4</v>
+      </c>
+      <c r="H57" s="39">
+        <v>3847.6</v>
+      </c>
+      <c r="I57" s="39">
+        <v>7163.6</v>
+      </c>
+      <c r="J57" s="39">
+        <v>8898.5</v>
+      </c>
+      <c r="K57" s="39">
+        <v>370.8</v>
+      </c>
+      <c r="L57" s="39">
+        <v>349.8</v>
+      </c>
+      <c r="M57" s="39">
+        <v>7226.6</v>
+      </c>
+      <c r="N57" s="39">
+        <v>4057.5</v>
+      </c>
+      <c r="O57" s="39">
+        <v>1035.4000000000001</v>
+      </c>
+      <c r="P57" s="39">
+        <v>776.5</v>
+      </c>
+      <c r="Q57" s="39">
+        <v>2427.5</v>
+      </c>
+      <c r="R57" s="39">
+        <v>4834</v>
+      </c>
+      <c r="S57" s="39">
+        <v>979.4</v>
+      </c>
+      <c r="T57" s="39">
+        <v>63</v>
+      </c>
+      <c r="U57" s="39">
+        <v>7611.3</v>
+      </c>
+      <c r="V57" s="39">
+        <v>245143.1</v>
+      </c>
+      <c r="W57" s="39">
+        <v>397425.3</v>
+      </c>
+      <c r="X57" s="39">
+        <v>4869</v>
+      </c>
+      <c r="Z57" s="59"/>
+      <c r="AA57" s="59"/>
+    </row>
+    <row r="58" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="54" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="D58" s="39">
+        <v>4620.3</v>
+      </c>
+      <c r="E58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="39">
+        <v>24.5</v>
+      </c>
+      <c r="H58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I58" s="39">
+        <v>0</v>
+      </c>
+      <c r="J58" s="39">
+        <v>28.2</v>
+      </c>
+      <c r="K58" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="L58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N58" s="39">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="O58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q58" s="39">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="R58" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="S58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V58" s="39">
+        <v>4443.8</v>
+      </c>
+      <c r="W58" s="39">
+        <v>105.3</v>
+      </c>
+      <c r="X58" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z58" s="59"/>
+      <c r="AA58" s="59"/>
+    </row>
+    <row r="59" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="55"/>
+      <c r="B59" s="64" t="s">
+        <v>142</v>
+      </c>
+      <c r="C59" s="65" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="39">
+        <v>1640425.7</v>
+      </c>
+      <c r="E59" s="39">
+        <v>8827.1</v>
+      </c>
+      <c r="F59" s="39">
+        <v>14898.4</v>
+      </c>
+      <c r="G59" s="39">
+        <v>22077.9</v>
+      </c>
+      <c r="H59" s="39">
+        <v>33326.199999999997</v>
+      </c>
+      <c r="I59" s="39">
+        <v>29764.799999999999</v>
+      </c>
+      <c r="J59" s="39">
+        <v>24830.2</v>
+      </c>
+      <c r="K59" s="39">
+        <v>24757.3</v>
+      </c>
+      <c r="L59" s="39">
+        <v>12448.9</v>
+      </c>
+      <c r="M59" s="39">
+        <v>75355.600000000006</v>
+      </c>
+      <c r="N59" s="39">
+        <v>26605.5</v>
+      </c>
+      <c r="O59" s="39">
+        <v>12594.3</v>
+      </c>
+      <c r="P59" s="39">
+        <v>13968.3</v>
+      </c>
+      <c r="Q59" s="39">
+        <v>39450.199999999997</v>
+      </c>
+      <c r="R59" s="39">
+        <v>18380.400000000001</v>
+      </c>
+      <c r="S59" s="39">
+        <v>17206.3</v>
+      </c>
+      <c r="T59" s="39">
+        <v>3488.7</v>
+      </c>
+      <c r="U59" s="39">
+        <v>31547.8</v>
+      </c>
+      <c r="V59" s="39">
+        <v>524684.6</v>
+      </c>
+      <c r="W59" s="39">
+        <v>672994</v>
+      </c>
+      <c r="X59" s="39">
+        <v>33219.199999999997</v>
+      </c>
+      <c r="Z59" s="59"/>
+      <c r="AA59" s="59"/>
+    </row>
+    <row r="60" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="55"/>
+      <c r="B60" s="64" t="s">
+        <v>174</v>
+      </c>
+      <c r="C60" s="65" t="s">
+        <v>167</v>
+      </c>
+      <c r="D60" s="39">
+        <v>159608552.90000001</v>
+      </c>
+      <c r="E60" s="39">
+        <v>4128287.9</v>
+      </c>
+      <c r="F60" s="39">
+        <v>5158095.3</v>
+      </c>
+      <c r="G60" s="39">
+        <v>5246041.5999999996</v>
+      </c>
+      <c r="H60" s="39">
+        <v>6792939.5</v>
+      </c>
+      <c r="I60" s="39">
+        <v>16645678.800000001</v>
+      </c>
+      <c r="J60" s="39">
+        <v>4984664</v>
+      </c>
+      <c r="K60" s="39">
+        <v>3341625.8</v>
+      </c>
+      <c r="L60" s="39">
+        <v>2507485.9</v>
+      </c>
+      <c r="M60" s="39">
+        <v>10367346.199999999</v>
+      </c>
+      <c r="N60" s="39">
+        <v>6080972</v>
+      </c>
+      <c r="O60" s="39">
+        <v>3051041.2</v>
+      </c>
+      <c r="P60" s="39">
+        <v>5541598.9000000004</v>
+      </c>
+      <c r="Q60" s="39">
+        <v>6357587.0999999996</v>
+      </c>
+      <c r="R60" s="39">
+        <v>3430760</v>
+      </c>
+      <c r="S60" s="39">
+        <v>5396307.0999999996</v>
+      </c>
+      <c r="T60" s="39">
+        <v>3045355.8</v>
+      </c>
+      <c r="U60" s="39">
+        <v>5846091.2999999998</v>
+      </c>
+      <c r="V60" s="39">
+        <v>19593327.399999999</v>
+      </c>
+      <c r="W60" s="39">
+        <v>36195760.899999999</v>
+      </c>
+      <c r="X60" s="39">
+        <v>5897586.2000000002</v>
+      </c>
+      <c r="Z60" s="59"/>
+      <c r="AA60" s="59"/>
+    </row>
+    <row r="61" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="55"/>
+      <c r="B61" s="64" t="s">
+        <v>175</v>
+      </c>
+      <c r="C61" s="65" t="s">
+        <v>165</v>
+      </c>
+      <c r="D61" s="50">
+        <v>1</v>
+      </c>
+      <c r="E61" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="F61" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="G61" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="H61" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="I61" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="J61" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="K61" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="L61" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="M61" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="N61" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="O61" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="P61" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="Q61" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="R61" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="S61" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="T61" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="U61" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="V61" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="W61" s="50">
+        <v>1.9</v>
+      </c>
+      <c r="X61" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="Z61" s="59"/>
+      <c r="AA61" s="59"/>
+    </row>
+    <row r="63" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="72"/>
+      <c r="B63" s="72"/>
+      <c r="C63" s="72"/>
+      <c r="D63" s="60"/>
+      <c r="E63" s="60"/>
+      <c r="F63" s="60"/>
+      <c r="G63" s="60"/>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="60"/>
+      <c r="K63" s="60"/>
+      <c r="L63" s="60"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+      <c r="O63" s="60"/>
+      <c r="P63" s="60"/>
+      <c r="Q63" s="60"/>
+      <c r="R63" s="60"/>
+      <c r="S63" s="60"/>
+      <c r="T63" s="60"/>
+      <c r="U63" s="60"/>
+      <c r="V63" s="60"/>
+      <c r="W63" s="60"/>
+      <c r="X63" s="60"/>
+    </row>
+    <row r="65" spans="4:24" x14ac:dyDescent="0.25">
+      <c r="D65" s="59"/>
+      <c r="E65" s="59"/>
+      <c r="F65" s="59"/>
+      <c r="G65" s="59"/>
+      <c r="H65" s="59"/>
+      <c r="I65" s="59"/>
+      <c r="J65" s="59"/>
+      <c r="K65" s="59"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="59"/>
+      <c r="N65" s="59"/>
+      <c r="O65" s="59"/>
+      <c r="P65" s="59"/>
+      <c r="Q65" s="59"/>
+      <c r="R65" s="59"/>
+      <c r="S65" s="59"/>
+      <c r="T65" s="59"/>
+      <c r="U65" s="59"/>
+      <c r="V65" s="59"/>
+      <c r="W65" s="59"/>
+      <c r="X65" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="A63:C63"/>
+  </mergeCells>
+  <conditionalFormatting sqref="W1">
+    <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="79.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="22" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B4" s="22" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="22" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B4" s="23" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="22" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="23" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="22" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="23" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="22"/>
+    </row>
+    <row r="9" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B9" s="23" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="23" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="22"/>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="22"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="24"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="24"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="24"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="24"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="24"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="24"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="25" t="s">
         <v>219</v>
-      </c>
-[...35 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D55" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="D71" sqref="D71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="50.28515625" style="2" customWidth="1"/>
     <col min="4" max="5" width="15.5703125" style="2" customWidth="1"/>
     <col min="6" max="8" width="15.5703125" style="3" customWidth="1"/>
     <col min="9" max="21" width="15.5703125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>166</v>
       </c>
-      <c r="B1" s="28"/>
-[...6 lines deleted...]
-      <c r="I1" s="29"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="28"/>
     </row>
     <row r="2" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="62">
+      <c r="A2" s="68">
         <v>111203</v>
       </c>
-      <c r="B2" s="62"/>
-[...8 lines deleted...]
-        <v>225</v>
+      <c r="B2" s="68"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="U2" s="33" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:21" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="31"/>
-      <c r="B3" s="32" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="31" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C3" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="32" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="32" t="s">
         <v>146</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="32" t="s">
         <v>147</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="G3" s="32" t="s">
         <v>148</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="H3" s="32" t="s">
         <v>149</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="I3" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="J3" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="L3" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="M3" s="33" t="s">
+      <c r="M3" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="N3" s="33" t="s">
+      <c r="N3" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="O3" s="33" t="s">
+      <c r="O3" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="P3" s="33" t="s">
+      <c r="P3" s="32" t="s">
         <v>158</v>
       </c>
-      <c r="Q3" s="33" t="s">
+      <c r="Q3" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="R3" s="33" t="s">
+      <c r="R3" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="S3" s="33" t="s">
+      <c r="S3" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="T3" s="33" t="s">
+      <c r="T3" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="U3" s="33" t="s">
+      <c r="U3" s="32" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="4" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="64"/>
-[...18 lines deleted...]
-      <c r="U4" s="37"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
     </row>
     <row r="5" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39" t="s">
+      <c r="C5" s="38" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="39">
         <v>91667</v>
       </c>
-      <c r="E5" s="40">
+      <c r="E5" s="39">
         <v>42.8</v>
       </c>
-      <c r="F5" s="40">
+      <c r="F5" s="39">
         <v>10.5</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="39">
         <v>48.9</v>
       </c>
-      <c r="H5" s="40">
+      <c r="H5" s="39">
         <v>1743</v>
       </c>
-      <c r="I5" s="40">
+      <c r="I5" s="39">
         <v>1.3</v>
       </c>
-      <c r="J5" s="40">
+      <c r="J5" s="39">
         <v>35.200000000000003</v>
       </c>
-      <c r="K5" s="40">
+      <c r="K5" s="39">
         <v>93.9</v>
       </c>
-      <c r="L5" s="40">
+      <c r="L5" s="39">
         <v>12.8</v>
       </c>
-      <c r="M5" s="40">
+      <c r="M5" s="39">
         <v>22</v>
       </c>
-      <c r="N5" s="40">
+      <c r="N5" s="39">
         <v>197.1</v>
       </c>
-      <c r="O5" s="40">
+      <c r="O5" s="39">
         <v>35.5</v>
       </c>
-      <c r="P5" s="40">
+      <c r="P5" s="39">
         <v>97.4</v>
       </c>
-      <c r="Q5" s="40">
+      <c r="Q5" s="39">
         <v>0.8</v>
       </c>
-      <c r="R5" s="40">
+      <c r="R5" s="39">
         <v>8.4</v>
       </c>
-      <c r="S5" s="40">
+      <c r="S5" s="39">
         <v>79873.600000000006</v>
       </c>
-      <c r="T5" s="40">
+      <c r="T5" s="39">
         <v>9100.4</v>
       </c>
-      <c r="U5" s="40">
+      <c r="U5" s="39">
         <v>343.4</v>
       </c>
     </row>
     <row r="6" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="69" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="64"/>
-[...18 lines deleted...]
-      <c r="U6" s="43"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
     </row>
     <row r="7" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="42">
         <v>523.70000000000005</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>3.7</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="42">
         <v>0.4</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="42">
         <v>0.6</v>
       </c>
-      <c r="H7" s="43" t="s">
-[...8 lines deleted...]
-      <c r="K7" s="43">
+      <c r="H7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K7" s="42">
         <v>105.2</v>
       </c>
-      <c r="L7" s="43">
+      <c r="L7" s="42">
         <v>16.8</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="42">
         <v>0.1</v>
       </c>
-      <c r="N7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="43">
+      <c r="N7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O7" s="42">
         <v>25</v>
       </c>
-      <c r="P7" s="43">
+      <c r="P7" s="42">
         <v>2.6</v>
       </c>
-      <c r="Q7" s="43">
+      <c r="Q7" s="42">
         <v>0.5</v>
       </c>
-      <c r="R7" s="43">
+      <c r="R7" s="42">
         <v>44.1</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="42">
         <v>65.400000000000006</v>
       </c>
-      <c r="T7" s="43">
+      <c r="T7" s="42">
         <v>213.8</v>
       </c>
-      <c r="U7" s="43">
+      <c r="U7" s="42">
         <v>45.5</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="42">
         <v>65.2</v>
       </c>
-      <c r="E8" s="43" t="s">
-[...29 lines deleted...]
-      <c r="O8" s="43">
+      <c r="E8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O8" s="42">
         <v>0.5</v>
       </c>
-      <c r="P8" s="43">
+      <c r="P8" s="42">
         <v>1.6</v>
       </c>
-      <c r="Q8" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="43">
+      <c r="Q8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R8" s="42">
         <v>0.1</v>
       </c>
-      <c r="S8" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="43">
+      <c r="S8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T8" s="42">
         <v>63</v>
       </c>
-      <c r="U8" s="43" t="s">
-        <v>222</v>
+      <c r="U8" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="63" t="s">
+      <c r="A9" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="64"/>
-[...21 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="B9" s="70"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+    </row>
+    <row r="10" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="42">
         <v>25442.1</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>35.700000000000003</v>
       </c>
-      <c r="F10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="43">
+      <c r="F10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G10" s="42">
         <v>53.8</v>
       </c>
-      <c r="H10" s="43">
+      <c r="H10" s="42">
         <v>0.7</v>
       </c>
-      <c r="I10" s="43">
+      <c r="I10" s="42">
         <v>0.4</v>
       </c>
-      <c r="J10" s="43">
+      <c r="J10" s="42">
         <v>34.4</v>
       </c>
-      <c r="K10" s="43">
+      <c r="K10" s="42">
         <v>118.4</v>
       </c>
-      <c r="L10" s="43">
+      <c r="L10" s="42">
         <v>1.4</v>
       </c>
-      <c r="M10" s="43">
+      <c r="M10" s="42">
         <v>1.5</v>
       </c>
-      <c r="N10" s="43">
+      <c r="N10" s="42">
         <v>0.3</v>
       </c>
-      <c r="O10" s="43">
+      <c r="O10" s="42">
         <v>65.8</v>
       </c>
-      <c r="P10" s="43">
+      <c r="P10" s="42">
         <v>8.4</v>
       </c>
-      <c r="Q10" s="43">
+      <c r="Q10" s="42">
         <v>236.4</v>
       </c>
-      <c r="R10" s="43">
+      <c r="R10" s="42">
         <v>2.7</v>
       </c>
-      <c r="S10" s="43">
+      <c r="S10" s="42">
         <v>4861.8999999999996</v>
       </c>
-      <c r="T10" s="43">
+      <c r="T10" s="42">
         <v>19822.5</v>
       </c>
-      <c r="U10" s="43">
+      <c r="U10" s="42">
         <v>197.8</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A11" s="38" t="s">
+    <row r="11" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="42">
         <v>321.5</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="42">
         <v>0.8</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="42">
         <v>2.6</v>
       </c>
-      <c r="G11" s="43" t="s">
-[...11 lines deleted...]
-      <c r="K11" s="43">
+      <c r="G11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K11" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L11" s="43">
+      <c r="L11" s="42">
         <v>1</v>
       </c>
-      <c r="M11" s="43" t="s">
-[...8 lines deleted...]
-      <c r="P11" s="43">
+      <c r="M11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P11" s="42">
         <v>6.6</v>
       </c>
-      <c r="Q11" s="43">
+      <c r="Q11" s="42">
         <v>0.3</v>
       </c>
-      <c r="R11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="S11" s="43">
+      <c r="R11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S11" s="42">
         <v>98</v>
       </c>
-      <c r="T11" s="43">
+      <c r="T11" s="42">
         <v>189.5</v>
       </c>
-      <c r="U11" s="43">
+      <c r="U11" s="42">
         <v>21.6</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="60" t="s">
+      <c r="A12" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="60"/>
-[...18 lines deleted...]
-      <c r="U12" s="43"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
     </row>
     <row r="13" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="37" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="42">
         <v>11542.2</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>624.4</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>489.4</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="42">
         <v>717.9</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="42">
         <v>208.9</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="42">
         <v>408.6</v>
       </c>
-      <c r="J13" s="43">
+      <c r="J13" s="42">
         <v>235.5</v>
       </c>
-      <c r="K13" s="43">
+      <c r="K13" s="42">
         <v>716.8</v>
       </c>
-      <c r="L13" s="43">
+      <c r="L13" s="42">
         <v>305.89999999999998</v>
       </c>
-      <c r="M13" s="43">
+      <c r="M13" s="42">
         <v>1790.2</v>
       </c>
-      <c r="N13" s="43">
+      <c r="N13" s="42">
         <v>458.2</v>
       </c>
-      <c r="O13" s="43">
+      <c r="O13" s="42">
         <v>398.2</v>
       </c>
-      <c r="P13" s="43">
+      <c r="P13" s="42">
         <v>241.2</v>
       </c>
-      <c r="Q13" s="43">
+      <c r="Q13" s="42">
         <v>1067.5999999999999</v>
       </c>
-      <c r="R13" s="43">
+      <c r="R13" s="42">
         <v>1655.2</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="42">
         <v>414.4</v>
       </c>
-      <c r="T13" s="43">
+      <c r="T13" s="42">
         <v>1760.2</v>
       </c>
-      <c r="U13" s="43">
+      <c r="U13" s="42">
         <v>49.6</v>
       </c>
     </row>
     <row r="14" spans="1:21" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="44" t="s">
+      <c r="C14" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="45">
+      <c r="D14" s="44">
         <v>28780.5</v>
       </c>
-      <c r="E14" s="45">
+      <c r="E14" s="44">
         <v>1584.1</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="44">
         <v>1251.4000000000001</v>
       </c>
-      <c r="G14" s="45">
+      <c r="G14" s="44">
         <v>1303.5</v>
       </c>
-      <c r="H14" s="43">
+      <c r="H14" s="42">
         <v>745.7</v>
       </c>
-      <c r="I14" s="45">
+      <c r="I14" s="44">
         <v>1837.1</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="44">
         <v>1549.8</v>
       </c>
-      <c r="K14" s="43">
+      <c r="K14" s="42">
         <v>2608.6999999999998</v>
       </c>
-      <c r="L14" s="45">
+      <c r="L14" s="44">
         <v>1891.7</v>
       </c>
-      <c r="M14" s="45">
+      <c r="M14" s="44">
         <v>1468.7</v>
       </c>
-      <c r="N14" s="45">
+      <c r="N14" s="44">
         <v>598.29999999999995</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="44">
         <v>1636.2</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="44">
         <v>1146.9000000000001</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="44">
         <v>2127.6</v>
       </c>
-      <c r="R14" s="43">
+      <c r="R14" s="42">
         <v>1813.7</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="42">
         <v>2389.4</v>
       </c>
-      <c r="T14" s="43">
+      <c r="T14" s="42">
         <v>4090.9</v>
       </c>
-      <c r="U14" s="43">
+      <c r="U14" s="42">
         <v>736.8</v>
       </c>
     </row>
     <row r="15" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="63" t="s">
+      <c r="A15" s="69" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="64"/>
-[...18 lines deleted...]
-      <c r="U15" s="43"/>
+      <c r="B15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
     </row>
     <row r="16" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A16" s="38" t="s">
+      <c r="A16" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>32719.1</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>294.5</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>373</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>595.5</v>
       </c>
-      <c r="H16" s="43">
+      <c r="H16" s="42">
         <v>1963</v>
       </c>
-      <c r="I16" s="43">
+      <c r="I16" s="42">
         <v>379.5</v>
       </c>
-      <c r="J16" s="43">
+      <c r="J16" s="42">
         <v>317.39999999999998</v>
       </c>
-      <c r="K16" s="43">
+      <c r="K16" s="42">
         <v>1119</v>
       </c>
-      <c r="L16" s="43">
+      <c r="L16" s="42">
         <v>327.2</v>
       </c>
-      <c r="M16" s="43">
+      <c r="M16" s="42">
         <v>343.6</v>
       </c>
-      <c r="N16" s="43">
+      <c r="N16" s="42">
         <v>127.6</v>
       </c>
-      <c r="O16" s="43">
+      <c r="O16" s="42">
         <v>85.1</v>
       </c>
-      <c r="P16" s="43">
+      <c r="P16" s="42">
         <v>353.4</v>
       </c>
-      <c r="Q16" s="43">
+      <c r="Q16" s="42">
         <v>458.1</v>
       </c>
-      <c r="R16" s="43">
+      <c r="R16" s="42">
         <v>500.6</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="42">
         <v>19474.400000000001</v>
       </c>
-      <c r="T16" s="43">
+      <c r="T16" s="42">
         <v>5709.5</v>
       </c>
-      <c r="U16" s="43">
+      <c r="U16" s="42">
         <v>297.7</v>
       </c>
     </row>
     <row r="17" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B17" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="44" t="s">
+      <c r="C17" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="42">
         <v>3721.6</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="42">
         <v>0.7</v>
       </c>
-      <c r="F17" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="43">
+      <c r="F17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="G17" s="42">
         <v>179.4</v>
       </c>
-      <c r="H17" s="43">
+      <c r="H17" s="42">
         <v>58.4</v>
       </c>
-      <c r="I17" s="43">
+      <c r="I17" s="42">
         <v>1.5</v>
       </c>
-      <c r="J17" s="45">
+      <c r="J17" s="44">
         <v>0.4</v>
       </c>
-      <c r="K17" s="43" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="43">
+      <c r="K17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L17" s="42">
         <v>0.4</v>
       </c>
-      <c r="M17" s="45">
+      <c r="M17" s="44">
         <v>0.7</v>
       </c>
-      <c r="N17" s="43">
+      <c r="N17" s="42">
         <v>99.4</v>
       </c>
-      <c r="O17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="Q17" s="43">
+      <c r="O17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q17" s="42">
         <v>0.7</v>
       </c>
-      <c r="R17" s="43">
+      <c r="R17" s="42">
         <v>40.6</v>
       </c>
-      <c r="S17" s="43">
+      <c r="S17" s="42">
         <v>1687.4</v>
       </c>
-      <c r="T17" s="43">
+      <c r="T17" s="42">
         <v>1652</v>
       </c>
-      <c r="U17" s="43" t="s">
-        <v>222</v>
+      <c r="U17" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:21" s="5" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="44" t="s">
+      <c r="C18" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="42">
         <v>5504.9</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>2.4</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="44">
         <v>20.9</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>157</v>
       </c>
-      <c r="H18" s="43">
+      <c r="H18" s="42">
         <v>83.2</v>
       </c>
-      <c r="I18" s="43">
+      <c r="I18" s="42">
         <v>107.1</v>
       </c>
-      <c r="J18" s="45">
+      <c r="J18" s="44">
         <v>3.9</v>
       </c>
-      <c r="K18" s="43">
+      <c r="K18" s="42">
         <v>90.5</v>
       </c>
-      <c r="L18" s="43">
+      <c r="L18" s="42">
         <v>29.4</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="44">
         <v>38.799999999999997</v>
       </c>
-      <c r="N18" s="43">
+      <c r="N18" s="42">
         <v>2.8</v>
       </c>
-      <c r="O18" s="43">
+      <c r="O18" s="42">
         <v>47.7</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="44">
         <v>5.4</v>
       </c>
-      <c r="Q18" s="43">
+      <c r="Q18" s="42">
         <v>0.7</v>
       </c>
-      <c r="R18" s="43">
+      <c r="R18" s="42">
         <v>75.5</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="42">
         <v>3775.6</v>
       </c>
-      <c r="T18" s="43">
+      <c r="T18" s="42">
         <v>871</v>
       </c>
-      <c r="U18" s="43">
+      <c r="U18" s="42">
         <v>193</v>
       </c>
     </row>
     <row r="19" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="42">
         <v>21041.9</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>18.5</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>164.1</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G19" s="42">
         <v>1242.9000000000001</v>
       </c>
-      <c r="H19" s="43">
+      <c r="H19" s="42">
         <v>443.1</v>
       </c>
-      <c r="I19" s="43">
+      <c r="I19" s="42">
         <v>1277.0999999999999</v>
       </c>
-      <c r="J19" s="43">
+      <c r="J19" s="42">
         <v>24.6</v>
       </c>
-      <c r="K19" s="43">
+      <c r="K19" s="42">
         <v>828</v>
       </c>
-      <c r="L19" s="43">
+      <c r="L19" s="42">
         <v>662.2</v>
       </c>
-      <c r="M19" s="43">
+      <c r="M19" s="42">
         <v>18.100000000000001</v>
       </c>
-      <c r="N19" s="43">
+      <c r="N19" s="42">
         <v>123.7</v>
       </c>
-      <c r="O19" s="43">
+      <c r="O19" s="42">
         <v>873.9</v>
       </c>
-      <c r="P19" s="43">
+      <c r="P19" s="42">
         <v>219.5</v>
       </c>
-      <c r="Q19" s="43">
+      <c r="Q19" s="42">
         <v>56.4</v>
       </c>
-      <c r="R19" s="43">
+      <c r="R19" s="42">
         <v>458.9</v>
       </c>
-      <c r="S19" s="43">
+      <c r="S19" s="42">
         <v>9056.1</v>
       </c>
-      <c r="T19" s="43">
+      <c r="T19" s="42">
         <v>4490.3</v>
       </c>
-      <c r="U19" s="43">
+      <c r="U19" s="42">
         <v>1084.5</v>
       </c>
     </row>
     <row r="20" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="44" t="s">
+      <c r="C20" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>10467</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>31.4</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="44">
         <v>52.3</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G20" s="42">
         <v>33.5</v>
       </c>
-      <c r="H20" s="43">
+      <c r="H20" s="42">
         <v>145.5</v>
       </c>
-      <c r="I20" s="43">
+      <c r="I20" s="42">
         <v>40.799999999999997</v>
       </c>
-      <c r="J20" s="45">
+      <c r="J20" s="44">
         <v>27.2</v>
       </c>
-      <c r="K20" s="43">
+      <c r="K20" s="42">
         <v>119.3</v>
       </c>
-      <c r="L20" s="43">
+      <c r="L20" s="42">
         <v>106.8</v>
       </c>
-      <c r="M20" s="45">
+      <c r="M20" s="44">
         <v>35.6</v>
       </c>
-      <c r="N20" s="43">
+      <c r="N20" s="42">
         <v>256.39999999999998</v>
       </c>
-      <c r="O20" s="43">
+      <c r="O20" s="42">
         <v>189.5</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="44">
         <v>37.700000000000003</v>
       </c>
-      <c r="Q20" s="43">
+      <c r="Q20" s="42">
         <v>198.9</v>
       </c>
-      <c r="R20" s="43">
+      <c r="R20" s="42">
         <v>29.3</v>
       </c>
-      <c r="S20" s="43">
+      <c r="S20" s="42">
         <v>7162.6</v>
       </c>
-      <c r="T20" s="43">
+      <c r="T20" s="42">
         <v>1507.2</v>
       </c>
-      <c r="U20" s="43">
+      <c r="U20" s="42">
         <v>493</v>
       </c>
     </row>
     <row r="21" spans="1:21" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="42">
         <v>23880.3</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>214.9</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>272.2</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G21" s="42">
         <v>434.8</v>
       </c>
-      <c r="H21" s="43">
+      <c r="H21" s="42">
         <v>1432.8</v>
       </c>
-      <c r="I21" s="43">
+      <c r="I21" s="42">
         <v>277</v>
       </c>
-      <c r="J21" s="43">
+      <c r="J21" s="42">
         <v>231.6</v>
       </c>
-      <c r="K21" s="43">
+      <c r="K21" s="42">
         <v>816.7</v>
       </c>
-      <c r="L21" s="43">
+      <c r="L21" s="42">
         <v>238.8</v>
       </c>
-      <c r="M21" s="43">
+      <c r="M21" s="42">
         <v>250.7</v>
       </c>
-      <c r="N21" s="43">
+      <c r="N21" s="42">
         <v>93.1</v>
       </c>
-      <c r="O21" s="43">
+      <c r="O21" s="42">
         <v>62.1</v>
       </c>
-      <c r="P21" s="43">
+      <c r="P21" s="42">
         <v>257.89999999999998</v>
       </c>
-      <c r="Q21" s="43">
+      <c r="Q21" s="42">
         <v>334.3</v>
       </c>
-      <c r="R21" s="43">
+      <c r="R21" s="42">
         <v>365.4</v>
       </c>
-      <c r="S21" s="43">
+      <c r="S21" s="42">
         <v>14213.6</v>
       </c>
-      <c r="T21" s="43">
+      <c r="T21" s="42">
         <v>4167.1000000000004</v>
       </c>
-      <c r="U21" s="43">
+      <c r="U21" s="42">
         <v>217.3</v>
       </c>
     </row>
     <row r="22" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <v>1240.5</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="42">
         <v>11.2</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F22" s="42">
         <v>14.1</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G22" s="42">
         <v>22.6</v>
       </c>
-      <c r="H22" s="43">
+      <c r="H22" s="42">
         <v>74.400000000000006</v>
       </c>
-      <c r="I22" s="43">
+      <c r="I22" s="42">
         <v>14.4</v>
       </c>
-      <c r="J22" s="43">
+      <c r="J22" s="42">
         <v>12</v>
       </c>
-      <c r="K22" s="43">
+      <c r="K22" s="42">
         <v>42.4</v>
       </c>
-      <c r="L22" s="43">
+      <c r="L22" s="42">
         <v>12.5</v>
       </c>
-      <c r="M22" s="43">
+      <c r="M22" s="42">
         <v>13</v>
       </c>
-      <c r="N22" s="43">
+      <c r="N22" s="42">
         <v>4.8</v>
       </c>
-      <c r="O22" s="43">
+      <c r="O22" s="42">
         <v>3.2</v>
       </c>
-      <c r="P22" s="43">
+      <c r="P22" s="42">
         <v>13.5</v>
       </c>
-      <c r="Q22" s="43">
+      <c r="Q22" s="42">
         <v>17.399999999999999</v>
       </c>
-      <c r="R22" s="43">
+      <c r="R22" s="42">
         <v>19</v>
       </c>
-      <c r="S22" s="43">
+      <c r="S22" s="42">
         <v>738.3</v>
       </c>
-      <c r="T22" s="43">
+      <c r="T22" s="42">
         <v>216.5</v>
       </c>
-      <c r="U22" s="43">
+      <c r="U22" s="42">
         <v>11.2</v>
       </c>
     </row>
     <row r="23" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="60" t="s">
+      <c r="A23" s="66" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="60"/>
-[...18 lines deleted...]
-      <c r="U23" s="43"/>
+      <c r="B23" s="66"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
     </row>
     <row r="24" spans="1:21" s="5" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="38" t="s">
+      <c r="A24" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="38" t="s">
+      <c r="B24" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="44" t="s">
+      <c r="C24" s="43" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="45">
+      <c r="D24" s="44">
         <v>1698.8</v>
       </c>
-      <c r="E24" s="45">
+      <c r="E24" s="44">
         <v>27.2</v>
       </c>
-      <c r="F24" s="45">
+      <c r="F24" s="44">
         <v>11.9</v>
       </c>
-      <c r="G24" s="45">
+      <c r="G24" s="44">
         <v>348.3</v>
       </c>
-      <c r="H24" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="45">
+      <c r="H24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="J24" s="44">
         <v>210.7</v>
       </c>
-      <c r="K24" s="43" t="s">
-[...5 lines deleted...]
-      <c r="M24" s="45">
+      <c r="K24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="M24" s="44">
         <v>344.7</v>
       </c>
-      <c r="N24" s="45" t="s">
-[...5 lines deleted...]
-      <c r="P24" s="45">
+      <c r="N24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="O24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="P24" s="44">
         <v>25.5</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="44">
         <v>5.0999999999999996</v>
       </c>
-      <c r="R24" s="43">
+      <c r="R24" s="42">
         <v>283.7</v>
       </c>
-      <c r="S24" s="43">
+      <c r="S24" s="42">
         <v>312.60000000000002</v>
       </c>
-      <c r="T24" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="43">
+      <c r="T24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U24" s="42">
         <v>129.1</v>
       </c>
     </row>
     <row r="25" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="61"/>
-[...18 lines deleted...]
-      <c r="U25" s="45"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
     </row>
     <row r="26" spans="1:21" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="38" t="s">
+      <c r="A26" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="37" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="42">
         <v>597</v>
       </c>
-      <c r="E26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="43">
+      <c r="E26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G26" s="42">
         <v>0.3</v>
       </c>
-      <c r="H26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="43">
+      <c r="H26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I26" s="42">
         <v>4.2</v>
       </c>
-      <c r="J26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="43">
+      <c r="J26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K26" s="42">
         <v>31</v>
       </c>
-      <c r="L26" s="43">
+      <c r="L26" s="42">
         <v>0.8</v>
       </c>
-      <c r="M26" s="43">
+      <c r="M26" s="42">
         <v>0.3</v>
       </c>
-      <c r="N26" s="43">
+      <c r="N26" s="42">
         <v>0.2</v>
       </c>
-      <c r="O26" s="43">
+      <c r="O26" s="42">
         <v>2</v>
       </c>
-      <c r="P26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="R26" s="43">
+      <c r="P26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R26" s="42">
         <v>0.1</v>
       </c>
-      <c r="S26" s="43">
+      <c r="S26" s="42">
         <v>441.8</v>
       </c>
-      <c r="T26" s="43">
+      <c r="T26" s="42">
         <v>115</v>
       </c>
-      <c r="U26" s="43">
+      <c r="U26" s="42">
         <v>1.3</v>
       </c>
     </row>
     <row r="27" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="38" t="s">
+      <c r="A27" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B27" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="43">
+      <c r="D27" s="42">
         <v>39.4</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="42">
         <v>2.4</v>
       </c>
-      <c r="F27" s="43" t="s">
-[...8 lines deleted...]
-      <c r="I27" s="43">
+      <c r="F27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I27" s="42">
         <v>0.5</v>
       </c>
-      <c r="J27" s="43" t="s">
-[...8 lines deleted...]
-      <c r="M27" s="43">
+      <c r="J27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M27" s="42">
         <v>4.5999999999999996</v>
       </c>
-      <c r="N27" s="43" t="s">
-[...11 lines deleted...]
-      <c r="R27" s="43">
+      <c r="N27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R27" s="42">
         <v>1.2</v>
       </c>
-      <c r="S27" s="43">
+      <c r="S27" s="42">
         <v>2.1</v>
       </c>
-      <c r="T27" s="43">
+      <c r="T27" s="42">
         <v>28.6</v>
       </c>
-      <c r="U27" s="43" t="s">
-        <v>222</v>
+      <c r="U27" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="60" t="s">
+      <c r="A28" s="66" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="60"/>
-[...18 lines deleted...]
-      <c r="U28" s="43"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
     </row>
     <row r="29" spans="1:21" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="37" t="s">
+      <c r="A29" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="47" t="s">
+      <c r="B29" s="46" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="43">
+      <c r="D29" s="42">
         <v>130891.5</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E29" s="42">
         <v>1832.5</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F29" s="42">
         <v>3416.3</v>
       </c>
-      <c r="G29" s="43">
+      <c r="G29" s="42">
         <v>2670.2</v>
       </c>
-      <c r="H29" s="43">
+      <c r="H29" s="42">
         <v>19084</v>
       </c>
-      <c r="I29" s="43">
+      <c r="I29" s="42">
         <v>693.7</v>
       </c>
-      <c r="J29" s="43">
+      <c r="J29" s="42">
         <v>3089</v>
       </c>
-      <c r="K29" s="43">
+      <c r="K29" s="42">
         <v>6989.6</v>
       </c>
-      <c r="L29" s="43">
+      <c r="L29" s="42">
         <v>2015.7</v>
       </c>
-      <c r="M29" s="43">
+      <c r="M29" s="42">
         <v>1727.8</v>
       </c>
-      <c r="N29" s="43">
+      <c r="N29" s="42">
         <v>5000.1000000000004</v>
       </c>
-      <c r="O29" s="43">
+      <c r="O29" s="42">
         <v>3128.3</v>
       </c>
-      <c r="P29" s="43">
+      <c r="P29" s="42">
         <v>903.2</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="42">
         <v>248.7</v>
       </c>
-      <c r="R29" s="43">
+      <c r="R29" s="42">
         <v>10078.4</v>
       </c>
-      <c r="S29" s="43">
+      <c r="S29" s="42">
         <v>31544.9</v>
       </c>
-      <c r="T29" s="43">
+      <c r="T29" s="42">
         <v>35877.4</v>
       </c>
-      <c r="U29" s="43">
+      <c r="U29" s="42">
         <v>2591.6999999999998</v>
       </c>
     </row>
     <row r="30" spans="1:21" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="49" t="s">
+      <c r="C30" s="48" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="44">
         <v>9924.2999999999993</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="44">
         <v>15</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="42">
         <v>37</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="44">
         <v>117.3</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="42">
         <v>115.9</v>
       </c>
-      <c r="I30" s="45">
+      <c r="I30" s="44">
         <v>79.8</v>
       </c>
-      <c r="J30" s="43">
+      <c r="J30" s="42">
         <v>1.2</v>
       </c>
-      <c r="K30" s="43">
+      <c r="K30" s="42">
         <v>121.4</v>
       </c>
-      <c r="L30" s="45">
+      <c r="L30" s="44">
         <v>13.7</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="42">
         <v>37.299999999999997</v>
       </c>
-      <c r="N30" s="45">
+      <c r="N30" s="44">
         <v>46.2</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="44">
         <v>131.6</v>
       </c>
-      <c r="P30" s="43">
+      <c r="P30" s="42">
         <v>14.4</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="44">
         <v>43.3</v>
       </c>
-      <c r="R30" s="43">
+      <c r="R30" s="42">
         <v>83.3</v>
       </c>
-      <c r="S30" s="43">
+      <c r="S30" s="42">
         <v>3526</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="42">
         <v>5362.9</v>
       </c>
-      <c r="U30" s="43">
+      <c r="U30" s="42">
         <v>178</v>
       </c>
     </row>
     <row r="31" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="66" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="60"/>
-[...18 lines deleted...]
-      <c r="U31" s="43"/>
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
     </row>
     <row r="32" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B32" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="42">
         <v>73012.3</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="42">
         <v>222</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="42">
         <v>262.2</v>
       </c>
-      <c r="G32" s="43">
+      <c r="G32" s="42">
         <v>539.5</v>
       </c>
-      <c r="H32" s="43">
+      <c r="H32" s="42">
         <v>591.20000000000005</v>
       </c>
-      <c r="I32" s="43">
+      <c r="I32" s="42">
         <v>175.8</v>
       </c>
-      <c r="J32" s="43">
+      <c r="J32" s="42">
         <v>375.5</v>
       </c>
-      <c r="K32" s="43">
+      <c r="K32" s="42">
         <v>433.6</v>
       </c>
-      <c r="L32" s="43">
+      <c r="L32" s="42">
         <v>251.4</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="42">
         <v>415.4</v>
       </c>
-      <c r="N32" s="43">
+      <c r="N32" s="42">
         <v>256.8</v>
       </c>
-      <c r="O32" s="43">
+      <c r="O32" s="42">
         <v>369.3</v>
       </c>
-      <c r="P32" s="43">
+      <c r="P32" s="42">
         <v>326.8</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="42">
         <v>81.8</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="42">
         <v>142.1</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="42">
         <v>38605.699999999997</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="42">
         <v>29661</v>
       </c>
-      <c r="U32" s="43">
+      <c r="U32" s="42">
         <v>302.2</v>
       </c>
     </row>
     <row r="33" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="60" t="s">
+      <c r="A33" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="60"/>
-[...18 lines deleted...]
-      <c r="U33" s="43"/>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="40"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="40"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
     </row>
     <row r="34" spans="1:21" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="38" t="s">
+      <c r="A34" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="38" t="s">
+      <c r="B34" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="43">
+      <c r="D34" s="42">
         <v>2706.6</v>
       </c>
-      <c r="E34" s="43">
+      <c r="E34" s="42">
         <v>51.4</v>
       </c>
-      <c r="F34" s="43">
+      <c r="F34" s="42">
         <v>65</v>
       </c>
-      <c r="G34" s="43">
+      <c r="G34" s="42">
         <v>86.6</v>
       </c>
-      <c r="H34" s="43">
+      <c r="H34" s="42">
         <v>135.30000000000001</v>
       </c>
-      <c r="I34" s="43">
+      <c r="I34" s="42">
         <v>62.3</v>
       </c>
-      <c r="J34" s="43">
+      <c r="J34" s="42">
         <v>35.200000000000003</v>
       </c>
-      <c r="K34" s="43">
+      <c r="K34" s="42">
         <v>102.8</v>
       </c>
-      <c r="L34" s="43">
+      <c r="L34" s="42">
         <v>92</v>
       </c>
-      <c r="M34" s="43">
+      <c r="M34" s="42">
         <v>40.6</v>
       </c>
-      <c r="N34" s="43">
+      <c r="N34" s="42">
         <v>113.7</v>
       </c>
-      <c r="O34" s="43">
+      <c r="O34" s="42">
         <v>178.6</v>
       </c>
-      <c r="P34" s="43">
+      <c r="P34" s="42">
         <v>40.6</v>
       </c>
-      <c r="Q34" s="43">
+      <c r="Q34" s="42">
         <v>43.3</v>
       </c>
-      <c r="R34" s="43">
+      <c r="R34" s="42">
         <v>89.3</v>
       </c>
-      <c r="S34" s="43">
+      <c r="S34" s="42">
         <v>779.5</v>
       </c>
-      <c r="T34" s="43">
+      <c r="T34" s="42">
         <v>720</v>
       </c>
-      <c r="U34" s="43">
+      <c r="U34" s="42">
         <v>70.400000000000006</v>
       </c>
     </row>
     <row r="35" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="60" t="s">
+      <c r="A35" s="66" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="60"/>
-[...18 lines deleted...]
-      <c r="U35" s="43"/>
+      <c r="B35" s="66"/>
+      <c r="C35" s="66"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
     </row>
     <row r="36" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="38" t="s">
+      <c r="A36" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="38" t="s">
+      <c r="B36" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="43">
+      <c r="D36" s="42">
         <v>158.4</v>
       </c>
-      <c r="E36" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="43">
+      <c r="E36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F36" s="42">
         <v>0.3</v>
       </c>
-      <c r="G36" s="43" t="s">
-[...38 lines deleted...]
-      <c r="T36" s="43">
+      <c r="G36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T36" s="42">
         <v>158.1</v>
       </c>
-      <c r="U36" s="43" t="s">
-        <v>222</v>
+      <c r="U36" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="38" t="s">
+      <c r="A37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="38" t="s">
+      <c r="B37" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="43">
+      <c r="D37" s="42">
         <v>2512.8000000000002</v>
       </c>
-      <c r="E37" s="43">
+      <c r="E37" s="42">
         <v>118.1</v>
       </c>
-      <c r="F37" s="43">
+      <c r="F37" s="42">
         <v>5</v>
       </c>
-      <c r="G37" s="43">
+      <c r="G37" s="42">
         <v>45.2</v>
       </c>
-      <c r="H37" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J37" s="43">
+      <c r="H37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J37" s="42">
         <v>5</v>
       </c>
-      <c r="K37" s="43">
+      <c r="K37" s="42">
         <v>1191.2</v>
       </c>
-      <c r="L37" s="43">
+      <c r="L37" s="42">
         <v>163.30000000000001</v>
       </c>
-      <c r="M37" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O37" s="43">
+      <c r="M37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O37" s="42">
         <v>457.3</v>
       </c>
-      <c r="P37" s="43">
+      <c r="P37" s="42">
         <v>474.9</v>
       </c>
-      <c r="Q37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R37" s="43">
+      <c r="Q37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R37" s="42">
         <v>40.200000000000003</v>
       </c>
-      <c r="S37" s="43" t="s">
-[...5 lines deleted...]
-      <c r="U37" s="43">
+      <c r="S37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U37" s="42">
         <v>12.6</v>
       </c>
     </row>
     <row r="38" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="38" t="s">
+      <c r="A38" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="38" t="s">
+      <c r="B38" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="43">
+      <c r="D38" s="42">
         <v>592.1</v>
       </c>
-      <c r="E38" s="43">
+      <c r="E38" s="42">
         <v>84.9</v>
       </c>
-      <c r="F38" s="43">
+      <c r="F38" s="42">
         <v>3.3</v>
       </c>
-      <c r="G38" s="43">
+      <c r="G38" s="42">
         <v>12.2</v>
       </c>
-      <c r="H38" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="43">
+      <c r="H38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I38" s="42">
         <v>175.4</v>
       </c>
-      <c r="J38" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="43">
+      <c r="J38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K38" s="42">
         <v>2.4</v>
       </c>
-      <c r="L38" s="43">
+      <c r="L38" s="42">
         <v>7.4</v>
       </c>
-      <c r="M38" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O38" s="43">
+      <c r="M38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O38" s="42">
         <v>2.6</v>
       </c>
-      <c r="P38" s="43">
+      <c r="P38" s="42">
         <v>17.5</v>
       </c>
-      <c r="Q38" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="43">
+      <c r="Q38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R38" s="42">
         <v>2.9</v>
       </c>
-      <c r="S38" s="43">
+      <c r="S38" s="42">
         <v>32.799999999999997</v>
       </c>
-      <c r="T38" s="43">
+      <c r="T38" s="42">
         <v>164.7</v>
       </c>
-      <c r="U38" s="43">
+      <c r="U38" s="42">
         <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:21" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="38" t="s">
+      <c r="A39" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="38" t="s">
+      <c r="B39" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="43">
+      <c r="D39" s="42">
         <v>73.3</v>
       </c>
-      <c r="E39" s="43" t="s">
-[...17 lines deleted...]
-      <c r="K39" s="43">
+      <c r="E39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K39" s="42">
         <v>19.399999999999999</v>
       </c>
-      <c r="L39" s="43" t="s">
-[...20 lines deleted...]
-      <c r="S39" s="43">
+      <c r="L39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S39" s="42">
         <v>45.2</v>
       </c>
-      <c r="T39" s="43">
+      <c r="T39" s="42">
         <v>8.6999999999999993</v>
       </c>
-      <c r="U39" s="43" t="s">
-        <v>222</v>
+      <c r="U39" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:21" s="5" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="38" t="s">
+      <c r="B40" s="37" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="43">
+      <c r="D40" s="42">
         <v>3532.1</v>
       </c>
-      <c r="E40" s="43">
+      <c r="E40" s="42">
         <v>6.8</v>
       </c>
-      <c r="F40" s="43">
+      <c r="F40" s="42">
         <v>33.5</v>
       </c>
-      <c r="G40" s="43">
+      <c r="G40" s="42">
         <v>1063.4000000000001</v>
       </c>
-      <c r="H40" s="43">
+      <c r="H40" s="42">
         <v>0.8</v>
       </c>
-      <c r="I40" s="43">
+      <c r="I40" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J40" s="43">
+      <c r="J40" s="42">
         <v>308.10000000000002</v>
       </c>
-      <c r="K40" s="43">
+      <c r="K40" s="42">
         <v>68.5</v>
       </c>
-      <c r="L40" s="43">
+      <c r="L40" s="42">
         <v>232.5</v>
       </c>
-      <c r="M40" s="43">
+      <c r="M40" s="42">
         <v>0.1</v>
       </c>
-      <c r="N40" s="43">
+      <c r="N40" s="42">
         <v>24.6</v>
       </c>
-      <c r="O40" s="43">
+      <c r="O40" s="42">
         <v>9.1999999999999993</v>
       </c>
-      <c r="P40" s="43">
+      <c r="P40" s="42">
         <v>287.10000000000002</v>
       </c>
-      <c r="Q40" s="43">
+      <c r="Q40" s="42">
         <v>0.8</v>
       </c>
-      <c r="R40" s="43">
+      <c r="R40" s="42">
         <v>40.4</v>
       </c>
-      <c r="S40" s="43">
+      <c r="S40" s="42">
         <v>144.6</v>
       </c>
-      <c r="T40" s="43">
+      <c r="T40" s="42">
         <v>46</v>
       </c>
-      <c r="U40" s="43">
+      <c r="U40" s="42">
         <v>1264.5999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="38" t="s">
+      <c r="B41" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="43">
+      <c r="D41" s="42">
         <v>0.5</v>
       </c>
-      <c r="E41" s="43" t="s">
-[...29 lines deleted...]
-      <c r="O41" s="43">
+      <c r="E41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O41" s="42">
         <v>0.5</v>
       </c>
-      <c r="P41" s="43" t="s">
-[...15 lines deleted...]
-        <v>222</v>
+      <c r="P41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U41" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:21" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="38" t="s">
+      <c r="A42" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B42" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="43">
+      <c r="D42" s="42">
         <v>113.8</v>
       </c>
-      <c r="E42" s="43">
+      <c r="E42" s="42">
         <v>35.299999999999997</v>
       </c>
-      <c r="F42" s="43" t="s">
-[...17 lines deleted...]
-      <c r="L42" s="43">
+      <c r="F42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L42" s="42">
         <v>1.5</v>
       </c>
-      <c r="M42" s="43" t="s">
-[...14 lines deleted...]
-      <c r="R42" s="43">
+      <c r="M42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R42" s="42">
         <v>77</v>
       </c>
-      <c r="S42" s="43" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="S42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U42" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:21" s="5" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B43" s="37" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="43">
+      <c r="D43" s="42">
         <v>369.9</v>
       </c>
-      <c r="E43" s="43">
+      <c r="E43" s="42">
         <v>11.3</v>
       </c>
-      <c r="F43" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="43">
+      <c r="F43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="42">
         <v>0.4</v>
       </c>
-      <c r="H43" s="43" t="s">
-[...8 lines deleted...]
-      <c r="K43" s="43">
+      <c r="H43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K43" s="42">
         <v>35.9</v>
       </c>
-      <c r="L43" s="43">
+      <c r="L43" s="42">
         <v>169.5</v>
       </c>
-      <c r="M43" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O43" s="43">
+      <c r="M43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O43" s="42">
         <v>0.1</v>
       </c>
-      <c r="P43" s="43" t="s">
-[...11 lines deleted...]
-      <c r="T43" s="43">
+      <c r="P43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T43" s="42">
         <v>152.69999999999999</v>
       </c>
-      <c r="U43" s="43" t="s">
-        <v>222</v>
+      <c r="U43" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="38" t="s">
+      <c r="B44" s="37" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="43">
+      <c r="D44" s="42">
         <v>1585.3</v>
       </c>
-      <c r="E44" s="43" t="s">
-[...47 lines deleted...]
-      <c r="U44" s="43">
+      <c r="E44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U44" s="42">
         <v>1585.3</v>
       </c>
     </row>
     <row r="45" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="38" t="s">
+      <c r="B45" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="43">
+      <c r="D45" s="42">
         <v>8923</v>
       </c>
-      <c r="E45" s="43">
+      <c r="E45" s="42">
         <v>1868.8</v>
       </c>
-      <c r="F45" s="43">
+      <c r="F45" s="42">
         <v>171.8</v>
       </c>
-      <c r="G45" s="43">
+      <c r="G45" s="42">
         <v>1432.7</v>
       </c>
-      <c r="H45" s="43">
+      <c r="H45" s="42">
         <v>774.9</v>
       </c>
-      <c r="I45" s="43">
+      <c r="I45" s="42">
         <v>86.3</v>
       </c>
-      <c r="J45" s="43">
+      <c r="J45" s="42">
         <v>75.599999999999994</v>
       </c>
-      <c r="K45" s="43">
+      <c r="K45" s="42">
         <v>167.2</v>
       </c>
-      <c r="L45" s="43">
+      <c r="L45" s="42">
         <v>309.8</v>
       </c>
-      <c r="M45" s="43">
+      <c r="M45" s="42">
         <v>327.2</v>
       </c>
-      <c r="N45" s="43">
+      <c r="N45" s="42">
         <v>4.3</v>
       </c>
-      <c r="O45" s="43">
+      <c r="O45" s="42">
         <v>1167.3</v>
       </c>
-      <c r="P45" s="43">
+      <c r="P45" s="42">
         <v>61.3</v>
       </c>
-      <c r="Q45" s="43">
+      <c r="Q45" s="42">
         <v>12.6</v>
       </c>
-      <c r="R45" s="43">
+      <c r="R45" s="42">
         <v>153.80000000000001</v>
       </c>
-      <c r="S45" s="43">
+      <c r="S45" s="42">
         <v>239.8</v>
       </c>
-      <c r="T45" s="43">
+      <c r="T45" s="42">
         <v>258.89999999999998</v>
       </c>
-      <c r="U45" s="43">
+      <c r="U45" s="42">
         <v>1810.7</v>
       </c>
     </row>
     <row r="46" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="38" t="s">
+      <c r="B46" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="43">
+      <c r="D46" s="42">
         <v>10.1</v>
       </c>
-      <c r="E46" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="43">
+      <c r="E46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F46" s="42">
         <v>0.5</v>
       </c>
-      <c r="G46" s="43" t="s">
-[...8 lines deleted...]
-      <c r="J46" s="43">
+      <c r="G46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J46" s="42">
         <v>9.6</v>
       </c>
-      <c r="K46" s="43" t="s">
-[...30 lines deleted...]
-        <v>222</v>
+      <c r="K46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U46" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="38" t="s">
+      <c r="A47" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="38" t="s">
+      <c r="B47" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="43">
+      <c r="D47" s="42">
         <v>112</v>
       </c>
-      <c r="E47" s="43">
+      <c r="E47" s="42">
         <v>0.5</v>
       </c>
-      <c r="F47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="43">
+      <c r="F47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G47" s="42">
         <v>1</v>
       </c>
-      <c r="H47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="43">
+      <c r="H47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I47" s="42">
         <v>9</v>
       </c>
-      <c r="J47" s="43">
+      <c r="J47" s="42">
         <v>0.3</v>
       </c>
-      <c r="K47" s="43">
+      <c r="K47" s="42">
         <v>80.400000000000006</v>
       </c>
-      <c r="L47" s="43" t="s">
-[...17 lines deleted...]
-      <c r="R47" s="43">
+      <c r="L47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R47" s="42">
         <v>0.6</v>
       </c>
-      <c r="S47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T47" s="43">
+      <c r="S47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T47" s="42">
         <v>0.3</v>
       </c>
-      <c r="U47" s="43">
+      <c r="U47" s="42">
         <v>19.899999999999999</v>
       </c>
     </row>
     <row r="48" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="38" t="s">
+      <c r="A48" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="38" t="s">
+      <c r="B48" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="43">
+      <c r="D48" s="42">
         <v>487</v>
       </c>
-      <c r="E48" s="43">
+      <c r="E48" s="42">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F48" s="43">
+      <c r="F48" s="42">
         <v>0.6</v>
       </c>
-      <c r="G48" s="43">
+      <c r="G48" s="42">
         <v>43.8</v>
       </c>
-      <c r="H48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I48" s="43">
+      <c r="H48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I48" s="42">
         <v>0.9</v>
       </c>
-      <c r="J48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="43">
+      <c r="J48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K48" s="42">
         <v>10.6</v>
       </c>
-      <c r="L48" s="43">
+      <c r="L48" s="42">
         <v>63.7</v>
       </c>
-      <c r="M48" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O48" s="43">
+      <c r="M48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O48" s="42">
         <v>5.2</v>
       </c>
-      <c r="P48" s="43">
+      <c r="P48" s="42">
         <v>1.2</v>
       </c>
-      <c r="Q48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R48" s="43">
+      <c r="Q48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R48" s="42">
         <v>20.7</v>
       </c>
-      <c r="S48" s="43">
+      <c r="S48" s="42">
         <v>47.2</v>
       </c>
-      <c r="T48" s="43">
+      <c r="T48" s="42">
         <v>288.7</v>
       </c>
-      <c r="U48" s="43" t="s">
-        <v>222</v>
+      <c r="U48" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="38" t="s">
+      <c r="A49" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="38" t="s">
+      <c r="B49" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="43">
+      <c r="D49" s="42">
         <v>30.4</v>
       </c>
-      <c r="E49" s="43" t="s">
-[...29 lines deleted...]
-      <c r="O49" s="43">
+      <c r="E49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O49" s="42">
         <v>30.4</v>
       </c>
-      <c r="P49" s="43" t="s">
-[...15 lines deleted...]
-        <v>222</v>
+      <c r="P49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U49" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="38" t="s">
+      <c r="B50" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="49" t="s">
+      <c r="C50" s="48" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="43">
+      <c r="D50" s="42">
         <v>5.7</v>
       </c>
-      <c r="E50" s="43" t="s">
-[...32 lines deleted...]
-      <c r="P50" s="43">
+      <c r="E50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P50" s="42">
         <v>5</v>
       </c>
-      <c r="Q50" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="43">
+      <c r="Q50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R50" s="42">
         <v>0.7</v>
       </c>
-      <c r="S50" s="43" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="S50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U50" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="38" t="s">
+      <c r="A51" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="38" t="s">
+      <c r="B51" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="49" t="s">
+      <c r="C51" s="48" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="43">
+      <c r="D51" s="42">
         <v>182.5</v>
       </c>
-      <c r="E51" s="43" t="s">
-[...41 lines deleted...]
-      <c r="S51" s="43">
+      <c r="E51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S51" s="42">
         <v>161.1</v>
       </c>
-      <c r="T51" s="43">
+      <c r="T51" s="42">
         <v>21.4</v>
       </c>
-      <c r="U51" s="43" t="s">
-        <v>222</v>
+      <c r="U51" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="38" t="s">
+      <c r="A52" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="38" t="s">
+      <c r="B52" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="49" t="s">
+      <c r="C52" s="48" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="43">
+      <c r="D52" s="42">
         <v>2086.5</v>
       </c>
-      <c r="E52" s="43">
+      <c r="E52" s="42">
         <v>4.3</v>
       </c>
-      <c r="F52" s="43">
+      <c r="F52" s="42">
         <v>577.79999999999995</v>
       </c>
-      <c r="G52" s="43">
+      <c r="G52" s="42">
         <v>0.7</v>
       </c>
-      <c r="H52" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J52" s="43">
+      <c r="H52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J52" s="42">
         <v>107.1</v>
       </c>
-      <c r="K52" s="43">
+      <c r="K52" s="42">
         <v>363.7</v>
       </c>
-      <c r="L52" s="43">
+      <c r="L52" s="42">
         <v>0.7</v>
       </c>
-      <c r="M52" s="43" t="s">
-[...14 lines deleted...]
-      <c r="R52" s="43">
+      <c r="M52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R52" s="42">
         <v>965.6</v>
       </c>
-      <c r="S52" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T52" s="43">
+      <c r="S52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T52" s="42">
         <v>66.599999999999994</v>
       </c>
-      <c r="U52" s="43" t="s">
-        <v>222</v>
+      <c r="U52" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="38" t="s">
+      <c r="A53" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="38" t="s">
+      <c r="B53" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="49" t="s">
+      <c r="C53" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="43">
+      <c r="D53" s="42">
         <v>3541.2</v>
       </c>
-      <c r="E53" s="43">
+      <c r="E53" s="42">
         <v>165.7</v>
       </c>
-      <c r="F53" s="43">
+      <c r="F53" s="42">
         <v>23.4</v>
       </c>
-      <c r="G53" s="43">
+      <c r="G53" s="42">
         <v>808</v>
       </c>
-      <c r="H53" s="43">
+      <c r="H53" s="42">
         <v>0.8</v>
       </c>
-      <c r="I53" s="43">
+      <c r="I53" s="42">
         <v>2.9</v>
       </c>
-      <c r="J53" s="43">
+      <c r="J53" s="42">
         <v>1800.3</v>
       </c>
-      <c r="K53" s="43">
+      <c r="K53" s="42">
         <v>97.6</v>
       </c>
-      <c r="L53" s="43">
+      <c r="L53" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M53" s="43" t="s">
-[...2 lines deleted...]
-      <c r="N53" s="43">
+      <c r="M53" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N53" s="42">
         <v>2.9</v>
       </c>
-      <c r="O53" s="43">
+      <c r="O53" s="42">
         <v>12.2</v>
       </c>
-      <c r="P53" s="43">
+      <c r="P53" s="42">
         <v>35.299999999999997</v>
       </c>
-      <c r="Q53" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R53" s="43">
+      <c r="Q53" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R53" s="42">
         <v>3.9</v>
       </c>
-      <c r="S53" s="43">
+      <c r="S53" s="42">
         <v>432.3</v>
       </c>
-      <c r="T53" s="43">
+      <c r="T53" s="42">
         <v>153.9</v>
       </c>
-      <c r="U53" s="43">
+      <c r="U53" s="42">
         <v>0.9</v>
       </c>
     </row>
     <row r="54" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="38" t="s">
+      <c r="A54" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="38" t="s">
+      <c r="B54" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="43">
+      <c r="D54" s="42">
         <v>7.7</v>
       </c>
-      <c r="E54" s="43">
+      <c r="E54" s="42">
         <v>0.4</v>
       </c>
-      <c r="F54" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="43">
+      <c r="F54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H54" s="43" t="s">
-[...35 lines deleted...]
-      <c r="T54" s="43">
+      <c r="H54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T54" s="42">
         <v>6.2</v>
       </c>
-      <c r="U54" s="43" t="s">
-        <v>222</v>
+      <c r="U54" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="38" t="s">
+      <c r="A55" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="38" t="s">
+      <c r="B55" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="43">
+      <c r="D55" s="42">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E55" s="43" t="s">
-[...29 lines deleted...]
-      <c r="O55" s="43">
+      <c r="E55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O55" s="42">
         <v>4.5999999999999996</v>
       </c>
-      <c r="P55" s="43" t="s">
-[...15 lines deleted...]
-        <v>222</v>
+      <c r="P55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U55" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="60" t="s">
+      <c r="A56" s="66" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="60"/>
-[...18 lines deleted...]
-      <c r="U56" s="43"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="66"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="40"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
     </row>
     <row r="57" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="38" t="s">
+      <c r="A57" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="38" t="s">
+      <c r="B57" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="44" t="s">
+      <c r="C57" s="43" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="45">
+      <c r="D57" s="44">
         <v>94331.1</v>
       </c>
-      <c r="E57" s="45">
+      <c r="E57" s="44">
         <v>156.1</v>
       </c>
-      <c r="F57" s="45">
+      <c r="F57" s="44">
         <v>321.60000000000002</v>
       </c>
-      <c r="G57" s="45">
+      <c r="G57" s="44">
         <v>257.10000000000002</v>
       </c>
-      <c r="H57" s="43">
+      <c r="H57" s="42">
         <v>247.1</v>
       </c>
-      <c r="I57" s="45">
+      <c r="I57" s="44">
         <v>548.9</v>
       </c>
-      <c r="J57" s="45">
+      <c r="J57" s="44">
         <v>44.1</v>
       </c>
-      <c r="K57" s="43">
+      <c r="K57" s="42">
         <v>1549.6</v>
       </c>
-      <c r="L57" s="45">
+      <c r="L57" s="44">
         <v>348.2</v>
       </c>
-      <c r="M57" s="45">
+      <c r="M57" s="44">
         <v>152.9</v>
       </c>
-      <c r="N57" s="45">
+      <c r="N57" s="44">
         <v>369.7</v>
       </c>
-      <c r="O57" s="45">
+      <c r="O57" s="44">
         <v>361.3</v>
       </c>
-      <c r="P57" s="45">
+      <c r="P57" s="44">
         <v>360.3</v>
       </c>
-      <c r="Q57" s="45">
+      <c r="Q57" s="44">
         <v>7.4</v>
       </c>
-      <c r="R57" s="43">
+      <c r="R57" s="42">
         <v>1612.6</v>
       </c>
-      <c r="S57" s="43">
+      <c r="S57" s="42">
         <v>31491.9</v>
       </c>
-      <c r="T57" s="43">
+      <c r="T57" s="42">
         <v>56240.1</v>
       </c>
-      <c r="U57" s="43">
+      <c r="U57" s="42">
         <v>262.2</v>
       </c>
     </row>
     <row r="58" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="38" t="s">
+      <c r="A58" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="38" t="s">
+      <c r="B58" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="43">
+      <c r="D58" s="42">
         <v>22.2</v>
       </c>
-      <c r="E58" s="43">
+      <c r="E58" s="42">
         <v>13.8</v>
       </c>
-      <c r="F58" s="43" t="s">
-[...23 lines deleted...]
-      <c r="N58" s="43">
+      <c r="F58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N58" s="42">
         <v>0.2</v>
       </c>
-      <c r="O58" s="43" t="s">
-[...5 lines deleted...]
-      <c r="Q58" s="43">
+      <c r="O58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q58" s="42">
         <v>3.4</v>
       </c>
-      <c r="R58" s="43" t="s">
-[...2 lines deleted...]
-      <c r="S58" s="43">
+      <c r="R58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S58" s="42">
         <v>2.2999999999999998</v>
       </c>
-      <c r="T58" s="43">
+      <c r="T58" s="42">
         <v>2.5</v>
       </c>
-      <c r="U58" s="43" t="s">
-        <v>222</v>
+      <c r="U58" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A59" s="50"/>
-      <c r="B59" s="73" t="s">
+      <c r="A59" s="49"/>
+      <c r="B59" s="64" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="74" t="s">
+      <c r="C59" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="51">
+      <c r="D59" s="50">
         <f t="shared" ref="D59:U59" si="0">SUM(D5:D58)</f>
         <v>594469.6</v>
       </c>
-      <c r="E59" s="51">
+      <c r="E59" s="50">
         <f t="shared" si="0"/>
         <v>7486</v>
       </c>
-      <c r="F59" s="51">
+      <c r="F59" s="50">
         <f t="shared" si="0"/>
         <v>7581.1</v>
       </c>
-      <c r="G59" s="51">
+      <c r="G59" s="50">
         <f t="shared" si="0"/>
         <v>12218.2</v>
       </c>
-      <c r="H59" s="51">
+      <c r="H59" s="50">
         <f t="shared" si="0"/>
         <v>27848.7</v>
       </c>
-      <c r="I59" s="51">
+      <c r="I59" s="50">
         <f t="shared" si="0"/>
         <v>6185.6</v>
       </c>
-      <c r="J59" s="51">
+      <c r="J59" s="50">
         <f t="shared" si="0"/>
         <v>8533.7000000000007</v>
       </c>
-      <c r="K59" s="51">
+      <c r="K59" s="50">
         <f t="shared" si="0"/>
         <v>17924.900000000001</v>
       </c>
-      <c r="L59" s="51">
+      <c r="L59" s="50">
         <f t="shared" si="0"/>
         <v>7278.2</v>
       </c>
-      <c r="M59" s="51">
+      <c r="M59" s="50">
         <f t="shared" si="0"/>
         <v>7033.9</v>
       </c>
-      <c r="N59" s="51">
+      <c r="N59" s="50">
         <f t="shared" si="0"/>
         <v>7780.4</v>
       </c>
-      <c r="O59" s="51">
+      <c r="O59" s="50">
         <f t="shared" si="0"/>
         <v>9283.2000000000007</v>
       </c>
-      <c r="P59" s="51">
+      <c r="P59" s="50">
         <f t="shared" si="0"/>
         <v>4945.2</v>
       </c>
-      <c r="Q59" s="51">
+      <c r="Q59" s="50">
         <f t="shared" si="0"/>
         <v>4946.1000000000004</v>
       </c>
-      <c r="R59" s="51">
+      <c r="R59" s="50">
         <f t="shared" si="0"/>
         <v>18610</v>
       </c>
-      <c r="S59" s="51">
+      <c r="S59" s="50">
         <f t="shared" si="0"/>
         <v>251620.5</v>
       </c>
-      <c r="T59" s="51">
+      <c r="T59" s="50">
         <f t="shared" si="0"/>
         <v>183187.6</v>
       </c>
-      <c r="U59" s="51">
+      <c r="U59" s="50">
         <f t="shared" si="0"/>
         <v>12006.3</v>
       </c>
     </row>
     <row r="60" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A60" s="50"/>
-      <c r="B60" s="73" t="s">
+      <c r="A60" s="49"/>
+      <c r="B60" s="64" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="74" t="s">
+      <c r="C60" s="65" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="51">
+      <c r="D60" s="50">
         <v>61819536.399999999</v>
       </c>
-      <c r="E60" s="51">
+      <c r="E60" s="50">
         <v>1699883.9</v>
       </c>
-      <c r="F60" s="51">
+      <c r="F60" s="50">
         <v>2708455.4</v>
       </c>
-      <c r="G60" s="51">
+      <c r="G60" s="50">
         <v>2795117</v>
       </c>
-      <c r="H60" s="51">
+      <c r="H60" s="50">
         <v>7818812.0999999996</v>
       </c>
-      <c r="I60" s="51">
+      <c r="I60" s="50">
         <v>2790661.6</v>
       </c>
-      <c r="J60" s="51">
+      <c r="J60" s="50">
         <v>1532118.6</v>
       </c>
-      <c r="K60" s="51">
+      <c r="K60" s="50">
         <v>4734402</v>
       </c>
-      <c r="L60" s="51">
+      <c r="L60" s="50">
         <v>2069286.2</v>
       </c>
-      <c r="M60" s="51">
+      <c r="M60" s="50">
         <v>1647016.4</v>
       </c>
-      <c r="N60" s="51">
+      <c r="N60" s="50">
         <v>3803063.3</v>
       </c>
-      <c r="O60" s="51">
+      <c r="O60" s="50">
         <v>2746652.1</v>
       </c>
-      <c r="P60" s="51">
+      <c r="P60" s="50">
         <v>1212007.8</v>
       </c>
-      <c r="Q60" s="51">
+      <c r="Q60" s="50">
         <v>1659958.8</v>
       </c>
-      <c r="R60" s="51">
+      <c r="R60" s="50">
         <v>3589332.8</v>
       </c>
-      <c r="S60" s="51">
+      <c r="S60" s="50">
         <v>6705993.2999999998</v>
       </c>
-      <c r="T60" s="51">
+      <c r="T60" s="50">
         <v>12132649.699999999</v>
       </c>
-      <c r="U60" s="51">
+      <c r="U60" s="50">
         <v>2174125.4</v>
       </c>
     </row>
     <row r="61" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A61" s="50"/>
-      <c r="B61" s="73" t="s">
+      <c r="A61" s="49"/>
+      <c r="B61" s="64" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="74" t="s">
+      <c r="C61" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="51">
+      <c r="D61" s="50">
         <f t="shared" ref="D61:U61" si="1">D59/D60%</f>
         <v>1</v>
       </c>
-      <c r="E61" s="51">
+      <c r="E61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="F61" s="51">
+      <c r="F61" s="50">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="G61" s="51">
+      <c r="G61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="H61" s="51">
+      <c r="H61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="I61" s="51">
+      <c r="I61" s="50">
         <f t="shared" si="1"/>
         <v>0.2</v>
       </c>
-      <c r="J61" s="51">
+      <c r="J61" s="50">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
-      <c r="K61" s="51">
+      <c r="K61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="L61" s="51">
+      <c r="L61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="M61" s="51">
+      <c r="M61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="N61" s="51">
+      <c r="N61" s="50">
         <f t="shared" si="1"/>
         <v>0.2</v>
       </c>
-      <c r="O61" s="51">
+      <c r="O61" s="50">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="P61" s="51">
+      <c r="P61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="Q61" s="51">
+      <c r="Q61" s="50">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="R61" s="51">
+      <c r="R61" s="50">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
-      <c r="S61" s="51">
+      <c r="S61" s="50">
         <f t="shared" si="1"/>
         <v>3.8</v>
       </c>
-      <c r="T61" s="51">
+      <c r="T61" s="50">
         <f t="shared" si="1"/>
         <v>1.5</v>
       </c>
-      <c r="U61" s="51">
+      <c r="U61" s="50">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="62" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D62" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B59:C59"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:U61"/>
   <sheetViews>
     <sheetView topLeftCell="A46" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B61" sqref="B61:C61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="47.85546875" style="2" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="2" customWidth="1"/>
     <col min="6" max="8" width="12.7109375" style="3" customWidth="1"/>
     <col min="9" max="21" width="12.7109375" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>169</v>
       </c>
-      <c r="B1" s="28"/>
-[...6 lines deleted...]
-      <c r="I1" s="29"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="28"/>
     </row>
     <row r="2" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="62">
+      <c r="A2" s="68">
         <v>111203</v>
       </c>
-      <c r="B2" s="62"/>
-[...8 lines deleted...]
-        <v>225</v>
+      <c r="B2" s="68"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="U2" s="33" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:21" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="31"/>
-      <c r="B3" s="32" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="31" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C3" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="32" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="32" t="s">
         <v>146</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="32" t="s">
         <v>147</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="G3" s="32" t="s">
         <v>148</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="H3" s="32" t="s">
         <v>149</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="I3" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="J3" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="L3" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="M3" s="33" t="s">
+      <c r="M3" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="N3" s="33" t="s">
+      <c r="N3" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="O3" s="33" t="s">
+      <c r="O3" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="P3" s="33" t="s">
+      <c r="P3" s="32" t="s">
         <v>158</v>
       </c>
-      <c r="Q3" s="33" t="s">
+      <c r="Q3" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="R3" s="33" t="s">
+      <c r="R3" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="S3" s="33" t="s">
+      <c r="S3" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="T3" s="33" t="s">
+      <c r="T3" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="U3" s="33" t="s">
+      <c r="U3" s="32" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="4" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="64"/>
-[...18 lines deleted...]
-      <c r="U4" s="37"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
     </row>
     <row r="5" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39" t="s">
+      <c r="C5" s="38" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="39">
         <v>77108.3</v>
       </c>
-      <c r="E5" s="40">
+      <c r="E5" s="39">
         <v>7.8</v>
       </c>
-      <c r="F5" s="40">
+      <c r="F5" s="39">
         <v>68.3</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="39">
         <v>75.400000000000006</v>
       </c>
-      <c r="H5" s="40">
+      <c r="H5" s="39">
         <v>302.7</v>
       </c>
-      <c r="I5" s="40">
+      <c r="I5" s="39">
         <v>13.6</v>
       </c>
-      <c r="J5" s="40" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="40">
+      <c r="J5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K5" s="39">
         <v>43.3</v>
       </c>
-      <c r="L5" s="40">
+      <c r="L5" s="39">
         <v>19.899999999999999</v>
       </c>
-      <c r="M5" s="40">
+      <c r="M5" s="39">
         <v>38.9</v>
       </c>
-      <c r="N5" s="40">
+      <c r="N5" s="39">
         <v>43</v>
       </c>
-      <c r="O5" s="40">
+      <c r="O5" s="39">
         <v>79.3</v>
       </c>
-      <c r="P5" s="40">
+      <c r="P5" s="39">
         <v>127.1</v>
       </c>
-      <c r="Q5" s="40" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="40">
+      <c r="Q5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R5" s="39">
         <v>54.4</v>
       </c>
-      <c r="S5" s="40">
+      <c r="S5" s="39">
         <v>63607.8</v>
       </c>
-      <c r="T5" s="40">
+      <c r="T5" s="39">
         <v>12130.1</v>
       </c>
-      <c r="U5" s="40">
+      <c r="U5" s="39">
         <v>496.7</v>
       </c>
     </row>
     <row r="6" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="69" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="64"/>
-[...18 lines deleted...]
-      <c r="U6" s="43"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
     </row>
     <row r="7" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="42">
         <v>550</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>7.1</v>
       </c>
-      <c r="F7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="43">
+      <c r="F7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G7" s="42">
         <v>13.5</v>
       </c>
-      <c r="H7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="43">
+      <c r="H7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I7" s="42">
         <v>0.7</v>
       </c>
-      <c r="J7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="43">
+      <c r="J7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K7" s="42">
         <v>84.7</v>
       </c>
-      <c r="L7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="M7" s="43">
+      <c r="L7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M7" s="42">
         <v>0.1</v>
       </c>
-      <c r="N7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="43">
+      <c r="N7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O7" s="42">
         <v>15.6</v>
       </c>
-      <c r="P7" s="43">
+      <c r="P7" s="42">
         <v>7.1</v>
       </c>
-      <c r="Q7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="43">
+      <c r="Q7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R7" s="42">
         <v>41.9</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="42">
         <v>55</v>
       </c>
-      <c r="T7" s="43">
+      <c r="T7" s="42">
         <v>199.2</v>
       </c>
-      <c r="U7" s="43">
+      <c r="U7" s="42">
         <v>125.1</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="42">
         <v>23.5</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="42">
         <v>0.3</v>
       </c>
-      <c r="F8" s="43" t="s">
-[...26 lines deleted...]
-      <c r="O8" s="43">
+      <c r="F8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O8" s="42">
         <v>0.5</v>
       </c>
-      <c r="P8" s="43" t="s">
-[...2 lines deleted...]
-      <c r="Q8" s="43">
+      <c r="P8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q8" s="42">
         <v>0.3</v>
       </c>
-      <c r="R8" s="43" t="s">
-[...5 lines deleted...]
-      <c r="T8" s="43">
+      <c r="R8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T8" s="42">
         <v>22.4</v>
       </c>
-      <c r="U8" s="43" t="s">
-        <v>222</v>
+      <c r="U8" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="63" t="s">
+      <c r="A9" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="64"/>
-[...21 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="B9" s="70"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+    </row>
+    <row r="10" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="42">
         <v>18884.099999999999</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>4.7</v>
       </c>
-      <c r="F10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="43">
+      <c r="F10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G10" s="42">
         <v>32.9</v>
       </c>
-      <c r="H10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="43">
+      <c r="H10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I10" s="42">
         <v>0.8</v>
       </c>
-      <c r="J10" s="43">
+      <c r="J10" s="42">
         <v>24.4</v>
       </c>
-      <c r="K10" s="43">
+      <c r="K10" s="42">
         <v>22.8</v>
       </c>
-      <c r="L10" s="43">
+      <c r="L10" s="42">
         <v>1.7</v>
       </c>
-      <c r="M10" s="43">
+      <c r="M10" s="42">
         <v>0.6</v>
       </c>
-      <c r="N10" s="43">
+      <c r="N10" s="42">
         <v>2.5</v>
       </c>
-      <c r="O10" s="43">
+      <c r="O10" s="42">
         <v>63.6</v>
       </c>
-      <c r="P10" s="43">
+      <c r="P10" s="42">
         <v>21.3</v>
       </c>
-      <c r="Q10" s="43">
+      <c r="Q10" s="42">
         <v>104.8</v>
       </c>
-      <c r="R10" s="43">
+      <c r="R10" s="42">
         <v>5.7</v>
       </c>
-      <c r="S10" s="43">
+      <c r="S10" s="42">
         <v>5460.5</v>
       </c>
-      <c r="T10" s="43">
+      <c r="T10" s="42">
         <v>13056.8</v>
       </c>
-      <c r="U10" s="43">
+      <c r="U10" s="42">
         <v>81</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A11" s="38" t="s">
+    <row r="11" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="42">
         <v>2737.5</v>
       </c>
-      <c r="E11" s="43" t="s">
-[...11 lines deleted...]
-      <c r="I11" s="43">
+      <c r="E11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I11" s="42">
         <v>1.9</v>
       </c>
-      <c r="J11" s="43">
+      <c r="J11" s="42">
         <v>0.8</v>
       </c>
-      <c r="K11" s="43">
+      <c r="K11" s="42">
         <v>3.3</v>
       </c>
-      <c r="L11" s="43">
+      <c r="L11" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="43">
+      <c r="M11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N11" s="42">
         <v>39.799999999999997</v>
       </c>
-      <c r="O11" s="43">
+      <c r="O11" s="42">
         <v>9</v>
       </c>
-      <c r="P11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="Q11" s="43">
+      <c r="P11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q11" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="R11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="S11" s="43">
+      <c r="R11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S11" s="42">
         <v>321.89999999999998</v>
       </c>
-      <c r="T11" s="43">
+      <c r="T11" s="42">
         <v>2352.6</v>
       </c>
-      <c r="U11" s="43">
+      <c r="U11" s="42">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="60" t="s">
+      <c r="A12" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="60"/>
-[...18 lines deleted...]
-      <c r="U12" s="43"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
     </row>
     <row r="13" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="37" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="42">
         <v>14795.9</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>1065.3</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>665.8</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="42">
         <v>1435.2</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="42">
         <v>547.4</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="42">
         <v>443.9</v>
       </c>
-      <c r="J13" s="43">
+      <c r="J13" s="42">
         <v>429.1</v>
       </c>
-      <c r="K13" s="43">
+      <c r="K13" s="42">
         <v>976.5</v>
       </c>
-      <c r="L13" s="43">
+      <c r="L13" s="42">
         <v>517.9</v>
       </c>
-      <c r="M13" s="43">
+      <c r="M13" s="42">
         <v>636.20000000000005</v>
       </c>
-      <c r="N13" s="43">
+      <c r="N13" s="42">
         <v>873</v>
       </c>
-      <c r="O13" s="43">
+      <c r="O13" s="42">
         <v>813.8</v>
       </c>
-      <c r="P13" s="43">
+      <c r="P13" s="42">
         <v>281.10000000000002</v>
       </c>
-      <c r="Q13" s="43">
+      <c r="Q13" s="42">
         <v>1242.9000000000001</v>
       </c>
-      <c r="R13" s="43">
+      <c r="R13" s="42">
         <v>2515.3000000000002</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="42">
         <v>310.7</v>
       </c>
-      <c r="T13" s="43">
+      <c r="T13" s="42">
         <v>1997.4</v>
       </c>
-      <c r="U13" s="43">
+      <c r="U13" s="42">
         <v>44.4</v>
       </c>
     </row>
     <row r="14" spans="1:21" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="44" t="s">
+      <c r="C14" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="45">
+      <c r="D14" s="44">
         <v>36505.1</v>
       </c>
-      <c r="E14" s="45">
+      <c r="E14" s="44">
         <v>1853.6</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="44">
         <v>1538.6</v>
       </c>
-      <c r="G14" s="45">
+      <c r="G14" s="44">
         <v>1717.8</v>
       </c>
-      <c r="H14" s="43">
+      <c r="H14" s="42">
         <v>1588.2</v>
       </c>
-      <c r="I14" s="45">
+      <c r="I14" s="44">
         <v>2352.1999999999998</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="44">
         <v>2045.5</v>
       </c>
-      <c r="K14" s="43">
+      <c r="K14" s="42">
         <v>3329.3</v>
       </c>
-      <c r="L14" s="45">
+      <c r="L14" s="44">
         <v>2359.4</v>
       </c>
-      <c r="M14" s="45">
+      <c r="M14" s="44">
         <v>1605.4</v>
       </c>
-      <c r="N14" s="45">
+      <c r="N14" s="44">
         <v>838.1</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="44">
         <v>1560.9</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="44">
         <v>1496.2</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="44">
         <v>3221.2</v>
       </c>
-      <c r="R14" s="43">
+      <c r="R14" s="42">
         <v>2408</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="42">
         <v>2978.1</v>
       </c>
-      <c r="T14" s="43">
+      <c r="T14" s="42">
         <v>4652.8</v>
       </c>
-      <c r="U14" s="43">
+      <c r="U14" s="42">
         <v>959.8</v>
       </c>
     </row>
     <row r="15" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="63" t="s">
+      <c r="A15" s="69" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="64"/>
-[...18 lines deleted...]
-      <c r="U15" s="43"/>
+      <c r="B15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
     </row>
     <row r="16" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A16" s="38" t="s">
+      <c r="A16" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>25478.2</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>277.7</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>351.6</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>509.6</v>
       </c>
-      <c r="H16" s="43">
+      <c r="H16" s="42">
         <v>1459.9</v>
       </c>
-      <c r="I16" s="43">
+      <c r="I16" s="42">
         <v>346.5</v>
       </c>
-      <c r="J16" s="43">
+      <c r="J16" s="42">
         <v>310.8</v>
       </c>
-      <c r="K16" s="43">
+      <c r="K16" s="42">
         <v>1131.2</v>
       </c>
-      <c r="L16" s="43">
+      <c r="L16" s="42">
         <v>387.3</v>
       </c>
-      <c r="M16" s="43">
+      <c r="M16" s="42">
         <v>313.39999999999998</v>
       </c>
-      <c r="N16" s="43">
+      <c r="N16" s="42">
         <v>175.8</v>
       </c>
-      <c r="O16" s="43">
+      <c r="O16" s="42">
         <v>221.7</v>
       </c>
-      <c r="P16" s="43">
+      <c r="P16" s="42">
         <v>323.60000000000002</v>
       </c>
-      <c r="Q16" s="43">
+      <c r="Q16" s="42">
         <v>374.5</v>
       </c>
-      <c r="R16" s="43">
+      <c r="R16" s="42">
         <v>547.79999999999995</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="42">
         <v>13039.7</v>
       </c>
-      <c r="T16" s="43">
+      <c r="T16" s="42">
         <v>5452.3</v>
       </c>
-      <c r="U16" s="43">
+      <c r="U16" s="42">
         <v>254.8</v>
       </c>
     </row>
     <row r="17" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B17" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="44" t="s">
+      <c r="C17" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="42">
         <v>4906.3</v>
       </c>
-      <c r="E17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="43">
+      <c r="E17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="G17" s="42">
         <v>220.8</v>
       </c>
-      <c r="H17" s="43">
+      <c r="H17" s="42">
         <v>147.19999999999999</v>
       </c>
-      <c r="I17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="43">
+      <c r="I17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K17" s="42">
         <v>14.7</v>
       </c>
-      <c r="L17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="N17" s="43">
+      <c r="L17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="N17" s="42">
         <v>83.4</v>
       </c>
-      <c r="O17" s="43">
+      <c r="O17" s="42">
         <v>4.9000000000000004</v>
       </c>
-      <c r="P17" s="45" t="s">
-[...8 lines deleted...]
-      <c r="S17" s="43">
+      <c r="P17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S17" s="42">
         <v>1462.1</v>
       </c>
-      <c r="T17" s="43">
+      <c r="T17" s="42">
         <v>2747.5</v>
       </c>
-      <c r="U17" s="43">
+      <c r="U17" s="42">
         <v>225.7</v>
       </c>
     </row>
     <row r="18" spans="1:21" s="5" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="44" t="s">
+      <c r="C18" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="42">
         <v>5508.8</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>0.6</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="44">
         <v>132.80000000000001</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>155.9</v>
       </c>
-      <c r="H18" s="43">
+      <c r="H18" s="42">
         <v>203.1</v>
       </c>
-      <c r="I18" s="43">
+      <c r="I18" s="42">
         <v>182.9</v>
       </c>
-      <c r="J18" s="45">
+      <c r="J18" s="44">
         <v>7.2</v>
       </c>
-      <c r="K18" s="43">
+      <c r="K18" s="42">
         <v>50.1</v>
       </c>
-      <c r="L18" s="43">
+      <c r="L18" s="42">
         <v>47.9</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="44">
         <v>108</v>
       </c>
-      <c r="N18" s="43">
+      <c r="N18" s="42">
         <v>2.2000000000000002</v>
       </c>
-      <c r="O18" s="43">
+      <c r="O18" s="42">
         <v>49</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="44">
         <v>18.2</v>
       </c>
-      <c r="Q18" s="43">
+      <c r="Q18" s="42">
         <v>6.6</v>
       </c>
-      <c r="R18" s="43">
+      <c r="R18" s="42">
         <v>28.1</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="42">
         <v>3197.9</v>
       </c>
-      <c r="T18" s="43">
+      <c r="T18" s="42">
         <v>1308.9000000000001</v>
       </c>
-      <c r="U18" s="43">
+      <c r="U18" s="42">
         <v>9.4</v>
       </c>
     </row>
     <row r="19" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="42">
         <v>15339</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>31.2</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>200.5</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G19" s="42">
         <v>740.2</v>
       </c>
-      <c r="H19" s="43">
+      <c r="H19" s="42">
         <v>424.5</v>
       </c>
-      <c r="I19" s="43">
+      <c r="I19" s="42">
         <v>186.5</v>
       </c>
-      <c r="J19" s="43">
+      <c r="J19" s="42">
         <v>41</v>
       </c>
-      <c r="K19" s="43">
+      <c r="K19" s="42">
         <v>1116.0999999999999</v>
       </c>
-      <c r="L19" s="43">
+      <c r="L19" s="42">
         <v>347.5</v>
       </c>
-      <c r="M19" s="43">
+      <c r="M19" s="42">
         <v>3.2</v>
       </c>
-      <c r="N19" s="43">
+      <c r="N19" s="42">
         <v>52.6</v>
       </c>
-      <c r="O19" s="43">
+      <c r="O19" s="42">
         <v>138.4</v>
       </c>
-      <c r="P19" s="43">
+      <c r="P19" s="42">
         <v>324.60000000000002</v>
       </c>
-      <c r="Q19" s="43">
+      <c r="Q19" s="42">
         <v>27.1</v>
       </c>
-      <c r="R19" s="43">
+      <c r="R19" s="42">
         <v>137.1</v>
       </c>
-      <c r="S19" s="43">
+      <c r="S19" s="42">
         <v>6818.4</v>
       </c>
-      <c r="T19" s="43">
+      <c r="T19" s="42">
         <v>2773.8</v>
       </c>
-      <c r="U19" s="43">
+      <c r="U19" s="42">
         <v>1976.3</v>
       </c>
     </row>
     <row r="20" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="44" t="s">
+      <c r="C20" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>11448</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>24</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="44">
         <v>29.8</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G20" s="42">
         <v>30.9</v>
       </c>
-      <c r="H20" s="43">
+      <c r="H20" s="42">
         <v>95</v>
       </c>
-      <c r="I20" s="43">
+      <c r="I20" s="42">
         <v>29.8</v>
       </c>
-      <c r="J20" s="45">
+      <c r="J20" s="44">
         <v>21.8</v>
       </c>
-      <c r="K20" s="43">
+      <c r="K20" s="42">
         <v>123.6</v>
       </c>
-      <c r="L20" s="43">
+      <c r="L20" s="42">
         <v>136.19999999999999</v>
       </c>
-      <c r="M20" s="45">
+      <c r="M20" s="44">
         <v>26.3</v>
       </c>
-      <c r="N20" s="43">
+      <c r="N20" s="42">
         <v>332.1</v>
       </c>
-      <c r="O20" s="43">
+      <c r="O20" s="42">
         <v>33.200000000000003</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="44">
         <v>28.6</v>
       </c>
-      <c r="Q20" s="43">
+      <c r="Q20" s="42">
         <v>390.4</v>
       </c>
-      <c r="R20" s="43">
+      <c r="R20" s="42">
         <v>26.3</v>
       </c>
-      <c r="S20" s="43">
+      <c r="S20" s="42">
         <v>7955.2</v>
       </c>
-      <c r="T20" s="43">
+      <c r="T20" s="42">
         <v>1871.7</v>
       </c>
-      <c r="U20" s="43">
+      <c r="U20" s="42">
         <v>293.10000000000002</v>
       </c>
     </row>
     <row r="21" spans="1:21" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="42">
         <v>37098.400000000001</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>404.4</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>512</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G21" s="42">
         <v>742</v>
       </c>
-      <c r="H21" s="43">
+      <c r="H21" s="42">
         <v>2125.6999999999998</v>
       </c>
-      <c r="I21" s="43">
+      <c r="I21" s="42">
         <v>504.5</v>
       </c>
-      <c r="J21" s="43">
+      <c r="J21" s="42">
         <v>452.6</v>
       </c>
-      <c r="K21" s="43">
+      <c r="K21" s="42">
         <v>1647.1</v>
       </c>
-      <c r="L21" s="43">
+      <c r="L21" s="42">
         <v>563.9</v>
       </c>
-      <c r="M21" s="43">
+      <c r="M21" s="42">
         <v>456.3</v>
       </c>
-      <c r="N21" s="43">
+      <c r="N21" s="42">
         <v>256</v>
       </c>
-      <c r="O21" s="43">
+      <c r="O21" s="42">
         <v>322.8</v>
       </c>
-      <c r="P21" s="43">
+      <c r="P21" s="42">
         <v>471.1</v>
       </c>
-      <c r="Q21" s="43">
+      <c r="Q21" s="42">
         <v>545.29999999999995</v>
       </c>
-      <c r="R21" s="43">
+      <c r="R21" s="42">
         <v>797.6</v>
       </c>
-      <c r="S21" s="43">
+      <c r="S21" s="42">
         <v>18987</v>
       </c>
-      <c r="T21" s="43">
+      <c r="T21" s="42">
         <v>7939.1</v>
       </c>
-      <c r="U21" s="43">
+      <c r="U21" s="42">
         <v>371</v>
       </c>
     </row>
     <row r="22" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <v>1635.4</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="42">
         <v>17.8</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F22" s="42">
         <v>22.5</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G22" s="42">
         <v>32.700000000000003</v>
       </c>
-      <c r="H22" s="43">
+      <c r="H22" s="42">
         <v>93.6</v>
       </c>
-      <c r="I22" s="43">
+      <c r="I22" s="42">
         <v>22.3</v>
       </c>
-      <c r="J22" s="43">
+      <c r="J22" s="42">
         <v>19.899999999999999</v>
       </c>
-      <c r="K22" s="43">
+      <c r="K22" s="42">
         <v>72.7</v>
       </c>
-      <c r="L22" s="43">
+      <c r="L22" s="42">
         <v>24.9</v>
       </c>
-      <c r="M22" s="43">
+      <c r="M22" s="42">
         <v>20.100000000000001</v>
       </c>
-      <c r="N22" s="43">
+      <c r="N22" s="42">
         <v>11.4</v>
       </c>
-      <c r="O22" s="43">
+      <c r="O22" s="42">
         <v>14.2</v>
       </c>
-      <c r="P22" s="43">
+      <c r="P22" s="42">
         <v>20.7</v>
       </c>
-      <c r="Q22" s="43">
+      <c r="Q22" s="42">
         <v>24.1</v>
       </c>
-      <c r="R22" s="43">
+      <c r="R22" s="42">
         <v>35.1</v>
       </c>
-      <c r="S22" s="43">
+      <c r="S22" s="42">
         <v>837</v>
       </c>
-      <c r="T22" s="43">
+      <c r="T22" s="42">
         <v>350</v>
       </c>
-      <c r="U22" s="43">
+      <c r="U22" s="42">
         <v>16.399999999999999</v>
       </c>
     </row>
     <row r="23" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="60" t="s">
+      <c r="A23" s="66" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="60"/>
-[...18 lines deleted...]
-      <c r="U23" s="43"/>
+      <c r="B23" s="66"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
     </row>
     <row r="24" spans="1:21" s="5" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="38" t="s">
+      <c r="A24" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="38" t="s">
+      <c r="B24" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="44" t="s">
+      <c r="C24" s="43" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="45">
+      <c r="D24" s="44">
         <v>1615.3</v>
       </c>
-      <c r="E24" s="45">
+      <c r="E24" s="44">
         <v>567.6</v>
       </c>
-      <c r="F24" s="45">
+      <c r="F24" s="44">
         <v>13.7</v>
       </c>
-      <c r="G24" s="45">
+      <c r="G24" s="44">
         <v>133.9</v>
       </c>
-      <c r="H24" s="43">
+      <c r="H24" s="42">
         <v>3.2</v>
       </c>
-      <c r="I24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="45">
+      <c r="I24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="J24" s="44">
         <v>176.6</v>
       </c>
-      <c r="K24" s="43">
+      <c r="K24" s="42">
         <v>35.1</v>
       </c>
-      <c r="L24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="45">
+      <c r="L24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="M24" s="44">
         <v>245.3</v>
       </c>
-      <c r="N24" s="45">
+      <c r="N24" s="44">
         <v>5.0999999999999996</v>
       </c>
-      <c r="O24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="P24" s="45">
+      <c r="O24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="P24" s="44">
         <v>82.8</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="44">
         <v>8.1999999999999993</v>
       </c>
-      <c r="R24" s="43" t="s">
-[...2 lines deleted...]
-      <c r="S24" s="43">
+      <c r="R24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S24" s="42">
         <v>247.6</v>
       </c>
-      <c r="T24" s="43">
+      <c r="T24" s="42">
         <v>8</v>
       </c>
-      <c r="U24" s="43">
+      <c r="U24" s="42">
         <v>88.2</v>
       </c>
     </row>
     <row r="25" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="61"/>
-[...18 lines deleted...]
-      <c r="U25" s="45"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
     </row>
     <row r="26" spans="1:21" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="38" t="s">
+      <c r="A26" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="37" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="42">
         <v>185.6</v>
       </c>
-      <c r="E26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="43">
+      <c r="E26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G26" s="42">
         <v>2.9</v>
       </c>
-      <c r="H26" s="43">
+      <c r="H26" s="42">
         <v>0.2</v>
       </c>
-      <c r="I26" s="43">
+      <c r="I26" s="42">
         <v>55.8</v>
       </c>
-      <c r="J26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="43">
+      <c r="J26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K26" s="42">
         <v>35</v>
       </c>
-      <c r="L26" s="43">
+      <c r="L26" s="42">
         <v>1.5</v>
       </c>
-      <c r="M26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O26" s="43">
+      <c r="M26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O26" s="42">
         <v>5.5</v>
       </c>
-      <c r="P26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="R26" s="43">
+      <c r="P26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R26" s="42">
         <v>0.2</v>
       </c>
-      <c r="S26" s="43">
+      <c r="S26" s="42">
         <v>12.6</v>
       </c>
-      <c r="T26" s="43">
+      <c r="T26" s="42">
         <v>70.099999999999994</v>
       </c>
-      <c r="U26" s="43">
+      <c r="U26" s="42">
         <v>1.8</v>
       </c>
     </row>
     <row r="27" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="38" t="s">
+      <c r="A27" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B27" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="43">
+      <c r="D27" s="42">
         <v>44.4</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="42">
         <v>1.9</v>
       </c>
-      <c r="F27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="43">
+      <c r="F27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G27" s="42">
         <v>0.7</v>
       </c>
-      <c r="H27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="43">
+      <c r="H27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I27" s="42">
         <v>0.8</v>
       </c>
-      <c r="J27" s="43" t="s">
-[...8 lines deleted...]
-      <c r="M27" s="43">
+      <c r="J27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M27" s="42">
         <v>3.4</v>
       </c>
-      <c r="N27" s="43" t="s">
-[...5 lines deleted...]
-      <c r="P27" s="43">
+      <c r="N27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P27" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="43">
+      <c r="Q27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R27" s="42">
         <v>4</v>
       </c>
-      <c r="S27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T27" s="43">
+      <c r="S27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T27" s="42">
         <v>32.299999999999997</v>
       </c>
-      <c r="U27" s="43">
+      <c r="U27" s="42">
         <v>0.2</v>
       </c>
     </row>
     <row r="28" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="60" t="s">
+      <c r="A28" s="66" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="60"/>
-[...18 lines deleted...]
-      <c r="U28" s="43"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
     </row>
     <row r="29" spans="1:21" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="37" t="s">
+      <c r="A29" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="47" t="s">
+      <c r="B29" s="46" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="43">
+      <c r="D29" s="42">
         <v>124206.8</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E29" s="42">
         <v>1480.5</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F29" s="42">
         <v>4066.5</v>
       </c>
-      <c r="G29" s="43">
+      <c r="G29" s="42">
         <v>2918.9</v>
       </c>
-      <c r="H29" s="43">
+      <c r="H29" s="42">
         <v>7095.9</v>
       </c>
-      <c r="I29" s="43">
+      <c r="I29" s="42">
         <v>809.8</v>
       </c>
-      <c r="J29" s="43">
+      <c r="J29" s="42">
         <v>2477.9</v>
       </c>
-      <c r="K29" s="43">
+      <c r="K29" s="42">
         <v>6458.8</v>
       </c>
-      <c r="L29" s="43">
+      <c r="L29" s="42">
         <v>2225.8000000000002</v>
       </c>
-      <c r="M29" s="43">
+      <c r="M29" s="42">
         <v>1737.7</v>
       </c>
-      <c r="N29" s="43">
+      <c r="N29" s="42">
         <v>4635.3999999999996</v>
       </c>
-      <c r="O29" s="43">
+      <c r="O29" s="42">
         <v>6474.9</v>
       </c>
-      <c r="P29" s="43">
+      <c r="P29" s="42">
         <v>991.2</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="42">
         <v>924.1</v>
       </c>
-      <c r="R29" s="43">
+      <c r="R29" s="42">
         <v>10295.5</v>
       </c>
-      <c r="S29" s="43">
+      <c r="S29" s="42">
         <v>30983.4</v>
       </c>
-      <c r="T29" s="43">
+      <c r="T29" s="42">
         <v>36246</v>
       </c>
-      <c r="U29" s="43">
+      <c r="U29" s="42">
         <v>4384.5</v>
       </c>
     </row>
     <row r="30" spans="1:21" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="49" t="s">
+      <c r="C30" s="48" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="44">
         <v>9715.4</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="44">
         <v>15.6</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="42">
         <v>24.4</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="44">
         <v>34.200000000000003</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="42">
         <v>319.5</v>
       </c>
-      <c r="I30" s="45">
+      <c r="I30" s="44">
         <v>110.8</v>
       </c>
-      <c r="J30" s="43">
+      <c r="J30" s="42">
         <v>9</v>
       </c>
-      <c r="K30" s="43">
+      <c r="K30" s="42">
         <v>287.7</v>
       </c>
-      <c r="L30" s="45">
+      <c r="L30" s="44">
         <v>23.8</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="42">
         <v>7.8</v>
       </c>
-      <c r="N30" s="45">
+      <c r="N30" s="44">
         <v>34.5</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="44">
         <v>90.4</v>
       </c>
-      <c r="P30" s="43">
+      <c r="P30" s="42">
         <v>118.2</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="44">
         <v>23.7</v>
       </c>
-      <c r="R30" s="43">
+      <c r="R30" s="42">
         <v>58.2</v>
       </c>
-      <c r="S30" s="43">
+      <c r="S30" s="42">
         <v>1217</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="42">
         <v>7238.2</v>
       </c>
-      <c r="U30" s="43">
+      <c r="U30" s="42">
         <v>102.4</v>
       </c>
     </row>
     <row r="31" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="66" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="60"/>
-[...18 lines deleted...]
-      <c r="U31" s="43"/>
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
     </row>
     <row r="32" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B32" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="42">
         <v>73859.8</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="42">
         <v>147.69999999999999</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="42">
         <v>221.6</v>
       </c>
-      <c r="G32" s="43">
+      <c r="G32" s="42">
         <v>517</v>
       </c>
-      <c r="H32" s="43">
+      <c r="H32" s="42">
         <v>516.9</v>
       </c>
-      <c r="I32" s="43">
+      <c r="I32" s="42">
         <v>147.69999999999999</v>
       </c>
-      <c r="J32" s="43">
+      <c r="J32" s="42">
         <v>221.6</v>
       </c>
-      <c r="K32" s="43">
+      <c r="K32" s="42">
         <v>369.3</v>
       </c>
-      <c r="L32" s="43">
+      <c r="L32" s="42">
         <v>221.6</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="42">
         <v>369.3</v>
       </c>
-      <c r="N32" s="43">
+      <c r="N32" s="42">
         <v>221.6</v>
       </c>
-      <c r="O32" s="43">
+      <c r="O32" s="42">
         <v>295.39999999999998</v>
       </c>
-      <c r="P32" s="43">
+      <c r="P32" s="42">
         <v>221.6</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="42">
         <v>73.900000000000006</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="42">
         <v>73.900000000000006</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="42">
         <v>44685.2</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="42">
         <v>25407.8</v>
       </c>
-      <c r="U32" s="43">
+      <c r="U32" s="42">
         <v>147.69999999999999</v>
       </c>
     </row>
     <row r="33" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="60" t="s">
+      <c r="A33" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="60"/>
-[...18 lines deleted...]
-      <c r="U33" s="43"/>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="40"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="40"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
     </row>
     <row r="34" spans="1:21" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="38" t="s">
+      <c r="A34" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="38" t="s">
+      <c r="B34" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="43">
+      <c r="D34" s="42">
         <v>2914.6</v>
       </c>
-      <c r="E34" s="43">
+      <c r="E34" s="42">
         <v>75.8</v>
       </c>
-      <c r="F34" s="43">
+      <c r="F34" s="42">
         <v>84</v>
       </c>
-      <c r="G34" s="43">
+      <c r="G34" s="42">
         <v>96.1</v>
       </c>
-      <c r="H34" s="43">
+      <c r="H34" s="42">
         <v>120.3</v>
       </c>
-      <c r="I34" s="43">
+      <c r="I34" s="42">
         <v>67.599999999999994</v>
       </c>
-      <c r="J34" s="43">
+      <c r="J34" s="42">
         <v>32.299999999999997</v>
       </c>
-      <c r="K34" s="43">
+      <c r="K34" s="42">
         <v>217</v>
       </c>
-      <c r="L34" s="43">
+      <c r="L34" s="42">
         <v>100.1</v>
       </c>
-      <c r="M34" s="43">
+      <c r="M34" s="42">
         <v>46.6</v>
       </c>
-      <c r="N34" s="43">
+      <c r="N34" s="42">
         <v>43.5</v>
       </c>
-      <c r="O34" s="43">
+      <c r="O34" s="42">
         <v>211.8</v>
       </c>
-      <c r="P34" s="43">
+      <c r="P34" s="42">
         <v>41.3</v>
       </c>
-      <c r="Q34" s="43">
+      <c r="Q34" s="42">
         <v>38</v>
       </c>
-      <c r="R34" s="43">
+      <c r="R34" s="42">
         <v>117.8</v>
       </c>
-      <c r="S34" s="43">
+      <c r="S34" s="42">
         <v>1002.2</v>
       </c>
-      <c r="T34" s="43">
+      <c r="T34" s="42">
         <v>551.20000000000005</v>
       </c>
-      <c r="U34" s="43">
+      <c r="U34" s="42">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="60" t="s">
+      <c r="A35" s="66" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="60"/>
-[...18 lines deleted...]
-      <c r="U35" s="43"/>
+      <c r="B35" s="66"/>
+      <c r="C35" s="66"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
     </row>
     <row r="36" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="38" t="s">
+      <c r="A36" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="38" t="s">
+      <c r="B36" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="43">
+      <c r="D36" s="42">
         <v>64.8</v>
       </c>
-      <c r="E36" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="43">
+      <c r="E36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F36" s="42">
         <v>3.6</v>
       </c>
-      <c r="G36" s="43">
+      <c r="G36" s="42">
         <v>39.6</v>
       </c>
-      <c r="H36" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I36" s="43">
+      <c r="H36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I36" s="42">
         <v>21.6</v>
       </c>
-      <c r="J36" s="43" t="s">
-[...33 lines deleted...]
-        <v>222</v>
+      <c r="J36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U36" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="38" t="s">
+      <c r="A37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="38" t="s">
+      <c r="B37" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="43">
+      <c r="D37" s="42">
         <v>2245.6</v>
       </c>
-      <c r="E37" s="43">
+      <c r="E37" s="42">
         <v>124.2</v>
       </c>
-      <c r="F37" s="43">
+      <c r="F37" s="42">
         <v>0.4</v>
       </c>
-      <c r="G37" s="43">
+      <c r="G37" s="42">
         <v>103.3</v>
       </c>
-      <c r="H37" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J37" s="43">
+      <c r="H37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J37" s="42">
         <v>90</v>
       </c>
-      <c r="K37" s="43">
+      <c r="K37" s="42">
         <v>1217.3</v>
       </c>
-      <c r="L37" s="43">
+      <c r="L37" s="42">
         <v>228.6</v>
       </c>
-      <c r="M37" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O37" s="43">
+      <c r="M37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O37" s="42">
         <v>163</v>
       </c>
-      <c r="P37" s="43">
+      <c r="P37" s="42">
         <v>267.2</v>
       </c>
-      <c r="Q37" s="43">
+      <c r="Q37" s="42">
         <v>1.8</v>
       </c>
-      <c r="R37" s="43">
+      <c r="R37" s="42">
         <v>46.9</v>
       </c>
-      <c r="S37" s="43">
+      <c r="S37" s="42">
         <v>2.9</v>
       </c>
-      <c r="T37" s="43" t="s">
-[...3 lines deleted...]
-        <v>222</v>
+      <c r="T37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U37" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="38" t="s">
+      <c r="A38" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="38" t="s">
+      <c r="B38" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="43">
+      <c r="D38" s="42">
         <v>860.8</v>
       </c>
-      <c r="E38" s="43">
+      <c r="E38" s="42">
         <v>110</v>
       </c>
-      <c r="F38" s="43">
+      <c r="F38" s="42">
         <v>3.3</v>
       </c>
-      <c r="G38" s="43">
+      <c r="G38" s="42">
         <v>2.9</v>
       </c>
-      <c r="H38" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="43">
+      <c r="H38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I38" s="42">
         <v>424.7</v>
       </c>
-      <c r="J38" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="43">
+      <c r="J38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K38" s="42">
         <v>14.7</v>
       </c>
-      <c r="L38" s="43">
+      <c r="L38" s="42">
         <v>13.4</v>
       </c>
-      <c r="M38" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O38" s="43">
+      <c r="M38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O38" s="42">
         <v>7.2</v>
       </c>
-      <c r="P38" s="43">
+      <c r="P38" s="42">
         <v>8.9</v>
       </c>
-      <c r="Q38" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="43">
+      <c r="Q38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R38" s="42">
         <v>10.6</v>
       </c>
-      <c r="S38" s="43">
+      <c r="S38" s="42">
         <v>3.3</v>
       </c>
-      <c r="T38" s="43">
+      <c r="T38" s="42">
         <v>246.2</v>
       </c>
-      <c r="U38" s="43">
+      <c r="U38" s="42">
         <v>15.6</v>
       </c>
     </row>
     <row r="39" spans="1:21" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="38" t="s">
+      <c r="A39" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="38" t="s">
+      <c r="B39" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="43">
+      <c r="D39" s="42">
         <v>109.3</v>
       </c>
-      <c r="E39" s="43" t="s">
-[...17 lines deleted...]
-      <c r="K39" s="43">
+      <c r="E39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K39" s="42">
         <v>23.5</v>
       </c>
-      <c r="L39" s="43" t="s">
-[...20 lines deleted...]
-      <c r="S39" s="43">
+      <c r="L39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S39" s="42">
         <v>85.3</v>
       </c>
-      <c r="T39" s="43">
+      <c r="T39" s="42">
         <v>0.5</v>
       </c>
-      <c r="U39" s="43" t="s">
-        <v>222</v>
+      <c r="U39" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:21" s="5" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="38" t="s">
+      <c r="B40" s="37" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="43">
+      <c r="D40" s="42">
         <v>4688.3999999999996</v>
       </c>
-      <c r="E40" s="43">
+      <c r="E40" s="42">
         <v>63.5</v>
       </c>
-      <c r="F40" s="43">
+      <c r="F40" s="42">
         <v>88</v>
       </c>
-      <c r="G40" s="43">
+      <c r="G40" s="42">
         <v>2056.3000000000002</v>
       </c>
-      <c r="H40" s="43">
+      <c r="H40" s="42">
         <v>0.5</v>
       </c>
-      <c r="I40" s="43">
+      <c r="I40" s="42">
         <v>1.3</v>
       </c>
-      <c r="J40" s="43">
+      <c r="J40" s="42">
         <v>298.7</v>
       </c>
-      <c r="K40" s="43">
+      <c r="K40" s="42">
         <v>67.7</v>
       </c>
-      <c r="L40" s="43">
+      <c r="L40" s="42">
         <v>628</v>
       </c>
-      <c r="M40" s="43">
+      <c r="M40" s="42">
         <v>66.7</v>
       </c>
-      <c r="N40" s="43">
+      <c r="N40" s="42">
         <v>29.2</v>
       </c>
-      <c r="O40" s="43">
+      <c r="O40" s="42">
         <v>13.4</v>
       </c>
-      <c r="P40" s="43">
+      <c r="P40" s="42">
         <v>268.7</v>
       </c>
-      <c r="Q40" s="43">
+      <c r="Q40" s="42">
         <v>1.3</v>
       </c>
-      <c r="R40" s="43">
+      <c r="R40" s="42">
         <v>97.3</v>
       </c>
-      <c r="S40" s="43">
+      <c r="S40" s="42">
         <v>90.4</v>
       </c>
-      <c r="T40" s="43">
+      <c r="T40" s="42">
         <v>63</v>
       </c>
-      <c r="U40" s="43">
+      <c r="U40" s="42">
         <v>854.4</v>
       </c>
     </row>
     <row r="41" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="38" t="s">
+      <c r="B41" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="43" t="s">
-[...51 lines deleted...]
-        <v>222</v>
+      <c r="D41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="E41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U41" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:21" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="38" t="s">
+      <c r="A42" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B42" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="43">
+      <c r="D42" s="42">
         <v>216.9</v>
       </c>
-      <c r="E42" s="43">
+      <c r="E42" s="42">
         <v>127.4</v>
       </c>
-      <c r="F42" s="43" t="s">
-[...17 lines deleted...]
-      <c r="L42" s="43">
+      <c r="F42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L42" s="42">
         <v>0.6</v>
       </c>
-      <c r="M42" s="43" t="s">
-[...11 lines deleted...]
-      <c r="Q42" s="43">
+      <c r="M42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q42" s="42">
         <v>1.4</v>
       </c>
-      <c r="R42" s="43">
+      <c r="R42" s="42">
         <v>87.5</v>
       </c>
-      <c r="S42" s="43" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="S42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U42" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:21" s="5" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B43" s="37" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="43">
+      <c r="D43" s="42">
         <v>422.5</v>
       </c>
-      <c r="E43" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G43" s="43">
+      <c r="E43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="42">
         <v>1.3</v>
       </c>
-      <c r="H43" s="43" t="s">
-[...8 lines deleted...]
-      <c r="K43" s="43">
+      <c r="H43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K43" s="42">
         <v>25.4</v>
       </c>
-      <c r="L43" s="43">
+      <c r="L43" s="42">
         <v>237.3</v>
       </c>
-      <c r="M43" s="43" t="s">
-[...8 lines deleted...]
-      <c r="P43" s="43">
+      <c r="M43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P43" s="42">
         <v>3</v>
       </c>
-      <c r="Q43" s="43" t="s">
-[...8 lines deleted...]
-      <c r="T43" s="43">
+      <c r="Q43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T43" s="42">
         <v>155.5</v>
       </c>
-      <c r="U43" s="43" t="s">
-        <v>222</v>
+      <c r="U43" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="38" t="s">
+      <c r="B44" s="37" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="43">
+      <c r="D44" s="42">
         <v>4410.7</v>
       </c>
-      <c r="E44" s="43" t="s">
-[...38 lines deleted...]
-      <c r="R44" s="43">
+      <c r="E44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R44" s="42">
         <v>4.4000000000000004</v>
       </c>
-      <c r="S44" s="43" t="s">
-[...5 lines deleted...]
-      <c r="U44" s="43">
+      <c r="S44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U44" s="42">
         <v>4406.3</v>
       </c>
     </row>
     <row r="45" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="38" t="s">
+      <c r="B45" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="43">
+      <c r="D45" s="42">
         <v>16222.6</v>
       </c>
-      <c r="E45" s="43">
+      <c r="E45" s="42">
         <v>1881.8</v>
       </c>
-      <c r="F45" s="43">
+      <c r="F45" s="42">
         <v>373.1</v>
       </c>
-      <c r="G45" s="43">
+      <c r="G45" s="42">
         <v>2822.7</v>
       </c>
-      <c r="H45" s="43">
+      <c r="H45" s="42">
         <v>1249.0999999999999</v>
       </c>
-      <c r="I45" s="43">
+      <c r="I45" s="42">
         <v>48.7</v>
       </c>
-      <c r="J45" s="43">
+      <c r="J45" s="42">
         <v>48.7</v>
       </c>
-      <c r="K45" s="43">
+      <c r="K45" s="42">
         <v>227.1</v>
       </c>
-      <c r="L45" s="43">
+      <c r="L45" s="42">
         <v>486.7</v>
       </c>
-      <c r="M45" s="43">
+      <c r="M45" s="42">
         <v>405.6</v>
       </c>
-      <c r="N45" s="43">
+      <c r="N45" s="42">
         <v>16.2</v>
       </c>
-      <c r="O45" s="43">
+      <c r="O45" s="42">
         <v>2985</v>
       </c>
-      <c r="P45" s="43">
+      <c r="P45" s="42">
         <v>146</v>
       </c>
-      <c r="Q45" s="43">
+      <c r="Q45" s="42">
         <v>32.4</v>
       </c>
-      <c r="R45" s="43">
+      <c r="R45" s="42">
         <v>259.60000000000002</v>
       </c>
-      <c r="S45" s="43">
+      <c r="S45" s="42">
         <v>373.1</v>
       </c>
-      <c r="T45" s="43">
+      <c r="T45" s="42">
         <v>713.8</v>
       </c>
-      <c r="U45" s="43">
+      <c r="U45" s="42">
         <v>4153</v>
       </c>
     </row>
     <row r="46" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="38" t="s">
+      <c r="B46" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="43">
+      <c r="D46" s="42">
         <v>8.4</v>
       </c>
-      <c r="E46" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="43">
+      <c r="E46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F46" s="42">
         <v>0.9</v>
       </c>
-      <c r="G46" s="43" t="s">
-[...8 lines deleted...]
-      <c r="J46" s="43">
+      <c r="G46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J46" s="42">
         <v>7.5</v>
       </c>
-      <c r="K46" s="43" t="s">
-[...30 lines deleted...]
-        <v>222</v>
+      <c r="K46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U46" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="38" t="s">
+      <c r="A47" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="38" t="s">
+      <c r="B47" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="43">
+      <c r="D47" s="42">
         <v>166.1</v>
       </c>
-      <c r="E47" s="43">
+      <c r="E47" s="42">
         <v>0.4</v>
       </c>
-      <c r="F47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="43">
+      <c r="F47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G47" s="42">
         <v>0.5</v>
       </c>
-      <c r="H47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="43">
+      <c r="H47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I47" s="42">
         <v>7.2</v>
       </c>
-      <c r="J47" s="43">
+      <c r="J47" s="42">
         <v>0.8</v>
       </c>
-      <c r="K47" s="43">
+      <c r="K47" s="42">
         <v>101.3</v>
       </c>
-      <c r="L47" s="43" t="s">
-[...8 lines deleted...]
-      <c r="O47" s="43">
+      <c r="L47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O47" s="42">
         <v>0.2</v>
       </c>
-      <c r="P47" s="43">
+      <c r="P47" s="42">
         <v>0.2</v>
       </c>
-      <c r="Q47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R47" s="43">
+      <c r="Q47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R47" s="42">
         <v>3</v>
       </c>
-      <c r="S47" s="43">
+      <c r="S47" s="42">
         <v>22.3</v>
       </c>
-      <c r="T47" s="43">
+      <c r="T47" s="42">
         <v>4</v>
       </c>
-      <c r="U47" s="43">
+      <c r="U47" s="42">
         <v>26.2</v>
       </c>
     </row>
     <row r="48" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="38" t="s">
+      <c r="A48" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="38" t="s">
+      <c r="B48" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="43">
+      <c r="D48" s="42">
         <v>497.9</v>
       </c>
-      <c r="E48" s="43">
+      <c r="E48" s="42">
         <v>2.4</v>
       </c>
-      <c r="F48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="43">
+      <c r="F48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G48" s="42">
         <v>42.2</v>
       </c>
-      <c r="H48" s="43">
+      <c r="H48" s="42">
         <v>0.3</v>
       </c>
-      <c r="I48" s="43">
+      <c r="I48" s="42">
         <v>0.7</v>
       </c>
-      <c r="J48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="43">
+      <c r="J48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K48" s="42">
         <v>14.4</v>
       </c>
-      <c r="L48" s="43">
+      <c r="L48" s="42">
         <v>24.1</v>
       </c>
-      <c r="M48" s="43">
+      <c r="M48" s="42">
         <v>0.1</v>
       </c>
-      <c r="N48" s="43">
+      <c r="N48" s="42">
         <v>40.9</v>
       </c>
-      <c r="O48" s="43">
+      <c r="O48" s="42">
         <v>0.8</v>
       </c>
-      <c r="P48" s="43">
+      <c r="P48" s="42">
         <v>0.1</v>
       </c>
-      <c r="Q48" s="43">
+      <c r="Q48" s="42">
         <v>0.1</v>
       </c>
-      <c r="R48" s="43">
+      <c r="R48" s="42">
         <v>24.9</v>
       </c>
-      <c r="S48" s="43">
+      <c r="S48" s="42">
         <v>11.8</v>
       </c>
-      <c r="T48" s="43">
+      <c r="T48" s="42">
         <v>331.2</v>
       </c>
-      <c r="U48" s="43">
+      <c r="U48" s="42">
         <v>3.9</v>
       </c>
     </row>
     <row r="49" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="38" t="s">
+      <c r="A49" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="38" t="s">
+      <c r="B49" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="43">
+      <c r="D49" s="42">
         <v>28.1</v>
       </c>
-      <c r="E49" s="43" t="s">
-[...29 lines deleted...]
-      <c r="O49" s="43">
+      <c r="E49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O49" s="42">
         <v>28.1</v>
       </c>
-      <c r="P49" s="43" t="s">
-[...15 lines deleted...]
-        <v>222</v>
+      <c r="P49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U49" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="38" t="s">
+      <c r="B50" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="49" t="s">
+      <c r="C50" s="48" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="43">
+      <c r="D50" s="42">
         <v>120.3</v>
       </c>
-      <c r="E50" s="43">
+      <c r="E50" s="42">
         <v>108.6</v>
       </c>
-      <c r="F50" s="43" t="s">
-[...17 lines deleted...]
-      <c r="L50" s="43">
+      <c r="F50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L50" s="42">
         <v>0.4</v>
       </c>
-      <c r="M50" s="43" t="s">
-[...8 lines deleted...]
-      <c r="P50" s="43">
+      <c r="M50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P50" s="42">
         <v>4.7</v>
       </c>
-      <c r="Q50" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="43">
+      <c r="Q50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R50" s="42">
         <v>6.6</v>
       </c>
-      <c r="S50" s="43" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="S50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U50" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="38" t="s">
+      <c r="A51" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="38" t="s">
+      <c r="B51" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="49" t="s">
+      <c r="C51" s="48" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="43">
+      <c r="D51" s="42">
         <v>54.4</v>
       </c>
-      <c r="E51" s="43" t="s">
-[...41 lines deleted...]
-      <c r="S51" s="43">
+      <c r="E51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S51" s="42">
         <v>54.4</v>
       </c>
-      <c r="T51" s="43" t="s">
-[...3 lines deleted...]
-        <v>222</v>
+      <c r="T51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U51" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="38" t="s">
+      <c r="A52" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="38" t="s">
+      <c r="B52" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="49" t="s">
+      <c r="C52" s="48" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="43">
+      <c r="D52" s="42">
         <v>2283.3000000000002</v>
       </c>
-      <c r="E52" s="43">
+      <c r="E52" s="42">
         <v>12.9</v>
       </c>
-      <c r="F52" s="43">
+      <c r="F52" s="42">
         <v>951</v>
       </c>
-      <c r="G52" s="43">
+      <c r="G52" s="42">
         <v>1.5</v>
       </c>
-      <c r="H52" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J52" s="43">
+      <c r="H52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J52" s="42">
         <v>214.5</v>
       </c>
-      <c r="K52" s="43">
+      <c r="K52" s="42">
         <v>163.69999999999999</v>
       </c>
-      <c r="L52" s="43" t="s">
-[...17 lines deleted...]
-      <c r="R52" s="43">
+      <c r="L52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R52" s="42">
         <v>874.8</v>
       </c>
-      <c r="S52" s="43">
+      <c r="S52" s="42">
         <v>6.7</v>
       </c>
-      <c r="T52" s="43">
+      <c r="T52" s="42">
         <v>58.2</v>
       </c>
-      <c r="U52" s="43" t="s">
-        <v>222</v>
+      <c r="U52" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="38" t="s">
+      <c r="A53" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="38" t="s">
+      <c r="B53" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="49" t="s">
+      <c r="C53" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="43">
+      <c r="D53" s="42">
         <v>3568.7</v>
       </c>
-      <c r="E53" s="43">
+      <c r="E53" s="42">
         <v>188.6</v>
       </c>
-      <c r="F53" s="43">
+      <c r="F53" s="42">
         <v>13.6</v>
       </c>
-      <c r="G53" s="43">
+      <c r="G53" s="42">
         <v>844.7</v>
       </c>
-      <c r="H53" s="43">
+      <c r="H53" s="42">
         <v>21.7</v>
       </c>
-      <c r="I53" s="43">
+      <c r="I53" s="42">
         <v>5.6</v>
       </c>
-      <c r="J53" s="43">
+      <c r="J53" s="42">
         <v>1709.7</v>
       </c>
-      <c r="K53" s="43">
+      <c r="K53" s="42">
         <v>162.19999999999999</v>
       </c>
-      <c r="L53" s="43" t="s">
-[...2 lines deleted...]
-      <c r="M53" s="43">
+      <c r="L53" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M53" s="42">
         <v>0.7</v>
       </c>
-      <c r="N53" s="43">
+      <c r="N53" s="42">
         <v>7.8</v>
       </c>
-      <c r="O53" s="43">
+      <c r="O53" s="42">
         <v>164.9</v>
       </c>
-      <c r="P53" s="43">
+      <c r="P53" s="42">
         <v>28.1</v>
       </c>
-      <c r="Q53" s="43">
+      <c r="Q53" s="42">
         <v>0.7</v>
       </c>
-      <c r="R53" s="43">
+      <c r="R53" s="42">
         <v>9.1</v>
       </c>
-      <c r="S53" s="43">
+      <c r="S53" s="42">
         <v>184.1</v>
       </c>
-      <c r="T53" s="43">
+      <c r="T53" s="42">
         <v>180.4</v>
       </c>
-      <c r="U53" s="43">
+      <c r="U53" s="42">
         <v>46.8</v>
       </c>
     </row>
     <row r="54" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="38" t="s">
+      <c r="A54" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="38" t="s">
+      <c r="B54" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="43">
+      <c r="D54" s="42">
         <v>19.600000000000001</v>
       </c>
-      <c r="E54" s="43">
+      <c r="E54" s="42">
         <v>5.8</v>
       </c>
-      <c r="F54" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="43">
+      <c r="F54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="42">
         <v>7.4</v>
       </c>
-      <c r="H54" s="43" t="s">
-[...35 lines deleted...]
-      <c r="T54" s="43">
+      <c r="H54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T54" s="42">
         <v>6.4</v>
       </c>
-      <c r="U54" s="43" t="s">
-        <v>222</v>
+      <c r="U54" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="38" t="s">
+      <c r="A55" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="38" t="s">
+      <c r="B55" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="43">
+      <c r="D55" s="42">
         <v>7.4</v>
       </c>
-      <c r="E55" s="43" t="s">
-[...29 lines deleted...]
-      <c r="O55" s="43">
+      <c r="E55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O55" s="42">
         <v>7.4</v>
       </c>
-      <c r="P55" s="43" t="s">
-[...15 lines deleted...]
-        <v>222</v>
+      <c r="P55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U55" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="60" t="s">
+      <c r="A56" s="66" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="60"/>
-[...18 lines deleted...]
-      <c r="U56" s="43"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="66"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="40"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
     </row>
     <row r="57" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="38" t="s">
+      <c r="A57" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="38" t="s">
+      <c r="B57" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="44" t="s">
+      <c r="C57" s="43" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="45">
+      <c r="D57" s="44">
         <v>100901.7</v>
       </c>
-      <c r="E57" s="45">
+      <c r="E57" s="44">
         <v>137.80000000000001</v>
       </c>
-      <c r="F57" s="45">
+      <c r="F57" s="44">
         <v>600.29999999999995</v>
       </c>
-      <c r="G57" s="45">
+      <c r="G57" s="44">
         <v>155.6</v>
       </c>
-      <c r="H57" s="43">
+      <c r="H57" s="42">
         <v>292</v>
       </c>
-      <c r="I57" s="45">
+      <c r="I57" s="44">
         <v>589.4</v>
       </c>
-      <c r="J57" s="45">
+      <c r="J57" s="44">
         <v>38.4</v>
       </c>
-      <c r="K57" s="43">
+      <c r="K57" s="42">
         <v>1741.8</v>
       </c>
-      <c r="L57" s="45">
+      <c r="L57" s="44">
         <v>449.2</v>
       </c>
-      <c r="M57" s="45">
+      <c r="M57" s="44">
         <v>114.2</v>
       </c>
-      <c r="N57" s="45">
+      <c r="N57" s="44">
         <v>136.5</v>
       </c>
-      <c r="O57" s="45">
+      <c r="O57" s="44">
         <v>303.89999999999998</v>
       </c>
-      <c r="P57" s="45">
+      <c r="P57" s="44">
         <v>295.89999999999998</v>
       </c>
-      <c r="Q57" s="45">
+      <c r="Q57" s="44">
         <v>10.4</v>
       </c>
-      <c r="R57" s="43">
+      <c r="R57" s="42">
         <v>1486.2</v>
       </c>
-      <c r="S57" s="43">
+      <c r="S57" s="42">
         <v>39920.800000000003</v>
       </c>
-      <c r="T57" s="43">
+      <c r="T57" s="42">
         <v>54325.9</v>
       </c>
-      <c r="U57" s="43">
+      <c r="U57" s="42">
         <v>303.39999999999998</v>
       </c>
     </row>
     <row r="58" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="38" t="s">
+      <c r="A58" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="38" t="s">
+      <c r="B58" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="43">
+      <c r="D58" s="42">
         <v>48.2</v>
       </c>
-      <c r="E58" s="43">
+      <c r="E58" s="42">
         <v>13.1</v>
       </c>
-      <c r="F58" s="43" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="43">
+      <c r="F58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H58" s="42">
         <v>0.1</v>
       </c>
-      <c r="I58" s="43" t="s">
-[...14 lines deleted...]
-      <c r="N58" s="43">
+      <c r="I58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N58" s="42">
         <v>0.4</v>
       </c>
-      <c r="O58" s="43" t="s">
-[...11 lines deleted...]
-      <c r="S58" s="43">
+      <c r="O58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S58" s="42">
         <v>6.4</v>
       </c>
-      <c r="T58" s="43">
+      <c r="T58" s="42">
         <v>28.1</v>
       </c>
-      <c r="U58" s="43">
+      <c r="U58" s="42">
         <v>0.1</v>
       </c>
     </row>
     <row r="59" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A59" s="50"/>
-      <c r="B59" s="73" t="s">
+      <c r="A59" s="49"/>
+      <c r="B59" s="64" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="74" t="s">
+      <c r="C59" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="51">
+      <c r="D59" s="50">
         <v>601506.1</v>
       </c>
-      <c r="E59" s="51">
+      <c r="E59" s="50">
         <v>8760.1</v>
       </c>
-      <c r="F59" s="51">
+      <c r="F59" s="50">
         <v>9966.2999999999993</v>
       </c>
-      <c r="G59" s="51">
+      <c r="G59" s="50">
         <v>15488.6</v>
       </c>
-      <c r="H59" s="51">
+      <c r="H59" s="50">
         <v>16607</v>
       </c>
-      <c r="I59" s="51">
+      <c r="I59" s="50">
         <v>6377.3</v>
       </c>
-      <c r="J59" s="51">
+      <c r="J59" s="50">
         <v>8678.7999999999993</v>
       </c>
-      <c r="K59" s="51">
+      <c r="K59" s="50">
         <v>19777.400000000001</v>
       </c>
-      <c r="L59" s="51">
+      <c r="L59" s="50">
         <v>9048.7999999999993</v>
       </c>
-      <c r="M59" s="51">
+      <c r="M59" s="50">
         <v>6205.9</v>
       </c>
-      <c r="N59" s="51">
+      <c r="N59" s="50">
         <v>7881</v>
       </c>
-      <c r="O59" s="51">
+      <c r="O59" s="50">
         <v>14078.8</v>
       </c>
-      <c r="P59" s="51">
+      <c r="P59" s="50">
         <v>5598.6</v>
       </c>
-      <c r="Q59" s="51">
+      <c r="Q59" s="50">
         <v>7054.3</v>
       </c>
-      <c r="R59" s="51">
+      <c r="R59" s="50">
         <v>20057.8</v>
       </c>
-      <c r="S59" s="51">
+      <c r="S59" s="50">
         <v>243940.8</v>
       </c>
-      <c r="T59" s="51">
+      <c r="T59" s="50">
         <v>182521.4</v>
       </c>
-      <c r="U59" s="51">
+      <c r="U59" s="50">
         <v>19463.2</v>
       </c>
     </row>
     <row r="60" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A60" s="50"/>
-      <c r="B60" s="73" t="s">
+      <c r="A60" s="49"/>
+      <c r="B60" s="64" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="74" t="s">
+      <c r="C60" s="65" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="51">
+      <c r="D60" s="50">
         <v>69532626.5</v>
       </c>
-      <c r="E60" s="51">
+      <c r="E60" s="50">
         <v>1933580.2</v>
       </c>
-      <c r="F60" s="51">
+      <c r="F60" s="50">
         <v>2974420.9</v>
       </c>
-      <c r="G60" s="51">
+      <c r="G60" s="50">
         <v>3246080.4</v>
       </c>
-      <c r="H60" s="51">
+      <c r="H60" s="50">
         <v>9327263.3000000007</v>
       </c>
-      <c r="I60" s="51">
+      <c r="I60" s="50">
         <v>2946389.1</v>
       </c>
-      <c r="J60" s="51">
+      <c r="J60" s="50">
         <v>1712883.6</v>
       </c>
-      <c r="K60" s="51">
+      <c r="K60" s="50">
         <v>5388260.5999999996</v>
       </c>
-      <c r="L60" s="51">
+      <c r="L60" s="50">
         <v>2451736.4</v>
       </c>
-      <c r="M60" s="51">
+      <c r="M60" s="50">
         <v>1828864.7</v>
       </c>
-      <c r="N60" s="51">
+      <c r="N60" s="50">
         <v>3685383.5</v>
       </c>
-      <c r="O60" s="51">
+      <c r="O60" s="50">
         <v>3029608.9</v>
       </c>
-      <c r="P60" s="51">
+      <c r="P60" s="50">
         <v>1382322.2</v>
       </c>
-      <c r="Q60" s="51">
+      <c r="Q60" s="50">
         <v>2016120.7</v>
       </c>
-      <c r="R60" s="51">
+      <c r="R60" s="50">
         <v>4024968.4</v>
       </c>
-      <c r="S60" s="51">
+      <c r="S60" s="50">
         <v>7834828.5</v>
       </c>
-      <c r="T60" s="51">
+      <c r="T60" s="50">
         <v>13546958.4</v>
       </c>
-      <c r="U60" s="51">
+      <c r="U60" s="50">
         <v>2202956.7000000002</v>
       </c>
     </row>
     <row r="61" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="50"/>
-      <c r="B61" s="73" t="s">
+      <c r="A61" s="49"/>
+      <c r="B61" s="64" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="74" t="s">
+      <c r="C61" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="51">
+      <c r="D61" s="50">
         <f>D59/D60%</f>
         <v>0.9</v>
       </c>
-      <c r="E61" s="51">
+      <c r="E61" s="50">
         <f t="shared" ref="E61:U61" si="0">E59/E60%</f>
         <v>0.5</v>
       </c>
-      <c r="F61" s="51">
+      <c r="F61" s="50">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="G61" s="51">
+      <c r="G61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="H61" s="51">
+      <c r="H61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="I61" s="51">
+      <c r="I61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="J61" s="51">
+      <c r="J61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="K61" s="51">
+      <c r="K61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="L61" s="51">
+      <c r="L61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="M61" s="51">
+      <c r="M61" s="50">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="N61" s="51">
+      <c r="N61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="O61" s="51">
+      <c r="O61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="P61" s="51">
+      <c r="P61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="Q61" s="51">
+      <c r="Q61" s="50">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="R61" s="51">
+      <c r="R61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="S61" s="51">
+      <c r="S61" s="50">
         <f t="shared" si="0"/>
         <v>3.1</v>
       </c>
-      <c r="T61" s="51">
+      <c r="T61" s="50">
         <f t="shared" si="0"/>
         <v>1.3</v>
       </c>
-      <c r="U61" s="51">
+      <c r="U61" s="50">
         <f t="shared" si="0"/>
         <v>0.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:U61"/>
   <sheetViews>
     <sheetView topLeftCell="A40" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B59" sqref="B59:C61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="48.42578125" style="2" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="2" customWidth="1"/>
     <col min="6" max="8" width="12.7109375" style="3" customWidth="1"/>
     <col min="9" max="21" width="12.7109375" style="5" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>170</v>
       </c>
-      <c r="B1" s="28"/>
-[...6 lines deleted...]
-      <c r="I1" s="29"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="28"/>
     </row>
     <row r="2" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="62">
+      <c r="A2" s="68">
         <v>111203</v>
       </c>
-      <c r="B2" s="62"/>
-[...8 lines deleted...]
-        <v>225</v>
+      <c r="B2" s="68"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="U2" s="33" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:21" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="31"/>
-      <c r="B3" s="32" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="31" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C3" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="32" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="32" t="s">
         <v>146</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="32" t="s">
         <v>147</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="G3" s="32" t="s">
         <v>148</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="H3" s="32" t="s">
         <v>149</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="I3" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="J3" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="L3" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="M3" s="33" t="s">
+      <c r="M3" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="N3" s="33" t="s">
+      <c r="N3" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="O3" s="33" t="s">
+      <c r="O3" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="P3" s="33" t="s">
+      <c r="P3" s="32" t="s">
         <v>158</v>
       </c>
-      <c r="Q3" s="33" t="s">
+      <c r="Q3" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="R3" s="33" t="s">
+      <c r="R3" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="S3" s="33" t="s">
+      <c r="S3" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="T3" s="33" t="s">
+      <c r="T3" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="U3" s="33" t="s">
+      <c r="U3" s="32" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="64"/>
-[...18 lines deleted...]
-      <c r="U4" s="37"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
     </row>
     <row r="5" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39" t="s">
+      <c r="C5" s="38" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="39">
         <v>35407.599999999999</v>
       </c>
-      <c r="E5" s="40" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="40">
+      <c r="E5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F5" s="39">
         <v>2.8</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="39">
         <v>100.6</v>
       </c>
-      <c r="H5" s="40" t="s">
-[...23 lines deleted...]
-      <c r="P5" s="40">
+      <c r="H5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P5" s="39">
         <v>47.1</v>
       </c>
-      <c r="Q5" s="40" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="40">
+      <c r="Q5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R5" s="39">
         <v>3.9</v>
       </c>
-      <c r="S5" s="40">
+      <c r="S5" s="39">
         <v>30067.4</v>
       </c>
-      <c r="T5" s="40">
+      <c r="T5" s="39">
         <v>5105.3999999999996</v>
       </c>
-      <c r="U5" s="40">
+      <c r="U5" s="39">
         <v>80.400000000000006</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="69" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="64"/>
-[...18 lines deleted...]
-      <c r="U6" s="43"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
     </row>
     <row r="7" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="42">
         <v>392.5</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>4.2</v>
       </c>
-      <c r="F7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="43">
+      <c r="F7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G7" s="42">
         <v>8.1</v>
       </c>
-      <c r="H7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="43">
+      <c r="H7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I7" s="42">
         <v>0.5</v>
       </c>
-      <c r="J7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="43">
+      <c r="J7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K7" s="42">
         <v>70.400000000000006</v>
       </c>
-      <c r="L7" s="43" t="s">
-[...5 lines deleted...]
-      <c r="N7" s="43">
+      <c r="L7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N7" s="42">
         <v>0.9</v>
       </c>
-      <c r="O7" s="43">
+      <c r="O7" s="42">
         <v>15.9</v>
       </c>
-      <c r="P7" s="43">
+      <c r="P7" s="42">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Q7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="43">
+      <c r="Q7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R7" s="42">
         <v>25.6</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="42">
         <v>52.5</v>
       </c>
-      <c r="T7" s="43">
+      <c r="T7" s="42">
         <v>190.9</v>
       </c>
-      <c r="U7" s="43">
+      <c r="U7" s="42">
         <v>18.399999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="42">
         <v>38.6</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="42">
         <v>0.3</v>
       </c>
-      <c r="F8" s="43" t="s">
-[...14 lines deleted...]
-      <c r="K8" s="43">
+      <c r="F8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K8" s="42">
         <v>0.2</v>
       </c>
-      <c r="L8" s="43" t="s">
-[...20 lines deleted...]
-      <c r="S8" s="43">
+      <c r="L8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S8" s="42">
         <v>1.3</v>
       </c>
-      <c r="T8" s="43">
+      <c r="T8" s="42">
         <v>36.799999999999997</v>
       </c>
-      <c r="U8" s="43" t="s">
-        <v>222</v>
+      <c r="U8" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="63" t="s">
+      <c r="A9" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="64"/>
-[...18 lines deleted...]
-      <c r="U9" s="43"/>
+      <c r="B9" s="70"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
     </row>
     <row r="10" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="42">
         <v>11081.7</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="42">
         <v>1.6</v>
       </c>
-      <c r="G10" s="43">
+      <c r="G10" s="42">
         <v>11.1</v>
       </c>
-      <c r="H10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="43">
+      <c r="H10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I10" s="42">
         <v>2.5</v>
       </c>
-      <c r="J10" s="43">
+      <c r="J10" s="42">
         <v>20.3</v>
       </c>
-      <c r="K10" s="43">
+      <c r="K10" s="42">
         <v>25.8</v>
       </c>
-      <c r="L10" s="43" t="s">
-[...5 lines deleted...]
-      <c r="N10" s="43">
+      <c r="L10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N10" s="42">
         <v>0.6</v>
       </c>
-      <c r="O10" s="43">
+      <c r="O10" s="42">
         <v>12.7</v>
       </c>
-      <c r="P10" s="43">
+      <c r="P10" s="42">
         <v>18.899999999999999</v>
       </c>
-      <c r="Q10" s="43">
+      <c r="Q10" s="42">
         <v>80.8</v>
       </c>
-      <c r="R10" s="43">
+      <c r="R10" s="42">
         <v>0.2</v>
       </c>
-      <c r="S10" s="43">
+      <c r="S10" s="42">
         <v>2915</v>
       </c>
-      <c r="T10" s="43">
+      <c r="T10" s="42">
         <v>7933.7</v>
       </c>
-      <c r="U10" s="43">
+      <c r="U10" s="42">
         <v>57.4</v>
       </c>
     </row>
     <row r="11" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="42">
         <v>151.4</v>
       </c>
-      <c r="E11" s="43" t="s">
-[...14 lines deleted...]
-      <c r="J11" s="43">
+      <c r="E11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J11" s="42">
         <v>3.5</v>
       </c>
-      <c r="K11" s="43">
+      <c r="K11" s="42">
         <v>1.8</v>
       </c>
-      <c r="L11" s="43" t="s">
-[...14 lines deleted...]
-      <c r="Q11" s="43">
+      <c r="L11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q11" s="42">
         <v>0.2</v>
       </c>
-      <c r="R11" s="43" t="s">
-[...5 lines deleted...]
-      <c r="T11" s="43">
+      <c r="R11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T11" s="42">
         <v>145.9</v>
       </c>
-      <c r="U11" s="43" t="s">
-        <v>222</v>
+      <c r="U11" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="60" t="s">
+      <c r="A12" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="60"/>
-[...18 lines deleted...]
-      <c r="U12" s="43"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
     </row>
     <row r="13" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="37" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="42">
         <v>14682.7</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>577</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>725</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="42">
         <v>1328.2</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="42">
         <v>373.8</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="42">
         <v>595.79999999999995</v>
       </c>
-      <c r="J13" s="43">
+      <c r="J13" s="42">
         <v>591.70000000000005</v>
       </c>
-      <c r="K13" s="43">
+      <c r="K13" s="42">
         <v>1256.7</v>
       </c>
-      <c r="L13" s="43">
+      <c r="L13" s="42">
         <v>786.4</v>
       </c>
-      <c r="M13" s="43">
+      <c r="M13" s="42">
         <v>696</v>
       </c>
-      <c r="N13" s="43">
+      <c r="N13" s="42">
         <v>650.9</v>
       </c>
-      <c r="O13" s="43">
+      <c r="O13" s="42">
         <v>832.5</v>
       </c>
-      <c r="P13" s="43">
+      <c r="P13" s="42">
         <v>485.4</v>
       </c>
-      <c r="Q13" s="43">
+      <c r="Q13" s="42">
         <v>1407.3</v>
       </c>
-      <c r="R13" s="43">
+      <c r="R13" s="42">
         <v>2744.2</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="42">
         <v>215.7</v>
       </c>
-      <c r="T13" s="43">
+      <c r="T13" s="42">
         <v>1349.6</v>
       </c>
-      <c r="U13" s="43">
+      <c r="U13" s="42">
         <v>66.5</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="44" t="s">
+      <c r="C14" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="45">
+      <c r="D14" s="44">
         <v>31714.7</v>
       </c>
-      <c r="E14" s="45">
+      <c r="E14" s="44">
         <v>1695.7</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="44">
         <v>1611.1</v>
       </c>
-      <c r="G14" s="45">
+      <c r="G14" s="44">
         <v>1693.2</v>
       </c>
-      <c r="H14" s="43">
+      <c r="H14" s="42">
         <v>839</v>
       </c>
-      <c r="I14" s="45">
+      <c r="I14" s="44">
         <v>2850.5</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="44">
         <v>1987.6</v>
       </c>
-      <c r="K14" s="43">
+      <c r="K14" s="42">
         <v>3180</v>
       </c>
-      <c r="L14" s="45">
+      <c r="L14" s="44">
         <v>2371.3000000000002</v>
       </c>
-      <c r="M14" s="45">
+      <c r="M14" s="44">
         <v>1766.2</v>
       </c>
-      <c r="N14" s="45">
+      <c r="N14" s="44">
         <v>632.70000000000005</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="44">
         <v>1628.9</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="44">
         <v>1555.9</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="44">
         <v>2365</v>
       </c>
-      <c r="R14" s="43">
+      <c r="R14" s="42">
         <v>2461.6999999999998</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="42">
         <v>1504.5</v>
       </c>
-      <c r="T14" s="43">
+      <c r="T14" s="42">
         <v>2624.1</v>
       </c>
-      <c r="U14" s="43">
+      <c r="U14" s="42">
         <v>947.3</v>
       </c>
     </row>
     <row r="15" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="63" t="s">
+      <c r="A15" s="69" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="64"/>
-[...18 lines deleted...]
-      <c r="U15" s="43"/>
+      <c r="B15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
     </row>
     <row r="16" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="38" t="s">
+      <c r="A16" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>33108.9</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>556.20000000000005</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>708.5</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>876.7</v>
       </c>
-      <c r="H16" s="43">
+      <c r="H16" s="42">
         <v>1513.4</v>
       </c>
-      <c r="I16" s="43">
+      <c r="I16" s="42">
         <v>672.1</v>
       </c>
-      <c r="J16" s="43">
+      <c r="J16" s="42">
         <v>496.6</v>
       </c>
-      <c r="K16" s="43">
+      <c r="K16" s="42">
         <v>2231.5</v>
       </c>
-      <c r="L16" s="43">
+      <c r="L16" s="42">
         <v>768.1</v>
       </c>
-      <c r="M16" s="43">
+      <c r="M16" s="42">
         <v>567.20000000000005</v>
       </c>
-      <c r="N16" s="43">
+      <c r="N16" s="42">
         <v>429.8</v>
       </c>
-      <c r="O16" s="43">
+      <c r="O16" s="42">
         <v>1057.2</v>
       </c>
-      <c r="P16" s="43">
+      <c r="P16" s="42">
         <v>644</v>
       </c>
-      <c r="Q16" s="43">
+      <c r="Q16" s="42">
         <v>374.1</v>
       </c>
-      <c r="R16" s="43">
+      <c r="R16" s="42">
         <v>1042.8</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="42">
         <v>13281.6</v>
       </c>
-      <c r="T16" s="43">
+      <c r="T16" s="42">
         <v>7321</v>
       </c>
-      <c r="U16" s="43">
+      <c r="U16" s="42">
         <v>568.1</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B17" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="44" t="s">
+      <c r="C17" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="42">
         <v>487.9</v>
       </c>
-      <c r="E17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="43">
+      <c r="E17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="G17" s="42">
         <v>232</v>
       </c>
-      <c r="H17" s="43">
+      <c r="H17" s="42">
         <v>90.3</v>
       </c>
-      <c r="I17" s="43" t="s">
-[...14 lines deleted...]
-      <c r="N17" s="43">
+      <c r="I17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="N17" s="42">
         <v>19.5</v>
       </c>
-      <c r="O17" s="43" t="s">
-[...11 lines deleted...]
-      <c r="S17" s="43">
+      <c r="O17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S17" s="42">
         <v>146.1</v>
       </c>
-      <c r="T17" s="43" t="s">
-[...3 lines deleted...]
-        <v>222</v>
+      <c r="T17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U17" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="44" t="s">
+      <c r="C18" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="42">
         <v>4879.2</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>24.5</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="44">
         <v>15.4</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>327.5</v>
       </c>
-      <c r="H18" s="43">
+      <c r="H18" s="42">
         <v>1</v>
       </c>
-      <c r="I18" s="43">
+      <c r="I18" s="42">
         <v>229.3</v>
       </c>
-      <c r="J18" s="45">
+      <c r="J18" s="44">
         <v>4.0999999999999996</v>
       </c>
-      <c r="K18" s="43">
+      <c r="K18" s="42">
         <v>161.69999999999999</v>
       </c>
-      <c r="L18" s="43">
+      <c r="L18" s="42">
         <v>37.9</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="44">
         <v>91.1</v>
       </c>
-      <c r="N18" s="43">
+      <c r="N18" s="42">
         <v>5.0999999999999996</v>
       </c>
-      <c r="O18" s="43">
+      <c r="O18" s="42">
         <v>57.3</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="44">
         <v>6.1</v>
       </c>
-      <c r="Q18" s="43">
+      <c r="Q18" s="42">
         <v>60.4</v>
       </c>
-      <c r="R18" s="43">
+      <c r="R18" s="42">
         <v>97.2</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="42">
         <v>2066.6</v>
       </c>
-      <c r="T18" s="43">
+      <c r="T18" s="42">
         <v>1694</v>
       </c>
-      <c r="U18" s="43" t="s">
-        <v>222</v>
+      <c r="U18" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="42">
         <v>9513.6</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>16.399999999999999</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>196.9</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G19" s="42">
         <v>2123.6</v>
       </c>
-      <c r="H19" s="43">
+      <c r="H19" s="42">
         <v>7.6</v>
       </c>
-      <c r="I19" s="43">
+      <c r="I19" s="42">
         <v>196.6</v>
       </c>
-      <c r="J19" s="43">
+      <c r="J19" s="42">
         <v>7.4</v>
       </c>
-      <c r="K19" s="43">
+      <c r="K19" s="42">
         <v>300.8</v>
       </c>
-      <c r="L19" s="43">
+      <c r="L19" s="42">
         <v>236.8</v>
       </c>
-      <c r="M19" s="43" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="43">
+      <c r="M19" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N19" s="42">
         <v>235.3</v>
       </c>
-      <c r="O19" s="43">
+      <c r="O19" s="42">
         <v>22.4</v>
       </c>
-      <c r="P19" s="43">
+      <c r="P19" s="42">
         <v>613.5</v>
       </c>
-      <c r="Q19" s="43">
+      <c r="Q19" s="42">
         <v>2.9</v>
       </c>
-      <c r="R19" s="43">
+      <c r="R19" s="42">
         <v>90.9</v>
       </c>
-      <c r="S19" s="43">
+      <c r="S19" s="42">
         <v>840</v>
       </c>
-      <c r="T19" s="43">
+      <c r="T19" s="42">
         <v>1295.5999999999999</v>
       </c>
-      <c r="U19" s="43">
+      <c r="U19" s="42">
         <v>3326.9</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="44" t="s">
+      <c r="C20" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>8225</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>16.5</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="44">
         <v>1</v>
       </c>
-      <c r="G20" s="43" t="s">
-[...5 lines deleted...]
-      <c r="I20" s="43">
+      <c r="G20" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H20" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I20" s="42">
         <v>2.1</v>
       </c>
-      <c r="J20" s="45" t="s">
-[...5 lines deleted...]
-      <c r="L20" s="43">
+      <c r="J20" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K20" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L20" s="42">
         <v>116.8</v>
       </c>
-      <c r="M20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="43">
+      <c r="M20" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="N20" s="42">
         <v>32.9</v>
       </c>
-      <c r="O20" s="43">
+      <c r="O20" s="42">
         <v>3.1</v>
       </c>
-      <c r="P20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="Q20" s="43">
+      <c r="P20" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q20" s="42">
         <v>589.79999999999995</v>
       </c>
-      <c r="R20" s="43">
+      <c r="R20" s="42">
         <v>1</v>
       </c>
-      <c r="S20" s="43">
+      <c r="S20" s="42">
         <v>4981.1000000000004</v>
       </c>
-      <c r="T20" s="43">
+      <c r="T20" s="42">
         <v>2131.1</v>
       </c>
-      <c r="U20" s="43">
+      <c r="U20" s="42">
         <v>349.6</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="42">
         <v>21189.7</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>356</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>453.5</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G21" s="42">
         <v>563.6</v>
       </c>
-      <c r="H21" s="43">
+      <c r="H21" s="42">
         <v>968.4</v>
       </c>
-      <c r="I21" s="43">
+      <c r="I21" s="42">
         <v>432.3</v>
       </c>
-      <c r="J21" s="43">
+      <c r="J21" s="42">
         <v>317.8</v>
       </c>
-      <c r="K21" s="43">
+      <c r="K21" s="42">
         <v>1326.5</v>
       </c>
-      <c r="L21" s="43">
+      <c r="L21" s="42">
         <v>491.6</v>
       </c>
-      <c r="M21" s="43">
+      <c r="M21" s="42">
         <v>362.3</v>
       </c>
-      <c r="N21" s="43">
+      <c r="N21" s="42">
         <v>275.5</v>
       </c>
-      <c r="O21" s="43">
+      <c r="O21" s="42">
         <v>493.7</v>
       </c>
-      <c r="P21" s="43">
+      <c r="P21" s="42">
         <v>411.1</v>
       </c>
-      <c r="Q21" s="43">
+      <c r="Q21" s="42">
         <v>239.4</v>
       </c>
-      <c r="R21" s="43">
+      <c r="R21" s="42">
         <v>667.5</v>
       </c>
-      <c r="S21" s="43">
+      <c r="S21" s="42">
         <v>9196.2999999999993</v>
       </c>
-      <c r="T21" s="43">
+      <c r="T21" s="42">
         <v>4269.7</v>
       </c>
-      <c r="U21" s="43">
+      <c r="U21" s="42">
         <v>364.5</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <v>1812.3</v>
       </c>
-      <c r="E22" s="43" t="s">
-[...41 lines deleted...]
-      <c r="S22" s="43">
+      <c r="E22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S22" s="42">
         <v>1395.5</v>
       </c>
-      <c r="T22" s="43">
+      <c r="T22" s="42">
         <v>72.5</v>
       </c>
-      <c r="U22" s="43">
+      <c r="U22" s="42">
         <v>344.3</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="60" t="s">
+      <c r="A23" s="66" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="60"/>
-[...18 lines deleted...]
-      <c r="U23" s="43"/>
+      <c r="B23" s="66"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
     </row>
     <row r="24" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="38" t="s">
+      <c r="A24" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="38" t="s">
+      <c r="B24" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="44" t="s">
+      <c r="C24" s="43" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="45">
+      <c r="D24" s="44">
         <v>1468.3</v>
       </c>
-      <c r="E24" s="45">
+      <c r="E24" s="44">
         <v>41.4</v>
       </c>
-      <c r="F24" s="45">
+      <c r="F24" s="44">
         <v>8.8000000000000007</v>
       </c>
-      <c r="G24" s="45">
+      <c r="G24" s="44">
         <v>124.8</v>
       </c>
-      <c r="H24" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="45">
+      <c r="H24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="J24" s="44">
         <v>80.3</v>
       </c>
-      <c r="K24" s="43">
+      <c r="K24" s="42">
         <v>101.3</v>
       </c>
-      <c r="L24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="45">
+      <c r="L24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="M24" s="44">
         <v>371.5</v>
       </c>
-      <c r="N24" s="45" t="s">
-[...5 lines deleted...]
-      <c r="P24" s="45">
+      <c r="N24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="O24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="P24" s="44">
         <v>110.1</v>
       </c>
-      <c r="Q24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="43">
+      <c r="Q24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="R24" s="42">
         <v>106.7</v>
       </c>
-      <c r="S24" s="43">
+      <c r="S24" s="42">
         <v>184.5</v>
       </c>
-      <c r="T24" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="43">
+      <c r="T24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U24" s="42">
         <v>338.9</v>
       </c>
     </row>
     <row r="25" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="61"/>
-[...18 lines deleted...]
-      <c r="U25" s="45"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
     </row>
     <row r="26" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="38" t="s">
+      <c r="A26" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="37" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="42">
         <v>181.7</v>
       </c>
-      <c r="E26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="43">
+      <c r="E26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G26" s="42">
         <v>1.3</v>
       </c>
-      <c r="H26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="43">
+      <c r="H26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I26" s="42">
         <v>3.7</v>
       </c>
-      <c r="J26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="43">
+      <c r="J26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K26" s="42">
         <v>11.9</v>
       </c>
-      <c r="L26" s="43">
+      <c r="L26" s="42">
         <v>1.6</v>
       </c>
-      <c r="M26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O26" s="43">
+      <c r="M26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O26" s="42">
         <v>0.1</v>
       </c>
-      <c r="P26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="R26" s="43">
+      <c r="P26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R26" s="42">
         <v>0.4</v>
       </c>
-      <c r="S26" s="43">
+      <c r="S26" s="42">
         <v>66.8</v>
       </c>
-      <c r="T26" s="43">
+      <c r="T26" s="42">
         <v>95.9</v>
       </c>
-      <c r="U26" s="43" t="s">
-        <v>222</v>
+      <c r="U26" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="38" t="s">
+      <c r="A27" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B27" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="43">
+      <c r="D27" s="42">
         <v>38</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="42">
         <v>0.7</v>
       </c>
-      <c r="F27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="43">
+      <c r="F27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G27" s="42">
         <v>3</v>
       </c>
-      <c r="H27" s="43" t="s">
-[...14 lines deleted...]
-      <c r="M27" s="43">
+      <c r="H27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M27" s="42">
         <v>6</v>
       </c>
-      <c r="N27" s="43" t="s">
-[...11 lines deleted...]
-      <c r="R27" s="43">
+      <c r="N27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R27" s="42">
         <v>1.5</v>
       </c>
-      <c r="S27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T27" s="43">
+      <c r="S27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T27" s="42">
         <v>26.8</v>
       </c>
-      <c r="U27" s="43" t="s">
-        <v>222</v>
+      <c r="U27" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="60" t="s">
+      <c r="A28" s="66" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="60"/>
-[...18 lines deleted...]
-      <c r="U28" s="43"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
     </row>
     <row r="29" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="37" t="s">
+      <c r="A29" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="47" t="s">
+      <c r="B29" s="46" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="43">
+      <c r="D29" s="42">
         <v>159187.6</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E29" s="42">
         <v>3567.1</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F29" s="42">
         <v>6125.7</v>
       </c>
-      <c r="G29" s="43">
+      <c r="G29" s="42">
         <v>3949.7</v>
       </c>
-      <c r="H29" s="43">
+      <c r="H29" s="42">
         <v>6325.3</v>
       </c>
-      <c r="I29" s="43">
+      <c r="I29" s="42">
         <v>1153.2</v>
       </c>
-      <c r="J29" s="43">
+      <c r="J29" s="42">
         <v>4395.7</v>
       </c>
-      <c r="K29" s="43">
+      <c r="K29" s="42">
         <v>9598.1</v>
       </c>
-      <c r="L29" s="43">
+      <c r="L29" s="42">
         <v>3915.6</v>
       </c>
-      <c r="M29" s="43">
+      <c r="M29" s="42">
         <v>1911.8</v>
       </c>
-      <c r="N29" s="43">
+      <c r="N29" s="42">
         <v>5011.3</v>
       </c>
-      <c r="O29" s="43">
+      <c r="O29" s="42">
         <v>7964.3</v>
       </c>
-      <c r="P29" s="43">
+      <c r="P29" s="42">
         <v>1539.3</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="42">
         <v>997.5</v>
       </c>
-      <c r="R29" s="43">
+      <c r="R29" s="42">
         <v>16270.6</v>
       </c>
-      <c r="S29" s="43">
+      <c r="S29" s="42">
         <v>33224.300000000003</v>
       </c>
-      <c r="T29" s="43">
+      <c r="T29" s="42">
         <v>47232.7</v>
       </c>
-      <c r="U29" s="43">
+      <c r="U29" s="42">
         <v>6005.4</v>
       </c>
     </row>
     <row r="30" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="49" t="s">
+      <c r="C30" s="48" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="44">
         <v>7297.2</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="44">
         <v>7.6</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="42">
         <v>16.5</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="44">
         <v>16.600000000000001</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="42">
         <v>77</v>
       </c>
-      <c r="I30" s="45">
+      <c r="I30" s="44">
         <v>100.8</v>
       </c>
-      <c r="J30" s="43">
+      <c r="J30" s="42">
         <v>9</v>
       </c>
-      <c r="K30" s="43">
+      <c r="K30" s="42">
         <v>217.9</v>
       </c>
-      <c r="L30" s="45">
+      <c r="L30" s="44">
         <v>12.8</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="N30" s="45">
+      <c r="N30" s="44">
         <v>33</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="44">
         <v>92.7</v>
       </c>
-      <c r="P30" s="43">
+      <c r="P30" s="42">
         <v>143.80000000000001</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="44">
         <v>6.9</v>
       </c>
-      <c r="R30" s="43">
+      <c r="R30" s="42">
         <v>42.8</v>
       </c>
-      <c r="S30" s="43">
+      <c r="S30" s="42">
         <v>1808.2</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="42">
         <v>4623.8999999999996</v>
       </c>
-      <c r="U30" s="43">
+      <c r="U30" s="42">
         <v>77.900000000000006</v>
       </c>
     </row>
     <row r="31" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="66" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="60"/>
-[...18 lines deleted...]
-      <c r="U31" s="43"/>
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
     </row>
     <row r="32" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B32" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="42">
         <v>77691.8</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="42">
         <v>151.80000000000001</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="42">
         <v>212.1</v>
       </c>
-      <c r="G32" s="43">
+      <c r="G32" s="42">
         <v>401.3</v>
       </c>
-      <c r="H32" s="43">
+      <c r="H32" s="42">
         <v>441.3</v>
       </c>
-      <c r="I32" s="43">
+      <c r="I32" s="42">
         <v>136.19999999999999</v>
       </c>
-      <c r="J32" s="43">
+      <c r="J32" s="42">
         <v>161.5</v>
       </c>
-      <c r="K32" s="43">
+      <c r="K32" s="42">
         <v>401.1</v>
       </c>
-      <c r="L32" s="43">
+      <c r="L32" s="42">
         <v>209</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="42">
         <v>319.5</v>
       </c>
-      <c r="N32" s="43">
+      <c r="N32" s="42">
         <v>153.6</v>
       </c>
-      <c r="O32" s="43">
+      <c r="O32" s="42">
         <v>244</v>
       </c>
-      <c r="P32" s="43">
+      <c r="P32" s="42">
         <v>197.3</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="42">
         <v>94.1</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="42">
         <v>108.9</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="42">
         <v>53106.5</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="42">
         <v>21119.7</v>
       </c>
-      <c r="U32" s="43">
+      <c r="U32" s="42">
         <v>233.9</v>
       </c>
     </row>
     <row r="33" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="60" t="s">
+      <c r="A33" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="60"/>
-[...18 lines deleted...]
-      <c r="U33" s="43"/>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="40"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="40"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
     </row>
     <row r="34" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="38" t="s">
+      <c r="A34" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="38" t="s">
+      <c r="B34" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="43">
+      <c r="D34" s="42">
         <v>2736.5</v>
       </c>
-      <c r="E34" s="43">
+      <c r="E34" s="42">
         <v>54.5</v>
       </c>
-      <c r="F34" s="43">
+      <c r="F34" s="42">
         <v>64.2</v>
       </c>
-      <c r="G34" s="43">
+      <c r="G34" s="42">
         <v>52.8</v>
       </c>
-      <c r="H34" s="43">
+      <c r="H34" s="42">
         <v>51.8</v>
       </c>
-      <c r="I34" s="43">
+      <c r="I34" s="42">
         <v>16.600000000000001</v>
       </c>
-      <c r="J34" s="43">
+      <c r="J34" s="42">
         <v>14.3</v>
       </c>
-      <c r="K34" s="43">
+      <c r="K34" s="42">
         <v>49.1</v>
       </c>
-      <c r="L34" s="43">
+      <c r="L34" s="42">
         <v>76.8</v>
       </c>
-      <c r="M34" s="43">
+      <c r="M34" s="42">
         <v>32.5</v>
       </c>
-      <c r="N34" s="43">
+      <c r="N34" s="42">
         <v>45.7</v>
       </c>
-      <c r="O34" s="43">
+      <c r="O34" s="42">
         <v>89.2</v>
       </c>
-      <c r="P34" s="43">
+      <c r="P34" s="42">
         <v>16.100000000000001</v>
       </c>
-      <c r="Q34" s="43">
+      <c r="Q34" s="42">
         <v>13</v>
       </c>
-      <c r="R34" s="43">
+      <c r="R34" s="42">
         <v>39.200000000000003</v>
       </c>
-      <c r="S34" s="43">
+      <c r="S34" s="42">
         <v>882.9</v>
       </c>
-      <c r="T34" s="43">
+      <c r="T34" s="42">
         <v>1231.9000000000001</v>
       </c>
-      <c r="U34" s="43">
+      <c r="U34" s="42">
         <v>5.9</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="60" t="s">
+      <c r="A35" s="66" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="60"/>
-[...18 lines deleted...]
-      <c r="U35" s="43"/>
+      <c r="B35" s="66"/>
+      <c r="C35" s="66"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
     </row>
     <row r="36" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="38" t="s">
+      <c r="A36" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="38" t="s">
+      <c r="B36" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="43">
+      <c r="D36" s="42">
         <v>0.7</v>
       </c>
-      <c r="E36" s="43" t="s">
-[...44 lines deleted...]
-      <c r="T36" s="43">
+      <c r="E36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T36" s="42">
         <v>0.7</v>
       </c>
-      <c r="U36" s="43" t="s">
-        <v>222</v>
+      <c r="U36" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="38" t="s">
+      <c r="A37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="38" t="s">
+      <c r="B37" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="43">
+      <c r="D37" s="42">
         <v>3033.3</v>
       </c>
-      <c r="E37" s="43">
+      <c r="E37" s="42">
         <v>98.3</v>
       </c>
-      <c r="F37" s="43">
+      <c r="F37" s="42">
         <v>0.5</v>
       </c>
-      <c r="G37" s="43">
+      <c r="G37" s="42">
         <v>61.2</v>
       </c>
-      <c r="H37" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J37" s="43">
+      <c r="H37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J37" s="42">
         <v>105.6</v>
       </c>
-      <c r="K37" s="43">
+      <c r="K37" s="42">
         <v>1342.1</v>
       </c>
-      <c r="L37" s="43">
+      <c r="L37" s="42">
         <v>185</v>
       </c>
-      <c r="M37" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O37" s="43">
+      <c r="M37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O37" s="42">
         <v>937.9</v>
       </c>
-      <c r="P37" s="43">
+      <c r="P37" s="42">
         <v>221.5</v>
       </c>
-      <c r="Q37" s="43">
+      <c r="Q37" s="42">
         <v>5.0999999999999996</v>
       </c>
-      <c r="R37" s="43">
+      <c r="R37" s="42">
         <v>58.3</v>
       </c>
-      <c r="S37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T37" s="43">
+      <c r="S37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T37" s="42">
         <v>1.8</v>
       </c>
-      <c r="U37" s="43">
+      <c r="U37" s="42">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="38" t="s">
+      <c r="A38" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="38" t="s">
+      <c r="B38" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="43">
+      <c r="D38" s="42">
         <v>740.9</v>
       </c>
-      <c r="E38" s="43">
+      <c r="E38" s="42">
         <v>179.8</v>
       </c>
-      <c r="F38" s="43">
+      <c r="F38" s="42">
         <v>4</v>
       </c>
-      <c r="G38" s="43" t="s">
-[...5 lines deleted...]
-      <c r="I38" s="43">
+      <c r="G38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I38" s="42">
         <v>20.100000000000001</v>
       </c>
-      <c r="J38" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="43">
+      <c r="J38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K38" s="42">
         <v>5.3</v>
       </c>
-      <c r="L38" s="43">
+      <c r="L38" s="42">
         <v>6.6</v>
       </c>
-      <c r="M38" s="43" t="s">
-[...14 lines deleted...]
-      <c r="R38" s="43">
+      <c r="M38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R38" s="42">
         <v>1.3</v>
       </c>
-      <c r="S38" s="43">
+      <c r="S38" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="T38" s="43">
+      <c r="T38" s="42">
         <v>520</v>
       </c>
-      <c r="U38" s="43">
+      <c r="U38" s="42">
         <v>2.7</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="38" t="s">
+      <c r="A39" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="38" t="s">
+      <c r="B39" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="43">
+      <c r="D39" s="42">
         <v>396.5</v>
       </c>
-      <c r="E39" s="43" t="s">
-[...41 lines deleted...]
-      <c r="S39" s="43">
+      <c r="E39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S39" s="42">
         <v>77.7</v>
       </c>
-      <c r="T39" s="43">
+      <c r="T39" s="42">
         <v>21.7</v>
       </c>
-      <c r="U39" s="43">
+      <c r="U39" s="42">
         <v>297.10000000000002</v>
       </c>
     </row>
     <row r="40" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="38" t="s">
+      <c r="B40" s="37" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="43">
+      <c r="D40" s="42">
         <v>5326.8</v>
       </c>
-      <c r="E40" s="43">
+      <c r="E40" s="42">
         <v>23.3</v>
       </c>
-      <c r="F40" s="43">
+      <c r="F40" s="42">
         <v>28.1</v>
       </c>
-      <c r="G40" s="43">
+      <c r="G40" s="42">
         <v>2312.5</v>
       </c>
-      <c r="H40" s="43">
+      <c r="H40" s="42">
         <v>0.9</v>
       </c>
-      <c r="I40" s="43">
+      <c r="I40" s="42">
         <v>2.6</v>
       </c>
-      <c r="J40" s="43">
+      <c r="J40" s="42">
         <v>575.70000000000005</v>
       </c>
-      <c r="K40" s="43">
+      <c r="K40" s="42">
         <v>189</v>
       </c>
-      <c r="L40" s="43">
+      <c r="L40" s="42">
         <v>284.7</v>
       </c>
-      <c r="M40" s="43">
+      <c r="M40" s="42">
         <v>13.9</v>
       </c>
-      <c r="N40" s="43">
+      <c r="N40" s="42">
         <v>40.9</v>
       </c>
-      <c r="O40" s="43">
+      <c r="O40" s="42">
         <v>32.700000000000003</v>
       </c>
-      <c r="P40" s="43">
+      <c r="P40" s="42">
         <v>409.4</v>
       </c>
-      <c r="Q40" s="43">
+      <c r="Q40" s="42">
         <v>0.3</v>
       </c>
-      <c r="R40" s="43">
+      <c r="R40" s="42">
         <v>149.6</v>
       </c>
-      <c r="S40" s="43">
+      <c r="S40" s="42">
         <v>48.8</v>
       </c>
-      <c r="T40" s="43">
+      <c r="T40" s="42">
         <v>72</v>
       </c>
-      <c r="U40" s="43">
+      <c r="U40" s="42">
         <v>1142.4000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="38" t="s">
+      <c r="B41" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="43" t="s">
-[...51 lines deleted...]
-        <v>222</v>
+      <c r="D41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="E41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U41" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="38" t="s">
+      <c r="A42" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B42" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="43">
+      <c r="D42" s="42">
         <v>102.1</v>
       </c>
-      <c r="E42" s="43">
+      <c r="E42" s="42">
         <v>50.4</v>
       </c>
-      <c r="F42" s="43" t="s">
-[...8 lines deleted...]
-      <c r="I42" s="43">
+      <c r="F42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I42" s="42">
         <v>8.3000000000000007</v>
       </c>
-      <c r="J42" s="43" t="s">
-[...23 lines deleted...]
-      <c r="R42" s="43">
+      <c r="J42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R42" s="42">
         <v>43.4</v>
       </c>
-      <c r="S42" s="43" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="S42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U42" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B43" s="37" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="43">
+      <c r="D43" s="42">
         <v>492.7</v>
       </c>
-      <c r="E43" s="43">
+      <c r="E43" s="42">
         <v>2.5</v>
       </c>
-      <c r="F43" s="43" t="s">
-[...14 lines deleted...]
-      <c r="K43" s="43">
+      <c r="F43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K43" s="42">
         <v>37.9</v>
       </c>
-      <c r="L43" s="43">
+      <c r="L43" s="42">
         <v>296.10000000000002</v>
       </c>
-      <c r="M43" s="43" t="s">
-[...8 lines deleted...]
-      <c r="P43" s="43">
+      <c r="M43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P43" s="42">
         <v>14.3</v>
       </c>
-      <c r="Q43" s="43" t="s">
-[...8 lines deleted...]
-      <c r="T43" s="43">
+      <c r="Q43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T43" s="42">
         <v>141.9</v>
       </c>
-      <c r="U43" s="43" t="s">
-        <v>222</v>
+      <c r="U43" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="38" t="s">
+      <c r="B44" s="37" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="43">
+      <c r="D44" s="42">
         <v>2325.9</v>
       </c>
-      <c r="E44" s="43" t="s">
-[...14 lines deleted...]
-      <c r="J44" s="43">
+      <c r="E44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J44" s="42">
         <v>10.3</v>
       </c>
-      <c r="K44" s="43" t="s">
-[...5 lines deleted...]
-      <c r="M44" s="43">
+      <c r="K44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M44" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N44" s="43" t="s">
-[...11 lines deleted...]
-      <c r="R44" s="43">
+      <c r="N44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R44" s="42">
         <v>20.6</v>
       </c>
-      <c r="S44" s="43" t="s">
-[...5 lines deleted...]
-      <c r="U44" s="43">
+      <c r="S44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U44" s="42">
         <v>2293.9</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="38" t="s">
+      <c r="B45" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="43">
+      <c r="D45" s="42">
         <v>21472.9</v>
       </c>
-      <c r="E45" s="43">
+      <c r="E45" s="42">
         <v>2793.3</v>
       </c>
-      <c r="F45" s="43">
+      <c r="F45" s="42">
         <v>558.6</v>
       </c>
-      <c r="G45" s="43">
+      <c r="G45" s="42">
         <v>3608.9</v>
       </c>
-      <c r="H45" s="43">
+      <c r="H45" s="42">
         <v>1720.7</v>
       </c>
-      <c r="I45" s="43">
+      <c r="I45" s="42">
         <v>120.4</v>
       </c>
-      <c r="J45" s="43">
+      <c r="J45" s="42">
         <v>119.1</v>
       </c>
-      <c r="K45" s="43">
+      <c r="K45" s="42">
         <v>335.1</v>
       </c>
-      <c r="L45" s="43">
+      <c r="L45" s="42">
         <v>962.1</v>
       </c>
-      <c r="M45" s="43">
+      <c r="M45" s="42">
         <v>308.60000000000002</v>
       </c>
-      <c r="N45" s="43">
+      <c r="N45" s="42">
         <v>46.5</v>
       </c>
-      <c r="O45" s="43">
+      <c r="O45" s="42">
         <v>3270.7</v>
       </c>
-      <c r="P45" s="43">
+      <c r="P45" s="42">
         <v>353.5</v>
       </c>
-      <c r="Q45" s="43">
+      <c r="Q45" s="42">
         <v>105.7</v>
       </c>
-      <c r="R45" s="43">
+      <c r="R45" s="42">
         <v>510.7</v>
       </c>
-      <c r="S45" s="43">
+      <c r="S45" s="42">
         <v>696.4</v>
       </c>
-      <c r="T45" s="43">
+      <c r="T45" s="42">
         <v>1040.7</v>
       </c>
-      <c r="U45" s="43">
+      <c r="U45" s="42">
         <v>4921.8999999999996</v>
       </c>
     </row>
     <row r="46" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="38" t="s">
+      <c r="B46" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="43">
+      <c r="D46" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="E46" s="43" t="s">
-[...14 lines deleted...]
-      <c r="J46" s="43">
+      <c r="E46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J46" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="K46" s="43" t="s">
-[...30 lines deleted...]
-        <v>222</v>
+      <c r="K46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U46" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="38" t="s">
+      <c r="A47" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="38" t="s">
+      <c r="B47" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="43">
+      <c r="D47" s="42">
         <v>141.6</v>
       </c>
-      <c r="E47" s="43">
+      <c r="E47" s="42">
         <v>0.3</v>
       </c>
-      <c r="F47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="43">
+      <c r="F47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G47" s="42">
         <v>1.2</v>
       </c>
-      <c r="H47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="43">
+      <c r="H47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I47" s="42">
         <v>6.4</v>
       </c>
-      <c r="J47" s="43">
+      <c r="J47" s="42">
         <v>0.2</v>
       </c>
-      <c r="K47" s="43">
+      <c r="K47" s="42">
         <v>107.4</v>
       </c>
-      <c r="L47" s="43" t="s">
-[...8 lines deleted...]
-      <c r="O47" s="43">
+      <c r="L47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O47" s="42">
         <v>1.4</v>
       </c>
-      <c r="P47" s="43" t="s">
-[...5 lines deleted...]
-      <c r="R47" s="43">
+      <c r="P47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R47" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="S47" s="43">
+      <c r="S47" s="42">
         <v>19.2</v>
       </c>
-      <c r="T47" s="43">
+      <c r="T47" s="42">
         <v>1.4</v>
       </c>
-      <c r="U47" s="43">
+      <c r="U47" s="42">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="38" t="s">
+      <c r="A48" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="38" t="s">
+      <c r="B48" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="43">
+      <c r="D48" s="42">
         <v>307.7</v>
       </c>
-      <c r="E48" s="43">
+      <c r="E48" s="42">
         <v>3</v>
       </c>
-      <c r="F48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="43">
+      <c r="F48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G48" s="42">
         <v>22.3</v>
       </c>
-      <c r="H48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I48" s="43">
+      <c r="H48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I48" s="42">
         <v>0.2</v>
       </c>
-      <c r="J48" s="43">
+      <c r="J48" s="42">
         <v>13.1</v>
       </c>
-      <c r="K48" s="43">
+      <c r="K48" s="42">
         <v>22.7</v>
       </c>
-      <c r="L48" s="43">
+      <c r="L48" s="42">
         <v>0.7</v>
       </c>
-      <c r="M48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="43">
+      <c r="M48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N48" s="42">
         <v>26.1</v>
       </c>
-      <c r="O48" s="43">
+      <c r="O48" s="42">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P48" s="43" t="s">
-[...5 lines deleted...]
-      <c r="R48" s="43">
+      <c r="P48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R48" s="42">
         <v>53.1</v>
       </c>
-      <c r="S48" s="43">
+      <c r="S48" s="42">
         <v>14.6</v>
       </c>
-      <c r="T48" s="43">
+      <c r="T48" s="42">
         <v>149.6</v>
       </c>
-      <c r="U48" s="43">
+      <c r="U48" s="42">
         <v>0.1</v>
       </c>
     </row>
     <row r="49" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="38" t="s">
+      <c r="A49" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="38" t="s">
+      <c r="B49" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="43">
+      <c r="D49" s="42">
         <v>17.5</v>
       </c>
-      <c r="E49" s="43" t="s">
-[...29 lines deleted...]
-      <c r="O49" s="43">
+      <c r="E49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O49" s="42">
         <v>17.5</v>
       </c>
-      <c r="P49" s="43" t="s">
-[...15 lines deleted...]
-        <v>222</v>
+      <c r="P49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U49" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="38" t="s">
+      <c r="B50" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="49" t="s">
+      <c r="C50" s="48" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="43">
+      <c r="D50" s="42">
         <v>148.1</v>
       </c>
-      <c r="E50" s="43" t="s">
-[...17 lines deleted...]
-      <c r="K50" s="43">
+      <c r="E50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K50" s="42">
         <v>3.9</v>
       </c>
-      <c r="L50" s="43" t="s">
-[...11 lines deleted...]
-      <c r="P50" s="43">
+      <c r="L50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P50" s="42">
         <v>142.30000000000001</v>
       </c>
-      <c r="Q50" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="43">
+      <c r="Q50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R50" s="42">
         <v>1.9</v>
       </c>
-      <c r="S50" s="43" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="S50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U50" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="38" t="s">
+      <c r="A51" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="38" t="s">
+      <c r="B51" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="49" t="s">
+      <c r="C51" s="48" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="43">
+      <c r="D51" s="42">
         <v>93.6</v>
       </c>
-      <c r="E51" s="43" t="s">
-[...41 lines deleted...]
-      <c r="S51" s="43">
+      <c r="E51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S51" s="42">
         <v>93.6</v>
       </c>
-      <c r="T51" s="43" t="s">
-[...3 lines deleted...]
-        <v>222</v>
+      <c r="T51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U51" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="38" t="s">
+      <c r="A52" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="38" t="s">
+      <c r="B52" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="49" t="s">
+      <c r="C52" s="48" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="43">
+      <c r="D52" s="42">
         <v>2841.4</v>
       </c>
-      <c r="E52" s="43">
+      <c r="E52" s="42">
         <v>16.3</v>
       </c>
-      <c r="F52" s="43">
+      <c r="F52" s="42">
         <v>620.4</v>
       </c>
-      <c r="G52" s="43">
+      <c r="G52" s="42">
         <v>90.1</v>
       </c>
-      <c r="H52" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J52" s="43">
+      <c r="H52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J52" s="42">
         <v>503.1</v>
       </c>
-      <c r="K52" s="43">
+      <c r="K52" s="42">
         <v>211.5</v>
       </c>
-      <c r="L52" s="43" t="s">
-[...17 lines deleted...]
-      <c r="R52" s="43">
+      <c r="L52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R52" s="42">
         <v>1336.6</v>
       </c>
-      <c r="S52" s="43">
+      <c r="S52" s="42">
         <v>37</v>
       </c>
-      <c r="T52" s="43">
+      <c r="T52" s="42">
         <v>25.7</v>
       </c>
-      <c r="U52" s="43">
+      <c r="U52" s="42">
         <v>0.7</v>
       </c>
     </row>
     <row r="53" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="38" t="s">
+      <c r="A53" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="38" t="s">
+      <c r="B53" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="49" t="s">
+      <c r="C53" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="43">
+      <c r="D53" s="42">
         <v>4757.3999999999996</v>
       </c>
-      <c r="E53" s="43">
+      <c r="E53" s="42">
         <v>233.1</v>
       </c>
-      <c r="F53" s="43">
+      <c r="F53" s="42">
         <v>9.5</v>
       </c>
-      <c r="G53" s="43">
+      <c r="G53" s="42">
         <v>1051.4000000000001</v>
       </c>
-      <c r="H53" s="43">
+      <c r="H53" s="42">
         <v>61.8</v>
       </c>
-      <c r="I53" s="43">
+      <c r="I53" s="42">
         <v>23.8</v>
       </c>
-      <c r="J53" s="43">
+      <c r="J53" s="42">
         <v>2007.6</v>
       </c>
-      <c r="K53" s="43">
+      <c r="K53" s="42">
         <v>295</v>
       </c>
-      <c r="L53" s="43" t="s">
-[...5 lines deleted...]
-      <c r="N53" s="43">
+      <c r="L53" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M53" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N53" s="42">
         <v>42.8</v>
       </c>
-      <c r="O53" s="43">
+      <c r="O53" s="42">
         <v>33.299999999999997</v>
       </c>
-      <c r="P53" s="43">
+      <c r="P53" s="42">
         <v>52.3</v>
       </c>
-      <c r="Q53" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R53" s="43">
+      <c r="Q53" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R53" s="42">
         <v>4.8</v>
       </c>
-      <c r="S53" s="43">
+      <c r="S53" s="42">
         <v>504.3</v>
       </c>
-      <c r="T53" s="43">
+      <c r="T53" s="42">
         <v>104.7</v>
       </c>
-      <c r="U53" s="43">
+      <c r="U53" s="42">
         <v>333</v>
       </c>
     </row>
     <row r="54" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="38" t="s">
+      <c r="A54" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="38" t="s">
+      <c r="B54" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="43">
+      <c r="D54" s="42">
         <v>56.9</v>
       </c>
-      <c r="E54" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G54" s="43">
+      <c r="E54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="42">
         <v>33.6</v>
       </c>
-      <c r="H54" s="43" t="s">
-[...14 lines deleted...]
-      <c r="M54" s="43">
+      <c r="H54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M54" s="42">
         <v>2.6</v>
       </c>
-      <c r="N54" s="43" t="s">
-[...17 lines deleted...]
-      <c r="T54" s="43">
+      <c r="N54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T54" s="42">
         <v>20.7</v>
       </c>
-      <c r="U54" s="43" t="s">
-        <v>222</v>
+      <c r="U54" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="38" t="s">
+      <c r="A55" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="38" t="s">
+      <c r="B55" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="43">
+      <c r="D55" s="42">
         <v>14</v>
       </c>
-      <c r="E55" s="43" t="s">
-[...29 lines deleted...]
-      <c r="O55" s="43">
+      <c r="E55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O55" s="42">
         <v>14</v>
       </c>
-      <c r="P55" s="43" t="s">
-[...15 lines deleted...]
-        <v>222</v>
+      <c r="P55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U55" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="60" t="s">
+      <c r="A56" s="66" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="60"/>
-[...18 lines deleted...]
-      <c r="U56" s="43"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="66"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="40"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
     </row>
     <row r="57" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="38" t="s">
+      <c r="A57" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="38" t="s">
+      <c r="B57" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="44" t="s">
+      <c r="C57" s="43" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="45">
+      <c r="D57" s="44">
         <v>155857.20000000001</v>
       </c>
-      <c r="E57" s="45">
+      <c r="E57" s="44">
         <v>165.4</v>
       </c>
-      <c r="F57" s="45">
+      <c r="F57" s="44">
         <v>566.9</v>
       </c>
-      <c r="G57" s="45">
+      <c r="G57" s="44">
         <v>185</v>
       </c>
-      <c r="H57" s="43">
+      <c r="H57" s="42">
         <v>799.9</v>
       </c>
-      <c r="I57" s="45">
+      <c r="I57" s="44">
         <v>1421.6</v>
       </c>
-      <c r="J57" s="45">
+      <c r="J57" s="44">
         <v>179.1</v>
       </c>
-      <c r="K57" s="43">
+      <c r="K57" s="42">
         <v>2360.6</v>
       </c>
-      <c r="L57" s="45">
+      <c r="L57" s="44">
         <v>442.2</v>
       </c>
-      <c r="M57" s="45">
+      <c r="M57" s="44">
         <v>196.3</v>
       </c>
-      <c r="N57" s="45">
+      <c r="N57" s="44">
         <v>443.4</v>
       </c>
-      <c r="O57" s="45">
+      <c r="O57" s="44">
         <v>584.29999999999995</v>
       </c>
-      <c r="P57" s="45">
+      <c r="P57" s="44">
         <v>608.6</v>
       </c>
-      <c r="Q57" s="45">
+      <c r="Q57" s="44">
         <v>131.19999999999999</v>
       </c>
-      <c r="R57" s="43">
+      <c r="R57" s="42">
         <v>1928.6</v>
       </c>
-      <c r="S57" s="43">
+      <c r="S57" s="42">
         <v>67823.100000000006</v>
       </c>
-      <c r="T57" s="43">
+      <c r="T57" s="42">
         <v>77471.899999999994</v>
       </c>
-      <c r="U57" s="43">
+      <c r="U57" s="42">
         <v>549.1</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="38" t="s">
+      <c r="A58" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="38" t="s">
+      <c r="B58" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="43">
+      <c r="D58" s="42">
         <v>74.599999999999994</v>
       </c>
-      <c r="E58" s="43">
+      <c r="E58" s="42">
         <v>10.7</v>
       </c>
-      <c r="F58" s="43" t="s">
-[...29 lines deleted...]
-      <c r="P58" s="43">
+      <c r="F58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P58" s="42">
         <v>15.4</v>
       </c>
-      <c r="Q58" s="43" t="s">
-[...8 lines deleted...]
-      <c r="T58" s="43">
+      <c r="Q58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T58" s="42">
         <v>48.5</v>
       </c>
-      <c r="U58" s="43" t="s">
-        <v>222</v>
+      <c r="U58" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="50"/>
-      <c r="B59" s="73" t="s">
+      <c r="A59" s="49"/>
+      <c r="B59" s="64" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="74" t="s">
+      <c r="C59" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="51">
+      <c r="D59" s="50">
         <v>619498.5</v>
       </c>
-      <c r="E59" s="51">
+      <c r="E59" s="50">
         <f t="shared" ref="E59:U59" si="0">SUM(E5:E58)</f>
         <v>10647.4</v>
       </c>
-      <c r="F59" s="51">
+      <c r="F59" s="50">
         <f t="shared" si="0"/>
         <v>11931.1</v>
       </c>
-      <c r="G59" s="51">
+      <c r="G59" s="50">
         <f t="shared" si="0"/>
         <v>19180.3</v>
       </c>
-      <c r="H59" s="51">
+      <c r="H59" s="50">
         <f t="shared" si="0"/>
         <v>13272.2</v>
       </c>
-      <c r="I59" s="51">
+      <c r="I59" s="50">
         <f t="shared" si="0"/>
         <v>7995.6</v>
       </c>
-      <c r="J59" s="51">
+      <c r="J59" s="50">
         <f t="shared" si="0"/>
         <v>11613.4</v>
       </c>
-      <c r="K59" s="51">
+      <c r="K59" s="50">
         <f t="shared" si="0"/>
         <v>23845.3</v>
       </c>
-      <c r="L59" s="51">
+      <c r="L59" s="50">
         <f t="shared" si="0"/>
         <v>11202.1</v>
       </c>
-      <c r="M59" s="51">
+      <c r="M59" s="50">
         <f t="shared" si="0"/>
         <v>6656.4</v>
       </c>
-      <c r="N59" s="51">
+      <c r="N59" s="50">
         <f t="shared" si="0"/>
         <v>8126.5</v>
       </c>
-      <c r="O59" s="51">
+      <c r="O59" s="50">
         <f t="shared" si="0"/>
         <v>17408</v>
       </c>
-      <c r="P59" s="51">
+      <c r="P59" s="50">
         <f t="shared" si="0"/>
         <v>7611</v>
       </c>
-      <c r="Q59" s="51">
+      <c r="Q59" s="50">
         <f t="shared" si="0"/>
         <v>6473.7</v>
       </c>
-      <c r="R59" s="51">
+      <c r="R59" s="50">
         <f t="shared" si="0"/>
         <v>27815.1</v>
       </c>
-      <c r="S59" s="51">
+      <c r="S59" s="50">
         <f t="shared" si="0"/>
         <v>225252.6</v>
       </c>
-      <c r="T59" s="51">
+      <c r="T59" s="50">
         <f t="shared" si="0"/>
         <v>188122.5</v>
       </c>
-      <c r="U59" s="51">
+      <c r="U59" s="50">
         <f t="shared" si="0"/>
         <v>22345.3</v>
       </c>
     </row>
     <row r="60" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="50"/>
-      <c r="B60" s="73" t="s">
+      <c r="A60" s="49"/>
+      <c r="B60" s="64" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="74" t="s">
+      <c r="C60" s="65" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="51">
+      <c r="D60" s="50">
         <v>70649033.200000003</v>
       </c>
-      <c r="E60" s="51">
+      <c r="E60" s="50">
         <v>2283939.7999999998</v>
       </c>
-      <c r="F60" s="51">
+      <c r="F60" s="50">
         <v>2956872.2</v>
       </c>
-      <c r="G60" s="51">
+      <c r="G60" s="50">
         <v>3731039.5</v>
       </c>
-      <c r="H60" s="51">
+      <c r="H60" s="50">
         <v>7738259.2000000002</v>
       </c>
-      <c r="I60" s="51">
+      <c r="I60" s="50">
         <v>2735953.1</v>
       </c>
-      <c r="J60" s="51">
+      <c r="J60" s="50">
         <v>1901385</v>
       </c>
-      <c r="K60" s="51">
+      <c r="K60" s="50">
         <v>6099856.2000000002</v>
       </c>
-      <c r="L60" s="51">
+      <c r="L60" s="50">
         <v>2872209.6</v>
       </c>
-      <c r="M60" s="51">
+      <c r="M60" s="50">
         <v>1645067.2</v>
       </c>
-      <c r="N60" s="51">
+      <c r="N60" s="50">
         <v>3074392.9</v>
       </c>
-      <c r="O60" s="51">
+      <c r="O60" s="50">
         <v>3120136.9</v>
       </c>
-      <c r="P60" s="51">
+      <c r="P60" s="50">
         <v>1571903.6</v>
       </c>
-      <c r="Q60" s="51">
+      <c r="Q60" s="50">
         <v>2384159.2999999998</v>
       </c>
-      <c r="R60" s="51">
+      <c r="R60" s="50">
         <v>4605532.0999999996</v>
       </c>
-      <c r="S60" s="51">
+      <c r="S60" s="50">
         <v>7975283.0999999996</v>
       </c>
-      <c r="T60" s="51">
+      <c r="T60" s="50">
         <v>13459802.6</v>
       </c>
-      <c r="U60" s="51">
+      <c r="U60" s="50">
         <v>2493240.9</v>
       </c>
     </row>
     <row r="61" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="50"/>
-      <c r="B61" s="73" t="s">
+      <c r="A61" s="49"/>
+      <c r="B61" s="64" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="74" t="s">
+      <c r="C61" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="51">
+      <c r="D61" s="50">
         <f>D59/D60%</f>
         <v>0.9</v>
       </c>
-      <c r="E61" s="51">
+      <c r="E61" s="50">
         <f t="shared" ref="E61:U61" si="1">E59/E60%</f>
         <v>0.5</v>
       </c>
-      <c r="F61" s="51">
+      <c r="F61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="G61" s="51">
+      <c r="G61" s="50">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
-      <c r="H61" s="51">
+      <c r="H61" s="50">
         <f t="shared" si="1"/>
         <v>0.2</v>
       </c>
-      <c r="I61" s="51">
+      <c r="I61" s="50">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="J61" s="51">
+      <c r="J61" s="50">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
-      <c r="K61" s="51">
+      <c r="K61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="L61" s="51">
+      <c r="L61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="M61" s="51">
+      <c r="M61" s="50">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="N61" s="51">
+      <c r="N61" s="50">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="O61" s="51">
+      <c r="O61" s="50">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
-      <c r="P61" s="51">
+      <c r="P61" s="50">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
-      <c r="Q61" s="51">
+      <c r="Q61" s="50">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="R61" s="51">
+      <c r="R61" s="50">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
-      <c r="S61" s="51">
+      <c r="S61" s="50">
         <f t="shared" si="1"/>
         <v>2.8</v>
       </c>
-      <c r="T61" s="51">
+      <c r="T61" s="50">
         <f t="shared" si="1"/>
         <v>1.4</v>
       </c>
-      <c r="U61" s="51">
+      <c r="U61" s="50">
         <f t="shared" si="1"/>
         <v>0.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:X61"/>
   <sheetViews>
     <sheetView topLeftCell="A49" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B59" sqref="B59:C61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="47" style="2" customWidth="1"/>
     <col min="4" max="6" width="12.7109375" style="2" customWidth="1"/>
     <col min="7" max="9" width="12.7109375" style="3" customWidth="1"/>
     <col min="10" max="24" width="12.7109375" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>171</v>
       </c>
-      <c r="B1" s="28"/>
-[...6 lines deleted...]
-      <c r="I1" s="29"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="28"/>
     </row>
     <row r="2" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="62">
+      <c r="A2" s="68">
         <v>111203</v>
       </c>
-      <c r="B2" s="62"/>
-[...8 lines deleted...]
-        <v>225</v>
+      <c r="B2" s="68"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="X2" s="33" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:24" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="31"/>
-      <c r="B3" s="32" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="31" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C3" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="32" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="32" t="s">
         <v>145</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="32" t="s">
         <v>146</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="G3" s="32" t="s">
         <v>147</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="H3" s="32" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="I3" s="32" t="s">
         <v>149</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="J3" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="L3" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="M3" s="33" t="s">
+      <c r="M3" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="N3" s="33" t="s">
+      <c r="N3" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="O3" s="33" t="s">
+      <c r="O3" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="P3" s="33" t="s">
+      <c r="P3" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="Q3" s="33" t="s">
+      <c r="Q3" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="R3" s="33" t="s">
+      <c r="R3" s="32" t="s">
         <v>158</v>
       </c>
-      <c r="S3" s="33" t="s">
+      <c r="S3" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="T3" s="33" t="s">
+      <c r="T3" s="32" t="s">
         <v>159</v>
       </c>
-      <c r="U3" s="33" t="s">
+      <c r="U3" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="V3" s="33" t="s">
+      <c r="V3" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="W3" s="33" t="s">
+      <c r="W3" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="X3" s="33" t="s">
+      <c r="X3" s="32" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="4" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="64"/>
-[...21 lines deleted...]
-      <c r="X4" s="37"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
     </row>
     <row r="5" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39" t="s">
+      <c r="C5" s="38" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="39">
         <v>49721.7</v>
       </c>
-      <c r="E5" s="40">
+      <c r="E5" s="39">
         <v>187.9</v>
       </c>
-      <c r="F5" s="40">
+      <c r="F5" s="39">
         <v>1.8</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="39">
         <v>14.5</v>
       </c>
-      <c r="H5" s="40">
+      <c r="H5" s="39">
         <v>8.6</v>
       </c>
-      <c r="I5" s="40">
+      <c r="I5" s="39">
         <v>159.6</v>
       </c>
-      <c r="J5" s="40">
+      <c r="J5" s="39">
         <v>32.799999999999997</v>
       </c>
-      <c r="K5" s="40">
+      <c r="K5" s="39">
         <v>41.4</v>
       </c>
-      <c r="L5" s="40">
+      <c r="L5" s="39">
         <v>50.5</v>
       </c>
-      <c r="M5" s="40">
+      <c r="M5" s="39">
         <v>21.4</v>
       </c>
-      <c r="N5" s="40">
+      <c r="N5" s="39">
         <v>13.1</v>
       </c>
-      <c r="O5" s="40" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="40">
+      <c r="O5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P5" s="39">
         <v>10.7</v>
       </c>
-      <c r="Q5" s="40">
+      <c r="Q5" s="39">
         <v>37.799999999999997</v>
       </c>
-      <c r="R5" s="40">
+      <c r="R5" s="39">
         <v>22.5</v>
       </c>
-      <c r="S5" s="40">
+      <c r="S5" s="39">
         <v>5.2</v>
       </c>
-      <c r="T5" s="40">
+      <c r="T5" s="39">
         <v>3.1</v>
       </c>
-      <c r="U5" s="40">
+      <c r="U5" s="39">
         <v>95.8</v>
       </c>
-      <c r="V5" s="40">
+      <c r="V5" s="39">
         <v>41124.9</v>
       </c>
-      <c r="W5" s="40">
+      <c r="W5" s="39">
         <v>7755.4</v>
       </c>
-      <c r="X5" s="40">
+      <c r="X5" s="39">
         <v>134.69999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="69" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="64"/>
-[...21 lines deleted...]
-      <c r="X6" s="43"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
     </row>
     <row r="7" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="42">
         <v>1110.0999999999999</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>6.4</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="42">
         <v>4.8</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="42">
         <v>2.5</v>
       </c>
-      <c r="H7" s="43">
+      <c r="H7" s="42">
         <v>0.6</v>
       </c>
-      <c r="I7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="43">
+      <c r="I7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J7" s="42">
         <v>1.2</v>
       </c>
-      <c r="K7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="43">
+      <c r="K7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L7" s="42">
         <v>0.8</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="42">
         <v>199.8</v>
       </c>
-      <c r="N7" s="43">
+      <c r="N7" s="42">
         <v>7.5</v>
       </c>
-      <c r="O7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="43">
+      <c r="O7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P7" s="42">
         <v>0.3</v>
       </c>
-      <c r="Q7" s="43">
+      <c r="Q7" s="42">
         <v>22</v>
       </c>
-      <c r="R7" s="43">
+      <c r="R7" s="42">
         <v>6.3</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="42">
         <v>0.3</v>
       </c>
-      <c r="T7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="43">
+      <c r="T7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U7" s="42">
         <v>52.1</v>
       </c>
-      <c r="V7" s="43">
+      <c r="V7" s="42">
         <v>204.3</v>
       </c>
-      <c r="W7" s="43">
+      <c r="W7" s="42">
         <v>531.20000000000005</v>
       </c>
-      <c r="X7" s="43">
+      <c r="X7" s="42">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="42">
         <v>21.1</v>
       </c>
-      <c r="E8" s="43" t="s">
-[...53 lines deleted...]
-      <c r="W8" s="43">
+      <c r="E8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W8" s="42">
         <v>21.1</v>
       </c>
-      <c r="X8" s="43" t="s">
-        <v>222</v>
+      <c r="X8" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="63" t="s">
+      <c r="A9" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="64"/>
-[...21 lines deleted...]
-      <c r="X9" s="43"/>
+      <c r="B9" s="70"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
     </row>
     <row r="10" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="42">
         <v>22499.3</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>17.399999999999999</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="42">
         <v>88.6</v>
       </c>
-      <c r="G10" s="43">
+      <c r="G10" s="42">
         <v>97.9</v>
       </c>
-      <c r="H10" s="43">
+      <c r="H10" s="42">
         <v>312.8</v>
       </c>
-      <c r="I10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="43">
+      <c r="I10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J10" s="42">
         <v>1.2</v>
       </c>
-      <c r="K10" s="43">
+      <c r="K10" s="42">
         <v>2.9</v>
       </c>
-      <c r="L10" s="43">
+      <c r="L10" s="42">
         <v>0.9</v>
       </c>
-      <c r="M10" s="43">
+      <c r="M10" s="42">
         <v>76.7</v>
       </c>
-      <c r="N10" s="43">
+      <c r="N10" s="42">
         <v>3.1</v>
       </c>
-      <c r="O10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="43">
+      <c r="O10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P10" s="42">
         <v>0.7</v>
       </c>
-      <c r="Q10" s="43">
+      <c r="Q10" s="42">
         <v>60.6</v>
       </c>
-      <c r="R10" s="43">
+      <c r="R10" s="42">
         <v>28.1</v>
       </c>
-      <c r="S10" s="43">
+      <c r="S10" s="42">
         <v>473.2</v>
       </c>
-      <c r="T10" s="43">
+      <c r="T10" s="42">
         <v>9.6</v>
       </c>
-      <c r="U10" s="43">
+      <c r="U10" s="42">
         <v>10.4</v>
       </c>
-      <c r="V10" s="43">
+      <c r="V10" s="42">
         <v>5137</v>
       </c>
-      <c r="W10" s="43">
+      <c r="W10" s="42">
         <v>15923.1</v>
       </c>
-      <c r="X10" s="43">
+      <c r="X10" s="42">
         <v>255.1</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="42">
         <v>833.3</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="42">
         <v>0.8</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="42">
         <v>1.7</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="42">
         <v>12.5</v>
       </c>
-      <c r="H11" s="43" t="s">
-[...8 lines deleted...]
-      <c r="K11" s="43">
+      <c r="H11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K11" s="42">
         <v>0.8</v>
       </c>
-      <c r="L11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="M11" s="43">
+      <c r="L11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M11" s="42">
         <v>5.8</v>
       </c>
-      <c r="N11" s="43" t="s">
-[...8 lines deleted...]
-      <c r="Q11" s="43">
+      <c r="N11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q11" s="42">
         <v>1.7</v>
       </c>
-      <c r="R11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="S11" s="43">
+      <c r="R11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S11" s="42">
         <v>1.7</v>
       </c>
-      <c r="T11" s="43" t="s">
-[...5 lines deleted...]
-      <c r="V11" s="43">
+      <c r="T11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V11" s="42">
         <v>58.3</v>
       </c>
-      <c r="W11" s="43">
+      <c r="W11" s="42">
         <v>740.8</v>
       </c>
-      <c r="X11" s="43">
+      <c r="X11" s="42">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="12" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="60" t="s">
+      <c r="A12" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="60"/>
-[...21 lines deleted...]
-      <c r="X12" s="43"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
     </row>
     <row r="13" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="37" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="42">
         <v>13448.2</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>557.9</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>724.2</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="42">
         <v>396.5</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="42">
         <v>389.7</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="42">
         <v>497.5</v>
       </c>
-      <c r="J13" s="43">
+      <c r="J13" s="42">
         <v>631.9</v>
       </c>
-      <c r="K13" s="43">
+      <c r="K13" s="42">
         <v>577.20000000000005</v>
       </c>
-      <c r="L13" s="43">
+      <c r="L13" s="42">
         <v>708</v>
       </c>
-      <c r="M13" s="43">
+      <c r="M13" s="42">
         <v>738.6</v>
       </c>
-      <c r="N13" s="43">
+      <c r="N13" s="42">
         <v>475</v>
       </c>
-      <c r="O13" s="43">
+      <c r="O13" s="42">
         <v>739.3</v>
       </c>
-      <c r="P13" s="43">
+      <c r="P13" s="42">
         <v>656.5</v>
       </c>
-      <c r="Q13" s="43">
+      <c r="Q13" s="42">
         <v>620.20000000000005</v>
       </c>
-      <c r="R13" s="43">
+      <c r="R13" s="42">
         <v>447.5</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="42">
         <v>1530.4</v>
       </c>
-      <c r="T13" s="43">
+      <c r="T13" s="42">
         <v>337.6</v>
       </c>
-      <c r="U13" s="43">
+      <c r="U13" s="42">
         <v>1724.2</v>
       </c>
-      <c r="V13" s="43">
+      <c r="V13" s="42">
         <v>172.9</v>
       </c>
-      <c r="W13" s="43">
+      <c r="W13" s="42">
         <v>1467.9</v>
       </c>
-      <c r="X13" s="43">
+      <c r="X13" s="42">
         <v>55.2</v>
       </c>
     </row>
     <row r="14" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="44" t="s">
+      <c r="C14" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="45">
+      <c r="D14" s="44">
         <v>46920.9</v>
       </c>
-      <c r="E14" s="45">
+      <c r="E14" s="44">
         <v>1147.8</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="44">
         <v>2159</v>
       </c>
-      <c r="G14" s="45">
+      <c r="G14" s="44">
         <v>1988.6</v>
       </c>
-      <c r="H14" s="43">
+      <c r="H14" s="42">
         <v>1087.5999999999999</v>
       </c>
-      <c r="I14" s="45">
+      <c r="I14" s="44">
         <v>1500</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="44">
         <v>2744.6</v>
       </c>
-      <c r="K14" s="43">
+      <c r="K14" s="42">
         <v>2410.6999999999998</v>
       </c>
-      <c r="L14" s="45">
+      <c r="L14" s="44">
         <v>970</v>
       </c>
-      <c r="M14" s="45">
+      <c r="M14" s="44">
         <v>3101</v>
       </c>
-      <c r="N14" s="45">
+      <c r="N14" s="44">
         <v>3236.5</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="44">
         <v>2088.9</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="44">
         <v>1147.8</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="44">
         <v>1950.1</v>
       </c>
-      <c r="R14" s="43">
+      <c r="R14" s="42">
         <v>1801.5</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="42">
         <v>6842.3</v>
       </c>
-      <c r="T14" s="43">
+      <c r="T14" s="42">
         <v>805.9</v>
       </c>
-      <c r="U14" s="43">
+      <c r="U14" s="42">
         <v>1880.3</v>
       </c>
-      <c r="V14" s="43">
+      <c r="V14" s="42">
         <v>3818.1</v>
       </c>
-      <c r="W14" s="43">
+      <c r="W14" s="42">
         <v>4280.8999999999996</v>
       </c>
-      <c r="X14" s="43">
+      <c r="X14" s="42">
         <v>1959.3</v>
       </c>
     </row>
     <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="63" t="s">
+      <c r="A15" s="69" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="64"/>
-[...21 lines deleted...]
-      <c r="X15" s="43"/>
+      <c r="B15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="42"/>
+      <c r="W15" s="42"/>
+      <c r="X15" s="42"/>
     </row>
     <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="38" t="s">
+      <c r="A16" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>24121.599999999999</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>221.8</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>261.7</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>295.89999999999998</v>
       </c>
-      <c r="H16" s="43">
+      <c r="H16" s="42">
         <v>36.4</v>
       </c>
-      <c r="I16" s="43">
+      <c r="I16" s="42">
         <v>739.3</v>
       </c>
-      <c r="J16" s="43">
+      <c r="J16" s="42">
         <v>289</v>
       </c>
-      <c r="K16" s="43">
+      <c r="K16" s="42">
         <v>250.7</v>
       </c>
-      <c r="L16" s="43">
+      <c r="L16" s="42">
         <v>588</v>
       </c>
-      <c r="M16" s="43">
+      <c r="M16" s="42">
         <v>818</v>
       </c>
-      <c r="N16" s="43">
+      <c r="N16" s="42">
         <v>282.8</v>
       </c>
-      <c r="O16" s="43">
+      <c r="O16" s="42">
         <v>230.2</v>
       </c>
-      <c r="P16" s="43">
+      <c r="P16" s="42">
         <v>290.3</v>
       </c>
-      <c r="Q16" s="43">
+      <c r="Q16" s="42">
         <v>339.8</v>
       </c>
-      <c r="R16" s="43">
+      <c r="R16" s="42">
         <v>327.9</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="42">
         <v>182.2</v>
       </c>
-      <c r="T16" s="43">
+      <c r="T16" s="42">
         <v>100.7</v>
       </c>
-      <c r="U16" s="43">
+      <c r="U16" s="42">
         <v>355.6</v>
       </c>
-      <c r="V16" s="43">
+      <c r="V16" s="42">
         <v>12488</v>
       </c>
-      <c r="W16" s="43">
+      <c r="W16" s="42">
         <v>5583.9</v>
       </c>
-      <c r="X16" s="43">
+      <c r="X16" s="42">
         <v>439.4</v>
       </c>
     </row>
     <row r="17" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B17" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="44" t="s">
+      <c r="C17" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="42">
         <v>2152.1</v>
       </c>
-      <c r="E17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="43">
+      <c r="E17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="G17" s="42">
         <v>10.3</v>
       </c>
-      <c r="H17" s="43">
+      <c r="H17" s="42">
         <v>54.2</v>
       </c>
-      <c r="I17" s="43">
+      <c r="I17" s="42">
         <v>95.1</v>
       </c>
-      <c r="J17" s="45" t="s">
-[...5 lines deleted...]
-      <c r="L17" s="43">
+      <c r="J17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L17" s="42">
         <v>189.8</v>
       </c>
-      <c r="M17" s="45">
+      <c r="M17" s="44">
         <v>9.4</v>
       </c>
-      <c r="N17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="P17" s="45">
+      <c r="N17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P17" s="44">
         <v>123.4</v>
       </c>
-      <c r="Q17" s="43">
+      <c r="Q17" s="42">
         <v>6</v>
       </c>
-      <c r="R17" s="43">
+      <c r="R17" s="42">
         <v>4.4000000000000004</v>
       </c>
-      <c r="S17" s="43">
+      <c r="S17" s="42">
         <v>768.8</v>
       </c>
-      <c r="T17" s="43">
+      <c r="T17" s="42">
         <v>1.3</v>
       </c>
-      <c r="U17" s="43" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="43">
+      <c r="U17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V17" s="42">
         <v>722.5</v>
       </c>
-      <c r="W17" s="43">
+      <c r="W17" s="42">
         <v>166.9</v>
       </c>
-      <c r="X17" s="43" t="s">
-        <v>222</v>
+      <c r="X17" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="44" t="s">
+      <c r="C18" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="42">
         <v>5649.3</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="44">
         <v>88.2</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>44.2</v>
       </c>
-      <c r="H18" s="43">
+      <c r="H18" s="42">
         <v>56.1</v>
       </c>
-      <c r="I18" s="43">
+      <c r="I18" s="42">
         <v>10</v>
       </c>
-      <c r="J18" s="45">
+      <c r="J18" s="44">
         <v>115</v>
       </c>
-      <c r="K18" s="43">
+      <c r="K18" s="42">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L18" s="43">
+      <c r="L18" s="42">
         <v>3.9</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="44">
         <v>60.2</v>
       </c>
-      <c r="N18" s="43">
+      <c r="N18" s="42">
         <v>57.9</v>
       </c>
-      <c r="O18" s="43">
+      <c r="O18" s="42">
         <v>30.8</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="44">
         <v>112.8</v>
       </c>
-      <c r="Q18" s="43">
+      <c r="Q18" s="42">
         <v>20.7</v>
       </c>
-      <c r="R18" s="43">
+      <c r="R18" s="42">
         <v>17.899999999999999</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="42">
         <v>58.8</v>
       </c>
-      <c r="T18" s="43">
+      <c r="T18" s="42">
         <v>3.5</v>
       </c>
-      <c r="U18" s="43">
+      <c r="U18" s="42">
         <v>50</v>
       </c>
-      <c r="V18" s="43">
+      <c r="V18" s="42">
         <v>2652.5</v>
       </c>
-      <c r="W18" s="43">
+      <c r="W18" s="42">
         <v>2254.8000000000002</v>
       </c>
-      <c r="X18" s="43" t="s">
-        <v>222</v>
+      <c r="X18" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="42">
         <v>9005.2999999999993</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>39.6</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>16.100000000000001</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G19" s="42">
         <v>251.1</v>
       </c>
-      <c r="H19" s="43">
+      <c r="H19" s="42">
         <v>83.9</v>
       </c>
-      <c r="I19" s="43">
+      <c r="I19" s="42">
         <v>61.3</v>
       </c>
-      <c r="J19" s="43">
+      <c r="J19" s="42">
         <v>105.2</v>
       </c>
-      <c r="K19" s="43">
+      <c r="K19" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="L19" s="43">
+      <c r="L19" s="42">
         <v>374.5</v>
       </c>
-      <c r="M19" s="43">
+      <c r="M19" s="42">
         <v>101.3</v>
       </c>
-      <c r="N19" s="43">
+      <c r="N19" s="42">
         <v>126.6</v>
       </c>
-      <c r="O19" s="43">
+      <c r="O19" s="42">
         <v>3.5</v>
       </c>
-      <c r="P19" s="43">
+      <c r="P19" s="42">
         <v>61.4</v>
       </c>
-      <c r="Q19" s="43">
+      <c r="Q19" s="42">
         <v>38.5</v>
       </c>
-      <c r="R19" s="43">
+      <c r="R19" s="42">
         <v>221.6</v>
       </c>
-      <c r="S19" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="43">
+      <c r="S19" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T19" s="42">
         <v>24.3</v>
       </c>
-      <c r="U19" s="43">
+      <c r="U19" s="42">
         <v>184.3</v>
       </c>
-      <c r="V19" s="43">
+      <c r="V19" s="42">
         <v>3127.2</v>
       </c>
-      <c r="W19" s="43">
+      <c r="W19" s="42">
         <v>3068</v>
       </c>
-      <c r="X19" s="43">
+      <c r="X19" s="42">
         <v>1107.0999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="44" t="s">
+      <c r="C20" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>27887.8</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>253.2</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="44">
         <v>283</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G20" s="42">
         <v>306.3</v>
       </c>
-      <c r="H20" s="43">
+      <c r="H20" s="42">
         <v>42</v>
       </c>
-      <c r="I20" s="43">
+      <c r="I20" s="42">
         <v>459.3</v>
       </c>
-      <c r="J20" s="45">
+      <c r="J20" s="44">
         <v>317.2</v>
       </c>
-      <c r="K20" s="43">
+      <c r="K20" s="42">
         <v>191.5</v>
       </c>
-      <c r="L20" s="43">
+      <c r="L20" s="42">
         <v>338.2</v>
       </c>
-      <c r="M20" s="45">
+      <c r="M20" s="44">
         <v>910.1</v>
       </c>
-      <c r="N20" s="43">
+      <c r="N20" s="42">
         <v>422.9</v>
       </c>
-      <c r="O20" s="43">
+      <c r="O20" s="42">
         <v>249</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="44">
         <v>168</v>
       </c>
-      <c r="Q20" s="43">
+      <c r="Q20" s="42">
         <v>380.8</v>
       </c>
-      <c r="R20" s="43">
+      <c r="R20" s="42">
         <v>358.3</v>
       </c>
-      <c r="S20" s="43">
+      <c r="S20" s="42">
         <v>1193.9000000000001</v>
       </c>
-      <c r="T20" s="43">
+      <c r="T20" s="42">
         <v>110</v>
       </c>
-      <c r="U20" s="43">
+      <c r="U20" s="42">
         <v>67.099999999999994</v>
       </c>
-      <c r="V20" s="43">
+      <c r="V20" s="42">
         <v>14598.5</v>
       </c>
-      <c r="W20" s="43">
+      <c r="W20" s="42">
         <v>6384.4</v>
       </c>
-      <c r="X20" s="43">
+      <c r="X20" s="42">
         <v>854.1</v>
       </c>
     </row>
     <row r="21" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="42">
         <v>28784.5</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>393.7</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>464.5</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G21" s="42">
         <v>511.3</v>
       </c>
-      <c r="H21" s="43">
+      <c r="H21" s="42">
         <v>41.8</v>
       </c>
-      <c r="I21" s="43">
+      <c r="I21" s="42">
         <v>975.8</v>
       </c>
-      <c r="J21" s="43">
+      <c r="J21" s="42">
         <v>512.9</v>
       </c>
-      <c r="K21" s="43">
+      <c r="K21" s="42">
         <v>362.5</v>
       </c>
-      <c r="L21" s="43">
+      <c r="L21" s="42">
         <v>757.5</v>
       </c>
-      <c r="M21" s="43">
+      <c r="M21" s="42">
         <v>1390.6</v>
       </c>
-      <c r="N21" s="43">
+      <c r="N21" s="42">
         <v>491.6</v>
       </c>
-      <c r="O21" s="43">
+      <c r="O21" s="42">
         <v>408.7</v>
       </c>
-      <c r="P21" s="43">
+      <c r="P21" s="42">
         <v>337.3</v>
       </c>
-      <c r="Q21" s="43">
+      <c r="Q21" s="42">
         <v>546.6</v>
       </c>
-      <c r="R21" s="43">
+      <c r="R21" s="42">
         <v>553.4</v>
       </c>
-      <c r="S21" s="43">
+      <c r="S21" s="42">
         <v>323.3</v>
       </c>
-      <c r="T21" s="43">
+      <c r="T21" s="42">
         <v>169.9</v>
       </c>
-      <c r="U21" s="43">
+      <c r="U21" s="42">
         <v>272.8</v>
       </c>
-      <c r="V21" s="43">
+      <c r="V21" s="42">
         <v>13937.6</v>
       </c>
-      <c r="W21" s="43">
+      <c r="W21" s="42">
         <v>5840.6</v>
       </c>
-      <c r="X21" s="43">
+      <c r="X21" s="42">
         <v>492.1</v>
       </c>
     </row>
     <row r="22" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <v>1076.0999999999999</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="42">
         <v>14</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F22" s="42">
         <v>16.600000000000001</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G22" s="42">
         <v>18.3</v>
       </c>
-      <c r="H22" s="43">
+      <c r="H22" s="42">
         <v>1.6</v>
       </c>
-      <c r="I22" s="43">
+      <c r="I22" s="42">
         <v>36</v>
       </c>
-      <c r="J22" s="43">
+      <c r="J22" s="42">
         <v>18.3</v>
       </c>
-      <c r="K22" s="43">
+      <c r="K22" s="42">
         <v>13.2</v>
       </c>
-      <c r="L22" s="43">
+      <c r="L22" s="42">
         <v>28</v>
       </c>
-      <c r="M22" s="43">
+      <c r="M22" s="42">
         <v>49.9</v>
       </c>
-      <c r="N22" s="43">
+      <c r="N22" s="42">
         <v>17.600000000000001</v>
       </c>
-      <c r="O22" s="43">
+      <c r="O22" s="42">
         <v>14.6</v>
       </c>
-      <c r="P22" s="43">
+      <c r="P22" s="42">
         <v>12.7</v>
       </c>
-      <c r="Q22" s="43">
+      <c r="Q22" s="42">
         <v>19.7</v>
       </c>
-      <c r="R22" s="43">
+      <c r="R22" s="42">
         <v>19.899999999999999</v>
       </c>
-      <c r="S22" s="43">
+      <c r="S22" s="42">
         <v>11.5</v>
       </c>
-      <c r="T22" s="43">
+      <c r="T22" s="42">
         <v>6.1</v>
       </c>
-      <c r="U22" s="43">
+      <c r="U22" s="42">
         <v>11</v>
       </c>
-      <c r="V22" s="43">
+      <c r="V22" s="42">
         <v>526</v>
       </c>
-      <c r="W22" s="43">
+      <c r="W22" s="42">
         <v>222.5</v>
       </c>
-      <c r="X22" s="43">
+      <c r="X22" s="42">
         <v>18.600000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="60" t="s">
+      <c r="A23" s="66" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="60"/>
-[...21 lines deleted...]
-      <c r="X23" s="43"/>
+      <c r="B23" s="66"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
+      <c r="V23" s="42"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="42"/>
     </row>
     <row r="24" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="38" t="s">
+      <c r="A24" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="38" t="s">
+      <c r="B24" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="44" t="s">
+      <c r="C24" s="43" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="45">
+      <c r="D24" s="44">
         <v>1403.9</v>
       </c>
-      <c r="E24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="45">
+      <c r="E24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="F24" s="44">
         <v>38.4</v>
       </c>
-      <c r="G24" s="45">
+      <c r="G24" s="44">
         <v>8.5</v>
       </c>
-      <c r="H24" s="43">
+      <c r="H24" s="42">
         <v>4.8</v>
       </c>
-      <c r="I24" s="45" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="43">
+      <c r="I24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="J24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K24" s="42">
         <v>69.8</v>
       </c>
-      <c r="L24" s="45">
+      <c r="L24" s="44">
         <v>92.5</v>
       </c>
-      <c r="M24" s="45">
+      <c r="M24" s="44">
         <v>434.4</v>
       </c>
-      <c r="N24" s="45">
+      <c r="N24" s="44">
         <v>11.9</v>
       </c>
-      <c r="O24" s="45">
+      <c r="O24" s="44">
         <v>300.89999999999998</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="44">
         <v>8.8000000000000007</v>
       </c>
-      <c r="Q24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="43">
+      <c r="Q24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="R24" s="42">
         <v>144.30000000000001</v>
       </c>
-      <c r="S24" s="43" t="s">
-[...5 lines deleted...]
-      <c r="U24" s="43">
+      <c r="S24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U24" s="42">
         <v>143.9</v>
       </c>
-      <c r="V24" s="43">
+      <c r="V24" s="42">
         <v>18.2</v>
       </c>
-      <c r="W24" s="43">
+      <c r="W24" s="42">
         <v>127.5</v>
       </c>
-      <c r="X24" s="43" t="s">
-        <v>222</v>
+      <c r="X24" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="61"/>
-[...21 lines deleted...]
-      <c r="X25" s="45"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
+      <c r="V25" s="44"/>
+      <c r="W25" s="44"/>
+      <c r="X25" s="44"/>
     </row>
     <row r="26" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="38" t="s">
+      <c r="A26" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="37" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="42">
         <v>458.3</v>
       </c>
-      <c r="E26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="43">
+      <c r="E26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G26" s="42">
         <v>1.4</v>
       </c>
-      <c r="H26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="43">
+      <c r="H26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I26" s="42">
         <v>6.5</v>
       </c>
-      <c r="J26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="43">
+      <c r="J26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K26" s="42">
         <v>19.8</v>
       </c>
-      <c r="L26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="N26" s="43">
+      <c r="L26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N26" s="42">
         <v>1</v>
       </c>
-      <c r="O26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="43">
+      <c r="O26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P26" s="42">
         <v>18.2</v>
       </c>
-      <c r="Q26" s="43">
+      <c r="Q26" s="42">
         <v>40.299999999999997</v>
       </c>
-      <c r="R26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="S26" s="43">
+      <c r="R26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S26" s="42">
         <v>8.1</v>
       </c>
-      <c r="T26" s="43" t="s">
-[...8 lines deleted...]
-      <c r="W26" s="43">
+      <c r="T26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W26" s="42">
         <v>300.60000000000002</v>
       </c>
-      <c r="X26" s="43">
+      <c r="X26" s="42">
         <v>62.4</v>
       </c>
     </row>
     <row r="27" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="38" t="s">
+      <c r="A27" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B27" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="43">
+      <c r="D27" s="42">
         <v>69.599999999999994</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="42">
         <v>1.4</v>
       </c>
-      <c r="F27" s="43">
+      <c r="F27" s="42">
         <v>7.3</v>
       </c>
-      <c r="G27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="43">
+      <c r="G27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H27" s="42">
         <v>3.2</v>
       </c>
-      <c r="I27" s="43" t="s">
-[...8 lines deleted...]
-      <c r="L27" s="43">
+      <c r="I27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L27" s="42">
         <v>4.3</v>
       </c>
-      <c r="M27" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O27" s="43">
+      <c r="M27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O27" s="42">
         <v>3.5</v>
       </c>
-      <c r="P27" s="43" t="s">
-[...14 lines deleted...]
-      <c r="U27" s="43">
+      <c r="P27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U27" s="42">
         <v>0.1</v>
       </c>
-      <c r="V27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="W27" s="43">
+      <c r="V27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W27" s="42">
         <v>46.5</v>
       </c>
-      <c r="X27" s="43">
+      <c r="X27" s="42">
         <v>3.3</v>
       </c>
     </row>
     <row r="28" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="60" t="s">
+      <c r="A28" s="66" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="60"/>
-[...21 lines deleted...]
-      <c r="X28" s="43"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="42"/>
     </row>
     <row r="29" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="37" t="s">
+      <c r="A29" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="47" t="s">
+      <c r="B29" s="46" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="43">
+      <c r="D29" s="42">
         <v>197903.6</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E29" s="42">
         <v>1795.6</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F29" s="42">
         <v>2859.9</v>
       </c>
-      <c r="G29" s="43">
+      <c r="G29" s="42">
         <v>5195.1000000000004</v>
       </c>
-      <c r="H29" s="43">
+      <c r="H29" s="42">
         <v>1952.4</v>
       </c>
-      <c r="I29" s="43">
+      <c r="I29" s="42">
         <v>10316.4</v>
       </c>
-      <c r="J29" s="43">
+      <c r="J29" s="42">
         <v>2053.5</v>
       </c>
-      <c r="K29" s="43">
+      <c r="K29" s="42">
         <v>2606.5</v>
       </c>
-      <c r="L29" s="43">
+      <c r="L29" s="42">
         <v>2639.2</v>
       </c>
-      <c r="M29" s="43">
+      <c r="M29" s="42">
         <v>9780.4</v>
       </c>
-      <c r="N29" s="43">
+      <c r="N29" s="42">
         <v>3938.1</v>
       </c>
-      <c r="O29" s="43">
+      <c r="O29" s="42">
         <v>1774.7</v>
       </c>
-      <c r="P29" s="43">
+      <c r="P29" s="42">
         <v>5236.3</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="42">
         <v>8734</v>
       </c>
-      <c r="R29" s="43">
+      <c r="R29" s="42">
         <v>1301.9000000000001</v>
       </c>
-      <c r="S29" s="43">
+      <c r="S29" s="42">
         <v>1604.5</v>
       </c>
-      <c r="T29" s="43">
+      <c r="T29" s="42">
         <v>552.29999999999995</v>
       </c>
-      <c r="U29" s="43">
+      <c r="U29" s="42">
         <v>19124.7</v>
       </c>
-      <c r="V29" s="43">
+      <c r="V29" s="42">
         <v>53329</v>
       </c>
-      <c r="W29" s="43">
+      <c r="W29" s="42">
         <v>55798.400000000001</v>
       </c>
-      <c r="X29" s="43">
+      <c r="X29" s="42">
         <v>7310.7</v>
       </c>
     </row>
     <row r="30" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="49" t="s">
+      <c r="C30" s="48" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="44">
         <v>22643.1</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="44">
         <v>6.6</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="42">
         <v>126.1</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="44">
         <v>226.9</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="42">
         <v>157.4</v>
       </c>
-      <c r="I30" s="45">
+      <c r="I30" s="44">
         <v>1125.5999999999999</v>
       </c>
-      <c r="J30" s="43">
+      <c r="J30" s="42">
         <v>113.9</v>
       </c>
-      <c r="K30" s="43">
+      <c r="K30" s="42">
         <v>142.80000000000001</v>
       </c>
-      <c r="L30" s="45">
+      <c r="L30" s="44">
         <v>38.9</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="42">
         <v>305.2</v>
       </c>
-      <c r="N30" s="45">
+      <c r="N30" s="44">
         <v>32.4</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="44">
         <v>50</v>
       </c>
-      <c r="P30" s="43">
+      <c r="P30" s="42">
         <v>231.4</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="44">
         <v>297.8</v>
       </c>
-      <c r="R30" s="43">
+      <c r="R30" s="42">
         <v>227.6</v>
       </c>
-      <c r="S30" s="43">
+      <c r="S30" s="42">
         <v>46</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="42">
         <v>3.2</v>
       </c>
-      <c r="U30" s="43">
+      <c r="U30" s="42">
         <v>484.3</v>
       </c>
-      <c r="V30" s="43">
+      <c r="V30" s="42">
         <v>9788.7999999999993</v>
       </c>
-      <c r="W30" s="43">
+      <c r="W30" s="42">
         <v>8926.4</v>
       </c>
-      <c r="X30" s="43">
+      <c r="X30" s="42">
         <v>311.8</v>
       </c>
     </row>
     <row r="31" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="66" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="60"/>
-[...21 lines deleted...]
-      <c r="X31" s="43"/>
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="42"/>
+      <c r="X31" s="42"/>
     </row>
     <row r="32" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B32" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="42">
         <v>61849.5</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="42">
         <v>87</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="42">
         <v>76.7</v>
       </c>
-      <c r="G32" s="43">
+      <c r="G32" s="42">
         <v>253.6</v>
       </c>
-      <c r="H32" s="43">
+      <c r="H32" s="42">
         <v>3.3</v>
       </c>
-      <c r="I32" s="43">
+      <c r="I32" s="42">
         <v>394.3</v>
       </c>
-      <c r="J32" s="43">
+      <c r="J32" s="42">
         <v>132.9</v>
       </c>
-      <c r="K32" s="43">
+      <c r="K32" s="42">
         <v>233.2</v>
       </c>
-      <c r="L32" s="43">
+      <c r="L32" s="42">
         <v>348.3</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="42">
         <v>267.8</v>
       </c>
-      <c r="N32" s="43">
+      <c r="N32" s="42">
         <v>166.7</v>
       </c>
-      <c r="O32" s="43">
+      <c r="O32" s="42">
         <v>403.4</v>
       </c>
-      <c r="P32" s="43">
+      <c r="P32" s="42">
         <v>12</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="42">
         <v>284.3</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="42">
         <v>132.9</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="42">
         <v>55.7</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="42">
         <v>91.8</v>
       </c>
-      <c r="U32" s="43">
+      <c r="U32" s="42">
         <v>18.600000000000001</v>
       </c>
-      <c r="V32" s="43">
+      <c r="V32" s="42">
         <v>37018.300000000003</v>
       </c>
-      <c r="W32" s="43">
+      <c r="W32" s="42">
         <v>21632.1</v>
       </c>
-      <c r="X32" s="43">
+      <c r="X32" s="42">
         <v>236.6</v>
       </c>
     </row>
     <row r="33" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="60" t="s">
+      <c r="A33" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="60"/>
-[...21 lines deleted...]
-      <c r="X33" s="43"/>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="40"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="40"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
+      <c r="V33" s="42"/>
+      <c r="W33" s="42"/>
+      <c r="X33" s="42"/>
     </row>
     <row r="34" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="38" t="s">
+      <c r="A34" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="38" t="s">
+      <c r="B34" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="43">
+      <c r="D34" s="42">
         <v>3202.1</v>
       </c>
-      <c r="E34" s="43">
+      <c r="E34" s="42">
         <v>41.3</v>
       </c>
-      <c r="F34" s="43">
+      <c r="F34" s="42">
         <v>139.9</v>
       </c>
-      <c r="G34" s="43">
+      <c r="G34" s="42">
         <v>52.2</v>
       </c>
-      <c r="H34" s="43">
+      <c r="H34" s="42">
         <v>22.4</v>
       </c>
-      <c r="I34" s="43">
+      <c r="I34" s="42">
         <v>165.2</v>
       </c>
-      <c r="J34" s="43">
+      <c r="J34" s="42">
         <v>28.5</v>
       </c>
-      <c r="K34" s="43">
+      <c r="K34" s="42">
         <v>19.899999999999999</v>
       </c>
-      <c r="L34" s="43">
+      <c r="L34" s="42">
         <v>93.2</v>
       </c>
-      <c r="M34" s="43">
+      <c r="M34" s="42">
         <v>92.9</v>
       </c>
-      <c r="N34" s="43">
+      <c r="N34" s="42">
         <v>118.8</v>
       </c>
-      <c r="O34" s="43">
+      <c r="O34" s="42">
         <v>27.2</v>
       </c>
-      <c r="P34" s="43">
+      <c r="P34" s="42">
         <v>31.4</v>
       </c>
-      <c r="Q34" s="43">
+      <c r="Q34" s="42">
         <v>180.9</v>
       </c>
-      <c r="R34" s="43">
+      <c r="R34" s="42">
         <v>43.5</v>
       </c>
-      <c r="S34" s="43">
+      <c r="S34" s="42">
         <v>5.8</v>
       </c>
-      <c r="T34" s="43">
+      <c r="T34" s="42">
         <v>14.1</v>
       </c>
-      <c r="U34" s="43">
+      <c r="U34" s="42">
         <v>120.7</v>
       </c>
-      <c r="V34" s="43">
+      <c r="V34" s="42">
         <v>857.8</v>
       </c>
-      <c r="W34" s="43">
+      <c r="W34" s="42">
         <v>1118.2</v>
       </c>
-      <c r="X34" s="43">
+      <c r="X34" s="42">
         <v>28.2</v>
       </c>
     </row>
     <row r="35" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="60" t="s">
+      <c r="A35" s="66" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="60"/>
-[...21 lines deleted...]
-      <c r="X35" s="43"/>
+      <c r="B35" s="66"/>
+      <c r="C35" s="66"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
+      <c r="V35" s="42"/>
+      <c r="W35" s="42"/>
+      <c r="X35" s="42"/>
     </row>
     <row r="36" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="38" t="s">
+      <c r="A36" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="38" t="s">
+      <c r="B36" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="43" t="s">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="E36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X36" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="38" t="s">
+      <c r="A37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="38" t="s">
+      <c r="B37" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="43">
+      <c r="D37" s="42">
         <v>2453.1</v>
       </c>
-      <c r="E37" s="43">
+      <c r="E37" s="42">
         <v>73.2</v>
       </c>
-      <c r="F37" s="43">
+      <c r="F37" s="42">
         <v>185.3</v>
       </c>
-      <c r="G37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="43">
+      <c r="G37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H37" s="42">
         <v>59.4</v>
       </c>
-      <c r="I37" s="43" t="s">
-[...5 lines deleted...]
-      <c r="K37" s="43">
+      <c r="I37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K37" s="42">
         <v>119.3</v>
       </c>
-      <c r="L37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="M37" s="43">
+      <c r="L37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M37" s="42">
         <v>1354.8</v>
       </c>
-      <c r="N37" s="43">
+      <c r="N37" s="42">
         <v>302.39999999999998</v>
       </c>
-      <c r="O37" s="43" t="s">
-[...5 lines deleted...]
-      <c r="Q37" s="43">
+      <c r="O37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q37" s="42">
         <v>86.4</v>
       </c>
-      <c r="R37" s="43">
+      <c r="R37" s="42">
         <v>120.4</v>
       </c>
-      <c r="S37" s="43">
+      <c r="S37" s="42">
         <v>3.6</v>
       </c>
-      <c r="T37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U37" s="43">
+      <c r="T37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U37" s="42">
         <v>32.299999999999997</v>
       </c>
-      <c r="V37" s="43">
+      <c r="V37" s="42">
         <v>50.5</v>
       </c>
-      <c r="W37" s="43">
+      <c r="W37" s="42">
         <v>54.4</v>
       </c>
-      <c r="X37" s="43">
+      <c r="X37" s="42">
         <v>11.1</v>
       </c>
     </row>
     <row r="38" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="38" t="s">
+      <c r="A38" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="38" t="s">
+      <c r="B38" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="43">
+      <c r="D38" s="42">
         <v>988.9</v>
       </c>
-      <c r="E38" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="43">
+      <c r="E38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F38" s="42">
         <v>136.5</v>
       </c>
-      <c r="G38" s="43">
+      <c r="G38" s="42">
         <v>5.9</v>
       </c>
-      <c r="H38" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J38" s="43">
+      <c r="H38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J38" s="42">
         <v>15.8</v>
       </c>
-      <c r="K38" s="43" t="s">
-[...5 lines deleted...]
-      <c r="M38" s="43">
+      <c r="K38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M38" s="42">
         <v>1</v>
       </c>
-      <c r="N38" s="43">
+      <c r="N38" s="42">
         <v>3</v>
       </c>
-      <c r="O38" s="43" t="s">
-[...20 lines deleted...]
-      <c r="V38" s="43">
+      <c r="O38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V38" s="42">
         <v>4</v>
       </c>
-      <c r="W38" s="43">
+      <c r="W38" s="42">
         <v>817.8</v>
       </c>
-      <c r="X38" s="43">
+      <c r="X38" s="42">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="39" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="38" t="s">
+      <c r="A39" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="38" t="s">
+      <c r="B39" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="43">
+      <c r="D39" s="42">
         <v>2270.6999999999998</v>
       </c>
-      <c r="E39" s="43" t="s">
-[...50 lines deleted...]
-      <c r="V39" s="43">
+      <c r="E39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V39" s="42">
         <v>304.3</v>
       </c>
-      <c r="W39" s="43">
+      <c r="W39" s="42">
         <v>1634.9</v>
       </c>
-      <c r="X39" s="43">
+      <c r="X39" s="42">
         <v>331.5</v>
       </c>
     </row>
     <row r="40" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="38" t="s">
+      <c r="B40" s="37" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="43">
+      <c r="D40" s="42">
         <v>5987</v>
       </c>
-      <c r="E40" s="43">
+      <c r="E40" s="42">
         <v>29.3</v>
       </c>
-      <c r="F40" s="43">
+      <c r="F40" s="42">
         <v>1.5</v>
       </c>
-      <c r="G40" s="43">
+      <c r="G40" s="42">
         <v>52.1</v>
       </c>
-      <c r="H40" s="43">
+      <c r="H40" s="42">
         <v>2058</v>
       </c>
-      <c r="I40" s="43">
+      <c r="I40" s="42">
         <v>0.6</v>
       </c>
-      <c r="J40" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K40" s="43">
+      <c r="J40" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K40" s="42">
         <v>714.7</v>
       </c>
-      <c r="L40" s="43">
+      <c r="L40" s="42">
         <v>9.3000000000000007</v>
       </c>
-      <c r="M40" s="43">
+      <c r="M40" s="42">
         <v>98</v>
       </c>
-      <c r="N40" s="43">
+      <c r="N40" s="42">
         <v>247.8</v>
       </c>
-      <c r="O40" s="43">
+      <c r="O40" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="P40" s="43">
+      <c r="P40" s="42">
         <v>14.3</v>
       </c>
-      <c r="Q40" s="43">
+      <c r="Q40" s="42">
         <v>30.3</v>
       </c>
-      <c r="R40" s="43">
+      <c r="R40" s="42">
         <v>456.1</v>
       </c>
-      <c r="S40" s="43">
+      <c r="S40" s="42">
         <v>27.3</v>
       </c>
-      <c r="T40" s="43">
+      <c r="T40" s="42">
         <v>37.700000000000003</v>
       </c>
-      <c r="U40" s="43">
+      <c r="U40" s="42">
         <v>103.3</v>
       </c>
-      <c r="V40" s="43">
+      <c r="V40" s="42">
         <v>167.9</v>
       </c>
-      <c r="W40" s="43">
+      <c r="W40" s="42">
         <v>188.7</v>
       </c>
-      <c r="X40" s="43">
+      <c r="X40" s="42">
         <v>1740.3</v>
       </c>
     </row>
     <row r="41" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="38" t="s">
+      <c r="B41" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="43">
+      <c r="D41" s="42">
         <v>3294.5</v>
       </c>
-      <c r="E41" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G41" s="43">
+      <c r="E41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G41" s="42">
         <v>3281.3</v>
       </c>
-      <c r="H41" s="43" t="s">
-[...23 lines deleted...]
-      <c r="P41" s="43">
+      <c r="H41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P41" s="42">
         <v>13.2</v>
       </c>
-      <c r="Q41" s="43" t="s">
-[...21 lines deleted...]
-        <v>222</v>
+      <c r="Q41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X41" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="38" t="s">
+      <c r="A42" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B42" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="43">
+      <c r="D42" s="42">
         <v>807.5</v>
       </c>
-      <c r="E42" s="43">
+      <c r="E42" s="42">
         <v>292.10000000000002</v>
       </c>
-      <c r="F42" s="43">
+      <c r="F42" s="42">
         <v>452</v>
       </c>
-      <c r="G42" s="43" t="s">
-[...8 lines deleted...]
-      <c r="J42" s="43">
+      <c r="G42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J42" s="42">
         <v>55.7</v>
       </c>
-      <c r="K42" s="43" t="s">
-[...23 lines deleted...]
-      <c r="S42" s="43">
+      <c r="K42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S42" s="42">
         <v>1.8</v>
       </c>
-      <c r="T42" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U42" s="43">
+      <c r="T42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U42" s="42">
         <v>4.4000000000000004</v>
       </c>
-      <c r="V42" s="43" t="s">
-[...2 lines deleted...]
-      <c r="W42" s="43">
+      <c r="V42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W42" s="42">
         <v>1.5</v>
       </c>
-      <c r="X42" s="43" t="s">
-        <v>222</v>
+      <c r="X42" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B43" s="37" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="43">
+      <c r="D43" s="42">
         <v>634.5</v>
       </c>
-      <c r="E43" s="43" t="s">
-[...26 lines deleted...]
-      <c r="N43" s="43">
+      <c r="E43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N43" s="42">
         <v>271.2</v>
       </c>
-      <c r="O43" s="43" t="s">
-[...8 lines deleted...]
-      <c r="R43" s="43">
+      <c r="O43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R43" s="42">
         <v>4.2</v>
       </c>
-      <c r="S43" s="43" t="s">
-[...11 lines deleted...]
-      <c r="W43" s="43">
+      <c r="S43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W43" s="42">
         <v>309.3</v>
       </c>
-      <c r="X43" s="43">
+      <c r="X43" s="42">
         <v>49.8</v>
       </c>
     </row>
     <row r="44" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="38" t="s">
+      <c r="B44" s="37" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="43">
+      <c r="D44" s="42">
         <v>3220.6</v>
       </c>
-      <c r="E44" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="43">
+      <c r="E44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F44" s="42">
         <v>0.1</v>
       </c>
-      <c r="G44" s="43" t="s">
-[...23 lines deleted...]
-      <c r="O44" s="43">
+      <c r="G44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O44" s="42">
         <v>0.4</v>
       </c>
-      <c r="P44" s="43" t="s">
-[...14 lines deleted...]
-      <c r="U44" s="43">
+      <c r="P44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U44" s="42">
         <v>2.4</v>
       </c>
-      <c r="V44" s="43">
+      <c r="V44" s="42">
         <v>0.6</v>
       </c>
-      <c r="W44" s="43">
+      <c r="W44" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="X44" s="43">
+      <c r="X44" s="42">
         <v>3207.3</v>
       </c>
     </row>
     <row r="45" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="38" t="s">
+      <c r="B45" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="43">
+      <c r="D45" s="42">
         <v>18734.2</v>
       </c>
-      <c r="E45" s="43">
+      <c r="E45" s="42">
         <v>217.2</v>
       </c>
-      <c r="F45" s="43">
+      <c r="F45" s="42">
         <v>3020.1</v>
       </c>
-      <c r="G45" s="43">
+      <c r="G45" s="42">
         <v>596.79999999999995</v>
       </c>
-      <c r="H45" s="43">
+      <c r="H45" s="42">
         <v>843</v>
       </c>
-      <c r="I45" s="43">
+      <c r="I45" s="42">
         <v>1849.6</v>
       </c>
-      <c r="J45" s="43">
+      <c r="J45" s="42">
         <v>235.3</v>
       </c>
-      <c r="K45" s="43">
+      <c r="K45" s="42">
         <v>335.5</v>
       </c>
-      <c r="L45" s="43">
+      <c r="L45" s="42">
         <v>2034.1</v>
       </c>
-      <c r="M45" s="43">
+      <c r="M45" s="42">
         <v>377</v>
       </c>
-      <c r="N45" s="43">
+      <c r="N45" s="42">
         <v>191.8</v>
       </c>
-      <c r="O45" s="43">
+      <c r="O45" s="42">
         <v>322.7</v>
       </c>
-      <c r="P45" s="43">
+      <c r="P45" s="42">
         <v>20.8</v>
       </c>
-      <c r="Q45" s="43">
+      <c r="Q45" s="42">
         <v>3692.3</v>
       </c>
-      <c r="R45" s="43">
+      <c r="R45" s="42">
         <v>563.70000000000005</v>
       </c>
-      <c r="S45" s="43">
+      <c r="S45" s="42">
         <v>33.299999999999997</v>
       </c>
-      <c r="T45" s="43">
+      <c r="T45" s="42">
         <v>24.9</v>
       </c>
-      <c r="U45" s="43">
+      <c r="U45" s="42">
         <v>286.8</v>
       </c>
-      <c r="V45" s="43">
+      <c r="V45" s="42">
         <v>1305.4000000000001</v>
       </c>
-      <c r="W45" s="43">
+      <c r="W45" s="42">
         <v>282.5</v>
       </c>
-      <c r="X45" s="43">
+      <c r="X45" s="42">
         <v>2501.4</v>
       </c>
     </row>
     <row r="46" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="38" t="s">
+      <c r="B46" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="43">
+      <c r="D46" s="42">
         <v>491.2</v>
       </c>
-      <c r="E46" s="43" t="s">
-[...17 lines deleted...]
-      <c r="K46" s="43">
+      <c r="E46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K46" s="42">
         <v>491.2</v>
       </c>
-      <c r="L46" s="43" t="s">
-[...36 lines deleted...]
-        <v>222</v>
+      <c r="L46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X46" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="38" t="s">
+      <c r="A47" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="38" t="s">
+      <c r="B47" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="43">
+      <c r="D47" s="42">
         <v>100.9</v>
       </c>
-      <c r="E47" s="43">
+      <c r="E47" s="42">
         <v>1.3</v>
       </c>
-      <c r="F47" s="43">
+      <c r="F47" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G47" s="43" t="s">
-[...8 lines deleted...]
-      <c r="J47" s="43">
+      <c r="G47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J47" s="42">
         <v>5.2</v>
       </c>
-      <c r="K47" s="43" t="s">
-[...5 lines deleted...]
-      <c r="M47" s="43">
+      <c r="K47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M47" s="42">
         <v>40.200000000000003</v>
       </c>
-      <c r="N47" s="43">
+      <c r="N47" s="42">
         <v>0.4</v>
       </c>
-      <c r="O47" s="43" t="s">
-[...8 lines deleted...]
-      <c r="R47" s="43">
+      <c r="O47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R47" s="42">
         <v>0.6</v>
       </c>
-      <c r="S47" s="43" t="s">
-[...5 lines deleted...]
-      <c r="U47" s="43">
+      <c r="S47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U47" s="42">
         <v>17.8</v>
       </c>
-      <c r="V47" s="43">
+      <c r="V47" s="42">
         <v>30.5</v>
       </c>
-      <c r="W47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="X47" s="43">
+      <c r="W47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X47" s="42">
         <v>3.8</v>
       </c>
     </row>
     <row r="48" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="38" t="s">
+      <c r="A48" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="38" t="s">
+      <c r="B48" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="43">
+      <c r="D48" s="42">
         <v>497.7</v>
       </c>
-      <c r="E48" s="43">
+      <c r="E48" s="42">
         <v>121.8</v>
       </c>
-      <c r="F48" s="43">
+      <c r="F48" s="42">
         <v>11.1</v>
       </c>
-      <c r="G48" s="43">
+      <c r="G48" s="42">
         <v>0.1</v>
       </c>
-      <c r="H48" s="43">
+      <c r="H48" s="42">
         <v>7.6</v>
       </c>
-      <c r="I48" s="43" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="43">
+      <c r="I48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K48" s="42">
         <v>0.9</v>
       </c>
-      <c r="L48" s="43">
+      <c r="L48" s="42">
         <v>8</v>
       </c>
-      <c r="M48" s="43">
+      <c r="M48" s="42">
         <v>12</v>
       </c>
-      <c r="N48" s="43">
+      <c r="N48" s="42">
         <v>0.3</v>
       </c>
-      <c r="O48" s="43">
+      <c r="O48" s="42">
         <v>0.2</v>
       </c>
-      <c r="P48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="Q48" s="43">
+      <c r="P48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q48" s="42">
         <v>6</v>
       </c>
-      <c r="R48" s="43" t="s">
-[...8 lines deleted...]
-      <c r="U48" s="43">
+      <c r="R48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U48" s="42">
         <v>6.1</v>
       </c>
-      <c r="V48" s="43">
+      <c r="V48" s="42">
         <v>52.5</v>
       </c>
-      <c r="W48" s="43">
+      <c r="W48" s="42">
         <v>214.5</v>
       </c>
-      <c r="X48" s="43">
+      <c r="X48" s="42">
         <v>56.6</v>
       </c>
     </row>
     <row r="49" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="38" t="s">
+      <c r="A49" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="38" t="s">
+      <c r="B49" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="43">
+      <c r="D49" s="42">
         <v>21.8</v>
       </c>
-      <c r="E49" s="43" t="s">
-[...35 lines deleted...]
-      <c r="Q49" s="43">
+      <c r="E49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q49" s="42">
         <v>21.8</v>
       </c>
-      <c r="R49" s="43" t="s">
-[...18 lines deleted...]
-        <v>222</v>
+      <c r="R49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X49" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="38" t="s">
+      <c r="B50" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="49" t="s">
+      <c r="C50" s="48" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="43">
+      <c r="D50" s="42">
         <v>4.7</v>
       </c>
-      <c r="E50" s="43" t="s">
-[...26 lines deleted...]
-      <c r="N50" s="43">
+      <c r="E50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N50" s="42">
         <v>0.1</v>
       </c>
-      <c r="O50" s="43" t="s">
-[...8 lines deleted...]
-      <c r="R50" s="43">
+      <c r="O50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R50" s="42">
         <v>4.5999999999999996</v>
       </c>
-      <c r="S50" s="43" t="s">
-[...15 lines deleted...]
-        <v>222</v>
+      <c r="S50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X50" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="38" t="s">
+      <c r="A51" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="38" t="s">
+      <c r="B51" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="49" t="s">
+      <c r="C51" s="48" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="43">
+      <c r="D51" s="42">
         <v>97.1</v>
       </c>
-      <c r="E51" s="43" t="s">
-[...50 lines deleted...]
-      <c r="V51" s="43">
+      <c r="E51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V51" s="42">
         <v>96.3</v>
       </c>
-      <c r="W51" s="43">
+      <c r="W51" s="42">
         <v>0.8</v>
       </c>
-      <c r="X51" s="43" t="s">
-        <v>222</v>
+      <c r="X51" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="38" t="s">
+      <c r="A52" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="38" t="s">
+      <c r="B52" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="49" t="s">
+      <c r="C52" s="48" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="43">
+      <c r="D52" s="42">
         <v>3866.2</v>
       </c>
-      <c r="E52" s="43">
+      <c r="E52" s="42">
         <v>15.1</v>
       </c>
-      <c r="F52" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="43">
+      <c r="F52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G52" s="42">
         <v>1405.6</v>
       </c>
-      <c r="H52" s="43" t="s">
-[...8 lines deleted...]
-      <c r="K52" s="43">
+      <c r="H52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K52" s="42">
         <v>555.1</v>
       </c>
-      <c r="L52" s="43">
+      <c r="L52" s="42">
         <v>89.1</v>
       </c>
-      <c r="M52" s="43">
+      <c r="M52" s="42">
         <v>285.2</v>
       </c>
-      <c r="N52" s="43" t="s">
-[...8 lines deleted...]
-      <c r="Q52" s="43">
+      <c r="N52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q52" s="42">
         <v>0.5</v>
       </c>
-      <c r="R52" s="43" t="s">
-[...5 lines deleted...]
-      <c r="T52" s="43">
+      <c r="R52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T52" s="42">
         <v>7.9</v>
       </c>
-      <c r="U52" s="43">
+      <c r="U52" s="42">
         <v>1459.8</v>
       </c>
-      <c r="V52" s="43" t="s">
-[...2 lines deleted...]
-      <c r="W52" s="43">
+      <c r="V52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W52" s="42">
         <v>44.1</v>
       </c>
-      <c r="X52" s="43">
+      <c r="X52" s="42">
         <v>3.8</v>
       </c>
     </row>
     <row r="53" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="38" t="s">
+      <c r="A53" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="38" t="s">
+      <c r="B53" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="49" t="s">
+      <c r="C53" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="43">
+      <c r="D53" s="42">
         <v>6201.9</v>
       </c>
-      <c r="E53" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="43">
+      <c r="E53" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F53" s="42">
         <v>86.3</v>
       </c>
-      <c r="G53" s="43">
+      <c r="G53" s="42">
         <v>93.3</v>
       </c>
-      <c r="H53" s="43">
+      <c r="H53" s="42">
         <v>1422.7</v>
       </c>
-      <c r="I53" s="43">
+      <c r="I53" s="42">
         <v>16.5</v>
       </c>
-      <c r="J53" s="43">
+      <c r="J53" s="42">
         <v>94.3</v>
       </c>
-      <c r="K53" s="43">
+      <c r="K53" s="42">
         <v>1680</v>
       </c>
-      <c r="L53" s="43">
+      <c r="L53" s="42">
         <v>241.3</v>
       </c>
-      <c r="M53" s="43">
+      <c r="M53" s="42">
         <v>260</v>
       </c>
-      <c r="N53" s="43">
+      <c r="N53" s="42">
         <v>1362.8</v>
       </c>
-      <c r="O53" s="43">
+      <c r="O53" s="42">
         <v>0.8</v>
       </c>
-      <c r="P53" s="43">
+      <c r="P53" s="42">
         <v>36.799999999999997</v>
       </c>
-      <c r="Q53" s="43">
+      <c r="Q53" s="42">
         <v>4.4000000000000004</v>
       </c>
-      <c r="R53" s="43">
+      <c r="R53" s="42">
         <v>30.8</v>
       </c>
-      <c r="S53" s="43">
+      <c r="S53" s="42">
         <v>23.8</v>
       </c>
-      <c r="T53" s="43">
+      <c r="T53" s="42">
         <v>10.3</v>
       </c>
-      <c r="U53" s="43">
+      <c r="U53" s="42">
         <v>8.5</v>
       </c>
-      <c r="V53" s="43">
+      <c r="V53" s="42">
         <v>304.10000000000002</v>
       </c>
-      <c r="W53" s="43">
+      <c r="W53" s="42">
         <v>411.6</v>
       </c>
-      <c r="X53" s="43">
+      <c r="X53" s="42">
         <v>113.6</v>
       </c>
     </row>
     <row r="54" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="38" t="s">
+      <c r="A54" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="38" t="s">
+      <c r="B54" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="43" t="s">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="E54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X54" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="38" t="s">
+      <c r="A55" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="38" t="s">
+      <c r="B55" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="43">
+      <c r="D55" s="42">
         <v>77.2</v>
       </c>
-      <c r="E55" s="43" t="s">
-[...35 lines deleted...]
-      <c r="Q55" s="43">
+      <c r="E55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q55" s="42">
         <v>77.2</v>
       </c>
-      <c r="R55" s="43" t="s">
-[...18 lines deleted...]
-        <v>222</v>
+      <c r="R55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X55" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="60" t="s">
+      <c r="A56" s="66" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="60"/>
-[...21 lines deleted...]
-      <c r="X56" s="43"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="66"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="40"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
+      <c r="V56" s="42"/>
+      <c r="W56" s="42"/>
+      <c r="X56" s="42"/>
     </row>
     <row r="57" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="38" t="s">
+      <c r="A57" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="38" t="s">
+      <c r="B57" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="44" t="s">
+      <c r="C57" s="43" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="45">
+      <c r="D57" s="44">
         <v>197670.2</v>
       </c>
-      <c r="E57" s="45">
+      <c r="E57" s="44">
         <v>124.5</v>
       </c>
-      <c r="F57" s="45">
+      <c r="F57" s="44">
         <v>225.3</v>
       </c>
-      <c r="G57" s="45">
+      <c r="G57" s="44">
         <v>535.70000000000005</v>
       </c>
-      <c r="H57" s="43">
+      <c r="H57" s="42">
         <v>567.29999999999995</v>
       </c>
-      <c r="I57" s="45">
+      <c r="I57" s="44">
         <v>173.9</v>
       </c>
-      <c r="J57" s="45">
+      <c r="J57" s="44">
         <v>304.39999999999998</v>
       </c>
-      <c r="K57" s="43">
+      <c r="K57" s="42">
         <v>37.6</v>
       </c>
-      <c r="L57" s="45">
+      <c r="L57" s="44">
         <v>83</v>
       </c>
-      <c r="M57" s="45">
+      <c r="M57" s="44">
         <v>2281.1</v>
       </c>
-      <c r="N57" s="45">
+      <c r="N57" s="44">
         <v>531.70000000000005</v>
       </c>
-      <c r="O57" s="45">
+      <c r="O57" s="44">
         <v>207.6</v>
       </c>
-      <c r="P57" s="45">
+      <c r="P57" s="44">
         <v>415.1</v>
       </c>
-      <c r="Q57" s="45">
+      <c r="Q57" s="44">
         <v>442.8</v>
       </c>
-      <c r="R57" s="43">
+      <c r="R57" s="42">
         <v>472.4</v>
       </c>
-      <c r="S57" s="43">
+      <c r="S57" s="42">
         <v>96.9</v>
       </c>
-      <c r="T57" s="43">
+      <c r="T57" s="42">
         <v>11.9</v>
       </c>
-      <c r="U57" s="43">
+      <c r="U57" s="42">
         <v>1763.2</v>
       </c>
-      <c r="V57" s="43">
+      <c r="V57" s="42">
         <v>86544</v>
       </c>
-      <c r="W57" s="43">
+      <c r="W57" s="42">
         <v>102460.4</v>
       </c>
-      <c r="X57" s="43">
+      <c r="X57" s="42">
         <v>391.4</v>
       </c>
     </row>
     <row r="58" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="38" t="s">
+      <c r="A58" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="38" t="s">
+      <c r="B58" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="43">
+      <c r="D58" s="42">
         <v>38.4</v>
       </c>
-      <c r="E58" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F58" s="43">
+      <c r="E58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F58" s="42">
         <v>21.4</v>
       </c>
-      <c r="G58" s="43">
+      <c r="G58" s="42">
         <v>0.3</v>
       </c>
-      <c r="H58" s="43" t="s">
-[...8 lines deleted...]
-      <c r="K58" s="43">
+      <c r="H58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K58" s="42">
         <v>0.1</v>
       </c>
-      <c r="L58" s="43" t="s">
-[...11 lines deleted...]
-      <c r="P58" s="43">
+      <c r="L58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P58" s="42">
         <v>0.4</v>
       </c>
-      <c r="Q58" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R58" s="43">
+      <c r="Q58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R58" s="42">
         <v>3</v>
       </c>
-      <c r="S58" s="43">
+      <c r="S58" s="42">
         <v>0.3</v>
       </c>
-      <c r="T58" s="43" t="s">
-[...5 lines deleted...]
-      <c r="V58" s="43">
+      <c r="T58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V58" s="42">
         <v>4.7</v>
       </c>
-      <c r="W58" s="43">
+      <c r="W58" s="42">
         <v>8.1</v>
       </c>
-      <c r="X58" s="43">
+      <c r="X58" s="42">
         <v>0.1</v>
       </c>
     </row>
     <row r="59" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="50"/>
-      <c r="B59" s="73" t="s">
+      <c r="A59" s="49"/>
+      <c r="B59" s="64" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="74" t="s">
+      <c r="C59" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="51">
+      <c r="D59" s="50">
         <v>768219.7</v>
       </c>
-      <c r="E59" s="51">
+      <c r="E59" s="50">
         <v>5656.7</v>
       </c>
-      <c r="F59" s="51">
+      <c r="F59" s="50">
         <v>11499.2</v>
       </c>
-      <c r="G59" s="51">
+      <c r="G59" s="50">
         <v>15658.7</v>
       </c>
-      <c r="H59" s="51">
+      <c r="H59" s="50">
         <v>9216.7999999999993</v>
       </c>
-      <c r="I59" s="51">
+      <c r="I59" s="50">
         <v>18582.5</v>
       </c>
-      <c r="J59" s="51">
+      <c r="J59" s="50">
         <v>7808.8</v>
       </c>
-      <c r="K59" s="51">
+      <c r="K59" s="50">
         <v>10889.3</v>
       </c>
-      <c r="L59" s="51">
+      <c r="L59" s="50">
         <v>9691.2999999999993</v>
       </c>
-      <c r="M59" s="51">
+      <c r="M59" s="50">
         <v>23072.799999999999</v>
       </c>
-      <c r="N59" s="51">
+      <c r="N59" s="50">
         <v>12315</v>
       </c>
-      <c r="O59" s="51">
+      <c r="O59" s="50">
         <v>6866.2</v>
       </c>
-      <c r="P59" s="51">
+      <c r="P59" s="50">
         <v>8960.6</v>
       </c>
-      <c r="Q59" s="51">
+      <c r="Q59" s="50">
         <v>17943.5</v>
       </c>
-      <c r="R59" s="51">
+      <c r="R59" s="50">
         <v>7315.3</v>
       </c>
-      <c r="S59" s="51">
+      <c r="S59" s="50">
         <v>13298.7</v>
       </c>
-      <c r="T59" s="51">
+      <c r="T59" s="50">
         <v>2326.1</v>
       </c>
-      <c r="U59" s="51">
+      <c r="U59" s="50">
         <v>28280.5</v>
       </c>
-      <c r="V59" s="51">
+      <c r="V59" s="50">
         <v>288444.7</v>
       </c>
-      <c r="W59" s="51">
+      <c r="W59" s="50">
         <v>248629.6</v>
       </c>
-      <c r="X59" s="51">
+      <c r="X59" s="50">
         <v>21763.4</v>
       </c>
     </row>
     <row r="60" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="50"/>
-      <c r="B60" s="73" t="s">
+      <c r="A60" s="49"/>
+      <c r="B60" s="64" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="74" t="s">
+      <c r="C60" s="65" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="51">
+      <c r="D60" s="50">
         <v>83951587.900000006</v>
       </c>
-      <c r="E60" s="51">
+      <c r="E60" s="50">
         <v>1836042.7</v>
       </c>
-      <c r="F60" s="51">
+      <c r="F60" s="50">
         <v>2678123.1</v>
       </c>
-      <c r="G60" s="51">
+      <c r="G60" s="50">
         <v>3586222.6</v>
       </c>
-      <c r="H60" s="51">
+      <c r="H60" s="50">
         <v>3379734.3</v>
       </c>
-      <c r="I60" s="51">
+      <c r="I60" s="50">
         <v>10627583.4</v>
       </c>
-      <c r="J60" s="51">
+      <c r="J60" s="50">
         <v>3533014.4</v>
       </c>
-      <c r="K60" s="51">
+      <c r="K60" s="50">
         <v>2262750.6</v>
       </c>
-      <c r="L60" s="51">
+      <c r="L60" s="50">
         <v>1227058.5</v>
       </c>
-      <c r="M60" s="51">
+      <c r="M60" s="50">
         <v>6069356.5999999996</v>
       </c>
-      <c r="N60" s="51">
+      <c r="N60" s="50">
         <v>3516221</v>
       </c>
-      <c r="O60" s="51">
+      <c r="O60" s="50">
         <v>1926000.2</v>
       </c>
-      <c r="P60" s="51">
+      <c r="P60" s="50">
         <v>3627008.1</v>
       </c>
-      <c r="Q60" s="51">
+      <c r="Q60" s="50">
         <v>3883826.6</v>
       </c>
-      <c r="R60" s="51">
+      <c r="R60" s="50">
         <v>1790770.4</v>
       </c>
-      <c r="S60" s="51">
+      <c r="S60" s="50">
         <v>2808045.6</v>
       </c>
-      <c r="T60" s="51">
+      <c r="T60" s="50">
         <v>1376916.6</v>
       </c>
-      <c r="U60" s="51">
+      <c r="U60" s="50">
         <v>3227619.2</v>
       </c>
-      <c r="V60" s="51">
+      <c r="V60" s="50">
         <v>8923711.8000000007</v>
       </c>
-      <c r="W60" s="51">
+      <c r="W60" s="50">
         <v>15000060.4</v>
       </c>
-      <c r="X60" s="51">
+      <c r="X60" s="50">
         <v>2671521.7999999998</v>
       </c>
     </row>
     <row r="61" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="50"/>
-      <c r="B61" s="73" t="s">
+      <c r="A61" s="49"/>
+      <c r="B61" s="64" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="74" t="s">
+      <c r="C61" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="51">
+      <c r="D61" s="50">
         <f>D59/D60%</f>
         <v>0.9</v>
       </c>
-      <c r="E61" s="51">
+      <c r="E61" s="50">
         <f t="shared" ref="E61:X61" si="0">E59/E60%</f>
         <v>0.3</v>
       </c>
-      <c r="F61" s="51">
+      <c r="F61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="G61" s="51">
+      <c r="G61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="H61" s="51">
+      <c r="H61" s="50">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="I61" s="51">
+      <c r="I61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="J61" s="51">
+      <c r="J61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="K61" s="51">
+      <c r="K61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="L61" s="51">
+      <c r="L61" s="50">
         <f t="shared" si="0"/>
         <v>0.8</v>
       </c>
-      <c r="M61" s="51">
+      <c r="M61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="N61" s="51">
+      <c r="N61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="O61" s="51">
+      <c r="O61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="P61" s="51">
+      <c r="P61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="Q61" s="51">
+      <c r="Q61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="R61" s="51">
+      <c r="R61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="S61" s="51">
+      <c r="S61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="T61" s="51">
+      <c r="T61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="U61" s="51">
+      <c r="U61" s="50">
         <f t="shared" si="0"/>
         <v>0.9</v>
       </c>
-      <c r="V61" s="51">
+      <c r="V61" s="50">
         <f t="shared" si="0"/>
         <v>3.2</v>
       </c>
-      <c r="W61" s="51">
+      <c r="W61" s="50">
         <f t="shared" si="0"/>
         <v>1.7</v>
       </c>
-      <c r="X61" s="51">
+      <c r="X61" s="50">
         <f t="shared" si="0"/>
         <v>0.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A35:C35"/>
+  </mergeCells>
+  <conditionalFormatting sqref="W1">
+    <cfRule type="cellIs" dxfId="9" priority="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="8" priority="2" operator="greaterThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:Z61"/>
+  <sheetViews>
+    <sheetView topLeftCell="A40" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B59" sqref="B59:C61"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="49.42578125" style="2" customWidth="1"/>
+    <col min="4" max="6" width="16.5703125" style="2" customWidth="1"/>
+    <col min="7" max="9" width="16.5703125" style="3" customWidth="1"/>
+    <col min="10" max="24" width="16.5703125" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="28"/>
+    </row>
+    <row r="2" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68">
+        <v>111203</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="X2" s="33" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="30"/>
+      <c r="B3" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="C3" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>144</v>
+      </c>
+      <c r="E3" s="32" t="s">
+        <v>145</v>
+      </c>
+      <c r="F3" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="G3" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="H3" s="32" t="s">
+        <v>148</v>
+      </c>
+      <c r="I3" s="32" t="s">
+        <v>149</v>
+      </c>
+      <c r="J3" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="K3" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="L3" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="M3" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="N3" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="P3" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q3" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="R3" s="32" t="s">
+        <v>158</v>
+      </c>
+      <c r="S3" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="T3" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="U3" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="V3" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="W3" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="X3" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51"/>
+    </row>
+    <row r="4" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+    </row>
+    <row r="5" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="D5" s="39">
+        <v>69319.3</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H5" s="39">
+        <v>69.3</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K5" s="39">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="L5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="M5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q5" s="39">
+        <v>13.9</v>
+      </c>
+      <c r="R5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="S5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U5" s="39">
+        <v>6.9</v>
+      </c>
+      <c r="V5" s="39">
+        <v>38804.9</v>
+      </c>
+      <c r="W5" s="39">
+        <v>30389.599999999999</v>
+      </c>
+      <c r="X5" s="39" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="69" t="s">
+        <v>93</v>
+      </c>
+      <c r="B6" s="70"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+    </row>
+    <row r="7" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="42">
+        <v>1396.5</v>
+      </c>
+      <c r="E7" s="42">
+        <v>8.1</v>
+      </c>
+      <c r="F7" s="42">
+        <v>5</v>
+      </c>
+      <c r="G7" s="42">
+        <v>2.7</v>
+      </c>
+      <c r="H7" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="I7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J7" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="K7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L7" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="M7" s="42">
+        <v>200.3</v>
+      </c>
+      <c r="N7" s="42">
+        <v>47.4</v>
+      </c>
+      <c r="O7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P7" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="Q7" s="42">
+        <v>28.3</v>
+      </c>
+      <c r="R7" s="42">
+        <v>5.6</v>
+      </c>
+      <c r="S7" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="T7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U7" s="42">
+        <v>435.9</v>
+      </c>
+      <c r="V7" s="42">
+        <v>191.4</v>
+      </c>
+      <c r="W7" s="42">
+        <v>393</v>
+      </c>
+      <c r="X7" s="42">
+        <v>76.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D8" s="42">
+        <v>21.1</v>
+      </c>
+      <c r="E8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G8" s="42">
+        <v>3.1</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V8" s="42">
+        <v>18</v>
+      </c>
+      <c r="W8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X8" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="70"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
+    </row>
+    <row r="10" spans="1:26" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" s="42">
+        <v>60457.599999999999</v>
+      </c>
+      <c r="E10" s="42">
+        <v>56.2</v>
+      </c>
+      <c r="F10" s="42">
+        <v>32.6</v>
+      </c>
+      <c r="G10" s="42">
+        <v>18.7</v>
+      </c>
+      <c r="H10" s="42">
+        <v>256.3</v>
+      </c>
+      <c r="I10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J10" s="42">
+        <v>266.60000000000002</v>
+      </c>
+      <c r="K10" s="42">
+        <v>152.4</v>
+      </c>
+      <c r="L10" s="42">
+        <v>8.5</v>
+      </c>
+      <c r="M10" s="42">
+        <v>382.5</v>
+      </c>
+      <c r="N10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O10" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="P10" s="42">
+        <v>32.9</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>151.9</v>
+      </c>
+      <c r="R10" s="42">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="S10" s="42">
+        <v>99</v>
+      </c>
+      <c r="T10" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="U10" s="42">
+        <v>6.7</v>
+      </c>
+      <c r="V10" s="42">
+        <v>29377.4</v>
+      </c>
+      <c r="W10" s="42">
+        <v>28504.6</v>
+      </c>
+      <c r="X10" s="42">
+        <v>1072.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" s="42">
+        <v>1984.5</v>
+      </c>
+      <c r="E11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G11" s="42">
+        <v>6</v>
+      </c>
+      <c r="H11" s="42">
+        <v>11.9</v>
+      </c>
+      <c r="I11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K11" s="42">
+        <v>7.9</v>
+      </c>
+      <c r="L11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M11" s="42">
+        <v>6</v>
+      </c>
+      <c r="N11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R11" s="42">
+        <v>11.9</v>
+      </c>
+      <c r="S11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V11" s="42">
+        <v>365.1</v>
+      </c>
+      <c r="W11" s="42">
+        <v>1575.7</v>
+      </c>
+      <c r="X11" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
+    </row>
+    <row r="13" spans="1:26" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="D13" s="42">
+        <v>17730.8</v>
+      </c>
+      <c r="E13" s="42">
+        <v>666.1</v>
+      </c>
+      <c r="F13" s="42">
+        <v>350.7</v>
+      </c>
+      <c r="G13" s="42">
+        <v>21.5</v>
+      </c>
+      <c r="H13" s="42">
+        <v>457.8</v>
+      </c>
+      <c r="I13" s="42">
+        <v>280.89999999999998</v>
+      </c>
+      <c r="J13" s="42">
+        <v>585.1</v>
+      </c>
+      <c r="K13" s="42">
+        <v>137.1</v>
+      </c>
+      <c r="L13" s="42">
+        <v>41.1</v>
+      </c>
+      <c r="M13" s="42">
+        <v>1010.7</v>
+      </c>
+      <c r="N13" s="42">
+        <v>530.20000000000005</v>
+      </c>
+      <c r="O13" s="42">
+        <v>505.6</v>
+      </c>
+      <c r="P13" s="42">
+        <v>1533.9</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>718.4</v>
+      </c>
+      <c r="R13" s="42">
+        <v>1368.3</v>
+      </c>
+      <c r="S13" s="42">
+        <v>2147.6</v>
+      </c>
+      <c r="T13" s="42">
+        <v>634.79999999999995</v>
+      </c>
+      <c r="U13" s="42">
+        <v>2737.9</v>
+      </c>
+      <c r="V13" s="42">
+        <v>2851.2</v>
+      </c>
+      <c r="W13" s="42">
+        <v>1145.9000000000001</v>
+      </c>
+      <c r="X13" s="42">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="D14" s="44">
+        <v>62423.5</v>
+      </c>
+      <c r="E14" s="44">
+        <v>1060.3</v>
+      </c>
+      <c r="F14" s="44">
+        <v>2823.7</v>
+      </c>
+      <c r="G14" s="44">
+        <v>1504</v>
+      </c>
+      <c r="H14" s="42">
+        <v>1128.0999999999999</v>
+      </c>
+      <c r="I14" s="44">
+        <v>1894.3</v>
+      </c>
+      <c r="J14" s="44">
+        <v>3220.4</v>
+      </c>
+      <c r="K14" s="42">
+        <v>2334.3000000000002</v>
+      </c>
+      <c r="L14" s="44">
+        <v>1241.0999999999999</v>
+      </c>
+      <c r="M14" s="44">
+        <v>4347.2</v>
+      </c>
+      <c r="N14" s="44">
+        <v>4809.1000000000004</v>
+      </c>
+      <c r="O14" s="44">
+        <v>2637</v>
+      </c>
+      <c r="P14" s="44">
+        <v>1621.2</v>
+      </c>
+      <c r="Q14" s="44">
+        <v>1702.1</v>
+      </c>
+      <c r="R14" s="42">
+        <v>1539.6</v>
+      </c>
+      <c r="S14" s="42">
+        <v>16334.1</v>
+      </c>
+      <c r="T14" s="42">
+        <v>628.20000000000005</v>
+      </c>
+      <c r="U14" s="42">
+        <v>2020.2</v>
+      </c>
+      <c r="V14" s="42">
+        <v>4163.1000000000004</v>
+      </c>
+      <c r="W14" s="42">
+        <v>6372.4</v>
+      </c>
+      <c r="X14" s="42">
+        <v>1043.0999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="69" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="42"/>
+      <c r="W15" s="42"/>
+      <c r="X15" s="42"/>
+    </row>
+    <row r="16" spans="1:26" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D16" s="42">
+        <v>34652.800000000003</v>
+      </c>
+      <c r="E16" s="42">
+        <v>623.79999999999995</v>
+      </c>
+      <c r="F16" s="42">
+        <v>693.1</v>
+      </c>
+      <c r="G16" s="42">
+        <v>866.3</v>
+      </c>
+      <c r="H16" s="42">
+        <v>138.6</v>
+      </c>
+      <c r="I16" s="42">
+        <v>1212.8</v>
+      </c>
+      <c r="J16" s="42">
+        <v>901</v>
+      </c>
+      <c r="K16" s="42">
+        <v>797</v>
+      </c>
+      <c r="L16" s="42">
+        <v>1351.5</v>
+      </c>
+      <c r="M16" s="42">
+        <v>2148.5</v>
+      </c>
+      <c r="N16" s="42">
+        <v>970.3</v>
+      </c>
+      <c r="O16" s="42">
+        <v>381.2</v>
+      </c>
+      <c r="P16" s="42">
+        <v>1004.9</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>727.7</v>
+      </c>
+      <c r="R16" s="42">
+        <v>866.3</v>
+      </c>
+      <c r="S16" s="42">
+        <v>554.4</v>
+      </c>
+      <c r="T16" s="42">
+        <v>450.5</v>
+      </c>
+      <c r="U16" s="42">
+        <v>866.3</v>
+      </c>
+      <c r="V16" s="42">
+        <v>11262.2</v>
+      </c>
+      <c r="W16" s="42">
+        <v>8039.4</v>
+      </c>
+      <c r="X16" s="42">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="43" t="s">
+        <v>103</v>
+      </c>
+      <c r="D17" s="42">
+        <v>5116.5</v>
+      </c>
+      <c r="E17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="G17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H17" s="42">
+        <v>190.8</v>
+      </c>
+      <c r="I17" s="42">
+        <v>198.5</v>
+      </c>
+      <c r="J17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="N17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O17" s="42">
+        <v>1055</v>
+      </c>
+      <c r="P17" s="44">
+        <v>192.4</v>
+      </c>
+      <c r="Q17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S17" s="42">
+        <v>2475.6999999999998</v>
+      </c>
+      <c r="T17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V17" s="42">
+        <v>1004.1</v>
+      </c>
+      <c r="W17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X17" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="43" t="s">
+        <v>104</v>
+      </c>
+      <c r="D18" s="42">
+        <v>5116.5</v>
+      </c>
+      <c r="E18" s="42">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="F18" s="44">
+        <v>148.4</v>
+      </c>
+      <c r="G18" s="42">
+        <v>20.5</v>
+      </c>
+      <c r="H18" s="42">
+        <v>255.8</v>
+      </c>
+      <c r="I18" s="42">
+        <v>634.4</v>
+      </c>
+      <c r="J18" s="44">
+        <v>87</v>
+      </c>
+      <c r="K18" s="42">
+        <v>20.5</v>
+      </c>
+      <c r="L18" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M18" s="44">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="N18" s="42">
+        <v>76.7</v>
+      </c>
+      <c r="O18" s="42">
+        <v>56.3</v>
+      </c>
+      <c r="P18" s="44">
+        <v>30.7</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>127.9</v>
+      </c>
+      <c r="R18" s="42">
+        <v>25.6</v>
+      </c>
+      <c r="S18" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T18" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U18" s="42">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="V18" s="42">
+        <v>1678.2</v>
+      </c>
+      <c r="W18" s="42">
+        <v>1350.8</v>
+      </c>
+      <c r="X18" s="42">
+        <v>414.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" s="42">
+        <v>7604.5</v>
+      </c>
+      <c r="E19" s="42">
+        <v>405.3</v>
+      </c>
+      <c r="F19" s="42">
+        <v>16.7</v>
+      </c>
+      <c r="G19" s="42">
+        <v>262.10000000000002</v>
+      </c>
+      <c r="H19" s="42">
+        <v>5.2</v>
+      </c>
+      <c r="I19" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="J19" s="42">
+        <v>302</v>
+      </c>
+      <c r="K19" s="42">
+        <v>21.3</v>
+      </c>
+      <c r="L19" s="42">
+        <v>164.1</v>
+      </c>
+      <c r="M19" s="42">
+        <v>136.5</v>
+      </c>
+      <c r="N19" s="42">
+        <v>55.5</v>
+      </c>
+      <c r="O19" s="42">
+        <v>7.5</v>
+      </c>
+      <c r="P19" s="42">
+        <v>206.8</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>185.9</v>
+      </c>
+      <c r="R19" s="42">
+        <v>63.6</v>
+      </c>
+      <c r="S19" s="42">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="T19" s="42">
+        <v>115.9</v>
+      </c>
+      <c r="U19" s="42">
+        <v>80.7</v>
+      </c>
+      <c r="V19" s="42">
+        <v>4047.5</v>
+      </c>
+      <c r="W19" s="42">
+        <v>398.6</v>
+      </c>
+      <c r="X19" s="42">
+        <v>1093.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="43" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" s="42">
+        <v>34187.599999999999</v>
+      </c>
+      <c r="E20" s="42">
+        <v>360</v>
+      </c>
+      <c r="F20" s="44">
+        <v>407.9</v>
+      </c>
+      <c r="G20" s="42">
+        <v>535.9</v>
+      </c>
+      <c r="H20" s="42">
+        <v>67.2</v>
+      </c>
+      <c r="I20" s="42">
+        <v>623.6</v>
+      </c>
+      <c r="J20" s="44">
+        <v>526.5</v>
+      </c>
+      <c r="K20" s="42">
+        <v>157.9</v>
+      </c>
+      <c r="L20" s="42">
+        <v>408.4</v>
+      </c>
+      <c r="M20" s="44">
+        <v>1183.5</v>
+      </c>
+      <c r="N20" s="42">
+        <v>762</v>
+      </c>
+      <c r="O20" s="42">
+        <v>191.3</v>
+      </c>
+      <c r="P20" s="44">
+        <v>295</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>396.6</v>
+      </c>
+      <c r="R20" s="42">
+        <v>465.9</v>
+      </c>
+      <c r="S20" s="42">
+        <v>2631.1</v>
+      </c>
+      <c r="T20" s="42">
+        <v>127</v>
+      </c>
+      <c r="U20" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V20" s="42">
+        <v>20663.3</v>
+      </c>
+      <c r="W20" s="42">
+        <v>4105.7</v>
+      </c>
+      <c r="X20" s="42">
+        <v>278.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D21" s="42">
+        <v>34885.4</v>
+      </c>
+      <c r="E21" s="42">
+        <v>797.5</v>
+      </c>
+      <c r="F21" s="42">
+        <v>893.4</v>
+      </c>
+      <c r="G21" s="42">
+        <v>1091.9000000000001</v>
+      </c>
+      <c r="H21" s="42">
+        <v>169.2</v>
+      </c>
+      <c r="I21" s="42">
+        <v>1514</v>
+      </c>
+      <c r="J21" s="42">
+        <v>1138.3</v>
+      </c>
+      <c r="K21" s="42">
+        <v>757.7</v>
+      </c>
+      <c r="L21" s="42">
+        <v>1424.4</v>
+      </c>
+      <c r="M21" s="42">
+        <v>2706.8</v>
+      </c>
+      <c r="N21" s="42">
+        <v>1117.4000000000001</v>
+      </c>
+      <c r="O21" s="42">
+        <v>468.2</v>
+      </c>
+      <c r="P21" s="42">
+        <v>962.8</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>921</v>
+      </c>
+      <c r="R21" s="42">
+        <v>1095.4000000000001</v>
+      </c>
+      <c r="S21" s="42">
+        <v>683.9</v>
+      </c>
+      <c r="T21" s="42">
+        <v>444.1</v>
+      </c>
+      <c r="U21" s="42">
+        <v>681.3</v>
+      </c>
+      <c r="V21" s="42">
+        <v>9072.2999999999993</v>
+      </c>
+      <c r="W21" s="42">
+        <v>8146.6</v>
+      </c>
+      <c r="X21" s="42">
+        <v>799.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D22" s="42">
+        <v>2325.6999999999998</v>
+      </c>
+      <c r="E22" s="42">
+        <v>35</v>
+      </c>
+      <c r="F22" s="42">
+        <v>39.5</v>
+      </c>
+      <c r="G22" s="42">
+        <v>47.9</v>
+      </c>
+      <c r="H22" s="42">
+        <v>7.7</v>
+      </c>
+      <c r="I22" s="42">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="J22" s="42">
+        <v>49.8</v>
+      </c>
+      <c r="K22" s="42">
+        <v>54.6</v>
+      </c>
+      <c r="L22" s="42">
+        <v>86.5</v>
+      </c>
+      <c r="M22" s="42">
+        <v>118.6</v>
+      </c>
+      <c r="N22" s="42">
+        <v>57.4</v>
+      </c>
+      <c r="O22" s="42">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="P22" s="42">
+        <v>71.5</v>
+      </c>
+      <c r="Q22" s="42">
+        <v>40.4</v>
+      </c>
+      <c r="R22" s="42">
+        <v>48</v>
+      </c>
+      <c r="S22" s="42">
+        <v>29.9</v>
+      </c>
+      <c r="T22" s="42">
+        <v>31.6</v>
+      </c>
+      <c r="U22" s="42">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="V22" s="42">
+        <v>858.7</v>
+      </c>
+      <c r="W22" s="42">
+        <v>537.79999999999995</v>
+      </c>
+      <c r="X22" s="42">
+        <v>55.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="66" t="s">
+        <v>109</v>
+      </c>
+      <c r="B23" s="66"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
+      <c r="V23" s="42"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="42"/>
+    </row>
+    <row r="24" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="43" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" s="44">
+        <v>457</v>
+      </c>
+      <c r="E24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="F24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="G24" s="44">
+        <v>7.4</v>
+      </c>
+      <c r="H24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="J24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K24" s="42">
+        <v>150.4</v>
+      </c>
+      <c r="L24" s="44">
+        <v>3.5</v>
+      </c>
+      <c r="M24" s="44">
+        <v>60.4</v>
+      </c>
+      <c r="N24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="O24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="P24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="R24" s="42">
+        <v>20.9</v>
+      </c>
+      <c r="S24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U24" s="42">
+        <v>128</v>
+      </c>
+      <c r="V24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W24" s="42">
+        <v>85.4</v>
+      </c>
+      <c r="X24" s="42">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
+      <c r="V25" s="44"/>
+      <c r="W25" s="44"/>
+      <c r="X25" s="44"/>
+    </row>
+    <row r="26" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" s="42">
+        <v>8434.2999999999993</v>
+      </c>
+      <c r="E26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G26" s="42">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I26" s="42">
+        <v>8.4</v>
+      </c>
+      <c r="J26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K26" s="42">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="L26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P26" s="42">
+        <v>25.3</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>67.5</v>
+      </c>
+      <c r="R26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S26" s="42">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="T26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W26" s="42">
+        <v>8164.4</v>
+      </c>
+      <c r="X26" s="42">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" s="42">
+        <v>68.2</v>
+      </c>
+      <c r="E27" s="42">
+        <v>1.3</v>
+      </c>
+      <c r="F27" s="42">
+        <v>10.8</v>
+      </c>
+      <c r="G27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H27" s="42">
+        <v>7.2</v>
+      </c>
+      <c r="I27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O27" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="P27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U27" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="V27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W27" s="42">
+        <v>45.1</v>
+      </c>
+      <c r="X27" s="42">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="66" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="42"/>
+    </row>
+    <row r="29" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" s="42">
+        <v>168727</v>
+      </c>
+      <c r="E29" s="42">
+        <v>945.5</v>
+      </c>
+      <c r="F29" s="42">
+        <v>2668.6</v>
+      </c>
+      <c r="G29" s="42">
+        <v>335.9</v>
+      </c>
+      <c r="H29" s="42">
+        <v>1726.1</v>
+      </c>
+      <c r="I29" s="42">
+        <v>6375.3</v>
+      </c>
+      <c r="J29" s="42">
+        <v>612.5</v>
+      </c>
+      <c r="K29" s="42">
+        <v>1815.5</v>
+      </c>
+      <c r="L29" s="42">
+        <v>1171.5</v>
+      </c>
+      <c r="M29" s="42">
+        <v>9579.1</v>
+      </c>
+      <c r="N29" s="42">
+        <v>7613.3</v>
+      </c>
+      <c r="O29" s="42">
+        <v>936.3</v>
+      </c>
+      <c r="P29" s="42">
+        <v>4228.1000000000004</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>4123.2</v>
+      </c>
+      <c r="R29" s="42">
+        <v>828.3</v>
+      </c>
+      <c r="S29" s="42">
+        <v>1821.1</v>
+      </c>
+      <c r="T29" s="42">
+        <v>594.9</v>
+      </c>
+      <c r="U29" s="42">
+        <v>12242.5</v>
+      </c>
+      <c r="V29" s="42">
+        <v>38069.4</v>
+      </c>
+      <c r="W29" s="42">
+        <v>61254.8</v>
+      </c>
+      <c r="X29" s="42">
+        <v>11785.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" s="44">
+        <v>31117.5</v>
+      </c>
+      <c r="E30" s="44">
+        <v>53.4</v>
+      </c>
+      <c r="F30" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G30" s="44">
+        <v>263.39999999999998</v>
+      </c>
+      <c r="H30" s="42">
+        <v>140.9</v>
+      </c>
+      <c r="I30" s="44">
+        <v>745.2</v>
+      </c>
+      <c r="J30" s="42">
+        <v>600.6</v>
+      </c>
+      <c r="K30" s="42">
+        <v>89.9</v>
+      </c>
+      <c r="L30" s="44">
+        <v>52.9</v>
+      </c>
+      <c r="M30" s="42">
+        <v>496</v>
+      </c>
+      <c r="N30" s="44">
+        <v>403.6</v>
+      </c>
+      <c r="O30" s="44">
+        <v>11.2</v>
+      </c>
+      <c r="P30" s="42">
+        <v>208.1</v>
+      </c>
+      <c r="Q30" s="44">
+        <v>208.4</v>
+      </c>
+      <c r="R30" s="42">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="S30" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T30" s="42">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="U30" s="42">
+        <v>88.8</v>
+      </c>
+      <c r="V30" s="42">
+        <v>17635.2</v>
+      </c>
+      <c r="W30" s="42">
+        <v>9870.6</v>
+      </c>
+      <c r="X30" s="42">
+        <v>166.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="66" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="42"/>
+      <c r="X31" s="42"/>
+    </row>
+    <row r="32" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="42">
+        <v>60539</v>
+      </c>
+      <c r="E32" s="42">
+        <v>118.5</v>
+      </c>
+      <c r="F32" s="42">
+        <v>154</v>
+      </c>
+      <c r="G32" s="42">
+        <v>114.5</v>
+      </c>
+      <c r="H32" s="42">
+        <v>23.1</v>
+      </c>
+      <c r="I32" s="42">
+        <v>688.6</v>
+      </c>
+      <c r="J32" s="42">
+        <v>199.9</v>
+      </c>
+      <c r="K32" s="42">
+        <v>364.9</v>
+      </c>
+      <c r="L32" s="42">
+        <v>531.79999999999995</v>
+      </c>
+      <c r="M32" s="42">
+        <v>5</v>
+      </c>
+      <c r="N32" s="42">
+        <v>407.8</v>
+      </c>
+      <c r="O32" s="42">
+        <v>681</v>
+      </c>
+      <c r="P32" s="42">
+        <v>184.7</v>
+      </c>
+      <c r="Q32" s="42">
+        <v>752.9</v>
+      </c>
+      <c r="R32" s="42">
+        <v>216.5</v>
+      </c>
+      <c r="S32" s="42">
+        <v>42.7</v>
+      </c>
+      <c r="T32" s="42">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="U32" s="42">
+        <v>29.7</v>
+      </c>
+      <c r="V32" s="42">
+        <v>37126</v>
+      </c>
+      <c r="W32" s="42">
+        <v>18302.099999999999</v>
+      </c>
+      <c r="X32" s="42">
+        <v>555.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="40"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="40"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
+      <c r="V33" s="42"/>
+      <c r="W33" s="42"/>
+      <c r="X33" s="42"/>
+    </row>
+    <row r="34" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="42">
+        <v>12494.1</v>
+      </c>
+      <c r="E34" s="42">
+        <v>85.5</v>
+      </c>
+      <c r="F34" s="42">
+        <v>232.9</v>
+      </c>
+      <c r="G34" s="42">
+        <v>377.1</v>
+      </c>
+      <c r="H34" s="42">
+        <v>113.4</v>
+      </c>
+      <c r="I34" s="42">
+        <v>178.3</v>
+      </c>
+      <c r="J34" s="42">
+        <v>28</v>
+      </c>
+      <c r="K34" s="42">
+        <v>267.7</v>
+      </c>
+      <c r="L34" s="42">
+        <v>333</v>
+      </c>
+      <c r="M34" s="42">
+        <v>174.8</v>
+      </c>
+      <c r="N34" s="42">
+        <v>319.89999999999998</v>
+      </c>
+      <c r="O34" s="42">
+        <v>137.4</v>
+      </c>
+      <c r="P34" s="42">
+        <v>69.2</v>
+      </c>
+      <c r="Q34" s="42">
+        <v>190.3</v>
+      </c>
+      <c r="R34" s="42">
+        <v>101.3</v>
+      </c>
+      <c r="S34" s="42">
+        <v>23.6</v>
+      </c>
+      <c r="T34" s="42">
+        <v>17.8</v>
+      </c>
+      <c r="U34" s="42">
+        <v>181.4</v>
+      </c>
+      <c r="V34" s="42">
+        <v>1408.9</v>
+      </c>
+      <c r="W34" s="42">
+        <v>8225</v>
+      </c>
+      <c r="X34" s="42">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="66" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" s="66"/>
+      <c r="C35" s="66"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
+      <c r="V35" s="42"/>
+      <c r="W35" s="42"/>
+      <c r="X35" s="42"/>
+    </row>
+    <row r="36" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" s="42">
+        <v>5.6</v>
+      </c>
+      <c r="E36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G36" s="42">
+        <v>5.6</v>
+      </c>
+      <c r="H36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X36" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" s="42">
+        <v>3691.7</v>
+      </c>
+      <c r="E37" s="42">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="F37" s="42">
+        <v>157.1</v>
+      </c>
+      <c r="G37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H37" s="42">
+        <v>628.79999999999995</v>
+      </c>
+      <c r="I37" s="42">
+        <v>663.4</v>
+      </c>
+      <c r="J37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K37" s="42">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="L37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M37" s="42">
+        <v>1072.4000000000001</v>
+      </c>
+      <c r="N37" s="42">
+        <v>501.5</v>
+      </c>
+      <c r="O37" s="42">
+        <v>22.9</v>
+      </c>
+      <c r="P37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q37" s="42">
+        <v>85.1</v>
+      </c>
+      <c r="R37" s="42">
+        <v>239.9</v>
+      </c>
+      <c r="S37" s="42">
+        <v>3.6</v>
+      </c>
+      <c r="T37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U37" s="42">
+        <v>76</v>
+      </c>
+      <c r="V37" s="42">
+        <v>51.4</v>
+      </c>
+      <c r="W37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X37" s="42">
+        <v>26.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D38" s="42">
+        <v>549.79999999999995</v>
+      </c>
+      <c r="E38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F38" s="42">
+        <v>94</v>
+      </c>
+      <c r="G38" s="42">
+        <v>8</v>
+      </c>
+      <c r="H38" s="42">
+        <v>47</v>
+      </c>
+      <c r="I38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J38" s="42">
+        <v>26.6</v>
+      </c>
+      <c r="K38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M38" s="42">
+        <v>13.1</v>
+      </c>
+      <c r="N38" s="42">
+        <v>4</v>
+      </c>
+      <c r="O38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U38" s="42">
+        <v>11</v>
+      </c>
+      <c r="V38" s="42">
+        <v>2.6</v>
+      </c>
+      <c r="W38" s="42">
+        <v>342.2</v>
+      </c>
+      <c r="X38" s="42">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B39" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="D39" s="42">
+        <v>3079.5</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H39" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J39" s="42">
+        <v>819.7</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V39" s="42">
+        <v>154.1</v>
+      </c>
+      <c r="W39" s="42">
+        <v>1518.7</v>
+      </c>
+      <c r="X39" s="42">
+        <v>586.79999999999995</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="B40" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="D40" s="42">
+        <v>5819.7</v>
+      </c>
+      <c r="E40" s="42">
+        <v>45.9</v>
+      </c>
+      <c r="F40" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="G40" s="42">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="H40" s="42">
+        <v>750.2</v>
+      </c>
+      <c r="I40" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J40" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K40" s="42">
+        <v>1001.5</v>
+      </c>
+      <c r="L40" s="42">
+        <v>10.9</v>
+      </c>
+      <c r="M40" s="42">
+        <v>100.6</v>
+      </c>
+      <c r="N40" s="42">
+        <v>601.9</v>
+      </c>
+      <c r="O40" s="42">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P40" s="42">
+        <v>3.2</v>
+      </c>
+      <c r="Q40" s="42">
+        <v>33.6</v>
+      </c>
+      <c r="R40" s="42">
+        <v>282.10000000000002</v>
+      </c>
+      <c r="S40" s="42">
+        <v>2.4</v>
+      </c>
+      <c r="T40" s="42">
+        <v>13</v>
+      </c>
+      <c r="U40" s="42">
+        <v>217.8</v>
+      </c>
+      <c r="V40" s="42">
+        <v>289.8</v>
+      </c>
+      <c r="W40" s="42">
+        <v>232</v>
+      </c>
+      <c r="X40" s="42">
+        <v>2191.9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D41" s="42">
+        <v>7358.5</v>
+      </c>
+      <c r="E41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G41" s="42">
+        <v>7351.1</v>
+      </c>
+      <c r="H41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P41" s="42">
+        <v>7.4</v>
+      </c>
+      <c r="Q41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X41" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="D42" s="42">
+        <v>723.9</v>
+      </c>
+      <c r="E42" s="42">
+        <v>326.7</v>
+      </c>
+      <c r="F42" s="42">
+        <v>384.4</v>
+      </c>
+      <c r="G42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J42" s="42">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S42" s="42">
+        <v>2.9</v>
+      </c>
+      <c r="T42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W42" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="X42" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="D43" s="42">
+        <v>727</v>
+      </c>
+      <c r="E43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K43" s="42">
+        <v>24.6</v>
+      </c>
+      <c r="L43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M43" s="42">
+        <v>1.4</v>
+      </c>
+      <c r="N43" s="42">
+        <v>340.6</v>
+      </c>
+      <c r="O43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R43" s="42">
+        <v>4.7</v>
+      </c>
+      <c r="S43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W43" s="42">
+        <v>219</v>
+      </c>
+      <c r="X43" s="42">
+        <v>136.69999999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="D44" s="42">
+        <v>4944.2</v>
+      </c>
+      <c r="E44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F44" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="G44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O44" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="P44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V44" s="42">
+        <v>52</v>
+      </c>
+      <c r="W44" s="42">
+        <v>7.5</v>
+      </c>
+      <c r="X44" s="42">
+        <v>4884.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="D45" s="42">
+        <v>23523.200000000001</v>
+      </c>
+      <c r="E45" s="42">
+        <v>109.2</v>
+      </c>
+      <c r="F45" s="42">
+        <v>2012</v>
+      </c>
+      <c r="G45" s="42">
+        <v>1880.8</v>
+      </c>
+      <c r="H45" s="42">
+        <v>2168.6</v>
+      </c>
+      <c r="I45" s="42">
+        <v>3890.4</v>
+      </c>
+      <c r="J45" s="42">
+        <v>134</v>
+      </c>
+      <c r="K45" s="42">
+        <v>1502.4</v>
+      </c>
+      <c r="L45" s="42">
+        <v>3106.2</v>
+      </c>
+      <c r="M45" s="42">
+        <v>515.79999999999995</v>
+      </c>
+      <c r="N45" s="42">
+        <v>74.5</v>
+      </c>
+      <c r="O45" s="42">
+        <v>331.3</v>
+      </c>
+      <c r="P45" s="42">
+        <v>21.1</v>
+      </c>
+      <c r="Q45" s="42">
+        <v>365.9</v>
+      </c>
+      <c r="R45" s="42">
+        <v>2429.8000000000002</v>
+      </c>
+      <c r="S45" s="42">
+        <v>85.7</v>
+      </c>
+      <c r="T45" s="42">
+        <v>34.6</v>
+      </c>
+      <c r="U45" s="42">
+        <v>130.5</v>
+      </c>
+      <c r="V45" s="42">
+        <v>1779.9</v>
+      </c>
+      <c r="W45" s="42">
+        <v>1171.4000000000001</v>
+      </c>
+      <c r="X45" s="42">
+        <v>1779.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" s="42">
+        <v>436.6</v>
+      </c>
+      <c r="E46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K46" s="42">
+        <v>436.6</v>
+      </c>
+      <c r="L46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X46" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="D47" s="42">
+        <v>475.7</v>
+      </c>
+      <c r="E47" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="F47" s="42">
+        <v>1</v>
+      </c>
+      <c r="G47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H47" s="42">
+        <v>8.5</v>
+      </c>
+      <c r="I47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J47" s="42">
+        <v>388.5</v>
+      </c>
+      <c r="K47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M47" s="42">
+        <v>27.9</v>
+      </c>
+      <c r="N47" s="42">
+        <v>0.5</v>
+      </c>
+      <c r="O47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R47" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="S47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U47" s="42">
+        <v>15.9</v>
+      </c>
+      <c r="V47" s="42">
+        <v>29.8</v>
+      </c>
+      <c r="W47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X47" s="42">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="D48" s="42">
+        <v>718.8</v>
+      </c>
+      <c r="E48" s="42">
+        <v>124.6</v>
+      </c>
+      <c r="F48" s="42">
+        <v>13.7</v>
+      </c>
+      <c r="G48" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="H48" s="42">
+        <v>24.3</v>
+      </c>
+      <c r="I48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K48" s="42">
+        <v>0.8</v>
+      </c>
+      <c r="L48" s="42">
+        <v>30.6</v>
+      </c>
+      <c r="M48" s="42">
+        <v>17.5</v>
+      </c>
+      <c r="N48" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="O48" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="P48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q48" s="42">
+        <v>5.3</v>
+      </c>
+      <c r="R48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T48" s="42">
+        <v>6</v>
+      </c>
+      <c r="U48" s="42">
+        <v>2.9</v>
+      </c>
+      <c r="V48" s="42">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="W48" s="42">
+        <v>355.1</v>
+      </c>
+      <c r="X48" s="42">
+        <v>70.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="D49" s="42">
+        <v>5</v>
+      </c>
+      <c r="E49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M49" s="42">
+        <v>5</v>
+      </c>
+      <c r="N49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X49" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="37" t="s">
+        <v>81</v>
+      </c>
+      <c r="B50" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>133</v>
+      </c>
+      <c r="D50" s="42">
+        <v>5.4</v>
+      </c>
+      <c r="E50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="I50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="K50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M50" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="N50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R50" s="42">
+        <v>3.7</v>
+      </c>
+      <c r="S50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X50" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="37" t="s">
+        <v>82</v>
+      </c>
+      <c r="B51" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>134</v>
+      </c>
+      <c r="D51" s="42">
+        <v>68.2</v>
+      </c>
+      <c r="E51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V51" s="42">
+        <v>68.2</v>
+      </c>
+      <c r="W51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X51" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>135</v>
+      </c>
+      <c r="D52" s="42">
+        <v>3465.6</v>
+      </c>
+      <c r="E52" s="42">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="F52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G52" s="42">
+        <v>710.8</v>
+      </c>
+      <c r="H52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J52" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="K52" s="42">
+        <v>714.2</v>
+      </c>
+      <c r="L52" s="42">
+        <v>15.8</v>
+      </c>
+      <c r="M52" s="42">
+        <v>612.4</v>
+      </c>
+      <c r="N52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T52" s="42">
+        <v>8.9</v>
+      </c>
+      <c r="U52" s="42">
+        <v>1281.4000000000001</v>
+      </c>
+      <c r="V52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W52" s="42">
+        <v>53.6</v>
+      </c>
+      <c r="X52" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="D53" s="42">
+        <v>5084.8</v>
+      </c>
+      <c r="E53" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="F53" s="42">
+        <v>121.4</v>
+      </c>
+      <c r="G53" s="42">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="H53" s="42">
+        <v>1367</v>
+      </c>
+      <c r="I53" s="42">
+        <v>23.4</v>
+      </c>
+      <c r="J53" s="42">
+        <v>107.5</v>
+      </c>
+      <c r="K53" s="42">
+        <v>1127.4000000000001</v>
+      </c>
+      <c r="L53" s="42">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="M53" s="42">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="N53" s="42">
+        <v>939.5</v>
+      </c>
+      <c r="O53" s="42">
+        <v>0.8</v>
+      </c>
+      <c r="P53" s="42">
+        <v>33.5</v>
+      </c>
+      <c r="Q53" s="42">
+        <v>6.8</v>
+      </c>
+      <c r="R53" s="42">
+        <v>29.5</v>
+      </c>
+      <c r="S53" s="42">
+        <v>21.4</v>
+      </c>
+      <c r="T53" s="42">
+        <v>14.6</v>
+      </c>
+      <c r="U53" s="42">
+        <v>6.3</v>
+      </c>
+      <c r="V53" s="42">
+        <v>439.9</v>
+      </c>
+      <c r="W53" s="42">
+        <v>197.6</v>
+      </c>
+      <c r="X53" s="42">
+        <v>291.39999999999998</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="D54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="E54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X54" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B55" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="D55" s="42">
+        <v>14.1</v>
+      </c>
+      <c r="E55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" s="42">
+        <v>13</v>
+      </c>
+      <c r="I55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K55" s="42">
+        <v>1</v>
+      </c>
+      <c r="L55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U55" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="V55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X55" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="66" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="66"/>
+      <c r="C56" s="66"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="40"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
+      <c r="V56" s="42"/>
+      <c r="W56" s="42"/>
+      <c r="X56" s="42"/>
+    </row>
+    <row r="57" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="C57" s="43" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" s="44">
+        <v>275196.59999999998</v>
+      </c>
+      <c r="E57" s="44">
+        <v>128.5</v>
+      </c>
+      <c r="F57" s="44">
+        <v>407.3</v>
+      </c>
+      <c r="G57" s="44">
+        <v>1546.1</v>
+      </c>
+      <c r="H57" s="42">
+        <v>774.4</v>
+      </c>
+      <c r="I57" s="44">
+        <v>8.5</v>
+      </c>
+      <c r="J57" s="44">
+        <v>225.4</v>
+      </c>
+      <c r="K57" s="42">
+        <v>175.9</v>
+      </c>
+      <c r="L57" s="44">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="M57" s="44">
+        <v>6979.3</v>
+      </c>
+      <c r="N57" s="44">
+        <v>2365</v>
+      </c>
+      <c r="O57" s="44">
+        <v>199.5</v>
+      </c>
+      <c r="P57" s="44">
+        <v>792.6</v>
+      </c>
+      <c r="Q57" s="44">
+        <v>1808.9</v>
+      </c>
+      <c r="R57" s="42">
+        <v>5514.9</v>
+      </c>
+      <c r="S57" s="42">
+        <v>90</v>
+      </c>
+      <c r="T57" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U57" s="42">
+        <v>3537.9</v>
+      </c>
+      <c r="V57" s="42">
+        <v>112780.8</v>
+      </c>
+      <c r="W57" s="42">
+        <v>136156</v>
+      </c>
+      <c r="X57" s="42">
+        <v>1671.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="37" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="D58" s="42">
+        <v>3.8</v>
+      </c>
+      <c r="E58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P58" s="42">
+        <v>0.5</v>
+      </c>
+      <c r="Q58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S58" s="42">
+        <v>3.3</v>
+      </c>
+      <c r="T58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X58" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="49"/>
+      <c r="B59" s="64" t="s">
+        <v>142</v>
+      </c>
+      <c r="C59" s="65" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="50">
+        <v>954957.1</v>
+      </c>
+      <c r="E59" s="50">
+        <f t="shared" ref="E59:X59" si="0">SUM(E5:E58)</f>
+        <v>6046.9</v>
+      </c>
+      <c r="F59" s="50">
+        <f t="shared" si="0"/>
+        <v>11668.4</v>
+      </c>
+      <c r="G59" s="50">
+        <f t="shared" si="0"/>
+        <v>17105.599999999999</v>
+      </c>
+      <c r="H59" s="50">
+        <f t="shared" si="0"/>
+        <v>10551.9</v>
+      </c>
+      <c r="I59" s="50">
+        <f t="shared" si="0"/>
+        <v>19006.7</v>
+      </c>
+      <c r="J59" s="50">
+        <f t="shared" si="0"/>
+        <v>10229.799999999999</v>
+      </c>
+      <c r="K59" s="50">
+        <f t="shared" si="0"/>
+        <v>12327.6</v>
+      </c>
+      <c r="L59" s="50">
+        <f t="shared" si="0"/>
+        <v>10158.799999999999</v>
+      </c>
+      <c r="M59" s="50">
+        <f t="shared" si="0"/>
+        <v>32190.400000000001</v>
+      </c>
+      <c r="N59" s="50">
+        <f t="shared" si="0"/>
+        <v>21998.400000000001</v>
+      </c>
+      <c r="O59" s="50">
+        <f t="shared" si="0"/>
+        <v>7649.8</v>
+      </c>
+      <c r="P59" s="50">
+        <f t="shared" si="0"/>
+        <v>11526.2</v>
+      </c>
+      <c r="Q59" s="50">
+        <f t="shared" si="0"/>
+        <v>12662</v>
+      </c>
+      <c r="R59" s="50">
+        <f t="shared" si="0"/>
+        <v>15263.1</v>
+      </c>
+      <c r="S59" s="50">
+        <f t="shared" si="0"/>
+        <v>27104.9</v>
+      </c>
+      <c r="T59" s="50">
+        <f t="shared" si="0"/>
+        <v>3181.1</v>
+      </c>
+      <c r="U59" s="50">
+        <f t="shared" si="0"/>
+        <v>24890.6</v>
+      </c>
+      <c r="V59" s="50">
+        <f t="shared" si="0"/>
+        <v>334312.5</v>
+      </c>
+      <c r="W59" s="50">
+        <f t="shared" si="0"/>
+        <v>337162.3</v>
+      </c>
+      <c r="X59" s="50">
+        <f t="shared" si="0"/>
+        <v>29920.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="49"/>
+      <c r="B60" s="64" t="s">
+        <v>174</v>
+      </c>
+      <c r="C60" s="65" t="s">
+        <v>167</v>
+      </c>
+      <c r="D60" s="50">
+        <v>103765518.2</v>
+      </c>
+      <c r="E60" s="50">
+        <v>2383753.4</v>
+      </c>
+      <c r="F60" s="50">
+        <v>3484572.5</v>
+      </c>
+      <c r="G60" s="50">
+        <v>4416899.4000000004</v>
+      </c>
+      <c r="H60" s="50">
+        <v>4267665.3</v>
+      </c>
+      <c r="I60" s="50">
+        <v>13725399.800000001</v>
+      </c>
+      <c r="J60" s="50">
+        <v>4435130.5999999996</v>
+      </c>
+      <c r="K60" s="50">
+        <v>2685459.6</v>
+      </c>
+      <c r="L60" s="50">
+        <v>1426882.2</v>
+      </c>
+      <c r="M60" s="50">
+        <v>7278059.2000000002</v>
+      </c>
+      <c r="N60" s="50">
+        <v>4182077.8</v>
+      </c>
+      <c r="O60" s="50">
+        <v>2417399</v>
+      </c>
+      <c r="P60" s="50">
+        <v>4401192.9000000004</v>
+      </c>
+      <c r="Q60" s="50">
+        <v>4296923.7</v>
+      </c>
+      <c r="R60" s="50">
+        <v>2198854.2999999998</v>
+      </c>
+      <c r="S60" s="50">
+        <v>3517281.1</v>
+      </c>
+      <c r="T60" s="50">
+        <v>1609739.8</v>
+      </c>
+      <c r="U60" s="50">
+        <v>3916818.1</v>
+      </c>
+      <c r="V60" s="50">
+        <v>10672480.5</v>
+      </c>
+      <c r="W60" s="50">
+        <v>19154536.699999999</v>
+      </c>
+      <c r="X60" s="50">
+        <v>3294392.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="49"/>
+      <c r="B61" s="64" t="s">
+        <v>175</v>
+      </c>
+      <c r="C61" s="65" t="s">
+        <v>165</v>
+      </c>
+      <c r="D61" s="50">
+        <f>D59/D60%</f>
+        <v>0.9</v>
+      </c>
+      <c r="E61" s="50">
+        <f t="shared" ref="E61:V61" si="1">E59/E60%</f>
+        <v>0.3</v>
+      </c>
+      <c r="F61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.3</v>
+      </c>
+      <c r="G61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.4</v>
+      </c>
+      <c r="H61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.2</v>
+      </c>
+      <c r="I61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+      <c r="J61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.2</v>
+      </c>
+      <c r="K61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.5</v>
+      </c>
+      <c r="L61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.7</v>
+      </c>
+      <c r="M61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.4</v>
+      </c>
+      <c r="N61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.5</v>
+      </c>
+      <c r="O61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.3</v>
+      </c>
+      <c r="P61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.3</v>
+      </c>
+      <c r="Q61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.3</v>
+      </c>
+      <c r="R61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.7</v>
+      </c>
+      <c r="S61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="T61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.2</v>
+      </c>
+      <c r="U61" s="50">
+        <f t="shared" si="1"/>
+        <v>0.6</v>
+      </c>
+      <c r="V61" s="50">
+        <f t="shared" si="1"/>
+        <v>3.1</v>
+      </c>
+      <c r="W61" s="50">
+        <f t="shared" ref="W61" si="2">W59/W60%</f>
+        <v>1.8</v>
+      </c>
+      <c r="X61" s="50">
+        <f t="shared" ref="X61" si="3">X59/X60%</f>
+        <v>0.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B60:C60"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <conditionalFormatting sqref="W1">
     <cfRule type="cellIs" dxfId="7" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:Z61"/>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:X61"/>
   <sheetViews>
     <sheetView topLeftCell="A40" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B59" sqref="B59:C61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
-    <col min="3" max="3" width="49.42578125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="24" width="16.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="49.140625" style="2" customWidth="1"/>
+    <col min="4" max="6" width="15" style="2" customWidth="1"/>
+    <col min="7" max="9" width="15" style="3" customWidth="1"/>
+    <col min="10" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="A2" s="62">
+    <row r="1" spans="1:24" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="28"/>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68">
         <v>111203</v>
       </c>
-      <c r="B2" s="62"/>
-[...13 lines deleted...]
-      <c r="B3" s="32" t="s">
+      <c r="B2" s="68"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="X2" s="33" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="30"/>
+      <c r="B3" s="31" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C3" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="32" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="32" t="s">
         <v>145</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="32" t="s">
         <v>146</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="G3" s="32" t="s">
         <v>147</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="H3" s="32" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="I3" s="32" t="s">
         <v>149</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="J3" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="L3" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="M3" s="33" t="s">
+      <c r="M3" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="N3" s="33" t="s">
+      <c r="N3" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="O3" s="33" t="s">
+      <c r="O3" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="P3" s="33" t="s">
+      <c r="P3" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="Q3" s="33" t="s">
+      <c r="Q3" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="R3" s="33" t="s">
+      <c r="R3" s="32" t="s">
         <v>158</v>
       </c>
-      <c r="S3" s="33" t="s">
+      <c r="S3" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="T3" s="33" t="s">
+      <c r="T3" s="32" t="s">
         <v>159</v>
       </c>
-      <c r="U3" s="33" t="s">
+      <c r="U3" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="V3" s="33" t="s">
+      <c r="V3" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="W3" s="33" t="s">
+      <c r="W3" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="X3" s="33" t="s">
+      <c r="X3" s="32" t="s">
         <v>163</v>
       </c>
-      <c r="Y3" s="52"/>
-[...3 lines deleted...]
-      <c r="A4" s="63" t="s">
+    </row>
+    <row r="4" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="64"/>
-[...24 lines deleted...]
-      <c r="A5" s="38" t="s">
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+    </row>
+    <row r="5" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39" t="s">
+      <c r="C5" s="38" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="40">
-[...64 lines deleted...]
-      <c r="A6" s="63" t="s">
+      <c r="D5" s="39">
+        <v>43279</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="F5" s="39">
+        <v>43.3</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="H5" s="39">
+        <v>43.3</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="K5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L5" s="39">
+        <v>43.3</v>
+      </c>
+      <c r="M5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="N5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R5" s="39">
+        <v>173</v>
+      </c>
+      <c r="S5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="U5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="V5" s="39">
+        <v>37609.5</v>
+      </c>
+      <c r="W5" s="39">
+        <v>5323.3</v>
+      </c>
+      <c r="X5" s="39">
+        <v>43.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="69" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="64"/>
-[...24 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="B6" s="70"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+    </row>
+    <row r="7" spans="1:24" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="43">
-[...11 lines deleted...]
-      <c r="H7" s="43">
+      <c r="D7" s="42">
+        <v>1361.8</v>
+      </c>
+      <c r="E7" s="42">
+        <v>7.2</v>
+      </c>
+      <c r="F7" s="42">
+        <v>28.9</v>
+      </c>
+      <c r="G7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="I7" s="42">
+        <v>0.7</v>
+      </c>
+      <c r="J7" s="42">
+        <v>0.7</v>
+      </c>
+      <c r="K7" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="L7" s="42">
+        <v>11</v>
+      </c>
+      <c r="M7" s="42">
+        <v>481.9</v>
+      </c>
+      <c r="N7" s="42">
+        <v>68.7</v>
+      </c>
+      <c r="O7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q7" s="42">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="R7" s="42">
+        <v>44.8</v>
+      </c>
+      <c r="S7" s="42">
         <v>0.1</v>
       </c>
-      <c r="I7" s="43" t="s">
-[...49 lines deleted...]
-      <c r="A8" s="38" t="s">
+      <c r="T7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U7" s="42">
+        <v>84.5</v>
+      </c>
+      <c r="V7" s="42">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="W7" s="42">
+        <v>484.8</v>
+      </c>
+      <c r="X7" s="42">
+        <v>62.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="43">
-[...64 lines deleted...]
-      <c r="A9" s="63" t="s">
+      <c r="D8" s="42">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="E8" s="42">
+        <v>11.8</v>
+      </c>
+      <c r="F8" s="42">
+        <v>2</v>
+      </c>
+      <c r="G8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I8" s="42">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J8" s="42">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K8" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="L8" s="42">
+        <v>6.7</v>
+      </c>
+      <c r="M8" s="42">
+        <v>4.5</v>
+      </c>
+      <c r="N8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q8" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="R8" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="S8" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="T8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U8" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="V8" s="42">
+        <v>10.4</v>
+      </c>
+      <c r="W8" s="42">
+        <v>27.2</v>
+      </c>
+      <c r="X8" s="42">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="64"/>
-[...24 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="B9" s="70"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="43">
-[...64 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="D10" s="42">
+        <v>22115.7</v>
+      </c>
+      <c r="E10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H10" s="42">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="I10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L10" s="42">
+        <v>44.3</v>
+      </c>
+      <c r="M10" s="42">
+        <v>221.2</v>
+      </c>
+      <c r="N10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P10" s="42">
+        <v>22.1</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>22.1</v>
+      </c>
+      <c r="R10" s="42">
+        <v>22.1</v>
+      </c>
+      <c r="S10" s="42">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="T10" s="42">
+        <v>22.1</v>
+      </c>
+      <c r="U10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V10" s="42">
+        <v>11389.6</v>
+      </c>
+      <c r="W10" s="42">
+        <v>9907.7999999999993</v>
+      </c>
+      <c r="X10" s="42">
+        <v>176.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="43">
-[...64 lines deleted...]
-      <c r="A12" s="60" t="s">
+      <c r="D11" s="42">
+        <v>445.3</v>
+      </c>
+      <c r="E11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G11" s="42">
+        <v>3.6</v>
+      </c>
+      <c r="H11" s="42">
+        <v>120.3</v>
+      </c>
+      <c r="I11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K11" s="42">
+        <v>4</v>
+      </c>
+      <c r="L11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M11" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="N11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R11" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="S11" s="42">
+        <v>7.1</v>
+      </c>
+      <c r="T11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U11" s="42">
+        <v>12</v>
+      </c>
+      <c r="V11" s="42">
+        <v>37.4</v>
+      </c>
+      <c r="W11" s="42">
+        <v>211.1</v>
+      </c>
+      <c r="X11" s="42">
+        <v>47.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="60"/>
-[...24 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="37" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="43">
-[...64 lines deleted...]
-      <c r="A14" s="38" t="s">
+      <c r="D13" s="42">
+        <v>17196.400000000001</v>
+      </c>
+      <c r="E13" s="42">
+        <v>1117.8</v>
+      </c>
+      <c r="F13" s="42">
+        <v>601.9</v>
+      </c>
+      <c r="G13" s="42">
+        <v>1530.5</v>
+      </c>
+      <c r="H13" s="42">
+        <v>567.5</v>
+      </c>
+      <c r="I13" s="42">
+        <v>550.29999999999995</v>
+      </c>
+      <c r="J13" s="42">
+        <v>756.6</v>
+      </c>
+      <c r="K13" s="42">
+        <v>429.9</v>
+      </c>
+      <c r="L13" s="42">
+        <v>980.2</v>
+      </c>
+      <c r="M13" s="42">
+        <v>842.6</v>
+      </c>
+      <c r="N13" s="42">
+        <v>1203.7</v>
+      </c>
+      <c r="O13" s="42">
+        <v>945.8</v>
+      </c>
+      <c r="P13" s="42">
+        <v>206.4</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>773.8</v>
+      </c>
+      <c r="R13" s="42">
+        <v>395.5</v>
+      </c>
+      <c r="S13" s="42">
+        <v>1238.0999999999999</v>
+      </c>
+      <c r="T13" s="42">
+        <v>275.10000000000002</v>
+      </c>
+      <c r="U13" s="42">
+        <v>2132.4</v>
+      </c>
+      <c r="V13" s="42">
+        <v>997.4</v>
+      </c>
+      <c r="W13" s="42">
+        <v>1650.9</v>
+      </c>
+      <c r="X13" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="44" t="s">
+      <c r="C14" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="45">
-[...64 lines deleted...]
-      <c r="A15" s="63" t="s">
+      <c r="D14" s="44">
+        <v>63901.3</v>
+      </c>
+      <c r="E14" s="44">
+        <v>1533.6</v>
+      </c>
+      <c r="F14" s="44">
+        <v>2556.1</v>
+      </c>
+      <c r="G14" s="44">
+        <v>2300.4</v>
+      </c>
+      <c r="H14" s="42">
+        <v>1214.0999999999999</v>
+      </c>
+      <c r="I14" s="44">
+        <v>1469.7</v>
+      </c>
+      <c r="J14" s="44">
+        <v>3067.3</v>
+      </c>
+      <c r="K14" s="42">
+        <v>2556.1</v>
+      </c>
+      <c r="L14" s="44">
+        <v>1022.4</v>
+      </c>
+      <c r="M14" s="44">
+        <v>3898</v>
+      </c>
+      <c r="N14" s="44">
+        <v>3770.2</v>
+      </c>
+      <c r="O14" s="44">
+        <v>2108.6999999999998</v>
+      </c>
+      <c r="P14" s="44">
+        <v>1853.1</v>
+      </c>
+      <c r="Q14" s="44">
+        <v>2300.4</v>
+      </c>
+      <c r="R14" s="42">
+        <v>2108.6999999999998</v>
+      </c>
+      <c r="S14" s="42">
+        <v>12652.5</v>
+      </c>
+      <c r="T14" s="42">
+        <v>1341.9</v>
+      </c>
+      <c r="U14" s="42">
+        <v>3706.3</v>
+      </c>
+      <c r="V14" s="42">
+        <v>2939.6</v>
+      </c>
+      <c r="W14" s="42">
+        <v>10224.200000000001</v>
+      </c>
+      <c r="X14" s="42">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="69" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="64"/>
-[...24 lines deleted...]
-      <c r="A16" s="38" t="s">
+      <c r="B15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="42"/>
+      <c r="W15" s="42"/>
+      <c r="X15" s="42"/>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="43">
-[...64 lines deleted...]
-      <c r="A17" s="38" t="s">
+      <c r="D16" s="42">
+        <v>27332</v>
+      </c>
+      <c r="E16" s="42">
+        <v>546.6</v>
+      </c>
+      <c r="F16" s="42">
+        <v>437.3</v>
+      </c>
+      <c r="G16" s="42">
+        <v>519.29999999999995</v>
+      </c>
+      <c r="H16" s="42">
+        <v>191.3</v>
+      </c>
+      <c r="I16" s="42">
+        <v>738</v>
+      </c>
+      <c r="J16" s="42">
+        <v>574</v>
+      </c>
+      <c r="K16" s="42">
+        <v>355.3</v>
+      </c>
+      <c r="L16" s="42">
+        <v>574</v>
+      </c>
+      <c r="M16" s="42">
+        <v>1421.3</v>
+      </c>
+      <c r="N16" s="42">
+        <v>519.29999999999995</v>
+      </c>
+      <c r="O16" s="42">
+        <v>218.7</v>
+      </c>
+      <c r="P16" s="42">
+        <v>601.29999999999995</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>492</v>
+      </c>
+      <c r="R16" s="42">
+        <v>519.29999999999995</v>
+      </c>
+      <c r="S16" s="42">
+        <v>382.6</v>
+      </c>
+      <c r="T16" s="42">
+        <v>164</v>
+      </c>
+      <c r="U16" s="42">
+        <v>300.7</v>
+      </c>
+      <c r="V16" s="42">
+        <v>10960.1</v>
+      </c>
+      <c r="W16" s="42">
+        <v>7188.3</v>
+      </c>
+      <c r="X16" s="42">
+        <v>628.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B17" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="44" t="s">
+      <c r="C17" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="43">
-[...64 lines deleted...]
-      <c r="A18" s="38" t="s">
+      <c r="D17" s="42">
+        <v>5466.4</v>
+      </c>
+      <c r="E17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="G17" s="42">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="H17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="N17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O17" s="42">
+        <v>1590.7</v>
+      </c>
+      <c r="P17" s="44">
+        <v>338.9</v>
+      </c>
+      <c r="Q17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S17" s="42">
+        <v>2208.4</v>
+      </c>
+      <c r="T17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V17" s="42">
+        <v>770.8</v>
+      </c>
+      <c r="W17" s="42">
+        <v>492</v>
+      </c>
+      <c r="X17" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="44" t="s">
+      <c r="C18" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="43">
-[...64 lines deleted...]
-      <c r="A19" s="38" t="s">
+      <c r="D18" s="42">
+        <v>5466.4</v>
+      </c>
+      <c r="E18" s="42">
+        <v>377.2</v>
+      </c>
+      <c r="F18" s="44">
+        <v>10.9</v>
+      </c>
+      <c r="G18" s="42">
+        <v>114.8</v>
+      </c>
+      <c r="H18" s="42">
+        <v>147.6</v>
+      </c>
+      <c r="I18" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J18" s="44">
+        <v>98.4</v>
+      </c>
+      <c r="K18" s="42">
+        <v>82</v>
+      </c>
+      <c r="L18" s="42">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="M18" s="44">
+        <v>240.5</v>
+      </c>
+      <c r="N18" s="42">
+        <v>114.8</v>
+      </c>
+      <c r="O18" s="42">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="P18" s="44">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>21.9</v>
+      </c>
+      <c r="R18" s="42">
+        <v>10.9</v>
+      </c>
+      <c r="S18" s="42">
+        <v>10.9</v>
+      </c>
+      <c r="T18" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U18" s="42">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="V18" s="42">
+        <v>1503.3</v>
+      </c>
+      <c r="W18" s="42">
+        <v>2470.8000000000002</v>
+      </c>
+      <c r="X18" s="42">
+        <v>92.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="43">
-[...64 lines deleted...]
-      <c r="A20" s="38" t="s">
+      <c r="D19" s="42">
+        <v>13401.9</v>
+      </c>
+      <c r="E19" s="42">
+        <v>131.1</v>
+      </c>
+      <c r="F19" s="42">
+        <v>15.2</v>
+      </c>
+      <c r="G19" s="42">
+        <v>311.60000000000002</v>
+      </c>
+      <c r="H19" s="42">
+        <v>431.6</v>
+      </c>
+      <c r="I19" s="42">
+        <v>9.1</v>
+      </c>
+      <c r="J19" s="42">
+        <v>605.20000000000005</v>
+      </c>
+      <c r="K19" s="42">
+        <v>54.5</v>
+      </c>
+      <c r="L19" s="42">
+        <v>299.10000000000002</v>
+      </c>
+      <c r="M19" s="42">
+        <v>374.1</v>
+      </c>
+      <c r="N19" s="42">
+        <v>506.9</v>
+      </c>
+      <c r="O19" s="42">
+        <v>34</v>
+      </c>
+      <c r="P19" s="42">
+        <v>218</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>282.5</v>
+      </c>
+      <c r="R19" s="42">
+        <v>523.29999999999995</v>
+      </c>
+      <c r="S19" s="42">
+        <v>3.2</v>
+      </c>
+      <c r="T19" s="42">
+        <v>45.4</v>
+      </c>
+      <c r="U19" s="42">
+        <v>327.5</v>
+      </c>
+      <c r="V19" s="42">
+        <v>5580.7</v>
+      </c>
+      <c r="W19" s="42">
+        <v>3158</v>
+      </c>
+      <c r="X19" s="42">
+        <v>490.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="44" t="s">
+      <c r="C20" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="43">
-[...64 lines deleted...]
-      <c r="A21" s="38" t="s">
+      <c r="D20" s="42">
+        <v>16280.4</v>
+      </c>
+      <c r="E20" s="42">
+        <v>48.8</v>
+      </c>
+      <c r="F20" s="44">
+        <v>16.3</v>
+      </c>
+      <c r="G20" s="42">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="H20" s="42">
+        <v>114</v>
+      </c>
+      <c r="I20" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J20" s="44">
+        <v>48.8</v>
+      </c>
+      <c r="K20" s="42">
+        <v>32.6</v>
+      </c>
+      <c r="L20" s="42">
+        <v>423.3</v>
+      </c>
+      <c r="M20" s="44">
+        <v>16.3</v>
+      </c>
+      <c r="N20" s="42">
+        <v>195.4</v>
+      </c>
+      <c r="O20" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P20" s="44">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="Q20" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R20" s="42">
+        <v>32.6</v>
+      </c>
+      <c r="S20" s="42">
+        <v>1921.1</v>
+      </c>
+      <c r="T20" s="42">
+        <v>260.5</v>
+      </c>
+      <c r="U20" s="42">
+        <v>97.7</v>
+      </c>
+      <c r="V20" s="42">
+        <v>10728.6</v>
+      </c>
+      <c r="W20" s="42">
+        <v>2116.5</v>
+      </c>
+      <c r="X20" s="42">
+        <v>32.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="43">
-[...64 lines deleted...]
-      <c r="A22" s="38" t="s">
+      <c r="D21" s="42">
+        <v>62625.9</v>
+      </c>
+      <c r="E21" s="42">
+        <v>1252.5</v>
+      </c>
+      <c r="F21" s="42">
+        <v>1002</v>
+      </c>
+      <c r="G21" s="42">
+        <v>1189.9000000000001</v>
+      </c>
+      <c r="H21" s="42">
+        <v>438.4</v>
+      </c>
+      <c r="I21" s="42">
+        <v>1690.9</v>
+      </c>
+      <c r="J21" s="42">
+        <v>1315.1</v>
+      </c>
+      <c r="K21" s="42">
+        <v>814.1</v>
+      </c>
+      <c r="L21" s="42">
+        <v>1315.1</v>
+      </c>
+      <c r="M21" s="42">
+        <v>3256.5</v>
+      </c>
+      <c r="N21" s="42">
+        <v>1189.9000000000001</v>
+      </c>
+      <c r="O21" s="42">
+        <v>501</v>
+      </c>
+      <c r="P21" s="42">
+        <v>1377.8</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>1127.3</v>
+      </c>
+      <c r="R21" s="42">
+        <v>1189.9000000000001</v>
+      </c>
+      <c r="S21" s="42">
+        <v>876.8</v>
+      </c>
+      <c r="T21" s="42">
+        <v>375.8</v>
+      </c>
+      <c r="U21" s="42">
+        <v>688.9</v>
+      </c>
+      <c r="V21" s="42">
+        <v>25113</v>
+      </c>
+      <c r="W21" s="42">
+        <v>16470.599999999999</v>
+      </c>
+      <c r="X21" s="42">
+        <v>1440.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="43">
-[...60 lines deleted...]
-        <v>55.4</v>
+      <c r="D22" s="42">
+        <v>1663.7</v>
+      </c>
+      <c r="E22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T22" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U22" s="42">
+        <v>13.3</v>
+      </c>
+      <c r="V22" s="42">
+        <v>415.9</v>
+      </c>
+      <c r="W22" s="42">
+        <v>733.7</v>
+      </c>
+      <c r="X22" s="42">
+        <v>500.8</v>
       </c>
     </row>
     <row r="23" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="60" t="s">
+      <c r="A23" s="66" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="60"/>
-[...24 lines deleted...]
-      <c r="A24" s="38" t="s">
+      <c r="B23" s="66"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
+      <c r="V23" s="42"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="42"/>
+    </row>
+    <row r="24" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="38" t="s">
+      <c r="B24" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="44" t="s">
+      <c r="C24" s="43" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="45">
-[...60 lines deleted...]
-        <v>1</v>
+      <c r="D24" s="44">
+        <v>1526.3</v>
+      </c>
+      <c r="E24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="F24" s="44">
+        <v>74.8</v>
+      </c>
+      <c r="G24" s="44">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H24" s="42">
+        <v>137.4</v>
+      </c>
+      <c r="I24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="J24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K24" s="42">
+        <v>102.3</v>
+      </c>
+      <c r="L24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="M24" s="44">
+        <v>415.2</v>
+      </c>
+      <c r="N24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="O24" s="44">
+        <v>196.9</v>
+      </c>
+      <c r="P24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q24" s="44">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="R24" s="42">
+        <v>24.4</v>
+      </c>
+      <c r="S24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T24" s="42">
+        <v>356.9</v>
+      </c>
+      <c r="U24" s="42">
+        <v>149.6</v>
+      </c>
+      <c r="V24" s="42">
+        <v>21.4</v>
+      </c>
+      <c r="W24" s="42">
+        <v>33.6</v>
+      </c>
+      <c r="X24" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="61"/>
-[...24 lines deleted...]
-      <c r="A26" s="38" t="s">
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
+      <c r="V25" s="44"/>
+      <c r="W25" s="44"/>
+      <c r="X25" s="44"/>
+    </row>
+    <row r="26" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="37" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="43">
-[...60 lines deleted...]
-        <v>101.2</v>
+      <c r="D26" s="42">
+        <v>1632.7</v>
+      </c>
+      <c r="E26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G26" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="H26" s="42">
+        <v>6.6</v>
+      </c>
+      <c r="I26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J26" s="42">
+        <v>45.7</v>
+      </c>
+      <c r="K26" s="42">
+        <v>49</v>
+      </c>
+      <c r="L26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M26" s="42">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N26" s="42">
+        <v>3.3</v>
+      </c>
+      <c r="O26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>6.5</v>
+      </c>
+      <c r="R26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V26" s="42">
+        <v>45.7</v>
+      </c>
+      <c r="W26" s="42">
+        <v>1469.4</v>
+      </c>
+      <c r="X26" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="38" t="s">
+      <c r="A27" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B27" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="43">
-[...60 lines deleted...]
-        <v>3.1</v>
+      <c r="D27" s="42">
+        <v>64</v>
+      </c>
+      <c r="E27" s="42">
+        <v>1.5</v>
+      </c>
+      <c r="F27" s="42">
+        <v>2</v>
+      </c>
+      <c r="G27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H27" s="42">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="I27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K27" s="42">
+        <v>6.3</v>
+      </c>
+      <c r="L27" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="M27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U27" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="V27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W27" s="42">
+        <v>44.4</v>
+      </c>
+      <c r="X27" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="60" t="s">
+      <c r="A28" s="66" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="60"/>
-[...21 lines deleted...]
-      <c r="X28" s="43"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="42"/>
     </row>
     <row r="29" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="37" t="s">
+      <c r="A29" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="47" t="s">
+      <c r="B29" s="46" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="43">
-[...60 lines deleted...]
-        <v>11785.1</v>
+      <c r="D29" s="42">
+        <v>245534</v>
+      </c>
+      <c r="E29" s="42">
+        <v>245.5</v>
+      </c>
+      <c r="F29" s="42">
+        <v>2455.3000000000002</v>
+      </c>
+      <c r="G29" s="42">
+        <v>5401.7</v>
+      </c>
+      <c r="H29" s="42">
+        <v>10803.5</v>
+      </c>
+      <c r="I29" s="42">
+        <v>75133.600000000006</v>
+      </c>
+      <c r="J29" s="42">
+        <v>1718.7</v>
+      </c>
+      <c r="K29" s="42">
+        <v>4419.6000000000004</v>
+      </c>
+      <c r="L29" s="42">
+        <v>1473.2</v>
+      </c>
+      <c r="M29" s="42">
+        <v>27990.9</v>
+      </c>
+      <c r="N29" s="42">
+        <v>4665.1000000000004</v>
+      </c>
+      <c r="O29" s="42">
+        <v>1227.7</v>
+      </c>
+      <c r="P29" s="42">
+        <v>982.1</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>10312.4</v>
+      </c>
+      <c r="R29" s="42">
+        <v>982.1</v>
+      </c>
+      <c r="S29" s="42">
+        <v>1227.7</v>
+      </c>
+      <c r="T29" s="42">
+        <v>491.1</v>
+      </c>
+      <c r="U29" s="42">
+        <v>9575.7999999999993</v>
+      </c>
+      <c r="V29" s="42">
+        <v>27990.9</v>
+      </c>
+      <c r="W29" s="42">
+        <v>48615.7</v>
+      </c>
+      <c r="X29" s="42">
+        <v>9821.4</v>
       </c>
     </row>
     <row r="30" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="49" t="s">
+      <c r="C30" s="48" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="45">
-[...60 lines deleted...]
-        <v>166.5</v>
+      <c r="D30" s="44">
+        <v>40648.199999999997</v>
+      </c>
+      <c r="E30" s="44">
+        <v>40.6</v>
+      </c>
+      <c r="F30" s="42">
+        <v>406.5</v>
+      </c>
+      <c r="G30" s="44">
+        <v>203.2</v>
+      </c>
+      <c r="H30" s="42">
+        <v>1178.8</v>
+      </c>
+      <c r="I30" s="44">
+        <v>4268.1000000000004</v>
+      </c>
+      <c r="J30" s="42">
+        <v>81.3</v>
+      </c>
+      <c r="K30" s="42">
+        <v>81.3</v>
+      </c>
+      <c r="L30" s="44">
+        <v>40.6</v>
+      </c>
+      <c r="M30" s="42">
+        <v>1504</v>
+      </c>
+      <c r="N30" s="44">
+        <v>81.3</v>
+      </c>
+      <c r="O30" s="44">
+        <v>40.6</v>
+      </c>
+      <c r="P30" s="42">
+        <v>243.9</v>
+      </c>
+      <c r="Q30" s="44">
+        <v>487.8</v>
+      </c>
+      <c r="R30" s="42">
+        <v>243.9</v>
+      </c>
+      <c r="S30" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T30" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U30" s="42">
+        <v>121.9</v>
+      </c>
+      <c r="V30" s="42">
+        <v>6015.9</v>
+      </c>
+      <c r="W30" s="42">
+        <v>24795.5</v>
+      </c>
+      <c r="X30" s="42">
+        <v>813</v>
       </c>
     </row>
     <row r="31" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="66" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="60"/>
-[...21 lines deleted...]
-      <c r="X31" s="43"/>
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="42"/>
+      <c r="X31" s="42"/>
     </row>
     <row r="32" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B32" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="43">
-[...60 lines deleted...]
-        <v>555.1</v>
+      <c r="D32" s="42">
+        <v>99478.6</v>
+      </c>
+      <c r="E32" s="42">
+        <v>199</v>
+      </c>
+      <c r="F32" s="42">
+        <v>199</v>
+      </c>
+      <c r="G32" s="42">
+        <v>298.39999999999998</v>
+      </c>
+      <c r="H32" s="42">
+        <v>99.3</v>
+      </c>
+      <c r="I32" s="42">
+        <v>795.8</v>
+      </c>
+      <c r="J32" s="42">
+        <v>99.5</v>
+      </c>
+      <c r="K32" s="42">
+        <v>397.9</v>
+      </c>
+      <c r="L32" s="42">
+        <v>696.4</v>
+      </c>
+      <c r="M32" s="42">
+        <v>497.4</v>
+      </c>
+      <c r="N32" s="42">
+        <v>199</v>
+      </c>
+      <c r="O32" s="42">
+        <v>497.4</v>
+      </c>
+      <c r="P32" s="42">
+        <v>199</v>
+      </c>
+      <c r="Q32" s="42">
+        <v>397.9</v>
+      </c>
+      <c r="R32" s="42">
+        <v>298.39999999999998</v>
+      </c>
+      <c r="S32" s="42">
+        <v>994.8</v>
+      </c>
+      <c r="T32" s="42">
+        <v>99.5</v>
+      </c>
+      <c r="U32" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V32" s="42">
+        <v>54713.2</v>
+      </c>
+      <c r="W32" s="42">
+        <v>38299.300000000003</v>
+      </c>
+      <c r="X32" s="42">
+        <v>497.4</v>
       </c>
     </row>
     <row r="33" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="60" t="s">
+      <c r="A33" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="60"/>
-[...21 lines deleted...]
-      <c r="X33" s="43"/>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="40"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="40"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
+      <c r="V33" s="42"/>
+      <c r="W33" s="42"/>
+      <c r="X33" s="42"/>
     </row>
     <row r="34" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="38" t="s">
+      <c r="A34" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="38" t="s">
+      <c r="B34" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="43">
-[...60 lines deleted...]
-        <v>28.6</v>
+      <c r="D34" s="42">
+        <v>14262.5</v>
+      </c>
+      <c r="E34" s="42">
+        <v>114.1</v>
+      </c>
+      <c r="F34" s="42">
+        <v>1483.3</v>
+      </c>
+      <c r="G34" s="42">
+        <v>413.6</v>
+      </c>
+      <c r="H34" s="42">
+        <v>328</v>
+      </c>
+      <c r="I34" s="42">
+        <v>28.5</v>
+      </c>
+      <c r="J34" s="42">
+        <v>142.6</v>
+      </c>
+      <c r="K34" s="42">
+        <v>199.7</v>
+      </c>
+      <c r="L34" s="42">
+        <v>213.9</v>
+      </c>
+      <c r="M34" s="42">
+        <v>570.5</v>
+      </c>
+      <c r="N34" s="42">
+        <v>385.1</v>
+      </c>
+      <c r="O34" s="42">
+        <v>128.4</v>
+      </c>
+      <c r="P34" s="42">
+        <v>71.3</v>
+      </c>
+      <c r="Q34" s="42">
+        <v>213.9</v>
+      </c>
+      <c r="R34" s="42">
+        <v>128.4</v>
+      </c>
+      <c r="S34" s="42">
+        <v>42.8</v>
+      </c>
+      <c r="T34" s="42">
+        <v>85.6</v>
+      </c>
+      <c r="U34" s="42">
+        <v>85.6</v>
+      </c>
+      <c r="V34" s="42">
+        <v>3480.1</v>
+      </c>
+      <c r="W34" s="42">
+        <v>1454.8</v>
+      </c>
+      <c r="X34" s="42">
+        <v>4692.3</v>
       </c>
     </row>
     <row r="35" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="60" t="s">
+      <c r="A35" s="66" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="60"/>
-[...21 lines deleted...]
-      <c r="X35" s="43"/>
+      <c r="B35" s="66"/>
+      <c r="C35" s="66"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
+      <c r="V35" s="42"/>
+      <c r="W35" s="42"/>
+      <c r="X35" s="42"/>
     </row>
     <row r="36" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="38" t="s">
+      <c r="A36" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="38" t="s">
+      <c r="B36" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="43">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D36" s="42">
+        <v>145.9</v>
+      </c>
+      <c r="E36" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="F36" s="42">
+        <v>25.7</v>
+      </c>
+      <c r="G36" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="H36" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="I36" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="J36" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="K36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L36" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="M36" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="N36" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="O36" s="42">
+        <v>8.9</v>
+      </c>
+      <c r="P36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S36" s="42">
+        <v>8.5</v>
+      </c>
+      <c r="T36" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="U36" s="42">
+        <v>31.5</v>
+      </c>
+      <c r="V36" s="42">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="W36" s="42">
+        <v>29.2</v>
+      </c>
+      <c r="X36" s="42">
+        <v>0.6</v>
       </c>
     </row>
     <row r="37" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="38" t="s">
+      <c r="A37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="38" t="s">
+      <c r="B37" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="43">
-[...60 lines deleted...]
-        <v>26.5</v>
+      <c r="D37" s="42">
+        <v>3046.5</v>
+      </c>
+      <c r="E37" s="42">
+        <v>25.7</v>
+      </c>
+      <c r="F37" s="42">
+        <v>218</v>
+      </c>
+      <c r="G37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H37" s="42">
+        <v>640.70000000000005</v>
+      </c>
+      <c r="I37" s="42">
+        <v>110</v>
+      </c>
+      <c r="J37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K37" s="42">
+        <v>41.9</v>
+      </c>
+      <c r="L37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M37" s="42">
+        <v>87.7</v>
+      </c>
+      <c r="N37" s="42">
+        <v>1009.3</v>
+      </c>
+      <c r="O37" s="42">
+        <v>46.8</v>
+      </c>
+      <c r="P37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q37" s="42">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="R37" s="42">
+        <v>477.4</v>
+      </c>
+      <c r="S37" s="42">
+        <v>3.9</v>
+      </c>
+      <c r="T37" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="U37" s="42">
+        <v>131.6</v>
+      </c>
+      <c r="V37" s="42">
+        <v>21.9</v>
+      </c>
+      <c r="W37" s="42">
+        <v>226.4</v>
+      </c>
+      <c r="X37" s="42">
+        <v>0.9</v>
       </c>
     </row>
     <row r="38" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="38" t="s">
+      <c r="A38" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="38" t="s">
+      <c r="B38" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="43">
-[...60 lines deleted...]
-        <v>1.3</v>
+      <c r="D38" s="42">
+        <v>1825.1</v>
+      </c>
+      <c r="E38" s="42">
+        <v>5.5</v>
+      </c>
+      <c r="F38" s="42">
+        <v>113.2</v>
+      </c>
+      <c r="G38" s="42">
+        <v>31</v>
+      </c>
+      <c r="H38" s="42">
+        <v>29.2</v>
+      </c>
+      <c r="I38" s="42">
+        <v>7.3</v>
+      </c>
+      <c r="J38" s="42">
+        <v>939.8</v>
+      </c>
+      <c r="K38" s="42">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="L38" s="42">
+        <v>3.7</v>
+      </c>
+      <c r="M38" s="42">
+        <v>45.6</v>
+      </c>
+      <c r="N38" s="42">
+        <v>12.8</v>
+      </c>
+      <c r="O38" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="P38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q38" s="42">
+        <v>32.9</v>
+      </c>
+      <c r="R38" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="S38" s="42">
+        <v>27.4</v>
+      </c>
+      <c r="T38" s="42">
+        <v>65.7</v>
+      </c>
+      <c r="U38" s="42">
+        <v>100.4</v>
+      </c>
+      <c r="V38" s="42">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="W38" s="42">
+        <v>370.5</v>
+      </c>
+      <c r="X38" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="38" t="s">
+      <c r="A39" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="38" t="s">
+      <c r="B39" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="43">
-[...60 lines deleted...]
-        <v>586.79999999999995</v>
+      <c r="D39" s="42">
+        <v>1502.5</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H39" s="42">
+        <v>4.5</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J39" s="42">
+        <v>267.39999999999998</v>
+      </c>
+      <c r="K39" s="42">
+        <v>6</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T39" s="42">
+        <v>4.5</v>
+      </c>
+      <c r="U39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V39" s="42">
+        <v>243.4</v>
+      </c>
+      <c r="W39" s="42">
+        <v>700.2</v>
+      </c>
+      <c r="X39" s="42">
+        <v>276.5</v>
       </c>
     </row>
     <row r="40" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="38" t="s">
+      <c r="B40" s="37" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="43">
-[...60 lines deleted...]
-        <v>2191.9</v>
+      <c r="D40" s="42">
+        <v>10800.3</v>
+      </c>
+      <c r="E40" s="42">
+        <v>140.4</v>
+      </c>
+      <c r="F40" s="42">
+        <v>43.2</v>
+      </c>
+      <c r="G40" s="42">
+        <v>86.4</v>
+      </c>
+      <c r="H40" s="42">
+        <v>1252.8</v>
+      </c>
+      <c r="I40" s="42">
+        <v>216</v>
+      </c>
+      <c r="J40" s="42">
+        <v>10.8</v>
+      </c>
+      <c r="K40" s="42">
+        <v>1166.4000000000001</v>
+      </c>
+      <c r="L40" s="42">
+        <v>32.4</v>
+      </c>
+      <c r="M40" s="42">
+        <v>453.6</v>
+      </c>
+      <c r="N40" s="42">
+        <v>2430.1</v>
+      </c>
+      <c r="O40" s="42">
+        <v>43.2</v>
+      </c>
+      <c r="P40" s="42">
+        <v>97.2</v>
+      </c>
+      <c r="Q40" s="42">
+        <v>64.8</v>
+      </c>
+      <c r="R40" s="42">
+        <v>75.7</v>
+      </c>
+      <c r="S40" s="42">
+        <v>129.6</v>
+      </c>
+      <c r="T40" s="42">
+        <v>21.6</v>
+      </c>
+      <c r="U40" s="42">
+        <v>280.8</v>
+      </c>
+      <c r="V40" s="42">
+        <v>345.6</v>
+      </c>
+      <c r="W40" s="42">
+        <v>529.20000000000005</v>
+      </c>
+      <c r="X40" s="42">
+        <v>3380.5</v>
       </c>
     </row>
     <row r="41" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="38" t="s">
+      <c r="B41" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="43">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D41" s="42">
+        <v>4293.8</v>
+      </c>
+      <c r="E41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F41" s="42">
+        <v>12.9</v>
+      </c>
+      <c r="G41" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="H41" s="42">
+        <v>47.2</v>
+      </c>
+      <c r="I41" s="42">
+        <v>8.6</v>
+      </c>
+      <c r="J41" s="42">
+        <v>34.4</v>
+      </c>
+      <c r="K41" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="L41" s="42">
+        <v>30</v>
+      </c>
+      <c r="M41" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="N41" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="O41" s="42">
+        <v>60.1</v>
+      </c>
+      <c r="P41" s="42">
+        <v>55.8</v>
+      </c>
+      <c r="Q41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T41" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="U41" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="V41" s="42">
+        <v>77.3</v>
+      </c>
+      <c r="W41" s="42">
+        <v>3890.2</v>
+      </c>
+      <c r="X41" s="42">
+        <v>51.5</v>
       </c>
     </row>
     <row r="42" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="38" t="s">
+      <c r="A42" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B42" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="43">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D42" s="42">
+        <v>883.5</v>
+      </c>
+      <c r="E42" s="42">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="F42" s="42">
+        <v>299.5</v>
+      </c>
+      <c r="G42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J42" s="42">
+        <v>12.4</v>
+      </c>
+      <c r="K42" s="42">
+        <v>5.3</v>
+      </c>
+      <c r="L42" s="42">
+        <v>11.5</v>
+      </c>
+      <c r="M42" s="42">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="N42" s="42">
+        <v>182.9</v>
+      </c>
+      <c r="O42" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="P42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q42" s="42">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="R42" s="42">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="S42" s="42">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="T42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U42" s="42">
+        <v>47.7</v>
+      </c>
+      <c r="V42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W42" s="42">
+        <v>38.9</v>
+      </c>
+      <c r="X42" s="42">
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="43" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B43" s="37" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="43">
-[...60 lines deleted...]
-        <v>136.69999999999999</v>
+      <c r="D43" s="42">
+        <v>1875.1</v>
+      </c>
+      <c r="E43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H43" s="42">
+        <v>92.7</v>
+      </c>
+      <c r="I43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K43" s="42">
+        <v>153.6</v>
+      </c>
+      <c r="L43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M43" s="42">
+        <v>12.7</v>
+      </c>
+      <c r="N43" s="42">
+        <v>405.4</v>
+      </c>
+      <c r="O43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q43" s="42">
+        <v>826.8</v>
+      </c>
+      <c r="R43" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="S43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U43" s="42">
+        <v>22.4</v>
+      </c>
+      <c r="V43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W43" s="42">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="X43" s="42">
+        <v>274.8</v>
       </c>
     </row>
     <row r="44" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="38" t="s">
+      <c r="B44" s="37" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="43">
-[...32 lines deleted...]
-      <c r="O44" s="43">
+      <c r="D44" s="42">
+        <v>4605.6000000000004</v>
+      </c>
+      <c r="E44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I44" s="42">
+        <v>18.5</v>
+      </c>
+      <c r="J44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K44" s="42">
+        <v>15.9</v>
+      </c>
+      <c r="L44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M44" s="42">
         <v>0.3</v>
       </c>
-      <c r="P44" s="43" t="s">
-[...24 lines deleted...]
-        <v>4884.3</v>
+      <c r="N44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O44" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="P44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R44" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="S44" s="42">
+        <v>1.5</v>
+      </c>
+      <c r="T44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U44" s="42">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W44" s="42">
+        <v>7.6</v>
+      </c>
+      <c r="X44" s="42">
+        <v>4558.5</v>
       </c>
     </row>
     <row r="45" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="38" t="s">
+      <c r="B45" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="43">
-[...60 lines deleted...]
-        <v>1779.1</v>
+      <c r="D45" s="42">
+        <v>21208.3</v>
+      </c>
+      <c r="E45" s="42">
+        <v>40.9</v>
+      </c>
+      <c r="F45" s="42">
+        <v>1473.3</v>
+      </c>
+      <c r="G45" s="42">
+        <v>1171.9000000000001</v>
+      </c>
+      <c r="H45" s="42">
+        <v>3679.6</v>
+      </c>
+      <c r="I45" s="42">
+        <v>1905.1</v>
+      </c>
+      <c r="J45" s="42">
+        <v>358.5</v>
+      </c>
+      <c r="K45" s="42">
+        <v>2193</v>
+      </c>
+      <c r="L45" s="42">
+        <v>1339.3</v>
+      </c>
+      <c r="M45" s="42">
+        <v>783.8</v>
+      </c>
+      <c r="N45" s="42">
+        <v>109.5</v>
+      </c>
+      <c r="O45" s="42">
+        <v>495</v>
+      </c>
+      <c r="P45" s="42">
+        <v>44.1</v>
+      </c>
+      <c r="Q45" s="42">
+        <v>927.5</v>
+      </c>
+      <c r="R45" s="42">
+        <v>1249.5999999999999</v>
+      </c>
+      <c r="S45" s="42">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="T45" s="42">
+        <v>51.4</v>
+      </c>
+      <c r="U45" s="42">
+        <v>186.3</v>
+      </c>
+      <c r="V45" s="42">
+        <v>2527.8000000000002</v>
+      </c>
+      <c r="W45" s="42">
+        <v>714.3</v>
+      </c>
+      <c r="X45" s="42">
+        <v>1882.8</v>
       </c>
     </row>
     <row r="46" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="38" t="s">
+      <c r="B46" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="43">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D46" s="42">
+        <v>6</v>
+      </c>
+      <c r="E46" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="F46" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="G46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K46" s="42">
+        <v>4.2</v>
+      </c>
+      <c r="L46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X46" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="38" t="s">
+      <c r="A47" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="38" t="s">
+      <c r="B47" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="43">
-[...2 lines deleted...]
-      <c r="E47" s="43">
+      <c r="D47" s="42">
+        <v>632.1</v>
+      </c>
+      <c r="E47" s="42">
         <v>0.1</v>
       </c>
-      <c r="F47" s="43">
-[...23 lines deleted...]
-      <c r="N47" s="43">
+      <c r="F47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H47" s="42">
+        <v>99.8</v>
+      </c>
+      <c r="I47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J47" s="42">
+        <v>466.8</v>
+      </c>
+      <c r="K47" s="42">
         <v>0.5</v>
       </c>
-      <c r="O47" s="43" t="s">
-[...27 lines deleted...]
-        <v>2.9</v>
+      <c r="L47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M47" s="42">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="N47" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="O47" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="P47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R47" s="42">
+        <v>3.9</v>
+      </c>
+      <c r="S47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T47" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="U47" s="42">
+        <v>1.5</v>
+      </c>
+      <c r="V47" s="42">
+        <v>6.8</v>
+      </c>
+      <c r="W47" s="42">
+        <v>24.3</v>
+      </c>
+      <c r="X47" s="42">
+        <v>6.1</v>
       </c>
     </row>
     <row r="48" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="38" t="s">
+      <c r="A48" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="38" t="s">
+      <c r="B48" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="43">
-[...20 lines deleted...]
-      <c r="K48" s="43">
+      <c r="D48" s="42">
+        <v>1360.6</v>
+      </c>
+      <c r="E48" s="42">
+        <v>167.3</v>
+      </c>
+      <c r="F48" s="42">
+        <v>12.3</v>
+      </c>
+      <c r="G48" s="42">
+        <v>42.2</v>
+      </c>
+      <c r="H48" s="42">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="I48" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="J48" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="K48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L48" s="42">
+        <v>58.1</v>
+      </c>
+      <c r="M48" s="42">
+        <v>50.8</v>
+      </c>
+      <c r="N48" s="42">
+        <v>5.9</v>
+      </c>
+      <c r="O48" s="42">
+        <v>3.3</v>
+      </c>
+      <c r="P48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q48" s="42">
+        <v>11.2</v>
+      </c>
+      <c r="R48" s="42">
         <v>0.8</v>
       </c>
-      <c r="L48" s="43">
-[...36 lines deleted...]
-        <v>70.3</v>
+      <c r="S48" s="42">
+        <v>4.5</v>
+      </c>
+      <c r="T48" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="U48" s="42">
+        <v>14.5</v>
+      </c>
+      <c r="V48" s="42">
+        <v>137.9</v>
+      </c>
+      <c r="W48" s="42">
+        <v>524</v>
+      </c>
+      <c r="X48" s="42">
+        <v>254.4</v>
       </c>
     </row>
     <row r="49" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="38" t="s">
+      <c r="A49" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="38" t="s">
+      <c r="B49" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="43">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D49" s="42">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H49" s="42">
+        <v>5.4</v>
+      </c>
+      <c r="I49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J49" s="42">
+        <v>1.4</v>
+      </c>
+      <c r="K49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S49" s="42">
+        <v>1.4</v>
+      </c>
+      <c r="T49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X49" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="38" t="s">
+      <c r="B50" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="49" t="s">
+      <c r="C50" s="48" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="43">
-[...17 lines deleted...]
-      <c r="J50" s="43">
+      <c r="D50" s="42">
+        <v>3.6</v>
+      </c>
+      <c r="E50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" s="42">
+        <v>1.4</v>
+      </c>
+      <c r="I50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="42">
         <v>0.4</v>
       </c>
-      <c r="K50" s="43" t="s">
-[...39 lines deleted...]
-        <v>222</v>
+      <c r="K50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R50" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="S50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X50" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="38" t="s">
+      <c r="A51" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="38" t="s">
+      <c r="B51" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="49" t="s">
+      <c r="C51" s="48" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="43">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D51" s="42">
+        <v>50.2</v>
+      </c>
+      <c r="E51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K51" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="L51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V51" s="42">
+        <v>48.3</v>
+      </c>
+      <c r="W51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X51" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="38" t="s">
+      <c r="A52" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="38" t="s">
+      <c r="B52" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="49" t="s">
+      <c r="C52" s="48" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="43">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D52" s="42">
+        <v>2144</v>
+      </c>
+      <c r="E52" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="F52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G52" s="42">
+        <v>469.5</v>
+      </c>
+      <c r="H52" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="I52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J52" s="42">
+        <v>2.1</v>
+      </c>
+      <c r="K52" s="42">
+        <v>6.4</v>
+      </c>
+      <c r="L52" s="42">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M52" s="42">
+        <v>645.29999999999995</v>
+      </c>
+      <c r="N52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q52" s="42">
+        <v>8.6</v>
+      </c>
+      <c r="R52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T52" s="42">
+        <v>47.2</v>
+      </c>
+      <c r="U52" s="42">
+        <v>831.9</v>
+      </c>
+      <c r="V52" s="42">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="W52" s="42">
+        <v>90</v>
+      </c>
+      <c r="X52" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="38" t="s">
+      <c r="A53" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="38" t="s">
+      <c r="B53" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="49" t="s">
+      <c r="C53" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="43">
-[...60 lines deleted...]
-        <v>291.39999999999998</v>
+      <c r="D53" s="42">
+        <v>5377.4</v>
+      </c>
+      <c r="E53" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F53" s="42">
+        <v>54.3</v>
+      </c>
+      <c r="G53" s="42">
+        <v>23.9</v>
+      </c>
+      <c r="H53" s="42">
+        <v>1545.7</v>
+      </c>
+      <c r="I53" s="42">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="J53" s="42">
+        <v>94.7</v>
+      </c>
+      <c r="K53" s="42">
+        <v>1146.9000000000001</v>
+      </c>
+      <c r="L53" s="42">
+        <v>203.3</v>
+      </c>
+      <c r="M53" s="42">
+        <v>471.6</v>
+      </c>
+      <c r="N53" s="42">
+        <v>954.8</v>
+      </c>
+      <c r="O53" s="42">
+        <v>1.5</v>
+      </c>
+      <c r="P53" s="42">
+        <v>2.6</v>
+      </c>
+      <c r="Q53" s="42">
+        <v>24.2</v>
+      </c>
+      <c r="R53" s="42">
+        <v>90.3</v>
+      </c>
+      <c r="S53" s="42">
+        <v>7.9</v>
+      </c>
+      <c r="T53" s="42">
+        <v>5.8</v>
+      </c>
+      <c r="U53" s="42">
+        <v>131.4</v>
+      </c>
+      <c r="V53" s="42">
+        <v>210.3</v>
+      </c>
+      <c r="W53" s="42">
+        <v>168</v>
+      </c>
+      <c r="X53" s="42">
+        <v>173.8</v>
       </c>
     </row>
     <row r="54" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="38" t="s">
+      <c r="A54" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="38" t="s">
+      <c r="B54" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="43" t="s">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="E54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X54" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="38" t="s">
+      <c r="A55" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="38" t="s">
+      <c r="B55" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="43">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D55" s="42">
+        <v>10.4</v>
+      </c>
+      <c r="E55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V55" s="42">
+        <v>10.4</v>
+      </c>
+      <c r="W55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X55" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="60" t="s">
+      <c r="A56" s="66" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="60"/>
-[...21 lines deleted...]
-      <c r="X56" s="43"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="66"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="40"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
+      <c r="V56" s="42"/>
+      <c r="W56" s="42"/>
+      <c r="X56" s="42"/>
     </row>
     <row r="57" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="38" t="s">
+      <c r="A57" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="38" t="s">
+      <c r="B57" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="44" t="s">
+      <c r="C57" s="43" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="45">
-[...60 lines deleted...]
-        <v>1671.8</v>
+      <c r="D57" s="44">
+        <v>456464.7</v>
+      </c>
+      <c r="E57" s="44">
+        <v>912.9</v>
+      </c>
+      <c r="F57" s="44">
+        <v>456.5</v>
+      </c>
+      <c r="G57" s="44">
+        <v>1369.4</v>
+      </c>
+      <c r="H57" s="42">
+        <v>2282.1999999999998</v>
+      </c>
+      <c r="I57" s="44">
+        <v>4108.2</v>
+      </c>
+      <c r="J57" s="44">
+        <v>16432.7</v>
+      </c>
+      <c r="K57" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L57" s="44">
+        <v>2738.8</v>
+      </c>
+      <c r="M57" s="44">
+        <v>4108.2</v>
+      </c>
+      <c r="N57" s="44">
+        <v>4108.2</v>
+      </c>
+      <c r="O57" s="44">
+        <v>456.5</v>
+      </c>
+      <c r="P57" s="44">
+        <v>456.5</v>
+      </c>
+      <c r="Q57" s="44">
+        <v>1369.4</v>
+      </c>
+      <c r="R57" s="42">
+        <v>4108.2</v>
+      </c>
+      <c r="S57" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T57" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U57" s="42">
+        <v>5934</v>
+      </c>
+      <c r="V57" s="42">
+        <v>129179.5</v>
+      </c>
+      <c r="W57" s="42">
+        <v>277987</v>
+      </c>
+      <c r="X57" s="42">
+        <v>456.5</v>
       </c>
     </row>
     <row r="58" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="38" t="s">
+      <c r="A58" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="38" t="s">
+      <c r="B58" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="43">
-[...35 lines deleted...]
-      <c r="P58" s="43">
+      <c r="D58" s="42">
+        <v>2097.5</v>
+      </c>
+      <c r="E58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H58" s="42">
+        <v>48.2</v>
+      </c>
+      <c r="I58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J58" s="42">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="K58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N58" s="42">
+        <v>4.2</v>
+      </c>
+      <c r="O58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P58" s="42">
+        <v>2.1</v>
+      </c>
+      <c r="Q58" s="42">
+        <v>12.6</v>
+      </c>
+      <c r="R58" s="42">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="S58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W58" s="42">
+        <v>1973.7</v>
+      </c>
+      <c r="X58" s="42" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="49"/>
+      <c r="B59" s="64" t="s">
+        <v>142</v>
+      </c>
+      <c r="C59" s="65" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="50">
+        <v>1202101.2</v>
+      </c>
+      <c r="E59" s="50">
+        <v>7086.7</v>
+      </c>
+      <c r="F59" s="50">
+        <v>12044.9</v>
+      </c>
+      <c r="G59" s="50">
+        <v>15692.3</v>
+      </c>
+      <c r="H59" s="50">
+        <v>25791.5</v>
+      </c>
+      <c r="I59" s="50">
+        <v>91130.7</v>
+      </c>
+      <c r="J59" s="50">
+        <v>27219.7</v>
+      </c>
+      <c r="K59" s="50">
+        <v>14349.7</v>
+      </c>
+      <c r="L59" s="50">
+        <v>11596.2</v>
+      </c>
+      <c r="M59" s="50">
+        <v>48435.4</v>
+      </c>
+      <c r="N59" s="50">
+        <v>22134.400000000001</v>
+      </c>
+      <c r="O59" s="50">
+        <v>8643.7000000000007</v>
+      </c>
+      <c r="P59" s="50">
+        <v>6908.4</v>
+      </c>
+      <c r="Q59" s="50">
+        <v>19754.5</v>
+      </c>
+      <c r="R59" s="50">
+        <v>12814.1</v>
+      </c>
+      <c r="S59" s="50">
+        <v>21977.3</v>
+      </c>
+      <c r="T59" s="50">
+        <v>3719.8</v>
+      </c>
+      <c r="U59" s="50">
+        <v>25049.9</v>
+      </c>
+      <c r="V59" s="50">
+        <v>333281.8</v>
+      </c>
+      <c r="W59" s="50">
+        <v>462520.8</v>
+      </c>
+      <c r="X59" s="50">
+        <v>31949.4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="49"/>
+      <c r="B60" s="64" t="s">
+        <v>174</v>
+      </c>
+      <c r="C60" s="65" t="s">
+        <v>167</v>
+      </c>
+      <c r="D60" s="50">
+        <v>119442289.7</v>
+      </c>
+      <c r="E60" s="50">
+        <v>2626326.7000000002</v>
+      </c>
+      <c r="F60" s="50">
+        <v>3668371.9</v>
+      </c>
+      <c r="G60" s="50">
+        <v>4187587.9</v>
+      </c>
+      <c r="H60" s="50">
+        <v>5322132</v>
+      </c>
+      <c r="I60" s="50">
+        <v>15237721.6</v>
+      </c>
+      <c r="J60" s="50">
+        <v>5014788.3</v>
+      </c>
+      <c r="K60" s="50">
+        <v>2926010.6</v>
+      </c>
+      <c r="L60" s="50">
+        <v>1809417.6</v>
+      </c>
+      <c r="M60" s="50">
+        <v>7711828.2000000002</v>
+      </c>
+      <c r="N60" s="50">
+        <v>4436636.0999999996</v>
+      </c>
+      <c r="O60" s="50">
+        <v>2573511.2999999998</v>
+      </c>
+      <c r="P60" s="50">
+        <v>4798701</v>
+      </c>
+      <c r="Q60" s="50">
+        <v>4371041.7</v>
+      </c>
+      <c r="R60" s="50">
+        <v>2227596.2999999998</v>
+      </c>
+      <c r="S60" s="50">
+        <v>3831527.6</v>
+      </c>
+      <c r="T60" s="50">
+        <v>1969727.3</v>
+      </c>
+      <c r="U60" s="50">
+        <v>4459056.0999999996</v>
+      </c>
+      <c r="V60" s="50">
+        <v>12960836</v>
+      </c>
+      <c r="W60" s="50">
+        <v>25229706.800000001</v>
+      </c>
+      <c r="X60" s="50">
+        <v>4079764.7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="49"/>
+      <c r="B61" s="64" t="s">
+        <v>175</v>
+      </c>
+      <c r="C61" s="65" t="s">
+        <v>165</v>
+      </c>
+      <c r="D61" s="50">
+        <f>D59/D60%</f>
+        <v>1</v>
+      </c>
+      <c r="E61" s="50">
+        <f t="shared" ref="E61:X61" si="0">E59/E60%</f>
+        <v>0.3</v>
+      </c>
+      <c r="F61" s="50">
+        <f t="shared" si="0"/>
+        <v>0.3</v>
+      </c>
+      <c r="G61" s="50">
+        <f t="shared" si="0"/>
+        <v>0.4</v>
+      </c>
+      <c r="H61" s="50">
+        <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="Q58" s="43" t="s">
-[...39 lines deleted...]
-      <c r="F59" s="51">
+      <c r="I61" s="50">
         <f t="shared" si="0"/>
-        <v>11668.4</v>
-[...1 lines deleted...]
-      <c r="G59" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="J61" s="50">
         <f t="shared" si="0"/>
-        <v>17105.599999999999</v>
-[...1 lines deleted...]
-      <c r="H59" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="K61" s="50">
         <f t="shared" si="0"/>
-        <v>10551.9</v>
-[...1 lines deleted...]
-      <c r="I59" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="L61" s="50">
         <f t="shared" si="0"/>
-        <v>19006.7</v>
-[...1 lines deleted...]
-      <c r="J59" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="M61" s="50">
         <f t="shared" si="0"/>
-        <v>10229.799999999999</v>
-[...1 lines deleted...]
-      <c r="K59" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="N61" s="50">
         <f t="shared" si="0"/>
-        <v>12327.6</v>
-[...1 lines deleted...]
-      <c r="L59" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="O61" s="50">
         <f t="shared" si="0"/>
-        <v>10158.799999999999</v>
-[...1 lines deleted...]
-      <c r="M59" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="P61" s="50">
         <f t="shared" si="0"/>
-        <v>32190.400000000001</v>
-[...1 lines deleted...]
-      <c r="N59" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="Q61" s="50">
         <f t="shared" si="0"/>
-        <v>21998.400000000001</v>
-[...1 lines deleted...]
-      <c r="O59" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="R61" s="50">
         <f t="shared" si="0"/>
-        <v>7649.8</v>
-[...1 lines deleted...]
-      <c r="P59" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="S61" s="50">
         <f t="shared" si="0"/>
-        <v>11526.2</v>
-[...1 lines deleted...]
-      <c r="Q59" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="T61" s="50">
         <f t="shared" si="0"/>
-        <v>12662</v>
-[...1 lines deleted...]
-      <c r="R59" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="U61" s="50">
         <f t="shared" si="0"/>
-        <v>15263.1</v>
-[...1 lines deleted...]
-      <c r="S59" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="V61" s="50">
         <f t="shared" si="0"/>
-        <v>27104.9</v>
-[...1 lines deleted...]
-      <c r="T59" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="W61" s="50">
         <f t="shared" si="0"/>
-        <v>3181.1</v>
-[...1 lines deleted...]
-      <c r="U59" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="X61" s="50">
         <f t="shared" si="0"/>
-        <v>24890.6</v>
-[...155 lines deleted...]
-        <f t="shared" si="1"/>
         <v>0.8</v>
-      </c>
-[...18 lines deleted...]
-        <v>0.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <conditionalFormatting sqref="W1">
     <cfRule type="cellIs" dxfId="5" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-[...3905 lines deleted...]
-
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:X63"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:C6"/>
+    <sheetView topLeftCell="A49" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D61" sqref="D61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="18.85546875" defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" style="57" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" style="56" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" customWidth="1"/>
     <col min="3" max="3" width="51.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="53" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="29"/>
+      <c r="A1" s="52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="28"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="7"/>
       <c r="R1" s="7"/>
       <c r="S1" s="7"/>
       <c r="T1" s="7"/>
       <c r="U1" s="7"/>
       <c r="V1" s="7"/>
       <c r="W1" s="7"/>
       <c r="X1" s="7"/>
     </row>
     <row r="2" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="62">
+      <c r="A2" s="68">
         <v>111203</v>
       </c>
-      <c r="B2" s="62"/>
-[...6 lines deleted...]
-      <c r="I2" s="30"/>
+      <c r="B2" s="68"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
-      <c r="X2" s="34" t="s">
-        <v>225</v>
+      <c r="X2" s="33" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:24" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="54"/>
-      <c r="B3" s="32" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="31" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C3" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="32" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="32" t="s">
         <v>145</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="32" t="s">
         <v>146</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="G3" s="32" t="s">
         <v>147</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="H3" s="32" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="I3" s="32" t="s">
         <v>149</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="J3" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="L3" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="M3" s="33" t="s">
+      <c r="M3" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="N3" s="33" t="s">
+      <c r="N3" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="O3" s="33" t="s">
+      <c r="O3" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="P3" s="33" t="s">
+      <c r="P3" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="Q3" s="33" t="s">
+      <c r="Q3" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="R3" s="33" t="s">
+      <c r="R3" s="32" t="s">
         <v>158</v>
       </c>
-      <c r="S3" s="33" t="s">
+      <c r="S3" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="T3" s="33" t="s">
+      <c r="T3" s="32" t="s">
         <v>159</v>
       </c>
-      <c r="U3" s="33" t="s">
+      <c r="U3" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="V3" s="33" t="s">
+      <c r="V3" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="W3" s="33" t="s">
+      <c r="W3" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="X3" s="33" t="s">
+      <c r="X3" s="32" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="4" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="64"/>
-[...21 lines deleted...]
-      <c r="X4" s="37"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
     </row>
     <row r="5" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39" t="s">
+      <c r="C5" s="38" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="39">
         <v>139042.79999999999</v>
       </c>
-      <c r="E5" s="40">
+      <c r="E5" s="39">
         <v>120.4</v>
       </c>
-      <c r="F5" s="40">
+      <c r="F5" s="39">
         <v>132.80000000000001</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H5" s="40">
+      <c r="H5" s="39">
         <v>54.8</v>
       </c>
-      <c r="I5" s="40" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="40">
+      <c r="I5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="J5" s="39">
         <v>9.3000000000000007</v>
       </c>
-      <c r="K5" s="40">
+      <c r="K5" s="39">
         <v>28.8</v>
       </c>
-      <c r="L5" s="40">
+      <c r="L5" s="39">
         <v>30.2</v>
       </c>
-      <c r="M5" s="40">
+      <c r="M5" s="39">
         <v>16.399999999999999</v>
       </c>
-      <c r="N5" s="40" t="s">
-[...11 lines deleted...]
-      <c r="R5" s="40">
+      <c r="N5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="O5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="P5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="R5" s="39">
         <v>133.5</v>
       </c>
-      <c r="S5" s="40" t="s">
-[...2 lines deleted...]
-      <c r="T5" s="40">
+      <c r="S5" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="T5" s="39">
         <v>1.5</v>
       </c>
-      <c r="U5" s="40">
+      <c r="U5" s="39">
         <v>22.4</v>
       </c>
-      <c r="V5" s="40">
+      <c r="V5" s="39">
         <v>94549.1</v>
       </c>
-      <c r="W5" s="40">
+      <c r="W5" s="39">
         <v>43870.3</v>
       </c>
-      <c r="X5" s="40">
+      <c r="X5" s="39">
         <v>68.400000000000006</v>
       </c>
     </row>
     <row r="6" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="69" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="64"/>
-[...21 lines deleted...]
-      <c r="X6" s="43"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
     </row>
     <row r="7" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="42">
         <v>2156.1</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>6.9</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="42">
         <v>30.9</v>
       </c>
-      <c r="G7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="43">
+      <c r="G7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="42">
         <v>0.3</v>
       </c>
-      <c r="I7" s="43">
+      <c r="I7" s="42">
         <v>0.7</v>
       </c>
-      <c r="J7" s="43">
+      <c r="J7" s="42">
         <v>0.7</v>
       </c>
-      <c r="K7" s="43">
+      <c r="K7" s="42">
         <v>1.9</v>
       </c>
-      <c r="L7" s="43">
+      <c r="L7" s="42">
         <v>11.8</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="42">
         <v>557</v>
       </c>
-      <c r="N7" s="43">
+      <c r="N7" s="42">
         <v>73.7</v>
       </c>
-      <c r="O7" s="43" t="s">
-[...5 lines deleted...]
-      <c r="Q7" s="43">
+      <c r="O7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q7" s="42">
         <v>20.7</v>
       </c>
-      <c r="R7" s="43">
+      <c r="R7" s="42">
         <v>48</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="42">
         <v>0.1</v>
       </c>
-      <c r="T7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="43">
+      <c r="T7" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U7" s="42">
         <v>158.19999999999999</v>
       </c>
-      <c r="V7" s="43">
+      <c r="V7" s="42">
         <v>267.2</v>
       </c>
-      <c r="W7" s="43">
+      <c r="W7" s="42">
         <v>910.5</v>
       </c>
-      <c r="X7" s="43">
+      <c r="X7" s="42">
         <v>67.5</v>
       </c>
     </row>
     <row r="8" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="42">
         <v>97.1</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="42">
         <v>9</v>
       </c>
-      <c r="F8" s="43">
+      <c r="F8" s="42">
         <v>1.5</v>
       </c>
-      <c r="G8" s="43" t="s">
-[...5 lines deleted...]
-      <c r="I8" s="43">
+      <c r="G8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I8" s="42">
         <v>3.7</v>
       </c>
-      <c r="J8" s="43">
+      <c r="J8" s="42">
         <v>41.1</v>
       </c>
-      <c r="K8" s="43">
+      <c r="K8" s="42">
         <v>0.5</v>
       </c>
-      <c r="L8" s="43">
+      <c r="L8" s="42">
         <v>5.2</v>
       </c>
-      <c r="M8" s="43">
+      <c r="M8" s="42">
         <v>3.4</v>
       </c>
-      <c r="N8" s="43" t="s">
-[...8 lines deleted...]
-      <c r="Q8" s="43">
+      <c r="N8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q8" s="42">
         <v>0.3</v>
       </c>
-      <c r="R8" s="43">
+      <c r="R8" s="42">
         <v>0.2</v>
       </c>
-      <c r="S8" s="43">
+      <c r="S8" s="42">
         <v>0.5</v>
       </c>
-      <c r="T8" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U8" s="43">
+      <c r="T8" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U8" s="42">
         <v>0.1</v>
       </c>
-      <c r="V8" s="43">
+      <c r="V8" s="42">
         <v>7.7</v>
       </c>
-      <c r="W8" s="43">
+      <c r="W8" s="42">
         <v>21</v>
       </c>
-      <c r="X8" s="43">
+      <c r="X8" s="42">
         <v>2.9</v>
       </c>
     </row>
     <row r="9" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="63" t="s">
+      <c r="A9" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="64"/>
-[...21 lines deleted...]
-      <c r="X9" s="43"/>
+      <c r="B9" s="70"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
     </row>
     <row r="10" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="42">
         <v>29691.3</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>11.9</v>
       </c>
-      <c r="F10" s="43" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="43">
+      <c r="F10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H10" s="42">
         <v>213.8</v>
       </c>
-      <c r="I10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="43">
+      <c r="I10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J10" s="42">
         <v>29.7</v>
       </c>
-      <c r="K10" s="43">
+      <c r="K10" s="42">
         <v>14.8</v>
       </c>
-      <c r="L10" s="43">
+      <c r="L10" s="42">
         <v>38.6</v>
       </c>
-      <c r="M10" s="43">
+      <c r="M10" s="42">
         <v>368.2</v>
       </c>
-      <c r="N10" s="43">
+      <c r="N10" s="42">
         <v>14.8</v>
       </c>
-      <c r="O10" s="43">
+      <c r="O10" s="42">
         <v>35.6</v>
       </c>
-      <c r="P10" s="43">
+      <c r="P10" s="42">
         <v>47.5</v>
       </c>
-      <c r="Q10" s="43">
+      <c r="Q10" s="42">
         <v>106.9</v>
       </c>
-      <c r="R10" s="43">
+      <c r="R10" s="42">
         <v>20.8</v>
       </c>
-      <c r="S10" s="43">
+      <c r="S10" s="42">
         <v>77.2</v>
       </c>
-      <c r="T10" s="43">
+      <c r="T10" s="42">
         <v>14.8</v>
       </c>
-      <c r="U10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="V10" s="43">
+      <c r="U10" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V10" s="42">
         <v>4024.7</v>
       </c>
-      <c r="W10" s="43">
+      <c r="W10" s="42">
         <v>23906</v>
       </c>
-      <c r="X10" s="43">
+      <c r="X10" s="42">
         <v>766</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="42">
         <v>682.6</v>
       </c>
-      <c r="E11" s="43" t="s">
-[...8 lines deleted...]
-      <c r="H11" s="43">
+      <c r="E11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H11" s="42">
         <v>112.2</v>
       </c>
-      <c r="I11" s="43">
+      <c r="I11" s="42">
         <v>22.6</v>
       </c>
-      <c r="J11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="43">
+      <c r="J11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K11" s="42">
         <v>3.7</v>
       </c>
-      <c r="L11" s="43">
+      <c r="L11" s="42">
         <v>0.6</v>
       </c>
-      <c r="M11" s="43">
+      <c r="M11" s="42">
         <v>0.8</v>
       </c>
-      <c r="N11" s="43" t="s">
-[...11 lines deleted...]
-      <c r="R11" s="43">
+      <c r="N11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R11" s="42">
         <v>1.7</v>
       </c>
-      <c r="S11" s="43">
+      <c r="S11" s="42">
         <v>3.5</v>
       </c>
-      <c r="T11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U11" s="43">
+      <c r="T11" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U11" s="42">
         <v>45.1</v>
       </c>
-      <c r="V11" s="43">
+      <c r="V11" s="42">
         <v>0.1</v>
       </c>
-      <c r="W11" s="43">
+      <c r="W11" s="42">
         <v>437.4</v>
       </c>
-      <c r="X11" s="43">
+      <c r="X11" s="42">
         <v>54.9</v>
       </c>
     </row>
     <row r="12" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="70" t="s">
+      <c r="A12" s="76" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="71"/>
-[...21 lines deleted...]
-      <c r="X12" s="43"/>
+      <c r="B12" s="77"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
     </row>
     <row r="13" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="37" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="42">
         <v>18847.599999999999</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>769.9</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>680.2</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="42">
         <v>525.29999999999995</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="42">
         <v>674</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="42">
         <v>982</v>
       </c>
-      <c r="J13" s="43">
+      <c r="J13" s="42">
         <v>969.3</v>
       </c>
-      <c r="K13" s="43">
+      <c r="K13" s="42">
         <v>811.6</v>
       </c>
-      <c r="L13" s="43">
+      <c r="L13" s="42">
         <v>830.4</v>
       </c>
-      <c r="M13" s="43">
+      <c r="M13" s="42">
         <v>625.29999999999995</v>
       </c>
-      <c r="N13" s="43">
+      <c r="N13" s="42">
         <v>869.3</v>
       </c>
-      <c r="O13" s="43">
+      <c r="O13" s="42">
         <v>1182</v>
       </c>
-      <c r="P13" s="43">
+      <c r="P13" s="42">
         <v>1503.8</v>
       </c>
-      <c r="Q13" s="43">
+      <c r="Q13" s="42">
         <v>911.3</v>
       </c>
-      <c r="R13" s="43">
+      <c r="R13" s="42">
         <v>347.3</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="42">
         <v>1803.2</v>
       </c>
-      <c r="T13" s="43">
+      <c r="T13" s="42">
         <v>355.4</v>
       </c>
-      <c r="U13" s="43">
+      <c r="U13" s="42">
         <v>1619.9</v>
       </c>
-      <c r="V13" s="43">
+      <c r="V13" s="42">
         <v>879.2</v>
       </c>
-      <c r="W13" s="43">
+      <c r="W13" s="42">
         <v>2229.1</v>
       </c>
-      <c r="X13" s="43">
+      <c r="X13" s="42">
         <v>279.10000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="44" t="s">
+      <c r="C14" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="45">
+      <c r="D14" s="44">
         <v>80625.8</v>
       </c>
-      <c r="E14" s="45">
+      <c r="E14" s="44">
         <v>1666.2</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="44">
         <v>4118.8</v>
       </c>
-      <c r="G14" s="45">
+      <c r="G14" s="44">
         <v>3286.2</v>
       </c>
-      <c r="H14" s="43">
+      <c r="H14" s="42">
         <v>1535.2</v>
       </c>
-      <c r="I14" s="45">
+      <c r="I14" s="44">
         <v>3749.5</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="44">
         <v>3894.2</v>
       </c>
-      <c r="K14" s="43">
+      <c r="K14" s="42">
         <v>3200.7</v>
       </c>
-      <c r="L14" s="45">
+      <c r="L14" s="44">
         <v>1836.1</v>
       </c>
-      <c r="M14" s="45">
+      <c r="M14" s="44">
         <v>6564.4</v>
       </c>
-      <c r="N14" s="45">
+      <c r="N14" s="44">
         <v>4161.3</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="44">
         <v>3443.9</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="44">
         <v>1168.5999999999999</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="44">
         <v>3173</v>
       </c>
-      <c r="R14" s="43">
+      <c r="R14" s="42">
         <v>2216</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="42">
         <v>16515.2</v>
       </c>
-      <c r="T14" s="43">
+      <c r="T14" s="42">
         <v>1709.8</v>
       </c>
-      <c r="U14" s="43">
+      <c r="U14" s="42">
         <v>2376.4</v>
       </c>
-      <c r="V14" s="43">
+      <c r="V14" s="42">
         <v>4133.2</v>
       </c>
-      <c r="W14" s="43">
+      <c r="W14" s="42">
         <v>11082.7</v>
       </c>
-      <c r="X14" s="43">
+      <c r="X14" s="42">
         <v>794.4</v>
       </c>
     </row>
     <row r="15" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="63" t="s">
+      <c r="A15" s="69" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="64"/>
-[...21 lines deleted...]
-      <c r="X15" s="43"/>
+      <c r="B15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="42"/>
+      <c r="W15" s="42"/>
+      <c r="X15" s="42"/>
     </row>
     <row r="16" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="38" t="s">
+      <c r="A16" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>36042.6</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>434.9</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>422.2</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>645</v>
       </c>
-      <c r="H16" s="43">
+      <c r="H16" s="42">
         <v>600.20000000000005</v>
       </c>
-      <c r="I16" s="43">
+      <c r="I16" s="42">
         <v>681.9</v>
       </c>
-      <c r="J16" s="43">
+      <c r="J16" s="42">
         <v>569.5</v>
       </c>
-      <c r="K16" s="43">
+      <c r="K16" s="42">
         <v>712.3</v>
       </c>
-      <c r="L16" s="43">
+      <c r="L16" s="42">
         <v>650</v>
       </c>
-      <c r="M16" s="43">
+      <c r="M16" s="42">
         <v>1629.1</v>
       </c>
-      <c r="N16" s="43">
+      <c r="N16" s="42">
         <v>626.1</v>
       </c>
-      <c r="O16" s="43">
+      <c r="O16" s="42">
         <v>290.60000000000002</v>
       </c>
-      <c r="P16" s="43">
+      <c r="P16" s="42">
         <v>957.5</v>
       </c>
-      <c r="Q16" s="43">
+      <c r="Q16" s="42">
         <v>511</v>
       </c>
-      <c r="R16" s="43">
+      <c r="R16" s="42">
         <v>620.6</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="42">
         <v>346.8</v>
       </c>
-      <c r="T16" s="43">
+      <c r="T16" s="42">
         <v>230.8</v>
       </c>
-      <c r="U16" s="43">
+      <c r="U16" s="42">
         <v>931.9</v>
       </c>
-      <c r="V16" s="43">
+      <c r="V16" s="42">
         <v>12241.9</v>
       </c>
-      <c r="W16" s="43">
+      <c r="W16" s="42">
         <v>11029</v>
       </c>
-      <c r="X16" s="43">
+      <c r="X16" s="42">
         <v>1911.3</v>
       </c>
     </row>
     <row r="17" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B17" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="44" t="s">
+      <c r="C17" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="42">
         <v>5597.5</v>
       </c>
-      <c r="E17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="43">
+      <c r="E17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="G17" s="42">
         <v>129</v>
       </c>
-      <c r="H17" s="43" t="s">
-[...8 lines deleted...]
-      <c r="K17" s="43">
+      <c r="H17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K17" s="42">
         <v>1.7</v>
       </c>
-      <c r="L17" s="43" t="s">
-[...8 lines deleted...]
-      <c r="O17" s="43">
+      <c r="L17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M17" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="N17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O17" s="42">
         <v>1660.4</v>
       </c>
-      <c r="P17" s="45">
+      <c r="P17" s="44">
         <v>147.80000000000001</v>
       </c>
-      <c r="Q17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="S17" s="43">
+      <c r="Q17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S17" s="42">
         <v>1570.6</v>
       </c>
-      <c r="T17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="V17" s="43">
+      <c r="T17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U17" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V17" s="42">
         <v>1743.5</v>
       </c>
-      <c r="W17" s="43">
+      <c r="W17" s="42">
         <v>308.89999999999998</v>
       </c>
-      <c r="X17" s="43">
+      <c r="X17" s="42">
         <v>35.6</v>
       </c>
     </row>
     <row r="18" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="44" t="s">
+      <c r="C18" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="42">
         <v>5051.3999999999996</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>8.9</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="44">
         <v>106.4</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>52.4</v>
       </c>
-      <c r="H18" s="43">
+      <c r="H18" s="42">
         <v>135.69999999999999</v>
       </c>
-      <c r="I18" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="45">
+      <c r="I18" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J18" s="44">
         <v>12.4</v>
       </c>
-      <c r="K18" s="43">
+      <c r="K18" s="42">
         <v>2.6</v>
       </c>
-      <c r="L18" s="43">
+      <c r="L18" s="42">
         <v>30.7</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="44">
         <v>437.6</v>
       </c>
-      <c r="N18" s="43">
+      <c r="N18" s="42">
         <v>133</v>
       </c>
-      <c r="O18" s="43">
+      <c r="O18" s="42">
         <v>97.8</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="44">
         <v>79.900000000000006</v>
       </c>
-      <c r="Q18" s="43">
+      <c r="Q18" s="42">
         <v>120.2</v>
       </c>
-      <c r="R18" s="43">
+      <c r="R18" s="42">
         <v>23.8</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="42">
         <v>24.5</v>
       </c>
-      <c r="T18" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U18" s="43">
+      <c r="T18" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U18" s="42">
         <v>75.7</v>
       </c>
-      <c r="V18" s="43">
+      <c r="V18" s="42">
         <v>1240.5999999999999</v>
       </c>
-      <c r="W18" s="43">
+      <c r="W18" s="42">
         <v>2376.9</v>
       </c>
-      <c r="X18" s="43">
+      <c r="X18" s="42">
         <v>92.3</v>
       </c>
     </row>
     <row r="19" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="42">
         <v>18624.400000000001</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>121.7</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>411.2</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G19" s="42">
         <v>281.7</v>
       </c>
-      <c r="H19" s="43">
+      <c r="H19" s="42">
         <v>559.6</v>
       </c>
-      <c r="I19" s="43">
+      <c r="I19" s="42">
         <v>99.7</v>
       </c>
-      <c r="J19" s="43">
+      <c r="J19" s="42">
         <v>451.2</v>
       </c>
-      <c r="K19" s="43">
+      <c r="K19" s="42">
         <v>760.2</v>
       </c>
-      <c r="L19" s="43">
+      <c r="L19" s="42">
         <v>691.8</v>
       </c>
-      <c r="M19" s="43">
+      <c r="M19" s="42">
         <v>708.5</v>
       </c>
-      <c r="N19" s="43">
+      <c r="N19" s="42">
         <v>815.8</v>
       </c>
-      <c r="O19" s="43">
+      <c r="O19" s="42">
         <v>233.5</v>
       </c>
-      <c r="P19" s="43">
+      <c r="P19" s="42">
         <v>33.1</v>
       </c>
-      <c r="Q19" s="43">
+      <c r="Q19" s="42">
         <v>460.2</v>
       </c>
-      <c r="R19" s="43">
+      <c r="R19" s="42">
         <v>703.1</v>
       </c>
-      <c r="S19" s="43">
+      <c r="S19" s="42">
         <v>25.9</v>
       </c>
-      <c r="T19" s="43">
+      <c r="T19" s="42">
         <v>66.900000000000006</v>
       </c>
-      <c r="U19" s="43">
+      <c r="U19" s="42">
         <v>133.19999999999999</v>
       </c>
-      <c r="V19" s="43">
+      <c r="V19" s="42">
         <v>1972</v>
       </c>
-      <c r="W19" s="43">
+      <c r="W19" s="42">
         <v>9707.1</v>
       </c>
-      <c r="X19" s="43">
+      <c r="X19" s="42">
         <v>388</v>
       </c>
     </row>
     <row r="20" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="44" t="s">
+      <c r="C20" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>55975.3</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>665</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="44">
         <v>634.20000000000005</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G20" s="42">
         <v>861.5</v>
       </c>
-      <c r="H20" s="43">
+      <c r="H20" s="42">
         <v>806.6</v>
       </c>
-      <c r="I20" s="43">
+      <c r="I20" s="42">
         <v>1478.9</v>
       </c>
-      <c r="J20" s="45">
+      <c r="J20" s="44">
         <v>1040.5999999999999</v>
       </c>
-      <c r="K20" s="43">
+      <c r="K20" s="42">
         <v>522.20000000000005</v>
       </c>
-      <c r="L20" s="43">
+      <c r="L20" s="42">
         <v>835.7</v>
       </c>
-      <c r="M20" s="45">
+      <c r="M20" s="44">
         <v>2403</v>
       </c>
-      <c r="N20" s="43">
+      <c r="N20" s="42">
         <v>949.3</v>
       </c>
-      <c r="O20" s="43">
+      <c r="O20" s="42">
         <v>572.6</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="44">
         <v>685.7</v>
       </c>
-      <c r="Q20" s="43">
+      <c r="Q20" s="42">
         <v>747.3</v>
       </c>
-      <c r="R20" s="43">
+      <c r="R20" s="42">
         <v>922.5</v>
       </c>
-      <c r="S20" s="43">
+      <c r="S20" s="42">
         <v>3016.5</v>
       </c>
-      <c r="T20" s="43">
+      <c r="T20" s="42">
         <v>220.5</v>
       </c>
-      <c r="U20" s="43">
+      <c r="U20" s="42">
         <v>170.2</v>
       </c>
-      <c r="V20" s="43">
+      <c r="V20" s="42">
         <v>21186.1</v>
       </c>
-      <c r="W20" s="43">
+      <c r="W20" s="42">
         <v>17291.900000000001</v>
       </c>
-      <c r="X20" s="43">
+      <c r="X20" s="42">
         <v>965</v>
       </c>
     </row>
     <row r="21" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="42">
         <v>32219.9</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>453</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>440.1</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G21" s="42">
         <v>636.70000000000005</v>
       </c>
-      <c r="H21" s="43">
+      <c r="H21" s="42">
         <v>526.20000000000005</v>
       </c>
-      <c r="I21" s="43">
+      <c r="I21" s="42">
         <v>632.79999999999995</v>
       </c>
-      <c r="J21" s="43">
+      <c r="J21" s="42">
         <v>593.5</v>
       </c>
-      <c r="K21" s="43">
+      <c r="K21" s="42">
         <v>598.6</v>
       </c>
-      <c r="L21" s="43">
+      <c r="L21" s="42">
         <v>536.1</v>
       </c>
-      <c r="M21" s="43">
+      <c r="M21" s="42">
         <v>1695.4</v>
       </c>
-      <c r="N21" s="43">
+      <c r="N21" s="42">
         <v>593.79999999999995</v>
       </c>
-      <c r="O21" s="43">
+      <c r="O21" s="42">
         <v>302.89999999999998</v>
       </c>
-      <c r="P21" s="43">
+      <c r="P21" s="42">
         <v>735.3</v>
       </c>
-      <c r="Q21" s="43">
+      <c r="Q21" s="42">
         <v>532</v>
       </c>
-      <c r="R21" s="43">
+      <c r="R21" s="42">
         <v>646.70000000000005</v>
       </c>
-      <c r="S21" s="43">
+      <c r="S21" s="42">
         <v>355.7</v>
       </c>
-      <c r="T21" s="43">
+      <c r="T21" s="42">
         <v>146.9</v>
       </c>
-      <c r="U21" s="43">
+      <c r="U21" s="42">
         <v>593.5</v>
       </c>
-      <c r="V21" s="43">
+      <c r="V21" s="42">
         <v>10255.9</v>
       </c>
-      <c r="W21" s="43">
+      <c r="W21" s="42">
         <v>10476.5</v>
       </c>
-      <c r="X21" s="43">
+      <c r="X21" s="42">
         <v>1468.3</v>
       </c>
     </row>
     <row r="22" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <v>1638.3</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="42">
         <v>14.6</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F22" s="42">
         <v>14.2</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G22" s="42">
         <v>24.5</v>
       </c>
-      <c r="H22" s="43">
+      <c r="H22" s="42">
         <v>28.1</v>
       </c>
-      <c r="I22" s="43">
+      <c r="I22" s="42">
         <v>29.2</v>
       </c>
-      <c r="J22" s="43">
+      <c r="J22" s="42">
         <v>19.2</v>
       </c>
-      <c r="K22" s="43">
+      <c r="K22" s="42">
         <v>35.4</v>
       </c>
-      <c r="L22" s="43">
+      <c r="L22" s="42">
         <v>33.1</v>
       </c>
-      <c r="M22" s="43">
+      <c r="M22" s="42">
         <v>55</v>
       </c>
-      <c r="N22" s="43">
+      <c r="N22" s="42">
         <v>25.7</v>
       </c>
-      <c r="O22" s="43">
+      <c r="O22" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="P22" s="43">
+      <c r="P22" s="42">
         <v>53.1</v>
       </c>
-      <c r="Q22" s="43">
+      <c r="Q22" s="42">
         <v>17.2</v>
       </c>
-      <c r="R22" s="43">
+      <c r="R22" s="42">
         <v>20.9</v>
       </c>
-      <c r="S22" s="43">
+      <c r="S22" s="42">
         <v>12.2</v>
       </c>
-      <c r="T22" s="43">
+      <c r="T22" s="42">
         <v>15.2</v>
       </c>
-      <c r="U22" s="43">
+      <c r="U22" s="42">
         <v>61.4</v>
       </c>
-      <c r="V22" s="43">
+      <c r="V22" s="42">
         <v>611.20000000000005</v>
       </c>
-      <c r="W22" s="43">
+      <c r="W22" s="42">
         <v>452.3</v>
       </c>
-      <c r="X22" s="43">
+      <c r="X22" s="42">
         <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="70" t="s">
+      <c r="A23" s="76" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="71"/>
-[...21 lines deleted...]
-      <c r="X23" s="43"/>
+      <c r="B23" s="77"/>
+      <c r="C23" s="78"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
+      <c r="V23" s="42"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="42"/>
     </row>
     <row r="24" spans="1:24" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="38" t="s">
+      <c r="A24" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="38" t="s">
+      <c r="B24" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="44" t="s">
+      <c r="C24" s="43" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="45">
+      <c r="D24" s="44">
         <v>1178</v>
       </c>
-      <c r="E24" s="45">
+      <c r="E24" s="44">
         <v>169.6</v>
       </c>
-      <c r="F24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="45">
+      <c r="F24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="G24" s="44">
         <v>10.6</v>
       </c>
-      <c r="H24" s="43" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="45">
+      <c r="H24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="J24" s="44">
         <v>29.1</v>
       </c>
-      <c r="K24" s="43">
+      <c r="K24" s="42">
         <v>151.1</v>
       </c>
-      <c r="L24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="45">
+      <c r="L24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="M24" s="44">
         <v>167.7</v>
       </c>
-      <c r="N24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="O24" s="45">
+      <c r="N24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="O24" s="44">
         <v>164.5</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="44">
         <v>90.7</v>
       </c>
-      <c r="Q24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="43">
+      <c r="Q24" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="R24" s="42">
         <v>48.4</v>
       </c>
-      <c r="S24" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T24" s="43">
+      <c r="S24" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T24" s="42">
         <v>67.099999999999994</v>
       </c>
-      <c r="U24" s="43">
+      <c r="U24" s="42">
         <v>238.4</v>
       </c>
-      <c r="V24" s="43">
+      <c r="V24" s="42">
         <v>0.1</v>
       </c>
-      <c r="W24" s="43">
+      <c r="W24" s="42">
         <v>40.700000000000003</v>
       </c>
-      <c r="X24" s="43" t="s">
-        <v>222</v>
+      <c r="X24" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="67" t="s">
+      <c r="A25" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="68"/>
-[...21 lines deleted...]
-      <c r="X25" s="45"/>
+      <c r="B25" s="74"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
+      <c r="V25" s="44"/>
+      <c r="W25" s="44"/>
+      <c r="X25" s="44"/>
     </row>
     <row r="26" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="38" t="s">
+      <c r="A26" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="37" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="42">
         <v>4095.4</v>
       </c>
-      <c r="E26" s="43">
+      <c r="E26" s="42">
         <v>7.4</v>
       </c>
-      <c r="F26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="43">
+      <c r="F26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G26" s="42">
         <v>2857.8</v>
       </c>
-      <c r="H26" s="43">
+      <c r="H26" s="42">
         <v>50.4</v>
       </c>
-      <c r="I26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="43">
+      <c r="I26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K26" s="42">
         <v>441.1</v>
       </c>
-      <c r="L26" s="43">
+      <c r="L26" s="42">
         <v>1.2</v>
       </c>
-      <c r="M26" s="43">
+      <c r="M26" s="42">
         <v>70</v>
       </c>
-      <c r="N26" s="43">
+      <c r="N26" s="42">
         <v>4.0999999999999996</v>
       </c>
-      <c r="O26" s="43" t="s">
-[...5 lines deleted...]
-      <c r="Q26" s="43">
+      <c r="O26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q26" s="42">
         <v>4.9000000000000004</v>
       </c>
-      <c r="R26" s="43" t="s">
-[...8 lines deleted...]
-      <c r="U26" s="43">
+      <c r="R26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U26" s="42">
         <v>0.8</v>
       </c>
-      <c r="V26" s="43">
+      <c r="V26" s="42">
         <v>103.6</v>
       </c>
-      <c r="W26" s="43">
+      <c r="W26" s="42">
         <v>554.1</v>
       </c>
-      <c r="X26" s="43" t="s">
-        <v>222</v>
+      <c r="X26" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="38" t="s">
+      <c r="A27" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B27" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="43">
+      <c r="D27" s="42">
         <v>64.099999999999994</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="42">
         <v>1.4</v>
       </c>
-      <c r="F27" s="43">
+      <c r="F27" s="42">
         <v>2.4</v>
       </c>
-      <c r="G27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="43">
+      <c r="G27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H27" s="42">
         <v>9</v>
       </c>
-      <c r="I27" s="43" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="43">
+      <c r="I27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K27" s="42">
         <v>5.4</v>
       </c>
-      <c r="L27" s="43">
+      <c r="L27" s="42">
         <v>0.3</v>
       </c>
-      <c r="M27" s="43" t="s">
-[...23 lines deleted...]
-      <c r="U27" s="43">
+      <c r="M27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U27" s="42">
         <v>0.2</v>
       </c>
-      <c r="V27" s="43" t="s">
-[...2 lines deleted...]
-      <c r="W27" s="43">
+      <c r="V27" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W27" s="42">
         <v>45.4</v>
       </c>
-      <c r="X27" s="43" t="s">
-        <v>222</v>
+      <c r="X27" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="70" t="s">
+      <c r="A28" s="76" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="71"/>
-[...21 lines deleted...]
-      <c r="X28" s="43"/>
+      <c r="B28" s="77"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="42"/>
     </row>
     <row r="29" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="38" t="s">
+      <c r="A29" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="47" t="s">
+      <c r="B29" s="46" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="43">
+      <c r="D29" s="42">
         <v>250849.6</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E29" s="42">
         <v>1625.9</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F29" s="42">
         <v>2465.4</v>
       </c>
-      <c r="G29" s="43">
+      <c r="G29" s="42">
         <v>6774.4</v>
       </c>
-      <c r="H29" s="43">
+      <c r="H29" s="42">
         <v>9187.9</v>
       </c>
-      <c r="I29" s="43">
+      <c r="I29" s="42">
         <v>7999.1</v>
       </c>
-      <c r="J29" s="43">
+      <c r="J29" s="42">
         <v>3106.6</v>
       </c>
-      <c r="K29" s="43">
+      <c r="K29" s="42">
         <v>5632.4</v>
       </c>
-      <c r="L29" s="43">
+      <c r="L29" s="42">
         <v>1085.5</v>
       </c>
-      <c r="M29" s="43">
+      <c r="M29" s="42">
         <v>10356.6</v>
       </c>
-      <c r="N29" s="43">
+      <c r="N29" s="42">
         <v>4649.8999999999996</v>
       </c>
-      <c r="O29" s="43">
+      <c r="O29" s="42">
         <v>4135.1000000000004</v>
       </c>
-      <c r="P29" s="43">
+      <c r="P29" s="42">
         <v>4088</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="42">
         <v>10579.4</v>
       </c>
-      <c r="R29" s="43">
+      <c r="R29" s="42">
         <v>761.3</v>
       </c>
-      <c r="S29" s="43">
+      <c r="S29" s="42">
         <v>1860.6</v>
       </c>
-      <c r="T29" s="43">
+      <c r="T29" s="42">
         <v>648.70000000000005</v>
       </c>
-      <c r="U29" s="43">
+      <c r="U29" s="42">
         <v>10086.1</v>
       </c>
-      <c r="V29" s="43">
+      <c r="V29" s="42">
         <v>88769.7</v>
       </c>
-      <c r="W29" s="43">
+      <c r="W29" s="42">
         <v>72619.899999999994</v>
       </c>
-      <c r="X29" s="43">
+      <c r="X29" s="42">
         <v>4417.1000000000004</v>
       </c>
     </row>
     <row r="30" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="38" t="s">
+      <c r="A30" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="49" t="s">
+      <c r="C30" s="48" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="44">
         <v>58188.9</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="44">
         <v>5.8</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="42">
         <v>34.9</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="44">
         <v>261.89999999999998</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="42">
         <v>52.4</v>
       </c>
-      <c r="I30" s="45">
+      <c r="I30" s="44">
         <v>459.7</v>
       </c>
-      <c r="J30" s="43">
+      <c r="J30" s="42">
         <v>104.7</v>
       </c>
-      <c r="K30" s="43">
+      <c r="K30" s="42">
         <v>133.80000000000001</v>
       </c>
-      <c r="L30" s="45">
+      <c r="L30" s="44">
         <v>69.8</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="42">
         <v>1984.2</v>
       </c>
-      <c r="N30" s="45">
+      <c r="N30" s="44">
         <v>296.8</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="44">
         <v>81.5</v>
       </c>
-      <c r="P30" s="43">
+      <c r="P30" s="42">
         <v>349.1</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="44">
         <v>587.70000000000005</v>
       </c>
-      <c r="R30" s="43">
+      <c r="R30" s="42">
         <v>267.7</v>
       </c>
-      <c r="S30" s="43">
+      <c r="S30" s="42">
         <v>325.89999999999998</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="42">
         <v>52.4</v>
       </c>
-      <c r="U30" s="43">
+      <c r="U30" s="42">
         <v>273.5</v>
       </c>
-      <c r="V30" s="43">
+      <c r="V30" s="42">
         <v>24992.1</v>
       </c>
-      <c r="W30" s="43">
+      <c r="W30" s="42">
         <v>27185.8</v>
       </c>
-      <c r="X30" s="43">
+      <c r="X30" s="42">
         <v>669.2</v>
       </c>
     </row>
     <row r="31" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="70" t="s">
+      <c r="A31" s="76" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="71"/>
-[...21 lines deleted...]
-      <c r="X31" s="43"/>
+      <c r="B31" s="77"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="42"/>
+      <c r="X31" s="42"/>
     </row>
     <row r="32" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B32" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="42">
         <v>94116.800000000003</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="42">
         <v>244.3</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="42">
         <v>226.1</v>
       </c>
-      <c r="G32" s="43">
+      <c r="G32" s="42">
         <v>315.60000000000002</v>
       </c>
-      <c r="H32" s="43">
+      <c r="H32" s="42">
         <v>86.1</v>
       </c>
-      <c r="I32" s="43">
+      <c r="I32" s="42">
         <v>883</v>
       </c>
-      <c r="J32" s="43">
+      <c r="J32" s="42">
         <v>307.10000000000002</v>
       </c>
-      <c r="K32" s="43">
+      <c r="K32" s="42">
         <v>282.5</v>
       </c>
-      <c r="L32" s="43">
+      <c r="L32" s="42">
         <v>655</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="42">
         <v>665.9</v>
       </c>
-      <c r="N32" s="43">
+      <c r="N32" s="42">
         <v>340</v>
       </c>
-      <c r="O32" s="43">
+      <c r="O32" s="42">
         <v>490.2</v>
       </c>
-      <c r="P32" s="43">
+      <c r="P32" s="42">
         <v>214.8</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="42">
         <v>475.1</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="42">
         <v>273.39999999999998</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="42">
         <v>930.1</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="42">
         <v>148.4</v>
       </c>
-      <c r="U32" s="43">
+      <c r="U32" s="42">
         <v>36.5</v>
       </c>
-      <c r="V32" s="43">
+      <c r="V32" s="42">
         <v>57743.3</v>
       </c>
-      <c r="W32" s="43">
+      <c r="W32" s="42">
         <v>29301.200000000001</v>
       </c>
-      <c r="X32" s="43">
+      <c r="X32" s="42">
         <v>498.2</v>
       </c>
     </row>
     <row r="33" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="70" t="s">
+      <c r="A33" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="71"/>
-[...21 lines deleted...]
-      <c r="X33" s="43"/>
+      <c r="B33" s="77"/>
+      <c r="C33" s="78"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="40"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="40"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
+      <c r="V33" s="42"/>
+      <c r="W33" s="42"/>
+      <c r="X33" s="42"/>
     </row>
     <row r="34" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="38" t="s">
+      <c r="A34" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="38" t="s">
+      <c r="B34" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="43">
+      <c r="D34" s="42">
         <v>13139.4</v>
       </c>
-      <c r="E34" s="43">
+      <c r="E34" s="42">
         <v>297</v>
       </c>
-      <c r="F34" s="43">
+      <c r="F34" s="42">
         <v>156.4</v>
       </c>
-      <c r="G34" s="43">
+      <c r="G34" s="42">
         <v>262.8</v>
       </c>
-      <c r="H34" s="43">
+      <c r="H34" s="42">
         <v>194.5</v>
       </c>
-      <c r="I34" s="43">
+      <c r="I34" s="42">
         <v>197.1</v>
       </c>
-      <c r="J34" s="43">
+      <c r="J34" s="42">
         <v>529.5</v>
       </c>
-      <c r="K34" s="43">
+      <c r="K34" s="42">
         <v>131.4</v>
       </c>
-      <c r="L34" s="43">
+      <c r="L34" s="42">
         <v>400.8</v>
       </c>
-      <c r="M34" s="43">
+      <c r="M34" s="42">
         <v>777.9</v>
       </c>
-      <c r="N34" s="43">
+      <c r="N34" s="42">
         <v>455.9</v>
       </c>
-      <c r="O34" s="43">
+      <c r="O34" s="42">
         <v>208.9</v>
       </c>
-      <c r="P34" s="43">
+      <c r="P34" s="42">
         <v>162.9</v>
       </c>
-      <c r="Q34" s="43">
+      <c r="Q34" s="42">
         <v>1299.5</v>
       </c>
-      <c r="R34" s="43">
+      <c r="R34" s="42">
         <v>716.1</v>
       </c>
-      <c r="S34" s="43">
+      <c r="S34" s="42">
         <v>56.5</v>
       </c>
-      <c r="T34" s="43">
+      <c r="T34" s="42">
         <v>138</v>
       </c>
-      <c r="U34" s="43">
+      <c r="U34" s="42">
         <v>186.6</v>
       </c>
-      <c r="V34" s="43">
+      <c r="V34" s="42">
         <v>1801.3</v>
       </c>
-      <c r="W34" s="43">
+      <c r="W34" s="42">
         <v>3149.4</v>
       </c>
-      <c r="X34" s="43">
+      <c r="X34" s="42">
         <v>2016.9</v>
       </c>
     </row>
     <row r="35" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="70" t="s">
+      <c r="A35" s="76" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="71"/>
-[...21 lines deleted...]
-      <c r="X35" s="43"/>
+      <c r="B35" s="77"/>
+      <c r="C35" s="78"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
+      <c r="V35" s="42"/>
+      <c r="W35" s="42"/>
+      <c r="X35" s="42"/>
     </row>
     <row r="36" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="38" t="s">
+      <c r="A36" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="38" t="s">
+      <c r="B36" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="43">
+      <c r="D36" s="42">
         <v>145.19999999999999</v>
       </c>
-      <c r="E36" s="43">
+      <c r="E36" s="42">
         <v>1</v>
       </c>
-      <c r="F36" s="43">
+      <c r="F36" s="42">
         <v>28.4</v>
       </c>
-      <c r="G36" s="43">
+      <c r="G36" s="42">
         <v>0.1</v>
       </c>
-      <c r="H36" s="43">
+      <c r="H36" s="42">
         <v>1.8</v>
       </c>
-      <c r="I36" s="43">
+      <c r="I36" s="42">
         <v>0.4</v>
       </c>
-      <c r="J36" s="43">
+      <c r="J36" s="42">
         <v>0.4</v>
       </c>
-      <c r="K36" s="43" t="s">
-[...2 lines deleted...]
-      <c r="L36" s="43">
+      <c r="K36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L36" s="42">
         <v>0.3</v>
       </c>
-      <c r="M36" s="43">
+      <c r="M36" s="42">
         <v>2.7</v>
       </c>
-      <c r="N36" s="43">
+      <c r="N36" s="42">
         <v>2.8</v>
       </c>
-      <c r="O36" s="43">
+      <c r="O36" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="P36" s="43" t="s">
-[...8 lines deleted...]
-      <c r="S36" s="43">
+      <c r="P36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R36" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S36" s="42">
         <v>9.3000000000000007</v>
       </c>
-      <c r="T36" s="43">
+      <c r="T36" s="42">
         <v>0.2</v>
       </c>
-      <c r="U36" s="43">
+      <c r="U36" s="42">
         <v>34.799999999999997</v>
       </c>
-      <c r="V36" s="43">
+      <c r="V36" s="42">
         <v>36.200000000000003</v>
       </c>
-      <c r="W36" s="43">
+      <c r="W36" s="42">
         <v>16.3</v>
       </c>
-      <c r="X36" s="43">
+      <c r="X36" s="42">
         <v>0.7</v>
       </c>
     </row>
     <row r="37" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="55" t="s">
+      <c r="A37" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="38" t="s">
+      <c r="B37" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="43">
+      <c r="D37" s="42">
         <v>4487.3</v>
       </c>
-      <c r="E37" s="43">
+      <c r="E37" s="42">
         <v>18.100000000000001</v>
       </c>
-      <c r="F37" s="43">
+      <c r="F37" s="42">
         <v>177.3</v>
       </c>
-      <c r="G37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="43">
+      <c r="G37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H37" s="42">
         <v>902.9</v>
       </c>
-      <c r="I37" s="43">
+      <c r="I37" s="42">
         <v>362.2</v>
       </c>
-      <c r="J37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="43">
+      <c r="J37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K37" s="42">
         <v>2.5</v>
       </c>
-      <c r="L37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="M37" s="43">
+      <c r="L37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M37" s="42">
         <v>1226.9000000000001</v>
       </c>
-      <c r="N37" s="43">
+      <c r="N37" s="42">
         <v>394.6</v>
       </c>
-      <c r="O37" s="43">
+      <c r="O37" s="42">
         <v>336.5</v>
       </c>
-      <c r="P37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="Q37" s="43">
+      <c r="P37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q37" s="42">
         <v>138.69999999999999</v>
       </c>
-      <c r="R37" s="43">
+      <c r="R37" s="42">
         <v>518.70000000000005</v>
       </c>
-      <c r="S37" s="43">
+      <c r="S37" s="42">
         <v>2.7</v>
       </c>
-      <c r="T37" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U37" s="43">
+      <c r="T37" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U37" s="42">
         <v>121</v>
       </c>
-      <c r="V37" s="43">
+      <c r="V37" s="42">
         <v>23.8</v>
       </c>
-      <c r="W37" s="43">
+      <c r="W37" s="42">
         <v>252.5</v>
       </c>
-      <c r="X37" s="43">
+      <c r="X37" s="42">
         <v>8.9</v>
       </c>
     </row>
     <row r="38" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="55" t="s">
+      <c r="A38" s="54" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="38" t="s">
+      <c r="B38" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="43">
+      <c r="D38" s="42">
         <v>1967.1</v>
       </c>
-      <c r="E38" s="43">
+      <c r="E38" s="42">
         <v>4.2</v>
       </c>
-      <c r="F38" s="43">
+      <c r="F38" s="42">
         <v>315.7</v>
       </c>
-      <c r="G38" s="43">
+      <c r="G38" s="42">
         <v>45.1</v>
       </c>
-      <c r="H38" s="43">
+      <c r="H38" s="42">
         <v>21.4</v>
       </c>
-      <c r="I38" s="43">
+      <c r="I38" s="42">
         <v>6.2</v>
       </c>
-      <c r="J38" s="43">
+      <c r="J38" s="42">
         <v>787.5</v>
       </c>
-      <c r="K38" s="43">
+      <c r="K38" s="42">
         <v>13.1</v>
       </c>
-      <c r="L38" s="43">
+      <c r="L38" s="42">
         <v>3.3</v>
       </c>
-      <c r="M38" s="43">
+      <c r="M38" s="42">
         <v>33.6</v>
       </c>
-      <c r="N38" s="43">
+      <c r="N38" s="42">
         <v>22.7</v>
       </c>
-      <c r="O38" s="43">
+      <c r="O38" s="42">
         <v>1.9</v>
       </c>
-      <c r="P38" s="43" t="s">
-[...2 lines deleted...]
-      <c r="Q38" s="43">
+      <c r="P38" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q38" s="42">
         <v>33.6</v>
       </c>
-      <c r="R38" s="43">
+      <c r="R38" s="42">
         <v>5</v>
       </c>
-      <c r="S38" s="43">
+      <c r="S38" s="42">
         <v>20.2</v>
       </c>
-      <c r="T38" s="43">
+      <c r="T38" s="42">
         <v>0.9</v>
       </c>
-      <c r="U38" s="43">
+      <c r="U38" s="42">
         <v>89.3</v>
       </c>
-      <c r="V38" s="43">
+      <c r="V38" s="42">
         <v>14.5</v>
       </c>
-      <c r="W38" s="43">
+      <c r="W38" s="42">
         <v>548.9</v>
       </c>
-      <c r="X38" s="43" t="s">
-        <v>222</v>
+      <c r="X38" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="55" t="s">
+      <c r="A39" s="54" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="38" t="s">
+      <c r="B39" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="43">
+      <c r="D39" s="42">
         <v>1967.4</v>
       </c>
-      <c r="E39" s="43" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="43">
+      <c r="E39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H39" s="42">
         <v>0.8</v>
       </c>
-      <c r="I39" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="43">
+      <c r="I39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J39" s="42">
         <v>192.1</v>
       </c>
-      <c r="K39" s="43">
+      <c r="K39" s="42">
         <v>9.3000000000000007</v>
       </c>
-      <c r="L39" s="43" t="s">
-[...5 lines deleted...]
-      <c r="N39" s="43">
+      <c r="L39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N39" s="42">
         <v>0.3</v>
       </c>
-      <c r="O39" s="43" t="s">
-[...8 lines deleted...]
-      <c r="R39" s="43">
+      <c r="O39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R39" s="42">
         <v>0.7</v>
       </c>
-      <c r="S39" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T39" s="43">
+      <c r="S39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T39" s="42">
         <v>5.7</v>
       </c>
-      <c r="U39" s="43" t="s">
-[...2 lines deleted...]
-      <c r="V39" s="43">
+      <c r="U39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V39" s="42">
         <v>118.5</v>
       </c>
-      <c r="W39" s="43">
+      <c r="W39" s="42">
         <v>1549.1</v>
       </c>
-      <c r="X39" s="43">
+      <c r="X39" s="42">
         <v>90.9</v>
       </c>
     </row>
     <row r="40" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="55" t="s">
+      <c r="A40" s="54" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="38" t="s">
+      <c r="B40" s="37" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="43">
+      <c r="D40" s="42">
         <v>10384.700000000001</v>
       </c>
-      <c r="E40" s="43">
+      <c r="E40" s="42">
         <v>147.9</v>
       </c>
-      <c r="F40" s="43">
+      <c r="F40" s="42">
         <v>39.6</v>
       </c>
-      <c r="G40" s="43">
+      <c r="G40" s="42">
         <v>96.4</v>
       </c>
-      <c r="H40" s="43">
+      <c r="H40" s="42">
         <v>1475.4</v>
       </c>
-      <c r="I40" s="43">
+      <c r="I40" s="42">
         <v>223.9</v>
       </c>
-      <c r="J40" s="43">
+      <c r="J40" s="42">
         <v>6.1</v>
       </c>
-      <c r="K40" s="43">
+      <c r="K40" s="42">
         <v>1139.5999999999999</v>
       </c>
-      <c r="L40" s="43">
+      <c r="L40" s="42">
         <v>37.799999999999997</v>
       </c>
-      <c r="M40" s="43">
+      <c r="M40" s="42">
         <v>280.39999999999998</v>
       </c>
-      <c r="N40" s="43">
+      <c r="N40" s="42">
         <v>1352.1</v>
       </c>
-      <c r="O40" s="43">
+      <c r="O40" s="42">
         <v>51.4</v>
       </c>
-      <c r="P40" s="43">
+      <c r="P40" s="42">
         <v>126.9</v>
       </c>
-      <c r="Q40" s="43">
+      <c r="Q40" s="42">
         <v>69.099999999999994</v>
       </c>
-      <c r="R40" s="43">
+      <c r="R40" s="42">
         <v>275.5</v>
       </c>
-      <c r="S40" s="43">
+      <c r="S40" s="42">
         <v>262.7</v>
       </c>
-      <c r="T40" s="43">
+      <c r="T40" s="42">
         <v>7.5</v>
       </c>
-      <c r="U40" s="43">
+      <c r="U40" s="42">
         <v>313.3</v>
       </c>
-      <c r="V40" s="43">
+      <c r="V40" s="42">
         <v>674</v>
       </c>
-      <c r="W40" s="43">
+      <c r="W40" s="42">
         <v>496.7</v>
       </c>
-      <c r="X40" s="43">
+      <c r="X40" s="42">
         <v>3308.4</v>
       </c>
     </row>
     <row r="41" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="55" t="s">
+      <c r="A41" s="54" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="38" t="s">
+      <c r="B41" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="43">
+      <c r="D41" s="42">
         <v>3217.9</v>
       </c>
-      <c r="E41" s="43" t="s">
-[...8 lines deleted...]
-      <c r="H41" s="43">
+      <c r="E41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H41" s="42">
         <v>1351.5</v>
       </c>
-      <c r="I41" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="43">
+      <c r="I41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J41" s="42">
         <v>289.60000000000002</v>
       </c>
-      <c r="K41" s="43" t="s">
-[...2 lines deleted...]
-      <c r="L41" s="43">
+      <c r="K41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L41" s="42">
         <v>32.200000000000003</v>
       </c>
-      <c r="M41" s="43" t="s">
-[...5 lines deleted...]
-      <c r="O41" s="43">
+      <c r="M41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O41" s="42">
         <v>64.400000000000006</v>
       </c>
-      <c r="P41" s="43">
+      <c r="P41" s="42">
         <v>96.5</v>
       </c>
-      <c r="Q41" s="43" t="s">
-[...14 lines deleted...]
-      <c r="V41" s="43">
+      <c r="Q41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U41" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V41" s="42">
         <v>225.3</v>
       </c>
-      <c r="W41" s="43">
+      <c r="W41" s="42">
         <v>1126.2</v>
       </c>
-      <c r="X41" s="43">
+      <c r="X41" s="42">
         <v>32.200000000000003</v>
       </c>
     </row>
     <row r="42" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="55" t="s">
+      <c r="A42" s="54" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B42" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="43">
+      <c r="D42" s="42">
         <v>491.9</v>
       </c>
-      <c r="E42" s="43">
+      <c r="E42" s="42">
         <v>77.400000000000006</v>
       </c>
-      <c r="F42" s="43">
+      <c r="F42" s="42">
         <v>66.599999999999994</v>
       </c>
-      <c r="G42" s="43" t="s">
-[...8 lines deleted...]
-      <c r="J42" s="43">
+      <c r="G42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J42" s="42">
         <v>2.9</v>
       </c>
-      <c r="K42" s="43" t="s">
-[...2 lines deleted...]
-      <c r="L42" s="43">
+      <c r="K42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L42" s="42">
         <v>5.4</v>
       </c>
-      <c r="M42" s="43">
+      <c r="M42" s="42">
         <v>4.4000000000000004</v>
       </c>
-      <c r="N42" s="43">
+      <c r="N42" s="42">
         <v>87.7</v>
       </c>
-      <c r="O42" s="43">
+      <c r="O42" s="42">
         <v>0.7</v>
       </c>
-      <c r="P42" s="43" t="s">
-[...2 lines deleted...]
-      <c r="Q42" s="43">
+      <c r="P42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q42" s="42">
         <v>4.7</v>
       </c>
-      <c r="R42" s="43">
+      <c r="R42" s="42">
         <v>36.4</v>
       </c>
-      <c r="S42" s="43">
+      <c r="S42" s="42">
         <v>5.2</v>
       </c>
-      <c r="T42" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U42" s="43">
+      <c r="T42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U42" s="42">
         <v>20.2</v>
       </c>
-      <c r="V42" s="43" t="s">
-[...2 lines deleted...]
-      <c r="W42" s="43">
+      <c r="V42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W42" s="42">
         <v>19.5</v>
       </c>
-      <c r="X42" s="43">
+      <c r="X42" s="42">
         <v>160.80000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="55" t="s">
+      <c r="A43" s="54" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B43" s="37" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="43">
+      <c r="D43" s="42">
         <v>1097.5</v>
       </c>
-      <c r="E43" s="43" t="s">
-[...8 lines deleted...]
-      <c r="H43" s="43">
+      <c r="E43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H43" s="42">
         <v>301.89999999999998</v>
       </c>
-      <c r="I43" s="43" t="s">
-[...5 lines deleted...]
-      <c r="K43" s="43">
+      <c r="I43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K43" s="42">
         <v>60.7</v>
       </c>
-      <c r="L43" s="43" t="s">
-[...2 lines deleted...]
-      <c r="M43" s="43">
+      <c r="L43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M43" s="42">
         <v>17.3</v>
       </c>
-      <c r="N43" s="43">
+      <c r="N43" s="42">
         <v>405.9</v>
       </c>
-      <c r="O43" s="43" t="s">
-[...5 lines deleted...]
-      <c r="Q43" s="43">
+      <c r="O43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q43" s="42">
         <v>77.2</v>
       </c>
-      <c r="R43" s="43">
+      <c r="R43" s="42">
         <v>12.9</v>
       </c>
-      <c r="S43" s="43" t="s">
-[...5 lines deleted...]
-      <c r="U43" s="43">
+      <c r="S43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U43" s="42">
         <v>25.7</v>
       </c>
-      <c r="V43" s="43" t="s">
-[...2 lines deleted...]
-      <c r="W43" s="43">
+      <c r="V43" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W43" s="42">
         <v>100</v>
       </c>
-      <c r="X43" s="43">
+      <c r="X43" s="42">
         <v>95.9</v>
       </c>
     </row>
     <row r="44" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="55" t="s">
+      <c r="A44" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="38" t="s">
+      <c r="B44" s="37" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="43">
+      <c r="D44" s="42">
         <v>4536.1000000000004</v>
       </c>
-      <c r="E44" s="43" t="s">
-[...11 lines deleted...]
-      <c r="I44" s="43">
+      <c r="E44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I44" s="42">
         <v>13.5</v>
       </c>
-      <c r="J44" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K44" s="43">
+      <c r="J44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K44" s="42">
         <v>18.100000000000001</v>
       </c>
-      <c r="L44" s="43" t="s">
-[...2 lines deleted...]
-      <c r="M44" s="43">
+      <c r="L44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M44" s="42">
         <v>0.4</v>
       </c>
-      <c r="N44" s="43" t="s">
-[...2 lines deleted...]
-      <c r="O44" s="43">
+      <c r="N44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O44" s="42">
         <v>0.5</v>
       </c>
-      <c r="P44" s="43" t="s">
-[...5 lines deleted...]
-      <c r="R44" s="43">
+      <c r="P44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R44" s="42">
         <v>0.7</v>
       </c>
-      <c r="S44" s="43">
+      <c r="S44" s="42">
         <v>1.7</v>
       </c>
-      <c r="T44" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U44" s="43">
+      <c r="T44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U44" s="42">
         <v>2.6</v>
       </c>
-      <c r="V44" s="43" t="s">
-[...2 lines deleted...]
-      <c r="W44" s="43">
+      <c r="V44" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W44" s="42">
         <v>13.1</v>
       </c>
-      <c r="X44" s="43">
+      <c r="X44" s="42">
         <v>4485.5</v>
       </c>
     </row>
     <row r="45" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="55" t="s">
+      <c r="A45" s="54" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="38" t="s">
+      <c r="B45" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="43">
+      <c r="D45" s="42">
         <v>20902.400000000001</v>
       </c>
-      <c r="E45" s="43">
+      <c r="E45" s="42">
         <v>141.6</v>
       </c>
-      <c r="F45" s="43">
+      <c r="F45" s="42">
         <v>2456.4</v>
       </c>
-      <c r="G45" s="43">
+      <c r="G45" s="42">
         <v>1565.7</v>
       </c>
-      <c r="H45" s="43">
+      <c r="H45" s="42">
         <v>2454.6999999999998</v>
       </c>
-      <c r="I45" s="43">
+      <c r="I45" s="42">
         <v>514.70000000000005</v>
       </c>
-      <c r="J45" s="43">
+      <c r="J45" s="42">
         <v>495.6</v>
       </c>
-      <c r="K45" s="43">
+      <c r="K45" s="42">
         <v>1109.7</v>
       </c>
-      <c r="L45" s="43">
+      <c r="L45" s="42">
         <v>2442.5</v>
       </c>
-      <c r="M45" s="43">
+      <c r="M45" s="42">
         <v>557.5</v>
       </c>
-      <c r="N45" s="43">
+      <c r="N45" s="42">
         <v>103.1</v>
       </c>
-      <c r="O45" s="43">
+      <c r="O45" s="42">
         <v>302.2</v>
       </c>
-      <c r="P45" s="43">
+      <c r="P45" s="42">
         <v>59.7</v>
       </c>
-      <c r="Q45" s="43">
+      <c r="Q45" s="42">
         <v>2762.8</v>
       </c>
-      <c r="R45" s="43">
+      <c r="R45" s="42">
         <v>1792.8</v>
       </c>
-      <c r="S45" s="43">
+      <c r="S45" s="42">
         <v>131.5</v>
       </c>
-      <c r="T45" s="43">
+      <c r="T45" s="42">
         <v>33.5</v>
       </c>
-      <c r="U45" s="43">
+      <c r="U45" s="42">
         <v>123.4</v>
       </c>
-      <c r="V45" s="43">
+      <c r="V45" s="42">
         <v>779.3</v>
       </c>
-      <c r="W45" s="43">
+      <c r="W45" s="42">
         <v>753.6</v>
       </c>
-      <c r="X45" s="43">
+      <c r="X45" s="42">
         <v>2322.1</v>
       </c>
     </row>
     <row r="46" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="55" t="s">
+      <c r="A46" s="54" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="38" t="s">
+      <c r="B46" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="43">
+      <c r="D46" s="42">
         <v>6.9</v>
       </c>
-      <c r="E46" s="43">
+      <c r="E46" s="42">
         <v>0.2</v>
       </c>
-      <c r="F46" s="43">
+      <c r="F46" s="42">
         <v>0.4</v>
       </c>
-      <c r="G46" s="43" t="s">
-[...11 lines deleted...]
-      <c r="K46" s="43">
+      <c r="G46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K46" s="42">
         <v>1.4</v>
       </c>
-      <c r="L46" s="43" t="s">
-[...17 lines deleted...]
-      <c r="R46" s="43">
+      <c r="L46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R46" s="42">
         <v>4.5999999999999996</v>
       </c>
-      <c r="S46" s="43">
+      <c r="S46" s="42">
         <v>0.3</v>
       </c>
-      <c r="T46" s="43" t="s">
-[...12 lines deleted...]
-        <v>222</v>
+      <c r="T46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W46" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X46" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="55" t="s">
+      <c r="A47" s="54" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="38" t="s">
+      <c r="B47" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="43">
+      <c r="D47" s="42">
         <v>299.39999999999998</v>
       </c>
-      <c r="E47" s="43">
+      <c r="E47" s="42">
         <v>0.1</v>
       </c>
-      <c r="F47" s="43" t="s">
-[...5 lines deleted...]
-      <c r="H47" s="43">
+      <c r="F47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H47" s="42">
         <v>110.3</v>
       </c>
-      <c r="I47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="43">
+      <c r="I47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J47" s="42">
         <v>45</v>
       </c>
-      <c r="K47" s="43">
+      <c r="K47" s="42">
         <v>0.9</v>
       </c>
-      <c r="L47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="M47" s="43">
+      <c r="L47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M47" s="42">
         <v>30.1</v>
       </c>
-      <c r="N47" s="43">
+      <c r="N47" s="42">
         <v>9.6999999999999993</v>
       </c>
-      <c r="O47" s="43">
+      <c r="O47" s="42">
         <v>3.2</v>
       </c>
-      <c r="P47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="Q47" s="43">
+      <c r="P47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q47" s="42">
         <v>0.1</v>
       </c>
-      <c r="R47" s="43">
+      <c r="R47" s="42">
         <v>5.3</v>
       </c>
-      <c r="S47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T47" s="43">
+      <c r="S47" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T47" s="42">
         <v>0.2</v>
       </c>
-      <c r="U47" s="43">
+      <c r="U47" s="42">
         <v>3</v>
       </c>
-      <c r="V47" s="43">
+      <c r="V47" s="42">
         <v>11.7</v>
       </c>
-      <c r="W47" s="43">
+      <c r="W47" s="42">
         <v>70.8</v>
       </c>
-      <c r="X47" s="43">
+      <c r="X47" s="42">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="55" t="s">
+      <c r="A48" s="54" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="38" t="s">
+      <c r="B48" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="43">
+      <c r="D48" s="42">
         <v>1357.1</v>
       </c>
-      <c r="E48" s="43">
+      <c r="E48" s="42">
         <v>215.5</v>
       </c>
-      <c r="F48" s="43">
+      <c r="F48" s="42">
         <v>6.9</v>
       </c>
-      <c r="G48" s="43">
+      <c r="G48" s="42">
         <v>36.6</v>
       </c>
-      <c r="H48" s="43">
+      <c r="H48" s="42">
         <v>85.7</v>
       </c>
-      <c r="I48" s="43">
+      <c r="I48" s="42">
         <v>0.5</v>
       </c>
-      <c r="J48" s="43">
+      <c r="J48" s="42">
         <v>1.5</v>
       </c>
-      <c r="K48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="L48" s="43">
+      <c r="K48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L48" s="42">
         <v>37.799999999999997</v>
       </c>
-      <c r="M48" s="43">
+      <c r="M48" s="42">
         <v>32.200000000000003</v>
       </c>
-      <c r="N48" s="43">
+      <c r="N48" s="42">
         <v>5.0999999999999996</v>
       </c>
-      <c r="O48" s="43">
+      <c r="O48" s="42">
         <v>3.6</v>
       </c>
-      <c r="P48" s="43" t="s">
-[...2 lines deleted...]
-      <c r="Q48" s="43">
+      <c r="P48" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q48" s="42">
         <v>11.2</v>
       </c>
-      <c r="R48" s="43">
+      <c r="R48" s="42">
         <v>6.5</v>
       </c>
-      <c r="S48" s="43">
+      <c r="S48" s="42">
         <v>3.9</v>
       </c>
-      <c r="T48" s="43">
+      <c r="T48" s="42">
         <v>0.8</v>
       </c>
-      <c r="U48" s="43">
+      <c r="U48" s="42">
         <v>80.599999999999994</v>
       </c>
-      <c r="V48" s="43">
+      <c r="V48" s="42">
         <v>93.1</v>
       </c>
-      <c r="W48" s="43">
+      <c r="W48" s="42">
         <v>449.9</v>
       </c>
-      <c r="X48" s="43">
+      <c r="X48" s="42">
         <v>285.7</v>
       </c>
     </row>
     <row r="49" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="55" t="s">
+      <c r="A49" s="54" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="38" t="s">
+      <c r="B49" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="43">
+      <c r="D49" s="42">
         <v>8.3000000000000007</v>
       </c>
-      <c r="E49" s="43" t="s">
-[...8 lines deleted...]
-      <c r="H49" s="43">
+      <c r="E49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H49" s="42">
         <v>5.5</v>
       </c>
-      <c r="I49" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="43">
+      <c r="I49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J49" s="42">
         <v>1.4</v>
       </c>
-      <c r="K49" s="43" t="s">
-[...23 lines deleted...]
-      <c r="S49" s="43">
+      <c r="K49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S49" s="42">
         <v>1.4</v>
       </c>
-      <c r="T49" s="43" t="s">
-[...12 lines deleted...]
-        <v>222</v>
+      <c r="T49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W49" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X49" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="55" t="s">
+      <c r="A50" s="54" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="38" t="s">
+      <c r="B50" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="49" t="s">
+      <c r="C50" s="48" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="43">
+      <c r="D50" s="42">
         <v>5.3</v>
       </c>
-      <c r="E50" s="43" t="s">
-[...8 lines deleted...]
-      <c r="H50" s="43">
+      <c r="E50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" s="42">
         <v>3.6</v>
       </c>
-      <c r="I50" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="43">
+      <c r="I50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="42">
         <v>0.1</v>
       </c>
-      <c r="K50" s="43">
+      <c r="K50" s="42">
         <v>0.6</v>
       </c>
-      <c r="L50" s="43" t="s">
-[...17 lines deleted...]
-      <c r="R50" s="43">
+      <c r="L50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R50" s="42">
         <v>1</v>
       </c>
-      <c r="S50" s="43" t="s">
-[...15 lines deleted...]
-        <v>222</v>
+      <c r="S50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W50" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X50" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="55" t="s">
+      <c r="A51" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="38" t="s">
+      <c r="B51" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="49" t="s">
+      <c r="C51" s="48" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="43">
+      <c r="D51" s="42">
         <v>128.19999999999999</v>
       </c>
-      <c r="E51" s="43" t="s">
-[...17 lines deleted...]
-      <c r="K51" s="43">
+      <c r="E51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K51" s="42">
         <v>1.9</v>
       </c>
-      <c r="L51" s="43" t="s">
-[...5 lines deleted...]
-      <c r="N51" s="43">
+      <c r="L51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N51" s="42">
         <v>1.7</v>
       </c>
-      <c r="O51" s="43" t="s">
-[...20 lines deleted...]
-      <c r="V51" s="43">
+      <c r="O51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V51" s="42">
         <v>124.6</v>
       </c>
-      <c r="W51" s="43" t="s">
-[...3 lines deleted...]
-        <v>222</v>
+      <c r="W51" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X51" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="55" t="s">
+      <c r="A52" s="54" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="38" t="s">
+      <c r="B52" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="49" t="s">
+      <c r="C52" s="48" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="43">
+      <c r="D52" s="42">
         <v>2841.3</v>
       </c>
-      <c r="E52" s="43">
+      <c r="E52" s="42">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F52" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="43">
+      <c r="F52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G52" s="42">
         <v>1153.2</v>
       </c>
-      <c r="H52" s="43">
+      <c r="H52" s="42">
         <v>66.8</v>
       </c>
-      <c r="I52" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="43">
+      <c r="I52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J52" s="42">
         <v>4</v>
       </c>
-      <c r="K52" s="43">
+      <c r="K52" s="42">
         <v>7.9</v>
       </c>
-      <c r="L52" s="43">
+      <c r="L52" s="42">
         <v>3.1</v>
       </c>
-      <c r="M52" s="43">
+      <c r="M52" s="42">
         <v>97.7</v>
       </c>
-      <c r="N52" s="43" t="s">
-[...8 lines deleted...]
-      <c r="Q52" s="43">
+      <c r="N52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q52" s="42">
         <v>8.9</v>
       </c>
-      <c r="R52" s="43" t="s">
-[...5 lines deleted...]
-      <c r="T52" s="43">
+      <c r="R52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S52" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T52" s="42">
         <v>18.600000000000001</v>
       </c>
-      <c r="U52" s="43">
+      <c r="U52" s="42">
         <v>1304.3</v>
       </c>
-      <c r="V52" s="43">
+      <c r="V52" s="42">
         <v>35</v>
       </c>
-      <c r="W52" s="43">
+      <c r="W52" s="42">
         <v>97.1</v>
       </c>
-      <c r="X52" s="43">
+      <c r="X52" s="42">
         <v>40.299999999999997</v>
       </c>
     </row>
     <row r="53" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="55" t="s">
+      <c r="A53" s="54" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="38" t="s">
+      <c r="B53" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="49" t="s">
+      <c r="C53" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="43">
+      <c r="D53" s="42">
         <v>7622.3</v>
       </c>
-      <c r="E53" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="43">
+      <c r="E53" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F53" s="42">
         <v>14.1</v>
       </c>
-      <c r="G53" s="43">
+      <c r="G53" s="42">
         <v>18.600000000000001</v>
       </c>
-      <c r="H53" s="43">
+      <c r="H53" s="42">
         <v>1107.7</v>
       </c>
-      <c r="I53" s="43">
+      <c r="I53" s="42">
         <v>74.900000000000006</v>
       </c>
-      <c r="J53" s="43">
+      <c r="J53" s="42">
         <v>82</v>
       </c>
-      <c r="K53" s="43">
+      <c r="K53" s="42">
         <v>1828.8</v>
       </c>
-      <c r="L53" s="43">
+      <c r="L53" s="42">
         <v>673.2</v>
       </c>
-      <c r="M53" s="43">
+      <c r="M53" s="42">
         <v>458.9</v>
       </c>
-      <c r="N53" s="43">
+      <c r="N53" s="42">
         <v>1124.2</v>
       </c>
-      <c r="O53" s="43">
+      <c r="O53" s="42">
         <v>1.4</v>
       </c>
-      <c r="P53" s="43">
+      <c r="P53" s="42">
         <v>0.1</v>
       </c>
-      <c r="Q53" s="43">
+      <c r="Q53" s="42">
         <v>33.299999999999997</v>
       </c>
-      <c r="R53" s="43">
+      <c r="R53" s="42">
         <v>78.2</v>
       </c>
-      <c r="S53" s="43">
+      <c r="S53" s="42">
         <v>6.9</v>
       </c>
-      <c r="T53" s="43">
+      <c r="T53" s="42">
         <v>5</v>
       </c>
-      <c r="U53" s="43">
+      <c r="U53" s="42">
         <v>112.6</v>
       </c>
-      <c r="V53" s="43">
+      <c r="V53" s="42">
         <v>1459.4</v>
       </c>
-      <c r="W53" s="43">
+      <c r="W53" s="42">
         <v>209.3</v>
       </c>
-      <c r="X53" s="43">
+      <c r="X53" s="42">
         <v>333.7</v>
       </c>
     </row>
     <row r="54" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="55" t="s">
+      <c r="A54" s="54" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="38" t="s">
+      <c r="B54" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="43" t="s">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="D54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="E54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="W54" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X54" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="55" t="s">
+      <c r="A55" s="54" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="38" t="s">
+      <c r="B55" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="43">
+      <c r="D55" s="42">
         <v>10.1</v>
       </c>
-      <c r="E55" s="43" t="s">
-[...50 lines deleted...]
-      <c r="V55" s="43">
+      <c r="E55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="I55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="K55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="S55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V55" s="42">
         <v>10.1</v>
       </c>
-      <c r="W55" s="43" t="s">
-[...3 lines deleted...]
-        <v>222</v>
+      <c r="W55" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="X55" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="70" t="s">
+      <c r="A56" s="76" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="71"/>
-[...21 lines deleted...]
-      <c r="X56" s="43"/>
+      <c r="B56" s="77"/>
+      <c r="C56" s="78"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="40"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
+      <c r="V56" s="42"/>
+      <c r="W56" s="42"/>
+      <c r="X56" s="42"/>
     </row>
     <row r="57" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="55" t="s">
+      <c r="A57" s="54" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="38" t="s">
+      <c r="B57" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="44" t="s">
+      <c r="C57" s="43" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="45">
+      <c r="D57" s="44">
         <v>629698.5</v>
       </c>
-      <c r="E57" s="45">
+      <c r="E57" s="44">
         <v>1007.5</v>
       </c>
-      <c r="F57" s="45">
+      <c r="F57" s="44">
         <v>881.6</v>
       </c>
-      <c r="G57" s="45">
+      <c r="G57" s="44">
         <v>881.6</v>
       </c>
-      <c r="H57" s="43">
+      <c r="H57" s="42">
         <v>2707.7</v>
       </c>
-      <c r="I57" s="45">
+      <c r="I57" s="44">
         <v>5667.3</v>
       </c>
-      <c r="J57" s="45">
+      <c r="J57" s="44">
         <v>12531</v>
       </c>
-      <c r="K57" s="43">
+      <c r="K57" s="42">
         <v>566.70000000000005</v>
       </c>
-      <c r="L57" s="45">
+      <c r="L57" s="44">
         <v>1259.4000000000001</v>
       </c>
-      <c r="M57" s="45">
+      <c r="M57" s="44">
         <v>6989.7</v>
       </c>
-      <c r="N57" s="45">
+      <c r="N57" s="44">
         <v>2770.7</v>
       </c>
-      <c r="O57" s="45">
+      <c r="O57" s="44">
         <v>125.9</v>
       </c>
-      <c r="P57" s="45">
+      <c r="P57" s="44">
         <v>1196.4000000000001</v>
       </c>
-      <c r="Q57" s="45">
+      <c r="Q57" s="44">
         <v>1889.1</v>
       </c>
-      <c r="R57" s="43">
+      <c r="R57" s="42">
         <v>9130.6</v>
       </c>
-      <c r="S57" s="43" t="s">
-[...5 lines deleted...]
-      <c r="U57" s="43">
+      <c r="S57" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T57" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U57" s="42">
         <v>6045.1</v>
       </c>
-      <c r="V57" s="43">
+      <c r="V57" s="42">
         <v>184123.9</v>
       </c>
-      <c r="W57" s="43">
+      <c r="W57" s="42">
         <v>390539</v>
       </c>
-      <c r="X57" s="43">
+      <c r="X57" s="42">
         <v>1385.3</v>
       </c>
     </row>
     <row r="58" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="55" t="s">
+      <c r="A58" s="54" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="38" t="s">
+      <c r="B58" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="43">
+      <c r="D58" s="42">
         <v>9184.1</v>
       </c>
-      <c r="E58" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F58" s="43">
+      <c r="E58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F58" s="42">
         <v>63.7</v>
       </c>
-      <c r="G58" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="43">
+      <c r="G58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="H58" s="42">
         <v>56.6</v>
       </c>
-      <c r="I58" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="43">
+      <c r="I58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="J58" s="42">
         <v>38.299999999999997</v>
       </c>
-      <c r="K58" s="43" t="s">
-[...14 lines deleted...]
-      <c r="P58" s="43">
+      <c r="K58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="L58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="N58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="O58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="P58" s="42">
         <v>1.2</v>
       </c>
-      <c r="Q58" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R58" s="43">
+      <c r="Q58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="R58" s="42">
         <v>0.8</v>
       </c>
-      <c r="S58" s="43" t="s">
-[...8 lines deleted...]
-      <c r="V58" s="43">
+      <c r="S58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="T58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="U58" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="V58" s="42">
         <v>2431.1</v>
       </c>
-      <c r="W58" s="43">
+      <c r="W58" s="42">
         <v>6592.4</v>
       </c>
-      <c r="X58" s="43" t="s">
-        <v>222</v>
+      <c r="X58" s="42" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="56"/>
-      <c r="B59" s="73" t="s">
+      <c r="A59" s="55"/>
+      <c r="B59" s="64" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="74" t="s">
+      <c r="C59" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="51">
+      <c r="D59" s="50">
         <v>1548283.9</v>
       </c>
-      <c r="E59" s="51">
+      <c r="E59" s="50">
         <v>8251.7000000000007</v>
       </c>
-      <c r="F59" s="51">
+      <c r="F59" s="50">
         <v>13928.4</v>
       </c>
-      <c r="G59" s="51">
+      <c r="G59" s="50">
         <v>20727.599999999999</v>
       </c>
-      <c r="H59" s="51">
+      <c r="H59" s="50">
         <v>25481.3</v>
       </c>
-      <c r="I59" s="51">
+      <c r="I59" s="50">
         <v>24083.5</v>
       </c>
-      <c r="J59" s="51">
+      <c r="J59" s="50">
         <v>26185.200000000001</v>
       </c>
-      <c r="K59" s="51">
+      <c r="K59" s="50">
         <v>18233.900000000001</v>
       </c>
-      <c r="L59" s="51">
+      <c r="L59" s="50">
         <v>12237.9</v>
       </c>
-      <c r="M59" s="51">
+      <c r="M59" s="50">
         <v>38818.199999999997</v>
       </c>
-      <c r="N59" s="51">
+      <c r="N59" s="50">
         <v>20290.099999999999</v>
       </c>
-      <c r="O59" s="51">
+      <c r="O59" s="50">
         <v>13810.8</v>
       </c>
-      <c r="P59" s="51">
+      <c r="P59" s="50">
         <v>11798.6</v>
       </c>
-      <c r="Q59" s="51">
+      <c r="Q59" s="50">
         <v>24575.4</v>
       </c>
-      <c r="R59" s="51">
+      <c r="R59" s="50">
         <v>19641.7</v>
       </c>
-      <c r="S59" s="51">
+      <c r="S59" s="50">
         <v>27370.799999999999</v>
       </c>
-      <c r="T59" s="51">
+      <c r="T59" s="50">
         <v>3888.8</v>
       </c>
-      <c r="U59" s="51">
+      <c r="U59" s="50">
         <v>25286</v>
       </c>
-      <c r="V59" s="51">
+      <c r="V59" s="50">
         <v>516683</v>
       </c>
-      <c r="W59" s="51">
+      <c r="W59" s="50">
         <v>669830.5</v>
       </c>
-      <c r="X59" s="51">
+      <c r="X59" s="50">
         <v>27160.5</v>
       </c>
     </row>
     <row r="60" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="56"/>
-      <c r="B60" s="73" t="s">
+      <c r="A60" s="55"/>
+      <c r="B60" s="64" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="74" t="s">
+      <c r="C60" s="65" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="51">
+      <c r="D60" s="50">
         <v>136693318.30000001</v>
       </c>
-      <c r="E60" s="51">
+      <c r="E60" s="50">
         <v>3248624</v>
       </c>
-      <c r="F60" s="51">
+      <c r="F60" s="50">
         <v>4200170.2</v>
       </c>
-      <c r="G60" s="51">
+      <c r="G60" s="50">
         <v>4960038</v>
       </c>
-      <c r="H60" s="51">
+      <c r="H60" s="50">
         <v>6040608.5999999996</v>
       </c>
-      <c r="I60" s="51">
+      <c r="I60" s="50">
         <v>14981586.300000001</v>
       </c>
-      <c r="J60" s="51">
+      <c r="J60" s="50">
         <v>4722419</v>
       </c>
-      <c r="K60" s="51">
+      <c r="K60" s="50">
         <v>3150409.7</v>
       </c>
-      <c r="L60" s="51">
+      <c r="L60" s="50">
         <v>2227944.1</v>
       </c>
-      <c r="M60" s="51">
+      <c r="M60" s="50">
         <v>9059477.4000000004</v>
       </c>
-      <c r="N60" s="51">
+      <c r="N60" s="50">
         <v>4969559.0999999996</v>
       </c>
-      <c r="O60" s="51">
+      <c r="O60" s="50">
         <v>3073851.3</v>
       </c>
-      <c r="P60" s="51">
+      <c r="P60" s="50">
         <v>5005139</v>
       </c>
-      <c r="Q60" s="51">
+      <c r="Q60" s="50">
         <v>5150822.2</v>
       </c>
-      <c r="R60" s="51">
+      <c r="R60" s="50">
         <v>2621212.1</v>
       </c>
-      <c r="S60" s="51">
+      <c r="S60" s="50">
         <v>4673463.8</v>
       </c>
-      <c r="T60" s="51">
+      <c r="T60" s="50">
         <v>2487597.6</v>
       </c>
-      <c r="U60" s="51">
+      <c r="U60" s="50">
         <v>5035142</v>
       </c>
-      <c r="V60" s="51">
+      <c r="V60" s="50">
         <v>15051922</v>
       </c>
-      <c r="W60" s="51">
+      <c r="W60" s="50">
         <v>31294466.699999999</v>
       </c>
-      <c r="X60" s="51">
+      <c r="X60" s="50">
         <v>4738865.2</v>
       </c>
     </row>
     <row r="61" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="56"/>
-      <c r="B61" s="73" t="s">
+      <c r="A61" s="55"/>
+      <c r="B61" s="64" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="74" t="s">
+      <c r="C61" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="51">
+      <c r="D61" s="50">
         <f>D59/D60%</f>
         <v>1.1000000000000001</v>
       </c>
-      <c r="E61" s="51">
+      <c r="E61" s="50">
         <f t="shared" ref="E61:X61" si="0">E59/E60%</f>
         <v>0.3</v>
       </c>
-      <c r="F61" s="51">
+      <c r="F61" s="50">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="G61" s="51">
+      <c r="G61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="H61" s="51">
+      <c r="H61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="I61" s="51">
+      <c r="I61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="J61" s="51">
+      <c r="J61" s="50">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="K61" s="51">
+      <c r="K61" s="50">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="L61" s="51">
+      <c r="L61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="M61" s="51">
+      <c r="M61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="N61" s="51">
+      <c r="N61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="O61" s="51">
+      <c r="O61" s="50">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="P61" s="51">
+      <c r="P61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="Q61" s="51">
+      <c r="Q61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="R61" s="51">
+      <c r="R61" s="50">
         <f t="shared" si="0"/>
         <v>0.7</v>
       </c>
-      <c r="S61" s="51">
+      <c r="S61" s="50">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="T61" s="51">
+      <c r="T61" s="50">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="U61" s="51">
+      <c r="U61" s="50">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="V61" s="51">
+      <c r="V61" s="50">
         <f t="shared" si="0"/>
         <v>3.4</v>
       </c>
-      <c r="W61" s="51">
+      <c r="W61" s="50">
         <f t="shared" si="0"/>
         <v>2.1</v>
       </c>
-      <c r="X61" s="51">
+      <c r="X61" s="50">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="63" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="66" t="s">
-[...3 lines deleted...]
-      <c r="C63" s="66"/>
+      <c r="A63" s="72"/>
+      <c r="B63" s="72"/>
+      <c r="C63" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A63:C63"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="A56:C56"/>
   </mergeCells>
   <conditionalFormatting sqref="W1">
-    <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="2" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>