--- v1 (2026-10-02)
+++ v2 (2026-10-23)
@@ -7,75 +7,169 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A46B229-C9D0-4821-8970-CA8840CC28BD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="11265" activeTab="9" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="29145" yWindow="30" windowWidth="26580" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="13" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="14" r:id="rId2"/>
     <sheet name="2018" sheetId="5" r:id="rId3"/>
     <sheet name="2019" sheetId="7" r:id="rId4"/>
     <sheet name="2020" sheetId="8" r:id="rId5"/>
     <sheet name="2021" sheetId="9" r:id="rId6"/>
     <sheet name="2022" sheetId="10" r:id="rId7"/>
     <sheet name="2023" sheetId="11" r:id="rId8"/>
     <sheet name="2024" sheetId="12" r:id="rId9"/>
-    <sheet name="2025" sheetId="15" r:id="rId10"/>
+    <sheet name="2025" sheetId="16" r:id="rId10"/>
   </sheets>
-  <calcPr calcId="191029" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="X71" i="16" l="1"/>
+  <c r="X73" i="16" s="1"/>
+  <c r="W71" i="16"/>
+  <c r="W73" i="16" s="1"/>
+  <c r="V71" i="16"/>
+  <c r="V73" i="16" s="1"/>
+  <c r="U71" i="16"/>
+  <c r="U73" i="16" s="1"/>
+  <c r="T71" i="16"/>
+  <c r="T73" i="16" s="1"/>
+  <c r="S71" i="16"/>
+  <c r="S73" i="16" s="1"/>
+  <c r="R71" i="16"/>
+  <c r="R73" i="16" s="1"/>
+  <c r="Q71" i="16"/>
+  <c r="Q73" i="16" s="1"/>
+  <c r="P71" i="16"/>
+  <c r="P73" i="16" s="1"/>
+  <c r="O71" i="16"/>
+  <c r="O73" i="16" s="1"/>
+  <c r="N71" i="16"/>
+  <c r="N73" i="16" s="1"/>
+  <c r="M71" i="16"/>
+  <c r="M73" i="16" s="1"/>
+  <c r="L71" i="16"/>
+  <c r="L73" i="16" s="1"/>
+  <c r="K71" i="16"/>
+  <c r="K73" i="16" s="1"/>
+  <c r="J71" i="16"/>
+  <c r="J73" i="16" s="1"/>
+  <c r="I71" i="16"/>
+  <c r="I73" i="16" s="1"/>
+  <c r="H71" i="16"/>
+  <c r="H73" i="16" s="1"/>
+  <c r="G71" i="16"/>
+  <c r="G73" i="16" s="1"/>
+  <c r="F71" i="16"/>
+  <c r="F73" i="16" s="1"/>
+  <c r="E71" i="16"/>
+  <c r="E73" i="16" s="1"/>
+  <c r="D70" i="16"/>
+  <c r="D69" i="16"/>
+  <c r="D67" i="16"/>
+  <c r="D66" i="16"/>
+  <c r="D65" i="16"/>
+  <c r="D64" i="16"/>
+  <c r="D63" i="16"/>
+  <c r="D62" i="16"/>
+  <c r="D61" i="16"/>
+  <c r="D60" i="16"/>
+  <c r="D59" i="16"/>
+  <c r="D58" i="16"/>
+  <c r="D57" i="16"/>
+  <c r="D56" i="16"/>
+  <c r="D55" i="16"/>
+  <c r="D54" i="16"/>
+  <c r="D53" i="16"/>
+  <c r="D52" i="16"/>
+  <c r="D51" i="16"/>
+  <c r="D50" i="16"/>
+  <c r="D49" i="16"/>
+  <c r="D48" i="16"/>
+  <c r="D47" i="16"/>
+  <c r="D45" i="16"/>
+  <c r="D44" i="16"/>
+  <c r="D42" i="16"/>
+  <c r="D40" i="16"/>
+  <c r="D39" i="16"/>
+  <c r="D37" i="16"/>
+  <c r="D36" i="16"/>
+  <c r="D34" i="16"/>
+  <c r="D32" i="16"/>
+  <c r="D31" i="16"/>
+  <c r="D30" i="16"/>
+  <c r="D29" i="16"/>
+  <c r="D28" i="16"/>
+  <c r="D27" i="16"/>
+  <c r="D26" i="16"/>
+  <c r="D24" i="16"/>
+  <c r="D23" i="16"/>
+  <c r="D21" i="16"/>
+  <c r="D20" i="16"/>
+  <c r="D19" i="16"/>
+  <c r="D18" i="16"/>
+  <c r="D16" i="16"/>
+  <c r="D15" i="16"/>
+  <c r="D13" i="16"/>
+  <c r="D12" i="16"/>
+  <c r="D11" i="16"/>
+  <c r="D10" i="16"/>
+  <c r="D9" i="16"/>
+  <c r="D8" i="16"/>
+  <c r="D7" i="16"/>
+  <c r="D71" i="16" s="1"/>
+  <c r="D73" i="16" s="1"/>
   <c r="V61" i="12" l="1"/>
   <c r="W61" i="12"/>
   <c r="X61" i="12"/>
   <c r="E61" i="11"/>
   <c r="F61" i="11"/>
   <c r="G61" i="11"/>
   <c r="H61" i="11"/>
   <c r="I61" i="11"/>
   <c r="J61" i="11"/>
   <c r="K61" i="11"/>
   <c r="L61" i="11"/>
   <c r="M61" i="11"/>
   <c r="N61" i="11"/>
   <c r="O61" i="11"/>
   <c r="P61" i="11"/>
   <c r="Q61" i="11"/>
   <c r="R61" i="11"/>
   <c r="S61" i="11"/>
   <c r="T61" i="11"/>
   <c r="U61" i="11"/>
   <c r="V61" i="11"/>
   <c r="W61" i="11"/>
   <c r="X61" i="11"/>
   <c r="J61" i="10"/>
   <c r="N61" i="10"/>
@@ -229,51 +323,51 @@
   <c r="M61" i="5" s="1"/>
   <c r="N59" i="5"/>
   <c r="N61" i="5" s="1"/>
   <c r="O59" i="5"/>
   <c r="O61" i="5" s="1"/>
   <c r="P59" i="5"/>
   <c r="P61" i="5" s="1"/>
   <c r="Q59" i="5"/>
   <c r="Q61" i="5" s="1"/>
   <c r="R59" i="5"/>
   <c r="R61" i="5" s="1"/>
   <c r="S59" i="5"/>
   <c r="S61" i="5" s="1"/>
   <c r="T59" i="5"/>
   <c r="T61" i="5" s="1"/>
   <c r="U59" i="5"/>
   <c r="U61" i="5" s="1"/>
   <c r="E59" i="5"/>
   <c r="E61" i="5" s="1"/>
   <c r="D59" i="5"/>
   <c r="D61" i="5" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3917" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3605" uniqueCount="301">
   <si>
     <t>82.30.0</t>
   </si>
   <si>
     <t>32.12.0</t>
   </si>
   <si>
     <t>32.13.0</t>
   </si>
   <si>
     <t>Кино и анимация</t>
   </si>
   <si>
     <t>59.11.0</t>
   </si>
   <si>
     <t>59.12.0</t>
   </si>
   <si>
     <t>91.02.0</t>
   </si>
   <si>
     <t>91.01.2</t>
   </si>
   <si>
@@ -809,174 +903,417 @@
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Жалпы қосылған құн – аралық тұтыну құнын шегергендегі жалпы шығарылымның құны, ол жеке өндірушілер, салалар немесе экономика секторлары енгізген жалпы ішкі өнім салымының көрсеткіші ретінде қызмет етеді.</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Салалар деңгейінде тауарлар жəне қызметтер шығарылымы мен аралық тұтыну арасындағы айырмашылық ретінде есептеп шығарылып, өндіріс үдерісінде тұтынылған негізгі капиталдың құнын қамтиды. Көрсеткіш Ұлттық шоттар жүйесі 2008 әдіснамасына сәйкес есептеледі.</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
-    <t>ҰСБ-сының статистикалық деректері және мемлекеттір органдардың әкімшілік деректер</t>
-[...1 lines deleted...]
-  <si>
     <t>Ескертпе</t>
-  </si>
-[...1 lines deleted...]
-    <t>2023 жылға арналған деректер көлік және ауыл шаруашылығы саласындағы салалық көрсеткіштерді қайта қаралуына, сондай-ақ сақтандыру және мемлекеттік басқару секторының есептеріне әдіснамалық нақтылану жасалуына байланысты қайта жарияланды.</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/</t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Ағымдағы және тұрақты бағаларда жалпы өңірлік өнімді есептеу әдістемесі</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700916?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Ұлттық шоттар департаменті</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Өндіріс шотындағы жалпы қосылған құн (Креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны)</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
-    <t xml:space="preserve">2018 жылдан бастап </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ағымдағы және тұрақты бағалардағы өндіріс әдісімен жалпы ішкі өнімді есептеу әдістемесі </t>
   </si>
   <si>
     <t xml:space="preserve">
  d.ibraeva@aspire.gov.kz
 a.kabylbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">Д.Қ.Ибраева,
 Ә.Б. Қабылбекова.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>+7 7172749537, ++7 7172749302</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> млн.теңге</t>
   </si>
   <si>
     <t>2024 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны</t>
   </si>
   <si>
     <t>2025 жылғы креативті индустрияға жататын экономикалық қызмет түрлерінің жалпы қосылған құны</t>
   </si>
   <si>
     <t xml:space="preserve">Бақыланбайтын экономиканы бөліп көрсете отырып, Қазақстан Республикасының жалпы өңірлік өнімі (2025 жыл) </t>
   </si>
   <si>
     <t xml:space="preserve">ЖІӨ-дегі мұнай-газ секторының үлесін бөліп көрсете отырып, өндіріс әдісімен есептелген жалпы ішкі өнім (2025 жылғы) </t>
   </si>
+  <si>
+    <t xml:space="preserve">ҰСБ-сының статистикалық деректері </t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>1-1.</t>
+  </si>
+  <si>
+    <t>63120</t>
+  </si>
+  <si>
+    <t>1-2.</t>
+  </si>
+  <si>
+    <t>60100</t>
+  </si>
+  <si>
+    <t>1-3.</t>
+  </si>
+  <si>
+    <t>85520</t>
+  </si>
+  <si>
+    <t>1-4.</t>
+  </si>
+  <si>
+    <t>73110</t>
+  </si>
+  <si>
+    <t>1-5.</t>
+  </si>
+  <si>
+    <t>58110</t>
+  </si>
+  <si>
+    <t>1-6.</t>
+  </si>
+  <si>
+    <t>58190</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>5-1.</t>
+  </si>
+  <si>
+    <t>59130</t>
+  </si>
+  <si>
+    <t>5-2.</t>
+  </si>
+  <si>
+    <t>59140</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>15.</t>
+  </si>
+  <si>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>18.</t>
+  </si>
+  <si>
+    <t>19.</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>21.</t>
+  </si>
+  <si>
+    <t>21-1.</t>
+  </si>
+  <si>
+    <t>18120</t>
+  </si>
+  <si>
+    <t>22.</t>
+  </si>
+  <si>
+    <t>22-1.</t>
+  </si>
+  <si>
+    <t>16293</t>
+  </si>
+  <si>
+    <t>23.</t>
+  </si>
+  <si>
+    <t>24.</t>
+  </si>
+  <si>
+    <t>25.</t>
+  </si>
+  <si>
+    <t>26.</t>
+  </si>
+  <si>
+    <t>27.</t>
+  </si>
+  <si>
+    <t>28.</t>
+  </si>
+  <si>
+    <t>29.</t>
+  </si>
+  <si>
+    <t>30.</t>
+  </si>
+  <si>
+    <t>31.</t>
+  </si>
+  <si>
+    <t>32.</t>
+  </si>
+  <si>
+    <t>15122</t>
+  </si>
+  <si>
+    <t>33.</t>
+  </si>
+  <si>
+    <t>34.</t>
+  </si>
+  <si>
+    <t>35.</t>
+  </si>
+  <si>
+    <t>36.</t>
+  </si>
+  <si>
+    <t>37.</t>
+  </si>
+  <si>
+    <t>38.</t>
+  </si>
+  <si>
+    <t>39.</t>
+  </si>
+  <si>
+    <t>40.</t>
+  </si>
+  <si>
+    <t>41.</t>
+  </si>
+  <si>
+    <t>42.</t>
+  </si>
+  <si>
+    <t>43.</t>
+  </si>
+  <si>
+    <t>Веб-порталдардың қызметі</t>
+  </si>
+  <si>
+    <t>Радиохабарлар</t>
+  </si>
+  <si>
+    <t>Мәдениет саласындағы білім беру</t>
+  </si>
+  <si>
+    <t>Жарнама агенттіктерінің қызметі</t>
+  </si>
+  <si>
+    <t>Кітап шығару</t>
+  </si>
+  <si>
+    <t>Баспа қызметінің өзге түрлері</t>
+  </si>
+  <si>
+    <t>Кино-, бейнефильмдер мен
+телевизиялық бағдарламаларды
+тарату бойынша қызмет</t>
+  </si>
+  <si>
+    <t>Кинофильмдерді көрсету
+бойынша қызмет</t>
+  </si>
+  <si>
+    <t>Баспа өндірісінің өзге де түрлері</t>
+  </si>
+  <si>
+    <t>Тоздан, сабаннан және өруге
+арналған материалдардан
+бұйымдар өндіру</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш 2018 жылдан бастап есептеледі.                                                                                                                                                                                                        2018-2024 жылдары көрсеткіштер Қазақстан Республикасы Үкіметінің 2023 жылғы 6 маусымдағы №448 қаулысымен бекітілген (күші жойылды-Қазақстан Республикасы Үкіметінің 2025 жылғы 19 қарашадағы №977 қаулысымен) Креативті индустрияға жататын экономикалық қызмет түрлерінің тізбесіне сәйкес қалыптастырылған.                                                                                                                                                             2025 жылдан бастап көрсеткіштер Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 20 қазандағы № 572-НҚ бұйрығымен бекітілген Креативті индустрияға жататын экономикалық қызмет түрлерінің тізбесіне сәйкес қалыптастырылады.
+</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>07.09.2027ж.</t>
+  </si>
+  <si>
+    <t>+7 7172749537, +7 7172749302</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="32">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
@@ -1051,67 +1388,141 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1162,121 +1573,153 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="24" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="24" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="24" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="29" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="29" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="29" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="29" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="24" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1318,59 +1761,115 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1380,58 +1879,120 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="38">
+    <cellStyle name="Comma" xfId="9"/>
+    <cellStyle name="Comma [0]_Book2" xfId="10"/>
+    <cellStyle name="Comma_Book2" xfId="11"/>
+    <cellStyle name="Comma0" xfId="12"/>
+    <cellStyle name="Currency" xfId="13"/>
+    <cellStyle name="Currency [0]_Book2" xfId="14"/>
+    <cellStyle name="Currency_Book2" xfId="15"/>
+    <cellStyle name="Currency0" xfId="16"/>
+    <cellStyle name="Date" xfId="17"/>
+    <cellStyle name="Fixed" xfId="18"/>
+    <cellStyle name="Heading 1" xfId="19"/>
+    <cellStyle name="Heading 2" xfId="20"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="21"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="22"/>
+    <cellStyle name="normal" xfId="23"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="24"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="25"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="26"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="27"/>
+    <cellStyle name="Percent" xfId="28"/>
+    <cellStyle name="S4 3 2" xfId="29"/>
+    <cellStyle name="Total" xfId="30"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Денежный 2" xfId="31"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="5" xr:uid="{AD6072BD-4B44-44B1-90A6-E1F6A441522C}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="32"/>
+    <cellStyle name="Обычный 2 3" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="33"/>
+    <cellStyle name="Обычный 2 5" xfId="8"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 3 2" xfId="34"/>
+    <cellStyle name="Обычный 3 3" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="35"/>
+    <cellStyle name="Финансовый 2" xfId="36"/>
+    <cellStyle name="Финансовый 3" xfId="37"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
@@ -1550,152 +2111,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1827,30441 +2354,31198 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700916?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/513520/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/513520/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="47.140625" customWidth="1"/>
     <col min="2" max="2" width="83" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="9">
         <v>111203</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="8" t="s">
         <v>177</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
       <c r="A4" s="8" t="s">
         <v>178</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
       <c r="A5" s="11" t="s">
         <v>179</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:2" s="1" customFormat="1" ht="118.5" customHeight="1">
+      <c r="A6" s="52" t="s">
         <v>181</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="39" customHeight="1">
       <c r="A7" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2">
       <c r="A8" s="8" t="s">
         <v>184</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" ht="57" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>186</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2">
       <c r="A10" s="8" t="s">
         <v>188</v>
       </c>
       <c r="B10" s="13" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="8" t="s">
         <v>189</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="8" t="s">
+      <c r="B11" s="12"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="8" t="s">
         <v>190</v>
       </c>
-      <c r="B11" s="12" t="s">
+      <c r="B12" s="77" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="8" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" s="81" t="s">
         <v>192</v>
       </c>
-      <c r="B12" s="14" t="s">
+      <c r="B13" s="78" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="82"/>
+      <c r="B14" s="79" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="62" t="s">
+    <row r="15" spans="1:2" ht="30" customHeight="1">
+      <c r="A15" s="81" t="s">
         <v>194</v>
       </c>
-      <c r="B13" s="20" t="s">
-[...5 lines deleted...]
-      <c r="B14" s="16" t="s">
+      <c r="B15" s="16" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="30" customHeight="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="15" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="14" t="s">
         <v>195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="62" t="s">
+      <c r="B17" s="15"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="B15" s="26" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="B18" s="80" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="8" t="s">
         <v>197</v>
       </c>
-      <c r="B17" s="18" t="s">
+      <c r="B19" s="80" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="8" t="s">
         <v>198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="8" t="s">
+      <c r="B20" s="10" t="s">
         <v>199</v>
       </c>
-      <c r="B18" s="61">
-[...4 lines deleted...]
-      <c r="A19" s="8" t="s">
+    </row>
+    <row r="21" spans="1:2" ht="27.75" customHeight="1">
+      <c r="A21" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="B19" s="61">
-[...4 lines deleted...]
-      <c r="A20" s="8" t="s">
+      <c r="B21" s="13" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="8" t="s">
         <v>201</v>
       </c>
-      <c r="B20" s="10" t="s">
+      <c r="B22" s="17" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="27.75" customHeight="1">
+      <c r="A23" s="8" t="s">
         <v>202</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <v>210</v>
+      <c r="B23" s="16" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...4 lines deleted...]
-    <hyperlink ref="B15" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8600B76C-5AEB-4C58-9335-430D68CA9A0A}">
-  <dimension ref="A1:AA65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X75"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="18.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="16" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" style="56" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="21.28515625" customWidth="1"/>
+    <col min="1" max="1" width="7" style="53" customWidth="1"/>
+    <col min="2" max="2" width="10.5703125" style="53" customWidth="1"/>
+    <col min="3" max="3" width="47.5703125" style="53" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="53" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.28515625" style="53" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="53" customWidth="1"/>
+    <col min="7" max="7" width="13.42578125" style="53" customWidth="1"/>
+    <col min="8" max="8" width="13.85546875" style="53" customWidth="1"/>
+    <col min="9" max="9" width="12.28515625" style="53" customWidth="1"/>
+    <col min="10" max="10" width="14.85546875" style="53" customWidth="1"/>
+    <col min="11" max="11" width="13.5703125" style="53" customWidth="1"/>
+    <col min="12" max="12" width="12.28515625" style="53" customWidth="1"/>
+    <col min="13" max="19" width="17.28515625" style="53" customWidth="1"/>
+    <col min="20" max="20" width="12.28515625" style="53" customWidth="1"/>
+    <col min="21" max="21" width="15" style="53" customWidth="1"/>
+    <col min="22" max="24" width="12.28515625" style="53" customWidth="1"/>
+    <col min="25" max="16384" width="16" style="53"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:24">
+      <c r="C1" s="54"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="56"/>
+    </row>
+    <row r="2" spans="1:24" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A2" s="47" t="s">
+        <v>218</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+    </row>
+    <row r="3" spans="1:24" s="60" customFormat="1" ht="15.75">
+      <c r="A3" s="57"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="107">
+        <v>111203</v>
+      </c>
+      <c r="B4" s="107"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="63" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" ht="41.25" customHeight="1">
+      <c r="A5" s="48"/>
+      <c r="B5" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="C5" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="D5" s="27" t="s">
+        <v>144</v>
+      </c>
+      <c r="E5" s="27" t="s">
+        <v>145</v>
+      </c>
+      <c r="F5" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="G5" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="H5" s="27" t="s">
+        <v>148</v>
+      </c>
+      <c r="I5" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="J5" s="27" t="s">
+        <v>150</v>
+      </c>
+      <c r="K5" s="27" t="s">
+        <v>151</v>
+      </c>
+      <c r="L5" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="M5" s="27" t="s">
+        <v>153</v>
+      </c>
+      <c r="N5" s="27" t="s">
+        <v>154</v>
+      </c>
+      <c r="O5" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="P5" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q5" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="R5" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="S5" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="T5" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="U5" s="27" t="s">
+        <v>160</v>
+      </c>
+      <c r="V5" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="W5" s="27" t="s">
+        <v>162</v>
+      </c>
+      <c r="X5" s="27" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A6" s="104" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" s="105"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+    </row>
+    <row r="7" spans="1:24" ht="25.5">
+      <c r="A7" s="65" t="s">
         <v>223</v>
       </c>
-      <c r="B1" s="27"/>
-[...58 lines deleted...]
-      <c r="C3" s="31" t="s">
+      <c r="B7" s="65">
+        <v>82300</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="D7" s="66">
+        <f>SUM(E7:X7)</f>
+        <v>75353</v>
+      </c>
+      <c r="E7" s="66">
+        <v>51.2</v>
+      </c>
+      <c r="F7" s="66">
+        <v>116.8</v>
+      </c>
+      <c r="G7" s="66">
+        <v>9</v>
+      </c>
+      <c r="H7" s="66">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I7" s="66">
+        <v>356.4</v>
+      </c>
+      <c r="J7" s="66">
+        <v>114.5</v>
+      </c>
+      <c r="K7" s="66">
+        <v>66.3</v>
+      </c>
+      <c r="L7" s="66">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="M7" s="66">
+        <v>504.1</v>
+      </c>
+      <c r="N7" s="66">
+        <v>172.6</v>
+      </c>
+      <c r="O7" s="66">
+        <v>0</v>
+      </c>
+      <c r="P7" s="66">
+        <v>113</v>
+      </c>
+      <c r="Q7" s="66">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="R7" s="66">
+        <v>55.8</v>
+      </c>
+      <c r="S7" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="T7" s="66">
+        <v>0</v>
+      </c>
+      <c r="U7" s="66">
+        <v>17.3</v>
+      </c>
+      <c r="V7" s="66">
+        <v>53539.1</v>
+      </c>
+      <c r="W7" s="66">
+        <v>20089.900000000001</v>
+      </c>
+      <c r="X7" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="67" t="s">
+        <v>224</v>
+      </c>
+      <c r="B8" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="C8" s="68" t="s">
+        <v>287</v>
+      </c>
+      <c r="D8" s="66">
+        <f t="shared" ref="D8:D70" si="0">SUM(E8:X8)</f>
+        <v>38154.800000000003</v>
+      </c>
+      <c r="E8" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F8" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="G8" s="66">
+        <v>0</v>
+      </c>
+      <c r="H8" s="66">
+        <v>83.9</v>
+      </c>
+      <c r="I8" s="66">
+        <v>25</v>
+      </c>
+      <c r="J8" s="66">
+        <v>211.4</v>
+      </c>
+      <c r="K8" s="66">
+        <v>117.4</v>
+      </c>
+      <c r="L8" s="66">
+        <v>869.2</v>
+      </c>
+      <c r="M8" s="66">
+        <v>3002.8</v>
+      </c>
+      <c r="N8" s="66">
+        <v>16.7</v>
+      </c>
+      <c r="O8" s="66">
+        <v>82.1</v>
+      </c>
+      <c r="P8" s="66">
+        <v>82.5</v>
+      </c>
+      <c r="Q8" s="66">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="R8" s="66">
+        <v>354.6</v>
+      </c>
+      <c r="S8" s="66">
+        <v>241.9</v>
+      </c>
+      <c r="T8" s="66">
+        <v>0</v>
+      </c>
+      <c r="U8" s="66">
+        <v>30.3</v>
+      </c>
+      <c r="V8" s="66">
+        <v>3278.2</v>
+      </c>
+      <c r="W8" s="66">
+        <v>29615.1</v>
+      </c>
+      <c r="X8" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="67" t="s">
+        <v>226</v>
+      </c>
+      <c r="B9" s="65" t="s">
+        <v>227</v>
+      </c>
+      <c r="C9" s="68" t="s">
+        <v>288</v>
+      </c>
+      <c r="D9" s="66">
+        <f t="shared" si="0"/>
+        <v>4908.8</v>
+      </c>
+      <c r="E9" s="66">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F9" s="66">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G9" s="66">
+        <v>180.1</v>
+      </c>
+      <c r="H9" s="66">
+        <v>0</v>
+      </c>
+      <c r="I9" s="66">
+        <v>6</v>
+      </c>
+      <c r="J9" s="66">
+        <v>6.6</v>
+      </c>
+      <c r="K9" s="66">
+        <v>0</v>
+      </c>
+      <c r="L9" s="66">
+        <v>0</v>
+      </c>
+      <c r="M9" s="66">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="N9" s="66">
+        <v>264.5</v>
+      </c>
+      <c r="O9" s="66">
+        <v>7.2</v>
+      </c>
+      <c r="P9" s="66">
+        <v>5.5</v>
+      </c>
+      <c r="Q9" s="66">
+        <v>0</v>
+      </c>
+      <c r="R9" s="66">
+        <v>0</v>
+      </c>
+      <c r="S9" s="66">
+        <v>0</v>
+      </c>
+      <c r="T9" s="66">
+        <v>0</v>
+      </c>
+      <c r="U9" s="66">
+        <v>366.7</v>
+      </c>
+      <c r="V9" s="66">
+        <v>1100.5</v>
+      </c>
+      <c r="W9" s="66">
+        <v>2866.8</v>
+      </c>
+      <c r="X9" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="67" t="s">
+        <v>228</v>
+      </c>
+      <c r="B10" s="65" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="68" t="s">
+        <v>289</v>
+      </c>
+      <c r="D10" s="66">
+        <f t="shared" si="0"/>
+        <v>67906</v>
+      </c>
+      <c r="E10" s="66">
+        <v>2751.7</v>
+      </c>
+      <c r="F10" s="66">
+        <v>2522.9</v>
+      </c>
+      <c r="G10" s="66">
+        <v>4624.1000000000004</v>
+      </c>
+      <c r="H10" s="66">
+        <v>2629.3</v>
+      </c>
+      <c r="I10" s="66">
+        <v>3417.7</v>
+      </c>
+      <c r="J10" s="66">
+        <v>3437.3</v>
+      </c>
+      <c r="K10" s="66">
+        <v>3405.7</v>
+      </c>
+      <c r="L10" s="66">
+        <v>2043.4</v>
+      </c>
+      <c r="M10" s="66">
+        <v>7867.2</v>
+      </c>
+      <c r="N10" s="66">
+        <v>4049.2</v>
+      </c>
+      <c r="O10" s="66">
+        <v>2618.6</v>
+      </c>
+      <c r="P10" s="66">
+        <v>2411.3000000000002</v>
+      </c>
+      <c r="Q10" s="66">
+        <v>3770.6</v>
+      </c>
+      <c r="R10" s="66">
+        <v>1698.5</v>
+      </c>
+      <c r="S10" s="66">
+        <v>4178.2</v>
+      </c>
+      <c r="T10" s="66">
+        <v>1087.5</v>
+      </c>
+      <c r="U10" s="66">
+        <v>3119.1</v>
+      </c>
+      <c r="V10" s="66">
+        <v>5014</v>
+      </c>
+      <c r="W10" s="66">
+        <v>4537.1000000000004</v>
+      </c>
+      <c r="X10" s="66">
+        <v>2722.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" s="67" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>231</v>
+      </c>
+      <c r="C11" s="68" t="s">
+        <v>290</v>
+      </c>
+      <c r="D11" s="66">
+        <f t="shared" si="0"/>
+        <v>766353.6</v>
+      </c>
+      <c r="E11" s="66">
+        <v>2544.3000000000002</v>
+      </c>
+      <c r="F11" s="66">
+        <v>6115.9</v>
+      </c>
+      <c r="G11" s="66">
+        <v>2420.4</v>
+      </c>
+      <c r="H11" s="66">
+        <v>6600.8</v>
+      </c>
+      <c r="I11" s="66">
+        <v>774.2</v>
+      </c>
+      <c r="J11" s="66">
+        <v>3867.3</v>
+      </c>
+      <c r="K11" s="66">
+        <v>1971.1</v>
+      </c>
+      <c r="L11" s="66">
+        <v>1156.5</v>
+      </c>
+      <c r="M11" s="66">
+        <v>6620.9</v>
+      </c>
+      <c r="N11" s="66">
+        <v>3192.7</v>
+      </c>
+      <c r="O11" s="66">
+        <v>1119.5999999999999</v>
+      </c>
+      <c r="P11" s="66">
+        <v>1589.7</v>
+      </c>
+      <c r="Q11" s="66">
+        <v>3486.5</v>
+      </c>
+      <c r="R11" s="66">
+        <v>633.20000000000005</v>
+      </c>
+      <c r="S11" s="66">
+        <v>236.6</v>
+      </c>
+      <c r="T11" s="66">
+        <v>430.6</v>
+      </c>
+      <c r="U11" s="66">
+        <v>5304.3</v>
+      </c>
+      <c r="V11" s="66">
+        <v>60658.5</v>
+      </c>
+      <c r="W11" s="66">
+        <v>651432.4</v>
+      </c>
+      <c r="X11" s="66">
+        <v>6198.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="67" t="s">
+        <v>232</v>
+      </c>
+      <c r="B12" s="65" t="s">
+        <v>233</v>
+      </c>
+      <c r="C12" s="68" t="s">
+        <v>291</v>
+      </c>
+      <c r="D12" s="66">
+        <f t="shared" si="0"/>
+        <v>33747.300000000003</v>
+      </c>
+      <c r="E12" s="66">
+        <v>0</v>
+      </c>
+      <c r="F12" s="66">
+        <v>661.9</v>
+      </c>
+      <c r="G12" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H12" s="66">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="I12" s="66">
+        <v>0</v>
+      </c>
+      <c r="J12" s="66">
+        <v>27.1</v>
+      </c>
+      <c r="K12" s="66">
+        <v>0</v>
+      </c>
+      <c r="L12" s="66">
+        <v>0</v>
+      </c>
+      <c r="M12" s="66">
+        <v>551.5</v>
+      </c>
+      <c r="N12" s="66">
+        <v>0</v>
+      </c>
+      <c r="O12" s="66">
+        <v>820.5</v>
+      </c>
+      <c r="P12" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="66">
+        <v>0</v>
+      </c>
+      <c r="R12" s="66">
+        <v>48</v>
+      </c>
+      <c r="S12" s="66">
+        <v>12.2</v>
+      </c>
+      <c r="T12" s="66">
+        <v>51.7</v>
+      </c>
+      <c r="U12" s="66">
+        <v>0</v>
+      </c>
+      <c r="V12" s="66">
+        <v>1802.2</v>
+      </c>
+      <c r="W12" s="66">
+        <v>29747.599999999999</v>
+      </c>
+      <c r="X12" s="66">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="67" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13" s="65" t="s">
+        <v>235</v>
+      </c>
+      <c r="C13" s="68" t="s">
+        <v>292</v>
+      </c>
+      <c r="D13" s="66">
+        <f t="shared" si="0"/>
+        <v>12153.4</v>
+      </c>
+      <c r="E13" s="66">
+        <v>167.7</v>
+      </c>
+      <c r="F13" s="66">
+        <v>357.3</v>
+      </c>
+      <c r="G13" s="66">
+        <v>54.7</v>
+      </c>
+      <c r="H13" s="66">
+        <v>20.7</v>
+      </c>
+      <c r="I13" s="66">
+        <v>274.7</v>
+      </c>
+      <c r="J13" s="66">
+        <v>127.6</v>
+      </c>
+      <c r="K13" s="66">
+        <v>105.7</v>
+      </c>
+      <c r="L13" s="66">
+        <v>211.5</v>
+      </c>
+      <c r="M13" s="66">
+        <v>170.1</v>
+      </c>
+      <c r="N13" s="66">
+        <v>171.4</v>
+      </c>
+      <c r="O13" s="66">
+        <v>0</v>
+      </c>
+      <c r="P13" s="66">
+        <v>40.1</v>
+      </c>
+      <c r="Q13" s="66">
+        <v>10.9</v>
+      </c>
+      <c r="R13" s="66">
+        <v>63.2</v>
+      </c>
+      <c r="S13" s="66">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="T13" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="U13" s="66">
+        <v>0</v>
+      </c>
+      <c r="V13" s="66">
+        <v>2514.5</v>
+      </c>
+      <c r="W13" s="66">
+        <v>7384.4</v>
+      </c>
+      <c r="X13" s="66">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="15" customHeight="1">
+      <c r="A14" s="104" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="105"/>
+      <c r="C14" s="106"/>
+      <c r="D14" s="66"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="69"/>
+      <c r="N14" s="69"/>
+      <c r="O14" s="69"/>
+      <c r="P14" s="66"/>
+      <c r="Q14" s="69"/>
+      <c r="R14" s="69"/>
+      <c r="S14" s="69"/>
+      <c r="T14" s="69"/>
+      <c r="U14" s="69"/>
+      <c r="V14" s="69"/>
+      <c r="W14" s="69"/>
+      <c r="X14" s="69"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="65" t="s">
+        <v>236</v>
+      </c>
+      <c r="B15" s="65">
+        <v>32120</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="D15" s="66">
+        <f t="shared" si="0"/>
+        <v>3448.4</v>
+      </c>
+      <c r="E15" s="66">
+        <v>8.9</v>
+      </c>
+      <c r="F15" s="66">
+        <v>47</v>
+      </c>
+      <c r="G15" s="66">
+        <v>0</v>
+      </c>
+      <c r="H15" s="66">
+        <v>0</v>
+      </c>
+      <c r="I15" s="66">
+        <v>0</v>
+      </c>
+      <c r="J15" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="K15" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L15" s="66">
+        <v>7.4</v>
+      </c>
+      <c r="M15" s="66">
+        <v>475.6</v>
+      </c>
+      <c r="N15" s="66">
+        <v>55.9</v>
+      </c>
+      <c r="O15" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="P15" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="66">
+        <v>12.6</v>
+      </c>
+      <c r="R15" s="66">
+        <v>27.9</v>
+      </c>
+      <c r="S15" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="T15" s="66">
+        <v>0</v>
+      </c>
+      <c r="U15" s="66">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="V15" s="66">
+        <v>771</v>
+      </c>
+      <c r="W15" s="66">
+        <v>1765.6</v>
+      </c>
+      <c r="X15" s="66">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="65" t="s">
+        <v>237</v>
+      </c>
+      <c r="B16" s="65">
+        <v>32130</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D16" s="66">
+        <f t="shared" si="0"/>
+        <v>96.4</v>
+      </c>
+      <c r="E16" s="66">
+        <v>17</v>
+      </c>
+      <c r="F16" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="G16" s="66">
+        <v>0</v>
+      </c>
+      <c r="H16" s="66">
+        <v>0</v>
+      </c>
+      <c r="I16" s="66">
+        <v>0</v>
+      </c>
+      <c r="J16" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="K16" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="L16" s="66">
+        <v>0</v>
+      </c>
+      <c r="M16" s="66">
+        <v>4.2</v>
+      </c>
+      <c r="N16" s="66">
+        <v>0</v>
+      </c>
+      <c r="O16" s="66">
+        <v>0</v>
+      </c>
+      <c r="P16" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="66">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="R16" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="S16" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="T16" s="66">
+        <v>0</v>
+      </c>
+      <c r="U16" s="66">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="V16" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="W16" s="66">
+        <v>7.7</v>
+      </c>
+      <c r="X16" s="66">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="15" customHeight="1">
+      <c r="A17" s="104" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="105"/>
+      <c r="C17" s="106"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="69"/>
+      <c r="F17" s="69"/>
+      <c r="G17" s="69"/>
+      <c r="H17" s="69"/>
+      <c r="I17" s="69"/>
+      <c r="J17" s="69"/>
+      <c r="K17" s="69"/>
+      <c r="L17" s="69"/>
+      <c r="M17" s="69"/>
+      <c r="N17" s="69"/>
+      <c r="O17" s="69"/>
+      <c r="P17" s="66"/>
+      <c r="Q17" s="69"/>
+      <c r="R17" s="69"/>
+      <c r="S17" s="69"/>
+      <c r="T17" s="69"/>
+      <c r="U17" s="69"/>
+      <c r="V17" s="69"/>
+      <c r="W17" s="69"/>
+      <c r="X17" s="69"/>
+    </row>
+    <row r="18" spans="1:24" ht="25.5">
+      <c r="A18" s="65" t="s">
+        <v>238</v>
+      </c>
+      <c r="B18" s="65">
+        <v>59110</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D18" s="66">
+        <f t="shared" si="0"/>
+        <v>52459.8</v>
+      </c>
+      <c r="E18" s="66">
+        <v>0</v>
+      </c>
+      <c r="F18" s="66">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="G18" s="66">
+        <v>88.1</v>
+      </c>
+      <c r="H18" s="66">
+        <v>808.9</v>
+      </c>
+      <c r="I18" s="66">
+        <v>0</v>
+      </c>
+      <c r="J18" s="66">
+        <v>167.9</v>
+      </c>
+      <c r="K18" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="L18" s="66">
+        <v>0</v>
+      </c>
+      <c r="M18" s="66">
+        <v>580.20000000000005</v>
+      </c>
+      <c r="N18" s="66">
+        <v>0</v>
+      </c>
+      <c r="O18" s="66">
+        <v>27.8</v>
+      </c>
+      <c r="P18" s="66">
+        <v>29.4</v>
+      </c>
+      <c r="Q18" s="66">
+        <v>104.9</v>
+      </c>
+      <c r="R18" s="66">
+        <v>62.4</v>
+      </c>
+      <c r="S18" s="66">
+        <v>892.9</v>
+      </c>
+      <c r="T18" s="66">
+        <v>23.6</v>
+      </c>
+      <c r="U18" s="66">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="V18" s="66">
+        <v>13084.5</v>
+      </c>
+      <c r="W18" s="66">
+        <v>35832.699999999997</v>
+      </c>
+      <c r="X18" s="66">
+        <v>588.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="25.5">
+      <c r="A19" s="65" t="s">
+        <v>239</v>
+      </c>
+      <c r="B19" s="65">
+        <v>59120</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D19" s="66">
+        <f t="shared" si="0"/>
+        <v>3526.7</v>
+      </c>
+      <c r="E19" s="66">
+        <v>0</v>
+      </c>
+      <c r="F19" s="66">
+        <v>0</v>
+      </c>
+      <c r="G19" s="66">
+        <v>0</v>
+      </c>
+      <c r="H19" s="66">
+        <v>144.5</v>
+      </c>
+      <c r="I19" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="J19" s="66">
+        <v>0</v>
+      </c>
+      <c r="K19" s="66">
+        <v>10.1</v>
+      </c>
+      <c r="L19" s="66">
+        <v>109</v>
+      </c>
+      <c r="M19" s="66">
+        <v>4</v>
+      </c>
+      <c r="N19" s="66">
+        <v>13.3</v>
+      </c>
+      <c r="O19" s="66">
+        <v>0</v>
+      </c>
+      <c r="P19" s="66">
+        <v>24.9</v>
+      </c>
+      <c r="Q19" s="66">
+        <v>0</v>
+      </c>
+      <c r="R19" s="66">
+        <v>5.2</v>
+      </c>
+      <c r="S19" s="66">
+        <v>0</v>
+      </c>
+      <c r="T19" s="66">
+        <v>0</v>
+      </c>
+      <c r="U19" s="66">
+        <v>66.5</v>
+      </c>
+      <c r="V19" s="66">
+        <v>1883.8</v>
+      </c>
+      <c r="W19" s="66">
+        <v>1172</v>
+      </c>
+      <c r="X19" s="66">
+        <v>93.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="38.25">
+      <c r="A20" s="65" t="s">
+        <v>240</v>
+      </c>
+      <c r="B20" s="65" t="s">
+        <v>241</v>
+      </c>
+      <c r="C20" s="68" t="s">
+        <v>293</v>
+      </c>
+      <c r="D20" s="66">
+        <f t="shared" si="0"/>
+        <v>26744.2</v>
+      </c>
+      <c r="E20" s="66">
+        <v>0</v>
+      </c>
+      <c r="F20" s="66">
+        <v>0</v>
+      </c>
+      <c r="G20" s="66">
+        <v>0</v>
+      </c>
+      <c r="H20" s="66">
+        <v>0</v>
+      </c>
+      <c r="I20" s="66">
+        <v>0</v>
+      </c>
+      <c r="J20" s="66">
+        <v>0</v>
+      </c>
+      <c r="K20" s="66">
+        <v>0</v>
+      </c>
+      <c r="L20" s="66">
+        <v>0</v>
+      </c>
+      <c r="M20" s="66">
+        <v>0</v>
+      </c>
+      <c r="N20" s="66">
+        <v>0</v>
+      </c>
+      <c r="O20" s="66">
+        <v>0</v>
+      </c>
+      <c r="P20" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="66">
+        <v>6.4</v>
+      </c>
+      <c r="R20" s="66">
+        <v>0</v>
+      </c>
+      <c r="S20" s="66">
+        <v>0</v>
+      </c>
+      <c r="T20" s="66">
+        <v>0</v>
+      </c>
+      <c r="U20" s="66">
+        <v>0</v>
+      </c>
+      <c r="V20" s="66">
+        <v>994.1</v>
+      </c>
+      <c r="W20" s="66">
+        <v>25743.7</v>
+      </c>
+      <c r="X20" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="25.5">
+      <c r="A21" s="65" t="s">
+        <v>242</v>
+      </c>
+      <c r="B21" s="65" t="s">
+        <v>243</v>
+      </c>
+      <c r="C21" s="68" t="s">
+        <v>294</v>
+      </c>
+      <c r="D21" s="66">
+        <f t="shared" si="0"/>
+        <v>58925.4</v>
+      </c>
+      <c r="E21" s="66">
+        <v>453.7</v>
+      </c>
+      <c r="F21" s="66">
+        <v>324.10000000000002</v>
+      </c>
+      <c r="G21" s="66">
+        <v>2239.1999999999998</v>
+      </c>
+      <c r="H21" s="66">
+        <v>1596.9</v>
+      </c>
+      <c r="I21" s="66">
+        <v>1779.5</v>
+      </c>
+      <c r="J21" s="66">
+        <v>453.7</v>
+      </c>
+      <c r="K21" s="66">
+        <v>430.2</v>
+      </c>
+      <c r="L21" s="66">
+        <v>259.3</v>
+      </c>
+      <c r="M21" s="66">
+        <v>436</v>
+      </c>
+      <c r="N21" s="66">
+        <v>589.29999999999995</v>
+      </c>
+      <c r="O21" s="66">
+        <v>1420.1</v>
+      </c>
+      <c r="P21" s="66">
+        <v>1025.3</v>
+      </c>
+      <c r="Q21" s="66">
+        <v>135.5</v>
+      </c>
+      <c r="R21" s="66">
+        <v>47.1</v>
+      </c>
+      <c r="S21" s="66">
+        <v>241.6</v>
+      </c>
+      <c r="T21" s="66">
+        <v>0</v>
+      </c>
+      <c r="U21" s="66">
+        <v>601</v>
+      </c>
+      <c r="V21" s="66">
+        <v>17648.2</v>
+      </c>
+      <c r="W21" s="66">
+        <v>24023.9</v>
+      </c>
+      <c r="X21" s="66">
+        <v>5220.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" ht="15" customHeight="1">
+      <c r="A22" s="98" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" s="99"/>
+      <c r="C22" s="100"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="69"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="69"/>
+      <c r="K22" s="69"/>
+      <c r="L22" s="69"/>
+      <c r="M22" s="69"/>
+      <c r="N22" s="69"/>
+      <c r="O22" s="69"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="69"/>
+      <c r="R22" s="69"/>
+      <c r="S22" s="69"/>
+      <c r="T22" s="69"/>
+      <c r="U22" s="69"/>
+      <c r="V22" s="69"/>
+      <c r="W22" s="69"/>
+      <c r="X22" s="69"/>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" s="65" t="s">
+        <v>244</v>
+      </c>
+      <c r="B23" s="65">
+        <v>91020</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" s="66">
+        <f t="shared" si="0"/>
+        <v>26442.3</v>
+      </c>
+      <c r="E23" s="66">
+        <v>1166.7</v>
+      </c>
+      <c r="F23" s="66">
+        <v>802.6</v>
+      </c>
+      <c r="G23" s="66">
+        <v>541.1</v>
+      </c>
+      <c r="H23" s="66">
+        <v>867.3</v>
+      </c>
+      <c r="I23" s="66">
+        <v>1422.2</v>
+      </c>
+      <c r="J23" s="66">
+        <v>1478.9</v>
+      </c>
+      <c r="K23" s="66">
+        <v>884.4</v>
+      </c>
+      <c r="L23" s="66">
+        <v>1033.7</v>
+      </c>
+      <c r="M23" s="66">
+        <v>1424.3</v>
+      </c>
+      <c r="N23" s="66">
+        <v>1722.9</v>
+      </c>
+      <c r="O23" s="66">
+        <v>563.9</v>
+      </c>
+      <c r="P23" s="66">
+        <v>2200.4</v>
+      </c>
+      <c r="Q23" s="66">
+        <v>949.7</v>
+      </c>
+      <c r="R23" s="66">
+        <v>493.1</v>
+      </c>
+      <c r="S23" s="66">
+        <v>3422.4</v>
+      </c>
+      <c r="T23" s="66">
+        <v>455.5</v>
+      </c>
+      <c r="U23" s="66">
+        <v>2770.7</v>
+      </c>
+      <c r="V23" s="66">
+        <v>1258.5999999999999</v>
+      </c>
+      <c r="W23" s="66">
+        <v>2983.9</v>
+      </c>
+      <c r="X23" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" ht="38.25">
+      <c r="A24" s="65" t="s">
+        <v>245</v>
+      </c>
+      <c r="B24" s="65">
+        <v>91012</v>
+      </c>
+      <c r="C24" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" s="66">
+        <f t="shared" si="0"/>
+        <v>58484.1</v>
+      </c>
+      <c r="E24" s="66">
+        <v>1895.1</v>
+      </c>
+      <c r="F24" s="66">
+        <v>2465.3000000000002</v>
+      </c>
+      <c r="G24" s="66">
+        <v>3505.1</v>
+      </c>
+      <c r="H24" s="66">
+        <v>2632.7</v>
+      </c>
+      <c r="I24" s="66">
+        <v>2223.6999999999998</v>
+      </c>
+      <c r="J24" s="66">
+        <v>4536.7</v>
+      </c>
+      <c r="K24" s="66">
+        <v>2992.8</v>
+      </c>
+      <c r="L24" s="66">
+        <v>1000.1</v>
+      </c>
+      <c r="M24" s="66">
+        <v>4220.3999999999996</v>
+      </c>
+      <c r="N24" s="66">
+        <v>3613.9</v>
+      </c>
+      <c r="O24" s="66">
+        <v>3670.4</v>
+      </c>
+      <c r="P24" s="66">
+        <v>1297.2</v>
+      </c>
+      <c r="Q24" s="66">
+        <v>2884.6</v>
+      </c>
+      <c r="R24" s="66">
+        <v>2484.6999999999998</v>
+      </c>
+      <c r="S24" s="66">
+        <v>3290.7</v>
+      </c>
+      <c r="T24" s="66">
+        <v>944.7</v>
+      </c>
+      <c r="U24" s="66">
+        <v>2282.4</v>
+      </c>
+      <c r="V24" s="66">
+        <v>4314.6000000000004</v>
+      </c>
+      <c r="W24" s="66">
+        <v>7396</v>
+      </c>
+      <c r="X24" s="66">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="15" customHeight="1">
+      <c r="A25" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" s="105"/>
+      <c r="C25" s="106"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="69"/>
+      <c r="F25" s="69"/>
+      <c r="G25" s="69"/>
+      <c r="H25" s="69"/>
+      <c r="I25" s="69"/>
+      <c r="J25" s="69"/>
+      <c r="K25" s="69"/>
+      <c r="L25" s="69"/>
+      <c r="M25" s="69"/>
+      <c r="N25" s="69"/>
+      <c r="O25" s="69"/>
+      <c r="P25" s="66"/>
+      <c r="Q25" s="69"/>
+      <c r="R25" s="69"/>
+      <c r="S25" s="66">
+        <v>0</v>
+      </c>
+      <c r="T25" s="69"/>
+      <c r="U25" s="69"/>
+      <c r="V25" s="69"/>
+      <c r="W25" s="69"/>
+      <c r="X25" s="69"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" s="65" t="s">
+        <v>246</v>
+      </c>
+      <c r="B26" s="65">
+        <v>90012</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" s="66">
+        <f t="shared" si="0"/>
+        <v>68898.399999999994</v>
+      </c>
+      <c r="E26" s="66">
+        <v>536.20000000000005</v>
+      </c>
+      <c r="F26" s="66">
+        <v>906.6</v>
+      </c>
+      <c r="G26" s="66">
+        <v>3435.6</v>
+      </c>
+      <c r="H26" s="66">
+        <v>3389.7</v>
+      </c>
+      <c r="I26" s="66">
+        <v>2435.1999999999998</v>
+      </c>
+      <c r="J26" s="66">
+        <v>1810.1</v>
+      </c>
+      <c r="K26" s="66">
+        <v>2094.6</v>
+      </c>
+      <c r="L26" s="66">
+        <v>1218.7</v>
+      </c>
+      <c r="M26" s="66">
+        <v>2869.2</v>
+      </c>
+      <c r="N26" s="66">
+        <v>1561.2</v>
+      </c>
+      <c r="O26" s="66">
+        <v>704.6</v>
+      </c>
+      <c r="P26" s="66">
+        <v>1588.7</v>
+      </c>
+      <c r="Q26" s="66">
+        <v>1493.1</v>
+      </c>
+      <c r="R26" s="66">
+        <v>1396.5</v>
+      </c>
+      <c r="S26" s="66">
+        <v>934.2</v>
+      </c>
+      <c r="T26" s="66">
+        <v>321.2</v>
+      </c>
+      <c r="U26" s="66">
+        <v>2121.1999999999998</v>
+      </c>
+      <c r="V26" s="66">
+        <v>17719.900000000001</v>
+      </c>
+      <c r="W26" s="66">
+        <v>22257.5</v>
+      </c>
+      <c r="X26" s="66">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" s="65" t="s">
+        <v>247</v>
+      </c>
+      <c r="B27" s="65">
+        <v>90040</v>
+      </c>
+      <c r="C27" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="66">
+        <f t="shared" si="0"/>
+        <v>4992.6000000000004</v>
+      </c>
+      <c r="E27" s="66">
+        <v>0</v>
+      </c>
+      <c r="F27" s="66">
+        <v>0</v>
+      </c>
+      <c r="G27" s="66">
+        <v>0</v>
+      </c>
+      <c r="H27" s="66">
+        <v>151</v>
+      </c>
+      <c r="I27" s="66">
+        <v>0</v>
+      </c>
+      <c r="J27" s="66">
+        <v>0</v>
+      </c>
+      <c r="K27" s="66">
+        <v>0</v>
+      </c>
+      <c r="L27" s="66">
+        <v>0</v>
+      </c>
+      <c r="M27" s="66">
+        <v>0</v>
+      </c>
+      <c r="N27" s="66">
+        <v>0</v>
+      </c>
+      <c r="O27" s="66">
+        <v>2890.2</v>
+      </c>
+      <c r="P27" s="66">
+        <v>297.39999999999998</v>
+      </c>
+      <c r="Q27" s="66">
+        <v>0</v>
+      </c>
+      <c r="R27" s="66">
+        <v>0</v>
+      </c>
+      <c r="S27" s="66">
+        <v>0</v>
+      </c>
+      <c r="T27" s="66">
+        <v>0</v>
+      </c>
+      <c r="U27" s="66">
+        <v>0</v>
+      </c>
+      <c r="V27" s="66">
+        <v>1284.7</v>
+      </c>
+      <c r="W27" s="66">
+        <v>87.6</v>
+      </c>
+      <c r="X27" s="66">
+        <v>281.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" s="65" t="s">
+        <v>248</v>
+      </c>
+      <c r="B28" s="65">
+        <v>90030</v>
+      </c>
+      <c r="C28" s="38" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="66">
+        <f t="shared" si="0"/>
+        <v>9985.2999999999993</v>
+      </c>
+      <c r="E28" s="66">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F28" s="66">
+        <v>139.6</v>
+      </c>
+      <c r="G28" s="66">
+        <v>138.9</v>
+      </c>
+      <c r="H28" s="66">
+        <v>1535.4</v>
+      </c>
+      <c r="I28" s="66">
+        <v>7.3</v>
+      </c>
+      <c r="J28" s="66">
+        <v>109.3</v>
+      </c>
+      <c r="K28" s="66">
         <v>90</v>
       </c>
-      <c r="D3" s="32" t="s">
-[...41 lines deleted...]
-      <c r="R3" s="32" t="s">
+      <c r="L28" s="66">
+        <v>42.9</v>
+      </c>
+      <c r="M28" s="66">
+        <v>547</v>
+      </c>
+      <c r="N28" s="66">
+        <v>175.4</v>
+      </c>
+      <c r="O28" s="66">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="P28" s="66">
+        <v>472.5</v>
+      </c>
+      <c r="Q28" s="66">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="R28" s="66">
+        <v>27.8</v>
+      </c>
+      <c r="S28" s="66">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="T28" s="66">
+        <v>13.6</v>
+      </c>
+      <c r="U28" s="66">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="V28" s="66">
+        <v>1822.6</v>
+      </c>
+      <c r="W28" s="66">
+        <v>4361.2</v>
+      </c>
+      <c r="X28" s="66">
+        <v>50.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" s="65" t="s">
+        <v>249</v>
+      </c>
+      <c r="B29" s="65">
+        <v>93293</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" s="66">
+        <f t="shared" si="0"/>
+        <v>5246</v>
+      </c>
+      <c r="E29" s="66">
+        <v>0</v>
+      </c>
+      <c r="F29" s="66">
+        <v>0</v>
+      </c>
+      <c r="G29" s="66">
+        <v>1951.5</v>
+      </c>
+      <c r="H29" s="66">
+        <v>0</v>
+      </c>
+      <c r="I29" s="66">
+        <v>0</v>
+      </c>
+      <c r="J29" s="66">
+        <v>1</v>
+      </c>
+      <c r="K29" s="66">
+        <v>0</v>
+      </c>
+      <c r="L29" s="66">
+        <v>0</v>
+      </c>
+      <c r="M29" s="66">
+        <v>0</v>
+      </c>
+      <c r="N29" s="66">
+        <v>0</v>
+      </c>
+      <c r="O29" s="66">
+        <v>0</v>
+      </c>
+      <c r="P29" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="66">
+        <v>0</v>
+      </c>
+      <c r="R29" s="66">
+        <v>2755.1</v>
+      </c>
+      <c r="S29" s="66">
+        <v>0</v>
+      </c>
+      <c r="T29" s="66">
+        <v>10.6</v>
+      </c>
+      <c r="U29" s="66">
+        <v>0</v>
+      </c>
+      <c r="V29" s="66">
+        <v>0</v>
+      </c>
+      <c r="W29" s="66">
+        <v>394.3</v>
+      </c>
+      <c r="X29" s="66">
+        <v>133.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" ht="25.5">
+      <c r="A30" s="65" t="s">
+        <v>250</v>
+      </c>
+      <c r="B30" s="65">
+        <v>90020</v>
+      </c>
+      <c r="C30" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" s="66">
+        <f t="shared" si="0"/>
+        <v>47330.2</v>
+      </c>
+      <c r="E30" s="66">
+        <v>976.4</v>
+      </c>
+      <c r="F30" s="66">
+        <v>186.4</v>
+      </c>
+      <c r="G30" s="66">
+        <v>336</v>
+      </c>
+      <c r="H30" s="66">
+        <v>1979.3</v>
+      </c>
+      <c r="I30" s="66">
+        <v>214.9</v>
+      </c>
+      <c r="J30" s="66">
+        <v>844.4</v>
+      </c>
+      <c r="K30" s="66">
+        <v>360.7</v>
+      </c>
+      <c r="L30" s="66">
+        <v>422.7</v>
+      </c>
+      <c r="M30" s="66">
+        <v>395.2</v>
+      </c>
+      <c r="N30" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O30" s="66">
+        <v>354.5</v>
+      </c>
+      <c r="P30" s="66">
+        <v>381.5</v>
+      </c>
+      <c r="Q30" s="66">
+        <v>108.4</v>
+      </c>
+      <c r="R30" s="66">
+        <v>167.1</v>
+      </c>
+      <c r="S30" s="66">
+        <v>1003.4</v>
+      </c>
+      <c r="T30" s="66">
+        <v>0</v>
+      </c>
+      <c r="U30" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="V30" s="66">
+        <v>9293.2999999999993</v>
+      </c>
+      <c r="W30" s="66">
+        <v>30045.200000000001</v>
+      </c>
+      <c r="X30" s="66">
+        <v>259.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31" s="65" t="s">
+        <v>251</v>
+      </c>
+      <c r="B31" s="65">
+        <v>90011</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" s="66">
+        <f t="shared" si="0"/>
+        <v>66701.7</v>
+      </c>
+      <c r="E31" s="66">
+        <v>827.1</v>
+      </c>
+      <c r="F31" s="66">
+        <v>1480.8</v>
+      </c>
+      <c r="G31" s="66">
+        <v>1247.3</v>
+      </c>
+      <c r="H31" s="66">
+        <v>6.7</v>
+      </c>
+      <c r="I31" s="66">
+        <v>2014.4</v>
+      </c>
+      <c r="J31" s="66">
+        <v>1113.9000000000001</v>
+      </c>
+      <c r="K31" s="66">
+        <v>1500.8</v>
+      </c>
+      <c r="L31" s="66">
+        <v>793.8</v>
+      </c>
+      <c r="M31" s="66">
+        <v>4822.5</v>
+      </c>
+      <c r="N31" s="66">
+        <v>2267.9</v>
+      </c>
+      <c r="O31" s="66">
+        <v>273.5</v>
+      </c>
+      <c r="P31" s="66">
+        <v>2254.5</v>
+      </c>
+      <c r="Q31" s="66">
+        <v>1387.4</v>
+      </c>
+      <c r="R31" s="66">
+        <v>1767.6</v>
+      </c>
+      <c r="S31" s="66">
+        <v>2448</v>
+      </c>
+      <c r="T31" s="66">
+        <v>593.6</v>
+      </c>
+      <c r="U31" s="66">
+        <v>0</v>
+      </c>
+      <c r="V31" s="66">
+        <v>28228.2</v>
+      </c>
+      <c r="W31" s="66">
+        <v>7804</v>
+      </c>
+      <c r="X31" s="66">
+        <v>5869.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32" s="65" t="s">
+        <v>252</v>
+      </c>
+      <c r="B32" s="65">
+        <v>90013</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D32" s="66">
+        <f t="shared" si="0"/>
+        <v>1797.4</v>
+      </c>
+      <c r="E32" s="66">
+        <v>0</v>
+      </c>
+      <c r="F32" s="66">
+        <v>0</v>
+      </c>
+      <c r="G32" s="66">
+        <v>0</v>
+      </c>
+      <c r="H32" s="66">
+        <v>14.4</v>
+      </c>
+      <c r="I32" s="66">
+        <v>0</v>
+      </c>
+      <c r="J32" s="66">
+        <v>0</v>
+      </c>
+      <c r="K32" s="66">
+        <v>0</v>
+      </c>
+      <c r="L32" s="66">
+        <v>0</v>
+      </c>
+      <c r="M32" s="66">
+        <v>0</v>
+      </c>
+      <c r="N32" s="66">
+        <v>0</v>
+      </c>
+      <c r="O32" s="66">
+        <v>0</v>
+      </c>
+      <c r="P32" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="66">
+        <v>0</v>
+      </c>
+      <c r="R32" s="66">
+        <v>0</v>
+      </c>
+      <c r="S32" s="66">
+        <v>0</v>
+      </c>
+      <c r="T32" s="66">
+        <v>0</v>
+      </c>
+      <c r="U32" s="66">
+        <v>242.1</v>
+      </c>
+      <c r="V32" s="66">
+        <v>613.20000000000005</v>
+      </c>
+      <c r="W32" s="66">
+        <v>581.79999999999995</v>
+      </c>
+      <c r="X32" s="66">
+        <v>345.9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" ht="15" customHeight="1">
+      <c r="A33" s="98" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="99"/>
+      <c r="C33" s="100"/>
+      <c r="D33" s="66"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="69"/>
+      <c r="G33" s="69"/>
+      <c r="H33" s="69"/>
+      <c r="I33" s="69"/>
+      <c r="J33" s="69"/>
+      <c r="K33" s="69"/>
+      <c r="L33" s="69"/>
+      <c r="M33" s="69"/>
+      <c r="N33" s="69"/>
+      <c r="O33" s="69"/>
+      <c r="P33" s="66"/>
+      <c r="Q33" s="69"/>
+      <c r="R33" s="69"/>
+      <c r="S33" s="66">
+        <v>0</v>
+      </c>
+      <c r="T33" s="69"/>
+      <c r="U33" s="69"/>
+      <c r="V33" s="69"/>
+      <c r="W33" s="69"/>
+      <c r="X33" s="69"/>
+    </row>
+    <row r="34" spans="1:24" ht="25.5">
+      <c r="A34" s="65" t="s">
+        <v>253</v>
+      </c>
+      <c r="B34" s="65">
+        <v>91030</v>
+      </c>
+      <c r="C34" s="38" t="s">
+        <v>110</v>
+      </c>
+      <c r="D34" s="66">
+        <f t="shared" si="0"/>
+        <v>2644.2</v>
+      </c>
+      <c r="E34" s="66">
+        <v>0</v>
+      </c>
+      <c r="F34" s="66">
+        <v>121.7</v>
+      </c>
+      <c r="G34" s="66">
+        <v>19.2</v>
+      </c>
+      <c r="H34" s="66">
+        <v>0</v>
+      </c>
+      <c r="I34" s="66">
+        <v>42.2</v>
+      </c>
+      <c r="J34" s="66">
+        <v>0</v>
+      </c>
+      <c r="K34" s="66">
+        <v>249</v>
+      </c>
+      <c r="L34" s="66">
+        <v>0</v>
+      </c>
+      <c r="M34" s="66">
+        <v>565.9</v>
+      </c>
+      <c r="N34" s="66">
+        <v>336.2</v>
+      </c>
+      <c r="O34" s="66">
+        <v>0</v>
+      </c>
+      <c r="P34" s="66">
+        <v>799.7</v>
+      </c>
+      <c r="Q34" s="66">
+        <v>0</v>
+      </c>
+      <c r="R34" s="66">
+        <v>46.4</v>
+      </c>
+      <c r="S34" s="66">
+        <v>58</v>
+      </c>
+      <c r="T34" s="66">
+        <v>90.4</v>
+      </c>
+      <c r="U34" s="66">
+        <v>266.3</v>
+      </c>
+      <c r="V34" s="66">
+        <v>0</v>
+      </c>
+      <c r="W34" s="66">
+        <v>49.2</v>
+      </c>
+      <c r="X34" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A35" s="101" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="102"/>
+      <c r="C35" s="103"/>
+      <c r="D35" s="66"/>
+      <c r="E35" s="69"/>
+      <c r="F35" s="69"/>
+      <c r="G35" s="69"/>
+      <c r="H35" s="69"/>
+      <c r="I35" s="69"/>
+      <c r="J35" s="69"/>
+      <c r="K35" s="69"/>
+      <c r="L35" s="69"/>
+      <c r="M35" s="69"/>
+      <c r="N35" s="69"/>
+      <c r="O35" s="69"/>
+      <c r="P35" s="66"/>
+      <c r="Q35" s="69"/>
+      <c r="R35" s="69"/>
+      <c r="S35" s="66"/>
+      <c r="T35" s="69"/>
+      <c r="U35" s="69"/>
+      <c r="V35" s="69"/>
+      <c r="W35" s="69"/>
+      <c r="X35" s="69"/>
+    </row>
+    <row r="36" spans="1:24" ht="25.5">
+      <c r="A36" s="65" t="s">
+        <v>254</v>
+      </c>
+      <c r="B36" s="65">
+        <v>59200</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="66">
+        <f t="shared" si="0"/>
+        <v>4849.2</v>
+      </c>
+      <c r="E36" s="66">
+        <v>0</v>
+      </c>
+      <c r="F36" s="66">
+        <v>0</v>
+      </c>
+      <c r="G36" s="66">
+        <v>6.3</v>
+      </c>
+      <c r="H36" s="66">
+        <v>233.4</v>
+      </c>
+      <c r="I36" s="66">
+        <v>0</v>
+      </c>
+      <c r="J36" s="66">
+        <v>563.5</v>
+      </c>
+      <c r="K36" s="66">
+        <v>2894</v>
+      </c>
+      <c r="L36" s="66">
+        <v>20.5</v>
+      </c>
+      <c r="M36" s="66">
+        <v>93.2</v>
+      </c>
+      <c r="N36" s="66">
+        <v>62.8</v>
+      </c>
+      <c r="O36" s="66">
+        <v>0</v>
+      </c>
+      <c r="P36" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="66">
+        <v>47.2</v>
+      </c>
+      <c r="R36" s="66">
+        <v>0</v>
+      </c>
+      <c r="S36" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="T36" s="66">
+        <v>0</v>
+      </c>
+      <c r="U36" s="66">
+        <v>1</v>
+      </c>
+      <c r="V36" s="66">
+        <v>163.4</v>
+      </c>
+      <c r="W36" s="66">
+        <v>652.20000000000005</v>
+      </c>
+      <c r="X36" s="66">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
+      <c r="A37" s="65" t="s">
+        <v>255</v>
+      </c>
+      <c r="B37" s="65">
+        <v>32200</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="D37" s="66">
+        <f t="shared" si="0"/>
+        <v>83.4</v>
+      </c>
+      <c r="E37" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="F37" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G37" s="66">
+        <v>0</v>
+      </c>
+      <c r="H37" s="66">
+        <v>6.2</v>
+      </c>
+      <c r="I37" s="66">
+        <v>0</v>
+      </c>
+      <c r="J37" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="K37" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="L37" s="66">
+        <v>0</v>
+      </c>
+      <c r="M37" s="66">
+        <v>0</v>
+      </c>
+      <c r="N37" s="66">
+        <v>0</v>
+      </c>
+      <c r="O37" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="P37" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="66">
+        <v>0</v>
+      </c>
+      <c r="R37" s="66">
+        <v>0</v>
+      </c>
+      <c r="S37" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T37" s="66">
+        <v>0</v>
+      </c>
+      <c r="U37" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="V37" s="66">
+        <v>7.5</v>
+      </c>
+      <c r="W37" s="66">
+        <v>48.6</v>
+      </c>
+      <c r="X37" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" ht="15" customHeight="1">
+      <c r="A38" s="98" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="99"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="66"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="69"/>
+      <c r="G38" s="69"/>
+      <c r="H38" s="69"/>
+      <c r="I38" s="69"/>
+      <c r="J38" s="69"/>
+      <c r="K38" s="69"/>
+      <c r="L38" s="69"/>
+      <c r="M38" s="69"/>
+      <c r="N38" s="69"/>
+      <c r="O38" s="69"/>
+      <c r="P38" s="66"/>
+      <c r="Q38" s="69"/>
+      <c r="R38" s="69"/>
+      <c r="S38" s="69"/>
+      <c r="T38" s="69"/>
+      <c r="U38" s="69"/>
+      <c r="V38" s="69"/>
+      <c r="W38" s="69"/>
+      <c r="X38" s="69"/>
+    </row>
+    <row r="39" spans="1:24" ht="38.25">
+      <c r="A39" s="70" t="s">
+        <v>256</v>
+      </c>
+      <c r="B39" s="71">
+        <v>71112</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="D39" s="66">
+        <f t="shared" si="0"/>
+        <v>258638.7</v>
+      </c>
+      <c r="E39" s="66">
+        <v>1200.8</v>
+      </c>
+      <c r="F39" s="66">
+        <v>1418.9</v>
+      </c>
+      <c r="G39" s="66">
+        <v>4923.7</v>
+      </c>
+      <c r="H39" s="66">
+        <v>8413</v>
+      </c>
+      <c r="I39" s="66">
+        <v>11941.9</v>
+      </c>
+      <c r="J39" s="66">
+        <v>1371.5</v>
+      </c>
+      <c r="K39" s="66">
+        <v>8073.7</v>
+      </c>
+      <c r="L39" s="66">
+        <v>1541.2</v>
+      </c>
+      <c r="M39" s="66">
+        <v>45806</v>
+      </c>
+      <c r="N39" s="66">
+        <v>5803.9</v>
+      </c>
+      <c r="O39" s="66">
+        <v>1782.2</v>
+      </c>
+      <c r="P39" s="66">
+        <v>2886.7</v>
+      </c>
+      <c r="Q39" s="66">
+        <v>22791.8</v>
+      </c>
+      <c r="R39" s="66">
+        <v>1444</v>
+      </c>
+      <c r="S39" s="66">
+        <v>2488.6</v>
+      </c>
+      <c r="T39" s="66">
+        <v>552.70000000000005</v>
+      </c>
+      <c r="U39" s="66">
+        <v>13088.8</v>
+      </c>
+      <c r="V39" s="66">
+        <v>47438.6</v>
+      </c>
+      <c r="W39" s="66">
+        <v>67614.100000000006</v>
+      </c>
+      <c r="X39" s="66">
+        <v>8056.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
+      <c r="A40" s="70" t="s">
+        <v>257</v>
+      </c>
+      <c r="B40" s="71">
+        <v>74100</v>
+      </c>
+      <c r="C40" s="43" t="s">
+        <v>115</v>
+      </c>
+      <c r="D40" s="66">
+        <f t="shared" si="0"/>
+        <v>69095.8</v>
+      </c>
+      <c r="E40" s="66">
+        <v>98.9</v>
+      </c>
+      <c r="F40" s="66">
+        <v>274.89999999999998</v>
+      </c>
+      <c r="G40" s="66">
+        <v>511.1</v>
+      </c>
+      <c r="H40" s="66">
+        <v>902</v>
+      </c>
+      <c r="I40" s="66">
+        <v>57.1</v>
+      </c>
+      <c r="J40" s="66">
+        <v>254.7</v>
+      </c>
+      <c r="K40" s="66">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="L40" s="66">
+        <v>895.6</v>
+      </c>
+      <c r="M40" s="66">
+        <v>1424.1</v>
+      </c>
+      <c r="N40" s="66">
+        <v>426.2</v>
+      </c>
+      <c r="O40" s="66">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="P40" s="66">
+        <v>271</v>
+      </c>
+      <c r="Q40" s="66">
+        <v>1057.5999999999999</v>
+      </c>
+      <c r="R40" s="66">
+        <v>357.9</v>
+      </c>
+      <c r="S40" s="66">
+        <v>51.3</v>
+      </c>
+      <c r="T40" s="66">
+        <v>3.3</v>
+      </c>
+      <c r="U40" s="66">
+        <v>755.3</v>
+      </c>
+      <c r="V40" s="66">
+        <v>21333.7</v>
+      </c>
+      <c r="W40" s="66">
+        <v>38379.9</v>
+      </c>
+      <c r="X40" s="66">
+        <v>1821.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24" ht="15" customHeight="1">
+      <c r="A41" s="98" t="s">
+        <v>143</v>
+      </c>
+      <c r="B41" s="99"/>
+      <c r="C41" s="100"/>
+      <c r="D41" s="66"/>
+      <c r="E41" s="69"/>
+      <c r="F41" s="69"/>
+      <c r="G41" s="69"/>
+      <c r="H41" s="69"/>
+      <c r="I41" s="69"/>
+      <c r="J41" s="69"/>
+      <c r="K41" s="69"/>
+      <c r="L41" s="69"/>
+      <c r="M41" s="69"/>
+      <c r="N41" s="69"/>
+      <c r="O41" s="69"/>
+      <c r="P41" s="66"/>
+      <c r="Q41" s="69"/>
+      <c r="R41" s="69"/>
+      <c r="S41" s="69"/>
+      <c r="T41" s="69"/>
+      <c r="U41" s="69"/>
+      <c r="V41" s="69"/>
+      <c r="W41" s="69"/>
+      <c r="X41" s="69"/>
+    </row>
+    <row r="42" spans="1:24" ht="25.5">
+      <c r="A42" s="65" t="s">
+        <v>258</v>
+      </c>
+      <c r="B42" s="65">
+        <v>60200</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="D42" s="66">
+        <f t="shared" si="0"/>
+        <v>89490.8</v>
+      </c>
+      <c r="E42" s="66">
+        <v>260.39999999999998</v>
+      </c>
+      <c r="F42" s="66">
+        <v>288.2</v>
+      </c>
+      <c r="G42" s="66">
+        <v>344.5</v>
+      </c>
+      <c r="H42" s="66">
+        <v>126.1</v>
+      </c>
+      <c r="I42" s="66">
+        <v>363.3</v>
+      </c>
+      <c r="J42" s="66">
+        <v>357</v>
+      </c>
+      <c r="K42" s="66">
+        <v>331.1</v>
+      </c>
+      <c r="L42" s="66">
+        <v>733.3</v>
+      </c>
+      <c r="M42" s="66">
+        <v>691.6</v>
+      </c>
+      <c r="N42" s="66">
+        <v>410</v>
+      </c>
+      <c r="O42" s="66">
+        <v>526</v>
+      </c>
+      <c r="P42" s="66">
+        <v>274.8</v>
+      </c>
+      <c r="Q42" s="66">
+        <v>486.3</v>
+      </c>
+      <c r="R42" s="66">
+        <v>290.8</v>
+      </c>
+      <c r="S42" s="66">
+        <v>878.7</v>
+      </c>
+      <c r="T42" s="66">
+        <v>227.7</v>
+      </c>
+      <c r="U42" s="66">
+        <v>47.3</v>
+      </c>
+      <c r="V42" s="66">
+        <v>64623.4</v>
+      </c>
+      <c r="W42" s="66">
+        <v>17676.900000000001</v>
+      </c>
+      <c r="X42" s="66">
+        <v>553.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" ht="15" customHeight="1">
+      <c r="A43" s="98" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="99"/>
+      <c r="C43" s="100"/>
+      <c r="D43" s="66"/>
+      <c r="E43" s="69"/>
+      <c r="F43" s="69"/>
+      <c r="G43" s="69"/>
+      <c r="H43" s="69"/>
+      <c r="I43" s="69"/>
+      <c r="J43" s="69"/>
+      <c r="K43" s="69"/>
+      <c r="L43" s="69"/>
+      <c r="M43" s="69"/>
+      <c r="N43" s="69"/>
+      <c r="O43" s="69"/>
+      <c r="P43" s="66"/>
+      <c r="Q43" s="69"/>
+      <c r="R43" s="69"/>
+      <c r="S43" s="69"/>
+      <c r="T43" s="69"/>
+      <c r="U43" s="69"/>
+      <c r="V43" s="69"/>
+      <c r="W43" s="69"/>
+      <c r="X43" s="69"/>
+    </row>
+    <row r="44" spans="1:24">
+      <c r="A44" s="65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B44" s="65">
+        <v>74200</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D44" s="66">
+        <f t="shared" si="0"/>
+        <v>22561.9</v>
+      </c>
+      <c r="E44" s="66">
+        <v>115.1</v>
+      </c>
+      <c r="F44" s="66">
+        <v>1625.8</v>
+      </c>
+      <c r="G44" s="66">
+        <v>1116.4000000000001</v>
+      </c>
+      <c r="H44" s="66">
+        <v>357.2</v>
+      </c>
+      <c r="I44" s="66">
+        <v>347</v>
+      </c>
+      <c r="J44" s="66">
+        <v>105.1</v>
+      </c>
+      <c r="K44" s="66">
+        <v>418.5</v>
+      </c>
+      <c r="L44" s="66">
+        <v>183.9</v>
+      </c>
+      <c r="M44" s="66">
+        <v>692.4</v>
+      </c>
+      <c r="N44" s="66">
+        <v>700.3</v>
+      </c>
+      <c r="O44" s="66">
+        <v>84.6</v>
+      </c>
+      <c r="P44" s="66">
+        <v>173.3</v>
+      </c>
+      <c r="Q44" s="66">
+        <v>1484.1</v>
+      </c>
+      <c r="R44" s="66">
+        <v>76</v>
+      </c>
+      <c r="S44" s="66">
+        <v>118.7</v>
+      </c>
+      <c r="T44" s="66">
+        <v>53.5</v>
+      </c>
+      <c r="U44" s="66">
+        <v>216.4</v>
+      </c>
+      <c r="V44" s="66">
+        <v>4167</v>
+      </c>
+      <c r="W44" s="66">
+        <v>9771.5</v>
+      </c>
+      <c r="X44" s="66">
+        <v>755.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
+      <c r="A45" s="65" t="s">
+        <v>260</v>
+      </c>
+      <c r="B45" s="65" t="s">
+        <v>261</v>
+      </c>
+      <c r="C45" s="68" t="s">
+        <v>295</v>
+      </c>
+      <c r="D45" s="66">
+        <f t="shared" si="0"/>
+        <v>43131.1</v>
+      </c>
+      <c r="E45" s="66">
+        <v>645.1</v>
+      </c>
+      <c r="F45" s="66">
+        <v>49.4</v>
+      </c>
+      <c r="G45" s="66">
+        <v>572.9</v>
+      </c>
+      <c r="H45" s="66">
+        <v>1244.7</v>
+      </c>
+      <c r="I45" s="66">
+        <v>176.9</v>
+      </c>
+      <c r="J45" s="66">
+        <v>284.8</v>
+      </c>
+      <c r="K45" s="66">
+        <v>280.10000000000002</v>
+      </c>
+      <c r="L45" s="66">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="M45" s="66">
+        <v>794.9</v>
+      </c>
+      <c r="N45" s="66">
+        <v>376.9</v>
+      </c>
+      <c r="O45" s="66">
+        <v>124</v>
+      </c>
+      <c r="P45" s="66">
+        <v>510.7</v>
+      </c>
+      <c r="Q45" s="66">
+        <v>712</v>
+      </c>
+      <c r="R45" s="66">
+        <v>429.3</v>
+      </c>
+      <c r="S45" s="66">
+        <v>58.4</v>
+      </c>
+      <c r="T45" s="66">
+        <v>30.9</v>
+      </c>
+      <c r="U45" s="66">
+        <v>951.3</v>
+      </c>
+      <c r="V45" s="66">
+        <v>3577</v>
+      </c>
+      <c r="W45" s="66">
+        <v>31861.9</v>
+      </c>
+      <c r="X45" s="66">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24" ht="15" customHeight="1">
+      <c r="A46" s="98" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="99"/>
+      <c r="C46" s="100"/>
+      <c r="D46" s="66"/>
+      <c r="E46" s="69"/>
+      <c r="F46" s="69"/>
+      <c r="G46" s="69"/>
+      <c r="H46" s="69"/>
+      <c r="I46" s="69"/>
+      <c r="J46" s="69"/>
+      <c r="K46" s="69"/>
+      <c r="L46" s="69"/>
+      <c r="M46" s="69"/>
+      <c r="N46" s="69"/>
+      <c r="O46" s="69"/>
+      <c r="P46" s="66"/>
+      <c r="Q46" s="69"/>
+      <c r="R46" s="69"/>
+      <c r="S46" s="69"/>
+      <c r="T46" s="69"/>
+      <c r="U46" s="69"/>
+      <c r="V46" s="69"/>
+      <c r="W46" s="69"/>
+      <c r="X46" s="69"/>
+    </row>
+    <row r="47" spans="1:24">
+      <c r="A47" s="65" t="s">
+        <v>262</v>
+      </c>
+      <c r="B47" s="65">
+        <v>16292</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="D47" s="66">
+        <f t="shared" si="0"/>
+        <v>477.1</v>
+      </c>
+      <c r="E47" s="66">
+        <v>0</v>
+      </c>
+      <c r="F47" s="66">
+        <v>419.9</v>
+      </c>
+      <c r="G47" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="H47" s="66">
+        <v>0</v>
+      </c>
+      <c r="I47" s="66">
+        <v>3.9</v>
+      </c>
+      <c r="J47" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="K47" s="66">
+        <v>5.9</v>
+      </c>
+      <c r="L47" s="66">
+        <v>0</v>
+      </c>
+      <c r="M47" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="N47" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="O47" s="66">
+        <v>2</v>
+      </c>
+      <c r="P47" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="66">
+        <v>0</v>
+      </c>
+      <c r="R47" s="66">
+        <v>1</v>
+      </c>
+      <c r="S47" s="66">
+        <v>0</v>
+      </c>
+      <c r="T47" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="U47" s="66">
+        <v>12.8</v>
+      </c>
+      <c r="V47" s="66">
+        <v>22.7</v>
+      </c>
+      <c r="W47" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="X47" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24" ht="38.25">
+      <c r="A48" s="65" t="s">
+        <v>263</v>
+      </c>
+      <c r="B48" s="65" t="s">
+        <v>264</v>
+      </c>
+      <c r="C48" s="68" t="s">
+        <v>296</v>
+      </c>
+      <c r="D48" s="66">
+        <f t="shared" si="0"/>
+        <v>26.9</v>
+      </c>
+      <c r="E48" s="66">
+        <v>0</v>
+      </c>
+      <c r="F48" s="66">
+        <v>0</v>
+      </c>
+      <c r="G48" s="66">
+        <v>0</v>
+      </c>
+      <c r="H48" s="66">
+        <v>0</v>
+      </c>
+      <c r="I48" s="66">
+        <v>0</v>
+      </c>
+      <c r="J48" s="66">
+        <v>0</v>
+      </c>
+      <c r="K48" s="66">
+        <v>0</v>
+      </c>
+      <c r="L48" s="66">
+        <v>0</v>
+      </c>
+      <c r="M48" s="66">
+        <v>0</v>
+      </c>
+      <c r="N48" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="O48" s="66">
+        <v>0</v>
+      </c>
+      <c r="P48" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="Q48" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="R48" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="S48" s="66">
+        <v>0</v>
+      </c>
+      <c r="T48" s="66">
+        <v>0</v>
+      </c>
+      <c r="U48" s="66">
+        <v>5.4</v>
+      </c>
+      <c r="V48" s="66">
+        <v>13.2</v>
+      </c>
+      <c r="W48" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="X48" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24">
+      <c r="A49" s="65" t="s">
+        <v>265</v>
+      </c>
+      <c r="B49" s="65">
+        <v>16240</v>
+      </c>
+      <c r="C49" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="D49" s="66">
+        <f t="shared" si="0"/>
+        <v>4582.3</v>
+      </c>
+      <c r="E49" s="66">
+        <v>55.4</v>
+      </c>
+      <c r="F49" s="66">
+        <v>160.6</v>
+      </c>
+      <c r="G49" s="66">
+        <v>0</v>
+      </c>
+      <c r="H49" s="66">
+        <v>1032.3</v>
+      </c>
+      <c r="I49" s="66">
+        <v>402.7</v>
+      </c>
+      <c r="J49" s="66">
+        <v>0</v>
+      </c>
+      <c r="K49" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="L49" s="66">
+        <v>0</v>
+      </c>
+      <c r="M49" s="66">
+        <v>903.9</v>
+      </c>
+      <c r="N49" s="66">
+        <v>295.8</v>
+      </c>
+      <c r="O49" s="66">
+        <v>164</v>
+      </c>
+      <c r="P49" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="66">
+        <v>997.5</v>
+      </c>
+      <c r="R49" s="66">
+        <v>380.6</v>
+      </c>
+      <c r="S49" s="66">
+        <v>0</v>
+      </c>
+      <c r="T49" s="66">
+        <v>0</v>
+      </c>
+      <c r="U49" s="66">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="V49" s="66">
+        <v>6</v>
+      </c>
+      <c r="W49" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="X49" s="66">
+        <v>23.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24">
+      <c r="A50" s="65" t="s">
+        <v>266</v>
+      </c>
+      <c r="B50" s="65">
+        <v>16291</v>
+      </c>
+      <c r="C50" s="68" t="s">
+        <v>121</v>
+      </c>
+      <c r="D50" s="66">
+        <f t="shared" si="0"/>
+        <v>1940.4</v>
+      </c>
+      <c r="E50" s="66">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F50" s="66">
+        <v>10.3</v>
+      </c>
+      <c r="G50" s="66">
+        <v>42.9</v>
+      </c>
+      <c r="H50" s="66">
+        <v>247.4</v>
+      </c>
+      <c r="I50" s="66">
+        <v>5</v>
+      </c>
+      <c r="J50" s="66">
+        <v>974.9</v>
+      </c>
+      <c r="K50" s="66">
+        <v>74.7</v>
+      </c>
+      <c r="L50" s="66">
+        <v>18</v>
+      </c>
+      <c r="M50" s="66">
+        <v>74.3</v>
+      </c>
+      <c r="N50" s="66">
+        <v>18</v>
+      </c>
+      <c r="O50" s="66">
+        <v>6.2</v>
+      </c>
+      <c r="P50" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="Q50" s="66">
+        <v>44.2</v>
+      </c>
+      <c r="R50" s="66">
+        <v>115.3</v>
+      </c>
+      <c r="S50" s="66">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T50" s="66">
+        <v>1</v>
+      </c>
+      <c r="U50" s="66">
+        <v>55.1</v>
+      </c>
+      <c r="V50" s="66">
+        <v>30.6</v>
+      </c>
+      <c r="W50" s="66">
+        <v>198.5</v>
+      </c>
+      <c r="X50" s="66">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" ht="25.5">
+      <c r="A51" s="65" t="s">
+        <v>267</v>
+      </c>
+      <c r="B51" s="65">
+        <v>23199</v>
+      </c>
+      <c r="C51" s="68" t="s">
+        <v>122</v>
+      </c>
+      <c r="D51" s="66">
+        <f t="shared" si="0"/>
+        <v>3041.8</v>
+      </c>
+      <c r="E51" s="66">
+        <v>0</v>
+      </c>
+      <c r="F51" s="66">
+        <v>0</v>
+      </c>
+      <c r="G51" s="66">
+        <v>0</v>
+      </c>
+      <c r="H51" s="66">
+        <v>804.8</v>
+      </c>
+      <c r="I51" s="66">
+        <v>0</v>
+      </c>
+      <c r="J51" s="66">
+        <v>72.7</v>
+      </c>
+      <c r="K51" s="66">
+        <v>3</v>
+      </c>
+      <c r="L51" s="66">
+        <v>0</v>
+      </c>
+      <c r="M51" s="66">
+        <v>42.6</v>
+      </c>
+      <c r="N51" s="66">
+        <v>0</v>
+      </c>
+      <c r="O51" s="66">
+        <v>0</v>
+      </c>
+      <c r="P51" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="66">
+        <v>0</v>
+      </c>
+      <c r="R51" s="66">
+        <v>0</v>
+      </c>
+      <c r="S51" s="66">
+        <v>0</v>
+      </c>
+      <c r="T51" s="66">
+        <v>0</v>
+      </c>
+      <c r="U51" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="V51" s="66">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="W51" s="66">
+        <v>1978.8</v>
+      </c>
+      <c r="X51" s="66">
+        <v>68.7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="25.5">
+      <c r="A52" s="65" t="s">
+        <v>268</v>
+      </c>
+      <c r="B52" s="65">
+        <v>14199</v>
+      </c>
+      <c r="C52" s="68" t="s">
+        <v>123</v>
+      </c>
+      <c r="D52" s="66">
+        <f t="shared" si="0"/>
+        <v>10767</v>
+      </c>
+      <c r="E52" s="66">
+        <v>163</v>
+      </c>
+      <c r="F52" s="66">
+        <v>25.5</v>
+      </c>
+      <c r="G52" s="66">
+        <v>133.6</v>
+      </c>
+      <c r="H52" s="66">
+        <v>1790.8</v>
+      </c>
+      <c r="I52" s="66">
+        <v>44</v>
+      </c>
+      <c r="J52" s="66">
+        <v>5.7</v>
+      </c>
+      <c r="K52" s="66">
+        <v>1486.1</v>
+      </c>
+      <c r="L52" s="66">
+        <v>65</v>
+      </c>
+      <c r="M52" s="66">
+        <v>561.9</v>
+      </c>
+      <c r="N52" s="66">
+        <v>2616.6999999999998</v>
+      </c>
+      <c r="O52" s="66">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="P52" s="66">
+        <v>96.4</v>
+      </c>
+      <c r="Q52" s="66">
+        <v>90.5</v>
+      </c>
+      <c r="R52" s="66">
+        <v>87.5</v>
+      </c>
+      <c r="S52" s="66">
+        <v>258.8</v>
+      </c>
+      <c r="T52" s="66">
+        <v>3</v>
+      </c>
+      <c r="U52" s="66">
+        <v>174.3</v>
+      </c>
+      <c r="V52" s="66">
+        <v>655.6</v>
+      </c>
+      <c r="W52" s="66">
+        <v>1349.1</v>
+      </c>
+      <c r="X52" s="66">
+        <v>1126.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24">
+      <c r="A53" s="65" t="s">
+        <v>269</v>
+      </c>
+      <c r="B53" s="65">
+        <v>32993</v>
+      </c>
+      <c r="C53" s="68" t="s">
+        <v>124</v>
+      </c>
+      <c r="D53" s="66">
+        <f t="shared" si="0"/>
+        <v>447.3</v>
+      </c>
+      <c r="E53" s="66">
+        <v>0</v>
+      </c>
+      <c r="F53" s="66">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G53" s="66">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H53" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="I53" s="66">
+        <v>74.3</v>
+      </c>
+      <c r="J53" s="66">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="K53" s="66">
+        <v>0</v>
+      </c>
+      <c r="L53" s="66">
+        <v>9.4</v>
+      </c>
+      <c r="M53" s="66">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="N53" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="O53" s="66">
+        <v>4.2</v>
+      </c>
+      <c r="P53" s="66">
+        <v>7.3</v>
+      </c>
+      <c r="Q53" s="66">
+        <v>0</v>
+      </c>
+      <c r="R53" s="66">
+        <v>0</v>
+      </c>
+      <c r="S53" s="66">
+        <v>0</v>
+      </c>
+      <c r="T53" s="66">
+        <v>0</v>
+      </c>
+      <c r="U53" s="66">
+        <v>0</v>
+      </c>
+      <c r="V53" s="66">
+        <v>104.3</v>
+      </c>
+      <c r="W53" s="66">
+        <v>99.8</v>
+      </c>
+      <c r="X53" s="66">
+        <v>93.8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24">
+      <c r="A54" s="65" t="s">
+        <v>270</v>
+      </c>
+      <c r="B54" s="65">
+        <v>13992</v>
+      </c>
+      <c r="C54" s="68" t="s">
+        <v>125</v>
+      </c>
+      <c r="D54" s="66">
+        <f t="shared" si="0"/>
+        <v>227.3</v>
+      </c>
+      <c r="E54" s="66">
+        <v>21.9</v>
+      </c>
+      <c r="F54" s="66">
+        <v>12.8</v>
+      </c>
+      <c r="G54" s="66">
+        <v>0</v>
+      </c>
+      <c r="H54" s="66">
+        <v>0</v>
+      </c>
+      <c r="I54" s="66">
+        <v>0</v>
+      </c>
+      <c r="J54" s="66">
+        <v>0</v>
+      </c>
+      <c r="K54" s="66">
+        <v>29.5</v>
+      </c>
+      <c r="L54" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="M54" s="66">
+        <v>0</v>
+      </c>
+      <c r="N54" s="66">
+        <v>114.7</v>
+      </c>
+      <c r="O54" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="P54" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="66">
+        <v>0</v>
+      </c>
+      <c r="R54" s="66">
+        <v>23.2</v>
+      </c>
+      <c r="S54" s="66">
+        <v>0</v>
+      </c>
+      <c r="T54" s="66">
+        <v>0</v>
+      </c>
+      <c r="U54" s="66">
+        <v>24.2</v>
+      </c>
+      <c r="V54" s="66">
+        <v>0</v>
+      </c>
+      <c r="W54" s="66">
+        <v>0</v>
+      </c>
+      <c r="X54" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" ht="25.5">
+      <c r="A55" s="65" t="s">
+        <v>271</v>
+      </c>
+      <c r="B55" s="65">
+        <v>13950</v>
+      </c>
+      <c r="C55" s="68" t="s">
+        <v>126</v>
+      </c>
+      <c r="D55" s="66">
+        <f t="shared" si="0"/>
+        <v>1524.7</v>
+      </c>
+      <c r="E55" s="66">
+        <v>0</v>
+      </c>
+      <c r="F55" s="66">
+        <v>0</v>
+      </c>
+      <c r="G55" s="66">
+        <v>0</v>
+      </c>
+      <c r="H55" s="66">
+        <v>312.10000000000002</v>
+      </c>
+      <c r="I55" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="J55" s="66">
+        <v>0</v>
+      </c>
+      <c r="K55" s="66">
+        <v>105.7</v>
+      </c>
+      <c r="L55" s="66">
+        <v>0</v>
+      </c>
+      <c r="M55" s="66">
+        <v>0</v>
+      </c>
+      <c r="N55" s="66">
+        <v>494.1</v>
+      </c>
+      <c r="O55" s="66">
+        <v>0</v>
+      </c>
+      <c r="P55" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="66">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="R55" s="66">
+        <v>0</v>
+      </c>
+      <c r="S55" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="T55" s="66">
+        <v>0</v>
+      </c>
+      <c r="U55" s="66">
+        <v>287.39999999999998</v>
+      </c>
+      <c r="V55" s="66">
+        <v>0</v>
+      </c>
+      <c r="W55" s="66">
+        <v>167.4</v>
+      </c>
+      <c r="X55" s="66">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24">
+      <c r="A56" s="65" t="s">
+        <v>272</v>
+      </c>
+      <c r="B56" s="65">
+        <v>13930</v>
+      </c>
+      <c r="C56" s="68" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" s="66">
+        <f t="shared" si="0"/>
+        <v>5175.3999999999996</v>
+      </c>
+      <c r="E56" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="F56" s="66">
+        <v>0</v>
+      </c>
+      <c r="G56" s="66">
+        <v>0</v>
+      </c>
+      <c r="H56" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="I56" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="J56" s="66">
+        <v>0</v>
+      </c>
+      <c r="K56" s="66">
+        <v>0</v>
+      </c>
+      <c r="L56" s="66">
+        <v>0</v>
+      </c>
+      <c r="M56" s="66">
+        <v>0</v>
+      </c>
+      <c r="N56" s="66">
+        <v>0</v>
+      </c>
+      <c r="O56" s="66">
+        <v>0</v>
+      </c>
+      <c r="P56" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="66">
+        <v>0</v>
+      </c>
+      <c r="R56" s="66">
+        <v>0</v>
+      </c>
+      <c r="S56" s="66">
+        <v>0</v>
+      </c>
+      <c r="T56" s="66">
+        <v>0</v>
+      </c>
+      <c r="U56" s="66">
+        <v>16.8</v>
+      </c>
+      <c r="V56" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="W56" s="66">
+        <v>15.2</v>
+      </c>
+      <c r="X56" s="66">
+        <v>5138.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24">
+      <c r="A57" s="65" t="s">
+        <v>273</v>
+      </c>
+      <c r="B57" s="65">
+        <v>13920</v>
+      </c>
+      <c r="C57" s="68" t="s">
+        <v>128</v>
+      </c>
+      <c r="D57" s="66">
+        <f t="shared" si="0"/>
+        <v>23758.3</v>
+      </c>
+      <c r="E57" s="66">
+        <v>314.10000000000002</v>
+      </c>
+      <c r="F57" s="66">
+        <v>3550.3</v>
+      </c>
+      <c r="G57" s="66">
+        <v>2207.6999999999998</v>
+      </c>
+      <c r="H57" s="66">
+        <v>2339.1999999999998</v>
+      </c>
+      <c r="I57" s="66">
+        <v>490.7</v>
+      </c>
+      <c r="J57" s="66">
+        <v>1676.1</v>
+      </c>
+      <c r="K57" s="66">
+        <v>1503.8</v>
+      </c>
+      <c r="L57" s="66">
+        <v>2334.4</v>
+      </c>
+      <c r="M57" s="66">
+        <v>664.7</v>
+      </c>
+      <c r="N57" s="66">
+        <v>359.8</v>
+      </c>
+      <c r="O57" s="66">
+        <v>201</v>
+      </c>
+      <c r="P57" s="66">
+        <v>17.5</v>
+      </c>
+      <c r="Q57" s="66">
+        <v>2595.1</v>
+      </c>
+      <c r="R57" s="66">
+        <v>1303.9000000000001</v>
+      </c>
+      <c r="S57" s="66">
         <v>158</v>
       </c>
-      <c r="S3" s="32" t="s">
-[...102 lines deleted...]
-      <c r="S5" s="39">
+      <c r="T57" s="66">
+        <v>29.2</v>
+      </c>
+      <c r="U57" s="66">
+        <v>342.2</v>
+      </c>
+      <c r="V57" s="66">
+        <v>1175.3</v>
+      </c>
+      <c r="W57" s="66">
+        <v>1096.5</v>
+      </c>
+      <c r="X57" s="66">
+        <v>1398.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24">
+      <c r="A58" s="65" t="s">
+        <v>274</v>
+      </c>
+      <c r="B58" s="65" t="s">
+        <v>275</v>
+      </c>
+      <c r="C58" s="68" t="s">
+        <v>129</v>
+      </c>
+      <c r="D58" s="66">
+        <f t="shared" si="0"/>
+        <v>0.7</v>
+      </c>
+      <c r="E58" s="66">
+        <v>0</v>
+      </c>
+      <c r="F58" s="66">
+        <v>0</v>
+      </c>
+      <c r="G58" s="66">
+        <v>0</v>
+      </c>
+      <c r="H58" s="66">
+        <v>0</v>
+      </c>
+      <c r="I58" s="66">
+        <v>0</v>
+      </c>
+      <c r="J58" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="K58" s="66">
+        <v>0</v>
+      </c>
+      <c r="L58" s="66">
+        <v>0</v>
+      </c>
+      <c r="M58" s="66">
+        <v>0</v>
+      </c>
+      <c r="N58" s="66">
+        <v>0</v>
+      </c>
+      <c r="O58" s="66">
+        <v>0</v>
+      </c>
+      <c r="P58" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="66">
+        <v>0</v>
+      </c>
+      <c r="R58" s="66">
+        <v>0</v>
+      </c>
+      <c r="S58" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="T58" s="66">
+        <v>0</v>
+      </c>
+      <c r="U58" s="66">
+        <v>0</v>
+      </c>
+      <c r="V58" s="66">
+        <v>0</v>
+      </c>
+      <c r="W58" s="66">
+        <v>0</v>
+      </c>
+      <c r="X58" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24">
+      <c r="A59" s="65" t="s">
+        <v>276</v>
+      </c>
+      <c r="B59" s="65">
+        <v>32400</v>
+      </c>
+      <c r="C59" s="68" t="s">
+        <v>130</v>
+      </c>
+      <c r="D59" s="66">
+        <f t="shared" si="0"/>
+        <v>441.5</v>
+      </c>
+      <c r="E59" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="F59" s="66">
+        <v>0</v>
+      </c>
+      <c r="G59" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="H59" s="66">
+        <v>118.8</v>
+      </c>
+      <c r="I59" s="66">
+        <v>0</v>
+      </c>
+      <c r="J59" s="66">
+        <v>58.6</v>
+      </c>
+      <c r="K59" s="66">
+        <v>0</v>
+      </c>
+      <c r="L59" s="66">
+        <v>0</v>
+      </c>
+      <c r="M59" s="66">
+        <v>38.5</v>
+      </c>
+      <c r="N59" s="66">
+        <v>15.7</v>
+      </c>
+      <c r="O59" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="P59" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="66">
+        <v>47.9</v>
+      </c>
+      <c r="R59" s="66">
+        <v>16</v>
+      </c>
+      <c r="S59" s="66">
         <v>1.5</v>
       </c>
-      <c r="T5" s="39" t="s">
-[...51 lines deleted...]
-      <c r="B7" s="37" t="s">
+      <c r="T59" s="66">
+        <v>0</v>
+      </c>
+      <c r="U59" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="V59" s="66">
+        <v>7</v>
+      </c>
+      <c r="W59" s="66">
+        <v>134.1</v>
+      </c>
+      <c r="X59" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24">
+      <c r="A60" s="65" t="s">
+        <v>277</v>
+      </c>
+      <c r="B60" s="65">
+        <v>14390</v>
+      </c>
+      <c r="C60" s="68" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" s="66">
+        <f t="shared" si="0"/>
+        <v>1452.7</v>
+      </c>
+      <c r="E60" s="66">
+        <v>167.8</v>
+      </c>
+      <c r="F60" s="66">
+        <v>4.8</v>
+      </c>
+      <c r="G60" s="66">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H60" s="66">
+        <v>114.4</v>
+      </c>
+      <c r="I60" s="66">
+        <v>42.5</v>
+      </c>
+      <c r="J60" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="K60" s="66">
+        <v>0</v>
+      </c>
+      <c r="L60" s="66">
+        <v>64.7</v>
+      </c>
+      <c r="M60" s="66">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="N60" s="66">
+        <v>5.8</v>
+      </c>
+      <c r="O60" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="P60" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="R60" s="66">
+        <v>4.5</v>
+      </c>
+      <c r="S60" s="66">
+        <v>63.6</v>
+      </c>
+      <c r="T60" s="66">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="U60" s="66">
+        <v>66</v>
+      </c>
+      <c r="V60" s="66">
+        <v>171</v>
+      </c>
+      <c r="W60" s="66">
+        <v>611.29999999999995</v>
+      </c>
+      <c r="X60" s="66">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24">
+      <c r="A61" s="65" t="s">
+        <v>278</v>
+      </c>
+      <c r="B61" s="65">
+        <v>23490</v>
+      </c>
+      <c r="C61" s="68" t="s">
+        <v>132</v>
+      </c>
+      <c r="D61" s="66">
+        <f t="shared" si="0"/>
+        <v>4.8</v>
+      </c>
+      <c r="E61" s="66">
+        <v>0</v>
+      </c>
+      <c r="F61" s="66">
+        <v>0</v>
+      </c>
+      <c r="G61" s="66">
+        <v>0</v>
+      </c>
+      <c r="H61" s="66">
+        <v>3</v>
+      </c>
+      <c r="I61" s="66">
+        <v>0</v>
+      </c>
+      <c r="J61" s="66">
+        <v>0</v>
+      </c>
+      <c r="K61" s="66">
+        <v>0</v>
+      </c>
+      <c r="L61" s="66">
+        <v>0</v>
+      </c>
+      <c r="M61" s="66">
+        <v>0</v>
+      </c>
+      <c r="N61" s="66">
+        <v>0</v>
+      </c>
+      <c r="O61" s="66">
+        <v>0</v>
+      </c>
+      <c r="P61" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="66">
+        <v>0</v>
+      </c>
+      <c r="R61" s="66">
+        <v>0</v>
+      </c>
+      <c r="S61" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="T61" s="66">
+        <v>0</v>
+      </c>
+      <c r="U61" s="66">
+        <v>0</v>
+      </c>
+      <c r="V61" s="66">
+        <v>0</v>
+      </c>
+      <c r="W61" s="66">
+        <v>0</v>
+      </c>
+      <c r="X61" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:24">
+      <c r="A62" s="65" t="s">
+        <v>279</v>
+      </c>
+      <c r="B62" s="65">
+        <v>25710</v>
+      </c>
+      <c r="C62" s="72" t="s">
+        <v>133</v>
+      </c>
+      <c r="D62" s="66">
+        <f t="shared" si="0"/>
+        <v>3.5</v>
+      </c>
+      <c r="E62" s="66">
+        <v>0</v>
+      </c>
+      <c r="F62" s="66">
+        <v>0</v>
+      </c>
+      <c r="G62" s="66">
+        <v>0</v>
+      </c>
+      <c r="H62" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="I62" s="66">
+        <v>0</v>
+      </c>
+      <c r="J62" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="K62" s="66">
+        <v>0</v>
+      </c>
+      <c r="L62" s="66">
+        <v>0</v>
+      </c>
+      <c r="M62" s="66">
+        <v>0</v>
+      </c>
+      <c r="N62" s="66">
         <v>1</v>
       </c>
-      <c r="C7" s="13" t="s">
-[...84 lines deleted...]
-      <c r="F8" s="39">
+      <c r="O62" s="66">
+        <v>0</v>
+      </c>
+      <c r="P62" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="66">
+        <v>0</v>
+      </c>
+      <c r="R62" s="66">
+        <v>0</v>
+      </c>
+      <c r="S62" s="66">
+        <v>0</v>
+      </c>
+      <c r="T62" s="66">
+        <v>0</v>
+      </c>
+      <c r="U62" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="V62" s="66">
+        <v>0</v>
+      </c>
+      <c r="W62" s="66">
+        <v>0</v>
+      </c>
+      <c r="X62" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:24">
+      <c r="A63" s="65" t="s">
+        <v>280</v>
+      </c>
+      <c r="B63" s="65">
+        <v>26521</v>
+      </c>
+      <c r="C63" s="72" t="s">
+        <v>134</v>
+      </c>
+      <c r="D63" s="66">
+        <f t="shared" si="0"/>
+        <v>207</v>
+      </c>
+      <c r="E63" s="66">
+        <v>0</v>
+      </c>
+      <c r="F63" s="66">
+        <v>0</v>
+      </c>
+      <c r="G63" s="66">
+        <v>0</v>
+      </c>
+      <c r="H63" s="66">
+        <v>0</v>
+      </c>
+      <c r="I63" s="66">
+        <v>0</v>
+      </c>
+      <c r="J63" s="66">
+        <v>0</v>
+      </c>
+      <c r="K63" s="66">
+        <v>0</v>
+      </c>
+      <c r="L63" s="66">
+        <v>0</v>
+      </c>
+      <c r="M63" s="66">
+        <v>0</v>
+      </c>
+      <c r="N63" s="66">
+        <v>7.1</v>
+      </c>
+      <c r="O63" s="66">
+        <v>0</v>
+      </c>
+      <c r="P63" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="66">
+        <v>12.5</v>
+      </c>
+      <c r="R63" s="66">
+        <v>0</v>
+      </c>
+      <c r="S63" s="66">
+        <v>0</v>
+      </c>
+      <c r="T63" s="66">
+        <v>0</v>
+      </c>
+      <c r="U63" s="66">
+        <v>0</v>
+      </c>
+      <c r="V63" s="66">
+        <v>187.4</v>
+      </c>
+      <c r="W63" s="66">
+        <v>0</v>
+      </c>
+      <c r="X63" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:24" ht="38.25">
+      <c r="A64" s="65" t="s">
+        <v>281</v>
+      </c>
+      <c r="B64" s="65">
+        <v>25501</v>
+      </c>
+      <c r="C64" s="72" t="s">
+        <v>135</v>
+      </c>
+      <c r="D64" s="66">
+        <f t="shared" si="0"/>
+        <v>1730.7</v>
+      </c>
+      <c r="E64" s="66">
+        <v>0</v>
+      </c>
+      <c r="F64" s="66">
+        <v>28.4</v>
+      </c>
+      <c r="G64" s="66">
+        <v>539.1</v>
+      </c>
+      <c r="H64" s="66">
+        <v>100.1</v>
+      </c>
+      <c r="I64" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="J64" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="K64" s="66">
+        <v>10.8</v>
+      </c>
+      <c r="L64" s="66">
+        <v>0</v>
+      </c>
+      <c r="M64" s="66">
+        <v>318.5</v>
+      </c>
+      <c r="N64" s="66">
+        <v>0</v>
+      </c>
+      <c r="O64" s="66">
+        <v>0</v>
+      </c>
+      <c r="P64" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="R64" s="66">
+        <v>0</v>
+      </c>
+      <c r="S64" s="66">
+        <v>0</v>
+      </c>
+      <c r="T64" s="66">
+        <v>50.3</v>
+      </c>
+      <c r="U64" s="66">
+        <v>625.5</v>
+      </c>
+      <c r="V64" s="66">
+        <v>0</v>
+      </c>
+      <c r="W64" s="66">
+        <v>53.8</v>
+      </c>
+      <c r="X64" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:24">
+      <c r="A65" s="65" t="s">
+        <v>282</v>
+      </c>
+      <c r="B65" s="65">
+        <v>23700</v>
+      </c>
+      <c r="C65" s="72" t="s">
+        <v>136</v>
+      </c>
+      <c r="D65" s="66">
+        <f t="shared" si="0"/>
+        <v>8211.7999999999993</v>
+      </c>
+      <c r="E65" s="66">
+        <v>0</v>
+      </c>
+      <c r="F65" s="66">
+        <v>18.7</v>
+      </c>
+      <c r="G65" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="H65" s="66">
+        <v>1034.2</v>
+      </c>
+      <c r="I65" s="66">
+        <v>92.8</v>
+      </c>
+      <c r="J65" s="66">
+        <v>250.6</v>
+      </c>
+      <c r="K65" s="66">
+        <v>1112.2</v>
+      </c>
+      <c r="L65" s="66">
+        <v>1540.1</v>
+      </c>
+      <c r="M65" s="66">
+        <v>323.3</v>
+      </c>
+      <c r="N65" s="66">
+        <v>1282.2</v>
+      </c>
+      <c r="O65" s="66">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="P65" s="66">
+        <v>5.2</v>
+      </c>
+      <c r="Q65" s="66">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="R65" s="66">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="S65" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T65" s="66">
+        <v>11.4</v>
+      </c>
+      <c r="U65" s="66">
+        <v>46.3</v>
+      </c>
+      <c r="V65" s="66">
+        <v>1101.9000000000001</v>
+      </c>
+      <c r="W65" s="66">
+        <v>682.3</v>
+      </c>
+      <c r="X65" s="66">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="66" spans="1:24" ht="25.5">
+      <c r="A66" s="65" t="s">
+        <v>283</v>
+      </c>
+      <c r="B66" s="65">
+        <v>23411</v>
+      </c>
+      <c r="C66" s="68" t="s">
+        <v>137</v>
+      </c>
+      <c r="D66" s="66">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E66" s="66">
+        <v>0</v>
+      </c>
+      <c r="F66" s="66">
+        <v>0</v>
+      </c>
+      <c r="G66" s="66">
+        <v>0</v>
+      </c>
+      <c r="H66" s="66">
+        <v>0</v>
+      </c>
+      <c r="I66" s="66">
+        <v>0</v>
+      </c>
+      <c r="J66" s="66">
+        <v>0</v>
+      </c>
+      <c r="K66" s="66">
+        <v>0</v>
+      </c>
+      <c r="L66" s="66">
+        <v>0</v>
+      </c>
+      <c r="M66" s="66">
+        <v>0</v>
+      </c>
+      <c r="N66" s="66">
+        <v>0</v>
+      </c>
+      <c r="O66" s="66">
+        <v>0</v>
+      </c>
+      <c r="P66" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="66">
+        <v>0</v>
+      </c>
+      <c r="R66" s="66">
+        <v>0</v>
+      </c>
+      <c r="S66" s="66">
+        <v>0</v>
+      </c>
+      <c r="T66" s="66">
+        <v>0</v>
+      </c>
+      <c r="U66" s="66">
+        <v>0</v>
+      </c>
+      <c r="V66" s="66">
+        <v>0</v>
+      </c>
+      <c r="W66" s="66">
+        <v>0</v>
+      </c>
+      <c r="X66" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:24" ht="25.5">
+      <c r="A67" s="65" t="s">
+        <v>284</v>
+      </c>
+      <c r="B67" s="65">
+        <v>23412</v>
+      </c>
+      <c r="C67" s="68" t="s">
+        <v>138</v>
+      </c>
+      <c r="D67" s="66">
+        <f t="shared" si="0"/>
+        <v>115.5</v>
+      </c>
+      <c r="E67" s="66">
+        <v>0</v>
+      </c>
+      <c r="F67" s="66">
+        <v>0</v>
+      </c>
+      <c r="G67" s="66">
+        <v>0</v>
+      </c>
+      <c r="H67" s="66">
+        <v>0</v>
+      </c>
+      <c r="I67" s="66">
+        <v>0</v>
+      </c>
+      <c r="J67" s="66">
+        <v>11.7</v>
+      </c>
+      <c r="K67" s="66">
+        <v>0</v>
+      </c>
+      <c r="L67" s="66">
+        <v>0</v>
+      </c>
+      <c r="M67" s="66">
+        <v>1</v>
+      </c>
+      <c r="N67" s="66">
+        <v>0</v>
+      </c>
+      <c r="O67" s="66">
+        <v>0</v>
+      </c>
+      <c r="P67" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="66">
+        <v>0</v>
+      </c>
+      <c r="R67" s="66">
+        <v>0</v>
+      </c>
+      <c r="S67" s="66">
+        <v>0</v>
+      </c>
+      <c r="T67" s="66">
+        <v>0</v>
+      </c>
+      <c r="U67" s="66">
+        <v>0</v>
+      </c>
+      <c r="V67" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="W67" s="66">
+        <v>101.9</v>
+      </c>
+      <c r="X67" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:24" ht="15" customHeight="1">
+      <c r="A68" s="98" t="s">
+        <v>139</v>
+      </c>
+      <c r="B68" s="99"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="66"/>
+      <c r="E68" s="66"/>
+      <c r="F68" s="66"/>
+      <c r="G68" s="66"/>
+      <c r="H68" s="66"/>
+      <c r="I68" s="66"/>
+      <c r="J68" s="66"/>
+      <c r="K68" s="66"/>
+      <c r="L68" s="66"/>
+      <c r="M68" s="66"/>
+      <c r="N68" s="66"/>
+      <c r="O68" s="66"/>
+      <c r="P68" s="66"/>
+      <c r="Q68" s="66"/>
+      <c r="R68" s="66"/>
+      <c r="S68" s="66">
+        <v>0</v>
+      </c>
+      <c r="T68" s="66"/>
+      <c r="U68" s="66"/>
+      <c r="V68" s="66"/>
+      <c r="W68" s="66"/>
+      <c r="X68" s="66"/>
+    </row>
+    <row r="69" spans="1:24">
+      <c r="A69" s="65" t="s">
+        <v>285</v>
+      </c>
+      <c r="B69" s="65">
+        <v>62011</v>
+      </c>
+      <c r="C69" s="38" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" s="66">
+        <f t="shared" si="0"/>
+        <v>699569.3</v>
+      </c>
+      <c r="E69" s="66">
+        <v>909.4</v>
+      </c>
+      <c r="F69" s="66">
+        <v>650.6</v>
+      </c>
+      <c r="G69" s="66">
+        <v>930.4</v>
+      </c>
+      <c r="H69" s="66">
+        <v>3847.6</v>
+      </c>
+      <c r="I69" s="66">
+        <v>7163.6</v>
+      </c>
+      <c r="J69" s="66">
+        <v>8898.5</v>
+      </c>
+      <c r="K69" s="66">
+        <v>370.8</v>
+      </c>
+      <c r="L69" s="66">
+        <v>349.8</v>
+      </c>
+      <c r="M69" s="66">
+        <v>7226.6</v>
+      </c>
+      <c r="N69" s="66">
+        <v>4057.5</v>
+      </c>
+      <c r="O69" s="66">
+        <v>1035.4000000000001</v>
+      </c>
+      <c r="P69" s="66">
+        <v>776.5</v>
+      </c>
+      <c r="Q69" s="66">
+        <v>2427.5</v>
+      </c>
+      <c r="R69" s="66">
+        <v>4834</v>
+      </c>
+      <c r="S69" s="66">
+        <v>979.4</v>
+      </c>
+      <c r="T69" s="66">
+        <v>63</v>
+      </c>
+      <c r="U69" s="66">
+        <v>7611.3</v>
+      </c>
+      <c r="V69" s="66">
+        <v>245143.1</v>
+      </c>
+      <c r="W69" s="66">
+        <v>397425.3</v>
+      </c>
+      <c r="X69" s="66">
+        <v>4869</v>
+      </c>
+    </row>
+    <row r="70" spans="1:24">
+      <c r="A70" s="65" t="s">
+        <v>286</v>
+      </c>
+      <c r="B70" s="65">
+        <v>58210</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" s="66">
+        <f t="shared" si="0"/>
+        <v>4620.3</v>
+      </c>
+      <c r="E70" s="66">
+        <v>0</v>
+      </c>
+      <c r="F70" s="66">
+        <v>0</v>
+      </c>
+      <c r="G70" s="66">
+        <v>24.5</v>
+      </c>
+      <c r="H70" s="66">
+        <v>0</v>
+      </c>
+      <c r="I70" s="66">
+        <v>0</v>
+      </c>
+      <c r="J70" s="66">
+        <v>28.2</v>
+      </c>
+      <c r="K70" s="66">
         <v>1.4</v>
       </c>
-      <c r="G8" s="39" t="s">
-[...11 lines deleted...]
-      <c r="K8" s="39">
+      <c r="L70" s="66">
+        <v>0</v>
+      </c>
+      <c r="M70" s="66">
+        <v>0</v>
+      </c>
+      <c r="N70" s="66">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="O70" s="66">
+        <v>0</v>
+      </c>
+      <c r="P70" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="66">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="R70" s="66">
         <v>0.5</v>
       </c>
-      <c r="L8" s="39" t="s">
-[...3369 lines deleted...]
-      <c r="V58" s="39">
+      <c r="S70" s="66">
+        <v>0</v>
+      </c>
+      <c r="T70" s="66">
+        <v>0</v>
+      </c>
+      <c r="U70" s="66">
+        <v>0</v>
+      </c>
+      <c r="V70" s="66">
         <v>4443.8</v>
       </c>
-      <c r="W58" s="39">
+      <c r="W70" s="66">
         <v>105.3</v>
       </c>
-      <c r="X58" s="39" t="s">
-[...7 lines deleted...]
-      <c r="B59" s="64" t="s">
+      <c r="X70" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:24">
+      <c r="A71" s="73"/>
+      <c r="B71" s="83" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="65" t="s">
+      <c r="C71" s="84" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="39">
-[...67 lines deleted...]
-      <c r="B60" s="64" t="s">
+      <c r="D71" s="74">
+        <f>SUM(D6:D70)</f>
+        <v>2692477.2</v>
+      </c>
+      <c r="E71" s="74">
+        <f>SUM(E6:E70)</f>
+        <v>15395.6</v>
+      </c>
+      <c r="F71" s="74">
+        <f t="shared" ref="F71:X71" si="1">SUM(F6:F70)</f>
+        <v>24951.7</v>
+      </c>
+      <c r="G71" s="74">
+        <f t="shared" si="1"/>
+        <v>32170.400000000001</v>
+      </c>
+      <c r="H71" s="74">
+        <f t="shared" si="1"/>
+        <v>45511.8</v>
+      </c>
+      <c r="I71" s="74">
+        <f t="shared" si="1"/>
+        <v>36218.800000000003</v>
+      </c>
+      <c r="J71" s="74">
+        <f t="shared" si="1"/>
+        <v>33246</v>
+      </c>
+      <c r="K71" s="74">
+        <f t="shared" si="1"/>
+        <v>31067.5</v>
+      </c>
+      <c r="L71" s="74">
+        <f t="shared" si="1"/>
+        <v>17064.7</v>
+      </c>
+      <c r="M71" s="74">
+        <f t="shared" si="1"/>
+        <v>94880.6</v>
+      </c>
+      <c r="N71" s="74">
+        <f t="shared" si="1"/>
+        <v>35266.300000000003</v>
+      </c>
+      <c r="O71" s="74">
+        <f t="shared" si="1"/>
+        <v>18786.400000000001</v>
+      </c>
+      <c r="P71" s="74">
+        <f t="shared" si="1"/>
+        <v>19634.7</v>
+      </c>
+      <c r="Q71" s="74">
+        <f t="shared" si="1"/>
+        <v>47713.8</v>
+      </c>
+      <c r="R71" s="74">
+        <f t="shared" si="1"/>
+        <v>21656.799999999999</v>
+      </c>
+      <c r="S71" s="74">
+        <f t="shared" si="1"/>
+        <v>22212.9</v>
+      </c>
+      <c r="T71" s="74">
+        <f t="shared" si="1"/>
+        <v>5090.6000000000004</v>
+      </c>
+      <c r="U71" s="74">
+        <f t="shared" si="1"/>
+        <v>41925.9</v>
+      </c>
+      <c r="V71" s="74">
+        <f t="shared" si="1"/>
+        <v>621285</v>
+      </c>
+      <c r="W71" s="74">
+        <f t="shared" si="1"/>
+        <v>1480208.8</v>
+      </c>
+      <c r="X71" s="74">
+        <f t="shared" si="1"/>
+        <v>48188.9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:24">
+      <c r="A72" s="73"/>
+      <c r="B72" s="83" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="65" t="s">
+      <c r="C72" s="84" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="39">
+      <c r="D72" s="74">
         <v>159608552.90000001</v>
       </c>
-      <c r="E60" s="39">
+      <c r="E72" s="74">
         <v>4128287.9</v>
       </c>
-      <c r="F60" s="39">
+      <c r="F72" s="74">
         <v>5158095.3</v>
       </c>
-      <c r="G60" s="39">
+      <c r="G72" s="74">
         <v>5246041.5999999996</v>
       </c>
-      <c r="H60" s="39">
+      <c r="H72" s="74">
         <v>6792939.5</v>
       </c>
-      <c r="I60" s="39">
+      <c r="I72" s="74">
         <v>16645678.800000001</v>
       </c>
-      <c r="J60" s="39">
+      <c r="J72" s="74">
         <v>4984664</v>
       </c>
-      <c r="K60" s="39">
+      <c r="K72" s="74">
         <v>3341625.8</v>
       </c>
-      <c r="L60" s="39">
+      <c r="L72" s="74">
         <v>2507485.9</v>
       </c>
-      <c r="M60" s="39">
+      <c r="M72" s="74">
         <v>10367346.199999999</v>
       </c>
-      <c r="N60" s="39">
+      <c r="N72" s="74">
         <v>6080972</v>
       </c>
-      <c r="O60" s="39">
+      <c r="O72" s="74">
         <v>3051041.2</v>
       </c>
-      <c r="P60" s="39">
+      <c r="P72" s="74">
         <v>5541598.9000000004</v>
       </c>
-      <c r="Q60" s="39">
+      <c r="Q72" s="74">
         <v>6357587.0999999996</v>
       </c>
-      <c r="R60" s="39">
+      <c r="R72" s="74">
         <v>3430760</v>
       </c>
-      <c r="S60" s="39">
+      <c r="S72" s="74">
         <v>5396307.0999999996</v>
       </c>
-      <c r="T60" s="39">
+      <c r="T72" s="74">
         <v>3045355.8</v>
       </c>
-      <c r="U60" s="39">
+      <c r="U72" s="74">
         <v>5846091.2999999998</v>
       </c>
-      <c r="V60" s="39">
+      <c r="V72" s="74">
         <v>19593327.399999999</v>
       </c>
-      <c r="W60" s="39">
+      <c r="W72" s="74">
         <v>36195760.899999999</v>
       </c>
-      <c r="X60" s="39">
+      <c r="X72" s="74">
         <v>5897586.2000000002</v>
       </c>
-      <c r="Z60" s="59"/>
-[...4 lines deleted...]
-      <c r="B61" s="64" t="s">
+    </row>
+    <row r="73" spans="1:24">
+      <c r="A73" s="73"/>
+      <c r="B73" s="83" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="65" t="s">
+      <c r="C73" s="84" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="50">
-[...112 lines deleted...]
-      <c r="X65" s="59"/>
+      <c r="D73" s="75">
+        <f>D71/D72%</f>
+        <v>1.69</v>
+      </c>
+      <c r="E73" s="75">
+        <f t="shared" ref="E73:X73" si="2">E71/E72%</f>
+        <v>0.37</v>
+      </c>
+      <c r="F73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.48</v>
+      </c>
+      <c r="G73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.61</v>
+      </c>
+      <c r="H73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.67</v>
+      </c>
+      <c r="I73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.22</v>
+      </c>
+      <c r="J73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.67</v>
+      </c>
+      <c r="K73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.93</v>
+      </c>
+      <c r="L73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.68</v>
+      </c>
+      <c r="M73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.92</v>
+      </c>
+      <c r="N73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="O73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.62</v>
+      </c>
+      <c r="P73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.35</v>
+      </c>
+      <c r="Q73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.75</v>
+      </c>
+      <c r="R73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.63</v>
+      </c>
+      <c r="S73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.41</v>
+      </c>
+      <c r="T73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.17</v>
+      </c>
+      <c r="U73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.72</v>
+      </c>
+      <c r="V73" s="75">
+        <f t="shared" si="2"/>
+        <v>3.17</v>
+      </c>
+      <c r="W73" s="75">
+        <f t="shared" si="2"/>
+        <v>4.09</v>
+      </c>
+      <c r="X73" s="75">
+        <f t="shared" si="2"/>
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="74" spans="1:24">
+      <c r="E74" s="76"/>
+      <c r="F74" s="76"/>
+      <c r="G74" s="76"/>
+      <c r="H74" s="76"/>
+      <c r="I74" s="76"/>
+      <c r="J74" s="76"/>
+      <c r="K74" s="76"/>
+      <c r="L74" s="76"/>
+      <c r="M74" s="76"/>
+      <c r="N74" s="76"/>
+      <c r="O74" s="76"/>
+      <c r="P74" s="76"/>
+      <c r="Q74" s="76"/>
+      <c r="R74" s="76"/>
+      <c r="S74" s="76"/>
+      <c r="T74" s="76"/>
+      <c r="U74" s="76"/>
+      <c r="V74" s="76"/>
+      <c r="W74" s="76"/>
+      <c r="X74" s="76"/>
+    </row>
+    <row r="75" spans="1:24">
+      <c r="E75" s="55"/>
+      <c r="F75" s="55"/>
+      <c r="G75" s="55"/>
+      <c r="H75" s="55"/>
+      <c r="I75" s="55"/>
+      <c r="J75" s="55"/>
+      <c r="K75" s="55"/>
+      <c r="L75" s="55"/>
+      <c r="M75" s="55"/>
+      <c r="N75" s="55"/>
+      <c r="O75" s="55"/>
+      <c r="P75" s="55"/>
+      <c r="Q75" s="55"/>
+      <c r="R75" s="55"/>
+      <c r="S75" s="55"/>
+      <c r="T75" s="55"/>
+      <c r="U75" s="55"/>
+      <c r="V75" s="55"/>
+      <c r="W75" s="55"/>
+      <c r="X75" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="16">
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A68:C68"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
-    <mergeCell ref="A2:B2"/>
-[...14 lines deleted...]
-    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="A46:C46"/>
   </mergeCells>
-  <conditionalFormatting sqref="W1">
+  <conditionalFormatting sqref="W2">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B3:B18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="79.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B3" s="22" t="s">
+    <row r="3" spans="2:2">
+      <c r="B3" s="18" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="18" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="18" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="18" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="18" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="18"/>
+    </row>
+    <row r="9" spans="2:2" ht="26.25">
+      <c r="B9" s="19" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B4" s="22" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="18"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="18"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="20"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="20"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="20"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="20"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="20"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="20"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="21" t="s">
         <v>214</v>
-      </c>
-[...50 lines deleted...]
-        <v>219</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="3" ySplit="3" topLeftCell="D55" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="D71" sqref="D71"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="50.28515625" style="2" customWidth="1"/>
     <col min="4" max="5" width="15.5703125" style="2" customWidth="1"/>
     <col min="6" max="8" width="15.5703125" style="3" customWidth="1"/>
     <col min="9" max="21" width="15.5703125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:21" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>166</v>
       </c>
-      <c r="B1" s="27"/>
-[...9 lines deleted...]
-      <c r="A2" s="68">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="23"/>
+    </row>
+    <row r="2" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A2" s="87">
         <v>111203</v>
       </c>
-      <c r="B2" s="68"/>
-[...13 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="U2" s="28" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" s="6" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="25"/>
+      <c r="B3" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="27" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I3" s="27" t="s">
         <v>150</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="K3" s="32" t="s">
+      <c r="K3" s="27" t="s">
         <v>153</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="27" t="s">
         <v>154</v>
       </c>
-      <c r="M3" s="32" t="s">
+      <c r="M3" s="27" t="s">
         <v>155</v>
       </c>
-      <c r="N3" s="32" t="s">
+      <c r="N3" s="27" t="s">
         <v>156</v>
       </c>
-      <c r="O3" s="32" t="s">
+      <c r="O3" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="P3" s="32" t="s">
+      <c r="P3" s="27" t="s">
         <v>158</v>
       </c>
-      <c r="Q3" s="32" t="s">
+      <c r="Q3" s="27" t="s">
         <v>164</v>
       </c>
-      <c r="R3" s="32" t="s">
+      <c r="R3" s="27" t="s">
         <v>160</v>
       </c>
-      <c r="S3" s="32" t="s">
+      <c r="S3" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="T3" s="32" t="s">
+      <c r="T3" s="27" t="s">
         <v>162</v>
       </c>
-      <c r="U3" s="32" t="s">
+      <c r="U3" s="27" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="4" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="69" t="s">
+    <row r="4" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="70"/>
-[...21 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="B4" s="89"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+    </row>
+    <row r="5" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A5" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="38" t="s">
+      <c r="B5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="34">
         <v>91667</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="34">
         <v>42.8</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="34">
         <v>10.5</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="34">
         <v>48.9</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="34">
         <v>1743</v>
       </c>
-      <c r="I5" s="39">
+      <c r="I5" s="34">
         <v>1.3</v>
       </c>
-      <c r="J5" s="39">
+      <c r="J5" s="34">
         <v>35.200000000000003</v>
       </c>
-      <c r="K5" s="39">
+      <c r="K5" s="34">
         <v>93.9</v>
       </c>
-      <c r="L5" s="39">
+      <c r="L5" s="34">
         <v>12.8</v>
       </c>
-      <c r="M5" s="39">
+      <c r="M5" s="34">
         <v>22</v>
       </c>
-      <c r="N5" s="39">
+      <c r="N5" s="34">
         <v>197.1</v>
       </c>
-      <c r="O5" s="39">
+      <c r="O5" s="34">
         <v>35.5</v>
       </c>
-      <c r="P5" s="39">
+      <c r="P5" s="34">
         <v>97.4</v>
       </c>
-      <c r="Q5" s="39">
+      <c r="Q5" s="34">
         <v>0.8</v>
       </c>
-      <c r="R5" s="39">
+      <c r="R5" s="34">
         <v>8.4</v>
       </c>
-      <c r="S5" s="39">
+      <c r="S5" s="34">
         <v>79873.600000000006</v>
       </c>
-      <c r="T5" s="39">
+      <c r="T5" s="34">
         <v>9100.4</v>
       </c>
-      <c r="U5" s="39">
+      <c r="U5" s="34">
         <v>343.4</v>
       </c>
     </row>
-    <row r="6" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="69" t="s">
+    <row r="6" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="70"/>
-[...21 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B6" s="89"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+    </row>
+    <row r="7" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A7" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="37">
         <v>523.70000000000005</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="37">
         <v>3.7</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="37">
         <v>0.4</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="37">
         <v>0.6</v>
       </c>
-      <c r="H7" s="42" t="s">
-[...8 lines deleted...]
-      <c r="K7" s="42">
+      <c r="H7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K7" s="37">
         <v>105.2</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="37">
         <v>16.8</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="37">
         <v>0.1</v>
       </c>
-      <c r="N7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="42">
+      <c r="N7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O7" s="37">
         <v>25</v>
       </c>
-      <c r="P7" s="42">
+      <c r="P7" s="37">
         <v>2.6</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="Q7" s="37">
         <v>0.5</v>
       </c>
-      <c r="R7" s="42">
+      <c r="R7" s="37">
         <v>44.1</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="37">
         <v>65.400000000000006</v>
       </c>
-      <c r="T7" s="42">
+      <c r="T7" s="37">
         <v>213.8</v>
       </c>
-      <c r="U7" s="42">
+      <c r="U7" s="37">
         <v>45.5</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A8" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="37">
         <v>65.2</v>
       </c>
-      <c r="E8" s="42" t="s">
-[...29 lines deleted...]
-      <c r="O8" s="42">
+      <c r="E8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O8" s="37">
         <v>0.5</v>
       </c>
-      <c r="P8" s="42">
+      <c r="P8" s="37">
         <v>1.6</v>
       </c>
-      <c r="Q8" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="42">
+      <c r="Q8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R8" s="37">
         <v>0.1</v>
       </c>
-      <c r="S8" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="42">
+      <c r="S8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T8" s="37">
         <v>63</v>
       </c>
-      <c r="U8" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="U8" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="70"/>
-[...21 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B9" s="89"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="37"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37"/>
+      <c r="U9" s="37"/>
+    </row>
+    <row r="10" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A10" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="37">
         <v>25442.1</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="37">
         <v>35.700000000000003</v>
       </c>
-      <c r="F10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="42">
+      <c r="F10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G10" s="37">
         <v>53.8</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="37">
         <v>0.7</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="37">
         <v>0.4</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="37">
         <v>34.4</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="37">
         <v>118.4</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="37">
         <v>1.4</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="37">
         <v>1.5</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="37">
         <v>0.3</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="37">
         <v>65.8</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="37">
         <v>8.4</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="37">
         <v>236.4</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="37">
         <v>2.7</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="37">
         <v>4861.8999999999996</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="37">
         <v>19822.5</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="37">
         <v>197.8</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A11" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="37">
         <v>321.5</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="37">
         <v>0.8</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="37">
         <v>2.6</v>
       </c>
-      <c r="G11" s="42" t="s">
-[...11 lines deleted...]
-      <c r="K11" s="42">
+      <c r="G11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K11" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="37">
         <v>1</v>
       </c>
-      <c r="M11" s="42" t="s">
-[...8 lines deleted...]
-      <c r="P11" s="42">
+      <c r="M11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P11" s="37">
         <v>6.6</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="37">
         <v>0.3</v>
       </c>
-      <c r="R11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="S11" s="42">
+      <c r="R11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S11" s="37">
         <v>98</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="37">
         <v>189.5</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="37">
         <v>21.6</v>
       </c>
     </row>
-    <row r="12" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="66" t="s">
+    <row r="12" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="85" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="66"/>
-[...21 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B12" s="85"/>
+      <c r="C12" s="85"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="35"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+    </row>
+    <row r="13" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A13" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="37">
         <v>11542.2</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="37">
         <v>624.4</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="37">
         <v>489.4</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="37">
         <v>717.9</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="37">
         <v>208.9</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="37">
         <v>408.6</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="37">
         <v>235.5</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="37">
         <v>716.8</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="37">
         <v>305.89999999999998</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="37">
         <v>1790.2</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="37">
         <v>458.2</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="37">
         <v>398.2</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="37">
         <v>241.2</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="37">
         <v>1067.5999999999999</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="37">
         <v>1655.2</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="37">
         <v>414.4</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="37">
         <v>1760.2</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="37">
         <v>49.6</v>
       </c>
     </row>
-    <row r="14" spans="1:21" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="37" t="s">
+    <row r="14" spans="1:21" s="5" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43" t="s">
+      <c r="C14" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="39">
         <v>28780.5</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="39">
         <v>1584.1</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="39">
         <v>1251.4000000000001</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="39">
         <v>1303.5</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="37">
         <v>745.7</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="39">
         <v>1837.1</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="39">
         <v>1549.8</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="37">
         <v>2608.6999999999998</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="39">
         <v>1891.7</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="39">
         <v>1468.7</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="39">
         <v>598.29999999999995</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="39">
         <v>1636.2</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="39">
         <v>1146.9000000000001</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="39">
         <v>2127.6</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="37">
         <v>1813.7</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="37">
         <v>2389.4</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="37">
         <v>4090.9</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="37">
         <v>736.8</v>
       </c>
     </row>
-    <row r="15" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="69" t="s">
+    <row r="15" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="88" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="70"/>
-[...21 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B15" s="89"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="35"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="35"/>
+      <c r="R15" s="37"/>
+      <c r="S15" s="37"/>
+      <c r="T15" s="37"/>
+      <c r="U15" s="37"/>
+    </row>
+    <row r="16" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A16" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B16" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="37">
         <v>32719.1</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="37">
         <v>294.5</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="37">
         <v>373</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="37">
         <v>595.5</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="37">
         <v>1963</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="37">
         <v>379.5</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="37">
         <v>317.39999999999998</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="37">
         <v>1119</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="37">
         <v>327.2</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="37">
         <v>343.6</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="37">
         <v>127.6</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="37">
         <v>85.1</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="37">
         <v>353.4</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="37">
         <v>458.1</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="37">
         <v>500.6</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="37">
         <v>19474.400000000001</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="37">
         <v>5709.5</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="37">
         <v>297.7</v>
       </c>
     </row>
-    <row r="17" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="37" t="s">
+    <row r="17" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A17" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="43" t="s">
+      <c r="C17" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="37">
         <v>3721.6</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="37">
         <v>0.7</v>
       </c>
-      <c r="F17" s="44" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="42">
+      <c r="F17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="G17" s="37">
         <v>179.4</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="37">
         <v>58.4</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="37">
         <v>1.5</v>
       </c>
-      <c r="J17" s="44">
+      <c r="J17" s="39">
         <v>0.4</v>
       </c>
-      <c r="K17" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="42">
+      <c r="K17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L17" s="37">
         <v>0.4</v>
       </c>
-      <c r="M17" s="44">
+      <c r="M17" s="39">
         <v>0.7</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="37">
         <v>99.4</v>
       </c>
-      <c r="O17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="Q17" s="42">
+      <c r="O17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q17" s="37">
         <v>0.7</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="37">
         <v>40.6</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="37">
         <v>1687.4</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="37">
         <v>1652</v>
       </c>
-      <c r="U17" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="U17" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="43" t="s">
+      <c r="C18" s="38" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="37">
         <v>5504.9</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="37">
         <v>2.4</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="39">
         <v>20.9</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="37">
         <v>157</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="37">
         <v>83.2</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="37">
         <v>107.1</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J18" s="39">
         <v>3.9</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="37">
         <v>90.5</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="37">
         <v>29.4</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="39">
         <v>38.799999999999997</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="37">
         <v>2.8</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="37">
         <v>47.7</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="39">
         <v>5.4</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="37">
         <v>0.7</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="37">
         <v>75.5</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="37">
         <v>3775.6</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="37">
         <v>871</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="37">
         <v>193</v>
       </c>
     </row>
-    <row r="19" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="37" t="s">
+    <row r="19" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A19" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="37">
         <v>21041.9</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="37">
         <v>18.5</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="37">
         <v>164.1</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="37">
         <v>1242.9000000000001</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="37">
         <v>443.1</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="37">
         <v>1277.0999999999999</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="37">
         <v>24.6</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="37">
         <v>828</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="37">
         <v>662.2</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="37">
         <v>18.100000000000001</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="37">
         <v>123.7</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="37">
         <v>873.9</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="37">
         <v>219.5</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="37">
         <v>56.4</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="37">
         <v>458.9</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="37">
         <v>9056.1</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="37">
         <v>4490.3</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="37">
         <v>1084.5</v>
       </c>
     </row>
-    <row r="20" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A20" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C20" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="37">
         <v>10467</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="37">
         <v>31.4</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="39">
         <v>52.3</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="37">
         <v>33.5</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="37">
         <v>145.5</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="37">
         <v>40.799999999999997</v>
       </c>
-      <c r="J20" s="44">
+      <c r="J20" s="39">
         <v>27.2</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="37">
         <v>119.3</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="37">
         <v>106.8</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="39">
         <v>35.6</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="37">
         <v>256.39999999999998</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="37">
         <v>189.5</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="39">
         <v>37.700000000000003</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="37">
         <v>198.9</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="37">
         <v>29.3</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="37">
         <v>7162.6</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="37">
         <v>1507.2</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="37">
         <v>493</v>
       </c>
     </row>
-    <row r="21" spans="1:21" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:21" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A21" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="37">
         <v>23880.3</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="37">
         <v>214.9</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="37">
         <v>272.2</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="37">
         <v>434.8</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="37">
         <v>1432.8</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="37">
         <v>277</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="37">
         <v>231.6</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="37">
         <v>816.7</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="37">
         <v>238.8</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="37">
         <v>250.7</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="37">
         <v>93.1</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="37">
         <v>62.1</v>
       </c>
-      <c r="P21" s="42">
+      <c r="P21" s="37">
         <v>257.89999999999998</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="37">
         <v>334.3</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="37">
         <v>365.4</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="37">
         <v>14213.6</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="37">
         <v>4167.1000000000004</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="37">
         <v>217.3</v>
       </c>
     </row>
-    <row r="22" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="37" t="s">
+    <row r="22" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="37">
         <v>1240.5</v>
       </c>
-      <c r="E22" s="42">
+      <c r="E22" s="37">
         <v>11.2</v>
       </c>
-      <c r="F22" s="42">
+      <c r="F22" s="37">
         <v>14.1</v>
       </c>
-      <c r="G22" s="42">
+      <c r="G22" s="37">
         <v>22.6</v>
       </c>
-      <c r="H22" s="42">
+      <c r="H22" s="37">
         <v>74.400000000000006</v>
       </c>
-      <c r="I22" s="42">
+      <c r="I22" s="37">
         <v>14.4</v>
       </c>
-      <c r="J22" s="42">
+      <c r="J22" s="37">
         <v>12</v>
       </c>
-      <c r="K22" s="42">
+      <c r="K22" s="37">
         <v>42.4</v>
       </c>
-      <c r="L22" s="42">
+      <c r="L22" s="37">
         <v>12.5</v>
       </c>
-      <c r="M22" s="42">
+      <c r="M22" s="37">
         <v>13</v>
       </c>
-      <c r="N22" s="42">
+      <c r="N22" s="37">
         <v>4.8</v>
       </c>
-      <c r="O22" s="42">
+      <c r="O22" s="37">
         <v>3.2</v>
       </c>
-      <c r="P22" s="42">
+      <c r="P22" s="37">
         <v>13.5</v>
       </c>
-      <c r="Q22" s="42">
+      <c r="Q22" s="37">
         <v>17.399999999999999</v>
       </c>
-      <c r="R22" s="42">
+      <c r="R22" s="37">
         <v>19</v>
       </c>
-      <c r="S22" s="42">
+      <c r="S22" s="37">
         <v>738.3</v>
       </c>
-      <c r="T22" s="42">
+      <c r="T22" s="37">
         <v>216.5</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="37">
         <v>11.2</v>
       </c>
     </row>
-    <row r="23" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="66" t="s">
+    <row r="23" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="85" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="66"/>
-[...21 lines deleted...]
-      <c r="A24" s="37" t="s">
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="35"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+    </row>
+    <row r="24" spans="1:21" s="5" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A24" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="37" t="s">
+      <c r="B24" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="43" t="s">
+      <c r="C24" s="38" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="39">
         <v>1698.8</v>
       </c>
-      <c r="E24" s="44">
+      <c r="E24" s="39">
         <v>27.2</v>
       </c>
-      <c r="F24" s="44">
+      <c r="F24" s="39">
         <v>11.9</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="39">
         <v>348.3</v>
       </c>
-      <c r="H24" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="44">
+      <c r="H24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="J24" s="39">
         <v>210.7</v>
       </c>
-      <c r="K24" s="42" t="s">
-[...5 lines deleted...]
-      <c r="M24" s="44">
+      <c r="K24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="M24" s="39">
         <v>344.7</v>
       </c>
-      <c r="N24" s="44" t="s">
-[...5 lines deleted...]
-      <c r="P24" s="44">
+      <c r="N24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="O24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="P24" s="39">
         <v>25.5</v>
       </c>
-      <c r="Q24" s="44">
+      <c r="Q24" s="39">
         <v>5.0999999999999996</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="37">
         <v>283.7</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="37">
         <v>312.60000000000002</v>
       </c>
-      <c r="T24" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="42">
+      <c r="T24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U24" s="37">
         <v>129.1</v>
       </c>
     </row>
-    <row r="25" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="67" t="s">
+    <row r="25" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="67"/>
-[...21 lines deleted...]
-      <c r="A26" s="37" t="s">
+      <c r="B25" s="86"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="39"/>
+    </row>
+    <row r="26" spans="1:21" s="5" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A26" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="37" t="s">
+      <c r="B26" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="37">
         <v>597</v>
       </c>
-      <c r="E26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="42">
+      <c r="E26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G26" s="37">
         <v>0.3</v>
       </c>
-      <c r="H26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="42">
+      <c r="H26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I26" s="37">
         <v>4.2</v>
       </c>
-      <c r="J26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="42">
+      <c r="J26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K26" s="37">
         <v>31</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="37">
         <v>0.8</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="37">
         <v>0.3</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="37">
         <v>0.2</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="37">
         <v>2</v>
       </c>
-      <c r="P26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="R26" s="42">
+      <c r="P26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R26" s="37">
         <v>0.1</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="37">
         <v>441.8</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="37">
         <v>115</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="37">
         <v>1.3</v>
       </c>
     </row>
-    <row r="27" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="37" t="s">
+    <row r="27" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A27" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="42">
+      <c r="D27" s="37">
         <v>39.4</v>
       </c>
-      <c r="E27" s="42">
+      <c r="E27" s="37">
         <v>2.4</v>
       </c>
-      <c r="F27" s="42" t="s">
-[...8 lines deleted...]
-      <c r="I27" s="42">
+      <c r="F27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I27" s="37">
         <v>0.5</v>
       </c>
-      <c r="J27" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M27" s="42">
+      <c r="J27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M27" s="37">
         <v>4.5999999999999996</v>
       </c>
-      <c r="N27" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R27" s="42">
+      <c r="N27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R27" s="37">
         <v>1.2</v>
       </c>
-      <c r="S27" s="42">
+      <c r="S27" s="37">
         <v>2.1</v>
       </c>
-      <c r="T27" s="42">
+      <c r="T27" s="37">
         <v>28.6</v>
       </c>
-      <c r="U27" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="66" t="s">
+      <c r="U27" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="85" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="66"/>
-[...21 lines deleted...]
-      <c r="A29" s="36" t="s">
+      <c r="B28" s="85"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="35"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="36"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+    </row>
+    <row r="29" spans="1:21" s="5" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A29" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="46" t="s">
+      <c r="B29" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="42">
+      <c r="D29" s="37">
         <v>130891.5</v>
       </c>
-      <c r="E29" s="42">
+      <c r="E29" s="37">
         <v>1832.5</v>
       </c>
-      <c r="F29" s="42">
+      <c r="F29" s="37">
         <v>3416.3</v>
       </c>
-      <c r="G29" s="42">
+      <c r="G29" s="37">
         <v>2670.2</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="37">
         <v>19084</v>
       </c>
-      <c r="I29" s="42">
+      <c r="I29" s="37">
         <v>693.7</v>
       </c>
-      <c r="J29" s="42">
+      <c r="J29" s="37">
         <v>3089</v>
       </c>
-      <c r="K29" s="42">
+      <c r="K29" s="37">
         <v>6989.6</v>
       </c>
-      <c r="L29" s="42">
+      <c r="L29" s="37">
         <v>2015.7</v>
       </c>
-      <c r="M29" s="42">
+      <c r="M29" s="37">
         <v>1727.8</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="37">
         <v>5000.1000000000004</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O29" s="37">
         <v>3128.3</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="37">
         <v>903.2</v>
       </c>
-      <c r="Q29" s="42">
+      <c r="Q29" s="37">
         <v>248.7</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="37">
         <v>10078.4</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="37">
         <v>31544.9</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="37">
         <v>35877.4</v>
       </c>
-      <c r="U29" s="42">
+      <c r="U29" s="37">
         <v>2591.6999999999998</v>
       </c>
     </row>
-    <row r="30" spans="1:21" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="36" t="s">
+    <row r="30" spans="1:21" s="5" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A30" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="C30" s="43" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="39">
         <v>9924.2999999999993</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="39">
         <v>15</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="37">
         <v>37</v>
       </c>
-      <c r="G30" s="44">
+      <c r="G30" s="39">
         <v>117.3</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="37">
         <v>115.9</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="39">
         <v>79.8</v>
       </c>
-      <c r="J30" s="42">
+      <c r="J30" s="37">
         <v>1.2</v>
       </c>
-      <c r="K30" s="42">
+      <c r="K30" s="37">
         <v>121.4</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="39">
         <v>13.7</v>
       </c>
-      <c r="M30" s="42">
+      <c r="M30" s="37">
         <v>37.299999999999997</v>
       </c>
-      <c r="N30" s="44">
+      <c r="N30" s="39">
         <v>46.2</v>
       </c>
-      <c r="O30" s="44">
+      <c r="O30" s="39">
         <v>131.6</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="37">
         <v>14.4</v>
       </c>
-      <c r="Q30" s="44">
+      <c r="Q30" s="39">
         <v>43.3</v>
       </c>
-      <c r="R30" s="42">
+      <c r="R30" s="37">
         <v>83.3</v>
       </c>
-      <c r="S30" s="42">
+      <c r="S30" s="37">
         <v>3526</v>
       </c>
-      <c r="T30" s="42">
+      <c r="T30" s="37">
         <v>5362.9</v>
       </c>
-      <c r="U30" s="42">
+      <c r="U30" s="37">
         <v>178</v>
       </c>
     </row>
-    <row r="31" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="66" t="s">
+    <row r="31" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A31" s="85" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="66"/>
-[...21 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="B31" s="85"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="36"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="37"/>
+    </row>
+    <row r="32" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A32" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="37" t="s">
+      <c r="B32" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="42">
+      <c r="D32" s="37">
         <v>73012.3</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="37">
         <v>222</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="37">
         <v>262.2</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="37">
         <v>539.5</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="37">
         <v>591.20000000000005</v>
       </c>
-      <c r="I32" s="42">
+      <c r="I32" s="37">
         <v>175.8</v>
       </c>
-      <c r="J32" s="42">
+      <c r="J32" s="37">
         <v>375.5</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="37">
         <v>433.6</v>
       </c>
-      <c r="L32" s="42">
+      <c r="L32" s="37">
         <v>251.4</v>
       </c>
-      <c r="M32" s="42">
+      <c r="M32" s="37">
         <v>415.4</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="37">
         <v>256.8</v>
       </c>
-      <c r="O32" s="42">
+      <c r="O32" s="37">
         <v>369.3</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="37">
         <v>326.8</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="37">
         <v>81.8</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="37">
         <v>142.1</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="37">
         <v>38605.699999999997</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="37">
         <v>29661</v>
       </c>
-      <c r="U32" s="42">
+      <c r="U32" s="37">
         <v>302.2</v>
       </c>
     </row>
-    <row r="33" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="66" t="s">
+    <row r="33" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A33" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="66"/>
-[...21 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+    </row>
+    <row r="34" spans="1:21" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A34" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="37">
         <v>2706.6</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="37">
         <v>51.4</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="37">
         <v>65</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="37">
         <v>86.6</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="37">
         <v>135.30000000000001</v>
       </c>
-      <c r="I34" s="42">
+      <c r="I34" s="37">
         <v>62.3</v>
       </c>
-      <c r="J34" s="42">
+      <c r="J34" s="37">
         <v>35.200000000000003</v>
       </c>
-      <c r="K34" s="42">
+      <c r="K34" s="37">
         <v>102.8</v>
       </c>
-      <c r="L34" s="42">
+      <c r="L34" s="37">
         <v>92</v>
       </c>
-      <c r="M34" s="42">
+      <c r="M34" s="37">
         <v>40.6</v>
       </c>
-      <c r="N34" s="42">
+      <c r="N34" s="37">
         <v>113.7</v>
       </c>
-      <c r="O34" s="42">
+      <c r="O34" s="37">
         <v>178.6</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="37">
         <v>40.6</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="37">
         <v>43.3</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="37">
         <v>89.3</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="37">
         <v>779.5</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="37">
         <v>720</v>
       </c>
-      <c r="U34" s="42">
+      <c r="U34" s="37">
         <v>70.400000000000006</v>
       </c>
     </row>
-    <row r="35" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="66" t="s">
+    <row r="35" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A35" s="85" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="66"/>
-[...21 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="B35" s="85"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="37"/>
+      <c r="S35" s="37"/>
+      <c r="T35" s="37"/>
+      <c r="U35" s="37"/>
+    </row>
+    <row r="36" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A36" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="37" t="s">
+      <c r="B36" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="37">
         <v>158.4</v>
       </c>
-      <c r="E36" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="42">
+      <c r="E36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F36" s="37">
         <v>0.3</v>
       </c>
-      <c r="G36" s="42" t="s">
-[...38 lines deleted...]
-      <c r="T36" s="42">
+      <c r="G36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T36" s="37">
         <v>158.1</v>
       </c>
-      <c r="U36" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="37" t="s">
+      <c r="U36" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="37" t="s">
+      <c r="B37" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="42">
+      <c r="D37" s="37">
         <v>2512.8000000000002</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="37">
         <v>118.1</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="37">
         <v>5</v>
       </c>
-      <c r="G37" s="42">
+      <c r="G37" s="37">
         <v>45.2</v>
       </c>
-      <c r="H37" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J37" s="42">
+      <c r="H37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J37" s="37">
         <v>5</v>
       </c>
-      <c r="K37" s="42">
+      <c r="K37" s="37">
         <v>1191.2</v>
       </c>
-      <c r="L37" s="42">
+      <c r="L37" s="37">
         <v>163.30000000000001</v>
       </c>
-      <c r="M37" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O37" s="42">
+      <c r="M37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O37" s="37">
         <v>457.3</v>
       </c>
-      <c r="P37" s="42">
+      <c r="P37" s="37">
         <v>474.9</v>
       </c>
-      <c r="Q37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R37" s="42">
+      <c r="Q37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R37" s="37">
         <v>40.200000000000003</v>
       </c>
-      <c r="S37" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U37" s="42">
+      <c r="S37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U37" s="37">
         <v>12.6</v>
       </c>
     </row>
-    <row r="38" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="37" t="s">
+    <row r="38" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="37" t="s">
+      <c r="B38" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="37">
         <v>592.1</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="37">
         <v>84.9</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="37">
         <v>3.3</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="37">
         <v>12.2</v>
       </c>
-      <c r="H38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="42">
+      <c r="H38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I38" s="37">
         <v>175.4</v>
       </c>
-      <c r="J38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="42">
+      <c r="J38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K38" s="37">
         <v>2.4</v>
       </c>
-      <c r="L38" s="42">
+      <c r="L38" s="37">
         <v>7.4</v>
       </c>
-      <c r="M38" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O38" s="42">
+      <c r="M38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O38" s="37">
         <v>2.6</v>
       </c>
-      <c r="P38" s="42">
+      <c r="P38" s="37">
         <v>17.5</v>
       </c>
-      <c r="Q38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="42">
+      <c r="Q38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R38" s="37">
         <v>2.9</v>
       </c>
-      <c r="S38" s="42">
+      <c r="S38" s="37">
         <v>32.799999999999997</v>
       </c>
-      <c r="T38" s="42">
+      <c r="T38" s="37">
         <v>164.7</v>
       </c>
-      <c r="U38" s="42">
+      <c r="U38" s="37">
         <v>86</v>
       </c>
     </row>
-    <row r="39" spans="1:21" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="37" t="s">
+    <row r="39" spans="1:21" s="5" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A39" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="37" t="s">
+      <c r="B39" s="32" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D39" s="37">
         <v>73.3</v>
       </c>
-      <c r="E39" s="42" t="s">
-[...17 lines deleted...]
-      <c r="K39" s="42">
+      <c r="E39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K39" s="37">
         <v>19.399999999999999</v>
       </c>
-      <c r="L39" s="42" t="s">
-[...20 lines deleted...]
-      <c r="S39" s="42">
+      <c r="L39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S39" s="37">
         <v>45.2</v>
       </c>
-      <c r="T39" s="42">
+      <c r="T39" s="37">
         <v>8.6999999999999993</v>
       </c>
-      <c r="U39" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="37" t="s">
+      <c r="U39" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" s="5" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A40" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="37" t="s">
+      <c r="B40" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="37">
         <v>3532.1</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="37">
         <v>6.8</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F40" s="37">
         <v>33.5</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="37">
         <v>1063.4000000000001</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="37">
         <v>0.8</v>
       </c>
-      <c r="I40" s="42">
+      <c r="I40" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J40" s="42">
+      <c r="J40" s="37">
         <v>308.10000000000002</v>
       </c>
-      <c r="K40" s="42">
+      <c r="K40" s="37">
         <v>68.5</v>
       </c>
-      <c r="L40" s="42">
+      <c r="L40" s="37">
         <v>232.5</v>
       </c>
-      <c r="M40" s="42">
+      <c r="M40" s="37">
         <v>0.1</v>
       </c>
-      <c r="N40" s="42">
+      <c r="N40" s="37">
         <v>24.6</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O40" s="37">
         <v>9.1999999999999993</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="37">
         <v>287.10000000000002</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="37">
         <v>0.8</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="37">
         <v>40.4</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="37">
         <v>144.6</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="37">
         <v>46</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="37">
         <v>1264.5999999999999</v>
       </c>
     </row>
-    <row r="41" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="37" t="s">
+    <row r="41" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A41" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="37" t="s">
+      <c r="B41" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="42">
+      <c r="D41" s="37">
         <v>0.5</v>
       </c>
-      <c r="E41" s="42" t="s">
-[...29 lines deleted...]
-      <c r="O41" s="42">
+      <c r="E41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O41" s="37">
         <v>0.5</v>
       </c>
-      <c r="P41" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A42" s="37" t="s">
+      <c r="P41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U41" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" s="5" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A42" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="42">
+      <c r="D42" s="37">
         <v>113.8</v>
       </c>
-      <c r="E42" s="42">
+      <c r="E42" s="37">
         <v>35.299999999999997</v>
       </c>
-      <c r="F42" s="42" t="s">
-[...17 lines deleted...]
-      <c r="L42" s="42">
+      <c r="F42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L42" s="37">
         <v>1.5</v>
       </c>
-      <c r="M42" s="42" t="s">
-[...14 lines deleted...]
-      <c r="R42" s="42">
+      <c r="M42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R42" s="37">
         <v>77</v>
       </c>
-      <c r="S42" s="42" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="37" t="s">
+      <c r="S42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U42" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" s="5" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A43" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="37">
         <v>369.9</v>
       </c>
-      <c r="E43" s="42">
+      <c r="E43" s="37">
         <v>11.3</v>
       </c>
-      <c r="F43" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="42">
+      <c r="F43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G43" s="37">
         <v>0.4</v>
       </c>
-      <c r="H43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="K43" s="42">
+      <c r="H43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K43" s="37">
         <v>35.9</v>
       </c>
-      <c r="L43" s="42">
+      <c r="L43" s="37">
         <v>169.5</v>
       </c>
-      <c r="M43" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O43" s="42">
+      <c r="M43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O43" s="37">
         <v>0.1</v>
       </c>
-      <c r="P43" s="42" t="s">
-[...11 lines deleted...]
-      <c r="T43" s="42">
+      <c r="P43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T43" s="37">
         <v>152.69999999999999</v>
       </c>
-      <c r="U43" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="37" t="s">
+      <c r="U43" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A44" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="37" t="s">
+      <c r="B44" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="37">
         <v>1585.3</v>
       </c>
-      <c r="E44" s="42" t="s">
-[...47 lines deleted...]
-      <c r="U44" s="42">
+      <c r="E44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U44" s="37">
         <v>1585.3</v>
       </c>
     </row>
-    <row r="45" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="37" t="s">
+    <row r="45" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A45" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="37" t="s">
+      <c r="B45" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D45" s="37">
         <v>8923</v>
       </c>
-      <c r="E45" s="42">
+      <c r="E45" s="37">
         <v>1868.8</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F45" s="37">
         <v>171.8</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G45" s="37">
         <v>1432.7</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="37">
         <v>774.9</v>
       </c>
-      <c r="I45" s="42">
+      <c r="I45" s="37">
         <v>86.3</v>
       </c>
-      <c r="J45" s="42">
+      <c r="J45" s="37">
         <v>75.599999999999994</v>
       </c>
-      <c r="K45" s="42">
+      <c r="K45" s="37">
         <v>167.2</v>
       </c>
-      <c r="L45" s="42">
+      <c r="L45" s="37">
         <v>309.8</v>
       </c>
-      <c r="M45" s="42">
+      <c r="M45" s="37">
         <v>327.2</v>
       </c>
-      <c r="N45" s="42">
+      <c r="N45" s="37">
         <v>4.3</v>
       </c>
-      <c r="O45" s="42">
+      <c r="O45" s="37">
         <v>1167.3</v>
       </c>
-      <c r="P45" s="42">
+      <c r="P45" s="37">
         <v>61.3</v>
       </c>
-      <c r="Q45" s="42">
+      <c r="Q45" s="37">
         <v>12.6</v>
       </c>
-      <c r="R45" s="42">
+      <c r="R45" s="37">
         <v>153.80000000000001</v>
       </c>
-      <c r="S45" s="42">
+      <c r="S45" s="37">
         <v>239.8</v>
       </c>
-      <c r="T45" s="42">
+      <c r="T45" s="37">
         <v>258.89999999999998</v>
       </c>
-      <c r="U45" s="42">
+      <c r="U45" s="37">
         <v>1810.7</v>
       </c>
     </row>
-    <row r="46" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="37" t="s">
+    <row r="46" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A46" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="37" t="s">
+      <c r="B46" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="37">
         <v>10.1</v>
       </c>
-      <c r="E46" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="42">
+      <c r="E46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F46" s="37">
         <v>0.5</v>
       </c>
-      <c r="G46" s="42" t="s">
-[...8 lines deleted...]
-      <c r="J46" s="42">
+      <c r="G46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J46" s="37">
         <v>9.6</v>
       </c>
-      <c r="K46" s="42" t="s">
-[...34 lines deleted...]
-      <c r="A47" s="37" t="s">
+      <c r="K46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U46" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A47" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="37" t="s">
+      <c r="B47" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="42">
+      <c r="D47" s="37">
         <v>112</v>
       </c>
-      <c r="E47" s="42">
+      <c r="E47" s="37">
         <v>0.5</v>
       </c>
-      <c r="F47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="42">
+      <c r="F47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G47" s="37">
         <v>1</v>
       </c>
-      <c r="H47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="42">
+      <c r="H47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I47" s="37">
         <v>9</v>
       </c>
-      <c r="J47" s="42">
+      <c r="J47" s="37">
         <v>0.3</v>
       </c>
-      <c r="K47" s="42">
+      <c r="K47" s="37">
         <v>80.400000000000006</v>
       </c>
-      <c r="L47" s="42" t="s">
-[...17 lines deleted...]
-      <c r="R47" s="42">
+      <c r="L47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R47" s="37">
         <v>0.6</v>
       </c>
-      <c r="S47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T47" s="42">
+      <c r="S47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T47" s="37">
         <v>0.3</v>
       </c>
-      <c r="U47" s="42">
+      <c r="U47" s="37">
         <v>19.899999999999999</v>
       </c>
     </row>
-    <row r="48" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="37" t="s">
+    <row r="48" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A48" s="32" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="37" t="s">
+      <c r="B48" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="37">
         <v>487</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="37">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="37">
         <v>0.6</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="37">
         <v>43.8</v>
       </c>
-      <c r="H48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I48" s="42">
+      <c r="H48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I48" s="37">
         <v>0.9</v>
       </c>
-      <c r="J48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="42">
+      <c r="J48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K48" s="37">
         <v>10.6</v>
       </c>
-      <c r="L48" s="42">
+      <c r="L48" s="37">
         <v>63.7</v>
       </c>
-      <c r="M48" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O48" s="42">
+      <c r="M48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O48" s="37">
         <v>5.2</v>
       </c>
-      <c r="P48" s="42">
+      <c r="P48" s="37">
         <v>1.2</v>
       </c>
-      <c r="Q48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R48" s="42">
+      <c r="Q48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R48" s="37">
         <v>20.7</v>
       </c>
-      <c r="S48" s="42">
+      <c r="S48" s="37">
         <v>47.2</v>
       </c>
-      <c r="T48" s="42">
+      <c r="T48" s="37">
         <v>288.7</v>
       </c>
-      <c r="U48" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A49" s="37" t="s">
+      <c r="U48" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="49" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A49" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="37" t="s">
+      <c r="B49" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="42">
+      <c r="D49" s="37">
         <v>30.4</v>
       </c>
-      <c r="E49" s="42" t="s">
-[...29 lines deleted...]
-      <c r="O49" s="42">
+      <c r="E49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O49" s="37">
         <v>30.4</v>
       </c>
-      <c r="P49" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A50" s="37" t="s">
+      <c r="P49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U49" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A50" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="37" t="s">
+      <c r="B50" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="48" t="s">
+      <c r="C50" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="37">
         <v>5.7</v>
       </c>
-      <c r="E50" s="42" t="s">
-[...32 lines deleted...]
-      <c r="P50" s="42">
+      <c r="E50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P50" s="37">
         <v>5</v>
       </c>
-      <c r="Q50" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="42">
+      <c r="Q50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R50" s="37">
         <v>0.7</v>
       </c>
-      <c r="S50" s="42" t="s">
-[...10 lines deleted...]
-      <c r="A51" s="37" t="s">
+      <c r="S50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U50" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A51" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="37" t="s">
+      <c r="B51" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="48" t="s">
+      <c r="C51" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="37">
         <v>182.5</v>
       </c>
-      <c r="E51" s="42" t="s">
-[...41 lines deleted...]
-      <c r="S51" s="42">
+      <c r="E51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S51" s="37">
         <v>161.1</v>
       </c>
-      <c r="T51" s="42">
+      <c r="T51" s="37">
         <v>21.4</v>
       </c>
-      <c r="U51" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="37" t="s">
+      <c r="U51" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A52" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="37" t="s">
+      <c r="B52" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="48" t="s">
+      <c r="C52" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="37">
         <v>2086.5</v>
       </c>
-      <c r="E52" s="42">
+      <c r="E52" s="37">
         <v>4.3</v>
       </c>
-      <c r="F52" s="42">
+      <c r="F52" s="37">
         <v>577.79999999999995</v>
       </c>
-      <c r="G52" s="42">
+      <c r="G52" s="37">
         <v>0.7</v>
       </c>
-      <c r="H52" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J52" s="42">
+      <c r="H52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J52" s="37">
         <v>107.1</v>
       </c>
-      <c r="K52" s="42">
+      <c r="K52" s="37">
         <v>363.7</v>
       </c>
-      <c r="L52" s="42">
+      <c r="L52" s="37">
         <v>0.7</v>
       </c>
-      <c r="M52" s="42" t="s">
-[...14 lines deleted...]
-      <c r="R52" s="42">
+      <c r="M52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R52" s="37">
         <v>965.6</v>
       </c>
-      <c r="S52" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T52" s="42">
+      <c r="S52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T52" s="37">
         <v>66.599999999999994</v>
       </c>
-      <c r="U52" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="37" t="s">
+      <c r="U52" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A53" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="37" t="s">
+      <c r="B53" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="48" t="s">
+      <c r="C53" s="43" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D53" s="37">
         <v>3541.2</v>
       </c>
-      <c r="E53" s="42">
+      <c r="E53" s="37">
         <v>165.7</v>
       </c>
-      <c r="F53" s="42">
+      <c r="F53" s="37">
         <v>23.4</v>
       </c>
-      <c r="G53" s="42">
+      <c r="G53" s="37">
         <v>808</v>
       </c>
-      <c r="H53" s="42">
+      <c r="H53" s="37">
         <v>0.8</v>
       </c>
-      <c r="I53" s="42">
+      <c r="I53" s="37">
         <v>2.9</v>
       </c>
-      <c r="J53" s="42">
+      <c r="J53" s="37">
         <v>1800.3</v>
       </c>
-      <c r="K53" s="42">
+      <c r="K53" s="37">
         <v>97.6</v>
       </c>
-      <c r="L53" s="42">
+      <c r="L53" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M53" s="42" t="s">
-[...2 lines deleted...]
-      <c r="N53" s="42">
+      <c r="M53" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N53" s="37">
         <v>2.9</v>
       </c>
-      <c r="O53" s="42">
+      <c r="O53" s="37">
         <v>12.2</v>
       </c>
-      <c r="P53" s="42">
+      <c r="P53" s="37">
         <v>35.299999999999997</v>
       </c>
-      <c r="Q53" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R53" s="42">
+      <c r="Q53" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R53" s="37">
         <v>3.9</v>
       </c>
-      <c r="S53" s="42">
+      <c r="S53" s="37">
         <v>432.3</v>
       </c>
-      <c r="T53" s="42">
+      <c r="T53" s="37">
         <v>153.9</v>
       </c>
-      <c r="U53" s="42">
+      <c r="U53" s="37">
         <v>0.9</v>
       </c>
     </row>
-    <row r="54" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="37" t="s">
+    <row r="54" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A54" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="37" t="s">
+      <c r="B54" s="32" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="42">
+      <c r="D54" s="37">
         <v>7.7</v>
       </c>
-      <c r="E54" s="42">
+      <c r="E54" s="37">
         <v>0.4</v>
       </c>
-      <c r="F54" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="42">
+      <c r="F54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G54" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H54" s="42" t="s">
-[...35 lines deleted...]
-      <c r="T54" s="42">
+      <c r="H54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T54" s="37">
         <v>6.2</v>
       </c>
-      <c r="U54" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A55" s="37" t="s">
+      <c r="U54" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A55" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="37" t="s">
+      <c r="B55" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D55" s="37">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E55" s="42" t="s">
-[...29 lines deleted...]
-      <c r="O55" s="42">
+      <c r="E55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O55" s="37">
         <v>4.5999999999999996</v>
       </c>
-      <c r="P55" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A56" s="66" t="s">
+      <c r="P55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U55" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A56" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="66"/>
-[...21 lines deleted...]
-      <c r="A57" s="37" t="s">
+      <c r="B56" s="85"/>
+      <c r="C56" s="85"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="36"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="36"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="36"/>
+      <c r="L56" s="36"/>
+      <c r="M56" s="36"/>
+      <c r="N56" s="35"/>
+      <c r="O56" s="36"/>
+      <c r="P56" s="36"/>
+      <c r="Q56" s="35"/>
+      <c r="R56" s="37"/>
+      <c r="S56" s="37"/>
+      <c r="T56" s="37"/>
+      <c r="U56" s="37"/>
+    </row>
+    <row r="57" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A57" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="37" t="s">
+      <c r="B57" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="43" t="s">
+      <c r="C57" s="38" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="44">
+      <c r="D57" s="39">
         <v>94331.1</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="39">
         <v>156.1</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="39">
         <v>321.60000000000002</v>
       </c>
-      <c r="G57" s="44">
+      <c r="G57" s="39">
         <v>257.10000000000002</v>
       </c>
-      <c r="H57" s="42">
+      <c r="H57" s="37">
         <v>247.1</v>
       </c>
-      <c r="I57" s="44">
+      <c r="I57" s="39">
         <v>548.9</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="39">
         <v>44.1</v>
       </c>
-      <c r="K57" s="42">
+      <c r="K57" s="37">
         <v>1549.6</v>
       </c>
-      <c r="L57" s="44">
+      <c r="L57" s="39">
         <v>348.2</v>
       </c>
-      <c r="M57" s="44">
+      <c r="M57" s="39">
         <v>152.9</v>
       </c>
-      <c r="N57" s="44">
+      <c r="N57" s="39">
         <v>369.7</v>
       </c>
-      <c r="O57" s="44">
+      <c r="O57" s="39">
         <v>361.3</v>
       </c>
-      <c r="P57" s="44">
+      <c r="P57" s="39">
         <v>360.3</v>
       </c>
-      <c r="Q57" s="44">
+      <c r="Q57" s="39">
         <v>7.4</v>
       </c>
-      <c r="R57" s="42">
+      <c r="R57" s="37">
         <v>1612.6</v>
       </c>
-      <c r="S57" s="42">
+      <c r="S57" s="37">
         <v>31491.9</v>
       </c>
-      <c r="T57" s="42">
+      <c r="T57" s="37">
         <v>56240.1</v>
       </c>
-      <c r="U57" s="42">
+      <c r="U57" s="37">
         <v>262.2</v>
       </c>
     </row>
-    <row r="58" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="37" t="s">
+    <row r="58" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A58" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="37" t="s">
+      <c r="B58" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="42">
+      <c r="D58" s="37">
         <v>22.2</v>
       </c>
-      <c r="E58" s="42">
+      <c r="E58" s="37">
         <v>13.8</v>
       </c>
-      <c r="F58" s="42" t="s">
-[...23 lines deleted...]
-      <c r="N58" s="42">
+      <c r="F58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N58" s="37">
         <v>0.2</v>
       </c>
-      <c r="O58" s="42" t="s">
-[...5 lines deleted...]
-      <c r="Q58" s="42">
+      <c r="O58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q58" s="37">
         <v>3.4</v>
       </c>
-      <c r="R58" s="42" t="s">
-[...2 lines deleted...]
-      <c r="S58" s="42">
+      <c r="R58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S58" s="37">
         <v>2.2999999999999998</v>
       </c>
-      <c r="T58" s="42">
+      <c r="T58" s="37">
         <v>2.5</v>
       </c>
-      <c r="U58" s="42" t="s">
-[...5 lines deleted...]
-      <c r="B59" s="64" t="s">
+      <c r="U58" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" s="5" customFormat="1" ht="15">
+      <c r="A59" s="44"/>
+      <c r="B59" s="83" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="65" t="s">
+      <c r="C59" s="84" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="50">
+      <c r="D59" s="45">
         <f t="shared" ref="D59:U59" si="0">SUM(D5:D58)</f>
         <v>594469.6</v>
       </c>
-      <c r="E59" s="50">
+      <c r="E59" s="45">
         <f t="shared" si="0"/>
         <v>7486</v>
       </c>
-      <c r="F59" s="50">
+      <c r="F59" s="45">
         <f t="shared" si="0"/>
         <v>7581.1</v>
       </c>
-      <c r="G59" s="50">
+      <c r="G59" s="45">
         <f t="shared" si="0"/>
         <v>12218.2</v>
       </c>
-      <c r="H59" s="50">
+      <c r="H59" s="45">
         <f t="shared" si="0"/>
         <v>27848.7</v>
       </c>
-      <c r="I59" s="50">
+      <c r="I59" s="45">
         <f t="shared" si="0"/>
         <v>6185.6</v>
       </c>
-      <c r="J59" s="50">
+      <c r="J59" s="45">
         <f t="shared" si="0"/>
         <v>8533.7000000000007</v>
       </c>
-      <c r="K59" s="50">
+      <c r="K59" s="45">
         <f t="shared" si="0"/>
         <v>17924.900000000001</v>
       </c>
-      <c r="L59" s="50">
+      <c r="L59" s="45">
         <f t="shared" si="0"/>
         <v>7278.2</v>
       </c>
-      <c r="M59" s="50">
+      <c r="M59" s="45">
         <f t="shared" si="0"/>
         <v>7033.9</v>
       </c>
-      <c r="N59" s="50">
+      <c r="N59" s="45">
         <f t="shared" si="0"/>
         <v>7780.4</v>
       </c>
-      <c r="O59" s="50">
+      <c r="O59" s="45">
         <f t="shared" si="0"/>
         <v>9283.2000000000007</v>
       </c>
-      <c r="P59" s="50">
+      <c r="P59" s="45">
         <f t="shared" si="0"/>
         <v>4945.2</v>
       </c>
-      <c r="Q59" s="50">
+      <c r="Q59" s="45">
         <f t="shared" si="0"/>
         <v>4946.1000000000004</v>
       </c>
-      <c r="R59" s="50">
+      <c r="R59" s="45">
         <f t="shared" si="0"/>
         <v>18610</v>
       </c>
-      <c r="S59" s="50">
+      <c r="S59" s="45">
         <f t="shared" si="0"/>
         <v>251620.5</v>
       </c>
-      <c r="T59" s="50">
+      <c r="T59" s="45">
         <f t="shared" si="0"/>
         <v>183187.6</v>
       </c>
-      <c r="U59" s="50">
+      <c r="U59" s="45">
         <f t="shared" si="0"/>
         <v>12006.3</v>
       </c>
     </row>
-    <row r="60" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B60" s="64" t="s">
+    <row r="60" spans="1:21" s="5" customFormat="1" ht="15">
+      <c r="A60" s="44"/>
+      <c r="B60" s="83" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="65" t="s">
+      <c r="C60" s="84" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="50">
+      <c r="D60" s="45">
         <v>61819536.399999999</v>
       </c>
-      <c r="E60" s="50">
+      <c r="E60" s="45">
         <v>1699883.9</v>
       </c>
-      <c r="F60" s="50">
+      <c r="F60" s="45">
         <v>2708455.4</v>
       </c>
-      <c r="G60" s="50">
+      <c r="G60" s="45">
         <v>2795117</v>
       </c>
-      <c r="H60" s="50">
+      <c r="H60" s="45">
         <v>7818812.0999999996</v>
       </c>
-      <c r="I60" s="50">
+      <c r="I60" s="45">
         <v>2790661.6</v>
       </c>
-      <c r="J60" s="50">
+      <c r="J60" s="45">
         <v>1532118.6</v>
       </c>
-      <c r="K60" s="50">
+      <c r="K60" s="45">
         <v>4734402</v>
       </c>
-      <c r="L60" s="50">
+      <c r="L60" s="45">
         <v>2069286.2</v>
       </c>
-      <c r="M60" s="50">
+      <c r="M60" s="45">
         <v>1647016.4</v>
       </c>
-      <c r="N60" s="50">
+      <c r="N60" s="45">
         <v>3803063.3</v>
       </c>
-      <c r="O60" s="50">
+      <c r="O60" s="45">
         <v>2746652.1</v>
       </c>
-      <c r="P60" s="50">
+      <c r="P60" s="45">
         <v>1212007.8</v>
       </c>
-      <c r="Q60" s="50">
+      <c r="Q60" s="45">
         <v>1659958.8</v>
       </c>
-      <c r="R60" s="50">
+      <c r="R60" s="45">
         <v>3589332.8</v>
       </c>
-      <c r="S60" s="50">
+      <c r="S60" s="45">
         <v>6705993.2999999998</v>
       </c>
-      <c r="T60" s="50">
+      <c r="T60" s="45">
         <v>12132649.699999999</v>
       </c>
-      <c r="U60" s="50">
+      <c r="U60" s="45">
         <v>2174125.4</v>
       </c>
     </row>
-    <row r="61" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B61" s="64" t="s">
+    <row r="61" spans="1:21" s="5" customFormat="1" ht="15">
+      <c r="A61" s="44"/>
+      <c r="B61" s="83" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="65" t="s">
+      <c r="C61" s="84" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="50">
+      <c r="D61" s="45">
         <f t="shared" ref="D61:U61" si="1">D59/D60%</f>
         <v>1</v>
       </c>
-      <c r="E61" s="50">
+      <c r="E61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="F61" s="50">
+      <c r="F61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="G61" s="50">
+      <c r="G61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="H61" s="50">
+      <c r="H61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="I61" s="50">
+      <c r="I61" s="45">
         <f t="shared" si="1"/>
         <v>0.2</v>
       </c>
-      <c r="J61" s="50">
+      <c r="J61" s="45">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
-      <c r="K61" s="50">
+      <c r="K61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="L61" s="50">
+      <c r="L61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="M61" s="50">
+      <c r="M61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="N61" s="50">
+      <c r="N61" s="45">
         <f t="shared" si="1"/>
         <v>0.2</v>
       </c>
-      <c r="O61" s="50">
+      <c r="O61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="P61" s="50">
+      <c r="P61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="Q61" s="50">
+      <c r="Q61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="R61" s="50">
+      <c r="R61" s="45">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
-      <c r="S61" s="50">
+      <c r="S61" s="45">
         <f t="shared" si="1"/>
         <v>3.8</v>
       </c>
-      <c r="T61" s="50">
+      <c r="T61" s="45">
         <f t="shared" si="1"/>
         <v>1.5</v>
       </c>
-      <c r="U61" s="50">
+      <c r="U61" s="45">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
     </row>
-    <row r="62" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:21" ht="16.5" customHeight="1">
       <c r="D62" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B59:C59"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U61"/>
   <sheetViews>
-    <sheetView topLeftCell="A46" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="47.85546875" style="2" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="2" customWidth="1"/>
     <col min="6" max="8" width="12.7109375" style="3" customWidth="1"/>
     <col min="9" max="21" width="12.7109375" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:21" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="B1" s="27"/>
-[...9 lines deleted...]
-      <c r="A2" s="68">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="23"/>
+    </row>
+    <row r="2" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A2" s="87">
         <v>111203</v>
       </c>
-      <c r="B2" s="68"/>
-[...13 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="U2" s="28" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" s="6" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="25"/>
+      <c r="B3" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="27" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I3" s="27" t="s">
         <v>150</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="K3" s="32" t="s">
+      <c r="K3" s="27" t="s">
         <v>153</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="27" t="s">
         <v>154</v>
       </c>
-      <c r="M3" s="32" t="s">
+      <c r="M3" s="27" t="s">
         <v>155</v>
       </c>
-      <c r="N3" s="32" t="s">
+      <c r="N3" s="27" t="s">
         <v>156</v>
       </c>
-      <c r="O3" s="32" t="s">
+      <c r="O3" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="P3" s="32" t="s">
+      <c r="P3" s="27" t="s">
         <v>158</v>
       </c>
-      <c r="Q3" s="32" t="s">
+      <c r="Q3" s="27" t="s">
         <v>164</v>
       </c>
-      <c r="R3" s="32" t="s">
+      <c r="R3" s="27" t="s">
         <v>160</v>
       </c>
-      <c r="S3" s="32" t="s">
+      <c r="S3" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="T3" s="32" t="s">
+      <c r="T3" s="27" t="s">
         <v>162</v>
       </c>
-      <c r="U3" s="32" t="s">
+      <c r="U3" s="27" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="4" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="69" t="s">
+    <row r="4" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="70"/>
-[...21 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="B4" s="89"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+    </row>
+    <row r="5" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A5" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="38" t="s">
+      <c r="B5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="34">
         <v>77108.3</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="34">
         <v>7.8</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="34">
         <v>68.3</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="34">
         <v>75.400000000000006</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="34">
         <v>302.7</v>
       </c>
-      <c r="I5" s="39">
+      <c r="I5" s="34">
         <v>13.6</v>
       </c>
-      <c r="J5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="39">
+      <c r="J5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="K5" s="34">
         <v>43.3</v>
       </c>
-      <c r="L5" s="39">
+      <c r="L5" s="34">
         <v>19.899999999999999</v>
       </c>
-      <c r="M5" s="39">
+      <c r="M5" s="34">
         <v>38.9</v>
       </c>
-      <c r="N5" s="39">
+      <c r="N5" s="34">
         <v>43</v>
       </c>
-      <c r="O5" s="39">
+      <c r="O5" s="34">
         <v>79.3</v>
       </c>
-      <c r="P5" s="39">
+      <c r="P5" s="34">
         <v>127.1</v>
       </c>
-      <c r="Q5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="39">
+      <c r="Q5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="R5" s="34">
         <v>54.4</v>
       </c>
-      <c r="S5" s="39">
+      <c r="S5" s="34">
         <v>63607.8</v>
       </c>
-      <c r="T5" s="39">
+      <c r="T5" s="34">
         <v>12130.1</v>
       </c>
-      <c r="U5" s="39">
+      <c r="U5" s="34">
         <v>496.7</v>
       </c>
     </row>
-    <row r="6" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="69" t="s">
+    <row r="6" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="70"/>
-[...21 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B6" s="89"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+    </row>
+    <row r="7" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A7" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="37">
         <v>550</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="37">
         <v>7.1</v>
       </c>
-      <c r="F7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="42">
+      <c r="F7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G7" s="37">
         <v>13.5</v>
       </c>
-      <c r="H7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="42">
+      <c r="H7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I7" s="37">
         <v>0.7</v>
       </c>
-      <c r="J7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="42">
+      <c r="J7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K7" s="37">
         <v>84.7</v>
       </c>
-      <c r="L7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M7" s="42">
+      <c r="L7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M7" s="37">
         <v>0.1</v>
       </c>
-      <c r="N7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="42">
+      <c r="N7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O7" s="37">
         <v>15.6</v>
       </c>
-      <c r="P7" s="42">
+      <c r="P7" s="37">
         <v>7.1</v>
       </c>
-      <c r="Q7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="42">
+      <c r="Q7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R7" s="37">
         <v>41.9</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="37">
         <v>55</v>
       </c>
-      <c r="T7" s="42">
+      <c r="T7" s="37">
         <v>199.2</v>
       </c>
-      <c r="U7" s="42">
+      <c r="U7" s="37">
         <v>125.1</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A8" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="37">
         <v>23.5</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="37">
         <v>0.3</v>
       </c>
-      <c r="F8" s="42" t="s">
-[...26 lines deleted...]
-      <c r="O8" s="42">
+      <c r="F8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O8" s="37">
         <v>0.5</v>
       </c>
-      <c r="P8" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q8" s="42">
+      <c r="P8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q8" s="37">
         <v>0.3</v>
       </c>
-      <c r="R8" s="42" t="s">
-[...5 lines deleted...]
-      <c r="T8" s="42">
+      <c r="R8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T8" s="37">
         <v>22.4</v>
       </c>
-      <c r="U8" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="U8" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="70"/>
-[...21 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B9" s="89"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="37"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37"/>
+      <c r="U9" s="37"/>
+    </row>
+    <row r="10" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A10" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="37">
         <v>18884.099999999999</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="37">
         <v>4.7</v>
       </c>
-      <c r="F10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="42">
+      <c r="F10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G10" s="37">
         <v>32.9</v>
       </c>
-      <c r="H10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="42">
+      <c r="H10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I10" s="37">
         <v>0.8</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="37">
         <v>24.4</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="37">
         <v>22.8</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="37">
         <v>1.7</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="37">
         <v>0.6</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="37">
         <v>2.5</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="37">
         <v>63.6</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="37">
         <v>21.3</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="37">
         <v>104.8</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="37">
         <v>5.7</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="37">
         <v>5460.5</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="37">
         <v>13056.8</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="37">
         <v>81</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A11" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="37">
         <v>2737.5</v>
       </c>
-      <c r="E11" s="42" t="s">
-[...11 lines deleted...]
-      <c r="I11" s="42">
+      <c r="E11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I11" s="37">
         <v>1.9</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="37">
         <v>0.8</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="37">
         <v>3.3</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="42">
+      <c r="M11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N11" s="37">
         <v>39.799999999999997</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="37">
         <v>9</v>
       </c>
-      <c r="P11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q11" s="42">
+      <c r="P11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q11" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="R11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="S11" s="42">
+      <c r="R11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S11" s="37">
         <v>321.89999999999998</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="37">
         <v>2352.6</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="37">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="66" t="s">
+    <row r="12" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="85" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="66"/>
-[...21 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B12" s="85"/>
+      <c r="C12" s="85"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="35"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+    </row>
+    <row r="13" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A13" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="37">
         <v>14795.9</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="37">
         <v>1065.3</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="37">
         <v>665.8</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="37">
         <v>1435.2</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="37">
         <v>547.4</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="37">
         <v>443.9</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="37">
         <v>429.1</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="37">
         <v>976.5</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="37">
         <v>517.9</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="37">
         <v>636.20000000000005</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="37">
         <v>873</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="37">
         <v>813.8</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="37">
         <v>281.10000000000002</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="37">
         <v>1242.9000000000001</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="37">
         <v>2515.3000000000002</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="37">
         <v>310.7</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="37">
         <v>1997.4</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="37">
         <v>44.4</v>
       </c>
     </row>
-    <row r="14" spans="1:21" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="37" t="s">
+    <row r="14" spans="1:21" s="5" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43" t="s">
+      <c r="C14" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="39">
         <v>36505.1</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="39">
         <v>1853.6</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="39">
         <v>1538.6</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="39">
         <v>1717.8</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="37">
         <v>1588.2</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="39">
         <v>2352.1999999999998</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="39">
         <v>2045.5</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="37">
         <v>3329.3</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="39">
         <v>2359.4</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="39">
         <v>1605.4</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="39">
         <v>838.1</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="39">
         <v>1560.9</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="39">
         <v>1496.2</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="39">
         <v>3221.2</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="37">
         <v>2408</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="37">
         <v>2978.1</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="37">
         <v>4652.8</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="37">
         <v>959.8</v>
       </c>
     </row>
-    <row r="15" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="69" t="s">
+    <row r="15" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="88" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="70"/>
-[...21 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B15" s="89"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="35"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="35"/>
+      <c r="R15" s="37"/>
+      <c r="S15" s="37"/>
+      <c r="T15" s="37"/>
+      <c r="U15" s="37"/>
+    </row>
+    <row r="16" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A16" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B16" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="37">
         <v>25478.2</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="37">
         <v>277.7</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="37">
         <v>351.6</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="37">
         <v>509.6</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="37">
         <v>1459.9</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="37">
         <v>346.5</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="37">
         <v>310.8</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="37">
         <v>1131.2</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="37">
         <v>387.3</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="37">
         <v>313.39999999999998</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="37">
         <v>175.8</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="37">
         <v>221.7</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="37">
         <v>323.60000000000002</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="37">
         <v>374.5</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="37">
         <v>547.79999999999995</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="37">
         <v>13039.7</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="37">
         <v>5452.3</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="37">
         <v>254.8</v>
       </c>
     </row>
-    <row r="17" spans="1:21" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="37" t="s">
+    <row r="17" spans="1:21" s="5" customFormat="1" ht="25.5">
+      <c r="A17" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="43" t="s">
+      <c r="C17" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="37">
         <v>4906.3</v>
       </c>
-      <c r="E17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="42">
+      <c r="E17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="G17" s="37">
         <v>220.8</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="37">
         <v>147.19999999999999</v>
       </c>
-      <c r="I17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="42">
+      <c r="I17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K17" s="37">
         <v>14.7</v>
       </c>
-      <c r="L17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="N17" s="42">
+      <c r="L17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="N17" s="37">
         <v>83.4</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="P17" s="44" t="s">
-[...8 lines deleted...]
-      <c r="S17" s="42">
+      <c r="P17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S17" s="37">
         <v>1462.1</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="37">
         <v>2747.5</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="37">
         <v>225.7</v>
       </c>
     </row>
-    <row r="18" spans="1:21" s="5" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="37" t="s">
+    <row r="18" spans="1:21" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="43" t="s">
+      <c r="C18" s="38" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="37">
         <v>5508.8</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="37">
         <v>0.6</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="39">
         <v>132.80000000000001</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="37">
         <v>155.9</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="37">
         <v>203.1</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="37">
         <v>182.9</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J18" s="39">
         <v>7.2</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="37">
         <v>50.1</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="37">
         <v>47.9</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="39">
         <v>108</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="37">
         <v>2.2000000000000002</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="37">
         <v>49</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="39">
         <v>18.2</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="37">
         <v>6.6</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="37">
         <v>28.1</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="37">
         <v>3197.9</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="37">
         <v>1308.9000000000001</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="37">
         <v>9.4</v>
       </c>
     </row>
-    <row r="19" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="37" t="s">
+    <row r="19" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A19" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="37">
         <v>15339</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="37">
         <v>31.2</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="37">
         <v>200.5</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="37">
         <v>740.2</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="37">
         <v>424.5</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="37">
         <v>186.5</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="37">
         <v>41</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="37">
         <v>1116.0999999999999</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="37">
         <v>347.5</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="37">
         <v>3.2</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="37">
         <v>52.6</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="37">
         <v>138.4</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="37">
         <v>324.60000000000002</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="37">
         <v>27.1</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="37">
         <v>137.1</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="37">
         <v>6818.4</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="37">
         <v>2773.8</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="37">
         <v>1976.3</v>
       </c>
     </row>
-    <row r="20" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A20" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C20" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="37">
         <v>11448</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="37">
         <v>24</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="39">
         <v>29.8</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="37">
         <v>30.9</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="37">
         <v>95</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="37">
         <v>29.8</v>
       </c>
-      <c r="J20" s="44">
+      <c r="J20" s="39">
         <v>21.8</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="37">
         <v>123.6</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="37">
         <v>136.19999999999999</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="39">
         <v>26.3</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="37">
         <v>332.1</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="37">
         <v>33.200000000000003</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="39">
         <v>28.6</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="37">
         <v>390.4</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="37">
         <v>26.3</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="37">
         <v>7955.2</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="37">
         <v>1871.7</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="37">
         <v>293.10000000000002</v>
       </c>
     </row>
-    <row r="21" spans="1:21" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:21" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A21" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="37">
         <v>37098.400000000001</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="37">
         <v>404.4</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="37">
         <v>512</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="37">
         <v>742</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="37">
         <v>2125.6999999999998</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="37">
         <v>504.5</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="37">
         <v>452.6</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="37">
         <v>1647.1</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="37">
         <v>563.9</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="37">
         <v>456.3</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="37">
         <v>256</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="37">
         <v>322.8</v>
       </c>
-      <c r="P21" s="42">
+      <c r="P21" s="37">
         <v>471.1</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="37">
         <v>545.29999999999995</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="37">
         <v>797.6</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="37">
         <v>18987</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="37">
         <v>7939.1</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="37">
         <v>371</v>
       </c>
     </row>
-    <row r="22" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="37" t="s">
+    <row r="22" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="37">
         <v>1635.4</v>
       </c>
-      <c r="E22" s="42">
+      <c r="E22" s="37">
         <v>17.8</v>
       </c>
-      <c r="F22" s="42">
+      <c r="F22" s="37">
         <v>22.5</v>
       </c>
-      <c r="G22" s="42">
+      <c r="G22" s="37">
         <v>32.700000000000003</v>
       </c>
-      <c r="H22" s="42">
+      <c r="H22" s="37">
         <v>93.6</v>
       </c>
-      <c r="I22" s="42">
+      <c r="I22" s="37">
         <v>22.3</v>
       </c>
-      <c r="J22" s="42">
+      <c r="J22" s="37">
         <v>19.899999999999999</v>
       </c>
-      <c r="K22" s="42">
+      <c r="K22" s="37">
         <v>72.7</v>
       </c>
-      <c r="L22" s="42">
+      <c r="L22" s="37">
         <v>24.9</v>
       </c>
-      <c r="M22" s="42">
+      <c r="M22" s="37">
         <v>20.100000000000001</v>
       </c>
-      <c r="N22" s="42">
+      <c r="N22" s="37">
         <v>11.4</v>
       </c>
-      <c r="O22" s="42">
+      <c r="O22" s="37">
         <v>14.2</v>
       </c>
-      <c r="P22" s="42">
+      <c r="P22" s="37">
         <v>20.7</v>
       </c>
-      <c r="Q22" s="42">
+      <c r="Q22" s="37">
         <v>24.1</v>
       </c>
-      <c r="R22" s="42">
+      <c r="R22" s="37">
         <v>35.1</v>
       </c>
-      <c r="S22" s="42">
+      <c r="S22" s="37">
         <v>837</v>
       </c>
-      <c r="T22" s="42">
+      <c r="T22" s="37">
         <v>350</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="37">
         <v>16.399999999999999</v>
       </c>
     </row>
-    <row r="23" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="66" t="s">
+    <row r="23" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="85" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="66"/>
-[...21 lines deleted...]
-      <c r="A24" s="37" t="s">
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="35"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+    </row>
+    <row r="24" spans="1:21" s="5" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A24" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="37" t="s">
+      <c r="B24" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="43" t="s">
+      <c r="C24" s="38" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="39">
         <v>1615.3</v>
       </c>
-      <c r="E24" s="44">
+      <c r="E24" s="39">
         <v>567.6</v>
       </c>
-      <c r="F24" s="44">
+      <c r="F24" s="39">
         <v>13.7</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="39">
         <v>133.9</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="37">
         <v>3.2</v>
       </c>
-      <c r="I24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="44">
+      <c r="I24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="J24" s="39">
         <v>176.6</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="37">
         <v>35.1</v>
       </c>
-      <c r="L24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="44">
+      <c r="L24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="M24" s="39">
         <v>245.3</v>
       </c>
-      <c r="N24" s="44">
+      <c r="N24" s="39">
         <v>5.0999999999999996</v>
       </c>
-      <c r="O24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="P24" s="44">
+      <c r="O24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="P24" s="39">
         <v>82.8</v>
       </c>
-      <c r="Q24" s="44">
+      <c r="Q24" s="39">
         <v>8.1999999999999993</v>
       </c>
-      <c r="R24" s="42" t="s">
-[...2 lines deleted...]
-      <c r="S24" s="42">
+      <c r="R24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S24" s="37">
         <v>247.6</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="37">
         <v>8</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="37">
         <v>88.2</v>
       </c>
     </row>
-    <row r="25" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="67" t="s">
+    <row r="25" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="67"/>
-[...21 lines deleted...]
-      <c r="A26" s="37" t="s">
+      <c r="B25" s="86"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="39"/>
+    </row>
+    <row r="26" spans="1:21" s="5" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A26" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="37" t="s">
+      <c r="B26" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="37">
         <v>185.6</v>
       </c>
-      <c r="E26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="42">
+      <c r="E26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G26" s="37">
         <v>2.9</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="37">
         <v>0.2</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I26" s="37">
         <v>55.8</v>
       </c>
-      <c r="J26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="42">
+      <c r="J26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K26" s="37">
         <v>35</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="37">
         <v>1.5</v>
       </c>
-      <c r="M26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O26" s="42">
+      <c r="M26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O26" s="37">
         <v>5.5</v>
       </c>
-      <c r="P26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="R26" s="42">
+      <c r="P26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R26" s="37">
         <v>0.2</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="37">
         <v>12.6</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="37">
         <v>70.099999999999994</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="37">
         <v>1.8</v>
       </c>
     </row>
-    <row r="27" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="37" t="s">
+    <row r="27" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A27" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="42">
+      <c r="D27" s="37">
         <v>44.4</v>
       </c>
-      <c r="E27" s="42">
+      <c r="E27" s="37">
         <v>1.9</v>
       </c>
-      <c r="F27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="42">
+      <c r="F27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G27" s="37">
         <v>0.7</v>
       </c>
-      <c r="H27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="42">
+      <c r="H27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I27" s="37">
         <v>0.8</v>
       </c>
-      <c r="J27" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M27" s="42">
+      <c r="J27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M27" s="37">
         <v>3.4</v>
       </c>
-      <c r="N27" s="42" t="s">
-[...5 lines deleted...]
-      <c r="P27" s="42">
+      <c r="N27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P27" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="42">
+      <c r="Q27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R27" s="37">
         <v>4</v>
       </c>
-      <c r="S27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T27" s="42">
+      <c r="S27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T27" s="37">
         <v>32.299999999999997</v>
       </c>
-      <c r="U27" s="42">
+      <c r="U27" s="37">
         <v>0.2</v>
       </c>
     </row>
-    <row r="28" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="66" t="s">
+    <row r="28" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="85" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="66"/>
-[...21 lines deleted...]
-      <c r="A29" s="36" t="s">
+      <c r="B28" s="85"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="35"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="36"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+    </row>
+    <row r="29" spans="1:21" s="5" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A29" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="46" t="s">
+      <c r="B29" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="42">
+      <c r="D29" s="37">
         <v>124206.8</v>
       </c>
-      <c r="E29" s="42">
+      <c r="E29" s="37">
         <v>1480.5</v>
       </c>
-      <c r="F29" s="42">
+      <c r="F29" s="37">
         <v>4066.5</v>
       </c>
-      <c r="G29" s="42">
+      <c r="G29" s="37">
         <v>2918.9</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="37">
         <v>7095.9</v>
       </c>
-      <c r="I29" s="42">
+      <c r="I29" s="37">
         <v>809.8</v>
       </c>
-      <c r="J29" s="42">
+      <c r="J29" s="37">
         <v>2477.9</v>
       </c>
-      <c r="K29" s="42">
+      <c r="K29" s="37">
         <v>6458.8</v>
       </c>
-      <c r="L29" s="42">
+      <c r="L29" s="37">
         <v>2225.8000000000002</v>
       </c>
-      <c r="M29" s="42">
+      <c r="M29" s="37">
         <v>1737.7</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="37">
         <v>4635.3999999999996</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O29" s="37">
         <v>6474.9</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="37">
         <v>991.2</v>
       </c>
-      <c r="Q29" s="42">
+      <c r="Q29" s="37">
         <v>924.1</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="37">
         <v>10295.5</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="37">
         <v>30983.4</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="37">
         <v>36246</v>
       </c>
-      <c r="U29" s="42">
+      <c r="U29" s="37">
         <v>4384.5</v>
       </c>
     </row>
-    <row r="30" spans="1:21" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="36" t="s">
+    <row r="30" spans="1:21" s="5" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A30" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="C30" s="43" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="39">
         <v>9715.4</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="39">
         <v>15.6</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="37">
         <v>24.4</v>
       </c>
-      <c r="G30" s="44">
+      <c r="G30" s="39">
         <v>34.200000000000003</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="37">
         <v>319.5</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="39">
         <v>110.8</v>
       </c>
-      <c r="J30" s="42">
+      <c r="J30" s="37">
         <v>9</v>
       </c>
-      <c r="K30" s="42">
+      <c r="K30" s="37">
         <v>287.7</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="39">
         <v>23.8</v>
       </c>
-      <c r="M30" s="42">
+      <c r="M30" s="37">
         <v>7.8</v>
       </c>
-      <c r="N30" s="44">
+      <c r="N30" s="39">
         <v>34.5</v>
       </c>
-      <c r="O30" s="44">
+      <c r="O30" s="39">
         <v>90.4</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="37">
         <v>118.2</v>
       </c>
-      <c r="Q30" s="44">
+      <c r="Q30" s="39">
         <v>23.7</v>
       </c>
-      <c r="R30" s="42">
+      <c r="R30" s="37">
         <v>58.2</v>
       </c>
-      <c r="S30" s="42">
+      <c r="S30" s="37">
         <v>1217</v>
       </c>
-      <c r="T30" s="42">
+      <c r="T30" s="37">
         <v>7238.2</v>
       </c>
-      <c r="U30" s="42">
+      <c r="U30" s="37">
         <v>102.4</v>
       </c>
     </row>
-    <row r="31" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="66" t="s">
+    <row r="31" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A31" s="85" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="66"/>
-[...21 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="B31" s="85"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="36"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="37"/>
+    </row>
+    <row r="32" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A32" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="37" t="s">
+      <c r="B32" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="42">
+      <c r="D32" s="37">
         <v>73859.8</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="37">
         <v>147.69999999999999</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="37">
         <v>221.6</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="37">
         <v>517</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="37">
         <v>516.9</v>
       </c>
-      <c r="I32" s="42">
+      <c r="I32" s="37">
         <v>147.69999999999999</v>
       </c>
-      <c r="J32" s="42">
+      <c r="J32" s="37">
         <v>221.6</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="37">
         <v>369.3</v>
       </c>
-      <c r="L32" s="42">
+      <c r="L32" s="37">
         <v>221.6</v>
       </c>
-      <c r="M32" s="42">
+      <c r="M32" s="37">
         <v>369.3</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="37">
         <v>221.6</v>
       </c>
-      <c r="O32" s="42">
+      <c r="O32" s="37">
         <v>295.39999999999998</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="37">
         <v>221.6</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="37">
         <v>73.900000000000006</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="37">
         <v>73.900000000000006</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="37">
         <v>44685.2</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="37">
         <v>25407.8</v>
       </c>
-      <c r="U32" s="42">
+      <c r="U32" s="37">
         <v>147.69999999999999</v>
       </c>
     </row>
-    <row r="33" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="66" t="s">
+    <row r="33" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A33" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="66"/>
-[...21 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+    </row>
+    <row r="34" spans="1:21" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A34" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="37">
         <v>2914.6</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="37">
         <v>75.8</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="37">
         <v>84</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="37">
         <v>96.1</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="37">
         <v>120.3</v>
       </c>
-      <c r="I34" s="42">
+      <c r="I34" s="37">
         <v>67.599999999999994</v>
       </c>
-      <c r="J34" s="42">
+      <c r="J34" s="37">
         <v>32.299999999999997</v>
       </c>
-      <c r="K34" s="42">
+      <c r="K34" s="37">
         <v>217</v>
       </c>
-      <c r="L34" s="42">
+      <c r="L34" s="37">
         <v>100.1</v>
       </c>
-      <c r="M34" s="42">
+      <c r="M34" s="37">
         <v>46.6</v>
       </c>
-      <c r="N34" s="42">
+      <c r="N34" s="37">
         <v>43.5</v>
       </c>
-      <c r="O34" s="42">
+      <c r="O34" s="37">
         <v>211.8</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="37">
         <v>41.3</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="37">
         <v>38</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="37">
         <v>117.8</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="37">
         <v>1002.2</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="37">
         <v>551.20000000000005</v>
       </c>
-      <c r="U34" s="42">
+      <c r="U34" s="37">
         <v>69</v>
       </c>
     </row>
-    <row r="35" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="66" t="s">
+    <row r="35" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A35" s="85" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="66"/>
-[...21 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="B35" s="85"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="37"/>
+      <c r="S35" s="37"/>
+      <c r="T35" s="37"/>
+      <c r="U35" s="37"/>
+    </row>
+    <row r="36" spans="1:21" s="5" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A36" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="37" t="s">
+      <c r="B36" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="37">
         <v>64.8</v>
       </c>
-      <c r="E36" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="42">
+      <c r="E36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F36" s="37">
         <v>3.6</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="37">
         <v>39.6</v>
       </c>
-      <c r="H36" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I36" s="42">
+      <c r="H36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I36" s="37">
         <v>21.6</v>
       </c>
-      <c r="J36" s="42" t="s">
-[...37 lines deleted...]
-      <c r="A37" s="37" t="s">
+      <c r="J36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U36" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="37" t="s">
+      <c r="B37" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="42">
+      <c r="D37" s="37">
         <v>2245.6</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="37">
         <v>124.2</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="37">
         <v>0.4</v>
       </c>
-      <c r="G37" s="42">
+      <c r="G37" s="37">
         <v>103.3</v>
       </c>
-      <c r="H37" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J37" s="42">
+      <c r="H37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J37" s="37">
         <v>90</v>
       </c>
-      <c r="K37" s="42">
+      <c r="K37" s="37">
         <v>1217.3</v>
       </c>
-      <c r="L37" s="42">
+      <c r="L37" s="37">
         <v>228.6</v>
       </c>
-      <c r="M37" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O37" s="42">
+      <c r="M37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O37" s="37">
         <v>163</v>
       </c>
-      <c r="P37" s="42">
+      <c r="P37" s="37">
         <v>267.2</v>
       </c>
-      <c r="Q37" s="42">
+      <c r="Q37" s="37">
         <v>1.8</v>
       </c>
-      <c r="R37" s="42">
+      <c r="R37" s="37">
         <v>46.9</v>
       </c>
-      <c r="S37" s="42">
+      <c r="S37" s="37">
         <v>2.9</v>
       </c>
-      <c r="T37" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="T37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U37" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" s="5" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="37" t="s">
+      <c r="B38" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="37">
         <v>860.8</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="37">
         <v>110</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="37">
         <v>3.3</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="37">
         <v>2.9</v>
       </c>
-      <c r="H38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="42">
+      <c r="H38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I38" s="37">
         <v>424.7</v>
       </c>
-      <c r="J38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="42">
+      <c r="J38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K38" s="37">
         <v>14.7</v>
       </c>
-      <c r="L38" s="42">
+      <c r="L38" s="37">
         <v>13.4</v>
       </c>
-      <c r="M38" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O38" s="42">
+      <c r="M38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O38" s="37">
         <v>7.2</v>
       </c>
-      <c r="P38" s="42">
+      <c r="P38" s="37">
         <v>8.9</v>
       </c>
-      <c r="Q38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="42">
+      <c r="Q38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R38" s="37">
         <v>10.6</v>
       </c>
-      <c r="S38" s="42">
+      <c r="S38" s="37">
         <v>3.3</v>
       </c>
-      <c r="T38" s="42">
+      <c r="T38" s="37">
         <v>246.2</v>
       </c>
-      <c r="U38" s="42">
+      <c r="U38" s="37">
         <v>15.6</v>
       </c>
     </row>
-    <row r="39" spans="1:21" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="37" t="s">
+    <row r="39" spans="1:21" s="5" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A39" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="37" t="s">
+      <c r="B39" s="32" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D39" s="37">
         <v>109.3</v>
       </c>
-      <c r="E39" s="42" t="s">
-[...17 lines deleted...]
-      <c r="K39" s="42">
+      <c r="E39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K39" s="37">
         <v>23.5</v>
       </c>
-      <c r="L39" s="42" t="s">
-[...20 lines deleted...]
-      <c r="S39" s="42">
+      <c r="L39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S39" s="37">
         <v>85.3</v>
       </c>
-      <c r="T39" s="42">
+      <c r="T39" s="37">
         <v>0.5</v>
       </c>
-      <c r="U39" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="37" t="s">
+      <c r="U39" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" s="5" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A40" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="37" t="s">
+      <c r="B40" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="37">
         <v>4688.3999999999996</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="37">
         <v>63.5</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F40" s="37">
         <v>88</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="37">
         <v>2056.3000000000002</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="37">
         <v>0.5</v>
       </c>
-      <c r="I40" s="42">
+      <c r="I40" s="37">
         <v>1.3</v>
       </c>
-      <c r="J40" s="42">
+      <c r="J40" s="37">
         <v>298.7</v>
       </c>
-      <c r="K40" s="42">
+      <c r="K40" s="37">
         <v>67.7</v>
       </c>
-      <c r="L40" s="42">
+      <c r="L40" s="37">
         <v>628</v>
       </c>
-      <c r="M40" s="42">
+      <c r="M40" s="37">
         <v>66.7</v>
       </c>
-      <c r="N40" s="42">
+      <c r="N40" s="37">
         <v>29.2</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O40" s="37">
         <v>13.4</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="37">
         <v>268.7</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="37">
         <v>1.3</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="37">
         <v>97.3</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="37">
         <v>90.4</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="37">
         <v>63</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="37">
         <v>854.4</v>
       </c>
     </row>
-    <row r="41" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="37" t="s">
+    <row r="41" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A41" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="37" t="s">
+      <c r="B41" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="42" t="s">
-[...55 lines deleted...]
-      <c r="A42" s="37" t="s">
+      <c r="D41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="E41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U41" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" s="5" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A42" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="42">
+      <c r="D42" s="37">
         <v>216.9</v>
       </c>
-      <c r="E42" s="42">
+      <c r="E42" s="37">
         <v>127.4</v>
       </c>
-      <c r="F42" s="42" t="s">
-[...17 lines deleted...]
-      <c r="L42" s="42">
+      <c r="F42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L42" s="37">
         <v>0.6</v>
       </c>
-      <c r="M42" s="42" t="s">
-[...11 lines deleted...]
-      <c r="Q42" s="42">
+      <c r="M42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q42" s="37">
         <v>1.4</v>
       </c>
-      <c r="R42" s="42">
+      <c r="R42" s="37">
         <v>87.5</v>
       </c>
-      <c r="S42" s="42" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="37" t="s">
+      <c r="S42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U42" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" s="5" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A43" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="37">
         <v>422.5</v>
       </c>
-      <c r="E43" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G43" s="42">
+      <c r="E43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G43" s="37">
         <v>1.3</v>
       </c>
-      <c r="H43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="K43" s="42">
+      <c r="H43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K43" s="37">
         <v>25.4</v>
       </c>
-      <c r="L43" s="42">
+      <c r="L43" s="37">
         <v>237.3</v>
       </c>
-      <c r="M43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="P43" s="42">
+      <c r="M43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P43" s="37">
         <v>3</v>
       </c>
-      <c r="Q43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="T43" s="42">
+      <c r="Q43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T43" s="37">
         <v>155.5</v>
       </c>
-      <c r="U43" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="37" t="s">
+      <c r="U43" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" s="5" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A44" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="37" t="s">
+      <c r="B44" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="37">
         <v>4410.7</v>
       </c>
-      <c r="E44" s="42" t="s">
-[...38 lines deleted...]
-      <c r="R44" s="42">
+      <c r="E44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R44" s="37">
         <v>4.4000000000000004</v>
       </c>
-      <c r="S44" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U44" s="42">
+      <c r="S44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U44" s="37">
         <v>4406.3</v>
       </c>
     </row>
-    <row r="45" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="37" t="s">
+    <row r="45" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A45" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="37" t="s">
+      <c r="B45" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D45" s="37">
         <v>16222.6</v>
       </c>
-      <c r="E45" s="42">
+      <c r="E45" s="37">
         <v>1881.8</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F45" s="37">
         <v>373.1</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G45" s="37">
         <v>2822.7</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="37">
         <v>1249.0999999999999</v>
       </c>
-      <c r="I45" s="42">
+      <c r="I45" s="37">
         <v>48.7</v>
       </c>
-      <c r="J45" s="42">
+      <c r="J45" s="37">
         <v>48.7</v>
       </c>
-      <c r="K45" s="42">
+      <c r="K45" s="37">
         <v>227.1</v>
       </c>
-      <c r="L45" s="42">
+      <c r="L45" s="37">
         <v>486.7</v>
       </c>
-      <c r="M45" s="42">
+      <c r="M45" s="37">
         <v>405.6</v>
       </c>
-      <c r="N45" s="42">
+      <c r="N45" s="37">
         <v>16.2</v>
       </c>
-      <c r="O45" s="42">
+      <c r="O45" s="37">
         <v>2985</v>
       </c>
-      <c r="P45" s="42">
+      <c r="P45" s="37">
         <v>146</v>
       </c>
-      <c r="Q45" s="42">
+      <c r="Q45" s="37">
         <v>32.4</v>
       </c>
-      <c r="R45" s="42">
+      <c r="R45" s="37">
         <v>259.60000000000002</v>
       </c>
-      <c r="S45" s="42">
+      <c r="S45" s="37">
         <v>373.1</v>
       </c>
-      <c r="T45" s="42">
+      <c r="T45" s="37">
         <v>713.8</v>
       </c>
-      <c r="U45" s="42">
+      <c r="U45" s="37">
         <v>4153</v>
       </c>
     </row>
-    <row r="46" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="37" t="s">
+    <row r="46" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A46" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="37" t="s">
+      <c r="B46" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="37">
         <v>8.4</v>
       </c>
-      <c r="E46" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="42">
+      <c r="E46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F46" s="37">
         <v>0.9</v>
       </c>
-      <c r="G46" s="42" t="s">
-[...8 lines deleted...]
-      <c r="J46" s="42">
+      <c r="G46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J46" s="37">
         <v>7.5</v>
       </c>
-      <c r="K46" s="42" t="s">
-[...34 lines deleted...]
-      <c r="A47" s="37" t="s">
+      <c r="K46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U46" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A47" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="37" t="s">
+      <c r="B47" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="42">
+      <c r="D47" s="37">
         <v>166.1</v>
       </c>
-      <c r="E47" s="42">
+      <c r="E47" s="37">
         <v>0.4</v>
       </c>
-      <c r="F47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="42">
+      <c r="F47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G47" s="37">
         <v>0.5</v>
       </c>
-      <c r="H47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="42">
+      <c r="H47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I47" s="37">
         <v>7.2</v>
       </c>
-      <c r="J47" s="42">
+      <c r="J47" s="37">
         <v>0.8</v>
       </c>
-      <c r="K47" s="42">
+      <c r="K47" s="37">
         <v>101.3</v>
       </c>
-      <c r="L47" s="42" t="s">
-[...8 lines deleted...]
-      <c r="O47" s="42">
+      <c r="L47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O47" s="37">
         <v>0.2</v>
       </c>
-      <c r="P47" s="42">
+      <c r="P47" s="37">
         <v>0.2</v>
       </c>
-      <c r="Q47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R47" s="42">
+      <c r="Q47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R47" s="37">
         <v>3</v>
       </c>
-      <c r="S47" s="42">
+      <c r="S47" s="37">
         <v>22.3</v>
       </c>
-      <c r="T47" s="42">
+      <c r="T47" s="37">
         <v>4</v>
       </c>
-      <c r="U47" s="42">
+      <c r="U47" s="37">
         <v>26.2</v>
       </c>
     </row>
-    <row r="48" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="37" t="s">
+    <row r="48" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A48" s="32" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="37" t="s">
+      <c r="B48" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="37">
         <v>497.9</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="37">
         <v>2.4</v>
       </c>
-      <c r="F48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="42">
+      <c r="F48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G48" s="37">
         <v>42.2</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="37">
         <v>0.3</v>
       </c>
-      <c r="I48" s="42">
+      <c r="I48" s="37">
         <v>0.7</v>
       </c>
-      <c r="J48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="42">
+      <c r="J48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K48" s="37">
         <v>14.4</v>
       </c>
-      <c r="L48" s="42">
+      <c r="L48" s="37">
         <v>24.1</v>
       </c>
-      <c r="M48" s="42">
+      <c r="M48" s="37">
         <v>0.1</v>
       </c>
-      <c r="N48" s="42">
+      <c r="N48" s="37">
         <v>40.9</v>
       </c>
-      <c r="O48" s="42">
+      <c r="O48" s="37">
         <v>0.8</v>
       </c>
-      <c r="P48" s="42">
+      <c r="P48" s="37">
         <v>0.1</v>
       </c>
-      <c r="Q48" s="42">
+      <c r="Q48" s="37">
         <v>0.1</v>
       </c>
-      <c r="R48" s="42">
+      <c r="R48" s="37">
         <v>24.9</v>
       </c>
-      <c r="S48" s="42">
+      <c r="S48" s="37">
         <v>11.8</v>
       </c>
-      <c r="T48" s="42">
+      <c r="T48" s="37">
         <v>331.2</v>
       </c>
-      <c r="U48" s="42">
+      <c r="U48" s="37">
         <v>3.9</v>
       </c>
     </row>
-    <row r="49" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="37" t="s">
+    <row r="49" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A49" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="37" t="s">
+      <c r="B49" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="42">
+      <c r="D49" s="37">
         <v>28.1</v>
       </c>
-      <c r="E49" s="42" t="s">
-[...29 lines deleted...]
-      <c r="O49" s="42">
+      <c r="E49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O49" s="37">
         <v>28.1</v>
       </c>
-      <c r="P49" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A50" s="37" t="s">
+      <c r="P49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U49" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A50" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="37" t="s">
+      <c r="B50" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="48" t="s">
+      <c r="C50" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="37">
         <v>120.3</v>
       </c>
-      <c r="E50" s="42">
+      <c r="E50" s="37">
         <v>108.6</v>
       </c>
-      <c r="F50" s="42" t="s">
-[...17 lines deleted...]
-      <c r="L50" s="42">
+      <c r="F50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L50" s="37">
         <v>0.4</v>
       </c>
-      <c r="M50" s="42" t="s">
-[...8 lines deleted...]
-      <c r="P50" s="42">
+      <c r="M50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P50" s="37">
         <v>4.7</v>
       </c>
-      <c r="Q50" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="42">
+      <c r="Q50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R50" s="37">
         <v>6.6</v>
       </c>
-      <c r="S50" s="42" t="s">
-[...10 lines deleted...]
-      <c r="A51" s="37" t="s">
+      <c r="S50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U50" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A51" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="37" t="s">
+      <c r="B51" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="48" t="s">
+      <c r="C51" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="37">
         <v>54.4</v>
       </c>
-      <c r="E51" s="42" t="s">
-[...41 lines deleted...]
-      <c r="S51" s="42">
+      <c r="E51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S51" s="37">
         <v>54.4</v>
       </c>
-      <c r="T51" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="37" t="s">
+      <c r="T51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U51" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A52" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="37" t="s">
+      <c r="B52" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="48" t="s">
+      <c r="C52" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="37">
         <v>2283.3000000000002</v>
       </c>
-      <c r="E52" s="42">
+      <c r="E52" s="37">
         <v>12.9</v>
       </c>
-      <c r="F52" s="42">
+      <c r="F52" s="37">
         <v>951</v>
       </c>
-      <c r="G52" s="42">
+      <c r="G52" s="37">
         <v>1.5</v>
       </c>
-      <c r="H52" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J52" s="42">
+      <c r="H52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J52" s="37">
         <v>214.5</v>
       </c>
-      <c r="K52" s="42">
+      <c r="K52" s="37">
         <v>163.69999999999999</v>
       </c>
-      <c r="L52" s="42" t="s">
-[...17 lines deleted...]
-      <c r="R52" s="42">
+      <c r="L52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R52" s="37">
         <v>874.8</v>
       </c>
-      <c r="S52" s="42">
+      <c r="S52" s="37">
         <v>6.7</v>
       </c>
-      <c r="T52" s="42">
+      <c r="T52" s="37">
         <v>58.2</v>
       </c>
-      <c r="U52" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="37" t="s">
+      <c r="U52" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A53" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="37" t="s">
+      <c r="B53" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="48" t="s">
+      <c r="C53" s="43" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D53" s="37">
         <v>3568.7</v>
       </c>
-      <c r="E53" s="42">
+      <c r="E53" s="37">
         <v>188.6</v>
       </c>
-      <c r="F53" s="42">
+      <c r="F53" s="37">
         <v>13.6</v>
       </c>
-      <c r="G53" s="42">
+      <c r="G53" s="37">
         <v>844.7</v>
       </c>
-      <c r="H53" s="42">
+      <c r="H53" s="37">
         <v>21.7</v>
       </c>
-      <c r="I53" s="42">
+      <c r="I53" s="37">
         <v>5.6</v>
       </c>
-      <c r="J53" s="42">
+      <c r="J53" s="37">
         <v>1709.7</v>
       </c>
-      <c r="K53" s="42">
+      <c r="K53" s="37">
         <v>162.19999999999999</v>
       </c>
-      <c r="L53" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M53" s="42">
+      <c r="L53" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M53" s="37">
         <v>0.7</v>
       </c>
-      <c r="N53" s="42">
+      <c r="N53" s="37">
         <v>7.8</v>
       </c>
-      <c r="O53" s="42">
+      <c r="O53" s="37">
         <v>164.9</v>
       </c>
-      <c r="P53" s="42">
+      <c r="P53" s="37">
         <v>28.1</v>
       </c>
-      <c r="Q53" s="42">
+      <c r="Q53" s="37">
         <v>0.7</v>
       </c>
-      <c r="R53" s="42">
+      <c r="R53" s="37">
         <v>9.1</v>
       </c>
-      <c r="S53" s="42">
+      <c r="S53" s="37">
         <v>184.1</v>
       </c>
-      <c r="T53" s="42">
+      <c r="T53" s="37">
         <v>180.4</v>
       </c>
-      <c r="U53" s="42">
+      <c r="U53" s="37">
         <v>46.8</v>
       </c>
     </row>
-    <row r="54" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="37" t="s">
+    <row r="54" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A54" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="37" t="s">
+      <c r="B54" s="32" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="42">
+      <c r="D54" s="37">
         <v>19.600000000000001</v>
       </c>
-      <c r="E54" s="42">
+      <c r="E54" s="37">
         <v>5.8</v>
       </c>
-      <c r="F54" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="42">
+      <c r="F54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G54" s="37">
         <v>7.4</v>
       </c>
-      <c r="H54" s="42" t="s">
-[...35 lines deleted...]
-      <c r="T54" s="42">
+      <c r="H54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T54" s="37">
         <v>6.4</v>
       </c>
-      <c r="U54" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A55" s="37" t="s">
+      <c r="U54" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A55" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="37" t="s">
+      <c r="B55" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D55" s="37">
         <v>7.4</v>
       </c>
-      <c r="E55" s="42" t="s">
-[...29 lines deleted...]
-      <c r="O55" s="42">
+      <c r="E55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O55" s="37">
         <v>7.4</v>
       </c>
-      <c r="P55" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A56" s="66" t="s">
+      <c r="P55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U55" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A56" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="66"/>
-[...21 lines deleted...]
-      <c r="A57" s="37" t="s">
+      <c r="B56" s="85"/>
+      <c r="C56" s="85"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="36"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="36"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="36"/>
+      <c r="L56" s="36"/>
+      <c r="M56" s="36"/>
+      <c r="N56" s="35"/>
+      <c r="O56" s="36"/>
+      <c r="P56" s="36"/>
+      <c r="Q56" s="35"/>
+      <c r="R56" s="37"/>
+      <c r="S56" s="37"/>
+      <c r="T56" s="37"/>
+      <c r="U56" s="37"/>
+    </row>
+    <row r="57" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A57" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="37" t="s">
+      <c r="B57" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="43" t="s">
+      <c r="C57" s="38" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="44">
+      <c r="D57" s="39">
         <v>100901.7</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="39">
         <v>137.80000000000001</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="39">
         <v>600.29999999999995</v>
       </c>
-      <c r="G57" s="44">
+      <c r="G57" s="39">
         <v>155.6</v>
       </c>
-      <c r="H57" s="42">
+      <c r="H57" s="37">
         <v>292</v>
       </c>
-      <c r="I57" s="44">
+      <c r="I57" s="39">
         <v>589.4</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="39">
         <v>38.4</v>
       </c>
-      <c r="K57" s="42">
+      <c r="K57" s="37">
         <v>1741.8</v>
       </c>
-      <c r="L57" s="44">
+      <c r="L57" s="39">
         <v>449.2</v>
       </c>
-      <c r="M57" s="44">
+      <c r="M57" s="39">
         <v>114.2</v>
       </c>
-      <c r="N57" s="44">
+      <c r="N57" s="39">
         <v>136.5</v>
       </c>
-      <c r="O57" s="44">
+      <c r="O57" s="39">
         <v>303.89999999999998</v>
       </c>
-      <c r="P57" s="44">
+      <c r="P57" s="39">
         <v>295.89999999999998</v>
       </c>
-      <c r="Q57" s="44">
+      <c r="Q57" s="39">
         <v>10.4</v>
       </c>
-      <c r="R57" s="42">
+      <c r="R57" s="37">
         <v>1486.2</v>
       </c>
-      <c r="S57" s="42">
+      <c r="S57" s="37">
         <v>39920.800000000003</v>
       </c>
-      <c r="T57" s="42">
+      <c r="T57" s="37">
         <v>54325.9</v>
       </c>
-      <c r="U57" s="42">
+      <c r="U57" s="37">
         <v>303.39999999999998</v>
       </c>
     </row>
-    <row r="58" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="37" t="s">
+    <row r="58" spans="1:21" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A58" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="37" t="s">
+      <c r="B58" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="42">
+      <c r="D58" s="37">
         <v>48.2</v>
       </c>
-      <c r="E58" s="42">
+      <c r="E58" s="37">
         <v>13.1</v>
       </c>
-      <c r="F58" s="42" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="42">
+      <c r="F58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H58" s="37">
         <v>0.1</v>
       </c>
-      <c r="I58" s="42" t="s">
-[...14 lines deleted...]
-      <c r="N58" s="42">
+      <c r="I58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N58" s="37">
         <v>0.4</v>
       </c>
-      <c r="O58" s="42" t="s">
-[...11 lines deleted...]
-      <c r="S58" s="42">
+      <c r="O58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S58" s="37">
         <v>6.4</v>
       </c>
-      <c r="T58" s="42">
+      <c r="T58" s="37">
         <v>28.1</v>
       </c>
-      <c r="U58" s="42">
+      <c r="U58" s="37">
         <v>0.1</v>
       </c>
     </row>
-    <row r="59" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B59" s="64" t="s">
+    <row r="59" spans="1:21" s="5" customFormat="1" ht="15">
+      <c r="A59" s="44"/>
+      <c r="B59" s="83" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="65" t="s">
+      <c r="C59" s="84" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="50">
+      <c r="D59" s="45">
         <v>601506.1</v>
       </c>
-      <c r="E59" s="50">
+      <c r="E59" s="45">
         <v>8760.1</v>
       </c>
-      <c r="F59" s="50">
+      <c r="F59" s="45">
         <v>9966.2999999999993</v>
       </c>
-      <c r="G59" s="50">
+      <c r="G59" s="45">
         <v>15488.6</v>
       </c>
-      <c r="H59" s="50">
+      <c r="H59" s="45">
         <v>16607</v>
       </c>
-      <c r="I59" s="50">
+      <c r="I59" s="45">
         <v>6377.3</v>
       </c>
-      <c r="J59" s="50">
+      <c r="J59" s="45">
         <v>8678.7999999999993</v>
       </c>
-      <c r="K59" s="50">
+      <c r="K59" s="45">
         <v>19777.400000000001</v>
       </c>
-      <c r="L59" s="50">
+      <c r="L59" s="45">
         <v>9048.7999999999993</v>
       </c>
-      <c r="M59" s="50">
+      <c r="M59" s="45">
         <v>6205.9</v>
       </c>
-      <c r="N59" s="50">
+      <c r="N59" s="45">
         <v>7881</v>
       </c>
-      <c r="O59" s="50">
+      <c r="O59" s="45">
         <v>14078.8</v>
       </c>
-      <c r="P59" s="50">
+      <c r="P59" s="45">
         <v>5598.6</v>
       </c>
-      <c r="Q59" s="50">
+      <c r="Q59" s="45">
         <v>7054.3</v>
       </c>
-      <c r="R59" s="50">
+      <c r="R59" s="45">
         <v>20057.8</v>
       </c>
-      <c r="S59" s="50">
+      <c r="S59" s="45">
         <v>243940.8</v>
       </c>
-      <c r="T59" s="50">
+      <c r="T59" s="45">
         <v>182521.4</v>
       </c>
-      <c r="U59" s="50">
+      <c r="U59" s="45">
         <v>19463.2</v>
       </c>
     </row>
-    <row r="60" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B60" s="64" t="s">
+    <row r="60" spans="1:21" s="5" customFormat="1" ht="15">
+      <c r="A60" s="44"/>
+      <c r="B60" s="83" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="65" t="s">
+      <c r="C60" s="84" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="50">
+      <c r="D60" s="45">
         <v>69532626.5</v>
       </c>
-      <c r="E60" s="50">
+      <c r="E60" s="45">
         <v>1933580.2</v>
       </c>
-      <c r="F60" s="50">
+      <c r="F60" s="45">
         <v>2974420.9</v>
       </c>
-      <c r="G60" s="50">
+      <c r="G60" s="45">
         <v>3246080.4</v>
       </c>
-      <c r="H60" s="50">
+      <c r="H60" s="45">
         <v>9327263.3000000007</v>
       </c>
-      <c r="I60" s="50">
+      <c r="I60" s="45">
         <v>2946389.1</v>
       </c>
-      <c r="J60" s="50">
+      <c r="J60" s="45">
         <v>1712883.6</v>
       </c>
-      <c r="K60" s="50">
+      <c r="K60" s="45">
         <v>5388260.5999999996</v>
       </c>
-      <c r="L60" s="50">
+      <c r="L60" s="45">
         <v>2451736.4</v>
       </c>
-      <c r="M60" s="50">
+      <c r="M60" s="45">
         <v>1828864.7</v>
       </c>
-      <c r="N60" s="50">
+      <c r="N60" s="45">
         <v>3685383.5</v>
       </c>
-      <c r="O60" s="50">
+      <c r="O60" s="45">
         <v>3029608.9</v>
       </c>
-      <c r="P60" s="50">
+      <c r="P60" s="45">
         <v>1382322.2</v>
       </c>
-      <c r="Q60" s="50">
+      <c r="Q60" s="45">
         <v>2016120.7</v>
       </c>
-      <c r="R60" s="50">
+      <c r="R60" s="45">
         <v>4024968.4</v>
       </c>
-      <c r="S60" s="50">
+      <c r="S60" s="45">
         <v>7834828.5</v>
       </c>
-      <c r="T60" s="50">
+      <c r="T60" s="45">
         <v>13546958.4</v>
       </c>
-      <c r="U60" s="50">
+      <c r="U60" s="45">
         <v>2202956.7000000002</v>
       </c>
     </row>
-    <row r="61" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B61" s="64" t="s">
+    <row r="61" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A61" s="44"/>
+      <c r="B61" s="83" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="65" t="s">
+      <c r="C61" s="84" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="50">
+      <c r="D61" s="45">
         <f>D59/D60%</f>
         <v>0.9</v>
       </c>
-      <c r="E61" s="50">
+      <c r="E61" s="45">
         <f t="shared" ref="E61:U61" si="0">E59/E60%</f>
         <v>0.5</v>
       </c>
-      <c r="F61" s="50">
+      <c r="F61" s="45">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="G61" s="50">
+      <c r="G61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="H61" s="50">
+      <c r="H61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="I61" s="50">
+      <c r="I61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="J61" s="50">
+      <c r="J61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="K61" s="50">
+      <c r="K61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="L61" s="50">
+      <c r="L61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="M61" s="50">
+      <c r="M61" s="45">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="N61" s="50">
+      <c r="N61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="O61" s="50">
+      <c r="O61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="P61" s="50">
+      <c r="P61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="Q61" s="50">
+      <c r="Q61" s="45">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="R61" s="50">
+      <c r="R61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="S61" s="50">
+      <c r="S61" s="45">
         <f t="shared" si="0"/>
         <v>3.1</v>
       </c>
-      <c r="T61" s="50">
+      <c r="T61" s="45">
         <f t="shared" si="0"/>
         <v>1.3</v>
       </c>
-      <c r="U61" s="50">
+      <c r="U61" s="45">
         <f t="shared" si="0"/>
         <v>0.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U61"/>
   <sheetViews>
-    <sheetView topLeftCell="A40" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="48.42578125" style="2" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="2" customWidth="1"/>
     <col min="6" max="8" width="12.7109375" style="3" customWidth="1"/>
     <col min="9" max="21" width="12.7109375" style="5" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:21" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>170</v>
       </c>
-      <c r="B1" s="27"/>
-[...9 lines deleted...]
-      <c r="A2" s="68">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="23"/>
+    </row>
+    <row r="2" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A2" s="87">
         <v>111203</v>
       </c>
-      <c r="B2" s="68"/>
-[...13 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="U2" s="28" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" s="6" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="25"/>
+      <c r="B3" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="27" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I3" s="27" t="s">
         <v>150</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="K3" s="32" t="s">
+      <c r="K3" s="27" t="s">
         <v>153</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="27" t="s">
         <v>154</v>
       </c>
-      <c r="M3" s="32" t="s">
+      <c r="M3" s="27" t="s">
         <v>155</v>
       </c>
-      <c r="N3" s="32" t="s">
+      <c r="N3" s="27" t="s">
         <v>156</v>
       </c>
-      <c r="O3" s="32" t="s">
+      <c r="O3" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="P3" s="32" t="s">
+      <c r="P3" s="27" t="s">
         <v>158</v>
       </c>
-      <c r="Q3" s="32" t="s">
+      <c r="Q3" s="27" t="s">
         <v>164</v>
       </c>
-      <c r="R3" s="32" t="s">
+      <c r="R3" s="27" t="s">
         <v>160</v>
       </c>
-      <c r="S3" s="32" t="s">
+      <c r="S3" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="T3" s="32" t="s">
+      <c r="T3" s="27" t="s">
         <v>162</v>
       </c>
-      <c r="U3" s="32" t="s">
+      <c r="U3" s="27" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="4" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="69" t="s">
+    <row r="4" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A4" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="70"/>
-[...21 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="B4" s="89"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+    </row>
+    <row r="5" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A5" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="38" t="s">
+      <c r="B5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="34">
         <v>35407.599999999999</v>
       </c>
-      <c r="E5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="39">
+      <c r="E5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="F5" s="34">
         <v>2.8</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="34">
         <v>100.6</v>
       </c>
-      <c r="H5" s="39" t="s">
-[...23 lines deleted...]
-      <c r="P5" s="39">
+      <c r="H5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="I5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="J5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="K5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="L5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="M5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="N5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="O5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="P5" s="34">
         <v>47.1</v>
       </c>
-      <c r="Q5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="39">
+      <c r="Q5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="R5" s="34">
         <v>3.9</v>
       </c>
-      <c r="S5" s="39">
+      <c r="S5" s="34">
         <v>30067.4</v>
       </c>
-      <c r="T5" s="39">
+      <c r="T5" s="34">
         <v>5105.3999999999996</v>
       </c>
-      <c r="U5" s="39">
+      <c r="U5" s="34">
         <v>80.400000000000006</v>
       </c>
     </row>
-    <row r="6" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="69" t="s">
+    <row r="6" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A6" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="70"/>
-[...21 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B6" s="89"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+    </row>
+    <row r="7" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A7" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="37">
         <v>392.5</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="37">
         <v>4.2</v>
       </c>
-      <c r="F7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="42">
+      <c r="F7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G7" s="37">
         <v>8.1</v>
       </c>
-      <c r="H7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="42">
+      <c r="H7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I7" s="37">
         <v>0.5</v>
       </c>
-      <c r="J7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="42">
+      <c r="J7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K7" s="37">
         <v>70.400000000000006</v>
       </c>
-      <c r="L7" s="42" t="s">
-[...5 lines deleted...]
-      <c r="N7" s="42">
+      <c r="L7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N7" s="37">
         <v>0.9</v>
       </c>
-      <c r="O7" s="42">
+      <c r="O7" s="37">
         <v>15.9</v>
       </c>
-      <c r="P7" s="42">
+      <c r="P7" s="37">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Q7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="42">
+      <c r="Q7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R7" s="37">
         <v>25.6</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="37">
         <v>52.5</v>
       </c>
-      <c r="T7" s="42">
+      <c r="T7" s="37">
         <v>190.9</v>
       </c>
-      <c r="U7" s="42">
+      <c r="U7" s="37">
         <v>18.399999999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A8" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="37">
         <v>38.6</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="37">
         <v>0.3</v>
       </c>
-      <c r="F8" s="42" t="s">
-[...14 lines deleted...]
-      <c r="K8" s="42">
+      <c r="F8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K8" s="37">
         <v>0.2</v>
       </c>
-      <c r="L8" s="42" t="s">
-[...20 lines deleted...]
-      <c r="S8" s="42">
+      <c r="L8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S8" s="37">
         <v>1.3</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="37">
         <v>36.799999999999997</v>
       </c>
-      <c r="U8" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="U8" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A9" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="70"/>
-[...21 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B9" s="89"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="37"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37"/>
+      <c r="U9" s="37"/>
+    </row>
+    <row r="10" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="37">
         <v>11081.7</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="37">
         <v>1.6</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="37">
         <v>11.1</v>
       </c>
-      <c r="H10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="42">
+      <c r="H10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I10" s="37">
         <v>2.5</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="37">
         <v>20.3</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="37">
         <v>25.8</v>
       </c>
-      <c r="L10" s="42" t="s">
-[...5 lines deleted...]
-      <c r="N10" s="42">
+      <c r="L10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N10" s="37">
         <v>0.6</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="37">
         <v>12.7</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="37">
         <v>18.899999999999999</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="37">
         <v>80.8</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="37">
         <v>0.2</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="37">
         <v>2915</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="37">
         <v>7933.7</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="37">
         <v>57.4</v>
       </c>
     </row>
-    <row r="11" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A11" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="37">
         <v>151.4</v>
       </c>
-      <c r="E11" s="42" t="s">
-[...14 lines deleted...]
-      <c r="J11" s="42">
+      <c r="E11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J11" s="37">
         <v>3.5</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="37">
         <v>1.8</v>
       </c>
-      <c r="L11" s="42" t="s">
-[...14 lines deleted...]
-      <c r="Q11" s="42">
+      <c r="L11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q11" s="37">
         <v>0.2</v>
       </c>
-      <c r="R11" s="42" t="s">
-[...5 lines deleted...]
-      <c r="T11" s="42">
+      <c r="R11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T11" s="37">
         <v>145.9</v>
       </c>
-      <c r="U11" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="66" t="s">
+      <c r="U11" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A12" s="85" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="66"/>
-[...21 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B12" s="85"/>
+      <c r="C12" s="85"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="35"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+    </row>
+    <row r="13" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A13" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="37">
         <v>14682.7</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="37">
         <v>577</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="37">
         <v>725</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="37">
         <v>1328.2</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="37">
         <v>373.8</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="37">
         <v>595.79999999999995</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="37">
         <v>591.70000000000005</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="37">
         <v>1256.7</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="37">
         <v>786.4</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="37">
         <v>696</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="37">
         <v>650.9</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="37">
         <v>832.5</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="37">
         <v>485.4</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="37">
         <v>1407.3</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="37">
         <v>2744.2</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="37">
         <v>215.7</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="37">
         <v>1349.6</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="37">
         <v>66.5</v>
       </c>
     </row>
-    <row r="14" spans="1:21" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="37" t="s">
+    <row r="14" spans="1:21" ht="24.75" customHeight="1">
+      <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43" t="s">
+      <c r="C14" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="39">
         <v>31714.7</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="39">
         <v>1695.7</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="39">
         <v>1611.1</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="39">
         <v>1693.2</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="37">
         <v>839</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="39">
         <v>2850.5</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="39">
         <v>1987.6</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="37">
         <v>3180</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="39">
         <v>2371.3000000000002</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="39">
         <v>1766.2</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="39">
         <v>632.70000000000005</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="39">
         <v>1628.9</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="39">
         <v>1555.9</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="39">
         <v>2365</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="37">
         <v>2461.6999999999998</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="37">
         <v>1504.5</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="37">
         <v>2624.1</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="37">
         <v>947.3</v>
       </c>
     </row>
-    <row r="15" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="69" t="s">
+    <row r="15" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A15" s="88" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="70"/>
-[...21 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B15" s="89"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="35"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="35"/>
+      <c r="R15" s="37"/>
+      <c r="S15" s="37"/>
+      <c r="T15" s="37"/>
+      <c r="U15" s="37"/>
+    </row>
+    <row r="16" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A16" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B16" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="37">
         <v>33108.9</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="37">
         <v>556.20000000000005</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="37">
         <v>708.5</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="37">
         <v>876.7</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="37">
         <v>1513.4</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="37">
         <v>672.1</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="37">
         <v>496.6</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="37">
         <v>2231.5</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="37">
         <v>768.1</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="37">
         <v>567.20000000000005</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="37">
         <v>429.8</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="37">
         <v>1057.2</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="37">
         <v>644</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="37">
         <v>374.1</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="37">
         <v>1042.8</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="37">
         <v>13281.6</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="37">
         <v>7321</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="37">
         <v>568.1</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="37" t="s">
+    <row r="17" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A17" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="43" t="s">
+      <c r="C17" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="37">
         <v>487.9</v>
       </c>
-      <c r="E17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="42">
+      <c r="E17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="G17" s="37">
         <v>232</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="37">
         <v>90.3</v>
       </c>
-      <c r="I17" s="42" t="s">
-[...14 lines deleted...]
-      <c r="N17" s="42">
+      <c r="I17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="N17" s="37">
         <v>19.5</v>
       </c>
-      <c r="O17" s="42" t="s">
-[...11 lines deleted...]
-      <c r="S17" s="42">
+      <c r="O17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S17" s="37">
         <v>146.1</v>
       </c>
-      <c r="T17" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="T17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U17" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="43" t="s">
+      <c r="C18" s="38" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="37">
         <v>4879.2</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="37">
         <v>24.5</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="39">
         <v>15.4</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="37">
         <v>327.5</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="37">
         <v>1</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="37">
         <v>229.3</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J18" s="39">
         <v>4.0999999999999996</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="37">
         <v>161.69999999999999</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="37">
         <v>37.9</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="39">
         <v>91.1</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="37">
         <v>5.0999999999999996</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="37">
         <v>57.3</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="39">
         <v>6.1</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="37">
         <v>60.4</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="37">
         <v>97.2</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="37">
         <v>2066.6</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="37">
         <v>1694</v>
       </c>
-      <c r="U18" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="37" t="s">
+      <c r="U18" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A19" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="37">
         <v>9513.6</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="37">
         <v>16.399999999999999</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="37">
         <v>196.9</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="37">
         <v>2123.6</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="37">
         <v>7.6</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="37">
         <v>196.6</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="37">
         <v>7.4</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="37">
         <v>300.8</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="37">
         <v>236.8</v>
       </c>
-      <c r="M19" s="42" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="42">
+      <c r="M19" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N19" s="37">
         <v>235.3</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="37">
         <v>22.4</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="37">
         <v>613.5</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="37">
         <v>2.9</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="37">
         <v>90.9</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="37">
         <v>840</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="37">
         <v>1295.5999999999999</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="37">
         <v>3326.9</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A20" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C20" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="37">
         <v>8225</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="37">
         <v>16.5</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="39">
         <v>1</v>
       </c>
-      <c r="G20" s="42" t="s">
-[...5 lines deleted...]
-      <c r="I20" s="42">
+      <c r="G20" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H20" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I20" s="37">
         <v>2.1</v>
       </c>
-      <c r="J20" s="44" t="s">
-[...5 lines deleted...]
-      <c r="L20" s="42">
+      <c r="J20" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K20" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L20" s="37">
         <v>116.8</v>
       </c>
-      <c r="M20" s="44" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="42">
+      <c r="M20" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="N20" s="37">
         <v>32.9</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="37">
         <v>3.1</v>
       </c>
-      <c r="P20" s="44" t="s">
-[...2 lines deleted...]
-      <c r="Q20" s="42">
+      <c r="P20" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q20" s="37">
         <v>589.79999999999995</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="37">
         <v>1</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="37">
         <v>4981.1000000000004</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="37">
         <v>2131.1</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="37">
         <v>349.6</v>
       </c>
     </row>
-    <row r="21" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A21" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="37">
         <v>21189.7</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="37">
         <v>356</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="37">
         <v>453.5</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="37">
         <v>563.6</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="37">
         <v>968.4</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="37">
         <v>432.3</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="37">
         <v>317.8</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="37">
         <v>1326.5</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="37">
         <v>491.6</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="37">
         <v>362.3</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="37">
         <v>275.5</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="37">
         <v>493.7</v>
       </c>
-      <c r="P21" s="42">
+      <c r="P21" s="37">
         <v>411.1</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="37">
         <v>239.4</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="37">
         <v>667.5</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="37">
         <v>9196.2999999999993</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="37">
         <v>4269.7</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="37">
         <v>364.5</v>
       </c>
     </row>
-    <row r="22" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="37" t="s">
+    <row r="22" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A22" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="37">
         <v>1812.3</v>
       </c>
-      <c r="E22" s="42" t="s">
-[...41 lines deleted...]
-      <c r="S22" s="42">
+      <c r="E22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S22" s="37">
         <v>1395.5</v>
       </c>
-      <c r="T22" s="42">
+      <c r="T22" s="37">
         <v>72.5</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="37">
         <v>344.3</v>
       </c>
     </row>
-    <row r="23" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="66" t="s">
+    <row r="23" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A23" s="85" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="66"/>
-[...21 lines deleted...]
-      <c r="A24" s="37" t="s">
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="35"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+    </row>
+    <row r="24" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A24" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="37" t="s">
+      <c r="B24" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="43" t="s">
+      <c r="C24" s="38" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="39">
         <v>1468.3</v>
       </c>
-      <c r="E24" s="44">
+      <c r="E24" s="39">
         <v>41.4</v>
       </c>
-      <c r="F24" s="44">
+      <c r="F24" s="39">
         <v>8.8000000000000007</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="39">
         <v>124.8</v>
       </c>
-      <c r="H24" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="44">
+      <c r="H24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="J24" s="39">
         <v>80.3</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="37">
         <v>101.3</v>
       </c>
-      <c r="L24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="44">
+      <c r="L24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="M24" s="39">
         <v>371.5</v>
       </c>
-      <c r="N24" s="44" t="s">
-[...5 lines deleted...]
-      <c r="P24" s="44">
+      <c r="N24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="O24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="P24" s="39">
         <v>110.1</v>
       </c>
-      <c r="Q24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="42">
+      <c r="Q24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="R24" s="37">
         <v>106.7</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="37">
         <v>184.5</v>
       </c>
-      <c r="T24" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="42">
+      <c r="T24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U24" s="37">
         <v>338.9</v>
       </c>
     </row>
-    <row r="25" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="67" t="s">
+    <row r="25" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A25" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="67"/>
-[...21 lines deleted...]
-      <c r="A26" s="37" t="s">
+      <c r="B25" s="86"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="39"/>
+    </row>
+    <row r="26" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A26" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="37" t="s">
+      <c r="B26" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="37">
         <v>181.7</v>
       </c>
-      <c r="E26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="42">
+      <c r="E26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G26" s="37">
         <v>1.3</v>
       </c>
-      <c r="H26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="42">
+      <c r="H26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I26" s="37">
         <v>3.7</v>
       </c>
-      <c r="J26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="42">
+      <c r="J26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K26" s="37">
         <v>11.9</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="37">
         <v>1.6</v>
       </c>
-      <c r="M26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O26" s="42">
+      <c r="M26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O26" s="37">
         <v>0.1</v>
       </c>
-      <c r="P26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="R26" s="42">
+      <c r="P26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R26" s="37">
         <v>0.4</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="37">
         <v>66.8</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="37">
         <v>95.9</v>
       </c>
-      <c r="U26" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="37" t="s">
+      <c r="U26" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A27" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="42">
+      <c r="D27" s="37">
         <v>38</v>
       </c>
-      <c r="E27" s="42">
+      <c r="E27" s="37">
         <v>0.7</v>
       </c>
-      <c r="F27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="42">
+      <c r="F27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G27" s="37">
         <v>3</v>
       </c>
-      <c r="H27" s="42" t="s">
-[...14 lines deleted...]
-      <c r="M27" s="42">
+      <c r="H27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M27" s="37">
         <v>6</v>
       </c>
-      <c r="N27" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R27" s="42">
+      <c r="N27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R27" s="37">
         <v>1.5</v>
       </c>
-      <c r="S27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T27" s="42">
+      <c r="S27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T27" s="37">
         <v>26.8</v>
       </c>
-      <c r="U27" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="66" t="s">
+      <c r="U27" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A28" s="85" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="66"/>
-[...21 lines deleted...]
-      <c r="A29" s="36" t="s">
+      <c r="B28" s="85"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="35"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="36"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+    </row>
+    <row r="29" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A29" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="46" t="s">
+      <c r="B29" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="42">
+      <c r="D29" s="37">
         <v>159187.6</v>
       </c>
-      <c r="E29" s="42">
+      <c r="E29" s="37">
         <v>3567.1</v>
       </c>
-      <c r="F29" s="42">
+      <c r="F29" s="37">
         <v>6125.7</v>
       </c>
-      <c r="G29" s="42">
+      <c r="G29" s="37">
         <v>3949.7</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="37">
         <v>6325.3</v>
       </c>
-      <c r="I29" s="42">
+      <c r="I29" s="37">
         <v>1153.2</v>
       </c>
-      <c r="J29" s="42">
+      <c r="J29" s="37">
         <v>4395.7</v>
       </c>
-      <c r="K29" s="42">
+      <c r="K29" s="37">
         <v>9598.1</v>
       </c>
-      <c r="L29" s="42">
+      <c r="L29" s="37">
         <v>3915.6</v>
       </c>
-      <c r="M29" s="42">
+      <c r="M29" s="37">
         <v>1911.8</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="37">
         <v>5011.3</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O29" s="37">
         <v>7964.3</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="37">
         <v>1539.3</v>
       </c>
-      <c r="Q29" s="42">
+      <c r="Q29" s="37">
         <v>997.5</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="37">
         <v>16270.6</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="37">
         <v>33224.300000000003</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="37">
         <v>47232.7</v>
       </c>
-      <c r="U29" s="42">
+      <c r="U29" s="37">
         <v>6005.4</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="36" t="s">
+    <row r="30" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A30" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="C30" s="43" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="39">
         <v>7297.2</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="39">
         <v>7.6</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="37">
         <v>16.5</v>
       </c>
-      <c r="G30" s="44">
+      <c r="G30" s="39">
         <v>16.600000000000001</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="37">
         <v>77</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="39">
         <v>100.8</v>
       </c>
-      <c r="J30" s="42">
+      <c r="J30" s="37">
         <v>9</v>
       </c>
-      <c r="K30" s="42">
+      <c r="K30" s="37">
         <v>217.9</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="39">
         <v>12.8</v>
       </c>
-      <c r="M30" s="42">
+      <c r="M30" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="N30" s="44">
+      <c r="N30" s="39">
         <v>33</v>
       </c>
-      <c r="O30" s="44">
+      <c r="O30" s="39">
         <v>92.7</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="37">
         <v>143.80000000000001</v>
       </c>
-      <c r="Q30" s="44">
+      <c r="Q30" s="39">
         <v>6.9</v>
       </c>
-      <c r="R30" s="42">
+      <c r="R30" s="37">
         <v>42.8</v>
       </c>
-      <c r="S30" s="42">
+      <c r="S30" s="37">
         <v>1808.2</v>
       </c>
-      <c r="T30" s="42">
+      <c r="T30" s="37">
         <v>4623.8999999999996</v>
       </c>
-      <c r="U30" s="42">
+      <c r="U30" s="37">
         <v>77.900000000000006</v>
       </c>
     </row>
-    <row r="31" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="66" t="s">
+    <row r="31" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A31" s="85" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="66"/>
-[...21 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="B31" s="85"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="36"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="37"/>
+    </row>
+    <row r="32" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A32" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="37" t="s">
+      <c r="B32" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="42">
+      <c r="D32" s="37">
         <v>77691.8</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="37">
         <v>151.80000000000001</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="37">
         <v>212.1</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="37">
         <v>401.3</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="37">
         <v>441.3</v>
       </c>
-      <c r="I32" s="42">
+      <c r="I32" s="37">
         <v>136.19999999999999</v>
       </c>
-      <c r="J32" s="42">
+      <c r="J32" s="37">
         <v>161.5</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="37">
         <v>401.1</v>
       </c>
-      <c r="L32" s="42">
+      <c r="L32" s="37">
         <v>209</v>
       </c>
-      <c r="M32" s="42">
+      <c r="M32" s="37">
         <v>319.5</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="37">
         <v>153.6</v>
       </c>
-      <c r="O32" s="42">
+      <c r="O32" s="37">
         <v>244</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="37">
         <v>197.3</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="37">
         <v>94.1</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="37">
         <v>108.9</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="37">
         <v>53106.5</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="37">
         <v>21119.7</v>
       </c>
-      <c r="U32" s="42">
+      <c r="U32" s="37">
         <v>233.9</v>
       </c>
     </row>
-    <row r="33" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="66" t="s">
+    <row r="33" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A33" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="66"/>
-[...21 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+    </row>
+    <row r="34" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A34" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="37">
         <v>2736.5</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="37">
         <v>54.5</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="37">
         <v>64.2</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="37">
         <v>52.8</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="37">
         <v>51.8</v>
       </c>
-      <c r="I34" s="42">
+      <c r="I34" s="37">
         <v>16.600000000000001</v>
       </c>
-      <c r="J34" s="42">
+      <c r="J34" s="37">
         <v>14.3</v>
       </c>
-      <c r="K34" s="42">
+      <c r="K34" s="37">
         <v>49.1</v>
       </c>
-      <c r="L34" s="42">
+      <c r="L34" s="37">
         <v>76.8</v>
       </c>
-      <c r="M34" s="42">
+      <c r="M34" s="37">
         <v>32.5</v>
       </c>
-      <c r="N34" s="42">
+      <c r="N34" s="37">
         <v>45.7</v>
       </c>
-      <c r="O34" s="42">
+      <c r="O34" s="37">
         <v>89.2</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="37">
         <v>16.100000000000001</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="37">
         <v>13</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="37">
         <v>39.200000000000003</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="37">
         <v>882.9</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="37">
         <v>1231.9000000000001</v>
       </c>
-      <c r="U34" s="42">
+      <c r="U34" s="37">
         <v>5.9</v>
       </c>
     </row>
-    <row r="35" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="66" t="s">
+    <row r="35" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A35" s="85" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="66"/>
-[...21 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="B35" s="85"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="37"/>
+      <c r="S35" s="37"/>
+      <c r="T35" s="37"/>
+      <c r="U35" s="37"/>
+    </row>
+    <row r="36" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A36" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="37" t="s">
+      <c r="B36" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="37">
         <v>0.7</v>
       </c>
-      <c r="E36" s="42" t="s">
-[...44 lines deleted...]
-      <c r="T36" s="42">
+      <c r="E36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T36" s="37">
         <v>0.7</v>
       </c>
-      <c r="U36" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="37" t="s">
+      <c r="U36" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="37" t="s">
+      <c r="B37" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="42">
+      <c r="D37" s="37">
         <v>3033.3</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="37">
         <v>98.3</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="37">
         <v>0.5</v>
       </c>
-      <c r="G37" s="42">
+      <c r="G37" s="37">
         <v>61.2</v>
       </c>
-      <c r="H37" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J37" s="42">
+      <c r="H37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J37" s="37">
         <v>105.6</v>
       </c>
-      <c r="K37" s="42">
+      <c r="K37" s="37">
         <v>1342.1</v>
       </c>
-      <c r="L37" s="42">
+      <c r="L37" s="37">
         <v>185</v>
       </c>
-      <c r="M37" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O37" s="42">
+      <c r="M37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O37" s="37">
         <v>937.9</v>
       </c>
-      <c r="P37" s="42">
+      <c r="P37" s="37">
         <v>221.5</v>
       </c>
-      <c r="Q37" s="42">
+      <c r="Q37" s="37">
         <v>5.0999999999999996</v>
       </c>
-      <c r="R37" s="42">
+      <c r="R37" s="37">
         <v>58.3</v>
       </c>
-      <c r="S37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T37" s="42">
+      <c r="S37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T37" s="37">
         <v>1.8</v>
       </c>
-      <c r="U37" s="42">
+      <c r="U37" s="37">
         <v>16</v>
       </c>
     </row>
-    <row r="38" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="37" t="s">
+    <row r="38" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="37" t="s">
+      <c r="B38" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="37">
         <v>740.9</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="37">
         <v>179.8</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="37">
         <v>4</v>
       </c>
-      <c r="G38" s="42" t="s">
-[...5 lines deleted...]
-      <c r="I38" s="42">
+      <c r="G38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I38" s="37">
         <v>20.100000000000001</v>
       </c>
-      <c r="J38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="42">
+      <c r="J38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K38" s="37">
         <v>5.3</v>
       </c>
-      <c r="L38" s="42">
+      <c r="L38" s="37">
         <v>6.6</v>
       </c>
-      <c r="M38" s="42" t="s">
-[...14 lines deleted...]
-      <c r="R38" s="42">
+      <c r="M38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R38" s="37">
         <v>1.3</v>
       </c>
-      <c r="S38" s="42">
+      <c r="S38" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="T38" s="42">
+      <c r="T38" s="37">
         <v>520</v>
       </c>
-      <c r="U38" s="42">
+      <c r="U38" s="37">
         <v>2.7</v>
       </c>
     </row>
-    <row r="39" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="37" t="s">
+    <row r="39" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A39" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="37" t="s">
+      <c r="B39" s="32" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D39" s="37">
         <v>396.5</v>
       </c>
-      <c r="E39" s="42" t="s">
-[...41 lines deleted...]
-      <c r="S39" s="42">
+      <c r="E39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S39" s="37">
         <v>77.7</v>
       </c>
-      <c r="T39" s="42">
+      <c r="T39" s="37">
         <v>21.7</v>
       </c>
-      <c r="U39" s="42">
+      <c r="U39" s="37">
         <v>297.10000000000002</v>
       </c>
     </row>
-    <row r="40" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="37" t="s">
+    <row r="40" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A40" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="37" t="s">
+      <c r="B40" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="37">
         <v>5326.8</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="37">
         <v>23.3</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F40" s="37">
         <v>28.1</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="37">
         <v>2312.5</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="37">
         <v>0.9</v>
       </c>
-      <c r="I40" s="42">
+      <c r="I40" s="37">
         <v>2.6</v>
       </c>
-      <c r="J40" s="42">
+      <c r="J40" s="37">
         <v>575.70000000000005</v>
       </c>
-      <c r="K40" s="42">
+      <c r="K40" s="37">
         <v>189</v>
       </c>
-      <c r="L40" s="42">
+      <c r="L40" s="37">
         <v>284.7</v>
       </c>
-      <c r="M40" s="42">
+      <c r="M40" s="37">
         <v>13.9</v>
       </c>
-      <c r="N40" s="42">
+      <c r="N40" s="37">
         <v>40.9</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O40" s="37">
         <v>32.700000000000003</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="37">
         <v>409.4</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="37">
         <v>0.3</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="37">
         <v>149.6</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="37">
         <v>48.8</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="37">
         <v>72</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="37">
         <v>1142.4000000000001</v>
       </c>
     </row>
-    <row r="41" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="37" t="s">
+    <row r="41" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A41" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="37" t="s">
+      <c r="B41" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="42" t="s">
-[...55 lines deleted...]
-      <c r="A42" s="37" t="s">
+      <c r="D41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="E41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U41" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A42" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="42">
+      <c r="D42" s="37">
         <v>102.1</v>
       </c>
-      <c r="E42" s="42">
+      <c r="E42" s="37">
         <v>50.4</v>
       </c>
-      <c r="F42" s="42" t="s">
-[...8 lines deleted...]
-      <c r="I42" s="42">
+      <c r="F42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I42" s="37">
         <v>8.3000000000000007</v>
       </c>
-      <c r="J42" s="42" t="s">
-[...23 lines deleted...]
-      <c r="R42" s="42">
+      <c r="J42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R42" s="37">
         <v>43.4</v>
       </c>
-      <c r="S42" s="42" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="37" t="s">
+      <c r="S42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U42" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A43" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="37">
         <v>492.7</v>
       </c>
-      <c r="E43" s="42">
+      <c r="E43" s="37">
         <v>2.5</v>
       </c>
-      <c r="F43" s="42" t="s">
-[...14 lines deleted...]
-      <c r="K43" s="42">
+      <c r="F43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K43" s="37">
         <v>37.9</v>
       </c>
-      <c r="L43" s="42">
+      <c r="L43" s="37">
         <v>296.10000000000002</v>
       </c>
-      <c r="M43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="P43" s="42">
+      <c r="M43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P43" s="37">
         <v>14.3</v>
       </c>
-      <c r="Q43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="T43" s="42">
+      <c r="Q43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T43" s="37">
         <v>141.9</v>
       </c>
-      <c r="U43" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="37" t="s">
+      <c r="U43" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A44" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="37" t="s">
+      <c r="B44" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="37">
         <v>2325.9</v>
       </c>
-      <c r="E44" s="42" t="s">
-[...14 lines deleted...]
-      <c r="J44" s="42">
+      <c r="E44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J44" s="37">
         <v>10.3</v>
       </c>
-      <c r="K44" s="42" t="s">
-[...5 lines deleted...]
-      <c r="M44" s="42">
+      <c r="K44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M44" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N44" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R44" s="42">
+      <c r="N44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R44" s="37">
         <v>20.6</v>
       </c>
-      <c r="S44" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U44" s="42">
+      <c r="S44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U44" s="37">
         <v>2293.9</v>
       </c>
     </row>
-    <row r="45" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="37" t="s">
+    <row r="45" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A45" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="37" t="s">
+      <c r="B45" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D45" s="37">
         <v>21472.9</v>
       </c>
-      <c r="E45" s="42">
+      <c r="E45" s="37">
         <v>2793.3</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F45" s="37">
         <v>558.6</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G45" s="37">
         <v>3608.9</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="37">
         <v>1720.7</v>
       </c>
-      <c r="I45" s="42">
+      <c r="I45" s="37">
         <v>120.4</v>
       </c>
-      <c r="J45" s="42">
+      <c r="J45" s="37">
         <v>119.1</v>
       </c>
-      <c r="K45" s="42">
+      <c r="K45" s="37">
         <v>335.1</v>
       </c>
-      <c r="L45" s="42">
+      <c r="L45" s="37">
         <v>962.1</v>
       </c>
-      <c r="M45" s="42">
+      <c r="M45" s="37">
         <v>308.60000000000002</v>
       </c>
-      <c r="N45" s="42">
+      <c r="N45" s="37">
         <v>46.5</v>
       </c>
-      <c r="O45" s="42">
+      <c r="O45" s="37">
         <v>3270.7</v>
       </c>
-      <c r="P45" s="42">
+      <c r="P45" s="37">
         <v>353.5</v>
       </c>
-      <c r="Q45" s="42">
+      <c r="Q45" s="37">
         <v>105.7</v>
       </c>
-      <c r="R45" s="42">
+      <c r="R45" s="37">
         <v>510.7</v>
       </c>
-      <c r="S45" s="42">
+      <c r="S45" s="37">
         <v>696.4</v>
       </c>
-      <c r="T45" s="42">
+      <c r="T45" s="37">
         <v>1040.7</v>
       </c>
-      <c r="U45" s="42">
+      <c r="U45" s="37">
         <v>4921.8999999999996</v>
       </c>
     </row>
-    <row r="46" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="37" t="s">
+    <row r="46" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A46" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="37" t="s">
+      <c r="B46" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="E46" s="42" t="s">
-[...14 lines deleted...]
-      <c r="J46" s="42">
+      <c r="E46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J46" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="K46" s="42" t="s">
-[...34 lines deleted...]
-      <c r="A47" s="37" t="s">
+      <c r="K46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U46" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A47" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="37" t="s">
+      <c r="B47" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="42">
+      <c r="D47" s="37">
         <v>141.6</v>
       </c>
-      <c r="E47" s="42">
+      <c r="E47" s="37">
         <v>0.3</v>
       </c>
-      <c r="F47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="42">
+      <c r="F47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G47" s="37">
         <v>1.2</v>
       </c>
-      <c r="H47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="42">
+      <c r="H47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I47" s="37">
         <v>6.4</v>
       </c>
-      <c r="J47" s="42">
+      <c r="J47" s="37">
         <v>0.2</v>
       </c>
-      <c r="K47" s="42">
+      <c r="K47" s="37">
         <v>107.4</v>
       </c>
-      <c r="L47" s="42" t="s">
-[...8 lines deleted...]
-      <c r="O47" s="42">
+      <c r="L47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O47" s="37">
         <v>1.4</v>
       </c>
-      <c r="P47" s="42" t="s">
-[...5 lines deleted...]
-      <c r="R47" s="42">
+      <c r="P47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R47" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="S47" s="42">
+      <c r="S47" s="37">
         <v>19.2</v>
       </c>
-      <c r="T47" s="42">
+      <c r="T47" s="37">
         <v>1.4</v>
       </c>
-      <c r="U47" s="42">
+      <c r="U47" s="37">
         <v>3</v>
       </c>
     </row>
-    <row r="48" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="37" t="s">
+    <row r="48" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A48" s="32" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="37" t="s">
+      <c r="B48" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="37">
         <v>307.7</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="37">
         <v>3</v>
       </c>
-      <c r="F48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="42">
+      <c r="F48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G48" s="37">
         <v>22.3</v>
       </c>
-      <c r="H48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I48" s="42">
+      <c r="H48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I48" s="37">
         <v>0.2</v>
       </c>
-      <c r="J48" s="42">
+      <c r="J48" s="37">
         <v>13.1</v>
       </c>
-      <c r="K48" s="42">
+      <c r="K48" s="37">
         <v>22.7</v>
       </c>
-      <c r="L48" s="42">
+      <c r="L48" s="37">
         <v>0.7</v>
       </c>
-      <c r="M48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="42">
+      <c r="M48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N48" s="37">
         <v>26.1</v>
       </c>
-      <c r="O48" s="42">
+      <c r="O48" s="37">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P48" s="42" t="s">
-[...5 lines deleted...]
-      <c r="R48" s="42">
+      <c r="P48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R48" s="37">
         <v>53.1</v>
       </c>
-      <c r="S48" s="42">
+      <c r="S48" s="37">
         <v>14.6</v>
       </c>
-      <c r="T48" s="42">
+      <c r="T48" s="37">
         <v>149.6</v>
       </c>
-      <c r="U48" s="42">
+      <c r="U48" s="37">
         <v>0.1</v>
       </c>
     </row>
-    <row r="49" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="37" t="s">
+    <row r="49" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A49" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="37" t="s">
+      <c r="B49" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="42">
+      <c r="D49" s="37">
         <v>17.5</v>
       </c>
-      <c r="E49" s="42" t="s">
-[...29 lines deleted...]
-      <c r="O49" s="42">
+      <c r="E49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O49" s="37">
         <v>17.5</v>
       </c>
-      <c r="P49" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A50" s="37" t="s">
+      <c r="P49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U49" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A50" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="37" t="s">
+      <c r="B50" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="48" t="s">
+      <c r="C50" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="37">
         <v>148.1</v>
       </c>
-      <c r="E50" s="42" t="s">
-[...17 lines deleted...]
-      <c r="K50" s="42">
+      <c r="E50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K50" s="37">
         <v>3.9</v>
       </c>
-      <c r="L50" s="42" t="s">
-[...11 lines deleted...]
-      <c r="P50" s="42">
+      <c r="L50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P50" s="37">
         <v>142.30000000000001</v>
       </c>
-      <c r="Q50" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="42">
+      <c r="Q50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R50" s="37">
         <v>1.9</v>
       </c>
-      <c r="S50" s="42" t="s">
-[...10 lines deleted...]
-      <c r="A51" s="37" t="s">
+      <c r="S50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U50" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A51" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="37" t="s">
+      <c r="B51" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="48" t="s">
+      <c r="C51" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="37">
         <v>93.6</v>
       </c>
-      <c r="E51" s="42" t="s">
-[...41 lines deleted...]
-      <c r="S51" s="42">
+      <c r="E51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S51" s="37">
         <v>93.6</v>
       </c>
-      <c r="T51" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="37" t="s">
+      <c r="T51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U51" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A52" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="37" t="s">
+      <c r="B52" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="48" t="s">
+      <c r="C52" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="37">
         <v>2841.4</v>
       </c>
-      <c r="E52" s="42">
+      <c r="E52" s="37">
         <v>16.3</v>
       </c>
-      <c r="F52" s="42">
+      <c r="F52" s="37">
         <v>620.4</v>
       </c>
-      <c r="G52" s="42">
+      <c r="G52" s="37">
         <v>90.1</v>
       </c>
-      <c r="H52" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J52" s="42">
+      <c r="H52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J52" s="37">
         <v>503.1</v>
       </c>
-      <c r="K52" s="42">
+      <c r="K52" s="37">
         <v>211.5</v>
       </c>
-      <c r="L52" s="42" t="s">
-[...17 lines deleted...]
-      <c r="R52" s="42">
+      <c r="L52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R52" s="37">
         <v>1336.6</v>
       </c>
-      <c r="S52" s="42">
+      <c r="S52" s="37">
         <v>37</v>
       </c>
-      <c r="T52" s="42">
+      <c r="T52" s="37">
         <v>25.7</v>
       </c>
-      <c r="U52" s="42">
+      <c r="U52" s="37">
         <v>0.7</v>
       </c>
     </row>
-    <row r="53" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="37" t="s">
+    <row r="53" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A53" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="37" t="s">
+      <c r="B53" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="48" t="s">
+      <c r="C53" s="43" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D53" s="37">
         <v>4757.3999999999996</v>
       </c>
-      <c r="E53" s="42">
+      <c r="E53" s="37">
         <v>233.1</v>
       </c>
-      <c r="F53" s="42">
+      <c r="F53" s="37">
         <v>9.5</v>
       </c>
-      <c r="G53" s="42">
+      <c r="G53" s="37">
         <v>1051.4000000000001</v>
       </c>
-      <c r="H53" s="42">
+      <c r="H53" s="37">
         <v>61.8</v>
       </c>
-      <c r="I53" s="42">
+      <c r="I53" s="37">
         <v>23.8</v>
       </c>
-      <c r="J53" s="42">
+      <c r="J53" s="37">
         <v>2007.6</v>
       </c>
-      <c r="K53" s="42">
+      <c r="K53" s="37">
         <v>295</v>
       </c>
-      <c r="L53" s="42" t="s">
-[...5 lines deleted...]
-      <c r="N53" s="42">
+      <c r="L53" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M53" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N53" s="37">
         <v>42.8</v>
       </c>
-      <c r="O53" s="42">
+      <c r="O53" s="37">
         <v>33.299999999999997</v>
       </c>
-      <c r="P53" s="42">
+      <c r="P53" s="37">
         <v>52.3</v>
       </c>
-      <c r="Q53" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R53" s="42">
+      <c r="Q53" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R53" s="37">
         <v>4.8</v>
       </c>
-      <c r="S53" s="42">
+      <c r="S53" s="37">
         <v>504.3</v>
       </c>
-      <c r="T53" s="42">
+      <c r="T53" s="37">
         <v>104.7</v>
       </c>
-      <c r="U53" s="42">
+      <c r="U53" s="37">
         <v>333</v>
       </c>
     </row>
-    <row r="54" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="37" t="s">
+    <row r="54" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A54" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="37" t="s">
+      <c r="B54" s="32" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="42">
+      <c r="D54" s="37">
         <v>56.9</v>
       </c>
-      <c r="E54" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G54" s="42">
+      <c r="E54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G54" s="37">
         <v>33.6</v>
       </c>
-      <c r="H54" s="42" t="s">
-[...14 lines deleted...]
-      <c r="M54" s="42">
+      <c r="H54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M54" s="37">
         <v>2.6</v>
       </c>
-      <c r="N54" s="42" t="s">
-[...17 lines deleted...]
-      <c r="T54" s="42">
+      <c r="N54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T54" s="37">
         <v>20.7</v>
       </c>
-      <c r="U54" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A55" s="37" t="s">
+      <c r="U54" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A55" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="37" t="s">
+      <c r="B55" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D55" s="37">
         <v>14</v>
       </c>
-      <c r="E55" s="42" t="s">
-[...29 lines deleted...]
-      <c r="O55" s="42">
+      <c r="E55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O55" s="37">
         <v>14</v>
       </c>
-      <c r="P55" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A56" s="66" t="s">
+      <c r="P55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U55" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A56" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="66"/>
-[...21 lines deleted...]
-      <c r="A57" s="37" t="s">
+      <c r="B56" s="85"/>
+      <c r="C56" s="85"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="36"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="36"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="36"/>
+      <c r="L56" s="36"/>
+      <c r="M56" s="36"/>
+      <c r="N56" s="35"/>
+      <c r="O56" s="36"/>
+      <c r="P56" s="36"/>
+      <c r="Q56" s="35"/>
+      <c r="R56" s="37"/>
+      <c r="S56" s="37"/>
+      <c r="T56" s="37"/>
+      <c r="U56" s="37"/>
+    </row>
+    <row r="57" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A57" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="37" t="s">
+      <c r="B57" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="43" t="s">
+      <c r="C57" s="38" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="44">
+      <c r="D57" s="39">
         <v>155857.20000000001</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="39">
         <v>165.4</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="39">
         <v>566.9</v>
       </c>
-      <c r="G57" s="44">
+      <c r="G57" s="39">
         <v>185</v>
       </c>
-      <c r="H57" s="42">
+      <c r="H57" s="37">
         <v>799.9</v>
       </c>
-      <c r="I57" s="44">
+      <c r="I57" s="39">
         <v>1421.6</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="39">
         <v>179.1</v>
       </c>
-      <c r="K57" s="42">
+      <c r="K57" s="37">
         <v>2360.6</v>
       </c>
-      <c r="L57" s="44">
+      <c r="L57" s="39">
         <v>442.2</v>
       </c>
-      <c r="M57" s="44">
+      <c r="M57" s="39">
         <v>196.3</v>
       </c>
-      <c r="N57" s="44">
+      <c r="N57" s="39">
         <v>443.4</v>
       </c>
-      <c r="O57" s="44">
+      <c r="O57" s="39">
         <v>584.29999999999995</v>
       </c>
-      <c r="P57" s="44">
+      <c r="P57" s="39">
         <v>608.6</v>
       </c>
-      <c r="Q57" s="44">
+      <c r="Q57" s="39">
         <v>131.19999999999999</v>
       </c>
-      <c r="R57" s="42">
+      <c r="R57" s="37">
         <v>1928.6</v>
       </c>
-      <c r="S57" s="42">
+      <c r="S57" s="37">
         <v>67823.100000000006</v>
       </c>
-      <c r="T57" s="42">
+      <c r="T57" s="37">
         <v>77471.899999999994</v>
       </c>
-      <c r="U57" s="42">
+      <c r="U57" s="37">
         <v>549.1</v>
       </c>
     </row>
-    <row r="58" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="37" t="s">
+    <row r="58" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A58" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="37" t="s">
+      <c r="B58" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="42">
+      <c r="D58" s="37">
         <v>74.599999999999994</v>
       </c>
-      <c r="E58" s="42">
+      <c r="E58" s="37">
         <v>10.7</v>
       </c>
-      <c r="F58" s="42" t="s">
-[...29 lines deleted...]
-      <c r="P58" s="42">
+      <c r="F58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P58" s="37">
         <v>15.4</v>
       </c>
-      <c r="Q58" s="42" t="s">
-[...8 lines deleted...]
-      <c r="T58" s="42">
+      <c r="Q58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T58" s="37">
         <v>48.5</v>
       </c>
-      <c r="U58" s="42" t="s">
-[...5 lines deleted...]
-      <c r="B59" s="64" t="s">
+      <c r="U58" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A59" s="44"/>
+      <c r="B59" s="83" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="65" t="s">
+      <c r="C59" s="84" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="50">
+      <c r="D59" s="45">
         <v>619498.5</v>
       </c>
-      <c r="E59" s="50">
+      <c r="E59" s="45">
         <f t="shared" ref="E59:U59" si="0">SUM(E5:E58)</f>
         <v>10647.4</v>
       </c>
-      <c r="F59" s="50">
+      <c r="F59" s="45">
         <f t="shared" si="0"/>
         <v>11931.1</v>
       </c>
-      <c r="G59" s="50">
+      <c r="G59" s="45">
         <f t="shared" si="0"/>
         <v>19180.3</v>
       </c>
-      <c r="H59" s="50">
+      <c r="H59" s="45">
         <f t="shared" si="0"/>
         <v>13272.2</v>
       </c>
-      <c r="I59" s="50">
+      <c r="I59" s="45">
         <f t="shared" si="0"/>
         <v>7995.6</v>
       </c>
-      <c r="J59" s="50">
+      <c r="J59" s="45">
         <f t="shared" si="0"/>
         <v>11613.4</v>
       </c>
-      <c r="K59" s="50">
+      <c r="K59" s="45">
         <f t="shared" si="0"/>
         <v>23845.3</v>
       </c>
-      <c r="L59" s="50">
+      <c r="L59" s="45">
         <f t="shared" si="0"/>
         <v>11202.1</v>
       </c>
-      <c r="M59" s="50">
+      <c r="M59" s="45">
         <f t="shared" si="0"/>
         <v>6656.4</v>
       </c>
-      <c r="N59" s="50">
+      <c r="N59" s="45">
         <f t="shared" si="0"/>
         <v>8126.5</v>
       </c>
-      <c r="O59" s="50">
+      <c r="O59" s="45">
         <f t="shared" si="0"/>
         <v>17408</v>
       </c>
-      <c r="P59" s="50">
+      <c r="P59" s="45">
         <f t="shared" si="0"/>
         <v>7611</v>
       </c>
-      <c r="Q59" s="50">
+      <c r="Q59" s="45">
         <f t="shared" si="0"/>
         <v>6473.7</v>
       </c>
-      <c r="R59" s="50">
+      <c r="R59" s="45">
         <f t="shared" si="0"/>
         <v>27815.1</v>
       </c>
-      <c r="S59" s="50">
+      <c r="S59" s="45">
         <f t="shared" si="0"/>
         <v>225252.6</v>
       </c>
-      <c r="T59" s="50">
+      <c r="T59" s="45">
         <f t="shared" si="0"/>
         <v>188122.5</v>
       </c>
-      <c r="U59" s="50">
+      <c r="U59" s="45">
         <f t="shared" si="0"/>
         <v>22345.3</v>
       </c>
     </row>
-    <row r="60" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B60" s="64" t="s">
+    <row r="60" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A60" s="44"/>
+      <c r="B60" s="83" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="65" t="s">
+      <c r="C60" s="84" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="50">
+      <c r="D60" s="45">
         <v>70649033.200000003</v>
       </c>
-      <c r="E60" s="50">
+      <c r="E60" s="45">
         <v>2283939.7999999998</v>
       </c>
-      <c r="F60" s="50">
+      <c r="F60" s="45">
         <v>2956872.2</v>
       </c>
-      <c r="G60" s="50">
+      <c r="G60" s="45">
         <v>3731039.5</v>
       </c>
-      <c r="H60" s="50">
+      <c r="H60" s="45">
         <v>7738259.2000000002</v>
       </c>
-      <c r="I60" s="50">
+      <c r="I60" s="45">
         <v>2735953.1</v>
       </c>
-      <c r="J60" s="50">
+      <c r="J60" s="45">
         <v>1901385</v>
       </c>
-      <c r="K60" s="50">
+      <c r="K60" s="45">
         <v>6099856.2000000002</v>
       </c>
-      <c r="L60" s="50">
+      <c r="L60" s="45">
         <v>2872209.6</v>
       </c>
-      <c r="M60" s="50">
+      <c r="M60" s="45">
         <v>1645067.2</v>
       </c>
-      <c r="N60" s="50">
+      <c r="N60" s="45">
         <v>3074392.9</v>
       </c>
-      <c r="O60" s="50">
+      <c r="O60" s="45">
         <v>3120136.9</v>
       </c>
-      <c r="P60" s="50">
+      <c r="P60" s="45">
         <v>1571903.6</v>
       </c>
-      <c r="Q60" s="50">
+      <c r="Q60" s="45">
         <v>2384159.2999999998</v>
       </c>
-      <c r="R60" s="50">
+      <c r="R60" s="45">
         <v>4605532.0999999996</v>
       </c>
-      <c r="S60" s="50">
+      <c r="S60" s="45">
         <v>7975283.0999999996</v>
       </c>
-      <c r="T60" s="50">
+      <c r="T60" s="45">
         <v>13459802.6</v>
       </c>
-      <c r="U60" s="50">
+      <c r="U60" s="45">
         <v>2493240.9</v>
       </c>
     </row>
-    <row r="61" spans="1:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B61" s="64" t="s">
+    <row r="61" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A61" s="44"/>
+      <c r="B61" s="83" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="65" t="s">
+      <c r="C61" s="84" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="50">
+      <c r="D61" s="45">
         <f>D59/D60%</f>
         <v>0.9</v>
       </c>
-      <c r="E61" s="50">
+      <c r="E61" s="45">
         <f t="shared" ref="E61:U61" si="1">E59/E60%</f>
         <v>0.5</v>
       </c>
-      <c r="F61" s="50">
+      <c r="F61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="G61" s="50">
+      <c r="G61" s="45">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
-      <c r="H61" s="50">
+      <c r="H61" s="45">
         <f t="shared" si="1"/>
         <v>0.2</v>
       </c>
-      <c r="I61" s="50">
+      <c r="I61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="J61" s="50">
+      <c r="J61" s="45">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
-      <c r="K61" s="50">
+      <c r="K61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="L61" s="50">
+      <c r="L61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="M61" s="50">
+      <c r="M61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="N61" s="50">
+      <c r="N61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="O61" s="50">
+      <c r="O61" s="45">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
-      <c r="P61" s="50">
+      <c r="P61" s="45">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
-      <c r="Q61" s="50">
+      <c r="Q61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="R61" s="50">
+      <c r="R61" s="45">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
-      <c r="S61" s="50">
+      <c r="S61" s="45">
         <f t="shared" si="1"/>
         <v>2.8</v>
       </c>
-      <c r="T61" s="50">
+      <c r="T61" s="45">
         <f t="shared" si="1"/>
         <v>1.4</v>
       </c>
-      <c r="U61" s="50">
+      <c r="U61" s="45">
         <f t="shared" si="1"/>
         <v>0.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X61"/>
   <sheetViews>
-    <sheetView topLeftCell="A49" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="47" style="2" customWidth="1"/>
     <col min="4" max="6" width="12.7109375" style="2" customWidth="1"/>
     <col min="7" max="9" width="12.7109375" style="3" customWidth="1"/>
     <col min="10" max="24" width="12.7109375" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:24" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>171</v>
       </c>
-      <c r="B1" s="27"/>
-[...9 lines deleted...]
-      <c r="A2" s="68">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="23"/>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A2" s="87">
         <v>111203</v>
       </c>
-      <c r="B2" s="68"/>
-[...13 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="X2" s="28" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" s="6" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="25"/>
+      <c r="B3" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="27" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="27" t="s">
         <v>145</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I3" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" s="27" t="s">
         <v>150</v>
       </c>
-      <c r="K3" s="32" t="s">
+      <c r="K3" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="27" t="s">
         <v>152</v>
       </c>
-      <c r="M3" s="32" t="s">
+      <c r="M3" s="27" t="s">
         <v>153</v>
       </c>
-      <c r="N3" s="32" t="s">
+      <c r="N3" s="27" t="s">
         <v>154</v>
       </c>
-      <c r="O3" s="32" t="s">
+      <c r="O3" s="27" t="s">
         <v>155</v>
       </c>
-      <c r="P3" s="32" t="s">
+      <c r="P3" s="27" t="s">
         <v>156</v>
       </c>
-      <c r="Q3" s="32" t="s">
+      <c r="Q3" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="R3" s="32" t="s">
+      <c r="R3" s="27" t="s">
         <v>158</v>
       </c>
-      <c r="S3" s="32" t="s">
+      <c r="S3" s="27" t="s">
         <v>164</v>
       </c>
-      <c r="T3" s="32" t="s">
+      <c r="T3" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="U3" s="32" t="s">
+      <c r="U3" s="27" t="s">
         <v>160</v>
       </c>
-      <c r="V3" s="32" t="s">
+      <c r="V3" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="W3" s="32" t="s">
+      <c r="W3" s="27" t="s">
         <v>162</v>
       </c>
-      <c r="X3" s="32" t="s">
+      <c r="X3" s="27" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="69" t="s">
+    <row r="4" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A4" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="70"/>
-[...24 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="B4" s="89"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+    </row>
+    <row r="5" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A5" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="38" t="s">
+      <c r="B5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="34">
         <v>49721.7</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="34">
         <v>187.9</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="34">
         <v>1.8</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="34">
         <v>14.5</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="34">
         <v>8.6</v>
       </c>
-      <c r="I5" s="39">
+      <c r="I5" s="34">
         <v>159.6</v>
       </c>
-      <c r="J5" s="39">
+      <c r="J5" s="34">
         <v>32.799999999999997</v>
       </c>
-      <c r="K5" s="39">
+      <c r="K5" s="34">
         <v>41.4</v>
       </c>
-      <c r="L5" s="39">
+      <c r="L5" s="34">
         <v>50.5</v>
       </c>
-      <c r="M5" s="39">
+      <c r="M5" s="34">
         <v>21.4</v>
       </c>
-      <c r="N5" s="39">
+      <c r="N5" s="34">
         <v>13.1</v>
       </c>
-      <c r="O5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="39">
+      <c r="O5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="P5" s="34">
         <v>10.7</v>
       </c>
-      <c r="Q5" s="39">
+      <c r="Q5" s="34">
         <v>37.799999999999997</v>
       </c>
-      <c r="R5" s="39">
+      <c r="R5" s="34">
         <v>22.5</v>
       </c>
-      <c r="S5" s="39">
+      <c r="S5" s="34">
         <v>5.2</v>
       </c>
-      <c r="T5" s="39">
+      <c r="T5" s="34">
         <v>3.1</v>
       </c>
-      <c r="U5" s="39">
+      <c r="U5" s="34">
         <v>95.8</v>
       </c>
-      <c r="V5" s="39">
+      <c r="V5" s="34">
         <v>41124.9</v>
       </c>
-      <c r="W5" s="39">
+      <c r="W5" s="34">
         <v>7755.4</v>
       </c>
-      <c r="X5" s="39">
+      <c r="X5" s="34">
         <v>134.69999999999999</v>
       </c>
     </row>
-    <row r="6" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="69" t="s">
+    <row r="6" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A6" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="70"/>
-[...24 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B6" s="89"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+    </row>
+    <row r="7" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A7" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="37">
         <v>1110.0999999999999</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="37">
         <v>6.4</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="37">
         <v>4.8</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="37">
         <v>2.5</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="37">
         <v>0.6</v>
       </c>
-      <c r="I7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="42">
+      <c r="I7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J7" s="37">
         <v>1.2</v>
       </c>
-      <c r="K7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="42">
+      <c r="K7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L7" s="37">
         <v>0.8</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="37">
         <v>199.8</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="37">
         <v>7.5</v>
       </c>
-      <c r="O7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="42">
+      <c r="O7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P7" s="37">
         <v>0.3</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="Q7" s="37">
         <v>22</v>
       </c>
-      <c r="R7" s="42">
+      <c r="R7" s="37">
         <v>6.3</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="37">
         <v>0.3</v>
       </c>
-      <c r="T7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="42">
+      <c r="T7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U7" s="37">
         <v>52.1</v>
       </c>
-      <c r="V7" s="42">
+      <c r="V7" s="37">
         <v>204.3</v>
       </c>
-      <c r="W7" s="42">
+      <c r="W7" s="37">
         <v>531.20000000000005</v>
       </c>
-      <c r="X7" s="42">
+      <c r="X7" s="37">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A8" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="37">
         <v>21.1</v>
       </c>
-      <c r="E8" s="42" t="s">
-[...53 lines deleted...]
-      <c r="W8" s="42">
+      <c r="E8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W8" s="37">
         <v>21.1</v>
       </c>
-      <c r="X8" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="X8" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A9" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="70"/>
-[...24 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B9" s="89"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="37"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37"/>
+      <c r="U9" s="37"/>
+      <c r="V9" s="37"/>
+      <c r="W9" s="37"/>
+      <c r="X9" s="37"/>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="37">
         <v>22499.3</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="37">
         <v>17.399999999999999</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="37">
         <v>88.6</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="37">
         <v>97.9</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="37">
         <v>312.8</v>
       </c>
-      <c r="I10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="42">
+      <c r="I10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J10" s="37">
         <v>1.2</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="37">
         <v>2.9</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="37">
         <v>0.9</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="37">
         <v>76.7</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="37">
         <v>3.1</v>
       </c>
-      <c r="O10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="42">
+      <c r="O10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P10" s="37">
         <v>0.7</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="37">
         <v>60.6</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="37">
         <v>28.1</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="37">
         <v>473.2</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="37">
         <v>9.6</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="37">
         <v>10.4</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="37">
         <v>5137</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="37">
         <v>15923.1</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="37">
         <v>255.1</v>
       </c>
     </row>
-    <row r="11" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A11" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="37">
         <v>833.3</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="37">
         <v>0.8</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="37">
         <v>1.7</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="37">
         <v>12.5</v>
       </c>
-      <c r="H11" s="42" t="s">
-[...8 lines deleted...]
-      <c r="K11" s="42">
+      <c r="H11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K11" s="37">
         <v>0.8</v>
       </c>
-      <c r="L11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M11" s="42">
+      <c r="L11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M11" s="37">
         <v>5.8</v>
       </c>
-      <c r="N11" s="42" t="s">
-[...8 lines deleted...]
-      <c r="Q11" s="42">
+      <c r="N11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q11" s="37">
         <v>1.7</v>
       </c>
-      <c r="R11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="S11" s="42">
+      <c r="R11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S11" s="37">
         <v>1.7</v>
       </c>
-      <c r="T11" s="42" t="s">
-[...5 lines deleted...]
-      <c r="V11" s="42">
+      <c r="T11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V11" s="37">
         <v>58.3</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="37">
         <v>740.8</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="37">
         <v>9.1999999999999993</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="66" t="s">
+    <row r="12" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A12" s="85" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="66"/>
-[...24 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B12" s="85"/>
+      <c r="C12" s="85"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="35"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A13" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="37">
         <v>13448.2</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="37">
         <v>557.9</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="37">
         <v>724.2</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="37">
         <v>396.5</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="37">
         <v>389.7</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="37">
         <v>497.5</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="37">
         <v>631.9</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="37">
         <v>577.20000000000005</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="37">
         <v>708</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="37">
         <v>738.6</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="37">
         <v>475</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="37">
         <v>739.3</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="37">
         <v>656.5</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="37">
         <v>620.20000000000005</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="37">
         <v>447.5</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="37">
         <v>1530.4</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="37">
         <v>337.6</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="37">
         <v>1724.2</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="37">
         <v>172.9</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="37">
         <v>1467.9</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="37">
         <v>55.2</v>
       </c>
     </row>
-    <row r="14" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="37" t="s">
+    <row r="14" spans="1:24" ht="24.75" customHeight="1">
+      <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43" t="s">
+      <c r="C14" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="39">
         <v>46920.9</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="39">
         <v>1147.8</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="39">
         <v>2159</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="39">
         <v>1988.6</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="37">
         <v>1087.5999999999999</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="39">
         <v>1500</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="39">
         <v>2744.6</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="37">
         <v>2410.6999999999998</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="39">
         <v>970</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="39">
         <v>3101</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="39">
         <v>3236.5</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="39">
         <v>2088.9</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="39">
         <v>1147.8</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="39">
         <v>1950.1</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="37">
         <v>1801.5</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="37">
         <v>6842.3</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="37">
         <v>805.9</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="37">
         <v>1880.3</v>
       </c>
-      <c r="V14" s="42">
+      <c r="V14" s="37">
         <v>3818.1</v>
       </c>
-      <c r="W14" s="42">
+      <c r="W14" s="37">
         <v>4280.8999999999996</v>
       </c>
-      <c r="X14" s="42">
+      <c r="X14" s="37">
         <v>1959.3</v>
       </c>
     </row>
-    <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="69" t="s">
+    <row r="15" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A15" s="88" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="70"/>
-[...24 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B15" s="89"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="35"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="35"/>
+      <c r="R15" s="37"/>
+      <c r="S15" s="37"/>
+      <c r="T15" s="37"/>
+      <c r="U15" s="37"/>
+      <c r="V15" s="37"/>
+      <c r="W15" s="37"/>
+      <c r="X15" s="37"/>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A16" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B16" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="37">
         <v>24121.599999999999</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="37">
         <v>221.8</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="37">
         <v>261.7</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="37">
         <v>295.89999999999998</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="37">
         <v>36.4</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="37">
         <v>739.3</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="37">
         <v>289</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="37">
         <v>250.7</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="37">
         <v>588</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="37">
         <v>818</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="37">
         <v>282.8</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="37">
         <v>230.2</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="37">
         <v>290.3</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="37">
         <v>339.8</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="37">
         <v>327.9</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="37">
         <v>182.2</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="37">
         <v>100.7</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="37">
         <v>355.6</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="37">
         <v>12488</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="37">
         <v>5583.9</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="37">
         <v>439.4</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="37" t="s">
+    <row r="17" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A17" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="43" t="s">
+      <c r="C17" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="37">
         <v>2152.1</v>
       </c>
-      <c r="E17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="42">
+      <c r="E17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="G17" s="37">
         <v>10.3</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="37">
         <v>54.2</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="37">
         <v>95.1</v>
       </c>
-      <c r="J17" s="44" t="s">
-[...5 lines deleted...]
-      <c r="L17" s="42">
+      <c r="J17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L17" s="37">
         <v>189.8</v>
       </c>
-      <c r="M17" s="44">
+      <c r="M17" s="39">
         <v>9.4</v>
       </c>
-      <c r="N17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="P17" s="44">
+      <c r="N17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P17" s="39">
         <v>123.4</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="37">
         <v>6</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="37">
         <v>4.4000000000000004</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="37">
         <v>768.8</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="37">
         <v>1.3</v>
       </c>
-      <c r="U17" s="42" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="42">
+      <c r="U17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V17" s="37">
         <v>722.5</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="37">
         <v>166.9</v>
       </c>
-      <c r="X17" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="X17" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="43" t="s">
+      <c r="C18" s="38" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="37">
         <v>5649.3</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="39">
         <v>88.2</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="37">
         <v>44.2</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="37">
         <v>56.1</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="37">
         <v>10</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J18" s="39">
         <v>115</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="37">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="37">
         <v>3.9</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="39">
         <v>60.2</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="37">
         <v>57.9</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="37">
         <v>30.8</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="39">
         <v>112.8</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="37">
         <v>20.7</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="37">
         <v>17.899999999999999</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="37">
         <v>58.8</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="37">
         <v>3.5</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="37">
         <v>50</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="37">
         <v>2652.5</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="37">
         <v>2254.8000000000002</v>
       </c>
-      <c r="X18" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="37" t="s">
+      <c r="X18" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A19" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="37">
         <v>9005.2999999999993</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="37">
         <v>39.6</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="37">
         <v>16.100000000000001</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="37">
         <v>251.1</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="37">
         <v>83.9</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="37">
         <v>61.3</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="37">
         <v>105.2</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="37">
         <v>374.5</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="37">
         <v>101.3</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="37">
         <v>126.6</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="37">
         <v>3.5</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="37">
         <v>61.4</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="37">
         <v>38.5</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="37">
         <v>221.6</v>
       </c>
-      <c r="S19" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="42">
+      <c r="S19" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T19" s="37">
         <v>24.3</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="37">
         <v>184.3</v>
       </c>
-      <c r="V19" s="42">
+      <c r="V19" s="37">
         <v>3127.2</v>
       </c>
-      <c r="W19" s="42">
+      <c r="W19" s="37">
         <v>3068</v>
       </c>
-      <c r="X19" s="42">
+      <c r="X19" s="37">
         <v>1107.0999999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A20" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C20" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="37">
         <v>27887.8</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="37">
         <v>253.2</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="39">
         <v>283</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="37">
         <v>306.3</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="37">
         <v>42</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="37">
         <v>459.3</v>
       </c>
-      <c r="J20" s="44">
+      <c r="J20" s="39">
         <v>317.2</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="37">
         <v>191.5</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="37">
         <v>338.2</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="39">
         <v>910.1</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="37">
         <v>422.9</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="37">
         <v>249</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="39">
         <v>168</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="37">
         <v>380.8</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="37">
         <v>358.3</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="37">
         <v>1193.9000000000001</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="37">
         <v>110</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="37">
         <v>67.099999999999994</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="37">
         <v>14598.5</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="37">
         <v>6384.4</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="37">
         <v>854.1</v>
       </c>
     </row>
-    <row r="21" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A21" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="37">
         <v>28784.5</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="37">
         <v>393.7</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="37">
         <v>464.5</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="37">
         <v>511.3</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="37">
         <v>41.8</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="37">
         <v>975.8</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="37">
         <v>512.9</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="37">
         <v>362.5</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="37">
         <v>757.5</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="37">
         <v>1390.6</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="37">
         <v>491.6</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="37">
         <v>408.7</v>
       </c>
-      <c r="P21" s="42">
+      <c r="P21" s="37">
         <v>337.3</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="37">
         <v>546.6</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="37">
         <v>553.4</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="37">
         <v>323.3</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="37">
         <v>169.9</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="37">
         <v>272.8</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="37">
         <v>13937.6</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="37">
         <v>5840.6</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="37">
         <v>492.1</v>
       </c>
     </row>
-    <row r="22" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="37" t="s">
+    <row r="22" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A22" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="37">
         <v>1076.0999999999999</v>
       </c>
-      <c r="E22" s="42">
+      <c r="E22" s="37">
         <v>14</v>
       </c>
-      <c r="F22" s="42">
+      <c r="F22" s="37">
         <v>16.600000000000001</v>
       </c>
-      <c r="G22" s="42">
+      <c r="G22" s="37">
         <v>18.3</v>
       </c>
-      <c r="H22" s="42">
+      <c r="H22" s="37">
         <v>1.6</v>
       </c>
-      <c r="I22" s="42">
+      <c r="I22" s="37">
         <v>36</v>
       </c>
-      <c r="J22" s="42">
+      <c r="J22" s="37">
         <v>18.3</v>
       </c>
-      <c r="K22" s="42">
+      <c r="K22" s="37">
         <v>13.2</v>
       </c>
-      <c r="L22" s="42">
+      <c r="L22" s="37">
         <v>28</v>
       </c>
-      <c r="M22" s="42">
+      <c r="M22" s="37">
         <v>49.9</v>
       </c>
-      <c r="N22" s="42">
+      <c r="N22" s="37">
         <v>17.600000000000001</v>
       </c>
-      <c r="O22" s="42">
+      <c r="O22" s="37">
         <v>14.6</v>
       </c>
-      <c r="P22" s="42">
+      <c r="P22" s="37">
         <v>12.7</v>
       </c>
-      <c r="Q22" s="42">
+      <c r="Q22" s="37">
         <v>19.7</v>
       </c>
-      <c r="R22" s="42">
+      <c r="R22" s="37">
         <v>19.899999999999999</v>
       </c>
-      <c r="S22" s="42">
+      <c r="S22" s="37">
         <v>11.5</v>
       </c>
-      <c r="T22" s="42">
+      <c r="T22" s="37">
         <v>6.1</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="37">
         <v>11</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="37">
         <v>526</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="37">
         <v>222.5</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="37">
         <v>18.600000000000001</v>
       </c>
     </row>
-    <row r="23" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="66" t="s">
+    <row r="23" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A23" s="85" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="66"/>
-[...24 lines deleted...]
-      <c r="A24" s="37" t="s">
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="35"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+      <c r="V23" s="37"/>
+      <c r="W23" s="37"/>
+      <c r="X23" s="37"/>
+    </row>
+    <row r="24" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A24" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="37" t="s">
+      <c r="B24" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="43" t="s">
+      <c r="C24" s="38" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="39">
         <v>1403.9</v>
       </c>
-      <c r="E24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="44">
+      <c r="E24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="F24" s="39">
         <v>38.4</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="39">
         <v>8.5</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="37">
         <v>4.8</v>
       </c>
-      <c r="I24" s="44" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="42">
+      <c r="I24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="J24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K24" s="37">
         <v>69.8</v>
       </c>
-      <c r="L24" s="44">
+      <c r="L24" s="39">
         <v>92.5</v>
       </c>
-      <c r="M24" s="44">
+      <c r="M24" s="39">
         <v>434.4</v>
       </c>
-      <c r="N24" s="44">
+      <c r="N24" s="39">
         <v>11.9</v>
       </c>
-      <c r="O24" s="44">
+      <c r="O24" s="39">
         <v>300.89999999999998</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="39">
         <v>8.8000000000000007</v>
       </c>
-      <c r="Q24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="42">
+      <c r="Q24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="R24" s="37">
         <v>144.30000000000001</v>
       </c>
-      <c r="S24" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U24" s="42">
+      <c r="S24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U24" s="37">
         <v>143.9</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="37">
         <v>18.2</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="37">
         <v>127.5</v>
       </c>
-      <c r="X24" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="67" t="s">
+      <c r="X24" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A25" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="67"/>
-[...24 lines deleted...]
-      <c r="A26" s="37" t="s">
+      <c r="B25" s="86"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="39"/>
+      <c r="V25" s="39"/>
+      <c r="W25" s="39"/>
+      <c r="X25" s="39"/>
+    </row>
+    <row r="26" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A26" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="37" t="s">
+      <c r="B26" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="37">
         <v>458.3</v>
       </c>
-      <c r="E26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="42">
+      <c r="E26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G26" s="37">
         <v>1.4</v>
       </c>
-      <c r="H26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="42">
+      <c r="H26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I26" s="37">
         <v>6.5</v>
       </c>
-      <c r="J26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="42">
+      <c r="J26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K26" s="37">
         <v>19.8</v>
       </c>
-      <c r="L26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="N26" s="42">
+      <c r="L26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N26" s="37">
         <v>1</v>
       </c>
-      <c r="O26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="42">
+      <c r="O26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P26" s="37">
         <v>18.2</v>
       </c>
-      <c r="Q26" s="42">
+      <c r="Q26" s="37">
         <v>40.299999999999997</v>
       </c>
-      <c r="R26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="S26" s="42">
+      <c r="R26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S26" s="37">
         <v>8.1</v>
       </c>
-      <c r="T26" s="42" t="s">
-[...8 lines deleted...]
-      <c r="W26" s="42">
+      <c r="T26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W26" s="37">
         <v>300.60000000000002</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="37">
         <v>62.4</v>
       </c>
     </row>
-    <row r="27" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="37" t="s">
+    <row r="27" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A27" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="42">
+      <c r="D27" s="37">
         <v>69.599999999999994</v>
       </c>
-      <c r="E27" s="42">
+      <c r="E27" s="37">
         <v>1.4</v>
       </c>
-      <c r="F27" s="42">
+      <c r="F27" s="37">
         <v>7.3</v>
       </c>
-      <c r="G27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="42">
+      <c r="G27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H27" s="37">
         <v>3.2</v>
       </c>
-      <c r="I27" s="42" t="s">
-[...8 lines deleted...]
-      <c r="L27" s="42">
+      <c r="I27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L27" s="37">
         <v>4.3</v>
       </c>
-      <c r="M27" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O27" s="42">
+      <c r="M27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O27" s="37">
         <v>3.5</v>
       </c>
-      <c r="P27" s="42" t="s">
-[...14 lines deleted...]
-      <c r="U27" s="42">
+      <c r="P27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U27" s="37">
         <v>0.1</v>
       </c>
-      <c r="V27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W27" s="42">
+      <c r="V27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W27" s="37">
         <v>46.5</v>
       </c>
-      <c r="X27" s="42">
+      <c r="X27" s="37">
         <v>3.3</v>
       </c>
     </row>
-    <row r="28" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="66" t="s">
+    <row r="28" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A28" s="85" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="66"/>
-[...24 lines deleted...]
-      <c r="A29" s="36" t="s">
+      <c r="B28" s="85"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="35"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="36"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+    </row>
+    <row r="29" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A29" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="46" t="s">
+      <c r="B29" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="42">
+      <c r="D29" s="37">
         <v>197903.6</v>
       </c>
-      <c r="E29" s="42">
+      <c r="E29" s="37">
         <v>1795.6</v>
       </c>
-      <c r="F29" s="42">
+      <c r="F29" s="37">
         <v>2859.9</v>
       </c>
-      <c r="G29" s="42">
+      <c r="G29" s="37">
         <v>5195.1000000000004</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="37">
         <v>1952.4</v>
       </c>
-      <c r="I29" s="42">
+      <c r="I29" s="37">
         <v>10316.4</v>
       </c>
-      <c r="J29" s="42">
+      <c r="J29" s="37">
         <v>2053.5</v>
       </c>
-      <c r="K29" s="42">
+      <c r="K29" s="37">
         <v>2606.5</v>
       </c>
-      <c r="L29" s="42">
+      <c r="L29" s="37">
         <v>2639.2</v>
       </c>
-      <c r="M29" s="42">
+      <c r="M29" s="37">
         <v>9780.4</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="37">
         <v>3938.1</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O29" s="37">
         <v>1774.7</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="37">
         <v>5236.3</v>
       </c>
-      <c r="Q29" s="42">
+      <c r="Q29" s="37">
         <v>8734</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="37">
         <v>1301.9000000000001</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="37">
         <v>1604.5</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="37">
         <v>552.29999999999995</v>
       </c>
-      <c r="U29" s="42">
+      <c r="U29" s="37">
         <v>19124.7</v>
       </c>
-      <c r="V29" s="42">
+      <c r="V29" s="37">
         <v>53329</v>
       </c>
-      <c r="W29" s="42">
+      <c r="W29" s="37">
         <v>55798.400000000001</v>
       </c>
-      <c r="X29" s="42">
+      <c r="X29" s="37">
         <v>7310.7</v>
       </c>
     </row>
-    <row r="30" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="36" t="s">
+    <row r="30" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A30" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="C30" s="43" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="39">
         <v>22643.1</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="39">
         <v>6.6</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="37">
         <v>126.1</v>
       </c>
-      <c r="G30" s="44">
+      <c r="G30" s="39">
         <v>226.9</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="37">
         <v>157.4</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="39">
         <v>1125.5999999999999</v>
       </c>
-      <c r="J30" s="42">
+      <c r="J30" s="37">
         <v>113.9</v>
       </c>
-      <c r="K30" s="42">
+      <c r="K30" s="37">
         <v>142.80000000000001</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="39">
         <v>38.9</v>
       </c>
-      <c r="M30" s="42">
+      <c r="M30" s="37">
         <v>305.2</v>
       </c>
-      <c r="N30" s="44">
+      <c r="N30" s="39">
         <v>32.4</v>
       </c>
-      <c r="O30" s="44">
+      <c r="O30" s="39">
         <v>50</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="37">
         <v>231.4</v>
       </c>
-      <c r="Q30" s="44">
+      <c r="Q30" s="39">
         <v>297.8</v>
       </c>
-      <c r="R30" s="42">
+      <c r="R30" s="37">
         <v>227.6</v>
       </c>
-      <c r="S30" s="42">
+      <c r="S30" s="37">
         <v>46</v>
       </c>
-      <c r="T30" s="42">
+      <c r="T30" s="37">
         <v>3.2</v>
       </c>
-      <c r="U30" s="42">
+      <c r="U30" s="37">
         <v>484.3</v>
       </c>
-      <c r="V30" s="42">
+      <c r="V30" s="37">
         <v>9788.7999999999993</v>
       </c>
-      <c r="W30" s="42">
+      <c r="W30" s="37">
         <v>8926.4</v>
       </c>
-      <c r="X30" s="42">
+      <c r="X30" s="37">
         <v>311.8</v>
       </c>
     </row>
-    <row r="31" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="66" t="s">
+    <row r="31" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A31" s="85" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="66"/>
-[...24 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="B31" s="85"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="36"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="37"/>
+      <c r="V31" s="37"/>
+      <c r="W31" s="37"/>
+      <c r="X31" s="37"/>
+    </row>
+    <row r="32" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A32" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="37" t="s">
+      <c r="B32" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="42">
+      <c r="D32" s="37">
         <v>61849.5</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="37">
         <v>87</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="37">
         <v>76.7</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="37">
         <v>253.6</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="37">
         <v>3.3</v>
       </c>
-      <c r="I32" s="42">
+      <c r="I32" s="37">
         <v>394.3</v>
       </c>
-      <c r="J32" s="42">
+      <c r="J32" s="37">
         <v>132.9</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="37">
         <v>233.2</v>
       </c>
-      <c r="L32" s="42">
+      <c r="L32" s="37">
         <v>348.3</v>
       </c>
-      <c r="M32" s="42">
+      <c r="M32" s="37">
         <v>267.8</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="37">
         <v>166.7</v>
       </c>
-      <c r="O32" s="42">
+      <c r="O32" s="37">
         <v>403.4</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="37">
         <v>12</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="37">
         <v>284.3</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="37">
         <v>132.9</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="37">
         <v>55.7</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="37">
         <v>91.8</v>
       </c>
-      <c r="U32" s="42">
+      <c r="U32" s="37">
         <v>18.600000000000001</v>
       </c>
-      <c r="V32" s="42">
+      <c r="V32" s="37">
         <v>37018.300000000003</v>
       </c>
-      <c r="W32" s="42">
+      <c r="W32" s="37">
         <v>21632.1</v>
       </c>
-      <c r="X32" s="42">
+      <c r="X32" s="37">
         <v>236.6</v>
       </c>
     </row>
-    <row r="33" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="66" t="s">
+    <row r="33" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A33" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="66"/>
-[...24 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+      <c r="V33" s="37"/>
+      <c r="W33" s="37"/>
+      <c r="X33" s="37"/>
+    </row>
+    <row r="34" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A34" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="37">
         <v>3202.1</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="37">
         <v>41.3</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="37">
         <v>139.9</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="37">
         <v>52.2</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="37">
         <v>22.4</v>
       </c>
-      <c r="I34" s="42">
+      <c r="I34" s="37">
         <v>165.2</v>
       </c>
-      <c r="J34" s="42">
+      <c r="J34" s="37">
         <v>28.5</v>
       </c>
-      <c r="K34" s="42">
+      <c r="K34" s="37">
         <v>19.899999999999999</v>
       </c>
-      <c r="L34" s="42">
+      <c r="L34" s="37">
         <v>93.2</v>
       </c>
-      <c r="M34" s="42">
+      <c r="M34" s="37">
         <v>92.9</v>
       </c>
-      <c r="N34" s="42">
+      <c r="N34" s="37">
         <v>118.8</v>
       </c>
-      <c r="O34" s="42">
+      <c r="O34" s="37">
         <v>27.2</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="37">
         <v>31.4</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="37">
         <v>180.9</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="37">
         <v>43.5</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="37">
         <v>5.8</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="37">
         <v>14.1</v>
       </c>
-      <c r="U34" s="42">
+      <c r="U34" s="37">
         <v>120.7</v>
       </c>
-      <c r="V34" s="42">
+      <c r="V34" s="37">
         <v>857.8</v>
       </c>
-      <c r="W34" s="42">
+      <c r="W34" s="37">
         <v>1118.2</v>
       </c>
-      <c r="X34" s="42">
+      <c r="X34" s="37">
         <v>28.2</v>
       </c>
     </row>
-    <row r="35" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="66" t="s">
+    <row r="35" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A35" s="85" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="66"/>
-[...24 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="B35" s="85"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="37"/>
+      <c r="S35" s="37"/>
+      <c r="T35" s="37"/>
+      <c r="U35" s="37"/>
+      <c r="V35" s="37"/>
+      <c r="W35" s="37"/>
+      <c r="X35" s="37"/>
+    </row>
+    <row r="36" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A36" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="37" t="s">
+      <c r="B36" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="42" t="s">
-[...64 lines deleted...]
-      <c r="A37" s="37" t="s">
+      <c r="D36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="E36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X36" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="37" t="s">
+      <c r="B37" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="42">
+      <c r="D37" s="37">
         <v>2453.1</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="37">
         <v>73.2</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="37">
         <v>185.3</v>
       </c>
-      <c r="G37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="42">
+      <c r="G37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H37" s="37">
         <v>59.4</v>
       </c>
-      <c r="I37" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K37" s="42">
+      <c r="I37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K37" s="37">
         <v>119.3</v>
       </c>
-      <c r="L37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M37" s="42">
+      <c r="L37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M37" s="37">
         <v>1354.8</v>
       </c>
-      <c r="N37" s="42">
+      <c r="N37" s="37">
         <v>302.39999999999998</v>
       </c>
-      <c r="O37" s="42" t="s">
-[...5 lines deleted...]
-      <c r="Q37" s="42">
+      <c r="O37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q37" s="37">
         <v>86.4</v>
       </c>
-      <c r="R37" s="42">
+      <c r="R37" s="37">
         <v>120.4</v>
       </c>
-      <c r="S37" s="42">
+      <c r="S37" s="37">
         <v>3.6</v>
       </c>
-      <c r="T37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U37" s="42">
+      <c r="T37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U37" s="37">
         <v>32.299999999999997</v>
       </c>
-      <c r="V37" s="42">
+      <c r="V37" s="37">
         <v>50.5</v>
       </c>
-      <c r="W37" s="42">
+      <c r="W37" s="37">
         <v>54.4</v>
       </c>
-      <c r="X37" s="42">
+      <c r="X37" s="37">
         <v>11.1</v>
       </c>
     </row>
-    <row r="38" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="37" t="s">
+    <row r="38" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="37" t="s">
+      <c r="B38" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="37">
         <v>988.9</v>
       </c>
-      <c r="E38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="42">
+      <c r="E38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F38" s="37">
         <v>136.5</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="37">
         <v>5.9</v>
       </c>
-      <c r="H38" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J38" s="42">
+      <c r="H38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J38" s="37">
         <v>15.8</v>
       </c>
-      <c r="K38" s="42" t="s">
-[...5 lines deleted...]
-      <c r="M38" s="42">
+      <c r="K38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M38" s="37">
         <v>1</v>
       </c>
-      <c r="N38" s="42">
+      <c r="N38" s="37">
         <v>3</v>
       </c>
-      <c r="O38" s="42" t="s">
-[...20 lines deleted...]
-      <c r="V38" s="42">
+      <c r="O38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V38" s="37">
         <v>4</v>
       </c>
-      <c r="W38" s="42">
+      <c r="W38" s="37">
         <v>817.8</v>
       </c>
-      <c r="X38" s="42">
+      <c r="X38" s="37">
         <v>4.9000000000000004</v>
       </c>
     </row>
-    <row r="39" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="37" t="s">
+    <row r="39" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A39" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="37" t="s">
+      <c r="B39" s="32" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D39" s="37">
         <v>2270.6999999999998</v>
       </c>
-      <c r="E39" s="42" t="s">
-[...50 lines deleted...]
-      <c r="V39" s="42">
+      <c r="E39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V39" s="37">
         <v>304.3</v>
       </c>
-      <c r="W39" s="42">
+      <c r="W39" s="37">
         <v>1634.9</v>
       </c>
-      <c r="X39" s="42">
+      <c r="X39" s="37">
         <v>331.5</v>
       </c>
     </row>
-    <row r="40" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="37" t="s">
+    <row r="40" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A40" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="37" t="s">
+      <c r="B40" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="37">
         <v>5987</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="37">
         <v>29.3</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F40" s="37">
         <v>1.5</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="37">
         <v>52.1</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="37">
         <v>2058</v>
       </c>
-      <c r="I40" s="42">
+      <c r="I40" s="37">
         <v>0.6</v>
       </c>
-      <c r="J40" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K40" s="42">
+      <c r="J40" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K40" s="37">
         <v>714.7</v>
       </c>
-      <c r="L40" s="42">
+      <c r="L40" s="37">
         <v>9.3000000000000007</v>
       </c>
-      <c r="M40" s="42">
+      <c r="M40" s="37">
         <v>98</v>
       </c>
-      <c r="N40" s="42">
+      <c r="N40" s="37">
         <v>247.8</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O40" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="37">
         <v>14.3</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="37">
         <v>30.3</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="37">
         <v>456.1</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="37">
         <v>27.3</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="37">
         <v>37.700000000000003</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="37">
         <v>103.3</v>
       </c>
-      <c r="V40" s="42">
+      <c r="V40" s="37">
         <v>167.9</v>
       </c>
-      <c r="W40" s="42">
+      <c r="W40" s="37">
         <v>188.7</v>
       </c>
-      <c r="X40" s="42">
+      <c r="X40" s="37">
         <v>1740.3</v>
       </c>
     </row>
-    <row r="41" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="37" t="s">
+    <row r="41" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A41" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="37" t="s">
+      <c r="B41" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="42">
+      <c r="D41" s="37">
         <v>3294.5</v>
       </c>
-      <c r="E41" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G41" s="42">
+      <c r="E41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G41" s="37">
         <v>3281.3</v>
       </c>
-      <c r="H41" s="42" t="s">
-[...23 lines deleted...]
-      <c r="P41" s="42">
+      <c r="H41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P41" s="37">
         <v>13.2</v>
       </c>
-      <c r="Q41" s="42" t="s">
-[...25 lines deleted...]
-      <c r="A42" s="37" t="s">
+      <c r="Q41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X41" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A42" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="42">
+      <c r="D42" s="37">
         <v>807.5</v>
       </c>
-      <c r="E42" s="42">
+      <c r="E42" s="37">
         <v>292.10000000000002</v>
       </c>
-      <c r="F42" s="42">
+      <c r="F42" s="37">
         <v>452</v>
       </c>
-      <c r="G42" s="42" t="s">
-[...8 lines deleted...]
-      <c r="J42" s="42">
+      <c r="G42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J42" s="37">
         <v>55.7</v>
       </c>
-      <c r="K42" s="42" t="s">
-[...23 lines deleted...]
-      <c r="S42" s="42">
+      <c r="K42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S42" s="37">
         <v>1.8</v>
       </c>
-      <c r="T42" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U42" s="42">
+      <c r="T42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U42" s="37">
         <v>4.4000000000000004</v>
       </c>
-      <c r="V42" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W42" s="42">
+      <c r="V42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W42" s="37">
         <v>1.5</v>
       </c>
-      <c r="X42" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="37" t="s">
+      <c r="X42" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A43" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="37">
         <v>634.5</v>
       </c>
-      <c r="E43" s="42" t="s">
-[...26 lines deleted...]
-      <c r="N43" s="42">
+      <c r="E43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N43" s="37">
         <v>271.2</v>
       </c>
-      <c r="O43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="R43" s="42">
+      <c r="O43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R43" s="37">
         <v>4.2</v>
       </c>
-      <c r="S43" s="42" t="s">
-[...11 lines deleted...]
-      <c r="W43" s="42">
+      <c r="S43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W43" s="37">
         <v>309.3</v>
       </c>
-      <c r="X43" s="42">
+      <c r="X43" s="37">
         <v>49.8</v>
       </c>
     </row>
-    <row r="44" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="37" t="s">
+    <row r="44" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A44" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="37" t="s">
+      <c r="B44" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="37">
         <v>3220.6</v>
       </c>
-      <c r="E44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="42">
+      <c r="E44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F44" s="37">
         <v>0.1</v>
       </c>
-      <c r="G44" s="42" t="s">
-[...23 lines deleted...]
-      <c r="O44" s="42">
+      <c r="G44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O44" s="37">
         <v>0.4</v>
       </c>
-      <c r="P44" s="42" t="s">
-[...14 lines deleted...]
-      <c r="U44" s="42">
+      <c r="P44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U44" s="37">
         <v>2.4</v>
       </c>
-      <c r="V44" s="42">
+      <c r="V44" s="37">
         <v>0.6</v>
       </c>
-      <c r="W44" s="42">
+      <c r="W44" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="X44" s="42">
+      <c r="X44" s="37">
         <v>3207.3</v>
       </c>
     </row>
-    <row r="45" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="37" t="s">
+    <row r="45" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A45" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="37" t="s">
+      <c r="B45" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D45" s="37">
         <v>18734.2</v>
       </c>
-      <c r="E45" s="42">
+      <c r="E45" s="37">
         <v>217.2</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F45" s="37">
         <v>3020.1</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G45" s="37">
         <v>596.79999999999995</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="37">
         <v>843</v>
       </c>
-      <c r="I45" s="42">
+      <c r="I45" s="37">
         <v>1849.6</v>
       </c>
-      <c r="J45" s="42">
+      <c r="J45" s="37">
         <v>235.3</v>
       </c>
-      <c r="K45" s="42">
+      <c r="K45" s="37">
         <v>335.5</v>
       </c>
-      <c r="L45" s="42">
+      <c r="L45" s="37">
         <v>2034.1</v>
       </c>
-      <c r="M45" s="42">
+      <c r="M45" s="37">
         <v>377</v>
       </c>
-      <c r="N45" s="42">
+      <c r="N45" s="37">
         <v>191.8</v>
       </c>
-      <c r="O45" s="42">
+      <c r="O45" s="37">
         <v>322.7</v>
       </c>
-      <c r="P45" s="42">
+      <c r="P45" s="37">
         <v>20.8</v>
       </c>
-      <c r="Q45" s="42">
+      <c r="Q45" s="37">
         <v>3692.3</v>
       </c>
-      <c r="R45" s="42">
+      <c r="R45" s="37">
         <v>563.70000000000005</v>
       </c>
-      <c r="S45" s="42">
+      <c r="S45" s="37">
         <v>33.299999999999997</v>
       </c>
-      <c r="T45" s="42">
+      <c r="T45" s="37">
         <v>24.9</v>
       </c>
-      <c r="U45" s="42">
+      <c r="U45" s="37">
         <v>286.8</v>
       </c>
-      <c r="V45" s="42">
+      <c r="V45" s="37">
         <v>1305.4000000000001</v>
       </c>
-      <c r="W45" s="42">
+      <c r="W45" s="37">
         <v>282.5</v>
       </c>
-      <c r="X45" s="42">
+      <c r="X45" s="37">
         <v>2501.4</v>
       </c>
     </row>
-    <row r="46" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="37" t="s">
+    <row r="46" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A46" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="37" t="s">
+      <c r="B46" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="37">
         <v>491.2</v>
       </c>
-      <c r="E46" s="42" t="s">
-[...17 lines deleted...]
-      <c r="K46" s="42">
+      <c r="E46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K46" s="37">
         <v>491.2</v>
       </c>
-      <c r="L46" s="42" t="s">
-[...40 lines deleted...]
-      <c r="A47" s="37" t="s">
+      <c r="L46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X46" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A47" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="37" t="s">
+      <c r="B47" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="42">
+      <c r="D47" s="37">
         <v>100.9</v>
       </c>
-      <c r="E47" s="42">
+      <c r="E47" s="37">
         <v>1.3</v>
       </c>
-      <c r="F47" s="42">
+      <c r="F47" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G47" s="42" t="s">
-[...8 lines deleted...]
-      <c r="J47" s="42">
+      <c r="G47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J47" s="37">
         <v>5.2</v>
       </c>
-      <c r="K47" s="42" t="s">
-[...5 lines deleted...]
-      <c r="M47" s="42">
+      <c r="K47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M47" s="37">
         <v>40.200000000000003</v>
       </c>
-      <c r="N47" s="42">
+      <c r="N47" s="37">
         <v>0.4</v>
       </c>
-      <c r="O47" s="42" t="s">
-[...8 lines deleted...]
-      <c r="R47" s="42">
+      <c r="O47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R47" s="37">
         <v>0.6</v>
       </c>
-      <c r="S47" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U47" s="42">
+      <c r="S47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U47" s="37">
         <v>17.8</v>
       </c>
-      <c r="V47" s="42">
+      <c r="V47" s="37">
         <v>30.5</v>
       </c>
-      <c r="W47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="X47" s="42">
+      <c r="W47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X47" s="37">
         <v>3.8</v>
       </c>
     </row>
-    <row r="48" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="37" t="s">
+    <row r="48" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A48" s="32" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="37" t="s">
+      <c r="B48" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="37">
         <v>497.7</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="37">
         <v>121.8</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="37">
         <v>11.1</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="37">
         <v>0.1</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="37">
         <v>7.6</v>
       </c>
-      <c r="I48" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="42">
+      <c r="I48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K48" s="37">
         <v>0.9</v>
       </c>
-      <c r="L48" s="42">
+      <c r="L48" s="37">
         <v>8</v>
       </c>
-      <c r="M48" s="42">
+      <c r="M48" s="37">
         <v>12</v>
       </c>
-      <c r="N48" s="42">
+      <c r="N48" s="37">
         <v>0.3</v>
       </c>
-      <c r="O48" s="42">
+      <c r="O48" s="37">
         <v>0.2</v>
       </c>
-      <c r="P48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q48" s="42">
+      <c r="P48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q48" s="37">
         <v>6</v>
       </c>
-      <c r="R48" s="42" t="s">
-[...8 lines deleted...]
-      <c r="U48" s="42">
+      <c r="R48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U48" s="37">
         <v>6.1</v>
       </c>
-      <c r="V48" s="42">
+      <c r="V48" s="37">
         <v>52.5</v>
       </c>
-      <c r="W48" s="42">
+      <c r="W48" s="37">
         <v>214.5</v>
       </c>
-      <c r="X48" s="42">
+      <c r="X48" s="37">
         <v>56.6</v>
       </c>
     </row>
-    <row r="49" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="37" t="s">
+    <row r="49" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A49" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="37" t="s">
+      <c r="B49" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="42">
+      <c r="D49" s="37">
         <v>21.8</v>
       </c>
-      <c r="E49" s="42" t="s">
-[...35 lines deleted...]
-      <c r="Q49" s="42">
+      <c r="E49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q49" s="37">
         <v>21.8</v>
       </c>
-      <c r="R49" s="42" t="s">
-[...22 lines deleted...]
-      <c r="A50" s="37" t="s">
+      <c r="R49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X49" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A50" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="37" t="s">
+      <c r="B50" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="48" t="s">
+      <c r="C50" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="37">
         <v>4.7</v>
       </c>
-      <c r="E50" s="42" t="s">
-[...26 lines deleted...]
-      <c r="N50" s="42">
+      <c r="E50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N50" s="37">
         <v>0.1</v>
       </c>
-      <c r="O50" s="42" t="s">
-[...8 lines deleted...]
-      <c r="R50" s="42">
+      <c r="O50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R50" s="37">
         <v>4.5999999999999996</v>
       </c>
-      <c r="S50" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A51" s="37" t="s">
+      <c r="S50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X50" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A51" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="37" t="s">
+      <c r="B51" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="48" t="s">
+      <c r="C51" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="37">
         <v>97.1</v>
       </c>
-      <c r="E51" s="42" t="s">
-[...50 lines deleted...]
-      <c r="V51" s="42">
+      <c r="E51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V51" s="37">
         <v>96.3</v>
       </c>
-      <c r="W51" s="42">
+      <c r="W51" s="37">
         <v>0.8</v>
       </c>
-      <c r="X51" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="37" t="s">
+      <c r="X51" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A52" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="37" t="s">
+      <c r="B52" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="48" t="s">
+      <c r="C52" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="37">
         <v>3866.2</v>
       </c>
-      <c r="E52" s="42">
+      <c r="E52" s="37">
         <v>15.1</v>
       </c>
-      <c r="F52" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="42">
+      <c r="F52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G52" s="37">
         <v>1405.6</v>
       </c>
-      <c r="H52" s="42" t="s">
-[...8 lines deleted...]
-      <c r="K52" s="42">
+      <c r="H52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K52" s="37">
         <v>555.1</v>
       </c>
-      <c r="L52" s="42">
+      <c r="L52" s="37">
         <v>89.1</v>
       </c>
-      <c r="M52" s="42">
+      <c r="M52" s="37">
         <v>285.2</v>
       </c>
-      <c r="N52" s="42" t="s">
-[...8 lines deleted...]
-      <c r="Q52" s="42">
+      <c r="N52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q52" s="37">
         <v>0.5</v>
       </c>
-      <c r="R52" s="42" t="s">
-[...5 lines deleted...]
-      <c r="T52" s="42">
+      <c r="R52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T52" s="37">
         <v>7.9</v>
       </c>
-      <c r="U52" s="42">
+      <c r="U52" s="37">
         <v>1459.8</v>
       </c>
-      <c r="V52" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W52" s="42">
+      <c r="V52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W52" s="37">
         <v>44.1</v>
       </c>
-      <c r="X52" s="42">
+      <c r="X52" s="37">
         <v>3.8</v>
       </c>
     </row>
-    <row r="53" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="37" t="s">
+    <row r="53" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A53" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="37" t="s">
+      <c r="B53" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="48" t="s">
+      <c r="C53" s="43" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D53" s="37">
         <v>6201.9</v>
       </c>
-      <c r="E53" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="42">
+      <c r="E53" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F53" s="37">
         <v>86.3</v>
       </c>
-      <c r="G53" s="42">
+      <c r="G53" s="37">
         <v>93.3</v>
       </c>
-      <c r="H53" s="42">
+      <c r="H53" s="37">
         <v>1422.7</v>
       </c>
-      <c r="I53" s="42">
+      <c r="I53" s="37">
         <v>16.5</v>
       </c>
-      <c r="J53" s="42">
+      <c r="J53" s="37">
         <v>94.3</v>
       </c>
-      <c r="K53" s="42">
+      <c r="K53" s="37">
         <v>1680</v>
       </c>
-      <c r="L53" s="42">
+      <c r="L53" s="37">
         <v>241.3</v>
       </c>
-      <c r="M53" s="42">
+      <c r="M53" s="37">
         <v>260</v>
       </c>
-      <c r="N53" s="42">
+      <c r="N53" s="37">
         <v>1362.8</v>
       </c>
-      <c r="O53" s="42">
+      <c r="O53" s="37">
         <v>0.8</v>
       </c>
-      <c r="P53" s="42">
+      <c r="P53" s="37">
         <v>36.799999999999997</v>
       </c>
-      <c r="Q53" s="42">
+      <c r="Q53" s="37">
         <v>4.4000000000000004</v>
       </c>
-      <c r="R53" s="42">
+      <c r="R53" s="37">
         <v>30.8</v>
       </c>
-      <c r="S53" s="42">
+      <c r="S53" s="37">
         <v>23.8</v>
       </c>
-      <c r="T53" s="42">
+      <c r="T53" s="37">
         <v>10.3</v>
       </c>
-      <c r="U53" s="42">
+      <c r="U53" s="37">
         <v>8.5</v>
       </c>
-      <c r="V53" s="42">
+      <c r="V53" s="37">
         <v>304.10000000000002</v>
       </c>
-      <c r="W53" s="42">
+      <c r="W53" s="37">
         <v>411.6</v>
       </c>
-      <c r="X53" s="42">
+      <c r="X53" s="37">
         <v>113.6</v>
       </c>
     </row>
-    <row r="54" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="37" t="s">
+    <row r="54" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A54" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="37" t="s">
+      <c r="B54" s="32" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="42" t="s">
-[...64 lines deleted...]
-      <c r="A55" s="37" t="s">
+      <c r="D54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="E54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X54" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A55" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="37" t="s">
+      <c r="B55" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D55" s="37">
         <v>77.2</v>
       </c>
-      <c r="E55" s="42" t="s">
-[...35 lines deleted...]
-      <c r="Q55" s="42">
+      <c r="E55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q55" s="37">
         <v>77.2</v>
       </c>
-      <c r="R55" s="42" t="s">
-[...22 lines deleted...]
-      <c r="A56" s="66" t="s">
+      <c r="R55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X55" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A56" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="66"/>
-[...24 lines deleted...]
-      <c r="A57" s="37" t="s">
+      <c r="B56" s="85"/>
+      <c r="C56" s="85"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="36"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="36"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="36"/>
+      <c r="L56" s="36"/>
+      <c r="M56" s="36"/>
+      <c r="N56" s="35"/>
+      <c r="O56" s="36"/>
+      <c r="P56" s="36"/>
+      <c r="Q56" s="35"/>
+      <c r="R56" s="37"/>
+      <c r="S56" s="37"/>
+      <c r="T56" s="37"/>
+      <c r="U56" s="37"/>
+      <c r="V56" s="37"/>
+      <c r="W56" s="37"/>
+      <c r="X56" s="37"/>
+    </row>
+    <row r="57" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A57" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="37" t="s">
+      <c r="B57" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="43" t="s">
+      <c r="C57" s="38" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="44">
+      <c r="D57" s="39">
         <v>197670.2</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="39">
         <v>124.5</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="39">
         <v>225.3</v>
       </c>
-      <c r="G57" s="44">
+      <c r="G57" s="39">
         <v>535.70000000000005</v>
       </c>
-      <c r="H57" s="42">
+      <c r="H57" s="37">
         <v>567.29999999999995</v>
       </c>
-      <c r="I57" s="44">
+      <c r="I57" s="39">
         <v>173.9</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="39">
         <v>304.39999999999998</v>
       </c>
-      <c r="K57" s="42">
+      <c r="K57" s="37">
         <v>37.6</v>
       </c>
-      <c r="L57" s="44">
+      <c r="L57" s="39">
         <v>83</v>
       </c>
-      <c r="M57" s="44">
+      <c r="M57" s="39">
         <v>2281.1</v>
       </c>
-      <c r="N57" s="44">
+      <c r="N57" s="39">
         <v>531.70000000000005</v>
       </c>
-      <c r="O57" s="44">
+      <c r="O57" s="39">
         <v>207.6</v>
       </c>
-      <c r="P57" s="44">
+      <c r="P57" s="39">
         <v>415.1</v>
       </c>
-      <c r="Q57" s="44">
+      <c r="Q57" s="39">
         <v>442.8</v>
       </c>
-      <c r="R57" s="42">
+      <c r="R57" s="37">
         <v>472.4</v>
       </c>
-      <c r="S57" s="42">
+      <c r="S57" s="37">
         <v>96.9</v>
       </c>
-      <c r="T57" s="42">
+      <c r="T57" s="37">
         <v>11.9</v>
       </c>
-      <c r="U57" s="42">
+      <c r="U57" s="37">
         <v>1763.2</v>
       </c>
-      <c r="V57" s="42">
+      <c r="V57" s="37">
         <v>86544</v>
       </c>
-      <c r="W57" s="42">
+      <c r="W57" s="37">
         <v>102460.4</v>
       </c>
-      <c r="X57" s="42">
+      <c r="X57" s="37">
         <v>391.4</v>
       </c>
     </row>
-    <row r="58" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="37" t="s">
+    <row r="58" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A58" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="37" t="s">
+      <c r="B58" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="42">
+      <c r="D58" s="37">
         <v>38.4</v>
       </c>
-      <c r="E58" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F58" s="42">
+      <c r="E58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F58" s="37">
         <v>21.4</v>
       </c>
-      <c r="G58" s="42">
+      <c r="G58" s="37">
         <v>0.3</v>
       </c>
-      <c r="H58" s="42" t="s">
-[...8 lines deleted...]
-      <c r="K58" s="42">
+      <c r="H58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K58" s="37">
         <v>0.1</v>
       </c>
-      <c r="L58" s="42" t="s">
-[...11 lines deleted...]
-      <c r="P58" s="42">
+      <c r="L58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P58" s="37">
         <v>0.4</v>
       </c>
-      <c r="Q58" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R58" s="42">
+      <c r="Q58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R58" s="37">
         <v>3</v>
       </c>
-      <c r="S58" s="42">
+      <c r="S58" s="37">
         <v>0.3</v>
       </c>
-      <c r="T58" s="42" t="s">
-[...5 lines deleted...]
-      <c r="V58" s="42">
+      <c r="T58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V58" s="37">
         <v>4.7</v>
       </c>
-      <c r="W58" s="42">
+      <c r="W58" s="37">
         <v>8.1</v>
       </c>
-      <c r="X58" s="42">
+      <c r="X58" s="37">
         <v>0.1</v>
       </c>
     </row>
-    <row r="59" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B59" s="64" t="s">
+    <row r="59" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A59" s="44"/>
+      <c r="B59" s="83" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="65" t="s">
+      <c r="C59" s="84" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="50">
+      <c r="D59" s="45">
         <v>768219.7</v>
       </c>
-      <c r="E59" s="50">
+      <c r="E59" s="45">
         <v>5656.7</v>
       </c>
-      <c r="F59" s="50">
+      <c r="F59" s="45">
         <v>11499.2</v>
       </c>
-      <c r="G59" s="50">
+      <c r="G59" s="45">
         <v>15658.7</v>
       </c>
-      <c r="H59" s="50">
+      <c r="H59" s="45">
         <v>9216.7999999999993</v>
       </c>
-      <c r="I59" s="50">
+      <c r="I59" s="45">
         <v>18582.5</v>
       </c>
-      <c r="J59" s="50">
+      <c r="J59" s="45">
         <v>7808.8</v>
       </c>
-      <c r="K59" s="50">
+      <c r="K59" s="45">
         <v>10889.3</v>
       </c>
-      <c r="L59" s="50">
+      <c r="L59" s="45">
         <v>9691.2999999999993</v>
       </c>
-      <c r="M59" s="50">
+      <c r="M59" s="45">
         <v>23072.799999999999</v>
       </c>
-      <c r="N59" s="50">
+      <c r="N59" s="45">
         <v>12315</v>
       </c>
-      <c r="O59" s="50">
+      <c r="O59" s="45">
         <v>6866.2</v>
       </c>
-      <c r="P59" s="50">
+      <c r="P59" s="45">
         <v>8960.6</v>
       </c>
-      <c r="Q59" s="50">
+      <c r="Q59" s="45">
         <v>17943.5</v>
       </c>
-      <c r="R59" s="50">
+      <c r="R59" s="45">
         <v>7315.3</v>
       </c>
-      <c r="S59" s="50">
+      <c r="S59" s="45">
         <v>13298.7</v>
       </c>
-      <c r="T59" s="50">
+      <c r="T59" s="45">
         <v>2326.1</v>
       </c>
-      <c r="U59" s="50">
+      <c r="U59" s="45">
         <v>28280.5</v>
       </c>
-      <c r="V59" s="50">
+      <c r="V59" s="45">
         <v>288444.7</v>
       </c>
-      <c r="W59" s="50">
+      <c r="W59" s="45">
         <v>248629.6</v>
       </c>
-      <c r="X59" s="50">
+      <c r="X59" s="45">
         <v>21763.4</v>
       </c>
     </row>
-    <row r="60" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B60" s="64" t="s">
+    <row r="60" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A60" s="44"/>
+      <c r="B60" s="83" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="65" t="s">
+      <c r="C60" s="84" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="50">
+      <c r="D60" s="45">
         <v>83951587.900000006</v>
       </c>
-      <c r="E60" s="50">
+      <c r="E60" s="45">
         <v>1836042.7</v>
       </c>
-      <c r="F60" s="50">
+      <c r="F60" s="45">
         <v>2678123.1</v>
       </c>
-      <c r="G60" s="50">
+      <c r="G60" s="45">
         <v>3586222.6</v>
       </c>
-      <c r="H60" s="50">
+      <c r="H60" s="45">
         <v>3379734.3</v>
       </c>
-      <c r="I60" s="50">
+      <c r="I60" s="45">
         <v>10627583.4</v>
       </c>
-      <c r="J60" s="50">
+      <c r="J60" s="45">
         <v>3533014.4</v>
       </c>
-      <c r="K60" s="50">
+      <c r="K60" s="45">
         <v>2262750.6</v>
       </c>
-      <c r="L60" s="50">
+      <c r="L60" s="45">
         <v>1227058.5</v>
       </c>
-      <c r="M60" s="50">
+      <c r="M60" s="45">
         <v>6069356.5999999996</v>
       </c>
-      <c r="N60" s="50">
+      <c r="N60" s="45">
         <v>3516221</v>
       </c>
-      <c r="O60" s="50">
+      <c r="O60" s="45">
         <v>1926000.2</v>
       </c>
-      <c r="P60" s="50">
+      <c r="P60" s="45">
         <v>3627008.1</v>
       </c>
-      <c r="Q60" s="50">
+      <c r="Q60" s="45">
         <v>3883826.6</v>
       </c>
-      <c r="R60" s="50">
+      <c r="R60" s="45">
         <v>1790770.4</v>
       </c>
-      <c r="S60" s="50">
+      <c r="S60" s="45">
         <v>2808045.6</v>
       </c>
-      <c r="T60" s="50">
+      <c r="T60" s="45">
         <v>1376916.6</v>
       </c>
-      <c r="U60" s="50">
+      <c r="U60" s="45">
         <v>3227619.2</v>
       </c>
-      <c r="V60" s="50">
+      <c r="V60" s="45">
         <v>8923711.8000000007</v>
       </c>
-      <c r="W60" s="50">
+      <c r="W60" s="45">
         <v>15000060.4</v>
       </c>
-      <c r="X60" s="50">
+      <c r="X60" s="45">
         <v>2671521.7999999998</v>
       </c>
     </row>
-    <row r="61" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B61" s="64" t="s">
+    <row r="61" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A61" s="44"/>
+      <c r="B61" s="83" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="65" t="s">
+      <c r="C61" s="84" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="50">
+      <c r="D61" s="45">
         <f>D59/D60%</f>
         <v>0.9</v>
       </c>
-      <c r="E61" s="50">
+      <c r="E61" s="45">
         <f t="shared" ref="E61:X61" si="0">E59/E60%</f>
         <v>0.3</v>
       </c>
-      <c r="F61" s="50">
+      <c r="F61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="G61" s="50">
+      <c r="G61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="H61" s="50">
+      <c r="H61" s="45">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="I61" s="50">
+      <c r="I61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="J61" s="50">
+      <c r="J61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="K61" s="50">
+      <c r="K61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="L61" s="50">
+      <c r="L61" s="45">
         <f t="shared" si="0"/>
         <v>0.8</v>
       </c>
-      <c r="M61" s="50">
+      <c r="M61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="N61" s="50">
+      <c r="N61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="O61" s="50">
+      <c r="O61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="P61" s="50">
+      <c r="P61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="Q61" s="50">
+      <c r="Q61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="R61" s="50">
+      <c r="R61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="S61" s="50">
+      <c r="S61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="T61" s="50">
+      <c r="T61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="U61" s="50">
+      <c r="U61" s="45">
         <f t="shared" si="0"/>
         <v>0.9</v>
       </c>
-      <c r="V61" s="50">
+      <c r="V61" s="45">
         <f t="shared" si="0"/>
         <v>3.2</v>
       </c>
-      <c r="W61" s="50">
+      <c r="W61" s="45">
         <f t="shared" si="0"/>
         <v>1.7</v>
       </c>
-      <c r="X61" s="50">
+      <c r="X61" s="45">
         <f t="shared" si="0"/>
         <v>0.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <conditionalFormatting sqref="W1">
     <cfRule type="cellIs" dxfId="9" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="8" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z61"/>
   <sheetViews>
-    <sheetView topLeftCell="A40" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="49.42578125" style="2" customWidth="1"/>
     <col min="4" max="6" width="16.5703125" style="2" customWidth="1"/>
     <col min="7" max="9" width="16.5703125" style="3" customWidth="1"/>
     <col min="10" max="24" width="16.5703125" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:26" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>172</v>
       </c>
-      <c r="B1" s="27"/>
-[...9 lines deleted...]
-      <c r="A2" s="68">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="23"/>
+    </row>
+    <row r="2" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A2" s="87">
         <v>111203</v>
       </c>
-      <c r="B2" s="68"/>
-[...13 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="X2" s="28" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="6" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="25"/>
+      <c r="B3" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="27" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="27" t="s">
         <v>145</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I3" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" s="27" t="s">
         <v>150</v>
       </c>
-      <c r="K3" s="32" t="s">
+      <c r="K3" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="27" t="s">
         <v>152</v>
       </c>
-      <c r="M3" s="32" t="s">
+      <c r="M3" s="27" t="s">
         <v>153</v>
       </c>
-      <c r="N3" s="32" t="s">
+      <c r="N3" s="27" t="s">
         <v>154</v>
       </c>
-      <c r="O3" s="32" t="s">
+      <c r="O3" s="27" t="s">
         <v>155</v>
       </c>
-      <c r="P3" s="32" t="s">
+      <c r="P3" s="27" t="s">
         <v>156</v>
       </c>
-      <c r="Q3" s="32" t="s">
+      <c r="Q3" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="R3" s="32" t="s">
+      <c r="R3" s="27" t="s">
         <v>158</v>
       </c>
-      <c r="S3" s="32" t="s">
+      <c r="S3" s="27" t="s">
         <v>164</v>
       </c>
-      <c r="T3" s="32" t="s">
+      <c r="T3" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="U3" s="32" t="s">
+      <c r="U3" s="27" t="s">
         <v>160</v>
       </c>
-      <c r="V3" s="32" t="s">
+      <c r="V3" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="W3" s="32" t="s">
+      <c r="W3" s="27" t="s">
         <v>162</v>
       </c>
-      <c r="X3" s="32" t="s">
+      <c r="X3" s="27" t="s">
         <v>163</v>
       </c>
-      <c r="Y3" s="51"/>
-[...3 lines deleted...]
-      <c r="A4" s="69" t="s">
+      <c r="Y3" s="46"/>
+      <c r="Z3" s="46"/>
+    </row>
+    <row r="4" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A4" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="70"/>
-[...24 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="B4" s="89"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+    </row>
+    <row r="5" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A5" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="38" t="s">
+      <c r="B5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="34">
         <v>69319.3</v>
       </c>
-      <c r="E5" s="39" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="39">
+      <c r="E5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="F5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="G5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="H5" s="34">
         <v>69.3</v>
       </c>
-      <c r="I5" s="39" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="39">
+      <c r="I5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="J5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="K5" s="34">
         <v>34.700000000000003</v>
       </c>
-      <c r="L5" s="39" t="s">
-[...14 lines deleted...]
-      <c r="Q5" s="39">
+      <c r="L5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="M5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="N5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="O5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="P5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q5" s="34">
         <v>13.9</v>
       </c>
-      <c r="R5" s="39" t="s">
-[...8 lines deleted...]
-      <c r="U5" s="39">
+      <c r="R5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="S5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="T5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="U5" s="34">
         <v>6.9</v>
       </c>
-      <c r="V5" s="39">
+      <c r="V5" s="34">
         <v>38804.9</v>
       </c>
-      <c r="W5" s="39">
+      <c r="W5" s="34">
         <v>30389.599999999999</v>
       </c>
-      <c r="X5" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="69" t="s">
+      <c r="X5" s="34" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A6" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="70"/>
-[...24 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B6" s="89"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+    </row>
+    <row r="7" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A7" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="37">
         <v>1396.5</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="37">
         <v>8.1</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="37">
         <v>5</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="37">
         <v>2.7</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="37">
         <v>0.1</v>
       </c>
-      <c r="I7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="42">
+      <c r="I7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J7" s="37">
         <v>0.9</v>
       </c>
-      <c r="K7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="42">
+      <c r="K7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L7" s="37">
         <v>0.9</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="37">
         <v>200.3</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="37">
         <v>47.4</v>
       </c>
-      <c r="O7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="42">
+      <c r="O7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P7" s="37">
         <v>0.4</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="Q7" s="37">
         <v>28.3</v>
       </c>
-      <c r="R7" s="42">
+      <c r="R7" s="37">
         <v>5.6</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="37">
         <v>0.3</v>
       </c>
-      <c r="T7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="42">
+      <c r="T7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U7" s="37">
         <v>435.9</v>
       </c>
-      <c r="V7" s="42">
+      <c r="V7" s="37">
         <v>191.4</v>
       </c>
-      <c r="W7" s="42">
+      <c r="W7" s="37">
         <v>393</v>
       </c>
-      <c r="X7" s="42">
+      <c r="X7" s="37">
         <v>76.2</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A8" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="37">
         <v>21.1</v>
       </c>
-      <c r="E8" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="42">
+      <c r="E8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G8" s="37">
         <v>3.1</v>
       </c>
-      <c r="H8" s="42" t="s">
-[...41 lines deleted...]
-      <c r="V8" s="42">
+      <c r="H8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V8" s="37">
         <v>18</v>
       </c>
-      <c r="W8" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="W8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X8" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A9" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="70"/>
-[...24 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B9" s="89"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="37"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37"/>
+      <c r="U9" s="37"/>
+      <c r="V9" s="37"/>
+      <c r="W9" s="37"/>
+      <c r="X9" s="37"/>
+    </row>
+    <row r="10" spans="1:26" ht="25.5">
+      <c r="A10" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="37">
         <v>60457.599999999999</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="37">
         <v>56.2</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="37">
         <v>32.6</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="37">
         <v>18.7</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="37">
         <v>256.3</v>
       </c>
-      <c r="I10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="42">
+      <c r="I10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J10" s="37">
         <v>266.60000000000002</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="37">
         <v>152.4</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="37">
         <v>8.5</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="37">
         <v>382.5</v>
       </c>
-      <c r="N10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="O10" s="42">
+      <c r="N10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O10" s="37">
         <v>1.7</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="37">
         <v>32.9</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="37">
         <v>151.9</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="37">
         <v>36.299999999999997</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="37">
         <v>99</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="37">
         <v>0.6</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="37">
         <v>6.7</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="37">
         <v>29377.4</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="37">
         <v>28504.6</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="37">
         <v>1072.7</v>
       </c>
     </row>
-    <row r="11" spans="1:26" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:26" ht="25.5">
+      <c r="A11" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="37">
         <v>1984.5</v>
       </c>
-      <c r="E11" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="42">
+      <c r="E11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G11" s="37">
         <v>6</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="37">
         <v>11.9</v>
       </c>
-      <c r="I11" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="42">
+      <c r="I11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K11" s="37">
         <v>7.9</v>
       </c>
-      <c r="L11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M11" s="42">
+      <c r="L11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M11" s="37">
         <v>6</v>
       </c>
-      <c r="N11" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R11" s="42">
+      <c r="N11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R11" s="37">
         <v>11.9</v>
       </c>
-      <c r="S11" s="42" t="s">
-[...8 lines deleted...]
-      <c r="V11" s="42">
+      <c r="S11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V11" s="37">
         <v>365.1</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="37">
         <v>1575.7</v>
       </c>
-      <c r="X11" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="66" t="s">
+      <c r="X11" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A12" s="85" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="66"/>
-[...24 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B12" s="85"/>
+      <c r="C12" s="85"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="35"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+    </row>
+    <row r="13" spans="1:26" ht="25.5">
+      <c r="A13" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="37">
         <v>17730.8</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="37">
         <v>666.1</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="37">
         <v>350.7</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="37">
         <v>21.5</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="37">
         <v>457.8</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="37">
         <v>280.89999999999998</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="37">
         <v>585.1</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="37">
         <v>137.1</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="37">
         <v>41.1</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="37">
         <v>1010.7</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="37">
         <v>530.20000000000005</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="37">
         <v>505.6</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="37">
         <v>1533.9</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="37">
         <v>718.4</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="37">
         <v>1368.3</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="37">
         <v>2147.6</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="37">
         <v>634.79999999999995</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="37">
         <v>2737.9</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="37">
         <v>2851.2</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="37">
         <v>1145.9000000000001</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="37">
         <v>6</v>
       </c>
     </row>
-    <row r="14" spans="1:26" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A14" s="37" t="s">
+    <row r="14" spans="1:26" ht="38.25">
+      <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43" t="s">
+      <c r="C14" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="39">
         <v>62423.5</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="39">
         <v>1060.3</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="39">
         <v>2823.7</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="39">
         <v>1504</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="37">
         <v>1128.0999999999999</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="39">
         <v>1894.3</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="39">
         <v>3220.4</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="37">
         <v>2334.3000000000002</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="39">
         <v>1241.0999999999999</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="39">
         <v>4347.2</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="39">
         <v>4809.1000000000004</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="39">
         <v>2637</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="39">
         <v>1621.2</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="39">
         <v>1702.1</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="37">
         <v>1539.6</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="37">
         <v>16334.1</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="37">
         <v>628.20000000000005</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="37">
         <v>2020.2</v>
       </c>
-      <c r="V14" s="42">
+      <c r="V14" s="37">
         <v>4163.1000000000004</v>
       </c>
-      <c r="W14" s="42">
+      <c r="W14" s="37">
         <v>6372.4</v>
       </c>
-      <c r="X14" s="42">
+      <c r="X14" s="37">
         <v>1043.0999999999999</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="69" t="s">
+    <row r="15" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A15" s="88" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="70"/>
-[...24 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B15" s="89"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="35"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="35"/>
+      <c r="R15" s="37"/>
+      <c r="S15" s="37"/>
+      <c r="T15" s="37"/>
+      <c r="U15" s="37"/>
+      <c r="V15" s="37"/>
+      <c r="W15" s="37"/>
+      <c r="X15" s="37"/>
+    </row>
+    <row r="16" spans="1:26" ht="25.5">
+      <c r="A16" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B16" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="37">
         <v>34652.800000000003</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="37">
         <v>623.79999999999995</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="37">
         <v>693.1</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="37">
         <v>866.3</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="37">
         <v>138.6</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="37">
         <v>1212.8</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="37">
         <v>901</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="37">
         <v>797</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="37">
         <v>1351.5</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="37">
         <v>2148.5</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="37">
         <v>970.3</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="37">
         <v>381.2</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="37">
         <v>1004.9</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="37">
         <v>727.7</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="37">
         <v>866.3</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="37">
         <v>554.4</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="37">
         <v>450.5</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="37">
         <v>866.3</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="37">
         <v>11262.2</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="37">
         <v>8039.4</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="37">
         <v>797</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="37" t="s">
+    <row r="17" spans="1:24" ht="25.5">
+      <c r="A17" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="43" t="s">
+      <c r="C17" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="37">
         <v>5116.5</v>
       </c>
-      <c r="E17" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H17" s="42">
+      <c r="E17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="G17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H17" s="37">
         <v>190.8</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="37">
         <v>198.5</v>
       </c>
-      <c r="J17" s="44" t="s">
-[...14 lines deleted...]
-      <c r="O17" s="42">
+      <c r="J17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="N17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O17" s="37">
         <v>1055</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="39">
         <v>192.4</v>
       </c>
-      <c r="Q17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="S17" s="42">
+      <c r="Q17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S17" s="37">
         <v>2475.6999999999998</v>
       </c>
-      <c r="T17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="V17" s="42">
+      <c r="T17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V17" s="37">
         <v>1004.1</v>
       </c>
-      <c r="W17" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="W17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X17" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="63.75">
+      <c r="A18" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="43" t="s">
+      <c r="C18" s="38" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="37">
         <v>5116.5</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="37">
         <v>10.199999999999999</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="39">
         <v>148.4</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="37">
         <v>20.5</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="37">
         <v>255.8</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="37">
         <v>634.4</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J18" s="39">
         <v>87</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="37">
         <v>20.5</v>
       </c>
-      <c r="L18" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M18" s="44">
+      <c r="L18" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M18" s="39">
         <v>143.30000000000001</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="37">
         <v>76.7</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="37">
         <v>56.3</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="39">
         <v>30.7</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="37">
         <v>127.9</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="37">
         <v>25.6</v>
       </c>
-      <c r="S18" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U18" s="42">
+      <c r="S18" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T18" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U18" s="37">
         <v>35.799999999999997</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="37">
         <v>1678.2</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="37">
         <v>1350.8</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="37">
         <v>414.4</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="63.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="37" t="s">
+    <row r="19" spans="1:24" ht="63.75">
+      <c r="A19" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="37">
         <v>7604.5</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="37">
         <v>405.3</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="37">
         <v>16.7</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="37">
         <v>262.10000000000002</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="37">
         <v>5.2</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="37">
         <v>0.3</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="37">
         <v>302</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="37">
         <v>21.3</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="37">
         <v>164.1</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="37">
         <v>136.5</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="37">
         <v>55.5</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="37">
         <v>7.5</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="37">
         <v>206.8</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="37">
         <v>185.9</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="37">
         <v>63.6</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="37">
         <v>35.299999999999997</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="37">
         <v>115.9</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="37">
         <v>80.7</v>
       </c>
-      <c r="V19" s="42">
+      <c r="V19" s="37">
         <v>4047.5</v>
       </c>
-      <c r="W19" s="42">
+      <c r="W19" s="37">
         <v>398.6</v>
       </c>
-      <c r="X19" s="42">
+      <c r="X19" s="37">
         <v>1093.7</v>
       </c>
     </row>
-    <row r="20" spans="1:24" ht="63.75" x14ac:dyDescent="0.25">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:24" ht="63.75">
+      <c r="A20" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C20" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="37">
         <v>34187.599999999999</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="37">
         <v>360</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="39">
         <v>407.9</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="37">
         <v>535.9</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="37">
         <v>67.2</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="37">
         <v>623.6</v>
       </c>
-      <c r="J20" s="44">
+      <c r="J20" s="39">
         <v>526.5</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="37">
         <v>157.9</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="37">
         <v>408.4</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="39">
         <v>1183.5</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="37">
         <v>762</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="37">
         <v>191.3</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="39">
         <v>295</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="37">
         <v>396.6</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="37">
         <v>465.9</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="37">
         <v>2631.1</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="37">
         <v>127</v>
       </c>
-      <c r="U20" s="42" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="42">
+      <c r="U20" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V20" s="37">
         <v>20663.3</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="37">
         <v>4105.7</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="37">
         <v>278.8</v>
       </c>
     </row>
-    <row r="21" spans="1:24" ht="63.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:24" ht="63.75">
+      <c r="A21" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="37">
         <v>34885.4</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="37">
         <v>797.5</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="37">
         <v>893.4</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="37">
         <v>1091.9000000000001</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="37">
         <v>169.2</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="37">
         <v>1514</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="37">
         <v>1138.3</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="37">
         <v>757.7</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="37">
         <v>1424.4</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="37">
         <v>2706.8</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="37">
         <v>1117.4000000000001</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="37">
         <v>468.2</v>
       </c>
-      <c r="P21" s="42">
+      <c r="P21" s="37">
         <v>962.8</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="37">
         <v>921</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="37">
         <v>1095.4000000000001</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="37">
         <v>683.9</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="37">
         <v>444.1</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="37">
         <v>681.3</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="37">
         <v>9072.2999999999993</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="37">
         <v>8146.6</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="37">
         <v>799.2</v>
       </c>
     </row>
-    <row r="22" spans="1:24" ht="63.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="37" t="s">
+    <row r="22" spans="1:24" ht="63.75">
+      <c r="A22" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="37">
         <v>2325.6999999999998</v>
       </c>
-      <c r="E22" s="42">
+      <c r="E22" s="37">
         <v>35</v>
       </c>
-      <c r="F22" s="42">
+      <c r="F22" s="37">
         <v>39.5</v>
       </c>
-      <c r="G22" s="42">
+      <c r="G22" s="37">
         <v>47.9</v>
       </c>
-      <c r="H22" s="42">
+      <c r="H22" s="37">
         <v>7.7</v>
       </c>
-      <c r="I22" s="42">
+      <c r="I22" s="37">
         <v>66.400000000000006</v>
       </c>
-      <c r="J22" s="42">
+      <c r="J22" s="37">
         <v>49.8</v>
       </c>
-      <c r="K22" s="42">
+      <c r="K22" s="37">
         <v>54.6</v>
       </c>
-      <c r="L22" s="42">
+      <c r="L22" s="37">
         <v>86.5</v>
       </c>
-      <c r="M22" s="42">
+      <c r="M22" s="37">
         <v>118.6</v>
       </c>
-      <c r="N22" s="42">
+      <c r="N22" s="37">
         <v>57.4</v>
       </c>
-      <c r="O22" s="42">
+      <c r="O22" s="37">
         <v>20.399999999999999</v>
       </c>
-      <c r="P22" s="42">
+      <c r="P22" s="37">
         <v>71.5</v>
       </c>
-      <c r="Q22" s="42">
+      <c r="Q22" s="37">
         <v>40.4</v>
       </c>
-      <c r="R22" s="42">
+      <c r="R22" s="37">
         <v>48</v>
       </c>
-      <c r="S22" s="42">
+      <c r="S22" s="37">
         <v>29.9</v>
       </c>
-      <c r="T22" s="42">
+      <c r="T22" s="37">
         <v>31.6</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="37">
         <v>68.599999999999994</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="37">
         <v>858.7</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="37">
         <v>537.79999999999995</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="37">
         <v>55.4</v>
       </c>
     </row>
-    <row r="23" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="66" t="s">
+    <row r="23" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A23" s="85" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="66"/>
-[...24 lines deleted...]
-      <c r="A24" s="37" t="s">
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="35"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+      <c r="V23" s="37"/>
+      <c r="W23" s="37"/>
+      <c r="X23" s="37"/>
+    </row>
+    <row r="24" spans="1:24" ht="27.75" customHeight="1">
+      <c r="A24" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="37" t="s">
+      <c r="B24" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="43" t="s">
+      <c r="C24" s="38" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="39">
         <v>457</v>
       </c>
-      <c r="E24" s="44" t="s">
-[...5 lines deleted...]
-      <c r="G24" s="44">
+      <c r="E24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="G24" s="39">
         <v>7.4</v>
       </c>
-      <c r="H24" s="42" t="s">
-[...8 lines deleted...]
-      <c r="K24" s="42">
+      <c r="H24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="J24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K24" s="37">
         <v>150.4</v>
       </c>
-      <c r="L24" s="44">
+      <c r="L24" s="39">
         <v>3.5</v>
       </c>
-      <c r="M24" s="44">
+      <c r="M24" s="39">
         <v>60.4</v>
       </c>
-      <c r="N24" s="44" t="s">
-[...11 lines deleted...]
-      <c r="R24" s="42">
+      <c r="N24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="O24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="P24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="R24" s="37">
         <v>20.9</v>
       </c>
-      <c r="S24" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U24" s="42">
+      <c r="S24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U24" s="37">
         <v>128</v>
       </c>
-      <c r="V24" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W24" s="42">
+      <c r="V24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W24" s="37">
         <v>85.4</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="37">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="67" t="s">
+    <row r="25" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A25" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="67"/>
-[...24 lines deleted...]
-      <c r="A26" s="37" t="s">
+      <c r="B25" s="86"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="39"/>
+      <c r="V25" s="39"/>
+      <c r="W25" s="39"/>
+      <c r="X25" s="39"/>
+    </row>
+    <row r="26" spans="1:24" ht="24" customHeight="1">
+      <c r="A26" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="37" t="s">
+      <c r="B26" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="37">
         <v>8434.2999999999993</v>
       </c>
-      <c r="E26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="42">
+      <c r="E26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G26" s="37">
         <v>16.899999999999999</v>
       </c>
-      <c r="H26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="42">
+      <c r="H26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I26" s="37">
         <v>8.4</v>
       </c>
-      <c r="J26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="42">
+      <c r="J26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K26" s="37">
         <v>33.700000000000003</v>
       </c>
-      <c r="L26" s="42" t="s">
-[...11 lines deleted...]
-      <c r="P26" s="42">
+      <c r="L26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P26" s="37">
         <v>25.3</v>
       </c>
-      <c r="Q26" s="42">
+      <c r="Q26" s="37">
         <v>67.5</v>
       </c>
-      <c r="R26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="S26" s="42">
+      <c r="R26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S26" s="37">
         <v>16.899999999999999</v>
       </c>
-      <c r="T26" s="42" t="s">
-[...8 lines deleted...]
-      <c r="W26" s="42">
+      <c r="T26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W26" s="37">
         <v>8164.4</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="37">
         <v>101.2</v>
       </c>
     </row>
-    <row r="27" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="37" t="s">
+    <row r="27" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A27" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="42">
+      <c r="D27" s="37">
         <v>68.2</v>
       </c>
-      <c r="E27" s="42">
+      <c r="E27" s="37">
         <v>1.3</v>
       </c>
-      <c r="F27" s="42">
+      <c r="F27" s="37">
         <v>10.8</v>
       </c>
-      <c r="G27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="42">
+      <c r="G27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H27" s="37">
         <v>7.2</v>
       </c>
-      <c r="I27" s="42" t="s">
-[...17 lines deleted...]
-      <c r="O27" s="42">
+      <c r="I27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O27" s="37">
         <v>0.6</v>
       </c>
-      <c r="P27" s="42" t="s">
-[...14 lines deleted...]
-      <c r="U27" s="42">
+      <c r="P27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U27" s="37">
         <v>0.1</v>
       </c>
-      <c r="V27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W27" s="42">
+      <c r="V27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W27" s="37">
         <v>45.1</v>
       </c>
-      <c r="X27" s="42">
+      <c r="X27" s="37">
         <v>3.1</v>
       </c>
     </row>
-    <row r="28" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="66" t="s">
+    <row r="28" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A28" s="85" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="66"/>
-[...24 lines deleted...]
-      <c r="A29" s="36" t="s">
+      <c r="B28" s="85"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="35"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="36"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+    </row>
+    <row r="29" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A29" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="46" t="s">
+      <c r="B29" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="42">
+      <c r="D29" s="37">
         <v>168727</v>
       </c>
-      <c r="E29" s="42">
+      <c r="E29" s="37">
         <v>945.5</v>
       </c>
-      <c r="F29" s="42">
+      <c r="F29" s="37">
         <v>2668.6</v>
       </c>
-      <c r="G29" s="42">
+      <c r="G29" s="37">
         <v>335.9</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="37">
         <v>1726.1</v>
       </c>
-      <c r="I29" s="42">
+      <c r="I29" s="37">
         <v>6375.3</v>
       </c>
-      <c r="J29" s="42">
+      <c r="J29" s="37">
         <v>612.5</v>
       </c>
-      <c r="K29" s="42">
+      <c r="K29" s="37">
         <v>1815.5</v>
       </c>
-      <c r="L29" s="42">
+      <c r="L29" s="37">
         <v>1171.5</v>
       </c>
-      <c r="M29" s="42">
+      <c r="M29" s="37">
         <v>9579.1</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="37">
         <v>7613.3</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O29" s="37">
         <v>936.3</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="37">
         <v>4228.1000000000004</v>
       </c>
-      <c r="Q29" s="42">
+      <c r="Q29" s="37">
         <v>4123.2</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="37">
         <v>828.3</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="37">
         <v>1821.1</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="37">
         <v>594.9</v>
       </c>
-      <c r="U29" s="42">
+      <c r="U29" s="37">
         <v>12242.5</v>
       </c>
-      <c r="V29" s="42">
+      <c r="V29" s="37">
         <v>38069.4</v>
       </c>
-      <c r="W29" s="42">
+      <c r="W29" s="37">
         <v>61254.8</v>
       </c>
-      <c r="X29" s="42">
+      <c r="X29" s="37">
         <v>11785.1</v>
       </c>
     </row>
-    <row r="30" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="36" t="s">
+    <row r="30" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A30" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="C30" s="43" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="39">
         <v>31117.5</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="39">
         <v>53.4</v>
       </c>
-      <c r="F30" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="44">
+      <c r="F30" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G30" s="39">
         <v>263.39999999999998</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="37">
         <v>140.9</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="39">
         <v>745.2</v>
       </c>
-      <c r="J30" s="42">
+      <c r="J30" s="37">
         <v>600.6</v>
       </c>
-      <c r="K30" s="42">
+      <c r="K30" s="37">
         <v>89.9</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="39">
         <v>52.9</v>
       </c>
-      <c r="M30" s="42">
+      <c r="M30" s="37">
         <v>496</v>
       </c>
-      <c r="N30" s="44">
+      <c r="N30" s="39">
         <v>403.6</v>
       </c>
-      <c r="O30" s="44">
+      <c r="O30" s="39">
         <v>11.2</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="37">
         <v>208.1</v>
       </c>
-      <c r="Q30" s="44">
+      <c r="Q30" s="39">
         <v>208.4</v>
       </c>
-      <c r="R30" s="42">
+      <c r="R30" s="37">
         <v>64.400000000000006</v>
       </c>
-      <c r="S30" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T30" s="42">
+      <c r="S30" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T30" s="37">
         <v>18.399999999999999</v>
       </c>
-      <c r="U30" s="42">
+      <c r="U30" s="37">
         <v>88.8</v>
       </c>
-      <c r="V30" s="42">
+      <c r="V30" s="37">
         <v>17635.2</v>
       </c>
-      <c r="W30" s="42">
+      <c r="W30" s="37">
         <v>9870.6</v>
       </c>
-      <c r="X30" s="42">
+      <c r="X30" s="37">
         <v>166.5</v>
       </c>
     </row>
-    <row r="31" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="66" t="s">
+    <row r="31" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A31" s="85" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="66"/>
-[...24 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="B31" s="85"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="36"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="37"/>
+      <c r="V31" s="37"/>
+      <c r="W31" s="37"/>
+      <c r="X31" s="37"/>
+    </row>
+    <row r="32" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A32" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="37" t="s">
+      <c r="B32" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="42">
+      <c r="D32" s="37">
         <v>60539</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="37">
         <v>118.5</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="37">
         <v>154</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="37">
         <v>114.5</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="37">
         <v>23.1</v>
       </c>
-      <c r="I32" s="42">
+      <c r="I32" s="37">
         <v>688.6</v>
       </c>
-      <c r="J32" s="42">
+      <c r="J32" s="37">
         <v>199.9</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="37">
         <v>364.9</v>
       </c>
-      <c r="L32" s="42">
+      <c r="L32" s="37">
         <v>531.79999999999995</v>
       </c>
-      <c r="M32" s="42">
+      <c r="M32" s="37">
         <v>5</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="37">
         <v>407.8</v>
       </c>
-      <c r="O32" s="42">
+      <c r="O32" s="37">
         <v>681</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="37">
         <v>184.7</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="37">
         <v>752.9</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="37">
         <v>216.5</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="37">
         <v>42.7</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="37">
         <v>40.200000000000003</v>
       </c>
-      <c r="U32" s="42">
+      <c r="U32" s="37">
         <v>29.7</v>
       </c>
-      <c r="V32" s="42">
+      <c r="V32" s="37">
         <v>37126</v>
       </c>
-      <c r="W32" s="42">
+      <c r="W32" s="37">
         <v>18302.099999999999</v>
       </c>
-      <c r="X32" s="42">
+      <c r="X32" s="37">
         <v>555.1</v>
       </c>
     </row>
-    <row r="33" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="66" t="s">
+    <row r="33" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A33" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="66"/>
-[...24 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+      <c r="V33" s="37"/>
+      <c r="W33" s="37"/>
+      <c r="X33" s="37"/>
+    </row>
+    <row r="34" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A34" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="37">
         <v>12494.1</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="37">
         <v>85.5</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="37">
         <v>232.9</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="37">
         <v>377.1</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="37">
         <v>113.4</v>
       </c>
-      <c r="I34" s="42">
+      <c r="I34" s="37">
         <v>178.3</v>
       </c>
-      <c r="J34" s="42">
+      <c r="J34" s="37">
         <v>28</v>
       </c>
-      <c r="K34" s="42">
+      <c r="K34" s="37">
         <v>267.7</v>
       </c>
-      <c r="L34" s="42">
+      <c r="L34" s="37">
         <v>333</v>
       </c>
-      <c r="M34" s="42">
+      <c r="M34" s="37">
         <v>174.8</v>
       </c>
-      <c r="N34" s="42">
+      <c r="N34" s="37">
         <v>319.89999999999998</v>
       </c>
-      <c r="O34" s="42">
+      <c r="O34" s="37">
         <v>137.4</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="37">
         <v>69.2</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="37">
         <v>190.3</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="37">
         <v>101.3</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="37">
         <v>23.6</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="37">
         <v>17.8</v>
       </c>
-      <c r="U34" s="42">
+      <c r="U34" s="37">
         <v>181.4</v>
       </c>
-      <c r="V34" s="42">
+      <c r="V34" s="37">
         <v>1408.9</v>
       </c>
-      <c r="W34" s="42">
+      <c r="W34" s="37">
         <v>8225</v>
       </c>
-      <c r="X34" s="42">
+      <c r="X34" s="37">
         <v>28.6</v>
       </c>
     </row>
-    <row r="35" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="66" t="s">
+    <row r="35" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A35" s="85" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="66"/>
-[...24 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="B35" s="85"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="37"/>
+      <c r="S35" s="37"/>
+      <c r="T35" s="37"/>
+      <c r="U35" s="37"/>
+      <c r="V35" s="37"/>
+      <c r="W35" s="37"/>
+      <c r="X35" s="37"/>
+    </row>
+    <row r="36" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A36" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="37" t="s">
+      <c r="B36" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="37">
         <v>5.6</v>
       </c>
-      <c r="E36" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G36" s="42">
+      <c r="E36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G36" s="37">
         <v>5.6</v>
       </c>
-      <c r="H36" s="42" t="s">
-[...52 lines deleted...]
-      <c r="A37" s="37" t="s">
+      <c r="H36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X36" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="37" t="s">
+      <c r="B37" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="42">
+      <c r="D37" s="37">
         <v>3691.7</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="37">
         <v>17.399999999999999</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="37">
         <v>157.1</v>
       </c>
-      <c r="G37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="42">
+      <c r="G37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H37" s="37">
         <v>628.79999999999995</v>
       </c>
-      <c r="I37" s="42">
+      <c r="I37" s="37">
         <v>663.4</v>
       </c>
-      <c r="J37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="42">
+      <c r="J37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K37" s="37">
         <v>145.69999999999999</v>
       </c>
-      <c r="L37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M37" s="42">
+      <c r="L37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M37" s="37">
         <v>1072.4000000000001</v>
       </c>
-      <c r="N37" s="42">
+      <c r="N37" s="37">
         <v>501.5</v>
       </c>
-      <c r="O37" s="42">
+      <c r="O37" s="37">
         <v>22.9</v>
       </c>
-      <c r="P37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q37" s="42">
+      <c r="P37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q37" s="37">
         <v>85.1</v>
       </c>
-      <c r="R37" s="42">
+      <c r="R37" s="37">
         <v>239.9</v>
       </c>
-      <c r="S37" s="42">
+      <c r="S37" s="37">
         <v>3.6</v>
       </c>
-      <c r="T37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U37" s="42">
+      <c r="T37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U37" s="37">
         <v>76</v>
       </c>
-      <c r="V37" s="42">
+      <c r="V37" s="37">
         <v>51.4</v>
       </c>
-      <c r="W37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="X37" s="42">
+      <c r="W37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X37" s="37">
         <v>26.5</v>
       </c>
     </row>
-    <row r="38" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="37" t="s">
+    <row r="38" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="37" t="s">
+      <c r="B38" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="37">
         <v>549.79999999999995</v>
       </c>
-      <c r="E38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="42">
+      <c r="E38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F38" s="37">
         <v>94</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="37">
         <v>8</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="37">
         <v>47</v>
       </c>
-      <c r="I38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="42">
+      <c r="I38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J38" s="37">
         <v>26.6</v>
       </c>
-      <c r="K38" s="42" t="s">
-[...5 lines deleted...]
-      <c r="M38" s="42">
+      <c r="K38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M38" s="37">
         <v>13.1</v>
       </c>
-      <c r="N38" s="42">
+      <c r="N38" s="37">
         <v>4</v>
       </c>
-      <c r="O38" s="42" t="s">
-[...17 lines deleted...]
-      <c r="U38" s="42">
+      <c r="O38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U38" s="37">
         <v>11</v>
       </c>
-      <c r="V38" s="42">
+      <c r="V38" s="37">
         <v>2.6</v>
       </c>
-      <c r="W38" s="42">
+      <c r="W38" s="37">
         <v>342.2</v>
       </c>
-      <c r="X38" s="42">
+      <c r="X38" s="37">
         <v>1.3</v>
       </c>
     </row>
-    <row r="39" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="37" t="s">
+    <row r="39" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A39" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="37" t="s">
+      <c r="B39" s="32" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D39" s="37">
         <v>3079.5</v>
       </c>
-      <c r="E39" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="42">
+      <c r="E39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H39" s="37">
         <v>0.2</v>
       </c>
-      <c r="I39" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="42">
+      <c r="I39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J39" s="37">
         <v>819.7</v>
       </c>
-      <c r="K39" s="42" t="s">
-[...32 lines deleted...]
-      <c r="V39" s="42">
+      <c r="K39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V39" s="37">
         <v>154.1</v>
       </c>
-      <c r="W39" s="42">
+      <c r="W39" s="37">
         <v>1518.7</v>
       </c>
-      <c r="X39" s="42">
+      <c r="X39" s="37">
         <v>586.79999999999995</v>
       </c>
     </row>
-    <row r="40" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="37" t="s">
+    <row r="40" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A40" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="37" t="s">
+      <c r="B40" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="37">
         <v>5819.7</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="37">
         <v>45.9</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F40" s="37">
         <v>0.1</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="37">
         <v>38.700000000000003</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="37">
         <v>750.2</v>
       </c>
-      <c r="I40" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K40" s="42">
+      <c r="I40" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J40" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K40" s="37">
         <v>1001.5</v>
       </c>
-      <c r="L40" s="42">
+      <c r="L40" s="37">
         <v>10.9</v>
       </c>
-      <c r="M40" s="42">
+      <c r="M40" s="37">
         <v>100.6</v>
       </c>
-      <c r="N40" s="42">
+      <c r="N40" s="37">
         <v>601.9</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O40" s="37">
         <v>4.0999999999999996</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="37">
         <v>3.2</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="37">
         <v>33.6</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="37">
         <v>282.10000000000002</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="37">
         <v>2.4</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="37">
         <v>13</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="37">
         <v>217.8</v>
       </c>
-      <c r="V40" s="42">
+      <c r="V40" s="37">
         <v>289.8</v>
       </c>
-      <c r="W40" s="42">
+      <c r="W40" s="37">
         <v>232</v>
       </c>
-      <c r="X40" s="42">
+      <c r="X40" s="37">
         <v>2191.9</v>
       </c>
     </row>
-    <row r="41" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="37" t="s">
+    <row r="41" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A41" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="37" t="s">
+      <c r="B41" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="42">
+      <c r="D41" s="37">
         <v>7358.5</v>
       </c>
-      <c r="E41" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G41" s="42">
+      <c r="E41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G41" s="37">
         <v>7351.1</v>
       </c>
-      <c r="H41" s="42" t="s">
-[...23 lines deleted...]
-      <c r="P41" s="42">
+      <c r="H41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P41" s="37">
         <v>7.4</v>
       </c>
-      <c r="Q41" s="42" t="s">
-[...25 lines deleted...]
-      <c r="A42" s="37" t="s">
+      <c r="Q41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X41" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A42" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="42">
+      <c r="D42" s="37">
         <v>723.9</v>
       </c>
-      <c r="E42" s="42">
+      <c r="E42" s="37">
         <v>326.7</v>
       </c>
-      <c r="F42" s="42">
+      <c r="F42" s="37">
         <v>384.4</v>
       </c>
-      <c r="G42" s="42" t="s">
-[...8 lines deleted...]
-      <c r="J42" s="42">
+      <c r="G42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J42" s="37">
         <v>8.1999999999999993</v>
       </c>
-      <c r="K42" s="42" t="s">
-[...23 lines deleted...]
-      <c r="S42" s="42">
+      <c r="K42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S42" s="37">
         <v>2.9</v>
       </c>
-      <c r="T42" s="42" t="s">
-[...8 lines deleted...]
-      <c r="W42" s="42">
+      <c r="T42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W42" s="37">
         <v>1.7</v>
       </c>
-      <c r="X42" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="37" t="s">
+      <c r="X42" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A43" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="37">
         <v>727</v>
       </c>
-      <c r="E43" s="42" t="s">
-[...17 lines deleted...]
-      <c r="K43" s="42">
+      <c r="E43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K43" s="37">
         <v>24.6</v>
       </c>
-      <c r="L43" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M43" s="42">
+      <c r="L43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M43" s="37">
         <v>1.4</v>
       </c>
-      <c r="N43" s="42">
+      <c r="N43" s="37">
         <v>340.6</v>
       </c>
-      <c r="O43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="R43" s="42">
+      <c r="O43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R43" s="37">
         <v>4.7</v>
       </c>
-      <c r="S43" s="42" t="s">
-[...11 lines deleted...]
-      <c r="W43" s="42">
+      <c r="S43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W43" s="37">
         <v>219</v>
       </c>
-      <c r="X43" s="42">
+      <c r="X43" s="37">
         <v>136.69999999999999</v>
       </c>
     </row>
-    <row r="44" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="37" t="s">
+    <row r="44" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A44" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="37" t="s">
+      <c r="B44" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="37">
         <v>4944.2</v>
       </c>
-      <c r="E44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="42">
+      <c r="E44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F44" s="37">
         <v>0.1</v>
       </c>
-      <c r="G44" s="42" t="s">
-[...23 lines deleted...]
-      <c r="O44" s="42">
+      <c r="G44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O44" s="37">
         <v>0.3</v>
       </c>
-      <c r="P44" s="42" t="s">
-[...17 lines deleted...]
-      <c r="V44" s="42">
+      <c r="P44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V44" s="37">
         <v>52</v>
       </c>
-      <c r="W44" s="42">
+      <c r="W44" s="37">
         <v>7.5</v>
       </c>
-      <c r="X44" s="42">
+      <c r="X44" s="37">
         <v>4884.3</v>
       </c>
     </row>
-    <row r="45" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="37" t="s">
+    <row r="45" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A45" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="37" t="s">
+      <c r="B45" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D45" s="37">
         <v>23523.200000000001</v>
       </c>
-      <c r="E45" s="42">
+      <c r="E45" s="37">
         <v>109.2</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F45" s="37">
         <v>2012</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G45" s="37">
         <v>1880.8</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="37">
         <v>2168.6</v>
       </c>
-      <c r="I45" s="42">
+      <c r="I45" s="37">
         <v>3890.4</v>
       </c>
-      <c r="J45" s="42">
+      <c r="J45" s="37">
         <v>134</v>
       </c>
-      <c r="K45" s="42">
+      <c r="K45" s="37">
         <v>1502.4</v>
       </c>
-      <c r="L45" s="42">
+      <c r="L45" s="37">
         <v>3106.2</v>
       </c>
-      <c r="M45" s="42">
+      <c r="M45" s="37">
         <v>515.79999999999995</v>
       </c>
-      <c r="N45" s="42">
+      <c r="N45" s="37">
         <v>74.5</v>
       </c>
-      <c r="O45" s="42">
+      <c r="O45" s="37">
         <v>331.3</v>
       </c>
-      <c r="P45" s="42">
+      <c r="P45" s="37">
         <v>21.1</v>
       </c>
-      <c r="Q45" s="42">
+      <c r="Q45" s="37">
         <v>365.9</v>
       </c>
-      <c r="R45" s="42">
+      <c r="R45" s="37">
         <v>2429.8000000000002</v>
       </c>
-      <c r="S45" s="42">
+      <c r="S45" s="37">
         <v>85.7</v>
       </c>
-      <c r="T45" s="42">
+      <c r="T45" s="37">
         <v>34.6</v>
       </c>
-      <c r="U45" s="42">
+      <c r="U45" s="37">
         <v>130.5</v>
       </c>
-      <c r="V45" s="42">
+      <c r="V45" s="37">
         <v>1779.9</v>
       </c>
-      <c r="W45" s="42">
+      <c r="W45" s="37">
         <v>1171.4000000000001</v>
       </c>
-      <c r="X45" s="42">
+      <c r="X45" s="37">
         <v>1779.1</v>
       </c>
     </row>
-    <row r="46" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="37" t="s">
+    <row r="46" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A46" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="37" t="s">
+      <c r="B46" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="37">
         <v>436.6</v>
       </c>
-      <c r="E46" s="42" t="s">
-[...17 lines deleted...]
-      <c r="K46" s="42">
+      <c r="E46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K46" s="37">
         <v>436.6</v>
       </c>
-      <c r="L46" s="42" t="s">
-[...40 lines deleted...]
-      <c r="A47" s="37" t="s">
+      <c r="L46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X46" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A47" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="37" t="s">
+      <c r="B47" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="42">
+      <c r="D47" s="37">
         <v>475.7</v>
       </c>
-      <c r="E47" s="42">
+      <c r="E47" s="37">
         <v>0.1</v>
       </c>
-      <c r="F47" s="42">
+      <c r="F47" s="37">
         <v>1</v>
       </c>
-      <c r="G47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="42">
+      <c r="G47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H47" s="37">
         <v>8.5</v>
       </c>
-      <c r="I47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="42">
+      <c r="I47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J47" s="37">
         <v>388.5</v>
       </c>
-      <c r="K47" s="42" t="s">
-[...5 lines deleted...]
-      <c r="M47" s="42">
+      <c r="K47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M47" s="37">
         <v>27.9</v>
       </c>
-      <c r="N47" s="42">
+      <c r="N47" s="37">
         <v>0.5</v>
       </c>
-      <c r="O47" s="42" t="s">
-[...8 lines deleted...]
-      <c r="R47" s="42">
+      <c r="O47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R47" s="37">
         <v>0.6</v>
       </c>
-      <c r="S47" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U47" s="42">
+      <c r="S47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U47" s="37">
         <v>15.9</v>
       </c>
-      <c r="V47" s="42">
+      <c r="V47" s="37">
         <v>29.8</v>
       </c>
-      <c r="W47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="X47" s="42">
+      <c r="W47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X47" s="37">
         <v>2.9</v>
       </c>
     </row>
-    <row r="48" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="37" t="s">
+    <row r="48" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A48" s="32" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="37" t="s">
+      <c r="B48" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="37">
         <v>718.8</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="37">
         <v>124.6</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="37">
         <v>13.7</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="37">
         <v>0.1</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="37">
         <v>24.3</v>
       </c>
-      <c r="I48" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="42">
+      <c r="I48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K48" s="37">
         <v>0.8</v>
       </c>
-      <c r="L48" s="42">
+      <c r="L48" s="37">
         <v>30.6</v>
       </c>
-      <c r="M48" s="42">
+      <c r="M48" s="37">
         <v>17.5</v>
       </c>
-      <c r="N48" s="42">
+      <c r="N48" s="37">
         <v>0.3</v>
       </c>
-      <c r="O48" s="42">
+      <c r="O48" s="37">
         <v>0.2</v>
       </c>
-      <c r="P48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q48" s="42">
+      <c r="P48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q48" s="37">
         <v>5.3</v>
       </c>
-      <c r="R48" s="42" t="s">
-[...5 lines deleted...]
-      <c r="T48" s="42">
+      <c r="R48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T48" s="37">
         <v>6</v>
       </c>
-      <c r="U48" s="42">
+      <c r="U48" s="37">
         <v>2.9</v>
       </c>
-      <c r="V48" s="42">
+      <c r="V48" s="37">
         <v>67.099999999999994</v>
       </c>
-      <c r="W48" s="42">
+      <c r="W48" s="37">
         <v>355.1</v>
       </c>
-      <c r="X48" s="42">
+      <c r="X48" s="37">
         <v>70.3</v>
       </c>
     </row>
-    <row r="49" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="37" t="s">
+    <row r="49" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A49" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="37" t="s">
+      <c r="B49" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="42">
+      <c r="D49" s="37">
         <v>5</v>
       </c>
-      <c r="E49" s="42" t="s">
-[...23 lines deleted...]
-      <c r="M49" s="42">
+      <c r="E49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M49" s="37">
         <v>5</v>
       </c>
-      <c r="N49" s="42" t="s">
-[...34 lines deleted...]
-      <c r="A50" s="37" t="s">
+      <c r="N49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X49" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A50" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="37" t="s">
+      <c r="B50" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="48" t="s">
+      <c r="C50" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="37">
         <v>5.4</v>
       </c>
-      <c r="E50" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H50" s="42">
+      <c r="E50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" s="37">
         <v>1.2</v>
       </c>
-      <c r="I50" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="42">
+      <c r="I50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J50" s="37">
         <v>0.4</v>
       </c>
-      <c r="K50" s="42" t="s">
-[...5 lines deleted...]
-      <c r="M50" s="42">
+      <c r="K50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M50" s="37">
         <v>0.1</v>
       </c>
-      <c r="N50" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R50" s="42">
+      <c r="N50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R50" s="37">
         <v>3.7</v>
       </c>
-      <c r="S50" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A51" s="37" t="s">
+      <c r="S50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X50" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A51" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="37" t="s">
+      <c r="B51" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="48" t="s">
+      <c r="C51" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="37">
         <v>68.2</v>
       </c>
-      <c r="E51" s="42" t="s">
-[...50 lines deleted...]
-      <c r="V51" s="42">
+      <c r="E51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V51" s="37">
         <v>68.2</v>
       </c>
-      <c r="W51" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="37" t="s">
+      <c r="W51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X51" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A52" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="37" t="s">
+      <c r="B52" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="48" t="s">
+      <c r="C52" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="37">
         <v>3465.6</v>
       </c>
-      <c r="E52" s="42">
+      <c r="E52" s="37">
         <v>67.599999999999994</v>
       </c>
-      <c r="F52" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="42">
+      <c r="F52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G52" s="37">
         <v>710.8</v>
       </c>
-      <c r="H52" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J52" s="42">
+      <c r="H52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J52" s="37">
         <v>0.9</v>
       </c>
-      <c r="K52" s="42">
+      <c r="K52" s="37">
         <v>714.2</v>
       </c>
-      <c r="L52" s="42">
+      <c r="L52" s="37">
         <v>15.8</v>
       </c>
-      <c r="M52" s="42">
+      <c r="M52" s="37">
         <v>612.4</v>
       </c>
-      <c r="N52" s="42" t="s">
-[...17 lines deleted...]
-      <c r="T52" s="42">
+      <c r="N52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T52" s="37">
         <v>8.9</v>
       </c>
-      <c r="U52" s="42">
+      <c r="U52" s="37">
         <v>1281.4000000000001</v>
       </c>
-      <c r="V52" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W52" s="42">
+      <c r="V52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W52" s="37">
         <v>53.6</v>
       </c>
-      <c r="X52" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="37" t="s">
+      <c r="X52" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A53" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="37" t="s">
+      <c r="B53" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="48" t="s">
+      <c r="C53" s="43" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D53" s="37">
         <v>5084.8</v>
       </c>
-      <c r="E53" s="42">
+      <c r="E53" s="37">
         <v>0.2</v>
       </c>
-      <c r="F53" s="42">
+      <c r="F53" s="37">
         <v>121.4</v>
       </c>
-      <c r="G53" s="42">
+      <c r="G53" s="37">
         <v>68.599999999999994</v>
       </c>
-      <c r="H53" s="42">
+      <c r="H53" s="37">
         <v>1367</v>
       </c>
-      <c r="I53" s="42">
+      <c r="I53" s="37">
         <v>23.4</v>
       </c>
-      <c r="J53" s="42">
+      <c r="J53" s="37">
         <v>107.5</v>
       </c>
-      <c r="K53" s="42">
+      <c r="K53" s="37">
         <v>1127.4000000000001</v>
       </c>
-      <c r="L53" s="42">
+      <c r="L53" s="37">
         <v>142.30000000000001</v>
       </c>
-      <c r="M53" s="42">
+      <c r="M53" s="37">
         <v>145.69999999999999</v>
       </c>
-      <c r="N53" s="42">
+      <c r="N53" s="37">
         <v>939.5</v>
       </c>
-      <c r="O53" s="42">
+      <c r="O53" s="37">
         <v>0.8</v>
       </c>
-      <c r="P53" s="42">
+      <c r="P53" s="37">
         <v>33.5</v>
       </c>
-      <c r="Q53" s="42">
+      <c r="Q53" s="37">
         <v>6.8</v>
       </c>
-      <c r="R53" s="42">
+      <c r="R53" s="37">
         <v>29.5</v>
       </c>
-      <c r="S53" s="42">
+      <c r="S53" s="37">
         <v>21.4</v>
       </c>
-      <c r="T53" s="42">
+      <c r="T53" s="37">
         <v>14.6</v>
       </c>
-      <c r="U53" s="42">
+      <c r="U53" s="37">
         <v>6.3</v>
       </c>
-      <c r="V53" s="42">
+      <c r="V53" s="37">
         <v>439.9</v>
       </c>
-      <c r="W53" s="42">
+      <c r="W53" s="37">
         <v>197.6</v>
       </c>
-      <c r="X53" s="42">
+      <c r="X53" s="37">
         <v>291.39999999999998</v>
       </c>
     </row>
-    <row r="54" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="37" t="s">
+    <row r="54" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A54" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="37" t="s">
+      <c r="B54" s="32" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="42" t="s">
-[...64 lines deleted...]
-      <c r="A55" s="37" t="s">
+      <c r="D54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="E54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X54" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A55" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="37" t="s">
+      <c r="B55" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D55" s="37">
         <v>14.1</v>
       </c>
-      <c r="E55" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H55" s="42">
+      <c r="E55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" s="37">
         <v>13</v>
       </c>
-      <c r="I55" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K55" s="42">
+      <c r="I55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K55" s="37">
         <v>1</v>
       </c>
-      <c r="L55" s="42" t="s">
-[...26 lines deleted...]
-      <c r="U55" s="42">
+      <c r="L55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U55" s="37">
         <v>0.1</v>
       </c>
-      <c r="V55" s="42" t="s">
-[...10 lines deleted...]
-      <c r="A56" s="66" t="s">
+      <c r="V55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X55" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A56" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="66"/>
-[...24 lines deleted...]
-      <c r="A57" s="37" t="s">
+      <c r="B56" s="85"/>
+      <c r="C56" s="85"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="36"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="36"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="36"/>
+      <c r="L56" s="36"/>
+      <c r="M56" s="36"/>
+      <c r="N56" s="35"/>
+      <c r="O56" s="36"/>
+      <c r="P56" s="36"/>
+      <c r="Q56" s="35"/>
+      <c r="R56" s="37"/>
+      <c r="S56" s="37"/>
+      <c r="T56" s="37"/>
+      <c r="U56" s="37"/>
+      <c r="V56" s="37"/>
+      <c r="W56" s="37"/>
+      <c r="X56" s="37"/>
+    </row>
+    <row r="57" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A57" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="37" t="s">
+      <c r="B57" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="43" t="s">
+      <c r="C57" s="38" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="44">
+      <c r="D57" s="39">
         <v>275196.59999999998</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="39">
         <v>128.5</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="39">
         <v>407.3</v>
       </c>
-      <c r="G57" s="44">
+      <c r="G57" s="39">
         <v>1546.1</v>
       </c>
-      <c r="H57" s="42">
+      <c r="H57" s="37">
         <v>774.4</v>
       </c>
-      <c r="I57" s="44">
+      <c r="I57" s="39">
         <v>8.5</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="39">
         <v>225.4</v>
       </c>
-      <c r="K57" s="42">
+      <c r="K57" s="37">
         <v>175.9</v>
       </c>
-      <c r="L57" s="44">
+      <c r="L57" s="39">
         <v>33.799999999999997</v>
       </c>
-      <c r="M57" s="44">
+      <c r="M57" s="39">
         <v>6979.3</v>
       </c>
-      <c r="N57" s="44">
+      <c r="N57" s="39">
         <v>2365</v>
       </c>
-      <c r="O57" s="44">
+      <c r="O57" s="39">
         <v>199.5</v>
       </c>
-      <c r="P57" s="44">
+      <c r="P57" s="39">
         <v>792.6</v>
       </c>
-      <c r="Q57" s="44">
+      <c r="Q57" s="39">
         <v>1808.9</v>
       </c>
-      <c r="R57" s="42">
+      <c r="R57" s="37">
         <v>5514.9</v>
       </c>
-      <c r="S57" s="42">
+      <c r="S57" s="37">
         <v>90</v>
       </c>
-      <c r="T57" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U57" s="42">
+      <c r="T57" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U57" s="37">
         <v>3537.9</v>
       </c>
-      <c r="V57" s="42">
+      <c r="V57" s="37">
         <v>112780.8</v>
       </c>
-      <c r="W57" s="42">
+      <c r="W57" s="37">
         <v>136156</v>
       </c>
-      <c r="X57" s="42">
+      <c r="X57" s="37">
         <v>1671.8</v>
       </c>
     </row>
-    <row r="58" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="37" t="s">
+    <row r="58" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A58" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="37" t="s">
+      <c r="B58" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="42">
+      <c r="D58" s="37">
         <v>3.8</v>
       </c>
-      <c r="E58" s="42" t="s">
-[...32 lines deleted...]
-      <c r="P58" s="42">
+      <c r="E58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P58" s="37">
         <v>0.5</v>
       </c>
-      <c r="Q58" s="42" t="s">
-[...5 lines deleted...]
-      <c r="S58" s="42">
+      <c r="Q58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S58" s="37">
         <v>3.3</v>
       </c>
-      <c r="T58" s="42" t="s">
-[...17 lines deleted...]
-      <c r="B59" s="64" t="s">
+      <c r="T58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X58" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A59" s="44"/>
+      <c r="B59" s="83" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="65" t="s">
+      <c r="C59" s="84" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="50">
+      <c r="D59" s="45">
         <v>954957.1</v>
       </c>
-      <c r="E59" s="50">
+      <c r="E59" s="45">
         <f t="shared" ref="E59:X59" si="0">SUM(E5:E58)</f>
         <v>6046.9</v>
       </c>
-      <c r="F59" s="50">
+      <c r="F59" s="45">
         <f t="shared" si="0"/>
         <v>11668.4</v>
       </c>
-      <c r="G59" s="50">
+      <c r="G59" s="45">
         <f t="shared" si="0"/>
         <v>17105.599999999999</v>
       </c>
-      <c r="H59" s="50">
+      <c r="H59" s="45">
         <f t="shared" si="0"/>
         <v>10551.9</v>
       </c>
-      <c r="I59" s="50">
+      <c r="I59" s="45">
         <f t="shared" si="0"/>
         <v>19006.7</v>
       </c>
-      <c r="J59" s="50">
+      <c r="J59" s="45">
         <f t="shared" si="0"/>
         <v>10229.799999999999</v>
       </c>
-      <c r="K59" s="50">
+      <c r="K59" s="45">
         <f t="shared" si="0"/>
         <v>12327.6</v>
       </c>
-      <c r="L59" s="50">
+      <c r="L59" s="45">
         <f t="shared" si="0"/>
         <v>10158.799999999999</v>
       </c>
-      <c r="M59" s="50">
+      <c r="M59" s="45">
         <f t="shared" si="0"/>
         <v>32190.400000000001</v>
       </c>
-      <c r="N59" s="50">
+      <c r="N59" s="45">
         <f t="shared" si="0"/>
         <v>21998.400000000001</v>
       </c>
-      <c r="O59" s="50">
+      <c r="O59" s="45">
         <f t="shared" si="0"/>
         <v>7649.8</v>
       </c>
-      <c r="P59" s="50">
+      <c r="P59" s="45">
         <f t="shared" si="0"/>
         <v>11526.2</v>
       </c>
-      <c r="Q59" s="50">
+      <c r="Q59" s="45">
         <f t="shared" si="0"/>
         <v>12662</v>
       </c>
-      <c r="R59" s="50">
+      <c r="R59" s="45">
         <f t="shared" si="0"/>
         <v>15263.1</v>
       </c>
-      <c r="S59" s="50">
+      <c r="S59" s="45">
         <f t="shared" si="0"/>
         <v>27104.9</v>
       </c>
-      <c r="T59" s="50">
+      <c r="T59" s="45">
         <f t="shared" si="0"/>
         <v>3181.1</v>
       </c>
-      <c r="U59" s="50">
+      <c r="U59" s="45">
         <f t="shared" si="0"/>
         <v>24890.6</v>
       </c>
-      <c r="V59" s="50">
+      <c r="V59" s="45">
         <f t="shared" si="0"/>
         <v>334312.5</v>
       </c>
-      <c r="W59" s="50">
+      <c r="W59" s="45">
         <f t="shared" si="0"/>
         <v>337162.3</v>
       </c>
-      <c r="X59" s="50">
+      <c r="X59" s="45">
         <f t="shared" si="0"/>
         <v>29920.1</v>
       </c>
     </row>
-    <row r="60" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B60" s="64" t="s">
+    <row r="60" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A60" s="44"/>
+      <c r="B60" s="83" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="65" t="s">
+      <c r="C60" s="84" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="50">
+      <c r="D60" s="45">
         <v>103765518.2</v>
       </c>
-      <c r="E60" s="50">
+      <c r="E60" s="45">
         <v>2383753.4</v>
       </c>
-      <c r="F60" s="50">
+      <c r="F60" s="45">
         <v>3484572.5</v>
       </c>
-      <c r="G60" s="50">
+      <c r="G60" s="45">
         <v>4416899.4000000004</v>
       </c>
-      <c r="H60" s="50">
+      <c r="H60" s="45">
         <v>4267665.3</v>
       </c>
-      <c r="I60" s="50">
+      <c r="I60" s="45">
         <v>13725399.800000001</v>
       </c>
-      <c r="J60" s="50">
+      <c r="J60" s="45">
         <v>4435130.5999999996</v>
       </c>
-      <c r="K60" s="50">
+      <c r="K60" s="45">
         <v>2685459.6</v>
       </c>
-      <c r="L60" s="50">
+      <c r="L60" s="45">
         <v>1426882.2</v>
       </c>
-      <c r="M60" s="50">
+      <c r="M60" s="45">
         <v>7278059.2000000002</v>
       </c>
-      <c r="N60" s="50">
+      <c r="N60" s="45">
         <v>4182077.8</v>
       </c>
-      <c r="O60" s="50">
+      <c r="O60" s="45">
         <v>2417399</v>
       </c>
-      <c r="P60" s="50">
+      <c r="P60" s="45">
         <v>4401192.9000000004</v>
       </c>
-      <c r="Q60" s="50">
+      <c r="Q60" s="45">
         <v>4296923.7</v>
       </c>
-      <c r="R60" s="50">
+      <c r="R60" s="45">
         <v>2198854.2999999998</v>
       </c>
-      <c r="S60" s="50">
+      <c r="S60" s="45">
         <v>3517281.1</v>
       </c>
-      <c r="T60" s="50">
+      <c r="T60" s="45">
         <v>1609739.8</v>
       </c>
-      <c r="U60" s="50">
+      <c r="U60" s="45">
         <v>3916818.1</v>
       </c>
-      <c r="V60" s="50">
+      <c r="V60" s="45">
         <v>10672480.5</v>
       </c>
-      <c r="W60" s="50">
+      <c r="W60" s="45">
         <v>19154536.699999999</v>
       </c>
-      <c r="X60" s="50">
+      <c r="X60" s="45">
         <v>3294392.3</v>
       </c>
     </row>
-    <row r="61" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B61" s="64" t="s">
+    <row r="61" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A61" s="44"/>
+      <c r="B61" s="83" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="65" t="s">
+      <c r="C61" s="84" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="50">
+      <c r="D61" s="45">
         <f>D59/D60%</f>
         <v>0.9</v>
       </c>
-      <c r="E61" s="50">
+      <c r="E61" s="45">
         <f t="shared" ref="E61:V61" si="1">E59/E60%</f>
         <v>0.3</v>
       </c>
-      <c r="F61" s="50">
+      <c r="F61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="G61" s="50">
+      <c r="G61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="H61" s="50">
+      <c r="H61" s="45">
         <f t="shared" si="1"/>
         <v>0.2</v>
       </c>
-      <c r="I61" s="50">
+      <c r="I61" s="45">
         <f t="shared" si="1"/>
         <v>0.1</v>
       </c>
-      <c r="J61" s="50">
+      <c r="J61" s="45">
         <f t="shared" si="1"/>
         <v>0.2</v>
       </c>
-      <c r="K61" s="50">
+      <c r="K61" s="45">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
-      <c r="L61" s="50">
+      <c r="L61" s="45">
         <f t="shared" si="1"/>
         <v>0.7</v>
       </c>
-      <c r="M61" s="50">
+      <c r="M61" s="45">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
-      <c r="N61" s="50">
+      <c r="N61" s="45">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
-      <c r="O61" s="50">
+      <c r="O61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="P61" s="50">
+      <c r="P61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="Q61" s="50">
+      <c r="Q61" s="45">
         <f t="shared" si="1"/>
         <v>0.3</v>
       </c>
-      <c r="R61" s="50">
+      <c r="R61" s="45">
         <f t="shared" si="1"/>
         <v>0.7</v>
       </c>
-      <c r="S61" s="50">
+      <c r="S61" s="45">
         <f t="shared" si="1"/>
         <v>0.8</v>
       </c>
-      <c r="T61" s="50">
+      <c r="T61" s="45">
         <f t="shared" si="1"/>
         <v>0.2</v>
       </c>
-      <c r="U61" s="50">
+      <c r="U61" s="45">
         <f t="shared" si="1"/>
         <v>0.6</v>
       </c>
-      <c r="V61" s="50">
+      <c r="V61" s="45">
         <f t="shared" si="1"/>
         <v>3.1</v>
       </c>
-      <c r="W61" s="50">
+      <c r="W61" s="45">
         <f t="shared" ref="W61" si="2">W59/W60%</f>
         <v>1.8</v>
       </c>
-      <c r="X61" s="50">
+      <c r="X61" s="45">
         <f t="shared" ref="X61" si="3">X59/X60%</f>
         <v>0.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <conditionalFormatting sqref="W1">
     <cfRule type="cellIs" dxfId="7" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X61"/>
   <sheetViews>
-    <sheetView topLeftCell="A40" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="49.140625" style="2" customWidth="1"/>
     <col min="4" max="6" width="15" style="2" customWidth="1"/>
     <col min="7" max="9" width="15" style="3" customWidth="1"/>
     <col min="10" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="7" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:24" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="27"/>
-[...9 lines deleted...]
-      <c r="A2" s="68">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="23"/>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A2" s="87">
         <v>111203</v>
       </c>
-      <c r="B2" s="68"/>
-[...13 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="X2" s="28" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" s="6" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="25"/>
+      <c r="B3" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="27" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="27" t="s">
         <v>145</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I3" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" s="27" t="s">
         <v>150</v>
       </c>
-      <c r="K3" s="32" t="s">
+      <c r="K3" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="27" t="s">
         <v>152</v>
       </c>
-      <c r="M3" s="32" t="s">
+      <c r="M3" s="27" t="s">
         <v>153</v>
       </c>
-      <c r="N3" s="32" t="s">
+      <c r="N3" s="27" t="s">
         <v>154</v>
       </c>
-      <c r="O3" s="32" t="s">
+      <c r="O3" s="27" t="s">
         <v>155</v>
       </c>
-      <c r="P3" s="32" t="s">
+      <c r="P3" s="27" t="s">
         <v>156</v>
       </c>
-      <c r="Q3" s="32" t="s">
+      <c r="Q3" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="R3" s="32" t="s">
+      <c r="R3" s="27" t="s">
         <v>158</v>
       </c>
-      <c r="S3" s="32" t="s">
+      <c r="S3" s="27" t="s">
         <v>164</v>
       </c>
-      <c r="T3" s="32" t="s">
+      <c r="T3" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="U3" s="32" t="s">
+      <c r="U3" s="27" t="s">
         <v>160</v>
       </c>
-      <c r="V3" s="32" t="s">
+      <c r="V3" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="W3" s="32" t="s">
+      <c r="W3" s="27" t="s">
         <v>162</v>
       </c>
-      <c r="X3" s="32" t="s">
+      <c r="X3" s="27" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="69" t="s">
+    <row r="4" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A4" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="70"/>
-[...24 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="B4" s="89"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+    </row>
+    <row r="5" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A5" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="38" t="s">
+      <c r="B5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="34">
         <v>43279</v>
       </c>
-      <c r="E5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="39">
+      <c r="E5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="F5" s="34">
         <v>43.3</v>
       </c>
-      <c r="G5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="39">
+      <c r="G5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="H5" s="34">
         <v>43.3</v>
       </c>
-      <c r="I5" s="39" t="s">
-[...8 lines deleted...]
-      <c r="L5" s="39">
+      <c r="I5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="J5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="K5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="L5" s="34">
         <v>43.3</v>
       </c>
-      <c r="M5" s="39" t="s">
-[...14 lines deleted...]
-      <c r="R5" s="39">
+      <c r="M5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="N5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="O5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="P5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="R5" s="34">
         <v>173</v>
       </c>
-      <c r="S5" s="39" t="s">
-[...8 lines deleted...]
-      <c r="V5" s="39">
+      <c r="S5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="T5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="U5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="V5" s="34">
         <v>37609.5</v>
       </c>
-      <c r="W5" s="39">
+      <c r="W5" s="34">
         <v>5323.3</v>
       </c>
-      <c r="X5" s="39">
+      <c r="X5" s="34">
         <v>43.3</v>
       </c>
     </row>
-    <row r="6" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="69" t="s">
+    <row r="6" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A6" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="70"/>
-[...24 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B6" s="89"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+    </row>
+    <row r="7" spans="1:24" ht="25.5">
+      <c r="A7" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="37">
         <v>1361.8</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="37">
         <v>7.2</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="37">
         <v>28.9</v>
       </c>
-      <c r="G7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="42">
+      <c r="G7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H7" s="37">
         <v>0.3</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="37">
         <v>0.7</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="37">
         <v>0.7</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="37">
         <v>1.8</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="37">
         <v>11</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="37">
         <v>481.9</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="37">
         <v>68.7</v>
       </c>
-      <c r="O7" s="42" t="s">
-[...5 lines deleted...]
-      <c r="Q7" s="42">
+      <c r="O7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q7" s="37">
         <v>19.399999999999999</v>
       </c>
-      <c r="R7" s="42">
+      <c r="R7" s="37">
         <v>44.8</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="37">
         <v>0.1</v>
       </c>
-      <c r="T7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="42">
+      <c r="T7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U7" s="37">
         <v>84.5</v>
       </c>
-      <c r="V7" s="42">
+      <c r="V7" s="37">
         <v>64.099999999999994</v>
       </c>
-      <c r="W7" s="42">
+      <c r="W7" s="37">
         <v>484.8</v>
       </c>
-      <c r="X7" s="42">
+      <c r="X7" s="37">
         <v>62.9</v>
       </c>
     </row>
-    <row r="8" spans="1:24" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:24" ht="25.5">
+      <c r="A8" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="37">
         <v>77.400000000000006</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="37">
         <v>11.8</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="37">
         <v>2</v>
       </c>
-      <c r="G8" s="42" t="s">
-[...5 lines deleted...]
-      <c r="I8" s="42">
+      <c r="G8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I8" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="37">
         <v>4.4000000000000004</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="37">
         <v>0.6</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="37">
         <v>6.7</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="37">
         <v>4.5</v>
       </c>
-      <c r="N8" s="42" t="s">
-[...8 lines deleted...]
-      <c r="Q8" s="42">
+      <c r="N8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q8" s="37">
         <v>0.2</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="37">
         <v>0.2</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="37">
         <v>0.6</v>
       </c>
-      <c r="T8" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U8" s="42">
+      <c r="T8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U8" s="37">
         <v>0.1</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="37">
         <v>10.4</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="37">
         <v>27.2</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="37">
         <v>3.8</v>
       </c>
     </row>
-    <row r="9" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="69" t="s">
+    <row r="9" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A9" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="70"/>
-[...24 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B9" s="89"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="37"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37"/>
+      <c r="U9" s="37"/>
+      <c r="V9" s="37"/>
+      <c r="W9" s="37"/>
+      <c r="X9" s="37"/>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="37">
         <v>22115.7</v>
       </c>
-      <c r="E10" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H10" s="42">
+      <c r="E10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H10" s="37">
         <v>154.80000000000001</v>
       </c>
-      <c r="I10" s="42" t="s">
-[...8 lines deleted...]
-      <c r="L10" s="42">
+      <c r="I10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L10" s="37">
         <v>44.3</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="37">
         <v>221.2</v>
       </c>
-      <c r="N10" s="42" t="s">
-[...5 lines deleted...]
-      <c r="P10" s="42">
+      <c r="N10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P10" s="37">
         <v>22.1</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="37">
         <v>22.1</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="37">
         <v>22.1</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="37">
         <v>132.69999999999999</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="37">
         <v>22.1</v>
       </c>
-      <c r="U10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="V10" s="42">
+      <c r="U10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V10" s="37">
         <v>11389.6</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="37">
         <v>9907.7999999999993</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="37">
         <v>176.9</v>
       </c>
     </row>
-    <row r="11" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A11" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="37">
         <v>445.3</v>
       </c>
-      <c r="E11" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="42">
+      <c r="E11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G11" s="37">
         <v>3.6</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="37">
         <v>120.3</v>
       </c>
-      <c r="I11" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="42">
+      <c r="I11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K11" s="37">
         <v>4</v>
       </c>
-      <c r="L11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M11" s="42">
+      <c r="L11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M11" s="37">
         <v>1.8</v>
       </c>
-      <c r="N11" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R11" s="42">
+      <c r="N11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R11" s="37">
         <v>0.4</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="37">
         <v>7.1</v>
       </c>
-      <c r="T11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U11" s="42">
+      <c r="T11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U11" s="37">
         <v>12</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="37">
         <v>37.4</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="37">
         <v>211.1</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="37">
         <v>47.6</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="66" t="s">
+    <row r="12" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A12" s="85" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="66"/>
-[...24 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B12" s="85"/>
+      <c r="C12" s="85"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="35"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A13" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="37">
         <v>17196.400000000001</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="37">
         <v>1117.8</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="37">
         <v>601.9</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="37">
         <v>1530.5</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="37">
         <v>567.5</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="37">
         <v>550.29999999999995</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="37">
         <v>756.6</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="37">
         <v>429.9</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="37">
         <v>980.2</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="37">
         <v>842.6</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="37">
         <v>1203.7</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="37">
         <v>945.8</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="37">
         <v>206.4</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="37">
         <v>773.8</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="37">
         <v>395.5</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="37">
         <v>1238.0999999999999</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="37">
         <v>275.10000000000002</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="37">
         <v>2132.4</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="37">
         <v>997.4</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="37">
         <v>1650.9</v>
       </c>
-      <c r="X13" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="X13" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="24.75" customHeight="1">
+      <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43" t="s">
+      <c r="C14" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="39">
         <v>63901.3</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="39">
         <v>1533.6</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="39">
         <v>2556.1</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="39">
         <v>2300.4</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="37">
         <v>1214.0999999999999</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="39">
         <v>1469.7</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="39">
         <v>3067.3</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="37">
         <v>2556.1</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="39">
         <v>1022.4</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="39">
         <v>3898</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="39">
         <v>3770.2</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="39">
         <v>2108.6999999999998</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="39">
         <v>1853.1</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="39">
         <v>2300.4</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="37">
         <v>2108.6999999999998</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="37">
         <v>12652.5</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="37">
         <v>1341.9</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="37">
         <v>3706.3</v>
       </c>
-      <c r="V14" s="42">
+      <c r="V14" s="37">
         <v>2939.6</v>
       </c>
-      <c r="W14" s="42">
+      <c r="W14" s="37">
         <v>10224.200000000001</v>
       </c>
-      <c r="X14" s="42">
+      <c r="X14" s="37">
         <v>1278</v>
       </c>
     </row>
-    <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="69" t="s">
+    <row r="15" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A15" s="88" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="70"/>
-[...24 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B15" s="89"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="35"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="35"/>
+      <c r="R15" s="37"/>
+      <c r="S15" s="37"/>
+      <c r="T15" s="37"/>
+      <c r="U15" s="37"/>
+      <c r="V15" s="37"/>
+      <c r="W15" s="37"/>
+      <c r="X15" s="37"/>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A16" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B16" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="37">
         <v>27332</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="37">
         <v>546.6</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="37">
         <v>437.3</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="37">
         <v>519.29999999999995</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="37">
         <v>191.3</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="37">
         <v>738</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="37">
         <v>574</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="37">
         <v>355.3</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="37">
         <v>574</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="37">
         <v>1421.3</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="37">
         <v>519.29999999999995</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="37">
         <v>218.7</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="37">
         <v>601.29999999999995</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="37">
         <v>492</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="37">
         <v>519.29999999999995</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="37">
         <v>382.6</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="37">
         <v>164</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="37">
         <v>300.7</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="37">
         <v>10960.1</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="37">
         <v>7188.3</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="37">
         <v>628.6</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="37" t="s">
+    <row r="17" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A17" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="43" t="s">
+      <c r="C17" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="37">
         <v>5466.4</v>
       </c>
-      <c r="E17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="42">
+      <c r="E17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="G17" s="37">
         <v>65.599999999999994</v>
       </c>
-      <c r="H17" s="42" t="s">
-[...20 lines deleted...]
-      <c r="O17" s="42">
+      <c r="H17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="N17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O17" s="37">
         <v>1590.7</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="39">
         <v>338.9</v>
       </c>
-      <c r="Q17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="S17" s="42">
+      <c r="Q17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S17" s="37">
         <v>2208.4</v>
       </c>
-      <c r="T17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="V17" s="42">
+      <c r="T17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V17" s="37">
         <v>770.8</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="37">
         <v>492</v>
       </c>
-      <c r="X17" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="X17" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="43" t="s">
+      <c r="C18" s="38" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="37">
         <v>5466.4</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="37">
         <v>377.2</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="39">
         <v>10.9</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="37">
         <v>114.8</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="37">
         <v>147.6</v>
       </c>
-      <c r="I18" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="44">
+      <c r="I18" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J18" s="39">
         <v>98.4</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="37">
         <v>82</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="37">
         <v>32.799999999999997</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="39">
         <v>240.5</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="37">
         <v>114.8</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="37">
         <v>32.799999999999997</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="39">
         <v>71.099999999999994</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="37">
         <v>21.9</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="37">
         <v>10.9</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="37">
         <v>10.9</v>
       </c>
-      <c r="T18" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U18" s="42">
+      <c r="T18" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U18" s="37">
         <v>32.799999999999997</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="37">
         <v>1503.3</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="37">
         <v>2470.8000000000002</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="37">
         <v>92.9</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="37" t="s">
+    <row r="19" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A19" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="37">
         <v>13401.9</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="37">
         <v>131.1</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="37">
         <v>15.2</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="37">
         <v>311.60000000000002</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="37">
         <v>431.6</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="37">
         <v>9.1</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="37">
         <v>605.20000000000005</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="37">
         <v>54.5</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="37">
         <v>299.10000000000002</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="37">
         <v>374.1</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="37">
         <v>506.9</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="37">
         <v>34</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="37">
         <v>218</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="37">
         <v>282.5</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="37">
         <v>523.29999999999995</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="37">
         <v>3.2</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="37">
         <v>45.4</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="37">
         <v>327.5</v>
       </c>
-      <c r="V19" s="42">
+      <c r="V19" s="37">
         <v>5580.7</v>
       </c>
-      <c r="W19" s="42">
+      <c r="W19" s="37">
         <v>3158</v>
       </c>
-      <c r="X19" s="42">
+      <c r="X19" s="37">
         <v>490.9</v>
       </c>
     </row>
-    <row r="20" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A20" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C20" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="37">
         <v>16280.4</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="37">
         <v>48.8</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="39">
         <v>16.3</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="37">
         <v>130.19999999999999</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="37">
         <v>114</v>
       </c>
-      <c r="I20" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="44">
+      <c r="I20" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J20" s="39">
         <v>48.8</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="37">
         <v>32.6</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="37">
         <v>423.3</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="39">
         <v>16.3</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="37">
         <v>195.4</v>
       </c>
-      <c r="O20" s="42" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="44">
+      <c r="O20" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P20" s="39">
         <v>65.099999999999994</v>
       </c>
-      <c r="Q20" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="42">
+      <c r="Q20" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R20" s="37">
         <v>32.6</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="37">
         <v>1921.1</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="37">
         <v>260.5</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="37">
         <v>97.7</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="37">
         <v>10728.6</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="37">
         <v>2116.5</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="37">
         <v>32.6</v>
       </c>
     </row>
-    <row r="21" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A21" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="37">
         <v>62625.9</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="37">
         <v>1252.5</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="37">
         <v>1002</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="37">
         <v>1189.9000000000001</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="37">
         <v>438.4</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="37">
         <v>1690.9</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="37">
         <v>1315.1</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="37">
         <v>814.1</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="37">
         <v>1315.1</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="37">
         <v>3256.5</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="37">
         <v>1189.9000000000001</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="37">
         <v>501</v>
       </c>
-      <c r="P21" s="42">
+      <c r="P21" s="37">
         <v>1377.8</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="37">
         <v>1127.3</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="37">
         <v>1189.9000000000001</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="37">
         <v>876.8</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="37">
         <v>375.8</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="37">
         <v>688.9</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="37">
         <v>25113</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="37">
         <v>16470.599999999999</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="37">
         <v>1440.4</v>
       </c>
     </row>
-    <row r="22" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="37" t="s">
+    <row r="22" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A22" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="37">
         <v>1663.7</v>
       </c>
-      <c r="E22" s="42" t="s">
-[...47 lines deleted...]
-      <c r="U22" s="42">
+      <c r="E22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U22" s="37">
         <v>13.3</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="37">
         <v>415.9</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="37">
         <v>733.7</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="37">
         <v>500.8</v>
       </c>
     </row>
-    <row r="23" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="66" t="s">
+    <row r="23" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A23" s="85" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="66"/>
-[...24 lines deleted...]
-      <c r="A24" s="37" t="s">
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="35"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+      <c r="V23" s="37"/>
+      <c r="W23" s="37"/>
+      <c r="X23" s="37"/>
+    </row>
+    <row r="24" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A24" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="37" t="s">
+      <c r="B24" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="43" t="s">
+      <c r="C24" s="38" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="39">
         <v>1526.3</v>
       </c>
-      <c r="E24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="44">
+      <c r="E24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="F24" s="39">
         <v>74.8</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="39">
         <v>9.1999999999999993</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="37">
         <v>137.4</v>
       </c>
-      <c r="I24" s="44" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="42">
+      <c r="I24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="J24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K24" s="37">
         <v>102.3</v>
       </c>
-      <c r="L24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="44">
+      <c r="L24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="M24" s="39">
         <v>415.2</v>
       </c>
-      <c r="N24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="O24" s="44">
+      <c r="N24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="O24" s="39">
         <v>196.9</v>
       </c>
-      <c r="P24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="Q24" s="44">
+      <c r="P24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q24" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="37">
         <v>24.4</v>
       </c>
-      <c r="S24" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T24" s="42">
+      <c r="S24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T24" s="37">
         <v>356.9</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="37">
         <v>149.6</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="37">
         <v>21.4</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="37">
         <v>33.6</v>
       </c>
-      <c r="X24" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="67" t="s">
+      <c r="X24" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A25" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="67"/>
-[...24 lines deleted...]
-      <c r="A26" s="37" t="s">
+      <c r="B25" s="86"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="39"/>
+      <c r="V25" s="39"/>
+      <c r="W25" s="39"/>
+      <c r="X25" s="39"/>
+    </row>
+    <row r="26" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A26" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="37" t="s">
+      <c r="B26" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="37">
         <v>1632.7</v>
       </c>
-      <c r="E26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="42">
+      <c r="E26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G26" s="37">
         <v>1.6</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="37">
         <v>6.6</v>
       </c>
-      <c r="I26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="42">
+      <c r="I26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J26" s="37">
         <v>45.7</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="37">
         <v>49</v>
       </c>
-      <c r="L26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M26" s="42">
+      <c r="L26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M26" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="37">
         <v>3.3</v>
       </c>
-      <c r="O26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="Q26" s="42">
+      <c r="O26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q26" s="37">
         <v>6.5</v>
       </c>
-      <c r="R26" s="42" t="s">
-[...11 lines deleted...]
-      <c r="V26" s="42">
+      <c r="R26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V26" s="37">
         <v>45.7</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="37">
         <v>1469.4</v>
       </c>
-      <c r="X26" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="37" t="s">
+      <c r="X26" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A27" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="42">
+      <c r="D27" s="37">
         <v>64</v>
       </c>
-      <c r="E27" s="42">
+      <c r="E27" s="37">
         <v>1.5</v>
       </c>
-      <c r="F27" s="42">
+      <c r="F27" s="37">
         <v>2</v>
       </c>
-      <c r="G27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="42">
+      <c r="G27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H27" s="37">
         <v>9.3000000000000007</v>
       </c>
-      <c r="I27" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="42">
+      <c r="I27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="37">
         <v>6.3</v>
       </c>
-      <c r="L27" s="42">
+      <c r="L27" s="37">
         <v>0.3</v>
       </c>
-      <c r="M27" s="42" t="s">
-[...23 lines deleted...]
-      <c r="U27" s="42">
+      <c r="M27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U27" s="37">
         <v>0.2</v>
       </c>
-      <c r="V27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W27" s="42">
+      <c r="V27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W27" s="37">
         <v>44.4</v>
       </c>
-      <c r="X27" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="66" t="s">
+      <c r="X27" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A28" s="85" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="66"/>
-[...24 lines deleted...]
-      <c r="A29" s="36" t="s">
+      <c r="B28" s="85"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="35"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="36"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+    </row>
+    <row r="29" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A29" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="46" t="s">
+      <c r="B29" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="42">
+      <c r="D29" s="37">
         <v>245534</v>
       </c>
-      <c r="E29" s="42">
+      <c r="E29" s="37">
         <v>245.5</v>
       </c>
-      <c r="F29" s="42">
+      <c r="F29" s="37">
         <v>2455.3000000000002</v>
       </c>
-      <c r="G29" s="42">
+      <c r="G29" s="37">
         <v>5401.7</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="37">
         <v>10803.5</v>
       </c>
-      <c r="I29" s="42">
+      <c r="I29" s="37">
         <v>75133.600000000006</v>
       </c>
-      <c r="J29" s="42">
+      <c r="J29" s="37">
         <v>1718.7</v>
       </c>
-      <c r="K29" s="42">
+      <c r="K29" s="37">
         <v>4419.6000000000004</v>
       </c>
-      <c r="L29" s="42">
+      <c r="L29" s="37">
         <v>1473.2</v>
       </c>
-      <c r="M29" s="42">
+      <c r="M29" s="37">
         <v>27990.9</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="37">
         <v>4665.1000000000004</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O29" s="37">
         <v>1227.7</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="37">
         <v>982.1</v>
       </c>
-      <c r="Q29" s="42">
+      <c r="Q29" s="37">
         <v>10312.4</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="37">
         <v>982.1</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="37">
         <v>1227.7</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="37">
         <v>491.1</v>
       </c>
-      <c r="U29" s="42">
+      <c r="U29" s="37">
         <v>9575.7999999999993</v>
       </c>
-      <c r="V29" s="42">
+      <c r="V29" s="37">
         <v>27990.9</v>
       </c>
-      <c r="W29" s="42">
+      <c r="W29" s="37">
         <v>48615.7</v>
       </c>
-      <c r="X29" s="42">
+      <c r="X29" s="37">
         <v>9821.4</v>
       </c>
     </row>
-    <row r="30" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="36" t="s">
+    <row r="30" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A30" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="C30" s="43" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="39">
         <v>40648.199999999997</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="39">
         <v>40.6</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="37">
         <v>406.5</v>
       </c>
-      <c r="G30" s="44">
+      <c r="G30" s="39">
         <v>203.2</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="37">
         <v>1178.8</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="39">
         <v>4268.1000000000004</v>
       </c>
-      <c r="J30" s="42">
+      <c r="J30" s="37">
         <v>81.3</v>
       </c>
-      <c r="K30" s="42">
+      <c r="K30" s="37">
         <v>81.3</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="39">
         <v>40.6</v>
       </c>
-      <c r="M30" s="42">
+      <c r="M30" s="37">
         <v>1504</v>
       </c>
-      <c r="N30" s="44">
+      <c r="N30" s="39">
         <v>81.3</v>
       </c>
-      <c r="O30" s="44">
+      <c r="O30" s="39">
         <v>40.6</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="37">
         <v>243.9</v>
       </c>
-      <c r="Q30" s="44">
+      <c r="Q30" s="39">
         <v>487.8</v>
       </c>
-      <c r="R30" s="42">
+      <c r="R30" s="37">
         <v>243.9</v>
       </c>
-      <c r="S30" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U30" s="42">
+      <c r="S30" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T30" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U30" s="37">
         <v>121.9</v>
       </c>
-      <c r="V30" s="42">
+      <c r="V30" s="37">
         <v>6015.9</v>
       </c>
-      <c r="W30" s="42">
+      <c r="W30" s="37">
         <v>24795.5</v>
       </c>
-      <c r="X30" s="42">
+      <c r="X30" s="37">
         <v>813</v>
       </c>
     </row>
-    <row r="31" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="66" t="s">
+    <row r="31" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A31" s="85" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="66"/>
-[...24 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="B31" s="85"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="36"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="37"/>
+      <c r="V31" s="37"/>
+      <c r="W31" s="37"/>
+      <c r="X31" s="37"/>
+    </row>
+    <row r="32" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A32" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="37" t="s">
+      <c r="B32" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="42">
+      <c r="D32" s="37">
         <v>99478.6</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="37">
         <v>199</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="37">
         <v>199</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="37">
         <v>298.39999999999998</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="37">
         <v>99.3</v>
       </c>
-      <c r="I32" s="42">
+      <c r="I32" s="37">
         <v>795.8</v>
       </c>
-      <c r="J32" s="42">
+      <c r="J32" s="37">
         <v>99.5</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="37">
         <v>397.9</v>
       </c>
-      <c r="L32" s="42">
+      <c r="L32" s="37">
         <v>696.4</v>
       </c>
-      <c r="M32" s="42">
+      <c r="M32" s="37">
         <v>497.4</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="37">
         <v>199</v>
       </c>
-      <c r="O32" s="42">
+      <c r="O32" s="37">
         <v>497.4</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="37">
         <v>199</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="37">
         <v>397.9</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="37">
         <v>298.39999999999998</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="37">
         <v>994.8</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="37">
         <v>99.5</v>
       </c>
-      <c r="U32" s="42" t="s">
-[...2 lines deleted...]
-      <c r="V32" s="42">
+      <c r="U32" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V32" s="37">
         <v>54713.2</v>
       </c>
-      <c r="W32" s="42">
+      <c r="W32" s="37">
         <v>38299.300000000003</v>
       </c>
-      <c r="X32" s="42">
+      <c r="X32" s="37">
         <v>497.4</v>
       </c>
     </row>
-    <row r="33" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="66" t="s">
+    <row r="33" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A33" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="66"/>
-[...24 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+      <c r="V33" s="37"/>
+      <c r="W33" s="37"/>
+      <c r="X33" s="37"/>
+    </row>
+    <row r="34" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A34" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="37">
         <v>14262.5</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="37">
         <v>114.1</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="37">
         <v>1483.3</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="37">
         <v>413.6</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="37">
         <v>328</v>
       </c>
-      <c r="I34" s="42">
+      <c r="I34" s="37">
         <v>28.5</v>
       </c>
-      <c r="J34" s="42">
+      <c r="J34" s="37">
         <v>142.6</v>
       </c>
-      <c r="K34" s="42">
+      <c r="K34" s="37">
         <v>199.7</v>
       </c>
-      <c r="L34" s="42">
+      <c r="L34" s="37">
         <v>213.9</v>
       </c>
-      <c r="M34" s="42">
+      <c r="M34" s="37">
         <v>570.5</v>
       </c>
-      <c r="N34" s="42">
+      <c r="N34" s="37">
         <v>385.1</v>
       </c>
-      <c r="O34" s="42">
+      <c r="O34" s="37">
         <v>128.4</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="37">
         <v>71.3</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="37">
         <v>213.9</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="37">
         <v>128.4</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="37">
         <v>42.8</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="37">
         <v>85.6</v>
       </c>
-      <c r="U34" s="42">
+      <c r="U34" s="37">
         <v>85.6</v>
       </c>
-      <c r="V34" s="42">
+      <c r="V34" s="37">
         <v>3480.1</v>
       </c>
-      <c r="W34" s="42">
+      <c r="W34" s="37">
         <v>1454.8</v>
       </c>
-      <c r="X34" s="42">
+      <c r="X34" s="37">
         <v>4692.3</v>
       </c>
     </row>
-    <row r="35" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="66" t="s">
+    <row r="35" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A35" s="85" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="66"/>
-[...24 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="B35" s="85"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="37"/>
+      <c r="S35" s="37"/>
+      <c r="T35" s="37"/>
+      <c r="U35" s="37"/>
+      <c r="V35" s="37"/>
+      <c r="W35" s="37"/>
+      <c r="X35" s="37"/>
+    </row>
+    <row r="36" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A36" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="37" t="s">
+      <c r="B36" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="37">
         <v>145.9</v>
       </c>
-      <c r="E36" s="42">
+      <c r="E36" s="37">
         <v>0.9</v>
       </c>
-      <c r="F36" s="42">
+      <c r="F36" s="37">
         <v>25.7</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="37">
         <v>0.1</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="37">
         <v>1.6</v>
       </c>
-      <c r="I36" s="42">
+      <c r="I36" s="37">
         <v>0.4</v>
       </c>
-      <c r="J36" s="42">
+      <c r="J36" s="37">
         <v>0.4</v>
       </c>
-      <c r="K36" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L36" s="42">
+      <c r="K36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L36" s="37">
         <v>0.3</v>
       </c>
-      <c r="M36" s="42">
+      <c r="M36" s="37">
         <v>2.5</v>
       </c>
-      <c r="N36" s="42">
+      <c r="N36" s="37">
         <v>2.5</v>
       </c>
-      <c r="O36" s="42">
+      <c r="O36" s="37">
         <v>8.9</v>
       </c>
-      <c r="P36" s="42" t="s">
-[...8 lines deleted...]
-      <c r="S36" s="42">
+      <c r="P36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S36" s="37">
         <v>8.5</v>
       </c>
-      <c r="T36" s="42">
+      <c r="T36" s="37">
         <v>0.1</v>
       </c>
-      <c r="U36" s="42">
+      <c r="U36" s="37">
         <v>31.5</v>
       </c>
-      <c r="V36" s="42">
+      <c r="V36" s="37">
         <v>32.700000000000003</v>
       </c>
-      <c r="W36" s="42">
+      <c r="W36" s="37">
         <v>29.2</v>
       </c>
-      <c r="X36" s="42">
+      <c r="X36" s="37">
         <v>0.6</v>
       </c>
     </row>
-    <row r="37" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="37" t="s">
+    <row r="37" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="37" t="s">
+      <c r="B37" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="42">
+      <c r="D37" s="37">
         <v>3046.5</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="37">
         <v>25.7</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="37">
         <v>218</v>
       </c>
-      <c r="G37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="42">
+      <c r="G37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H37" s="37">
         <v>640.70000000000005</v>
       </c>
-      <c r="I37" s="42">
+      <c r="I37" s="37">
         <v>110</v>
       </c>
-      <c r="J37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="42">
+      <c r="J37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K37" s="37">
         <v>41.9</v>
       </c>
-      <c r="L37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M37" s="42">
+      <c r="L37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M37" s="37">
         <v>87.7</v>
       </c>
-      <c r="N37" s="42">
+      <c r="N37" s="37">
         <v>1009.3</v>
       </c>
-      <c r="O37" s="42">
+      <c r="O37" s="37">
         <v>46.8</v>
       </c>
-      <c r="P37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q37" s="42">
+      <c r="P37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q37" s="37">
         <v>4.0999999999999996</v>
       </c>
-      <c r="R37" s="42">
+      <c r="R37" s="37">
         <v>477.4</v>
       </c>
-      <c r="S37" s="42">
+      <c r="S37" s="37">
         <v>3.9</v>
       </c>
-      <c r="T37" s="42">
+      <c r="T37" s="37">
         <v>0.2</v>
       </c>
-      <c r="U37" s="42">
+      <c r="U37" s="37">
         <v>131.6</v>
       </c>
-      <c r="V37" s="42">
+      <c r="V37" s="37">
         <v>21.9</v>
       </c>
-      <c r="W37" s="42">
+      <c r="W37" s="37">
         <v>226.4</v>
       </c>
-      <c r="X37" s="42">
+      <c r="X37" s="37">
         <v>0.9</v>
       </c>
     </row>
-    <row r="38" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="37" t="s">
+    <row r="38" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="37" t="s">
+      <c r="B38" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="37">
         <v>1825.1</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="37">
         <v>5.5</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="37">
         <v>113.2</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="37">
         <v>31</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="37">
         <v>29.2</v>
       </c>
-      <c r="I38" s="42">
+      <c r="I38" s="37">
         <v>7.3</v>
       </c>
-      <c r="J38" s="42">
+      <c r="J38" s="37">
         <v>939.8</v>
       </c>
-      <c r="K38" s="42">
+      <c r="K38" s="37">
         <v>16.399999999999999</v>
       </c>
-      <c r="L38" s="42">
+      <c r="L38" s="37">
         <v>3.7</v>
       </c>
-      <c r="M38" s="42">
+      <c r="M38" s="37">
         <v>45.6</v>
       </c>
-      <c r="N38" s="42">
+      <c r="N38" s="37">
         <v>12.8</v>
       </c>
-      <c r="O38" s="42">
+      <c r="O38" s="37">
         <v>1.8</v>
       </c>
-      <c r="P38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q38" s="42">
+      <c r="P38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q38" s="37">
         <v>32.9</v>
       </c>
-      <c r="R38" s="42">
+      <c r="R38" s="37">
         <v>1.8</v>
       </c>
-      <c r="S38" s="42">
+      <c r="S38" s="37">
         <v>27.4</v>
       </c>
-      <c r="T38" s="42">
+      <c r="T38" s="37">
         <v>65.7</v>
       </c>
-      <c r="U38" s="42">
+      <c r="U38" s="37">
         <v>100.4</v>
       </c>
-      <c r="V38" s="42">
+      <c r="V38" s="37">
         <v>20.100000000000001</v>
       </c>
-      <c r="W38" s="42">
+      <c r="W38" s="37">
         <v>370.5</v>
       </c>
-      <c r="X38" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="37" t="s">
+      <c r="X38" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A39" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="37" t="s">
+      <c r="B39" s="32" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D39" s="37">
         <v>1502.5</v>
       </c>
-      <c r="E39" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="42">
+      <c r="E39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H39" s="37">
         <v>4.5</v>
       </c>
-      <c r="I39" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="42">
+      <c r="I39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J39" s="37">
         <v>267.39999999999998</v>
       </c>
-      <c r="K39" s="42">
+      <c r="K39" s="37">
         <v>6</v>
       </c>
-      <c r="L39" s="42" t="s">
-[...23 lines deleted...]
-      <c r="T39" s="42">
+      <c r="L39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T39" s="37">
         <v>4.5</v>
       </c>
-      <c r="U39" s="42" t="s">
-[...2 lines deleted...]
-      <c r="V39" s="42">
+      <c r="U39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V39" s="37">
         <v>243.4</v>
       </c>
-      <c r="W39" s="42">
+      <c r="W39" s="37">
         <v>700.2</v>
       </c>
-      <c r="X39" s="42">
+      <c r="X39" s="37">
         <v>276.5</v>
       </c>
     </row>
-    <row r="40" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="37" t="s">
+    <row r="40" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A40" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="37" t="s">
+      <c r="B40" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="37">
         <v>10800.3</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="37">
         <v>140.4</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F40" s="37">
         <v>43.2</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="37">
         <v>86.4</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="37">
         <v>1252.8</v>
       </c>
-      <c r="I40" s="42">
+      <c r="I40" s="37">
         <v>216</v>
       </c>
-      <c r="J40" s="42">
+      <c r="J40" s="37">
         <v>10.8</v>
       </c>
-      <c r="K40" s="42">
+      <c r="K40" s="37">
         <v>1166.4000000000001</v>
       </c>
-      <c r="L40" s="42">
+      <c r="L40" s="37">
         <v>32.4</v>
       </c>
-      <c r="M40" s="42">
+      <c r="M40" s="37">
         <v>453.6</v>
       </c>
-      <c r="N40" s="42">
+      <c r="N40" s="37">
         <v>2430.1</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O40" s="37">
         <v>43.2</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="37">
         <v>97.2</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="37">
         <v>64.8</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="37">
         <v>75.7</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="37">
         <v>129.6</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="37">
         <v>21.6</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="37">
         <v>280.8</v>
       </c>
-      <c r="V40" s="42">
+      <c r="V40" s="37">
         <v>345.6</v>
       </c>
-      <c r="W40" s="42">
+      <c r="W40" s="37">
         <v>529.20000000000005</v>
       </c>
-      <c r="X40" s="42">
+      <c r="X40" s="37">
         <v>3380.5</v>
       </c>
     </row>
-    <row r="41" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="37" t="s">
+    <row r="41" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A41" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="37" t="s">
+      <c r="B41" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="42">
+      <c r="D41" s="37">
         <v>4293.8</v>
       </c>
-      <c r="E41" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="42">
+      <c r="E41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F41" s="37">
         <v>12.9</v>
       </c>
-      <c r="G41" s="42">
+      <c r="G41" s="37">
         <v>4.3</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="37">
         <v>47.2</v>
       </c>
-      <c r="I41" s="42">
+      <c r="I41" s="37">
         <v>8.6</v>
       </c>
-      <c r="J41" s="42">
+      <c r="J41" s="37">
         <v>34.4</v>
       </c>
-      <c r="K41" s="42">
+      <c r="K41" s="37">
         <v>4.3</v>
       </c>
-      <c r="L41" s="42">
+      <c r="L41" s="37">
         <v>30</v>
       </c>
-      <c r="M41" s="42">
+      <c r="M41" s="37">
         <v>4.3</v>
       </c>
-      <c r="N41" s="42">
+      <c r="N41" s="37">
         <v>4.3</v>
       </c>
-      <c r="O41" s="42">
+      <c r="O41" s="37">
         <v>60.1</v>
       </c>
-      <c r="P41" s="42">
+      <c r="P41" s="37">
         <v>55.8</v>
       </c>
-      <c r="Q41" s="42" t="s">
-[...8 lines deleted...]
-      <c r="T41" s="42">
+      <c r="Q41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T41" s="37">
         <v>4.3</v>
       </c>
-      <c r="U41" s="42">
+      <c r="U41" s="37">
         <v>4.3</v>
       </c>
-      <c r="V41" s="42">
+      <c r="V41" s="37">
         <v>77.3</v>
       </c>
-      <c r="W41" s="42">
+      <c r="W41" s="37">
         <v>3890.2</v>
       </c>
-      <c r="X41" s="42">
+      <c r="X41" s="37">
         <v>51.5</v>
       </c>
     </row>
-    <row r="42" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="37" t="s">
+    <row r="42" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A42" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="42">
+      <c r="D42" s="37">
         <v>883.5</v>
       </c>
-      <c r="E42" s="42">
+      <c r="E42" s="37">
         <v>160.80000000000001</v>
       </c>
-      <c r="F42" s="42">
+      <c r="F42" s="37">
         <v>299.5</v>
       </c>
-      <c r="G42" s="42" t="s">
-[...8 lines deleted...]
-      <c r="J42" s="42">
+      <c r="G42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J42" s="37">
         <v>12.4</v>
       </c>
-      <c r="K42" s="42">
+      <c r="K42" s="37">
         <v>5.3</v>
       </c>
-      <c r="L42" s="42">
+      <c r="L42" s="37">
         <v>11.5</v>
       </c>
-      <c r="M42" s="42">
+      <c r="M42" s="37">
         <v>8.8000000000000007</v>
       </c>
-      <c r="N42" s="42">
+      <c r="N42" s="37">
         <v>182.9</v>
       </c>
-      <c r="O42" s="42">
+      <c r="O42" s="37">
         <v>1.8</v>
       </c>
-      <c r="P42" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q42" s="42">
+      <c r="P42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q42" s="37">
         <v>9.6999999999999993</v>
       </c>
-      <c r="R42" s="42">
+      <c r="R42" s="37">
         <v>75.900000000000006</v>
       </c>
-      <c r="S42" s="42">
+      <c r="S42" s="37">
         <v>18.600000000000001</v>
       </c>
-      <c r="T42" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U42" s="42">
+      <c r="T42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U42" s="37">
         <v>47.7</v>
       </c>
-      <c r="V42" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W42" s="42">
+      <c r="V42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W42" s="37">
         <v>38.9</v>
       </c>
-      <c r="X42" s="42">
+      <c r="X42" s="37">
         <v>9.6999999999999993</v>
       </c>
     </row>
-    <row r="43" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="37" t="s">
+    <row r="43" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A43" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="37">
         <v>1875.1</v>
       </c>
-      <c r="E43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H43" s="42">
+      <c r="E43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H43" s="37">
         <v>92.7</v>
       </c>
-      <c r="I43" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K43" s="42">
+      <c r="I43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K43" s="37">
         <v>153.6</v>
       </c>
-      <c r="L43" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M43" s="42">
+      <c r="L43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M43" s="37">
         <v>12.7</v>
       </c>
-      <c r="N43" s="42">
+      <c r="N43" s="37">
         <v>405.4</v>
       </c>
-      <c r="O43" s="42" t="s">
-[...5 lines deleted...]
-      <c r="Q43" s="42">
+      <c r="O43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q43" s="37">
         <v>826.8</v>
       </c>
-      <c r="R43" s="42">
+      <c r="R43" s="37">
         <v>11.3</v>
       </c>
-      <c r="S43" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U43" s="42">
+      <c r="S43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U43" s="37">
         <v>22.4</v>
       </c>
-      <c r="V43" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W43" s="42">
+      <c r="V43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W43" s="37">
         <v>75.400000000000006</v>
       </c>
-      <c r="X43" s="42">
+      <c r="X43" s="37">
         <v>274.8</v>
       </c>
     </row>
-    <row r="44" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="37" t="s">
+    <row r="44" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A44" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="37" t="s">
+      <c r="B44" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="37">
         <v>4605.6000000000004</v>
       </c>
-      <c r="E44" s="42" t="s">
-[...11 lines deleted...]
-      <c r="I44" s="42">
+      <c r="E44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I44" s="37">
         <v>18.5</v>
       </c>
-      <c r="J44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K44" s="42">
+      <c r="J44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K44" s="37">
         <v>15.9</v>
       </c>
-      <c r="L44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M44" s="42">
+      <c r="L44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M44" s="37">
         <v>0.3</v>
       </c>
-      <c r="N44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="O44" s="42">
+      <c r="N44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O44" s="37">
         <v>0.4</v>
       </c>
-      <c r="P44" s="42" t="s">
-[...5 lines deleted...]
-      <c r="R44" s="42">
+      <c r="P44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R44" s="37">
         <v>0.6</v>
       </c>
-      <c r="S44" s="42">
+      <c r="S44" s="37">
         <v>1.5</v>
       </c>
-      <c r="T44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U44" s="42">
+      <c r="T44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U44" s="37">
         <v>2.2999999999999998</v>
       </c>
-      <c r="V44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W44" s="42">
+      <c r="V44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W44" s="37">
         <v>7.6</v>
       </c>
-      <c r="X44" s="42">
+      <c r="X44" s="37">
         <v>4558.5</v>
       </c>
     </row>
-    <row r="45" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="37" t="s">
+    <row r="45" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A45" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="37" t="s">
+      <c r="B45" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D45" s="37">
         <v>21208.3</v>
       </c>
-      <c r="E45" s="42">
+      <c r="E45" s="37">
         <v>40.9</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F45" s="37">
         <v>1473.3</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G45" s="37">
         <v>1171.9000000000001</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="37">
         <v>3679.6</v>
       </c>
-      <c r="I45" s="42">
+      <c r="I45" s="37">
         <v>1905.1</v>
       </c>
-      <c r="J45" s="42">
+      <c r="J45" s="37">
         <v>358.5</v>
       </c>
-      <c r="K45" s="42">
+      <c r="K45" s="37">
         <v>2193</v>
       </c>
-      <c r="L45" s="42">
+      <c r="L45" s="37">
         <v>1339.3</v>
       </c>
-      <c r="M45" s="42">
+      <c r="M45" s="37">
         <v>783.8</v>
       </c>
-      <c r="N45" s="42">
+      <c r="N45" s="37">
         <v>109.5</v>
       </c>
-      <c r="O45" s="42">
+      <c r="O45" s="37">
         <v>495</v>
       </c>
-      <c r="P45" s="42">
+      <c r="P45" s="37">
         <v>44.1</v>
       </c>
-      <c r="Q45" s="42">
+      <c r="Q45" s="37">
         <v>927.5</v>
       </c>
-      <c r="R45" s="42">
+      <c r="R45" s="37">
         <v>1249.5999999999999</v>
       </c>
-      <c r="S45" s="42">
+      <c r="S45" s="37">
         <v>74.599999999999994</v>
       </c>
-      <c r="T45" s="42">
+      <c r="T45" s="37">
         <v>51.4</v>
       </c>
-      <c r="U45" s="42">
+      <c r="U45" s="37">
         <v>186.3</v>
       </c>
-      <c r="V45" s="42">
+      <c r="V45" s="37">
         <v>2527.8000000000002</v>
       </c>
-      <c r="W45" s="42">
+      <c r="W45" s="37">
         <v>714.3</v>
       </c>
-      <c r="X45" s="42">
+      <c r="X45" s="37">
         <v>1882.8</v>
       </c>
     </row>
-    <row r="46" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="37" t="s">
+    <row r="46" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A46" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="37" t="s">
+      <c r="B46" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="37">
         <v>6</v>
       </c>
-      <c r="E46" s="42">
+      <c r="E46" s="37">
         <v>0.6</v>
       </c>
-      <c r="F46" s="42">
+      <c r="F46" s="37">
         <v>1.2</v>
       </c>
-      <c r="G46" s="42" t="s">
-[...11 lines deleted...]
-      <c r="K46" s="42">
+      <c r="G46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K46" s="37">
         <v>4.2</v>
       </c>
-      <c r="L46" s="42" t="s">
-[...40 lines deleted...]
-      <c r="A47" s="37" t="s">
+      <c r="L46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X46" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A47" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="37" t="s">
+      <c r="B47" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="42">
+      <c r="D47" s="37">
         <v>632.1</v>
       </c>
-      <c r="E47" s="42">
+      <c r="E47" s="37">
         <v>0.1</v>
       </c>
-      <c r="F47" s="42" t="s">
-[...5 lines deleted...]
-      <c r="H47" s="42">
+      <c r="F47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H47" s="37">
         <v>99.8</v>
       </c>
-      <c r="I47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="42">
+      <c r="I47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J47" s="37">
         <v>466.8</v>
       </c>
-      <c r="K47" s="42">
+      <c r="K47" s="37">
         <v>0.5</v>
       </c>
-      <c r="L47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M47" s="42">
+      <c r="L47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M47" s="37">
         <v>18.600000000000001</v>
       </c>
-      <c r="N47" s="42">
+      <c r="N47" s="37">
         <v>1.8</v>
       </c>
-      <c r="O47" s="42">
+      <c r="O47" s="37">
         <v>1.7</v>
       </c>
-      <c r="P47" s="42" t="s">
-[...5 lines deleted...]
-      <c r="R47" s="42">
+      <c r="P47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R47" s="37">
         <v>3.9</v>
       </c>
-      <c r="S47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T47" s="42">
+      <c r="S47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T47" s="37">
         <v>0.2</v>
       </c>
-      <c r="U47" s="42">
+      <c r="U47" s="37">
         <v>1.5</v>
       </c>
-      <c r="V47" s="42">
+      <c r="V47" s="37">
         <v>6.8</v>
       </c>
-      <c r="W47" s="42">
+      <c r="W47" s="37">
         <v>24.3</v>
       </c>
-      <c r="X47" s="42">
+      <c r="X47" s="37">
         <v>6.1</v>
       </c>
     </row>
-    <row r="48" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="37" t="s">
+    <row r="48" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A48" s="32" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="37" t="s">
+      <c r="B48" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="37">
         <v>1360.6</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="37">
         <v>167.3</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="37">
         <v>12.3</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="37">
         <v>42.2</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="37">
         <v>70.099999999999994</v>
       </c>
-      <c r="I48" s="42">
+      <c r="I48" s="37">
         <v>0.6</v>
       </c>
-      <c r="J48" s="42">
+      <c r="J48" s="37">
         <v>1.8</v>
       </c>
-      <c r="K48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L48" s="42">
+      <c r="K48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L48" s="37">
         <v>58.1</v>
       </c>
-      <c r="M48" s="42">
+      <c r="M48" s="37">
         <v>50.8</v>
       </c>
-      <c r="N48" s="42">
+      <c r="N48" s="37">
         <v>5.9</v>
       </c>
-      <c r="O48" s="42">
+      <c r="O48" s="37">
         <v>3.3</v>
       </c>
-      <c r="P48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q48" s="42">
+      <c r="P48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q48" s="37">
         <v>11.2</v>
       </c>
-      <c r="R48" s="42">
+      <c r="R48" s="37">
         <v>0.8</v>
       </c>
-      <c r="S48" s="42">
+      <c r="S48" s="37">
         <v>4.5</v>
       </c>
-      <c r="T48" s="42">
+      <c r="T48" s="37">
         <v>0.9</v>
       </c>
-      <c r="U48" s="42">
+      <c r="U48" s="37">
         <v>14.5</v>
       </c>
-      <c r="V48" s="42">
+      <c r="V48" s="37">
         <v>137.9</v>
       </c>
-      <c r="W48" s="42">
+      <c r="W48" s="37">
         <v>524</v>
       </c>
-      <c r="X48" s="42">
+      <c r="X48" s="37">
         <v>254.4</v>
       </c>
     </row>
-    <row r="49" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="37" t="s">
+    <row r="49" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A49" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="37" t="s">
+      <c r="B49" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="42">
+      <c r="D49" s="37">
         <v>8.1999999999999993</v>
       </c>
-      <c r="E49" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H49" s="42">
+      <c r="E49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H49" s="37">
         <v>5.4</v>
       </c>
-      <c r="I49" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="42">
+      <c r="I49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J49" s="37">
         <v>1.4</v>
       </c>
-      <c r="K49" s="42" t="s">
-[...23 lines deleted...]
-      <c r="S49" s="42">
+      <c r="K49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S49" s="37">
         <v>1.4</v>
       </c>
-      <c r="T49" s="42" t="s">
-[...16 lines deleted...]
-      <c r="A50" s="37" t="s">
+      <c r="T49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X49" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A50" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="37" t="s">
+      <c r="B50" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="48" t="s">
+      <c r="C50" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="37">
         <v>3.6</v>
       </c>
-      <c r="E50" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H50" s="42">
+      <c r="E50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" s="37">
         <v>1.4</v>
       </c>
-      <c r="I50" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="42">
+      <c r="I50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J50" s="37">
         <v>0.4</v>
       </c>
-      <c r="K50" s="42" t="s">
-[...20 lines deleted...]
-      <c r="R50" s="42">
+      <c r="K50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R50" s="37">
         <v>1.8</v>
       </c>
-      <c r="S50" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A51" s="37" t="s">
+      <c r="S50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X50" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A51" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="37" t="s">
+      <c r="B51" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="48" t="s">
+      <c r="C51" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="37">
         <v>50.2</v>
       </c>
-      <c r="E51" s="42" t="s">
-[...17 lines deleted...]
-      <c r="K51" s="42">
+      <c r="E51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K51" s="37">
         <v>1.9</v>
       </c>
-      <c r="L51" s="42" t="s">
-[...29 lines deleted...]
-      <c r="V51" s="42">
+      <c r="L51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V51" s="37">
         <v>48.3</v>
       </c>
-      <c r="W51" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="37" t="s">
+      <c r="W51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X51" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A52" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="37" t="s">
+      <c r="B52" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="48" t="s">
+      <c r="C52" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="37">
         <v>2144</v>
       </c>
-      <c r="E52" s="42">
+      <c r="E52" s="37">
         <v>4.3</v>
       </c>
-      <c r="F52" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="42">
+      <c r="F52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G52" s="37">
         <v>469.5</v>
       </c>
-      <c r="H52" s="42">
+      <c r="H52" s="37">
         <v>4.3</v>
       </c>
-      <c r="I52" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="42">
+      <c r="I52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J52" s="37">
         <v>2.1</v>
       </c>
-      <c r="K52" s="42">
+      <c r="K52" s="37">
         <v>6.4</v>
       </c>
-      <c r="L52" s="42">
+      <c r="L52" s="37">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M52" s="42">
+      <c r="M52" s="37">
         <v>645.29999999999995</v>
       </c>
-      <c r="N52" s="42" t="s">
-[...8 lines deleted...]
-      <c r="Q52" s="42">
+      <c r="N52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q52" s="37">
         <v>8.6</v>
       </c>
-      <c r="R52" s="42" t="s">
-[...5 lines deleted...]
-      <c r="T52" s="42">
+      <c r="R52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T52" s="37">
         <v>47.2</v>
       </c>
-      <c r="U52" s="42">
+      <c r="U52" s="37">
         <v>831.9</v>
       </c>
-      <c r="V52" s="42">
+      <c r="V52" s="37">
         <v>32.200000000000003</v>
       </c>
-      <c r="W52" s="42">
+      <c r="W52" s="37">
         <v>90</v>
       </c>
-      <c r="X52" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="37" t="s">
+      <c r="X52" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A53" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="37" t="s">
+      <c r="B53" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="48" t="s">
+      <c r="C53" s="43" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D53" s="37">
         <v>5377.4</v>
       </c>
-      <c r="E53" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="42">
+      <c r="E53" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F53" s="37">
         <v>54.3</v>
       </c>
-      <c r="G53" s="42">
+      <c r="G53" s="37">
         <v>23.9</v>
       </c>
-      <c r="H53" s="42">
+      <c r="H53" s="37">
         <v>1545.7</v>
       </c>
-      <c r="I53" s="42">
+      <c r="I53" s="37">
         <v>66.400000000000006</v>
       </c>
-      <c r="J53" s="42">
+      <c r="J53" s="37">
         <v>94.7</v>
       </c>
-      <c r="K53" s="42">
+      <c r="K53" s="37">
         <v>1146.9000000000001</v>
       </c>
-      <c r="L53" s="42">
+      <c r="L53" s="37">
         <v>203.3</v>
       </c>
-      <c r="M53" s="42">
+      <c r="M53" s="37">
         <v>471.6</v>
       </c>
-      <c r="N53" s="42">
+      <c r="N53" s="37">
         <v>954.8</v>
       </c>
-      <c r="O53" s="42">
+      <c r="O53" s="37">
         <v>1.5</v>
       </c>
-      <c r="P53" s="42">
+      <c r="P53" s="37">
         <v>2.6</v>
       </c>
-      <c r="Q53" s="42">
+      <c r="Q53" s="37">
         <v>24.2</v>
       </c>
-      <c r="R53" s="42">
+      <c r="R53" s="37">
         <v>90.3</v>
       </c>
-      <c r="S53" s="42">
+      <c r="S53" s="37">
         <v>7.9</v>
       </c>
-      <c r="T53" s="42">
+      <c r="T53" s="37">
         <v>5.8</v>
       </c>
-      <c r="U53" s="42">
+      <c r="U53" s="37">
         <v>131.4</v>
       </c>
-      <c r="V53" s="42">
+      <c r="V53" s="37">
         <v>210.3</v>
       </c>
-      <c r="W53" s="42">
+      <c r="W53" s="37">
         <v>168</v>
       </c>
-      <c r="X53" s="42">
+      <c r="X53" s="37">
         <v>173.8</v>
       </c>
     </row>
-    <row r="54" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="37" t="s">
+    <row r="54" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A54" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="37" t="s">
+      <c r="B54" s="32" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="42" t="s">
-[...64 lines deleted...]
-      <c r="A55" s="37" t="s">
+      <c r="D54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="E54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X54" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A55" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="37" t="s">
+      <c r="B55" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D55" s="37">
         <v>10.4</v>
       </c>
-      <c r="E55" s="42" t="s">
-[...50 lines deleted...]
-      <c r="V55" s="42">
+      <c r="E55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V55" s="37">
         <v>10.4</v>
       </c>
-      <c r="W55" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="66" t="s">
+      <c r="W55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X55" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A56" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="66"/>
-[...24 lines deleted...]
-      <c r="A57" s="37" t="s">
+      <c r="B56" s="85"/>
+      <c r="C56" s="85"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="36"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="36"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="36"/>
+      <c r="L56" s="36"/>
+      <c r="M56" s="36"/>
+      <c r="N56" s="35"/>
+      <c r="O56" s="36"/>
+      <c r="P56" s="36"/>
+      <c r="Q56" s="35"/>
+      <c r="R56" s="37"/>
+      <c r="S56" s="37"/>
+      <c r="T56" s="37"/>
+      <c r="U56" s="37"/>
+      <c r="V56" s="37"/>
+      <c r="W56" s="37"/>
+      <c r="X56" s="37"/>
+    </row>
+    <row r="57" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A57" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="37" t="s">
+      <c r="B57" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="43" t="s">
+      <c r="C57" s="38" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="44">
+      <c r="D57" s="39">
         <v>456464.7</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="39">
         <v>912.9</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="39">
         <v>456.5</v>
       </c>
-      <c r="G57" s="44">
+      <c r="G57" s="39">
         <v>1369.4</v>
       </c>
-      <c r="H57" s="42">
+      <c r="H57" s="37">
         <v>2282.1999999999998</v>
       </c>
-      <c r="I57" s="44">
+      <c r="I57" s="39">
         <v>4108.2</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="39">
         <v>16432.7</v>
       </c>
-      <c r="K57" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L57" s="44">
+      <c r="K57" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L57" s="39">
         <v>2738.8</v>
       </c>
-      <c r="M57" s="44">
+      <c r="M57" s="39">
         <v>4108.2</v>
       </c>
-      <c r="N57" s="44">
+      <c r="N57" s="39">
         <v>4108.2</v>
       </c>
-      <c r="O57" s="44">
+      <c r="O57" s="39">
         <v>456.5</v>
       </c>
-      <c r="P57" s="44">
+      <c r="P57" s="39">
         <v>456.5</v>
       </c>
-      <c r="Q57" s="44">
+      <c r="Q57" s="39">
         <v>1369.4</v>
       </c>
-      <c r="R57" s="42">
+      <c r="R57" s="37">
         <v>4108.2</v>
       </c>
-      <c r="S57" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U57" s="42">
+      <c r="S57" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T57" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U57" s="37">
         <v>5934</v>
       </c>
-      <c r="V57" s="42">
+      <c r="V57" s="37">
         <v>129179.5</v>
       </c>
-      <c r="W57" s="42">
+      <c r="W57" s="37">
         <v>277987</v>
       </c>
-      <c r="X57" s="42">
+      <c r="X57" s="37">
         <v>456.5</v>
       </c>
     </row>
-    <row r="58" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="37" t="s">
+    <row r="58" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A58" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="37" t="s">
+      <c r="B58" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="42">
+      <c r="D58" s="37">
         <v>2097.5</v>
       </c>
-      <c r="E58" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H58" s="42">
+      <c r="E58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H58" s="37">
         <v>48.2</v>
       </c>
-      <c r="I58" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="42">
+      <c r="I58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J58" s="37">
         <v>37.799999999999997</v>
       </c>
-      <c r="K58" s="42" t="s">
-[...8 lines deleted...]
-      <c r="N58" s="42">
+      <c r="K58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N58" s="37">
         <v>4.2</v>
       </c>
-      <c r="O58" s="42" t="s">
-[...2 lines deleted...]
-      <c r="P58" s="42">
+      <c r="O58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P58" s="37">
         <v>2.1</v>
       </c>
-      <c r="Q58" s="42">
+      <c r="Q58" s="37">
         <v>12.6</v>
       </c>
-      <c r="R58" s="42">
+      <c r="R58" s="37">
         <v>18.899999999999999</v>
       </c>
-      <c r="S58" s="42" t="s">
-[...11 lines deleted...]
-      <c r="W58" s="42">
+      <c r="S58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W58" s="37">
         <v>1973.7</v>
       </c>
-      <c r="X58" s="42" t="s">
-[...5 lines deleted...]
-      <c r="B59" s="64" t="s">
+      <c r="X58" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A59" s="44"/>
+      <c r="B59" s="83" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="65" t="s">
+      <c r="C59" s="84" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="50">
+      <c r="D59" s="45">
         <v>1202101.2</v>
       </c>
-      <c r="E59" s="50">
+      <c r="E59" s="45">
         <v>7086.7</v>
       </c>
-      <c r="F59" s="50">
+      <c r="F59" s="45">
         <v>12044.9</v>
       </c>
-      <c r="G59" s="50">
+      <c r="G59" s="45">
         <v>15692.3</v>
       </c>
-      <c r="H59" s="50">
+      <c r="H59" s="45">
         <v>25791.5</v>
       </c>
-      <c r="I59" s="50">
+      <c r="I59" s="45">
         <v>91130.7</v>
       </c>
-      <c r="J59" s="50">
+      <c r="J59" s="45">
         <v>27219.7</v>
       </c>
-      <c r="K59" s="50">
+      <c r="K59" s="45">
         <v>14349.7</v>
       </c>
-      <c r="L59" s="50">
+      <c r="L59" s="45">
         <v>11596.2</v>
       </c>
-      <c r="M59" s="50">
+      <c r="M59" s="45">
         <v>48435.4</v>
       </c>
-      <c r="N59" s="50">
+      <c r="N59" s="45">
         <v>22134.400000000001</v>
       </c>
-      <c r="O59" s="50">
+      <c r="O59" s="45">
         <v>8643.7000000000007</v>
       </c>
-      <c r="P59" s="50">
+      <c r="P59" s="45">
         <v>6908.4</v>
       </c>
-      <c r="Q59" s="50">
+      <c r="Q59" s="45">
         <v>19754.5</v>
       </c>
-      <c r="R59" s="50">
+      <c r="R59" s="45">
         <v>12814.1</v>
       </c>
-      <c r="S59" s="50">
+      <c r="S59" s="45">
         <v>21977.3</v>
       </c>
-      <c r="T59" s="50">
+      <c r="T59" s="45">
         <v>3719.8</v>
       </c>
-      <c r="U59" s="50">
+      <c r="U59" s="45">
         <v>25049.9</v>
       </c>
-      <c r="V59" s="50">
+      <c r="V59" s="45">
         <v>333281.8</v>
       </c>
-      <c r="W59" s="50">
+      <c r="W59" s="45">
         <v>462520.8</v>
       </c>
-      <c r="X59" s="50">
+      <c r="X59" s="45">
         <v>31949.4</v>
       </c>
     </row>
-    <row r="60" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B60" s="64" t="s">
+    <row r="60" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A60" s="44"/>
+      <c r="B60" s="83" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="65" t="s">
+      <c r="C60" s="84" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="50">
+      <c r="D60" s="45">
         <v>119442289.7</v>
       </c>
-      <c r="E60" s="50">
+      <c r="E60" s="45">
         <v>2626326.7000000002</v>
       </c>
-      <c r="F60" s="50">
+      <c r="F60" s="45">
         <v>3668371.9</v>
       </c>
-      <c r="G60" s="50">
+      <c r="G60" s="45">
         <v>4187587.9</v>
       </c>
-      <c r="H60" s="50">
+      <c r="H60" s="45">
         <v>5322132</v>
       </c>
-      <c r="I60" s="50">
+      <c r="I60" s="45">
         <v>15237721.6</v>
       </c>
-      <c r="J60" s="50">
+      <c r="J60" s="45">
         <v>5014788.3</v>
       </c>
-      <c r="K60" s="50">
+      <c r="K60" s="45">
         <v>2926010.6</v>
       </c>
-      <c r="L60" s="50">
+      <c r="L60" s="45">
         <v>1809417.6</v>
       </c>
-      <c r="M60" s="50">
+      <c r="M60" s="45">
         <v>7711828.2000000002</v>
       </c>
-      <c r="N60" s="50">
+      <c r="N60" s="45">
         <v>4436636.0999999996</v>
       </c>
-      <c r="O60" s="50">
+      <c r="O60" s="45">
         <v>2573511.2999999998</v>
       </c>
-      <c r="P60" s="50">
+      <c r="P60" s="45">
         <v>4798701</v>
       </c>
-      <c r="Q60" s="50">
+      <c r="Q60" s="45">
         <v>4371041.7</v>
       </c>
-      <c r="R60" s="50">
+      <c r="R60" s="45">
         <v>2227596.2999999998</v>
       </c>
-      <c r="S60" s="50">
+      <c r="S60" s="45">
         <v>3831527.6</v>
       </c>
-      <c r="T60" s="50">
+      <c r="T60" s="45">
         <v>1969727.3</v>
       </c>
-      <c r="U60" s="50">
+      <c r="U60" s="45">
         <v>4459056.0999999996</v>
       </c>
-      <c r="V60" s="50">
+      <c r="V60" s="45">
         <v>12960836</v>
       </c>
-      <c r="W60" s="50">
+      <c r="W60" s="45">
         <v>25229706.800000001</v>
       </c>
-      <c r="X60" s="50">
+      <c r="X60" s="45">
         <v>4079764.7</v>
       </c>
     </row>
-    <row r="61" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B61" s="64" t="s">
+    <row r="61" spans="1:24" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A61" s="44"/>
+      <c r="B61" s="83" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="65" t="s">
+      <c r="C61" s="84" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="50">
+      <c r="D61" s="45">
         <f>D59/D60%</f>
         <v>1</v>
       </c>
-      <c r="E61" s="50">
+      <c r="E61" s="45">
         <f t="shared" ref="E61:X61" si="0">E59/E60%</f>
         <v>0.3</v>
       </c>
-      <c r="F61" s="50">
+      <c r="F61" s="45">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="G61" s="50">
+      <c r="G61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="H61" s="50">
+      <c r="H61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="I61" s="50">
+      <c r="I61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="J61" s="50">
+      <c r="J61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="K61" s="50">
+      <c r="K61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="L61" s="50">
+      <c r="L61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="M61" s="50">
+      <c r="M61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="N61" s="50">
+      <c r="N61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="O61" s="50">
+      <c r="O61" s="45">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="P61" s="50">
+      <c r="P61" s="45">
         <f t="shared" si="0"/>
         <v>0.1</v>
       </c>
-      <c r="Q61" s="50">
+      <c r="Q61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="R61" s="50">
+      <c r="R61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="S61" s="50">
+      <c r="S61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="T61" s="50">
+      <c r="T61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="U61" s="50">
+      <c r="U61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="V61" s="50">
+      <c r="V61" s="45">
         <f t="shared" si="0"/>
         <v>2.6</v>
       </c>
-      <c r="W61" s="50">
+      <c r="W61" s="45">
         <f t="shared" si="0"/>
         <v>1.8</v>
       </c>
-      <c r="X61" s="50">
+      <c r="X61" s="45">
         <f t="shared" si="0"/>
         <v>0.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <conditionalFormatting sqref="W1">
     <cfRule type="cellIs" dxfId="5" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X63"/>
   <sheetViews>
-    <sheetView topLeftCell="A49" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="18.85546875" defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="18.85546875" defaultRowHeight="22.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" style="56" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" style="51" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" customWidth="1"/>
     <col min="3" max="3" width="51.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="I1" s="28"/>
+    <row r="1" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A1" s="47" t="s">
+        <v>217</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="23"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="7"/>
       <c r="R1" s="7"/>
       <c r="S1" s="7"/>
       <c r="T1" s="7"/>
       <c r="U1" s="7"/>
       <c r="V1" s="7"/>
       <c r="W1" s="7"/>
       <c r="X1" s="7"/>
     </row>
-    <row r="2" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="68">
+    <row r="2" spans="1:24" ht="19.5" customHeight="1">
+      <c r="A2" s="87">
         <v>111203</v>
       </c>
-      <c r="B2" s="68"/>
-[...6 lines deleted...]
-      <c r="I2" s="29"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
-      <c r="X2" s="33" t="s">
-[...5 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="X2" s="28" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" ht="33.75" customHeight="1">
+      <c r="A3" s="48"/>
+      <c r="B3" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="27" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="27" t="s">
         <v>145</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I3" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" s="27" t="s">
         <v>150</v>
       </c>
-      <c r="K3" s="32" t="s">
+      <c r="K3" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="27" t="s">
         <v>152</v>
       </c>
-      <c r="M3" s="32" t="s">
+      <c r="M3" s="27" t="s">
         <v>153</v>
       </c>
-      <c r="N3" s="32" t="s">
+      <c r="N3" s="27" t="s">
         <v>154</v>
       </c>
-      <c r="O3" s="32" t="s">
+      <c r="O3" s="27" t="s">
         <v>155</v>
       </c>
-      <c r="P3" s="32" t="s">
+      <c r="P3" s="27" t="s">
         <v>156</v>
       </c>
-      <c r="Q3" s="32" t="s">
+      <c r="Q3" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="R3" s="32" t="s">
+      <c r="R3" s="27" t="s">
         <v>158</v>
       </c>
-      <c r="S3" s="32" t="s">
+      <c r="S3" s="27" t="s">
         <v>164</v>
       </c>
-      <c r="T3" s="32" t="s">
+      <c r="T3" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="U3" s="32" t="s">
+      <c r="U3" s="27" t="s">
         <v>160</v>
       </c>
-      <c r="V3" s="32" t="s">
+      <c r="V3" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="W3" s="32" t="s">
+      <c r="W3" s="27" t="s">
         <v>162</v>
       </c>
-      <c r="X3" s="32" t="s">
+      <c r="X3" s="27" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="69" t="s">
+    <row r="4" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A4" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="70"/>
-[...24 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="B4" s="89"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+    </row>
+    <row r="5" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A5" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="38" t="s">
+      <c r="B5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="34">
         <v>139042.79999999999</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="34">
         <v>120.4</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="34">
         <v>132.80000000000001</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="34">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="34">
         <v>54.8</v>
       </c>
-      <c r="I5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="39">
+      <c r="I5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="J5" s="34">
         <v>9.3000000000000007</v>
       </c>
-      <c r="K5" s="39">
+      <c r="K5" s="34">
         <v>28.8</v>
       </c>
-      <c r="L5" s="39">
+      <c r="L5" s="34">
         <v>30.2</v>
       </c>
-      <c r="M5" s="39">
+      <c r="M5" s="34">
         <v>16.399999999999999</v>
       </c>
-      <c r="N5" s="39" t="s">
-[...11 lines deleted...]
-      <c r="R5" s="39">
+      <c r="N5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="O5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="P5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="R5" s="34">
         <v>133.5</v>
       </c>
-      <c r="S5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="T5" s="39">
+      <c r="S5" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="T5" s="34">
         <v>1.5</v>
       </c>
-      <c r="U5" s="39">
+      <c r="U5" s="34">
         <v>22.4</v>
       </c>
-      <c r="V5" s="39">
+      <c r="V5" s="34">
         <v>94549.1</v>
       </c>
-      <c r="W5" s="39">
+      <c r="W5" s="34">
         <v>43870.3</v>
       </c>
-      <c r="X5" s="39">
+      <c r="X5" s="34">
         <v>68.400000000000006</v>
       </c>
     </row>
-    <row r="6" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="69" t="s">
+    <row r="6" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A6" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="70"/>
-[...24 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B6" s="89"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+    </row>
+    <row r="7" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A7" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="37">
         <v>2156.1</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="37">
         <v>6.9</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="37">
         <v>30.9</v>
       </c>
-      <c r="G7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="42">
+      <c r="G7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H7" s="37">
         <v>0.3</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="37">
         <v>0.7</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="37">
         <v>0.7</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="37">
         <v>1.9</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="37">
         <v>11.8</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="37">
         <v>557</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="37">
         <v>73.7</v>
       </c>
-      <c r="O7" s="42" t="s">
-[...5 lines deleted...]
-      <c r="Q7" s="42">
+      <c r="O7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q7" s="37">
         <v>20.7</v>
       </c>
-      <c r="R7" s="42">
+      <c r="R7" s="37">
         <v>48</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="37">
         <v>0.1</v>
       </c>
-      <c r="T7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="42">
+      <c r="T7" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U7" s="37">
         <v>158.19999999999999</v>
       </c>
-      <c r="V7" s="42">
+      <c r="V7" s="37">
         <v>267.2</v>
       </c>
-      <c r="W7" s="42">
+      <c r="W7" s="37">
         <v>910.5</v>
       </c>
-      <c r="X7" s="42">
+      <c r="X7" s="37">
         <v>67.5</v>
       </c>
     </row>
-    <row r="8" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A8" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="37">
         <v>97.1</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="37">
         <v>9</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="37">
         <v>1.5</v>
       </c>
-      <c r="G8" s="42" t="s">
-[...5 lines deleted...]
-      <c r="I8" s="42">
+      <c r="G8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I8" s="37">
         <v>3.7</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="37">
         <v>41.1</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="37">
         <v>0.5</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="37">
         <v>5.2</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="37">
         <v>3.4</v>
       </c>
-      <c r="N8" s="42" t="s">
-[...8 lines deleted...]
-      <c r="Q8" s="42">
+      <c r="N8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q8" s="37">
         <v>0.3</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="37">
         <v>0.2</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="37">
         <v>0.5</v>
       </c>
-      <c r="T8" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U8" s="42">
+      <c r="T8" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U8" s="37">
         <v>0.1</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="37">
         <v>7.7</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="37">
         <v>21</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="37">
         <v>2.9</v>
       </c>
     </row>
-    <row r="9" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="69" t="s">
+    <row r="9" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A9" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="70"/>
-[...24 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B9" s="89"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="37"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37"/>
+      <c r="U9" s="37"/>
+      <c r="V9" s="37"/>
+      <c r="W9" s="37"/>
+      <c r="X9" s="37"/>
+    </row>
+    <row r="10" spans="1:24" ht="28.5" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="37">
         <v>29691.3</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="37">
         <v>11.9</v>
       </c>
-      <c r="F10" s="42" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="42">
+      <c r="F10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H10" s="37">
         <v>213.8</v>
       </c>
-      <c r="I10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="42">
+      <c r="I10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J10" s="37">
         <v>29.7</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="37">
         <v>14.8</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="37">
         <v>38.6</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="37">
         <v>368.2</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="37">
         <v>14.8</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="37">
         <v>35.6</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="37">
         <v>47.5</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="37">
         <v>106.9</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="37">
         <v>20.8</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="37">
         <v>77.2</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="37">
         <v>14.8</v>
       </c>
-      <c r="U10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="V10" s="42">
+      <c r="U10" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V10" s="37">
         <v>4024.7</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="37">
         <v>23906</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="37">
         <v>766</v>
       </c>
     </row>
-    <row r="11" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:24" ht="28.5" customHeight="1">
+      <c r="A11" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="37">
         <v>682.6</v>
       </c>
-      <c r="E11" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H11" s="42">
+      <c r="E11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H11" s="37">
         <v>112.2</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="37">
         <v>22.6</v>
       </c>
-      <c r="J11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="42">
+      <c r="J11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K11" s="37">
         <v>3.7</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="37">
         <v>0.6</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="37">
         <v>0.8</v>
       </c>
-      <c r="N11" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R11" s="42">
+      <c r="N11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R11" s="37">
         <v>1.7</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="37">
         <v>3.5</v>
       </c>
-      <c r="T11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U11" s="42">
+      <c r="T11" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U11" s="37">
         <v>45.1</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="37">
         <v>0.1</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="37">
         <v>437.4</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="37">
         <v>54.9</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="76" t="s">
+    <row r="12" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A12" s="95" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="77"/>
-[...24 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B12" s="96"/>
+      <c r="C12" s="97"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="35"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+    </row>
+    <row r="13" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A13" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="37">
         <v>18847.599999999999</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="37">
         <v>769.9</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="37">
         <v>680.2</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="37">
         <v>525.29999999999995</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="37">
         <v>674</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="37">
         <v>982</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="37">
         <v>969.3</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="37">
         <v>811.6</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="37">
         <v>830.4</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="37">
         <v>625.29999999999995</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="37">
         <v>869.3</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="37">
         <v>1182</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="37">
         <v>1503.8</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="37">
         <v>911.3</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="37">
         <v>347.3</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="37">
         <v>1803.2</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="37">
         <v>355.4</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="37">
         <v>1619.9</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="37">
         <v>879.2</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="37">
         <v>2229.1</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="37">
         <v>279.10000000000002</v>
       </c>
     </row>
-    <row r="14" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="37" t="s">
+    <row r="14" spans="1:24" ht="28.5" customHeight="1">
+      <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43" t="s">
+      <c r="C14" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="39">
         <v>80625.8</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="39">
         <v>1666.2</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="39">
         <v>4118.8</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="39">
         <v>3286.2</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="37">
         <v>1535.2</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="39">
         <v>3749.5</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="39">
         <v>3894.2</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="37">
         <v>3200.7</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="39">
         <v>1836.1</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="39">
         <v>6564.4</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="39">
         <v>4161.3</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="39">
         <v>3443.9</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="39">
         <v>1168.5999999999999</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="39">
         <v>3173</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="37">
         <v>2216</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="37">
         <v>16515.2</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="37">
         <v>1709.8</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="37">
         <v>2376.4</v>
       </c>
-      <c r="V14" s="42">
+      <c r="V14" s="37">
         <v>4133.2</v>
       </c>
-      <c r="W14" s="42">
+      <c r="W14" s="37">
         <v>11082.7</v>
       </c>
-      <c r="X14" s="42">
+      <c r="X14" s="37">
         <v>794.4</v>
       </c>
     </row>
-    <row r="15" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="69" t="s">
+    <row r="15" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A15" s="88" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="70"/>
-[...24 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B15" s="89"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="35"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="35"/>
+      <c r="R15" s="37"/>
+      <c r="S15" s="37"/>
+      <c r="T15" s="37"/>
+      <c r="U15" s="37"/>
+      <c r="V15" s="37"/>
+      <c r="W15" s="37"/>
+      <c r="X15" s="37"/>
+    </row>
+    <row r="16" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A16" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B16" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="37">
         <v>36042.6</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="37">
         <v>434.9</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="37">
         <v>422.2</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="37">
         <v>645</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="37">
         <v>600.20000000000005</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="37">
         <v>681.9</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="37">
         <v>569.5</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="37">
         <v>712.3</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="37">
         <v>650</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="37">
         <v>1629.1</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="37">
         <v>626.1</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="37">
         <v>290.60000000000002</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="37">
         <v>957.5</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="37">
         <v>511</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="37">
         <v>620.6</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="37">
         <v>346.8</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="37">
         <v>230.8</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="37">
         <v>931.9</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="37">
         <v>12241.9</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="37">
         <v>11029</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="37">
         <v>1911.3</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="37" t="s">
+    <row r="17" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A17" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="43" t="s">
+      <c r="C17" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="37">
         <v>5597.5</v>
       </c>
-      <c r="E17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="42">
+      <c r="E17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="G17" s="37">
         <v>129</v>
       </c>
-      <c r="H17" s="42" t="s">
-[...8 lines deleted...]
-      <c r="K17" s="42">
+      <c r="H17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="K17" s="37">
         <v>1.7</v>
       </c>
-      <c r="L17" s="42" t="s">
-[...8 lines deleted...]
-      <c r="O17" s="42">
+      <c r="L17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="N17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O17" s="37">
         <v>1660.4</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="39">
         <v>147.80000000000001</v>
       </c>
-      <c r="Q17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="S17" s="42">
+      <c r="Q17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S17" s="37">
         <v>1570.6</v>
       </c>
-      <c r="T17" s="42" t="s">
-[...5 lines deleted...]
-      <c r="V17" s="42">
+      <c r="T17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U17" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V17" s="37">
         <v>1743.5</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="37">
         <v>308.89999999999998</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="37">
         <v>35.6</v>
       </c>
     </row>
-    <row r="18" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="37" t="s">
+    <row r="18" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="43" t="s">
+      <c r="C18" s="38" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="37">
         <v>5051.3999999999996</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="37">
         <v>8.9</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="39">
         <v>106.4</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="37">
         <v>52.4</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="37">
         <v>135.69999999999999</v>
       </c>
-      <c r="I18" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="44">
+      <c r="I18" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J18" s="39">
         <v>12.4</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="37">
         <v>2.6</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="37">
         <v>30.7</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="39">
         <v>437.6</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="37">
         <v>133</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="37">
         <v>97.8</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="39">
         <v>79.900000000000006</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="37">
         <v>120.2</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="37">
         <v>23.8</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="37">
         <v>24.5</v>
       </c>
-      <c r="T18" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U18" s="42">
+      <c r="T18" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U18" s="37">
         <v>75.7</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="37">
         <v>1240.5999999999999</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="37">
         <v>2376.9</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="37">
         <v>92.3</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="37" t="s">
+    <row r="19" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A19" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="37">
         <v>18624.400000000001</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="37">
         <v>121.7</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="37">
         <v>411.2</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="37">
         <v>281.7</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="37">
         <v>559.6</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="37">
         <v>99.7</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="37">
         <v>451.2</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="37">
         <v>760.2</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="37">
         <v>691.8</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="37">
         <v>708.5</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="37">
         <v>815.8</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="37">
         <v>233.5</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="37">
         <v>33.1</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="37">
         <v>460.2</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="37">
         <v>703.1</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="37">
         <v>25.9</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="37">
         <v>66.900000000000006</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="37">
         <v>133.19999999999999</v>
       </c>
-      <c r="V19" s="42">
+      <c r="V19" s="37">
         <v>1972</v>
       </c>
-      <c r="W19" s="42">
+      <c r="W19" s="37">
         <v>9707.1</v>
       </c>
-      <c r="X19" s="42">
+      <c r="X19" s="37">
         <v>388</v>
       </c>
     </row>
-    <row r="20" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:24" ht="27.75" customHeight="1">
+      <c r="A20" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C20" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="37">
         <v>55975.3</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="37">
         <v>665</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="39">
         <v>634.20000000000005</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="37">
         <v>861.5</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="37">
         <v>806.6</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="37">
         <v>1478.9</v>
       </c>
-      <c r="J20" s="44">
+      <c r="J20" s="39">
         <v>1040.5999999999999</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="37">
         <v>522.20000000000005</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="37">
         <v>835.7</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="39">
         <v>2403</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="37">
         <v>949.3</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="37">
         <v>572.6</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="39">
         <v>685.7</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="37">
         <v>747.3</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="37">
         <v>922.5</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="37">
         <v>3016.5</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="37">
         <v>220.5</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="37">
         <v>170.2</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="37">
         <v>21186.1</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="37">
         <v>17291.900000000001</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="37">
         <v>965</v>
       </c>
     </row>
-    <row r="21" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A21" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="37">
         <v>32219.9</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="37">
         <v>453</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="37">
         <v>440.1</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="37">
         <v>636.70000000000005</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="37">
         <v>526.20000000000005</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="37">
         <v>632.79999999999995</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="37">
         <v>593.5</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="37">
         <v>598.6</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="37">
         <v>536.1</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="37">
         <v>1695.4</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="37">
         <v>593.79999999999995</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="37">
         <v>302.89999999999998</v>
       </c>
-      <c r="P21" s="42">
+      <c r="P21" s="37">
         <v>735.3</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="37">
         <v>532</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="37">
         <v>646.70000000000005</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="37">
         <v>355.7</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="37">
         <v>146.9</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="37">
         <v>593.5</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="37">
         <v>10255.9</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="37">
         <v>10476.5</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="37">
         <v>1468.3</v>
       </c>
     </row>
-    <row r="22" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="37" t="s">
+    <row r="22" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A22" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="37">
         <v>1638.3</v>
       </c>
-      <c r="E22" s="42">
+      <c r="E22" s="37">
         <v>14.6</v>
       </c>
-      <c r="F22" s="42">
+      <c r="F22" s="37">
         <v>14.2</v>
       </c>
-      <c r="G22" s="42">
+      <c r="G22" s="37">
         <v>24.5</v>
       </c>
-      <c r="H22" s="42">
+      <c r="H22" s="37">
         <v>28.1</v>
       </c>
-      <c r="I22" s="42">
+      <c r="I22" s="37">
         <v>29.2</v>
       </c>
-      <c r="J22" s="42">
+      <c r="J22" s="37">
         <v>19.2</v>
       </c>
-      <c r="K22" s="42">
+      <c r="K22" s="37">
         <v>35.4</v>
       </c>
-      <c r="L22" s="42">
+      <c r="L22" s="37">
         <v>33.1</v>
       </c>
-      <c r="M22" s="42">
+      <c r="M22" s="37">
         <v>55</v>
       </c>
-      <c r="N22" s="42">
+      <c r="N22" s="37">
         <v>25.7</v>
       </c>
-      <c r="O22" s="42">
+      <c r="O22" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="P22" s="42">
+      <c r="P22" s="37">
         <v>53.1</v>
       </c>
-      <c r="Q22" s="42">
+      <c r="Q22" s="37">
         <v>17.2</v>
       </c>
-      <c r="R22" s="42">
+      <c r="R22" s="37">
         <v>20.9</v>
       </c>
-      <c r="S22" s="42">
+      <c r="S22" s="37">
         <v>12.2</v>
       </c>
-      <c r="T22" s="42">
+      <c r="T22" s="37">
         <v>15.2</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="37">
         <v>61.4</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="37">
         <v>611.20000000000005</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="37">
         <v>452.3</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="37">
         <v>106</v>
       </c>
     </row>
-    <row r="23" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="76" t="s">
+    <row r="23" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A23" s="95" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="77"/>
-[...24 lines deleted...]
-      <c r="A24" s="37" t="s">
+      <c r="B23" s="96"/>
+      <c r="C23" s="97"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="35"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+      <c r="V23" s="37"/>
+      <c r="W23" s="37"/>
+      <c r="X23" s="37"/>
+    </row>
+    <row r="24" spans="1:24" ht="29.25" customHeight="1">
+      <c r="A24" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="37" t="s">
+      <c r="B24" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="43" t="s">
+      <c r="C24" s="38" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="39">
         <v>1178</v>
       </c>
-      <c r="E24" s="44">
+      <c r="E24" s="39">
         <v>169.6</v>
       </c>
-      <c r="F24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="44">
+      <c r="F24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="G24" s="39">
         <v>10.6</v>
       </c>
-      <c r="H24" s="42" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="44">
+      <c r="H24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="J24" s="39">
         <v>29.1</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="37">
         <v>151.1</v>
       </c>
-      <c r="L24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="44">
+      <c r="L24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="M24" s="39">
         <v>167.7</v>
       </c>
-      <c r="N24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="O24" s="44">
+      <c r="N24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="O24" s="39">
         <v>164.5</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="39">
         <v>90.7</v>
       </c>
-      <c r="Q24" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="42">
+      <c r="Q24" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="R24" s="37">
         <v>48.4</v>
       </c>
-      <c r="S24" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T24" s="42">
+      <c r="S24" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T24" s="37">
         <v>67.099999999999994</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="37">
         <v>238.4</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="37">
         <v>0.1</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="37">
         <v>40.700000000000003</v>
       </c>
-      <c r="X24" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="73" t="s">
+      <c r="X24" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A25" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="74"/>
-[...24 lines deleted...]
-      <c r="A26" s="37" t="s">
+      <c r="B25" s="93"/>
+      <c r="C25" s="94"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="39"/>
+      <c r="V25" s="39"/>
+      <c r="W25" s="39"/>
+      <c r="X25" s="39"/>
+    </row>
+    <row r="26" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A26" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="37" t="s">
+      <c r="B26" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="37">
         <v>4095.4</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="37">
         <v>7.4</v>
       </c>
-      <c r="F26" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="42">
+      <c r="F26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G26" s="37">
         <v>2857.8</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="37">
         <v>50.4</v>
       </c>
-      <c r="I26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="42">
+      <c r="I26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K26" s="37">
         <v>441.1</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="37">
         <v>1.2</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="37">
         <v>70</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="37">
         <v>4.0999999999999996</v>
       </c>
-      <c r="O26" s="42" t="s">
-[...5 lines deleted...]
-      <c r="Q26" s="42">
+      <c r="O26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q26" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="R26" s="42" t="s">
-[...8 lines deleted...]
-      <c r="U26" s="42">
+      <c r="R26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T26" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U26" s="37">
         <v>0.8</v>
       </c>
-      <c r="V26" s="42">
+      <c r="V26" s="37">
         <v>103.6</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="37">
         <v>554.1</v>
       </c>
-      <c r="X26" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="37" t="s">
+      <c r="X26" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A27" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="42">
+      <c r="D27" s="37">
         <v>64.099999999999994</v>
       </c>
-      <c r="E27" s="42">
+      <c r="E27" s="37">
         <v>1.4</v>
       </c>
-      <c r="F27" s="42">
+      <c r="F27" s="37">
         <v>2.4</v>
       </c>
-      <c r="G27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="42">
+      <c r="G27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H27" s="37">
         <v>9</v>
       </c>
-      <c r="I27" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="42">
+      <c r="I27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="37">
         <v>5.4</v>
       </c>
-      <c r="L27" s="42">
+      <c r="L27" s="37">
         <v>0.3</v>
       </c>
-      <c r="M27" s="42" t="s">
-[...23 lines deleted...]
-      <c r="U27" s="42">
+      <c r="M27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U27" s="37">
         <v>0.2</v>
       </c>
-      <c r="V27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W27" s="42">
+      <c r="V27" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W27" s="37">
         <v>45.4</v>
       </c>
-      <c r="X27" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="76" t="s">
+      <c r="X27" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A28" s="95" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="77"/>
-[...24 lines deleted...]
-      <c r="A29" s="37" t="s">
+      <c r="B28" s="96"/>
+      <c r="C28" s="97"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="35"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="36"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+    </row>
+    <row r="29" spans="1:24" ht="30" customHeight="1">
+      <c r="A29" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="46" t="s">
+      <c r="B29" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="42">
+      <c r="D29" s="37">
         <v>250849.6</v>
       </c>
-      <c r="E29" s="42">
+      <c r="E29" s="37">
         <v>1625.9</v>
       </c>
-      <c r="F29" s="42">
+      <c r="F29" s="37">
         <v>2465.4</v>
       </c>
-      <c r="G29" s="42">
+      <c r="G29" s="37">
         <v>6774.4</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="37">
         <v>9187.9</v>
       </c>
-      <c r="I29" s="42">
+      <c r="I29" s="37">
         <v>7999.1</v>
       </c>
-      <c r="J29" s="42">
+      <c r="J29" s="37">
         <v>3106.6</v>
       </c>
-      <c r="K29" s="42">
+      <c r="K29" s="37">
         <v>5632.4</v>
       </c>
-      <c r="L29" s="42">
+      <c r="L29" s="37">
         <v>1085.5</v>
       </c>
-      <c r="M29" s="42">
+      <c r="M29" s="37">
         <v>10356.6</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="37">
         <v>4649.8999999999996</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O29" s="37">
         <v>4135.1000000000004</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="37">
         <v>4088</v>
       </c>
-      <c r="Q29" s="42">
+      <c r="Q29" s="37">
         <v>10579.4</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="37">
         <v>761.3</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="37">
         <v>1860.6</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="37">
         <v>648.70000000000005</v>
       </c>
-      <c r="U29" s="42">
+      <c r="U29" s="37">
         <v>10086.1</v>
       </c>
-      <c r="V29" s="42">
+      <c r="V29" s="37">
         <v>88769.7</v>
       </c>
-      <c r="W29" s="42">
+      <c r="W29" s="37">
         <v>72619.899999999994</v>
       </c>
-      <c r="X29" s="42">
+      <c r="X29" s="37">
         <v>4417.1000000000004</v>
       </c>
     </row>
-    <row r="30" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="37" t="s">
+    <row r="30" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="C30" s="43" t="s">
         <v>115</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="39">
         <v>58188.9</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="39">
         <v>5.8</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="37">
         <v>34.9</v>
       </c>
-      <c r="G30" s="44">
+      <c r="G30" s="39">
         <v>261.89999999999998</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="37">
         <v>52.4</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="39">
         <v>459.7</v>
       </c>
-      <c r="J30" s="42">
+      <c r="J30" s="37">
         <v>104.7</v>
       </c>
-      <c r="K30" s="42">
+      <c r="K30" s="37">
         <v>133.80000000000001</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="39">
         <v>69.8</v>
       </c>
-      <c r="M30" s="42">
+      <c r="M30" s="37">
         <v>1984.2</v>
       </c>
-      <c r="N30" s="44">
+      <c r="N30" s="39">
         <v>296.8</v>
       </c>
-      <c r="O30" s="44">
+      <c r="O30" s="39">
         <v>81.5</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="37">
         <v>349.1</v>
       </c>
-      <c r="Q30" s="44">
+      <c r="Q30" s="39">
         <v>587.70000000000005</v>
       </c>
-      <c r="R30" s="42">
+      <c r="R30" s="37">
         <v>267.7</v>
       </c>
-      <c r="S30" s="42">
+      <c r="S30" s="37">
         <v>325.89999999999998</v>
       </c>
-      <c r="T30" s="42">
+      <c r="T30" s="37">
         <v>52.4</v>
       </c>
-      <c r="U30" s="42">
+      <c r="U30" s="37">
         <v>273.5</v>
       </c>
-      <c r="V30" s="42">
+      <c r="V30" s="37">
         <v>24992.1</v>
       </c>
-      <c r="W30" s="42">
+      <c r="W30" s="37">
         <v>27185.8</v>
       </c>
-      <c r="X30" s="42">
+      <c r="X30" s="37">
         <v>669.2</v>
       </c>
     </row>
-    <row r="31" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="76" t="s">
+    <row r="31" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A31" s="95" t="s">
         <v>143</v>
       </c>
-      <c r="B31" s="77"/>
-[...24 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="B31" s="96"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="36"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="37"/>
+      <c r="V31" s="37"/>
+      <c r="W31" s="37"/>
+      <c r="X31" s="37"/>
+    </row>
+    <row r="32" spans="1:24" ht="27.75" customHeight="1">
+      <c r="A32" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="37" t="s">
+      <c r="B32" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="42">
+      <c r="D32" s="37">
         <v>94116.800000000003</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="37">
         <v>244.3</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="37">
         <v>226.1</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="37">
         <v>315.60000000000002</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="37">
         <v>86.1</v>
       </c>
-      <c r="I32" s="42">
+      <c r="I32" s="37">
         <v>883</v>
       </c>
-      <c r="J32" s="42">
+      <c r="J32" s="37">
         <v>307.10000000000002</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="37">
         <v>282.5</v>
       </c>
-      <c r="L32" s="42">
+      <c r="L32" s="37">
         <v>655</v>
       </c>
-      <c r="M32" s="42">
+      <c r="M32" s="37">
         <v>665.9</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="37">
         <v>340</v>
       </c>
-      <c r="O32" s="42">
+      <c r="O32" s="37">
         <v>490.2</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="37">
         <v>214.8</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="37">
         <v>475.1</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="37">
         <v>273.39999999999998</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="37">
         <v>930.1</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="37">
         <v>148.4</v>
       </c>
-      <c r="U32" s="42">
+      <c r="U32" s="37">
         <v>36.5</v>
       </c>
-      <c r="V32" s="42">
+      <c r="V32" s="37">
         <v>57743.3</v>
       </c>
-      <c r="W32" s="42">
+      <c r="W32" s="37">
         <v>29301.200000000001</v>
       </c>
-      <c r="X32" s="42">
+      <c r="X32" s="37">
         <v>498.2</v>
       </c>
     </row>
-    <row r="33" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="76" t="s">
+    <row r="33" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A33" s="95" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="77"/>
-[...24 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="B33" s="96"/>
+      <c r="C33" s="97"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+      <c r="V33" s="37"/>
+      <c r="W33" s="37"/>
+      <c r="X33" s="37"/>
+    </row>
+    <row r="34" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A34" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="37">
         <v>13139.4</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="37">
         <v>297</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="37">
         <v>156.4</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="37">
         <v>262.8</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="37">
         <v>194.5</v>
       </c>
-      <c r="I34" s="42">
+      <c r="I34" s="37">
         <v>197.1</v>
       </c>
-      <c r="J34" s="42">
+      <c r="J34" s="37">
         <v>529.5</v>
       </c>
-      <c r="K34" s="42">
+      <c r="K34" s="37">
         <v>131.4</v>
       </c>
-      <c r="L34" s="42">
+      <c r="L34" s="37">
         <v>400.8</v>
       </c>
-      <c r="M34" s="42">
+      <c r="M34" s="37">
         <v>777.9</v>
       </c>
-      <c r="N34" s="42">
+      <c r="N34" s="37">
         <v>455.9</v>
       </c>
-      <c r="O34" s="42">
+      <c r="O34" s="37">
         <v>208.9</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="37">
         <v>162.9</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="37">
         <v>1299.5</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="37">
         <v>716.1</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="37">
         <v>56.5</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="37">
         <v>138</v>
       </c>
-      <c r="U34" s="42">
+      <c r="U34" s="37">
         <v>186.6</v>
       </c>
-      <c r="V34" s="42">
+      <c r="V34" s="37">
         <v>1801.3</v>
       </c>
-      <c r="W34" s="42">
+      <c r="W34" s="37">
         <v>3149.4</v>
       </c>
-      <c r="X34" s="42">
+      <c r="X34" s="37">
         <v>2016.9</v>
       </c>
     </row>
-    <row r="35" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="76" t="s">
+    <row r="35" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A35" s="95" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="77"/>
-[...24 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="B35" s="96"/>
+      <c r="C35" s="97"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="37"/>
+      <c r="S35" s="37"/>
+      <c r="T35" s="37"/>
+      <c r="U35" s="37"/>
+      <c r="V35" s="37"/>
+      <c r="W35" s="37"/>
+      <c r="X35" s="37"/>
+    </row>
+    <row r="36" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A36" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="37" t="s">
+      <c r="B36" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="37">
         <v>145.19999999999999</v>
       </c>
-      <c r="E36" s="42">
+      <c r="E36" s="37">
         <v>1</v>
       </c>
-      <c r="F36" s="42">
+      <c r="F36" s="37">
         <v>28.4</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="37">
         <v>0.1</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="37">
         <v>1.8</v>
       </c>
-      <c r="I36" s="42">
+      <c r="I36" s="37">
         <v>0.4</v>
       </c>
-      <c r="J36" s="42">
+      <c r="J36" s="37">
         <v>0.4</v>
       </c>
-      <c r="K36" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L36" s="42">
+      <c r="K36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L36" s="37">
         <v>0.3</v>
       </c>
-      <c r="M36" s="42">
+      <c r="M36" s="37">
         <v>2.7</v>
       </c>
-      <c r="N36" s="42">
+      <c r="N36" s="37">
         <v>2.8</v>
       </c>
-      <c r="O36" s="42">
+      <c r="O36" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="P36" s="42" t="s">
-[...8 lines deleted...]
-      <c r="S36" s="42">
+      <c r="P36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S36" s="37">
         <v>9.3000000000000007</v>
       </c>
-      <c r="T36" s="42">
+      <c r="T36" s="37">
         <v>0.2</v>
       </c>
-      <c r="U36" s="42">
+      <c r="U36" s="37">
         <v>34.799999999999997</v>
       </c>
-      <c r="V36" s="42">
+      <c r="V36" s="37">
         <v>36.200000000000003</v>
       </c>
-      <c r="W36" s="42">
+      <c r="W36" s="37">
         <v>16.3</v>
       </c>
-      <c r="X36" s="42">
+      <c r="X36" s="37">
         <v>0.7</v>
       </c>
     </row>
-    <row r="37" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="54" t="s">
+    <row r="37" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A37" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="37" t="s">
+      <c r="B37" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="42">
+      <c r="D37" s="37">
         <v>4487.3</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="37">
         <v>18.100000000000001</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="37">
         <v>177.3</v>
       </c>
-      <c r="G37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="42">
+      <c r="G37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H37" s="37">
         <v>902.9</v>
       </c>
-      <c r="I37" s="42">
+      <c r="I37" s="37">
         <v>362.2</v>
       </c>
-      <c r="J37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="42">
+      <c r="J37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K37" s="37">
         <v>2.5</v>
       </c>
-      <c r="L37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M37" s="42">
+      <c r="L37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M37" s="37">
         <v>1226.9000000000001</v>
       </c>
-      <c r="N37" s="42">
+      <c r="N37" s="37">
         <v>394.6</v>
       </c>
-      <c r="O37" s="42">
+      <c r="O37" s="37">
         <v>336.5</v>
       </c>
-      <c r="P37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q37" s="42">
+      <c r="P37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q37" s="37">
         <v>138.69999999999999</v>
       </c>
-      <c r="R37" s="42">
+      <c r="R37" s="37">
         <v>518.70000000000005</v>
       </c>
-      <c r="S37" s="42">
+      <c r="S37" s="37">
         <v>2.7</v>
       </c>
-      <c r="T37" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U37" s="42">
+      <c r="T37" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U37" s="37">
         <v>121</v>
       </c>
-      <c r="V37" s="42">
+      <c r="V37" s="37">
         <v>23.8</v>
       </c>
-      <c r="W37" s="42">
+      <c r="W37" s="37">
         <v>252.5</v>
       </c>
-      <c r="X37" s="42">
+      <c r="X37" s="37">
         <v>8.9</v>
       </c>
     </row>
-    <row r="38" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="54" t="s">
+    <row r="38" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A38" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="37" t="s">
+      <c r="B38" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="37">
         <v>1967.1</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="37">
         <v>4.2</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="37">
         <v>315.7</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="37">
         <v>45.1</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="37">
         <v>21.4</v>
       </c>
-      <c r="I38" s="42">
+      <c r="I38" s="37">
         <v>6.2</v>
       </c>
-      <c r="J38" s="42">
+      <c r="J38" s="37">
         <v>787.5</v>
       </c>
-      <c r="K38" s="42">
+      <c r="K38" s="37">
         <v>13.1</v>
       </c>
-      <c r="L38" s="42">
+      <c r="L38" s="37">
         <v>3.3</v>
       </c>
-      <c r="M38" s="42">
+      <c r="M38" s="37">
         <v>33.6</v>
       </c>
-      <c r="N38" s="42">
+      <c r="N38" s="37">
         <v>22.7</v>
       </c>
-      <c r="O38" s="42">
+      <c r="O38" s="37">
         <v>1.9</v>
       </c>
-      <c r="P38" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q38" s="42">
+      <c r="P38" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q38" s="37">
         <v>33.6</v>
       </c>
-      <c r="R38" s="42">
+      <c r="R38" s="37">
         <v>5</v>
       </c>
-      <c r="S38" s="42">
+      <c r="S38" s="37">
         <v>20.2</v>
       </c>
-      <c r="T38" s="42">
+      <c r="T38" s="37">
         <v>0.9</v>
       </c>
-      <c r="U38" s="42">
+      <c r="U38" s="37">
         <v>89.3</v>
       </c>
-      <c r="V38" s="42">
+      <c r="V38" s="37">
         <v>14.5</v>
       </c>
-      <c r="W38" s="42">
+      <c r="W38" s="37">
         <v>548.9</v>
       </c>
-      <c r="X38" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="X38" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A39" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="37" t="s">
+      <c r="B39" s="32" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D39" s="37">
         <v>1967.4</v>
       </c>
-      <c r="E39" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="42">
+      <c r="E39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H39" s="37">
         <v>0.8</v>
       </c>
-      <c r="I39" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="42">
+      <c r="I39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J39" s="37">
         <v>192.1</v>
       </c>
-      <c r="K39" s="42">
+      <c r="K39" s="37">
         <v>9.3000000000000007</v>
       </c>
-      <c r="L39" s="42" t="s">
-[...5 lines deleted...]
-      <c r="N39" s="42">
+      <c r="L39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N39" s="37">
         <v>0.3</v>
       </c>
-      <c r="O39" s="42" t="s">
-[...8 lines deleted...]
-      <c r="R39" s="42">
+      <c r="O39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R39" s="37">
         <v>0.7</v>
       </c>
-      <c r="S39" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T39" s="42">
+      <c r="S39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T39" s="37">
         <v>5.7</v>
       </c>
-      <c r="U39" s="42" t="s">
-[...2 lines deleted...]
-      <c r="V39" s="42">
+      <c r="U39" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V39" s="37">
         <v>118.5</v>
       </c>
-      <c r="W39" s="42">
+      <c r="W39" s="37">
         <v>1549.1</v>
       </c>
-      <c r="X39" s="42">
+      <c r="X39" s="37">
         <v>90.9</v>
       </c>
     </row>
-    <row r="40" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="54" t="s">
+    <row r="40" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A40" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="37" t="s">
+      <c r="B40" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="37">
         <v>10384.700000000001</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="37">
         <v>147.9</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F40" s="37">
         <v>39.6</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="37">
         <v>96.4</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="37">
         <v>1475.4</v>
       </c>
-      <c r="I40" s="42">
+      <c r="I40" s="37">
         <v>223.9</v>
       </c>
-      <c r="J40" s="42">
+      <c r="J40" s="37">
         <v>6.1</v>
       </c>
-      <c r="K40" s="42">
+      <c r="K40" s="37">
         <v>1139.5999999999999</v>
       </c>
-      <c r="L40" s="42">
+      <c r="L40" s="37">
         <v>37.799999999999997</v>
       </c>
-      <c r="M40" s="42">
+      <c r="M40" s="37">
         <v>280.39999999999998</v>
       </c>
-      <c r="N40" s="42">
+      <c r="N40" s="37">
         <v>1352.1</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O40" s="37">
         <v>51.4</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="37">
         <v>126.9</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="37">
         <v>69.099999999999994</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="37">
         <v>275.5</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="37">
         <v>262.7</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="37">
         <v>7.5</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="37">
         <v>313.3</v>
       </c>
-      <c r="V40" s="42">
+      <c r="V40" s="37">
         <v>674</v>
       </c>
-      <c r="W40" s="42">
+      <c r="W40" s="37">
         <v>496.7</v>
       </c>
-      <c r="X40" s="42">
+      <c r="X40" s="37">
         <v>3308.4</v>
       </c>
     </row>
-    <row r="41" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="54" t="s">
+    <row r="41" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A41" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B41" s="37" t="s">
+      <c r="B41" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="42">
+      <c r="D41" s="37">
         <v>3217.9</v>
       </c>
-      <c r="E41" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H41" s="42">
+      <c r="E41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H41" s="37">
         <v>1351.5</v>
       </c>
-      <c r="I41" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="42">
+      <c r="I41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J41" s="37">
         <v>289.60000000000002</v>
       </c>
-      <c r="K41" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L41" s="42">
+      <c r="K41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L41" s="37">
         <v>32.200000000000003</v>
       </c>
-      <c r="M41" s="42" t="s">
-[...5 lines deleted...]
-      <c r="O41" s="42">
+      <c r="M41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O41" s="37">
         <v>64.400000000000006</v>
       </c>
-      <c r="P41" s="42">
+      <c r="P41" s="37">
         <v>96.5</v>
       </c>
-      <c r="Q41" s="42" t="s">
-[...14 lines deleted...]
-      <c r="V41" s="42">
+      <c r="Q41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U41" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V41" s="37">
         <v>225.3</v>
       </c>
-      <c r="W41" s="42">
+      <c r="W41" s="37">
         <v>1126.2</v>
       </c>
-      <c r="X41" s="42">
+      <c r="X41" s="37">
         <v>32.200000000000003</v>
       </c>
     </row>
-    <row r="42" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="54" t="s">
+    <row r="42" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A42" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="42">
+      <c r="D42" s="37">
         <v>491.9</v>
       </c>
-      <c r="E42" s="42">
+      <c r="E42" s="37">
         <v>77.400000000000006</v>
       </c>
-      <c r="F42" s="42">
+      <c r="F42" s="37">
         <v>66.599999999999994</v>
       </c>
-      <c r="G42" s="42" t="s">
-[...8 lines deleted...]
-      <c r="J42" s="42">
+      <c r="G42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J42" s="37">
         <v>2.9</v>
       </c>
-      <c r="K42" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L42" s="42">
+      <c r="K42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L42" s="37">
         <v>5.4</v>
       </c>
-      <c r="M42" s="42">
+      <c r="M42" s="37">
         <v>4.4000000000000004</v>
       </c>
-      <c r="N42" s="42">
+      <c r="N42" s="37">
         <v>87.7</v>
       </c>
-      <c r="O42" s="42">
+      <c r="O42" s="37">
         <v>0.7</v>
       </c>
-      <c r="P42" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q42" s="42">
+      <c r="P42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q42" s="37">
         <v>4.7</v>
       </c>
-      <c r="R42" s="42">
+      <c r="R42" s="37">
         <v>36.4</v>
       </c>
-      <c r="S42" s="42">
+      <c r="S42" s="37">
         <v>5.2</v>
       </c>
-      <c r="T42" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U42" s="42">
+      <c r="T42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U42" s="37">
         <v>20.2</v>
       </c>
-      <c r="V42" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W42" s="42">
+      <c r="V42" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W42" s="37">
         <v>19.5</v>
       </c>
-      <c r="X42" s="42">
+      <c r="X42" s="37">
         <v>160.80000000000001</v>
       </c>
     </row>
-    <row r="43" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="54" t="s">
+    <row r="43" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A43" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="37">
         <v>1097.5</v>
       </c>
-      <c r="E43" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H43" s="42">
+      <c r="E43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H43" s="37">
         <v>301.89999999999998</v>
       </c>
-      <c r="I43" s="42" t="s">
-[...5 lines deleted...]
-      <c r="K43" s="42">
+      <c r="I43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K43" s="37">
         <v>60.7</v>
       </c>
-      <c r="L43" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M43" s="42">
+      <c r="L43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M43" s="37">
         <v>17.3</v>
       </c>
-      <c r="N43" s="42">
+      <c r="N43" s="37">
         <v>405.9</v>
       </c>
-      <c r="O43" s="42" t="s">
-[...5 lines deleted...]
-      <c r="Q43" s="42">
+      <c r="O43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q43" s="37">
         <v>77.2</v>
       </c>
-      <c r="R43" s="42">
+      <c r="R43" s="37">
         <v>12.9</v>
       </c>
-      <c r="S43" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U43" s="42">
+      <c r="S43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U43" s="37">
         <v>25.7</v>
       </c>
-      <c r="V43" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W43" s="42">
+      <c r="V43" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W43" s="37">
         <v>100</v>
       </c>
-      <c r="X43" s="42">
+      <c r="X43" s="37">
         <v>95.9</v>
       </c>
     </row>
-    <row r="44" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="54" t="s">
+    <row r="44" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A44" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="B44" s="37" t="s">
+      <c r="B44" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="37">
         <v>4536.1000000000004</v>
       </c>
-      <c r="E44" s="42" t="s">
-[...11 lines deleted...]
-      <c r="I44" s="42">
+      <c r="E44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I44" s="37">
         <v>13.5</v>
       </c>
-      <c r="J44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="K44" s="42">
+      <c r="J44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K44" s="37">
         <v>18.100000000000001</v>
       </c>
-      <c r="L44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M44" s="42">
+      <c r="L44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M44" s="37">
         <v>0.4</v>
       </c>
-      <c r="N44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="O44" s="42">
+      <c r="N44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O44" s="37">
         <v>0.5</v>
       </c>
-      <c r="P44" s="42" t="s">
-[...5 lines deleted...]
-      <c r="R44" s="42">
+      <c r="P44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R44" s="37">
         <v>0.7</v>
       </c>
-      <c r="S44" s="42">
+      <c r="S44" s="37">
         <v>1.7</v>
       </c>
-      <c r="T44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U44" s="42">
+      <c r="T44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U44" s="37">
         <v>2.6</v>
       </c>
-      <c r="V44" s="42" t="s">
-[...2 lines deleted...]
-      <c r="W44" s="42">
+      <c r="V44" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W44" s="37">
         <v>13.1</v>
       </c>
-      <c r="X44" s="42">
+      <c r="X44" s="37">
         <v>4485.5</v>
       </c>
     </row>
-    <row r="45" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="54" t="s">
+    <row r="45" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A45" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="37" t="s">
+      <c r="B45" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D45" s="37">
         <v>20902.400000000001</v>
       </c>
-      <c r="E45" s="42">
+      <c r="E45" s="37">
         <v>141.6</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F45" s="37">
         <v>2456.4</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G45" s="37">
         <v>1565.7</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="37">
         <v>2454.6999999999998</v>
       </c>
-      <c r="I45" s="42">
+      <c r="I45" s="37">
         <v>514.70000000000005</v>
       </c>
-      <c r="J45" s="42">
+      <c r="J45" s="37">
         <v>495.6</v>
       </c>
-      <c r="K45" s="42">
+      <c r="K45" s="37">
         <v>1109.7</v>
       </c>
-      <c r="L45" s="42">
+      <c r="L45" s="37">
         <v>2442.5</v>
       </c>
-      <c r="M45" s="42">
+      <c r="M45" s="37">
         <v>557.5</v>
       </c>
-      <c r="N45" s="42">
+      <c r="N45" s="37">
         <v>103.1</v>
       </c>
-      <c r="O45" s="42">
+      <c r="O45" s="37">
         <v>302.2</v>
       </c>
-      <c r="P45" s="42">
+      <c r="P45" s="37">
         <v>59.7</v>
       </c>
-      <c r="Q45" s="42">
+      <c r="Q45" s="37">
         <v>2762.8</v>
       </c>
-      <c r="R45" s="42">
+      <c r="R45" s="37">
         <v>1792.8</v>
       </c>
-      <c r="S45" s="42">
+      <c r="S45" s="37">
         <v>131.5</v>
       </c>
-      <c r="T45" s="42">
+      <c r="T45" s="37">
         <v>33.5</v>
       </c>
-      <c r="U45" s="42">
+      <c r="U45" s="37">
         <v>123.4</v>
       </c>
-      <c r="V45" s="42">
+      <c r="V45" s="37">
         <v>779.3</v>
       </c>
-      <c r="W45" s="42">
+      <c r="W45" s="37">
         <v>753.6</v>
       </c>
-      <c r="X45" s="42">
+      <c r="X45" s="37">
         <v>2322.1</v>
       </c>
     </row>
-    <row r="46" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="54" t="s">
+    <row r="46" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A46" s="49" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="37" t="s">
+      <c r="B46" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="37">
         <v>6.9</v>
       </c>
-      <c r="E46" s="42">
+      <c r="E46" s="37">
         <v>0.2</v>
       </c>
-      <c r="F46" s="42">
+      <c r="F46" s="37">
         <v>0.4</v>
       </c>
-      <c r="G46" s="42" t="s">
-[...11 lines deleted...]
-      <c r="K46" s="42">
+      <c r="G46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K46" s="37">
         <v>1.4</v>
       </c>
-      <c r="L46" s="42" t="s">
-[...17 lines deleted...]
-      <c r="R46" s="42">
+      <c r="L46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R46" s="37">
         <v>4.5999999999999996</v>
       </c>
-      <c r="S46" s="42">
+      <c r="S46" s="37">
         <v>0.3</v>
       </c>
-      <c r="T46" s="42" t="s">
-[...16 lines deleted...]
-      <c r="A47" s="54" t="s">
+      <c r="T46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W46" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X46" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A47" s="49" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="37" t="s">
+      <c r="B47" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="42">
+      <c r="D47" s="37">
         <v>299.39999999999998</v>
       </c>
-      <c r="E47" s="42">
+      <c r="E47" s="37">
         <v>0.1</v>
       </c>
-      <c r="F47" s="42" t="s">
-[...5 lines deleted...]
-      <c r="H47" s="42">
+      <c r="F47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H47" s="37">
         <v>110.3</v>
       </c>
-      <c r="I47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="42">
+      <c r="I47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J47" s="37">
         <v>45</v>
       </c>
-      <c r="K47" s="42">
+      <c r="K47" s="37">
         <v>0.9</v>
       </c>
-      <c r="L47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="M47" s="42">
+      <c r="L47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M47" s="37">
         <v>30.1</v>
       </c>
-      <c r="N47" s="42">
+      <c r="N47" s="37">
         <v>9.6999999999999993</v>
       </c>
-      <c r="O47" s="42">
+      <c r="O47" s="37">
         <v>3.2</v>
       </c>
-      <c r="P47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q47" s="42">
+      <c r="P47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q47" s="37">
         <v>0.1</v>
       </c>
-      <c r="R47" s="42">
+      <c r="R47" s="37">
         <v>5.3</v>
       </c>
-      <c r="S47" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T47" s="42">
+      <c r="S47" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T47" s="37">
         <v>0.2</v>
       </c>
-      <c r="U47" s="42">
+      <c r="U47" s="37">
         <v>3</v>
       </c>
-      <c r="V47" s="42">
+      <c r="V47" s="37">
         <v>11.7</v>
       </c>
-      <c r="W47" s="42">
+      <c r="W47" s="37">
         <v>70.8</v>
       </c>
-      <c r="X47" s="42">
+      <c r="X47" s="37">
         <v>9</v>
       </c>
     </row>
-    <row r="48" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="54" t="s">
+    <row r="48" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A48" s="49" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="37" t="s">
+      <c r="B48" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="37">
         <v>1357.1</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="37">
         <v>215.5</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="37">
         <v>6.9</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="37">
         <v>36.6</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="37">
         <v>85.7</v>
       </c>
-      <c r="I48" s="42">
+      <c r="I48" s="37">
         <v>0.5</v>
       </c>
-      <c r="J48" s="42">
+      <c r="J48" s="37">
         <v>1.5</v>
       </c>
-      <c r="K48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L48" s="42">
+      <c r="K48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L48" s="37">
         <v>37.799999999999997</v>
       </c>
-      <c r="M48" s="42">
+      <c r="M48" s="37">
         <v>32.200000000000003</v>
       </c>
-      <c r="N48" s="42">
+      <c r="N48" s="37">
         <v>5.0999999999999996</v>
       </c>
-      <c r="O48" s="42">
+      <c r="O48" s="37">
         <v>3.6</v>
       </c>
-      <c r="P48" s="42" t="s">
-[...2 lines deleted...]
-      <c r="Q48" s="42">
+      <c r="P48" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q48" s="37">
         <v>11.2</v>
       </c>
-      <c r="R48" s="42">
+      <c r="R48" s="37">
         <v>6.5</v>
       </c>
-      <c r="S48" s="42">
+      <c r="S48" s="37">
         <v>3.9</v>
       </c>
-      <c r="T48" s="42">
+      <c r="T48" s="37">
         <v>0.8</v>
       </c>
-      <c r="U48" s="42">
+      <c r="U48" s="37">
         <v>80.599999999999994</v>
       </c>
-      <c r="V48" s="42">
+      <c r="V48" s="37">
         <v>93.1</v>
       </c>
-      <c r="W48" s="42">
+      <c r="W48" s="37">
         <v>449.9</v>
       </c>
-      <c r="X48" s="42">
+      <c r="X48" s="37">
         <v>285.7</v>
       </c>
     </row>
-    <row r="49" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="54" t="s">
+    <row r="49" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A49" s="49" t="s">
         <v>80</v>
       </c>
-      <c r="B49" s="37" t="s">
+      <c r="B49" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D49" s="42">
+      <c r="D49" s="37">
         <v>8.3000000000000007</v>
       </c>
-      <c r="E49" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H49" s="42">
+      <c r="E49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H49" s="37">
         <v>5.5</v>
       </c>
-      <c r="I49" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="42">
+      <c r="I49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J49" s="37">
         <v>1.4</v>
       </c>
-      <c r="K49" s="42" t="s">
-[...23 lines deleted...]
-      <c r="S49" s="42">
+      <c r="K49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S49" s="37">
         <v>1.4</v>
       </c>
-      <c r="T49" s="42" t="s">
-[...16 lines deleted...]
-      <c r="A50" s="54" t="s">
+      <c r="T49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W49" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X49" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A50" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="B50" s="37" t="s">
+      <c r="B50" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="48" t="s">
+      <c r="C50" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="37">
         <v>5.3</v>
       </c>
-      <c r="E50" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H50" s="42">
+      <c r="E50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" s="37">
         <v>3.6</v>
       </c>
-      <c r="I50" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="42">
+      <c r="I50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J50" s="37">
         <v>0.1</v>
       </c>
-      <c r="K50" s="42">
+      <c r="K50" s="37">
         <v>0.6</v>
       </c>
-      <c r="L50" s="42" t="s">
-[...17 lines deleted...]
-      <c r="R50" s="42">
+      <c r="L50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R50" s="37">
         <v>1</v>
       </c>
-      <c r="S50" s="42" t="s">
-[...19 lines deleted...]
-      <c r="A51" s="54" t="s">
+      <c r="S50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X50" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A51" s="49" t="s">
         <v>82</v>
       </c>
-      <c r="B51" s="37" t="s">
+      <c r="B51" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C51" s="48" t="s">
+      <c r="C51" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="37">
         <v>128.19999999999999</v>
       </c>
-      <c r="E51" s="42" t="s">
-[...17 lines deleted...]
-      <c r="K51" s="42">
+      <c r="E51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K51" s="37">
         <v>1.9</v>
       </c>
-      <c r="L51" s="42" t="s">
-[...5 lines deleted...]
-      <c r="N51" s="42">
+      <c r="L51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N51" s="37">
         <v>1.7</v>
       </c>
-      <c r="O51" s="42" t="s">
-[...20 lines deleted...]
-      <c r="V51" s="42">
+      <c r="O51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V51" s="37">
         <v>124.6</v>
       </c>
-      <c r="W51" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="54" t="s">
+      <c r="W51" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X51" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A52" s="49" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="37" t="s">
+      <c r="B52" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="48" t="s">
+      <c r="C52" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="37">
         <v>2841.3</v>
       </c>
-      <c r="E52" s="42">
+      <c r="E52" s="37">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F52" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="42">
+      <c r="F52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G52" s="37">
         <v>1153.2</v>
       </c>
-      <c r="H52" s="42">
+      <c r="H52" s="37">
         <v>66.8</v>
       </c>
-      <c r="I52" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="42">
+      <c r="I52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J52" s="37">
         <v>4</v>
       </c>
-      <c r="K52" s="42">
+      <c r="K52" s="37">
         <v>7.9</v>
       </c>
-      <c r="L52" s="42">
+      <c r="L52" s="37">
         <v>3.1</v>
       </c>
-      <c r="M52" s="42">
+      <c r="M52" s="37">
         <v>97.7</v>
       </c>
-      <c r="N52" s="42" t="s">
-[...8 lines deleted...]
-      <c r="Q52" s="42">
+      <c r="N52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q52" s="37">
         <v>8.9</v>
       </c>
-      <c r="R52" s="42" t="s">
-[...5 lines deleted...]
-      <c r="T52" s="42">
+      <c r="R52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S52" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T52" s="37">
         <v>18.600000000000001</v>
       </c>
-      <c r="U52" s="42">
+      <c r="U52" s="37">
         <v>1304.3</v>
       </c>
-      <c r="V52" s="42">
+      <c r="V52" s="37">
         <v>35</v>
       </c>
-      <c r="W52" s="42">
+      <c r="W52" s="37">
         <v>97.1</v>
       </c>
-      <c r="X52" s="42">
+      <c r="X52" s="37">
         <v>40.299999999999997</v>
       </c>
     </row>
-    <row r="53" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="54" t="s">
+    <row r="53" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A53" s="49" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="37" t="s">
+      <c r="B53" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="48" t="s">
+      <c r="C53" s="43" t="s">
         <v>136</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D53" s="37">
         <v>7622.3</v>
       </c>
-      <c r="E53" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="42">
+      <c r="E53" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F53" s="37">
         <v>14.1</v>
       </c>
-      <c r="G53" s="42">
+      <c r="G53" s="37">
         <v>18.600000000000001</v>
       </c>
-      <c r="H53" s="42">
+      <c r="H53" s="37">
         <v>1107.7</v>
       </c>
-      <c r="I53" s="42">
+      <c r="I53" s="37">
         <v>74.900000000000006</v>
       </c>
-      <c r="J53" s="42">
+      <c r="J53" s="37">
         <v>82</v>
       </c>
-      <c r="K53" s="42">
+      <c r="K53" s="37">
         <v>1828.8</v>
       </c>
-      <c r="L53" s="42">
+      <c r="L53" s="37">
         <v>673.2</v>
       </c>
-      <c r="M53" s="42">
+      <c r="M53" s="37">
         <v>458.9</v>
       </c>
-      <c r="N53" s="42">
+      <c r="N53" s="37">
         <v>1124.2</v>
       </c>
-      <c r="O53" s="42">
+      <c r="O53" s="37">
         <v>1.4</v>
       </c>
-      <c r="P53" s="42">
+      <c r="P53" s="37">
         <v>0.1</v>
       </c>
-      <c r="Q53" s="42">
+      <c r="Q53" s="37">
         <v>33.299999999999997</v>
       </c>
-      <c r="R53" s="42">
+      <c r="R53" s="37">
         <v>78.2</v>
       </c>
-      <c r="S53" s="42">
+      <c r="S53" s="37">
         <v>6.9</v>
       </c>
-      <c r="T53" s="42">
+      <c r="T53" s="37">
         <v>5</v>
       </c>
-      <c r="U53" s="42">
+      <c r="U53" s="37">
         <v>112.6</v>
       </c>
-      <c r="V53" s="42">
+      <c r="V53" s="37">
         <v>1459.4</v>
       </c>
-      <c r="W53" s="42">
+      <c r="W53" s="37">
         <v>209.3</v>
       </c>
-      <c r="X53" s="42">
+      <c r="X53" s="37">
         <v>333.7</v>
       </c>
     </row>
-    <row r="54" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="54" t="s">
+    <row r="54" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A54" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="37" t="s">
+      <c r="B54" s="32" t="s">
         <v>41</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="42" t="s">
-[...64 lines deleted...]
-      <c r="A55" s="54" t="s">
+      <c r="D54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="E54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="W54" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X54" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A55" s="49" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="37" t="s">
+      <c r="B55" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D55" s="37">
         <v>10.1</v>
       </c>
-      <c r="E55" s="42" t="s">
-[...50 lines deleted...]
-      <c r="V55" s="42">
+      <c r="E55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="G55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="K55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="S55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V55" s="37">
         <v>10.1</v>
       </c>
-      <c r="W55" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="76" t="s">
+      <c r="W55" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="X55" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A56" s="95" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="77"/>
-[...24 lines deleted...]
-      <c r="A57" s="54" t="s">
+      <c r="B56" s="96"/>
+      <c r="C56" s="97"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="36"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="36"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="36"/>
+      <c r="L56" s="36"/>
+      <c r="M56" s="36"/>
+      <c r="N56" s="35"/>
+      <c r="O56" s="36"/>
+      <c r="P56" s="36"/>
+      <c r="Q56" s="35"/>
+      <c r="R56" s="37"/>
+      <c r="S56" s="37"/>
+      <c r="T56" s="37"/>
+      <c r="U56" s="37"/>
+      <c r="V56" s="37"/>
+      <c r="W56" s="37"/>
+      <c r="X56" s="37"/>
+    </row>
+    <row r="57" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A57" s="49" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="37" t="s">
+      <c r="B57" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="43" t="s">
+      <c r="C57" s="38" t="s">
         <v>140</v>
       </c>
-      <c r="D57" s="44">
+      <c r="D57" s="39">
         <v>629698.5</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="39">
         <v>1007.5</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="39">
         <v>881.6</v>
       </c>
-      <c r="G57" s="44">
+      <c r="G57" s="39">
         <v>881.6</v>
       </c>
-      <c r="H57" s="42">
+      <c r="H57" s="37">
         <v>2707.7</v>
       </c>
-      <c r="I57" s="44">
+      <c r="I57" s="39">
         <v>5667.3</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="39">
         <v>12531</v>
       </c>
-      <c r="K57" s="42">
+      <c r="K57" s="37">
         <v>566.70000000000005</v>
       </c>
-      <c r="L57" s="44">
+      <c r="L57" s="39">
         <v>1259.4000000000001</v>
       </c>
-      <c r="M57" s="44">
+      <c r="M57" s="39">
         <v>6989.7</v>
       </c>
-      <c r="N57" s="44">
+      <c r="N57" s="39">
         <v>2770.7</v>
       </c>
-      <c r="O57" s="44">
+      <c r="O57" s="39">
         <v>125.9</v>
       </c>
-      <c r="P57" s="44">
+      <c r="P57" s="39">
         <v>1196.4000000000001</v>
       </c>
-      <c r="Q57" s="44">
+      <c r="Q57" s="39">
         <v>1889.1</v>
       </c>
-      <c r="R57" s="42">
+      <c r="R57" s="37">
         <v>9130.6</v>
       </c>
-      <c r="S57" s="42" t="s">
-[...5 lines deleted...]
-      <c r="U57" s="42">
+      <c r="S57" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T57" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U57" s="37">
         <v>6045.1</v>
       </c>
-      <c r="V57" s="42">
+      <c r="V57" s="37">
         <v>184123.9</v>
       </c>
-      <c r="W57" s="42">
+      <c r="W57" s="37">
         <v>390539</v>
       </c>
-      <c r="X57" s="42">
+      <c r="X57" s="37">
         <v>1385.3</v>
       </c>
     </row>
-    <row r="58" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="54" t="s">
+    <row r="58" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A58" s="49" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="37" t="s">
+      <c r="B58" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D58" s="42">
+      <c r="D58" s="37">
         <v>9184.1</v>
       </c>
-      <c r="E58" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F58" s="42">
+      <c r="E58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="F58" s="37">
         <v>63.7</v>
       </c>
-      <c r="G58" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="42">
+      <c r="G58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H58" s="37">
         <v>56.6</v>
       </c>
-      <c r="I58" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="42">
+      <c r="I58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="J58" s="37">
         <v>38.299999999999997</v>
       </c>
-      <c r="K58" s="42" t="s">
-[...14 lines deleted...]
-      <c r="P58" s="42">
+      <c r="K58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="L58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="M58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="N58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="O58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="P58" s="37">
         <v>1.2</v>
       </c>
-      <c r="Q58" s="42" t="s">
-[...2 lines deleted...]
-      <c r="R58" s="42">
+      <c r="Q58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="R58" s="37">
         <v>0.8</v>
       </c>
-      <c r="S58" s="42" t="s">
-[...8 lines deleted...]
-      <c r="V58" s="42">
+      <c r="S58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="T58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="U58" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="V58" s="37">
         <v>2431.1</v>
       </c>
-      <c r="W58" s="42">
+      <c r="W58" s="37">
         <v>6592.4</v>
       </c>
-      <c r="X58" s="42" t="s">
-[...5 lines deleted...]
-      <c r="B59" s="64" t="s">
+      <c r="X58" s="37" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A59" s="50"/>
+      <c r="B59" s="83" t="s">
         <v>142</v>
       </c>
-      <c r="C59" s="65" t="s">
+      <c r="C59" s="84" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="50">
+      <c r="D59" s="45">
         <v>1548283.9</v>
       </c>
-      <c r="E59" s="50">
+      <c r="E59" s="45">
         <v>8251.7000000000007</v>
       </c>
-      <c r="F59" s="50">
+      <c r="F59" s="45">
         <v>13928.4</v>
       </c>
-      <c r="G59" s="50">
+      <c r="G59" s="45">
         <v>20727.599999999999</v>
       </c>
-      <c r="H59" s="50">
+      <c r="H59" s="45">
         <v>25481.3</v>
       </c>
-      <c r="I59" s="50">
+      <c r="I59" s="45">
         <v>24083.5</v>
       </c>
-      <c r="J59" s="50">
+      <c r="J59" s="45">
         <v>26185.200000000001</v>
       </c>
-      <c r="K59" s="50">
+      <c r="K59" s="45">
         <v>18233.900000000001</v>
       </c>
-      <c r="L59" s="50">
+      <c r="L59" s="45">
         <v>12237.9</v>
       </c>
-      <c r="M59" s="50">
+      <c r="M59" s="45">
         <v>38818.199999999997</v>
       </c>
-      <c r="N59" s="50">
+      <c r="N59" s="45">
         <v>20290.099999999999</v>
       </c>
-      <c r="O59" s="50">
+      <c r="O59" s="45">
         <v>13810.8</v>
       </c>
-      <c r="P59" s="50">
+      <c r="P59" s="45">
         <v>11798.6</v>
       </c>
-      <c r="Q59" s="50">
+      <c r="Q59" s="45">
         <v>24575.4</v>
       </c>
-      <c r="R59" s="50">
+      <c r="R59" s="45">
         <v>19641.7</v>
       </c>
-      <c r="S59" s="50">
+      <c r="S59" s="45">
         <v>27370.799999999999</v>
       </c>
-      <c r="T59" s="50">
+      <c r="T59" s="45">
         <v>3888.8</v>
       </c>
-      <c r="U59" s="50">
+      <c r="U59" s="45">
         <v>25286</v>
       </c>
-      <c r="V59" s="50">
+      <c r="V59" s="45">
         <v>516683</v>
       </c>
-      <c r="W59" s="50">
+      <c r="W59" s="45">
         <v>669830.5</v>
       </c>
-      <c r="X59" s="50">
+      <c r="X59" s="45">
         <v>27160.5</v>
       </c>
     </row>
-    <row r="60" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B60" s="64" t="s">
+    <row r="60" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A60" s="50"/>
+      <c r="B60" s="83" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="65" t="s">
+      <c r="C60" s="84" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="50">
+      <c r="D60" s="45">
         <v>136693318.30000001</v>
       </c>
-      <c r="E60" s="50">
+      <c r="E60" s="45">
         <v>3248624</v>
       </c>
-      <c r="F60" s="50">
+      <c r="F60" s="45">
         <v>4200170.2</v>
       </c>
-      <c r="G60" s="50">
+      <c r="G60" s="45">
         <v>4960038</v>
       </c>
-      <c r="H60" s="50">
+      <c r="H60" s="45">
         <v>6040608.5999999996</v>
       </c>
-      <c r="I60" s="50">
+      <c r="I60" s="45">
         <v>14981586.300000001</v>
       </c>
-      <c r="J60" s="50">
+      <c r="J60" s="45">
         <v>4722419</v>
       </c>
-      <c r="K60" s="50">
+      <c r="K60" s="45">
         <v>3150409.7</v>
       </c>
-      <c r="L60" s="50">
+      <c r="L60" s="45">
         <v>2227944.1</v>
       </c>
-      <c r="M60" s="50">
+      <c r="M60" s="45">
         <v>9059477.4000000004</v>
       </c>
-      <c r="N60" s="50">
+      <c r="N60" s="45">
         <v>4969559.0999999996</v>
       </c>
-      <c r="O60" s="50">
+      <c r="O60" s="45">
         <v>3073851.3</v>
       </c>
-      <c r="P60" s="50">
+      <c r="P60" s="45">
         <v>5005139</v>
       </c>
-      <c r="Q60" s="50">
+      <c r="Q60" s="45">
         <v>5150822.2</v>
       </c>
-      <c r="R60" s="50">
+      <c r="R60" s="45">
         <v>2621212.1</v>
       </c>
-      <c r="S60" s="50">
+      <c r="S60" s="45">
         <v>4673463.8</v>
       </c>
-      <c r="T60" s="50">
+      <c r="T60" s="45">
         <v>2487597.6</v>
       </c>
-      <c r="U60" s="50">
+      <c r="U60" s="45">
         <v>5035142</v>
       </c>
-      <c r="V60" s="50">
+      <c r="V60" s="45">
         <v>15051922</v>
       </c>
-      <c r="W60" s="50">
+      <c r="W60" s="45">
         <v>31294466.699999999</v>
       </c>
-      <c r="X60" s="50">
+      <c r="X60" s="45">
         <v>4738865.2</v>
       </c>
     </row>
-    <row r="61" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B61" s="64" t="s">
+    <row r="61" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A61" s="50"/>
+      <c r="B61" s="83" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="65" t="s">
+      <c r="C61" s="84" t="s">
         <v>165</v>
       </c>
-      <c r="D61" s="50">
+      <c r="D61" s="45">
         <f>D59/D60%</f>
         <v>1.1000000000000001</v>
       </c>
-      <c r="E61" s="50">
+      <c r="E61" s="45">
         <f t="shared" ref="E61:X61" si="0">E59/E60%</f>
         <v>0.3</v>
       </c>
-      <c r="F61" s="50">
+      <c r="F61" s="45">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
-      <c r="G61" s="50">
+      <c r="G61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="H61" s="50">
+      <c r="H61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="I61" s="50">
+      <c r="I61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="J61" s="50">
+      <c r="J61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="K61" s="50">
+      <c r="K61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="L61" s="50">
+      <c r="L61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="M61" s="50">
+      <c r="M61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="N61" s="50">
+      <c r="N61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="O61" s="50">
+      <c r="O61" s="45">
         <f t="shared" si="0"/>
         <v>0.4</v>
       </c>
-      <c r="P61" s="50">
+      <c r="P61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="Q61" s="50">
+      <c r="Q61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="R61" s="50">
+      <c r="R61" s="45">
         <f t="shared" si="0"/>
         <v>0.7</v>
       </c>
-      <c r="S61" s="50">
+      <c r="S61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
-      <c r="T61" s="50">
+      <c r="T61" s="45">
         <f t="shared" si="0"/>
         <v>0.2</v>
       </c>
-      <c r="U61" s="50">
+      <c r="U61" s="45">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="V61" s="50">
+      <c r="V61" s="45">
         <f t="shared" si="0"/>
         <v>3.4</v>
       </c>
-      <c r="W61" s="50">
+      <c r="W61" s="45">
         <f t="shared" si="0"/>
         <v>2.1</v>
       </c>
-      <c r="X61" s="50">
+      <c r="X61" s="45">
         <f t="shared" si="0"/>
         <v>0.6</v>
       </c>
     </row>
-    <row r="63" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C63" s="72"/>
+    <row r="63" spans="1:24" ht="22.5" customHeight="1">
+      <c r="A63" s="91"/>
+      <c r="B63" s="91"/>
+      <c r="C63" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A63:C63"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="A56:C56"/>
   </mergeCells>
   <conditionalFormatting sqref="W1">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>