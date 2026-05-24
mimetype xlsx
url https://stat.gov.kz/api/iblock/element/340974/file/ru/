--- v0 (2026-04-17)
+++ v1 (2026-05-24)
@@ -1,112 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="7320" yWindow="390" windowWidth="14310" windowHeight="12120" tabRatio="617"/>
   </bookViews>
   <sheets>
     <sheet name="Обложка" sheetId="22" r:id="rId1"/>
     <sheet name="Усл.обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Содержание" sheetId="20" r:id="rId3"/>
     <sheet name="1" sheetId="24" r:id="rId4"/>
     <sheet name="2" sheetId="12" r:id="rId5"/>
     <sheet name="3 " sheetId="23" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'2'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="460">
   <si>
     <t>Снабжение паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>Добыча железных руд</t>
   </si>
   <si>
     <t>Добыча прочих полезных ископаемых</t>
   </si>
   <si>
     <t>Предоставление услуг в горнодобывающей промышленности</t>
   </si>
   <si>
     <t>Переработка и консервирование мяса и производство мясной продукции</t>
   </si>
   <si>
     <t>Полиграфическая деятельность и воспроизведение записанных носителей информации</t>
   </si>
   <si>
     <t>Металлургическое производство</t>
   </si>
   <si>
     <t>Производство компьютеров, электронного и оптического оборудования</t>
@@ -1501,51 +1463,51 @@
   <si>
     <t>Стержни и прутки прочие из стали легированной прочей, штампованные, горячекатаные, горячепротянутые, горячепрессованные, но без дальнейшей обработки (включая скрученные после прокатки), для строительства, тонн</t>
   </si>
   <si>
     <t xml:space="preserve">© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
   </si>
   <si>
     <t>№ 7-6/2110</t>
   </si>
   <si>
     <t>16.04.2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="42" x14ac:knownFonts="1">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1746,65 +1708,50 @@
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
-    <font>
-[...13 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1965,51 +1912,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="147">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
@@ -2197,50 +2144,53 @@
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2320,52 +2270,52 @@
     </xf>
     <xf numFmtId="1" fontId="21" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="21" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="21" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="8"/>
     <cellStyle name="Обычный_таблицы1" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -2686,75 +2636,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.edel@economy.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:E19"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="23" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="23" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="23" customWidth="1"/>
     <col min="5" max="5" width="24.5703125" style="23" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" style="23" customWidth="1"/>
     <col min="12" max="260" width="9.140625" style="19"/>
     <col min="261" max="261" width="17.85546875" style="19" customWidth="1"/>
     <col min="262" max="516" width="9.140625" style="19"/>
     <col min="517" max="517" width="17.85546875" style="19" customWidth="1"/>
     <col min="518" max="772" width="9.140625" style="19"/>
     <col min="773" max="773" width="17.85546875" style="19" customWidth="1"/>
     <col min="774" max="1028" width="9.140625" style="19"/>
     <col min="1029" max="1029" width="17.85546875" style="19" customWidth="1"/>
     <col min="1030" max="1284" width="9.140625" style="19"/>
     <col min="1285" max="1285" width="17.85546875" style="19" customWidth="1"/>
     <col min="1286" max="1540" width="9.140625" style="19"/>
     <col min="1541" max="1541" width="17.85546875" style="19" customWidth="1"/>
     <col min="1542" max="1796" width="9.140625" style="19"/>
     <col min="1797" max="1797" width="17.85546875" style="19" customWidth="1"/>
     <col min="1798" max="2052" width="9.140625" style="19"/>
@@ -2862,183 +2812,183 @@
     <col min="14854" max="15108" width="9.140625" style="19"/>
     <col min="15109" max="15109" width="17.85546875" style="19" customWidth="1"/>
     <col min="15110" max="15364" width="9.140625" style="19"/>
     <col min="15365" max="15365" width="17.85546875" style="19" customWidth="1"/>
     <col min="15366" max="15620" width="9.140625" style="19"/>
     <col min="15621" max="15621" width="17.85546875" style="19" customWidth="1"/>
     <col min="15622" max="15876" width="9.140625" style="19"/>
     <col min="15877" max="15877" width="17.85546875" style="19" customWidth="1"/>
     <col min="15878" max="16132" width="9.140625" style="19"/>
     <col min="16133" max="16133" width="17.85546875" style="19" customWidth="1"/>
     <col min="16134" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
       <c r="N1" s="18"/>
     </row>
     <row r="2" spans="1:14" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="105"/>
-[...3 lines deleted...]
-      <c r="E2" s="105"/>
+      <c r="A2" s="106"/>
+      <c r="B2" s="106"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
       <c r="F2" s="17"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="18"/>
     </row>
     <row r="3" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="89"/>
       <c r="B3" s="89"/>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="17"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
     </row>
     <row r="4" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="96"/>
       <c r="B4" s="96"/>
       <c r="C4" s="96"/>
       <c r="D4" s="96"/>
       <c r="E4" s="96"/>
       <c r="F4" s="17"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
       <c r="N4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="20"/>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21"/>
     </row>
     <row r="6" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="20"/>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="21"/>
     </row>
     <row r="7" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107" t="s">
+      <c r="A7" s="108" t="s">
         <v>450</v>
       </c>
-      <c r="B7" s="107"/>
-[...2 lines deleted...]
-      <c r="E7" s="107"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="108"/>
+      <c r="D7" s="108"/>
+      <c r="E7" s="108"/>
       <c r="F7" s="26"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
       <c r="N7" s="21"/>
     </row>
     <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="107" t="s">
+      <c r="A8" s="108" t="s">
         <v>451</v>
       </c>
-      <c r="B8" s="107"/>
-[...2 lines deleted...]
-      <c r="E8" s="107"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="108"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
       <c r="F8" s="28"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
     </row>
     <row r="9" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="97"/>
       <c r="B9" s="97"/>
       <c r="C9" s="97"/>
       <c r="D9" s="97"/>
       <c r="E9" s="97"/>
       <c r="F9" s="28"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
     </row>
     <row r="10" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="61"/>
       <c r="B10" s="61"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="62"/>
       <c r="F10" s="28"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="21"/>
     </row>
     <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="61"/>
       <c r="B11" s="61"/>
       <c r="C11" s="61"/>
       <c r="D11" s="61"/>
       <c r="E11" s="62"/>
       <c r="F11" s="28"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="21"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="108" t="s">
+      <c r="A12" s="109" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="108"/>
-[...3 lines deleted...]
-      <c r="F12" s="108"/>
+      <c r="B12" s="109"/>
+      <c r="C12" s="109"/>
+      <c r="D12" s="109"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="21"/>
     </row>
     <row r="13" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="108"/>
-[...4 lines deleted...]
-      <c r="F13" s="108"/>
+      <c r="A13" s="109"/>
+      <c r="B13" s="109"/>
+      <c r="C13" s="109"/>
+      <c r="D13" s="109"/>
+      <c r="E13" s="109"/>
+      <c r="F13" s="109"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="21"/>
     </row>
     <row r="14" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="63"/>
       <c r="B14" s="63"/>
       <c r="C14" s="63"/>
       <c r="D14" s="63"/>
       <c r="E14" s="63"/>
       <c r="F14" s="63"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
     </row>
     <row r="15" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A15" s="64" t="s">
         <v>452</v>
       </c>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
       <c r="L15" s="22"/>
@@ -3057,144 +3007,144 @@
       <c r="N16" s="22"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="29"/>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
     </row>
     <row r="19" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="109" t="s">
+      <c r="A19" s="110" t="s">
         <v>98</v>
       </c>
-      <c r="B19" s="109"/>
-[...2 lines deleted...]
-      <c r="E19" s="109"/>
+      <c r="B19" s="110"/>
+      <c r="C19" s="110"/>
+      <c r="D19" s="110"/>
+      <c r="E19" s="110"/>
       <c r="F19" s="29"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
     </row>
     <row r="20" spans="1:14" ht="26.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="106"/>
-[...3 lines deleted...]
-      <c r="E20" s="106"/>
+      <c r="A20" s="107"/>
+      <c r="B20" s="107"/>
+      <c r="C20" s="107"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="107"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A22" s="110"/>
-[...3 lines deleted...]
-      <c r="E22" s="110"/>
+      <c r="A22" s="111"/>
+      <c r="B22" s="111"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="111"/>
+      <c r="E22" s="111"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A23" s="110"/>
-[...3 lines deleted...]
-      <c r="E23" s="110"/>
+      <c r="A23" s="111"/>
+      <c r="B23" s="111"/>
+      <c r="C23" s="111"/>
+      <c r="D23" s="111"/>
+      <c r="E23" s="111"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
     </row>
     <row r="24" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A24" s="24"/>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="22"/>
     </row>
     <row r="25" spans="1:14" ht="26.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="106"/>
-[...3 lines deleted...]
-      <c r="E25" s="106"/>
+      <c r="A25" s="107"/>
+      <c r="B25" s="107"/>
+      <c r="C25" s="107"/>
+      <c r="D25" s="107"/>
+      <c r="E25" s="107"/>
     </row>
     <row r="26" spans="1:14" ht="26.25" x14ac:dyDescent="0.2">
       <c r="A26" s="25"/>
       <c r="B26" s="25"/>
       <c r="C26" s="25"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A12:F13"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A22:E23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B4:F14"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="26" customWidth="1"/>
     <col min="2" max="2" width="53.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" style="26" customWidth="1"/>
     <col min="4" max="4" width="52" style="26" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B4" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="27"/>
     </row>
     <row r="5" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B5" s="27" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="27"/>
     </row>
     <row r="6" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
@@ -3207,69 +3157,68 @@
         <v>20</v>
       </c>
       <c r="D7" s="27"/>
     </row>
     <row r="8" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B8" s="27" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="27"/>
     </row>
     <row r="9" spans="2:6" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="28" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="28"/>
     </row>
     <row r="10" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B10" s="27"/>
       <c r="D10" s="29"/>
     </row>
     <row r="11" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B11" s="27"/>
       <c r="D11" s="29"/>
     </row>
     <row r="12" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="B12" s="111" t="s">
+      <c r="B12" s="112" t="s">
         <v>457</v>
       </c>
-      <c r="C12" s="112"/>
-[...2 lines deleted...]
-      <c r="F12" s="112"/>
+      <c r="C12" s="113"/>
+      <c r="D12" s="113"/>
+      <c r="E12" s="113"/>
+      <c r="F12" s="113"/>
     </row>
     <row r="14" spans="2:6" x14ac:dyDescent="0.2">
       <c r="D14" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B12:F12"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="65" customWidth="1"/>
     <col min="2" max="2" width="90.7109375" style="67" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="67"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B1" s="66"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B2" s="66" t="s">
         <v>96</v>
       </c>
@@ -3291,818 +3240,885 @@
       </c>
     </row>
     <row r="5" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="68">
         <v>3</v>
       </c>
       <c r="B5" s="69" t="s">
         <v>138</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B3" location="'1'!A1" display="Объем производства промышленной продукции (товаров, услуг) в разрезе регионов "/>
     <hyperlink ref="B4" location="'2'!A1" display="Объем производства промышленной продукции (товаров, услуг) по видам деятельности"/>
     <hyperlink ref="B5" location="'3 '!A1" display="Произведено продукции в натуральном выражении "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L60"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C8" sqref="C8:C9"/>
+      <selection activeCell="I33" sqref="I33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="1" customWidth="1"/>
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="12.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="117" t="s">
+    <row r="1" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="118" t="s">
         <v>453</v>
       </c>
-      <c r="B1" s="117"/>
-[...4 lines deleted...]
-      <c r="G1" s="117"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
       <c r="H1" s="43"/>
     </row>
-    <row r="2" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="83"/>
       <c r="B2" s="83"/>
       <c r="C2" s="83"/>
       <c r="D2" s="83"/>
       <c r="E2" s="83"/>
       <c r="F2" s="83"/>
       <c r="G2" s="83"/>
       <c r="H2" s="43"/>
     </row>
-    <row r="3" spans="1:12" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="121" t="s">
+    <row r="3" spans="1:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="119"/>
+      <c r="B3" s="122" t="s">
         <v>99</v>
       </c>
-      <c r="C3" s="115" t="s">
+      <c r="C3" s="116" t="s">
         <v>100</v>
       </c>
-      <c r="D3" s="116"/>
-[...1 lines deleted...]
-      <c r="F3" s="115" t="s">
+      <c r="D3" s="117"/>
+      <c r="E3" s="125"/>
+      <c r="F3" s="116" t="s">
         <v>144</v>
       </c>
-      <c r="G3" s="116"/>
-[...5 lines deleted...]
-      <c r="C4" s="121" t="s">
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+    </row>
+    <row r="4" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="120"/>
+      <c r="B4" s="123"/>
+      <c r="C4" s="122" t="s">
         <v>101</v>
       </c>
-      <c r="D4" s="121" t="s">
+      <c r="D4" s="122" t="s">
         <v>102</v>
       </c>
-      <c r="E4" s="121" t="s">
+      <c r="E4" s="122" t="s">
         <v>103</v>
       </c>
-      <c r="F4" s="115" t="s">
+      <c r="F4" s="116" t="s">
         <v>104</v>
       </c>
-      <c r="G4" s="124"/>
-      <c r="H4" s="113" t="s">
+      <c r="G4" s="125"/>
+      <c r="H4" s="114" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E5" s="123"/>
+    <row r="5" spans="1:16" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="121"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="124"/>
+      <c r="D5" s="124"/>
+      <c r="E5" s="124"/>
       <c r="F5" s="82" t="s">
         <v>105</v>
       </c>
       <c r="G5" s="82" t="s">
         <v>106</v>
       </c>
-      <c r="H5" s="114"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="H5" s="115"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B6" s="92">
         <v>2740</v>
       </c>
       <c r="C6" s="92">
-        <v>4913378.4349999996</v>
+        <v>4898841.5789999999</v>
       </c>
       <c r="D6" s="92">
-        <v>6037129.7709999997</v>
+        <v>6022592.9160000002</v>
       </c>
       <c r="E6" s="92">
-        <v>15177194.799000001</v>
+        <v>15148121.086999999</v>
       </c>
       <c r="F6" s="93">
         <v>116.2</v>
       </c>
       <c r="G6" s="93">
         <v>104.3</v>
       </c>
       <c r="H6" s="93">
         <v>99.3</v>
       </c>
       <c r="I6" s="84"/>
-      <c r="J6" s="84"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="92"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="92">
         <v>99</v>
       </c>
       <c r="C7" s="92">
         <v>277647.96999999997</v>
       </c>
       <c r="D7" s="92">
         <v>270867.57299999997</v>
       </c>
       <c r="E7" s="92">
         <v>799805.29599999997</v>
       </c>
       <c r="F7" s="93">
         <v>103.3</v>
       </c>
       <c r="G7" s="93">
         <v>102.3</v>
       </c>
       <c r="H7" s="93">
         <v>103.2</v>
       </c>
       <c r="I7" s="84"/>
-      <c r="J7" s="84"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="N7" s="84"/>
+      <c r="O7" s="84"/>
+      <c r="P7" s="84"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="46" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="92">
         <v>177</v>
       </c>
       <c r="C8" s="92">
         <v>194110.06899999999</v>
       </c>
       <c r="D8" s="92">
         <v>208053.68</v>
       </c>
       <c r="E8" s="92">
         <v>577601.35</v>
       </c>
       <c r="F8" s="93">
         <v>109</v>
       </c>
       <c r="G8" s="93">
         <v>91.8</v>
       </c>
       <c r="H8" s="93">
         <v>86.2</v>
       </c>
       <c r="I8" s="84"/>
-      <c r="J8" s="84"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J8" s="92"/>
+      <c r="K8" s="92"/>
+      <c r="L8" s="92"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="84"/>
+      <c r="P8" s="84"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="46" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="92">
         <v>175</v>
       </c>
       <c r="C9" s="92">
         <v>230905.63099999999</v>
       </c>
       <c r="D9" s="92">
         <v>255954.288</v>
       </c>
       <c r="E9" s="92">
         <v>726337.41099999996</v>
       </c>
       <c r="F9" s="93">
         <v>110.3</v>
       </c>
       <c r="G9" s="93">
         <v>105.7</v>
       </c>
       <c r="H9" s="93">
         <v>102.2</v>
       </c>
       <c r="I9" s="84"/>
-      <c r="J9" s="84"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J9" s="92"/>
+      <c r="K9" s="92"/>
+      <c r="L9" s="92"/>
+      <c r="N9" s="84"/>
+      <c r="O9" s="84"/>
+      <c r="P9" s="84"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="46" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="92">
         <v>226</v>
       </c>
       <c r="C10" s="92">
-        <v>232323.94200000001</v>
+        <v>217787.08600000001</v>
       </c>
       <c r="D10" s="92">
-        <v>261051.565</v>
+        <v>246514.71</v>
       </c>
       <c r="E10" s="92">
-        <v>685534.05099999998</v>
+        <v>656460.34</v>
       </c>
       <c r="F10" s="93">
         <v>94.4</v>
       </c>
       <c r="G10" s="93">
         <v>115.2</v>
       </c>
       <c r="H10" s="93">
         <v>117.8</v>
       </c>
       <c r="I10" s="84"/>
-      <c r="J10" s="84"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J10" s="92"/>
+      <c r="K10" s="92"/>
+      <c r="L10" s="92"/>
+      <c r="N10" s="84"/>
+      <c r="O10" s="84"/>
+      <c r="P10" s="84"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="46" t="s">
         <v>112</v>
       </c>
       <c r="B11" s="92">
         <v>127</v>
       </c>
       <c r="C11" s="92">
         <v>799436.10400000005</v>
       </c>
       <c r="D11" s="92">
         <v>1377010.0959999999</v>
       </c>
       <c r="E11" s="92">
         <v>2603292.5890000002</v>
       </c>
       <c r="F11" s="93">
         <v>116.9</v>
       </c>
       <c r="G11" s="93">
         <v>88.2</v>
       </c>
       <c r="H11" s="93">
         <v>78.400000000000006</v>
       </c>
       <c r="I11" s="84"/>
-      <c r="J11" s="84"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J11" s="92"/>
+      <c r="K11" s="92"/>
+      <c r="L11" s="92"/>
+      <c r="N11" s="84"/>
+      <c r="O11" s="84"/>
+      <c r="P11" s="84"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="46" t="s">
         <v>113</v>
       </c>
       <c r="B12" s="92">
         <v>91</v>
       </c>
       <c r="C12" s="92">
         <v>259336.95600000001</v>
       </c>
       <c r="D12" s="92">
         <v>340746.54300000001</v>
       </c>
       <c r="E12" s="92">
         <v>889179.17</v>
       </c>
       <c r="F12" s="93">
         <v>101.7</v>
       </c>
       <c r="G12" s="93">
         <v>87.4</v>
       </c>
       <c r="H12" s="93">
         <v>84.7</v>
       </c>
       <c r="I12" s="84"/>
-      <c r="J12" s="84"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J12" s="92"/>
+      <c r="K12" s="92"/>
+      <c r="L12" s="92"/>
+      <c r="N12" s="84"/>
+      <c r="O12" s="84"/>
+      <c r="P12" s="84"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="46" t="s">
         <v>114</v>
       </c>
       <c r="B13" s="92">
         <v>91</v>
       </c>
       <c r="C13" s="92">
         <v>110614.66499999999</v>
       </c>
       <c r="D13" s="92">
         <v>119570.38099999999</v>
       </c>
       <c r="E13" s="92">
         <v>355483.43199999997</v>
       </c>
       <c r="F13" s="93">
         <v>103.8</v>
       </c>
       <c r="G13" s="93">
         <v>118.1</v>
       </c>
       <c r="H13" s="93">
         <v>117.6</v>
       </c>
       <c r="I13" s="84"/>
-      <c r="J13" s="84"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J13" s="92"/>
+      <c r="K13" s="92"/>
+      <c r="L13" s="92"/>
+      <c r="N13" s="84"/>
+      <c r="O13" s="84"/>
+      <c r="P13" s="84"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="46" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="92">
         <v>62</v>
       </c>
       <c r="C14" s="92">
         <v>35528.506999999998</v>
       </c>
       <c r="D14" s="92">
         <v>36632.305</v>
       </c>
       <c r="E14" s="92">
         <v>102848.602</v>
       </c>
       <c r="F14" s="93">
         <v>111.5</v>
       </c>
       <c r="G14" s="93">
         <v>144.1</v>
       </c>
       <c r="H14" s="93">
         <v>130.1</v>
       </c>
       <c r="I14" s="84"/>
-      <c r="J14" s="84"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J14" s="92"/>
+      <c r="K14" s="92"/>
+      <c r="L14" s="92"/>
+      <c r="N14" s="84"/>
+      <c r="O14" s="84"/>
+      <c r="P14" s="84"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="46" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="92">
         <v>238</v>
       </c>
       <c r="C15" s="92">
         <v>403866.73300000001</v>
       </c>
       <c r="D15" s="92">
         <v>459539.17200000002</v>
       </c>
       <c r="E15" s="92">
         <v>1305930.6939999999</v>
       </c>
       <c r="F15" s="93">
         <v>113.6</v>
       </c>
       <c r="G15" s="93">
         <v>106.5</v>
       </c>
       <c r="H15" s="93">
         <v>105.9</v>
       </c>
       <c r="I15" s="84"/>
-      <c r="J15" s="84"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J15" s="92"/>
+      <c r="K15" s="92"/>
+      <c r="L15" s="92"/>
+      <c r="N15" s="84"/>
+      <c r="O15" s="84"/>
+      <c r="P15" s="84"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="46" t="s">
         <v>116</v>
       </c>
       <c r="B16" s="92">
         <v>129</v>
       </c>
       <c r="C16" s="92">
         <v>257372.09700000001</v>
       </c>
       <c r="D16" s="92">
         <v>266976.00799999997</v>
       </c>
       <c r="E16" s="92">
         <v>740854.79700000002</v>
       </c>
       <c r="F16" s="93">
         <v>109.8</v>
       </c>
       <c r="G16" s="93">
         <v>102.8</v>
       </c>
       <c r="H16" s="93">
         <v>99.5</v>
       </c>
       <c r="I16" s="84"/>
-      <c r="J16" s="84"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="J16" s="92"/>
+      <c r="K16" s="92"/>
+      <c r="L16" s="92"/>
+      <c r="N16" s="84"/>
+      <c r="O16" s="84"/>
+      <c r="P16" s="84"/>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="46" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="92">
         <v>100</v>
       </c>
       <c r="C17" s="92">
         <v>85729.259000000005</v>
       </c>
       <c r="D17" s="92">
         <v>91978.917000000001</v>
       </c>
       <c r="E17" s="92">
         <v>250204.50899999999</v>
       </c>
       <c r="F17" s="93">
         <v>104.6</v>
       </c>
       <c r="G17" s="93">
         <v>101.6</v>
       </c>
       <c r="H17" s="93">
         <v>101.7</v>
       </c>
       <c r="I17" s="84"/>
-      <c r="J17" s="84"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J17" s="92"/>
+      <c r="K17" s="92"/>
+      <c r="L17" s="92"/>
+      <c r="N17" s="84"/>
+      <c r="O17" s="84"/>
+      <c r="P17" s="84"/>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="46" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="92">
         <v>148</v>
       </c>
       <c r="C18" s="92">
         <v>286681.04100000003</v>
       </c>
       <c r="D18" s="92">
         <v>433696.91800000001</v>
       </c>
       <c r="E18" s="92">
         <v>977966.78899999999</v>
       </c>
       <c r="F18" s="93">
         <v>123.4</v>
       </c>
       <c r="G18" s="93">
         <v>106.6</v>
       </c>
       <c r="H18" s="93">
         <v>102.2</v>
       </c>
       <c r="I18" s="84"/>
-      <c r="J18" s="84"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J18" s="92"/>
+      <c r="K18" s="92"/>
+      <c r="L18" s="92"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="84"/>
+      <c r="P18" s="84"/>
+    </row>
+    <row r="19" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="46" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="92">
         <v>216</v>
       </c>
       <c r="C19" s="92">
         <v>339006.07500000001</v>
       </c>
       <c r="D19" s="92">
         <v>374958.05200000003</v>
       </c>
       <c r="E19" s="92">
         <v>1081426.1810000001</v>
       </c>
       <c r="F19" s="93">
         <v>109.9</v>
       </c>
       <c r="G19" s="93">
         <v>109.8</v>
       </c>
       <c r="H19" s="93">
         <v>104.9</v>
       </c>
       <c r="I19" s="84"/>
-      <c r="J19" s="84"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J19" s="92"/>
+      <c r="K19" s="92"/>
+      <c r="L19" s="92"/>
+      <c r="N19" s="84"/>
+      <c r="O19" s="84"/>
+      <c r="P19" s="84"/>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="46" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="92">
         <v>92</v>
       </c>
       <c r="C20" s="92">
         <v>96381.369000000006</v>
       </c>
       <c r="D20" s="92">
         <v>86769.731</v>
       </c>
       <c r="E20" s="92">
         <v>249506.89199999999</v>
       </c>
       <c r="F20" s="93">
         <v>115.7</v>
       </c>
       <c r="G20" s="93">
         <v>145.4</v>
       </c>
       <c r="H20" s="93">
         <v>136.80000000000001</v>
       </c>
       <c r="I20" s="84"/>
-      <c r="J20" s="84"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J20" s="92"/>
+      <c r="K20" s="92"/>
+      <c r="L20" s="92"/>
+      <c r="N20" s="84"/>
+      <c r="O20" s="84"/>
+      <c r="P20" s="84"/>
+    </row>
+    <row r="21" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="46" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="92">
         <v>128</v>
       </c>
       <c r="C21" s="92">
         <v>148277.883</v>
       </c>
       <c r="D21" s="92">
         <v>143047.696</v>
       </c>
       <c r="E21" s="92">
         <v>412130.78</v>
       </c>
       <c r="F21" s="93">
         <v>112.2</v>
       </c>
       <c r="G21" s="93">
         <v>126.8</v>
       </c>
       <c r="H21" s="93">
         <v>121.9</v>
       </c>
       <c r="I21" s="84"/>
-      <c r="J21" s="84"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J21" s="92"/>
+      <c r="K21" s="92"/>
+      <c r="L21" s="92"/>
+      <c r="N21" s="84"/>
+      <c r="O21" s="84"/>
+      <c r="P21" s="84"/>
+    </row>
+    <row r="22" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="92">
         <v>34</v>
       </c>
       <c r="C22" s="92">
         <v>175414.19399999999</v>
       </c>
       <c r="D22" s="92">
         <v>193817.98800000001</v>
       </c>
       <c r="E22" s="92">
         <v>526603.72</v>
       </c>
       <c r="F22" s="93">
         <v>108.2</v>
       </c>
       <c r="G22" s="93">
         <v>120.2</v>
       </c>
       <c r="H22" s="93">
         <v>113.1</v>
       </c>
       <c r="I22" s="84"/>
-      <c r="J22" s="84"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J22" s="92"/>
+      <c r="K22" s="92"/>
+      <c r="L22" s="92"/>
+      <c r="N22" s="84"/>
+      <c r="O22" s="84"/>
+      <c r="P22" s="84"/>
+    </row>
+    <row r="23" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="46" t="s">
         <v>122</v>
       </c>
       <c r="B23" s="92">
         <v>141</v>
       </c>
       <c r="C23" s="92">
         <v>219484.783</v>
       </c>
       <c r="D23" s="92">
         <v>351006.826</v>
       </c>
       <c r="E23" s="92">
         <v>805875.58700000006</v>
       </c>
       <c r="F23" s="93">
         <v>152.6</v>
       </c>
       <c r="G23" s="93">
         <v>99.7</v>
       </c>
       <c r="H23" s="93">
         <v>88.2</v>
       </c>
       <c r="I23" s="84"/>
-      <c r="J23" s="84"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J23" s="92"/>
+      <c r="K23" s="92"/>
+      <c r="L23" s="92"/>
+      <c r="N23" s="84"/>
+      <c r="O23" s="84"/>
+      <c r="P23" s="84"/>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="46" t="s">
         <v>123</v>
       </c>
       <c r="B24" s="92">
         <v>128</v>
       </c>
       <c r="C24" s="92">
         <v>395873.10100000002</v>
       </c>
       <c r="D24" s="92">
         <v>381408.29700000002</v>
       </c>
       <c r="E24" s="92">
         <v>986986.28700000001</v>
       </c>
       <c r="F24" s="93">
         <v>122.4</v>
       </c>
       <c r="G24" s="93">
         <v>126.8</v>
       </c>
       <c r="H24" s="93">
         <v>115.9</v>
       </c>
       <c r="I24" s="84"/>
-      <c r="J24" s="84"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J24" s="92"/>
+      <c r="K24" s="92"/>
+      <c r="L24" s="92"/>
+      <c r="N24" s="84"/>
+      <c r="O24" s="84"/>
+      <c r="P24" s="84"/>
+    </row>
+    <row r="25" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="46" t="s">
         <v>124</v>
       </c>
       <c r="B25" s="92">
         <v>204</v>
       </c>
       <c r="C25" s="92">
         <v>232384.75599999999</v>
       </c>
       <c r="D25" s="92">
         <v>243441.231</v>
       </c>
       <c r="E25" s="92">
         <v>701819.179</v>
       </c>
       <c r="F25" s="93">
         <v>138</v>
       </c>
       <c r="G25" s="93">
         <v>133.6</v>
       </c>
       <c r="H25" s="93">
         <v>131.1</v>
       </c>
       <c r="I25" s="84"/>
-      <c r="J25" s="84"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J25" s="92"/>
+      <c r="K25" s="92"/>
+      <c r="L25" s="92"/>
+      <c r="N25" s="84"/>
+      <c r="O25" s="84"/>
+      <c r="P25" s="84"/>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="47" t="s">
         <v>125</v>
       </c>
       <c r="B26" s="98">
         <v>134</v>
       </c>
       <c r="C26" s="98">
         <v>133003.29999999999</v>
       </c>
       <c r="D26" s="98">
         <v>140602.50399999999</v>
       </c>
       <c r="E26" s="98">
         <v>397807.489</v>
       </c>
       <c r="F26" s="99">
         <v>155.5</v>
       </c>
       <c r="G26" s="99">
         <v>104.7</v>
       </c>
       <c r="H26" s="99">
         <v>105.6</v>
       </c>
       <c r="I26" s="84"/>
-      <c r="J26" s="84"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="J26" s="92"/>
+      <c r="K26" s="92"/>
+      <c r="L26" s="92"/>
+      <c r="N26" s="84"/>
+      <c r="O26" s="84"/>
+      <c r="P26" s="84"/>
+    </row>
+    <row r="27" spans="1:16" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="48"/>
       <c r="B27" s="48"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="48"/>
       <c r="F27" s="43"/>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="15"/>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="13"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
@@ -4336,2166 +4352,2349 @@
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M68"/>
+  <dimension ref="A1:P68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="M60" sqref="M60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" style="2" customWidth="1"/>
     <col min="3" max="7" width="15.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="2" customWidth="1"/>
-    <col min="9" max="10" width="9.140625" style="2"/>
+    <col min="9" max="9" width="9.140625" style="2"/>
+    <col min="10" max="10" width="11" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
-    <col min="12" max="12" width="10.5703125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="12.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="2" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="14" max="15" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="126" t="s">
+    <row r="1" spans="1:16" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="127" t="s">
         <v>454</v>
       </c>
-      <c r="B1" s="126"/>
-[...4 lines deleted...]
-      <c r="G1" s="126"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
+      <c r="G1" s="127"/>
       <c r="H1" s="31"/>
     </row>
-    <row r="2" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="31"/>
     </row>
-    <row r="3" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="121" t="s">
+    <row r="3" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="128"/>
+      <c r="B3" s="122" t="s">
         <v>99</v>
       </c>
-      <c r="C3" s="132" t="s">
+      <c r="C3" s="133" t="s">
         <v>100</v>
       </c>
-      <c r="D3" s="133"/>
-[...1 lines deleted...]
-      <c r="F3" s="115" t="s">
+      <c r="D3" s="134"/>
+      <c r="E3" s="134"/>
+      <c r="F3" s="116" t="s">
         <v>144</v>
       </c>
-      <c r="G3" s="116"/>
-[...5 lines deleted...]
-      <c r="C4" s="132" t="s">
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+    </row>
+    <row r="4" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="129"/>
+      <c r="B4" s="131"/>
+      <c r="C4" s="133" t="s">
         <v>101</v>
       </c>
-      <c r="D4" s="121" t="s">
+      <c r="D4" s="122" t="s">
         <v>102</v>
       </c>
-      <c r="E4" s="132" t="s">
+      <c r="E4" s="133" t="s">
         <v>103</v>
       </c>
-      <c r="F4" s="132" t="s">
+      <c r="F4" s="133" t="s">
         <v>104</v>
       </c>
-      <c r="G4" s="133"/>
-      <c r="H4" s="113" t="s">
+      <c r="G4" s="134"/>
+      <c r="H4" s="114" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E5" s="133"/>
+    <row r="5" spans="1:16" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="130"/>
+      <c r="B5" s="132"/>
+      <c r="C5" s="134"/>
+      <c r="D5" s="124"/>
+      <c r="E5" s="134"/>
       <c r="F5" s="34" t="s">
         <v>105</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>106</v>
       </c>
-      <c r="H5" s="114"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="H5" s="115"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="92">
         <v>2740</v>
       </c>
       <c r="C6" s="92">
-        <v>4913378.4349999996</v>
+        <v>4898841.5789999999</v>
       </c>
       <c r="D6" s="92">
-        <v>6037129.7709999997</v>
+        <v>6022592.9160000002</v>
       </c>
       <c r="E6" s="92">
-        <v>15177194.799000001</v>
+        <v>15148121.086999999</v>
       </c>
       <c r="F6" s="93">
         <v>116.2</v>
       </c>
       <c r="G6" s="93">
         <v>104.3</v>
       </c>
       <c r="H6" s="93">
         <v>99.3</v>
       </c>
       <c r="I6" s="88"/>
-      <c r="J6" s="88"/>
-[...1 lines deleted...]
-      <c r="L6" s="88"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
       <c r="M6" s="88"/>
-    </row>
-    <row r="7" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+    </row>
+    <row r="7" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="92">
         <v>419</v>
       </c>
       <c r="C7" s="92">
         <v>1924099.3859999999</v>
       </c>
       <c r="D7" s="92">
         <v>2758036.0389999999</v>
       </c>
       <c r="E7" s="92">
         <v>6245599.3839999996</v>
       </c>
       <c r="F7" s="93">
         <v>110.5</v>
       </c>
       <c r="G7" s="93">
         <v>94.4</v>
       </c>
       <c r="H7" s="93">
         <v>88.6</v>
       </c>
       <c r="I7" s="88"/>
-      <c r="J7" s="88"/>
-[...1 lines deleted...]
-      <c r="L7" s="88"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="147"/>
       <c r="M7" s="88"/>
-    </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N7" s="88"/>
+      <c r="O7" s="88"/>
+      <c r="P7" s="88"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="37" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="92">
         <v>20</v>
       </c>
       <c r="C8" s="92">
         <v>63540.038999999997</v>
       </c>
       <c r="D8" s="92">
         <v>74543.343999999997</v>
       </c>
       <c r="E8" s="92">
         <v>215610.80300000001</v>
       </c>
       <c r="F8" s="93">
         <v>113.3</v>
       </c>
       <c r="G8" s="93">
         <v>116</v>
       </c>
       <c r="H8" s="93">
         <v>112.8</v>
       </c>
       <c r="I8" s="88"/>
-      <c r="J8" s="88"/>
-[...1 lines deleted...]
-      <c r="L8" s="88"/>
+      <c r="J8" s="147"/>
+      <c r="K8" s="147"/>
+      <c r="L8" s="147"/>
       <c r="M8" s="88"/>
-    </row>
-    <row r="9" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N8" s="88"/>
+      <c r="O8" s="88"/>
+      <c r="P8" s="88"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="92">
         <v>91</v>
       </c>
       <c r="C9" s="92">
         <v>1169053.145</v>
       </c>
       <c r="D9" s="92">
         <v>1948288.9240000001</v>
       </c>
       <c r="E9" s="92">
         <v>3954110.2560000001</v>
       </c>
       <c r="F9" s="93">
         <v>112.7</v>
       </c>
       <c r="G9" s="93">
         <v>86.7</v>
       </c>
       <c r="H9" s="93">
         <v>80.3</v>
       </c>
       <c r="I9" s="88"/>
-      <c r="J9" s="88"/>
-[...1 lines deleted...]
-      <c r="L9" s="88"/>
+      <c r="J9" s="147"/>
+      <c r="K9" s="147"/>
+      <c r="L9" s="147"/>
       <c r="M9" s="88"/>
-    </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N9" s="88"/>
+      <c r="O9" s="88"/>
+      <c r="P9" s="88"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="92">
         <v>85</v>
       </c>
       <c r="C10" s="92">
         <v>1132924.943</v>
       </c>
       <c r="D10" s="92">
         <v>1906575.953</v>
       </c>
       <c r="E10" s="92">
         <v>3852848.713</v>
       </c>
       <c r="F10" s="93">
         <v>112.9</v>
       </c>
       <c r="G10" s="93">
         <v>86.5</v>
       </c>
       <c r="H10" s="93">
         <v>80.2</v>
       </c>
       <c r="I10" s="88"/>
-      <c r="J10" s="88"/>
-[...1 lines deleted...]
-      <c r="L10" s="88"/>
+      <c r="J10" s="147"/>
+      <c r="K10" s="147"/>
+      <c r="L10" s="147"/>
       <c r="M10" s="88"/>
-    </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N10" s="88"/>
+      <c r="O10" s="88"/>
+      <c r="P10" s="88"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="92">
         <v>6</v>
       </c>
       <c r="C11" s="92">
         <v>36128.201999999997</v>
       </c>
       <c r="D11" s="92">
         <v>41712.970999999998</v>
       </c>
       <c r="E11" s="92">
         <v>101261.54300000001</v>
       </c>
       <c r="F11" s="93">
         <v>105.9</v>
       </c>
       <c r="G11" s="93">
         <v>94.7</v>
       </c>
       <c r="H11" s="93">
         <v>84.9</v>
       </c>
       <c r="I11" s="88"/>
-      <c r="J11" s="88"/>
-[...1 lines deleted...]
-      <c r="L11" s="88"/>
+      <c r="J11" s="147"/>
+      <c r="K11" s="147"/>
+      <c r="L11" s="147"/>
       <c r="M11" s="88"/>
-    </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N11" s="88"/>
+      <c r="O11" s="88"/>
+      <c r="P11" s="88"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="92">
         <v>66</v>
       </c>
       <c r="C12" s="92">
         <v>548504.103</v>
       </c>
       <c r="D12" s="92">
         <v>568136.08700000006</v>
       </c>
       <c r="E12" s="92">
         <v>1652377.058</v>
       </c>
       <c r="F12" s="93">
         <v>103.3</v>
       </c>
       <c r="G12" s="93">
         <v>103.7</v>
       </c>
       <c r="H12" s="93">
         <v>100.6</v>
       </c>
       <c r="I12" s="88"/>
-      <c r="J12" s="88"/>
-[...1 lines deleted...]
-      <c r="L12" s="88"/>
+      <c r="J12" s="147"/>
+      <c r="K12" s="147"/>
+      <c r="L12" s="147"/>
       <c r="M12" s="88"/>
-    </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N12" s="88"/>
+      <c r="O12" s="88"/>
+      <c r="P12" s="88"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="92">
         <v>10</v>
       </c>
       <c r="C13" s="92">
         <v>45403.296999999999</v>
       </c>
       <c r="D13" s="92">
         <v>49567.449000000001</v>
       </c>
       <c r="E13" s="92">
         <v>145950.73300000001</v>
       </c>
       <c r="F13" s="93">
         <v>113.7</v>
       </c>
       <c r="G13" s="93">
         <v>92.6</v>
       </c>
       <c r="H13" s="93">
         <v>95.5</v>
       </c>
       <c r="I13" s="88"/>
-      <c r="J13" s="88"/>
-[...1 lines deleted...]
-      <c r="L13" s="88"/>
+      <c r="J13" s="147"/>
+      <c r="K13" s="147"/>
+      <c r="L13" s="147"/>
       <c r="M13" s="88"/>
-    </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N13" s="88"/>
+      <c r="O13" s="88"/>
+      <c r="P13" s="88"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="92">
         <v>56</v>
       </c>
       <c r="C14" s="92">
         <v>503100.80599999998</v>
       </c>
       <c r="D14" s="92">
         <v>518568.63799999998</v>
       </c>
       <c r="E14" s="92">
         <v>1506426.325</v>
       </c>
       <c r="F14" s="93">
         <v>102.3</v>
       </c>
       <c r="G14" s="93">
         <v>104.7</v>
       </c>
       <c r="H14" s="93">
         <v>101.1</v>
       </c>
       <c r="I14" s="88"/>
-      <c r="J14" s="88"/>
-[...1 lines deleted...]
-      <c r="L14" s="88"/>
+      <c r="J14" s="147"/>
+      <c r="K14" s="147"/>
+      <c r="L14" s="147"/>
       <c r="M14" s="88"/>
-    </row>
-    <row r="15" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N14" s="88"/>
+      <c r="O14" s="88"/>
+      <c r="P14" s="88"/>
+    </row>
+    <row r="15" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="92">
         <v>62</v>
       </c>
       <c r="C15" s="92">
         <v>65236.569000000003</v>
       </c>
       <c r="D15" s="92">
         <v>68643.722999999998</v>
       </c>
       <c r="E15" s="92">
         <v>176595.008</v>
       </c>
       <c r="F15" s="93">
         <v>102.2</v>
       </c>
       <c r="G15" s="93">
         <v>159</v>
       </c>
       <c r="H15" s="93">
         <v>139.4</v>
       </c>
       <c r="I15" s="88"/>
-      <c r="J15" s="88"/>
-[...1 lines deleted...]
-      <c r="L15" s="88"/>
+      <c r="J15" s="147"/>
+      <c r="K15" s="147"/>
+      <c r="L15" s="147"/>
       <c r="M15" s="88"/>
-    </row>
-    <row r="16" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N15" s="88"/>
+      <c r="O15" s="88"/>
+      <c r="P15" s="88"/>
+    </row>
+    <row r="16" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A16" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="92">
         <v>180</v>
       </c>
       <c r="C16" s="92">
         <v>77765.528999999995</v>
       </c>
       <c r="D16" s="92">
         <v>98423.96</v>
       </c>
       <c r="E16" s="92">
         <v>246906.25899999999</v>
       </c>
       <c r="F16" s="93">
         <v>128.30000000000001</v>
       </c>
       <c r="G16" s="93">
         <v>108.8</v>
       </c>
       <c r="H16" s="93">
         <v>99.5</v>
       </c>
       <c r="I16" s="88"/>
-      <c r="J16" s="88"/>
-[...1 lines deleted...]
-      <c r="L16" s="88"/>
+      <c r="J16" s="147"/>
+      <c r="K16" s="147"/>
+      <c r="L16" s="147"/>
       <c r="M16" s="88"/>
-    </row>
-    <row r="17" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N16" s="88"/>
+      <c r="O16" s="88"/>
+      <c r="P16" s="88"/>
+    </row>
+    <row r="17" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="92">
         <v>1480</v>
       </c>
       <c r="C17" s="92">
-        <v>2532223.75</v>
+        <v>2517686.895</v>
       </c>
       <c r="D17" s="92">
-        <v>2844945.96</v>
+        <v>2830409.1039999998</v>
       </c>
       <c r="E17" s="92">
-        <v>7563747.6050000004</v>
+        <v>7534673.8940000003</v>
       </c>
       <c r="F17" s="93">
         <v>124</v>
       </c>
       <c r="G17" s="93">
         <v>113.6</v>
       </c>
       <c r="H17" s="93">
         <v>108.5</v>
       </c>
       <c r="I17" s="88"/>
-      <c r="J17" s="88"/>
-[...1 lines deleted...]
-      <c r="L17" s="88"/>
+      <c r="J17" s="147"/>
+      <c r="K17" s="147"/>
+      <c r="L17" s="147"/>
       <c r="M17" s="88"/>
-    </row>
-    <row r="18" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N17" s="88"/>
+      <c r="O17" s="88"/>
+      <c r="P17" s="88"/>
+    </row>
+    <row r="18" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="92">
         <v>327</v>
       </c>
       <c r="C18" s="92">
         <v>350148.87900000002</v>
       </c>
       <c r="D18" s="92">
         <v>362308.424</v>
       </c>
       <c r="E18" s="92">
         <v>1027374.96</v>
       </c>
       <c r="F18" s="93">
         <v>108.7</v>
       </c>
       <c r="G18" s="93">
         <v>114</v>
       </c>
       <c r="H18" s="93">
         <v>112.6</v>
       </c>
       <c r="I18" s="88"/>
-      <c r="J18" s="88"/>
-[...1 lines deleted...]
-      <c r="L18" s="88"/>
+      <c r="J18" s="147"/>
+      <c r="K18" s="147"/>
+      <c r="L18" s="147"/>
       <c r="M18" s="88"/>
-    </row>
-    <row r="19" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="N18" s="88"/>
+      <c r="O18" s="88"/>
+      <c r="P18" s="88"/>
+    </row>
+    <row r="19" spans="1:16" ht="45" x14ac:dyDescent="0.2">
       <c r="A19" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="92">
         <v>42</v>
       </c>
       <c r="C19" s="92">
         <v>59781.896999999997</v>
       </c>
       <c r="D19" s="92">
         <v>59471.188000000002</v>
       </c>
       <c r="E19" s="92">
         <v>171964.23699999999</v>
       </c>
       <c r="F19" s="93">
         <v>110.2</v>
       </c>
       <c r="G19" s="93">
         <v>110.4</v>
       </c>
       <c r="H19" s="93">
         <v>105.1</v>
       </c>
       <c r="I19" s="88"/>
-      <c r="J19" s="88"/>
-[...1 lines deleted...]
-      <c r="L19" s="88"/>
+      <c r="J19" s="147"/>
+      <c r="K19" s="147"/>
+      <c r="L19" s="147"/>
       <c r="M19" s="88"/>
-    </row>
-    <row r="20" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+    </row>
+    <row r="20" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="92">
         <v>9</v>
       </c>
       <c r="C20" s="92">
         <v>5491.924</v>
       </c>
       <c r="D20" s="92">
         <v>5468.45</v>
       </c>
       <c r="E20" s="92">
         <v>14826.083000000001</v>
       </c>
       <c r="F20" s="93">
         <v>101.6</v>
       </c>
       <c r="G20" s="93">
         <v>136</v>
       </c>
       <c r="H20" s="93">
         <v>126.4</v>
       </c>
       <c r="I20" s="88"/>
-      <c r="J20" s="88"/>
-[...1 lines deleted...]
-      <c r="L20" s="88"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="147"/>
+      <c r="L20" s="147"/>
       <c r="M20" s="88"/>
-    </row>
-    <row r="21" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N20" s="88"/>
+      <c r="O20" s="88"/>
+      <c r="P20" s="88"/>
+    </row>
+    <row r="21" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A21" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="92">
         <v>6</v>
       </c>
       <c r="C21" s="92">
         <v>9925.8870000000006</v>
       </c>
       <c r="D21" s="92">
         <v>8464.6769999999997</v>
       </c>
       <c r="E21" s="92">
         <v>26136.978999999999</v>
       </c>
       <c r="F21" s="93">
         <v>92.8</v>
       </c>
       <c r="G21" s="93">
         <v>100.1</v>
       </c>
       <c r="H21" s="93">
         <v>112.8</v>
       </c>
       <c r="I21" s="88"/>
-      <c r="J21" s="88"/>
-[...1 lines deleted...]
-      <c r="L21" s="88"/>
+      <c r="J21" s="147"/>
+      <c r="K21" s="147"/>
+      <c r="L21" s="147"/>
       <c r="M21" s="88"/>
-    </row>
-    <row r="22" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N21" s="88"/>
+      <c r="O21" s="88"/>
+      <c r="P21" s="88"/>
+    </row>
+    <row r="22" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="92">
         <v>35</v>
       </c>
       <c r="C22" s="92">
         <v>59885.324999999997</v>
       </c>
       <c r="D22" s="92">
         <v>67287.591</v>
       </c>
       <c r="E22" s="92">
         <v>181278.15299999999</v>
       </c>
       <c r="F22" s="93">
         <v>108.4</v>
       </c>
       <c r="G22" s="93">
         <v>122.8</v>
       </c>
       <c r="H22" s="93">
         <v>112.1</v>
       </c>
       <c r="I22" s="88"/>
-      <c r="J22" s="88"/>
-[...1 lines deleted...]
-      <c r="L22" s="88"/>
+      <c r="J22" s="147"/>
+      <c r="K22" s="147"/>
+      <c r="L22" s="147"/>
       <c r="M22" s="88"/>
-    </row>
-    <row r="23" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N22" s="88"/>
+      <c r="O22" s="88"/>
+      <c r="P22" s="88"/>
+    </row>
+    <row r="23" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="92">
         <v>65</v>
       </c>
       <c r="C23" s="92">
         <v>63785.43</v>
       </c>
       <c r="D23" s="92">
         <v>67301.547000000006</v>
       </c>
       <c r="E23" s="92">
         <v>189186.084</v>
       </c>
       <c r="F23" s="93">
         <v>108.3</v>
       </c>
       <c r="G23" s="93">
         <v>116.3</v>
       </c>
       <c r="H23" s="93">
         <v>117.2</v>
       </c>
       <c r="I23" s="88"/>
-      <c r="J23" s="88"/>
-[...1 lines deleted...]
-      <c r="L23" s="88"/>
+      <c r="J23" s="147"/>
+      <c r="K23" s="147"/>
+      <c r="L23" s="147"/>
       <c r="M23" s="88"/>
-    </row>
-    <row r="24" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="N23" s="88"/>
+      <c r="O23" s="88"/>
+      <c r="P23" s="88"/>
+    </row>
+    <row r="24" spans="1:16" ht="45" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="92">
         <v>84</v>
       </c>
       <c r="C24" s="92">
         <v>53036.953999999998</v>
       </c>
       <c r="D24" s="92">
         <v>57341.481</v>
       </c>
       <c r="E24" s="92">
         <v>160469.897</v>
       </c>
       <c r="F24" s="93">
         <v>117.9</v>
       </c>
       <c r="G24" s="93">
         <v>116</v>
       </c>
       <c r="H24" s="93">
         <v>110.8</v>
       </c>
       <c r="I24" s="88"/>
-      <c r="J24" s="88"/>
-[...1 lines deleted...]
-      <c r="L24" s="88"/>
+      <c r="J24" s="147"/>
+      <c r="K24" s="147"/>
+      <c r="L24" s="147"/>
       <c r="M24" s="88"/>
-    </row>
-    <row r="25" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N24" s="88"/>
+      <c r="O24" s="88"/>
+      <c r="P24" s="88"/>
+    </row>
+    <row r="25" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="92">
         <v>37</v>
       </c>
       <c r="C25" s="92">
         <v>32395.152999999998</v>
       </c>
       <c r="D25" s="92">
         <v>32921.451000000001</v>
       </c>
       <c r="E25" s="92">
         <v>94004.395999999993</v>
       </c>
       <c r="F25" s="93">
         <v>101.2</v>
       </c>
       <c r="G25" s="93">
         <v>107.3</v>
       </c>
       <c r="H25" s="93">
         <v>105.3</v>
       </c>
       <c r="I25" s="88"/>
-      <c r="J25" s="88"/>
-[...1 lines deleted...]
-      <c r="L25" s="88"/>
+      <c r="J25" s="147"/>
+      <c r="K25" s="147"/>
+      <c r="L25" s="147"/>
       <c r="M25" s="88"/>
-    </row>
-    <row r="26" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N25" s="88"/>
+      <c r="O25" s="88"/>
+      <c r="P25" s="88"/>
+    </row>
+    <row r="26" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="92">
         <v>26</v>
       </c>
       <c r="C26" s="92">
         <v>34194.243999999999</v>
       </c>
       <c r="D26" s="92">
         <v>36389.938000000002</v>
       </c>
       <c r="E26" s="92">
         <v>103838.46</v>
       </c>
       <c r="F26" s="93">
         <v>120.1</v>
       </c>
       <c r="G26" s="93">
         <v>122.7</v>
       </c>
       <c r="H26" s="93">
         <v>107.6</v>
       </c>
       <c r="I26" s="88"/>
-      <c r="J26" s="88"/>
-[...1 lines deleted...]
-      <c r="L26" s="88"/>
+      <c r="J26" s="147"/>
+      <c r="K26" s="147"/>
+      <c r="L26" s="147"/>
       <c r="M26" s="88"/>
-    </row>
-    <row r="27" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N26" s="88"/>
+      <c r="O26" s="88"/>
+      <c r="P26" s="88"/>
+    </row>
+    <row r="27" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="92">
         <v>23</v>
       </c>
       <c r="C27" s="92">
         <v>31652.065999999999</v>
       </c>
       <c r="D27" s="92">
         <v>27662.100999999999</v>
       </c>
       <c r="E27" s="92">
         <v>85670.673999999999</v>
       </c>
       <c r="F27" s="93">
         <v>93.3</v>
       </c>
       <c r="G27" s="93">
         <v>136.4</v>
       </c>
       <c r="H27" s="93">
         <v>146.30000000000001</v>
       </c>
       <c r="I27" s="88"/>
-      <c r="J27" s="88"/>
-[...1 lines deleted...]
-      <c r="L27" s="88"/>
+      <c r="J27" s="147"/>
+      <c r="K27" s="147"/>
+      <c r="L27" s="147"/>
       <c r="M27" s="88"/>
-    </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N27" s="88"/>
+      <c r="O27" s="88"/>
+      <c r="P27" s="88"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="92">
         <v>60</v>
       </c>
       <c r="C28" s="92">
         <v>88083.433000000005</v>
       </c>
       <c r="D28" s="92">
         <v>94154.148000000001</v>
       </c>
       <c r="E28" s="92">
         <v>269609.022</v>
       </c>
       <c r="F28" s="93">
         <v>106.7</v>
       </c>
       <c r="G28" s="93">
         <v>109.5</v>
       </c>
       <c r="H28" s="93">
         <v>110</v>
       </c>
       <c r="I28" s="88"/>
-      <c r="J28" s="88"/>
-[...1 lines deleted...]
-      <c r="L28" s="88"/>
+      <c r="J28" s="147"/>
+      <c r="K28" s="147"/>
+      <c r="L28" s="147"/>
       <c r="M28" s="88"/>
-    </row>
-    <row r="29" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N28" s="88"/>
+      <c r="O28" s="88"/>
+      <c r="P28" s="88"/>
+    </row>
+    <row r="29" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A29" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="92">
         <v>3</v>
       </c>
       <c r="C29" s="92">
         <v>45906.690999999999</v>
       </c>
       <c r="D29" s="92">
         <v>40570.368000000002</v>
       </c>
       <c r="E29" s="92">
         <v>125196.118</v>
       </c>
       <c r="F29" s="93">
         <v>95.5</v>
       </c>
       <c r="G29" s="93">
         <v>113.1</v>
       </c>
       <c r="H29" s="93">
         <v>137.6</v>
       </c>
       <c r="I29" s="88"/>
-      <c r="J29" s="88"/>
-[...1 lines deleted...]
-      <c r="L29" s="88"/>
+      <c r="J29" s="147"/>
+      <c r="K29" s="147"/>
+      <c r="L29" s="147"/>
       <c r="M29" s="88"/>
-    </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N29" s="88"/>
+      <c r="O29" s="88"/>
+      <c r="P29" s="88"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="92">
         <v>49</v>
       </c>
       <c r="C30" s="92">
         <v>18379.996999999999</v>
       </c>
       <c r="D30" s="92">
         <v>18191.129000000001</v>
       </c>
       <c r="E30" s="92">
         <v>58751.790999999997</v>
       </c>
       <c r="F30" s="93">
         <v>103.1</v>
       </c>
       <c r="G30" s="93">
         <v>140.6</v>
       </c>
       <c r="H30" s="93">
         <v>151.1</v>
       </c>
       <c r="I30" s="88"/>
-      <c r="J30" s="88"/>
-[...1 lines deleted...]
-      <c r="L30" s="88"/>
+      <c r="J30" s="147"/>
+      <c r="K30" s="147"/>
+      <c r="L30" s="147"/>
       <c r="M30" s="88"/>
-    </row>
-    <row r="31" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N30" s="88"/>
+      <c r="O30" s="88"/>
+      <c r="P30" s="88"/>
+    </row>
+    <row r="31" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="92">
         <v>16</v>
       </c>
       <c r="C31" s="92">
         <v>10073.531000000001</v>
       </c>
       <c r="D31" s="92">
         <v>9324.4349999999995</v>
       </c>
       <c r="E31" s="92">
         <v>36766.307999999997</v>
       </c>
       <c r="F31" s="93">
         <v>97.3</v>
       </c>
       <c r="G31" s="93">
         <v>114.3</v>
       </c>
       <c r="H31" s="93">
         <v>158.5</v>
       </c>
       <c r="I31" s="88"/>
-      <c r="J31" s="88"/>
-[...1 lines deleted...]
-      <c r="L31" s="88"/>
+      <c r="J31" s="147"/>
+      <c r="K31" s="147"/>
+      <c r="L31" s="147"/>
       <c r="M31" s="88"/>
-    </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N31" s="88"/>
+      <c r="O31" s="88"/>
+      <c r="P31" s="88"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="92">
         <v>24</v>
       </c>
       <c r="C32" s="92">
         <v>6809.6109999999999</v>
       </c>
       <c r="D32" s="92">
         <v>6971.1660000000002</v>
       </c>
       <c r="E32" s="92">
         <v>17713.403999999999</v>
       </c>
       <c r="F32" s="93">
         <v>110.4</v>
       </c>
       <c r="G32" s="93">
         <v>170.6</v>
       </c>
       <c r="H32" s="93">
         <v>141.80000000000001</v>
       </c>
       <c r="I32" s="88"/>
-      <c r="J32" s="88"/>
-[...1 lines deleted...]
-      <c r="L32" s="88"/>
+      <c r="J32" s="147"/>
+      <c r="K32" s="147"/>
+      <c r="L32" s="147"/>
       <c r="M32" s="88"/>
-    </row>
-    <row r="33" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N32" s="88"/>
+      <c r="O32" s="88"/>
+      <c r="P32" s="88"/>
+    </row>
+    <row r="33" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A33" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="92">
         <v>9</v>
       </c>
       <c r="C33" s="92">
         <v>1496.855</v>
       </c>
       <c r="D33" s="92">
         <v>1895.528</v>
       </c>
       <c r="E33" s="92">
         <v>4272.08</v>
       </c>
       <c r="F33" s="93">
         <v>110.8</v>
       </c>
       <c r="G33" s="93">
         <v>185.4</v>
       </c>
       <c r="H33" s="93">
         <v>141.1</v>
       </c>
       <c r="I33" s="88"/>
-      <c r="J33" s="88"/>
-[...1 lines deleted...]
-      <c r="L33" s="88"/>
+      <c r="J33" s="147"/>
+      <c r="K33" s="147"/>
+      <c r="L33" s="147"/>
       <c r="M33" s="88"/>
-    </row>
-    <row r="34" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="N33" s="88"/>
+      <c r="O33" s="88"/>
+      <c r="P33" s="88"/>
+    </row>
+    <row r="34" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A34" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="92">
         <v>12</v>
       </c>
       <c r="C34" s="92">
         <v>4727.6499999999996</v>
       </c>
       <c r="D34" s="92">
         <v>4963.3270000000002</v>
       </c>
       <c r="E34" s="92">
         <v>13598.364</v>
       </c>
       <c r="F34" s="93">
         <v>104.5</v>
       </c>
       <c r="G34" s="93">
         <v>107.6</v>
       </c>
       <c r="H34" s="93">
         <v>104.2</v>
       </c>
       <c r="I34" s="88"/>
-      <c r="J34" s="88"/>
-[...1 lines deleted...]
-      <c r="L34" s="88"/>
+      <c r="J34" s="147"/>
+      <c r="K34" s="147"/>
+      <c r="L34" s="147"/>
       <c r="M34" s="88"/>
-    </row>
-    <row r="35" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N34" s="88"/>
+      <c r="O34" s="88"/>
+      <c r="P34" s="88"/>
+    </row>
+    <row r="35" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A35" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="92">
         <v>22</v>
       </c>
       <c r="C35" s="92">
         <v>14769.083000000001</v>
       </c>
       <c r="D35" s="92">
         <v>15179.717000000001</v>
       </c>
       <c r="E35" s="92">
         <v>42545.784</v>
       </c>
       <c r="F35" s="93">
         <v>104.5</v>
       </c>
       <c r="G35" s="93">
         <v>112.7</v>
       </c>
       <c r="H35" s="93">
         <v>102.6</v>
       </c>
       <c r="I35" s="88"/>
-      <c r="J35" s="88"/>
-[...1 lines deleted...]
-      <c r="L35" s="88"/>
+      <c r="J35" s="147"/>
+      <c r="K35" s="147"/>
+      <c r="L35" s="147"/>
       <c r="M35" s="88"/>
-    </row>
-    <row r="36" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N35" s="88"/>
+      <c r="O35" s="88"/>
+      <c r="P35" s="88"/>
+    </row>
+    <row r="36" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A36" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B36" s="92">
         <v>7</v>
       </c>
       <c r="C36" s="92">
         <v>6219.5230000000001</v>
       </c>
       <c r="D36" s="92">
         <v>6485.8890000000001</v>
       </c>
       <c r="E36" s="92">
         <v>17396.223999999998</v>
       </c>
       <c r="F36" s="93">
         <v>108.5</v>
       </c>
       <c r="G36" s="93">
         <v>91</v>
       </c>
       <c r="H36" s="93">
         <v>87.7</v>
       </c>
       <c r="I36" s="88"/>
-      <c r="J36" s="88"/>
-[...1 lines deleted...]
-      <c r="L36" s="88"/>
+      <c r="J36" s="147"/>
+      <c r="K36" s="147"/>
+      <c r="L36" s="147"/>
       <c r="M36" s="88"/>
-    </row>
-    <row r="37" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N36" s="88"/>
+      <c r="O36" s="88"/>
+      <c r="P36" s="88"/>
+    </row>
+    <row r="37" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A37" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="92">
         <v>25</v>
       </c>
       <c r="C37" s="92">
         <v>104035.72900000001</v>
       </c>
       <c r="D37" s="92">
         <v>122218.70299999999</v>
       </c>
       <c r="E37" s="92">
         <v>321678.15299999999</v>
       </c>
       <c r="F37" s="93">
         <v>113.7</v>
       </c>
       <c r="G37" s="93">
         <v>101.7</v>
       </c>
       <c r="H37" s="93">
         <v>97</v>
       </c>
       <c r="I37" s="88"/>
-      <c r="J37" s="88"/>
-[...1 lines deleted...]
-      <c r="L37" s="88"/>
+      <c r="J37" s="147"/>
+      <c r="K37" s="147"/>
+      <c r="L37" s="147"/>
       <c r="M37" s="88"/>
-    </row>
-    <row r="38" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N37" s="88"/>
+      <c r="O37" s="88"/>
+      <c r="P37" s="88"/>
+    </row>
+    <row r="38" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A38" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="92">
         <v>24</v>
       </c>
       <c r="C38" s="92">
         <v>101002.284</v>
       </c>
       <c r="D38" s="92">
         <v>118293.745</v>
       </c>
       <c r="E38" s="92">
         <v>311315.408</v>
       </c>
       <c r="F38" s="93">
         <v>113.1</v>
       </c>
       <c r="G38" s="93">
         <v>102.4</v>
       </c>
       <c r="H38" s="93">
         <v>97.5</v>
       </c>
       <c r="I38" s="88"/>
-      <c r="J38" s="88"/>
-[...1 lines deleted...]
-      <c r="L38" s="88"/>
+      <c r="J38" s="147"/>
+      <c r="K38" s="147"/>
+      <c r="L38" s="147"/>
       <c r="M38" s="88"/>
-    </row>
-    <row r="39" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N38" s="88"/>
+      <c r="O38" s="88"/>
+      <c r="P38" s="88"/>
+    </row>
+    <row r="39" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="37" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="92">
         <v>65</v>
       </c>
       <c r="C39" s="92">
         <v>121257.4</v>
       </c>
       <c r="D39" s="92">
         <v>143282.258</v>
       </c>
       <c r="E39" s="92">
         <v>392065.30800000002</v>
       </c>
       <c r="F39" s="93">
         <v>134.5</v>
       </c>
       <c r="G39" s="93">
         <v>121.6</v>
       </c>
       <c r="H39" s="93">
         <v>102.4</v>
       </c>
       <c r="I39" s="88"/>
-      <c r="J39" s="88"/>
-[...1 lines deleted...]
-      <c r="L39" s="88"/>
+      <c r="J39" s="147"/>
+      <c r="K39" s="147"/>
+      <c r="L39" s="147"/>
       <c r="M39" s="88"/>
-    </row>
-    <row r="40" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N39" s="88"/>
+      <c r="O39" s="88"/>
+      <c r="P39" s="88"/>
+    </row>
+    <row r="40" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A40" s="37" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="92">
         <v>11</v>
       </c>
       <c r="C40" s="92">
         <v>37739.578999999998</v>
       </c>
       <c r="D40" s="92">
         <v>17332.027999999998</v>
       </c>
       <c r="E40" s="92">
         <v>70830.459000000003</v>
       </c>
       <c r="F40" s="93">
         <v>125.4</v>
       </c>
       <c r="G40" s="93">
         <v>118.7</v>
       </c>
       <c r="H40" s="93">
         <v>146</v>
       </c>
       <c r="I40" s="88"/>
-      <c r="J40" s="88"/>
-[...1 lines deleted...]
-      <c r="L40" s="88"/>
+      <c r="J40" s="147"/>
+      <c r="K40" s="147"/>
+      <c r="L40" s="147"/>
       <c r="M40" s="88"/>
-    </row>
-    <row r="41" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N40" s="88"/>
+      <c r="O40" s="88"/>
+      <c r="P40" s="88"/>
+    </row>
+    <row r="41" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="37" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="92">
         <v>87</v>
       </c>
       <c r="C41" s="92">
         <v>39472.741999999998</v>
       </c>
       <c r="D41" s="92">
         <v>45203.964999999997</v>
       </c>
       <c r="E41" s="92">
         <v>113771.75</v>
       </c>
       <c r="F41" s="93">
         <v>118.5</v>
       </c>
       <c r="G41" s="93">
         <v>157.6</v>
       </c>
       <c r="H41" s="93">
         <v>126.9</v>
       </c>
       <c r="I41" s="88"/>
-      <c r="J41" s="88"/>
-[...1 lines deleted...]
-      <c r="L41" s="88"/>
+      <c r="J41" s="147"/>
+      <c r="K41" s="147"/>
+      <c r="L41" s="147"/>
       <c r="M41" s="88"/>
-    </row>
-    <row r="42" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N41" s="88"/>
+      <c r="O41" s="88"/>
+      <c r="P41" s="88"/>
+    </row>
+    <row r="42" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A42" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="92">
         <v>229</v>
       </c>
       <c r="C42" s="92">
         <v>124693.78200000001</v>
       </c>
       <c r="D42" s="92">
         <v>135700.62700000001</v>
       </c>
       <c r="E42" s="92">
         <v>338604.72399999999</v>
       </c>
       <c r="F42" s="93">
         <v>118</v>
       </c>
       <c r="G42" s="93">
         <v>156.5</v>
       </c>
       <c r="H42" s="93">
         <v>137.1</v>
       </c>
       <c r="I42" s="88"/>
-      <c r="J42" s="88"/>
-[...1 lines deleted...]
-      <c r="L42" s="88"/>
+      <c r="J42" s="147"/>
+      <c r="K42" s="147"/>
+      <c r="L42" s="147"/>
       <c r="M42" s="88"/>
-    </row>
-    <row r="43" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N42" s="88"/>
+      <c r="O42" s="88"/>
+      <c r="P42" s="88"/>
+    </row>
+    <row r="43" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A43" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="92">
         <v>121</v>
       </c>
       <c r="C43" s="92">
         <v>1035265.34</v>
       </c>
       <c r="D43" s="92">
         <v>1206274.5870000001</v>
       </c>
       <c r="E43" s="92">
         <v>3215116.7489999998</v>
       </c>
       <c r="F43" s="93">
         <v>124.4</v>
       </c>
       <c r="G43" s="93">
         <v>95.2</v>
       </c>
       <c r="H43" s="93">
         <v>93.7</v>
       </c>
       <c r="I43" s="88"/>
-      <c r="J43" s="88"/>
-[...1 lines deleted...]
-      <c r="L43" s="88"/>
+      <c r="J43" s="147"/>
+      <c r="K43" s="147"/>
+      <c r="L43" s="147"/>
       <c r="M43" s="88"/>
-    </row>
-    <row r="44" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N43" s="88"/>
+      <c r="O43" s="88"/>
+      <c r="P43" s="88"/>
+    </row>
+    <row r="44" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B44" s="92">
         <v>57</v>
       </c>
       <c r="C44" s="92">
         <v>211144.37299999999</v>
       </c>
       <c r="D44" s="92">
         <v>237981.74</v>
       </c>
       <c r="E44" s="92">
         <v>693887.86600000004</v>
       </c>
       <c r="F44" s="93">
         <v>118.9</v>
       </c>
       <c r="G44" s="93">
         <v>100.7</v>
       </c>
       <c r="H44" s="93">
         <v>98.6</v>
       </c>
       <c r="I44" s="88"/>
-      <c r="J44" s="88"/>
-[...1 lines deleted...]
-      <c r="L44" s="88"/>
+      <c r="J44" s="147"/>
+      <c r="K44" s="147"/>
+      <c r="L44" s="147"/>
       <c r="M44" s="88"/>
-    </row>
-    <row r="45" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N44" s="88"/>
+      <c r="O44" s="88"/>
+      <c r="P44" s="88"/>
+    </row>
+    <row r="45" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A45" s="38" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="92">
         <v>58</v>
       </c>
       <c r="C45" s="92">
         <v>820975.098</v>
       </c>
       <c r="D45" s="92">
         <v>965499.00100000005</v>
       </c>
       <c r="E45" s="92">
         <v>2512965.247</v>
       </c>
       <c r="F45" s="93">
         <v>127.4</v>
       </c>
       <c r="G45" s="93">
         <v>92.4</v>
       </c>
       <c r="H45" s="93">
         <v>91.3</v>
       </c>
       <c r="I45" s="88"/>
-      <c r="J45" s="88"/>
-[...1 lines deleted...]
-      <c r="L45" s="88"/>
+      <c r="J45" s="147"/>
+      <c r="K45" s="147"/>
+      <c r="L45" s="147"/>
       <c r="M45" s="88"/>
-    </row>
-    <row r="46" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N45" s="88"/>
+      <c r="O45" s="88"/>
+      <c r="P45" s="88"/>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="38" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="92">
         <v>6</v>
       </c>
       <c r="C46" s="92">
         <v>3145.8690000000001</v>
       </c>
       <c r="D46" s="92">
         <v>2793.846</v>
       </c>
       <c r="E46" s="92">
         <v>8263.6329999999998</v>
       </c>
       <c r="F46" s="93">
         <v>96.4</v>
       </c>
       <c r="G46" s="93">
         <v>89.3</v>
       </c>
       <c r="H46" s="93">
         <v>76.2</v>
       </c>
       <c r="I46" s="88"/>
-      <c r="J46" s="88"/>
-[...1 lines deleted...]
-      <c r="L46" s="88"/>
+      <c r="J46" s="147"/>
+      <c r="K46" s="147"/>
+      <c r="L46" s="147"/>
       <c r="M46" s="88"/>
-    </row>
-    <row r="47" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N46" s="88"/>
+      <c r="O46" s="88"/>
+      <c r="P46" s="88"/>
+    </row>
+    <row r="47" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A47" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="92">
         <v>84</v>
       </c>
       <c r="C47" s="92">
-        <v>63742.720000000001</v>
+        <v>61846.078000000001</v>
       </c>
       <c r="D47" s="92">
-        <v>74874.232999999993</v>
+        <v>72977.591</v>
       </c>
       <c r="E47" s="92">
-        <v>179183.644</v>
+        <v>175390.361</v>
       </c>
       <c r="F47" s="93">
         <v>122.1</v>
       </c>
       <c r="G47" s="93">
         <v>155</v>
       </c>
       <c r="H47" s="93">
         <v>139.30000000000001</v>
       </c>
       <c r="I47" s="88"/>
-      <c r="J47" s="88"/>
-[...1 lines deleted...]
-      <c r="L47" s="88"/>
+      <c r="J47" s="147"/>
+      <c r="K47" s="147"/>
+      <c r="L47" s="147"/>
       <c r="M47" s="88"/>
-    </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N47" s="88"/>
+      <c r="O47" s="88"/>
+      <c r="P47" s="88"/>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="92">
         <v>361</v>
       </c>
       <c r="C48" s="92">
         <v>449175.47200000001</v>
       </c>
       <c r="D48" s="92">
         <v>528447.6</v>
       </c>
       <c r="E48" s="92">
         <v>1308794.0249999999</v>
       </c>
       <c r="F48" s="93">
         <v>151.19999999999999</v>
       </c>
       <c r="G48" s="93">
         <v>134.5</v>
       </c>
       <c r="H48" s="93">
         <v>121.9</v>
       </c>
       <c r="I48" s="88"/>
-      <c r="J48" s="88"/>
-[...1 lines deleted...]
-      <c r="L48" s="88"/>
+      <c r="J48" s="147"/>
+      <c r="K48" s="147"/>
+      <c r="L48" s="147"/>
       <c r="M48" s="88"/>
-    </row>
-    <row r="49" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N48" s="88"/>
+      <c r="O48" s="88"/>
+      <c r="P48" s="88"/>
+    </row>
+    <row r="49" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="92">
         <v>13</v>
       </c>
       <c r="C49" s="92">
         <v>12221.237999999999</v>
       </c>
       <c r="D49" s="92">
         <v>11813.074000000001</v>
       </c>
       <c r="E49" s="92">
         <v>30062.05</v>
       </c>
       <c r="F49" s="93">
         <v>100.6</v>
       </c>
       <c r="G49" s="93">
         <v>188.1</v>
       </c>
       <c r="H49" s="93">
         <v>162.5</v>
       </c>
       <c r="I49" s="88"/>
-      <c r="J49" s="88"/>
-[...1 lines deleted...]
-      <c r="L49" s="88"/>
+      <c r="J49" s="147"/>
+      <c r="K49" s="147"/>
+      <c r="L49" s="147"/>
       <c r="M49" s="88"/>
-    </row>
-    <row r="50" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N49" s="88"/>
+      <c r="O49" s="88"/>
+      <c r="P49" s="88"/>
+    </row>
+    <row r="50" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="38" t="s">
         <v>51</v>
       </c>
       <c r="B50" s="92">
         <v>44</v>
       </c>
       <c r="C50" s="92">
         <v>34059.078999999998</v>
       </c>
       <c r="D50" s="92">
         <v>39232.152999999998</v>
       </c>
       <c r="E50" s="92">
         <v>92925.707999999999</v>
       </c>
       <c r="F50" s="93">
         <v>108.9</v>
       </c>
       <c r="G50" s="93">
         <v>152.30000000000001</v>
       </c>
       <c r="H50" s="93">
         <v>131.30000000000001</v>
       </c>
       <c r="I50" s="88"/>
-      <c r="J50" s="88"/>
-[...1 lines deleted...]
-      <c r="L50" s="88"/>
+      <c r="J50" s="147"/>
+      <c r="K50" s="147"/>
+      <c r="L50" s="147"/>
       <c r="M50" s="88"/>
-    </row>
-    <row r="51" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N50" s="88"/>
+      <c r="O50" s="88"/>
+      <c r="P50" s="88"/>
+    </row>
+    <row r="51" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A51" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B51" s="92">
         <v>57</v>
       </c>
       <c r="C51" s="92">
         <v>38846.767999999996</v>
       </c>
       <c r="D51" s="92">
         <v>52202.839</v>
       </c>
       <c r="E51" s="92">
         <v>120789.762</v>
       </c>
       <c r="F51" s="93">
         <v>178.8</v>
       </c>
       <c r="G51" s="93">
         <v>99.4</v>
       </c>
       <c r="H51" s="93">
         <v>88</v>
       </c>
       <c r="I51" s="88"/>
-      <c r="J51" s="88"/>
-[...1 lines deleted...]
-      <c r="L51" s="88"/>
+      <c r="J51" s="147"/>
+      <c r="K51" s="147"/>
+      <c r="L51" s="147"/>
       <c r="M51" s="88"/>
-    </row>
-    <row r="52" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N51" s="88"/>
+      <c r="O51" s="88"/>
+      <c r="P51" s="88"/>
+    </row>
+    <row r="52" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A52" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="92">
         <v>13</v>
       </c>
       <c r="C52" s="92">
         <v>185068.731</v>
       </c>
       <c r="D52" s="92">
         <v>208636.11300000001</v>
       </c>
       <c r="E52" s="92">
         <v>563995.25600000005</v>
       </c>
       <c r="F52" s="93">
         <v>119.8</v>
       </c>
       <c r="G52" s="93">
         <v>135.5</v>
       </c>
       <c r="H52" s="93">
         <v>129.6</v>
       </c>
       <c r="I52" s="88"/>
-      <c r="J52" s="88"/>
-[...1 lines deleted...]
-      <c r="L52" s="88"/>
+      <c r="J52" s="147"/>
+      <c r="K52" s="147"/>
+      <c r="L52" s="147"/>
       <c r="M52" s="88"/>
-    </row>
-    <row r="53" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N52" s="88"/>
+      <c r="O52" s="88"/>
+      <c r="P52" s="88"/>
+    </row>
+    <row r="53" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A53" s="38" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="92">
         <v>18</v>
       </c>
       <c r="C53" s="92">
         <v>65026.023000000001</v>
       </c>
       <c r="D53" s="92">
         <v>84112.46</v>
       </c>
       <c r="E53" s="92">
         <v>186369.20600000001</v>
       </c>
       <c r="F53" s="93">
         <v>198.2</v>
       </c>
       <c r="G53" s="93">
         <v>134.80000000000001</v>
       </c>
       <c r="H53" s="93">
         <v>108.7</v>
       </c>
       <c r="I53" s="88"/>
-      <c r="J53" s="88"/>
-[...1 lines deleted...]
-      <c r="L53" s="88"/>
+      <c r="J53" s="147"/>
+      <c r="K53" s="147"/>
+      <c r="L53" s="147"/>
       <c r="M53" s="88"/>
-    </row>
-    <row r="54" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N53" s="88"/>
+      <c r="O53" s="88"/>
+      <c r="P53" s="88"/>
+    </row>
+    <row r="54" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A54" s="38" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="92">
         <v>216</v>
       </c>
       <c r="C54" s="92">
         <v>113953.633</v>
       </c>
       <c r="D54" s="92">
         <v>132450.96100000001</v>
       </c>
       <c r="E54" s="92">
         <v>314652.04300000001</v>
       </c>
       <c r="F54" s="93">
         <v>185.7</v>
       </c>
       <c r="G54" s="93">
         <v>151.6</v>
       </c>
       <c r="H54" s="93">
         <v>137.30000000000001</v>
       </c>
       <c r="I54" s="88"/>
-      <c r="J54" s="88"/>
-[...1 lines deleted...]
-      <c r="L54" s="88"/>
+      <c r="J54" s="147"/>
+      <c r="K54" s="147"/>
+      <c r="L54" s="147"/>
       <c r="M54" s="88"/>
-    </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N54" s="88"/>
+      <c r="O54" s="88"/>
+      <c r="P54" s="88"/>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="92">
         <v>9</v>
       </c>
       <c r="C55" s="92">
-        <v>24939.992999999999</v>
+        <v>12299.779</v>
       </c>
       <c r="D55" s="92">
-        <v>25302.32</v>
+        <v>12662.106</v>
       </c>
       <c r="E55" s="92">
-        <v>59296.625999999997</v>
+        <v>34016.197999999997</v>
       </c>
       <c r="F55" s="93">
         <v>138.5</v>
       </c>
       <c r="G55" s="93">
         <v>161.5</v>
       </c>
       <c r="H55" s="93">
         <v>138.9</v>
       </c>
       <c r="I55" s="88"/>
-      <c r="J55" s="88"/>
-[...1 lines deleted...]
-      <c r="L55" s="88"/>
+      <c r="J55" s="147"/>
+      <c r="K55" s="147"/>
+      <c r="L55" s="147"/>
       <c r="M55" s="88"/>
-    </row>
-    <row r="56" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N55" s="88"/>
+      <c r="O55" s="88"/>
+      <c r="P55" s="88"/>
+    </row>
+    <row r="56" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="92">
         <v>8</v>
       </c>
       <c r="C56" s="92">
         <v>3665.7379999999998</v>
       </c>
       <c r="D56" s="92">
         <v>4456.6360000000004</v>
       </c>
       <c r="E56" s="92">
         <v>9933.9009999999998</v>
       </c>
       <c r="F56" s="93">
         <v>130.80000000000001</v>
       </c>
       <c r="G56" s="93">
         <v>150.1</v>
       </c>
       <c r="H56" s="93">
         <v>117.2</v>
       </c>
       <c r="I56" s="88"/>
-      <c r="J56" s="88"/>
-[...1 lines deleted...]
-      <c r="L56" s="88"/>
+      <c r="J56" s="147"/>
+      <c r="K56" s="147"/>
+      <c r="L56" s="147"/>
       <c r="M56" s="88"/>
-    </row>
-    <row r="57" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N56" s="88"/>
+      <c r="O56" s="88"/>
+      <c r="P56" s="88"/>
+    </row>
+    <row r="57" spans="1:16" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B57" s="92">
         <v>506</v>
       </c>
       <c r="C57" s="92">
         <v>413329.522</v>
       </c>
       <c r="D57" s="92">
         <v>390661.66899999999</v>
       </c>
       <c r="E57" s="92">
         <v>1240237.1159999999</v>
       </c>
       <c r="F57" s="93">
         <v>98.6</v>
       </c>
       <c r="G57" s="93">
         <v>105.7</v>
       </c>
       <c r="H57" s="93">
         <v>106.9</v>
       </c>
       <c r="I57" s="88"/>
-      <c r="J57" s="88"/>
-[...1 lines deleted...]
-      <c r="L57" s="88"/>
+      <c r="J57" s="147"/>
+      <c r="K57" s="147"/>
+      <c r="L57" s="147"/>
       <c r="M57" s="88"/>
-    </row>
-    <row r="58" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N57" s="88"/>
+      <c r="O57" s="88"/>
+      <c r="P57" s="88"/>
+    </row>
+    <row r="58" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A58" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B58" s="92">
         <v>287</v>
       </c>
       <c r="C58" s="92">
         <v>249838.29300000001</v>
       </c>
       <c r="D58" s="92">
         <v>255540.92499999999</v>
       </c>
       <c r="E58" s="92">
         <v>770872.74</v>
       </c>
       <c r="F58" s="93">
         <v>102.5</v>
       </c>
       <c r="G58" s="93">
         <v>102.1</v>
       </c>
       <c r="H58" s="93">
         <v>102.2</v>
       </c>
       <c r="I58" s="88"/>
-      <c r="J58" s="88"/>
-[...1 lines deleted...]
-      <c r="L58" s="88"/>
+      <c r="J58" s="147"/>
+      <c r="K58" s="147"/>
+      <c r="L58" s="147"/>
       <c r="M58" s="88"/>
-    </row>
-    <row r="59" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N58" s="88"/>
+      <c r="O58" s="88"/>
+      <c r="P58" s="88"/>
+    </row>
+    <row r="59" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A59" s="38" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="92">
         <v>97</v>
       </c>
       <c r="C59" s="92">
         <v>57582.292000000001</v>
       </c>
       <c r="D59" s="92">
         <v>46648.555999999997</v>
       </c>
       <c r="E59" s="92">
         <v>165203.95000000001</v>
       </c>
       <c r="F59" s="93">
         <v>89.9</v>
       </c>
       <c r="G59" s="93">
         <v>110.9</v>
       </c>
       <c r="H59" s="93">
         <v>112.3</v>
       </c>
       <c r="I59" s="88"/>
-      <c r="J59" s="88"/>
-[...1 lines deleted...]
-      <c r="L59" s="88"/>
+      <c r="J59" s="147"/>
+      <c r="K59" s="147"/>
+      <c r="L59" s="147"/>
       <c r="M59" s="88"/>
-    </row>
-    <row r="60" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N59" s="88"/>
+      <c r="O59" s="88"/>
+      <c r="P59" s="88"/>
+    </row>
+    <row r="60" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A60" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B60" s="92">
         <v>122</v>
       </c>
       <c r="C60" s="92">
         <v>105908.93799999999</v>
       </c>
       <c r="D60" s="92">
         <v>88472.188999999998</v>
       </c>
       <c r="E60" s="92">
         <v>304160.42599999998</v>
       </c>
       <c r="F60" s="93">
         <v>88.6</v>
       </c>
       <c r="G60" s="93">
         <v>117</v>
       </c>
       <c r="H60" s="93">
         <v>122.5</v>
       </c>
       <c r="I60" s="88"/>
-      <c r="J60" s="88"/>
-[...1 lines deleted...]
-      <c r="L60" s="88"/>
+      <c r="J60" s="147"/>
+      <c r="K60" s="147"/>
+      <c r="L60" s="147"/>
       <c r="M60" s="88"/>
-    </row>
-    <row r="61" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="N60" s="88"/>
+      <c r="O60" s="88"/>
+      <c r="P60" s="88"/>
+    </row>
+    <row r="61" spans="1:16" ht="45" x14ac:dyDescent="0.2">
       <c r="A61" s="40" t="s">
         <v>147</v>
       </c>
       <c r="B61" s="92">
         <v>335</v>
       </c>
       <c r="C61" s="92">
         <v>43725.777999999998</v>
       </c>
       <c r="D61" s="92">
         <v>43486.105000000003</v>
       </c>
       <c r="E61" s="92">
         <v>127610.696</v>
       </c>
       <c r="F61" s="93">
         <v>102.8</v>
       </c>
       <c r="G61" s="93">
         <v>107.7</v>
       </c>
       <c r="H61" s="93">
         <v>116.2</v>
       </c>
       <c r="I61" s="88"/>
-      <c r="J61" s="88"/>
-[...1 lines deleted...]
-      <c r="L61" s="88"/>
+      <c r="J61" s="147"/>
+      <c r="K61" s="147"/>
+      <c r="L61" s="147"/>
       <c r="M61" s="88"/>
-    </row>
-    <row r="62" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N61" s="88"/>
+      <c r="O61" s="88"/>
+      <c r="P61" s="88"/>
+    </row>
+    <row r="62" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A62" s="37" t="s">
         <v>107</v>
       </c>
       <c r="B62" s="92">
         <v>274</v>
       </c>
       <c r="C62" s="92">
         <v>20295.605</v>
       </c>
       <c r="D62" s="92">
         <v>20243.192999999999</v>
       </c>
       <c r="E62" s="92">
         <v>60175.394999999997</v>
       </c>
       <c r="F62" s="93">
         <v>97.1</v>
       </c>
       <c r="G62" s="93">
         <v>105.8</v>
       </c>
       <c r="H62" s="93">
         <v>112.3</v>
       </c>
       <c r="I62" s="88"/>
-      <c r="J62" s="88"/>
-[...1 lines deleted...]
-      <c r="L62" s="88"/>
+      <c r="J62" s="147"/>
+      <c r="K62" s="147"/>
+      <c r="L62" s="147"/>
       <c r="M62" s="88"/>
-    </row>
-    <row r="63" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N62" s="88"/>
+      <c r="O62" s="88"/>
+      <c r="P62" s="88"/>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B63" s="92">
         <v>13</v>
       </c>
       <c r="C63" s="92">
         <v>7600.3220000000001</v>
       </c>
       <c r="D63" s="92">
         <v>7423.2629999999999</v>
       </c>
       <c r="E63" s="92">
         <v>22439.263999999999</v>
       </c>
       <c r="F63" s="93">
         <v>96.3</v>
       </c>
       <c r="G63" s="93">
         <v>117.8</v>
       </c>
       <c r="H63" s="93">
         <v>113.9</v>
       </c>
       <c r="I63" s="88"/>
-      <c r="J63" s="88"/>
-[...1 lines deleted...]
-      <c r="L63" s="88"/>
+      <c r="J63" s="147"/>
+      <c r="K63" s="147"/>
+      <c r="L63" s="147"/>
       <c r="M63" s="88"/>
-    </row>
-    <row r="64" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N63" s="88"/>
+      <c r="O63" s="88"/>
+      <c r="P63" s="88"/>
+    </row>
+    <row r="64" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A64" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="92">
         <v>48</v>
       </c>
       <c r="C64" s="92">
         <v>15644.040999999999</v>
       </c>
       <c r="D64" s="92">
         <v>15633.839</v>
       </c>
       <c r="E64" s="92">
         <v>44570.538</v>
       </c>
       <c r="F64" s="93">
         <v>108.7</v>
       </c>
       <c r="G64" s="93">
         <v>105.4</v>
       </c>
       <c r="H64" s="93">
         <v>119.9</v>
       </c>
       <c r="I64" s="88"/>
-      <c r="J64" s="88"/>
-[...1 lines deleted...]
-      <c r="L64" s="88"/>
+      <c r="J64" s="147"/>
+      <c r="K64" s="147"/>
+      <c r="L64" s="147"/>
       <c r="M64" s="88"/>
-    </row>
-    <row r="65" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="N64" s="88"/>
+      <c r="O64" s="88"/>
+      <c r="P64" s="88"/>
+    </row>
+    <row r="65" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A65" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="94" t="s">
         <v>148</v>
       </c>
       <c r="C65" s="92">
         <v>185.81</v>
       </c>
       <c r="D65" s="92">
         <v>185.81</v>
       </c>
       <c r="E65" s="92">
         <v>425.49799999999999</v>
       </c>
       <c r="F65" s="93">
         <v>100</v>
       </c>
       <c r="G65" s="93">
         <v>288.39999999999998</v>
       </c>
       <c r="H65" s="99">
         <v>127.3</v>
       </c>
       <c r="I65" s="88"/>
-      <c r="J65" s="88"/>
-[...1 lines deleted...]
-      <c r="L65" s="88"/>
+      <c r="J65" s="147"/>
+      <c r="K65" s="147"/>
+      <c r="L65" s="147"/>
       <c r="M65" s="88"/>
-    </row>
-[...7 lines deleted...]
-      <c r="G66" s="125"/>
+      <c r="N65" s="88"/>
+      <c r="O65" s="88"/>
+      <c r="P65" s="88"/>
+    </row>
+    <row r="66" spans="1:16" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="126"/>
+      <c r="B66" s="126"/>
+      <c r="C66" s="126"/>
+      <c r="D66" s="126"/>
+      <c r="E66" s="126"/>
+      <c r="F66" s="126"/>
+      <c r="G66" s="126"/>
       <c r="H66" s="31"/>
     </row>
-    <row r="67" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:16" ht="15" x14ac:dyDescent="0.25">
       <c r="A67" s="31"/>
       <c r="B67" s="42"/>
       <c r="C67" s="42"/>
       <c r="D67" s="42"/>
       <c r="E67" s="42"/>
       <c r="F67" s="42"/>
       <c r="G67" s="42"/>
       <c r="H67" s="31"/>
     </row>
-    <row r="68" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:16" ht="15" x14ac:dyDescent="0.25">
       <c r="A68" s="31"/>
       <c r="B68" s="42"/>
       <c r="C68" s="42"/>
       <c r="D68" s="42"/>
       <c r="E68" s="42"/>
       <c r="F68" s="42"/>
       <c r="G68" s="42"/>
       <c r="H68" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A66:G66"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="7" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N358"/>
   <sheetViews>
-    <sheetView topLeftCell="A324" workbookViewId="0">
-      <selection activeCell="C349" sqref="C349:C350"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="26" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="26" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="26" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="26" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="26" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" style="26" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="141" t="s">
         <v>455</v>
       </c>
-      <c r="B1" s="140"/>
-[...5 lines deleted...]
-      <c r="H1" s="140"/>
+      <c r="B1" s="141"/>
+      <c r="C1" s="141"/>
+      <c r="D1" s="141"/>
+      <c r="E1" s="141"/>
+      <c r="F1" s="141"/>
+      <c r="G1" s="141"/>
+      <c r="H1" s="141"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
       <c r="L1" s="75"/>
     </row>
     <row r="2" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="49"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="51"/>
       <c r="H2" s="51"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
       <c r="K2" s="75"/>
       <c r="L2" s="75"/>
     </row>
     <row r="3" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="115"/>
-      <c r="B3" s="141" t="s">
+      <c r="A3" s="116"/>
+      <c r="B3" s="142" t="s">
         <v>126</v>
       </c>
-      <c r="C3" s="141"/>
-[...3 lines deleted...]
-      <c r="G3" s="137" t="s">
+      <c r="C3" s="142"/>
+      <c r="D3" s="142"/>
+      <c r="E3" s="142"/>
+      <c r="F3" s="142"/>
+      <c r="G3" s="138" t="s">
         <v>150</v>
       </c>
-      <c r="H3" s="138"/>
-      <c r="I3" s="139"/>
+      <c r="H3" s="139"/>
+      <c r="I3" s="140"/>
       <c r="J3" s="75"/>
       <c r="K3" s="75"/>
       <c r="L3" s="75"/>
     </row>
     <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="115"/>
-      <c r="B4" s="142" t="s">
+      <c r="A4" s="116"/>
+      <c r="B4" s="143" t="s">
         <v>127</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>128</v>
       </c>
-      <c r="D4" s="142" t="s">
+      <c r="D4" s="143" t="s">
         <v>129</v>
       </c>
-      <c r="E4" s="142" t="s">
+      <c r="E4" s="143" t="s">
         <v>130</v>
       </c>
-      <c r="F4" s="143" t="s">
+      <c r="F4" s="144" t="s">
         <v>131</v>
       </c>
-      <c r="G4" s="132" t="s">
+      <c r="G4" s="133" t="s">
         <v>104</v>
       </c>
-      <c r="H4" s="145"/>
-      <c r="I4" s="113" t="s">
+      <c r="H4" s="146"/>
+      <c r="I4" s="114" t="s">
         <v>443</v>
       </c>
       <c r="J4" s="75"/>
       <c r="K4" s="75"/>
       <c r="L4" s="75"/>
     </row>
     <row r="5" spans="1:14" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="115"/>
-[...4 lines deleted...]
-      <c r="F5" s="144"/>
+      <c r="A5" s="116"/>
+      <c r="B5" s="143"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="143"/>
+      <c r="E5" s="143"/>
+      <c r="F5" s="145"/>
       <c r="G5" s="74" t="s">
         <v>132</v>
       </c>
       <c r="H5" s="87" t="s">
         <v>133</v>
       </c>
-      <c r="I5" s="114"/>
+      <c r="I5" s="115"/>
       <c r="J5" s="75"/>
       <c r="K5" s="75"/>
       <c r="L5" s="75"/>
     </row>
     <row r="6" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A6" s="100" t="s">
         <v>70</v>
       </c>
       <c r="B6" s="94"/>
       <c r="C6" s="94"/>
       <c r="D6" s="94"/>
       <c r="E6" s="94"/>
       <c r="F6" s="94"/>
       <c r="G6" s="94"/>
       <c r="H6" s="94"/>
       <c r="I6" s="94" t="s">
         <v>447</v>
       </c>
       <c r="J6" s="75"/>
       <c r="K6" s="75"/>
       <c r="L6" s="75"/>
     </row>
     <row r="7" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="101" t="s">
         <v>97</v>
@@ -16440,116 +16639,116 @@
       <c r="D331" s="75"/>
       <c r="E331" s="75"/>
       <c r="F331" s="75"/>
       <c r="G331" s="75"/>
       <c r="H331" s="75"/>
       <c r="I331" s="52"/>
       <c r="J331" s="52"/>
       <c r="K331" s="52"/>
       <c r="L331" s="52"/>
     </row>
     <row r="332" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="75"/>
       <c r="B332" s="75"/>
       <c r="C332" s="75"/>
       <c r="D332" s="75"/>
       <c r="E332" s="75"/>
       <c r="F332" s="75"/>
       <c r="G332" s="75"/>
       <c r="H332" s="75"/>
       <c r="I332" s="75"/>
       <c r="J332" s="75"/>
       <c r="K332" s="75"/>
       <c r="L332" s="75"/>
     </row>
     <row r="333" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A333" s="146" t="s">
+      <c r="A333" s="105" t="s">
         <v>458</v>
       </c>
       <c r="B333" s="60"/>
       <c r="C333" s="60"/>
       <c r="D333" s="60"/>
       <c r="E333" s="60"/>
       <c r="F333" s="60"/>
       <c r="G333" s="60"/>
       <c r="H333" s="60"/>
       <c r="I333" s="60"/>
       <c r="J333" s="60"/>
     </row>
     <row r="334" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A334" s="95" t="s">
         <v>459</v>
       </c>
       <c r="B334" s="77"/>
       <c r="C334" s="77"/>
       <c r="D334" s="77"/>
       <c r="E334" s="77"/>
       <c r="F334" s="77"/>
       <c r="G334" s="77"/>
       <c r="H334" s="77"/>
       <c r="I334" s="77"/>
       <c r="J334" s="77"/>
     </row>
     <row r="335" spans="1:12" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A335" s="78" t="s">
         <v>139</v>
       </c>
-      <c r="B335" s="134" t="s">
+      <c r="B335" s="135" t="s">
         <v>444</v>
       </c>
-      <c r="C335" s="134"/>
+      <c r="C335" s="135"/>
       <c r="D335" s="80"/>
       <c r="E335" s="81" t="s">
         <v>140</v>
       </c>
       <c r="F335" s="79"/>
       <c r="G335" s="80"/>
       <c r="H335" s="71" t="s">
         <v>141</v>
       </c>
       <c r="I335" s="91"/>
       <c r="J335" s="76"/>
     </row>
     <row r="336" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="135" t="s">
+      <c r="A336" s="136" t="s">
         <v>135</v>
       </c>
       <c r="B336" s="55" t="s">
         <v>445</v>
       </c>
       <c r="D336" s="55"/>
       <c r="E336" s="56" t="s">
         <v>137</v>
       </c>
       <c r="F336" s="70"/>
       <c r="G336" s="56"/>
       <c r="H336" s="72" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="337" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A337" s="136"/>
+      <c r="A337" s="137"/>
       <c r="B337" s="57" t="s">
         <v>446</v>
       </c>
       <c r="C337" s="90"/>
       <c r="D337" s="57"/>
       <c r="E337" s="59" t="s">
         <v>136</v>
       </c>
       <c r="F337" s="58"/>
       <c r="G337" s="59"/>
       <c r="H337" s="73" t="s">
         <v>143</v>
       </c>
       <c r="I337" s="90"/>
     </row>
     <row r="355" spans="10:12" x14ac:dyDescent="0.2">
       <c r="L355" s="54"/>
     </row>
     <row r="358" spans="10:12" x14ac:dyDescent="0.2">
       <c r="J358" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B335:C335"/>
     <mergeCell ref="A336:A337"/>