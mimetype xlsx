--- v0 (2026-07-09)
+++ v1 (2026-08-19)
@@ -30,100 +30,95 @@
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Обложка" sheetId="76" r:id="rId1"/>
     <sheet name="Усл.обозначения" sheetId="77" r:id="rId2"/>
     <sheet name="Содержание" sheetId="3" r:id="rId3"/>
     <sheet name="Метод.пояснения" sheetId="4" r:id="rId4"/>
     <sheet name="1." sheetId="80" r:id="rId5"/>
     <sheet name="2." sheetId="14" r:id="rId6"/>
     <sheet name="3." sheetId="16" r:id="rId7"/>
     <sheet name="4." sheetId="20" r:id="rId8"/>
     <sheet name="5." sheetId="67" r:id="rId9"/>
     <sheet name="6." sheetId="66" r:id="rId10"/>
     <sheet name="7." sheetId="78" r:id="rId11"/>
     <sheet name="8." sheetId="22" r:id="rId12"/>
     <sheet name="8.1." sheetId="73" r:id="rId13"/>
     <sheet name="8.2." sheetId="26" r:id="rId14"/>
     <sheet name="8.3." sheetId="30" r:id="rId15"/>
     <sheet name="8.4." sheetId="34" r:id="rId16"/>
     <sheet name="8.5." sheetId="37" r:id="rId17"/>
     <sheet name="8.6." sheetId="39" r:id="rId18"/>
     <sheet name="8.7." sheetId="41" r:id="rId19"/>
     <sheet name="8.8." sheetId="74" r:id="rId20"/>
     <sheet name="8.9." sheetId="43" r:id="rId21"/>
     <sheet name="8.10." sheetId="45" r:id="rId22"/>
     <sheet name="8.11." sheetId="47" r:id="rId23"/>
     <sheet name="8.12." sheetId="49" r:id="rId24"/>
     <sheet name="8.13." sheetId="51" r:id="rId25"/>
     <sheet name="8.14." sheetId="53" r:id="rId26"/>
     <sheet name="8.15." sheetId="55" r:id="rId27"/>
     <sheet name="8.16." sheetId="75" r:id="rId28"/>
     <sheet name="8.17." sheetId="57" r:id="rId29"/>
     <sheet name="8.18." sheetId="59" r:id="rId30"/>
     <sheet name="8.19." sheetId="61" r:id="rId31"/>
     <sheet name="8.20." sheetId="63" r:id="rId32"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'7.'!$A$4:$G$903</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'7.'!$3:$4</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3081" uniqueCount="836">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>Содержание</t>
   </si>
   <si>
@@ -2679,51 +2674,51 @@
   <si>
     <t>УСЛУГИ СПОРТИВНЫЕ И УСЛУГИ ПО ОРГАНИЗАЦИИ ОТДЫХА</t>
   </si>
   <si>
     <t>УСЛУГИ ПО РЕМОНТУ КОМПЬЮТЕРОВ, ПРЕДМЕТОВ ЛИЧНОГО ПОТРЕБЛЕНИЯ И БЫТОВЫХ ТОВАРОВ</t>
   </si>
   <si>
     <t>УСЛУГИ ИНДИВИДУАЛЬНЫЕ ПРОЧИЕ</t>
   </si>
   <si>
     <t>8.3 Объем оказанных услуг по источникам финансирования и по видам экономической деятельности за 2025г.</t>
   </si>
   <si>
     <t>8.5 Объем оказанных услуг по источникам финансирования и по видам деятельности за 2025г.</t>
   </si>
   <si>
     <t>Дата следующего опубликования: 28.06.2027</t>
   </si>
   <si>
     <t>№ 8-4/3333-ВН</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -3085,51 +3080,51 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="258">
+  <cellXfs count="299">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -3332,53 +3327,50 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -3425,53 +3417,50 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="3" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -3582,50 +3571,177 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -3834,51 +3950,51 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>6351</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 2" descr="D:\ATULEUTAYEVA\В РАБОТЕ\---КОРРЕКТИРОВКА ЛОГОТИПА\ЛОГО РУС по левому краю.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="28575" y="1"/>
           <a:ext cx="2842532" cy="1162957"/>
         </a:xfrm>
@@ -3936,86 +4052,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4703,125 +4819,125 @@
     <col min="15367" max="15367" width="48.140625" style="61" customWidth="1"/>
     <col min="15368" max="15578" width="10.28515625" style="61"/>
     <col min="15579" max="15600" width="8.28515625" style="61" customWidth="1"/>
     <col min="15601" max="15620" width="10.28515625" style="61"/>
     <col min="15621" max="15621" width="8.140625" style="61" customWidth="1"/>
     <col min="15622" max="15622" width="2.85546875" style="61" customWidth="1"/>
     <col min="15623" max="15623" width="48.140625" style="61" customWidth="1"/>
     <col min="15624" max="15834" width="10.28515625" style="61"/>
     <col min="15835" max="15856" width="8.28515625" style="61" customWidth="1"/>
     <col min="15857" max="15876" width="10.28515625" style="61"/>
     <col min="15877" max="15877" width="8.140625" style="61" customWidth="1"/>
     <col min="15878" max="15878" width="2.85546875" style="61" customWidth="1"/>
     <col min="15879" max="15879" width="48.140625" style="61" customWidth="1"/>
     <col min="15880" max="16090" width="10.28515625" style="61"/>
     <col min="16091" max="16112" width="8.28515625" style="61" customWidth="1"/>
     <col min="16113" max="16132" width="10.28515625" style="61"/>
     <col min="16133" max="16133" width="8.140625" style="61" customWidth="1"/>
     <col min="16134" max="16134" width="2.85546875" style="61" customWidth="1"/>
     <col min="16135" max="16135" width="48.140625" style="61" customWidth="1"/>
     <col min="16136" max="16346" width="10.28515625" style="61"/>
     <col min="16347" max="16368" width="8.28515625" style="61" customWidth="1"/>
     <col min="16369" max="16384" width="10.28515625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="195"/>
-[...2 lines deleted...]
-      <c r="D1" s="195"/>
+      <c r="A1" s="236"/>
+      <c r="B1" s="236"/>
+      <c r="C1" s="236"/>
+      <c r="D1" s="236"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="195"/>
-[...2 lines deleted...]
-      <c r="D2" s="195"/>
+      <c r="A2" s="236"/>
+      <c r="B2" s="236"/>
+      <c r="C2" s="236"/>
+      <c r="D2" s="236"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A3" s="195"/>
-[...2 lines deleted...]
-      <c r="D3" s="195"/>
+      <c r="A3" s="236"/>
+      <c r="B3" s="236"/>
+      <c r="C3" s="236"/>
+      <c r="D3" s="236"/>
       <c r="E3" s="1"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A5" s="201" t="s">
+      <c r="A5" s="242" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="201"/>
-[...4 lines deleted...]
-      <c r="G5" s="197"/>
+      <c r="B5" s="242"/>
+      <c r="C5" s="242"/>
+      <c r="D5" s="242"/>
+      <c r="E5" s="242"/>
+      <c r="F5" s="237"/>
+      <c r="G5" s="238"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="21" customHeight="1">
-      <c r="A6" s="201" t="s">
+      <c r="A6" s="242" t="s">
         <v>834</v>
       </c>
-      <c r="B6" s="201"/>
-[...4 lines deleted...]
-      <c r="G6" s="201"/>
+      <c r="B6" s="242"/>
+      <c r="C6" s="242"/>
+      <c r="D6" s="242"/>
+      <c r="E6" s="242"/>
+      <c r="F6" s="242"/>
+      <c r="G6" s="242"/>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="18">
       <c r="E7" s="59"/>
       <c r="F7" s="60"/>
       <c r="G7" s="60"/>
     </row>
     <row r="8" spans="1:8" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="E8" s="59"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
     </row>
     <row r="9" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A9" s="200" t="s">
+      <c r="A9" s="241" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="200"/>
-[...3 lines deleted...]
-      <c r="F9" s="200"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
+      <c r="F9" s="241"/>
       <c r="G9" s="4"/>
     </row>
     <row r="10" spans="1:8" s="2" customFormat="1" ht="31.9" customHeight="1">
-      <c r="A10" s="200"/>
-[...4 lines deleted...]
-      <c r="F10" s="200"/>
+      <c r="A10" s="241"/>
+      <c r="B10" s="241"/>
+      <c r="C10" s="241"/>
+      <c r="D10" s="241"/>
+      <c r="E10" s="241"/>
+      <c r="F10" s="241"/>
       <c r="G10" s="4"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:8" ht="7.15" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:8" ht="25.15" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="5"/>
     </row>
@@ -4837,67 +4953,67 @@
     </row>
     <row r="14" spans="1:8" ht="21" hidden="1" customHeight="1">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
     </row>
     <row r="15" spans="1:8" ht="21" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:8" ht="21" customHeight="1">
       <c r="G16" s="3"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:15" ht="30.75" customHeight="1">
-      <c r="A17" s="198" t="s">
+      <c r="A17" s="239" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="198"/>
-[...2 lines deleted...]
-      <c r="E17" s="198"/>
+      <c r="B17" s="239"/>
+      <c r="C17" s="239"/>
+      <c r="D17" s="239"/>
+      <c r="E17" s="239"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:15" ht="24" customHeight="1">
-      <c r="A18" s="199"/>
-[...3 lines deleted...]
-      <c r="E18" s="199"/>
+      <c r="A18" s="240"/>
+      <c r="B18" s="240"/>
+      <c r="C18" s="240"/>
+      <c r="D18" s="240"/>
+      <c r="E18" s="240"/>
       <c r="G18" s="3"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:15" ht="23.45" customHeight="1">
       <c r="G19" s="3"/>
       <c r="H19" s="5"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
       <c r="O19" s="10"/>
     </row>
     <row r="20" spans="1:15" ht="21" customHeight="1">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:15" ht="23.25" customHeight="1"/>
     <row r="22" spans="1:15" ht="28.5" customHeight="1">
       <c r="B22" s="7" t="s">
         <v>63</v>
       </c>
@@ -5115,17687 +5231,17687 @@
     <col min="14342" max="14592" width="9.140625" style="24"/>
     <col min="14593" max="14593" width="62" style="24" customWidth="1"/>
     <col min="14594" max="14597" width="18.7109375" style="24" customWidth="1"/>
     <col min="14598" max="14848" width="9.140625" style="24"/>
     <col min="14849" max="14849" width="62" style="24" customWidth="1"/>
     <col min="14850" max="14853" width="18.7109375" style="24" customWidth="1"/>
     <col min="14854" max="15104" width="9.140625" style="24"/>
     <col min="15105" max="15105" width="62" style="24" customWidth="1"/>
     <col min="15106" max="15109" width="18.7109375" style="24" customWidth="1"/>
     <col min="15110" max="15360" width="9.140625" style="24"/>
     <col min="15361" max="15361" width="62" style="24" customWidth="1"/>
     <col min="15362" max="15365" width="18.7109375" style="24" customWidth="1"/>
     <col min="15366" max="15616" width="9.140625" style="24"/>
     <col min="15617" max="15617" width="62" style="24" customWidth="1"/>
     <col min="15618" max="15621" width="18.7109375" style="24" customWidth="1"/>
     <col min="15622" max="15872" width="9.140625" style="24"/>
     <col min="15873" max="15873" width="62" style="24" customWidth="1"/>
     <col min="15874" max="15877" width="18.7109375" style="24" customWidth="1"/>
     <col min="15878" max="16128" width="9.140625" style="24"/>
     <col min="16129" max="16129" width="62" style="24" customWidth="1"/>
     <col min="16130" max="16133" width="18.7109375" style="24" customWidth="1"/>
     <col min="16134" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="21" customFormat="1" ht="12.75">
-      <c r="A1" s="205" t="s">
+      <c r="A1" s="246" t="s">
         <v>178</v>
       </c>
-      <c r="B1" s="205"/>
-[...2 lines deleted...]
-      <c r="E1" s="205"/>
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
     </row>
     <row r="2" spans="1:5" s="21" customFormat="1">
       <c r="A2" s="67"/>
-      <c r="B2" s="114"/>
-[...1 lines deleted...]
-      <c r="D2" s="114"/>
+      <c r="B2" s="113"/>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
       <c r="E2" s="25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="21" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A3" s="235"/>
-      <c r="B3" s="230" t="s">
+      <c r="A3" s="276"/>
+      <c r="B3" s="271" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="233" t="s">
+      <c r="C3" s="274" t="s">
         <v>36</v>
       </c>
-      <c r="D3" s="234"/>
-      <c r="E3" s="234"/>
+      <c r="D3" s="275"/>
+      <c r="E3" s="275"/>
     </row>
     <row r="4" spans="1:5" s="21" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A4" s="236"/>
-      <c r="B4" s="231"/>
+      <c r="A4" s="277"/>
+      <c r="B4" s="272"/>
       <c r="C4" s="80" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="80" t="s">
         <v>41</v>
       </c>
       <c r="E4" s="81" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="127" t="s">
+      <c r="A5" s="126" t="s">
         <v>142</v>
       </c>
-      <c r="B5" s="185">
+      <c r="B5" s="183">
         <v>103395704.09999999</v>
       </c>
-      <c r="C5" s="185">
+      <c r="C5" s="183">
         <v>11631660.9</v>
       </c>
-      <c r="D5" s="185">
+      <c r="D5" s="183">
         <v>69631245.599999994</v>
       </c>
-      <c r="E5" s="185">
+      <c r="E5" s="183">
         <v>22132797.699999999</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="22.5">
-      <c r="A6" s="127" t="s">
+      <c r="A6" s="126" t="s">
         <v>143</v>
       </c>
-      <c r="B6" s="134">
+      <c r="B6" s="133">
         <v>120447782.5</v>
       </c>
-      <c r="C6" s="134">
+      <c r="C6" s="133">
         <v>2525330.7999999998</v>
       </c>
-      <c r="D6" s="134">
+      <c r="D6" s="133">
         <v>92892205.5</v>
       </c>
-      <c r="E6" s="134">
+      <c r="E6" s="133">
         <v>25030246.100000001</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="127" t="s">
+      <c r="A7" s="126" t="s">
         <v>144</v>
       </c>
-      <c r="B7" s="134">
+      <c r="B7" s="133">
         <v>112731445.3</v>
       </c>
-      <c r="C7" s="134">
+      <c r="C7" s="133">
         <v>67982420.099999994</v>
       </c>
-      <c r="D7" s="134">
+      <c r="D7" s="133">
         <v>41246894.200000003</v>
       </c>
-      <c r="E7" s="134">
+      <c r="E7" s="133">
         <v>3502131</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="22.5">
-      <c r="A8" s="127" t="s">
+      <c r="A8" s="126" t="s">
         <v>145</v>
       </c>
-      <c r="B8" s="134">
+      <c r="B8" s="133">
         <v>1581201414.2</v>
       </c>
-      <c r="C8" s="134">
+      <c r="C8" s="133">
         <v>115982944.8</v>
       </c>
-      <c r="D8" s="134">
+      <c r="D8" s="133">
         <v>984382288.5</v>
       </c>
-      <c r="E8" s="134">
+      <c r="E8" s="133">
         <v>480836180.89999998</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="127" t="s">
+      <c r="A9" s="126" t="s">
         <v>146</v>
       </c>
-      <c r="B9" s="134">
+      <c r="B9" s="133">
         <v>1035823240.4</v>
       </c>
-      <c r="C9" s="134">
+      <c r="C9" s="133">
         <v>77549071.799999997</v>
       </c>
-      <c r="D9" s="134">
+      <c r="D9" s="133">
         <v>765127974</v>
       </c>
-      <c r="E9" s="134">
+      <c r="E9" s="133">
         <v>193146194.59999999</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" s="127" t="s">
+      <c r="A10" s="126" t="s">
         <v>147</v>
       </c>
-      <c r="B10" s="134">
+      <c r="B10" s="133">
         <v>104283942.40000001</v>
       </c>
-      <c r="C10" s="134">
+      <c r="C10" s="133">
         <v>52264310.600000001</v>
       </c>
-      <c r="D10" s="134">
+      <c r="D10" s="133">
         <v>29683072.5</v>
       </c>
-      <c r="E10" s="134">
+      <c r="E10" s="133">
         <v>22336559.300000001</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" s="127" t="s">
+      <c r="A11" s="126" t="s">
         <v>148</v>
       </c>
-      <c r="B11" s="134">
+      <c r="B11" s="133">
         <v>1714641346.9000001</v>
       </c>
-      <c r="C11" s="134">
+      <c r="C11" s="133">
         <v>72242397.200000003</v>
       </c>
-      <c r="D11" s="134">
+      <c r="D11" s="133">
         <v>1521436044.5999999</v>
       </c>
-      <c r="E11" s="134">
+      <c r="E11" s="133">
         <v>120962905.09999999</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" s="127" t="s">
+      <c r="A12" s="126" t="s">
         <v>149</v>
       </c>
-      <c r="B12" s="134">
+      <c r="B12" s="133">
         <v>224151369.40000001</v>
       </c>
-      <c r="C12" s="134">
+      <c r="C12" s="133">
         <v>6318239.2000000002</v>
       </c>
-      <c r="D12" s="134">
+      <c r="D12" s="133">
         <v>133776714.40000001</v>
       </c>
-      <c r="E12" s="134">
+      <c r="E12" s="133">
         <v>84056415.799999997</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" s="127" t="s">
+      <c r="A13" s="126" t="s">
         <v>150</v>
       </c>
-      <c r="B13" s="134">
+      <c r="B13" s="133">
         <v>380455232.80000001</v>
       </c>
-      <c r="C13" s="134">
+      <c r="C13" s="133">
         <v>36285327.5</v>
       </c>
-      <c r="D13" s="134">
+      <c r="D13" s="133">
         <v>166754955.59999999</v>
       </c>
-      <c r="E13" s="134">
+      <c r="E13" s="133">
         <v>177414949.69999999</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="22.5">
-      <c r="A14" s="127" t="s">
+      <c r="A14" s="126" t="s">
         <v>151</v>
       </c>
-      <c r="B14" s="134">
+      <c r="B14" s="133">
         <v>1142176801.7</v>
       </c>
-      <c r="C14" s="134">
+      <c r="C14" s="133">
         <v>61886756.899999999</v>
       </c>
-      <c r="D14" s="134">
+      <c r="D14" s="133">
         <v>930280042.20000005</v>
       </c>
-      <c r="E14" s="134">
+      <c r="E14" s="133">
         <v>150010002.69999999</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" s="127" t="s">
+      <c r="A15" s="126" t="s">
         <v>152</v>
       </c>
-      <c r="B15" s="134">
+      <c r="B15" s="133">
         <v>228383870.30000001</v>
       </c>
-      <c r="C15" s="134">
+      <c r="C15" s="133">
         <v>135083305.59999999</v>
       </c>
-      <c r="D15" s="134">
+      <c r="D15" s="133">
         <v>85783866.099999994</v>
       </c>
-      <c r="E15" s="134">
+      <c r="E15" s="133">
         <v>7516698.5999999996</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" s="127" t="s">
+      <c r="A16" s="126" t="s">
         <v>153</v>
       </c>
-      <c r="B16" s="134">
+      <c r="B16" s="133">
         <v>748681698.39999998</v>
       </c>
-      <c r="C16" s="134">
+      <c r="C16" s="133">
         <v>191756.1</v>
       </c>
-      <c r="D16" s="134">
+      <c r="D16" s="133">
         <v>658922813.70000005</v>
       </c>
-      <c r="E16" s="134">
+      <c r="E16" s="133">
         <v>89567128.599999994</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="127" t="s">
+      <c r="A17" s="126" t="s">
         <v>154</v>
       </c>
-      <c r="B17" s="134">
+      <c r="B17" s="133">
         <v>343148565.69999999</v>
       </c>
-      <c r="C17" s="134">
+      <c r="C17" s="133">
         <v>108437266.09999999</v>
       </c>
-      <c r="D17" s="134">
+      <c r="D17" s="133">
         <v>212638637.09999999</v>
       </c>
-      <c r="E17" s="134">
+      <c r="E17" s="133">
         <v>22072662.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="127" t="s">
+      <c r="A18" s="126" t="s">
         <v>155</v>
       </c>
-      <c r="B18" s="134">
+      <c r="B18" s="133">
         <v>91258185.5</v>
       </c>
-      <c r="C18" s="134">
+      <c r="C18" s="133">
         <v>83033338.299999997</v>
       </c>
-      <c r="D18" s="134">
+      <c r="D18" s="133">
         <v>7526099.7000000002</v>
       </c>
-      <c r="E18" s="134">
+      <c r="E18" s="133">
         <v>698747.5</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="127" t="s">
+      <c r="A19" s="126" t="s">
         <v>156</v>
       </c>
-      <c r="B19" s="134">
+      <c r="B19" s="133">
         <v>535366605.5</v>
       </c>
-      <c r="C19" s="134">
+      <c r="C19" s="133">
         <v>56651498</v>
       </c>
-      <c r="D19" s="134">
+      <c r="D19" s="133">
         <v>378566079.30000001</v>
       </c>
-      <c r="E19" s="134">
+      <c r="E19" s="133">
         <v>100149028.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="127" t="s">
+      <c r="A20" s="126" t="s">
         <v>157</v>
       </c>
-      <c r="B20" s="134">
+      <c r="B20" s="133">
         <v>447863936.10000002</v>
       </c>
-      <c r="C20" s="186" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="134">
+      <c r="C20" s="184" t="s">
+        <v>199</v>
+      </c>
+      <c r="D20" s="133">
         <v>357263033.30000001</v>
       </c>
-      <c r="E20" s="134">
+      <c r="E20" s="133">
         <v>90600902.799999997</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="127" t="s">
+      <c r="A21" s="126" t="s">
         <v>158</v>
       </c>
-      <c r="B21" s="134">
+      <c r="B21" s="133">
         <v>490052450.5</v>
       </c>
-      <c r="C21" s="134">
+      <c r="C21" s="133">
         <v>42930941.299999997</v>
       </c>
-      <c r="D21" s="134">
+      <c r="D21" s="133">
         <v>446936703.39999998</v>
       </c>
-      <c r="E21" s="134">
+      <c r="E21" s="133">
         <v>184805.8</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="127" t="s">
+      <c r="A22" s="126" t="s">
         <v>159</v>
       </c>
-      <c r="B22" s="134">
+      <c r="B22" s="133">
         <v>609398346.10000002</v>
       </c>
-      <c r="C22" s="134">
+      <c r="C22" s="133">
         <v>72511905.900000006</v>
       </c>
-      <c r="D22" s="134">
+      <c r="D22" s="133">
         <v>518672035</v>
       </c>
-      <c r="E22" s="134">
+      <c r="E22" s="133">
         <v>18214405.199999999</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="127" t="s">
+      <c r="A23" s="126" t="s">
         <v>176</v>
       </c>
-      <c r="B23" s="134">
+      <c r="B23" s="133">
         <v>424819201.39999998</v>
       </c>
-      <c r="C23" s="134">
+      <c r="C23" s="133">
         <v>102829741</v>
       </c>
-      <c r="D23" s="134">
+      <c r="D23" s="133">
         <v>265221116.09999999</v>
       </c>
-      <c r="E23" s="134">
+      <c r="E23" s="133">
         <v>56768344.299999997</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="127" t="s">
+      <c r="A24" s="126" t="s">
         <v>177</v>
       </c>
-      <c r="B24" s="134">
+      <c r="B24" s="133">
         <v>167303184.69999999</v>
       </c>
-      <c r="C24" s="134">
+      <c r="C24" s="133">
         <v>102140504.09999999</v>
       </c>
-      <c r="D24" s="134">
+      <c r="D24" s="133">
         <v>53127304.100000001</v>
       </c>
-      <c r="E24" s="134">
+      <c r="E24" s="133">
         <v>12035376.5</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A25" s="127" t="s">
+      <c r="A25" s="126" t="s">
         <v>162</v>
       </c>
-      <c r="B25" s="134">
+      <c r="B25" s="133">
         <v>154400090.40000001</v>
       </c>
-      <c r="C25" s="134">
+      <c r="C25" s="133">
         <v>148719842.80000001</v>
       </c>
-      <c r="D25" s="134">
+      <c r="D25" s="133">
         <v>5680247.5999999996</v>
       </c>
-      <c r="E25" s="186" t="s">
+      <c r="E25" s="184" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="127" t="s">
+      <c r="A26" s="126" t="s">
         <v>163</v>
       </c>
-      <c r="B26" s="134">
+      <c r="B26" s="133">
         <v>592168058</v>
       </c>
-      <c r="C26" s="186" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="134">
+      <c r="C26" s="184" t="s">
+        <v>199</v>
+      </c>
+      <c r="D26" s="133">
         <v>377520308</v>
       </c>
-      <c r="E26" s="134">
+      <c r="E26" s="133">
         <v>214647750</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="127" t="s">
+      <c r="A27" s="126" t="s">
         <v>164</v>
       </c>
-      <c r="B27" s="134">
+      <c r="B27" s="133">
         <v>755690827.29999995</v>
       </c>
-      <c r="C27" s="134">
+      <c r="C27" s="133">
         <v>281710352</v>
       </c>
-      <c r="D27" s="134">
+      <c r="D27" s="133">
         <v>448630254.10000002</v>
       </c>
-      <c r="E27" s="134">
+      <c r="E27" s="133">
         <v>25350221.300000001</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="22.5">
-      <c r="A28" s="127" t="s">
+      <c r="A28" s="126" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="134">
+      <c r="B28" s="133">
         <v>44559112.5</v>
       </c>
-      <c r="C28" s="134">
+      <c r="C28" s="133">
         <v>4303</v>
       </c>
-      <c r="D28" s="134">
+      <c r="D28" s="133">
         <v>42111459.200000003</v>
       </c>
-      <c r="E28" s="134">
+      <c r="E28" s="133">
         <v>2443350.2999999998</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="128" t="s">
+      <c r="A29" s="127" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="126">
+      <c r="B29" s="125">
         <v>177052836.80000001</v>
       </c>
-      <c r="C29" s="126">
+      <c r="C29" s="125">
         <v>258746</v>
       </c>
-      <c r="D29" s="126">
+      <c r="D29" s="125">
         <v>165944926.80000001</v>
       </c>
-      <c r="E29" s="126">
+      <c r="E29" s="125">
         <v>10849164</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" s="218" t="s">
+      <c r="A30" s="259" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="218"/>
-[...1 lines deleted...]
-      <c r="D30" s="218"/>
+      <c r="B30" s="259"/>
+      <c r="C30" s="259"/>
+      <c r="D30" s="259"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="13" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J903"/>
   <sheetViews>
     <sheetView topLeftCell="A886" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="I899" sqref="I899"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="60.5703125" style="32" customWidth="1"/>
     <col min="2" max="4" width="16.7109375" style="31" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="31" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A1" s="219" t="s">
+      <c r="A1" s="260" t="s">
         <v>179</v>
       </c>
-      <c r="B1" s="219"/>
-[...2 lines deleted...]
-      <c r="E1" s="219"/>
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="31"/>
-      <c r="E2" s="118" t="s">
+      <c r="E2" s="117" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="237"/>
-      <c r="B3" s="237" t="s">
+      <c r="A3" s="278"/>
+      <c r="B3" s="278" t="s">
         <v>205</v>
       </c>
-      <c r="C3" s="237"/>
-      <c r="D3" s="237" t="s">
+      <c r="C3" s="278"/>
+      <c r="D3" s="278" t="s">
         <v>206</v>
       </c>
-      <c r="E3" s="239"/>
+      <c r="E3" s="280"/>
     </row>
     <row r="4" spans="1:7" ht="33.75">
-      <c r="A4" s="238"/>
-      <c r="B4" s="132" t="s">
+      <c r="A4" s="279"/>
+      <c r="B4" s="131" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="132" t="s">
+      <c r="C4" s="131" t="s">
         <v>44</v>
       </c>
-      <c r="D4" s="132" t="s">
+      <c r="D4" s="131" t="s">
         <v>34</v>
       </c>
-      <c r="E4" s="133" t="s">
+      <c r="E4" s="132" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="24" customFormat="1">
-      <c r="A5" s="157" t="s">
+      <c r="A5" s="155" t="s">
         <v>813</v>
       </c>
-      <c r="B5" s="187">
+      <c r="B5" s="185">
         <v>116266223.8</v>
       </c>
-      <c r="C5" s="187">
+      <c r="C5" s="185">
         <v>8067769.5999999996</v>
       </c>
-      <c r="D5" s="187">
+      <c r="D5" s="185">
         <v>3057223.2</v>
       </c>
-      <c r="E5" s="187">
+      <c r="E5" s="185">
         <v>665315.5</v>
       </c>
       <c r="F5" s="74"/>
-      <c r="G5" s="113"/>
+      <c r="G5" s="112"/>
     </row>
     <row r="6" spans="1:7" s="24" customFormat="1">
-      <c r="A6" s="158" t="s">
+      <c r="A6" s="156" t="s">
         <v>207</v>
       </c>
-      <c r="B6" s="188">
+      <c r="B6" s="186">
         <v>32304035.399999999</v>
       </c>
-      <c r="C6" s="188">
+      <c r="C6" s="186">
         <v>79645</v>
       </c>
-      <c r="D6" s="188">
+      <c r="D6" s="186">
         <v>56392</v>
       </c>
-      <c r="E6" s="188">
+      <c r="E6" s="186">
         <v>56392</v>
       </c>
       <c r="F6" s="74"/>
-      <c r="G6" s="113"/>
+      <c r="G6" s="112"/>
     </row>
     <row r="7" spans="1:7" s="24" customFormat="1">
-      <c r="A7" s="159" t="s">
+      <c r="A7" s="157" t="s">
         <v>207</v>
       </c>
-      <c r="B7" s="188">
+      <c r="B7" s="186">
         <v>32304035.399999999</v>
       </c>
-      <c r="C7" s="188">
+      <c r="C7" s="186">
         <v>79645</v>
       </c>
-      <c r="D7" s="188">
+      <c r="D7" s="186">
         <v>56392</v>
       </c>
-      <c r="E7" s="188">
+      <c r="E7" s="186">
         <v>56392</v>
       </c>
       <c r="F7" s="74"/>
-      <c r="G7" s="113"/>
+      <c r="G7" s="112"/>
     </row>
     <row r="8" spans="1:7" s="24" customFormat="1">
-      <c r="A8" s="158" t="s">
+      <c r="A8" s="156" t="s">
         <v>208</v>
       </c>
-      <c r="B8" s="188">
+      <c r="B8" s="186">
         <v>230525.7</v>
       </c>
-      <c r="C8" s="188">
+      <c r="C8" s="186">
         <v>814.3</v>
       </c>
-      <c r="D8" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="189" t="s">
+      <c r="D8" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F8" s="74"/>
-      <c r="G8" s="113"/>
+      <c r="G8" s="112"/>
     </row>
     <row r="9" spans="1:7" s="24" customFormat="1">
-      <c r="A9" s="159" t="s">
+      <c r="A9" s="157" t="s">
         <v>208</v>
       </c>
-      <c r="B9" s="188">
+      <c r="B9" s="186">
         <v>230525.7</v>
       </c>
-      <c r="C9" s="188">
+      <c r="C9" s="186">
         <v>814.3</v>
       </c>
-      <c r="D9" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="189" t="s">
+      <c r="D9" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E9" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F9" s="74"/>
-      <c r="G9" s="113"/>
+      <c r="G9" s="112"/>
     </row>
     <row r="10" spans="1:7" s="24" customFormat="1">
-      <c r="A10" s="158" t="s">
+      <c r="A10" s="156" t="s">
         <v>209</v>
       </c>
-      <c r="B10" s="188">
+      <c r="B10" s="186">
         <v>614046.30000000005</v>
       </c>
-      <c r="C10" s="188">
+      <c r="C10" s="186">
         <v>247997.5</v>
       </c>
-      <c r="D10" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="189" t="s">
+      <c r="D10" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E10" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F10" s="74"/>
-      <c r="G10" s="113"/>
+      <c r="G10" s="112"/>
     </row>
     <row r="11" spans="1:7" s="24" customFormat="1">
-      <c r="A11" s="159" t="s">
+      <c r="A11" s="157" t="s">
         <v>210</v>
       </c>
-      <c r="B11" s="188">
+      <c r="B11" s="186">
         <v>614046.30000000005</v>
       </c>
-      <c r="C11" s="188">
+      <c r="C11" s="186">
         <v>247997.5</v>
       </c>
-      <c r="D11" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="189" t="s">
+      <c r="D11" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F11" s="74"/>
-      <c r="G11" s="113"/>
+      <c r="G11" s="112"/>
     </row>
     <row r="12" spans="1:7" s="24" customFormat="1">
-      <c r="A12" s="158" t="s">
+      <c r="A12" s="156" t="s">
         <v>211</v>
       </c>
-      <c r="B12" s="188">
+      <c r="B12" s="186">
         <v>686523.3</v>
       </c>
-      <c r="C12" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="189" t="s">
+      <c r="C12" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D12" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E12" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F12" s="74"/>
-      <c r="G12" s="113"/>
+      <c r="G12" s="112"/>
     </row>
     <row r="13" spans="1:7" s="24" customFormat="1">
-      <c r="A13" s="159" t="s">
+      <c r="A13" s="157" t="s">
         <v>211</v>
       </c>
-      <c r="B13" s="188">
+      <c r="B13" s="186">
         <v>686523.3</v>
       </c>
-      <c r="C13" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="189" t="s">
+      <c r="C13" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D13" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E13" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F13" s="74"/>
-      <c r="G13" s="113"/>
+      <c r="G13" s="112"/>
     </row>
     <row r="14" spans="1:7" s="24" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A14" s="158" t="s">
+      <c r="A14" s="156" t="s">
         <v>212</v>
       </c>
-      <c r="B14" s="188">
+      <c r="B14" s="186">
         <v>3833.3</v>
       </c>
-      <c r="C14" s="188">
+      <c r="C14" s="186">
         <v>250</v>
       </c>
-      <c r="D14" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="189" t="s">
+      <c r="D14" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E14" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F14" s="74"/>
-      <c r="G14" s="113"/>
+      <c r="G14" s="112"/>
     </row>
     <row r="15" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A15" s="159" t="s">
+      <c r="A15" s="157" t="s">
         <v>212</v>
       </c>
-      <c r="B15" s="188">
+      <c r="B15" s="186">
         <v>3833.3</v>
       </c>
-      <c r="C15" s="188">
+      <c r="C15" s="186">
         <v>250</v>
       </c>
-      <c r="D15" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="189" t="s">
+      <c r="D15" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E15" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F15" s="74"/>
-      <c r="G15" s="113"/>
+      <c r="G15" s="112"/>
     </row>
     <row r="16" spans="1:7" s="24" customFormat="1">
-      <c r="A16" s="158" t="s">
+      <c r="A16" s="156" t="s">
         <v>213</v>
       </c>
-      <c r="B16" s="188">
+      <c r="B16" s="186">
         <v>1401326.5</v>
       </c>
-      <c r="C16" s="188">
+      <c r="C16" s="186">
         <v>62093.3</v>
       </c>
-      <c r="D16" s="188">
+      <c r="D16" s="186">
         <v>9151</v>
       </c>
-      <c r="E16" s="188">
+      <c r="E16" s="186">
         <v>9151</v>
       </c>
       <c r="F16" s="74"/>
-      <c r="G16" s="113"/>
+      <c r="G16" s="112"/>
     </row>
     <row r="17" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A17" s="159" t="s">
+      <c r="A17" s="157" t="s">
         <v>214</v>
       </c>
-      <c r="B17" s="188">
+      <c r="B17" s="186">
         <v>228521.4</v>
       </c>
-      <c r="C17" s="188">
+      <c r="C17" s="186">
         <v>35052.6</v>
       </c>
-      <c r="D17" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="189" t="s">
+      <c r="D17" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E17" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F17" s="74"/>
-      <c r="G17" s="113"/>
+      <c r="G17" s="112"/>
     </row>
     <row r="18" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A18" s="159" t="s">
+      <c r="A18" s="157" t="s">
         <v>215</v>
       </c>
-      <c r="B18" s="188">
+      <c r="B18" s="186">
         <v>9604.4</v>
       </c>
-      <c r="C18" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="189" t="s">
+      <c r="C18" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D18" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E18" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F18" s="74"/>
-      <c r="G18" s="113"/>
+      <c r="G18" s="112"/>
     </row>
     <row r="19" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A19" s="159" t="s">
+      <c r="A19" s="157" t="s">
         <v>216</v>
       </c>
-      <c r="B19" s="188">
+      <c r="B19" s="186">
         <v>45049.7</v>
       </c>
-      <c r="C19" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="189" t="s">
+      <c r="C19" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D19" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E19" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F19" s="74"/>
-      <c r="G19" s="113"/>
+      <c r="G19" s="112"/>
     </row>
     <row r="20" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A20" s="159" t="s">
+      <c r="A20" s="157" t="s">
         <v>217</v>
       </c>
-      <c r="B20" s="188">
+      <c r="B20" s="186">
         <v>1117973.5</v>
       </c>
-      <c r="C20" s="188">
+      <c r="C20" s="186">
         <v>27040.7</v>
       </c>
-      <c r="D20" s="188">
+      <c r="D20" s="186">
         <v>9151</v>
       </c>
-      <c r="E20" s="188">
+      <c r="E20" s="186">
         <v>9151</v>
       </c>
       <c r="F20" s="74"/>
-      <c r="G20" s="113"/>
+      <c r="G20" s="112"/>
     </row>
     <row r="21" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A21" s="158" t="s">
+      <c r="A21" s="156" t="s">
         <v>218</v>
       </c>
-      <c r="B21" s="188">
+      <c r="B21" s="186">
         <v>985225.9</v>
       </c>
-      <c r="C21" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="189" t="s">
+      <c r="C21" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D21" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E21" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F21" s="74"/>
-      <c r="G21" s="113"/>
+      <c r="G21" s="112"/>
     </row>
     <row r="22" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A22" s="159" t="s">
+      <c r="A22" s="157" t="s">
         <v>218</v>
       </c>
-      <c r="B22" s="188">
+      <c r="B22" s="186">
         <v>985120.1</v>
       </c>
-      <c r="C22" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="189" t="s">
+      <c r="C22" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D22" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E22" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F22" s="74"/>
-      <c r="G22" s="113"/>
+      <c r="G22" s="112"/>
     </row>
     <row r="23" spans="1:7" s="24" customFormat="1">
-      <c r="A23" s="158" t="s">
+      <c r="A23" s="156" t="s">
         <v>219</v>
       </c>
-      <c r="B23" s="188">
+      <c r="B23" s="186">
         <v>148994.20000000001</v>
       </c>
-      <c r="C23" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="188">
+      <c r="C23" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D23" s="186">
         <v>25446</v>
       </c>
-      <c r="E23" s="189" t="s">
+      <c r="E23" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F23" s="74"/>
-      <c r="G23" s="113"/>
+      <c r="G23" s="112"/>
     </row>
     <row r="24" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A24" s="159" t="s">
+      <c r="A24" s="157" t="s">
         <v>220</v>
       </c>
-      <c r="B24" s="188">
+      <c r="B24" s="186">
         <v>106383</v>
       </c>
-      <c r="C24" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="188">
+      <c r="C24" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D24" s="186">
         <v>25446</v>
       </c>
-      <c r="E24" s="189" t="s">
+      <c r="E24" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F24" s="74"/>
-      <c r="G24" s="113"/>
+      <c r="G24" s="112"/>
     </row>
     <row r="25" spans="1:7" s="24" customFormat="1">
-      <c r="A25" s="159" t="s">
+      <c r="A25" s="157" t="s">
         <v>221</v>
       </c>
-      <c r="B25" s="188">
+      <c r="B25" s="186">
         <v>42256.2</v>
       </c>
-      <c r="C25" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="189" t="s">
+      <c r="C25" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D25" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E25" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F25" s="74"/>
-      <c r="G25" s="113"/>
+      <c r="G25" s="112"/>
     </row>
     <row r="26" spans="1:7" s="24" customFormat="1">
-      <c r="A26" s="158" t="s">
+      <c r="A26" s="156" t="s">
         <v>222</v>
       </c>
-      <c r="B26" s="188">
+      <c r="B26" s="186">
         <v>1094953.7</v>
       </c>
-      <c r="C26" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="189" t="s">
+      <c r="C26" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D26" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E26" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F26" s="74"/>
-      <c r="G26" s="113"/>
+      <c r="G26" s="112"/>
     </row>
     <row r="27" spans="1:7" s="24" customFormat="1">
-      <c r="A27" s="159" t="s">
+      <c r="A27" s="157" t="s">
         <v>222</v>
       </c>
-      <c r="B27" s="188">
+      <c r="B27" s="186">
         <v>1094953.7</v>
       </c>
-      <c r="C27" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="189" t="s">
+      <c r="C27" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D27" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E27" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F27" s="74"/>
-      <c r="G27" s="113"/>
+      <c r="G27" s="112"/>
     </row>
     <row r="28" spans="1:7" s="24" customFormat="1">
-      <c r="A28" s="158" t="s">
+      <c r="A28" s="156" t="s">
         <v>223</v>
       </c>
-      <c r="B28" s="188">
+      <c r="B28" s="186">
         <v>25960532.199999999</v>
       </c>
-      <c r="C28" s="188">
+      <c r="C28" s="186">
         <v>5181420</v>
       </c>
-      <c r="D28" s="188">
+      <c r="D28" s="186">
         <v>2646550.4</v>
       </c>
-      <c r="E28" s="188">
+      <c r="E28" s="186">
         <v>520427.9</v>
       </c>
       <c r="F28" s="74"/>
-      <c r="G28" s="113"/>
+      <c r="G28" s="112"/>
     </row>
     <row r="29" spans="1:7" s="24" customFormat="1">
-      <c r="A29" s="159" t="s">
+      <c r="A29" s="157" t="s">
         <v>223</v>
       </c>
-      <c r="B29" s="188">
+      <c r="B29" s="186">
         <v>25942609.699999999</v>
       </c>
-      <c r="C29" s="188">
+      <c r="C29" s="186">
         <v>5181420</v>
       </c>
-      <c r="D29" s="188">
+      <c r="D29" s="186">
         <v>2646460.4</v>
       </c>
-      <c r="E29" s="188">
+      <c r="E29" s="186">
         <v>520427.9</v>
       </c>
       <c r="F29" s="74"/>
-      <c r="G29" s="113"/>
+      <c r="G29" s="112"/>
     </row>
     <row r="30" spans="1:7" s="24" customFormat="1">
-      <c r="A30" s="158" t="s">
+      <c r="A30" s="156" t="s">
         <v>224</v>
       </c>
-      <c r="B30" s="188">
+      <c r="B30" s="186">
         <v>28868</v>
       </c>
-      <c r="C30" s="188">
+      <c r="C30" s="186">
         <v>9417</v>
       </c>
-      <c r="D30" s="188">
+      <c r="D30" s="186">
         <v>26468</v>
       </c>
-      <c r="E30" s="188">
+      <c r="E30" s="186">
         <v>9417</v>
       </c>
       <c r="F30" s="74"/>
-      <c r="G30" s="113"/>
+      <c r="G30" s="112"/>
     </row>
     <row r="31" spans="1:7" s="24" customFormat="1">
-      <c r="A31" s="159" t="s">
+      <c r="A31" s="157" t="s">
         <v>224</v>
       </c>
-      <c r="B31" s="188">
+      <c r="B31" s="186">
         <v>28868</v>
       </c>
-      <c r="C31" s="188">
+      <c r="C31" s="186">
         <v>9417</v>
       </c>
-      <c r="D31" s="188">
+      <c r="D31" s="186">
         <v>26468</v>
       </c>
-      <c r="E31" s="188">
+      <c r="E31" s="186">
         <v>9417</v>
       </c>
       <c r="F31" s="74"/>
-      <c r="G31" s="113"/>
+      <c r="G31" s="112"/>
     </row>
     <row r="32" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A32" s="158" t="s">
+      <c r="A32" s="156" t="s">
         <v>225</v>
       </c>
-      <c r="B32" s="188">
+      <c r="B32" s="186">
         <v>191573.5</v>
       </c>
-      <c r="C32" s="188">
+      <c r="C32" s="186">
         <v>18569.099999999999</v>
       </c>
-      <c r="D32" s="188">
+      <c r="D32" s="186">
         <v>26584.7</v>
       </c>
-      <c r="E32" s="188">
+      <c r="E32" s="186">
         <v>2229.6999999999998</v>
       </c>
       <c r="F32" s="74"/>
-      <c r="G32" s="113"/>
+      <c r="G32" s="112"/>
     </row>
     <row r="33" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A33" s="159" t="s">
+      <c r="A33" s="157" t="s">
         <v>225</v>
       </c>
-      <c r="B33" s="188">
+      <c r="B33" s="186">
         <v>191471.3</v>
       </c>
-      <c r="C33" s="188">
+      <c r="C33" s="186">
         <v>18569.099999999999</v>
       </c>
-      <c r="D33" s="188">
+      <c r="D33" s="186">
         <v>26584.7</v>
       </c>
-      <c r="E33" s="188">
+      <c r="E33" s="186">
         <v>2229.6999999999998</v>
       </c>
       <c r="F33" s="74"/>
-      <c r="G33" s="113"/>
+      <c r="G33" s="112"/>
     </row>
     <row r="34" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A34" s="158" t="s">
+      <c r="A34" s="156" t="s">
         <v>226</v>
       </c>
-      <c r="B34" s="188">
+      <c r="B34" s="186">
         <v>11655.9</v>
       </c>
-      <c r="C34" s="188">
+      <c r="C34" s="186">
         <v>11655.9</v>
       </c>
-      <c r="D34" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="189" t="s">
+      <c r="D34" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E34" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F34" s="74"/>
-      <c r="G34" s="113"/>
+      <c r="G34" s="112"/>
     </row>
     <row r="35" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A35" s="159" t="s">
+      <c r="A35" s="157" t="s">
         <v>226</v>
       </c>
-      <c r="B35" s="188">
+      <c r="B35" s="186">
         <v>11655.9</v>
       </c>
-      <c r="C35" s="188">
+      <c r="C35" s="186">
         <v>11655.9</v>
       </c>
-      <c r="D35" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="189" t="s">
+      <c r="D35" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E35" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F35" s="74"/>
-      <c r="G35" s="113"/>
+      <c r="G35" s="112"/>
     </row>
     <row r="36" spans="1:7" s="24" customFormat="1">
-      <c r="A36" s="158" t="s">
+      <c r="A36" s="156" t="s">
         <v>227</v>
       </c>
-      <c r="B36" s="188">
+      <c r="B36" s="186">
         <v>1581567.3</v>
       </c>
-      <c r="C36" s="188">
+      <c r="C36" s="186">
         <v>275073</v>
       </c>
-      <c r="D36" s="188">
+      <c r="D36" s="186">
         <v>73530</v>
       </c>
-      <c r="E36" s="188">
+      <c r="E36" s="186">
         <v>7026</v>
       </c>
       <c r="F36" s="74"/>
-      <c r="G36" s="113"/>
+      <c r="G36" s="112"/>
     </row>
     <row r="37" spans="1:7" s="24" customFormat="1">
-      <c r="A37" s="159" t="s">
+      <c r="A37" s="157" t="s">
         <v>227</v>
       </c>
-      <c r="B37" s="188">
+      <c r="B37" s="186">
         <v>1560789.6</v>
       </c>
-      <c r="C37" s="188">
+      <c r="C37" s="186">
         <v>275073</v>
       </c>
-      <c r="D37" s="188">
+      <c r="D37" s="186">
         <v>73530</v>
       </c>
-      <c r="E37" s="188">
+      <c r="E37" s="186">
         <v>7026</v>
       </c>
       <c r="F37" s="74"/>
-      <c r="G37" s="113"/>
+      <c r="G37" s="112"/>
     </row>
     <row r="38" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A38" s="158" t="s">
+      <c r="A38" s="156" t="s">
         <v>228</v>
       </c>
-      <c r="B38" s="188">
+      <c r="B38" s="186">
         <v>312067.8</v>
       </c>
-      <c r="C38" s="188">
+      <c r="C38" s="186">
         <v>19733.599999999999</v>
       </c>
-      <c r="D38" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="189" t="s">
+      <c r="D38" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E38" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F38" s="74"/>
-      <c r="G38" s="113"/>
+      <c r="G38" s="112"/>
     </row>
     <row r="39" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A39" s="159" t="s">
+      <c r="A39" s="157" t="s">
         <v>228</v>
       </c>
-      <c r="B39" s="188">
+      <c r="B39" s="186">
         <v>305729.7</v>
       </c>
-      <c r="C39" s="188">
+      <c r="C39" s="186">
         <v>19733.599999999999</v>
       </c>
-      <c r="D39" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="189" t="s">
+      <c r="D39" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E39" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F39" s="74"/>
-      <c r="G39" s="113"/>
+      <c r="G39" s="112"/>
     </row>
     <row r="40" spans="1:7" s="24" customFormat="1">
-      <c r="A40" s="158" t="s">
+      <c r="A40" s="156" t="s">
         <v>229</v>
       </c>
-      <c r="B40" s="188">
+      <c r="B40" s="186">
         <v>4415450.5999999996</v>
       </c>
-      <c r="C40" s="188">
+      <c r="C40" s="186">
         <v>218046.1</v>
       </c>
-      <c r="D40" s="188">
+      <c r="D40" s="186">
         <v>23704</v>
       </c>
-      <c r="E40" s="188">
+      <c r="E40" s="186">
         <v>2429</v>
       </c>
       <c r="F40" s="74"/>
-      <c r="G40" s="113"/>
+      <c r="G40" s="112"/>
     </row>
     <row r="41" spans="1:7" s="24" customFormat="1">
-      <c r="A41" s="159" t="s">
+      <c r="A41" s="157" t="s">
         <v>229</v>
       </c>
-      <c r="B41" s="188">
+      <c r="B41" s="186">
         <v>4394797</v>
       </c>
-      <c r="C41" s="188">
+      <c r="C41" s="186">
         <v>218046.1</v>
       </c>
-      <c r="D41" s="188">
+      <c r="D41" s="186">
         <v>23704</v>
       </c>
-      <c r="E41" s="188">
+      <c r="E41" s="186">
         <v>2429</v>
       </c>
       <c r="F41" s="74"/>
-      <c r="G41" s="113"/>
+      <c r="G41" s="112"/>
     </row>
     <row r="42" spans="1:7" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="A42" s="158" t="s">
+      <c r="A42" s="156" t="s">
         <v>230</v>
       </c>
-      <c r="B42" s="188">
+      <c r="B42" s="186">
         <v>82986.8</v>
       </c>
-      <c r="C42" s="188">
+      <c r="C42" s="186">
         <v>19600</v>
       </c>
-      <c r="D42" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="189" t="s">
+      <c r="D42" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E42" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F42" s="74"/>
-      <c r="G42" s="113"/>
+      <c r="G42" s="112"/>
     </row>
     <row r="43" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A43" s="159" t="s">
+      <c r="A43" s="157" t="s">
         <v>230</v>
       </c>
-      <c r="B43" s="188">
+      <c r="B43" s="186">
         <v>82986.8</v>
       </c>
-      <c r="C43" s="188">
+      <c r="C43" s="186">
         <v>19600</v>
       </c>
-      <c r="D43" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="189" t="s">
+      <c r="D43" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E43" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F43" s="74"/>
-      <c r="G43" s="113"/>
+      <c r="G43" s="112"/>
     </row>
     <row r="44" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A44" s="158" t="s">
+      <c r="A44" s="156" t="s">
         <v>231</v>
       </c>
-      <c r="B44" s="188">
+      <c r="B44" s="186">
         <v>154458.79999999999</v>
       </c>
-      <c r="C44" s="188">
+      <c r="C44" s="186">
         <v>13004.9</v>
       </c>
-      <c r="D44" s="188">
+      <c r="D44" s="186">
         <v>12881</v>
       </c>
-      <c r="E44" s="188">
+      <c r="E44" s="186">
         <v>12881</v>
       </c>
       <c r="F44" s="74"/>
-      <c r="G44" s="113"/>
+      <c r="G44" s="112"/>
     </row>
     <row r="45" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A45" s="159" t="s">
+      <c r="A45" s="157" t="s">
         <v>231</v>
       </c>
-      <c r="B45" s="188">
+      <c r="B45" s="186">
         <v>151141.79999999999</v>
       </c>
-      <c r="C45" s="188">
+      <c r="C45" s="186">
         <v>13004.9</v>
       </c>
-      <c r="D45" s="188">
+      <c r="D45" s="186">
         <v>12881</v>
       </c>
-      <c r="E45" s="188">
+      <c r="E45" s="186">
         <v>12881</v>
       </c>
       <c r="F45" s="74"/>
-      <c r="G45" s="113"/>
+      <c r="G45" s="112"/>
     </row>
     <row r="46" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A46" s="158" t="s">
+      <c r="A46" s="156" t="s">
         <v>232</v>
       </c>
-      <c r="B46" s="188">
+      <c r="B46" s="186">
         <v>80758.399999999994</v>
       </c>
-      <c r="C46" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="189" t="s">
+      <c r="C46" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D46" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E46" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F46" s="74"/>
-      <c r="G46" s="113"/>
+      <c r="G46" s="112"/>
     </row>
     <row r="47" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A47" s="159" t="s">
+      <c r="A47" s="157" t="s">
         <v>232</v>
       </c>
-      <c r="B47" s="188">
+      <c r="B47" s="186">
         <v>79832.399999999994</v>
       </c>
-      <c r="C47" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="189" t="s">
+      <c r="C47" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D47" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E47" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F47" s="74"/>
-      <c r="G47" s="113"/>
+      <c r="G47" s="112"/>
     </row>
     <row r="48" spans="1:7" s="24" customFormat="1">
-      <c r="A48" s="158" t="s">
+      <c r="A48" s="156" t="s">
         <v>233</v>
       </c>
-      <c r="B48" s="188">
+      <c r="B48" s="186">
         <v>3362622.4</v>
       </c>
-      <c r="C48" s="188">
+      <c r="C48" s="186">
         <v>751899.6</v>
       </c>
-      <c r="D48" s="188">
+      <c r="D48" s="186">
         <v>21258.6</v>
       </c>
-      <c r="E48" s="188">
+      <c r="E48" s="186">
         <v>1842.7</v>
       </c>
       <c r="F48" s="74"/>
-      <c r="G48" s="113"/>
+      <c r="G48" s="112"/>
     </row>
     <row r="49" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A49" s="159" t="s">
+      <c r="A49" s="157" t="s">
         <v>234</v>
       </c>
-      <c r="B49" s="188">
+      <c r="B49" s="186">
         <v>1271821.5</v>
       </c>
-      <c r="C49" s="188">
+      <c r="C49" s="186">
         <v>216436.5</v>
       </c>
-      <c r="D49" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="189" t="s">
+      <c r="D49" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E49" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F49" s="74"/>
-      <c r="G49" s="113"/>
+      <c r="G49" s="112"/>
     </row>
     <row r="50" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A50" s="159" t="s">
+      <c r="A50" s="157" t="s">
         <v>235</v>
       </c>
-      <c r="B50" s="188">
+      <c r="B50" s="186">
         <v>2080031.8</v>
       </c>
-      <c r="C50" s="188">
+      <c r="C50" s="186">
         <v>535463</v>
       </c>
-      <c r="D50" s="188">
+      <c r="D50" s="186">
         <v>21258.6</v>
       </c>
-      <c r="E50" s="188">
+      <c r="E50" s="186">
         <v>1842.7</v>
       </c>
       <c r="F50" s="74"/>
-      <c r="G50" s="113"/>
+      <c r="G50" s="112"/>
     </row>
     <row r="51" spans="1:7" s="24" customFormat="1">
-      <c r="A51" s="158" t="s">
+      <c r="A51" s="156" t="s">
         <v>236</v>
       </c>
-      <c r="B51" s="188">
+      <c r="B51" s="186">
         <v>47569.7</v>
       </c>
-      <c r="C51" s="188">
+      <c r="C51" s="186">
         <v>30707</v>
       </c>
-      <c r="D51" s="188">
+      <c r="D51" s="186">
         <v>26653</v>
       </c>
-      <c r="E51" s="188">
+      <c r="E51" s="186">
         <v>17757</v>
       </c>
       <c r="F51" s="74"/>
-      <c r="G51" s="113"/>
+      <c r="G51" s="112"/>
     </row>
     <row r="52" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A52" s="159" t="s">
+      <c r="A52" s="157" t="s">
         <v>237</v>
       </c>
-      <c r="B52" s="188">
+      <c r="B52" s="186">
         <v>21784.7</v>
       </c>
-      <c r="C52" s="188">
+      <c r="C52" s="186">
         <v>13818</v>
       </c>
-      <c r="D52" s="188">
+      <c r="D52" s="186">
         <v>868</v>
       </c>
-      <c r="E52" s="188">
+      <c r="E52" s="186">
         <v>868</v>
       </c>
       <c r="F52" s="74"/>
-      <c r="G52" s="113"/>
+      <c r="G52" s="112"/>
     </row>
     <row r="53" spans="1:7" s="24" customFormat="1">
-      <c r="A53" s="159" t="s">
+      <c r="A53" s="157" t="s">
         <v>238</v>
       </c>
-      <c r="B53" s="188">
+      <c r="B53" s="186">
         <v>25785</v>
       </c>
-      <c r="C53" s="188">
+      <c r="C53" s="186">
         <v>16889</v>
       </c>
-      <c r="D53" s="188">
+      <c r="D53" s="186">
         <v>25785</v>
       </c>
-      <c r="E53" s="188">
+      <c r="E53" s="186">
         <v>16889</v>
       </c>
       <c r="F53" s="74"/>
-      <c r="G53" s="113"/>
+      <c r="G53" s="112"/>
     </row>
     <row r="54" spans="1:7" s="24" customFormat="1">
-      <c r="A54" s="158" t="s">
+      <c r="A54" s="156" t="s">
         <v>239</v>
       </c>
-      <c r="B54" s="188">
+      <c r="B54" s="186">
         <v>204848.5</v>
       </c>
-      <c r="C54" s="188">
+      <c r="C54" s="186">
         <v>191952.2</v>
       </c>
-      <c r="D54" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E54" s="189" t="s">
+      <c r="D54" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E54" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F54" s="74"/>
-      <c r="G54" s="113"/>
+      <c r="G54" s="112"/>
     </row>
     <row r="55" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A55" s="159" t="s">
+      <c r="A55" s="157" t="s">
         <v>240</v>
       </c>
-      <c r="B55" s="188">
+      <c r="B55" s="186">
         <v>179807.8</v>
       </c>
-      <c r="C55" s="188">
+      <c r="C55" s="186">
         <v>166911.4</v>
       </c>
-      <c r="D55" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E55" s="189" t="s">
+      <c r="D55" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E55" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F55" s="74"/>
-      <c r="G55" s="113"/>
+      <c r="G55" s="112"/>
     </row>
     <row r="56" spans="1:7" s="24" customFormat="1">
-      <c r="A56" s="159" t="s">
+      <c r="A56" s="157" t="s">
         <v>241</v>
       </c>
-      <c r="B56" s="188">
+      <c r="B56" s="186">
         <v>25040.799999999999</v>
       </c>
-      <c r="C56" s="188">
+      <c r="C56" s="186">
         <v>25040.799999999999</v>
       </c>
-      <c r="D56" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E56" s="189" t="s">
+      <c r="D56" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E56" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F56" s="74"/>
-      <c r="G56" s="113"/>
+      <c r="G56" s="112"/>
     </row>
     <row r="57" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A57" s="158" t="s">
+      <c r="A57" s="156" t="s">
         <v>242</v>
       </c>
-      <c r="B57" s="188">
+      <c r="B57" s="186">
         <v>4004001.1</v>
       </c>
-      <c r="C57" s="188">
+      <c r="C57" s="186">
         <v>36522.199999999997</v>
       </c>
-      <c r="D57" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="189" t="s">
+      <c r="D57" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E57" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F57" s="74"/>
-      <c r="G57" s="113"/>
+      <c r="G57" s="112"/>
     </row>
     <row r="58" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A58" s="159" t="s">
+      <c r="A58" s="157" t="s">
         <v>243</v>
       </c>
-      <c r="B58" s="188">
+      <c r="B58" s="186">
         <v>1026759.6</v>
       </c>
-      <c r="C58" s="188">
+      <c r="C58" s="186">
         <v>36522.199999999997</v>
       </c>
-      <c r="D58" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="189" t="s">
+      <c r="D58" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E58" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F58" s="74"/>
-      <c r="G58" s="113"/>
+      <c r="G58" s="112"/>
     </row>
     <row r="59" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A59" s="159" t="s">
+      <c r="A59" s="157" t="s">
         <v>244</v>
       </c>
-      <c r="B59" s="188">
+      <c r="B59" s="186">
         <v>2975693.4</v>
       </c>
-      <c r="C59" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E59" s="189" t="s">
+      <c r="C59" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D59" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E59" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F59" s="74"/>
-      <c r="G59" s="113"/>
+      <c r="G59" s="112"/>
     </row>
     <row r="60" spans="1:7" s="24" customFormat="1">
-      <c r="A60" s="158" t="s">
+      <c r="A60" s="156" t="s">
         <v>245</v>
       </c>
-      <c r="B60" s="188">
+      <c r="B60" s="186">
         <v>3709223.5</v>
       </c>
-      <c r="C60" s="188">
+      <c r="C60" s="186">
         <v>573296.5</v>
       </c>
-      <c r="D60" s="188">
+      <c r="D60" s="186">
         <v>32419.5</v>
       </c>
-      <c r="E60" s="188">
+      <c r="E60" s="186">
         <v>24762.2</v>
       </c>
       <c r="F60" s="74"/>
-      <c r="G60" s="113"/>
+      <c r="G60" s="112"/>
     </row>
     <row r="61" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A61" s="159" t="s">
+      <c r="A61" s="157" t="s">
         <v>246</v>
       </c>
-      <c r="B61" s="188">
+      <c r="B61" s="186">
         <v>5733.8</v>
       </c>
-      <c r="C61" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E61" s="189" t="s">
+      <c r="C61" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D61" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E61" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F61" s="74"/>
-      <c r="G61" s="113"/>
+      <c r="G61" s="112"/>
     </row>
     <row r="62" spans="1:7" s="24" customFormat="1">
-      <c r="A62" s="159" t="s">
+      <c r="A62" s="157" t="s">
         <v>247</v>
       </c>
-      <c r="B62" s="188">
+      <c r="B62" s="186">
         <v>3637907.7</v>
       </c>
-      <c r="C62" s="188">
+      <c r="C62" s="186">
         <v>573296.5</v>
       </c>
-      <c r="D62" s="188">
+      <c r="D62" s="186">
         <v>32419.5</v>
       </c>
-      <c r="E62" s="188">
+      <c r="E62" s="186">
         <v>24762.2</v>
       </c>
       <c r="F62" s="74"/>
-      <c r="G62" s="113"/>
+      <c r="G62" s="112"/>
     </row>
     <row r="63" spans="1:7" s="24" customFormat="1">
-      <c r="A63" s="159" t="s">
+      <c r="A63" s="157" t="s">
         <v>248</v>
       </c>
-      <c r="B63" s="188">
+      <c r="B63" s="186">
         <v>43343.199999999997</v>
       </c>
-      <c r="C63" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="189" t="s">
+      <c r="C63" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D63" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E63" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F63" s="74"/>
-      <c r="G63" s="113"/>
+      <c r="G63" s="112"/>
     </row>
     <row r="64" spans="1:7" s="24" customFormat="1">
-      <c r="A64" s="158" t="s">
+      <c r="A64" s="156" t="s">
         <v>249</v>
       </c>
-      <c r="B64" s="188">
+      <c r="B64" s="186">
         <v>712449.5</v>
       </c>
-      <c r="C64" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E64" s="189" t="s">
+      <c r="C64" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D64" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E64" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="74"/>
-      <c r="G64" s="113"/>
+      <c r="G64" s="112"/>
     </row>
     <row r="65" spans="1:10" s="24" customFormat="1">
-      <c r="A65" s="159" t="s">
+      <c r="A65" s="157" t="s">
         <v>249</v>
       </c>
-      <c r="B65" s="188">
+      <c r="B65" s="186">
         <v>712449.5</v>
       </c>
-      <c r="C65" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E65" s="189" t="s">
+      <c r="C65" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D65" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E65" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F65" s="74"/>
-      <c r="G65" s="113"/>
+      <c r="G65" s="112"/>
     </row>
     <row r="66" spans="1:10" s="24" customFormat="1" ht="22.5">
-      <c r="A66" s="158" t="s">
+      <c r="A66" s="156" t="s">
         <v>250</v>
       </c>
-      <c r="B66" s="188">
+      <c r="B66" s="186">
         <v>668926.19999999995</v>
       </c>
-      <c r="C66" s="188">
+      <c r="C66" s="186">
         <v>35092.1</v>
       </c>
-      <c r="D66" s="188">
+      <c r="D66" s="186">
         <v>15453</v>
       </c>
-      <c r="E66" s="189" t="s">
+      <c r="E66" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F66" s="74"/>
-      <c r="G66" s="113"/>
+      <c r="G66" s="112"/>
     </row>
     <row r="67" spans="1:10" s="24" customFormat="1" ht="22.5">
-      <c r="A67" s="159" t="s">
+      <c r="A67" s="157" t="s">
         <v>251</v>
       </c>
-      <c r="B67" s="188">
+      <c r="B67" s="186">
         <v>1477.3</v>
       </c>
-      <c r="C67" s="188">
+      <c r="C67" s="186">
         <v>1477.3</v>
       </c>
-      <c r="D67" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="189" t="s">
+      <c r="D67" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E67" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F67" s="74"/>
-      <c r="G67" s="113"/>
+      <c r="G67" s="112"/>
     </row>
     <row r="68" spans="1:10" s="24" customFormat="1">
-      <c r="A68" s="159" t="s">
+      <c r="A68" s="157" t="s">
         <v>252</v>
       </c>
-      <c r="B68" s="188">
+      <c r="B68" s="186">
         <v>146353.60000000001</v>
       </c>
-      <c r="C68" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="189" t="s">
+      <c r="C68" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D68" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E68" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F68" s="74"/>
-      <c r="G68" s="113"/>
+      <c r="G68" s="112"/>
     </row>
     <row r="69" spans="1:10" s="24" customFormat="1">
-      <c r="A69" s="159" t="s">
+      <c r="A69" s="157" t="s">
         <v>253</v>
       </c>
-      <c r="B69" s="188">
+      <c r="B69" s="186">
         <v>21387.8</v>
       </c>
-      <c r="C69" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E69" s="189" t="s">
+      <c r="C69" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D69" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E69" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F69" s="74"/>
-      <c r="G69" s="113"/>
+      <c r="G69" s="112"/>
     </row>
     <row r="70" spans="1:10" s="24" customFormat="1" ht="45">
-      <c r="A70" s="159" t="s">
+      <c r="A70" s="157" t="s">
         <v>254</v>
       </c>
-      <c r="B70" s="188">
+      <c r="B70" s="186">
         <v>13916.3</v>
       </c>
-      <c r="C70" s="188">
+      <c r="C70" s="186">
         <v>13916.3</v>
       </c>
-      <c r="D70" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="189" t="s">
+      <c r="D70" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E70" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F70" s="74"/>
-      <c r="G70" s="113"/>
+      <c r="G70" s="112"/>
     </row>
     <row r="71" spans="1:10" s="24" customFormat="1" ht="33.75">
-      <c r="A71" s="159" t="s">
+      <c r="A71" s="157" t="s">
         <v>255</v>
       </c>
-      <c r="B71" s="188">
+      <c r="B71" s="186">
         <v>82768.5</v>
       </c>
-      <c r="C71" s="188">
+      <c r="C71" s="186">
         <v>10318.5</v>
       </c>
-      <c r="D71" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E71" s="189" t="s">
+      <c r="D71" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E71" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F71" s="74"/>
-      <c r="G71" s="113"/>
-      <c r="J71" s="160"/>
+      <c r="G71" s="112"/>
+      <c r="J71" s="158"/>
     </row>
     <row r="72" spans="1:10" s="24" customFormat="1" ht="22.5">
-      <c r="A72" s="160" t="s">
+      <c r="A72" s="158" t="s">
         <v>256</v>
       </c>
-      <c r="B72" s="188">
+      <c r="B72" s="186">
         <v>82768.5</v>
       </c>
-      <c r="C72" s="188">
+      <c r="C72" s="186">
         <v>10318.5</v>
       </c>
-      <c r="D72" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E72" s="189" t="s">
+      <c r="D72" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E72" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F72" s="74"/>
-      <c r="G72" s="113"/>
+      <c r="G72" s="112"/>
     </row>
     <row r="73" spans="1:10" s="24" customFormat="1" ht="22.5">
-      <c r="A73" s="159" t="s">
+      <c r="A73" s="157" t="s">
         <v>257</v>
       </c>
-      <c r="B73" s="188">
+      <c r="B73" s="186">
         <v>402313.8</v>
       </c>
-      <c r="C73" s="188">
+      <c r="C73" s="186">
         <v>9380.1</v>
       </c>
-      <c r="D73" s="188">
+      <c r="D73" s="186">
         <v>15453</v>
       </c>
-      <c r="E73" s="189" t="s">
+      <c r="E73" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F73" s="74"/>
-      <c r="G73" s="113"/>
+      <c r="G73" s="112"/>
     </row>
     <row r="74" spans="1:10" s="24" customFormat="1" ht="22.5">
-      <c r="A74" s="158" t="s">
+      <c r="A74" s="156" t="s">
         <v>258</v>
       </c>
-      <c r="B74" s="188">
+      <c r="B74" s="186">
         <v>328872.5</v>
       </c>
-      <c r="C74" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="188">
+      <c r="C74" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D74" s="186">
         <v>47567</v>
       </c>
-      <c r="E74" s="189" t="s">
+      <c r="E74" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F74" s="74"/>
-      <c r="G74" s="113"/>
+      <c r="G74" s="112"/>
     </row>
     <row r="75" spans="1:10" s="24" customFormat="1" ht="22.5">
-      <c r="A75" s="159" t="s">
+      <c r="A75" s="157" t="s">
         <v>258</v>
       </c>
-      <c r="B75" s="188">
+      <c r="B75" s="186">
         <v>327988.7</v>
       </c>
-      <c r="C75" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="188">
+      <c r="C75" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D75" s="186">
         <v>47567</v>
       </c>
-      <c r="E75" s="189" t="s">
+      <c r="E75" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F75" s="74"/>
-      <c r="G75" s="113"/>
+      <c r="G75" s="112"/>
     </row>
     <row r="76" spans="1:10" s="24" customFormat="1">
-      <c r="A76" s="158" t="s">
+      <c r="A76" s="156" t="s">
         <v>259</v>
       </c>
-      <c r="B76" s="188">
+      <c r="B76" s="186">
         <v>6373970.2000000002</v>
       </c>
-      <c r="C76" s="188">
+      <c r="C76" s="186">
         <v>34949.199999999997</v>
       </c>
-      <c r="D76" s="188">
+      <c r="D76" s="186">
         <v>1999</v>
       </c>
-      <c r="E76" s="188">
+      <c r="E76" s="186">
         <v>1000</v>
       </c>
       <c r="F76" s="74"/>
-      <c r="G76" s="113"/>
+      <c r="G76" s="112"/>
     </row>
     <row r="77" spans="1:10" s="24" customFormat="1">
-      <c r="A77" s="159" t="s">
+      <c r="A77" s="157" t="s">
         <v>259</v>
       </c>
-      <c r="B77" s="188">
+      <c r="B77" s="186">
         <v>6372540.4000000004</v>
       </c>
-      <c r="C77" s="188">
+      <c r="C77" s="186">
         <v>34949.199999999997</v>
       </c>
-      <c r="D77" s="188">
+      <c r="D77" s="186">
         <v>1999</v>
       </c>
-      <c r="E77" s="188">
+      <c r="E77" s="186">
         <v>1000</v>
       </c>
       <c r="F77" s="74"/>
-      <c r="G77" s="113"/>
+      <c r="G77" s="112"/>
     </row>
     <row r="78" spans="1:10" s="24" customFormat="1">
-      <c r="A78" s="158" t="s">
+      <c r="A78" s="156" t="s">
         <v>260</v>
       </c>
-      <c r="B78" s="188">
+      <c r="B78" s="186">
         <v>11666.7</v>
       </c>
-      <c r="C78" s="188">
+      <c r="C78" s="186">
         <v>11666.7</v>
       </c>
-      <c r="D78" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E78" s="189" t="s">
+      <c r="D78" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E78" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F78" s="74"/>
-      <c r="G78" s="113"/>
+      <c r="G78" s="112"/>
     </row>
     <row r="79" spans="1:10" s="24" customFormat="1">
-      <c r="A79" s="159" t="s">
+      <c r="A79" s="157" t="s">
         <v>260</v>
       </c>
-      <c r="B79" s="188">
+      <c r="B79" s="186">
         <v>11666.7</v>
       </c>
-      <c r="C79" s="188">
+      <c r="C79" s="186">
         <v>11666.7</v>
       </c>
-      <c r="D79" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="189" t="s">
+      <c r="D79" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E79" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F79" s="74"/>
-      <c r="G79" s="113"/>
+      <c r="G79" s="112"/>
     </row>
     <row r="80" spans="1:10" s="24" customFormat="1">
-      <c r="A80" s="158" t="s">
+      <c r="A80" s="156" t="s">
         <v>261</v>
       </c>
-      <c r="B80" s="188">
+      <c r="B80" s="186">
         <v>39673.800000000003</v>
       </c>
-      <c r="C80" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E80" s="189" t="s">
+      <c r="C80" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D80" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E80" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F80" s="74"/>
-      <c r="G80" s="113"/>
+      <c r="G80" s="112"/>
     </row>
     <row r="81" spans="1:7" s="24" customFormat="1">
-      <c r="A81" s="159" t="s">
+      <c r="A81" s="157" t="s">
         <v>261</v>
       </c>
-      <c r="B81" s="188">
+      <c r="B81" s="186">
         <v>39673.800000000003</v>
       </c>
-      <c r="C81" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E81" s="189" t="s">
+      <c r="C81" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D81" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E81" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F81" s="74"/>
-      <c r="G81" s="113"/>
+      <c r="G81" s="112"/>
     </row>
     <row r="82" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A82" s="158" t="s">
+      <c r="A82" s="156" t="s">
         <v>262</v>
       </c>
-      <c r="B82" s="188">
+      <c r="B82" s="186">
         <v>10148.700000000001</v>
       </c>
-      <c r="C82" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E82" s="189" t="s">
+      <c r="C82" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D82" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E82" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F82" s="74"/>
-      <c r="G82" s="113"/>
+      <c r="G82" s="112"/>
     </row>
     <row r="83" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A83" s="159" t="s">
+      <c r="A83" s="157" t="s">
         <v>262</v>
       </c>
-      <c r="B83" s="188">
+      <c r="B83" s="186">
         <v>10148.700000000001</v>
       </c>
-      <c r="C83" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E83" s="189" t="s">
+      <c r="C83" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D83" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E83" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F83" s="74"/>
-      <c r="G83" s="113"/>
+      <c r="G83" s="112"/>
     </row>
     <row r="84" spans="1:7" s="24" customFormat="1">
-      <c r="A84" s="158" t="s">
+      <c r="A84" s="156" t="s">
         <v>263</v>
       </c>
-      <c r="B84" s="188">
+      <c r="B84" s="186">
         <v>2407631.9</v>
       </c>
-      <c r="C84" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E84" s="189" t="s">
+      <c r="C84" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D84" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E84" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F84" s="74"/>
-      <c r="G84" s="113"/>
+      <c r="G84" s="112"/>
     </row>
     <row r="85" spans="1:7" s="24" customFormat="1">
-      <c r="A85" s="159" t="s">
+      <c r="A85" s="157" t="s">
         <v>263</v>
       </c>
-      <c r="B85" s="188">
+      <c r="B85" s="186">
         <v>2369270.2000000002</v>
       </c>
-      <c r="C85" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E85" s="189" t="s">
+      <c r="C85" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D85" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E85" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F85" s="74"/>
-      <c r="G85" s="113"/>
+      <c r="G85" s="112"/>
     </row>
     <row r="86" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A86" s="158" t="s">
+      <c r="A86" s="156" t="s">
         <v>264</v>
       </c>
-      <c r="B86" s="188">
+      <c r="B86" s="186">
         <v>48415</v>
       </c>
-      <c r="C86" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E86" s="189" t="s">
+      <c r="C86" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D86" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E86" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F86" s="74"/>
-      <c r="G86" s="113"/>
+      <c r="G86" s="112"/>
     </row>
     <row r="87" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A87" s="159" t="s">
+      <c r="A87" s="157" t="s">
         <v>264</v>
       </c>
-      <c r="B87" s="188">
+      <c r="B87" s="186">
         <v>48415</v>
       </c>
-      <c r="C87" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E87" s="189" t="s">
+      <c r="C87" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D87" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E87" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F87" s="74"/>
-      <c r="G87" s="113"/>
+      <c r="G87" s="112"/>
     </row>
     <row r="88" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A88" s="158" t="s">
+      <c r="A88" s="156" t="s">
         <v>265</v>
       </c>
-      <c r="B88" s="188">
+      <c r="B88" s="186">
         <v>22647.200000000001</v>
       </c>
-      <c r="C88" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E88" s="189" t="s">
+      <c r="C88" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D88" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E88" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F88" s="74"/>
-      <c r="G88" s="113"/>
+      <c r="G88" s="112"/>
     </row>
     <row r="89" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A89" s="159" t="s">
+      <c r="A89" s="157" t="s">
         <v>265</v>
       </c>
-      <c r="B89" s="188">
+      <c r="B89" s="186">
         <v>22647.200000000001</v>
       </c>
-      <c r="C89" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E89" s="189" t="s">
+      <c r="C89" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D89" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E89" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F89" s="74"/>
-      <c r="G89" s="113"/>
+      <c r="G89" s="112"/>
     </row>
     <row r="90" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A90" s="158" t="s">
+      <c r="A90" s="156" t="s">
         <v>266</v>
       </c>
-      <c r="B90" s="188">
+      <c r="B90" s="186">
         <v>1614214.7</v>
       </c>
-      <c r="C90" s="188">
+      <c r="C90" s="186">
         <v>168162.1</v>
       </c>
-      <c r="D90" s="188">
+      <c r="D90" s="186">
         <v>6666</v>
       </c>
-      <c r="E90" s="189" t="s">
+      <c r="E90" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F90" s="74"/>
-      <c r="G90" s="113"/>
+      <c r="G90" s="112"/>
     </row>
     <row r="91" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A91" s="159" t="s">
+      <c r="A91" s="157" t="s">
         <v>266</v>
       </c>
-      <c r="B91" s="188">
+      <c r="B91" s="186">
         <v>1614214.7</v>
       </c>
-      <c r="C91" s="188">
+      <c r="C91" s="186">
         <v>168162.1</v>
       </c>
-      <c r="D91" s="188">
+      <c r="D91" s="186">
         <v>6666</v>
       </c>
-      <c r="E91" s="189" t="s">
+      <c r="E91" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F91" s="74"/>
-      <c r="G91" s="113"/>
+      <c r="G91" s="112"/>
     </row>
     <row r="92" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A92" s="158" t="s">
+      <c r="A92" s="156" t="s">
         <v>267</v>
       </c>
-      <c r="B92" s="188">
+      <c r="B92" s="186">
         <v>328634.5</v>
       </c>
-      <c r="C92" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E92" s="189" t="s">
+      <c r="C92" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D92" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E92" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F92" s="74"/>
-      <c r="G92" s="113"/>
+      <c r="G92" s="112"/>
     </row>
     <row r="93" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A93" s="159" t="s">
+      <c r="A93" s="157" t="s">
         <v>267</v>
       </c>
-      <c r="B93" s="188">
+      <c r="B93" s="186">
         <v>327870.59999999998</v>
       </c>
-      <c r="C93" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E93" s="189" t="s">
+      <c r="C93" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D93" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E93" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F93" s="74"/>
-      <c r="G93" s="113"/>
+      <c r="G93" s="112"/>
     </row>
     <row r="94" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A94" s="158" t="s">
+      <c r="A94" s="156" t="s">
         <v>268</v>
       </c>
-      <c r="B94" s="188">
+      <c r="B94" s="186">
         <v>6326027.7000000002</v>
       </c>
-      <c r="C94" s="188">
+      <c r="C94" s="186">
         <v>1704</v>
       </c>
-      <c r="D94" s="188">
+      <c r="D94" s="186">
         <v>4500</v>
       </c>
-      <c r="E94" s="189" t="s">
+      <c r="E94" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F94" s="74"/>
-      <c r="G94" s="113"/>
+      <c r="G94" s="112"/>
     </row>
     <row r="95" spans="1:7" s="24" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A95" s="159" t="s">
+      <c r="A95" s="157" t="s">
         <v>268</v>
       </c>
-      <c r="B95" s="188">
+      <c r="B95" s="186">
         <v>6241585.0999999996</v>
       </c>
-      <c r="C95" s="188">
+      <c r="C95" s="186">
         <v>1704</v>
       </c>
-      <c r="D95" s="188">
+      <c r="D95" s="186">
         <v>4500</v>
       </c>
-      <c r="E95" s="189" t="s">
+      <c r="E95" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F95" s="74"/>
-      <c r="G95" s="113"/>
+      <c r="G95" s="112"/>
     </row>
     <row r="96" spans="1:7" s="24" customFormat="1">
-      <c r="A96" s="158" t="s">
+      <c r="A96" s="156" t="s">
         <v>269</v>
       </c>
-      <c r="B96" s="188">
+      <c r="B96" s="186">
         <v>142262.9</v>
       </c>
-      <c r="C96" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E96" s="189" t="s">
+      <c r="C96" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D96" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E96" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F96" s="74"/>
-      <c r="G96" s="113"/>
+      <c r="G96" s="112"/>
     </row>
     <row r="97" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A97" s="159" t="s">
+      <c r="A97" s="157" t="s">
         <v>270</v>
       </c>
-      <c r="B97" s="188">
+      <c r="B97" s="186">
         <v>97785.2</v>
       </c>
-      <c r="C97" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E97" s="189" t="s">
+      <c r="C97" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D97" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E97" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F97" s="74"/>
-      <c r="G97" s="113"/>
+      <c r="G97" s="112"/>
     </row>
     <row r="98" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A98" s="159" t="s">
+      <c r="A98" s="157" t="s">
         <v>271</v>
       </c>
-      <c r="B98" s="188">
+      <c r="B98" s="186">
         <v>44477.7</v>
       </c>
-      <c r="C98" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E98" s="189" t="s">
+      <c r="C98" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D98" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E98" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F98" s="74"/>
-      <c r="G98" s="113"/>
+      <c r="G98" s="112"/>
     </row>
     <row r="99" spans="1:7" s="24" customFormat="1">
-      <c r="A99" s="158" t="s">
+      <c r="A99" s="156" t="s">
         <v>272</v>
       </c>
-      <c r="B99" s="188">
+      <c r="B99" s="186">
         <v>365708.6</v>
       </c>
-      <c r="C99" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E99" s="189" t="s">
+      <c r="C99" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D99" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E99" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F99" s="74"/>
-      <c r="G99" s="113"/>
+      <c r="G99" s="112"/>
     </row>
     <row r="100" spans="1:7" s="24" customFormat="1">
-      <c r="A100" s="159" t="s">
+      <c r="A100" s="157" t="s">
         <v>273</v>
       </c>
-      <c r="B100" s="188">
+      <c r="B100" s="186">
         <v>364759.2</v>
       </c>
-      <c r="C100" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="189" t="s">
+      <c r="C100" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D100" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E100" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F100" s="74"/>
-      <c r="G100" s="113"/>
+      <c r="G100" s="112"/>
     </row>
     <row r="101" spans="1:7" s="24" customFormat="1">
-      <c r="A101" s="158" t="s">
+      <c r="A101" s="156" t="s">
         <v>274</v>
       </c>
-      <c r="B101" s="188">
+      <c r="B101" s="186">
         <v>1442328.3</v>
       </c>
-      <c r="C101" s="188">
+      <c r="C101" s="186">
         <v>74498.5</v>
       </c>
-      <c r="D101" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E101" s="189" t="s">
+      <c r="D101" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E101" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F101" s="74"/>
-      <c r="G101" s="113"/>
+      <c r="G101" s="112"/>
     </row>
     <row r="102" spans="1:7" s="24" customFormat="1">
-      <c r="A102" s="159" t="s">
+      <c r="A102" s="157" t="s">
         <v>274</v>
       </c>
-      <c r="B102" s="188">
+      <c r="B102" s="186">
         <v>1442074.2</v>
       </c>
-      <c r="C102" s="188">
+      <c r="C102" s="186">
         <v>74498.5</v>
       </c>
-      <c r="D102" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="189" t="s">
+      <c r="D102" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E102" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F102" s="74"/>
-      <c r="G102" s="113"/>
+      <c r="G102" s="112"/>
     </row>
     <row r="103" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A103" s="158" t="s">
+      <c r="A103" s="156" t="s">
         <v>275</v>
       </c>
-      <c r="B103" s="188">
+      <c r="B103" s="186">
         <v>13804996.9</v>
       </c>
-      <c r="C103" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E103" s="189" t="s">
+      <c r="C103" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D103" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E103" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F103" s="74"/>
-      <c r="G103" s="113"/>
+      <c r="G103" s="112"/>
     </row>
     <row r="104" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A104" s="159" t="s">
+      <c r="A104" s="157" t="s">
         <v>275</v>
       </c>
-      <c r="B104" s="188">
+      <c r="B104" s="186">
         <v>13802367.4</v>
       </c>
-      <c r="C104" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E104" s="189" t="s">
+      <c r="C104" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D104" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E104" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F104" s="74"/>
-      <c r="G104" s="113"/>
+      <c r="G104" s="112"/>
     </row>
     <row r="105" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A105" s="161" t="s">
+      <c r="A105" s="159" t="s">
         <v>276</v>
       </c>
-      <c r="B105" s="188">
+      <c r="B105" s="186">
         <v>163529088.5</v>
       </c>
-      <c r="C105" s="188">
+      <c r="C105" s="186">
         <v>65976461.100000001</v>
       </c>
-      <c r="D105" s="188">
+      <c r="D105" s="186">
         <v>2592074.2999999998</v>
       </c>
-      <c r="E105" s="188">
+      <c r="E105" s="186">
         <v>1739960</v>
       </c>
       <c r="F105" s="74"/>
-      <c r="G105" s="113"/>
+      <c r="G105" s="112"/>
     </row>
     <row r="106" spans="1:7" s="24" customFormat="1">
-      <c r="A106" s="158" t="s">
+      <c r="A106" s="156" t="s">
         <v>277</v>
       </c>
-      <c r="B106" s="188">
+      <c r="B106" s="186">
         <v>29813958.300000001</v>
       </c>
-      <c r="C106" s="188">
+      <c r="C106" s="186">
         <v>2916419.2</v>
       </c>
-      <c r="D106" s="188">
+      <c r="D106" s="186">
         <v>552611.5</v>
       </c>
-      <c r="E106" s="188">
+      <c r="E106" s="186">
         <v>2417</v>
       </c>
       <c r="F106" s="74"/>
-      <c r="G106" s="113"/>
+      <c r="G106" s="112"/>
     </row>
     <row r="107" spans="1:7" s="24" customFormat="1">
-      <c r="A107" s="159" t="s">
+      <c r="A107" s="157" t="s">
         <v>277</v>
       </c>
-      <c r="B107" s="188">
+      <c r="B107" s="186">
         <v>29629306.600000001</v>
       </c>
-      <c r="C107" s="188">
+      <c r="C107" s="186">
         <v>2916419.2</v>
       </c>
-      <c r="D107" s="188">
+      <c r="D107" s="186">
         <v>551561.5</v>
       </c>
-      <c r="E107" s="188">
+      <c r="E107" s="186">
         <v>2417</v>
       </c>
       <c r="F107" s="74"/>
-      <c r="G107" s="113"/>
+      <c r="G107" s="112"/>
     </row>
     <row r="108" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A108" s="158" t="s">
+      <c r="A108" s="156" t="s">
         <v>278</v>
       </c>
-      <c r="B108" s="188">
+      <c r="B108" s="186">
         <v>15747686.300000001</v>
       </c>
-      <c r="C108" s="188">
+      <c r="C108" s="186">
         <v>299775.59999999998</v>
       </c>
-      <c r="D108" s="188">
+      <c r="D108" s="186">
         <v>82646</v>
       </c>
-      <c r="E108" s="189" t="s">
+      <c r="E108" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F108" s="74"/>
-      <c r="G108" s="113"/>
+      <c r="G108" s="112"/>
     </row>
     <row r="109" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A109" s="159" t="s">
+      <c r="A109" s="157" t="s">
         <v>278</v>
       </c>
-      <c r="B109" s="188">
+      <c r="B109" s="186">
         <v>15712164.4</v>
       </c>
-      <c r="C109" s="188">
+      <c r="C109" s="186">
         <v>299775.59999999998</v>
       </c>
-      <c r="D109" s="188">
+      <c r="D109" s="186">
         <v>82646</v>
       </c>
-      <c r="E109" s="189" t="s">
+      <c r="E109" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F109" s="74"/>
-      <c r="G109" s="113"/>
+      <c r="G109" s="112"/>
     </row>
     <row r="110" spans="1:7" s="24" customFormat="1">
-      <c r="A110" s="158" t="s">
+      <c r="A110" s="156" t="s">
         <v>279</v>
       </c>
-      <c r="B110" s="188">
+      <c r="B110" s="186">
         <v>11161512.4</v>
       </c>
-      <c r="C110" s="188">
+      <c r="C110" s="186">
         <v>30876</v>
       </c>
-      <c r="D110" s="188">
+      <c r="D110" s="186">
         <v>64202</v>
       </c>
-      <c r="E110" s="189" t="s">
+      <c r="E110" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F110" s="74"/>
-      <c r="G110" s="113"/>
+      <c r="G110" s="112"/>
     </row>
     <row r="111" spans="1:7" s="24" customFormat="1">
-      <c r="A111" s="159" t="s">
+      <c r="A111" s="157" t="s">
         <v>279</v>
       </c>
-      <c r="B111" s="188">
+      <c r="B111" s="186">
         <v>11131590.699999999</v>
       </c>
-      <c r="C111" s="188">
+      <c r="C111" s="186">
         <v>30876</v>
       </c>
-      <c r="D111" s="188">
+      <c r="D111" s="186">
         <v>64202</v>
       </c>
-      <c r="E111" s="189" t="s">
+      <c r="E111" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F111" s="74"/>
-      <c r="G111" s="113"/>
+      <c r="G111" s="112"/>
     </row>
     <row r="112" spans="1:7" s="24" customFormat="1">
-      <c r="A112" s="158" t="s">
+      <c r="A112" s="156" t="s">
         <v>280</v>
       </c>
-      <c r="B112" s="188">
+      <c r="B112" s="186">
         <v>1610806.3</v>
       </c>
-      <c r="C112" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E112" s="189" t="s">
+      <c r="C112" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D112" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E112" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F112" s="74"/>
-      <c r="G112" s="113"/>
+      <c r="G112" s="112"/>
     </row>
     <row r="113" spans="1:7" s="24" customFormat="1">
-      <c r="A113" s="159" t="s">
+      <c r="A113" s="157" t="s">
         <v>280</v>
       </c>
-      <c r="B113" s="188">
+      <c r="B113" s="186">
         <v>1588033</v>
       </c>
-      <c r="C113" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E113" s="189" t="s">
+      <c r="C113" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D113" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E113" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F113" s="74"/>
-      <c r="G113" s="113"/>
+      <c r="G113" s="112"/>
     </row>
     <row r="114" spans="1:7" s="24" customFormat="1">
-      <c r="A114" s="158" t="s">
+      <c r="A114" s="156" t="s">
         <v>281</v>
       </c>
-      <c r="B114" s="188">
+      <c r="B114" s="186">
         <v>75686.3</v>
       </c>
-      <c r="C114" s="188">
+      <c r="C114" s="186">
         <v>75686.3</v>
       </c>
-      <c r="D114" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E114" s="189" t="s">
+      <c r="D114" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E114" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F114" s="74"/>
-      <c r="G114" s="113"/>
+      <c r="G114" s="112"/>
     </row>
     <row r="115" spans="1:7" s="24" customFormat="1">
-      <c r="A115" s="159" t="s">
+      <c r="A115" s="157" t="s">
         <v>281</v>
       </c>
-      <c r="B115" s="188">
+      <c r="B115" s="186">
         <v>75686.3</v>
       </c>
-      <c r="C115" s="188">
+      <c r="C115" s="186">
         <v>75686.3</v>
       </c>
-      <c r="D115" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="189" t="s">
+      <c r="D115" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E115" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F115" s="74"/>
-      <c r="G115" s="113"/>
+      <c r="G115" s="112"/>
     </row>
     <row r="116" spans="1:7" s="24" customFormat="1">
-      <c r="A116" s="158" t="s">
+      <c r="A116" s="156" t="s">
         <v>282</v>
       </c>
-      <c r="B116" s="188">
+      <c r="B116" s="186">
         <v>36434.300000000003</v>
       </c>
-      <c r="C116" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E116" s="189" t="s">
+      <c r="C116" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D116" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E116" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F116" s="74"/>
-      <c r="G116" s="113"/>
+      <c r="G116" s="112"/>
     </row>
     <row r="117" spans="1:7" s="24" customFormat="1">
-      <c r="A117" s="159" t="s">
+      <c r="A117" s="157" t="s">
         <v>282</v>
       </c>
-      <c r="B117" s="188">
+      <c r="B117" s="186">
         <v>36434.300000000003</v>
       </c>
-      <c r="C117" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E117" s="189" t="s">
+      <c r="C117" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D117" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E117" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F117" s="74"/>
-      <c r="G117" s="113"/>
+      <c r="G117" s="112"/>
     </row>
     <row r="118" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A118" s="158" t="s">
+      <c r="A118" s="156" t="s">
         <v>283</v>
       </c>
-      <c r="B118" s="188">
+      <c r="B118" s="186">
         <v>106500.8</v>
       </c>
-      <c r="C118" s="188">
+      <c r="C118" s="186">
         <v>1635.7</v>
       </c>
-      <c r="D118" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="189" t="s">
+      <c r="D118" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E118" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F118" s="74"/>
-      <c r="G118" s="113"/>
+      <c r="G118" s="112"/>
     </row>
     <row r="119" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A119" s="159" t="s">
+      <c r="A119" s="157" t="s">
         <v>283</v>
       </c>
-      <c r="B119" s="188">
+      <c r="B119" s="186">
         <v>106315.4</v>
       </c>
-      <c r="C119" s="188">
+      <c r="C119" s="186">
         <v>1635.7</v>
       </c>
-      <c r="D119" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="189" t="s">
+      <c r="D119" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E119" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F119" s="74"/>
-      <c r="G119" s="113"/>
+      <c r="G119" s="112"/>
     </row>
     <row r="120" spans="1:7" s="24" customFormat="1">
-      <c r="A120" s="158" t="s">
+      <c r="A120" s="156" t="s">
         <v>284</v>
       </c>
-      <c r="B120" s="188">
+      <c r="B120" s="186">
         <v>645888.4</v>
       </c>
-      <c r="C120" s="188">
+      <c r="C120" s="186">
         <v>11041</v>
       </c>
-      <c r="D120" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E120" s="189" t="s">
+      <c r="D120" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E120" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F120" s="74"/>
-      <c r="G120" s="113"/>
+      <c r="G120" s="112"/>
     </row>
     <row r="121" spans="1:7" s="24" customFormat="1">
-      <c r="A121" s="159" t="s">
+      <c r="A121" s="157" t="s">
         <v>284</v>
       </c>
-      <c r="B121" s="188">
+      <c r="B121" s="186">
         <v>571419.80000000005</v>
       </c>
-      <c r="C121" s="188">
+      <c r="C121" s="186">
         <v>11041</v>
       </c>
-      <c r="D121" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="189" t="s">
+      <c r="D121" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E121" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F121" s="74"/>
-      <c r="G121" s="113"/>
+      <c r="G121" s="112"/>
     </row>
     <row r="122" spans="1:7" s="24" customFormat="1">
-      <c r="A122" s="158" t="s">
+      <c r="A122" s="156" t="s">
         <v>285</v>
       </c>
-      <c r="B122" s="188">
+      <c r="B122" s="186">
         <v>8467.7000000000007</v>
       </c>
-      <c r="C122" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E122" s="189" t="s">
+      <c r="C122" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D122" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E122" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F122" s="74"/>
-      <c r="G122" s="113"/>
+      <c r="G122" s="112"/>
     </row>
     <row r="123" spans="1:7" s="24" customFormat="1">
-      <c r="A123" s="159" t="s">
+      <c r="A123" s="157" t="s">
         <v>285</v>
       </c>
-      <c r="B123" s="188">
+      <c r="B123" s="186">
         <v>8467.7000000000007</v>
       </c>
-      <c r="C123" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E123" s="189" t="s">
+      <c r="C123" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D123" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E123" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F123" s="74"/>
-      <c r="G123" s="113"/>
+      <c r="G123" s="112"/>
     </row>
     <row r="124" spans="1:7" s="24" customFormat="1">
-      <c r="A124" s="158" t="s">
+      <c r="A124" s="156" t="s">
         <v>286</v>
       </c>
-      <c r="B124" s="188">
+      <c r="B124" s="186">
         <v>6150</v>
       </c>
-      <c r="C124" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E124" s="189" t="s">
+      <c r="C124" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D124" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E124" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F124" s="74"/>
-      <c r="G124" s="113"/>
+      <c r="G124" s="112"/>
     </row>
     <row r="125" spans="1:7" s="24" customFormat="1">
-      <c r="A125" s="159" t="s">
+      <c r="A125" s="157" t="s">
         <v>286</v>
       </c>
-      <c r="B125" s="188">
+      <c r="B125" s="186">
         <v>6150</v>
       </c>
-      <c r="C125" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E125" s="189" t="s">
+      <c r="C125" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D125" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E125" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F125" s="74"/>
-      <c r="G125" s="113"/>
+      <c r="G125" s="112"/>
     </row>
     <row r="126" spans="1:7" s="24" customFormat="1">
-      <c r="A126" s="158" t="s">
+      <c r="A126" s="156" t="s">
         <v>287</v>
       </c>
-      <c r="B126" s="188">
+      <c r="B126" s="186">
         <v>335413.40000000002</v>
       </c>
-      <c r="C126" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E126" s="189" t="s">
+      <c r="C126" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D126" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E126" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F126" s="74"/>
-      <c r="G126" s="113"/>
+      <c r="G126" s="112"/>
     </row>
     <row r="127" spans="1:7" s="24" customFormat="1">
-      <c r="A127" s="159" t="s">
+      <c r="A127" s="157" t="s">
         <v>287</v>
       </c>
-      <c r="B127" s="188">
+      <c r="B127" s="186">
         <v>335413.40000000002</v>
       </c>
-      <c r="C127" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E127" s="189" t="s">
+      <c r="C127" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D127" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E127" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F127" s="74"/>
-      <c r="G127" s="113"/>
+      <c r="G127" s="112"/>
     </row>
     <row r="128" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A128" s="158" t="s">
+      <c r="A128" s="156" t="s">
         <v>288</v>
       </c>
-      <c r="B128" s="188">
+      <c r="B128" s="186">
         <v>2941660.5</v>
       </c>
-      <c r="C128" s="188">
+      <c r="C128" s="186">
         <v>5660</v>
       </c>
-      <c r="D128" s="188">
+      <c r="D128" s="186">
         <v>25164.799999999999</v>
       </c>
-      <c r="E128" s="189" t="s">
+      <c r="E128" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F128" s="74"/>
-      <c r="G128" s="113"/>
+      <c r="G128" s="112"/>
     </row>
     <row r="129" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A129" s="159" t="s">
+      <c r="A129" s="157" t="s">
         <v>288</v>
       </c>
-      <c r="B129" s="188">
+      <c r="B129" s="186">
         <v>2924641</v>
       </c>
-      <c r="C129" s="188">
+      <c r="C129" s="186">
         <v>5660</v>
       </c>
-      <c r="D129" s="188">
+      <c r="D129" s="186">
         <v>25164.799999999999</v>
       </c>
-      <c r="E129" s="189" t="s">
+      <c r="E129" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F129" s="74"/>
-      <c r="G129" s="113"/>
+      <c r="G129" s="112"/>
     </row>
     <row r="130" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A130" s="158" t="s">
+      <c r="A130" s="156" t="s">
         <v>289</v>
       </c>
-      <c r="B130" s="188">
+      <c r="B130" s="186">
         <v>24277553.600000001</v>
       </c>
-      <c r="C130" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E130" s="189" t="s">
+      <c r="C130" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D130" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E130" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F130" s="74"/>
-      <c r="G130" s="113"/>
+      <c r="G130" s="112"/>
     </row>
     <row r="131" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A131" s="159" t="s">
+      <c r="A131" s="157" t="s">
         <v>289</v>
       </c>
-      <c r="B131" s="188">
+      <c r="B131" s="186">
         <v>24270391.600000001</v>
       </c>
-      <c r="C131" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E131" s="189" t="s">
+      <c r="C131" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D131" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E131" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F131" s="74"/>
-      <c r="G131" s="113"/>
+      <c r="G131" s="112"/>
     </row>
     <row r="132" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A132" s="158" t="s">
+      <c r="A132" s="156" t="s">
         <v>290</v>
       </c>
-      <c r="B132" s="188">
+      <c r="B132" s="186">
         <v>5587392.5999999996</v>
       </c>
-      <c r="C132" s="188">
+      <c r="C132" s="186">
         <v>269956.09999999998</v>
       </c>
-      <c r="D132" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="189" t="s">
+      <c r="D132" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E132" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F132" s="74"/>
-      <c r="G132" s="113"/>
+      <c r="G132" s="112"/>
     </row>
     <row r="133" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A133" s="159" t="s">
+      <c r="A133" s="157" t="s">
         <v>291</v>
       </c>
-      <c r="B133" s="188">
+      <c r="B133" s="186">
         <v>1551110.4</v>
       </c>
-      <c r="C133" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E133" s="189" t="s">
+      <c r="C133" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D133" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E133" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F133" s="74"/>
-      <c r="G133" s="113"/>
+      <c r="G133" s="112"/>
     </row>
     <row r="134" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A134" s="159" t="s">
+      <c r="A134" s="157" t="s">
         <v>292</v>
       </c>
-      <c r="B134" s="188">
+      <c r="B134" s="186">
         <v>4036282.1</v>
       </c>
-      <c r="C134" s="188">
+      <c r="C134" s="186">
         <v>269956.09999999998</v>
       </c>
-      <c r="D134" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E134" s="189" t="s">
+      <c r="D134" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E134" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F134" s="74"/>
-      <c r="G134" s="113"/>
+      <c r="G134" s="112"/>
     </row>
     <row r="135" spans="1:7" s="24" customFormat="1">
-      <c r="A135" s="158" t="s">
+      <c r="A135" s="156" t="s">
         <v>293</v>
       </c>
-      <c r="B135" s="188">
+      <c r="B135" s="186">
         <v>65768734.399999999</v>
       </c>
-      <c r="C135" s="188">
+      <c r="C135" s="186">
         <v>62004047.899999999</v>
       </c>
-      <c r="D135" s="188">
+      <c r="D135" s="186">
         <v>1606115</v>
       </c>
-      <c r="E135" s="188">
+      <c r="E135" s="186">
         <v>1606115</v>
       </c>
       <c r="F135" s="74"/>
-      <c r="G135" s="113"/>
+      <c r="G135" s="112"/>
     </row>
     <row r="136" spans="1:7" s="24" customFormat="1">
-      <c r="A136" s="159" t="s">
+      <c r="A136" s="157" t="s">
         <v>294</v>
       </c>
-      <c r="B136" s="188">
+      <c r="B136" s="186">
         <v>62530028.399999999</v>
       </c>
-      <c r="C136" s="188">
+      <c r="C136" s="186">
         <v>61570362</v>
       </c>
-      <c r="D136" s="188">
+      <c r="D136" s="186">
         <v>1606115</v>
       </c>
-      <c r="E136" s="188">
+      <c r="E136" s="186">
         <v>1606115</v>
       </c>
       <c r="F136" s="74"/>
-      <c r="G136" s="113"/>
+      <c r="G136" s="112"/>
     </row>
     <row r="137" spans="1:7" s="24" customFormat="1">
-      <c r="A137" s="159" t="s">
+      <c r="A137" s="157" t="s">
         <v>295</v>
       </c>
-      <c r="B137" s="188">
+      <c r="B137" s="186">
         <v>1749576</v>
       </c>
-      <c r="C137" s="188">
+      <c r="C137" s="186">
         <v>433685.9</v>
       </c>
-      <c r="D137" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E137" s="189" t="s">
+      <c r="D137" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E137" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F137" s="74"/>
-      <c r="G137" s="113"/>
+      <c r="G137" s="112"/>
     </row>
     <row r="138" spans="1:7" s="24" customFormat="1">
-      <c r="A138" s="158" t="s">
+      <c r="A138" s="156" t="s">
         <v>296</v>
       </c>
-      <c r="B138" s="188">
+      <c r="B138" s="186">
         <v>5266511.8</v>
       </c>
-      <c r="C138" s="188">
+      <c r="C138" s="186">
         <v>325520.5</v>
       </c>
-      <c r="D138" s="188">
+      <c r="D138" s="186">
         <v>261335</v>
       </c>
-      <c r="E138" s="188">
+      <c r="E138" s="186">
         <v>131428</v>
       </c>
       <c r="F138" s="74"/>
-      <c r="G138" s="113"/>
+      <c r="G138" s="112"/>
     </row>
     <row r="139" spans="1:7" s="24" customFormat="1">
-      <c r="A139" s="159" t="s">
+      <c r="A139" s="157" t="s">
         <v>296</v>
       </c>
-      <c r="B139" s="188">
+      <c r="B139" s="186">
         <v>5247090</v>
       </c>
-      <c r="C139" s="188">
+      <c r="C139" s="186">
         <v>325520.5</v>
       </c>
-      <c r="D139" s="188">
+      <c r="D139" s="186">
         <v>261335</v>
       </c>
-      <c r="E139" s="188">
+      <c r="E139" s="186">
         <v>131428</v>
       </c>
       <c r="F139" s="74"/>
-      <c r="G139" s="113"/>
+      <c r="G139" s="112"/>
     </row>
     <row r="140" spans="1:7" s="24" customFormat="1">
-      <c r="A140" s="158" t="s">
+      <c r="A140" s="156" t="s">
         <v>297</v>
       </c>
-      <c r="B140" s="188">
+      <c r="B140" s="186">
         <v>8244.4</v>
       </c>
-      <c r="C140" s="188">
+      <c r="C140" s="186">
         <v>1442.9</v>
       </c>
-      <c r="D140" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="189" t="s">
+      <c r="D140" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E140" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F140" s="74"/>
-      <c r="G140" s="113"/>
+      <c r="G140" s="112"/>
     </row>
     <row r="141" spans="1:7" s="24" customFormat="1">
-      <c r="A141" s="159" t="s">
+      <c r="A141" s="157" t="s">
         <v>297</v>
       </c>
-      <c r="B141" s="188">
+      <c r="B141" s="186">
         <v>8244.4</v>
       </c>
-      <c r="C141" s="188">
+      <c r="C141" s="186">
         <v>1442.9</v>
       </c>
-      <c r="D141" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="189" t="s">
+      <c r="D141" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E141" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F141" s="74"/>
-      <c r="G141" s="113"/>
+      <c r="G141" s="112"/>
     </row>
     <row r="142" spans="1:7" s="24" customFormat="1">
-      <c r="A142" s="158" t="s">
+      <c r="A142" s="156" t="s">
         <v>298</v>
       </c>
-      <c r="B142" s="188">
+      <c r="B142" s="186">
         <v>43044</v>
       </c>
-      <c r="C142" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E142" s="189" t="s">
+      <c r="C142" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D142" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E142" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F142" s="74"/>
-      <c r="G142" s="113"/>
+      <c r="G142" s="112"/>
     </row>
     <row r="143" spans="1:7" s="24" customFormat="1">
-      <c r="A143" s="159" t="s">
+      <c r="A143" s="157" t="s">
         <v>298</v>
       </c>
-      <c r="B143" s="188">
+      <c r="B143" s="186">
         <v>43044</v>
       </c>
-      <c r="C143" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E143" s="189" t="s">
+      <c r="C143" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D143" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E143" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F143" s="74"/>
-      <c r="G143" s="113"/>
+      <c r="G143" s="112"/>
     </row>
     <row r="144" spans="1:7" s="24" customFormat="1">
-      <c r="A144" s="158" t="s">
+      <c r="A144" s="156" t="s">
         <v>299</v>
       </c>
-      <c r="B144" s="188">
+      <c r="B144" s="186">
         <v>4083.3</v>
       </c>
-      <c r="C144" s="188">
+      <c r="C144" s="186">
         <v>4083.3</v>
       </c>
-      <c r="D144" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="189" t="s">
+      <c r="D144" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E144" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F144" s="74"/>
-      <c r="G144" s="113"/>
+      <c r="G144" s="112"/>
     </row>
     <row r="145" spans="1:7" s="24" customFormat="1">
-      <c r="A145" s="159" t="s">
+      <c r="A145" s="157" t="s">
         <v>299</v>
       </c>
-      <c r="B145" s="188">
+      <c r="B145" s="186">
         <v>4083.3</v>
       </c>
-      <c r="C145" s="188">
+      <c r="C145" s="186">
         <v>4083.3</v>
       </c>
-      <c r="D145" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E145" s="189" t="s">
+      <c r="D145" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E145" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F145" s="74"/>
-      <c r="G145" s="113"/>
+      <c r="G145" s="112"/>
     </row>
     <row r="146" spans="1:7" s="24" customFormat="1">
-      <c r="A146" s="158" t="s">
+      <c r="A146" s="156" t="s">
         <v>300</v>
       </c>
-      <c r="B146" s="188">
+      <c r="B146" s="186">
         <v>2043.6</v>
       </c>
-      <c r="C146" s="188">
+      <c r="C146" s="186">
         <v>2043.6</v>
       </c>
-      <c r="D146" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E146" s="189" t="s">
+      <c r="D146" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E146" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F146" s="74"/>
-      <c r="G146" s="113"/>
+      <c r="G146" s="112"/>
     </row>
     <row r="147" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A147" s="159" t="s">
+      <c r="A147" s="157" t="s">
         <v>301</v>
       </c>
-      <c r="B147" s="188">
+      <c r="B147" s="186">
         <v>2043.6</v>
       </c>
-      <c r="C147" s="188">
+      <c r="C147" s="186">
         <v>2043.6</v>
       </c>
-      <c r="D147" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E147" s="189" t="s">
+      <c r="D147" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E147" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F147" s="74"/>
-      <c r="G147" s="113"/>
+      <c r="G147" s="112"/>
     </row>
     <row r="148" spans="1:7" s="24" customFormat="1">
-      <c r="A148" s="158" t="s">
+      <c r="A148" s="156" t="s">
         <v>302</v>
       </c>
-      <c r="B148" s="188">
+      <c r="B148" s="186">
         <v>27272.7</v>
       </c>
-      <c r="C148" s="188">
+      <c r="C148" s="186">
         <v>27272.7</v>
       </c>
-      <c r="D148" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E148" s="189" t="s">
+      <c r="D148" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E148" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F148" s="74"/>
-      <c r="G148" s="113"/>
+      <c r="G148" s="112"/>
     </row>
     <row r="149" spans="1:7" s="24" customFormat="1">
-      <c r="A149" s="159" t="s">
+      <c r="A149" s="157" t="s">
         <v>302</v>
       </c>
-      <c r="B149" s="188">
+      <c r="B149" s="186">
         <v>27272.7</v>
       </c>
-      <c r="C149" s="188">
+      <c r="C149" s="186">
         <v>27272.7</v>
       </c>
-      <c r="D149" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E149" s="189" t="s">
+      <c r="D149" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E149" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F149" s="74"/>
-      <c r="G149" s="113"/>
+      <c r="G149" s="112"/>
     </row>
     <row r="150" spans="1:7" s="24" customFormat="1">
-      <c r="A150" s="158" t="s">
+      <c r="A150" s="156" t="s">
         <v>303</v>
       </c>
-      <c r="B150" s="188">
+      <c r="B150" s="186">
         <v>52963.9</v>
       </c>
-      <c r="C150" s="188">
+      <c r="C150" s="186">
         <v>1000</v>
       </c>
-      <c r="D150" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="189" t="s">
+      <c r="D150" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E150" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F150" s="74"/>
-      <c r="G150" s="113"/>
+      <c r="G150" s="112"/>
     </row>
     <row r="151" spans="1:7" s="24" customFormat="1">
-      <c r="A151" s="159" t="s">
+      <c r="A151" s="157" t="s">
         <v>303</v>
       </c>
-      <c r="B151" s="188">
+      <c r="B151" s="186">
         <v>52785.1</v>
       </c>
-      <c r="C151" s="188">
+      <c r="C151" s="186">
         <v>1000</v>
       </c>
-      <c r="D151" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="189" t="s">
+      <c r="D151" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E151" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F151" s="74"/>
-      <c r="G151" s="113"/>
+      <c r="G151" s="112"/>
     </row>
     <row r="152" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A152" s="158" t="s">
+      <c r="A152" s="156" t="s">
         <v>304</v>
       </c>
-      <c r="B152" s="188">
+      <c r="B152" s="186">
         <v>1079.5</v>
       </c>
-      <c r="C152" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E152" s="189" t="s">
+      <c r="C152" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D152" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E152" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F152" s="74"/>
-      <c r="G152" s="113"/>
+      <c r="G152" s="112"/>
     </row>
     <row r="153" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A153" s="159" t="s">
+      <c r="A153" s="157" t="s">
         <v>304</v>
       </c>
-      <c r="B153" s="188">
+      <c r="B153" s="186">
         <v>1022.2</v>
       </c>
-      <c r="C153" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E153" s="189" t="s">
+      <c r="C153" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D153" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E153" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F153" s="74"/>
-      <c r="G153" s="113"/>
+      <c r="G153" s="112"/>
     </row>
     <row r="154" spans="1:7" s="24" customFormat="1">
-      <c r="A154" s="157" t="s">
+      <c r="A154" s="155" t="s">
         <v>814</v>
       </c>
-      <c r="B154" s="188">
+      <c r="B154" s="186">
         <v>114817532.8</v>
       </c>
-      <c r="C154" s="188">
+      <c r="C154" s="186">
         <v>419439.2</v>
       </c>
-      <c r="D154" s="188">
+      <c r="D154" s="186">
         <v>194866</v>
       </c>
-      <c r="E154" s="188">
+      <c r="E154" s="186">
         <v>1773</v>
       </c>
       <c r="F154" s="74"/>
-      <c r="G154" s="113"/>
+      <c r="G154" s="112"/>
     </row>
     <row r="155" spans="1:7" s="24" customFormat="1">
-      <c r="A155" s="158" t="s">
+      <c r="A155" s="156" t="s">
         <v>305</v>
       </c>
-      <c r="B155" s="188">
+      <c r="B155" s="186">
         <v>3498279.8</v>
       </c>
-      <c r="C155" s="188">
+      <c r="C155" s="186">
         <v>236250.5</v>
       </c>
-      <c r="D155" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E155" s="189" t="s">
+      <c r="D155" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E155" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F155" s="74"/>
-      <c r="G155" s="113"/>
+      <c r="G155" s="112"/>
     </row>
     <row r="156" spans="1:7" s="24" customFormat="1">
-      <c r="A156" s="159" t="s">
+      <c r="A156" s="157" t="s">
         <v>305</v>
       </c>
-      <c r="B156" s="188">
+      <c r="B156" s="186">
         <v>3498279.8</v>
       </c>
-      <c r="C156" s="188">
+      <c r="C156" s="186">
         <v>236250.5</v>
       </c>
-      <c r="D156" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E156" s="189" t="s">
+      <c r="D156" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E156" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F156" s="74"/>
-      <c r="G156" s="113"/>
+      <c r="G156" s="112"/>
     </row>
     <row r="157" spans="1:7" s="24" customFormat="1">
-      <c r="A157" s="158" t="s">
+      <c r="A157" s="156" t="s">
         <v>306</v>
       </c>
-      <c r="B157" s="188">
+      <c r="B157" s="186">
         <v>1492816.2</v>
       </c>
-      <c r="C157" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E157" s="189" t="s">
+      <c r="C157" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D157" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E157" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F157" s="74"/>
-      <c r="G157" s="113"/>
+      <c r="G157" s="112"/>
     </row>
     <row r="158" spans="1:7" s="24" customFormat="1">
-      <c r="A158" s="159" t="s">
+      <c r="A158" s="157" t="s">
         <v>306</v>
       </c>
-      <c r="B158" s="188">
+      <c r="B158" s="186">
         <v>1492816.2</v>
       </c>
-      <c r="C158" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E158" s="189" t="s">
+      <c r="C158" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D158" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E158" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F158" s="74"/>
-      <c r="G158" s="113"/>
+      <c r="G158" s="112"/>
     </row>
     <row r="159" spans="1:7" s="24" customFormat="1">
-      <c r="A159" s="158" t="s">
+      <c r="A159" s="156" t="s">
         <v>307</v>
       </c>
-      <c r="B159" s="188">
+      <c r="B159" s="186">
         <v>95227</v>
       </c>
-      <c r="C159" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E159" s="189" t="s">
+      <c r="C159" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D159" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E159" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F159" s="74"/>
-      <c r="G159" s="113"/>
+      <c r="G159" s="112"/>
     </row>
     <row r="160" spans="1:7" s="24" customFormat="1">
-      <c r="A160" s="159" t="s">
+      <c r="A160" s="157" t="s">
         <v>307</v>
       </c>
-      <c r="B160" s="188">
+      <c r="B160" s="186">
         <v>95227</v>
       </c>
-      <c r="C160" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E160" s="189" t="s">
+      <c r="C160" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D160" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E160" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F160" s="74"/>
-      <c r="G160" s="113"/>
+      <c r="G160" s="112"/>
     </row>
     <row r="161" spans="1:7" s="24" customFormat="1">
-      <c r="A161" s="158" t="s">
+      <c r="A161" s="156" t="s">
         <v>308</v>
       </c>
-      <c r="B161" s="188">
+      <c r="B161" s="186">
         <v>914145.8</v>
       </c>
-      <c r="C161" s="188">
+      <c r="C161" s="186">
         <v>73073.3</v>
       </c>
-      <c r="D161" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E161" s="189" t="s">
+      <c r="D161" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E161" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F161" s="74"/>
-      <c r="G161" s="113"/>
+      <c r="G161" s="112"/>
     </row>
     <row r="162" spans="1:7" s="24" customFormat="1">
-      <c r="A162" s="159" t="s">
+      <c r="A162" s="157" t="s">
         <v>308</v>
       </c>
-      <c r="B162" s="188">
+      <c r="B162" s="186">
         <v>914145.8</v>
       </c>
-      <c r="C162" s="188">
+      <c r="C162" s="186">
         <v>73073.3</v>
       </c>
-      <c r="D162" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E162" s="189" t="s">
+      <c r="D162" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E162" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F162" s="74"/>
-      <c r="G162" s="113"/>
+      <c r="G162" s="112"/>
     </row>
     <row r="163" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A163" s="158" t="s">
+      <c r="A163" s="156" t="s">
         <v>309</v>
       </c>
-      <c r="B163" s="188">
+      <c r="B163" s="186">
         <v>41628598.799999997</v>
       </c>
-      <c r="C163" s="188">
+      <c r="C163" s="186">
         <v>40303.800000000003</v>
       </c>
-      <c r="D163" s="188">
+      <c r="D163" s="186">
         <v>153300</v>
       </c>
-      <c r="E163" s="189" t="s">
+      <c r="E163" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F163" s="74"/>
-      <c r="G163" s="113"/>
+      <c r="G163" s="112"/>
     </row>
     <row r="164" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A164" s="159" t="s">
+      <c r="A164" s="157" t="s">
         <v>309</v>
       </c>
-      <c r="B164" s="188">
+      <c r="B164" s="186">
         <v>41628598.799999997</v>
       </c>
-      <c r="C164" s="188">
+      <c r="C164" s="186">
         <v>40303.800000000003</v>
       </c>
-      <c r="D164" s="188">
+      <c r="D164" s="186">
         <v>153300</v>
       </c>
-      <c r="E164" s="189" t="s">
+      <c r="E164" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F164" s="74"/>
-      <c r="G164" s="113"/>
+      <c r="G164" s="112"/>
     </row>
     <row r="165" spans="1:7" s="24" customFormat="1">
-      <c r="A165" s="158" t="s">
+      <c r="A165" s="156" t="s">
         <v>310</v>
       </c>
-      <c r="B165" s="188">
+      <c r="B165" s="186">
         <v>60363327.200000003</v>
       </c>
-      <c r="C165" s="188">
+      <c r="C165" s="186">
         <v>54594.8</v>
       </c>
-      <c r="D165" s="188">
+      <c r="D165" s="186">
         <v>41566</v>
       </c>
-      <c r="E165" s="188">
+      <c r="E165" s="186">
         <v>1773</v>
       </c>
       <c r="F165" s="74"/>
-      <c r="G165" s="113"/>
+      <c r="G165" s="112"/>
     </row>
     <row r="166" spans="1:7" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="A166" s="159" t="s">
+      <c r="A166" s="157" t="s">
         <v>310</v>
       </c>
-      <c r="B166" s="188">
+      <c r="B166" s="186">
         <v>60363327.200000003</v>
       </c>
-      <c r="C166" s="188">
+      <c r="C166" s="186">
         <v>54594.8</v>
       </c>
-      <c r="D166" s="188">
+      <c r="D166" s="186">
         <v>41566</v>
       </c>
-      <c r="E166" s="188">
+      <c r="E166" s="186">
         <v>1773</v>
       </c>
       <c r="F166" s="74"/>
-      <c r="G166" s="113"/>
+      <c r="G166" s="112"/>
     </row>
     <row r="167" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A167" s="158" t="s">
+      <c r="A167" s="156" t="s">
         <v>311</v>
       </c>
-      <c r="B167" s="188">
+      <c r="B167" s="186">
         <v>191661.1</v>
       </c>
-      <c r="C167" s="188">
+      <c r="C167" s="186">
         <v>22</v>
       </c>
-      <c r="D167" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E167" s="189" t="s">
+      <c r="D167" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E167" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F167" s="74"/>
-      <c r="G167" s="113"/>
+      <c r="G167" s="112"/>
     </row>
     <row r="168" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A168" s="159" t="s">
+      <c r="A168" s="157" t="s">
         <v>311</v>
       </c>
-      <c r="B168" s="188">
+      <c r="B168" s="186">
         <v>191661.1</v>
       </c>
-      <c r="C168" s="188">
+      <c r="C168" s="186">
         <v>22</v>
       </c>
-      <c r="D168" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E168" s="189" t="s">
+      <c r="D168" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E168" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F168" s="74"/>
-      <c r="G168" s="113"/>
+      <c r="G168" s="112"/>
     </row>
     <row r="169" spans="1:7" s="24" customFormat="1">
-      <c r="A169" s="158" t="s">
+      <c r="A169" s="156" t="s">
         <v>312</v>
       </c>
-      <c r="B169" s="188">
+      <c r="B169" s="186">
         <v>3359292</v>
       </c>
-      <c r="C169" s="188">
+      <c r="C169" s="186">
         <v>1686.5</v>
       </c>
-      <c r="D169" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E169" s="189" t="s">
+      <c r="D169" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E169" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F169" s="74"/>
-      <c r="G169" s="113"/>
+      <c r="G169" s="112"/>
     </row>
     <row r="170" spans="1:7" s="24" customFormat="1">
-      <c r="A170" s="159" t="s">
+      <c r="A170" s="157" t="s">
         <v>312</v>
       </c>
-      <c r="B170" s="188">
+      <c r="B170" s="186">
         <v>3359292</v>
       </c>
-      <c r="C170" s="188">
+      <c r="C170" s="186">
         <v>1686.5</v>
       </c>
-      <c r="D170" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E170" s="189" t="s">
+      <c r="D170" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E170" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F170" s="74"/>
-      <c r="G170" s="113"/>
+      <c r="G170" s="112"/>
     </row>
     <row r="171" spans="1:7" s="24" customFormat="1">
-      <c r="A171" s="158" t="s">
+      <c r="A171" s="156" t="s">
         <v>313</v>
       </c>
-      <c r="B171" s="188">
+      <c r="B171" s="186">
         <v>2903211</v>
       </c>
-      <c r="C171" s="188">
+      <c r="C171" s="186">
         <v>216</v>
       </c>
-      <c r="D171" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E171" s="189" t="s">
+      <c r="D171" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E171" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F171" s="74"/>
-      <c r="G171" s="113"/>
+      <c r="G171" s="112"/>
     </row>
     <row r="172" spans="1:7" s="24" customFormat="1">
-      <c r="A172" s="159" t="s">
+      <c r="A172" s="157" t="s">
         <v>313</v>
       </c>
-      <c r="B172" s="188">
+      <c r="B172" s="186">
         <v>2903211</v>
       </c>
-      <c r="C172" s="188">
+      <c r="C172" s="186">
         <v>216</v>
       </c>
-      <c r="D172" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E172" s="189" t="s">
+      <c r="D172" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E172" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F172" s="74"/>
-      <c r="G172" s="113"/>
+      <c r="G172" s="112"/>
     </row>
     <row r="173" spans="1:7" s="24" customFormat="1">
-      <c r="A173" s="158" t="s">
+      <c r="A173" s="156" t="s">
         <v>314</v>
       </c>
-      <c r="B173" s="188">
+      <c r="B173" s="186">
         <v>167760.5</v>
       </c>
-      <c r="C173" s="188">
+      <c r="C173" s="186">
         <v>1916</v>
       </c>
-      <c r="D173" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E173" s="189" t="s">
+      <c r="D173" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E173" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F173" s="74"/>
-      <c r="G173" s="113"/>
+      <c r="G173" s="112"/>
     </row>
     <row r="174" spans="1:7" s="24" customFormat="1">
-      <c r="A174" s="159" t="s">
+      <c r="A174" s="157" t="s">
         <v>314</v>
       </c>
-      <c r="B174" s="188">
+      <c r="B174" s="186">
         <v>167760.5</v>
       </c>
-      <c r="C174" s="188">
+      <c r="C174" s="186">
         <v>1916</v>
       </c>
-      <c r="D174" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E174" s="189" t="s">
+      <c r="D174" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E174" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F174" s="74"/>
-      <c r="G174" s="113"/>
+      <c r="G174" s="112"/>
     </row>
     <row r="175" spans="1:7" s="24" customFormat="1">
-      <c r="A175" s="158" t="s">
+      <c r="A175" s="156" t="s">
         <v>315</v>
       </c>
-      <c r="B175" s="188">
+      <c r="B175" s="186">
         <v>203213.4</v>
       </c>
-      <c r="C175" s="188">
+      <c r="C175" s="186">
         <v>11376.4</v>
       </c>
-      <c r="D175" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E175" s="189" t="s">
+      <c r="D175" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E175" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F175" s="74"/>
-      <c r="G175" s="113"/>
+      <c r="G175" s="112"/>
     </row>
     <row r="176" spans="1:7" s="24" customFormat="1">
-      <c r="A176" s="159" t="s">
+      <c r="A176" s="157" t="s">
         <v>315</v>
       </c>
-      <c r="B176" s="188">
+      <c r="B176" s="186">
         <v>203213.4</v>
       </c>
-      <c r="C176" s="188">
+      <c r="C176" s="186">
         <v>11376.4</v>
       </c>
-      <c r="D176" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E176" s="189" t="s">
+      <c r="D176" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E176" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F176" s="74"/>
-      <c r="G176" s="113"/>
+      <c r="G176" s="112"/>
     </row>
     <row r="177" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A177" s="157" t="s">
+      <c r="A177" s="155" t="s">
         <v>815</v>
       </c>
-      <c r="B177" s="188">
+      <c r="B177" s="186">
         <v>1695691859.2</v>
       </c>
-      <c r="C177" s="188">
+      <c r="C177" s="186">
         <v>53714483.100000001</v>
       </c>
-      <c r="D177" s="188">
+      <c r="D177" s="186">
         <v>8272821.5999999996</v>
       </c>
-      <c r="E177" s="188">
+      <c r="E177" s="186">
         <v>260967.6</v>
       </c>
       <c r="F177" s="74"/>
-      <c r="G177" s="113"/>
+      <c r="G177" s="112"/>
     </row>
     <row r="178" spans="1:7" s="24" customFormat="1">
-      <c r="A178" s="158" t="s">
+      <c r="A178" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="B178" s="188">
+      <c r="B178" s="186">
         <v>726838397.89999998</v>
       </c>
-      <c r="C178" s="188">
+      <c r="C178" s="186">
         <v>6588661.5</v>
       </c>
-      <c r="D178" s="188">
+      <c r="D178" s="186">
         <v>4066551</v>
       </c>
-      <c r="E178" s="188">
+      <c r="E178" s="186">
         <v>121909.4</v>
       </c>
       <c r="F178" s="74"/>
-      <c r="G178" s="113"/>
+      <c r="G178" s="112"/>
     </row>
     <row r="179" spans="1:7" s="24" customFormat="1">
-      <c r="A179" s="159" t="s">
+      <c r="A179" s="157" t="s">
         <v>317</v>
       </c>
-      <c r="B179" s="188">
+      <c r="B179" s="186">
         <v>33398215.100000001</v>
       </c>
-      <c r="C179" s="188">
+      <c r="C179" s="186">
         <v>221732</v>
       </c>
-      <c r="D179" s="188">
+      <c r="D179" s="186">
         <v>1029556.8</v>
       </c>
-      <c r="E179" s="188">
+      <c r="E179" s="186">
         <v>52822.3</v>
       </c>
       <c r="F179" s="74"/>
-      <c r="G179" s="113"/>
+      <c r="G179" s="112"/>
     </row>
     <row r="180" spans="1:7" s="24" customFormat="1">
-      <c r="A180" s="159" t="s">
+      <c r="A180" s="157" t="s">
         <v>318</v>
       </c>
-      <c r="B180" s="188">
+      <c r="B180" s="186">
         <v>687742524.29999995</v>
       </c>
-      <c r="C180" s="188">
+      <c r="C180" s="186">
         <v>6366929.5</v>
       </c>
-      <c r="D180" s="188">
+      <c r="D180" s="186">
         <v>3013752.6</v>
       </c>
-      <c r="E180" s="188">
+      <c r="E180" s="186">
         <v>69087.199999999997</v>
       </c>
       <c r="F180" s="74"/>
-      <c r="G180" s="113"/>
+      <c r="G180" s="112"/>
     </row>
     <row r="181" spans="1:7" s="24" customFormat="1">
-      <c r="A181" s="158" t="s">
+      <c r="A181" s="156" t="s">
         <v>319</v>
       </c>
-      <c r="B181" s="188">
+      <c r="B181" s="186">
         <v>28959277.199999999</v>
       </c>
-      <c r="C181" s="188">
+      <c r="C181" s="186">
         <v>4144004.2</v>
       </c>
-      <c r="D181" s="188">
+      <c r="D181" s="186">
         <v>124920.2</v>
       </c>
-      <c r="E181" s="189" t="s">
+      <c r="E181" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F181" s="74"/>
-      <c r="G181" s="113"/>
+      <c r="G181" s="112"/>
     </row>
     <row r="182" spans="1:7" s="24" customFormat="1">
-      <c r="A182" s="159" t="s">
+      <c r="A182" s="157" t="s">
         <v>319</v>
       </c>
-      <c r="B182" s="188">
+      <c r="B182" s="186">
         <v>28869738.800000001</v>
       </c>
-      <c r="C182" s="188">
+      <c r="C182" s="186">
         <v>4144004.2</v>
       </c>
-      <c r="D182" s="188">
+      <c r="D182" s="186">
         <v>112786</v>
       </c>
-      <c r="E182" s="189" t="s">
+      <c r="E182" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F182" s="74"/>
-      <c r="G182" s="113"/>
+      <c r="G182" s="112"/>
     </row>
     <row r="183" spans="1:7" s="24" customFormat="1">
-      <c r="A183" s="158" t="s">
+      <c r="A183" s="156" t="s">
         <v>320</v>
       </c>
-      <c r="B183" s="188">
+      <c r="B183" s="186">
         <v>14334601.699999999</v>
       </c>
-      <c r="C183" s="188">
+      <c r="C183" s="186">
         <v>11276820.5</v>
       </c>
-      <c r="D183" s="188">
+      <c r="D183" s="186">
         <v>29575.5</v>
       </c>
-      <c r="E183" s="188">
+      <c r="E183" s="186">
         <v>16075.5</v>
       </c>
       <c r="F183" s="74"/>
-      <c r="G183" s="113"/>
+      <c r="G183" s="112"/>
     </row>
     <row r="184" spans="1:7" s="24" customFormat="1">
-      <c r="A184" s="159" t="s">
+      <c r="A184" s="157" t="s">
         <v>320</v>
       </c>
-      <c r="B184" s="188">
+      <c r="B184" s="186">
         <v>14317069.5</v>
       </c>
-      <c r="C184" s="188">
+      <c r="C184" s="186">
         <v>11276820.5</v>
       </c>
-      <c r="D184" s="188">
+      <c r="D184" s="186">
         <v>29575.5</v>
       </c>
-      <c r="E184" s="188">
+      <c r="E184" s="186">
         <v>16075.5</v>
       </c>
       <c r="F184" s="74"/>
-      <c r="G184" s="113"/>
+      <c r="G184" s="112"/>
     </row>
     <row r="185" spans="1:7" s="24" customFormat="1">
-      <c r="A185" s="158" t="s">
+      <c r="A185" s="156" t="s">
         <v>321</v>
       </c>
-      <c r="B185" s="188">
+      <c r="B185" s="186">
         <v>121424043.3</v>
       </c>
-      <c r="C185" s="188">
+      <c r="C185" s="186">
         <v>530239.5</v>
       </c>
-      <c r="D185" s="188">
+      <c r="D185" s="186">
         <v>606873</v>
       </c>
-      <c r="E185" s="188">
+      <c r="E185" s="186">
         <v>26100</v>
       </c>
       <c r="F185" s="74"/>
-      <c r="G185" s="113"/>
+      <c r="G185" s="112"/>
     </row>
     <row r="186" spans="1:7" s="24" customFormat="1">
-      <c r="A186" s="159" t="s">
+      <c r="A186" s="157" t="s">
         <v>321</v>
       </c>
-      <c r="B186" s="188">
+      <c r="B186" s="186">
         <v>116388642.59999999</v>
       </c>
-      <c r="C186" s="188">
+      <c r="C186" s="186">
         <v>530239.5</v>
       </c>
-      <c r="D186" s="188">
+      <c r="D186" s="186">
         <v>537022.9</v>
       </c>
-      <c r="E186" s="188">
+      <c r="E186" s="186">
         <v>26100</v>
       </c>
       <c r="F186" s="74"/>
-      <c r="G186" s="113"/>
+      <c r="G186" s="112"/>
     </row>
     <row r="187" spans="1:7" s="24" customFormat="1">
-      <c r="A187" s="158" t="s">
+      <c r="A187" s="156" t="s">
         <v>322</v>
       </c>
-      <c r="B187" s="188">
+      <c r="B187" s="186">
         <v>9472180.3000000007</v>
       </c>
-      <c r="C187" s="188">
+      <c r="C187" s="186">
         <v>216325.7</v>
       </c>
-      <c r="D187" s="188">
+      <c r="D187" s="186">
         <v>45272</v>
       </c>
-      <c r="E187" s="188">
+      <c r="E187" s="186">
         <v>14231</v>
       </c>
       <c r="F187" s="74"/>
-      <c r="G187" s="113"/>
+      <c r="G187" s="112"/>
     </row>
     <row r="188" spans="1:7" s="24" customFormat="1">
-      <c r="A188" s="159" t="s">
+      <c r="A188" s="157" t="s">
         <v>322</v>
       </c>
-      <c r="B188" s="188">
+      <c r="B188" s="186">
         <v>8363986.9000000004</v>
       </c>
-      <c r="C188" s="188">
+      <c r="C188" s="186">
         <v>216325.7</v>
       </c>
-      <c r="D188" s="188">
+      <c r="D188" s="186">
         <v>45272</v>
       </c>
-      <c r="E188" s="188">
+      <c r="E188" s="186">
         <v>14231</v>
       </c>
       <c r="F188" s="74"/>
-      <c r="G188" s="113"/>
+      <c r="G188" s="112"/>
     </row>
     <row r="189" spans="1:7" s="24" customFormat="1">
-      <c r="A189" s="158" t="s">
+      <c r="A189" s="156" t="s">
         <v>323</v>
       </c>
-      <c r="B189" s="188">
+      <c r="B189" s="186">
         <v>52973802.899999999</v>
       </c>
-      <c r="C189" s="188">
+      <c r="C189" s="186">
         <v>176818.3</v>
       </c>
-      <c r="D189" s="188">
+      <c r="D189" s="186">
         <v>108364.6</v>
       </c>
-      <c r="E189" s="188">
+      <c r="E189" s="186">
         <v>700</v>
       </c>
       <c r="F189" s="74"/>
-      <c r="G189" s="113"/>
+      <c r="G189" s="112"/>
     </row>
     <row r="190" spans="1:7" s="24" customFormat="1">
-      <c r="A190" s="159" t="s">
+      <c r="A190" s="157" t="s">
         <v>323</v>
       </c>
-      <c r="B190" s="188">
+      <c r="B190" s="186">
         <v>40771647.399999999</v>
       </c>
-      <c r="C190" s="188">
+      <c r="C190" s="186">
         <v>176818.3</v>
       </c>
-      <c r="D190" s="188">
+      <c r="D190" s="186">
         <v>108364.6</v>
       </c>
-      <c r="E190" s="188">
+      <c r="E190" s="186">
         <v>700</v>
       </c>
       <c r="F190" s="74"/>
-      <c r="G190" s="113"/>
+      <c r="G190" s="112"/>
     </row>
     <row r="191" spans="1:7" s="24" customFormat="1">
-      <c r="A191" s="158" t="s">
+      <c r="A191" s="156" t="s">
         <v>324</v>
       </c>
-      <c r="B191" s="188">
+      <c r="B191" s="186">
         <v>43064515.5</v>
       </c>
-      <c r="C191" s="188">
+      <c r="C191" s="186">
         <v>157887.20000000001</v>
       </c>
-      <c r="D191" s="188">
+      <c r="D191" s="186">
         <v>1381172.4</v>
       </c>
-      <c r="E191" s="189" t="s">
+      <c r="E191" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F191" s="74"/>
-      <c r="G191" s="113"/>
+      <c r="G191" s="112"/>
     </row>
     <row r="192" spans="1:7" s="24" customFormat="1">
-      <c r="A192" s="159" t="s">
+      <c r="A192" s="157" t="s">
         <v>324</v>
       </c>
-      <c r="B192" s="188">
+      <c r="B192" s="186">
         <v>41980595.5</v>
       </c>
-      <c r="C192" s="188">
+      <c r="C192" s="186">
         <v>157887.20000000001</v>
       </c>
-      <c r="D192" s="188">
+      <c r="D192" s="186">
         <v>1381159.5</v>
       </c>
-      <c r="E192" s="189" t="s">
+      <c r="E192" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F192" s="74"/>
-      <c r="G192" s="113"/>
+      <c r="G192" s="112"/>
     </row>
     <row r="193" spans="1:7" s="24" customFormat="1">
-      <c r="A193" s="158" t="s">
+      <c r="A193" s="156" t="s">
         <v>325</v>
       </c>
-      <c r="B193" s="188">
+      <c r="B193" s="186">
         <v>90756150.700000003</v>
       </c>
-      <c r="C193" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D193" s="188">
+      <c r="C193" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D193" s="186">
         <v>45</v>
       </c>
-      <c r="E193" s="189" t="s">
+      <c r="E193" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F193" s="74"/>
-      <c r="G193" s="113"/>
+      <c r="G193" s="112"/>
     </row>
     <row r="194" spans="1:7" s="24" customFormat="1">
-      <c r="A194" s="159" t="s">
+      <c r="A194" s="157" t="s">
         <v>325</v>
       </c>
-      <c r="B194" s="188">
+      <c r="B194" s="186">
         <v>90525075.700000003</v>
       </c>
-      <c r="C194" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E194" s="189" t="s">
+      <c r="C194" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D194" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E194" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F194" s="74"/>
-      <c r="G194" s="113"/>
+      <c r="G194" s="112"/>
     </row>
     <row r="195" spans="1:7" s="24" customFormat="1">
-      <c r="A195" s="158" t="s">
+      <c r="A195" s="156" t="s">
         <v>326</v>
       </c>
-      <c r="B195" s="188">
+      <c r="B195" s="186">
         <v>18446870</v>
       </c>
-      <c r="C195" s="188">
+      <c r="C195" s="186">
         <v>547000.69999999995</v>
       </c>
-      <c r="D195" s="188">
+      <c r="D195" s="186">
         <v>250673.7</v>
       </c>
-      <c r="E195" s="188">
+      <c r="E195" s="186">
         <v>3360</v>
       </c>
       <c r="F195" s="74"/>
-      <c r="G195" s="113"/>
+      <c r="G195" s="112"/>
     </row>
     <row r="196" spans="1:7" s="24" customFormat="1">
-      <c r="A196" s="159" t="s">
+      <c r="A196" s="157" t="s">
         <v>326</v>
       </c>
-      <c r="B196" s="188">
+      <c r="B196" s="186">
         <v>18340043.5</v>
       </c>
-      <c r="C196" s="188">
+      <c r="C196" s="186">
         <v>547000.69999999995</v>
       </c>
-      <c r="D196" s="188">
+      <c r="D196" s="186">
         <v>250673.7</v>
       </c>
-      <c r="E196" s="188">
+      <c r="E196" s="186">
         <v>3360</v>
       </c>
       <c r="F196" s="74"/>
-      <c r="G196" s="113"/>
+      <c r="G196" s="112"/>
     </row>
     <row r="197" spans="1:7" s="24" customFormat="1">
-      <c r="A197" s="158" t="s">
+      <c r="A197" s="156" t="s">
         <v>327</v>
       </c>
-      <c r="B197" s="188">
+      <c r="B197" s="186">
         <v>4310834.5999999996</v>
       </c>
-      <c r="C197" s="188">
+      <c r="C197" s="186">
         <v>163960.4</v>
       </c>
-      <c r="D197" s="188">
+      <c r="D197" s="186">
         <v>136110</v>
       </c>
-      <c r="E197" s="188">
+      <c r="E197" s="186">
         <v>5789</v>
       </c>
       <c r="F197" s="74"/>
-      <c r="G197" s="113"/>
+      <c r="G197" s="112"/>
     </row>
     <row r="198" spans="1:7" s="24" customFormat="1">
-      <c r="A198" s="159" t="s">
+      <c r="A198" s="157" t="s">
         <v>327</v>
       </c>
-      <c r="B198" s="188">
+      <c r="B198" s="186">
         <v>4179509</v>
       </c>
-      <c r="C198" s="188">
+      <c r="C198" s="186">
         <v>163960.4</v>
       </c>
-      <c r="D198" s="188">
+      <c r="D198" s="186">
         <v>136110</v>
       </c>
-      <c r="E198" s="188">
+      <c r="E198" s="186">
         <v>5789</v>
       </c>
       <c r="F198" s="74"/>
-      <c r="G198" s="113"/>
+      <c r="G198" s="112"/>
     </row>
     <row r="199" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A199" s="158" t="s">
+      <c r="A199" s="156" t="s">
         <v>328</v>
       </c>
-      <c r="B199" s="188">
+      <c r="B199" s="186">
         <v>585111185.10000002</v>
       </c>
-      <c r="C199" s="188">
+      <c r="C199" s="186">
         <v>29912765.100000001</v>
       </c>
-      <c r="D199" s="188">
+      <c r="D199" s="186">
         <v>1523264.1</v>
       </c>
-      <c r="E199" s="188">
+      <c r="E199" s="186">
         <v>72802.7</v>
       </c>
       <c r="F199" s="74"/>
-      <c r="G199" s="113"/>
+      <c r="G199" s="112"/>
     </row>
     <row r="200" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A200" s="159" t="s">
+      <c r="A200" s="157" t="s">
         <v>328</v>
       </c>
-      <c r="B200" s="188">
+      <c r="B200" s="186">
         <v>573075705.20000005</v>
       </c>
-      <c r="C200" s="188">
+      <c r="C200" s="186">
         <v>29912765.100000001</v>
       </c>
-      <c r="D200" s="188">
+      <c r="D200" s="186">
         <v>1513335</v>
       </c>
-      <c r="E200" s="188">
+      <c r="E200" s="186">
         <v>72802.7</v>
       </c>
       <c r="F200" s="74"/>
-      <c r="G200" s="113"/>
+      <c r="G200" s="112"/>
     </row>
     <row r="201" spans="1:7" s="24" customFormat="1">
-      <c r="A201" s="161" t="s">
+      <c r="A201" s="159" t="s">
         <v>329</v>
       </c>
-      <c r="B201" s="188">
+      <c r="B201" s="186">
         <v>1078871936.5</v>
       </c>
-      <c r="C201" s="188">
+      <c r="C201" s="186">
         <v>74485702.099999994</v>
       </c>
-      <c r="D201" s="188">
+      <c r="D201" s="186">
         <v>8545234.3000000007</v>
       </c>
-      <c r="E201" s="188">
+      <c r="E201" s="186">
         <v>274218.90000000002</v>
       </c>
       <c r="F201" s="74"/>
-      <c r="G201" s="113"/>
+      <c r="G201" s="112"/>
     </row>
     <row r="202" spans="1:7" s="24" customFormat="1">
-      <c r="A202" s="158" t="s">
+      <c r="A202" s="156" t="s">
         <v>330</v>
       </c>
-      <c r="B202" s="188">
+      <c r="B202" s="186">
         <v>246530241</v>
       </c>
-      <c r="C202" s="188">
+      <c r="C202" s="186">
         <v>26972245</v>
       </c>
-      <c r="D202" s="188">
+      <c r="D202" s="186">
         <v>46875</v>
       </c>
-      <c r="E202" s="188">
+      <c r="E202" s="186">
         <v>35353</v>
       </c>
       <c r="F202" s="74"/>
-      <c r="G202" s="113"/>
+      <c r="G202" s="112"/>
     </row>
     <row r="203" spans="1:7" s="24" customFormat="1">
-      <c r="A203" s="159" t="s">
+      <c r="A203" s="157" t="s">
         <v>331</v>
       </c>
-      <c r="B203" s="188">
+      <c r="B203" s="186">
         <v>90103749.599999994</v>
       </c>
-      <c r="C203" s="188">
+      <c r="C203" s="186">
         <v>192101.2</v>
       </c>
-      <c r="D203" s="188">
+      <c r="D203" s="186">
         <v>1020</v>
       </c>
-      <c r="E203" s="188">
+      <c r="E203" s="186">
         <v>1020</v>
       </c>
       <c r="F203" s="74"/>
-      <c r="G203" s="113"/>
+      <c r="G203" s="112"/>
     </row>
     <row r="204" spans="1:7" s="24" customFormat="1">
-      <c r="A204" s="159" t="s">
+      <c r="A204" s="157" t="s">
         <v>332</v>
       </c>
-      <c r="B204" s="188">
+      <c r="B204" s="186">
         <v>156048775.19999999</v>
       </c>
-      <c r="C204" s="188">
+      <c r="C204" s="186">
         <v>26780143.899999999</v>
       </c>
-      <c r="D204" s="188">
+      <c r="D204" s="186">
         <v>45783</v>
       </c>
-      <c r="E204" s="188">
+      <c r="E204" s="186">
         <v>34333</v>
       </c>
       <c r="F204" s="74"/>
-      <c r="G204" s="113"/>
+      <c r="G204" s="112"/>
     </row>
     <row r="205" spans="1:7" s="24" customFormat="1">
-      <c r="A205" s="158" t="s">
+      <c r="A205" s="156" t="s">
         <v>333</v>
       </c>
-      <c r="B205" s="188">
+      <c r="B205" s="186">
         <v>494501927.89999998</v>
       </c>
-      <c r="C205" s="188">
+      <c r="C205" s="186">
         <v>144997.29999999999</v>
       </c>
-      <c r="D205" s="188">
+      <c r="D205" s="186">
         <v>1440</v>
       </c>
-      <c r="E205" s="188">
+      <c r="E205" s="186">
         <v>1440</v>
       </c>
       <c r="F205" s="74"/>
-      <c r="G205" s="113"/>
+      <c r="G205" s="112"/>
     </row>
     <row r="206" spans="1:7" s="24" customFormat="1">
-      <c r="A206" s="159" t="s">
+      <c r="A206" s="157" t="s">
         <v>333</v>
       </c>
-      <c r="B206" s="188">
+      <c r="B206" s="186">
         <v>494501628.80000001</v>
       </c>
-      <c r="C206" s="188">
+      <c r="C206" s="186">
         <v>144997.29999999999</v>
       </c>
-      <c r="D206" s="188">
+      <c r="D206" s="186">
         <v>1440</v>
       </c>
-      <c r="E206" s="188">
+      <c r="E206" s="186">
         <v>1440</v>
       </c>
       <c r="F206" s="74"/>
-      <c r="G206" s="113"/>
+      <c r="G206" s="112"/>
     </row>
     <row r="207" spans="1:7" s="24" customFormat="1">
-      <c r="A207" s="158" t="s">
+      <c r="A207" s="156" t="s">
         <v>334</v>
       </c>
-      <c r="B207" s="188">
+      <c r="B207" s="186">
         <v>9741745.5999999996</v>
       </c>
-      <c r="C207" s="188">
+      <c r="C207" s="186">
         <v>2847226.9</v>
       </c>
-      <c r="D207" s="188">
+      <c r="D207" s="186">
         <v>31547</v>
       </c>
-      <c r="E207" s="189" t="s">
+      <c r="E207" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F207" s="74"/>
-      <c r="G207" s="113"/>
+      <c r="G207" s="112"/>
     </row>
     <row r="208" spans="1:7" s="24" customFormat="1">
-      <c r="A208" s="159" t="s">
+      <c r="A208" s="157" t="s">
         <v>334</v>
       </c>
-      <c r="B208" s="188">
+      <c r="B208" s="186">
         <v>9692815.8000000007</v>
       </c>
-      <c r="C208" s="188">
+      <c r="C208" s="186">
         <v>2847226.9</v>
       </c>
-      <c r="D208" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E208" s="189" t="s">
+      <c r="D208" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E208" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F208" s="74"/>
-      <c r="G208" s="113"/>
+      <c r="G208" s="112"/>
     </row>
     <row r="209" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A209" s="158" t="s">
+      <c r="A209" s="156" t="s">
         <v>335</v>
       </c>
-      <c r="B209" s="188">
+      <c r="B209" s="186">
         <v>114969739.7</v>
       </c>
-      <c r="C209" s="188">
+      <c r="C209" s="186">
         <v>13206807.800000001</v>
       </c>
-      <c r="D209" s="188">
+      <c r="D209" s="186">
         <v>5700159</v>
       </c>
-      <c r="E209" s="188">
+      <c r="E209" s="186">
         <v>16</v>
       </c>
       <c r="F209" s="74"/>
-      <c r="G209" s="113"/>
+      <c r="G209" s="112"/>
     </row>
     <row r="210" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A210" s="159" t="s">
+      <c r="A210" s="157" t="s">
         <v>335</v>
       </c>
-      <c r="B210" s="188">
+      <c r="B210" s="186">
         <v>113500471.2</v>
       </c>
-      <c r="C210" s="188">
+      <c r="C210" s="186">
         <v>13206807.800000001</v>
       </c>
-      <c r="D210" s="188">
+      <c r="D210" s="186">
         <v>5700159</v>
       </c>
-      <c r="E210" s="188">
+      <c r="E210" s="186">
         <v>16</v>
       </c>
       <c r="F210" s="74"/>
-      <c r="G210" s="113"/>
+      <c r="G210" s="112"/>
     </row>
     <row r="211" spans="1:7" s="24" customFormat="1">
-      <c r="A211" s="158" t="s">
+      <c r="A211" s="156" t="s">
         <v>336</v>
       </c>
-      <c r="B211" s="188">
+      <c r="B211" s="186">
         <v>31754.7</v>
       </c>
-      <c r="C211" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E211" s="189" t="s">
+      <c r="C211" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D211" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E211" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F211" s="74"/>
-      <c r="G211" s="113"/>
+      <c r="G211" s="112"/>
     </row>
     <row r="212" spans="1:7" s="24" customFormat="1">
-      <c r="A212" s="159" t="s">
+      <c r="A212" s="157" t="s">
         <v>336</v>
       </c>
-      <c r="B212" s="188">
+      <c r="B212" s="186">
         <v>31754.7</v>
       </c>
-      <c r="C212" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E212" s="189" t="s">
+      <c r="C212" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D212" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E212" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F212" s="74"/>
-      <c r="G212" s="113"/>
+      <c r="G212" s="112"/>
     </row>
     <row r="213" spans="1:7" s="24" customFormat="1">
-      <c r="A213" s="158" t="s">
+      <c r="A213" s="156" t="s">
         <v>337</v>
       </c>
-      <c r="B213" s="188">
+      <c r="B213" s="186">
         <v>1846991.3</v>
       </c>
-      <c r="C213" s="188">
+      <c r="C213" s="186">
         <v>1767526.3</v>
       </c>
-      <c r="D213" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E213" s="189" t="s">
+      <c r="D213" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E213" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F213" s="74"/>
-      <c r="G213" s="113"/>
+      <c r="G213" s="112"/>
     </row>
     <row r="214" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A214" s="159" t="s">
+      <c r="A214" s="157" t="s">
         <v>337</v>
       </c>
-      <c r="B214" s="188">
+      <c r="B214" s="186">
         <v>1846991.3</v>
       </c>
-      <c r="C214" s="188">
+      <c r="C214" s="186">
         <v>1767526.3</v>
       </c>
-      <c r="D214" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E214" s="189" t="s">
+      <c r="D214" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E214" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F214" s="74"/>
-      <c r="G214" s="113"/>
+      <c r="G214" s="112"/>
     </row>
     <row r="215" spans="1:7" s="24" customFormat="1">
-      <c r="A215" s="158" t="s">
+      <c r="A215" s="156" t="s">
         <v>338</v>
       </c>
-      <c r="B215" s="188">
+      <c r="B215" s="186">
         <v>45905530.600000001</v>
       </c>
-      <c r="C215" s="188">
+      <c r="C215" s="186">
         <v>10441507.6</v>
       </c>
-      <c r="D215" s="188">
+      <c r="D215" s="186">
         <v>562131</v>
       </c>
-      <c r="E215" s="188">
+      <c r="E215" s="186">
         <v>44855.9</v>
       </c>
       <c r="F215" s="74"/>
-      <c r="G215" s="113"/>
+      <c r="G215" s="112"/>
     </row>
     <row r="216" spans="1:7" s="24" customFormat="1">
-      <c r="A216" s="159" t="s">
+      <c r="A216" s="157" t="s">
         <v>338</v>
       </c>
-      <c r="B216" s="188">
+      <c r="B216" s="186">
         <v>45840502.600000001</v>
       </c>
-      <c r="C216" s="188">
+      <c r="C216" s="186">
         <v>10441507.6</v>
       </c>
-      <c r="D216" s="188">
+      <c r="D216" s="186">
         <v>547587</v>
       </c>
-      <c r="E216" s="188">
+      <c r="E216" s="186">
         <v>44855.9</v>
       </c>
       <c r="F216" s="74"/>
-      <c r="G216" s="113"/>
+      <c r="G216" s="112"/>
     </row>
     <row r="217" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A217" s="158" t="s">
+      <c r="A217" s="156" t="s">
         <v>339</v>
       </c>
-      <c r="B217" s="188">
+      <c r="B217" s="186">
         <v>1246814.7</v>
       </c>
-      <c r="C217" s="188">
+      <c r="C217" s="186">
         <v>355287.9</v>
       </c>
-      <c r="D217" s="188">
+      <c r="D217" s="186">
         <v>54563</v>
       </c>
-      <c r="E217" s="189" t="s">
+      <c r="E217" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F217" s="74"/>
-      <c r="G217" s="113"/>
+      <c r="G217" s="112"/>
     </row>
     <row r="218" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A218" s="159" t="s">
+      <c r="A218" s="157" t="s">
         <v>339</v>
       </c>
-      <c r="B218" s="188">
+      <c r="B218" s="186">
         <v>976730</v>
       </c>
-      <c r="C218" s="188">
+      <c r="C218" s="186">
         <v>355287.9</v>
       </c>
-      <c r="D218" s="188">
+      <c r="D218" s="186">
         <v>54563</v>
       </c>
-      <c r="E218" s="189" t="s">
+      <c r="E218" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F218" s="74"/>
-      <c r="G218" s="113"/>
+      <c r="G218" s="112"/>
     </row>
     <row r="219" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A219" s="158" t="s">
+      <c r="A219" s="156" t="s">
         <v>340</v>
       </c>
-      <c r="B219" s="188">
+      <c r="B219" s="186">
         <v>6485025.0999999996</v>
       </c>
-      <c r="C219" s="188">
+      <c r="C219" s="186">
         <v>200869.4</v>
       </c>
-      <c r="D219" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E219" s="189" t="s">
+      <c r="D219" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E219" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F219" s="74"/>
-      <c r="G219" s="113"/>
+      <c r="G219" s="112"/>
     </row>
     <row r="220" spans="1:7" s="24" customFormat="1">
-      <c r="A220" s="159" t="s">
+      <c r="A220" s="157" t="s">
         <v>341</v>
       </c>
-      <c r="B220" s="188">
+      <c r="B220" s="186">
         <v>167877.6</v>
       </c>
-      <c r="C220" s="188">
+      <c r="C220" s="186">
         <v>167877.6</v>
       </c>
-      <c r="D220" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E220" s="189" t="s">
+      <c r="D220" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E220" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F220" s="74"/>
-      <c r="G220" s="113"/>
+      <c r="G220" s="112"/>
     </row>
     <row r="221" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A221" s="159" t="s">
+      <c r="A221" s="157" t="s">
         <v>342</v>
       </c>
-      <c r="B221" s="188">
+      <c r="B221" s="186">
         <v>490702.4</v>
       </c>
-      <c r="C221" s="188">
+      <c r="C221" s="186">
         <v>12509.3</v>
       </c>
-      <c r="D221" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E221" s="189" t="s">
+      <c r="D221" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E221" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F221" s="74"/>
-      <c r="G221" s="113"/>
+      <c r="G221" s="112"/>
     </row>
     <row r="222" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A222" s="159" t="s">
+      <c r="A222" s="157" t="s">
         <v>343</v>
       </c>
-      <c r="B222" s="188">
+      <c r="B222" s="186">
         <v>5319983.8</v>
       </c>
-      <c r="C222" s="188">
+      <c r="C222" s="186">
         <v>20482.599999999999</v>
       </c>
-      <c r="D222" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E222" s="189" t="s">
+      <c r="D222" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E222" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F222" s="74"/>
-      <c r="G222" s="113"/>
+      <c r="G222" s="112"/>
     </row>
     <row r="223" spans="1:7" s="24" customFormat="1">
-      <c r="A223" s="158" t="s">
+      <c r="A223" s="156" t="s">
         <v>344</v>
       </c>
-      <c r="B223" s="188">
+      <c r="B223" s="186">
         <v>157274513.59999999</v>
       </c>
-      <c r="C223" s="188">
+      <c r="C223" s="186">
         <v>18469688.899999999</v>
       </c>
-      <c r="D223" s="188">
+      <c r="D223" s="186">
         <v>2068707.7</v>
       </c>
-      <c r="E223" s="188">
+      <c r="E223" s="186">
         <v>113009.1</v>
       </c>
       <c r="F223" s="74"/>
-      <c r="G223" s="113"/>
+      <c r="G223" s="112"/>
     </row>
     <row r="224" spans="1:7" s="24" customFormat="1">
-      <c r="A224" s="159" t="s">
+      <c r="A224" s="157" t="s">
         <v>344</v>
       </c>
-      <c r="B224" s="188">
+      <c r="B224" s="186">
         <v>149851603.90000001</v>
       </c>
-      <c r="C224" s="188">
+      <c r="C224" s="186">
         <v>18469688.899999999</v>
       </c>
-      <c r="D224" s="188">
+      <c r="D224" s="186">
         <v>2060157.7</v>
       </c>
-      <c r="E224" s="188">
+      <c r="E224" s="186">
         <v>113009.1</v>
       </c>
       <c r="F224" s="74"/>
-      <c r="G224" s="113"/>
+      <c r="G224" s="112"/>
     </row>
     <row r="225" spans="1:7" s="24" customFormat="1">
-      <c r="A225" s="158" t="s">
+      <c r="A225" s="156" t="s">
         <v>345</v>
       </c>
-      <c r="B225" s="188">
+      <c r="B225" s="186">
         <v>337652.3</v>
       </c>
-      <c r="C225" s="188">
+      <c r="C225" s="186">
         <v>79544.899999999994</v>
       </c>
-      <c r="D225" s="188">
+      <c r="D225" s="186">
         <v>79811.600000000006</v>
       </c>
-      <c r="E225" s="188">
+      <c r="E225" s="186">
         <v>79544.899999999994</v>
       </c>
       <c r="F225" s="74"/>
-      <c r="G225" s="113"/>
+      <c r="G225" s="112"/>
     </row>
     <row r="226" spans="1:7" s="24" customFormat="1">
-      <c r="A226" s="159" t="s">
+      <c r="A226" s="157" t="s">
         <v>345</v>
       </c>
-      <c r="B226" s="188">
+      <c r="B226" s="186">
         <v>337032.8</v>
       </c>
-      <c r="C226" s="188">
+      <c r="C226" s="186">
         <v>79544.899999999994</v>
       </c>
-      <c r="D226" s="188">
+      <c r="D226" s="186">
         <v>79811.600000000006</v>
       </c>
-      <c r="E226" s="188">
+      <c r="E226" s="186">
         <v>79544.899999999994</v>
       </c>
       <c r="F226" s="74"/>
-      <c r="G226" s="113"/>
+      <c r="G226" s="112"/>
     </row>
     <row r="227" spans="1:7" s="24" customFormat="1">
-      <c r="A227" s="157" t="s">
+      <c r="A227" s="155" t="s">
         <v>816</v>
       </c>
-      <c r="B227" s="188">
+      <c r="B227" s="186">
         <v>104283942.40000001</v>
       </c>
-      <c r="C227" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E227" s="189" t="s">
+      <c r="C227" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D227" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E227" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F227" s="74"/>
-      <c r="G227" s="113"/>
+      <c r="G227" s="112"/>
     </row>
     <row r="228" spans="1:7" s="24" customFormat="1">
-      <c r="A228" s="157" t="s">
+      <c r="A228" s="155" t="s">
         <v>817</v>
       </c>
-      <c r="B228" s="188">
+      <c r="B228" s="186">
         <v>2553292125.5999999</v>
       </c>
-      <c r="C228" s="188">
+      <c r="C228" s="186">
         <v>303468151</v>
       </c>
-      <c r="D228" s="188">
+      <c r="D228" s="186">
         <v>119755390</v>
       </c>
-      <c r="E228" s="188">
+      <c r="E228" s="186">
         <v>11586281.800000001</v>
       </c>
       <c r="F228" s="74"/>
-      <c r="G228" s="113"/>
+      <c r="G228" s="112"/>
     </row>
     <row r="229" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A229" s="158" t="s">
+      <c r="A229" s="156" t="s">
         <v>346</v>
       </c>
-      <c r="B229" s="188">
+      <c r="B229" s="186">
         <v>75132392.799999997</v>
       </c>
-      <c r="C229" s="188">
+      <c r="C229" s="186">
         <v>38621328.200000003</v>
       </c>
-      <c r="D229" s="188">
+      <c r="D229" s="186">
         <v>2336734</v>
       </c>
-      <c r="E229" s="188">
+      <c r="E229" s="186">
         <v>1873502.4</v>
       </c>
       <c r="F229" s="74"/>
-      <c r="G229" s="113"/>
+      <c r="G229" s="112"/>
     </row>
     <row r="230" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A230" s="159" t="s">
+      <c r="A230" s="157" t="s">
         <v>347</v>
       </c>
-      <c r="B230" s="188">
+      <c r="B230" s="186">
         <v>54411765.700000003</v>
       </c>
-      <c r="C230" s="188">
+      <c r="C230" s="186">
         <v>37632075.799999997</v>
       </c>
-      <c r="D230" s="188">
+      <c r="D230" s="186">
         <v>2076724.4</v>
       </c>
-      <c r="E230" s="188">
+      <c r="E230" s="186">
         <v>1872045.4</v>
       </c>
       <c r="F230" s="74"/>
-      <c r="G230" s="113"/>
+      <c r="G230" s="112"/>
     </row>
     <row r="231" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A231" s="159" t="s">
+      <c r="A231" s="157" t="s">
         <v>348</v>
       </c>
-      <c r="B231" s="188">
+      <c r="B231" s="186">
         <v>1886183.6</v>
       </c>
-      <c r="C231" s="188">
+      <c r="C231" s="186">
         <v>989252.4</v>
       </c>
-      <c r="D231" s="188">
+      <c r="D231" s="186">
         <v>1837</v>
       </c>
-      <c r="E231" s="188">
+      <c r="E231" s="186">
         <v>1457</v>
       </c>
       <c r="F231" s="74"/>
-      <c r="G231" s="113"/>
+      <c r="G231" s="112"/>
     </row>
     <row r="232" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A232" s="158" t="s">
+      <c r="A232" s="156" t="s">
         <v>349</v>
       </c>
-      <c r="B232" s="188">
+      <c r="B232" s="186">
         <v>3900</v>
       </c>
-      <c r="C232" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D232" s="188">
+      <c r="C232" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D232" s="186">
         <v>3900</v>
       </c>
-      <c r="E232" s="189" t="s">
+      <c r="E232" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F232" s="74"/>
-      <c r="G232" s="113"/>
+      <c r="G232" s="112"/>
     </row>
     <row r="233" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A233" s="159" t="s">
+      <c r="A233" s="157" t="s">
         <v>350</v>
       </c>
-      <c r="B233" s="188">
+      <c r="B233" s="186">
         <v>3900</v>
       </c>
-      <c r="C233" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D233" s="188">
+      <c r="C233" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D233" s="186">
         <v>3900</v>
       </c>
-      <c r="E233" s="189" t="s">
+      <c r="E233" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F233" s="74"/>
-      <c r="G233" s="113"/>
+      <c r="G233" s="112"/>
     </row>
     <row r="234" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A234" s="158" t="s">
+      <c r="A234" s="156" t="s">
         <v>351</v>
       </c>
-      <c r="B234" s="188">
+      <c r="B234" s="186">
         <v>830163712.89999998</v>
       </c>
-      <c r="C234" s="188">
+      <c r="C234" s="186">
         <v>180865375.5</v>
       </c>
-      <c r="D234" s="188">
+      <c r="D234" s="186">
         <v>34646154.799999997</v>
       </c>
-      <c r="E234" s="188">
+      <c r="E234" s="186">
         <v>5982252.7999999998</v>
       </c>
       <c r="F234" s="74"/>
-      <c r="G234" s="113"/>
+      <c r="G234" s="112"/>
     </row>
     <row r="235" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A235" s="159" t="s">
+      <c r="A235" s="157" t="s">
         <v>352</v>
       </c>
-      <c r="B235" s="188">
+      <c r="B235" s="186">
         <v>232358407.80000001</v>
       </c>
-      <c r="C235" s="188">
+      <c r="C235" s="186">
         <v>26293196.800000001</v>
       </c>
-      <c r="D235" s="188">
+      <c r="D235" s="186">
         <v>5344360.8</v>
       </c>
-      <c r="E235" s="188">
+      <c r="E235" s="186">
         <v>414875.8</v>
       </c>
       <c r="F235" s="74"/>
-      <c r="G235" s="113"/>
+      <c r="G235" s="112"/>
     </row>
     <row r="236" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A236" s="159" t="s">
+      <c r="A236" s="157" t="s">
         <v>353</v>
       </c>
-      <c r="B236" s="188">
+      <c r="B236" s="186">
         <v>575511665</v>
       </c>
-      <c r="C236" s="188">
+      <c r="C236" s="186">
         <v>154572178.69999999</v>
       </c>
-      <c r="D236" s="188">
+      <c r="D236" s="186">
         <v>22148293.300000001</v>
       </c>
-      <c r="E236" s="188">
+      <c r="E236" s="186">
         <v>5567377</v>
       </c>
       <c r="F236" s="74"/>
-      <c r="G236" s="113"/>
+      <c r="G236" s="112"/>
     </row>
     <row r="237" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A237" s="158" t="s">
+      <c r="A237" s="156" t="s">
         <v>354</v>
       </c>
-      <c r="B237" s="188">
+      <c r="B237" s="186">
         <v>1411460071.4000001</v>
       </c>
-      <c r="C237" s="188">
+      <c r="C237" s="186">
         <v>4159946.8</v>
       </c>
-      <c r="D237" s="188">
+      <c r="D237" s="186">
         <v>79596970.5</v>
       </c>
-      <c r="E237" s="188">
+      <c r="E237" s="186">
         <v>1428154.5</v>
       </c>
       <c r="F237" s="74"/>
-      <c r="G237" s="113"/>
+      <c r="G237" s="112"/>
     </row>
     <row r="238" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A238" s="159" t="s">
+      <c r="A238" s="157" t="s">
         <v>355</v>
       </c>
-      <c r="B238" s="188">
+      <c r="B238" s="186">
         <v>67165546</v>
       </c>
-      <c r="C238" s="188">
+      <c r="C238" s="186">
         <v>4096147.8</v>
       </c>
-      <c r="D238" s="188">
+      <c r="D238" s="186">
         <v>11306943.800000001</v>
       </c>
-      <c r="E238" s="188">
+      <c r="E238" s="186">
         <v>1414754.5</v>
       </c>
       <c r="F238" s="74"/>
-      <c r="G238" s="113"/>
+      <c r="G238" s="112"/>
     </row>
     <row r="239" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A239" s="159" t="s">
+      <c r="A239" s="157" t="s">
         <v>356</v>
       </c>
-      <c r="B239" s="188">
+      <c r="B239" s="186">
         <v>1230283195</v>
       </c>
-      <c r="C239" s="188">
+      <c r="C239" s="186">
         <v>63799</v>
       </c>
-      <c r="D239" s="188">
+      <c r="D239" s="186">
         <v>57777221.200000003</v>
       </c>
-      <c r="E239" s="188">
+      <c r="E239" s="186">
         <v>13400</v>
       </c>
       <c r="F239" s="74"/>
-      <c r="G239" s="113"/>
+      <c r="G239" s="112"/>
     </row>
     <row r="240" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A240" s="160" t="s">
+      <c r="A240" s="158" t="s">
         <v>357</v>
       </c>
-      <c r="B240" s="188">
+      <c r="B240" s="186">
         <v>474189366.19999999</v>
       </c>
-      <c r="C240" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D240" s="188">
+      <c r="C240" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D240" s="186">
         <v>15354797.6</v>
       </c>
-      <c r="E240" s="189" t="s">
+      <c r="E240" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F240" s="74"/>
-      <c r="G240" s="113"/>
+      <c r="G240" s="112"/>
     </row>
     <row r="241" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A241" s="160" t="s">
+      <c r="A241" s="158" t="s">
         <v>358</v>
       </c>
-      <c r="B241" s="188">
+      <c r="B241" s="186">
         <v>118724550.3</v>
       </c>
-      <c r="C241" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D241" s="188">
+      <c r="C241" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D241" s="186">
         <v>8039981.5999999996</v>
       </c>
-      <c r="E241" s="189" t="s">
+      <c r="E241" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F241" s="74"/>
-      <c r="G241" s="113"/>
+      <c r="G241" s="112"/>
     </row>
     <row r="242" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A242" s="160" t="s">
+      <c r="A242" s="158" t="s">
         <v>359</v>
       </c>
-      <c r="B242" s="188">
+      <c r="B242" s="186">
         <v>274859418.80000001</v>
       </c>
-      <c r="C242" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D242" s="188">
+      <c r="C242" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D242" s="186">
         <v>2434629.6</v>
       </c>
-      <c r="E242" s="189" t="s">
+      <c r="E242" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F242" s="74"/>
-      <c r="G242" s="113"/>
+      <c r="G242" s="112"/>
     </row>
     <row r="243" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A243" s="160" t="s">
+      <c r="A243" s="158" t="s">
         <v>360</v>
       </c>
-      <c r="B243" s="188">
+      <c r="B243" s="186">
         <v>34292151.200000003</v>
       </c>
-      <c r="C243" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D243" s="188">
+      <c r="C243" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D243" s="186">
         <v>4542936.4000000004</v>
       </c>
-      <c r="E243" s="189" t="s">
+      <c r="E243" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F243" s="74"/>
-      <c r="G243" s="113"/>
+      <c r="G243" s="112"/>
     </row>
     <row r="244" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A244" s="160" t="s">
+      <c r="A244" s="158" t="s">
         <v>361</v>
       </c>
-      <c r="B244" s="188">
+      <c r="B244" s="186">
         <v>46313246</v>
       </c>
-      <c r="C244" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D244" s="188">
+      <c r="C244" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D244" s="186">
         <v>337250</v>
       </c>
-      <c r="E244" s="189" t="s">
+      <c r="E244" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F244" s="74"/>
-      <c r="G244" s="113"/>
+      <c r="G244" s="112"/>
     </row>
     <row r="245" spans="1:7" s="24" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A245" s="160" t="s">
+      <c r="A245" s="158" t="s">
         <v>362</v>
       </c>
-      <c r="B245" s="188">
+      <c r="B245" s="186">
         <v>456259085.60000002</v>
       </c>
-      <c r="C245" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D245" s="188">
+      <c r="C245" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D245" s="186">
         <v>19564989.300000001</v>
       </c>
-      <c r="E245" s="189" t="s">
+      <c r="E245" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F245" s="74"/>
-      <c r="G245" s="113"/>
+      <c r="G245" s="112"/>
     </row>
     <row r="246" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A246" s="160" t="s">
+      <c r="A246" s="158" t="s">
         <v>363</v>
       </c>
-      <c r="B246" s="188">
+      <c r="B246" s="186">
         <v>86953768.400000006</v>
       </c>
-      <c r="C246" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D246" s="188">
+      <c r="C246" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D246" s="186">
         <v>1769408.2</v>
       </c>
-      <c r="E246" s="189" t="s">
+      <c r="E246" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F246" s="74"/>
-      <c r="G246" s="113"/>
+      <c r="G246" s="112"/>
     </row>
     <row r="247" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A247" s="160" t="s">
+      <c r="A247" s="158" t="s">
         <v>364</v>
       </c>
-      <c r="B247" s="188">
+      <c r="B247" s="186">
         <v>358145869</v>
       </c>
-      <c r="C247" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D247" s="188">
+      <c r="C247" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D247" s="186">
         <v>17395350.300000001</v>
       </c>
-      <c r="E247" s="189" t="s">
+      <c r="E247" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F247" s="74"/>
-      <c r="G247" s="113"/>
+      <c r="G247" s="112"/>
     </row>
     <row r="248" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A248" s="160" t="s">
+      <c r="A248" s="158" t="s">
         <v>365</v>
       </c>
-      <c r="B248" s="188">
+      <c r="B248" s="186">
         <v>10183294.800000001</v>
       </c>
-      <c r="C248" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D248" s="188">
+      <c r="C248" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D248" s="186">
         <v>152140.79999999999</v>
       </c>
-      <c r="E248" s="189" t="s">
+      <c r="E248" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F248" s="74"/>
-      <c r="G248" s="113"/>
+      <c r="G248" s="112"/>
     </row>
     <row r="249" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A249" s="160" t="s">
+      <c r="A249" s="158" t="s">
         <v>366</v>
       </c>
-      <c r="B249" s="188">
+      <c r="B249" s="186">
         <v>976153.5</v>
       </c>
-      <c r="C249" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D249" s="188">
+      <c r="C249" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D249" s="186">
         <v>248090</v>
       </c>
-      <c r="E249" s="189" t="s">
+      <c r="E249" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F249" s="74"/>
-      <c r="G249" s="113"/>
+      <c r="G249" s="112"/>
     </row>
     <row r="250" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A250" s="160" t="s">
+      <c r="A250" s="158" t="s">
         <v>367</v>
       </c>
-      <c r="B250" s="188">
+      <c r="B250" s="186">
         <v>21524047.199999999</v>
       </c>
-      <c r="C250" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D250" s="188">
+      <c r="C250" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D250" s="186">
         <v>615991.19999999995</v>
       </c>
-      <c r="E250" s="189" t="s">
+      <c r="E250" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F250" s="74"/>
-      <c r="G250" s="113"/>
+      <c r="G250" s="112"/>
     </row>
     <row r="251" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A251" s="160" t="s">
+      <c r="A251" s="158" t="s">
         <v>368</v>
       </c>
-      <c r="B251" s="188">
+      <c r="B251" s="186">
         <v>2020522.5</v>
       </c>
-      <c r="C251" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D251" s="188">
+      <c r="C251" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D251" s="186">
         <v>20758.599999999999</v>
       </c>
-      <c r="E251" s="189" t="s">
+      <c r="E251" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F251" s="74"/>
-      <c r="G251" s="113"/>
+      <c r="G251" s="112"/>
     </row>
     <row r="252" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A252" s="160" t="s">
+      <c r="A252" s="158" t="s">
         <v>369</v>
       </c>
-      <c r="B252" s="188">
+      <c r="B252" s="186">
         <v>18049406</v>
       </c>
-      <c r="C252" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D252" s="188">
+      <c r="C252" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D252" s="186">
         <v>77148.899999999994</v>
       </c>
-      <c r="E252" s="189" t="s">
+      <c r="E252" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F252" s="74"/>
-      <c r="G252" s="113"/>
+      <c r="G252" s="112"/>
     </row>
     <row r="253" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A253" s="160" t="s">
+      <c r="A253" s="158" t="s">
         <v>370</v>
       </c>
-      <c r="B253" s="188">
+      <c r="B253" s="186">
         <v>5500</v>
       </c>
-      <c r="C253" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D253" s="188">
+      <c r="C253" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D253" s="186">
         <v>5500</v>
       </c>
-      <c r="E253" s="189" t="s">
+      <c r="E253" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F253" s="74"/>
-      <c r="G253" s="113"/>
+      <c r="G253" s="112"/>
     </row>
     <row r="254" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A254" s="160" t="s">
+      <c r="A254" s="158" t="s">
         <v>371</v>
       </c>
-      <c r="B254" s="188">
+      <c r="B254" s="186">
         <v>1448618.7</v>
       </c>
-      <c r="C254" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D254" s="188">
+      <c r="C254" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D254" s="186">
         <v>512583.7</v>
       </c>
-      <c r="E254" s="189" t="s">
+      <c r="E254" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F254" s="74"/>
-      <c r="G254" s="113"/>
+      <c r="G254" s="112"/>
     </row>
     <row r="255" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A255" s="160" t="s">
+      <c r="A255" s="158" t="s">
         <v>372</v>
       </c>
-      <c r="B255" s="188">
+      <c r="B255" s="186">
         <v>43309847.700000003</v>
       </c>
-      <c r="C255" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D255" s="188">
+      <c r="C255" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D255" s="186">
         <v>291625</v>
       </c>
-      <c r="E255" s="189" t="s">
+      <c r="E255" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F255" s="74"/>
-      <c r="G255" s="113"/>
+      <c r="G255" s="112"/>
     </row>
     <row r="256" spans="1:7" s="24" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A256" s="160" t="s">
+      <c r="A256" s="158" t="s">
         <v>373</v>
       </c>
-      <c r="B256" s="188">
+      <c r="B256" s="186">
         <v>68012.800000000003</v>
       </c>
-      <c r="C256" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E256" s="189" t="s">
+      <c r="C256" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D256" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E256" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F256" s="74"/>
-      <c r="G256" s="113"/>
+      <c r="G256" s="112"/>
     </row>
     <row r="257" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A257" s="160" t="s">
+      <c r="A257" s="158" t="s">
         <v>374</v>
       </c>
-      <c r="B257" s="188">
+      <c r="B257" s="186">
         <v>32386904</v>
       </c>
-      <c r="C257" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D257" s="188">
+      <c r="C257" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D257" s="186">
         <v>260012</v>
       </c>
-      <c r="E257" s="189" t="s">
+      <c r="E257" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F257" s="74"/>
-      <c r="G257" s="113"/>
+      <c r="G257" s="112"/>
     </row>
     <row r="258" spans="1:7" s="24" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A258" s="160" t="s">
+      <c r="A258" s="158" t="s">
         <v>375</v>
       </c>
-      <c r="B258" s="188">
+      <c r="B258" s="186">
         <v>988817.1</v>
       </c>
-      <c r="C258" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D258" s="188">
+      <c r="C258" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D258" s="186">
         <v>31613</v>
       </c>
-      <c r="E258" s="189" t="s">
+      <c r="E258" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F258" s="74"/>
-      <c r="G258" s="113"/>
+      <c r="G258" s="112"/>
     </row>
     <row r="259" spans="1:7" s="24" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A259" s="160" t="s">
+      <c r="A259" s="158" t="s">
         <v>376</v>
       </c>
-      <c r="B259" s="188">
+      <c r="B259" s="186">
         <v>9866113.6999999993</v>
       </c>
-      <c r="C259" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E259" s="189" t="s">
+      <c r="C259" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D259" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E259" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F259" s="74"/>
-      <c r="G259" s="113"/>
+      <c r="G259" s="112"/>
     </row>
     <row r="260" spans="1:7" s="24" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A260" s="160" t="s">
+      <c r="A260" s="158" t="s">
         <v>377</v>
       </c>
-      <c r="B260" s="188">
+      <c r="B260" s="186">
         <v>79454665</v>
       </c>
-      <c r="C260" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D260" s="188">
+      <c r="C260" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D260" s="186">
         <v>13533405.4</v>
       </c>
-      <c r="E260" s="189" t="s">
+      <c r="E260" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F260" s="74"/>
-      <c r="G260" s="113"/>
+      <c r="G260" s="112"/>
     </row>
     <row r="261" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A261" s="160" t="s">
+      <c r="A261" s="158" t="s">
         <v>378</v>
       </c>
-      <c r="B261" s="188">
+      <c r="B261" s="186">
         <v>12533160.800000001</v>
       </c>
-      <c r="C261" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D261" s="188">
+      <c r="C261" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D261" s="186">
         <v>7058962.5999999996</v>
       </c>
-      <c r="E261" s="189" t="s">
+      <c r="E261" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F261" s="74"/>
-      <c r="G261" s="113"/>
+      <c r="G261" s="112"/>
     </row>
     <row r="262" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A262" s="160" t="s">
+      <c r="A262" s="158" t="s">
         <v>379</v>
       </c>
-      <c r="B262" s="188">
+      <c r="B262" s="186">
         <v>38871492.899999999</v>
       </c>
-      <c r="C262" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D262" s="188">
+      <c r="C262" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D262" s="186">
         <v>5258989.7</v>
       </c>
-      <c r="E262" s="189" t="s">
+      <c r="E262" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F262" s="74"/>
-      <c r="G262" s="113"/>
+      <c r="G262" s="112"/>
     </row>
     <row r="263" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A263" s="160" t="s">
+      <c r="A263" s="158" t="s">
         <v>380</v>
       </c>
-      <c r="B263" s="188">
+      <c r="B263" s="186">
         <v>16661840.1</v>
       </c>
-      <c r="C263" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D263" s="188">
+      <c r="C263" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D263" s="186">
         <v>427901.7</v>
       </c>
-      <c r="E263" s="189" t="s">
+      <c r="E263" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F263" s="74"/>
-      <c r="G263" s="113"/>
+      <c r="G263" s="112"/>
     </row>
     <row r="264" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A264" s="160" t="s">
+      <c r="A264" s="158" t="s">
         <v>381</v>
       </c>
-      <c r="B264" s="188">
+      <c r="B264" s="186">
         <v>11388171.199999999</v>
       </c>
-      <c r="C264" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D264" s="188">
+      <c r="C264" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D264" s="186">
         <v>787551.4</v>
       </c>
-      <c r="E264" s="189" t="s">
+      <c r="E264" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F264" s="74"/>
-      <c r="G264" s="113"/>
+      <c r="G264" s="112"/>
     </row>
     <row r="265" spans="1:7" s="24" customFormat="1" ht="24" customHeight="1">
-      <c r="A265" s="160" t="s">
+      <c r="A265" s="158" t="s">
         <v>382</v>
       </c>
-      <c r="B265" s="188">
+      <c r="B265" s="186">
         <v>36821785.5</v>
       </c>
-      <c r="C265" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D265" s="188">
+      <c r="C265" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D265" s="186">
         <v>2886287.3</v>
       </c>
-      <c r="E265" s="189" t="s">
+      <c r="E265" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F265" s="74"/>
-      <c r="G265" s="113"/>
+      <c r="G265" s="112"/>
     </row>
     <row r="266" spans="1:7" s="24" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A266" s="160" t="s">
+      <c r="A266" s="158" t="s">
         <v>383</v>
       </c>
-      <c r="B266" s="188">
+      <c r="B266" s="186">
         <v>22568316.399999999</v>
       </c>
-      <c r="C266" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D266" s="188">
+      <c r="C266" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D266" s="186">
         <v>2362126.9</v>
       </c>
-      <c r="E266" s="189" t="s">
+      <c r="E266" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F266" s="74"/>
-      <c r="G266" s="113"/>
+      <c r="G266" s="112"/>
     </row>
     <row r="267" spans="1:7" s="24" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A267" s="160" t="s">
+      <c r="A267" s="158" t="s">
         <v>384</v>
       </c>
-      <c r="B267" s="188">
+      <c r="B267" s="186">
         <v>10623714</v>
       </c>
-      <c r="C267" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D267" s="188">
+      <c r="C267" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D267" s="186">
         <v>494082.8</v>
       </c>
-      <c r="E267" s="189" t="s">
+      <c r="E267" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F267" s="74"/>
-      <c r="G267" s="113"/>
+      <c r="G267" s="112"/>
     </row>
     <row r="268" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A268" s="160" t="s">
+      <c r="A268" s="158" t="s">
         <v>385</v>
       </c>
-      <c r="B268" s="188">
+      <c r="B268" s="186">
         <v>3499907.7</v>
       </c>
-      <c r="C268" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D268" s="188">
+      <c r="C268" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D268" s="186">
         <v>19235</v>
       </c>
-      <c r="E268" s="189" t="s">
+      <c r="E268" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F268" s="74"/>
-      <c r="G268" s="113"/>
+      <c r="G268" s="112"/>
     </row>
     <row r="269" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A269" s="160" t="s">
+      <c r="A269" s="158" t="s">
         <v>386</v>
       </c>
-      <c r="B269" s="188">
+      <c r="B269" s="186">
         <v>129847.3</v>
       </c>
-      <c r="C269" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D269" s="188">
+      <c r="C269" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D269" s="186">
         <v>10842.6</v>
       </c>
-      <c r="E269" s="189" t="s">
+      <c r="E269" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F269" s="74"/>
-      <c r="G269" s="113"/>
+      <c r="G269" s="112"/>
     </row>
     <row r="270" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A270" s="160" t="s">
+      <c r="A270" s="158" t="s">
         <v>387</v>
       </c>
-      <c r="B270" s="188">
+      <c r="B270" s="186">
         <v>1419114</v>
       </c>
-      <c r="C270" s="188">
+      <c r="C270" s="186">
         <v>63799</v>
       </c>
-      <c r="D270" s="188">
+      <c r="D270" s="186">
         <v>25522</v>
       </c>
-      <c r="E270" s="188">
+      <c r="E270" s="186">
         <v>13400</v>
       </c>
       <c r="F270" s="74"/>
-      <c r="G270" s="113"/>
+      <c r="G270" s="112"/>
     </row>
     <row r="271" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A271" s="160" t="s">
+      <c r="A271" s="158" t="s">
         <v>388</v>
       </c>
-      <c r="B271" s="188">
+      <c r="B271" s="186">
         <v>365130.3</v>
       </c>
-      <c r="C271" s="188">
+      <c r="C271" s="186">
         <v>34802</v>
       </c>
-      <c r="D271" s="188">
+      <c r="D271" s="186">
         <v>15922</v>
       </c>
-      <c r="E271" s="188">
+      <c r="E271" s="186">
         <v>3800</v>
       </c>
       <c r="F271" s="74"/>
-      <c r="G271" s="113"/>
+      <c r="G271" s="112"/>
     </row>
     <row r="272" spans="1:7" s="24" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A272" s="160" t="s">
+      <c r="A272" s="158" t="s">
         <v>389</v>
       </c>
-      <c r="B272" s="188">
+      <c r="B272" s="186">
         <v>1053983.7</v>
       </c>
-      <c r="C272" s="188">
+      <c r="C272" s="186">
         <v>28997</v>
       </c>
-      <c r="D272" s="188">
+      <c r="D272" s="186">
         <v>9600</v>
       </c>
-      <c r="E272" s="188">
+      <c r="E272" s="186">
         <v>9600</v>
       </c>
       <c r="F272" s="74"/>
-      <c r="G272" s="113"/>
+      <c r="G272" s="112"/>
     </row>
     <row r="273" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A273" s="160" t="s">
+      <c r="A273" s="158" t="s">
         <v>390</v>
       </c>
-      <c r="B273" s="188">
+      <c r="B273" s="186">
         <v>117305283.8</v>
       </c>
-      <c r="C273" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D273" s="188">
+      <c r="C273" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D273" s="186">
         <v>5504603.4000000004</v>
       </c>
-      <c r="E273" s="189" t="s">
+      <c r="E273" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F273" s="74"/>
-      <c r="G273" s="113"/>
+      <c r="G273" s="112"/>
     </row>
     <row r="274" spans="1:7" s="24" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A274" s="160" t="s">
+      <c r="A274" s="158" t="s">
         <v>391</v>
       </c>
-      <c r="B274" s="188">
+      <c r="B274" s="186">
         <v>1858168.6</v>
       </c>
-      <c r="C274" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D274" s="188">
+      <c r="C274" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D274" s="186">
         <v>128989</v>
       </c>
-      <c r="E274" s="189" t="s">
+      <c r="E274" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F274" s="74"/>
-      <c r="G274" s="113"/>
+      <c r="G274" s="112"/>
     </row>
     <row r="275" spans="1:7" s="24" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A275" s="160" t="s">
+      <c r="A275" s="158" t="s">
         <v>392</v>
       </c>
-      <c r="B275" s="188">
+      <c r="B275" s="186">
         <v>11335576.6</v>
       </c>
-      <c r="C275" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D275" s="188">
+      <c r="C275" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D275" s="186">
         <v>15054.7</v>
       </c>
-      <c r="E275" s="189" t="s">
+      <c r="E275" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F275" s="74"/>
-      <c r="G275" s="113"/>
+      <c r="G275" s="112"/>
     </row>
     <row r="276" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A276" s="160" t="s">
+      <c r="A276" s="158" t="s">
         <v>393</v>
       </c>
-      <c r="B276" s="188">
+      <c r="B276" s="186">
         <v>104111538.59999999</v>
       </c>
-      <c r="C276" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D276" s="188">
+      <c r="C276" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D276" s="186">
         <v>5360559.7</v>
       </c>
-      <c r="E276" s="189" t="s">
+      <c r="E276" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F276" s="74"/>
-      <c r="G276" s="113"/>
+      <c r="G276" s="112"/>
     </row>
     <row r="277" spans="1:7" s="24" customFormat="1" ht="45">
-      <c r="A277" s="158" t="s">
+      <c r="A277" s="156" t="s">
         <v>394</v>
       </c>
-      <c r="B277" s="188">
+      <c r="B277" s="186">
         <v>66781722.700000003</v>
       </c>
-      <c r="C277" s="188">
+      <c r="C277" s="186">
         <v>24164049.300000001</v>
       </c>
-      <c r="D277" s="188">
+      <c r="D277" s="186">
         <v>197727.6</v>
       </c>
-      <c r="E277" s="188">
+      <c r="E277" s="186">
         <v>195097.8</v>
       </c>
       <c r="F277" s="74"/>
-      <c r="G277" s="113"/>
+      <c r="G277" s="112"/>
     </row>
     <row r="278" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A278" s="159" t="s">
+      <c r="A278" s="157" t="s">
         <v>395</v>
       </c>
-      <c r="B278" s="188">
+      <c r="B278" s="186">
         <v>59377274.5</v>
       </c>
-      <c r="C278" s="188">
+      <c r="C278" s="186">
         <v>24163949.300000001</v>
       </c>
-      <c r="D278" s="188">
+      <c r="D278" s="186">
         <v>197280.8</v>
       </c>
-      <c r="E278" s="188">
+      <c r="E278" s="186">
         <v>194997.8</v>
       </c>
       <c r="F278" s="74"/>
-      <c r="G278" s="113"/>
+      <c r="G278" s="112"/>
     </row>
     <row r="279" spans="1:7" s="24" customFormat="1" ht="44.25" customHeight="1">
-      <c r="A279" s="159" t="s">
+      <c r="A279" s="157" t="s">
         <v>396</v>
       </c>
-      <c r="B279" s="188">
+      <c r="B279" s="186">
         <v>7365048.5999999996</v>
       </c>
-      <c r="C279" s="188">
+      <c r="C279" s="186">
         <v>100</v>
       </c>
-      <c r="D279" s="188">
+      <c r="D279" s="186">
         <v>320</v>
       </c>
-      <c r="E279" s="188">
+      <c r="E279" s="186">
         <v>100</v>
       </c>
       <c r="F279" s="74"/>
-      <c r="G279" s="113"/>
+      <c r="G279" s="112"/>
     </row>
     <row r="280" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A280" s="158" t="s">
+      <c r="A280" s="156" t="s">
         <v>397</v>
       </c>
-      <c r="B280" s="188">
+      <c r="B280" s="186">
         <v>575169.5</v>
       </c>
-      <c r="C280" s="188">
+      <c r="C280" s="186">
         <v>50234.7</v>
       </c>
-      <c r="D280" s="188">
+      <c r="D280" s="186">
         <v>486107</v>
       </c>
-      <c r="E280" s="189" t="s">
+      <c r="E280" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F280" s="74"/>
-      <c r="G280" s="113"/>
+      <c r="G280" s="112"/>
     </row>
     <row r="281" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A281" s="159" t="s">
+      <c r="A281" s="157" t="s">
         <v>398</v>
       </c>
-      <c r="B281" s="188">
+      <c r="B281" s="186">
         <v>575169.5</v>
       </c>
-      <c r="C281" s="188">
+      <c r="C281" s="186">
         <v>50234.7</v>
       </c>
-      <c r="D281" s="188">
+      <c r="D281" s="186">
         <v>486107</v>
       </c>
-      <c r="E281" s="189" t="s">
+      <c r="E281" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F281" s="74"/>
-      <c r="G281" s="113"/>
+      <c r="G281" s="112"/>
     </row>
     <row r="282" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A282" s="158" t="s">
+      <c r="A282" s="156" t="s">
         <v>399</v>
       </c>
-      <c r="B282" s="188">
+      <c r="B282" s="186">
         <v>2058693.9</v>
       </c>
-      <c r="C282" s="188">
+      <c r="C282" s="186">
         <v>360614</v>
       </c>
-      <c r="D282" s="188">
+      <c r="D282" s="186">
         <v>1173</v>
       </c>
-      <c r="E282" s="189" t="s">
+      <c r="E282" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F282" s="74"/>
-      <c r="G282" s="113"/>
+      <c r="G282" s="112"/>
     </row>
     <row r="283" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A283" s="159" t="s">
+      <c r="A283" s="157" t="s">
         <v>400</v>
       </c>
-      <c r="B283" s="188">
+      <c r="B283" s="186">
         <v>1698068</v>
       </c>
-      <c r="C283" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D283" s="188">
+      <c r="C283" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D283" s="186">
         <v>1173</v>
       </c>
-      <c r="E283" s="189" t="s">
+      <c r="E283" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F283" s="74"/>
-      <c r="G283" s="113"/>
+      <c r="G283" s="112"/>
     </row>
     <row r="284" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A284" s="159" t="s">
+      <c r="A284" s="157" t="s">
         <v>401</v>
       </c>
-      <c r="B284" s="188">
+      <c r="B284" s="186">
         <v>360614</v>
       </c>
-      <c r="C284" s="188">
+      <c r="C284" s="186">
         <v>360614</v>
       </c>
-      <c r="D284" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E284" s="189" t="s">
+      <c r="D284" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E284" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F284" s="74"/>
-      <c r="G284" s="113"/>
+      <c r="G284" s="112"/>
     </row>
     <row r="285" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A285" s="158" t="s">
+      <c r="A285" s="156" t="s">
         <v>402</v>
       </c>
-      <c r="B285" s="188">
+      <c r="B285" s="186">
         <v>2000233.5</v>
       </c>
-      <c r="C285" s="188">
+      <c r="C285" s="186">
         <v>264016.5</v>
       </c>
-      <c r="D285" s="188">
+      <c r="D285" s="186">
         <v>79848</v>
       </c>
-      <c r="E285" s="188">
+      <c r="E285" s="186">
         <v>3251</v>
       </c>
       <c r="F285" s="74"/>
-      <c r="G285" s="113"/>
+      <c r="G285" s="112"/>
     </row>
     <row r="286" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A286" s="159" t="s">
+      <c r="A286" s="157" t="s">
         <v>403</v>
       </c>
-      <c r="B286" s="188">
+      <c r="B286" s="186">
         <v>1480847.3</v>
       </c>
-      <c r="C286" s="188">
+      <c r="C286" s="186">
         <v>243439.4</v>
       </c>
-      <c r="D286" s="188">
+      <c r="D286" s="186">
         <v>79848</v>
       </c>
-      <c r="E286" s="188">
+      <c r="E286" s="186">
         <v>3251</v>
       </c>
       <c r="F286" s="74"/>
-      <c r="G286" s="113"/>
+      <c r="G286" s="112"/>
     </row>
     <row r="287" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A287" s="159" t="s">
+      <c r="A287" s="157" t="s">
         <v>404</v>
       </c>
-      <c r="B287" s="188">
+      <c r="B287" s="186">
         <v>506720.2</v>
       </c>
-      <c r="C287" s="188">
+      <c r="C287" s="186">
         <v>20577.2</v>
       </c>
-      <c r="D287" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E287" s="189" t="s">
+      <c r="D287" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E287" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F287" s="74"/>
-      <c r="G287" s="113"/>
+      <c r="G287" s="112"/>
     </row>
     <row r="288" spans="1:7" s="24" customFormat="1" ht="45">
-      <c r="A288" s="158" t="s">
+      <c r="A288" s="156" t="s">
         <v>405</v>
       </c>
-      <c r="B288" s="188">
+      <c r="B288" s="186">
         <v>73837267.400000006</v>
       </c>
-      <c r="C288" s="188">
+      <c r="C288" s="186">
         <v>38030342.299999997</v>
       </c>
-      <c r="D288" s="188">
+      <c r="D288" s="186">
         <v>1388647</v>
       </c>
-      <c r="E288" s="188">
+      <c r="E288" s="186">
         <v>1335970.8</v>
       </c>
       <c r="F288" s="74"/>
-      <c r="G288" s="113"/>
+      <c r="G288" s="112"/>
     </row>
     <row r="289" spans="1:7" s="24" customFormat="1">
-      <c r="A289" s="159" t="s">
+      <c r="A289" s="157" t="s">
         <v>406</v>
       </c>
-      <c r="B289" s="188">
+      <c r="B289" s="186">
         <v>38684946.799999997</v>
       </c>
-      <c r="C289" s="188">
+      <c r="C289" s="186">
         <v>29407420.399999999</v>
       </c>
-      <c r="D289" s="188">
+      <c r="D289" s="186">
         <v>677061.5</v>
       </c>
-      <c r="E289" s="188">
+      <c r="E289" s="186">
         <v>664034.5</v>
       </c>
       <c r="F289" s="74"/>
-      <c r="G289" s="113"/>
+      <c r="G289" s="112"/>
     </row>
     <row r="290" spans="1:7" s="24" customFormat="1" ht="45">
-      <c r="A290" s="159" t="s">
+      <c r="A290" s="157" t="s">
         <v>407</v>
       </c>
-      <c r="B290" s="188">
+      <c r="B290" s="186">
         <v>34762310.799999997</v>
       </c>
-      <c r="C290" s="188">
+      <c r="C290" s="186">
         <v>8622922</v>
       </c>
-      <c r="D290" s="188">
+      <c r="D290" s="186">
         <v>700621.3</v>
       </c>
-      <c r="E290" s="188">
+      <c r="E290" s="186">
         <v>671936.3</v>
       </c>
       <c r="F290" s="74"/>
-      <c r="G290" s="113"/>
+      <c r="G290" s="112"/>
     </row>
     <row r="291" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A291" s="158" t="s">
+      <c r="A291" s="156" t="s">
         <v>408</v>
       </c>
-      <c r="B291" s="188">
+      <c r="B291" s="186">
         <v>918306.2</v>
       </c>
-      <c r="C291" s="188">
+      <c r="C291" s="186">
         <v>60568.1</v>
       </c>
-      <c r="D291" s="188">
+      <c r="D291" s="186">
         <v>58018.2</v>
       </c>
-      <c r="E291" s="188">
+      <c r="E291" s="186">
         <v>57820.1</v>
       </c>
       <c r="F291" s="74"/>
-      <c r="G291" s="113"/>
+      <c r="G291" s="112"/>
     </row>
     <row r="292" spans="1:7" s="24" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A292" s="159" t="s">
+      <c r="A292" s="157" t="s">
         <v>409</v>
       </c>
-      <c r="B292" s="188">
+      <c r="B292" s="186">
         <v>870508.1</v>
       </c>
-      <c r="C292" s="188">
+      <c r="C292" s="186">
         <v>12968.1</v>
       </c>
-      <c r="D292" s="188">
+      <c r="D292" s="186">
         <v>10220.1</v>
       </c>
-      <c r="E292" s="188">
+      <c r="E292" s="186">
         <v>10220.1</v>
       </c>
       <c r="F292" s="74"/>
-      <c r="G292" s="113"/>
+      <c r="G292" s="112"/>
     </row>
     <row r="293" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A293" s="159" t="s">
+      <c r="A293" s="157" t="s">
         <v>410</v>
       </c>
-      <c r="B293" s="188">
+      <c r="B293" s="186">
         <v>47600</v>
       </c>
-      <c r="C293" s="188">
+      <c r="C293" s="186">
         <v>47600</v>
       </c>
-      <c r="D293" s="188">
+      <c r="D293" s="186">
         <v>47600</v>
       </c>
-      <c r="E293" s="188">
+      <c r="E293" s="186">
         <v>47600</v>
       </c>
       <c r="F293" s="74"/>
-      <c r="G293" s="113"/>
+      <c r="G293" s="112"/>
     </row>
     <row r="294" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A294" s="158" t="s">
+      <c r="A294" s="156" t="s">
         <v>411</v>
       </c>
-      <c r="B294" s="188">
+      <c r="B294" s="186">
         <v>90360655.200000003</v>
       </c>
-      <c r="C294" s="188">
+      <c r="C294" s="186">
         <v>16891675.5</v>
       </c>
-      <c r="D294" s="188">
+      <c r="D294" s="186">
         <v>960109.8</v>
       </c>
-      <c r="E294" s="188">
+      <c r="E294" s="186">
         <v>710232.5</v>
       </c>
       <c r="F294" s="74"/>
-      <c r="G294" s="113"/>
+      <c r="G294" s="112"/>
     </row>
     <row r="295" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A295" s="159" t="s">
+      <c r="A295" s="157" t="s">
         <v>411</v>
       </c>
-      <c r="B295" s="188">
+      <c r="B295" s="186">
         <v>89818635.5</v>
       </c>
-      <c r="C295" s="188">
+      <c r="C295" s="186">
         <v>16891675.5</v>
       </c>
-      <c r="D295" s="188">
+      <c r="D295" s="186">
         <v>897652.3</v>
       </c>
-      <c r="E295" s="188">
+      <c r="E295" s="186">
         <v>710232.5</v>
       </c>
       <c r="F295" s="74"/>
-      <c r="G295" s="113"/>
+      <c r="G295" s="112"/>
     </row>
     <row r="296" spans="1:7" s="24" customFormat="1">
-      <c r="A296" s="157" t="s">
+      <c r="A296" s="155" t="s">
         <v>818</v>
       </c>
-      <c r="B296" s="188">
+      <c r="B296" s="186">
         <v>256157379.90000001</v>
       </c>
-      <c r="C296" s="188">
+      <c r="C296" s="186">
         <v>12735497.699999999</v>
       </c>
-      <c r="D296" s="188">
+      <c r="D296" s="186">
         <v>1939641.2</v>
       </c>
-      <c r="E296" s="188">
+      <c r="E296" s="186">
         <v>263572.40000000002</v>
       </c>
       <c r="F296" s="74"/>
-      <c r="G296" s="113"/>
+      <c r="G296" s="112"/>
     </row>
     <row r="297" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A297" s="158" t="s">
+      <c r="A297" s="156" t="s">
         <v>412</v>
       </c>
-      <c r="B297" s="188">
+      <c r="B297" s="186">
         <v>42605444</v>
       </c>
-      <c r="C297" s="188">
+      <c r="C297" s="186">
         <v>829004.7</v>
       </c>
-      <c r="D297" s="188">
+      <c r="D297" s="186">
         <v>4694.3999999999996</v>
       </c>
-      <c r="E297" s="188">
+      <c r="E297" s="186">
         <v>4497</v>
       </c>
       <c r="F297" s="74"/>
-      <c r="G297" s="113"/>
+      <c r="G297" s="112"/>
     </row>
     <row r="298" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A298" s="159" t="s">
+      <c r="A298" s="157" t="s">
         <v>412</v>
       </c>
-      <c r="B298" s="188">
+      <c r="B298" s="186">
         <v>42593755.200000003</v>
       </c>
-      <c r="C298" s="188">
+      <c r="C298" s="186">
         <v>829004.7</v>
       </c>
-      <c r="D298" s="188">
+      <c r="D298" s="186">
         <v>4497</v>
       </c>
-      <c r="E298" s="188">
+      <c r="E298" s="186">
         <v>4497</v>
       </c>
       <c r="F298" s="74"/>
-      <c r="G298" s="113"/>
+      <c r="G298" s="112"/>
     </row>
     <row r="299" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A299" s="158" t="s">
+      <c r="A299" s="156" t="s">
         <v>413</v>
       </c>
-      <c r="B299" s="188">
+      <c r="B299" s="186">
         <v>214419.1</v>
       </c>
-      <c r="C299" s="188">
+      <c r="C299" s="186">
         <v>4568.3999999999996</v>
       </c>
-      <c r="D299" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E299" s="189" t="s">
+      <c r="D299" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E299" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F299" s="74"/>
-      <c r="G299" s="113"/>
+      <c r="G299" s="112"/>
     </row>
     <row r="300" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A300" s="159" t="s">
+      <c r="A300" s="157" t="s">
         <v>413</v>
       </c>
-      <c r="B300" s="188">
+      <c r="B300" s="186">
         <v>211764.7</v>
       </c>
-      <c r="C300" s="188">
+      <c r="C300" s="186">
         <v>4568.3999999999996</v>
       </c>
-      <c r="D300" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E300" s="189" t="s">
+      <c r="D300" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E300" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F300" s="74"/>
-      <c r="G300" s="113"/>
+      <c r="G300" s="112"/>
     </row>
     <row r="301" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A301" s="158" t="s">
+      <c r="A301" s="156" t="s">
         <v>414</v>
       </c>
-      <c r="B301" s="188">
+      <c r="B301" s="186">
         <v>145498.20000000001</v>
       </c>
-      <c r="C301" s="188">
+      <c r="C301" s="186">
         <v>24910.7</v>
       </c>
-      <c r="D301" s="188">
+      <c r="D301" s="186">
         <v>3840</v>
       </c>
-      <c r="E301" s="188">
+      <c r="E301" s="186">
         <v>2640</v>
       </c>
       <c r="F301" s="74"/>
-      <c r="G301" s="113"/>
+      <c r="G301" s="112"/>
     </row>
     <row r="302" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A302" s="159" t="s">
+      <c r="A302" s="157" t="s">
         <v>414</v>
       </c>
-      <c r="B302" s="188">
+      <c r="B302" s="186">
         <v>144759.1</v>
       </c>
-      <c r="C302" s="188">
+      <c r="C302" s="186">
         <v>24910.7</v>
       </c>
-      <c r="D302" s="188">
+      <c r="D302" s="186">
         <v>3840</v>
       </c>
-      <c r="E302" s="188">
+      <c r="E302" s="186">
         <v>2640</v>
       </c>
       <c r="F302" s="74"/>
-      <c r="G302" s="113"/>
+      <c r="G302" s="112"/>
     </row>
     <row r="303" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A303" s="158" t="s">
+      <c r="A303" s="156" t="s">
         <v>415</v>
       </c>
-      <c r="B303" s="188">
+      <c r="B303" s="186">
         <v>13408513.4</v>
       </c>
-      <c r="C303" s="188">
+      <c r="C303" s="186">
         <v>1821491</v>
       </c>
-      <c r="D303" s="188">
+      <c r="D303" s="186">
         <v>59633.4</v>
       </c>
-      <c r="E303" s="188">
+      <c r="E303" s="186">
         <v>37536.5</v>
       </c>
       <c r="F303" s="74"/>
-      <c r="G303" s="113"/>
+      <c r="G303" s="112"/>
     </row>
     <row r="304" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A304" s="159" t="s">
+      <c r="A304" s="157" t="s">
         <v>415</v>
       </c>
-      <c r="B304" s="188">
+      <c r="B304" s="186">
         <v>13325546.199999999</v>
       </c>
-      <c r="C304" s="188">
+      <c r="C304" s="186">
         <v>1821491</v>
       </c>
-      <c r="D304" s="188">
+      <c r="D304" s="186">
         <v>56773.5</v>
       </c>
-      <c r="E304" s="188">
+      <c r="E304" s="186">
         <v>37536.5</v>
       </c>
       <c r="F304" s="74"/>
-      <c r="G304" s="113"/>
+      <c r="G304" s="112"/>
     </row>
     <row r="305" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A305" s="158" t="s">
+      <c r="A305" s="156" t="s">
         <v>416</v>
       </c>
-      <c r="B305" s="188">
+      <c r="B305" s="186">
         <v>1209600.5</v>
       </c>
-      <c r="C305" s="188">
+      <c r="C305" s="186">
         <v>256142.8</v>
       </c>
-      <c r="D305" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E305" s="189" t="s">
+      <c r="D305" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E305" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F305" s="74"/>
-      <c r="G305" s="113"/>
+      <c r="G305" s="112"/>
     </row>
     <row r="306" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A306" s="159" t="s">
+      <c r="A306" s="157" t="s">
         <v>416</v>
       </c>
-      <c r="B306" s="188">
+      <c r="B306" s="186">
         <v>1207928.7</v>
       </c>
-      <c r="C306" s="188">
+      <c r="C306" s="186">
         <v>256142.8</v>
       </c>
-      <c r="D306" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E306" s="189" t="s">
+      <c r="D306" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E306" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F306" s="74"/>
-      <c r="G306" s="113"/>
+      <c r="G306" s="112"/>
     </row>
     <row r="307" spans="1:7" s="24" customFormat="1">
-      <c r="A307" s="158" t="s">
+      <c r="A307" s="156" t="s">
         <v>417</v>
       </c>
-      <c r="B307" s="188">
+      <c r="B307" s="186">
         <v>136284.29999999999</v>
       </c>
-      <c r="C307" s="188">
+      <c r="C307" s="186">
         <v>75339.3</v>
       </c>
-      <c r="D307" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E307" s="189" t="s">
+      <c r="D307" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E307" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F307" s="74"/>
-      <c r="G307" s="113"/>
+      <c r="G307" s="112"/>
     </row>
     <row r="308" spans="1:7" s="24" customFormat="1">
-      <c r="A308" s="159" t="s">
+      <c r="A308" s="157" t="s">
         <v>417</v>
       </c>
-      <c r="B308" s="188">
+      <c r="B308" s="186">
         <v>136278.29999999999</v>
       </c>
-      <c r="C308" s="188">
+      <c r="C308" s="186">
         <v>75339.3</v>
       </c>
-      <c r="D308" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E308" s="189" t="s">
+      <c r="D308" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E308" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F308" s="74"/>
-      <c r="G308" s="113"/>
+      <c r="G308" s="112"/>
     </row>
     <row r="309" spans="1:7" s="24" customFormat="1">
-      <c r="A309" s="158" t="s">
+      <c r="A309" s="156" t="s">
         <v>418</v>
       </c>
-      <c r="B309" s="188">
+      <c r="B309" s="186">
         <v>955996.9</v>
       </c>
-      <c r="C309" s="188">
+      <c r="C309" s="186">
         <v>123404.3</v>
       </c>
-      <c r="D309" s="188">
+      <c r="D309" s="186">
         <v>1200</v>
       </c>
-      <c r="E309" s="188">
+      <c r="E309" s="186">
         <v>1200</v>
       </c>
       <c r="F309" s="74"/>
-      <c r="G309" s="113"/>
+      <c r="G309" s="112"/>
     </row>
     <row r="310" spans="1:7" s="24" customFormat="1">
-      <c r="A310" s="159" t="s">
+      <c r="A310" s="157" t="s">
         <v>418</v>
       </c>
-      <c r="B310" s="188">
+      <c r="B310" s="186">
         <v>950293.4</v>
       </c>
-      <c r="C310" s="188">
+      <c r="C310" s="186">
         <v>123404.3</v>
       </c>
-      <c r="D310" s="188">
+      <c r="D310" s="186">
         <v>1200</v>
       </c>
-      <c r="E310" s="188">
+      <c r="E310" s="186">
         <v>1200</v>
       </c>
       <c r="F310" s="74"/>
-      <c r="G310" s="113"/>
+      <c r="G310" s="112"/>
     </row>
     <row r="311" spans="1:7" s="24" customFormat="1">
-      <c r="A311" s="158" t="s">
+      <c r="A311" s="156" t="s">
         <v>419</v>
       </c>
-      <c r="B311" s="188">
+      <c r="B311" s="186">
         <v>158385.9</v>
       </c>
-      <c r="C311" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E311" s="189" t="s">
+      <c r="C311" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D311" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E311" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F311" s="74"/>
-      <c r="G311" s="113"/>
+      <c r="G311" s="112"/>
     </row>
     <row r="312" spans="1:7" s="24" customFormat="1">
-      <c r="A312" s="159" t="s">
+      <c r="A312" s="157" t="s">
         <v>419</v>
       </c>
-      <c r="B312" s="188">
+      <c r="B312" s="186">
         <v>144167.5</v>
       </c>
-      <c r="C312" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E312" s="189" t="s">
+      <c r="C312" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D312" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E312" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F312" s="74"/>
-      <c r="G312" s="113"/>
+      <c r="G312" s="112"/>
     </row>
     <row r="313" spans="1:7" s="24" customFormat="1">
-      <c r="A313" s="158" t="s">
+      <c r="A313" s="156" t="s">
         <v>420</v>
       </c>
-      <c r="B313" s="188">
+      <c r="B313" s="186">
         <v>45876037.799999997</v>
       </c>
-      <c r="C313" s="188">
+      <c r="C313" s="186">
         <v>5405263.7999999998</v>
       </c>
-      <c r="D313" s="188">
+      <c r="D313" s="186">
         <v>444766.7</v>
       </c>
-      <c r="E313" s="188">
+      <c r="E313" s="186">
         <v>193296.7</v>
       </c>
       <c r="F313" s="74"/>
-      <c r="G313" s="113"/>
+      <c r="G313" s="112"/>
     </row>
     <row r="314" spans="1:7" s="24" customFormat="1">
-      <c r="A314" s="159" t="s">
+      <c r="A314" s="157" t="s">
         <v>420</v>
       </c>
-      <c r="B314" s="188">
+      <c r="B314" s="186">
         <v>44842163.100000001</v>
       </c>
-      <c r="C314" s="188">
+      <c r="C314" s="186">
         <v>5405263.7999999998</v>
       </c>
-      <c r="D314" s="188">
+      <c r="D314" s="186">
         <v>420858</v>
       </c>
-      <c r="E314" s="188">
+      <c r="E314" s="186">
         <v>193296.7</v>
       </c>
       <c r="F314" s="74"/>
-      <c r="G314" s="113"/>
+      <c r="G314" s="112"/>
     </row>
     <row r="315" spans="1:7" s="24" customFormat="1">
-      <c r="A315" s="158" t="s">
+      <c r="A315" s="156" t="s">
         <v>421</v>
       </c>
-      <c r="B315" s="188">
+      <c r="B315" s="186">
         <v>66684358.200000003</v>
       </c>
-      <c r="C315" s="188">
+      <c r="C315" s="186">
         <v>169953.4</v>
       </c>
-      <c r="D315" s="188">
+      <c r="D315" s="186">
         <v>230918.3</v>
       </c>
-      <c r="E315" s="189" t="s">
+      <c r="E315" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F315" s="74"/>
-      <c r="G315" s="113"/>
+      <c r="G315" s="112"/>
     </row>
     <row r="316" spans="1:7" s="24" customFormat="1">
-      <c r="A316" s="159" t="s">
+      <c r="A316" s="157" t="s">
         <v>421</v>
       </c>
-      <c r="B316" s="188">
+      <c r="B316" s="186">
         <v>66527713.399999999</v>
       </c>
-      <c r="C316" s="188">
+      <c r="C316" s="186">
         <v>169953.4</v>
       </c>
-      <c r="D316" s="188">
+      <c r="D316" s="186">
         <v>230918.3</v>
       </c>
-      <c r="E316" s="189" t="s">
+      <c r="E316" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F316" s="74"/>
-      <c r="G316" s="113"/>
+      <c r="G316" s="112"/>
     </row>
     <row r="317" spans="1:7" s="24" customFormat="1">
-      <c r="A317" s="158" t="s">
+      <c r="A317" s="156" t="s">
         <v>422</v>
       </c>
-      <c r="B317" s="188">
+      <c r="B317" s="186">
         <v>9099368.9000000004</v>
       </c>
-      <c r="C317" s="188">
+      <c r="C317" s="186">
         <v>2000</v>
       </c>
-      <c r="D317" s="188">
+      <c r="D317" s="186">
         <v>83020</v>
       </c>
-      <c r="E317" s="188">
+      <c r="E317" s="186">
         <v>2000</v>
       </c>
       <c r="F317" s="74"/>
-      <c r="G317" s="113"/>
+      <c r="G317" s="112"/>
     </row>
     <row r="318" spans="1:7" s="24" customFormat="1">
-      <c r="A318" s="159" t="s">
+      <c r="A318" s="157" t="s">
         <v>422</v>
       </c>
-      <c r="B318" s="188">
+      <c r="B318" s="186">
         <v>7196618.7000000002</v>
       </c>
-      <c r="C318" s="188">
+      <c r="C318" s="186">
         <v>2000</v>
       </c>
-      <c r="D318" s="188">
+      <c r="D318" s="186">
         <v>83020</v>
       </c>
-      <c r="E318" s="188">
+      <c r="E318" s="186">
         <v>2000</v>
       </c>
       <c r="F318" s="74"/>
-      <c r="G318" s="113"/>
+      <c r="G318" s="112"/>
     </row>
     <row r="319" spans="1:7" s="24" customFormat="1">
-      <c r="A319" s="158" t="s">
+      <c r="A319" s="156" t="s">
         <v>423</v>
       </c>
-      <c r="B319" s="188">
+      <c r="B319" s="186">
         <v>6042935.5999999996</v>
       </c>
-      <c r="C319" s="188">
+      <c r="C319" s="186">
         <v>40952.400000000001</v>
       </c>
-      <c r="D319" s="188">
+      <c r="D319" s="186">
         <v>40899.199999999997</v>
       </c>
-      <c r="E319" s="188">
+      <c r="E319" s="186">
         <v>12224.2</v>
       </c>
       <c r="F319" s="74"/>
-      <c r="G319" s="113"/>
+      <c r="G319" s="112"/>
     </row>
     <row r="320" spans="1:7" s="24" customFormat="1">
-      <c r="A320" s="159" t="s">
+      <c r="A320" s="157" t="s">
         <v>423</v>
       </c>
-      <c r="B320" s="188">
+      <c r="B320" s="186">
         <v>6025967.5</v>
       </c>
-      <c r="C320" s="188">
+      <c r="C320" s="186">
         <v>40952.400000000001</v>
       </c>
-      <c r="D320" s="188">
+      <c r="D320" s="186">
         <v>40899.199999999997</v>
       </c>
-      <c r="E320" s="188">
+      <c r="E320" s="186">
         <v>12224.2</v>
       </c>
       <c r="F320" s="74"/>
-      <c r="G320" s="113"/>
+      <c r="G320" s="112"/>
     </row>
     <row r="321" spans="1:7" s="24" customFormat="1">
-      <c r="A321" s="158" t="s">
+      <c r="A321" s="156" t="s">
         <v>424</v>
       </c>
-      <c r="B321" s="188">
+      <c r="B321" s="186">
         <v>53014384.5</v>
       </c>
-      <c r="C321" s="188">
+      <c r="C321" s="186">
         <v>3072119.3</v>
       </c>
-      <c r="D321" s="188">
+      <c r="D321" s="186">
         <v>886045.5</v>
       </c>
-      <c r="E321" s="188">
+      <c r="E321" s="186">
         <v>7022</v>
       </c>
       <c r="F321" s="74"/>
-      <c r="G321" s="113"/>
+      <c r="G321" s="112"/>
     </row>
     <row r="322" spans="1:7" s="24" customFormat="1">
-      <c r="A322" s="159" t="s">
+      <c r="A322" s="157" t="s">
         <v>424</v>
       </c>
-      <c r="B322" s="188">
+      <c r="B322" s="186">
         <v>52412233.5</v>
       </c>
-      <c r="C322" s="188">
+      <c r="C322" s="186">
         <v>3072119.3</v>
       </c>
-      <c r="D322" s="188">
+      <c r="D322" s="186">
         <v>852349.7</v>
       </c>
-      <c r="E322" s="188">
+      <c r="E322" s="186">
         <v>7022</v>
       </c>
       <c r="F322" s="74"/>
-      <c r="G322" s="113"/>
+      <c r="G322" s="112"/>
     </row>
     <row r="323" spans="1:7" s="24" customFormat="1">
-      <c r="A323" s="158" t="s">
+      <c r="A323" s="156" t="s">
         <v>425</v>
       </c>
-      <c r="B323" s="188">
+      <c r="B323" s="186">
         <v>6143309.4000000004</v>
       </c>
-      <c r="C323" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D323" s="188">
+      <c r="C323" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D323" s="186">
         <v>6860</v>
       </c>
-      <c r="E323" s="189" t="s">
+      <c r="E323" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F323" s="74"/>
-      <c r="G323" s="113"/>
+      <c r="G323" s="112"/>
     </row>
     <row r="324" spans="1:7" s="24" customFormat="1">
-      <c r="A324" s="159" t="s">
+      <c r="A324" s="157" t="s">
         <v>425</v>
       </c>
-      <c r="B324" s="188">
+      <c r="B324" s="186">
         <v>6125529.9000000004</v>
       </c>
-      <c r="C324" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D324" s="188">
+      <c r="C324" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D324" s="186">
         <v>6860</v>
       </c>
-      <c r="E324" s="189" t="s">
+      <c r="E324" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F324" s="74"/>
-      <c r="G324" s="113"/>
+      <c r="G324" s="112"/>
     </row>
     <row r="325" spans="1:7" s="24" customFormat="1">
-      <c r="A325" s="158" t="s">
+      <c r="A325" s="156" t="s">
         <v>426</v>
       </c>
-      <c r="B325" s="188">
+      <c r="B325" s="186">
         <v>1364283.7</v>
       </c>
-      <c r="C325" s="188">
+      <c r="C325" s="186">
         <v>1173</v>
       </c>
-      <c r="D325" s="188">
+      <c r="D325" s="186">
         <v>6941.5</v>
       </c>
-      <c r="E325" s="188">
+      <c r="E325" s="186">
         <v>1173</v>
       </c>
       <c r="F325" s="74"/>
-      <c r="G325" s="113"/>
+      <c r="G325" s="112"/>
     </row>
     <row r="326" spans="1:7" s="24" customFormat="1">
-      <c r="A326" s="159" t="s">
+      <c r="A326" s="157" t="s">
         <v>426</v>
       </c>
-      <c r="B326" s="188">
+      <c r="B326" s="186">
         <v>1360798.5</v>
       </c>
-      <c r="C326" s="188">
+      <c r="C326" s="186">
         <v>1173</v>
       </c>
-      <c r="D326" s="188">
+      <c r="D326" s="186">
         <v>4044.5</v>
       </c>
-      <c r="E326" s="188">
+      <c r="E326" s="186">
         <v>1173</v>
       </c>
       <c r="F326" s="74"/>
-      <c r="G326" s="113"/>
+      <c r="G326" s="112"/>
     </row>
     <row r="327" spans="1:7" s="24" customFormat="1">
-      <c r="A327" s="158" t="s">
+      <c r="A327" s="156" t="s">
         <v>427</v>
       </c>
-      <c r="B327" s="188">
+      <c r="B327" s="186">
         <v>8410723.5999999996</v>
       </c>
-      <c r="C327" s="188">
+      <c r="C327" s="186">
         <v>884588.8</v>
       </c>
-      <c r="D327" s="188">
+      <c r="D327" s="186">
         <v>152959.70000000001</v>
       </c>
-      <c r="E327" s="188">
+      <c r="E327" s="186">
         <v>350</v>
       </c>
       <c r="F327" s="74"/>
-      <c r="G327" s="113"/>
+      <c r="G327" s="112"/>
     </row>
     <row r="328" spans="1:7" s="24" customFormat="1">
-      <c r="A328" s="159" t="s">
+      <c r="A328" s="157" t="s">
         <v>427</v>
       </c>
-      <c r="B328" s="188">
+      <c r="B328" s="186">
         <v>8367704.7999999998</v>
       </c>
-      <c r="C328" s="188">
+      <c r="C328" s="186">
         <v>884588.8</v>
       </c>
-      <c r="D328" s="188">
+      <c r="D328" s="186">
         <v>137092</v>
       </c>
-      <c r="E328" s="188">
+      <c r="E328" s="186">
         <v>350</v>
       </c>
       <c r="F328" s="74"/>
-      <c r="G328" s="113"/>
+      <c r="G328" s="112"/>
     </row>
     <row r="329" spans="1:7" s="24" customFormat="1">
-      <c r="A329" s="158" t="s">
+      <c r="A329" s="156" t="s">
         <v>428</v>
       </c>
-      <c r="B329" s="188">
+      <c r="B329" s="186">
         <v>687466.4</v>
       </c>
-      <c r="C329" s="188">
+      <c r="C329" s="186">
         <v>24216.6</v>
       </c>
-      <c r="D329" s="188">
+      <c r="D329" s="186">
         <v>17862.599999999999</v>
       </c>
-      <c r="E329" s="188">
+      <c r="E329" s="186">
         <v>1633</v>
       </c>
       <c r="F329" s="74"/>
-      <c r="G329" s="113"/>
+      <c r="G329" s="112"/>
     </row>
     <row r="330" spans="1:7" s="24" customFormat="1">
-      <c r="A330" s="159" t="s">
+      <c r="A330" s="157" t="s">
         <v>428</v>
       </c>
-      <c r="B330" s="188">
+      <c r="B330" s="186">
         <v>680717</v>
       </c>
-      <c r="C330" s="188">
+      <c r="C330" s="186">
         <v>24216.6</v>
       </c>
-      <c r="D330" s="188">
+      <c r="D330" s="186">
         <v>17495</v>
       </c>
-      <c r="E330" s="188">
+      <c r="E330" s="186">
         <v>1633</v>
       </c>
       <c r="F330" s="74"/>
-      <c r="G330" s="113"/>
+      <c r="G330" s="112"/>
     </row>
     <row r="331" spans="1:7" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="A331" s="158" t="s">
+      <c r="A331" s="156" t="s">
         <v>429</v>
       </c>
-      <c r="B331" s="188">
+      <c r="B331" s="186">
         <v>369.2</v>
       </c>
-      <c r="C331" s="188">
+      <c r="C331" s="186">
         <v>369.2</v>
       </c>
-      <c r="D331" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E331" s="189" t="s">
+      <c r="D331" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E331" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F331" s="74"/>
-      <c r="G331" s="113"/>
+      <c r="G331" s="112"/>
     </row>
     <row r="332" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A332" s="159" t="s">
+      <c r="A332" s="157" t="s">
         <v>429</v>
       </c>
-      <c r="B332" s="188">
+      <c r="B332" s="186">
         <v>369.2</v>
       </c>
-      <c r="C332" s="188">
+      <c r="C332" s="186">
         <v>369.2</v>
       </c>
-      <c r="D332" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E332" s="189" t="s">
+      <c r="D332" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E332" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F332" s="74"/>
-      <c r="G332" s="113"/>
+      <c r="G332" s="112"/>
     </row>
     <row r="333" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A333" s="157" t="s">
+      <c r="A333" s="155" t="s">
         <v>819</v>
       </c>
-      <c r="B333" s="188">
+      <c r="B333" s="186">
         <v>383689221</v>
       </c>
-      <c r="C333" s="188">
+      <c r="C333" s="186">
         <v>7991036</v>
       </c>
-      <c r="D333" s="188">
+      <c r="D333" s="186">
         <v>1380932.7</v>
       </c>
-      <c r="E333" s="188">
+      <c r="E333" s="186">
         <v>2596</v>
       </c>
       <c r="F333" s="74"/>
-      <c r="G333" s="113"/>
+      <c r="G333" s="112"/>
     </row>
     <row r="334" spans="1:7" s="24" customFormat="1">
-      <c r="A334" s="158" t="s">
+      <c r="A334" s="156" t="s">
         <v>430</v>
       </c>
-      <c r="B334" s="188">
+      <c r="B334" s="186">
         <v>85446027.400000006</v>
       </c>
-      <c r="C334" s="188">
+      <c r="C334" s="186">
         <v>3106218.2</v>
       </c>
-      <c r="D334" s="188">
+      <c r="D334" s="186">
         <v>19705.5</v>
       </c>
-      <c r="E334" s="189" t="s">
+      <c r="E334" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F334" s="74"/>
-      <c r="G334" s="113"/>
+      <c r="G334" s="112"/>
     </row>
     <row r="335" spans="1:7" s="24" customFormat="1">
-      <c r="A335" s="159" t="s">
+      <c r="A335" s="157" t="s">
         <v>430</v>
       </c>
-      <c r="B335" s="188">
+      <c r="B335" s="186">
         <v>85263434.700000003</v>
       </c>
-      <c r="C335" s="188">
+      <c r="C335" s="186">
         <v>3106218.2</v>
       </c>
-      <c r="D335" s="188">
+      <c r="D335" s="186">
         <v>19705.5</v>
       </c>
-      <c r="E335" s="189" t="s">
+      <c r="E335" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F335" s="74"/>
-      <c r="G335" s="113"/>
+      <c r="G335" s="112"/>
     </row>
     <row r="336" spans="1:7" s="24" customFormat="1">
-      <c r="A336" s="158" t="s">
+      <c r="A336" s="156" t="s">
         <v>431</v>
       </c>
-      <c r="B336" s="188">
+      <c r="B336" s="186">
         <v>7300933.2999999998</v>
       </c>
-      <c r="C336" s="188">
+      <c r="C336" s="186">
         <v>235209.60000000001</v>
       </c>
-      <c r="D336" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E336" s="189" t="s">
+      <c r="D336" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E336" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F336" s="74"/>
-      <c r="G336" s="113"/>
+      <c r="G336" s="112"/>
     </row>
     <row r="337" spans="1:7" s="24" customFormat="1">
-      <c r="A337" s="143" t="s">
+      <c r="A337" s="141" t="s">
         <v>431</v>
       </c>
-      <c r="B337" s="188">
+      <c r="B337" s="186">
         <v>7300921.2000000002</v>
       </c>
-      <c r="C337" s="188">
+      <c r="C337" s="186">
         <v>235209.60000000001</v>
       </c>
-      <c r="D337" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E337" s="189" t="s">
+      <c r="D337" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E337" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F337" s="74"/>
-      <c r="G337" s="113"/>
+      <c r="G337" s="112"/>
     </row>
     <row r="338" spans="1:7" s="24" customFormat="1">
-      <c r="A338" s="158" t="s">
+      <c r="A338" s="156" t="s">
         <v>432</v>
       </c>
-      <c r="B338" s="188">
+      <c r="B338" s="186">
         <v>215687577.80000001</v>
       </c>
-      <c r="C338" s="188">
+      <c r="C338" s="186">
         <v>3563668</v>
       </c>
-      <c r="D338" s="188">
+      <c r="D338" s="186">
         <v>1077094.5</v>
       </c>
-      <c r="E338" s="188">
+      <c r="E338" s="186">
         <v>2596</v>
       </c>
       <c r="F338" s="74"/>
-      <c r="G338" s="113"/>
+      <c r="G338" s="112"/>
     </row>
     <row r="339" spans="1:7" s="24" customFormat="1">
-      <c r="A339" s="159" t="s">
+      <c r="A339" s="157" t="s">
         <v>432</v>
       </c>
-      <c r="B339" s="188">
+      <c r="B339" s="186">
         <v>215146896.80000001</v>
       </c>
-      <c r="C339" s="188">
+      <c r="C339" s="186">
         <v>3563668</v>
       </c>
-      <c r="D339" s="188">
+      <c r="D339" s="186">
         <v>1074746</v>
       </c>
-      <c r="E339" s="188">
+      <c r="E339" s="186">
         <v>2596</v>
       </c>
       <c r="F339" s="74"/>
-      <c r="G339" s="113"/>
+      <c r="G339" s="112"/>
     </row>
     <row r="340" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A340" s="158" t="s">
+      <c r="A340" s="156" t="s">
         <v>433</v>
       </c>
-      <c r="B340" s="188">
+      <c r="B340" s="186">
         <v>24170001.300000001</v>
       </c>
-      <c r="C340" s="188">
+      <c r="C340" s="186">
         <v>92506.3</v>
       </c>
-      <c r="D340" s="188">
+      <c r="D340" s="186">
         <v>31008.5</v>
       </c>
-      <c r="E340" s="189" t="s">
+      <c r="E340" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F340" s="74"/>
-      <c r="G340" s="113"/>
+      <c r="G340" s="112"/>
     </row>
     <row r="341" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A341" s="159" t="s">
+      <c r="A341" s="157" t="s">
         <v>433</v>
       </c>
-      <c r="B341" s="188">
+      <c r="B341" s="186">
         <v>24069612.300000001</v>
       </c>
-      <c r="C341" s="188">
+      <c r="C341" s="186">
         <v>92506.3</v>
       </c>
-      <c r="D341" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E341" s="189" t="s">
+      <c r="D341" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E341" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F341" s="74"/>
-      <c r="G341" s="113"/>
+      <c r="G341" s="112"/>
     </row>
     <row r="342" spans="1:7" s="24" customFormat="1">
-      <c r="A342" s="158" t="s">
+      <c r="A342" s="156" t="s">
         <v>434</v>
       </c>
-      <c r="B342" s="188">
+      <c r="B342" s="186">
         <v>4416637.3</v>
       </c>
-      <c r="C342" s="188">
+      <c r="C342" s="186">
         <v>844197.3</v>
       </c>
-      <c r="D342" s="188">
+      <c r="D342" s="186">
         <v>143498</v>
       </c>
-      <c r="E342" s="189" t="s">
+      <c r="E342" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F342" s="74"/>
-      <c r="G342" s="113"/>
+      <c r="G342" s="112"/>
     </row>
     <row r="343" spans="1:7" s="24" customFormat="1">
-      <c r="A343" s="159" t="s">
+      <c r="A343" s="157" t="s">
         <v>434</v>
       </c>
-      <c r="B343" s="188">
+      <c r="B343" s="186">
         <v>4399631</v>
       </c>
-      <c r="C343" s="188">
+      <c r="C343" s="186">
         <v>844197.3</v>
       </c>
-      <c r="D343" s="188">
+      <c r="D343" s="186">
         <v>143498</v>
       </c>
-      <c r="E343" s="189" t="s">
+      <c r="E343" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F343" s="74"/>
-      <c r="G343" s="113"/>
+      <c r="G343" s="112"/>
     </row>
     <row r="344" spans="1:7" s="24" customFormat="1">
-      <c r="A344" s="158" t="s">
+      <c r="A344" s="156" t="s">
         <v>435</v>
       </c>
-      <c r="B344" s="188">
+      <c r="B344" s="186">
         <v>10054587.9</v>
       </c>
-      <c r="C344" s="188">
+      <c r="C344" s="186">
         <v>42442.7</v>
       </c>
-      <c r="D344" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E344" s="189" t="s">
+      <c r="D344" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E344" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F344" s="74"/>
-      <c r="G344" s="113"/>
+      <c r="G344" s="112"/>
     </row>
     <row r="345" spans="1:7" s="24" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A345" s="159" t="s">
+      <c r="A345" s="157" t="s">
         <v>435</v>
       </c>
-      <c r="B345" s="188">
+      <c r="B345" s="186">
         <v>10027988.6</v>
       </c>
-      <c r="C345" s="188">
+      <c r="C345" s="186">
         <v>42442.7</v>
       </c>
-      <c r="D345" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E345" s="189" t="s">
+      <c r="D345" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E345" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F345" s="74"/>
-      <c r="G345" s="113"/>
+      <c r="G345" s="112"/>
     </row>
     <row r="346" spans="1:7" s="24" customFormat="1">
-      <c r="A346" s="158" t="s">
+      <c r="A346" s="156" t="s">
         <v>436</v>
       </c>
-      <c r="B346" s="188">
+      <c r="B346" s="186">
         <v>14336238.1</v>
       </c>
-      <c r="C346" s="188">
+      <c r="C346" s="186">
         <v>8411.7999999999993</v>
       </c>
-      <c r="D346" s="188">
+      <c r="D346" s="186">
         <v>95231.2</v>
       </c>
-      <c r="E346" s="189" t="s">
+      <c r="E346" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F346" s="74"/>
-      <c r="G346" s="113"/>
+      <c r="G346" s="112"/>
     </row>
     <row r="347" spans="1:7" s="24" customFormat="1">
-      <c r="A347" s="159" t="s">
+      <c r="A347" s="157" t="s">
         <v>436</v>
       </c>
-      <c r="B347" s="188">
+      <c r="B347" s="186">
         <v>14101356.699999999</v>
       </c>
-      <c r="C347" s="188">
+      <c r="C347" s="186">
         <v>8411.7999999999993</v>
       </c>
-      <c r="D347" s="188">
+      <c r="D347" s="186">
         <v>91565.2</v>
       </c>
-      <c r="E347" s="189" t="s">
+      <c r="E347" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F347" s="74"/>
-      <c r="G347" s="113"/>
+      <c r="G347" s="112"/>
     </row>
     <row r="348" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A348" s="158" t="s">
+      <c r="A348" s="156" t="s">
         <v>437</v>
       </c>
-      <c r="B348" s="188">
+      <c r="B348" s="186">
         <v>11279152.1</v>
       </c>
-      <c r="C348" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E348" s="189" t="s">
+      <c r="C348" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D348" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E348" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F348" s="74"/>
-      <c r="G348" s="113"/>
+      <c r="G348" s="112"/>
     </row>
     <row r="349" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A349" s="159" t="s">
+      <c r="A349" s="157" t="s">
         <v>438</v>
       </c>
-      <c r="B349" s="188">
+      <c r="B349" s="186">
         <v>4297014</v>
       </c>
-      <c r="C349" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E349" s="189" t="s">
+      <c r="C349" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D349" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E349" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F349" s="74"/>
-      <c r="G349" s="113"/>
+      <c r="G349" s="112"/>
     </row>
     <row r="350" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A350" s="159" t="s">
+      <c r="A350" s="157" t="s">
         <v>439</v>
       </c>
-      <c r="B350" s="188">
+      <c r="B350" s="186">
         <v>6975957.2000000002</v>
       </c>
-      <c r="C350" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E350" s="189" t="s">
+      <c r="C350" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D350" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E350" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F350" s="74"/>
-      <c r="G350" s="113"/>
+      <c r="G350" s="112"/>
     </row>
     <row r="351" spans="1:7" s="24" customFormat="1">
-      <c r="A351" s="158" t="s">
+      <c r="A351" s="156" t="s">
         <v>440</v>
       </c>
-      <c r="B351" s="188">
+      <c r="B351" s="186">
         <v>3271884.4</v>
       </c>
-      <c r="C351" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D351" s="188">
+      <c r="C351" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D351" s="186">
         <v>1000</v>
       </c>
-      <c r="E351" s="189" t="s">
+      <c r="E351" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F351" s="74"/>
-      <c r="G351" s="113"/>
+      <c r="G351" s="112"/>
     </row>
     <row r="352" spans="1:7" s="24" customFormat="1">
-      <c r="A352" s="159" t="s">
+      <c r="A352" s="157" t="s">
         <v>440</v>
       </c>
-      <c r="B352" s="188">
+      <c r="B352" s="186">
         <v>3270846.1</v>
       </c>
-      <c r="C352" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D352" s="188">
+      <c r="C352" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D352" s="186">
         <v>1000</v>
       </c>
-      <c r="E352" s="189" t="s">
+      <c r="E352" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F352" s="74"/>
-      <c r="G352" s="113"/>
+      <c r="G352" s="112"/>
     </row>
     <row r="353" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A353" s="158" t="s">
+      <c r="A353" s="156" t="s">
         <v>441</v>
       </c>
-      <c r="B353" s="188">
+      <c r="B353" s="186">
         <v>274813.3</v>
       </c>
-      <c r="C353" s="188">
+      <c r="C353" s="186">
         <v>5548.8</v>
       </c>
-      <c r="D353" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E353" s="189" t="s">
+      <c r="D353" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E353" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F353" s="74"/>
-      <c r="G353" s="113"/>
+      <c r="G353" s="112"/>
     </row>
     <row r="354" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A354" s="159" t="s">
+      <c r="A354" s="157" t="s">
         <v>441</v>
       </c>
-      <c r="B354" s="188">
+      <c r="B354" s="186">
         <v>274696.7</v>
       </c>
-      <c r="C354" s="188">
+      <c r="C354" s="186">
         <v>5548.8</v>
       </c>
-      <c r="D354" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E354" s="189" t="s">
+      <c r="D354" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E354" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F354" s="74"/>
-      <c r="G354" s="113"/>
+      <c r="G354" s="112"/>
     </row>
     <row r="355" spans="1:7" s="24" customFormat="1">
-      <c r="A355" s="158" t="s">
+      <c r="A355" s="156" t="s">
         <v>442</v>
       </c>
-      <c r="B355" s="188">
+      <c r="B355" s="186">
         <v>7451368.2000000002</v>
       </c>
-      <c r="C355" s="188">
+      <c r="C355" s="186">
         <v>92833.5</v>
       </c>
-      <c r="D355" s="188">
+      <c r="D355" s="186">
         <v>13395</v>
       </c>
-      <c r="E355" s="189" t="s">
+      <c r="E355" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F355" s="74"/>
-      <c r="G355" s="113"/>
+      <c r="G355" s="112"/>
     </row>
     <row r="356" spans="1:7" s="24" customFormat="1">
-      <c r="A356" s="159" t="s">
+      <c r="A356" s="157" t="s">
         <v>442</v>
       </c>
-      <c r="B356" s="188">
+      <c r="B356" s="186">
         <v>6824569.2000000002</v>
       </c>
-      <c r="C356" s="188">
+      <c r="C356" s="186">
         <v>92833.5</v>
       </c>
-      <c r="D356" s="188">
+      <c r="D356" s="186">
         <v>11800</v>
       </c>
-      <c r="E356" s="189" t="s">
+      <c r="E356" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F356" s="74"/>
-      <c r="G356" s="113"/>
+      <c r="G356" s="112"/>
     </row>
     <row r="357" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A357" s="157" t="s">
+      <c r="A357" s="155" t="s">
         <v>820</v>
       </c>
-      <c r="B357" s="188">
+      <c r="B357" s="186">
         <v>1167935774.5999999</v>
       </c>
-      <c r="C357" s="188">
+      <c r="C357" s="186">
         <v>31032335</v>
       </c>
-      <c r="D357" s="188">
+      <c r="D357" s="186">
         <v>173078694.40000001</v>
       </c>
-      <c r="E357" s="188">
+      <c r="E357" s="186">
         <v>1135010.7</v>
       </c>
       <c r="F357" s="74"/>
-      <c r="G357" s="113"/>
+      <c r="G357" s="112"/>
     </row>
     <row r="358" spans="1:7" s="24" customFormat="1">
-      <c r="A358" s="158" t="s">
+      <c r="A358" s="156" t="s">
         <v>443</v>
       </c>
-      <c r="B358" s="188">
+      <c r="B358" s="186">
         <v>11126740.6</v>
       </c>
-      <c r="C358" s="188">
+      <c r="C358" s="186">
         <v>359388</v>
       </c>
-      <c r="D358" s="188">
+      <c r="D358" s="186">
         <v>258140.1</v>
       </c>
-      <c r="E358" s="188">
+      <c r="E358" s="186">
         <v>10720</v>
       </c>
       <c r="F358" s="74"/>
-      <c r="G358" s="113"/>
+      <c r="G358" s="112"/>
     </row>
     <row r="359" spans="1:7" s="24" customFormat="1">
-      <c r="A359" s="159" t="s">
+      <c r="A359" s="157" t="s">
         <v>443</v>
       </c>
-      <c r="B359" s="188">
+      <c r="B359" s="186">
         <v>10939915.1</v>
       </c>
-      <c r="C359" s="188">
+      <c r="C359" s="186">
         <v>359388</v>
       </c>
-      <c r="D359" s="188">
+      <c r="D359" s="186">
         <v>257545.8</v>
       </c>
-      <c r="E359" s="188">
+      <c r="E359" s="186">
         <v>10720</v>
       </c>
       <c r="F359" s="74"/>
-      <c r="G359" s="113"/>
+      <c r="G359" s="112"/>
     </row>
     <row r="360" spans="1:7" s="24" customFormat="1">
-      <c r="A360" s="158" t="s">
+      <c r="A360" s="156" t="s">
         <v>444</v>
       </c>
-      <c r="B360" s="188">
+      <c r="B360" s="186">
         <v>103712674.59999999</v>
       </c>
-      <c r="C360" s="188">
+      <c r="C360" s="186">
         <v>2141517.2999999998</v>
       </c>
-      <c r="D360" s="188">
+      <c r="D360" s="186">
         <v>1423654.7</v>
       </c>
-      <c r="E360" s="188">
+      <c r="E360" s="186">
         <v>97467</v>
       </c>
       <c r="F360" s="74"/>
-      <c r="G360" s="113"/>
+      <c r="G360" s="112"/>
     </row>
     <row r="361" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A361" s="159" t="s">
+      <c r="A361" s="157" t="s">
         <v>445</v>
       </c>
-      <c r="B361" s="188">
+      <c r="B361" s="186">
         <v>24933465.5</v>
       </c>
-      <c r="C361" s="188">
+      <c r="C361" s="186">
         <v>871801.3</v>
       </c>
-      <c r="D361" s="188">
+      <c r="D361" s="186">
         <v>613178</v>
       </c>
-      <c r="E361" s="188">
+      <c r="E361" s="186">
         <v>75896</v>
       </c>
       <c r="F361" s="74"/>
-      <c r="G361" s="113"/>
+      <c r="G361" s="112"/>
     </row>
     <row r="362" spans="1:7" s="24" customFormat="1">
-      <c r="A362" s="159" t="s">
+      <c r="A362" s="157" t="s">
         <v>446</v>
       </c>
-      <c r="B362" s="188">
+      <c r="B362" s="186">
         <v>78199651.700000003</v>
       </c>
-      <c r="C362" s="188">
+      <c r="C362" s="186">
         <v>1269716.1000000001</v>
       </c>
-      <c r="D362" s="188">
+      <c r="D362" s="186">
         <v>785167</v>
       </c>
-      <c r="E362" s="188">
+      <c r="E362" s="186">
         <v>21571</v>
       </c>
       <c r="F362" s="74"/>
-      <c r="G362" s="113"/>
+      <c r="G362" s="112"/>
     </row>
     <row r="363" spans="1:7" s="24" customFormat="1">
-      <c r="A363" s="158" t="s">
+      <c r="A363" s="156" t="s">
         <v>447</v>
       </c>
-      <c r="B363" s="188">
+      <c r="B363" s="186">
         <v>119964687.59999999</v>
       </c>
-      <c r="C363" s="188">
+      <c r="C363" s="186">
         <v>162944.20000000001</v>
       </c>
-      <c r="D363" s="188">
+      <c r="D363" s="186">
         <v>2661779.2999999998</v>
       </c>
-      <c r="E363" s="188">
+      <c r="E363" s="186">
         <v>15810</v>
       </c>
       <c r="F363" s="74"/>
-      <c r="G363" s="113"/>
+      <c r="G363" s="112"/>
     </row>
     <row r="364" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A364" s="159" t="s">
+      <c r="A364" s="157" t="s">
         <v>448</v>
       </c>
-      <c r="B364" s="188">
+      <c r="B364" s="186">
         <v>25014831.600000001</v>
       </c>
-      <c r="C364" s="188">
+      <c r="C364" s="186">
         <v>35543.800000000003</v>
       </c>
-      <c r="D364" s="188">
+      <c r="D364" s="186">
         <v>1252741</v>
       </c>
-      <c r="E364" s="188">
+      <c r="E364" s="186">
         <v>15810</v>
       </c>
       <c r="F364" s="74"/>
-      <c r="G364" s="113"/>
+      <c r="G364" s="112"/>
     </row>
     <row r="365" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A365" s="159" t="s">
+      <c r="A365" s="157" t="s">
         <v>449</v>
       </c>
-      <c r="B365" s="188">
+      <c r="B365" s="186">
         <v>1984838.7</v>
       </c>
-      <c r="C365" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D365" s="188">
+      <c r="C365" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D365" s="186">
         <v>244732</v>
       </c>
-      <c r="E365" s="189" t="s">
+      <c r="E365" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F365" s="74"/>
-      <c r="G365" s="113"/>
+      <c r="G365" s="112"/>
     </row>
     <row r="366" spans="1:7" s="24" customFormat="1">
-      <c r="A366" s="159" t="s">
+      <c r="A366" s="157" t="s">
         <v>450</v>
       </c>
-      <c r="B366" s="188">
+      <c r="B366" s="186">
         <v>92347933.799999997</v>
       </c>
-      <c r="C366" s="188">
+      <c r="C366" s="186">
         <v>127400.5</v>
       </c>
-      <c r="D366" s="188">
+      <c r="D366" s="186">
         <v>1125348</v>
       </c>
-      <c r="E366" s="189" t="s">
+      <c r="E366" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F366" s="74"/>
-      <c r="G366" s="113"/>
+      <c r="G366" s="112"/>
     </row>
     <row r="367" spans="1:7" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="A367" s="158" t="s">
+      <c r="A367" s="156" t="s">
         <v>451</v>
       </c>
-      <c r="B367" s="188">
+      <c r="B367" s="186">
         <v>23250</v>
       </c>
-      <c r="C367" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E367" s="189" t="s">
+      <c r="C367" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D367" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E367" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F367" s="74"/>
-      <c r="G367" s="113"/>
+      <c r="G367" s="112"/>
     </row>
     <row r="368" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A368" s="159" t="s">
+      <c r="A368" s="157" t="s">
         <v>451</v>
       </c>
-      <c r="B368" s="188">
+      <c r="B368" s="186">
         <v>23250</v>
       </c>
-      <c r="C368" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E368" s="189" t="s">
+      <c r="C368" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D368" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E368" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F368" s="74"/>
-      <c r="G368" s="113"/>
+      <c r="G368" s="112"/>
     </row>
     <row r="369" spans="1:7" s="24" customFormat="1">
-      <c r="A369" s="158" t="s">
+      <c r="A369" s="156" t="s">
         <v>452</v>
       </c>
-      <c r="B369" s="188">
+      <c r="B369" s="186">
         <v>7428241.7999999998</v>
       </c>
-      <c r="C369" s="188">
+      <c r="C369" s="186">
         <v>133282.79999999999</v>
       </c>
-      <c r="D369" s="188">
+      <c r="D369" s="186">
         <v>409164.79999999999</v>
       </c>
-      <c r="E369" s="188">
+      <c r="E369" s="186">
         <v>1335</v>
       </c>
       <c r="F369" s="74"/>
-      <c r="G369" s="113"/>
+      <c r="G369" s="112"/>
     </row>
     <row r="370" spans="1:7" s="24" customFormat="1">
-      <c r="A370" s="159" t="s">
+      <c r="A370" s="157" t="s">
         <v>452</v>
       </c>
-      <c r="B370" s="188">
+      <c r="B370" s="186">
         <v>7401726.2000000002</v>
       </c>
-      <c r="C370" s="188">
+      <c r="C370" s="186">
         <v>133282.79999999999</v>
       </c>
-      <c r="D370" s="188">
+      <c r="D370" s="186">
         <v>408819</v>
       </c>
-      <c r="E370" s="188">
+      <c r="E370" s="186">
         <v>1335</v>
       </c>
       <c r="F370" s="74"/>
-      <c r="G370" s="113"/>
+      <c r="G370" s="112"/>
     </row>
     <row r="371" spans="1:7" s="24" customFormat="1">
-      <c r="A371" s="158" t="s">
+      <c r="A371" s="156" t="s">
         <v>453</v>
       </c>
-      <c r="B371" s="188">
+      <c r="B371" s="186">
         <v>2878635.6</v>
       </c>
-      <c r="C371" s="188">
+      <c r="C371" s="186">
         <v>513424.4</v>
       </c>
-      <c r="D371" s="188">
+      <c r="D371" s="186">
         <v>398076.6</v>
       </c>
-      <c r="E371" s="188">
+      <c r="E371" s="186">
         <v>108026.2</v>
       </c>
       <c r="F371" s="74"/>
-      <c r="G371" s="113"/>
+      <c r="G371" s="112"/>
     </row>
     <row r="372" spans="1:7" s="24" customFormat="1">
-      <c r="A372" s="159" t="s">
+      <c r="A372" s="157" t="s">
         <v>454</v>
       </c>
-      <c r="B372" s="188">
+      <c r="B372" s="186">
         <v>2878028.7</v>
       </c>
-      <c r="C372" s="188">
+      <c r="C372" s="186">
         <v>513424.4</v>
       </c>
-      <c r="D372" s="188">
+      <c r="D372" s="186">
         <v>398076.6</v>
       </c>
-      <c r="E372" s="188">
+      <c r="E372" s="186">
         <v>108026.2</v>
       </c>
       <c r="F372" s="74"/>
-      <c r="G372" s="113"/>
+      <c r="G372" s="112"/>
     </row>
     <row r="373" spans="1:7" s="24" customFormat="1">
-      <c r="A373" s="158" t="s">
+      <c r="A373" s="156" t="s">
         <v>455</v>
       </c>
-      <c r="B373" s="188">
+      <c r="B373" s="186">
         <v>16100</v>
       </c>
-      <c r="C373" s="188">
+      <c r="C373" s="186">
         <v>3100</v>
       </c>
-      <c r="D373" s="188">
+      <c r="D373" s="186">
         <v>16100</v>
       </c>
-      <c r="E373" s="188">
+      <c r="E373" s="186">
         <v>3100</v>
       </c>
       <c r="F373" s="74"/>
-      <c r="G373" s="113"/>
+      <c r="G373" s="112"/>
     </row>
     <row r="374" spans="1:7" s="24" customFormat="1">
-      <c r="A374" s="159" t="s">
+      <c r="A374" s="157" t="s">
         <v>455</v>
       </c>
-      <c r="B374" s="188">
+      <c r="B374" s="186">
         <v>16100</v>
       </c>
-      <c r="C374" s="188">
+      <c r="C374" s="186">
         <v>3100</v>
       </c>
-      <c r="D374" s="188">
+      <c r="D374" s="186">
         <v>16100</v>
       </c>
-      <c r="E374" s="188">
+      <c r="E374" s="186">
         <v>3100</v>
       </c>
       <c r="F374" s="74"/>
-      <c r="G374" s="113"/>
+      <c r="G374" s="112"/>
     </row>
     <row r="375" spans="1:7" s="24" customFormat="1">
-      <c r="A375" s="158" t="s">
+      <c r="A375" s="156" t="s">
         <v>456</v>
       </c>
-      <c r="B375" s="188">
+      <c r="B375" s="186">
         <v>619742.9</v>
       </c>
-      <c r="C375" s="188">
+      <c r="C375" s="186">
         <v>1000</v>
       </c>
-      <c r="D375" s="188">
+      <c r="D375" s="186">
         <v>21614.2</v>
       </c>
-      <c r="E375" s="188">
+      <c r="E375" s="186">
         <v>1000</v>
       </c>
       <c r="F375" s="74"/>
-      <c r="G375" s="113"/>
+      <c r="G375" s="112"/>
     </row>
     <row r="376" spans="1:7" s="24" customFormat="1">
-      <c r="A376" s="159" t="s">
+      <c r="A376" s="157" t="s">
         <v>456</v>
       </c>
-      <c r="B376" s="188">
+      <c r="B376" s="186">
         <v>617488.4</v>
       </c>
-      <c r="C376" s="188">
+      <c r="C376" s="186">
         <v>1000</v>
       </c>
-      <c r="D376" s="188">
+      <c r="D376" s="186">
         <v>21614.2</v>
       </c>
-      <c r="E376" s="188">
+      <c r="E376" s="186">
         <v>1000</v>
       </c>
       <c r="F376" s="74"/>
-      <c r="G376" s="113"/>
+      <c r="G376" s="112"/>
     </row>
     <row r="377" spans="1:7" s="24" customFormat="1">
-      <c r="A377" s="158" t="s">
+      <c r="A377" s="156" t="s">
         <v>457</v>
       </c>
-      <c r="B377" s="188">
+      <c r="B377" s="186">
         <v>873632.3</v>
       </c>
-      <c r="C377" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E377" s="189" t="s">
+      <c r="C377" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D377" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E377" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F377" s="74"/>
-      <c r="G377" s="113"/>
+      <c r="G377" s="112"/>
     </row>
     <row r="378" spans="1:7" s="24" customFormat="1">
-      <c r="A378" s="159" t="s">
+      <c r="A378" s="157" t="s">
         <v>457</v>
       </c>
-      <c r="B378" s="188">
+      <c r="B378" s="186">
         <v>873454.7</v>
       </c>
-      <c r="C378" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E378" s="189" t="s">
+      <c r="C378" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D378" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E378" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F378" s="74"/>
-      <c r="G378" s="113"/>
+      <c r="G378" s="112"/>
     </row>
     <row r="379" spans="1:7" s="24" customFormat="1">
-      <c r="A379" s="158" t="s">
+      <c r="A379" s="156" t="s">
         <v>458</v>
       </c>
-      <c r="B379" s="188">
+      <c r="B379" s="186">
         <v>217142409.40000001</v>
       </c>
-      <c r="C379" s="188">
+      <c r="C379" s="186">
         <v>1700733.8</v>
       </c>
-      <c r="D379" s="188">
+      <c r="D379" s="186">
         <v>7872272.9000000004</v>
       </c>
-      <c r="E379" s="188">
+      <c r="E379" s="186">
         <v>623349.19999999995</v>
       </c>
       <c r="F379" s="74"/>
-      <c r="G379" s="113"/>
+      <c r="G379" s="112"/>
     </row>
     <row r="380" spans="1:7" s="24" customFormat="1">
-      <c r="A380" s="159" t="s">
+      <c r="A380" s="157" t="s">
         <v>458</v>
       </c>
-      <c r="B380" s="188">
+      <c r="B380" s="186">
         <v>212954178.30000001</v>
       </c>
-      <c r="C380" s="188">
+      <c r="C380" s="186">
         <v>1700733.8</v>
       </c>
-      <c r="D380" s="188">
+      <c r="D380" s="186">
         <v>7777865</v>
       </c>
-      <c r="E380" s="188">
+      <c r="E380" s="186">
         <v>623349.19999999995</v>
       </c>
       <c r="F380" s="74"/>
-      <c r="G380" s="113"/>
+      <c r="G380" s="112"/>
     </row>
     <row r="381" spans="1:7" s="24" customFormat="1">
-      <c r="A381" s="158" t="s">
+      <c r="A381" s="156" t="s">
         <v>459</v>
       </c>
-      <c r="B381" s="188">
+      <c r="B381" s="186">
         <v>56545352.600000001</v>
       </c>
-      <c r="C381" s="188">
+      <c r="C381" s="186">
         <v>863605.4</v>
       </c>
-      <c r="D381" s="188">
+      <c r="D381" s="186">
         <v>1249459.3999999999</v>
       </c>
-      <c r="E381" s="188">
+      <c r="E381" s="186">
         <v>25004</v>
       </c>
       <c r="F381" s="74"/>
-      <c r="G381" s="113"/>
+      <c r="G381" s="112"/>
     </row>
     <row r="382" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A382" s="159" t="s">
+      <c r="A382" s="157" t="s">
         <v>460</v>
       </c>
-      <c r="B382" s="188">
+      <c r="B382" s="186">
         <v>7740787.7999999998</v>
       </c>
-      <c r="C382" s="188">
+      <c r="C382" s="186">
         <v>403508.9</v>
       </c>
-      <c r="D382" s="188">
+      <c r="D382" s="186">
         <v>363376</v>
       </c>
-      <c r="E382" s="189" t="s">
+      <c r="E382" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F382" s="74"/>
-      <c r="G382" s="113"/>
+      <c r="G382" s="112"/>
     </row>
     <row r="383" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A383" s="159" t="s">
+      <c r="A383" s="157" t="s">
         <v>461</v>
       </c>
-      <c r="B383" s="188">
+      <c r="B383" s="186">
         <v>2672345.7000000002</v>
       </c>
-      <c r="C383" s="188">
+      <c r="C383" s="186">
         <v>343933.4</v>
       </c>
-      <c r="D383" s="188">
+      <c r="D383" s="186">
         <v>180367.8</v>
       </c>
-      <c r="E383" s="189" t="s">
+      <c r="E383" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F383" s="74"/>
-      <c r="G383" s="113"/>
+      <c r="G383" s="112"/>
     </row>
     <row r="384" spans="1:7" s="24" customFormat="1">
-      <c r="A384" s="159" t="s">
+      <c r="A384" s="157" t="s">
         <v>462</v>
       </c>
-      <c r="B384" s="188">
+      <c r="B384" s="186">
         <v>45769115.5</v>
       </c>
-      <c r="C384" s="188">
+      <c r="C384" s="186">
         <v>116163</v>
       </c>
-      <c r="D384" s="188">
+      <c r="D384" s="186">
         <v>659896.5</v>
       </c>
-      <c r="E384" s="188">
+      <c r="E384" s="186">
         <v>25004</v>
       </c>
       <c r="F384" s="74"/>
-      <c r="G384" s="113"/>
+      <c r="G384" s="112"/>
     </row>
     <row r="385" spans="1:7" s="24" customFormat="1">
-      <c r="A385" s="158" t="s">
+      <c r="A385" s="156" t="s">
         <v>463</v>
       </c>
-      <c r="B385" s="188">
+      <c r="B385" s="186">
         <v>3179271.3</v>
       </c>
-      <c r="C385" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D385" s="188">
+      <c r="C385" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D385" s="186">
         <v>8476.5</v>
       </c>
-      <c r="E385" s="189" t="s">
+      <c r="E385" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F385" s="74"/>
-      <c r="G385" s="113"/>
+      <c r="G385" s="112"/>
     </row>
     <row r="386" spans="1:7" s="24" customFormat="1">
-      <c r="A386" s="159" t="s">
+      <c r="A386" s="157" t="s">
         <v>463</v>
       </c>
-      <c r="B386" s="188">
+      <c r="B386" s="186">
         <v>3155159.4</v>
       </c>
-      <c r="C386" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D386" s="188">
+      <c r="C386" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D386" s="186">
         <v>8476.5</v>
       </c>
-      <c r="E386" s="189" t="s">
+      <c r="E386" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F386" s="74"/>
-      <c r="G386" s="113"/>
+      <c r="G386" s="112"/>
     </row>
     <row r="387" spans="1:7" s="24" customFormat="1">
-      <c r="A387" s="158" t="s">
+      <c r="A387" s="156" t="s">
         <v>464</v>
       </c>
-      <c r="B387" s="188">
+      <c r="B387" s="186">
         <v>5229114.9000000004</v>
       </c>
-      <c r="C387" s="188">
+      <c r="C387" s="186">
         <v>976701</v>
       </c>
-      <c r="D387" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E387" s="189" t="s">
+      <c r="D387" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E387" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F387" s="74"/>
-      <c r="G387" s="113"/>
+      <c r="G387" s="112"/>
     </row>
     <row r="388" spans="1:7" s="24" customFormat="1">
-      <c r="A388" s="159" t="s">
+      <c r="A388" s="157" t="s">
         <v>464</v>
       </c>
-      <c r="B388" s="188">
+      <c r="B388" s="186">
         <v>5197952.0999999996</v>
       </c>
-      <c r="C388" s="188">
+      <c r="C388" s="186">
         <v>976701</v>
       </c>
-      <c r="D388" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E388" s="189" t="s">
+      <c r="D388" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E388" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F388" s="74"/>
-      <c r="G388" s="113"/>
+      <c r="G388" s="112"/>
     </row>
     <row r="389" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A389" s="158" t="s">
+      <c r="A389" s="156" t="s">
         <v>465</v>
       </c>
-      <c r="B389" s="188">
+      <c r="B389" s="186">
         <v>295177.09999999998</v>
       </c>
-      <c r="C389" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E389" s="189" t="s">
+      <c r="C389" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D389" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E389" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F389" s="74"/>
-      <c r="G389" s="113"/>
+      <c r="G389" s="112"/>
     </row>
     <row r="390" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A390" s="159" t="s">
+      <c r="A390" s="157" t="s">
         <v>465</v>
       </c>
-      <c r="B390" s="188">
+      <c r="B390" s="186">
         <v>294134.09999999998</v>
       </c>
-      <c r="C390" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E390" s="189" t="s">
+      <c r="C390" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D390" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E390" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F390" s="74"/>
-      <c r="G390" s="113"/>
+      <c r="G390" s="112"/>
     </row>
     <row r="391" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A391" s="158" t="s">
+      <c r="A391" s="156" t="s">
         <v>466</v>
       </c>
-      <c r="B391" s="188">
+      <c r="B391" s="186">
         <v>3661707</v>
       </c>
-      <c r="C391" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D391" s="188">
+      <c r="C391" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D391" s="186">
         <v>377993.1</v>
       </c>
-      <c r="E391" s="189" t="s">
+      <c r="E391" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F391" s="74"/>
-      <c r="G391" s="113"/>
+      <c r="G391" s="112"/>
     </row>
     <row r="392" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A392" s="159" t="s">
+      <c r="A392" s="157" t="s">
         <v>466</v>
       </c>
-      <c r="B392" s="188">
+      <c r="B392" s="186">
         <v>3590566.3</v>
       </c>
-      <c r="C392" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D392" s="188">
+      <c r="C392" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D392" s="186">
         <v>356612</v>
       </c>
-      <c r="E392" s="189" t="s">
+      <c r="E392" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F392" s="74"/>
-      <c r="G392" s="113"/>
+      <c r="G392" s="112"/>
     </row>
     <row r="393" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A393" s="158" t="s">
+      <c r="A393" s="156" t="s">
         <v>467</v>
       </c>
-      <c r="B393" s="188">
+      <c r="B393" s="186">
         <v>3567316.4</v>
       </c>
-      <c r="C393" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D393" s="188">
+      <c r="C393" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D393" s="186">
         <v>126457.9</v>
       </c>
-      <c r="E393" s="189" t="s">
+      <c r="E393" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F393" s="74"/>
-      <c r="G393" s="113"/>
+      <c r="G393" s="112"/>
     </row>
     <row r="394" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A394" s="159" t="s">
+      <c r="A394" s="157" t="s">
         <v>467</v>
       </c>
-      <c r="B394" s="188">
+      <c r="B394" s="186">
         <v>3264476.8</v>
       </c>
-      <c r="C394" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D394" s="188">
+      <c r="C394" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D394" s="186">
         <v>5288</v>
       </c>
-      <c r="E394" s="189" t="s">
+      <c r="E394" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F394" s="74"/>
-      <c r="G394" s="113"/>
+      <c r="G394" s="112"/>
     </row>
     <row r="395" spans="1:7" s="24" customFormat="1">
-      <c r="A395" s="158" t="s">
+      <c r="A395" s="156" t="s">
         <v>468</v>
       </c>
-      <c r="B395" s="188">
+      <c r="B395" s="186">
         <v>8070627.5</v>
       </c>
-      <c r="C395" s="188">
+      <c r="C395" s="186">
         <v>570138.80000000005</v>
       </c>
-      <c r="D395" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E395" s="189" t="s">
+      <c r="D395" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E395" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F395" s="74"/>
-      <c r="G395" s="113"/>
+      <c r="G395" s="112"/>
     </row>
     <row r="396" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A396" s="159" t="s">
+      <c r="A396" s="157" t="s">
         <v>469</v>
       </c>
-      <c r="B396" s="188">
+      <c r="B396" s="186">
         <v>8025411.2000000002</v>
       </c>
-      <c r="C396" s="188">
+      <c r="C396" s="186">
         <v>570138.80000000005</v>
       </c>
-      <c r="D396" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E396" s="189" t="s">
+      <c r="D396" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E396" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F396" s="74"/>
-      <c r="G396" s="113"/>
+      <c r="G396" s="112"/>
     </row>
     <row r="397" spans="1:7" s="24" customFormat="1">
-      <c r="A397" s="158" t="s">
+      <c r="A397" s="156" t="s">
         <v>470</v>
       </c>
-      <c r="B397" s="188">
+      <c r="B397" s="186">
         <v>72348406.799999997</v>
       </c>
-      <c r="C397" s="188">
+      <c r="C397" s="186">
         <v>853519.4</v>
       </c>
-      <c r="D397" s="188">
+      <c r="D397" s="186">
         <v>2626860.1</v>
       </c>
-      <c r="E397" s="188">
+      <c r="E397" s="186">
         <v>500</v>
       </c>
       <c r="F397" s="74"/>
-      <c r="G397" s="113"/>
+      <c r="G397" s="112"/>
     </row>
     <row r="398" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A398" s="159" t="s">
+      <c r="A398" s="157" t="s">
         <v>471</v>
       </c>
-      <c r="B398" s="188">
+      <c r="B398" s="186">
         <v>10623005.5</v>
       </c>
-      <c r="C398" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D398" s="188">
+      <c r="C398" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D398" s="186">
         <v>43297</v>
       </c>
-      <c r="E398" s="189" t="s">
+      <c r="E398" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F398" s="74"/>
-      <c r="G398" s="113"/>
+      <c r="G398" s="112"/>
     </row>
     <row r="399" spans="1:7" s="24" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A399" s="159" t="s">
+      <c r="A399" s="157" t="s">
         <v>472</v>
       </c>
-      <c r="B399" s="188">
+      <c r="B399" s="186">
         <v>4187415.5</v>
       </c>
-      <c r="C399" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D399" s="188">
+      <c r="C399" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D399" s="186">
         <v>13436</v>
       </c>
-      <c r="E399" s="189" t="s">
+      <c r="E399" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F399" s="74"/>
-      <c r="G399" s="113"/>
+      <c r="G399" s="112"/>
     </row>
     <row r="400" spans="1:7" s="24" customFormat="1">
-      <c r="A400" s="159" t="s">
+      <c r="A400" s="157" t="s">
         <v>473</v>
       </c>
-      <c r="B400" s="188">
+      <c r="B400" s="186">
         <v>2172465.5</v>
       </c>
-      <c r="C400" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E400" s="189" t="s">
+      <c r="C400" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D400" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E400" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F400" s="74"/>
-      <c r="G400" s="113"/>
+      <c r="G400" s="112"/>
     </row>
     <row r="401" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A401" s="159" t="s">
+      <c r="A401" s="157" t="s">
         <v>474</v>
       </c>
-      <c r="B401" s="188">
+      <c r="B401" s="186">
         <v>4263124.5</v>
       </c>
-      <c r="C401" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D401" s="188">
+      <c r="C401" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D401" s="186">
         <v>29861</v>
       </c>
-      <c r="E401" s="189" t="s">
+      <c r="E401" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F401" s="74"/>
-      <c r="G401" s="113"/>
+      <c r="G401" s="112"/>
     </row>
     <row r="402" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A402" s="159" t="s">
+      <c r="A402" s="157" t="s">
         <v>475</v>
       </c>
-      <c r="B402" s="188">
+      <c r="B402" s="186">
         <v>4397345.3</v>
       </c>
-      <c r="C402" s="188">
+      <c r="C402" s="186">
         <v>3352.9</v>
       </c>
-      <c r="D402" s="188">
+      <c r="D402" s="186">
         <v>4107</v>
       </c>
-      <c r="E402" s="189" t="s">
+      <c r="E402" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F402" s="74"/>
-      <c r="G402" s="113"/>
+      <c r="G402" s="112"/>
     </row>
     <row r="403" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A403" s="159" t="s">
+      <c r="A403" s="157" t="s">
         <v>476</v>
       </c>
-      <c r="B403" s="188">
+      <c r="B403" s="186">
         <v>56602756.600000001</v>
       </c>
-      <c r="C403" s="188">
+      <c r="C403" s="186">
         <v>850166.5</v>
       </c>
-      <c r="D403" s="188">
+      <c r="D403" s="186">
         <v>2551823.4</v>
       </c>
-      <c r="E403" s="188">
+      <c r="E403" s="186">
         <v>500</v>
       </c>
       <c r="F403" s="74"/>
-      <c r="G403" s="113"/>
+      <c r="G403" s="112"/>
     </row>
     <row r="404" spans="1:7" s="24" customFormat="1">
-      <c r="A404" s="158" t="s">
+      <c r="A404" s="156" t="s">
         <v>477</v>
       </c>
-      <c r="B404" s="188">
+      <c r="B404" s="186">
         <v>35243270.799999997</v>
       </c>
-      <c r="C404" s="188">
+      <c r="C404" s="186">
         <v>62946.8</v>
       </c>
-      <c r="D404" s="188">
+      <c r="D404" s="186">
         <v>1417004.1</v>
       </c>
-      <c r="E404" s="189" t="s">
+      <c r="E404" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F404" s="74"/>
-      <c r="G404" s="113"/>
+      <c r="G404" s="112"/>
     </row>
     <row r="405" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A405" s="159" t="s">
+      <c r="A405" s="157" t="s">
         <v>478</v>
       </c>
-      <c r="B405" s="188">
+      <c r="B405" s="186">
         <v>15002027</v>
       </c>
-      <c r="C405" s="188">
+      <c r="C405" s="186">
         <v>17492.599999999999</v>
       </c>
-      <c r="D405" s="188">
+      <c r="D405" s="186">
         <v>1319584</v>
       </c>
-      <c r="E405" s="189" t="s">
+      <c r="E405" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F405" s="74"/>
-      <c r="G405" s="113"/>
+      <c r="G405" s="112"/>
     </row>
     <row r="406" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A406" s="159" t="s">
+      <c r="A406" s="157" t="s">
         <v>479</v>
       </c>
-      <c r="B406" s="188">
+      <c r="B406" s="186">
         <v>19170379.800000001</v>
       </c>
-      <c r="C406" s="188">
+      <c r="C406" s="186">
         <v>45454.2</v>
       </c>
-      <c r="D406" s="188">
+      <c r="D406" s="186">
         <v>81756.2</v>
       </c>
-      <c r="E406" s="189" t="s">
+      <c r="E406" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F406" s="74"/>
-      <c r="G406" s="113"/>
+      <c r="G406" s="112"/>
     </row>
     <row r="407" spans="1:7" s="24" customFormat="1">
-      <c r="A407" s="158" t="s">
+      <c r="A407" s="156" t="s">
         <v>480</v>
       </c>
-      <c r="B407" s="188">
+      <c r="B407" s="186">
         <v>163775010.09999999</v>
       </c>
-      <c r="C407" s="188">
+      <c r="C407" s="186">
         <v>4537231.0999999996</v>
       </c>
-      <c r="D407" s="188">
+      <c r="D407" s="186">
         <v>107043925.40000001</v>
       </c>
-      <c r="E407" s="188">
+      <c r="E407" s="186">
         <v>5750.2</v>
       </c>
       <c r="F407" s="74"/>
-      <c r="G407" s="113"/>
+      <c r="G407" s="112"/>
     </row>
     <row r="408" spans="1:7" s="24" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A408" s="159" t="s">
+      <c r="A408" s="157" t="s">
         <v>481</v>
       </c>
-      <c r="B408" s="188">
+      <c r="B408" s="186">
         <v>115452166.90000001</v>
       </c>
-      <c r="C408" s="188">
+      <c r="C408" s="186">
         <v>14583.3</v>
       </c>
-      <c r="D408" s="188">
+      <c r="D408" s="186">
         <v>67065511</v>
       </c>
-      <c r="E408" s="189" t="s">
+      <c r="E408" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F408" s="74"/>
-      <c r="G408" s="113"/>
+      <c r="G408" s="112"/>
     </row>
     <row r="409" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A409" s="159" t="s">
+      <c r="A409" s="157" t="s">
         <v>482</v>
       </c>
-      <c r="B409" s="188">
+      <c r="B409" s="186">
         <v>47545784.399999999</v>
       </c>
-      <c r="C409" s="188">
+      <c r="C409" s="186">
         <v>4522647.8</v>
       </c>
-      <c r="D409" s="188">
+      <c r="D409" s="186">
         <v>39946652.299999997</v>
       </c>
-      <c r="E409" s="188">
+      <c r="E409" s="186">
         <v>5750.2</v>
       </c>
       <c r="F409" s="74"/>
-      <c r="G409" s="113"/>
+      <c r="G409" s="112"/>
     </row>
     <row r="410" spans="1:7" s="24" customFormat="1">
-      <c r="A410" s="158" t="s">
+      <c r="A410" s="156" t="s">
         <v>483</v>
       </c>
-      <c r="B410" s="188">
+      <c r="B410" s="186">
         <v>55578182.200000003</v>
       </c>
-      <c r="C410" s="188">
+      <c r="C410" s="186">
         <v>1673244.5</v>
       </c>
-      <c r="D410" s="188">
+      <c r="D410" s="186">
         <v>28396913.399999999</v>
       </c>
-      <c r="E410" s="188">
+      <c r="E410" s="186">
         <v>11623</v>
       </c>
       <c r="F410" s="74"/>
-      <c r="G410" s="113"/>
+      <c r="G410" s="112"/>
     </row>
     <row r="411" spans="1:7" s="24" customFormat="1">
-      <c r="A411" s="159" t="s">
+      <c r="A411" s="157" t="s">
         <v>484</v>
       </c>
-      <c r="B411" s="188">
+      <c r="B411" s="186">
         <v>55450351.5</v>
       </c>
-      <c r="C411" s="188">
+      <c r="C411" s="186">
         <v>1673244.5</v>
       </c>
-      <c r="D411" s="188">
+      <c r="D411" s="186">
         <v>28396827.300000001</v>
       </c>
-      <c r="E411" s="188">
+      <c r="E411" s="186">
         <v>11623</v>
       </c>
       <c r="F411" s="74"/>
-      <c r="G411" s="113"/>
+      <c r="G411" s="112"/>
     </row>
     <row r="412" spans="1:7" s="24" customFormat="1">
-      <c r="A412" s="158" t="s">
+      <c r="A412" s="156" t="s">
         <v>485</v>
       </c>
-      <c r="B412" s="188">
+      <c r="B412" s="186">
         <v>31237287.5</v>
       </c>
-      <c r="C412" s="188">
+      <c r="C412" s="186">
         <v>17153.7</v>
       </c>
-      <c r="D412" s="188">
+      <c r="D412" s="186">
         <v>7774783.5999999996</v>
       </c>
-      <c r="E412" s="188">
+      <c r="E412" s="186">
         <v>14068.7</v>
       </c>
       <c r="F412" s="74"/>
-      <c r="G412" s="113"/>
+      <c r="G412" s="112"/>
     </row>
     <row r="413" spans="1:7" s="24" customFormat="1">
-      <c r="A413" s="159" t="s">
+      <c r="A413" s="157" t="s">
         <v>485</v>
       </c>
-      <c r="B413" s="188">
+      <c r="B413" s="186">
         <v>30167344</v>
       </c>
-      <c r="C413" s="188">
+      <c r="C413" s="186">
         <v>17153.7</v>
       </c>
-      <c r="D413" s="188">
+      <c r="D413" s="186">
         <v>7408486.7000000002</v>
       </c>
-      <c r="E413" s="188">
+      <c r="E413" s="186">
         <v>14068.7</v>
       </c>
       <c r="F413" s="74"/>
-      <c r="G413" s="113"/>
+      <c r="G413" s="112"/>
     </row>
     <row r="414" spans="1:7" s="24" customFormat="1">
-      <c r="A414" s="158" t="s">
+      <c r="A414" s="156" t="s">
         <v>486</v>
       </c>
-      <c r="B414" s="188">
+      <c r="B414" s="186">
         <v>2345761</v>
       </c>
-      <c r="C414" s="188">
+      <c r="C414" s="186">
         <v>2636.6</v>
       </c>
-      <c r="D414" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E414" s="189" t="s">
+      <c r="D414" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E414" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F414" s="74"/>
-      <c r="G414" s="113"/>
+      <c r="G414" s="112"/>
     </row>
     <row r="415" spans="1:7" s="24" customFormat="1">
-      <c r="A415" s="159" t="s">
+      <c r="A415" s="157" t="s">
         <v>486</v>
       </c>
-      <c r="B415" s="188">
+      <c r="B415" s="186">
         <v>2281506</v>
       </c>
-      <c r="C415" s="188">
+      <c r="C415" s="186">
         <v>2636.6</v>
       </c>
-      <c r="D415" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E415" s="189" t="s">
+      <c r="D415" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E415" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F415" s="74"/>
-      <c r="G415" s="113"/>
+      <c r="G415" s="112"/>
     </row>
     <row r="416" spans="1:7" s="24" customFormat="1">
-      <c r="A416" s="158" t="s">
+      <c r="A416" s="156" t="s">
         <v>487</v>
       </c>
-      <c r="B416" s="188">
+      <c r="B416" s="186">
         <v>31943958.300000001</v>
       </c>
-      <c r="C416" s="188">
+      <c r="C416" s="186">
         <v>2428666.2999999998</v>
       </c>
-      <c r="D416" s="188">
+      <c r="D416" s="186">
         <v>1399279.5</v>
       </c>
-      <c r="E416" s="188">
+      <c r="E416" s="186">
         <v>68267</v>
       </c>
       <c r="F416" s="74"/>
-      <c r="G416" s="113"/>
+      <c r="G416" s="112"/>
     </row>
     <row r="417" spans="1:7" s="24" customFormat="1">
-      <c r="A417" s="159" t="s">
+      <c r="A417" s="157" t="s">
         <v>488</v>
       </c>
-      <c r="B417" s="188">
+      <c r="B417" s="186">
         <v>20363521.199999999</v>
       </c>
-      <c r="C417" s="188">
+      <c r="C417" s="186">
         <v>2365707.6</v>
       </c>
-      <c r="D417" s="188">
+      <c r="D417" s="186">
         <v>1166924.8999999999</v>
       </c>
-      <c r="E417" s="188">
+      <c r="E417" s="186">
         <v>66517</v>
       </c>
       <c r="F417" s="74"/>
-      <c r="G417" s="113"/>
+      <c r="G417" s="112"/>
     </row>
     <row r="418" spans="1:7" s="24" customFormat="1">
-      <c r="A418" s="159" t="s">
+      <c r="A418" s="157" t="s">
         <v>489</v>
       </c>
-      <c r="B418" s="188">
+      <c r="B418" s="186">
         <v>10880692.699999999</v>
       </c>
-      <c r="C418" s="188">
+      <c r="C418" s="186">
         <v>62958.8</v>
       </c>
-      <c r="D418" s="188">
+      <c r="D418" s="186">
         <v>219602</v>
       </c>
-      <c r="E418" s="188">
+      <c r="E418" s="186">
         <v>1750</v>
       </c>
       <c r="F418" s="74"/>
-      <c r="G418" s="113"/>
+      <c r="G418" s="112"/>
     </row>
     <row r="419" spans="1:7" s="24" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A419" s="158" t="s">
+      <c r="A419" s="156" t="s">
         <v>490</v>
       </c>
-      <c r="B419" s="188">
+      <c r="B419" s="186">
         <v>31129684.600000001</v>
       </c>
-      <c r="C419" s="188">
+      <c r="C419" s="186">
         <v>2310043.4</v>
       </c>
-      <c r="D419" s="188">
+      <c r="D419" s="186">
         <v>763734.5</v>
       </c>
-      <c r="E419" s="188">
+      <c r="E419" s="186">
         <v>12648</v>
       </c>
       <c r="F419" s="74"/>
-      <c r="G419" s="113"/>
+      <c r="G419" s="112"/>
     </row>
     <row r="420" spans="1:7" s="24" customFormat="1">
-      <c r="A420" s="159" t="s">
+      <c r="A420" s="157" t="s">
         <v>491</v>
       </c>
-      <c r="B420" s="188">
+      <c r="B420" s="186">
         <v>4018204.8</v>
       </c>
-      <c r="C420" s="188">
+      <c r="C420" s="186">
         <v>543108.19999999995</v>
       </c>
-      <c r="D420" s="188">
+      <c r="D420" s="186">
         <v>151234</v>
       </c>
-      <c r="E420" s="188">
+      <c r="E420" s="186">
         <v>960</v>
       </c>
       <c r="F420" s="74"/>
-      <c r="G420" s="113"/>
+      <c r="G420" s="112"/>
     </row>
     <row r="421" spans="1:7" s="24" customFormat="1">
-      <c r="A421" s="159" t="s">
+      <c r="A421" s="157" t="s">
         <v>492</v>
       </c>
-      <c r="B421" s="188">
+      <c r="B421" s="186">
         <v>1875077.6</v>
       </c>
-      <c r="C421" s="188">
+      <c r="C421" s="186">
         <v>45148.9</v>
       </c>
-      <c r="D421" s="188">
+      <c r="D421" s="186">
         <v>257344.7</v>
       </c>
-      <c r="E421" s="188">
+      <c r="E421" s="186">
         <v>11680</v>
       </c>
       <c r="F421" s="74"/>
-      <c r="G421" s="113"/>
+      <c r="G421" s="112"/>
     </row>
     <row r="422" spans="1:7" s="24" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A422" s="159" t="s">
+      <c r="A422" s="157" t="s">
         <v>493</v>
       </c>
-      <c r="B422" s="188">
+      <c r="B422" s="186">
         <v>450230.4</v>
       </c>
-      <c r="C422" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D422" s="188">
+      <c r="C422" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D422" s="186">
         <v>84623</v>
       </c>
-      <c r="E422" s="189" t="s">
+      <c r="E422" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F422" s="74"/>
-      <c r="G422" s="113"/>
+      <c r="G422" s="112"/>
     </row>
     <row r="423" spans="1:7" s="24" customFormat="1">
-      <c r="A423" s="159" t="s">
+      <c r="A423" s="157" t="s">
         <v>494</v>
       </c>
-      <c r="B423" s="188">
+      <c r="B423" s="186">
         <v>23346019.5</v>
       </c>
-      <c r="C423" s="188">
+      <c r="C423" s="186">
         <v>1721786.3</v>
       </c>
-      <c r="D423" s="188">
+      <c r="D423" s="186">
         <v>192378.4</v>
       </c>
-      <c r="E423" s="188">
+      <c r="E423" s="186">
         <v>8</v>
       </c>
       <c r="F423" s="74"/>
-      <c r="G423" s="113"/>
+      <c r="G423" s="112"/>
     </row>
     <row r="424" spans="1:7" s="24" customFormat="1">
-      <c r="A424" s="158" t="s">
+      <c r="A424" s="156" t="s">
         <v>495</v>
       </c>
-      <c r="B424" s="188">
+      <c r="B424" s="186">
         <v>4517031.3</v>
       </c>
-      <c r="C424" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D424" s="188">
+      <c r="C424" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D424" s="186">
         <v>105983.8</v>
       </c>
-      <c r="E424" s="189" t="s">
+      <c r="E424" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F424" s="74"/>
-      <c r="G424" s="113"/>
+      <c r="G424" s="112"/>
     </row>
     <row r="425" spans="1:7" s="24" customFormat="1">
-      <c r="A425" s="159" t="s">
+      <c r="A425" s="157" t="s">
         <v>495</v>
       </c>
-      <c r="B425" s="188">
+      <c r="B425" s="186">
         <v>4052435.5</v>
       </c>
-      <c r="C425" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D425" s="188">
+      <c r="C425" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D425" s="186">
         <v>100266</v>
       </c>
-      <c r="E425" s="189" t="s">
+      <c r="E425" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F425" s="74"/>
-      <c r="G425" s="113"/>
+      <c r="G425" s="112"/>
     </row>
     <row r="426" spans="1:7" s="24" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A426" s="158" t="s">
+      <c r="A426" s="156" t="s">
         <v>496</v>
       </c>
-      <c r="B426" s="188">
+      <c r="B426" s="186">
         <v>524819.6</v>
       </c>
-      <c r="C426" s="188">
+      <c r="C426" s="186">
         <v>68185.100000000006</v>
       </c>
-      <c r="D426" s="188">
+      <c r="D426" s="186">
         <v>79603</v>
       </c>
-      <c r="E426" s="189" t="s">
+      <c r="E426" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F426" s="74"/>
-      <c r="G426" s="113"/>
+      <c r="G426" s="112"/>
     </row>
     <row r="427" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A427" s="159" t="s">
+      <c r="A427" s="157" t="s">
         <v>496</v>
       </c>
-      <c r="B427" s="188">
+      <c r="B427" s="186">
         <v>443673.8</v>
       </c>
-      <c r="C427" s="188">
+      <c r="C427" s="186">
         <v>68185.100000000006</v>
       </c>
-      <c r="D427" s="188">
+      <c r="D427" s="186">
         <v>79170.7</v>
       </c>
-      <c r="E427" s="189" t="s">
+      <c r="E427" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F427" s="74"/>
-      <c r="G427" s="113"/>
+      <c r="G427" s="112"/>
     </row>
     <row r="428" spans="1:7" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="A428" s="158" t="s">
+      <c r="A428" s="156" t="s">
         <v>497</v>
       </c>
-      <c r="B428" s="188">
+      <c r="B428" s="186">
         <v>2610414.4</v>
       </c>
-      <c r="C428" s="188">
+      <c r="C428" s="186">
         <v>1312129.6000000001</v>
       </c>
-      <c r="D428" s="188">
+      <c r="D428" s="186">
         <v>77674.2</v>
       </c>
-      <c r="E428" s="188">
+      <c r="E428" s="186">
         <v>44367</v>
       </c>
       <c r="F428" s="74"/>
-      <c r="G428" s="113"/>
+      <c r="G428" s="112"/>
     </row>
     <row r="429" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A429" s="159" t="s">
+      <c r="A429" s="157" t="s">
         <v>497</v>
       </c>
-      <c r="B429" s="188">
+      <c r="B429" s="186">
         <v>2262968.9</v>
       </c>
-      <c r="C429" s="188">
+      <c r="C429" s="186">
         <v>1312129.6000000001</v>
       </c>
-      <c r="D429" s="188">
+      <c r="D429" s="186">
         <v>75241</v>
       </c>
-      <c r="E429" s="188">
+      <c r="E429" s="186">
         <v>44367</v>
       </c>
       <c r="F429" s="74"/>
-      <c r="G429" s="113"/>
+      <c r="G429" s="112"/>
     </row>
     <row r="430" spans="1:7" s="24" customFormat="1">
-      <c r="A430" s="158" t="s">
+      <c r="A430" s="156" t="s">
         <v>498</v>
       </c>
-      <c r="B430" s="188">
+      <c r="B430" s="186">
         <v>192347266.30000001</v>
       </c>
-      <c r="C430" s="188">
+      <c r="C430" s="186">
         <v>10340742.800000001</v>
       </c>
-      <c r="D430" s="188">
+      <c r="D430" s="186">
         <v>8569743.3000000007</v>
       </c>
-      <c r="E430" s="188">
+      <c r="E430" s="186">
         <v>91975.4</v>
       </c>
       <c r="F430" s="74"/>
-      <c r="G430" s="113"/>
+      <c r="G430" s="112"/>
     </row>
     <row r="431" spans="1:7" s="24" customFormat="1">
-      <c r="A431" s="159" t="s">
+      <c r="A431" s="157" t="s">
         <v>498</v>
       </c>
-      <c r="B431" s="188">
+      <c r="B431" s="186">
         <v>186008373.69999999</v>
       </c>
-      <c r="C431" s="188">
+      <c r="C431" s="186">
         <v>10340742.800000001</v>
       </c>
-      <c r="D431" s="188">
+      <c r="D431" s="186">
         <v>8403127.4000000004</v>
       </c>
-      <c r="E431" s="188">
+      <c r="E431" s="186">
         <v>91975.4</v>
       </c>
       <c r="F431" s="74"/>
-      <c r="G431" s="113"/>
+      <c r="G431" s="112"/>
     </row>
     <row r="432" spans="1:7" s="24" customFormat="1">
-      <c r="A432" s="157" t="s">
+      <c r="A432" s="155" t="s">
         <v>821</v>
       </c>
-      <c r="B432" s="188">
+      <c r="B432" s="186">
         <v>233051447.69999999</v>
       </c>
-      <c r="C432" s="188">
+      <c r="C432" s="186">
         <v>4182372.5</v>
       </c>
-      <c r="D432" s="188">
+      <c r="D432" s="186">
         <v>14198699.5</v>
       </c>
-      <c r="E432" s="189" t="s">
+      <c r="E432" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F432" s="74"/>
-      <c r="G432" s="113"/>
+      <c r="G432" s="112"/>
     </row>
     <row r="433" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A433" s="158" t="s">
+      <c r="A433" s="156" t="s">
         <v>499</v>
       </c>
-      <c r="B433" s="188">
+      <c r="B433" s="186">
         <v>12375529.199999999</v>
       </c>
-      <c r="C433" s="188">
+      <c r="C433" s="186">
         <v>560</v>
       </c>
-      <c r="D433" s="188">
+      <c r="D433" s="186">
         <v>597207.6</v>
       </c>
-      <c r="E433" s="189" t="s">
+      <c r="E433" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F433" s="74"/>
-      <c r="G433" s="113"/>
+      <c r="G433" s="112"/>
     </row>
     <row r="434" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A434" s="159" t="s">
+      <c r="A434" s="157" t="s">
         <v>499</v>
       </c>
-      <c r="B434" s="188">
+      <c r="B434" s="186">
         <v>11847999.4</v>
       </c>
-      <c r="C434" s="188">
+      <c r="C434" s="186">
         <v>560</v>
       </c>
-      <c r="D434" s="188">
+      <c r="D434" s="186">
         <v>69762</v>
       </c>
-      <c r="E434" s="189" t="s">
+      <c r="E434" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F434" s="74"/>
-      <c r="G434" s="113"/>
+      <c r="G434" s="112"/>
     </row>
     <row r="435" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A435" s="158" t="s">
+      <c r="A435" s="156" t="s">
         <v>500</v>
       </c>
-      <c r="B435" s="188">
+      <c r="B435" s="186">
         <v>701423.4</v>
       </c>
-      <c r="C435" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D435" s="188">
+      <c r="C435" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D435" s="186">
         <v>203150</v>
       </c>
-      <c r="E435" s="189" t="s">
+      <c r="E435" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F435" s="74"/>
-      <c r="G435" s="113"/>
+      <c r="G435" s="112"/>
     </row>
     <row r="436" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A436" s="159" t="s">
+      <c r="A436" s="157" t="s">
         <v>500</v>
       </c>
-      <c r="B436" s="188">
+      <c r="B436" s="186">
         <v>699094.2</v>
       </c>
-      <c r="C436" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D436" s="188">
+      <c r="C436" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D436" s="186">
         <v>200836</v>
       </c>
-      <c r="E436" s="189" t="s">
+      <c r="E436" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F436" s="74"/>
-      <c r="G436" s="113"/>
-      <c r="I436" s="158"/>
+      <c r="G436" s="112"/>
+      <c r="I436" s="156"/>
     </row>
     <row r="437" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A437" s="158" t="s">
+      <c r="A437" s="156" t="s">
         <v>501</v>
       </c>
-      <c r="B437" s="188">
+      <c r="B437" s="186">
         <v>3535637.7</v>
       </c>
-      <c r="C437" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D437" s="188">
+      <c r="C437" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D437" s="186">
         <v>2657854</v>
       </c>
-      <c r="E437" s="189" t="s">
+      <c r="E437" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F437" s="74"/>
-      <c r="G437" s="113"/>
-      <c r="I437" s="158"/>
+      <c r="G437" s="112"/>
+      <c r="I437" s="156"/>
     </row>
     <row r="438" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A438" s="159" t="s">
+      <c r="A438" s="157" t="s">
         <v>501</v>
       </c>
-      <c r="B438" s="188">
+      <c r="B438" s="186">
         <v>3182370.1</v>
       </c>
-      <c r="C438" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D438" s="188">
+      <c r="C438" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D438" s="186">
         <v>2526559.7999999998</v>
       </c>
-      <c r="E438" s="189" t="s">
+      <c r="E438" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F438" s="74"/>
-      <c r="G438" s="113"/>
+      <c r="G438" s="112"/>
     </row>
     <row r="439" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A439" s="158" t="s">
+      <c r="A439" s="156" t="s">
         <v>502</v>
       </c>
-      <c r="B439" s="188">
+      <c r="B439" s="186">
         <v>13049547.300000001</v>
       </c>
-      <c r="C439" s="188">
+      <c r="C439" s="186">
         <v>15333.2</v>
       </c>
-      <c r="D439" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E439" s="189" t="s">
+      <c r="D439" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E439" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F439" s="74"/>
-      <c r="G439" s="113"/>
+      <c r="G439" s="112"/>
     </row>
     <row r="440" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A440" s="159" t="s">
+      <c r="A440" s="157" t="s">
         <v>502</v>
       </c>
-      <c r="B440" s="188">
+      <c r="B440" s="186">
         <v>6685488.2999999998</v>
       </c>
-      <c r="C440" s="188">
+      <c r="C440" s="186">
         <v>15333.2</v>
       </c>
-      <c r="D440" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E440" s="189" t="s">
+      <c r="D440" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E440" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F440" s="74"/>
-      <c r="G440" s="113"/>
+      <c r="G440" s="112"/>
     </row>
     <row r="441" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A441" s="158" t="s">
+      <c r="A441" s="156" t="s">
         <v>503</v>
       </c>
-      <c r="B441" s="188">
+      <c r="B441" s="186">
         <v>2008892.7</v>
       </c>
-      <c r="C441" s="188">
+      <c r="C441" s="186">
         <v>2205</v>
       </c>
-      <c r="D441" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E441" s="189" t="s">
+      <c r="D441" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E441" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F441" s="74"/>
-      <c r="G441" s="113"/>
+      <c r="G441" s="112"/>
     </row>
     <row r="442" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A442" s="159" t="s">
+      <c r="A442" s="157" t="s">
         <v>503</v>
       </c>
-      <c r="B442" s="188">
+      <c r="B442" s="186">
         <v>1978646.7</v>
       </c>
-      <c r="C442" s="188">
+      <c r="C442" s="186">
         <v>2205</v>
       </c>
-      <c r="D442" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E442" s="189" t="s">
+      <c r="D442" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E442" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F442" s="74"/>
-      <c r="G442" s="113"/>
+      <c r="G442" s="112"/>
     </row>
     <row r="443" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A443" s="158" t="s">
+      <c r="A443" s="156" t="s">
         <v>504</v>
       </c>
-      <c r="B443" s="188">
+      <c r="B443" s="186">
         <v>2382436.1</v>
       </c>
-      <c r="C443" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D443" s="188">
+      <c r="C443" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D443" s="186">
         <v>13220.6</v>
       </c>
-      <c r="E443" s="189" t="s">
+      <c r="E443" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F443" s="74"/>
-      <c r="G443" s="113"/>
+      <c r="G443" s="112"/>
     </row>
     <row r="444" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A444" s="159" t="s">
+      <c r="A444" s="157" t="s">
         <v>504</v>
       </c>
-      <c r="B444" s="188">
+      <c r="B444" s="186">
         <v>2369215.5</v>
       </c>
-      <c r="C444" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E444" s="189" t="s">
+      <c r="C444" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D444" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E444" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F444" s="74"/>
-      <c r="G444" s="113"/>
+      <c r="G444" s="112"/>
     </row>
     <row r="445" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A445" s="158" t="s">
+      <c r="A445" s="156" t="s">
         <v>505</v>
       </c>
-      <c r="B445" s="188">
+      <c r="B445" s="186">
         <v>1507078.6</v>
       </c>
-      <c r="C445" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D445" s="188">
+      <c r="C445" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D445" s="186">
         <v>2351.1999999999998</v>
       </c>
-      <c r="E445" s="189" t="s">
+      <c r="E445" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F445" s="74"/>
-      <c r="G445" s="113"/>
+      <c r="G445" s="112"/>
     </row>
     <row r="446" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A446" s="159" t="s">
+      <c r="A446" s="157" t="s">
         <v>505</v>
       </c>
-      <c r="B446" s="188">
+      <c r="B446" s="186">
         <v>1504727.4</v>
       </c>
-      <c r="C446" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E446" s="189" t="s">
+      <c r="C446" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D446" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E446" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F446" s="74"/>
-      <c r="G446" s="113"/>
+      <c r="G446" s="112"/>
     </row>
     <row r="447" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A447" s="158" t="s">
+      <c r="A447" s="156" t="s">
         <v>506</v>
       </c>
-      <c r="B447" s="188">
+      <c r="B447" s="186">
         <v>5902287.4000000004</v>
       </c>
-      <c r="C447" s="188">
+      <c r="C447" s="186">
         <v>149742.20000000001</v>
       </c>
-      <c r="D447" s="188">
+      <c r="D447" s="186">
         <v>389416</v>
       </c>
-      <c r="E447" s="189" t="s">
+      <c r="E447" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F447" s="74"/>
-      <c r="G447" s="113"/>
+      <c r="G447" s="112"/>
     </row>
     <row r="448" spans="1:9" s="24" customFormat="1" ht="22.5">
-      <c r="A448" s="159" t="s">
+      <c r="A448" s="157" t="s">
         <v>506</v>
       </c>
-      <c r="B448" s="188">
+      <c r="B448" s="186">
         <v>5512871.4000000004</v>
       </c>
-      <c r="C448" s="188">
+      <c r="C448" s="186">
         <v>149742.20000000001</v>
       </c>
-      <c r="D448" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E448" s="189" t="s">
+      <c r="D448" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E448" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F448" s="74"/>
-      <c r="G448" s="113"/>
+      <c r="G448" s="112"/>
     </row>
     <row r="449" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A449" s="158" t="s">
+      <c r="A449" s="156" t="s">
         <v>507</v>
       </c>
-      <c r="B449" s="188">
+      <c r="B449" s="186">
         <v>1003833.2</v>
       </c>
-      <c r="C449" s="188">
+      <c r="C449" s="186">
         <v>13000</v>
       </c>
-      <c r="D449" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E449" s="189" t="s">
+      <c r="D449" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E449" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F449" s="74"/>
-      <c r="G449" s="113"/>
+      <c r="G449" s="112"/>
     </row>
     <row r="450" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A450" s="159" t="s">
+      <c r="A450" s="157" t="s">
         <v>507</v>
       </c>
-      <c r="B450" s="188">
+      <c r="B450" s="186">
         <v>1003833.2</v>
       </c>
-      <c r="C450" s="188">
+      <c r="C450" s="186">
         <v>13000</v>
       </c>
-      <c r="D450" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E450" s="189" t="s">
+      <c r="D450" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E450" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F450" s="74"/>
-      <c r="G450" s="113"/>
+      <c r="G450" s="112"/>
     </row>
     <row r="451" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A451" s="158" t="s">
+      <c r="A451" s="156" t="s">
         <v>508</v>
       </c>
-      <c r="B451" s="188">
+      <c r="B451" s="186">
         <v>5575693.4000000004</v>
       </c>
-      <c r="C451" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E451" s="189" t="s">
+      <c r="C451" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D451" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E451" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F451" s="74"/>
-      <c r="G451" s="113"/>
+      <c r="G451" s="112"/>
     </row>
     <row r="452" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A452" s="159" t="s">
+      <c r="A452" s="157" t="s">
         <v>508</v>
       </c>
-      <c r="B452" s="188">
+      <c r="B452" s="186">
         <v>5573912.2999999998</v>
       </c>
-      <c r="C452" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E452" s="189" t="s">
+      <c r="C452" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D452" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E452" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F452" s="74"/>
-      <c r="G452" s="113"/>
+      <c r="G452" s="112"/>
     </row>
     <row r="453" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A453" s="158" t="s">
+      <c r="A453" s="156" t="s">
         <v>509</v>
       </c>
-      <c r="B453" s="188">
+      <c r="B453" s="186">
         <v>61157399.399999999</v>
       </c>
-      <c r="C453" s="188">
+      <c r="C453" s="186">
         <v>850855.4</v>
       </c>
-      <c r="D453" s="188">
+      <c r="D453" s="186">
         <v>646711.4</v>
       </c>
-      <c r="E453" s="189" t="s">
+      <c r="E453" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F453" s="74"/>
-      <c r="G453" s="113"/>
+      <c r="G453" s="112"/>
     </row>
     <row r="454" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A454" s="159" t="s">
+      <c r="A454" s="157" t="s">
         <v>510</v>
       </c>
-      <c r="B454" s="188">
+      <c r="B454" s="186">
         <v>4174197.3</v>
       </c>
-      <c r="C454" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E454" s="189" t="s">
+      <c r="C454" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D454" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E454" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F454" s="74"/>
-      <c r="G454" s="113"/>
+      <c r="G454" s="112"/>
     </row>
     <row r="455" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A455" s="159" t="s">
+      <c r="A455" s="157" t="s">
         <v>511</v>
       </c>
-      <c r="B455" s="188">
+      <c r="B455" s="186">
         <v>50197578</v>
       </c>
-      <c r="C455" s="188">
+      <c r="C455" s="186">
         <v>850855.4</v>
       </c>
-      <c r="D455" s="188">
+      <c r="D455" s="186">
         <v>229379</v>
       </c>
-      <c r="E455" s="189" t="s">
+      <c r="E455" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F455" s="74"/>
-      <c r="G455" s="113"/>
+      <c r="G455" s="112"/>
     </row>
     <row r="456" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A456" s="158" t="s">
+      <c r="A456" s="156" t="s">
         <v>512</v>
       </c>
-      <c r="B456" s="188">
+      <c r="B456" s="186">
         <v>2522266.1</v>
       </c>
-      <c r="C456" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D456" s="188">
+      <c r="C456" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D456" s="186">
         <v>3751</v>
       </c>
-      <c r="E456" s="189" t="s">
+      <c r="E456" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F456" s="74"/>
-      <c r="G456" s="113"/>
+      <c r="G456" s="112"/>
     </row>
     <row r="457" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A457" s="159" t="s">
+      <c r="A457" s="157" t="s">
         <v>512</v>
       </c>
-      <c r="B457" s="188">
+      <c r="B457" s="186">
         <v>2519643.1</v>
       </c>
-      <c r="C457" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D457" s="188">
+      <c r="C457" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D457" s="186">
         <v>3751</v>
       </c>
-      <c r="E457" s="189" t="s">
+      <c r="E457" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F457" s="74"/>
-      <c r="G457" s="113"/>
+      <c r="G457" s="112"/>
     </row>
     <row r="458" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A458" s="158" t="s">
+      <c r="A458" s="156" t="s">
         <v>513</v>
       </c>
-      <c r="B458" s="188">
+      <c r="B458" s="186">
         <v>28010327.699999999</v>
       </c>
-      <c r="C458" s="188">
+      <c r="C458" s="186">
         <v>1420714.3</v>
       </c>
-      <c r="D458" s="188">
+      <c r="D458" s="186">
         <v>298694.09999999998</v>
       </c>
-      <c r="E458" s="189" t="s">
+      <c r="E458" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F458" s="74"/>
-      <c r="G458" s="113"/>
+      <c r="G458" s="112"/>
     </row>
     <row r="459" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A459" s="159" t="s">
+      <c r="A459" s="157" t="s">
         <v>513</v>
       </c>
-      <c r="B459" s="188">
+      <c r="B459" s="186">
         <v>19567152.5</v>
       </c>
-      <c r="C459" s="188">
+      <c r="C459" s="186">
         <v>1420714.3</v>
       </c>
-      <c r="D459" s="188">
+      <c r="D459" s="186">
         <v>78000</v>
       </c>
-      <c r="E459" s="189" t="s">
+      <c r="E459" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F459" s="74"/>
-      <c r="G459" s="113"/>
+      <c r="G459" s="112"/>
     </row>
     <row r="460" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A460" s="158" t="s">
+      <c r="A460" s="156" t="s">
         <v>514</v>
       </c>
-      <c r="B460" s="188">
+      <c r="B460" s="186">
         <v>5950440.5</v>
       </c>
-      <c r="C460" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E460" s="189" t="s">
+      <c r="C460" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D460" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E460" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F460" s="74"/>
-      <c r="G460" s="113"/>
+      <c r="G460" s="112"/>
     </row>
     <row r="461" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A461" s="159" t="s">
+      <c r="A461" s="157" t="s">
         <v>514</v>
       </c>
-      <c r="B461" s="188">
+      <c r="B461" s="186">
         <v>5950440.5</v>
       </c>
-      <c r="C461" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E461" s="189" t="s">
+      <c r="C461" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D461" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E461" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F461" s="74"/>
-      <c r="G461" s="113"/>
+      <c r="G461" s="112"/>
     </row>
     <row r="462" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A462" s="158" t="s">
+      <c r="A462" s="156" t="s">
         <v>515</v>
       </c>
-      <c r="B462" s="188">
+      <c r="B462" s="186">
         <v>1072109.2</v>
       </c>
-      <c r="C462" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D462" s="188">
+      <c r="C462" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D462" s="186">
         <v>596589.19999999995</v>
       </c>
-      <c r="E462" s="189" t="s">
+      <c r="E462" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F462" s="74"/>
-      <c r="G462" s="113"/>
+      <c r="G462" s="112"/>
     </row>
     <row r="463" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A463" s="159" t="s">
+      <c r="A463" s="157" t="s">
         <v>515</v>
       </c>
-      <c r="B463" s="188">
+      <c r="B463" s="186">
         <v>877389</v>
       </c>
-      <c r="C463" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D463" s="188">
+      <c r="C463" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D463" s="186">
         <v>401869</v>
       </c>
-      <c r="E463" s="189" t="s">
+      <c r="E463" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F463" s="74"/>
-      <c r="G463" s="113"/>
+      <c r="G463" s="112"/>
     </row>
     <row r="464" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A464" s="158" t="s">
+      <c r="A464" s="156" t="s">
         <v>516</v>
       </c>
-      <c r="B464" s="188">
+      <c r="B464" s="186">
         <v>26036416</v>
       </c>
-      <c r="C464" s="188">
+      <c r="C464" s="186">
         <v>883205</v>
       </c>
-      <c r="D464" s="188">
+      <c r="D464" s="186">
         <v>225816.4</v>
       </c>
-      <c r="E464" s="189" t="s">
+      <c r="E464" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F464" s="74"/>
-      <c r="G464" s="113"/>
+      <c r="G464" s="112"/>
     </row>
     <row r="465" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A465" s="159" t="s">
+      <c r="A465" s="157" t="s">
         <v>517</v>
       </c>
-      <c r="B465" s="188">
+      <c r="B465" s="186">
         <v>2682373.7999999998</v>
       </c>
-      <c r="C465" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E465" s="189" t="s">
+      <c r="C465" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D465" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E465" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F465" s="74"/>
-      <c r="G465" s="113"/>
+      <c r="G465" s="112"/>
     </row>
     <row r="466" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A466" s="159" t="s">
+      <c r="A466" s="157" t="s">
         <v>518</v>
       </c>
-      <c r="B466" s="188">
+      <c r="B466" s="186">
         <v>23317812.199999999</v>
       </c>
-      <c r="C466" s="188">
+      <c r="C466" s="186">
         <v>883205</v>
       </c>
-      <c r="D466" s="188">
+      <c r="D466" s="186">
         <v>189937</v>
       </c>
-      <c r="E466" s="189" t="s">
+      <c r="E466" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F466" s="74"/>
-      <c r="G466" s="113"/>
+      <c r="G466" s="112"/>
     </row>
     <row r="467" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A467" s="158" t="s">
+      <c r="A467" s="156" t="s">
         <v>519</v>
       </c>
-      <c r="B467" s="188">
+      <c r="B467" s="186">
         <v>1523718.1</v>
       </c>
-      <c r="C467" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D467" s="188">
+      <c r="C467" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D467" s="186">
         <v>314965</v>
       </c>
-      <c r="E467" s="189" t="s">
+      <c r="E467" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F467" s="74"/>
-      <c r="G467" s="113"/>
+      <c r="G467" s="112"/>
     </row>
     <row r="468" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A468" s="159" t="s">
+      <c r="A468" s="157" t="s">
         <v>519</v>
       </c>
-      <c r="B468" s="188">
+      <c r="B468" s="186">
         <v>1523718.1</v>
       </c>
-      <c r="C468" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D468" s="188">
+      <c r="C468" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D468" s="186">
         <v>314965</v>
       </c>
-      <c r="E468" s="189" t="s">
+      <c r="E468" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F468" s="74"/>
-      <c r="G468" s="113"/>
+      <c r="G468" s="112"/>
     </row>
     <row r="469" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A469" s="158" t="s">
+      <c r="A469" s="156" t="s">
         <v>520</v>
       </c>
-      <c r="B469" s="188">
+      <c r="B469" s="186">
         <v>8409962</v>
       </c>
-      <c r="C469" s="188">
+      <c r="C469" s="186">
         <v>10864.3</v>
       </c>
-      <c r="D469" s="188">
+      <c r="D469" s="186">
         <v>2580650</v>
       </c>
-      <c r="E469" s="189" t="s">
+      <c r="E469" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F469" s="74"/>
-      <c r="G469" s="113"/>
+      <c r="G469" s="112"/>
     </row>
     <row r="470" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A470" s="159" t="s">
+      <c r="A470" s="157" t="s">
         <v>521</v>
       </c>
-      <c r="B470" s="188">
+      <c r="B470" s="186">
         <v>8376923.2000000002</v>
       </c>
-      <c r="C470" s="188">
+      <c r="C470" s="186">
         <v>10864.3</v>
       </c>
-      <c r="D470" s="188">
+      <c r="D470" s="186">
         <v>2580650</v>
       </c>
-      <c r="E470" s="189" t="s">
+      <c r="E470" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F470" s="74"/>
-      <c r="G470" s="113"/>
+      <c r="G470" s="112"/>
     </row>
     <row r="471" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A471" s="158" t="s">
+      <c r="A471" s="156" t="s">
         <v>522</v>
       </c>
-      <c r="B471" s="188">
+      <c r="B471" s="186">
         <v>5355644.5</v>
       </c>
-      <c r="C471" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E471" s="189" t="s">
+      <c r="C471" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D471" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E471" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F471" s="74"/>
-      <c r="G471" s="113"/>
+      <c r="G471" s="112"/>
     </row>
     <row r="472" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A472" s="159" t="s">
+      <c r="A472" s="157" t="s">
         <v>522</v>
       </c>
-      <c r="B472" s="188">
+      <c r="B472" s="186">
         <v>5355644.5</v>
       </c>
-      <c r="C472" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E472" s="189" t="s">
+      <c r="C472" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D472" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E472" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F472" s="74"/>
-      <c r="G472" s="113"/>
+      <c r="G472" s="112"/>
     </row>
     <row r="473" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A473" s="158" t="s">
+      <c r="A473" s="156" t="s">
         <v>523</v>
       </c>
-      <c r="B473" s="188">
+      <c r="B473" s="186">
         <v>26541990.800000001</v>
       </c>
-      <c r="C473" s="188">
+      <c r="C473" s="186">
         <v>21561</v>
       </c>
-      <c r="D473" s="188">
+      <c r="D473" s="186">
         <v>6260</v>
       </c>
-      <c r="E473" s="189" t="s">
+      <c r="E473" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F473" s="74"/>
-      <c r="G473" s="113"/>
+      <c r="G473" s="112"/>
     </row>
     <row r="474" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A474" s="159" t="s">
+      <c r="A474" s="157" t="s">
         <v>523</v>
       </c>
-      <c r="B474" s="188">
+      <c r="B474" s="186">
         <v>20163615.300000001</v>
       </c>
-      <c r="C474" s="188">
+      <c r="C474" s="186">
         <v>21561</v>
       </c>
-      <c r="D474" s="188">
+      <c r="D474" s="186">
         <v>6260</v>
       </c>
-      <c r="E474" s="189" t="s">
+      <c r="E474" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F474" s="74"/>
-      <c r="G474" s="113"/>
+      <c r="G474" s="112"/>
     </row>
     <row r="475" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A475" s="158" t="s">
+      <c r="A475" s="156" t="s">
         <v>524</v>
       </c>
-      <c r="B475" s="188">
+      <c r="B475" s="186">
         <v>18428814.300000001</v>
       </c>
-      <c r="C475" s="188">
+      <c r="C475" s="186">
         <v>814332.2</v>
       </c>
-      <c r="D475" s="188">
+      <c r="D475" s="186">
         <v>5662063</v>
       </c>
-      <c r="E475" s="189" t="s">
+      <c r="E475" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F475" s="74"/>
-      <c r="G475" s="113"/>
+      <c r="G475" s="112"/>
     </row>
     <row r="476" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A476" s="159" t="s">
+      <c r="A476" s="157" t="s">
         <v>524</v>
       </c>
-      <c r="B476" s="188">
+      <c r="B476" s="186">
         <v>18415315.699999999</v>
       </c>
-      <c r="C476" s="188">
+      <c r="C476" s="186">
         <v>814332.2</v>
       </c>
-      <c r="D476" s="188">
+      <c r="D476" s="186">
         <v>5662063</v>
       </c>
-      <c r="E476" s="189" t="s">
+      <c r="E476" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F476" s="74"/>
-      <c r="G476" s="113"/>
+      <c r="G476" s="112"/>
     </row>
     <row r="477" spans="1:7" s="24" customFormat="1">
-      <c r="A477" s="157" t="s">
+      <c r="A477" s="155" t="s">
         <v>823</v>
       </c>
-      <c r="B477" s="188">
+      <c r="B477" s="186">
         <v>878741183.70000005</v>
       </c>
-      <c r="C477" s="188">
+      <c r="C477" s="186">
         <v>41293044.899999999</v>
       </c>
-      <c r="D477" s="188">
+      <c r="D477" s="186">
         <v>6765466.7000000002</v>
       </c>
-      <c r="E477" s="188">
+      <c r="E477" s="186">
         <v>1035615.9</v>
       </c>
       <c r="F477" s="74"/>
-      <c r="G477" s="113"/>
+      <c r="G477" s="112"/>
     </row>
     <row r="478" spans="1:7" s="24" customFormat="1">
-      <c r="A478" s="158" t="s">
+      <c r="A478" s="156" t="s">
         <v>525</v>
       </c>
-      <c r="B478" s="188">
+      <c r="B478" s="186">
         <v>677574075.10000002</v>
       </c>
-      <c r="C478" s="188">
+      <c r="C478" s="186">
         <v>35684478.899999999</v>
       </c>
-      <c r="D478" s="188">
+      <c r="D478" s="186">
         <v>4627298.3</v>
       </c>
-      <c r="E478" s="188">
+      <c r="E478" s="186">
         <v>187359.8</v>
       </c>
       <c r="F478" s="74"/>
-      <c r="G478" s="113"/>
+      <c r="G478" s="112"/>
     </row>
     <row r="479" spans="1:7" s="24" customFormat="1">
-      <c r="A479" s="159" t="s">
+      <c r="A479" s="157" t="s">
         <v>525</v>
       </c>
-      <c r="B479" s="188">
+      <c r="B479" s="186">
         <v>672518623</v>
       </c>
-      <c r="C479" s="188">
+      <c r="C479" s="186">
         <v>35684478.899999999</v>
       </c>
-      <c r="D479" s="188">
+      <c r="D479" s="186">
         <v>4446260.3</v>
       </c>
-      <c r="E479" s="188">
+      <c r="E479" s="186">
         <v>187359.8</v>
       </c>
       <c r="F479" s="74"/>
-      <c r="G479" s="113"/>
+      <c r="G479" s="112"/>
     </row>
     <row r="480" spans="1:7" s="24" customFormat="1">
-      <c r="A480" s="158" t="s">
+      <c r="A480" s="156" t="s">
         <v>526</v>
       </c>
-      <c r="B480" s="188">
+      <c r="B480" s="186">
         <v>109543.2</v>
       </c>
-      <c r="C480" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E480" s="189" t="s">
+      <c r="C480" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D480" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E480" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F480" s="74"/>
-      <c r="G480" s="113"/>
+      <c r="G480" s="112"/>
     </row>
     <row r="481" spans="1:7" s="24" customFormat="1">
-      <c r="A481" s="159" t="s">
+      <c r="A481" s="157" t="s">
         <v>526</v>
       </c>
-      <c r="B481" s="188">
+      <c r="B481" s="186">
         <v>109543.2</v>
       </c>
-      <c r="C481" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E481" s="189" t="s">
+      <c r="C481" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D481" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E481" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F481" s="74"/>
-      <c r="G481" s="113"/>
+      <c r="G481" s="112"/>
     </row>
     <row r="482" spans="1:7" s="24" customFormat="1">
-      <c r="A482" s="158" t="s">
+      <c r="A482" s="156" t="s">
         <v>527</v>
       </c>
-      <c r="B482" s="188">
+      <c r="B482" s="186">
         <v>16006585.199999999</v>
       </c>
-      <c r="C482" s="188">
+      <c r="C482" s="186">
         <v>264377.2</v>
       </c>
-      <c r="D482" s="188">
+      <c r="D482" s="186">
         <v>182476.2</v>
       </c>
-      <c r="E482" s="188">
+      <c r="E482" s="186">
         <v>1850</v>
       </c>
       <c r="F482" s="74"/>
-      <c r="G482" s="113"/>
+      <c r="G482" s="112"/>
     </row>
     <row r="483" spans="1:7" s="24" customFormat="1">
-      <c r="A483" s="159" t="s">
+      <c r="A483" s="157" t="s">
         <v>527</v>
       </c>
-      <c r="B483" s="188">
+      <c r="B483" s="186">
         <v>15970981.4</v>
       </c>
-      <c r="C483" s="188">
+      <c r="C483" s="186">
         <v>264377.2</v>
       </c>
-      <c r="D483" s="188">
+      <c r="D483" s="186">
         <v>182476.2</v>
       </c>
-      <c r="E483" s="188">
+      <c r="E483" s="186">
         <v>1850</v>
       </c>
       <c r="F483" s="74"/>
-      <c r="G483" s="113"/>
+      <c r="G483" s="112"/>
     </row>
     <row r="484" spans="1:7" s="24" customFormat="1">
-      <c r="A484" s="158" t="s">
+      <c r="A484" s="156" t="s">
         <v>528</v>
       </c>
-      <c r="B484" s="188">
+      <c r="B484" s="186">
         <v>33120519</v>
       </c>
-      <c r="C484" s="188">
+      <c r="C484" s="186">
         <v>907007.1</v>
       </c>
-      <c r="D484" s="188">
+      <c r="D484" s="186">
         <v>572183.5</v>
       </c>
-      <c r="E484" s="188">
+      <c r="E484" s="186">
         <v>68774.7</v>
       </c>
       <c r="F484" s="74"/>
-      <c r="G484" s="113"/>
+      <c r="G484" s="112"/>
     </row>
     <row r="485" spans="1:7" s="24" customFormat="1">
-      <c r="A485" s="159" t="s">
+      <c r="A485" s="157" t="s">
         <v>529</v>
       </c>
-      <c r="B485" s="188">
+      <c r="B485" s="186">
         <v>24772.6</v>
       </c>
-      <c r="C485" s="188">
+      <c r="C485" s="186">
         <v>1617.9</v>
       </c>
-      <c r="D485" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E485" s="189" t="s">
+      <c r="D485" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E485" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F485" s="74"/>
-      <c r="G485" s="113"/>
+      <c r="G485" s="112"/>
     </row>
     <row r="486" spans="1:7" s="24" customFormat="1">
-      <c r="A486" s="159" t="s">
+      <c r="A486" s="157" t="s">
         <v>530</v>
       </c>
-      <c r="B486" s="188">
+      <c r="B486" s="186">
         <v>288294.5</v>
       </c>
-      <c r="C486" s="188">
+      <c r="C486" s="186">
         <v>9613</v>
       </c>
-      <c r="D486" s="188">
+      <c r="D486" s="186">
         <v>4536</v>
       </c>
-      <c r="E486" s="189" t="s">
+      <c r="E486" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F486" s="74"/>
-      <c r="G486" s="113"/>
+      <c r="G486" s="112"/>
     </row>
     <row r="487" spans="1:7" s="24" customFormat="1">
-      <c r="A487" s="159" t="s">
+      <c r="A487" s="157" t="s">
         <v>531</v>
       </c>
-      <c r="B487" s="188">
+      <c r="B487" s="186">
         <v>2997997.1</v>
       </c>
-      <c r="C487" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D487" s="188">
+      <c r="C487" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D487" s="186">
         <v>8517</v>
       </c>
-      <c r="E487" s="189" t="s">
+      <c r="E487" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F487" s="74"/>
-      <c r="G487" s="113"/>
+      <c r="G487" s="112"/>
     </row>
     <row r="488" spans="1:7" s="24" customFormat="1">
-      <c r="A488" s="159" t="s">
+      <c r="A488" s="157" t="s">
         <v>532</v>
       </c>
-      <c r="B488" s="188">
+      <c r="B488" s="186">
         <v>29710146.800000001</v>
       </c>
-      <c r="C488" s="188">
+      <c r="C488" s="186">
         <v>895776.2</v>
       </c>
-      <c r="D488" s="188">
+      <c r="D488" s="186">
         <v>518978.5</v>
       </c>
-      <c r="E488" s="188">
+      <c r="E488" s="186">
         <v>68774.7</v>
       </c>
       <c r="F488" s="74"/>
-      <c r="G488" s="113"/>
+      <c r="G488" s="112"/>
     </row>
     <row r="489" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A489" s="158" t="s">
+      <c r="A489" s="156" t="s">
         <v>533</v>
       </c>
-      <c r="B489" s="188">
+      <c r="B489" s="186">
         <v>6440427.0999999996</v>
       </c>
-      <c r="C489" s="188">
+      <c r="C489" s="186">
         <v>262514.90000000002</v>
       </c>
-      <c r="D489" s="188">
+      <c r="D489" s="186">
         <v>53814</v>
       </c>
-      <c r="E489" s="188">
+      <c r="E489" s="186">
         <v>20465</v>
       </c>
       <c r="F489" s="74"/>
-      <c r="G489" s="113"/>
+      <c r="G489" s="112"/>
     </row>
     <row r="490" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A490" s="159" t="s">
+      <c r="A490" s="157" t="s">
         <v>533</v>
       </c>
-      <c r="B490" s="188">
+      <c r="B490" s="186">
         <v>6204310</v>
       </c>
-      <c r="C490" s="188">
+      <c r="C490" s="186">
         <v>262514.90000000002</v>
       </c>
-      <c r="D490" s="188">
+      <c r="D490" s="186">
         <v>53814</v>
       </c>
-      <c r="E490" s="188">
+      <c r="E490" s="186">
         <v>20465</v>
       </c>
       <c r="F490" s="74"/>
-      <c r="G490" s="113"/>
+      <c r="G490" s="112"/>
     </row>
     <row r="491" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A491" s="158" t="s">
+      <c r="A491" s="156" t="s">
         <v>534</v>
       </c>
-      <c r="B491" s="188">
+      <c r="B491" s="186">
         <v>45598371.5</v>
       </c>
-      <c r="C491" s="188">
+      <c r="C491" s="186">
         <v>31882.1</v>
       </c>
-      <c r="D491" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E491" s="189" t="s">
+      <c r="D491" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E491" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F491" s="74"/>
-      <c r="G491" s="113"/>
+      <c r="G491" s="112"/>
     </row>
     <row r="492" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A492" s="159" t="s">
+      <c r="A492" s="157" t="s">
         <v>534</v>
       </c>
-      <c r="B492" s="188">
+      <c r="B492" s="186">
         <v>45225333.899999999</v>
       </c>
-      <c r="C492" s="188">
+      <c r="C492" s="186">
         <v>31882.1</v>
       </c>
-      <c r="D492" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E492" s="189" t="s">
+      <c r="D492" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E492" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F492" s="74"/>
-      <c r="G492" s="113"/>
+      <c r="G492" s="112"/>
     </row>
     <row r="493" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A493" s="158" t="s">
+      <c r="A493" s="156" t="s">
         <v>535</v>
       </c>
-      <c r="B493" s="188">
+      <c r="B493" s="186">
         <v>32750818.199999999</v>
       </c>
-      <c r="C493" s="188">
+      <c r="C493" s="186">
         <v>1928585.4</v>
       </c>
-      <c r="D493" s="188">
+      <c r="D493" s="186">
         <v>806717.4</v>
       </c>
-      <c r="E493" s="188">
+      <c r="E493" s="186">
         <v>681680</v>
       </c>
       <c r="F493" s="74"/>
-      <c r="G493" s="113"/>
+      <c r="G493" s="112"/>
     </row>
     <row r="494" spans="1:7" s="24" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A494" s="159" t="s">
+      <c r="A494" s="157" t="s">
         <v>535</v>
       </c>
-      <c r="B494" s="188">
+      <c r="B494" s="186">
         <v>30567093.5</v>
       </c>
-      <c r="C494" s="188">
+      <c r="C494" s="186">
         <v>1928585.4</v>
       </c>
-      <c r="D494" s="188">
+      <c r="D494" s="186">
         <v>806717.4</v>
       </c>
-      <c r="E494" s="188">
+      <c r="E494" s="186">
         <v>681680</v>
       </c>
       <c r="F494" s="74"/>
-      <c r="G494" s="113"/>
+      <c r="G494" s="112"/>
     </row>
     <row r="495" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A495" s="158" t="s">
+      <c r="A495" s="156" t="s">
         <v>536</v>
       </c>
-      <c r="B495" s="188">
+      <c r="B495" s="186">
         <v>103600.8</v>
       </c>
-      <c r="C495" s="188">
+      <c r="C495" s="186">
         <v>94628.800000000003</v>
       </c>
-      <c r="D495" s="188">
+      <c r="D495" s="186">
         <v>1008</v>
       </c>
-      <c r="E495" s="189" t="s">
+      <c r="E495" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F495" s="74"/>
-      <c r="G495" s="113"/>
+      <c r="G495" s="112"/>
     </row>
     <row r="496" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A496" s="159" t="s">
+      <c r="A496" s="157" t="s">
         <v>536</v>
       </c>
-      <c r="B496" s="188">
+      <c r="B496" s="186">
         <v>103600.8</v>
       </c>
-      <c r="C496" s="188">
+      <c r="C496" s="186">
         <v>94628.800000000003</v>
       </c>
-      <c r="D496" s="188">
+      <c r="D496" s="186">
         <v>1008</v>
       </c>
-      <c r="E496" s="189" t="s">
+      <c r="E496" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F496" s="74"/>
-      <c r="G496" s="113"/>
+      <c r="G496" s="112"/>
     </row>
     <row r="497" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A497" s="158" t="s">
+      <c r="A497" s="156" t="s">
         <v>537</v>
       </c>
-      <c r="B497" s="188">
+      <c r="B497" s="186">
         <v>1723368.6</v>
       </c>
-      <c r="C497" s="188">
+      <c r="C497" s="186">
         <v>5497.9</v>
       </c>
-      <c r="D497" s="188">
+      <c r="D497" s="186">
         <v>2000</v>
       </c>
-      <c r="E497" s="189" t="s">
+      <c r="E497" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F497" s="74"/>
-      <c r="G497" s="113"/>
+      <c r="G497" s="112"/>
     </row>
     <row r="498" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A498" s="159" t="s">
+      <c r="A498" s="157" t="s">
         <v>537</v>
       </c>
-      <c r="B498" s="188">
+      <c r="B498" s="186">
         <v>1718750.7</v>
       </c>
-      <c r="C498" s="188">
+      <c r="C498" s="186">
         <v>5497.9</v>
       </c>
-      <c r="D498" s="188">
+      <c r="D498" s="186">
         <v>2000</v>
       </c>
-      <c r="E498" s="189" t="s">
+      <c r="E498" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F498" s="74"/>
-      <c r="G498" s="113"/>
+      <c r="G498" s="112"/>
     </row>
     <row r="499" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A499" s="158" t="s">
+      <c r="A499" s="156" t="s">
         <v>538</v>
       </c>
-      <c r="B499" s="188">
+      <c r="B499" s="186">
         <v>2007010.1</v>
       </c>
-      <c r="C499" s="188">
+      <c r="C499" s="186">
         <v>32487.8</v>
       </c>
-      <c r="D499" s="188">
+      <c r="D499" s="186">
         <v>2058</v>
       </c>
-      <c r="E499" s="189" t="s">
+      <c r="E499" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F499" s="74"/>
-      <c r="G499" s="113"/>
+      <c r="G499" s="112"/>
     </row>
     <row r="500" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A500" s="159" t="s">
+      <c r="A500" s="157" t="s">
         <v>538</v>
       </c>
-      <c r="B500" s="188">
+      <c r="B500" s="186">
         <v>1994807</v>
       </c>
-      <c r="C500" s="188">
+      <c r="C500" s="186">
         <v>32487.8</v>
       </c>
-      <c r="D500" s="188">
+      <c r="D500" s="186">
         <v>2058</v>
       </c>
-      <c r="E500" s="189" t="s">
+      <c r="E500" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F500" s="74"/>
-      <c r="G500" s="113"/>
+      <c r="G500" s="112"/>
     </row>
     <row r="501" spans="1:7" s="24" customFormat="1">
-      <c r="A501" s="158" t="s">
+      <c r="A501" s="156" t="s">
         <v>539</v>
       </c>
-      <c r="B501" s="188">
+      <c r="B501" s="186">
         <v>10754682.800000001</v>
       </c>
-      <c r="C501" s="188">
+      <c r="C501" s="186">
         <v>445680</v>
       </c>
-      <c r="D501" s="188">
+      <c r="D501" s="186">
         <v>236599.6</v>
       </c>
-      <c r="E501" s="188">
+      <c r="E501" s="186">
         <v>62030.1</v>
       </c>
       <c r="F501" s="74"/>
-      <c r="G501" s="113"/>
+      <c r="G501" s="112"/>
     </row>
     <row r="502" spans="1:7" s="24" customFormat="1">
-      <c r="A502" s="159" t="s">
+      <c r="A502" s="157" t="s">
         <v>539</v>
       </c>
-      <c r="B502" s="188">
+      <c r="B502" s="186">
         <v>10677449.1</v>
       </c>
-      <c r="C502" s="188">
+      <c r="C502" s="186">
         <v>445680</v>
       </c>
-      <c r="D502" s="188">
+      <c r="D502" s="186">
         <v>235999.6</v>
       </c>
-      <c r="E502" s="188">
+      <c r="E502" s="186">
         <v>62030.1</v>
       </c>
       <c r="F502" s="74"/>
-      <c r="G502" s="113"/>
+      <c r="G502" s="112"/>
     </row>
     <row r="503" spans="1:7" s="24" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A503" s="158" t="s">
+      <c r="A503" s="156" t="s">
         <v>540</v>
       </c>
-      <c r="B503" s="188">
+      <c r="B503" s="186">
         <v>3138091.1</v>
       </c>
-      <c r="C503" s="188">
+      <c r="C503" s="186">
         <v>158063.1</v>
       </c>
-      <c r="D503" s="188">
+      <c r="D503" s="186">
         <v>53180</v>
       </c>
-      <c r="E503" s="188">
+      <c r="E503" s="186">
         <v>180</v>
       </c>
       <c r="F503" s="74"/>
-      <c r="G503" s="113"/>
+      <c r="G503" s="112"/>
     </row>
     <row r="504" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A504" s="159" t="s">
+      <c r="A504" s="157" t="s">
         <v>540</v>
       </c>
-      <c r="B504" s="188">
+      <c r="B504" s="186">
         <v>3134082.9</v>
       </c>
-      <c r="C504" s="188">
+      <c r="C504" s="186">
         <v>158063.1</v>
       </c>
-      <c r="D504" s="188">
+      <c r="D504" s="186">
         <v>53180</v>
       </c>
-      <c r="E504" s="188">
+      <c r="E504" s="186">
         <v>180</v>
       </c>
       <c r="F504" s="74"/>
-      <c r="G504" s="113"/>
+      <c r="G504" s="112"/>
     </row>
     <row r="505" spans="1:7" s="24" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A505" s="158" t="s">
+      <c r="A505" s="156" t="s">
         <v>541</v>
       </c>
-      <c r="B505" s="188">
+      <c r="B505" s="186">
         <v>8190179.2000000002</v>
       </c>
-      <c r="C505" s="188">
+      <c r="C505" s="186">
         <v>16806.5</v>
       </c>
-      <c r="D505" s="188">
+      <c r="D505" s="186">
         <v>56451</v>
       </c>
-      <c r="E505" s="189" t="s">
+      <c r="E505" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F505" s="74"/>
-      <c r="G505" s="113"/>
+      <c r="G505" s="112"/>
     </row>
     <row r="506" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A506" s="159" t="s">
+      <c r="A506" s="157" t="s">
         <v>541</v>
       </c>
-      <c r="B506" s="188">
+      <c r="B506" s="186">
         <v>8171128.2000000002</v>
       </c>
-      <c r="C506" s="188">
+      <c r="C506" s="186">
         <v>16806.5</v>
       </c>
-      <c r="D506" s="188">
+      <c r="D506" s="186">
         <v>56451</v>
       </c>
-      <c r="E506" s="189" t="s">
+      <c r="E506" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F506" s="74"/>
-      <c r="G506" s="113"/>
+      <c r="G506" s="112"/>
     </row>
     <row r="507" spans="1:7" s="24" customFormat="1">
-      <c r="A507" s="158" t="s">
+      <c r="A507" s="156" t="s">
         <v>542</v>
       </c>
-      <c r="B507" s="188">
+      <c r="B507" s="186">
         <v>311937.09999999998</v>
       </c>
-      <c r="C507" s="188">
+      <c r="C507" s="186">
         <v>10509.9</v>
       </c>
-      <c r="D507" s="188">
+      <c r="D507" s="186">
         <v>2829</v>
       </c>
-      <c r="E507" s="188">
+      <c r="E507" s="186">
         <v>1959</v>
       </c>
       <c r="F507" s="74"/>
-      <c r="G507" s="113"/>
+      <c r="G507" s="112"/>
     </row>
     <row r="508" spans="1:7" s="24" customFormat="1">
-      <c r="A508" s="159" t="s">
+      <c r="A508" s="157" t="s">
         <v>542</v>
       </c>
-      <c r="B508" s="188">
+      <c r="B508" s="186">
         <v>311937.09999999998</v>
       </c>
-      <c r="C508" s="188">
+      <c r="C508" s="186">
         <v>10509.9</v>
       </c>
-      <c r="D508" s="188">
+      <c r="D508" s="186">
         <v>2829</v>
       </c>
-      <c r="E508" s="188">
+      <c r="E508" s="186">
         <v>1959</v>
       </c>
       <c r="F508" s="74"/>
-      <c r="G508" s="113"/>
+      <c r="G508" s="112"/>
     </row>
     <row r="509" spans="1:7" s="24" customFormat="1">
-      <c r="A509" s="158" t="s">
+      <c r="A509" s="156" t="s">
         <v>543</v>
       </c>
-      <c r="B509" s="188">
+      <c r="B509" s="186">
         <v>23483675.300000001</v>
       </c>
-      <c r="C509" s="188">
+      <c r="C509" s="186">
         <v>955941.3</v>
       </c>
-      <c r="D509" s="188">
+      <c r="D509" s="186">
         <v>27893.3</v>
       </c>
-      <c r="E509" s="188">
+      <c r="E509" s="186">
         <v>4900</v>
       </c>
       <c r="F509" s="74"/>
-      <c r="G509" s="113"/>
+      <c r="G509" s="112"/>
     </row>
     <row r="510" spans="1:7" s="24" customFormat="1">
-      <c r="A510" s="159" t="s">
+      <c r="A510" s="157" t="s">
         <v>544</v>
       </c>
-      <c r="B510" s="188">
+      <c r="B510" s="186">
         <v>23298603.399999999</v>
       </c>
-      <c r="C510" s="188">
+      <c r="C510" s="186">
         <v>955941.3</v>
       </c>
-      <c r="D510" s="188">
+      <c r="D510" s="186">
         <v>27893.3</v>
       </c>
-      <c r="E510" s="188">
+      <c r="E510" s="186">
         <v>4900</v>
       </c>
       <c r="F510" s="74"/>
-      <c r="G510" s="113"/>
+      <c r="G510" s="112"/>
     </row>
     <row r="511" spans="1:7" s="24" customFormat="1">
-      <c r="A511" s="158" t="s">
+      <c r="A511" s="156" t="s">
         <v>545</v>
       </c>
-      <c r="B511" s="188">
+      <c r="B511" s="186">
         <v>17428299.300000001</v>
       </c>
-      <c r="C511" s="188">
+      <c r="C511" s="186">
         <v>494583.8</v>
       </c>
-      <c r="D511" s="188">
+      <c r="D511" s="186">
         <v>140958.39999999999</v>
       </c>
-      <c r="E511" s="188">
+      <c r="E511" s="186">
         <v>6417.4</v>
       </c>
       <c r="F511" s="74"/>
-      <c r="G511" s="113"/>
+      <c r="G511" s="112"/>
     </row>
     <row r="512" spans="1:7" s="24" customFormat="1">
-      <c r="A512" s="159" t="s">
+      <c r="A512" s="157" t="s">
         <v>545</v>
       </c>
-      <c r="B512" s="188">
+      <c r="B512" s="186">
         <v>17270152.300000001</v>
       </c>
-      <c r="C512" s="188">
+      <c r="C512" s="186">
         <v>494583.8</v>
       </c>
-      <c r="D512" s="188">
+      <c r="D512" s="186">
         <v>140958.39999999999</v>
       </c>
-      <c r="E512" s="188">
+      <c r="E512" s="186">
         <v>6417.4</v>
       </c>
       <c r="F512" s="74"/>
-      <c r="G512" s="113"/>
+      <c r="G512" s="112"/>
     </row>
     <row r="513" spans="1:7" s="24" customFormat="1">
-      <c r="A513" s="157" t="s">
+      <c r="A513" s="155" t="s">
         <v>822</v>
       </c>
-      <c r="B513" s="188">
+      <c r="B513" s="186">
         <v>478599375.39999998</v>
       </c>
-      <c r="C513" s="188">
+      <c r="C513" s="186">
         <v>43859309.399999999</v>
       </c>
-      <c r="D513" s="188">
+      <c r="D513" s="186">
         <v>14846042.300000001</v>
       </c>
-      <c r="E513" s="188">
+      <c r="E513" s="186">
         <v>1185220.3999999999</v>
       </c>
       <c r="F513" s="74"/>
-      <c r="G513" s="113"/>
+      <c r="G513" s="112"/>
     </row>
     <row r="514" spans="1:7" s="24" customFormat="1">
-      <c r="A514" s="158" t="s">
+      <c r="A514" s="156" t="s">
         <v>546</v>
       </c>
-      <c r="B514" s="188">
+      <c r="B514" s="186">
         <v>20284064</v>
       </c>
-      <c r="C514" s="188">
+      <c r="C514" s="186">
         <v>2079127</v>
       </c>
-      <c r="D514" s="188">
+      <c r="D514" s="186">
         <v>193840.3</v>
       </c>
-      <c r="E514" s="188">
+      <c r="E514" s="186">
         <v>14059</v>
       </c>
       <c r="F514" s="74"/>
-      <c r="G514" s="113"/>
+      <c r="G514" s="112"/>
     </row>
     <row r="515" spans="1:7" s="24" customFormat="1">
-      <c r="A515" s="159" t="s">
+      <c r="A515" s="157" t="s">
         <v>546</v>
       </c>
-      <c r="B515" s="188">
+      <c r="B515" s="186">
         <v>20125192.899999999</v>
       </c>
-      <c r="C515" s="188">
+      <c r="C515" s="186">
         <v>2079127</v>
       </c>
-      <c r="D515" s="188">
+      <c r="D515" s="186">
         <v>185235.3</v>
       </c>
-      <c r="E515" s="188">
+      <c r="E515" s="186">
         <v>14059</v>
       </c>
       <c r="F515" s="74"/>
-      <c r="G515" s="113"/>
+      <c r="G515" s="112"/>
     </row>
     <row r="516" spans="1:7" s="24" customFormat="1">
-      <c r="A516" s="158" t="s">
+      <c r="A516" s="156" t="s">
         <v>547</v>
       </c>
-      <c r="B516" s="188">
+      <c r="B516" s="186">
         <v>638705.9</v>
       </c>
-      <c r="C516" s="188">
+      <c r="C516" s="186">
         <v>21060.799999999999</v>
       </c>
-      <c r="D516" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E516" s="189" t="s">
+      <c r="D516" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E516" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F516" s="74"/>
-      <c r="G516" s="113"/>
+      <c r="G516" s="112"/>
     </row>
     <row r="517" spans="1:7" s="24" customFormat="1">
-      <c r="A517" s="159" t="s">
+      <c r="A517" s="157" t="s">
         <v>547</v>
       </c>
-      <c r="B517" s="188">
+      <c r="B517" s="186">
         <v>638705.9</v>
       </c>
-      <c r="C517" s="188">
+      <c r="C517" s="186">
         <v>21060.799999999999</v>
       </c>
-      <c r="D517" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E517" s="189" t="s">
+      <c r="D517" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E517" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F517" s="74"/>
-      <c r="G517" s="113"/>
+      <c r="G517" s="112"/>
     </row>
     <row r="518" spans="1:7" s="24" customFormat="1">
-      <c r="A518" s="158" t="s">
+      <c r="A518" s="156" t="s">
         <v>548</v>
       </c>
-      <c r="B518" s="188">
+      <c r="B518" s="186">
         <v>47143559</v>
       </c>
-      <c r="C518" s="188">
+      <c r="C518" s="186">
         <v>7297380.0999999996</v>
       </c>
-      <c r="D518" s="188">
+      <c r="D518" s="186">
         <v>924566.2</v>
       </c>
-      <c r="E518" s="188">
+      <c r="E518" s="186">
         <v>321215.3</v>
       </c>
       <c r="F518" s="74"/>
-      <c r="G518" s="113"/>
+      <c r="G518" s="112"/>
     </row>
     <row r="519" spans="1:7" s="24" customFormat="1">
-      <c r="A519" s="159" t="s">
+      <c r="A519" s="157" t="s">
         <v>548</v>
       </c>
-      <c r="B519" s="188">
+      <c r="B519" s="186">
         <v>47060074.299999997</v>
       </c>
-      <c r="C519" s="188">
+      <c r="C519" s="186">
         <v>7297380.0999999996</v>
       </c>
-      <c r="D519" s="188">
+      <c r="D519" s="186">
         <v>924566.2</v>
       </c>
-      <c r="E519" s="188">
+      <c r="E519" s="186">
         <v>321215.3</v>
       </c>
       <c r="F519" s="74"/>
-      <c r="G519" s="113"/>
+      <c r="G519" s="112"/>
     </row>
     <row r="520" spans="1:7" s="24" customFormat="1">
-      <c r="A520" s="158" t="s">
+      <c r="A520" s="156" t="s">
         <v>549</v>
       </c>
-      <c r="B520" s="188">
+      <c r="B520" s="186">
         <v>2707626.4</v>
       </c>
-      <c r="C520" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D520" s="188">
+      <c r="C520" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D520" s="186">
         <v>837.1</v>
       </c>
-      <c r="E520" s="189" t="s">
+      <c r="E520" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F520" s="74"/>
-      <c r="G520" s="113"/>
+      <c r="G520" s="112"/>
     </row>
     <row r="521" spans="1:7" s="24" customFormat="1">
-      <c r="A521" s="159" t="s">
+      <c r="A521" s="157" t="s">
         <v>549</v>
       </c>
-      <c r="B521" s="188">
+      <c r="B521" s="186">
         <v>2667593.9</v>
       </c>
-      <c r="C521" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E521" s="189" t="s">
+      <c r="C521" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D521" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E521" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F521" s="74"/>
-      <c r="G521" s="113"/>
+      <c r="G521" s="112"/>
     </row>
     <row r="522" spans="1:7" s="24" customFormat="1">
-      <c r="A522" s="158" t="s">
+      <c r="A522" s="156" t="s">
         <v>550</v>
       </c>
-      <c r="B522" s="188">
+      <c r="B522" s="186">
         <v>183637.7</v>
       </c>
-      <c r="C522" s="188">
+      <c r="C522" s="186">
         <v>65000.6</v>
       </c>
-      <c r="D522" s="188">
+      <c r="D522" s="186">
         <v>93940.3</v>
       </c>
-      <c r="E522" s="188">
+      <c r="E522" s="186">
         <v>39482</v>
       </c>
       <c r="F522" s="74"/>
-      <c r="G522" s="113"/>
+      <c r="G522" s="112"/>
     </row>
     <row r="523" spans="1:7" s="24" customFormat="1">
-      <c r="A523" s="159" t="s">
+      <c r="A523" s="157" t="s">
         <v>550</v>
       </c>
-      <c r="B523" s="188">
+      <c r="B523" s="186">
         <v>170647.7</v>
       </c>
-      <c r="C523" s="188">
+      <c r="C523" s="186">
         <v>65000.6</v>
       </c>
-      <c r="D523" s="188">
+      <c r="D523" s="186">
         <v>93940.3</v>
       </c>
-      <c r="E523" s="188">
+      <c r="E523" s="186">
         <v>39482</v>
       </c>
       <c r="F523" s="74"/>
-      <c r="G523" s="113"/>
+      <c r="G523" s="112"/>
     </row>
     <row r="524" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A524" s="158" t="s">
+      <c r="A524" s="156" t="s">
         <v>551</v>
       </c>
-      <c r="B524" s="188">
+      <c r="B524" s="186">
         <v>366399.4</v>
       </c>
-      <c r="C524" s="188">
+      <c r="C524" s="186">
         <v>56880.7</v>
       </c>
-      <c r="D524" s="188">
+      <c r="D524" s="186">
         <v>19406.5</v>
       </c>
-      <c r="E524" s="188">
+      <c r="E524" s="186">
         <v>17506.5</v>
       </c>
       <c r="F524" s="74"/>
-      <c r="G524" s="113"/>
+      <c r="G524" s="112"/>
     </row>
     <row r="525" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A525" s="159" t="s">
+      <c r="A525" s="157" t="s">
         <v>551</v>
       </c>
-      <c r="B525" s="188">
+      <c r="B525" s="186">
         <v>366399.4</v>
       </c>
-      <c r="C525" s="188">
+      <c r="C525" s="186">
         <v>56880.7</v>
       </c>
-      <c r="D525" s="188">
+      <c r="D525" s="186">
         <v>19406.5</v>
       </c>
-      <c r="E525" s="188">
+      <c r="E525" s="186">
         <v>17506.5</v>
       </c>
       <c r="F525" s="74"/>
-      <c r="G525" s="113"/>
+      <c r="G525" s="112"/>
     </row>
     <row r="526" spans="1:7" s="24" customFormat="1">
-      <c r="A526" s="158" t="s">
+      <c r="A526" s="156" t="s">
         <v>552</v>
       </c>
-      <c r="B526" s="188">
+      <c r="B526" s="186">
         <v>2586507.4</v>
       </c>
-      <c r="C526" s="188">
+      <c r="C526" s="186">
         <v>2569202</v>
       </c>
-      <c r="D526" s="188">
+      <c r="D526" s="186">
         <v>29635</v>
       </c>
-      <c r="E526" s="188">
+      <c r="E526" s="186">
         <v>17453</v>
       </c>
       <c r="F526" s="74"/>
-      <c r="G526" s="113"/>
+      <c r="G526" s="112"/>
     </row>
     <row r="527" spans="1:7" s="24" customFormat="1">
-      <c r="A527" s="159" t="s">
+      <c r="A527" s="157" t="s">
         <v>552</v>
       </c>
-      <c r="B527" s="188">
+      <c r="B527" s="186">
         <v>2586507.4</v>
       </c>
-      <c r="C527" s="188">
+      <c r="C527" s="186">
         <v>2569202</v>
       </c>
-      <c r="D527" s="188">
+      <c r="D527" s="186">
         <v>29635</v>
       </c>
-      <c r="E527" s="188">
+      <c r="E527" s="186">
         <v>17453</v>
       </c>
       <c r="F527" s="74"/>
-      <c r="G527" s="113"/>
+      <c r="G527" s="112"/>
     </row>
     <row r="528" spans="1:7" s="24" customFormat="1">
-      <c r="A528" s="158" t="s">
+      <c r="A528" s="156" t="s">
         <v>553</v>
       </c>
-      <c r="B528" s="188">
+      <c r="B528" s="186">
         <v>1280203.2</v>
       </c>
-      <c r="C528" s="188">
+      <c r="C528" s="186">
         <v>1202837.5</v>
       </c>
-      <c r="D528" s="188">
+      <c r="D528" s="186">
         <v>125556.4</v>
       </c>
-      <c r="E528" s="188">
+      <c r="E528" s="186">
         <v>92788.9</v>
       </c>
       <c r="F528" s="74"/>
-      <c r="G528" s="113"/>
+      <c r="G528" s="112"/>
     </row>
     <row r="529" spans="1:7" s="24" customFormat="1">
-      <c r="A529" s="159" t="s">
+      <c r="A529" s="157" t="s">
         <v>553</v>
       </c>
-      <c r="B529" s="188">
+      <c r="B529" s="186">
         <v>1280203.2</v>
       </c>
-      <c r="C529" s="188">
+      <c r="C529" s="186">
         <v>1202837.5</v>
       </c>
-      <c r="D529" s="188">
+      <c r="D529" s="186">
         <v>125556.4</v>
       </c>
-      <c r="E529" s="188">
+      <c r="E529" s="186">
         <v>92788.9</v>
       </c>
       <c r="F529" s="74"/>
-      <c r="G529" s="113"/>
+      <c r="G529" s="112"/>
     </row>
     <row r="530" spans="1:7" s="24" customFormat="1">
-      <c r="A530" s="158" t="s">
+      <c r="A530" s="156" t="s">
         <v>554</v>
       </c>
-      <c r="B530" s="188">
+      <c r="B530" s="186">
         <v>2301876.6</v>
       </c>
-      <c r="C530" s="188">
+      <c r="C530" s="186">
         <v>161081.79999999999</v>
       </c>
-      <c r="D530" s="188">
+      <c r="D530" s="186">
         <v>93043.3</v>
       </c>
-      <c r="E530" s="188">
+      <c r="E530" s="186">
         <v>52151.3</v>
       </c>
       <c r="F530" s="74"/>
-      <c r="G530" s="113"/>
+      <c r="G530" s="112"/>
     </row>
     <row r="531" spans="1:7" s="24" customFormat="1">
-      <c r="A531" s="159" t="s">
+      <c r="A531" s="157" t="s">
         <v>554</v>
       </c>
-      <c r="B531" s="188">
+      <c r="B531" s="186">
         <v>2301876.6</v>
       </c>
-      <c r="C531" s="188">
+      <c r="C531" s="186">
         <v>161081.79999999999</v>
       </c>
-      <c r="D531" s="188">
+      <c r="D531" s="186">
         <v>93043.3</v>
       </c>
-      <c r="E531" s="188">
+      <c r="E531" s="186">
         <v>52151.3</v>
       </c>
       <c r="F531" s="74"/>
-      <c r="G531" s="113"/>
+      <c r="G531" s="112"/>
     </row>
     <row r="532" spans="1:7" s="24" customFormat="1">
-      <c r="A532" s="158" t="s">
+      <c r="A532" s="156" t="s">
         <v>555</v>
       </c>
-      <c r="B532" s="188">
+      <c r="B532" s="186">
         <v>5199896.8</v>
       </c>
-      <c r="C532" s="188">
+      <c r="C532" s="186">
         <v>1150674.8999999999</v>
       </c>
-      <c r="D532" s="188">
+      <c r="D532" s="186">
         <v>118817.9</v>
       </c>
-      <c r="E532" s="188">
+      <c r="E532" s="186">
         <v>112805.9</v>
       </c>
       <c r="F532" s="74"/>
-      <c r="G532" s="113"/>
+      <c r="G532" s="112"/>
     </row>
     <row r="533" spans="1:7" s="24" customFormat="1">
-      <c r="A533" s="159" t="s">
+      <c r="A533" s="157" t="s">
         <v>556</v>
       </c>
-      <c r="B533" s="188">
+      <c r="B533" s="186">
         <v>3484.1</v>
       </c>
-      <c r="C533" s="188">
+      <c r="C533" s="186">
         <v>3484.1</v>
       </c>
-      <c r="D533" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E533" s="189" t="s">
+      <c r="D533" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E533" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F533" s="74"/>
-      <c r="G533" s="113"/>
+      <c r="G533" s="112"/>
     </row>
     <row r="534" spans="1:7" s="24" customFormat="1">
-      <c r="A534" s="159" t="s">
+      <c r="A534" s="157" t="s">
         <v>557</v>
       </c>
-      <c r="B534" s="188">
+      <c r="B534" s="186">
         <v>5119574.9000000004</v>
       </c>
-      <c r="C534" s="188">
+      <c r="C534" s="186">
         <v>1147190.8</v>
       </c>
-      <c r="D534" s="188">
+      <c r="D534" s="186">
         <v>118817.9</v>
       </c>
-      <c r="E534" s="188">
+      <c r="E534" s="186">
         <v>112805.9</v>
       </c>
       <c r="F534" s="74"/>
-      <c r="G534" s="113"/>
+      <c r="G534" s="112"/>
     </row>
     <row r="535" spans="1:7" s="24" customFormat="1">
-      <c r="A535" s="158" t="s">
+      <c r="A535" s="156" t="s">
         <v>558</v>
       </c>
-      <c r="B535" s="188">
+      <c r="B535" s="186">
         <v>3394865.9</v>
       </c>
-      <c r="C535" s="188">
+      <c r="C535" s="186">
         <v>115168.3</v>
       </c>
-      <c r="D535" s="188">
+      <c r="D535" s="186">
         <v>9087</v>
       </c>
-      <c r="E535" s="188">
+      <c r="E535" s="186">
         <v>9087</v>
       </c>
       <c r="F535" s="74"/>
-      <c r="G535" s="113"/>
+      <c r="G535" s="112"/>
     </row>
     <row r="536" spans="1:7" s="24" customFormat="1">
-      <c r="A536" s="159" t="s">
+      <c r="A536" s="157" t="s">
         <v>558</v>
       </c>
-      <c r="B536" s="188">
+      <c r="B536" s="186">
         <v>3394865.9</v>
       </c>
-      <c r="C536" s="188">
+      <c r="C536" s="186">
         <v>115168.3</v>
       </c>
-      <c r="D536" s="188">
+      <c r="D536" s="186">
         <v>9087</v>
       </c>
-      <c r="E536" s="188">
+      <c r="E536" s="186">
         <v>9087</v>
       </c>
       <c r="F536" s="74"/>
-      <c r="G536" s="113"/>
+      <c r="G536" s="112"/>
     </row>
     <row r="537" spans="1:7" s="24" customFormat="1">
-      <c r="A537" s="158" t="s">
+      <c r="A537" s="156" t="s">
         <v>559</v>
       </c>
-      <c r="B537" s="188">
+      <c r="B537" s="186">
         <v>169357.5</v>
       </c>
-      <c r="C537" s="188">
+      <c r="C537" s="186">
         <v>137144.70000000001</v>
       </c>
-      <c r="D537" s="188">
+      <c r="D537" s="186">
         <v>24728.3</v>
       </c>
-      <c r="E537" s="188">
+      <c r="E537" s="186">
         <v>17995.3</v>
       </c>
       <c r="F537" s="74"/>
-      <c r="G537" s="113"/>
+      <c r="G537" s="112"/>
     </row>
     <row r="538" spans="1:7" s="24" customFormat="1">
-      <c r="A538" s="159" t="s">
+      <c r="A538" s="157" t="s">
         <v>559</v>
       </c>
-      <c r="B538" s="188">
+      <c r="B538" s="186">
         <v>169357.5</v>
       </c>
-      <c r="C538" s="188">
+      <c r="C538" s="186">
         <v>137144.70000000001</v>
       </c>
-      <c r="D538" s="188">
+      <c r="D538" s="186">
         <v>24728.3</v>
       </c>
-      <c r="E538" s="188">
+      <c r="E538" s="186">
         <v>17995.3</v>
       </c>
       <c r="F538" s="74"/>
-      <c r="G538" s="113"/>
+      <c r="G538" s="112"/>
     </row>
     <row r="539" spans="1:7" s="24" customFormat="1">
-      <c r="A539" s="158" t="s">
+      <c r="A539" s="156" t="s">
         <v>560</v>
       </c>
-      <c r="B539" s="188">
+      <c r="B539" s="186">
         <v>5327.5</v>
       </c>
-      <c r="C539" s="188">
+      <c r="C539" s="186">
         <v>1327.5</v>
       </c>
-      <c r="D539" s="188">
+      <c r="D539" s="186">
         <v>4000</v>
       </c>
-      <c r="E539" s="189" t="s">
+      <c r="E539" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F539" s="74"/>
-      <c r="G539" s="113"/>
+      <c r="G539" s="112"/>
     </row>
     <row r="540" spans="1:7" s="24" customFormat="1">
-      <c r="A540" s="159" t="s">
+      <c r="A540" s="157" t="s">
         <v>560</v>
       </c>
-      <c r="B540" s="188">
+      <c r="B540" s="186">
         <v>5327.5</v>
       </c>
-      <c r="C540" s="188">
+      <c r="C540" s="186">
         <v>1327.5</v>
       </c>
-      <c r="D540" s="188">
+      <c r="D540" s="186">
         <v>4000</v>
       </c>
-      <c r="E540" s="189" t="s">
+      <c r="E540" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F540" s="74"/>
-      <c r="G540" s="113"/>
+      <c r="G540" s="112"/>
     </row>
     <row r="541" spans="1:7" s="24" customFormat="1">
-      <c r="A541" s="158" t="s">
+      <c r="A541" s="156" t="s">
         <v>561</v>
       </c>
-      <c r="B541" s="188">
+      <c r="B541" s="186">
         <v>7430965</v>
       </c>
-      <c r="C541" s="188">
+      <c r="C541" s="186">
         <v>2657212.7999999998</v>
       </c>
-      <c r="D541" s="188">
+      <c r="D541" s="186">
         <v>264099.90000000002</v>
       </c>
-      <c r="E541" s="188">
+      <c r="E541" s="186">
         <v>128645.9</v>
       </c>
       <c r="F541" s="74"/>
-      <c r="G541" s="113"/>
+      <c r="G541" s="112"/>
     </row>
     <row r="542" spans="1:7" s="24" customFormat="1">
-      <c r="A542" s="159" t="s">
+      <c r="A542" s="157" t="s">
         <v>561</v>
       </c>
-      <c r="B542" s="188">
+      <c r="B542" s="186">
         <v>7423946.9000000004</v>
       </c>
-      <c r="C542" s="188">
+      <c r="C542" s="186">
         <v>2657212.7999999998</v>
       </c>
-      <c r="D542" s="188">
+      <c r="D542" s="186">
         <v>264099.90000000002</v>
       </c>
-      <c r="E542" s="188">
+      <c r="E542" s="186">
         <v>128645.9</v>
       </c>
       <c r="F542" s="74"/>
-      <c r="G542" s="113"/>
+      <c r="G542" s="112"/>
     </row>
     <row r="543" spans="1:7" s="24" customFormat="1">
-      <c r="A543" s="158" t="s">
+      <c r="A543" s="156" t="s">
         <v>562</v>
       </c>
-      <c r="B543" s="188">
+      <c r="B543" s="186">
         <v>28271641</v>
       </c>
-      <c r="C543" s="188">
+      <c r="C543" s="186">
         <v>4024148.5</v>
       </c>
-      <c r="D543" s="188">
+      <c r="D543" s="186">
         <v>289404.3</v>
       </c>
-      <c r="E543" s="188">
+      <c r="E543" s="186">
         <v>4964</v>
       </c>
       <c r="F543" s="74"/>
-      <c r="G543" s="113"/>
+      <c r="G543" s="112"/>
     </row>
     <row r="544" spans="1:7" s="24" customFormat="1">
-      <c r="A544" s="159" t="s">
+      <c r="A544" s="157" t="s">
         <v>562</v>
       </c>
-      <c r="B544" s="188">
+      <c r="B544" s="186">
         <v>17676188</v>
       </c>
-      <c r="C544" s="188">
+      <c r="C544" s="186">
         <v>4024148.5</v>
       </c>
-      <c r="D544" s="188">
+      <c r="D544" s="186">
         <v>253204.3</v>
       </c>
-      <c r="E544" s="188">
+      <c r="E544" s="186">
         <v>4964</v>
       </c>
       <c r="F544" s="74"/>
-      <c r="G544" s="113"/>
+      <c r="G544" s="112"/>
     </row>
     <row r="545" spans="1:7" s="24" customFormat="1">
-      <c r="A545" s="158" t="s">
+      <c r="A545" s="156" t="s">
         <v>563</v>
       </c>
-      <c r="B545" s="188">
+      <c r="B545" s="186">
         <v>11567839.300000001</v>
       </c>
-      <c r="C545" s="188">
+      <c r="C545" s="186">
         <v>10322</v>
       </c>
-      <c r="D545" s="188">
+      <c r="D545" s="186">
         <v>77178.3</v>
       </c>
-      <c r="E545" s="189" t="s">
+      <c r="E545" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F545" s="74"/>
-      <c r="G545" s="113"/>
+      <c r="G545" s="112"/>
     </row>
     <row r="546" spans="1:7" s="24" customFormat="1">
-      <c r="A546" s="159" t="s">
+      <c r="A546" s="157" t="s">
         <v>563</v>
       </c>
-      <c r="B546" s="188">
+      <c r="B546" s="186">
         <v>1260272.6000000001</v>
       </c>
-      <c r="C546" s="188">
+      <c r="C546" s="186">
         <v>10322</v>
       </c>
-      <c r="D546" s="188">
+      <c r="D546" s="186">
         <v>40978.300000000003</v>
       </c>
-      <c r="E546" s="189" t="s">
+      <c r="E546" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F546" s="74"/>
-      <c r="G546" s="113"/>
+      <c r="G546" s="112"/>
     </row>
     <row r="547" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A547" s="158" t="s">
+      <c r="A547" s="156" t="s">
         <v>564</v>
       </c>
-      <c r="B547" s="188">
+      <c r="B547" s="186">
         <v>2234364.1</v>
       </c>
-      <c r="C547" s="188">
+      <c r="C547" s="186">
         <v>2220252.6</v>
       </c>
-      <c r="D547" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E547" s="189" t="s">
+      <c r="D547" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E547" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F547" s="74"/>
-      <c r="G547" s="113"/>
+      <c r="G547" s="112"/>
     </row>
     <row r="548" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A548" s="159" t="s">
+      <c r="A548" s="157" t="s">
         <v>564</v>
       </c>
-      <c r="B548" s="188">
+      <c r="B548" s="186">
         <v>2222837.6</v>
       </c>
-      <c r="C548" s="188">
+      <c r="C548" s="186">
         <v>2220252.6</v>
       </c>
-      <c r="D548" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E548" s="189" t="s">
+      <c r="D548" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E548" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F548" s="74"/>
-      <c r="G548" s="113"/>
+      <c r="G548" s="112"/>
     </row>
     <row r="549" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A549" s="158" t="s">
+      <c r="A549" s="156" t="s">
         <v>565</v>
       </c>
-      <c r="B549" s="188">
+      <c r="B549" s="186">
         <v>791834.9</v>
       </c>
-      <c r="C549" s="188">
+      <c r="C549" s="186">
         <v>143783.6</v>
       </c>
-      <c r="D549" s="188">
+      <c r="D549" s="186">
         <v>11057.3</v>
       </c>
-      <c r="E549" s="188">
+      <c r="E549" s="186">
         <v>8000</v>
       </c>
       <c r="F549" s="74"/>
-      <c r="G549" s="113"/>
+      <c r="G549" s="112"/>
     </row>
     <row r="550" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A550" s="159" t="s">
+      <c r="A550" s="157" t="s">
         <v>565</v>
       </c>
-      <c r="B550" s="188">
+      <c r="B550" s="186">
         <v>653251.9</v>
       </c>
-      <c r="C550" s="188">
+      <c r="C550" s="186">
         <v>143783.6</v>
       </c>
-      <c r="D550" s="188">
+      <c r="D550" s="186">
         <v>10450</v>
       </c>
-      <c r="E550" s="188">
+      <c r="E550" s="186">
         <v>8000</v>
       </c>
       <c r="F550" s="74"/>
-      <c r="G550" s="113"/>
+      <c r="G550" s="112"/>
     </row>
     <row r="551" spans="1:7" s="24" customFormat="1">
-      <c r="A551" s="158" t="s">
+      <c r="A551" s="156" t="s">
         <v>566</v>
       </c>
-      <c r="B551" s="188">
+      <c r="B551" s="186">
         <v>6971919</v>
       </c>
-      <c r="C551" s="188">
+      <c r="C551" s="186">
         <v>173775.3</v>
       </c>
-      <c r="D551" s="188">
+      <c r="D551" s="186">
         <v>25899.7</v>
       </c>
-      <c r="E551" s="188">
+      <c r="E551" s="186">
         <v>15939</v>
       </c>
       <c r="F551" s="74"/>
-      <c r="G551" s="113"/>
+      <c r="G551" s="112"/>
     </row>
     <row r="552" spans="1:7" s="24" customFormat="1">
-      <c r="A552" s="159" t="s">
+      <c r="A552" s="157" t="s">
         <v>566</v>
       </c>
-      <c r="B552" s="188">
+      <c r="B552" s="186">
         <v>6746912</v>
       </c>
-      <c r="C552" s="188">
+      <c r="C552" s="186">
         <v>173775.3</v>
       </c>
-      <c r="D552" s="188">
+      <c r="D552" s="186">
         <v>22139</v>
       </c>
-      <c r="E552" s="188">
+      <c r="E552" s="186">
         <v>15939</v>
       </c>
       <c r="F552" s="74"/>
-      <c r="G552" s="113"/>
+      <c r="G552" s="112"/>
     </row>
     <row r="553" spans="1:7" s="24" customFormat="1">
-      <c r="A553" s="158" t="s">
+      <c r="A553" s="156" t="s">
         <v>567</v>
       </c>
-      <c r="B553" s="188">
+      <c r="B553" s="186">
         <v>14755299.6</v>
       </c>
-      <c r="C553" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E553" s="189" t="s">
+      <c r="C553" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D553" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E553" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F553" s="74"/>
-      <c r="G553" s="113"/>
+      <c r="G553" s="112"/>
     </row>
     <row r="554" spans="1:7" s="24" customFormat="1">
-      <c r="A554" s="159" t="s">
+      <c r="A554" s="157" t="s">
         <v>567</v>
       </c>
-      <c r="B554" s="188">
+      <c r="B554" s="186">
         <v>14694424.4</v>
       </c>
-      <c r="C554" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E554" s="189" t="s">
+      <c r="C554" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D554" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E554" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F554" s="74"/>
-      <c r="G554" s="113"/>
+      <c r="G554" s="112"/>
     </row>
     <row r="555" spans="1:7" s="24" customFormat="1">
-      <c r="A555" s="158" t="s">
+      <c r="A555" s="156" t="s">
         <v>568</v>
       </c>
-      <c r="B555" s="188">
+      <c r="B555" s="186">
         <v>4024258.4</v>
       </c>
-      <c r="C555" s="188">
+      <c r="C555" s="186">
         <v>1940.4</v>
       </c>
-      <c r="D555" s="188">
+      <c r="D555" s="186">
         <v>187684.1</v>
       </c>
-      <c r="E555" s="189" t="s">
+      <c r="E555" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F555" s="74"/>
-      <c r="G555" s="113"/>
+      <c r="G555" s="112"/>
     </row>
     <row r="556" spans="1:7" s="24" customFormat="1">
-      <c r="A556" s="159" t="s">
+      <c r="A556" s="157" t="s">
         <v>568</v>
       </c>
-      <c r="B556" s="188">
+      <c r="B556" s="186">
         <v>2834697.2</v>
       </c>
-      <c r="C556" s="188">
+      <c r="C556" s="186">
         <v>1940.4</v>
       </c>
-      <c r="D556" s="188">
+      <c r="D556" s="186">
         <v>130125</v>
       </c>
-      <c r="E556" s="189" t="s">
+      <c r="E556" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F556" s="74"/>
-      <c r="G556" s="113"/>
+      <c r="G556" s="112"/>
     </row>
     <row r="557" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A557" s="158" t="s">
+      <c r="A557" s="156" t="s">
         <v>569</v>
       </c>
-      <c r="B557" s="188">
+      <c r="B557" s="186">
         <v>84992168</v>
       </c>
-      <c r="C557" s="188">
+      <c r="C557" s="186">
         <v>1859500.3</v>
       </c>
-      <c r="D557" s="188">
+      <c r="D557" s="186">
         <v>3548983.2</v>
       </c>
-      <c r="E557" s="188">
+      <c r="E557" s="186">
         <v>15514</v>
       </c>
       <c r="F557" s="74"/>
-      <c r="G557" s="113"/>
+      <c r="G557" s="112"/>
     </row>
     <row r="558" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A558" s="159" t="s">
+      <c r="A558" s="157" t="s">
         <v>569</v>
       </c>
-      <c r="B558" s="188">
+      <c r="B558" s="186">
         <v>77318857.099999994</v>
       </c>
-      <c r="C558" s="188">
+      <c r="C558" s="186">
         <v>1859500.3</v>
       </c>
-      <c r="D558" s="188">
+      <c r="D558" s="186">
         <v>3434899.4</v>
       </c>
-      <c r="E558" s="188">
+      <c r="E558" s="186">
         <v>15514</v>
       </c>
       <c r="F558" s="74"/>
-      <c r="G558" s="113"/>
+      <c r="G558" s="112"/>
     </row>
     <row r="559" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A559" s="158" t="s">
+      <c r="A559" s="156" t="s">
         <v>570</v>
       </c>
-      <c r="B559" s="188">
+      <c r="B559" s="186">
         <v>231297058.90000001</v>
       </c>
-      <c r="C559" s="188">
+      <c r="C559" s="186">
         <v>17911488</v>
       </c>
-      <c r="D559" s="188">
+      <c r="D559" s="186">
         <v>8804277.3000000007</v>
       </c>
-      <c r="E559" s="188">
+      <c r="E559" s="186">
         <v>317613.3</v>
       </c>
       <c r="F559" s="74"/>
-      <c r="G559" s="113"/>
+      <c r="G559" s="112"/>
     </row>
     <row r="560" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A560" s="159" t="s">
+      <c r="A560" s="157" t="s">
         <v>570</v>
       </c>
-      <c r="B560" s="188">
+      <c r="B560" s="186">
         <v>204754608.90000001</v>
       </c>
-      <c r="C560" s="188">
+      <c r="C560" s="186">
         <v>17911488</v>
       </c>
-      <c r="D560" s="188">
+      <c r="D560" s="186">
         <v>6972447.2000000002</v>
       </c>
-      <c r="E560" s="188">
+      <c r="E560" s="186">
         <v>317613.3</v>
       </c>
       <c r="F560" s="74"/>
-      <c r="G560" s="113"/>
+      <c r="G560" s="112"/>
     </row>
     <row r="561" spans="1:7" s="24" customFormat="1">
-      <c r="A561" s="161" t="s">
+      <c r="A561" s="159" t="s">
         <v>571</v>
       </c>
-      <c r="B561" s="188">
+      <c r="B561" s="186">
         <v>100940287.40000001</v>
       </c>
-      <c r="C561" s="188">
+      <c r="C561" s="186">
         <v>14059073</v>
       </c>
-      <c r="D561" s="188">
+      <c r="D561" s="186">
         <v>30789025</v>
       </c>
-      <c r="E561" s="188">
+      <c r="E561" s="186">
         <v>1190080.2</v>
       </c>
       <c r="F561" s="74"/>
-      <c r="G561" s="113"/>
+      <c r="G561" s="112"/>
     </row>
     <row r="562" spans="1:7" s="24" customFormat="1">
-      <c r="A562" s="158" t="s">
+      <c r="A562" s="156" t="s">
         <v>572</v>
       </c>
-      <c r="B562" s="188">
+      <c r="B562" s="186">
         <v>31896642.300000001</v>
       </c>
-      <c r="C562" s="188">
+      <c r="C562" s="186">
         <v>8703839</v>
       </c>
-      <c r="D562" s="188">
+      <c r="D562" s="186">
         <v>10421492.800000001</v>
       </c>
-      <c r="E562" s="188">
+      <c r="E562" s="186">
         <v>505252.5</v>
       </c>
       <c r="F562" s="74"/>
-      <c r="G562" s="113"/>
+      <c r="G562" s="112"/>
     </row>
     <row r="563" spans="1:7" s="24" customFormat="1">
-      <c r="A563" s="159" t="s">
+      <c r="A563" s="157" t="s">
         <v>572</v>
       </c>
-      <c r="B563" s="188">
+      <c r="B563" s="186">
         <v>31887926.300000001</v>
       </c>
-      <c r="C563" s="188">
+      <c r="C563" s="186">
         <v>8703839</v>
       </c>
-      <c r="D563" s="188">
+      <c r="D563" s="186">
         <v>10421492.800000001</v>
       </c>
-      <c r="E563" s="188">
+      <c r="E563" s="186">
         <v>505252.5</v>
       </c>
       <c r="F563" s="74"/>
-      <c r="G563" s="113"/>
+      <c r="G563" s="112"/>
     </row>
     <row r="564" spans="1:7" s="24" customFormat="1">
-      <c r="A564" s="158" t="s">
+      <c r="A564" s="156" t="s">
         <v>573</v>
       </c>
-      <c r="B564" s="188">
+      <c r="B564" s="186">
         <v>16736321.4</v>
       </c>
-      <c r="C564" s="188">
+      <c r="C564" s="186">
         <v>221352.3</v>
       </c>
-      <c r="D564" s="188">
+      <c r="D564" s="186">
         <v>9707525.9000000004</v>
       </c>
-      <c r="E564" s="188">
+      <c r="E564" s="186">
         <v>125918.8</v>
       </c>
       <c r="F564" s="74"/>
-      <c r="G564" s="113"/>
+      <c r="G564" s="112"/>
     </row>
     <row r="565" spans="1:7" s="24" customFormat="1">
-      <c r="A565" s="159" t="s">
+      <c r="A565" s="157" t="s">
         <v>574</v>
       </c>
-      <c r="B565" s="188">
+      <c r="B565" s="186">
         <v>2089634.7</v>
       </c>
-      <c r="C565" s="188">
+      <c r="C565" s="186">
         <v>103153.9</v>
       </c>
-      <c r="D565" s="188">
+      <c r="D565" s="186">
         <v>1762209.5</v>
       </c>
-      <c r="E565" s="188">
+      <c r="E565" s="186">
         <v>22402</v>
       </c>
       <c r="F565" s="74"/>
-      <c r="G565" s="113"/>
+      <c r="G565" s="112"/>
     </row>
     <row r="566" spans="1:7" s="24" customFormat="1">
-      <c r="A566" s="159" t="s">
+      <c r="A566" s="157" t="s">
         <v>575</v>
       </c>
-      <c r="B566" s="188">
+      <c r="B566" s="186">
         <v>14644968</v>
       </c>
-      <c r="C566" s="188">
+      <c r="C566" s="186">
         <v>118198.39999999999</v>
       </c>
-      <c r="D566" s="188">
+      <c r="D566" s="186">
         <v>7945316.4000000004</v>
       </c>
-      <c r="E566" s="188">
+      <c r="E566" s="186">
         <v>103516.8</v>
       </c>
       <c r="F566" s="74"/>
-      <c r="G566" s="113"/>
+      <c r="G566" s="112"/>
     </row>
     <row r="567" spans="1:7" s="24" customFormat="1">
-      <c r="A567" s="158" t="s">
+      <c r="A567" s="156" t="s">
         <v>576</v>
       </c>
-      <c r="B567" s="188">
+      <c r="B567" s="186">
         <v>52307323.700000003</v>
       </c>
-      <c r="C567" s="188">
+      <c r="C567" s="186">
         <v>5133881.7</v>
       </c>
-      <c r="D567" s="188">
+      <c r="D567" s="186">
         <v>10660006.300000001</v>
       </c>
-      <c r="E567" s="188">
+      <c r="E567" s="186">
         <v>558908.9</v>
       </c>
       <c r="F567" s="74"/>
-      <c r="G567" s="113"/>
+      <c r="G567" s="112"/>
     </row>
     <row r="568" spans="1:7" s="24" customFormat="1">
-      <c r="A568" s="159" t="s">
+      <c r="A568" s="157" t="s">
         <v>576</v>
       </c>
-      <c r="B568" s="188">
+      <c r="B568" s="186">
         <v>52253217.5</v>
       </c>
-      <c r="C568" s="188">
+      <c r="C568" s="186">
         <v>5133881.7</v>
       </c>
-      <c r="D568" s="188">
+      <c r="D568" s="186">
         <v>10660006.300000001</v>
       </c>
-      <c r="E568" s="188">
+      <c r="E568" s="186">
         <v>558908.9</v>
       </c>
       <c r="F568" s="74"/>
-      <c r="G568" s="113"/>
+      <c r="G568" s="112"/>
     </row>
     <row r="569" spans="1:7" s="24" customFormat="1">
-      <c r="A569" s="161" t="s">
+      <c r="A569" s="159" t="s">
         <v>577</v>
       </c>
-      <c r="B569" s="188">
+      <c r="B569" s="186">
         <v>779352686.79999995</v>
       </c>
-      <c r="C569" s="188">
+      <c r="C569" s="186">
         <v>29328401</v>
       </c>
-      <c r="D569" s="188">
+      <c r="D569" s="186">
         <v>57972441.399999999</v>
       </c>
-      <c r="E569" s="188">
+      <c r="E569" s="186">
         <v>2039870.7</v>
       </c>
       <c r="F569" s="74"/>
-      <c r="G569" s="113"/>
+      <c r="G569" s="112"/>
     </row>
     <row r="570" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A570" s="158" t="s">
+      <c r="A570" s="156" t="s">
         <v>578</v>
       </c>
-      <c r="B570" s="188">
+      <c r="B570" s="186">
         <v>75349531.299999997</v>
       </c>
-      <c r="C570" s="188">
+      <c r="C570" s="186">
         <v>8040264.4000000004</v>
       </c>
-      <c r="D570" s="188">
+      <c r="D570" s="186">
         <v>6066942.5</v>
       </c>
-      <c r="E570" s="188">
+      <c r="E570" s="186">
         <v>973411.2</v>
       </c>
       <c r="F570" s="74"/>
-      <c r="G570" s="113"/>
+      <c r="G570" s="112"/>
     </row>
     <row r="571" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A571" s="159" t="s">
+      <c r="A571" s="157" t="s">
         <v>579</v>
       </c>
-      <c r="B571" s="188">
+      <c r="B571" s="186">
         <v>37671425.299999997</v>
       </c>
-      <c r="C571" s="188">
+      <c r="C571" s="186">
         <v>5782246.7000000002</v>
       </c>
-      <c r="D571" s="188">
+      <c r="D571" s="186">
         <v>3218772.9</v>
       </c>
-      <c r="E571" s="188">
+      <c r="E571" s="186">
         <v>271037.2</v>
       </c>
       <c r="F571" s="74"/>
-      <c r="G571" s="113"/>
+      <c r="G571" s="112"/>
     </row>
     <row r="572" spans="1:7" s="24" customFormat="1">
-      <c r="A572" s="159" t="s">
+      <c r="A572" s="157" t="s">
         <v>580</v>
       </c>
-      <c r="B572" s="188">
+      <c r="B572" s="186">
         <v>1532634.8</v>
       </c>
-      <c r="C572" s="188">
+      <c r="C572" s="186">
         <v>619692</v>
       </c>
-      <c r="D572" s="188">
+      <c r="D572" s="186">
         <v>838122.2</v>
       </c>
-      <c r="E572" s="188">
+      <c r="E572" s="186">
         <v>619692</v>
       </c>
       <c r="F572" s="74"/>
-      <c r="G572" s="113"/>
+      <c r="G572" s="112"/>
     </row>
     <row r="573" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A573" s="159" t="s">
+      <c r="A573" s="157" t="s">
         <v>581</v>
       </c>
-      <c r="B573" s="188">
+      <c r="B573" s="186">
         <v>30109848.199999999</v>
       </c>
-      <c r="C573" s="188">
+      <c r="C573" s="186">
         <v>1638325.7</v>
       </c>
-      <c r="D573" s="188">
+      <c r="D573" s="186">
         <v>1864712.5</v>
       </c>
-      <c r="E573" s="188">
+      <c r="E573" s="186">
         <v>82682</v>
       </c>
       <c r="F573" s="74"/>
-      <c r="G573" s="113"/>
+      <c r="G573" s="112"/>
     </row>
     <row r="574" spans="1:7" s="24" customFormat="1">
-      <c r="A574" s="158" t="s">
+      <c r="A574" s="156" t="s">
         <v>582</v>
       </c>
-      <c r="B574" s="188">
+      <c r="B574" s="186">
         <v>101363860.7</v>
       </c>
-      <c r="C574" s="188">
+      <c r="C574" s="186">
         <v>1351684.4</v>
       </c>
-      <c r="D574" s="188">
+      <c r="D574" s="186">
         <v>13440376.6</v>
       </c>
-      <c r="E574" s="188">
+      <c r="E574" s="186">
         <v>126737.2</v>
       </c>
       <c r="F574" s="74"/>
-      <c r="G574" s="113"/>
+      <c r="G574" s="112"/>
     </row>
     <row r="575" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A575" s="159" t="s">
+      <c r="A575" s="157" t="s">
         <v>583</v>
       </c>
-      <c r="B575" s="188">
+      <c r="B575" s="186">
         <v>53660309.799999997</v>
       </c>
-      <c r="C575" s="188">
+      <c r="C575" s="186">
         <v>1187866.6000000001</v>
       </c>
-      <c r="D575" s="188">
+      <c r="D575" s="186">
         <v>7899873.2999999998</v>
       </c>
-      <c r="E575" s="188">
+      <c r="E575" s="186">
         <v>87945.5</v>
       </c>
       <c r="F575" s="74"/>
-      <c r="G575" s="113"/>
+      <c r="G575" s="112"/>
     </row>
     <row r="576" spans="1:7" s="24" customFormat="1">
-      <c r="A576" s="159" t="s">
+      <c r="A576" s="157" t="s">
         <v>584</v>
       </c>
-      <c r="B576" s="188">
+      <c r="B576" s="186">
         <v>4684034.3</v>
       </c>
-      <c r="C576" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D576" s="188">
+      <c r="C576" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D576" s="186">
         <v>936072.8</v>
       </c>
-      <c r="E576" s="189" t="s">
+      <c r="E576" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F576" s="74"/>
-      <c r="G576" s="113"/>
+      <c r="G576" s="112"/>
     </row>
     <row r="577" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A577" s="159" t="s">
+      <c r="A577" s="157" t="s">
         <v>585</v>
       </c>
-      <c r="B577" s="188">
+      <c r="B577" s="186">
         <v>36168415.700000003</v>
       </c>
-      <c r="C577" s="188">
+      <c r="C577" s="186">
         <v>163817.79999999999</v>
       </c>
-      <c r="D577" s="188">
+      <c r="D577" s="186">
         <v>3790202.5</v>
       </c>
-      <c r="E577" s="188">
+      <c r="E577" s="186">
         <v>38791.699999999997</v>
       </c>
       <c r="F577" s="74"/>
-      <c r="G577" s="113"/>
+      <c r="G577" s="112"/>
     </row>
     <row r="578" spans="1:7" s="24" customFormat="1">
-      <c r="A578" s="158" t="s">
+      <c r="A578" s="156" t="s">
         <v>586</v>
       </c>
-      <c r="B578" s="188">
+      <c r="B578" s="186">
         <v>15311788.199999999</v>
       </c>
-      <c r="C578" s="188">
+      <c r="C578" s="186">
         <v>160456.70000000001</v>
       </c>
-      <c r="D578" s="188">
+      <c r="D578" s="186">
         <v>2289629.2000000002</v>
       </c>
-      <c r="E578" s="188">
+      <c r="E578" s="186">
         <v>77515</v>
       </c>
       <c r="F578" s="74"/>
-      <c r="G578" s="113"/>
+      <c r="G578" s="112"/>
     </row>
     <row r="579" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A579" s="159" t="s">
+      <c r="A579" s="157" t="s">
         <v>587</v>
       </c>
-      <c r="B579" s="188">
+      <c r="B579" s="186">
         <v>735181</v>
       </c>
-      <c r="C579" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D579" s="188">
+      <c r="C579" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D579" s="186">
         <v>234278</v>
       </c>
-      <c r="E579" s="189" t="s">
+      <c r="E579" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F579" s="74"/>
-      <c r="G579" s="113"/>
+      <c r="G579" s="112"/>
     </row>
     <row r="580" spans="1:7" s="24" customFormat="1">
-      <c r="A580" s="159" t="s">
+      <c r="A580" s="157" t="s">
         <v>588</v>
       </c>
-      <c r="B580" s="188">
+      <c r="B580" s="186">
         <v>12623206.699999999</v>
       </c>
-      <c r="C580" s="188">
+      <c r="C580" s="186">
         <v>160456.70000000001</v>
       </c>
-      <c r="D580" s="188">
+      <c r="D580" s="186">
         <v>1223171.2</v>
       </c>
-      <c r="E580" s="188">
+      <c r="E580" s="186">
         <v>77515</v>
       </c>
       <c r="F580" s="74"/>
-      <c r="G580" s="113"/>
+      <c r="G580" s="112"/>
     </row>
     <row r="581" spans="1:7" s="24" customFormat="1">
-      <c r="A581" s="158" t="s">
+      <c r="A581" s="156" t="s">
         <v>589</v>
       </c>
-      <c r="B581" s="188">
+      <c r="B581" s="186">
         <v>3167984.6</v>
       </c>
-      <c r="C581" s="188">
+      <c r="C581" s="186">
         <v>1693518.7</v>
       </c>
-      <c r="D581" s="188">
+      <c r="D581" s="186">
         <v>288333.3</v>
       </c>
-      <c r="E581" s="188">
+      <c r="E581" s="186">
         <v>128339.2</v>
       </c>
       <c r="F581" s="74"/>
-      <c r="G581" s="113"/>
+      <c r="G581" s="112"/>
     </row>
     <row r="582" spans="1:7" s="24" customFormat="1">
-      <c r="A582" s="159" t="s">
+      <c r="A582" s="157" t="s">
         <v>590</v>
       </c>
-      <c r="B582" s="188">
+      <c r="B582" s="186">
         <v>551113.30000000005</v>
       </c>
-      <c r="C582" s="188">
+      <c r="C582" s="186">
         <v>72672</v>
       </c>
-      <c r="D582" s="188">
+      <c r="D582" s="186">
         <v>43434</v>
       </c>
-      <c r="E582" s="188">
+      <c r="E582" s="186">
         <v>43434</v>
       </c>
       <c r="F582" s="74"/>
-      <c r="G582" s="113"/>
+      <c r="G582" s="112"/>
     </row>
     <row r="583" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A583" s="159" t="s">
+      <c r="A583" s="157" t="s">
         <v>591</v>
       </c>
-      <c r="B583" s="188">
+      <c r="B583" s="186">
         <v>185361.9</v>
       </c>
-      <c r="C583" s="188">
+      <c r="C583" s="186">
         <v>93809.9</v>
       </c>
-      <c r="D583" s="188">
+      <c r="D583" s="186">
         <v>13496</v>
       </c>
-      <c r="E583" s="188">
+      <c r="E583" s="186">
         <v>13496</v>
       </c>
       <c r="F583" s="74"/>
-      <c r="G583" s="113"/>
+      <c r="G583" s="112"/>
     </row>
     <row r="584" spans="1:7" s="24" customFormat="1">
-      <c r="A584" s="159" t="s">
+      <c r="A584" s="157" t="s">
         <v>592</v>
       </c>
-      <c r="B584" s="188">
+      <c r="B584" s="186">
         <v>26085</v>
       </c>
-      <c r="C584" s="188">
+      <c r="C584" s="186">
         <v>26085</v>
       </c>
-      <c r="D584" s="188">
+      <c r="D584" s="186">
         <v>530</v>
       </c>
-      <c r="E584" s="188">
+      <c r="E584" s="186">
         <v>530</v>
       </c>
       <c r="F584" s="74"/>
-      <c r="G584" s="113"/>
+      <c r="G584" s="112"/>
     </row>
     <row r="585" spans="1:7" s="24" customFormat="1">
-      <c r="A585" s="159" t="s">
+      <c r="A585" s="157" t="s">
         <v>593</v>
       </c>
-      <c r="B585" s="188">
+      <c r="B585" s="186">
         <v>10497.4</v>
       </c>
-      <c r="C585" s="188">
+      <c r="C585" s="186">
         <v>10497.4</v>
       </c>
-      <c r="D585" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E585" s="189" t="s">
+      <c r="D585" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E585" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F585" s="74"/>
-      <c r="G585" s="113"/>
+      <c r="G585" s="112"/>
     </row>
     <row r="586" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A586" s="159" t="s">
+      <c r="A586" s="157" t="s">
         <v>594</v>
       </c>
-      <c r="B586" s="188">
+      <c r="B586" s="186">
         <v>2315327</v>
       </c>
-      <c r="C586" s="188">
+      <c r="C586" s="186">
         <v>1490454.3</v>
       </c>
-      <c r="D586" s="188">
+      <c r="D586" s="186">
         <v>193812.3</v>
       </c>
-      <c r="E586" s="188">
+      <c r="E586" s="186">
         <v>70879.199999999997</v>
       </c>
       <c r="F586" s="74"/>
-      <c r="G586" s="113"/>
+      <c r="G586" s="112"/>
     </row>
     <row r="587" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A587" s="158" t="s">
+      <c r="A587" s="156" t="s">
         <v>595</v>
       </c>
-      <c r="B587" s="188">
+      <c r="B587" s="186">
         <v>36258</v>
       </c>
-      <c r="C587" s="188">
+      <c r="C587" s="186">
         <v>9133</v>
       </c>
-      <c r="D587" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E587" s="189" t="s">
+      <c r="D587" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E587" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F587" s="74"/>
-      <c r="G587" s="113"/>
+      <c r="G587" s="112"/>
     </row>
     <row r="588" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A588" s="159" t="s">
+      <c r="A588" s="157" t="s">
         <v>595</v>
       </c>
-      <c r="B588" s="188">
+      <c r="B588" s="186">
         <v>10268</v>
       </c>
-      <c r="C588" s="188">
+      <c r="C588" s="186">
         <v>9133</v>
       </c>
-      <c r="D588" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E588" s="189" t="s">
+      <c r="D588" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E588" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F588" s="74"/>
-      <c r="G588" s="113"/>
+      <c r="G588" s="112"/>
     </row>
     <row r="589" spans="1:7" s="24" customFormat="1">
-      <c r="A589" s="158" t="s">
+      <c r="A589" s="156" t="s">
         <v>596</v>
       </c>
-      <c r="B589" s="188">
+      <c r="B589" s="186">
         <v>28625.599999999999</v>
       </c>
-      <c r="C589" s="188">
+      <c r="C589" s="186">
         <v>4842.8999999999996</v>
       </c>
-      <c r="D589" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E589" s="189" t="s">
+      <c r="D589" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E589" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F589" s="74"/>
-      <c r="G589" s="113"/>
+      <c r="G589" s="112"/>
     </row>
     <row r="590" spans="1:7" s="24" customFormat="1">
-      <c r="A590" s="159" t="s">
+      <c r="A590" s="157" t="s">
         <v>596</v>
       </c>
-      <c r="B590" s="188">
+      <c r="B590" s="186">
         <v>28625.599999999999</v>
       </c>
-      <c r="C590" s="188">
+      <c r="C590" s="186">
         <v>4842.8999999999996</v>
       </c>
-      <c r="D590" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E590" s="189" t="s">
+      <c r="D590" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E590" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F590" s="74"/>
-      <c r="G590" s="113"/>
+      <c r="G590" s="112"/>
     </row>
     <row r="591" spans="1:7" s="24" customFormat="1">
-      <c r="A591" s="158" t="s">
+      <c r="A591" s="156" t="s">
         <v>597</v>
       </c>
-      <c r="B591" s="188">
+      <c r="B591" s="186">
         <v>2637609</v>
       </c>
-      <c r="C591" s="188">
+      <c r="C591" s="186">
         <v>2542924.6</v>
       </c>
-      <c r="D591" s="188">
+      <c r="D591" s="186">
         <v>8079</v>
       </c>
-      <c r="E591" s="188">
+      <c r="E591" s="186">
         <v>5814</v>
       </c>
       <c r="F591" s="74"/>
-      <c r="G591" s="113"/>
+      <c r="G591" s="112"/>
     </row>
     <row r="592" spans="1:7" s="24" customFormat="1">
-      <c r="A592" s="159" t="s">
+      <c r="A592" s="157" t="s">
         <v>597</v>
       </c>
-      <c r="B592" s="188">
+      <c r="B592" s="186">
         <v>2637609</v>
       </c>
-      <c r="C592" s="188">
+      <c r="C592" s="186">
         <v>2542924.6</v>
       </c>
-      <c r="D592" s="188">
+      <c r="D592" s="186">
         <v>8079</v>
       </c>
-      <c r="E592" s="188">
+      <c r="E592" s="186">
         <v>5814</v>
       </c>
       <c r="F592" s="74"/>
-      <c r="G592" s="113"/>
+      <c r="G592" s="112"/>
     </row>
     <row r="593" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A593" s="158" t="s">
+      <c r="A593" s="156" t="s">
         <v>598</v>
       </c>
-      <c r="B593" s="188">
+      <c r="B593" s="186">
         <v>574021.69999999995</v>
       </c>
-      <c r="C593" s="188">
+      <c r="C593" s="186">
         <v>400</v>
       </c>
-      <c r="D593" s="188">
+      <c r="D593" s="186">
         <v>145995.1</v>
       </c>
-      <c r="E593" s="188">
+      <c r="E593" s="186">
         <v>400</v>
       </c>
       <c r="F593" s="74"/>
-      <c r="G593" s="113"/>
+      <c r="G593" s="112"/>
     </row>
     <row r="594" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A594" s="159" t="s">
+      <c r="A594" s="157" t="s">
         <v>598</v>
       </c>
-      <c r="B594" s="188">
+      <c r="B594" s="186">
         <v>551411.5</v>
       </c>
-      <c r="C594" s="188">
+      <c r="C594" s="186">
         <v>400</v>
       </c>
-      <c r="D594" s="188">
+      <c r="D594" s="186">
         <v>124823.8</v>
       </c>
-      <c r="E594" s="188">
+      <c r="E594" s="186">
         <v>400</v>
       </c>
       <c r="F594" s="74"/>
-      <c r="G594" s="113"/>
+      <c r="G594" s="112"/>
     </row>
     <row r="595" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A595" s="158" t="s">
+      <c r="A595" s="156" t="s">
         <v>599</v>
       </c>
-      <c r="B595" s="188">
+      <c r="B595" s="186">
         <v>1002037.2</v>
       </c>
-      <c r="C595" s="188">
+      <c r="C595" s="186">
         <v>414699.4</v>
       </c>
-      <c r="D595" s="188">
+      <c r="D595" s="186">
         <v>2263.6</v>
       </c>
-      <c r="E595" s="188">
+      <c r="E595" s="186">
         <v>2263.6</v>
       </c>
       <c r="F595" s="74"/>
-      <c r="G595" s="113"/>
+      <c r="G595" s="112"/>
     </row>
     <row r="596" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A596" s="159" t="s">
+      <c r="A596" s="157" t="s">
         <v>599</v>
       </c>
-      <c r="B596" s="188">
+      <c r="B596" s="186">
         <v>1002037.2</v>
       </c>
-      <c r="C596" s="188">
+      <c r="C596" s="186">
         <v>414699.4</v>
       </c>
-      <c r="D596" s="188">
+      <c r="D596" s="186">
         <v>2263.6</v>
       </c>
-      <c r="E596" s="188">
+      <c r="E596" s="186">
         <v>2263.6</v>
       </c>
       <c r="F596" s="74"/>
-      <c r="G596" s="113"/>
+      <c r="G596" s="112"/>
     </row>
     <row r="597" spans="1:7" s="24" customFormat="1">
-      <c r="A597" s="158" t="s">
+      <c r="A597" s="156" t="s">
         <v>600</v>
       </c>
-      <c r="B597" s="188">
+      <c r="B597" s="186">
         <v>3451844.9</v>
       </c>
-      <c r="C597" s="188">
+      <c r="C597" s="186">
         <v>28007.599999999999</v>
       </c>
-      <c r="D597" s="188">
+      <c r="D597" s="186">
         <v>1444692.7</v>
       </c>
-      <c r="E597" s="188">
+      <c r="E597" s="186">
         <v>5300</v>
       </c>
       <c r="F597" s="74"/>
-      <c r="G597" s="113"/>
+      <c r="G597" s="112"/>
     </row>
     <row r="598" spans="1:7" s="24" customFormat="1">
-      <c r="A598" s="159" t="s">
+      <c r="A598" s="157" t="s">
         <v>601</v>
       </c>
-      <c r="B598" s="188">
+      <c r="B598" s="186">
         <v>1885714.4</v>
       </c>
-      <c r="C598" s="188">
+      <c r="C598" s="186">
         <v>18598</v>
       </c>
-      <c r="D598" s="188">
+      <c r="D598" s="186">
         <v>347690</v>
       </c>
-      <c r="E598" s="188">
+      <c r="E598" s="186">
         <v>5100</v>
       </c>
       <c r="F598" s="74"/>
-      <c r="G598" s="113"/>
+      <c r="G598" s="112"/>
     </row>
     <row r="599" spans="1:7" s="24" customFormat="1">
-      <c r="A599" s="159" t="s">
+      <c r="A599" s="157" t="s">
         <v>602</v>
       </c>
-      <c r="B599" s="188">
+      <c r="B599" s="186">
         <v>2069</v>
       </c>
-      <c r="C599" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D599" s="188">
+      <c r="C599" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D599" s="186">
         <v>2069</v>
       </c>
-      <c r="E599" s="189" t="s">
+      <c r="E599" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F599" s="74"/>
-      <c r="G599" s="113"/>
+      <c r="G599" s="112"/>
     </row>
     <row r="600" spans="1:7" s="24" customFormat="1">
-      <c r="A600" s="159" t="s">
+      <c r="A600" s="157" t="s">
         <v>603</v>
       </c>
-      <c r="B600" s="188">
+      <c r="B600" s="186">
         <v>9642</v>
       </c>
-      <c r="C600" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D600" s="188">
+      <c r="C600" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D600" s="186">
         <v>9642</v>
       </c>
-      <c r="E600" s="189" t="s">
+      <c r="E600" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F600" s="74"/>
-      <c r="G600" s="113"/>
+      <c r="G600" s="112"/>
     </row>
     <row r="601" spans="1:7" s="24" customFormat="1">
-      <c r="A601" s="159" t="s">
+      <c r="A601" s="157" t="s">
         <v>604</v>
       </c>
-      <c r="B601" s="188">
+      <c r="B601" s="186">
         <v>1300092.8999999999</v>
       </c>
-      <c r="C601" s="188">
+      <c r="C601" s="186">
         <v>9409.6</v>
       </c>
-      <c r="D601" s="188">
+      <c r="D601" s="186">
         <v>994006</v>
       </c>
-      <c r="E601" s="188">
+      <c r="E601" s="186">
         <v>200</v>
       </c>
       <c r="F601" s="74"/>
-      <c r="G601" s="113"/>
+      <c r="G601" s="112"/>
     </row>
     <row r="602" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A602" s="158" t="s">
+      <c r="A602" s="156" t="s">
         <v>605</v>
       </c>
-      <c r="B602" s="188">
+      <c r="B602" s="186">
         <v>131587502.09999999</v>
       </c>
-      <c r="C602" s="188">
+      <c r="C602" s="186">
         <v>5665919.5999999996</v>
       </c>
-      <c r="D602" s="188">
+      <c r="D602" s="186">
         <v>12373654</v>
       </c>
-      <c r="E602" s="188">
+      <c r="E602" s="186">
         <v>430225.5</v>
       </c>
       <c r="F602" s="74"/>
-      <c r="G602" s="113"/>
+      <c r="G602" s="112"/>
     </row>
     <row r="603" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A603" s="159" t="s">
+      <c r="A603" s="157" t="s">
         <v>606</v>
       </c>
-      <c r="B603" s="188">
+      <c r="B603" s="186">
         <v>55623577.600000001</v>
       </c>
-      <c r="C603" s="188">
+      <c r="C603" s="186">
         <v>3374161.1</v>
       </c>
-      <c r="D603" s="188">
+      <c r="D603" s="186">
         <v>6041612.2999999998</v>
       </c>
-      <c r="E603" s="188">
+      <c r="E603" s="186">
         <v>366781.5</v>
       </c>
       <c r="F603" s="74"/>
-      <c r="G603" s="113"/>
+      <c r="G603" s="112"/>
     </row>
     <row r="604" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A604" s="159" t="s">
+      <c r="A604" s="157" t="s">
         <v>607</v>
       </c>
-      <c r="B604" s="188">
+      <c r="B604" s="186">
         <v>3042975.5</v>
       </c>
-      <c r="C604" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D604" s="188">
+      <c r="C604" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D604" s="186">
         <v>34077</v>
       </c>
-      <c r="E604" s="189" t="s">
+      <c r="E604" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F604" s="74"/>
-      <c r="G604" s="113"/>
+      <c r="G604" s="112"/>
     </row>
     <row r="605" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A605" s="159" t="s">
+      <c r="A605" s="157" t="s">
         <v>608</v>
       </c>
-      <c r="B605" s="188">
+      <c r="B605" s="186">
         <v>62647793.399999999</v>
       </c>
-      <c r="C605" s="188">
+      <c r="C605" s="186">
         <v>2291758.5</v>
       </c>
-      <c r="D605" s="188">
+      <c r="D605" s="186">
         <v>3818440.4</v>
       </c>
-      <c r="E605" s="188">
+      <c r="E605" s="186">
         <v>63444</v>
       </c>
       <c r="F605" s="74"/>
-      <c r="G605" s="113"/>
+      <c r="G605" s="112"/>
     </row>
     <row r="606" spans="1:7" s="24" customFormat="1">
-      <c r="A606" s="158" t="s">
+      <c r="A606" s="156" t="s">
         <v>609</v>
       </c>
-      <c r="B606" s="188">
+      <c r="B606" s="186">
         <v>4355649</v>
       </c>
-      <c r="C606" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D606" s="188">
+      <c r="C606" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D606" s="186">
         <v>149369.4</v>
       </c>
-      <c r="E606" s="189" t="s">
+      <c r="E606" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F606" s="74"/>
-      <c r="G606" s="113"/>
+      <c r="G606" s="112"/>
     </row>
     <row r="607" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A607" s="159" t="s">
+      <c r="A607" s="157" t="s">
         <v>610</v>
       </c>
-      <c r="B607" s="188">
+      <c r="B607" s="186">
         <v>1913313.8</v>
       </c>
-      <c r="C607" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D607" s="188">
+      <c r="C607" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D607" s="186">
         <v>22592</v>
       </c>
-      <c r="E607" s="189" t="s">
+      <c r="E607" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F607" s="74"/>
-      <c r="G607" s="113"/>
+      <c r="G607" s="112"/>
     </row>
     <row r="608" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A608" s="159" t="s">
+      <c r="A608" s="157" t="s">
         <v>611</v>
       </c>
-      <c r="B608" s="188">
+      <c r="B608" s="186">
         <v>1165907.2</v>
       </c>
-      <c r="C608" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D608" s="188">
+      <c r="C608" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D608" s="186">
         <v>10698.4</v>
       </c>
-      <c r="E608" s="189" t="s">
+      <c r="E608" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F608" s="74"/>
-      <c r="G608" s="113"/>
+      <c r="G608" s="112"/>
     </row>
     <row r="609" spans="1:7" s="24" customFormat="1">
-      <c r="A609" s="158" t="s">
+      <c r="A609" s="156" t="s">
         <v>612</v>
       </c>
-      <c r="B609" s="188">
+      <c r="B609" s="186">
         <v>1053308.6000000001</v>
       </c>
-      <c r="C609" s="188">
+      <c r="C609" s="186">
         <v>1529.6</v>
       </c>
-      <c r="D609" s="188">
+      <c r="D609" s="186">
         <v>4378</v>
       </c>
-      <c r="E609" s="189" t="s">
+      <c r="E609" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F609" s="74"/>
-      <c r="G609" s="113"/>
+      <c r="G609" s="112"/>
     </row>
     <row r="610" spans="1:7" s="24" customFormat="1">
-      <c r="A610" s="159" t="s">
+      <c r="A610" s="157" t="s">
         <v>612</v>
       </c>
-      <c r="B610" s="188">
+      <c r="B610" s="186">
         <v>49809.599999999999</v>
       </c>
-      <c r="C610" s="188">
+      <c r="C610" s="186">
         <v>1529.6</v>
       </c>
-      <c r="D610" s="188">
+      <c r="D610" s="186">
         <v>500</v>
       </c>
-      <c r="E610" s="189" t="s">
+      <c r="E610" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F610" s="74"/>
-      <c r="G610" s="113"/>
+      <c r="G610" s="112"/>
     </row>
     <row r="611" spans="1:7" s="24" customFormat="1">
-      <c r="A611" s="158" t="s">
+      <c r="A611" s="156" t="s">
         <v>613</v>
       </c>
-      <c r="B611" s="188">
+      <c r="B611" s="186">
         <v>9426647.0999999996</v>
       </c>
-      <c r="C611" s="188">
+      <c r="C611" s="186">
         <v>243506.9</v>
       </c>
-      <c r="D611" s="188">
+      <c r="D611" s="186">
         <v>3664037</v>
       </c>
-      <c r="E611" s="188">
+      <c r="E611" s="186">
         <v>66500</v>
       </c>
       <c r="F611" s="74"/>
-      <c r="G611" s="113"/>
+      <c r="G611" s="112"/>
     </row>
     <row r="612" spans="1:7" s="24" customFormat="1">
-      <c r="A612" s="159" t="s">
+      <c r="A612" s="157" t="s">
         <v>614</v>
       </c>
-      <c r="B612" s="188">
+      <c r="B612" s="186">
         <v>3594591.3</v>
       </c>
-      <c r="C612" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D612" s="188">
+      <c r="C612" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D612" s="186">
         <v>3591093</v>
       </c>
-      <c r="E612" s="189" t="s">
+      <c r="E612" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F612" s="74"/>
-      <c r="G612" s="113"/>
+      <c r="G612" s="112"/>
     </row>
     <row r="613" spans="1:7" s="24" customFormat="1">
-      <c r="A613" s="159" t="s">
+      <c r="A613" s="157" t="s">
         <v>615</v>
       </c>
-      <c r="B613" s="188">
+      <c r="B613" s="186">
         <v>950404.9</v>
       </c>
-      <c r="C613" s="188">
+      <c r="C613" s="186">
         <v>243506.9</v>
       </c>
-      <c r="D613" s="188">
+      <c r="D613" s="186">
         <v>66500</v>
       </c>
-      <c r="E613" s="188">
+      <c r="E613" s="186">
         <v>66500</v>
       </c>
       <c r="F613" s="74"/>
-      <c r="G613" s="113"/>
+      <c r="G613" s="112"/>
     </row>
     <row r="614" spans="1:7" s="24" customFormat="1">
-      <c r="A614" s="158" t="s">
+      <c r="A614" s="156" t="s">
         <v>616</v>
       </c>
-      <c r="B614" s="188">
+      <c r="B614" s="186">
         <v>2918040.4</v>
       </c>
-      <c r="C614" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D614" s="188">
+      <c r="C614" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D614" s="186">
         <v>107</v>
       </c>
-      <c r="E614" s="189" t="s">
+      <c r="E614" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F614" s="74"/>
-      <c r="G614" s="113"/>
+      <c r="G614" s="112"/>
     </row>
     <row r="615" spans="1:7" s="24" customFormat="1">
-      <c r="A615" s="159" t="s">
+      <c r="A615" s="157" t="s">
         <v>617</v>
       </c>
-      <c r="B615" s="188">
+      <c r="B615" s="186">
         <v>108830.8</v>
       </c>
-      <c r="C615" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E615" s="189" t="s">
+      <c r="C615" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D615" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E615" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F615" s="74"/>
-      <c r="G615" s="113"/>
+      <c r="G615" s="112"/>
     </row>
     <row r="616" spans="1:7" s="24" customFormat="1">
-      <c r="A616" s="159" t="s">
+      <c r="A616" s="157" t="s">
         <v>618</v>
       </c>
-      <c r="B616" s="188">
+      <c r="B616" s="186">
         <v>1476892.7</v>
       </c>
-      <c r="C616" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D616" s="188">
+      <c r="C616" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D616" s="186">
         <v>107</v>
       </c>
-      <c r="E616" s="189" t="s">
+      <c r="E616" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F616" s="74"/>
-      <c r="G616" s="113"/>
+      <c r="G616" s="112"/>
     </row>
     <row r="617" spans="1:7" s="24" customFormat="1">
-      <c r="A617" s="158" t="s">
+      <c r="A617" s="156" t="s">
         <v>619</v>
       </c>
-      <c r="B617" s="188">
+      <c r="B617" s="186">
         <v>233506066.30000001</v>
       </c>
-      <c r="C617" s="188">
+      <c r="C617" s="186">
         <v>8081218.7000000002</v>
       </c>
-      <c r="D617" s="188">
+      <c r="D617" s="186">
         <v>5772478.2000000002</v>
       </c>
-      <c r="E617" s="189" t="s">
+      <c r="E617" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F617" s="74"/>
-      <c r="G617" s="113"/>
+      <c r="G617" s="112"/>
     </row>
     <row r="618" spans="1:7" s="24" customFormat="1">
-      <c r="A618" s="159" t="s">
+      <c r="A618" s="157" t="s">
         <v>619</v>
       </c>
-      <c r="B618" s="188">
+      <c r="B618" s="186">
         <v>172423728.59999999</v>
       </c>
-      <c r="C618" s="188">
+      <c r="C618" s="186">
         <v>8081218.7000000002</v>
       </c>
-      <c r="D618" s="188">
+      <c r="D618" s="186">
         <v>2082872.3</v>
       </c>
-      <c r="E618" s="189" t="s">
+      <c r="E618" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F618" s="74"/>
-      <c r="G618" s="113"/>
+      <c r="G618" s="112"/>
     </row>
     <row r="619" spans="1:7" s="24" customFormat="1">
-      <c r="A619" s="158" t="s">
+      <c r="A619" s="156" t="s">
         <v>620</v>
       </c>
-      <c r="B619" s="188">
+      <c r="B619" s="186">
         <v>1615650.3</v>
       </c>
-      <c r="C619" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D619" s="188">
+      <c r="C619" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D619" s="186">
         <v>904020.4</v>
       </c>
-      <c r="E619" s="189" t="s">
+      <c r="E619" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F619" s="74"/>
-      <c r="G619" s="113"/>
+      <c r="G619" s="112"/>
     </row>
     <row r="620" spans="1:7" s="24" customFormat="1">
-      <c r="A620" s="159" t="s">
+      <c r="A620" s="157" t="s">
         <v>620</v>
       </c>
-      <c r="B620" s="188">
+      <c r="B620" s="186">
         <v>1321642.8</v>
       </c>
-      <c r="C620" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D620" s="188">
+      <c r="C620" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D620" s="186">
         <v>903881.5</v>
       </c>
-      <c r="E620" s="189" t="s">
+      <c r="E620" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F620" s="74"/>
-      <c r="G620" s="113"/>
+      <c r="G620" s="112"/>
     </row>
     <row r="621" spans="1:7" s="24" customFormat="1">
-      <c r="A621" s="158" t="s">
+      <c r="A621" s="156" t="s">
         <v>621</v>
       </c>
-      <c r="B621" s="188">
+      <c r="B621" s="186">
         <v>3496543.9</v>
       </c>
-      <c r="C621" s="188">
+      <c r="C621" s="186">
         <v>7350</v>
       </c>
-      <c r="D621" s="188">
+      <c r="D621" s="186">
         <v>527038.30000000005</v>
       </c>
-      <c r="E621" s="188">
+      <c r="E621" s="186">
         <v>7350</v>
       </c>
       <c r="F621" s="74"/>
-      <c r="G621" s="113"/>
+      <c r="G621" s="112"/>
     </row>
     <row r="622" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A622" s="159" t="s">
+      <c r="A622" s="157" t="s">
         <v>622</v>
       </c>
-      <c r="B622" s="188">
+      <c r="B622" s="186">
         <v>268850.2</v>
       </c>
-      <c r="C622" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E622" s="189" t="s">
+      <c r="C622" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D622" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E622" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F622" s="74"/>
-      <c r="G622" s="113"/>
+      <c r="G622" s="112"/>
     </row>
     <row r="623" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A623" s="159" t="s">
+      <c r="A623" s="157" t="s">
         <v>623</v>
       </c>
-      <c r="B623" s="188">
+      <c r="B623" s="186">
         <v>2301910</v>
       </c>
-      <c r="C623" s="188">
+      <c r="C623" s="186">
         <v>7350</v>
       </c>
-      <c r="D623" s="188">
+      <c r="D623" s="186">
         <v>454862</v>
       </c>
-      <c r="E623" s="188">
+      <c r="E623" s="186">
         <v>7350</v>
       </c>
       <c r="F623" s="74"/>
-      <c r="G623" s="113"/>
+      <c r="G623" s="112"/>
     </row>
     <row r="624" spans="1:7" s="24" customFormat="1">
-      <c r="A624" s="158" t="s">
+      <c r="A624" s="156" t="s">
         <v>624</v>
       </c>
-      <c r="B624" s="188">
+      <c r="B624" s="186">
         <v>971641.8</v>
       </c>
-      <c r="C624" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D624" s="188">
+      <c r="C624" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D624" s="186">
         <v>101791.3</v>
       </c>
-      <c r="E624" s="189" t="s">
+      <c r="E624" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F624" s="74"/>
-      <c r="G624" s="113"/>
+      <c r="G624" s="112"/>
     </row>
     <row r="625" spans="1:7" s="24" customFormat="1">
-      <c r="A625" s="159" t="s">
+      <c r="A625" s="157" t="s">
         <v>624</v>
       </c>
-      <c r="B625" s="188">
+      <c r="B625" s="186">
         <v>915750.40000000002</v>
       </c>
-      <c r="C625" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D625" s="188">
+      <c r="C625" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D625" s="186">
         <v>77550</v>
       </c>
-      <c r="E625" s="189" t="s">
+      <c r="E625" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F625" s="74"/>
-      <c r="G625" s="113"/>
+      <c r="G625" s="112"/>
     </row>
     <row r="626" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A626" s="158" t="s">
+      <c r="A626" s="156" t="s">
         <v>625</v>
       </c>
-      <c r="B626" s="188">
+      <c r="B626" s="186">
         <v>169793632.09999999</v>
       </c>
-      <c r="C626" s="188">
+      <c r="C626" s="186">
         <v>1082944.6000000001</v>
       </c>
-      <c r="D626" s="188">
+      <c r="D626" s="186">
         <v>10575642.800000001</v>
       </c>
-      <c r="E626" s="188">
+      <c r="E626" s="186">
         <v>216015</v>
       </c>
       <c r="F626" s="74"/>
-      <c r="G626" s="113"/>
+      <c r="G626" s="112"/>
     </row>
     <row r="627" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A627" s="159" t="s">
+      <c r="A627" s="157" t="s">
         <v>626</v>
       </c>
-      <c r="B627" s="188">
+      <c r="B627" s="186">
         <v>28543329.100000001</v>
       </c>
-      <c r="C627" s="188">
+      <c r="C627" s="186">
         <v>218540.5</v>
       </c>
-      <c r="D627" s="188">
+      <c r="D627" s="186">
         <v>1378609.2</v>
       </c>
-      <c r="E627" s="189" t="s">
+      <c r="E627" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F627" s="74"/>
-      <c r="G627" s="113"/>
+      <c r="G627" s="112"/>
     </row>
     <row r="628" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A628" s="159" t="s">
+      <c r="A628" s="157" t="s">
         <v>627</v>
       </c>
-      <c r="B628" s="188">
+      <c r="B628" s="186">
         <v>12271020.6</v>
       </c>
-      <c r="C628" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E628" s="189" t="s">
+      <c r="C628" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D628" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E628" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F628" s="74"/>
-      <c r="G628" s="113"/>
+      <c r="G628" s="112"/>
     </row>
     <row r="629" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A629" s="159" t="s">
+      <c r="A629" s="157" t="s">
         <v>628</v>
       </c>
-      <c r="B629" s="188">
+      <c r="B629" s="186">
         <v>106066466.3</v>
       </c>
-      <c r="C629" s="188">
+      <c r="C629" s="186">
         <v>864404.1</v>
       </c>
-      <c r="D629" s="188">
+      <c r="D629" s="186">
         <v>5232323.7</v>
       </c>
-      <c r="E629" s="188">
+      <c r="E629" s="186">
         <v>216015</v>
       </c>
       <c r="F629" s="74"/>
-      <c r="G629" s="113"/>
+      <c r="G629" s="112"/>
     </row>
     <row r="630" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A630" s="158" t="s">
+      <c r="A630" s="156" t="s">
         <v>629</v>
       </c>
-      <c r="B630" s="188">
+      <c r="B630" s="186">
         <v>505071</v>
       </c>
-      <c r="C630" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E630" s="189" t="s">
+      <c r="C630" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D630" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E630" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F630" s="74"/>
-      <c r="G630" s="113"/>
+      <c r="G630" s="112"/>
     </row>
     <row r="631" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A631" s="159" t="s">
+      <c r="A631" s="157" t="s">
         <v>629</v>
       </c>
-      <c r="B631" s="188">
+      <c r="B631" s="186">
         <v>209567.5</v>
       </c>
-      <c r="C631" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E631" s="189" t="s">
+      <c r="C631" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D631" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E631" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F631" s="74"/>
-      <c r="G631" s="113"/>
+      <c r="G631" s="112"/>
     </row>
     <row r="632" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A632" s="158" t="s">
+      <c r="A632" s="156" t="s">
         <v>630</v>
       </c>
-      <c r="B632" s="188">
+      <c r="B632" s="186">
         <v>6697753.7999999998</v>
       </c>
-      <c r="C632" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D632" s="188">
+      <c r="C632" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D632" s="186">
         <v>13021</v>
       </c>
-      <c r="E632" s="189" t="s">
+      <c r="E632" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F632" s="74"/>
-      <c r="G632" s="113"/>
+      <c r="G632" s="112"/>
     </row>
     <row r="633" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A633" s="159" t="s">
+      <c r="A633" s="157" t="s">
         <v>630</v>
       </c>
-      <c r="B633" s="188">
+      <c r="B633" s="186">
         <v>6697753.7999999998</v>
       </c>
-      <c r="C633" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D633" s="188">
+      <c r="C633" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D633" s="186">
         <v>13021</v>
       </c>
-      <c r="E633" s="189" t="s">
+      <c r="E633" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F633" s="74"/>
-      <c r="G633" s="113"/>
+      <c r="G633" s="112"/>
     </row>
     <row r="634" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A634" s="158" t="s">
+      <c r="A634" s="156" t="s">
         <v>631</v>
       </c>
-      <c r="B634" s="188">
+      <c r="B634" s="186">
         <v>10501619.199999999</v>
       </c>
-      <c r="C634" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D634" s="188">
+      <c r="C634" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D634" s="186">
         <v>200592</v>
       </c>
-      <c r="E634" s="189" t="s">
+      <c r="E634" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F634" s="74"/>
-      <c r="G634" s="113"/>
+      <c r="G634" s="112"/>
     </row>
     <row r="635" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A635" s="159" t="s">
+      <c r="A635" s="157" t="s">
         <v>631</v>
       </c>
-      <c r="B635" s="188">
+      <c r="B635" s="186">
         <v>10130585.699999999</v>
       </c>
-      <c r="C635" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D635" s="188">
+      <c r="C635" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D635" s="186">
         <v>200592</v>
       </c>
-      <c r="E635" s="189" t="s">
+      <c r="E635" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F635" s="74"/>
-      <c r="G635" s="113"/>
+      <c r="G635" s="112"/>
     </row>
     <row r="636" spans="1:7" s="24" customFormat="1">
-      <c r="A636" s="161" t="s">
+      <c r="A636" s="159" t="s">
         <v>632</v>
       </c>
-      <c r="B636" s="188">
+      <c r="B636" s="186">
         <v>457290948.69999999</v>
       </c>
-      <c r="C636" s="188">
+      <c r="C636" s="186">
         <v>2931542</v>
       </c>
-      <c r="D636" s="188">
+      <c r="D636" s="186">
         <v>18869140.800000001</v>
       </c>
-      <c r="E636" s="188">
+      <c r="E636" s="186">
         <v>6240</v>
       </c>
       <c r="F636" s="74"/>
-      <c r="G636" s="113"/>
+      <c r="G636" s="112"/>
     </row>
     <row r="637" spans="1:7" s="24" customFormat="1">
-      <c r="A637" s="158" t="s">
+      <c r="A637" s="156" t="s">
         <v>633</v>
       </c>
-      <c r="B637" s="188">
+      <c r="B637" s="186">
         <v>28604481.899999999</v>
       </c>
-      <c r="C637" s="188">
+      <c r="C637" s="186">
         <v>85137.9</v>
       </c>
-      <c r="D637" s="188">
+      <c r="D637" s="186">
         <v>234830</v>
       </c>
-      <c r="E637" s="188">
+      <c r="E637" s="186">
         <v>750</v>
       </c>
       <c r="F637" s="74"/>
-      <c r="G637" s="113"/>
+      <c r="G637" s="112"/>
     </row>
     <row r="638" spans="1:7" s="24" customFormat="1">
-      <c r="A638" s="159" t="s">
+      <c r="A638" s="157" t="s">
         <v>633</v>
       </c>
-      <c r="B638" s="188">
+      <c r="B638" s="186">
         <v>28170731.300000001</v>
       </c>
-      <c r="C638" s="188">
+      <c r="C638" s="186">
         <v>85137.9</v>
       </c>
-      <c r="D638" s="188">
+      <c r="D638" s="186">
         <v>88448</v>
       </c>
-      <c r="E638" s="188">
+      <c r="E638" s="186">
         <v>750</v>
       </c>
       <c r="F638" s="74"/>
-      <c r="G638" s="113"/>
+      <c r="G638" s="112"/>
     </row>
     <row r="639" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A639" s="158" t="s">
+      <c r="A639" s="156" t="s">
         <v>634</v>
       </c>
-      <c r="B639" s="188">
+      <c r="B639" s="186">
         <v>54527578.600000001</v>
       </c>
-      <c r="C639" s="188">
+      <c r="C639" s="186">
         <v>51202.8</v>
       </c>
-      <c r="D639" s="188">
+      <c r="D639" s="186">
         <v>968392</v>
       </c>
-      <c r="E639" s="189" t="s">
+      <c r="E639" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F639" s="74"/>
-      <c r="G639" s="113"/>
+      <c r="G639" s="112"/>
     </row>
     <row r="640" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A640" s="159" t="s">
+      <c r="A640" s="157" t="s">
         <v>634</v>
       </c>
-      <c r="B640" s="188">
+      <c r="B640" s="186">
         <v>54527170.399999999</v>
       </c>
-      <c r="C640" s="188">
+      <c r="C640" s="186">
         <v>51202.8</v>
       </c>
-      <c r="D640" s="188">
+      <c r="D640" s="186">
         <v>968392</v>
       </c>
-      <c r="E640" s="189" t="s">
+      <c r="E640" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F640" s="74"/>
-      <c r="G640" s="113"/>
+      <c r="G640" s="112"/>
     </row>
     <row r="641" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A641" s="158" t="s">
+      <c r="A641" s="156" t="s">
         <v>635</v>
       </c>
-      <c r="B641" s="188">
+      <c r="B641" s="186">
         <v>260883.1</v>
       </c>
-      <c r="C641" s="188">
+      <c r="C641" s="186">
         <v>26900.7</v>
       </c>
-      <c r="D641" s="188">
+      <c r="D641" s="186">
         <v>5490</v>
       </c>
-      <c r="E641" s="188">
+      <c r="E641" s="186">
         <v>5490</v>
       </c>
       <c r="F641" s="74"/>
-      <c r="G641" s="113"/>
+      <c r="G641" s="112"/>
     </row>
     <row r="642" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A642" s="159" t="s">
+      <c r="A642" s="157" t="s">
         <v>635</v>
       </c>
-      <c r="B642" s="188">
+      <c r="B642" s="186">
         <v>260883.1</v>
       </c>
-      <c r="C642" s="188">
+      <c r="C642" s="186">
         <v>26900.7</v>
       </c>
-      <c r="D642" s="188">
+      <c r="D642" s="186">
         <v>5490</v>
       </c>
-      <c r="E642" s="188">
+      <c r="E642" s="186">
         <v>5490</v>
       </c>
       <c r="F642" s="74"/>
-      <c r="G642" s="113"/>
+      <c r="G642" s="112"/>
     </row>
     <row r="643" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A643" s="158" t="s">
+      <c r="A643" s="156" t="s">
         <v>636</v>
       </c>
-      <c r="B643" s="188">
+      <c r="B643" s="186">
         <v>16033974.699999999</v>
       </c>
-      <c r="C643" s="188">
+      <c r="C643" s="186">
         <v>564843</v>
       </c>
-      <c r="D643" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E643" s="189" t="s">
+      <c r="D643" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E643" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F643" s="74"/>
-      <c r="G643" s="113"/>
+      <c r="G643" s="112"/>
     </row>
     <row r="644" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A644" s="159" t="s">
+      <c r="A644" s="157" t="s">
         <v>636</v>
       </c>
-      <c r="B644" s="188">
+      <c r="B644" s="186">
         <v>16021839</v>
       </c>
-      <c r="C644" s="188">
+      <c r="C644" s="186">
         <v>564843</v>
       </c>
-      <c r="D644" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E644" s="189" t="s">
+      <c r="D644" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E644" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F644" s="74"/>
-      <c r="G644" s="113"/>
+      <c r="G644" s="112"/>
     </row>
     <row r="645" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A645" s="158" t="s">
+      <c r="A645" s="156" t="s">
         <v>637</v>
       </c>
-      <c r="B645" s="188">
+      <c r="B645" s="186">
         <v>751730</v>
       </c>
-      <c r="C645" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E645" s="189" t="s">
+      <c r="C645" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D645" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E645" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F645" s="74"/>
-      <c r="G645" s="113"/>
+      <c r="G645" s="112"/>
     </row>
     <row r="646" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A646" s="159" t="s">
+      <c r="A646" s="157" t="s">
         <v>637</v>
       </c>
-      <c r="B646" s="188">
+      <c r="B646" s="186">
         <v>751730</v>
       </c>
-      <c r="C646" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E646" s="189" t="s">
+      <c r="C646" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D646" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E646" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F646" s="74"/>
-      <c r="G646" s="113"/>
+      <c r="G646" s="112"/>
     </row>
     <row r="647" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A647" s="158" t="s">
+      <c r="A647" s="156" t="s">
         <v>638</v>
       </c>
-      <c r="B647" s="188">
+      <c r="B647" s="186">
         <v>487963.8</v>
       </c>
-      <c r="C647" s="188">
+      <c r="C647" s="186">
         <v>415.3</v>
       </c>
-      <c r="D647" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E647" s="189" t="s">
+      <c r="D647" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E647" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F647" s="74"/>
-      <c r="G647" s="113"/>
+      <c r="G647" s="112"/>
     </row>
     <row r="648" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A648" s="159" t="s">
+      <c r="A648" s="157" t="s">
         <v>638</v>
       </c>
-      <c r="B648" s="188">
+      <c r="B648" s="186">
         <v>487963.7</v>
       </c>
-      <c r="C648" s="188">
+      <c r="C648" s="186">
         <v>415.3</v>
       </c>
-      <c r="D648" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E648" s="189" t="s">
+      <c r="D648" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E648" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F648" s="74"/>
-      <c r="G648" s="113"/>
+      <c r="G648" s="112"/>
     </row>
     <row r="649" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A649" s="158" t="s">
+      <c r="A649" s="156" t="s">
         <v>639</v>
       </c>
-      <c r="B649" s="188">
+      <c r="B649" s="186">
         <v>2153034.2000000002</v>
       </c>
-      <c r="C649" s="188">
+      <c r="C649" s="186">
         <v>333051.5</v>
       </c>
-      <c r="D649" s="188">
+      <c r="D649" s="186">
         <v>70890</v>
       </c>
-      <c r="E649" s="189" t="s">
+      <c r="E649" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F649" s="74"/>
-      <c r="G649" s="113"/>
+      <c r="G649" s="112"/>
     </row>
     <row r="650" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A650" s="159" t="s">
+      <c r="A650" s="157" t="s">
         <v>639</v>
       </c>
-      <c r="B650" s="188">
+      <c r="B650" s="186">
         <v>775865.8</v>
       </c>
-      <c r="C650" s="188">
+      <c r="C650" s="186">
         <v>333051.5</v>
       </c>
-      <c r="D650" s="188">
+      <c r="D650" s="186">
         <v>70890</v>
       </c>
-      <c r="E650" s="189" t="s">
+      <c r="E650" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F650" s="74"/>
-      <c r="G650" s="113"/>
+      <c r="G650" s="112"/>
     </row>
     <row r="651" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A651" s="158" t="s">
+      <c r="A651" s="156" t="s">
         <v>640</v>
       </c>
-      <c r="B651" s="188">
+      <c r="B651" s="186">
         <v>62013478.700000003</v>
       </c>
-      <c r="C651" s="188">
+      <c r="C651" s="186">
         <v>26575</v>
       </c>
-      <c r="D651" s="188">
+      <c r="D651" s="186">
         <v>5383420.7999999998</v>
       </c>
-      <c r="E651" s="189" t="s">
+      <c r="E651" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F651" s="74"/>
-      <c r="G651" s="113"/>
+      <c r="G651" s="112"/>
     </row>
     <row r="652" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A652" s="159" t="s">
+      <c r="A652" s="157" t="s">
         <v>640</v>
       </c>
-      <c r="B652" s="188">
+      <c r="B652" s="186">
         <v>47586220</v>
       </c>
-      <c r="C652" s="188">
+      <c r="C652" s="186">
         <v>26575</v>
       </c>
-      <c r="D652" s="188">
+      <c r="D652" s="186">
         <v>609362</v>
       </c>
-      <c r="E652" s="189" t="s">
+      <c r="E652" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F652" s="74"/>
-      <c r="G652" s="113"/>
+      <c r="G652" s="112"/>
     </row>
     <row r="653" spans="1:7" s="24" customFormat="1">
-      <c r="A653" s="158" t="s">
+      <c r="A653" s="156" t="s">
         <v>641</v>
       </c>
-      <c r="B653" s="188">
+      <c r="B653" s="186">
         <v>53275513.299999997</v>
       </c>
-      <c r="C653" s="188">
+      <c r="C653" s="186">
         <v>2442</v>
       </c>
-      <c r="D653" s="188">
+      <c r="D653" s="186">
         <v>1187744.8999999999</v>
       </c>
-      <c r="E653" s="189" t="s">
+      <c r="E653" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F653" s="74"/>
-      <c r="G653" s="113"/>
+      <c r="G653" s="112"/>
     </row>
     <row r="654" spans="1:7" s="24" customFormat="1">
-      <c r="A654" s="159" t="s">
+      <c r="A654" s="157" t="s">
         <v>641</v>
       </c>
-      <c r="B654" s="188">
+      <c r="B654" s="186">
         <v>51880026.899999999</v>
       </c>
-      <c r="C654" s="188">
+      <c r="C654" s="186">
         <v>2442</v>
       </c>
-      <c r="D654" s="188">
+      <c r="D654" s="186">
         <v>1176475</v>
       </c>
-      <c r="E654" s="189" t="s">
+      <c r="E654" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F654" s="74"/>
-      <c r="G654" s="113"/>
+      <c r="G654" s="112"/>
     </row>
     <row r="655" spans="1:7" s="24" customFormat="1">
-      <c r="A655" s="158" t="s">
+      <c r="A655" s="156" t="s">
         <v>642</v>
       </c>
-      <c r="B655" s="188">
+      <c r="B655" s="186">
         <v>9816421.9000000004</v>
       </c>
-      <c r="C655" s="188">
+      <c r="C655" s="186">
         <v>1663765.1</v>
       </c>
-      <c r="D655" s="188">
+      <c r="D655" s="186">
         <v>15132</v>
       </c>
-      <c r="E655" s="189" t="s">
+      <c r="E655" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F655" s="74"/>
-      <c r="G655" s="113"/>
+      <c r="G655" s="112"/>
     </row>
     <row r="656" spans="1:7" s="24" customFormat="1">
-      <c r="A656" s="159" t="s">
+      <c r="A656" s="157" t="s">
         <v>642</v>
       </c>
-      <c r="B656" s="188">
+      <c r="B656" s="186">
         <v>9429061.8000000007</v>
       </c>
-      <c r="C656" s="188">
+      <c r="C656" s="186">
         <v>1663765.1</v>
       </c>
-      <c r="D656" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E656" s="189" t="s">
+      <c r="D656" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E656" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F656" s="74"/>
-      <c r="G656" s="113"/>
+      <c r="G656" s="112"/>
     </row>
     <row r="657" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A657" s="158" t="s">
+      <c r="A657" s="156" t="s">
         <v>643</v>
       </c>
-      <c r="B657" s="188">
+      <c r="B657" s="186">
         <v>25917747</v>
       </c>
-      <c r="C657" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D657" s="188">
+      <c r="C657" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D657" s="186">
         <v>2342706.1</v>
       </c>
-      <c r="E657" s="189" t="s">
+      <c r="E657" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F657" s="74"/>
-      <c r="G657" s="113"/>
+      <c r="G657" s="112"/>
     </row>
     <row r="658" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A658" s="159" t="s">
+      <c r="A658" s="157" t="s">
         <v>643</v>
       </c>
-      <c r="B658" s="188">
+      <c r="B658" s="186">
         <v>20330108.399999999</v>
       </c>
-      <c r="C658" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D658" s="188">
+      <c r="C658" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D658" s="186">
         <v>513730</v>
       </c>
-      <c r="E658" s="189" t="s">
+      <c r="E658" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F658" s="74"/>
-      <c r="G658" s="113"/>
+      <c r="G658" s="112"/>
     </row>
     <row r="659" spans="1:7" s="24" customFormat="1">
-      <c r="A659" s="158" t="s">
+      <c r="A659" s="156" t="s">
         <v>644</v>
       </c>
-      <c r="B659" s="188">
+      <c r="B659" s="186">
         <v>4274089.7</v>
       </c>
-      <c r="C659" s="188">
+      <c r="C659" s="186">
         <v>40625</v>
       </c>
-      <c r="D659" s="188">
+      <c r="D659" s="186">
         <v>366902.1</v>
       </c>
-      <c r="E659" s="189" t="s">
+      <c r="E659" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F659" s="74"/>
-      <c r="G659" s="113"/>
+      <c r="G659" s="112"/>
     </row>
     <row r="660" spans="1:7" s="24" customFormat="1">
-      <c r="A660" s="159" t="s">
+      <c r="A660" s="157" t="s">
         <v>644</v>
       </c>
-      <c r="B660" s="188">
+      <c r="B660" s="186">
         <v>3812790.5</v>
       </c>
-      <c r="C660" s="188">
+      <c r="C660" s="186">
         <v>40625</v>
       </c>
-      <c r="D660" s="188">
+      <c r="D660" s="186">
         <v>364280</v>
       </c>
-      <c r="E660" s="189" t="s">
+      <c r="E660" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F660" s="74"/>
-      <c r="G660" s="113"/>
+      <c r="G660" s="112"/>
     </row>
     <row r="661" spans="1:7" s="24" customFormat="1">
-      <c r="A661" s="158" t="s">
+      <c r="A661" s="156" t="s">
         <v>645</v>
       </c>
-      <c r="B661" s="188">
+      <c r="B661" s="186">
         <v>60068.6</v>
       </c>
-      <c r="C661" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D661" s="188">
+      <c r="C661" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D661" s="186">
         <v>494.8</v>
       </c>
-      <c r="E661" s="189" t="s">
+      <c r="E661" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F661" s="74"/>
-      <c r="G661" s="113"/>
+      <c r="G661" s="112"/>
     </row>
     <row r="662" spans="1:7" s="24" customFormat="1">
-      <c r="A662" s="159" t="s">
+      <c r="A662" s="157" t="s">
         <v>645</v>
       </c>
-      <c r="B662" s="188">
+      <c r="B662" s="186">
         <v>58602.5</v>
       </c>
-      <c r="C662" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E662" s="189" t="s">
+      <c r="C662" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D662" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E662" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F662" s="74"/>
-      <c r="G662" s="113"/>
+      <c r="G662" s="112"/>
     </row>
     <row r="663" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A663" s="158" t="s">
+      <c r="A663" s="156" t="s">
         <v>646</v>
       </c>
-      <c r="B663" s="188">
+      <c r="B663" s="186">
         <v>199113983.09999999</v>
       </c>
-      <c r="C663" s="188">
+      <c r="C663" s="186">
         <v>136583.70000000001</v>
       </c>
-      <c r="D663" s="188">
+      <c r="D663" s="186">
         <v>8293138.2000000002</v>
       </c>
-      <c r="E663" s="189" t="s">
+      <c r="E663" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F663" s="74"/>
-      <c r="G663" s="113"/>
+      <c r="G663" s="112"/>
     </row>
     <row r="664" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A664" s="159" t="s">
+      <c r="A664" s="157" t="s">
         <v>646</v>
       </c>
-      <c r="B664" s="188">
+      <c r="B664" s="186">
         <v>178540786</v>
       </c>
-      <c r="C664" s="188">
+      <c r="C664" s="186">
         <v>136583.70000000001</v>
       </c>
-      <c r="D664" s="188">
+      <c r="D664" s="186">
         <v>3006093.8</v>
       </c>
-      <c r="E664" s="189" t="s">
+      <c r="E664" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F664" s="74"/>
-      <c r="G664" s="113"/>
+      <c r="G664" s="112"/>
     </row>
     <row r="665" spans="1:7" s="24" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A665" s="157" t="s">
+      <c r="A665" s="155" t="s">
         <v>824</v>
       </c>
-      <c r="B665" s="188">
+      <c r="B665" s="186">
         <v>496231504.30000001</v>
       </c>
-      <c r="C665" s="188">
+      <c r="C665" s="186">
         <v>24441371.100000001</v>
       </c>
-      <c r="D665" s="188">
+      <c r="D665" s="186">
         <v>23047674.300000001</v>
       </c>
-      <c r="E665" s="188">
+      <c r="E665" s="186">
         <v>457686</v>
       </c>
       <c r="F665" s="74"/>
-      <c r="G665" s="113"/>
+      <c r="G665" s="112"/>
     </row>
     <row r="666" spans="1:7" s="24" customFormat="1">
-      <c r="A666" s="158" t="s">
+      <c r="A666" s="156" t="s">
         <v>647</v>
       </c>
-      <c r="B666" s="188">
+      <c r="B666" s="186">
         <v>10744438.800000001</v>
       </c>
-      <c r="C666" s="188">
+      <c r="C666" s="186">
         <v>272788.2</v>
       </c>
-      <c r="D666" s="188">
+      <c r="D666" s="186">
         <v>10000</v>
       </c>
-      <c r="E666" s="189" t="s">
+      <c r="E666" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F666" s="74"/>
-      <c r="G666" s="113"/>
+      <c r="G666" s="112"/>
     </row>
     <row r="667" spans="1:7" s="24" customFormat="1">
-      <c r="A667" s="159" t="s">
+      <c r="A667" s="157" t="s">
         <v>647</v>
       </c>
-      <c r="B667" s="188">
+      <c r="B667" s="186">
         <v>10742466.4</v>
       </c>
-      <c r="C667" s="188">
+      <c r="C667" s="186">
         <v>272788.2</v>
       </c>
-      <c r="D667" s="188">
+      <c r="D667" s="186">
         <v>10000</v>
       </c>
-      <c r="E667" s="189" t="s">
+      <c r="E667" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F667" s="74"/>
-      <c r="G667" s="113"/>
+      <c r="G667" s="112"/>
     </row>
     <row r="668" spans="1:7" s="24" customFormat="1">
-      <c r="A668" s="158" t="s">
+      <c r="A668" s="156" t="s">
         <v>648</v>
       </c>
-      <c r="B668" s="188">
+      <c r="B668" s="186">
         <v>347275861.89999998</v>
       </c>
-      <c r="C668" s="188">
+      <c r="C668" s="186">
         <v>5450600.2999999998</v>
       </c>
-      <c r="D668" s="188">
+      <c r="D668" s="186">
         <v>15343334.4</v>
       </c>
-      <c r="E668" s="188">
+      <c r="E668" s="186">
         <v>354825</v>
       </c>
       <c r="F668" s="74"/>
-      <c r="G668" s="113"/>
+      <c r="G668" s="112"/>
     </row>
     <row r="669" spans="1:7" s="24" customFormat="1">
-      <c r="A669" s="143" t="s">
+      <c r="A669" s="141" t="s">
         <v>648</v>
       </c>
-      <c r="B669" s="188">
+      <c r="B669" s="186">
         <v>346825198.69999999</v>
       </c>
-      <c r="C669" s="188">
+      <c r="C669" s="186">
         <v>5450600.2999999998</v>
       </c>
-      <c r="D669" s="188">
+      <c r="D669" s="186">
         <v>15338541.4</v>
       </c>
-      <c r="E669" s="188">
+      <c r="E669" s="186">
         <v>354825</v>
       </c>
       <c r="F669" s="74"/>
-      <c r="G669" s="113"/>
+      <c r="G669" s="112"/>
     </row>
     <row r="670" spans="1:7" s="24" customFormat="1">
-      <c r="A670" s="158" t="s">
+      <c r="A670" s="156" t="s">
         <v>649</v>
       </c>
-      <c r="B670" s="188">
+      <c r="B670" s="186">
         <v>80675941.200000003</v>
       </c>
-      <c r="C670" s="188">
+      <c r="C670" s="186">
         <v>8705114.4000000004</v>
       </c>
-      <c r="D670" s="188">
+      <c r="D670" s="186">
         <v>4427269.7</v>
       </c>
-      <c r="E670" s="188">
+      <c r="E670" s="186">
         <v>8500</v>
       </c>
       <c r="F670" s="74"/>
-      <c r="G670" s="113"/>
+      <c r="G670" s="112"/>
     </row>
     <row r="671" spans="1:7" s="24" customFormat="1">
-      <c r="A671" s="159" t="s">
+      <c r="A671" s="157" t="s">
         <v>649</v>
       </c>
-      <c r="B671" s="188">
+      <c r="B671" s="186">
         <v>79972537.900000006</v>
       </c>
-      <c r="C671" s="188">
+      <c r="C671" s="186">
         <v>8705114.4000000004</v>
       </c>
-      <c r="D671" s="188">
+      <c r="D671" s="186">
         <v>4426164.5999999996</v>
       </c>
-      <c r="E671" s="188">
+      <c r="E671" s="186">
         <v>8500</v>
       </c>
       <c r="F671" s="74"/>
-      <c r="G671" s="113"/>
+      <c r="G671" s="112"/>
     </row>
     <row r="672" spans="1:7" s="24" customFormat="1">
-      <c r="A672" s="158" t="s">
+      <c r="A672" s="156" t="s">
         <v>650</v>
       </c>
-      <c r="B672" s="188">
+      <c r="B672" s="186">
         <v>57535262.399999999</v>
       </c>
-      <c r="C672" s="188">
+      <c r="C672" s="186">
         <v>10012868.199999999</v>
       </c>
-      <c r="D672" s="188">
+      <c r="D672" s="186">
         <v>3267070.2</v>
       </c>
-      <c r="E672" s="188">
+      <c r="E672" s="186">
         <v>94361</v>
       </c>
       <c r="F672" s="74"/>
-      <c r="G672" s="113"/>
+      <c r="G672" s="112"/>
     </row>
     <row r="673" spans="1:7" s="24" customFormat="1">
-      <c r="A673" s="157" t="s">
+      <c r="A673" s="155" t="s">
         <v>825</v>
       </c>
-      <c r="B673" s="188">
+      <c r="B673" s="186">
         <v>688066610.29999995</v>
       </c>
-      <c r="C673" s="188">
+      <c r="C673" s="186">
         <v>31209999.800000001</v>
       </c>
-      <c r="D673" s="188">
+      <c r="D673" s="186">
         <v>37000136.600000001</v>
       </c>
-      <c r="E673" s="188">
+      <c r="E673" s="186">
         <v>1932183.6</v>
       </c>
       <c r="F673" s="74"/>
-      <c r="G673" s="113"/>
+      <c r="G673" s="112"/>
     </row>
     <row r="674" spans="1:7" s="24" customFormat="1">
-      <c r="A674" s="158" t="s">
+      <c r="A674" s="156" t="s">
         <v>651</v>
       </c>
-      <c r="B674" s="188">
+      <c r="B674" s="186">
         <v>144576903.5</v>
       </c>
-      <c r="C674" s="188">
+      <c r="C674" s="186">
         <v>17236172.300000001</v>
       </c>
-      <c r="D674" s="188">
+      <c r="D674" s="186">
         <v>11870946.800000001</v>
       </c>
-      <c r="E674" s="188">
+      <c r="E674" s="186">
         <v>139947</v>
       </c>
       <c r="F674" s="74"/>
-      <c r="G674" s="113"/>
+      <c r="G674" s="112"/>
     </row>
     <row r="675" spans="1:7" s="24" customFormat="1">
-      <c r="A675" s="159" t="s">
+      <c r="A675" s="157" t="s">
         <v>651</v>
       </c>
-      <c r="B675" s="188">
+      <c r="B675" s="186">
         <v>141818041.09999999</v>
       </c>
-      <c r="C675" s="188">
+      <c r="C675" s="186">
         <v>17236172.300000001</v>
       </c>
-      <c r="D675" s="188">
+      <c r="D675" s="186">
         <v>11850554.6</v>
       </c>
-      <c r="E675" s="188">
+      <c r="E675" s="186">
         <v>139947</v>
       </c>
       <c r="F675" s="74"/>
-      <c r="G675" s="113"/>
+      <c r="G675" s="112"/>
     </row>
     <row r="676" spans="1:7" s="24" customFormat="1">
-      <c r="A676" s="158" t="s">
+      <c r="A676" s="156" t="s">
         <v>652</v>
       </c>
-      <c r="B676" s="188">
+      <c r="B676" s="186">
         <v>118527537.5</v>
       </c>
-      <c r="C676" s="188">
+      <c r="C676" s="186">
         <v>3216762.4</v>
       </c>
-      <c r="D676" s="188">
+      <c r="D676" s="186">
         <v>9137151.5</v>
       </c>
-      <c r="E676" s="188">
+      <c r="E676" s="186">
         <v>137150.5</v>
       </c>
       <c r="F676" s="74"/>
-      <c r="G676" s="113"/>
+      <c r="G676" s="112"/>
     </row>
     <row r="677" spans="1:7" s="24" customFormat="1">
-      <c r="A677" s="159" t="s">
+      <c r="A677" s="157" t="s">
         <v>653</v>
       </c>
-      <c r="B677" s="188">
+      <c r="B677" s="186">
         <v>57337853</v>
       </c>
-      <c r="C677" s="188">
+      <c r="C677" s="186">
         <v>1676853.3</v>
       </c>
-      <c r="D677" s="188">
+      <c r="D677" s="186">
         <v>1589611.4</v>
       </c>
-      <c r="E677" s="188">
+      <c r="E677" s="186">
         <v>101717.5</v>
       </c>
       <c r="F677" s="74"/>
-      <c r="G677" s="113"/>
+      <c r="G677" s="112"/>
     </row>
     <row r="678" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A678" s="159" t="s">
+      <c r="A678" s="157" t="s">
         <v>654</v>
       </c>
-      <c r="B678" s="188">
+      <c r="B678" s="186">
         <v>47730508.5</v>
       </c>
-      <c r="C678" s="188">
+      <c r="C678" s="186">
         <v>1539909</v>
       </c>
-      <c r="D678" s="188">
+      <c r="D678" s="186">
         <v>1691269.5</v>
       </c>
-      <c r="E678" s="188">
+      <c r="E678" s="186">
         <v>35433</v>
       </c>
       <c r="F678" s="74"/>
-      <c r="G678" s="113"/>
+      <c r="G678" s="112"/>
     </row>
     <row r="679" spans="1:7" s="24" customFormat="1">
-      <c r="A679" s="158" t="s">
+      <c r="A679" s="156" t="s">
         <v>655</v>
       </c>
-      <c r="B679" s="188">
+      <c r="B679" s="186">
         <v>71340.399999999994</v>
       </c>
-      <c r="C679" s="188">
+      <c r="C679" s="186">
         <v>22400</v>
       </c>
-      <c r="D679" s="188">
+      <c r="D679" s="186">
         <v>22400</v>
       </c>
-      <c r="E679" s="188">
+      <c r="E679" s="186">
         <v>22400</v>
       </c>
       <c r="F679" s="74"/>
-      <c r="G679" s="113"/>
+      <c r="G679" s="112"/>
     </row>
     <row r="680" spans="1:7" s="24" customFormat="1">
-      <c r="A680" s="159" t="s">
+      <c r="A680" s="157" t="s">
         <v>655</v>
       </c>
-      <c r="B680" s="188">
+      <c r="B680" s="186">
         <v>65862.399999999994</v>
       </c>
-      <c r="C680" s="188">
+      <c r="C680" s="186">
         <v>22400</v>
       </c>
-      <c r="D680" s="188">
+      <c r="D680" s="186">
         <v>22400</v>
       </c>
-      <c r="E680" s="188">
+      <c r="E680" s="186">
         <v>22400</v>
       </c>
       <c r="F680" s="74"/>
-      <c r="G680" s="113"/>
+      <c r="G680" s="112"/>
     </row>
     <row r="681" spans="1:7" s="24" customFormat="1">
-      <c r="A681" s="158" t="s">
+      <c r="A681" s="156" t="s">
         <v>656</v>
       </c>
-      <c r="B681" s="188">
+      <c r="B681" s="186">
         <v>20670318.100000001</v>
       </c>
-      <c r="C681" s="188">
+      <c r="C681" s="186">
         <v>87845.1</v>
       </c>
-      <c r="D681" s="188">
+      <c r="D681" s="186">
         <v>114111.2</v>
       </c>
-      <c r="E681" s="188">
+      <c r="E681" s="186">
         <v>69475</v>
       </c>
       <c r="F681" s="74"/>
-      <c r="G681" s="113"/>
+      <c r="G681" s="112"/>
     </row>
     <row r="682" spans="1:7" s="24" customFormat="1">
-      <c r="A682" s="159" t="s">
+      <c r="A682" s="157" t="s">
         <v>656</v>
       </c>
-      <c r="B682" s="188">
+      <c r="B682" s="186">
         <v>20435469.100000001</v>
       </c>
-      <c r="C682" s="188">
+      <c r="C682" s="186">
         <v>87845.1</v>
       </c>
-      <c r="D682" s="188">
+      <c r="D682" s="186">
         <v>107150.8</v>
       </c>
-      <c r="E682" s="188">
+      <c r="E682" s="186">
         <v>69475</v>
       </c>
       <c r="F682" s="74"/>
-      <c r="G682" s="113"/>
+      <c r="G682" s="112"/>
     </row>
     <row r="683" spans="1:7" s="24" customFormat="1">
-      <c r="A683" s="158" t="s">
+      <c r="A683" s="156" t="s">
         <v>657</v>
       </c>
-      <c r="B683" s="188">
+      <c r="B683" s="186">
         <v>129814.9</v>
       </c>
-      <c r="C683" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E683" s="189" t="s">
+      <c r="C683" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D683" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E683" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F683" s="74"/>
-      <c r="G683" s="113"/>
+      <c r="G683" s="112"/>
     </row>
     <row r="684" spans="1:7" s="24" customFormat="1">
-      <c r="A684" s="159" t="s">
+      <c r="A684" s="157" t="s">
         <v>657</v>
       </c>
-      <c r="B684" s="188">
+      <c r="B684" s="186">
         <v>129814.9</v>
       </c>
-      <c r="C684" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E684" s="189" t="s">
+      <c r="C684" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D684" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E684" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F684" s="74"/>
-      <c r="G684" s="113"/>
+      <c r="G684" s="112"/>
     </row>
     <row r="685" spans="1:7" s="24" customFormat="1">
-      <c r="A685" s="158" t="s">
+      <c r="A685" s="156" t="s">
         <v>658</v>
       </c>
-      <c r="B685" s="188">
+      <c r="B685" s="186">
         <v>23626285.800000001</v>
       </c>
-      <c r="C685" s="188">
+      <c r="C685" s="186">
         <v>5051596.9000000004</v>
       </c>
-      <c r="D685" s="188">
+      <c r="D685" s="186">
         <v>1728021.9</v>
       </c>
-      <c r="E685" s="188">
+      <c r="E685" s="186">
         <v>480702.6</v>
       </c>
       <c r="F685" s="74"/>
-      <c r="G685" s="113"/>
+      <c r="G685" s="112"/>
     </row>
     <row r="686" spans="1:7" s="24" customFormat="1">
-      <c r="A686" s="159" t="s">
+      <c r="A686" s="157" t="s">
         <v>658</v>
       </c>
-      <c r="B686" s="188">
+      <c r="B686" s="186">
         <v>23054996.5</v>
       </c>
-      <c r="C686" s="188">
+      <c r="C686" s="186">
         <v>5051596.9000000004</v>
       </c>
-      <c r="D686" s="188">
+      <c r="D686" s="186">
         <v>1461192</v>
       </c>
-      <c r="E686" s="188">
+      <c r="E686" s="186">
         <v>480702.6</v>
       </c>
       <c r="F686" s="74"/>
-      <c r="G686" s="113"/>
+      <c r="G686" s="112"/>
     </row>
     <row r="687" spans="1:7" s="24" customFormat="1">
-      <c r="A687" s="158" t="s">
+      <c r="A687" s="156" t="s">
         <v>659</v>
       </c>
-      <c r="B687" s="188">
+      <c r="B687" s="186">
         <v>69380333.700000003</v>
       </c>
-      <c r="C687" s="188">
+      <c r="C687" s="186">
         <v>118204.4</v>
       </c>
-      <c r="D687" s="188">
+      <c r="D687" s="186">
         <v>4687488</v>
       </c>
-      <c r="E687" s="188">
+      <c r="E687" s="186">
         <v>26224.7</v>
       </c>
       <c r="F687" s="74"/>
-      <c r="G687" s="113"/>
+      <c r="G687" s="112"/>
     </row>
     <row r="688" spans="1:7" s="24" customFormat="1">
-      <c r="A688" s="159" t="s">
+      <c r="A688" s="157" t="s">
         <v>659</v>
       </c>
-      <c r="B688" s="188">
+      <c r="B688" s="186">
         <v>64897951.399999999</v>
       </c>
-      <c r="C688" s="188">
+      <c r="C688" s="186">
         <v>118204.4</v>
       </c>
-      <c r="D688" s="188">
+      <c r="D688" s="186">
         <v>3301857.9</v>
       </c>
-      <c r="E688" s="188">
+      <c r="E688" s="186">
         <v>26224.7</v>
       </c>
       <c r="F688" s="74"/>
-      <c r="G688" s="113"/>
+      <c r="G688" s="112"/>
     </row>
     <row r="689" spans="1:7" s="24" customFormat="1">
-      <c r="A689" s="158" t="s">
+      <c r="A689" s="156" t="s">
         <v>660</v>
       </c>
-      <c r="B689" s="188">
+      <c r="B689" s="186">
         <v>37937713.200000003</v>
       </c>
-      <c r="C689" s="188">
+      <c r="C689" s="186">
         <v>301968.5</v>
       </c>
-      <c r="D689" s="188">
+      <c r="D689" s="186">
         <v>370953.2</v>
       </c>
-      <c r="E689" s="189" t="s">
+      <c r="E689" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F689" s="74"/>
-      <c r="G689" s="113"/>
+      <c r="G689" s="112"/>
     </row>
     <row r="690" spans="1:7" s="24" customFormat="1">
-      <c r="A690" s="159" t="s">
+      <c r="A690" s="157" t="s">
         <v>660</v>
       </c>
-      <c r="B690" s="188">
+      <c r="B690" s="186">
         <v>37560528.899999999</v>
       </c>
-      <c r="C690" s="188">
+      <c r="C690" s="186">
         <v>301968.5</v>
       </c>
-      <c r="D690" s="188">
+      <c r="D690" s="186">
         <v>332870.2</v>
       </c>
-      <c r="E690" s="189" t="s">
+      <c r="E690" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F690" s="74"/>
-      <c r="G690" s="113"/>
+      <c r="G690" s="112"/>
     </row>
     <row r="691" spans="1:7" s="24" customFormat="1">
-      <c r="A691" s="158" t="s">
+      <c r="A691" s="156" t="s">
         <v>661</v>
       </c>
-      <c r="B691" s="188">
+      <c r="B691" s="186">
         <v>74280384.799999997</v>
       </c>
-      <c r="C691" s="188">
+      <c r="C691" s="186">
         <v>3866302.5</v>
       </c>
-      <c r="D691" s="188">
+      <c r="D691" s="186">
         <v>3702141.8</v>
       </c>
-      <c r="E691" s="188">
+      <c r="E691" s="186">
         <v>542259.80000000005</v>
       </c>
       <c r="F691" s="74"/>
-      <c r="G691" s="113"/>
+      <c r="G691" s="112"/>
     </row>
     <row r="692" spans="1:7" s="24" customFormat="1">
-      <c r="A692" s="159" t="s">
+      <c r="A692" s="157" t="s">
         <v>661</v>
       </c>
-      <c r="B692" s="188">
+      <c r="B692" s="186">
         <v>72686821.200000003</v>
       </c>
-      <c r="C692" s="188">
+      <c r="C692" s="186">
         <v>3866302.5</v>
       </c>
-      <c r="D692" s="188">
+      <c r="D692" s="186">
         <v>3093057.9</v>
       </c>
-      <c r="E692" s="188">
+      <c r="E692" s="186">
         <v>542259.80000000005</v>
       </c>
       <c r="F692" s="74"/>
-      <c r="G692" s="113"/>
+      <c r="G692" s="112"/>
     </row>
     <row r="693" spans="1:7" s="24" customFormat="1">
-      <c r="A693" s="158" t="s">
+      <c r="A693" s="156" t="s">
         <v>662</v>
       </c>
-      <c r="B693" s="188">
+      <c r="B693" s="186">
         <v>198865978.30000001</v>
       </c>
-      <c r="C693" s="188">
+      <c r="C693" s="186">
         <v>1308747.8</v>
       </c>
-      <c r="D693" s="188">
+      <c r="D693" s="186">
         <v>5366922.4000000004</v>
       </c>
-      <c r="E693" s="188">
+      <c r="E693" s="186">
         <v>514024</v>
       </c>
       <c r="F693" s="74"/>
-      <c r="G693" s="113"/>
+      <c r="G693" s="112"/>
     </row>
     <row r="694" spans="1:7" s="24" customFormat="1">
-      <c r="A694" s="159" t="s">
+      <c r="A694" s="157" t="s">
         <v>662</v>
       </c>
-      <c r="B694" s="188">
+      <c r="B694" s="186">
         <v>196478830</v>
       </c>
-      <c r="C694" s="188">
+      <c r="C694" s="186">
         <v>1308747.8</v>
       </c>
-      <c r="D694" s="188">
+      <c r="D694" s="186">
         <v>5062719.3</v>
       </c>
-      <c r="E694" s="188">
+      <c r="E694" s="186">
         <v>514024</v>
       </c>
       <c r="F694" s="74"/>
-      <c r="G694" s="113"/>
+      <c r="G694" s="112"/>
     </row>
     <row r="695" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A695" s="157" t="s">
+      <c r="A695" s="155" t="s">
         <v>826</v>
       </c>
-      <c r="B695" s="188">
+      <c r="B695" s="186">
         <v>482979869.10000002</v>
       </c>
-      <c r="C695" s="188">
+      <c r="C695" s="186">
         <v>35430253.899999999</v>
       </c>
-      <c r="D695" s="188">
+      <c r="D695" s="186">
         <v>16223450.9</v>
       </c>
-      <c r="E695" s="188">
+      <c r="E695" s="186">
         <v>935998.3</v>
       </c>
       <c r="F695" s="74"/>
-      <c r="G695" s="113"/>
+      <c r="G695" s="112"/>
     </row>
     <row r="696" spans="1:7" s="24" customFormat="1">
-      <c r="A696" s="158" t="s">
+      <c r="A696" s="156" t="s">
         <v>663</v>
       </c>
-      <c r="B696" s="188">
+      <c r="B696" s="186">
         <v>43809787.700000003</v>
       </c>
-      <c r="C696" s="188">
+      <c r="C696" s="186">
         <v>1801111.2</v>
       </c>
-      <c r="D696" s="188">
+      <c r="D696" s="186">
         <v>1003568.4</v>
       </c>
-      <c r="E696" s="188">
+      <c r="E696" s="186">
         <v>7860</v>
       </c>
       <c r="F696" s="74"/>
-      <c r="G696" s="113"/>
+      <c r="G696" s="112"/>
     </row>
     <row r="697" spans="1:7" s="24" customFormat="1">
-      <c r="A697" s="159" t="s">
+      <c r="A697" s="157" t="s">
         <v>663</v>
       </c>
-      <c r="B697" s="188">
+      <c r="B697" s="186">
         <v>43536093.899999999</v>
       </c>
-      <c r="C697" s="188">
+      <c r="C697" s="186">
         <v>1801111.2</v>
       </c>
-      <c r="D697" s="188">
+      <c r="D697" s="186">
         <v>1003568.4</v>
       </c>
-      <c r="E697" s="188">
+      <c r="E697" s="186">
         <v>7860</v>
       </c>
       <c r="F697" s="74"/>
-      <c r="G697" s="113"/>
+      <c r="G697" s="112"/>
     </row>
     <row r="698" spans="1:7" s="24" customFormat="1">
-      <c r="A698" s="158" t="s">
+      <c r="A698" s="156" t="s">
         <v>664</v>
       </c>
-      <c r="B698" s="188">
+      <c r="B698" s="186">
         <v>5714278.2999999998</v>
       </c>
-      <c r="C698" s="188">
+      <c r="C698" s="186">
         <v>2302613.7999999998</v>
       </c>
-      <c r="D698" s="188">
+      <c r="D698" s="186">
         <v>141125.5</v>
       </c>
-      <c r="E698" s="188">
+      <c r="E698" s="186">
         <v>97354.8</v>
       </c>
       <c r="F698" s="74"/>
-      <c r="G698" s="113"/>
+      <c r="G698" s="112"/>
     </row>
     <row r="699" spans="1:7" s="24" customFormat="1">
-      <c r="A699" s="159" t="s">
+      <c r="A699" s="157" t="s">
         <v>664</v>
       </c>
-      <c r="B699" s="188">
+      <c r="B699" s="186">
         <v>5632239</v>
       </c>
-      <c r="C699" s="188">
+      <c r="C699" s="186">
         <v>2302613.7999999998</v>
       </c>
-      <c r="D699" s="188">
+      <c r="D699" s="186">
         <v>141125.5</v>
       </c>
-      <c r="E699" s="188">
+      <c r="E699" s="186">
         <v>97354.8</v>
       </c>
       <c r="F699" s="74"/>
-      <c r="G699" s="113"/>
+      <c r="G699" s="112"/>
     </row>
     <row r="700" spans="1:7" s="24" customFormat="1">
-      <c r="A700" s="158" t="s">
+      <c r="A700" s="156" t="s">
         <v>665</v>
       </c>
-      <c r="B700" s="188">
+      <c r="B700" s="186">
         <v>168</v>
       </c>
-      <c r="C700" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D700" s="188">
+      <c r="C700" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D700" s="186">
         <v>168</v>
       </c>
-      <c r="E700" s="189" t="s">
+      <c r="E700" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F700" s="74"/>
-      <c r="G700" s="113"/>
+      <c r="G700" s="112"/>
     </row>
     <row r="701" spans="1:7" s="24" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A701" s="159" t="s">
+      <c r="A701" s="157" t="s">
         <v>665</v>
       </c>
-      <c r="B701" s="188">
+      <c r="B701" s="186">
         <v>168</v>
       </c>
-      <c r="C701" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D701" s="188">
+      <c r="C701" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D701" s="186">
         <v>168</v>
       </c>
-      <c r="E701" s="189" t="s">
+      <c r="E701" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F701" s="74"/>
-      <c r="G701" s="113"/>
+      <c r="G701" s="112"/>
     </row>
     <row r="702" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A702" s="158" t="s">
+      <c r="A702" s="156" t="s">
         <v>666</v>
       </c>
-      <c r="B702" s="188">
+      <c r="B702" s="186">
         <v>6985068.5999999996</v>
       </c>
-      <c r="C702" s="188">
+      <c r="C702" s="186">
         <v>1085471.6000000001</v>
       </c>
-      <c r="D702" s="188">
+      <c r="D702" s="186">
         <v>721327</v>
       </c>
-      <c r="E702" s="188">
+      <c r="E702" s="186">
         <v>205078.5</v>
       </c>
       <c r="F702" s="74"/>
-      <c r="G702" s="113"/>
+      <c r="G702" s="112"/>
     </row>
     <row r="703" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A703" s="159" t="s">
+      <c r="A703" s="157" t="s">
         <v>666</v>
       </c>
-      <c r="B703" s="188">
+      <c r="B703" s="186">
         <v>6840179</v>
       </c>
-      <c r="C703" s="188">
+      <c r="C703" s="186">
         <v>1085471.6000000001</v>
       </c>
-      <c r="D703" s="188">
+      <c r="D703" s="186">
         <v>721327</v>
       </c>
-      <c r="E703" s="188">
+      <c r="E703" s="186">
         <v>205078.5</v>
       </c>
       <c r="F703" s="74"/>
-      <c r="G703" s="113"/>
+      <c r="G703" s="112"/>
     </row>
     <row r="704" spans="1:7" s="24" customFormat="1">
-      <c r="A704" s="158" t="s">
+      <c r="A704" s="156" t="s">
         <v>667</v>
       </c>
-      <c r="B704" s="188">
+      <c r="B704" s="186">
         <v>21587770.399999999</v>
       </c>
-      <c r="C704" s="188">
+      <c r="C704" s="186">
         <v>471929.1</v>
       </c>
-      <c r="D704" s="188">
+      <c r="D704" s="186">
         <v>113105</v>
       </c>
-      <c r="E704" s="189" t="s">
+      <c r="E704" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F704" s="74"/>
-      <c r="G704" s="113"/>
+      <c r="G704" s="112"/>
     </row>
     <row r="705" spans="1:7" s="24" customFormat="1">
-      <c r="A705" s="159" t="s">
+      <c r="A705" s="157" t="s">
         <v>667</v>
       </c>
-      <c r="B705" s="188">
+      <c r="B705" s="186">
         <v>21243011.100000001</v>
       </c>
-      <c r="C705" s="188">
+      <c r="C705" s="186">
         <v>471929.1</v>
       </c>
-      <c r="D705" s="188">
+      <c r="D705" s="186">
         <v>113105</v>
       </c>
-      <c r="E705" s="189" t="s">
+      <c r="E705" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F705" s="74"/>
-      <c r="G705" s="113"/>
+      <c r="G705" s="112"/>
     </row>
     <row r="706" spans="1:7" s="24" customFormat="1">
-      <c r="A706" s="158" t="s">
+      <c r="A706" s="156" t="s">
         <v>668</v>
       </c>
-      <c r="B706" s="188">
+      <c r="B706" s="186">
         <v>62461265.700000003</v>
       </c>
-      <c r="C706" s="188">
+      <c r="C706" s="186">
         <v>1008772.6</v>
       </c>
-      <c r="D706" s="188">
+      <c r="D706" s="186">
         <v>215008</v>
       </c>
-      <c r="E706" s="188">
+      <c r="E706" s="186">
         <v>218</v>
       </c>
       <c r="F706" s="74"/>
-      <c r="G706" s="113"/>
+      <c r="G706" s="112"/>
     </row>
     <row r="707" spans="1:7" s="24" customFormat="1">
-      <c r="A707" s="159" t="s">
+      <c r="A707" s="157" t="s">
         <v>668</v>
       </c>
-      <c r="B707" s="188">
+      <c r="B707" s="186">
         <v>61456529.799999997</v>
       </c>
-      <c r="C707" s="188">
+      <c r="C707" s="186">
         <v>1008772.6</v>
       </c>
-      <c r="D707" s="188">
+      <c r="D707" s="186">
         <v>215008</v>
       </c>
-      <c r="E707" s="188">
+      <c r="E707" s="186">
         <v>218</v>
       </c>
       <c r="F707" s="74"/>
-      <c r="G707" s="113"/>
+      <c r="G707" s="112"/>
     </row>
     <row r="708" spans="1:7" s="24" customFormat="1">
-      <c r="A708" s="158" t="s">
+      <c r="A708" s="156" t="s">
         <v>669</v>
       </c>
-      <c r="B708" s="188">
+      <c r="B708" s="186">
         <v>7769629.5</v>
       </c>
-      <c r="C708" s="188">
+      <c r="C708" s="186">
         <v>1299.2</v>
       </c>
-      <c r="D708" s="188">
+      <c r="D708" s="186">
         <v>10334.299999999999</v>
       </c>
-      <c r="E708" s="188">
+      <c r="E708" s="186">
         <v>1299.2</v>
       </c>
       <c r="F708" s="74"/>
-      <c r="G708" s="113"/>
+      <c r="G708" s="112"/>
     </row>
     <row r="709" spans="1:7" s="24" customFormat="1">
-      <c r="A709" s="159" t="s">
+      <c r="A709" s="157" t="s">
         <v>669</v>
       </c>
-      <c r="B709" s="188">
+      <c r="B709" s="186">
         <v>7731403.7000000002</v>
       </c>
-      <c r="C709" s="188">
+      <c r="C709" s="186">
         <v>1299.2</v>
       </c>
-      <c r="D709" s="188">
+      <c r="D709" s="186">
         <v>10334.299999999999</v>
       </c>
-      <c r="E709" s="188">
+      <c r="E709" s="186">
         <v>1299.2</v>
       </c>
       <c r="F709" s="74"/>
-      <c r="G709" s="113"/>
+      <c r="G709" s="112"/>
     </row>
     <row r="710" spans="1:7" s="24" customFormat="1">
-      <c r="A710" s="158" t="s">
+      <c r="A710" s="156" t="s">
         <v>670</v>
       </c>
-      <c r="B710" s="188">
+      <c r="B710" s="186">
         <v>96430242.400000006</v>
       </c>
-      <c r="C710" s="188">
+      <c r="C710" s="186">
         <v>2820508.2</v>
       </c>
-      <c r="D710" s="188">
+      <c r="D710" s="186">
         <v>11535.3</v>
       </c>
-      <c r="E710" s="188">
+      <c r="E710" s="186">
         <v>7789</v>
       </c>
       <c r="F710" s="74"/>
-      <c r="G710" s="113"/>
+      <c r="G710" s="112"/>
     </row>
     <row r="711" spans="1:7" s="24" customFormat="1">
-      <c r="A711" s="159" t="s">
+      <c r="A711" s="157" t="s">
         <v>670</v>
       </c>
-      <c r="B711" s="188">
+      <c r="B711" s="186">
         <v>96422706.599999994</v>
       </c>
-      <c r="C711" s="188">
+      <c r="C711" s="186">
         <v>2820508.2</v>
       </c>
-      <c r="D711" s="188">
+      <c r="D711" s="186">
         <v>11453</v>
       </c>
-      <c r="E711" s="188">
+      <c r="E711" s="186">
         <v>7789</v>
       </c>
       <c r="F711" s="74"/>
-      <c r="G711" s="113"/>
+      <c r="G711" s="112"/>
     </row>
     <row r="712" spans="1:7" s="24" customFormat="1">
-      <c r="A712" s="158" t="s">
+      <c r="A712" s="156" t="s">
         <v>671</v>
       </c>
-      <c r="B712" s="188">
+      <c r="B712" s="186">
         <v>143925.4</v>
       </c>
-      <c r="C712" s="188">
+      <c r="C712" s="186">
         <v>113207</v>
       </c>
-      <c r="D712" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E712" s="189" t="s">
+      <c r="D712" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E712" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F712" s="74"/>
-      <c r="G712" s="113"/>
+      <c r="G712" s="112"/>
     </row>
     <row r="713" spans="1:7" s="24" customFormat="1">
-      <c r="A713" s="159" t="s">
+      <c r="A713" s="157" t="s">
         <v>671</v>
       </c>
-      <c r="B713" s="188">
+      <c r="B713" s="186">
         <v>143925.4</v>
       </c>
-      <c r="C713" s="188">
+      <c r="C713" s="186">
         <v>113207</v>
       </c>
-      <c r="D713" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E713" s="189" t="s">
+      <c r="D713" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E713" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F713" s="74"/>
-      <c r="G713" s="113"/>
+      <c r="G713" s="112"/>
     </row>
     <row r="714" spans="1:7" s="24" customFormat="1">
-      <c r="A714" s="158" t="s">
+      <c r="A714" s="156" t="s">
         <v>672</v>
       </c>
-      <c r="B714" s="188">
+      <c r="B714" s="186">
         <v>6310239.2000000002</v>
       </c>
-      <c r="C714" s="188">
+      <c r="C714" s="186">
         <v>4427026.7</v>
       </c>
-      <c r="D714" s="188">
+      <c r="D714" s="186">
         <v>175498</v>
       </c>
-      <c r="E714" s="188">
+      <c r="E714" s="186">
         <v>16308</v>
       </c>
       <c r="F714" s="74"/>
-      <c r="G714" s="113"/>
+      <c r="G714" s="112"/>
     </row>
     <row r="715" spans="1:7" s="24" customFormat="1">
-      <c r="A715" s="159" t="s">
+      <c r="A715" s="157" t="s">
         <v>672</v>
       </c>
-      <c r="B715" s="188">
+      <c r="B715" s="186">
         <v>5773627.9000000004</v>
       </c>
-      <c r="C715" s="188">
+      <c r="C715" s="186">
         <v>4427026.7</v>
       </c>
-      <c r="D715" s="188">
+      <c r="D715" s="186">
         <v>175498</v>
       </c>
-      <c r="E715" s="188">
+      <c r="E715" s="186">
         <v>16308</v>
       </c>
       <c r="F715" s="74"/>
-      <c r="G715" s="113"/>
+      <c r="G715" s="112"/>
     </row>
     <row r="716" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A716" s="158" t="s">
+      <c r="A716" s="156" t="s">
         <v>673</v>
       </c>
-      <c r="B716" s="188">
+      <c r="B716" s="186">
         <v>519318.7</v>
       </c>
-      <c r="C716" s="188">
+      <c r="C716" s="186">
         <v>287272.40000000002</v>
       </c>
-      <c r="D716" s="188">
+      <c r="D716" s="186">
         <v>108717.3</v>
       </c>
-      <c r="E716" s="188">
+      <c r="E716" s="186">
         <v>1058</v>
       </c>
       <c r="F716" s="74"/>
-      <c r="G716" s="113"/>
+      <c r="G716" s="112"/>
     </row>
     <row r="717" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A717" s="159" t="s">
+      <c r="A717" s="157" t="s">
         <v>673</v>
       </c>
-      <c r="B717" s="188">
+      <c r="B717" s="186">
         <v>515078.3</v>
       </c>
-      <c r="C717" s="188">
+      <c r="C717" s="186">
         <v>287272.40000000002</v>
       </c>
-      <c r="D717" s="188">
+      <c r="D717" s="186">
         <v>108717.3</v>
       </c>
-      <c r="E717" s="188">
+      <c r="E717" s="186">
         <v>1058</v>
       </c>
       <c r="F717" s="74"/>
-      <c r="G717" s="113"/>
+      <c r="G717" s="112"/>
     </row>
     <row r="718" spans="1:7" s="24" customFormat="1">
-      <c r="A718" s="158" t="s">
+      <c r="A718" s="156" t="s">
         <v>674</v>
       </c>
-      <c r="B718" s="188">
+      <c r="B718" s="186">
         <v>16466896.300000001</v>
       </c>
-      <c r="C718" s="188">
+      <c r="C718" s="186">
         <v>14582.1</v>
       </c>
-      <c r="D718" s="188">
+      <c r="D718" s="186">
         <v>117657.4</v>
       </c>
-      <c r="E718" s="188">
+      <c r="E718" s="186">
         <v>980</v>
       </c>
       <c r="F718" s="74"/>
-      <c r="G718" s="113"/>
+      <c r="G718" s="112"/>
     </row>
     <row r="719" spans="1:7" s="24" customFormat="1">
-      <c r="A719" s="159" t="s">
+      <c r="A719" s="157" t="s">
         <v>674</v>
       </c>
-      <c r="B719" s="188">
+      <c r="B719" s="186">
         <v>16188404.1</v>
       </c>
-      <c r="C719" s="188">
+      <c r="C719" s="186">
         <v>14582.1</v>
       </c>
-      <c r="D719" s="188">
+      <c r="D719" s="186">
         <v>117657.4</v>
       </c>
-      <c r="E719" s="188">
+      <c r="E719" s="186">
         <v>980</v>
       </c>
       <c r="F719" s="74"/>
-      <c r="G719" s="113"/>
+      <c r="G719" s="112"/>
     </row>
     <row r="720" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A720" s="158" t="s">
+      <c r="A720" s="156" t="s">
         <v>675</v>
       </c>
-      <c r="B720" s="188">
+      <c r="B720" s="186">
         <v>214781278.69999999</v>
       </c>
-      <c r="C720" s="188">
+      <c r="C720" s="186">
         <v>21096460</v>
       </c>
-      <c r="D720" s="188">
+      <c r="D720" s="186">
         <v>13605406.699999999</v>
       </c>
-      <c r="E720" s="188">
+      <c r="E720" s="186">
         <v>598052.69999999995</v>
       </c>
       <c r="F720" s="74"/>
-      <c r="G720" s="113"/>
+      <c r="G720" s="112"/>
     </row>
     <row r="721" spans="1:7" s="24" customFormat="1">
-      <c r="A721" s="159" t="s">
+      <c r="A721" s="157" t="s">
         <v>676</v>
       </c>
-      <c r="B721" s="188">
+      <c r="B721" s="186">
         <v>59165.8</v>
       </c>
-      <c r="C721" s="188">
+      <c r="C721" s="186">
         <v>7228.8</v>
       </c>
-      <c r="D721" s="188">
+      <c r="D721" s="186">
         <v>13354.4</v>
       </c>
-      <c r="E721" s="188">
+      <c r="E721" s="186">
         <v>4514.3999999999996</v>
       </c>
       <c r="F721" s="74"/>
-      <c r="G721" s="113"/>
+      <c r="G721" s="112"/>
     </row>
     <row r="722" spans="1:7" s="24" customFormat="1">
-      <c r="A722" s="159" t="s">
+      <c r="A722" s="157" t="s">
         <v>677</v>
       </c>
-      <c r="B722" s="188">
+      <c r="B722" s="186">
         <v>2598341.9</v>
       </c>
-      <c r="C722" s="188">
+      <c r="C722" s="186">
         <v>60988.5</v>
       </c>
-      <c r="D722" s="188">
+      <c r="D722" s="186">
         <v>80449.7</v>
       </c>
-      <c r="E722" s="188">
+      <c r="E722" s="186">
         <v>24759.9</v>
       </c>
       <c r="F722" s="74"/>
-      <c r="G722" s="113"/>
+      <c r="G722" s="112"/>
     </row>
     <row r="723" spans="1:7" s="24" customFormat="1">
-      <c r="A723" s="159" t="s">
+      <c r="A723" s="157" t="s">
         <v>678</v>
       </c>
-      <c r="B723" s="188">
+      <c r="B723" s="186">
         <v>191149444.09999999</v>
       </c>
-      <c r="C723" s="188">
+      <c r="C723" s="186">
         <v>21028242.699999999</v>
       </c>
-      <c r="D723" s="188">
+      <c r="D723" s="186">
         <v>5600332.9000000004</v>
       </c>
-      <c r="E723" s="188">
+      <c r="E723" s="186">
         <v>568778.4</v>
       </c>
       <c r="F723" s="74"/>
-      <c r="G723" s="113"/>
+      <c r="G723" s="112"/>
     </row>
     <row r="724" spans="1:7" s="24" customFormat="1">
-      <c r="A724" s="143" t="s">
+      <c r="A724" s="141" t="s">
         <v>679</v>
       </c>
-      <c r="B724" s="188">
+      <c r="B724" s="186">
         <v>198079269.59999999</v>
       </c>
-      <c r="C724" s="188">
+      <c r="C724" s="186">
         <v>23497513</v>
       </c>
-      <c r="D724" s="188">
+      <c r="D724" s="186">
         <v>4843340.9000000004</v>
       </c>
-      <c r="E724" s="188">
+      <c r="E724" s="186">
         <v>192615.7</v>
       </c>
       <c r="F724" s="74"/>
-      <c r="G724" s="113"/>
+      <c r="G724" s="112"/>
     </row>
     <row r="725" spans="1:7" s="24" customFormat="1">
-      <c r="A725" s="158" t="s">
+      <c r="A725" s="156" t="s">
         <v>680</v>
       </c>
-      <c r="B725" s="188">
+      <c r="B725" s="186">
         <v>59610010</v>
       </c>
-      <c r="C725" s="188">
+      <c r="C725" s="186">
         <v>6022594.2000000002</v>
       </c>
-      <c r="D725" s="188">
+      <c r="D725" s="186">
         <v>1523263</v>
       </c>
-      <c r="E725" s="188">
+      <c r="E725" s="186">
         <v>66781</v>
       </c>
       <c r="F725" s="74"/>
-      <c r="G725" s="113"/>
+      <c r="G725" s="112"/>
     </row>
     <row r="726" spans="1:7" s="24" customFormat="1">
-      <c r="A726" s="159" t="s">
+      <c r="A726" s="157" t="s">
         <v>680</v>
       </c>
-      <c r="B726" s="188">
+      <c r="B726" s="186">
         <v>59566739.5</v>
       </c>
-      <c r="C726" s="188">
+      <c r="C726" s="186">
         <v>6022594.2000000002</v>
       </c>
-      <c r="D726" s="188">
+      <c r="D726" s="186">
         <v>1523263</v>
       </c>
-      <c r="E726" s="188">
+      <c r="E726" s="186">
         <v>66781</v>
       </c>
       <c r="F726" s="74"/>
-      <c r="G726" s="113"/>
+      <c r="G726" s="112"/>
     </row>
     <row r="727" spans="1:7" s="24" customFormat="1">
-      <c r="A727" s="158" t="s">
+      <c r="A727" s="156" t="s">
         <v>681</v>
       </c>
-      <c r="B727" s="188">
+      <c r="B727" s="186">
         <v>32236004.699999999</v>
       </c>
-      <c r="C727" s="188">
+      <c r="C727" s="186">
         <v>2505436.7000000002</v>
       </c>
-      <c r="D727" s="188">
+      <c r="D727" s="186">
         <v>501511</v>
       </c>
-      <c r="E727" s="188">
+      <c r="E727" s="186">
         <v>9571</v>
       </c>
       <c r="F727" s="74"/>
-      <c r="G727" s="113"/>
+      <c r="G727" s="112"/>
     </row>
     <row r="728" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A728" s="159" t="s">
+      <c r="A728" s="157" t="s">
         <v>681</v>
       </c>
-      <c r="B728" s="188">
+      <c r="B728" s="186">
         <v>32122792</v>
       </c>
-      <c r="C728" s="188">
+      <c r="C728" s="186">
         <v>2505436.7000000002</v>
       </c>
-      <c r="D728" s="188">
+      <c r="D728" s="186">
         <v>501511</v>
       </c>
-      <c r="E728" s="188">
+      <c r="E728" s="186">
         <v>9571</v>
       </c>
       <c r="F728" s="74"/>
-      <c r="G728" s="113"/>
+      <c r="G728" s="112"/>
     </row>
     <row r="729" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A729" s="158" t="s">
+      <c r="A729" s="156" t="s">
         <v>682</v>
       </c>
-      <c r="B729" s="188">
+      <c r="B729" s="186">
         <v>89767293.5</v>
       </c>
-      <c r="C729" s="188">
+      <c r="C729" s="186">
         <v>11883409.4</v>
       </c>
-      <c r="D729" s="188">
+      <c r="D729" s="186">
         <v>2063692</v>
       </c>
-      <c r="E729" s="188">
+      <c r="E729" s="186">
         <v>78718</v>
       </c>
       <c r="F729" s="74"/>
-      <c r="G729" s="113"/>
+      <c r="G729" s="112"/>
     </row>
     <row r="730" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A730" s="159" t="s">
+      <c r="A730" s="157" t="s">
         <v>683</v>
       </c>
-      <c r="B730" s="188">
+      <c r="B730" s="186">
         <v>26725824.899999999</v>
       </c>
-      <c r="C730" s="188">
+      <c r="C730" s="186">
         <v>4207556.9000000004</v>
       </c>
-      <c r="D730" s="188">
+      <c r="D730" s="186">
         <v>1268831</v>
       </c>
-      <c r="E730" s="188">
+      <c r="E730" s="186">
         <v>10241</v>
       </c>
       <c r="F730" s="74"/>
-      <c r="G730" s="113"/>
+      <c r="G730" s="112"/>
     </row>
     <row r="731" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A731" s="159" t="s">
+      <c r="A731" s="157" t="s">
         <v>684</v>
       </c>
-      <c r="B731" s="188">
+      <c r="B731" s="186">
         <v>16696283.5</v>
       </c>
-      <c r="C731" s="188">
+      <c r="C731" s="186">
         <v>2178864.9</v>
       </c>
-      <c r="D731" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E731" s="189" t="s">
+      <c r="D731" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E731" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F731" s="74"/>
-      <c r="G731" s="113"/>
+      <c r="G731" s="112"/>
     </row>
     <row r="732" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A732" s="159" t="s">
+      <c r="A732" s="157" t="s">
         <v>685</v>
       </c>
-      <c r="B732" s="188">
+      <c r="B732" s="186">
         <v>45056898.200000003</v>
       </c>
-      <c r="C732" s="188">
+      <c r="C732" s="186">
         <v>5496987.5999999996</v>
       </c>
-      <c r="D732" s="188">
+      <c r="D732" s="186">
         <v>229952</v>
       </c>
-      <c r="E732" s="188">
+      <c r="E732" s="186">
         <v>68477</v>
       </c>
       <c r="F732" s="74"/>
-      <c r="G732" s="113"/>
+      <c r="G732" s="112"/>
     </row>
     <row r="733" spans="1:7" s="24" customFormat="1">
-      <c r="A733" s="158" t="s">
+      <c r="A733" s="156" t="s">
         <v>686</v>
       </c>
-      <c r="B733" s="188">
+      <c r="B733" s="186">
         <v>3954178.7</v>
       </c>
-      <c r="C733" s="188">
+      <c r="C733" s="186">
         <v>1309976.3999999999</v>
       </c>
-      <c r="D733" s="188">
+      <c r="D733" s="186">
         <v>152014</v>
       </c>
-      <c r="E733" s="188">
+      <c r="E733" s="186">
         <v>6660</v>
       </c>
       <c r="F733" s="74"/>
-      <c r="G733" s="113"/>
+      <c r="G733" s="112"/>
     </row>
     <row r="734" spans="1:7" s="24" customFormat="1">
-      <c r="A734" s="159" t="s">
+      <c r="A734" s="157" t="s">
         <v>686</v>
       </c>
-      <c r="B734" s="188">
+      <c r="B734" s="186">
         <v>3947005</v>
       </c>
-      <c r="C734" s="188">
+      <c r="C734" s="186">
         <v>1309976.3999999999</v>
       </c>
-      <c r="D734" s="188">
+      <c r="D734" s="186">
         <v>152014</v>
       </c>
-      <c r="E734" s="188">
+      <c r="E734" s="186">
         <v>6660</v>
       </c>
       <c r="F734" s="74"/>
-      <c r="G734" s="113"/>
+      <c r="G734" s="112"/>
     </row>
     <row r="735" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A735" s="158" t="s">
+      <c r="A735" s="156" t="s">
         <v>687</v>
       </c>
-      <c r="B735" s="188">
+      <c r="B735" s="186">
         <v>5570784.2000000002</v>
       </c>
-      <c r="C735" s="188">
+      <c r="C735" s="186">
         <v>420555.8</v>
       </c>
-      <c r="D735" s="188">
+      <c r="D735" s="186">
         <v>307463.40000000002</v>
       </c>
-      <c r="E735" s="188">
+      <c r="E735" s="186">
         <v>20439.7</v>
       </c>
       <c r="F735" s="74"/>
-      <c r="G735" s="113"/>
+      <c r="G735" s="112"/>
     </row>
     <row r="736" spans="1:7" s="24" customFormat="1">
-      <c r="A736" s="159" t="s">
+      <c r="A736" s="157" t="s">
         <v>688</v>
       </c>
-      <c r="B736" s="188">
+      <c r="B736" s="186">
         <v>3932076.3</v>
       </c>
-      <c r="C736" s="188">
+      <c r="C736" s="186">
         <v>297682</v>
       </c>
-      <c r="D736" s="188">
+      <c r="D736" s="186">
         <v>182324.8</v>
       </c>
-      <c r="E736" s="188">
+      <c r="E736" s="186">
         <v>2618</v>
       </c>
       <c r="F736" s="74"/>
-      <c r="G736" s="113"/>
+      <c r="G736" s="112"/>
     </row>
     <row r="737" spans="1:7" s="24" customFormat="1">
-      <c r="A737" s="159" t="s">
+      <c r="A737" s="157" t="s">
         <v>689</v>
       </c>
-      <c r="B737" s="188">
+      <c r="B737" s="186">
         <v>436250.4</v>
       </c>
-      <c r="C737" s="188">
+      <c r="C737" s="186">
         <v>55332.7</v>
       </c>
-      <c r="D737" s="188">
+      <c r="D737" s="186">
         <v>43990</v>
       </c>
-      <c r="E737" s="188">
+      <c r="E737" s="186">
         <v>21</v>
       </c>
       <c r="F737" s="74"/>
-      <c r="G737" s="113"/>
+      <c r="G737" s="112"/>
     </row>
     <row r="738" spans="1:7" s="24" customFormat="1">
-      <c r="A738" s="159" t="s">
+      <c r="A738" s="157" t="s">
         <v>690</v>
       </c>
-      <c r="B738" s="188">
+      <c r="B738" s="186">
         <v>3495826</v>
       </c>
-      <c r="C738" s="188">
+      <c r="C738" s="186">
         <v>242349.3</v>
       </c>
-      <c r="D738" s="188">
+      <c r="D738" s="186">
         <v>138334.79999999999</v>
       </c>
-      <c r="E738" s="188">
+      <c r="E738" s="186">
         <v>2597</v>
       </c>
       <c r="F738" s="74"/>
-      <c r="G738" s="113"/>
+      <c r="G738" s="112"/>
     </row>
     <row r="739" spans="1:7" s="24" customFormat="1">
-      <c r="A739" s="159" t="s">
+      <c r="A739" s="157" t="s">
         <v>691</v>
       </c>
-      <c r="B739" s="188">
+      <c r="B739" s="186">
         <v>100450.3</v>
       </c>
-      <c r="C739" s="188">
+      <c r="C739" s="186">
         <v>44293.1</v>
       </c>
-      <c r="D739" s="188">
+      <c r="D739" s="186">
         <v>4527.7</v>
       </c>
-      <c r="E739" s="188">
+      <c r="E739" s="186">
         <v>4527.7</v>
       </c>
       <c r="F739" s="74"/>
-      <c r="G739" s="113"/>
+      <c r="G739" s="112"/>
     </row>
     <row r="740" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A740" s="159" t="s">
+      <c r="A740" s="157" t="s">
         <v>692</v>
       </c>
-      <c r="B740" s="188">
+      <c r="B740" s="186">
         <v>1537372.6</v>
       </c>
-      <c r="C740" s="188">
+      <c r="C740" s="186">
         <v>78580.7</v>
       </c>
-      <c r="D740" s="188">
+      <c r="D740" s="186">
         <v>120610.9</v>
       </c>
-      <c r="E740" s="188">
+      <c r="E740" s="186">
         <v>13294</v>
       </c>
       <c r="F740" s="74"/>
-      <c r="G740" s="113"/>
+      <c r="G740" s="112"/>
     </row>
     <row r="741" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A741" s="158" t="s">
+      <c r="A741" s="156" t="s">
         <v>693</v>
       </c>
-      <c r="B741" s="188">
+      <c r="B741" s="186">
         <v>903968.7</v>
       </c>
-      <c r="C741" s="188">
+      <c r="C741" s="186">
         <v>206439.3</v>
       </c>
-      <c r="D741" s="188">
+      <c r="D741" s="186">
         <v>4300</v>
       </c>
-      <c r="E741" s="188">
+      <c r="E741" s="186">
         <v>1800</v>
       </c>
       <c r="F741" s="74"/>
-      <c r="G741" s="113"/>
+      <c r="G741" s="112"/>
     </row>
     <row r="742" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A742" s="159" t="s">
+      <c r="A742" s="157" t="s">
         <v>693</v>
       </c>
-      <c r="B742" s="188">
+      <c r="B742" s="186">
         <v>903968.7</v>
       </c>
-      <c r="C742" s="188">
+      <c r="C742" s="186">
         <v>206439.3</v>
       </c>
-      <c r="D742" s="188">
+      <c r="D742" s="186">
         <v>4300</v>
       </c>
-      <c r="E742" s="188">
+      <c r="E742" s="186">
         <v>1800</v>
       </c>
       <c r="F742" s="74"/>
-      <c r="G742" s="113"/>
+      <c r="G742" s="112"/>
     </row>
     <row r="743" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A743" s="158" t="s">
+      <c r="A743" s="156" t="s">
         <v>694</v>
       </c>
-      <c r="B743" s="188">
+      <c r="B743" s="186">
         <v>1820424.1</v>
       </c>
-      <c r="C743" s="188">
+      <c r="C743" s="186">
         <v>415442.9</v>
       </c>
-      <c r="D743" s="188">
+      <c r="D743" s="186">
         <v>39856</v>
       </c>
-      <c r="E743" s="188">
+      <c r="E743" s="186">
         <v>8646</v>
       </c>
       <c r="F743" s="74"/>
-      <c r="G743" s="113"/>
+      <c r="G743" s="112"/>
     </row>
     <row r="744" spans="1:7" s="24" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A744" s="159" t="s">
+      <c r="A744" s="157" t="s">
         <v>694</v>
       </c>
-      <c r="B744" s="188">
+      <c r="B744" s="186">
         <v>1820424.1</v>
       </c>
-      <c r="C744" s="188">
+      <c r="C744" s="186">
         <v>415442.9</v>
       </c>
-      <c r="D744" s="188">
+      <c r="D744" s="186">
         <v>39856</v>
       </c>
-      <c r="E744" s="188">
+      <c r="E744" s="186">
         <v>8646</v>
       </c>
       <c r="F744" s="74"/>
-      <c r="G744" s="113"/>
+      <c r="G744" s="112"/>
     </row>
     <row r="745" spans="1:7" s="24" customFormat="1">
-      <c r="A745" s="158" t="s">
+      <c r="A745" s="156" t="s">
         <v>695</v>
       </c>
-      <c r="B745" s="188">
+      <c r="B745" s="186">
         <v>4216605.5999999996</v>
       </c>
-      <c r="C745" s="188">
+      <c r="C745" s="186">
         <v>733658.3</v>
       </c>
-      <c r="D745" s="188">
+      <c r="D745" s="186">
         <v>251241.5</v>
       </c>
-      <c r="E745" s="189" t="s">
+      <c r="E745" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F745" s="74"/>
-      <c r="G745" s="113"/>
+      <c r="G745" s="112"/>
     </row>
     <row r="746" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A746" s="159" t="s">
+      <c r="A746" s="157" t="s">
         <v>696</v>
       </c>
-      <c r="B746" s="188">
+      <c r="B746" s="186">
         <v>3300679.3</v>
       </c>
-      <c r="C746" s="188">
+      <c r="C746" s="186">
         <v>733658.3</v>
       </c>
-      <c r="D746" s="188">
+      <c r="D746" s="186">
         <v>251241.5</v>
       </c>
-      <c r="E746" s="189" t="s">
+      <c r="E746" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F746" s="74"/>
-      <c r="G746" s="113"/>
+      <c r="G746" s="112"/>
     </row>
     <row r="747" spans="1:7" s="24" customFormat="1">
-      <c r="A747" s="159" t="s">
+      <c r="A747" s="157" t="s">
         <v>697</v>
       </c>
-      <c r="B747" s="188">
+      <c r="B747" s="186">
         <v>915926.3</v>
       </c>
-      <c r="C747" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E747" s="189" t="s">
+      <c r="C747" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D747" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E747" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F747" s="74"/>
-      <c r="G747" s="113"/>
+      <c r="G747" s="112"/>
     </row>
     <row r="748" spans="1:7" s="24" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A748" s="157" t="s">
+      <c r="A748" s="155" t="s">
         <v>827</v>
       </c>
-      <c r="B748" s="188">
+      <c r="B748" s="186">
         <v>154635429.09999999</v>
       </c>
-      <c r="C748" s="188">
+      <c r="C748" s="186">
         <v>12190739.6</v>
       </c>
-      <c r="D748" s="188">
+      <c r="D748" s="186">
         <v>49010301.200000003</v>
       </c>
-      <c r="E748" s="188">
+      <c r="E748" s="186">
         <v>3092868.2</v>
       </c>
       <c r="F748" s="74"/>
-      <c r="G748" s="113"/>
+      <c r="G748" s="112"/>
     </row>
     <row r="749" spans="1:7" s="24" customFormat="1">
-      <c r="A749" s="158" t="s">
+      <c r="A749" s="156" t="s">
         <v>698</v>
       </c>
-      <c r="B749" s="188">
+      <c r="B749" s="186">
         <v>58132049.5</v>
       </c>
-      <c r="C749" s="188">
+      <c r="C749" s="186">
         <v>5589700.4000000004</v>
       </c>
-      <c r="D749" s="188">
+      <c r="D749" s="186">
         <v>22089118.5</v>
       </c>
-      <c r="E749" s="188">
+      <c r="E749" s="186">
         <v>426339</v>
       </c>
       <c r="F749" s="74"/>
-      <c r="G749" s="113"/>
+      <c r="G749" s="112"/>
     </row>
     <row r="750" spans="1:7" s="24" customFormat="1">
-      <c r="A750" s="158" t="s">
+      <c r="A750" s="156" t="s">
         <v>699</v>
       </c>
-      <c r="B750" s="188">
+      <c r="B750" s="186">
         <v>33056359</v>
       </c>
-      <c r="C750" s="188">
+      <c r="C750" s="186">
         <v>563406.6</v>
       </c>
-      <c r="D750" s="188">
+      <c r="D750" s="186">
         <v>3807445</v>
       </c>
-      <c r="E750" s="189" t="s">
+      <c r="E750" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F750" s="74"/>
-      <c r="G750" s="113"/>
+      <c r="G750" s="112"/>
     </row>
     <row r="751" spans="1:7" s="24" customFormat="1">
-      <c r="A751" s="159" t="s">
+      <c r="A751" s="157" t="s">
         <v>699</v>
       </c>
-      <c r="B751" s="188">
+      <c r="B751" s="186">
         <v>33052905</v>
       </c>
-      <c r="C751" s="188">
+      <c r="C751" s="186">
         <v>563406.6</v>
       </c>
-      <c r="D751" s="188">
+      <c r="D751" s="186">
         <v>3807445</v>
       </c>
-      <c r="E751" s="189" t="s">
+      <c r="E751" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F751" s="74"/>
-      <c r="G751" s="113"/>
+      <c r="G751" s="112"/>
     </row>
     <row r="752" spans="1:7" s="24" customFormat="1">
-      <c r="A752" s="158" t="s">
+      <c r="A752" s="156" t="s">
         <v>700</v>
       </c>
-      <c r="B752" s="188">
+      <c r="B752" s="186">
         <v>23981333.699999999</v>
       </c>
-      <c r="C752" s="188">
+      <c r="C752" s="186">
         <v>1648321.6</v>
       </c>
-      <c r="D752" s="188">
+      <c r="D752" s="186">
         <v>5335848.8</v>
       </c>
-      <c r="E752" s="188">
+      <c r="E752" s="186">
         <v>335367</v>
       </c>
       <c r="F752" s="74"/>
-      <c r="G752" s="113"/>
+      <c r="G752" s="112"/>
     </row>
     <row r="753" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A753" s="159" t="s">
+      <c r="A753" s="157" t="s">
         <v>701</v>
       </c>
-      <c r="B753" s="188">
+      <c r="B753" s="186">
         <v>16746597.800000001</v>
       </c>
-      <c r="C753" s="188">
+      <c r="C753" s="186">
         <v>1390283.7</v>
       </c>
-      <c r="D753" s="188">
+      <c r="D753" s="186">
         <v>2328989.5</v>
       </c>
-      <c r="E753" s="188">
+      <c r="E753" s="186">
         <v>153161.5</v>
       </c>
       <c r="F753" s="74"/>
-      <c r="G753" s="113"/>
+      <c r="G753" s="112"/>
     </row>
     <row r="754" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A754" s="159" t="s">
+      <c r="A754" s="157" t="s">
         <v>702</v>
       </c>
-      <c r="B754" s="188">
+      <c r="B754" s="186">
         <v>6370386.0999999996</v>
       </c>
-      <c r="C754" s="188">
+      <c r="C754" s="186">
         <v>250821.1</v>
       </c>
-      <c r="D754" s="188">
+      <c r="D754" s="186">
         <v>2142603.5</v>
       </c>
-      <c r="E754" s="188">
+      <c r="E754" s="186">
         <v>174988.7</v>
       </c>
       <c r="F754" s="74"/>
-      <c r="G754" s="113"/>
+      <c r="G754" s="112"/>
     </row>
     <row r="755" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A755" s="160" t="s">
+      <c r="A755" s="158" t="s">
         <v>703</v>
       </c>
-      <c r="B755" s="188">
+      <c r="B755" s="186">
         <v>5330714.0999999996</v>
       </c>
-      <c r="C755" s="188">
+      <c r="C755" s="186">
         <v>220700.1</v>
       </c>
-      <c r="D755" s="188">
+      <c r="D755" s="186">
         <v>1984644.2</v>
       </c>
-      <c r="E755" s="188">
+      <c r="E755" s="186">
         <v>174988.7</v>
       </c>
       <c r="F755" s="74"/>
-      <c r="G755" s="113"/>
+      <c r="G755" s="112"/>
     </row>
     <row r="756" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A756" s="160" t="s">
+      <c r="A756" s="158" t="s">
         <v>704</v>
       </c>
-      <c r="B756" s="188">
+      <c r="B756" s="186">
         <v>1039672</v>
       </c>
-      <c r="C756" s="188">
+      <c r="C756" s="186">
         <v>30121</v>
       </c>
-      <c r="D756" s="188">
+      <c r="D756" s="186">
         <v>157959.29999999999</v>
       </c>
-      <c r="E756" s="189" t="s">
+      <c r="E756" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F756" s="74"/>
-      <c r="G756" s="113"/>
+      <c r="G756" s="112"/>
     </row>
     <row r="757" spans="1:7" s="24" customFormat="1">
-      <c r="A757" s="159" t="s">
+      <c r="A757" s="157" t="s">
         <v>705</v>
       </c>
-      <c r="B757" s="188">
+      <c r="B757" s="186">
         <v>719617.8</v>
       </c>
-      <c r="C757" s="188">
+      <c r="C757" s="186">
         <v>7216.8</v>
       </c>
-      <c r="D757" s="188">
+      <c r="D757" s="186">
         <v>719617.8</v>
       </c>
-      <c r="E757" s="188">
+      <c r="E757" s="186">
         <v>7216.8</v>
       </c>
       <c r="F757" s="74"/>
-      <c r="G757" s="113"/>
+      <c r="G757" s="112"/>
     </row>
     <row r="758" spans="1:7" s="24" customFormat="1">
-      <c r="A758" s="158" t="s">
+      <c r="A758" s="156" t="s">
         <v>706</v>
       </c>
-      <c r="B758" s="188">
+      <c r="B758" s="186">
         <v>2263948.4</v>
       </c>
-      <c r="C758" s="188">
+      <c r="C758" s="186">
         <v>23134.7</v>
       </c>
-      <c r="D758" s="188">
+      <c r="D758" s="186">
         <v>329033</v>
       </c>
-      <c r="E758" s="188">
+      <c r="E758" s="186">
         <v>1741</v>
       </c>
       <c r="F758" s="74"/>
-      <c r="G758" s="113"/>
+      <c r="G758" s="112"/>
     </row>
     <row r="759" spans="1:7" s="24" customFormat="1">
-      <c r="A759" s="159" t="s">
+      <c r="A759" s="157" t="s">
         <v>706</v>
       </c>
-      <c r="B759" s="188">
+      <c r="B759" s="186">
         <v>2263948.4</v>
       </c>
-      <c r="C759" s="188">
+      <c r="C759" s="186">
         <v>23134.7</v>
       </c>
-      <c r="D759" s="188">
+      <c r="D759" s="186">
         <v>329033</v>
       </c>
-      <c r="E759" s="188">
+      <c r="E759" s="186">
         <v>1741</v>
       </c>
       <c r="F759" s="74"/>
-      <c r="G759" s="113"/>
+      <c r="G759" s="112"/>
     </row>
     <row r="760" spans="1:7" s="24" customFormat="1">
-      <c r="A760" s="158" t="s">
+      <c r="A760" s="156" t="s">
         <v>707</v>
       </c>
-      <c r="B760" s="188">
+      <c r="B760" s="186">
         <v>2686799.6</v>
       </c>
-      <c r="C760" s="188">
+      <c r="C760" s="186">
         <v>25043</v>
       </c>
-      <c r="D760" s="188">
+      <c r="D760" s="186">
         <v>337270</v>
       </c>
-      <c r="E760" s="188">
+      <c r="E760" s="186">
         <v>25043</v>
       </c>
       <c r="F760" s="74"/>
-      <c r="G760" s="113"/>
+      <c r="G760" s="112"/>
     </row>
     <row r="761" spans="1:7" s="24" customFormat="1">
-      <c r="A761" s="159" t="s">
+      <c r="A761" s="157" t="s">
         <v>708</v>
       </c>
-      <c r="B761" s="188">
+      <c r="B761" s="186">
         <v>1722882.4</v>
       </c>
-      <c r="C761" s="189" t="s">
-[...5 lines deleted...]
-      <c r="E761" s="189" t="s">
+      <c r="C761" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D761" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E761" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F761" s="74"/>
-      <c r="G761" s="113"/>
+      <c r="G761" s="112"/>
     </row>
     <row r="762" spans="1:7" s="24" customFormat="1">
-      <c r="A762" s="159" t="s">
+      <c r="A762" s="157" t="s">
         <v>709</v>
       </c>
-      <c r="B762" s="188">
+      <c r="B762" s="186">
         <v>66694</v>
       </c>
-      <c r="C762" s="188">
+      <c r="C762" s="186">
         <v>19545</v>
       </c>
-      <c r="D762" s="188">
+      <c r="D762" s="186">
         <v>66694</v>
       </c>
-      <c r="E762" s="188">
+      <c r="E762" s="186">
         <v>19545</v>
       </c>
       <c r="F762" s="74"/>
-      <c r="G762" s="113"/>
+      <c r="G762" s="112"/>
     </row>
     <row r="763" spans="1:7" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="A763" s="159" t="s">
+      <c r="A763" s="157" t="s">
         <v>710</v>
       </c>
-      <c r="B763" s="188">
+      <c r="B763" s="186">
         <v>871775.2</v>
       </c>
-      <c r="C763" s="188">
+      <c r="C763" s="186">
         <v>5498</v>
       </c>
-      <c r="D763" s="188">
+      <c r="D763" s="186">
         <v>270576</v>
       </c>
-      <c r="E763" s="188">
+      <c r="E763" s="186">
         <v>5498</v>
       </c>
       <c r="F763" s="74"/>
-      <c r="G763" s="113"/>
+      <c r="G763" s="112"/>
     </row>
     <row r="764" spans="1:7" s="24" customFormat="1">
-      <c r="A764" s="158" t="s">
+      <c r="A764" s="156" t="s">
         <v>711</v>
       </c>
-      <c r="B764" s="188">
+      <c r="B764" s="186">
         <v>3071695.8</v>
       </c>
-      <c r="C764" s="188">
+      <c r="C764" s="186">
         <v>1090536</v>
       </c>
-      <c r="D764" s="188">
+      <c r="D764" s="186">
         <v>384017.8</v>
       </c>
-      <c r="E764" s="188">
+      <c r="E764" s="186">
         <v>23171</v>
       </c>
       <c r="F764" s="74"/>
-      <c r="G764" s="113"/>
+      <c r="G764" s="112"/>
     </row>
     <row r="765" spans="1:7" s="24" customFormat="1">
-      <c r="A765" s="159" t="s">
+      <c r="A765" s="157" t="s">
         <v>712</v>
       </c>
-      <c r="B765" s="188">
+      <c r="B765" s="186">
         <v>462411.7</v>
       </c>
-      <c r="C765" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D765" s="188">
+      <c r="C765" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D765" s="186">
         <v>358438</v>
       </c>
-      <c r="E765" s="189" t="s">
+      <c r="E765" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F765" s="74"/>
-      <c r="G765" s="113"/>
+      <c r="G765" s="112"/>
     </row>
     <row r="766" spans="1:7" s="24" customFormat="1">
-      <c r="A766" s="159" t="s">
+      <c r="A766" s="157" t="s">
         <v>713</v>
       </c>
-      <c r="B766" s="188">
+      <c r="B766" s="186">
         <v>2606875.4</v>
       </c>
-      <c r="C766" s="188">
+      <c r="C766" s="186">
         <v>1090536</v>
       </c>
-      <c r="D766" s="188">
+      <c r="D766" s="186">
         <v>23171</v>
       </c>
-      <c r="E766" s="188">
+      <c r="E766" s="186">
         <v>23171</v>
       </c>
       <c r="F766" s="74"/>
-      <c r="G766" s="113"/>
+      <c r="G766" s="112"/>
     </row>
     <row r="767" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A767" s="158" t="s">
+      <c r="A767" s="156" t="s">
         <v>714</v>
       </c>
-      <c r="B767" s="188">
+      <c r="B767" s="186">
         <v>31443243.100000001</v>
       </c>
-      <c r="C767" s="188">
+      <c r="C767" s="186">
         <v>3250597.3</v>
       </c>
-      <c r="D767" s="188">
+      <c r="D767" s="186">
         <v>16727568.1</v>
       </c>
-      <c r="E767" s="188">
+      <c r="E767" s="186">
         <v>2281207.2000000002</v>
       </c>
       <c r="F767" s="74"/>
-      <c r="G767" s="113"/>
+      <c r="G767" s="112"/>
     </row>
     <row r="768" spans="1:7" s="24" customFormat="1">
-      <c r="A768" s="159" t="s">
+      <c r="A768" s="157" t="s">
         <v>715</v>
       </c>
-      <c r="B768" s="188">
+      <c r="B768" s="186">
         <v>6152419.7000000002</v>
       </c>
-      <c r="C768" s="188">
+      <c r="C768" s="186">
         <v>72210.899999999994</v>
       </c>
-      <c r="D768" s="188">
+      <c r="D768" s="186">
         <v>2244093.1</v>
       </c>
-      <c r="E768" s="188">
+      <c r="E768" s="186">
         <v>69382.3</v>
       </c>
       <c r="F768" s="74"/>
-      <c r="G768" s="113"/>
+      <c r="G768" s="112"/>
     </row>
     <row r="769" spans="1:7" s="24" customFormat="1">
-      <c r="A769" s="159" t="s">
+      <c r="A769" s="157" t="s">
         <v>716</v>
       </c>
-      <c r="B769" s="188">
+      <c r="B769" s="186">
         <v>13770870</v>
       </c>
-      <c r="C769" s="188">
+      <c r="C769" s="186">
         <v>2215989.9</v>
       </c>
-      <c r="D769" s="188">
+      <c r="D769" s="186">
         <v>9409804.1999999993</v>
       </c>
-      <c r="E769" s="188">
+      <c r="E769" s="186">
         <v>1984894.1</v>
       </c>
       <c r="F769" s="74"/>
-      <c r="G769" s="113"/>
+      <c r="G769" s="112"/>
     </row>
     <row r="770" spans="1:7" s="24" customFormat="1">
-      <c r="A770" s="159" t="s">
+      <c r="A770" s="157" t="s">
         <v>717</v>
       </c>
-      <c r="B770" s="188">
+      <c r="B770" s="186">
         <v>8895856.0999999996</v>
       </c>
-      <c r="C770" s="188">
+      <c r="C770" s="186">
         <v>952086.3</v>
       </c>
-      <c r="D770" s="188">
+      <c r="D770" s="186">
         <v>3233733.4</v>
       </c>
-      <c r="E770" s="188">
+      <c r="E770" s="186">
         <v>224522</v>
       </c>
       <c r="F770" s="74"/>
-      <c r="G770" s="113"/>
+      <c r="G770" s="112"/>
     </row>
     <row r="771" spans="1:7" s="24" customFormat="1">
-      <c r="A771" s="159" t="s">
+      <c r="A771" s="157" t="s">
         <v>718</v>
       </c>
-      <c r="B771" s="188">
+      <c r="B771" s="186">
         <v>508334.4</v>
       </c>
-      <c r="C771" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D771" s="188">
+      <c r="C771" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D771" s="186">
         <v>508334.4</v>
       </c>
-      <c r="E771" s="189" t="s">
+      <c r="E771" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F771" s="74"/>
-      <c r="G771" s="113"/>
+      <c r="G771" s="112"/>
     </row>
     <row r="772" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A772" s="159" t="s">
+      <c r="A772" s="157" t="s">
         <v>719</v>
       </c>
-      <c r="B772" s="188">
+      <c r="B772" s="186">
         <v>2115762.9</v>
       </c>
-      <c r="C772" s="188">
+      <c r="C772" s="186">
         <v>10310.299999999999</v>
       </c>
-      <c r="D772" s="188">
+      <c r="D772" s="186">
         <v>1331603</v>
       </c>
-      <c r="E772" s="188">
+      <c r="E772" s="186">
         <v>2408.8000000000002</v>
       </c>
       <c r="F772" s="74"/>
-      <c r="G772" s="113"/>
+      <c r="G772" s="112"/>
     </row>
     <row r="773" spans="1:7" s="24" customFormat="1">
-      <c r="A773" s="157" t="s">
+      <c r="A773" s="155" t="s">
         <v>828</v>
       </c>
-      <c r="B773" s="188">
+      <c r="B773" s="186">
         <v>592168058</v>
       </c>
-      <c r="C773" s="188">
+      <c r="C773" s="186">
         <v>592168058</v>
       </c>
-      <c r="D773" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E773" s="189" t="s">
+      <c r="D773" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E773" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F773" s="74"/>
-      <c r="G773" s="113"/>
+      <c r="G773" s="112"/>
     </row>
     <row r="774" spans="1:7" s="24" customFormat="1">
-      <c r="A774" s="158" t="s">
+      <c r="A774" s="156" t="s">
         <v>720</v>
       </c>
-      <c r="B774" s="188">
+      <c r="B774" s="186">
         <v>24943480</v>
       </c>
-      <c r="C774" s="188">
+      <c r="C774" s="186">
         <v>24943480</v>
       </c>
-      <c r="D774" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E774" s="189" t="s">
+      <c r="D774" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E774" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F774" s="74"/>
-      <c r="G774" s="113"/>
+      <c r="G774" s="112"/>
     </row>
     <row r="775" spans="1:7" s="24" customFormat="1">
-      <c r="A775" s="159" t="s">
+      <c r="A775" s="157" t="s">
         <v>721</v>
       </c>
-      <c r="B775" s="188">
+      <c r="B775" s="186">
         <v>24943480</v>
       </c>
-      <c r="C775" s="188">
+      <c r="C775" s="186">
         <v>24943480</v>
       </c>
-      <c r="D775" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E775" s="189" t="s">
+      <c r="D775" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E775" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F775" s="74"/>
-      <c r="G775" s="113"/>
+      <c r="G775" s="112"/>
     </row>
     <row r="776" spans="1:7" s="24" customFormat="1">
-      <c r="A776" s="158" t="s">
+      <c r="A776" s="156" t="s">
         <v>722</v>
       </c>
-      <c r="B776" s="188">
+      <c r="B776" s="186">
         <v>4377517</v>
       </c>
-      <c r="C776" s="188">
+      <c r="C776" s="186">
         <v>4377517</v>
       </c>
-      <c r="D776" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E776" s="189" t="s">
+      <c r="D776" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E776" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F776" s="74"/>
-      <c r="G776" s="113"/>
+      <c r="G776" s="112"/>
     </row>
     <row r="777" spans="1:7" s="24" customFormat="1">
-      <c r="A777" s="159" t="s">
+      <c r="A777" s="157" t="s">
         <v>722</v>
       </c>
-      <c r="B777" s="188">
+      <c r="B777" s="186">
         <v>4377517</v>
       </c>
-      <c r="C777" s="188">
+      <c r="C777" s="186">
         <v>4377517</v>
       </c>
-      <c r="D777" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E777" s="189" t="s">
+      <c r="D777" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E777" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F777" s="74"/>
-      <c r="G777" s="113"/>
+      <c r="G777" s="112"/>
     </row>
     <row r="778" spans="1:7" s="24" customFormat="1">
-      <c r="A778" s="158" t="s">
+      <c r="A778" s="156" t="s">
         <v>723</v>
       </c>
-      <c r="B778" s="188">
+      <c r="B778" s="186">
         <v>5313386</v>
       </c>
-      <c r="C778" s="188">
+      <c r="C778" s="186">
         <v>5313386</v>
       </c>
-      <c r="D778" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E778" s="189" t="s">
+      <c r="D778" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E778" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F778" s="74"/>
-      <c r="G778" s="113"/>
+      <c r="G778" s="112"/>
     </row>
     <row r="779" spans="1:7" s="24" customFormat="1">
-      <c r="A779" s="159" t="s">
+      <c r="A779" s="157" t="s">
         <v>723</v>
       </c>
-      <c r="B779" s="188">
+      <c r="B779" s="186">
         <v>5313386</v>
       </c>
-      <c r="C779" s="188">
+      <c r="C779" s="186">
         <v>5313386</v>
       </c>
-      <c r="D779" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E779" s="189" t="s">
+      <c r="D779" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E779" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F779" s="74"/>
-      <c r="G779" s="113"/>
+      <c r="G779" s="112"/>
     </row>
     <row r="780" spans="1:7" s="24" customFormat="1">
-      <c r="A780" s="158" t="s">
+      <c r="A780" s="156" t="s">
         <v>724</v>
       </c>
-      <c r="B780" s="188">
+      <c r="B780" s="186">
         <v>370539587</v>
       </c>
-      <c r="C780" s="188">
+      <c r="C780" s="186">
         <v>370539587</v>
       </c>
-      <c r="D780" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E780" s="189" t="s">
+      <c r="D780" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E780" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F780" s="74"/>
-      <c r="G780" s="113"/>
+      <c r="G780" s="112"/>
     </row>
     <row r="781" spans="1:7" s="24" customFormat="1">
-      <c r="A781" s="159" t="s">
+      <c r="A781" s="157" t="s">
         <v>724</v>
       </c>
-      <c r="B781" s="188">
+      <c r="B781" s="186">
         <v>370539587</v>
       </c>
-      <c r="C781" s="188">
+      <c r="C781" s="186">
         <v>370539587</v>
       </c>
-      <c r="D781" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E781" s="189" t="s">
+      <c r="D781" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E781" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F781" s="74"/>
-      <c r="G781" s="113"/>
+      <c r="G781" s="112"/>
     </row>
     <row r="782" spans="1:7" s="24" customFormat="1">
-      <c r="A782" s="158" t="s">
+      <c r="A782" s="156" t="s">
         <v>725</v>
       </c>
-      <c r="B782" s="188">
+      <c r="B782" s="186">
         <v>186994088</v>
       </c>
-      <c r="C782" s="188">
+      <c r="C782" s="186">
         <v>186994088</v>
       </c>
-      <c r="D782" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E782" s="189" t="s">
+      <c r="D782" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E782" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F782" s="74"/>
-      <c r="G782" s="113"/>
+      <c r="G782" s="112"/>
     </row>
     <row r="783" spans="1:7" s="24" customFormat="1">
-      <c r="A783" s="159" t="s">
+      <c r="A783" s="157" t="s">
         <v>725</v>
       </c>
-      <c r="B783" s="188">
+      <c r="B783" s="186">
         <v>186994088</v>
       </c>
-      <c r="C783" s="188">
+      <c r="C783" s="186">
         <v>186994088</v>
       </c>
-      <c r="D783" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E783" s="189" t="s">
+      <c r="D783" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E783" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F783" s="74"/>
-      <c r="G783" s="113"/>
+      <c r="G783" s="112"/>
     </row>
     <row r="784" spans="1:7" s="24" customFormat="1">
-      <c r="A784" s="157" t="s">
+      <c r="A784" s="155" t="s">
         <v>829</v>
       </c>
-      <c r="B784" s="188">
+      <c r="B784" s="186">
         <v>943192778.10000002</v>
       </c>
-      <c r="C784" s="188">
+      <c r="C784" s="186">
         <v>463231845.80000001</v>
       </c>
-      <c r="D784" s="188">
+      <c r="D784" s="186">
         <v>134100468.7</v>
       </c>
-      <c r="E784" s="188">
+      <c r="E784" s="186">
         <v>27259025.100000001</v>
       </c>
       <c r="F784" s="74"/>
-      <c r="G784" s="113"/>
+      <c r="G784" s="112"/>
     </row>
     <row r="785" spans="1:7" s="24" customFormat="1">
-      <c r="A785" s="158" t="s">
+      <c r="A785" s="156" t="s">
         <v>726</v>
       </c>
-      <c r="B785" s="188">
+      <c r="B785" s="186">
         <v>34128426.200000003</v>
       </c>
-      <c r="C785" s="188">
+      <c r="C785" s="186">
         <v>5960691.2999999998</v>
       </c>
-      <c r="D785" s="188">
+      <c r="D785" s="186">
         <v>4879791.0999999996</v>
       </c>
-      <c r="E785" s="188">
+      <c r="E785" s="186">
         <v>1040616.7</v>
       </c>
       <c r="F785" s="74"/>
-      <c r="G785" s="113"/>
+      <c r="G785" s="112"/>
     </row>
     <row r="786" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A786" s="159" t="s">
+      <c r="A786" s="157" t="s">
         <v>727</v>
       </c>
-      <c r="B786" s="188">
+      <c r="B786" s="186">
         <v>3314821.3</v>
       </c>
-      <c r="C786" s="188">
+      <c r="C786" s="186">
         <v>361754.9</v>
       </c>
-      <c r="D786" s="188">
+      <c r="D786" s="186">
         <v>1932129.1</v>
       </c>
-      <c r="E786" s="188">
+      <c r="E786" s="186">
         <v>241785</v>
       </c>
       <c r="F786" s="74"/>
-      <c r="G786" s="113"/>
+      <c r="G786" s="112"/>
     </row>
     <row r="787" spans="1:7" s="24" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A787" s="159" t="s">
+      <c r="A787" s="157" t="s">
         <v>728</v>
       </c>
-      <c r="B787" s="188">
+      <c r="B787" s="186">
         <v>418181</v>
       </c>
-      <c r="C787" s="188">
+      <c r="C787" s="186">
         <v>230247</v>
       </c>
-      <c r="D787" s="188">
+      <c r="D787" s="186">
         <v>418181</v>
       </c>
-      <c r="E787" s="188">
+      <c r="E787" s="186">
         <v>230247</v>
       </c>
       <c r="F787" s="74"/>
-      <c r="G787" s="113"/>
+      <c r="G787" s="112"/>
     </row>
     <row r="788" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A788" s="159" t="s">
+      <c r="A788" s="157" t="s">
         <v>729</v>
       </c>
-      <c r="B788" s="188">
+      <c r="B788" s="186">
         <v>774920</v>
       </c>
-      <c r="C788" s="188">
+      <c r="C788" s="186">
         <v>12458</v>
       </c>
-      <c r="D788" s="188">
+      <c r="D788" s="186">
         <v>72520</v>
       </c>
-      <c r="E788" s="189" t="s">
+      <c r="E788" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F788" s="74"/>
-      <c r="G788" s="113"/>
+      <c r="G788" s="112"/>
     </row>
     <row r="789" spans="1:7" s="24" customFormat="1">
-      <c r="A789" s="159" t="s">
+      <c r="A789" s="157" t="s">
         <v>730</v>
       </c>
-      <c r="B789" s="188">
+      <c r="B789" s="186">
         <v>13248409.5</v>
       </c>
-      <c r="C789" s="188">
+      <c r="C789" s="186">
         <v>1156653.1000000001</v>
       </c>
-      <c r="D789" s="188">
+      <c r="D789" s="186">
         <v>1508199</v>
       </c>
-      <c r="E789" s="188">
+      <c r="E789" s="186">
         <v>111671.8</v>
       </c>
       <c r="F789" s="74"/>
-      <c r="G789" s="113"/>
+      <c r="G789" s="112"/>
     </row>
     <row r="790" spans="1:7" s="24" customFormat="1">
-      <c r="A790" s="159" t="s">
+      <c r="A790" s="157" t="s">
         <v>731</v>
       </c>
-      <c r="B790" s="188">
+      <c r="B790" s="186">
         <v>1125862.3</v>
       </c>
-      <c r="C790" s="188">
+      <c r="C790" s="186">
         <v>498215.7</v>
       </c>
-      <c r="D790" s="188">
+      <c r="D790" s="186">
         <v>451119</v>
       </c>
-      <c r="E790" s="188">
+      <c r="E790" s="186">
         <v>431359</v>
       </c>
       <c r="F790" s="74"/>
-      <c r="G790" s="113"/>
+      <c r="G790" s="112"/>
     </row>
     <row r="791" spans="1:7" s="24" customFormat="1">
-      <c r="A791" s="159" t="s">
+      <c r="A791" s="157" t="s">
         <v>732</v>
       </c>
-      <c r="B791" s="188">
+      <c r="B791" s="186">
         <v>1420154.2</v>
       </c>
-      <c r="C791" s="188">
+      <c r="C791" s="186">
         <v>217647.1</v>
       </c>
-      <c r="D791" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E791" s="189" t="s">
+      <c r="D791" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E791" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F791" s="74"/>
-      <c r="G791" s="113"/>
+      <c r="G791" s="112"/>
     </row>
     <row r="792" spans="1:7" s="24" customFormat="1">
-      <c r="A792" s="159" t="s">
+      <c r="A792" s="157" t="s">
         <v>733</v>
       </c>
-      <c r="B792" s="188">
+      <c r="B792" s="186">
         <v>2650673.4</v>
       </c>
-      <c r="C792" s="188">
+      <c r="C792" s="186">
         <v>2071719.2</v>
       </c>
-      <c r="D792" s="188">
+      <c r="D792" s="186">
         <v>125792</v>
       </c>
-      <c r="E792" s="188">
+      <c r="E792" s="186">
         <v>14665</v>
       </c>
       <c r="F792" s="74"/>
-      <c r="G792" s="113"/>
+      <c r="G792" s="112"/>
     </row>
     <row r="793" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A793" s="159" t="s">
+      <c r="A793" s="157" t="s">
         <v>734</v>
       </c>
-      <c r="B793" s="188">
+      <c r="B793" s="186">
         <v>475558.5</v>
       </c>
-      <c r="C793" s="188">
+      <c r="C793" s="186">
         <v>60965.5</v>
       </c>
-      <c r="D793" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E793" s="189" t="s">
+      <c r="D793" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E793" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F793" s="74"/>
-      <c r="G793" s="113"/>
+      <c r="G793" s="112"/>
     </row>
     <row r="794" spans="1:7" s="24" customFormat="1">
-      <c r="A794" s="159" t="s">
+      <c r="A794" s="157" t="s">
         <v>735</v>
       </c>
-      <c r="B794" s="188">
+      <c r="B794" s="186">
         <v>10505654.6</v>
       </c>
-      <c r="C794" s="188">
+      <c r="C794" s="186">
         <v>1351030.8</v>
       </c>
-      <c r="D794" s="188">
+      <c r="D794" s="186">
         <v>349407.1</v>
       </c>
-      <c r="E794" s="188">
+      <c r="E794" s="186">
         <v>10888.9</v>
       </c>
       <c r="F794" s="74"/>
-      <c r="G794" s="113"/>
+      <c r="G794" s="112"/>
     </row>
     <row r="795" spans="1:7" s="24" customFormat="1">
-      <c r="A795" s="158" t="s">
+      <c r="A795" s="156" t="s">
         <v>736</v>
       </c>
-      <c r="B795" s="188">
+      <c r="B795" s="186">
         <v>113365690.59999999</v>
       </c>
-      <c r="C795" s="188">
+      <c r="C795" s="186">
         <v>42902751.200000003</v>
       </c>
-      <c r="D795" s="188">
+      <c r="D795" s="186">
         <v>7013282.7000000002</v>
       </c>
-      <c r="E795" s="188">
+      <c r="E795" s="186">
         <v>247003.3</v>
       </c>
       <c r="F795" s="74"/>
-      <c r="G795" s="113"/>
+      <c r="G795" s="112"/>
     </row>
     <row r="796" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A796" s="159" t="s">
+      <c r="A796" s="157" t="s">
         <v>737</v>
       </c>
-      <c r="B796" s="188">
+      <c r="B796" s="186">
         <v>26744477.600000001</v>
       </c>
-      <c r="C796" s="188">
+      <c r="C796" s="186">
         <v>3809961</v>
       </c>
-      <c r="D796" s="188">
+      <c r="D796" s="186">
         <v>4352316.3</v>
       </c>
-      <c r="E796" s="188">
+      <c r="E796" s="186">
         <v>63659.9</v>
       </c>
       <c r="F796" s="74"/>
-      <c r="G796" s="113"/>
+      <c r="G796" s="112"/>
     </row>
     <row r="797" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A797" s="159" t="s">
+      <c r="A797" s="157" t="s">
         <v>738</v>
       </c>
-      <c r="B797" s="188">
+      <c r="B797" s="186">
         <v>744000.3</v>
       </c>
-      <c r="C797" s="188">
+      <c r="C797" s="186">
         <v>21369.5</v>
       </c>
-      <c r="D797" s="188">
+      <c r="D797" s="186">
         <v>139477.4</v>
       </c>
-      <c r="E797" s="188">
+      <c r="E797" s="186">
         <v>5369.4</v>
       </c>
       <c r="F797" s="74"/>
-      <c r="G797" s="113"/>
+      <c r="G797" s="112"/>
     </row>
     <row r="798" spans="1:7" s="24" customFormat="1">
-      <c r="A798" s="159" t="s">
+      <c r="A798" s="157" t="s">
         <v>739</v>
       </c>
-      <c r="B798" s="188">
+      <c r="B798" s="186">
         <v>708598</v>
       </c>
-      <c r="C798" s="188">
+      <c r="C798" s="186">
         <v>708598</v>
       </c>
-      <c r="D798" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E798" s="189" t="s">
+      <c r="D798" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E798" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F798" s="74"/>
-      <c r="G798" s="113"/>
+      <c r="G798" s="112"/>
     </row>
     <row r="799" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A799" s="159" t="s">
+      <c r="A799" s="157" t="s">
         <v>740</v>
       </c>
-      <c r="B799" s="188">
+      <c r="B799" s="186">
         <v>77277.600000000006</v>
       </c>
-      <c r="C799" s="188">
+      <c r="C799" s="186">
         <v>77277.600000000006</v>
       </c>
-      <c r="D799" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E799" s="189" t="s">
+      <c r="D799" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E799" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F799" s="74"/>
-      <c r="G799" s="113"/>
+      <c r="G799" s="112"/>
     </row>
     <row r="800" spans="1:7" s="24" customFormat="1">
-      <c r="A800" s="159" t="s">
+      <c r="A800" s="157" t="s">
         <v>741</v>
       </c>
-      <c r="B800" s="188">
+      <c r="B800" s="186">
         <v>18103033.100000001</v>
       </c>
-      <c r="C800" s="188">
+      <c r="C800" s="186">
         <v>218667.8</v>
       </c>
-      <c r="D800" s="188">
+      <c r="D800" s="186">
         <v>271456.7</v>
       </c>
-      <c r="E800" s="188">
+      <c r="E800" s="186">
         <v>1059</v>
       </c>
       <c r="F800" s="74"/>
-      <c r="G800" s="113"/>
+      <c r="G800" s="112"/>
     </row>
     <row r="801" spans="1:7" s="24" customFormat="1">
-      <c r="A801" s="159" t="s">
+      <c r="A801" s="157" t="s">
         <v>742</v>
       </c>
-      <c r="B801" s="188">
+      <c r="B801" s="186">
         <v>65645221.200000003</v>
       </c>
-      <c r="C801" s="188">
+      <c r="C801" s="186">
         <v>38066877.200000003</v>
       </c>
-      <c r="D801" s="188">
+      <c r="D801" s="186">
         <v>2060830.2</v>
       </c>
-      <c r="E801" s="188">
+      <c r="E801" s="186">
         <v>176915</v>
       </c>
       <c r="F801" s="74"/>
-      <c r="G801" s="113"/>
+      <c r="G801" s="112"/>
     </row>
     <row r="802" spans="1:7" s="24" customFormat="1">
-      <c r="A802" s="158" t="s">
+      <c r="A802" s="156" t="s">
         <v>743</v>
       </c>
-      <c r="B802" s="188">
+      <c r="B802" s="186">
         <v>69568233.900000006</v>
       </c>
-      <c r="C802" s="188">
+      <c r="C802" s="186">
         <v>48585704.700000003</v>
       </c>
-      <c r="D802" s="188">
+      <c r="D802" s="186">
         <v>1708189.2</v>
       </c>
-      <c r="E802" s="188">
+      <c r="E802" s="186">
         <v>512434.2</v>
       </c>
       <c r="F802" s="74"/>
-      <c r="G802" s="113"/>
+      <c r="G802" s="112"/>
     </row>
     <row r="803" spans="1:7" s="24" customFormat="1">
-      <c r="A803" s="159" t="s">
+      <c r="A803" s="157" t="s">
         <v>743</v>
       </c>
-      <c r="B803" s="188">
+      <c r="B803" s="186">
         <v>69207025.799999997</v>
       </c>
-      <c r="C803" s="188">
+      <c r="C803" s="186">
         <v>48585704.700000003</v>
       </c>
-      <c r="D803" s="188">
+      <c r="D803" s="186">
         <v>1680232.2</v>
       </c>
-      <c r="E803" s="188">
+      <c r="E803" s="186">
         <v>512434.2</v>
       </c>
       <c r="F803" s="74"/>
-      <c r="G803" s="113"/>
+      <c r="G803" s="112"/>
     </row>
     <row r="804" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A804" s="158" t="s">
+      <c r="A804" s="156" t="s">
         <v>744</v>
       </c>
-      <c r="B804" s="188">
+      <c r="B804" s="186">
         <v>32331324.899999999</v>
       </c>
-      <c r="C804" s="188">
+      <c r="C804" s="186">
         <v>4018304.6</v>
       </c>
-      <c r="D804" s="188">
+      <c r="D804" s="186">
         <v>11957431.699999999</v>
       </c>
-      <c r="E804" s="188">
+      <c r="E804" s="186">
         <v>1335880.8999999999</v>
       </c>
       <c r="F804" s="74"/>
-      <c r="G804" s="113"/>
+      <c r="G804" s="112"/>
     </row>
     <row r="805" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A805" s="159" t="s">
+      <c r="A805" s="157" t="s">
         <v>744</v>
       </c>
-      <c r="B805" s="188">
+      <c r="B805" s="186">
         <v>32254028</v>
       </c>
-      <c r="C805" s="188">
+      <c r="C805" s="186">
         <v>4018304.6</v>
       </c>
-      <c r="D805" s="188">
+      <c r="D805" s="186">
         <v>11944661.1</v>
       </c>
-      <c r="E805" s="188">
+      <c r="E805" s="186">
         <v>1335880.8999999999</v>
       </c>
       <c r="F805" s="74"/>
-      <c r="G805" s="113"/>
+      <c r="G805" s="112"/>
     </row>
     <row r="806" spans="1:7" s="24" customFormat="1">
-      <c r="A806" s="158" t="s">
+      <c r="A806" s="156" t="s">
         <v>745</v>
       </c>
-      <c r="B806" s="188">
+      <c r="B806" s="186">
         <v>5599536</v>
       </c>
-      <c r="C806" s="188">
+      <c r="C806" s="186">
         <v>65750.600000000006</v>
       </c>
-      <c r="D806" s="188">
+      <c r="D806" s="186">
         <v>256804.4</v>
       </c>
-      <c r="E806" s="188">
+      <c r="E806" s="186">
         <v>11542</v>
       </c>
       <c r="F806" s="74"/>
-      <c r="G806" s="113"/>
+      <c r="G806" s="112"/>
     </row>
     <row r="807" spans="1:7" s="24" customFormat="1">
-      <c r="A807" s="159" t="s">
+      <c r="A807" s="157" t="s">
         <v>745</v>
       </c>
-      <c r="B807" s="188">
+      <c r="B807" s="186">
         <v>5593637.7000000002</v>
       </c>
-      <c r="C807" s="188">
+      <c r="C807" s="186">
         <v>65750.600000000006</v>
       </c>
-      <c r="D807" s="188">
+      <c r="D807" s="186">
         <v>250906</v>
       </c>
-      <c r="E807" s="188">
+      <c r="E807" s="186">
         <v>11542</v>
       </c>
       <c r="F807" s="74"/>
-      <c r="G807" s="113"/>
+      <c r="G807" s="112"/>
     </row>
     <row r="808" spans="1:7" s="24" customFormat="1">
-      <c r="A808" s="158" t="s">
+      <c r="A808" s="156" t="s">
         <v>746</v>
       </c>
-      <c r="B808" s="188">
+      <c r="B808" s="186">
         <v>2774582.9</v>
       </c>
-      <c r="C808" s="188">
+      <c r="C808" s="186">
         <v>1569328.5</v>
       </c>
-      <c r="D808" s="188">
+      <c r="D808" s="186">
         <v>327274.3</v>
       </c>
-      <c r="E808" s="188">
+      <c r="E808" s="186">
         <v>227584.3</v>
       </c>
       <c r="F808" s="74"/>
-      <c r="G808" s="113"/>
+      <c r="G808" s="112"/>
     </row>
     <row r="809" spans="1:7" s="24" customFormat="1">
-      <c r="A809" s="159" t="s">
+      <c r="A809" s="157" t="s">
         <v>746</v>
       </c>
-      <c r="B809" s="188">
+      <c r="B809" s="186">
         <v>2761184.5</v>
       </c>
-      <c r="C809" s="188">
+      <c r="C809" s="186">
         <v>1569328.5</v>
       </c>
-      <c r="D809" s="188">
+      <c r="D809" s="186">
         <v>327274.3</v>
       </c>
-      <c r="E809" s="188">
+      <c r="E809" s="186">
         <v>227584.3</v>
       </c>
       <c r="F809" s="74"/>
-      <c r="G809" s="113"/>
+      <c r="G809" s="112"/>
     </row>
     <row r="810" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A810" s="158" t="s">
+      <c r="A810" s="156" t="s">
         <v>747</v>
       </c>
-      <c r="B810" s="188">
+      <c r="B810" s="186">
         <v>107526251</v>
       </c>
-      <c r="C810" s="188">
+      <c r="C810" s="186">
         <v>17789569.899999999</v>
       </c>
-      <c r="D810" s="188">
+      <c r="D810" s="186">
         <v>19213800.100000001</v>
       </c>
-      <c r="E810" s="188">
+      <c r="E810" s="186">
         <v>6992543.7000000002</v>
       </c>
       <c r="F810" s="74"/>
-      <c r="G810" s="113"/>
+      <c r="G810" s="112"/>
     </row>
     <row r="811" spans="1:7" s="24" customFormat="1">
-      <c r="A811" s="159" t="s">
+      <c r="A811" s="157" t="s">
         <v>748</v>
       </c>
-      <c r="B811" s="188">
+      <c r="B811" s="186">
         <v>17452020.600000001</v>
       </c>
-      <c r="C811" s="188">
+      <c r="C811" s="186">
         <v>2702380.3</v>
       </c>
-      <c r="D811" s="188">
+      <c r="D811" s="186">
         <v>2377919.6</v>
       </c>
-      <c r="E811" s="188">
+      <c r="E811" s="186">
         <v>31577.3</v>
       </c>
       <c r="F811" s="74"/>
-      <c r="G811" s="113"/>
+      <c r="G811" s="112"/>
     </row>
     <row r="812" spans="1:7" s="24" customFormat="1">
-      <c r="A812" s="159" t="s">
+      <c r="A812" s="157" t="s">
         <v>749</v>
       </c>
-      <c r="B812" s="188">
+      <c r="B812" s="186">
         <v>692491</v>
       </c>
-      <c r="C812" s="188">
+      <c r="C812" s="186">
         <v>118283.6</v>
       </c>
-      <c r="D812" s="188">
+      <c r="D812" s="186">
         <v>1560</v>
       </c>
-      <c r="E812" s="188">
+      <c r="E812" s="186">
         <v>1560</v>
       </c>
       <c r="F812" s="74"/>
-      <c r="G812" s="113"/>
+      <c r="G812" s="112"/>
     </row>
     <row r="813" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A813" s="159" t="s">
+      <c r="A813" s="157" t="s">
         <v>750</v>
       </c>
-      <c r="B813" s="188">
+      <c r="B813" s="186">
         <v>88948027.799999997</v>
       </c>
-      <c r="C813" s="188">
+      <c r="C813" s="186">
         <v>14968906</v>
       </c>
-      <c r="D813" s="188">
+      <c r="D813" s="186">
         <v>16809792.199999999</v>
       </c>
-      <c r="E813" s="188">
+      <c r="E813" s="186">
         <v>6959406.4000000004</v>
       </c>
       <c r="F813" s="74"/>
-      <c r="G813" s="113"/>
+      <c r="G813" s="112"/>
     </row>
     <row r="814" spans="1:7" s="24" customFormat="1">
-      <c r="A814" s="158" t="s">
+      <c r="A814" s="156" t="s">
         <v>751</v>
       </c>
-      <c r="B814" s="188">
+      <c r="B814" s="186">
         <v>48046373.5</v>
       </c>
-      <c r="C814" s="188">
+      <c r="C814" s="186">
         <v>31692618.399999999</v>
       </c>
-      <c r="D814" s="188">
+      <c r="D814" s="186">
         <v>4493699.3</v>
       </c>
-      <c r="E814" s="188">
+      <c r="E814" s="186">
         <v>4316290.5</v>
       </c>
       <c r="F814" s="74"/>
-      <c r="G814" s="113"/>
+      <c r="G814" s="112"/>
     </row>
     <row r="815" spans="1:7" s="24" customFormat="1">
-      <c r="A815" s="159" t="s">
+      <c r="A815" s="157" t="s">
         <v>751</v>
       </c>
-      <c r="B815" s="188">
+      <c r="B815" s="186">
         <v>47784018.299999997</v>
       </c>
-      <c r="C815" s="188">
+      <c r="C815" s="186">
         <v>31692618.399999999</v>
       </c>
-      <c r="D815" s="188">
+      <c r="D815" s="186">
         <v>4493693.5</v>
       </c>
-      <c r="E815" s="188">
+      <c r="E815" s="186">
         <v>4316290.5</v>
       </c>
       <c r="F815" s="74"/>
-      <c r="G815" s="113"/>
+      <c r="G815" s="112"/>
     </row>
     <row r="816" spans="1:7" s="24" customFormat="1">
-      <c r="A816" s="158" t="s">
+      <c r="A816" s="156" t="s">
         <v>752</v>
       </c>
-      <c r="B816" s="188">
+      <c r="B816" s="186">
         <v>2904780.6</v>
       </c>
-      <c r="C816" s="188">
+      <c r="C816" s="186">
         <v>2337709.2000000002</v>
       </c>
-      <c r="D816" s="188">
+      <c r="D816" s="186">
         <v>2594128.5</v>
       </c>
-      <c r="E816" s="188">
+      <c r="E816" s="186">
         <v>2029704.1</v>
       </c>
       <c r="F816" s="74"/>
-      <c r="G816" s="113"/>
+      <c r="G816" s="112"/>
     </row>
     <row r="817" spans="1:7" s="24" customFormat="1">
-      <c r="A817" s="159" t="s">
+      <c r="A817" s="157" t="s">
         <v>752</v>
       </c>
-      <c r="B817" s="188">
+      <c r="B817" s="186">
         <v>2902029.2</v>
       </c>
-      <c r="C817" s="188">
+      <c r="C817" s="186">
         <v>2337709.2000000002</v>
       </c>
-      <c r="D817" s="188">
+      <c r="D817" s="186">
         <v>2594024.1</v>
       </c>
-      <c r="E817" s="188">
+      <c r="E817" s="186">
         <v>2029704.1</v>
       </c>
       <c r="F817" s="74"/>
-      <c r="G817" s="113"/>
+      <c r="G817" s="112"/>
     </row>
     <row r="818" spans="1:7" s="24" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A818" s="158" t="s">
+      <c r="A818" s="156" t="s">
         <v>753</v>
       </c>
-      <c r="B818" s="188">
+      <c r="B818" s="186">
         <v>375743153.30000001</v>
       </c>
-      <c r="C818" s="188">
+      <c r="C818" s="186">
         <v>255635243.40000001</v>
       </c>
-      <c r="D818" s="188">
+      <c r="D818" s="186">
         <v>70888804</v>
       </c>
-      <c r="E818" s="188">
+      <c r="E818" s="186">
         <v>9006746</v>
       </c>
       <c r="F818" s="74"/>
-      <c r="G818" s="113"/>
+      <c r="G818" s="112"/>
     </row>
     <row r="819" spans="1:7" s="24" customFormat="1">
-      <c r="A819" s="159" t="s">
+      <c r="A819" s="157" t="s">
         <v>754</v>
       </c>
-      <c r="B819" s="188">
+      <c r="B819" s="186">
         <v>81840871.900000006</v>
       </c>
-      <c r="C819" s="188">
+      <c r="C819" s="186">
         <v>1682129.5</v>
       </c>
-      <c r="D819" s="188">
+      <c r="D819" s="186">
         <v>53426108.200000003</v>
       </c>
-      <c r="E819" s="188">
+      <c r="E819" s="186">
         <v>1179947</v>
       </c>
       <c r="F819" s="74"/>
-      <c r="G819" s="113"/>
+      <c r="G819" s="112"/>
     </row>
     <row r="820" spans="1:7" s="24" customFormat="1">
-      <c r="A820" s="159" t="s">
+      <c r="A820" s="157" t="s">
         <v>755</v>
       </c>
-      <c r="B820" s="188">
+      <c r="B820" s="186">
         <v>5788.5</v>
       </c>
-      <c r="C820" s="188">
+      <c r="C820" s="186">
         <v>5023.5</v>
       </c>
-      <c r="D820" s="188">
+      <c r="D820" s="186">
         <v>3860</v>
       </c>
-      <c r="E820" s="188">
+      <c r="E820" s="186">
         <v>3095</v>
       </c>
       <c r="F820" s="74"/>
-      <c r="G820" s="113"/>
+      <c r="G820" s="112"/>
     </row>
     <row r="821" spans="1:7" s="24" customFormat="1">
-      <c r="A821" s="159" t="s">
+      <c r="A821" s="157" t="s">
         <v>756</v>
       </c>
-      <c r="B821" s="188">
+      <c r="B821" s="186">
         <v>591145.1</v>
       </c>
-      <c r="C821" s="188">
+      <c r="C821" s="186">
         <v>159235.79999999999</v>
       </c>
-      <c r="D821" s="188">
+      <c r="D821" s="186">
         <v>107605.4</v>
       </c>
-      <c r="E821" s="188">
+      <c r="E821" s="186">
         <v>107605.4</v>
       </c>
       <c r="F821" s="74"/>
-      <c r="G821" s="113"/>
+      <c r="G821" s="112"/>
     </row>
     <row r="822" spans="1:7" s="24" customFormat="1">
-      <c r="A822" s="159" t="s">
+      <c r="A822" s="157" t="s">
         <v>757</v>
       </c>
-      <c r="B822" s="188">
+      <c r="B822" s="186">
         <v>290700938.60000002</v>
       </c>
-      <c r="C822" s="188">
+      <c r="C822" s="186">
         <v>253788854.59999999</v>
       </c>
-      <c r="D822" s="188">
+      <c r="D822" s="186">
         <v>17240117.399999999</v>
       </c>
-      <c r="E822" s="188">
+      <c r="E822" s="186">
         <v>7716098.5999999996</v>
       </c>
       <c r="F822" s="74"/>
-      <c r="G822" s="113"/>
+      <c r="G822" s="112"/>
     </row>
     <row r="823" spans="1:7" s="24" customFormat="1">
-      <c r="A823" s="158" t="s">
+      <c r="A823" s="156" t="s">
         <v>758</v>
       </c>
-      <c r="B823" s="188">
+      <c r="B823" s="186">
         <v>2288538.9</v>
       </c>
-      <c r="C823" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D823" s="188">
+      <c r="C823" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D823" s="186">
         <v>2294.4</v>
       </c>
-      <c r="E823" s="189" t="s">
+      <c r="E823" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F823" s="74"/>
-      <c r="G823" s="113"/>
+      <c r="G823" s="112"/>
     </row>
     <row r="824" spans="1:7" s="24" customFormat="1">
-      <c r="A824" s="159" t="s">
+      <c r="A824" s="157" t="s">
         <v>758</v>
       </c>
-      <c r="B824" s="188">
+      <c r="B824" s="186">
         <v>2285469.5</v>
       </c>
-      <c r="C824" s="189" t="s">
-[...2 lines deleted...]
-      <c r="D824" s="188">
+      <c r="C824" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D824" s="186">
         <v>2294.4</v>
       </c>
-      <c r="E824" s="189" t="s">
+      <c r="E824" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F824" s="74"/>
-      <c r="G824" s="113"/>
+      <c r="G824" s="112"/>
     </row>
     <row r="825" spans="1:7" s="24" customFormat="1">
-      <c r="A825" s="158" t="s">
+      <c r="A825" s="156" t="s">
         <v>759</v>
       </c>
-      <c r="B825" s="188">
+      <c r="B825" s="186">
         <v>41362.5</v>
       </c>
-      <c r="C825" s="188">
+      <c r="C825" s="186">
         <v>21382.400000000001</v>
       </c>
-      <c r="D825" s="188">
+      <c r="D825" s="186">
         <v>25665.5</v>
       </c>
-      <c r="E825" s="188">
+      <c r="E825" s="186">
         <v>5685.4</v>
       </c>
       <c r="F825" s="74"/>
-      <c r="G825" s="113"/>
+      <c r="G825" s="112"/>
     </row>
     <row r="826" spans="1:7" s="24" customFormat="1">
-      <c r="A826" s="159" t="s">
+      <c r="A826" s="157" t="s">
         <v>759</v>
       </c>
-      <c r="B826" s="188">
+      <c r="B826" s="186">
         <v>41362.400000000001</v>
       </c>
-      <c r="C826" s="188">
+      <c r="C826" s="186">
         <v>21382.400000000001</v>
       </c>
-      <c r="D826" s="188">
+      <c r="D826" s="186">
         <v>25665.4</v>
       </c>
-      <c r="E826" s="188">
+      <c r="E826" s="186">
         <v>5685.4</v>
       </c>
       <c r="F826" s="74"/>
-      <c r="G826" s="113"/>
+      <c r="G826" s="112"/>
     </row>
     <row r="827" spans="1:7" s="24" customFormat="1">
-      <c r="A827" s="158" t="s">
+      <c r="A827" s="156" t="s">
         <v>760</v>
       </c>
-      <c r="B827" s="188">
+      <c r="B827" s="186">
         <v>148874523.59999999</v>
       </c>
-      <c r="C827" s="188">
+      <c r="C827" s="186">
         <v>52652791.700000003</v>
       </c>
-      <c r="D827" s="188">
+      <c r="D827" s="186">
         <v>10739303.699999999</v>
       </c>
-      <c r="E827" s="188">
+      <c r="E827" s="186">
         <v>1532994.2</v>
       </c>
       <c r="F827" s="74"/>
-      <c r="G827" s="113"/>
+      <c r="G827" s="112"/>
     </row>
     <row r="828" spans="1:7" s="24" customFormat="1">
-      <c r="A828" s="159" t="s">
+      <c r="A828" s="157" t="s">
         <v>761</v>
       </c>
-      <c r="B828" s="188">
+      <c r="B828" s="186">
         <v>1092229.8999999999</v>
       </c>
-      <c r="C828" s="188">
+      <c r="C828" s="186">
         <v>182221</v>
       </c>
-      <c r="D828" s="188">
+      <c r="D828" s="186">
         <v>200</v>
       </c>
-      <c r="E828" s="189" t="s">
+      <c r="E828" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F828" s="74"/>
-      <c r="G828" s="113"/>
+      <c r="G828" s="112"/>
     </row>
     <row r="829" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A829" s="162" t="s">
+      <c r="A829" s="160" t="s">
         <v>762</v>
       </c>
-      <c r="B829" s="188">
+      <c r="B829" s="186">
         <v>146998043.09999999</v>
       </c>
-      <c r="C829" s="188">
+      <c r="C829" s="186">
         <v>52470570.700000003</v>
       </c>
-      <c r="D829" s="188">
+      <c r="D829" s="186">
         <v>10697781</v>
       </c>
-      <c r="E829" s="188">
+      <c r="E829" s="186">
         <v>1532994.2</v>
       </c>
       <c r="F829" s="74"/>
-      <c r="G829" s="113"/>
+      <c r="G829" s="112"/>
     </row>
     <row r="830" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A830" s="157" t="s">
+      <c r="A830" s="155" t="s">
         <v>830</v>
       </c>
-      <c r="B830" s="188">
+      <c r="B830" s="186">
         <v>94369784</v>
       </c>
-      <c r="C830" s="188">
+      <c r="C830" s="186">
         <v>26896652.800000001</v>
       </c>
-      <c r="D830" s="188">
+      <c r="D830" s="186">
         <v>6212566.0999999996</v>
       </c>
-      <c r="E830" s="188">
+      <c r="E830" s="186">
         <v>2153151.2000000002</v>
       </c>
       <c r="F830" s="74"/>
-      <c r="G830" s="113"/>
+      <c r="G830" s="112"/>
     </row>
     <row r="831" spans="1:7" s="24" customFormat="1">
-      <c r="A831" s="158" t="s">
+      <c r="A831" s="156" t="s">
         <v>763</v>
       </c>
-      <c r="B831" s="188">
+      <c r="B831" s="186">
         <v>41930641.100000001</v>
       </c>
-      <c r="C831" s="188">
+      <c r="C831" s="186">
         <v>4074937.4</v>
       </c>
-      <c r="D831" s="188">
+      <c r="D831" s="186">
         <v>4047323</v>
       </c>
-      <c r="E831" s="188">
+      <c r="E831" s="186">
         <v>444214.7</v>
       </c>
       <c r="F831" s="74"/>
-      <c r="G831" s="113"/>
+      <c r="G831" s="112"/>
     </row>
     <row r="832" spans="1:7" s="24" customFormat="1">
-      <c r="A832" s="162" t="s">
+      <c r="A832" s="160" t="s">
         <v>763</v>
       </c>
-      <c r="B832" s="188">
+      <c r="B832" s="186">
         <v>40645148.5</v>
       </c>
-      <c r="C832" s="188">
+      <c r="C832" s="186">
         <v>2789444.8</v>
       </c>
-      <c r="D832" s="188">
+      <c r="D832" s="186">
         <v>4043465</v>
       </c>
-      <c r="E832" s="188">
+      <c r="E832" s="186">
         <v>440356.7</v>
       </c>
       <c r="F832" s="74"/>
-      <c r="G832" s="113"/>
+      <c r="G832" s="112"/>
     </row>
     <row r="833" spans="1:7" s="24" customFormat="1">
-      <c r="A833" s="158" t="s">
+      <c r="A833" s="156" t="s">
         <v>764</v>
       </c>
-      <c r="B833" s="188">
+      <c r="B833" s="186">
         <v>8487310.5</v>
       </c>
-      <c r="C833" s="188">
+      <c r="C833" s="186">
         <v>4216176.2</v>
       </c>
-      <c r="D833" s="188">
+      <c r="D833" s="186">
         <v>154045.9</v>
       </c>
-      <c r="E833" s="188">
+      <c r="E833" s="186">
         <v>103924.6</v>
       </c>
       <c r="F833" s="74"/>
-      <c r="G833" s="113"/>
+      <c r="G833" s="112"/>
     </row>
     <row r="834" spans="1:7" s="24" customFormat="1">
-      <c r="A834" s="162" t="s">
+      <c r="A834" s="160" t="s">
         <v>764</v>
       </c>
-      <c r="B834" s="188">
+      <c r="B834" s="186">
         <v>8270764.5</v>
       </c>
-      <c r="C834" s="188">
+      <c r="C834" s="186">
         <v>3999630.3</v>
       </c>
-      <c r="D834" s="188">
+      <c r="D834" s="186">
         <v>148832.6</v>
       </c>
-      <c r="E834" s="188">
+      <c r="E834" s="186">
         <v>98711.2</v>
       </c>
       <c r="F834" s="74"/>
-      <c r="G834" s="113"/>
+      <c r="G834" s="112"/>
     </row>
     <row r="835" spans="1:7" s="24" customFormat="1">
-      <c r="A835" s="158" t="s">
+      <c r="A835" s="156" t="s">
         <v>765</v>
       </c>
-      <c r="B835" s="188">
+      <c r="B835" s="186">
         <v>16034773.9</v>
       </c>
-      <c r="C835" s="188">
+      <c r="C835" s="186">
         <v>3506372.1</v>
       </c>
-      <c r="D835" s="188">
+      <c r="D835" s="186">
         <v>374702.9</v>
       </c>
-      <c r="E835" s="188">
+      <c r="E835" s="186">
         <v>314788.2</v>
       </c>
       <c r="F835" s="74"/>
-      <c r="G835" s="113"/>
+      <c r="G835" s="112"/>
     </row>
     <row r="836" spans="1:7" s="24" customFormat="1">
-      <c r="A836" s="162" t="s">
+      <c r="A836" s="160" t="s">
         <v>765</v>
       </c>
-      <c r="B836" s="188">
+      <c r="B836" s="186">
         <v>15779086.199999999</v>
       </c>
-      <c r="C836" s="188">
+      <c r="C836" s="186">
         <v>3250684.3</v>
       </c>
-      <c r="D836" s="188">
+      <c r="D836" s="186">
         <v>337995.9</v>
       </c>
-      <c r="E836" s="188">
+      <c r="E836" s="186">
         <v>278081.2</v>
       </c>
       <c r="F836" s="74"/>
-      <c r="G836" s="113"/>
+      <c r="G836" s="112"/>
     </row>
     <row r="837" spans="1:7" s="24" customFormat="1">
-      <c r="A837" s="158" t="s">
+      <c r="A837" s="156" t="s">
         <v>766</v>
       </c>
-      <c r="B837" s="188">
+      <c r="B837" s="186">
         <v>6901828.7000000002</v>
       </c>
-      <c r="C837" s="188">
+      <c r="C837" s="186">
         <v>2779749.9</v>
       </c>
-      <c r="D837" s="188">
+      <c r="D837" s="186">
         <v>203577.4</v>
       </c>
-      <c r="E837" s="188">
+      <c r="E837" s="186">
         <v>86637.3</v>
       </c>
       <c r="F837" s="74"/>
-      <c r="G837" s="113"/>
+      <c r="G837" s="112"/>
     </row>
     <row r="838" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A838" s="162" t="s">
+      <c r="A838" s="160" t="s">
         <v>766</v>
       </c>
-      <c r="B838" s="188">
+      <c r="B838" s="186">
         <v>6508004.5999999996</v>
       </c>
-      <c r="C838" s="188">
+      <c r="C838" s="186">
         <v>2385925.9</v>
       </c>
-      <c r="D838" s="188">
+      <c r="D838" s="186">
         <v>192725.8</v>
       </c>
-      <c r="E838" s="188">
+      <c r="E838" s="186">
         <v>75785.7</v>
       </c>
       <c r="F838" s="74"/>
-      <c r="G838" s="113"/>
+      <c r="G838" s="112"/>
     </row>
     <row r="839" spans="1:7" s="24" customFormat="1">
-      <c r="A839" s="158" t="s">
+      <c r="A839" s="156" t="s">
         <v>767</v>
       </c>
-      <c r="B839" s="188">
+      <c r="B839" s="186">
         <v>1488062.3</v>
       </c>
-      <c r="C839" s="188">
+      <c r="C839" s="186">
         <v>1056694.3999999999</v>
       </c>
-      <c r="D839" s="188">
+      <c r="D839" s="186">
         <v>92223.5</v>
       </c>
-      <c r="E839" s="188">
+      <c r="E839" s="186">
         <v>81264.5</v>
       </c>
       <c r="F839" s="74"/>
-      <c r="G839" s="113"/>
+      <c r="G839" s="112"/>
     </row>
     <row r="840" spans="1:7" s="24" customFormat="1">
-      <c r="A840" s="162" t="s">
+      <c r="A840" s="160" t="s">
         <v>767</v>
       </c>
-      <c r="B840" s="188">
+      <c r="B840" s="186">
         <v>1405272.3</v>
       </c>
-      <c r="C840" s="188">
+      <c r="C840" s="186">
         <v>973904.4</v>
       </c>
-      <c r="D840" s="188">
+      <c r="D840" s="186">
         <v>92223.5</v>
       </c>
-      <c r="E840" s="188">
+      <c r="E840" s="186">
         <v>81264.5</v>
       </c>
       <c r="F840" s="74"/>
-      <c r="G840" s="113"/>
+      <c r="G840" s="112"/>
     </row>
     <row r="841" spans="1:7" s="24" customFormat="1">
-      <c r="A841" s="158" t="s">
+      <c r="A841" s="156" t="s">
         <v>768</v>
       </c>
-      <c r="B841" s="188">
+      <c r="B841" s="186">
         <v>2525738.7000000002</v>
       </c>
-      <c r="C841" s="188">
+      <c r="C841" s="186">
         <v>1804290.9</v>
       </c>
-      <c r="D841" s="188">
+      <c r="D841" s="186">
         <v>380848.2</v>
       </c>
-      <c r="E841" s="188">
+      <c r="E841" s="186">
         <v>355173.9</v>
       </c>
       <c r="F841" s="74"/>
-      <c r="G841" s="113"/>
+      <c r="G841" s="112"/>
     </row>
     <row r="842" spans="1:7" s="24" customFormat="1">
-      <c r="A842" s="162" t="s">
+      <c r="A842" s="160" t="s">
         <v>768</v>
       </c>
-      <c r="B842" s="188">
+      <c r="B842" s="186">
         <v>2483851.7000000002</v>
       </c>
-      <c r="C842" s="188">
+      <c r="C842" s="186">
         <v>1762403.9</v>
       </c>
-      <c r="D842" s="188">
+      <c r="D842" s="186">
         <v>380848.2</v>
       </c>
-      <c r="E842" s="188">
+      <c r="E842" s="186">
         <v>355173.9</v>
       </c>
       <c r="F842" s="74"/>
-      <c r="G842" s="113"/>
+      <c r="G842" s="112"/>
     </row>
     <row r="843" spans="1:7" s="24" customFormat="1">
-      <c r="A843" s="158" t="s">
+      <c r="A843" s="156" t="s">
         <v>769</v>
       </c>
-      <c r="B843" s="188">
+      <c r="B843" s="186">
         <v>707689.3</v>
       </c>
-      <c r="C843" s="188">
+      <c r="C843" s="186">
         <v>360222</v>
       </c>
-      <c r="D843" s="188">
+      <c r="D843" s="186">
         <v>2741</v>
       </c>
-      <c r="E843" s="188">
+      <c r="E843" s="186">
         <v>2741</v>
       </c>
       <c r="F843" s="74"/>
-      <c r="G843" s="113"/>
+      <c r="G843" s="112"/>
     </row>
     <row r="844" spans="1:7" s="24" customFormat="1">
-      <c r="A844" s="162" t="s">
+      <c r="A844" s="160" t="s">
         <v>769</v>
       </c>
-      <c r="B844" s="188">
+      <c r="B844" s="186">
         <v>707689.3</v>
       </c>
-      <c r="C844" s="188">
+      <c r="C844" s="186">
         <v>360222</v>
       </c>
-      <c r="D844" s="188">
+      <c r="D844" s="186">
         <v>2741</v>
       </c>
-      <c r="E844" s="188">
+      <c r="E844" s="186">
         <v>2741</v>
       </c>
       <c r="F844" s="74"/>
-      <c r="G844" s="113"/>
+      <c r="G844" s="112"/>
     </row>
     <row r="845" spans="1:7" s="24" customFormat="1">
-      <c r="A845" s="158" t="s">
+      <c r="A845" s="156" t="s">
         <v>770</v>
       </c>
-      <c r="B845" s="188">
+      <c r="B845" s="186">
         <v>1428117.1</v>
       </c>
-      <c r="C845" s="188">
+      <c r="C845" s="186">
         <v>1348954.1</v>
       </c>
-      <c r="D845" s="188">
+      <c r="D845" s="186">
         <v>12910</v>
       </c>
-      <c r="E845" s="188">
+      <c r="E845" s="186">
         <v>12910</v>
       </c>
       <c r="F845" s="74"/>
-      <c r="G845" s="113"/>
+      <c r="G845" s="112"/>
     </row>
     <row r="846" spans="1:7" s="24" customFormat="1">
-      <c r="A846" s="162" t="s">
+      <c r="A846" s="160" t="s">
         <v>770</v>
       </c>
-      <c r="B846" s="188">
+      <c r="B846" s="186">
         <v>1416096.1</v>
       </c>
-      <c r="C846" s="188">
+      <c r="C846" s="186">
         <v>1336933.1000000001</v>
       </c>
-      <c r="D846" s="188">
+      <c r="D846" s="186">
         <v>12910</v>
       </c>
-      <c r="E846" s="188">
+      <c r="E846" s="186">
         <v>12910</v>
       </c>
       <c r="F846" s="74"/>
-      <c r="G846" s="113"/>
+      <c r="G846" s="112"/>
     </row>
     <row r="847" spans="1:7" s="24" customFormat="1">
-      <c r="A847" s="158" t="s">
+      <c r="A847" s="156" t="s">
         <v>771</v>
       </c>
-      <c r="B847" s="188">
+      <c r="B847" s="186">
         <v>8229321.0999999996</v>
       </c>
-      <c r="C847" s="188">
+      <c r="C847" s="186">
         <v>4843762.9000000004</v>
       </c>
-      <c r="D847" s="188">
+      <c r="D847" s="186">
         <v>709645.1</v>
       </c>
-      <c r="E847" s="188">
+      <c r="E847" s="186">
         <v>613723</v>
       </c>
       <c r="F847" s="74"/>
-      <c r="G847" s="113"/>
+      <c r="G847" s="112"/>
     </row>
     <row r="848" spans="1:7" s="24" customFormat="1">
-      <c r="A848" s="162" t="s">
+      <c r="A848" s="160" t="s">
         <v>771</v>
       </c>
-      <c r="B848" s="188">
+      <c r="B848" s="186">
         <v>8206063.0999999996</v>
       </c>
-      <c r="C848" s="188">
+      <c r="C848" s="186">
         <v>4820504.9000000004</v>
       </c>
-      <c r="D848" s="188">
+      <c r="D848" s="186">
         <v>705472.1</v>
       </c>
-      <c r="E848" s="188">
+      <c r="E848" s="186">
         <v>609550</v>
       </c>
       <c r="F848" s="74"/>
-      <c r="G848" s="113"/>
+      <c r="G848" s="112"/>
     </row>
     <row r="849" spans="1:7" s="24" customFormat="1">
-      <c r="A849" s="158" t="s">
+      <c r="A849" s="156" t="s">
         <v>772</v>
       </c>
-      <c r="B849" s="188">
+      <c r="B849" s="186">
         <v>18870.099999999999</v>
       </c>
-      <c r="C849" s="188">
+      <c r="C849" s="186">
         <v>18870.099999999999</v>
       </c>
-      <c r="D849" s="188">
+      <c r="D849" s="186">
         <v>1945</v>
       </c>
-      <c r="E849" s="188">
+      <c r="E849" s="186">
         <v>1945</v>
       </c>
       <c r="F849" s="74"/>
-      <c r="G849" s="113"/>
+      <c r="G849" s="112"/>
     </row>
     <row r="850" spans="1:7" s="24" customFormat="1">
-      <c r="A850" s="162" t="s">
+      <c r="A850" s="160" t="s">
         <v>772</v>
       </c>
-      <c r="B850" s="188">
+      <c r="B850" s="186">
         <v>18870.099999999999</v>
       </c>
-      <c r="C850" s="188">
+      <c r="C850" s="186">
         <v>18870.099999999999</v>
       </c>
-      <c r="D850" s="188">
+      <c r="D850" s="186">
         <v>1945</v>
       </c>
-      <c r="E850" s="188">
+      <c r="E850" s="186">
         <v>1945</v>
       </c>
       <c r="F850" s="74"/>
-      <c r="G850" s="113"/>
+      <c r="G850" s="112"/>
     </row>
     <row r="851" spans="1:7" s="24" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A851" s="158" t="s">
+      <c r="A851" s="156" t="s">
         <v>773</v>
       </c>
-      <c r="B851" s="188">
+      <c r="B851" s="186">
         <v>4168</v>
       </c>
-      <c r="C851" s="188">
+      <c r="C851" s="186">
         <v>4168</v>
       </c>
-      <c r="D851" s="188">
+      <c r="D851" s="186">
         <v>4168</v>
       </c>
-      <c r="E851" s="188">
+      <c r="E851" s="186">
         <v>4168</v>
       </c>
       <c r="F851" s="74"/>
-      <c r="G851" s="113"/>
+      <c r="G851" s="112"/>
     </row>
     <row r="852" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A852" s="162" t="s">
+      <c r="A852" s="160" t="s">
         <v>773</v>
       </c>
-      <c r="B852" s="188">
+      <c r="B852" s="186">
         <v>4168</v>
       </c>
-      <c r="C852" s="188">
+      <c r="C852" s="186">
         <v>4168</v>
       </c>
-      <c r="D852" s="188">
+      <c r="D852" s="186">
         <v>4168</v>
       </c>
-      <c r="E852" s="188">
+      <c r="E852" s="186">
         <v>4168</v>
       </c>
       <c r="F852" s="74"/>
-      <c r="G852" s="113"/>
+      <c r="G852" s="112"/>
     </row>
     <row r="853" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A853" s="158" t="s">
+      <c r="A853" s="156" t="s">
         <v>774</v>
       </c>
-      <c r="B853" s="188">
+      <c r="B853" s="186">
         <v>6613263.0999999996</v>
       </c>
-      <c r="C853" s="188">
+      <c r="C853" s="186">
         <v>2882454.7</v>
       </c>
-      <c r="D853" s="188">
+      <c r="D853" s="186">
         <v>228436.1</v>
       </c>
-      <c r="E853" s="188">
+      <c r="E853" s="186">
         <v>131660.9</v>
       </c>
       <c r="F853" s="74"/>
-      <c r="G853" s="113"/>
+      <c r="G853" s="112"/>
     </row>
     <row r="854" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A854" s="162" t="s">
+      <c r="A854" s="160" t="s">
         <v>774</v>
       </c>
-      <c r="B854" s="188">
+      <c r="B854" s="186">
         <v>6572672.5999999996</v>
       </c>
-      <c r="C854" s="188">
+      <c r="C854" s="186">
         <v>2841864.1</v>
       </c>
-      <c r="D854" s="188">
+      <c r="D854" s="186">
         <v>226296.1</v>
       </c>
-      <c r="E854" s="188">
+      <c r="E854" s="186">
         <v>129520.8</v>
       </c>
       <c r="F854" s="74"/>
-      <c r="G854" s="113"/>
+      <c r="G854" s="112"/>
     </row>
     <row r="855" spans="1:7" s="24" customFormat="1">
-      <c r="A855" s="157" t="s">
+      <c r="A855" s="155" t="s">
         <v>831</v>
       </c>
-      <c r="B855" s="188">
+      <c r="B855" s="186">
         <v>717241802.20000005</v>
       </c>
-      <c r="C855" s="188">
+      <c r="C855" s="186">
         <v>323789660.80000001</v>
       </c>
-      <c r="D855" s="188">
+      <c r="D855" s="186">
         <v>45554907.299999997</v>
       </c>
-      <c r="E855" s="188">
+      <c r="E855" s="186">
         <v>15514735</v>
       </c>
       <c r="F855" s="74"/>
-      <c r="G855" s="113"/>
+      <c r="G855" s="112"/>
     </row>
     <row r="856" spans="1:7" s="24" customFormat="1">
-      <c r="A856" s="158" t="s">
+      <c r="A856" s="156" t="s">
         <v>775</v>
       </c>
-      <c r="B856" s="188">
+      <c r="B856" s="186">
         <v>33519331.5</v>
       </c>
-      <c r="C856" s="188">
+      <c r="C856" s="186">
         <v>28743223.800000001</v>
       </c>
-      <c r="D856" s="188">
+      <c r="D856" s="186">
         <v>477759.3</v>
       </c>
-      <c r="E856" s="188">
+      <c r="E856" s="186">
         <v>131806</v>
       </c>
       <c r="F856" s="74"/>
-      <c r="G856" s="113"/>
+      <c r="G856" s="112"/>
     </row>
     <row r="857" spans="1:7" s="24" customFormat="1">
-      <c r="A857" s="162" t="s">
+      <c r="A857" s="160" t="s">
         <v>775</v>
       </c>
-      <c r="B857" s="188">
+      <c r="B857" s="186">
         <v>33348729.5</v>
       </c>
-      <c r="C857" s="188">
+      <c r="C857" s="186">
         <v>28572621.800000001</v>
       </c>
-      <c r="D857" s="188">
+      <c r="D857" s="186">
         <v>414964.1</v>
       </c>
-      <c r="E857" s="188">
+      <c r="E857" s="186">
         <v>69010.8</v>
       </c>
       <c r="F857" s="74"/>
-      <c r="G857" s="113"/>
+      <c r="G857" s="112"/>
     </row>
     <row r="858" spans="1:7" s="24" customFormat="1">
-      <c r="A858" s="158" t="s">
+      <c r="A858" s="156" t="s">
         <v>776</v>
       </c>
-      <c r="B858" s="188">
+      <c r="B858" s="186">
         <v>16239190.1</v>
       </c>
-      <c r="C858" s="188">
+      <c r="C858" s="186">
         <v>5979683.7999999998</v>
       </c>
-      <c r="D858" s="188">
+      <c r="D858" s="186">
         <v>616821.19999999995</v>
       </c>
-      <c r="E858" s="188">
+      <c r="E858" s="186">
         <v>154413.1</v>
       </c>
       <c r="F858" s="74"/>
-      <c r="G858" s="113"/>
+      <c r="G858" s="112"/>
     </row>
     <row r="859" spans="1:7" s="24" customFormat="1">
-      <c r="A859" s="162" t="s">
+      <c r="A859" s="160" t="s">
         <v>776</v>
       </c>
-      <c r="B859" s="188">
+      <c r="B859" s="186">
         <v>15484754.1</v>
       </c>
-      <c r="C859" s="188">
+      <c r="C859" s="186">
         <v>5225247.8</v>
       </c>
-      <c r="D859" s="188">
+      <c r="D859" s="186">
         <v>583693.9</v>
       </c>
-      <c r="E859" s="188">
+      <c r="E859" s="186">
         <v>121285.9</v>
       </c>
       <c r="F859" s="74"/>
-      <c r="G859" s="113"/>
+      <c r="G859" s="112"/>
     </row>
     <row r="860" spans="1:7" s="24" customFormat="1">
-      <c r="A860" s="158" t="s">
+      <c r="A860" s="156" t="s">
         <v>777</v>
       </c>
-      <c r="B860" s="188">
+      <c r="B860" s="186">
         <v>10089</v>
       </c>
-      <c r="C860" s="188">
+      <c r="C860" s="186">
         <v>533</v>
       </c>
-      <c r="D860" s="188">
+      <c r="D860" s="186">
         <v>10089</v>
       </c>
-      <c r="E860" s="188">
+      <c r="E860" s="186">
         <v>533</v>
       </c>
       <c r="F860" s="74"/>
-      <c r="G860" s="113"/>
+      <c r="G860" s="112"/>
     </row>
     <row r="861" spans="1:7" s="24" customFormat="1">
-      <c r="A861" s="162" t="s">
+      <c r="A861" s="160" t="s">
         <v>777</v>
       </c>
-      <c r="B861" s="188">
+      <c r="B861" s="186">
         <v>10089</v>
       </c>
-      <c r="C861" s="188">
+      <c r="C861" s="186">
         <v>533</v>
       </c>
-      <c r="D861" s="188">
+      <c r="D861" s="186">
         <v>10089</v>
       </c>
-      <c r="E861" s="188">
+      <c r="E861" s="186">
         <v>533</v>
       </c>
       <c r="F861" s="74"/>
-      <c r="G861" s="113"/>
+      <c r="G861" s="112"/>
     </row>
     <row r="862" spans="1:7" s="24" customFormat="1">
-      <c r="A862" s="158" t="s">
+      <c r="A862" s="156" t="s">
         <v>778</v>
       </c>
-      <c r="B862" s="188">
+      <c r="B862" s="186">
         <v>1626</v>
       </c>
-      <c r="C862" s="188">
+      <c r="C862" s="186">
         <v>1626</v>
       </c>
-      <c r="D862" s="188">
+      <c r="D862" s="186">
         <v>1626</v>
       </c>
-      <c r="E862" s="188">
+      <c r="E862" s="186">
         <v>1626</v>
       </c>
       <c r="F862" s="74"/>
-      <c r="G862" s="113"/>
+      <c r="G862" s="112"/>
     </row>
     <row r="863" spans="1:7" s="24" customFormat="1">
-      <c r="A863" s="162" t="s">
+      <c r="A863" s="160" t="s">
         <v>778</v>
       </c>
-      <c r="B863" s="188">
+      <c r="B863" s="186">
         <v>1626</v>
       </c>
-      <c r="C863" s="188">
+      <c r="C863" s="186">
         <v>1626</v>
       </c>
-      <c r="D863" s="188">
+      <c r="D863" s="186">
         <v>1626</v>
       </c>
-      <c r="E863" s="188">
+      <c r="E863" s="186">
         <v>1626</v>
       </c>
       <c r="F863" s="74"/>
-      <c r="G863" s="113"/>
+      <c r="G863" s="112"/>
     </row>
     <row r="864" spans="1:7" s="24" customFormat="1">
-      <c r="A864" s="158" t="s">
+      <c r="A864" s="156" t="s">
         <v>779</v>
       </c>
-      <c r="B864" s="188">
+      <c r="B864" s="186">
         <v>12227512.699999999</v>
       </c>
-      <c r="C864" s="188">
+      <c r="C864" s="186">
         <v>6200980.4000000004</v>
       </c>
-      <c r="D864" s="188">
+      <c r="D864" s="186">
         <v>189490.2</v>
       </c>
-      <c r="E864" s="188">
+      <c r="E864" s="186">
         <v>171989.9</v>
       </c>
       <c r="F864" s="74"/>
-      <c r="G864" s="113"/>
+      <c r="G864" s="112"/>
     </row>
     <row r="865" spans="1:7" s="24" customFormat="1">
-      <c r="A865" s="162" t="s">
+      <c r="A865" s="160" t="s">
         <v>780</v>
       </c>
-      <c r="B865" s="188">
+      <c r="B865" s="186">
         <v>4385038.0999999996</v>
       </c>
-      <c r="C865" s="188">
+      <c r="C865" s="186">
         <v>1268751.1000000001</v>
       </c>
-      <c r="D865" s="188">
+      <c r="D865" s="186">
         <v>106411.8</v>
       </c>
-      <c r="E865" s="188">
+      <c r="E865" s="186">
         <v>104642.8</v>
       </c>
       <c r="F865" s="74"/>
-      <c r="G865" s="113"/>
+      <c r="G865" s="112"/>
     </row>
     <row r="866" spans="1:7" s="24" customFormat="1">
-      <c r="A866" s="162" t="s">
+      <c r="A866" s="160" t="s">
         <v>781</v>
       </c>
-      <c r="B866" s="188">
+      <c r="B866" s="186">
         <v>31008</v>
       </c>
-      <c r="C866" s="188">
+      <c r="C866" s="186">
         <v>30228</v>
       </c>
-      <c r="D866" s="188">
+      <c r="D866" s="186">
         <v>31008</v>
       </c>
-      <c r="E866" s="188">
+      <c r="E866" s="186">
         <v>30228</v>
       </c>
       <c r="F866" s="74"/>
-      <c r="G866" s="113"/>
+      <c r="G866" s="112"/>
     </row>
     <row r="867" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A867" s="162" t="s">
+      <c r="A867" s="160" t="s">
         <v>782</v>
       </c>
-      <c r="B867" s="188">
+      <c r="B867" s="186">
         <v>7080708.9000000004</v>
       </c>
-      <c r="C867" s="188">
+      <c r="C867" s="186">
         <v>4171243.5</v>
       </c>
-      <c r="D867" s="188">
+      <c r="D867" s="186">
         <v>50853.3</v>
       </c>
-      <c r="E867" s="188">
+      <c r="E867" s="186">
         <v>35902</v>
       </c>
       <c r="F867" s="74"/>
-      <c r="G867" s="113"/>
+      <c r="G867" s="112"/>
     </row>
     <row r="868" spans="1:7" s="24" customFormat="1">
-      <c r="A868" s="158" t="s">
+      <c r="A868" s="156" t="s">
         <v>783</v>
       </c>
-      <c r="B868" s="188">
+      <c r="B868" s="186">
         <v>61199056.399999999</v>
       </c>
-      <c r="C868" s="188">
+      <c r="C868" s="186">
         <v>59780156.700000003</v>
       </c>
-      <c r="D868" s="188">
+      <c r="D868" s="186">
         <v>2386063.9</v>
       </c>
-      <c r="E868" s="188">
+      <c r="E868" s="186">
         <v>2204872.1</v>
       </c>
       <c r="F868" s="74"/>
-      <c r="G868" s="113"/>
+      <c r="G868" s="112"/>
     </row>
     <row r="869" spans="1:7" s="24" customFormat="1">
-      <c r="A869" s="162" t="s">
+      <c r="A869" s="160" t="s">
         <v>783</v>
       </c>
-      <c r="B869" s="188">
+      <c r="B869" s="186">
         <v>61049157.399999999</v>
       </c>
-      <c r="C869" s="188">
+      <c r="C869" s="186">
         <v>59630257.799999997</v>
       </c>
-      <c r="D869" s="188">
+      <c r="D869" s="186">
         <v>2374450</v>
       </c>
-      <c r="E869" s="188">
+      <c r="E869" s="186">
         <v>2193258.2000000002</v>
       </c>
       <c r="F869" s="74"/>
-      <c r="G869" s="113"/>
+      <c r="G869" s="112"/>
     </row>
     <row r="870" spans="1:7" s="24" customFormat="1">
-      <c r="A870" s="158" t="s">
+      <c r="A870" s="156" t="s">
         <v>784</v>
       </c>
-      <c r="B870" s="188">
+      <c r="B870" s="186">
         <v>6305765.5999999996</v>
       </c>
-      <c r="C870" s="188">
+      <c r="C870" s="186">
         <v>5825588.9000000004</v>
       </c>
-      <c r="D870" s="188">
+      <c r="D870" s="186">
         <v>1043537.7</v>
       </c>
-      <c r="E870" s="188">
+      <c r="E870" s="186">
         <v>964483.2</v>
       </c>
       <c r="F870" s="74"/>
-      <c r="G870" s="113"/>
+      <c r="G870" s="112"/>
     </row>
     <row r="871" spans="1:7" s="24" customFormat="1">
-      <c r="A871" s="162" t="s">
+      <c r="A871" s="160" t="s">
         <v>784</v>
       </c>
-      <c r="B871" s="188">
+      <c r="B871" s="186">
         <v>6271452.5999999996</v>
       </c>
-      <c r="C871" s="188">
+      <c r="C871" s="186">
         <v>5791275.7999999998</v>
       </c>
-      <c r="D871" s="188">
+      <c r="D871" s="186">
         <v>1041023.5</v>
       </c>
-      <c r="E871" s="188">
+      <c r="E871" s="186">
         <v>961969</v>
       </c>
       <c r="F871" s="74"/>
-      <c r="G871" s="113"/>
+      <c r="G871" s="112"/>
     </row>
     <row r="872" spans="1:7" s="24" customFormat="1">
-      <c r="A872" s="158" t="s">
+      <c r="A872" s="156" t="s">
         <v>785</v>
       </c>
-      <c r="B872" s="188">
+      <c r="B872" s="186">
         <v>7479147.7999999998</v>
       </c>
-      <c r="C872" s="188">
+      <c r="C872" s="186">
         <v>6767789.5</v>
       </c>
-      <c r="D872" s="188">
+      <c r="D872" s="186">
         <v>814916.5</v>
       </c>
-      <c r="E872" s="188">
+      <c r="E872" s="186">
         <v>761683.4</v>
       </c>
       <c r="F872" s="74"/>
-      <c r="G872" s="113"/>
+      <c r="G872" s="112"/>
     </row>
     <row r="873" spans="1:7" s="24" customFormat="1">
-      <c r="A873" s="162" t="s">
+      <c r="A873" s="160" t="s">
         <v>785</v>
       </c>
-      <c r="B873" s="188">
+      <c r="B873" s="186">
         <v>7474597.2999999998</v>
       </c>
-      <c r="C873" s="188">
+      <c r="C873" s="186">
         <v>6763239</v>
       </c>
-      <c r="D873" s="188">
+      <c r="D873" s="186">
         <v>814177.6</v>
       </c>
-      <c r="E873" s="188">
+      <c r="E873" s="186">
         <v>760944.5</v>
       </c>
       <c r="F873" s="74"/>
-      <c r="G873" s="113"/>
+      <c r="G873" s="112"/>
     </row>
     <row r="874" spans="1:7" s="24" customFormat="1">
-      <c r="A874" s="158" t="s">
+      <c r="A874" s="156" t="s">
         <v>786</v>
       </c>
-      <c r="B874" s="188">
+      <c r="B874" s="186">
         <v>51188686.100000001</v>
       </c>
-      <c r="C874" s="188">
+      <c r="C874" s="186">
         <v>39098809.799999997</v>
       </c>
-      <c r="D874" s="188">
+      <c r="D874" s="186">
         <v>1949589.4</v>
       </c>
-      <c r="E874" s="188">
+      <c r="E874" s="186">
         <v>1712055.6</v>
       </c>
       <c r="F874" s="74"/>
-      <c r="G874" s="113"/>
+      <c r="G874" s="112"/>
     </row>
     <row r="875" spans="1:7" s="24" customFormat="1">
-      <c r="A875" s="162" t="s">
+      <c r="A875" s="160" t="s">
         <v>786</v>
       </c>
-      <c r="B875" s="188">
+      <c r="B875" s="186">
         <v>50829399</v>
       </c>
-      <c r="C875" s="188">
+      <c r="C875" s="186">
         <v>38739522.700000003</v>
       </c>
-      <c r="D875" s="188">
+      <c r="D875" s="186">
         <v>1949486.3</v>
       </c>
-      <c r="E875" s="188">
+      <c r="E875" s="186">
         <v>1711952.4</v>
       </c>
       <c r="F875" s="74"/>
-      <c r="G875" s="113"/>
+      <c r="G875" s="112"/>
     </row>
     <row r="876" spans="1:7" s="24" customFormat="1">
-      <c r="A876" s="158" t="s">
+      <c r="A876" s="156" t="s">
         <v>787</v>
       </c>
-      <c r="B876" s="188">
+      <c r="B876" s="186">
         <v>1109552.3999999999</v>
       </c>
-      <c r="C876" s="188">
+      <c r="C876" s="186">
         <v>707175.1</v>
       </c>
-      <c r="D876" s="188">
+      <c r="D876" s="186">
         <v>6384</v>
       </c>
-      <c r="E876" s="188">
+      <c r="E876" s="186">
         <v>6374</v>
       </c>
       <c r="F876" s="74"/>
-      <c r="G876" s="113"/>
+      <c r="G876" s="112"/>
     </row>
     <row r="877" spans="1:7" s="24" customFormat="1">
-      <c r="A877" s="162" t="s">
+      <c r="A877" s="160" t="s">
         <v>787</v>
       </c>
-      <c r="B877" s="188">
+      <c r="B877" s="186">
         <v>1109552.3999999999</v>
       </c>
-      <c r="C877" s="188">
+      <c r="C877" s="186">
         <v>707175.1</v>
       </c>
-      <c r="D877" s="188">
+      <c r="D877" s="186">
         <v>6384</v>
       </c>
-      <c r="E877" s="188">
+      <c r="E877" s="186">
         <v>6374</v>
       </c>
       <c r="F877" s="74"/>
-      <c r="G877" s="113"/>
+      <c r="G877" s="112"/>
     </row>
     <row r="878" spans="1:7" s="24" customFormat="1">
-      <c r="A878" s="158" t="s">
+      <c r="A878" s="156" t="s">
         <v>788</v>
       </c>
-      <c r="B878" s="188">
+      <c r="B878" s="186">
         <v>14801717.199999999</v>
       </c>
-      <c r="C878" s="188">
+      <c r="C878" s="186">
         <v>14453955.699999999</v>
       </c>
-      <c r="D878" s="188">
+      <c r="D878" s="186">
         <v>27484</v>
       </c>
-      <c r="E878" s="188">
+      <c r="E878" s="186">
         <v>22282</v>
       </c>
       <c r="F878" s="74"/>
-      <c r="G878" s="113"/>
+      <c r="G878" s="112"/>
     </row>
     <row r="879" spans="1:7" s="24" customFormat="1">
-      <c r="A879" s="162" t="s">
+      <c r="A879" s="160" t="s">
         <v>788</v>
       </c>
-      <c r="B879" s="188">
+      <c r="B879" s="186">
         <v>14294033.300000001</v>
       </c>
-      <c r="C879" s="188">
+      <c r="C879" s="186">
         <v>13946271.800000001</v>
       </c>
-      <c r="D879" s="188">
+      <c r="D879" s="186">
         <v>19294</v>
       </c>
-      <c r="E879" s="188">
+      <c r="E879" s="186">
         <v>14092</v>
       </c>
       <c r="F879" s="74"/>
-      <c r="G879" s="113"/>
+      <c r="G879" s="112"/>
     </row>
     <row r="880" spans="1:7" s="24" customFormat="1">
-      <c r="A880" s="158" t="s">
+      <c r="A880" s="156" t="s">
         <v>789</v>
       </c>
-      <c r="B880" s="188">
+      <c r="B880" s="186">
         <v>7403815.5999999996</v>
       </c>
-      <c r="C880" s="188">
+      <c r="C880" s="186">
         <v>7205190</v>
       </c>
-      <c r="D880" s="188">
+      <c r="D880" s="186">
         <v>387239.7</v>
       </c>
-      <c r="E880" s="188">
+      <c r="E880" s="186">
         <v>378766.7</v>
       </c>
       <c r="F880" s="74"/>
-      <c r="G880" s="113"/>
+      <c r="G880" s="112"/>
     </row>
     <row r="881" spans="1:7" s="24" customFormat="1">
-      <c r="A881" s="162" t="s">
+      <c r="A881" s="160" t="s">
         <v>789</v>
       </c>
-      <c r="B881" s="188">
+      <c r="B881" s="186">
         <v>7332066.4000000004</v>
       </c>
-      <c r="C881" s="188">
+      <c r="C881" s="186">
         <v>7133440.7999999998</v>
       </c>
-      <c r="D881" s="188">
+      <c r="D881" s="186">
         <v>387239.7</v>
       </c>
-      <c r="E881" s="188">
+      <c r="E881" s="186">
         <v>378766.7</v>
       </c>
       <c r="F881" s="74"/>
-      <c r="G881" s="113"/>
+      <c r="G881" s="112"/>
     </row>
     <row r="882" spans="1:7" s="24" customFormat="1">
-      <c r="A882" s="158" t="s">
+      <c r="A882" s="156" t="s">
         <v>790</v>
       </c>
-      <c r="B882" s="188">
+      <c r="B882" s="186">
         <v>85677145.200000003</v>
       </c>
-      <c r="C882" s="188">
+      <c r="C882" s="186">
         <v>45692029.899999999</v>
       </c>
-      <c r="D882" s="188">
+      <c r="D882" s="186">
         <v>15643911.4</v>
       </c>
-      <c r="E882" s="188">
+      <c r="E882" s="186">
         <v>5679986.0999999996</v>
       </c>
       <c r="F882" s="74"/>
-      <c r="G882" s="113"/>
+      <c r="G882" s="112"/>
     </row>
     <row r="883" spans="1:7" s="24" customFormat="1">
-      <c r="A883" s="162" t="s">
+      <c r="A883" s="160" t="s">
         <v>791</v>
       </c>
-      <c r="B883" s="188">
+      <c r="B883" s="186">
         <v>33914241.5</v>
       </c>
-      <c r="C883" s="188">
+      <c r="C883" s="186">
         <v>20319354.5</v>
       </c>
-      <c r="D883" s="188">
+      <c r="D883" s="186">
         <v>11639182.5</v>
       </c>
-      <c r="E883" s="188">
+      <c r="E883" s="186">
         <v>1928572.5</v>
       </c>
       <c r="F883" s="74"/>
-      <c r="G883" s="113"/>
+      <c r="G883" s="112"/>
     </row>
     <row r="884" spans="1:7" s="24" customFormat="1">
-      <c r="A884" s="160" t="s">
+      <c r="A884" s="158" t="s">
         <v>792</v>
       </c>
-      <c r="B884" s="188">
+      <c r="B884" s="186">
         <v>13451522.300000001</v>
       </c>
-      <c r="C884" s="188">
+      <c r="C884" s="186">
         <v>3142990.3</v>
       </c>
-      <c r="D884" s="188">
+      <c r="D884" s="186">
         <v>10048659</v>
       </c>
-      <c r="E884" s="188">
+      <c r="E884" s="186">
         <v>452986</v>
       </c>
       <c r="F884" s="74"/>
-      <c r="G884" s="113"/>
+      <c r="G884" s="112"/>
     </row>
     <row r="885" spans="1:7" s="24" customFormat="1">
-      <c r="A885" s="160" t="s">
+      <c r="A885" s="158" t="s">
         <v>793</v>
       </c>
-      <c r="B885" s="188">
+      <c r="B885" s="186">
         <v>20462719.100000001</v>
       </c>
-      <c r="C885" s="188">
+      <c r="C885" s="186">
         <v>17176364.100000001</v>
       </c>
-      <c r="D885" s="188">
+      <c r="D885" s="186">
         <v>1590523.5</v>
       </c>
-      <c r="E885" s="188">
+      <c r="E885" s="186">
         <v>1475586.5</v>
       </c>
       <c r="F885" s="74"/>
-      <c r="G885" s="113"/>
+      <c r="G885" s="112"/>
     </row>
     <row r="886" spans="1:7" s="24" customFormat="1">
-      <c r="A886" s="162" t="s">
+      <c r="A886" s="160" t="s">
         <v>794</v>
       </c>
-      <c r="B886" s="188">
+      <c r="B886" s="186">
         <v>1929182.8</v>
       </c>
-      <c r="C886" s="188">
+      <c r="C886" s="186">
         <v>1927831.8</v>
       </c>
-      <c r="D886" s="188">
+      <c r="D886" s="186">
         <v>1351</v>
       </c>
-      <c r="E886" s="189" t="s">
+      <c r="E886" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F886" s="74"/>
-      <c r="G886" s="113"/>
+      <c r="G886" s="112"/>
     </row>
     <row r="887" spans="1:7" s="24" customFormat="1">
-      <c r="A887" s="162" t="s">
+      <c r="A887" s="160" t="s">
         <v>795</v>
       </c>
-      <c r="B887" s="188">
+      <c r="B887" s="186">
         <v>48496334.799999997</v>
       </c>
-      <c r="C887" s="188">
+      <c r="C887" s="186">
         <v>22107457.5</v>
       </c>
-      <c r="D887" s="188">
+      <c r="D887" s="186">
         <v>3461552.7</v>
       </c>
-      <c r="E887" s="188">
+      <c r="E887" s="186">
         <v>3209588.4</v>
       </c>
       <c r="F887" s="74"/>
-      <c r="G887" s="113"/>
+      <c r="G887" s="112"/>
     </row>
     <row r="888" spans="1:7" s="24" customFormat="1">
-      <c r="A888" s="158" t="s">
+      <c r="A888" s="156" t="s">
         <v>796</v>
       </c>
-      <c r="B888" s="188">
+      <c r="B888" s="186">
         <v>376304.9</v>
       </c>
-      <c r="C888" s="188">
+      <c r="C888" s="186">
         <v>259603.7</v>
       </c>
-      <c r="D888" s="188">
+      <c r="D888" s="186">
         <v>187063.3</v>
       </c>
-      <c r="E888" s="188">
+      <c r="E888" s="186">
         <v>160663.9</v>
       </c>
       <c r="F888" s="74"/>
-      <c r="G888" s="113"/>
+      <c r="G888" s="112"/>
     </row>
     <row r="889" spans="1:7" s="24" customFormat="1">
-      <c r="A889" s="162" t="s">
+      <c r="A889" s="160" t="s">
         <v>797</v>
       </c>
-      <c r="B889" s="188">
+      <c r="B889" s="186">
         <v>83664.600000000006</v>
       </c>
-      <c r="C889" s="188">
+      <c r="C889" s="186">
         <v>830</v>
       </c>
-      <c r="D889" s="188">
+      <c r="D889" s="186">
         <v>18563.900000000001</v>
       </c>
-      <c r="E889" s="188">
+      <c r="E889" s="186">
         <v>820</v>
       </c>
       <c r="F889" s="74"/>
-      <c r="G889" s="113"/>
+      <c r="G889" s="112"/>
     </row>
     <row r="890" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A890" s="162" t="s">
+      <c r="A890" s="160" t="s">
         <v>798</v>
       </c>
-      <c r="B890" s="188">
+      <c r="B890" s="186">
         <v>249943.5</v>
       </c>
-      <c r="C890" s="188">
+      <c r="C890" s="186">
         <v>216076.9</v>
       </c>
-      <c r="D890" s="188">
+      <c r="D890" s="186">
         <v>167275.9</v>
       </c>
-      <c r="E890" s="188">
+      <c r="E890" s="186">
         <v>158620.4</v>
       </c>
       <c r="F890" s="74"/>
-      <c r="G890" s="113"/>
+      <c r="G890" s="112"/>
     </row>
     <row r="891" spans="1:7" s="24" customFormat="1">
-      <c r="A891" s="158" t="s">
+      <c r="A891" s="156" t="s">
         <v>799</v>
       </c>
-      <c r="B891" s="188">
+      <c r="B891" s="186">
         <v>16711</v>
       </c>
-      <c r="C891" s="188">
+      <c r="C891" s="186">
         <v>16061</v>
       </c>
-      <c r="D891" s="188">
+      <c r="D891" s="186">
         <v>16711</v>
       </c>
-      <c r="E891" s="188">
+      <c r="E891" s="186">
         <v>16061</v>
       </c>
       <c r="F891" s="74"/>
-      <c r="G891" s="113"/>
+      <c r="G891" s="112"/>
     </row>
     <row r="892" spans="1:7" s="24" customFormat="1">
-      <c r="A892" s="162" t="s">
+      <c r="A892" s="160" t="s">
         <v>799</v>
       </c>
-      <c r="B892" s="188">
+      <c r="B892" s="186">
         <v>16711</v>
       </c>
-      <c r="C892" s="188">
+      <c r="C892" s="186">
         <v>16061</v>
       </c>
-      <c r="D892" s="188">
+      <c r="D892" s="186">
         <v>16711</v>
       </c>
-      <c r="E892" s="188">
+      <c r="E892" s="186">
         <v>16061</v>
       </c>
       <c r="F892" s="74"/>
-      <c r="G892" s="113"/>
+      <c r="G892" s="112"/>
     </row>
     <row r="893" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A893" s="158" t="s">
+      <c r="A893" s="156" t="s">
         <v>800</v>
       </c>
-      <c r="B893" s="188">
+      <c r="B893" s="186">
         <v>656616.80000000005</v>
       </c>
-      <c r="C893" s="188">
+      <c r="C893" s="186">
         <v>582979</v>
       </c>
-      <c r="D893" s="188">
+      <c r="D893" s="186">
         <v>98992</v>
       </c>
-      <c r="E893" s="188">
+      <c r="E893" s="186">
         <v>76102.8</v>
       </c>
       <c r="F893" s="74"/>
-      <c r="G893" s="113"/>
+      <c r="G893" s="112"/>
     </row>
     <row r="894" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A894" s="162" t="s">
+      <c r="A894" s="160" t="s">
         <v>800</v>
       </c>
-      <c r="B894" s="188">
+      <c r="B894" s="186">
         <v>656616.80000000005</v>
       </c>
-      <c r="C894" s="188">
+      <c r="C894" s="186">
         <v>582979</v>
       </c>
-      <c r="D894" s="188">
+      <c r="D894" s="186">
         <v>98992</v>
       </c>
-      <c r="E894" s="188">
+      <c r="E894" s="186">
         <v>76102.8</v>
       </c>
       <c r="F894" s="74"/>
-      <c r="G894" s="113"/>
+      <c r="G894" s="112"/>
     </row>
     <row r="895" spans="1:7" s="24" customFormat="1">
-      <c r="A895" s="158" t="s">
+      <c r="A895" s="156" t="s">
         <v>801</v>
       </c>
-      <c r="B895" s="188">
+      <c r="B895" s="186">
         <v>419029534</v>
       </c>
-      <c r="C895" s="188">
+      <c r="C895" s="186">
         <v>102474274.7</v>
       </c>
-      <c r="D895" s="188">
+      <c r="D895" s="186">
         <v>21697228.800000001</v>
       </c>
-      <c r="E895" s="188">
+      <c r="E895" s="186">
         <v>3071036.3</v>
       </c>
       <c r="F895" s="74"/>
-      <c r="G895" s="113"/>
+      <c r="G895" s="112"/>
     </row>
     <row r="896" spans="1:7" s="24" customFormat="1">
-      <c r="A896" s="162" t="s">
+      <c r="A896" s="160" t="s">
         <v>802</v>
       </c>
-      <c r="B896" s="188">
+      <c r="B896" s="186">
         <v>6434417.2000000002</v>
       </c>
-      <c r="C896" s="188">
+      <c r="C896" s="186">
         <v>752775.3</v>
       </c>
-      <c r="D896" s="188">
+      <c r="D896" s="186">
         <v>495308.1</v>
       </c>
-      <c r="E896" s="188">
+      <c r="E896" s="186">
         <v>66537.399999999994</v>
       </c>
       <c r="F896" s="74"/>
-      <c r="G896" s="113"/>
+      <c r="G896" s="112"/>
     </row>
     <row r="897" spans="1:7" s="24" customFormat="1">
-      <c r="A897" s="162" t="s">
+      <c r="A897" s="160" t="s">
         <v>803</v>
       </c>
-      <c r="B897" s="188">
+      <c r="B897" s="186">
         <v>11729</v>
       </c>
-      <c r="C897" s="188">
+      <c r="C897" s="186">
         <v>9472</v>
       </c>
-      <c r="D897" s="189" t="s">
-[...2 lines deleted...]
-      <c r="E897" s="189" t="s">
+      <c r="D897" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E897" s="187" t="s">
         <v>199</v>
       </c>
       <c r="F897" s="74"/>
-      <c r="G897" s="113"/>
+      <c r="G897" s="112"/>
     </row>
     <row r="898" spans="1:7" s="24" customFormat="1">
-      <c r="A898" s="162" t="s">
+      <c r="A898" s="160" t="s">
         <v>804</v>
       </c>
-      <c r="B898" s="188">
+      <c r="B898" s="186">
         <v>56766.7</v>
       </c>
-      <c r="C898" s="188">
+      <c r="C898" s="186">
         <v>56766.7</v>
       </c>
-      <c r="D898" s="188">
+      <c r="D898" s="186">
         <v>4791</v>
       </c>
-      <c r="E898" s="188">
+      <c r="E898" s="186">
         <v>4791</v>
       </c>
       <c r="F898" s="74"/>
-      <c r="G898" s="113"/>
+      <c r="G898" s="112"/>
     </row>
     <row r="899" spans="1:7" s="24" customFormat="1">
-      <c r="A899" s="162" t="s">
+      <c r="A899" s="160" t="s">
         <v>805</v>
       </c>
-      <c r="B899" s="188">
+      <c r="B899" s="186">
         <v>222852.6</v>
       </c>
-      <c r="C899" s="188">
+      <c r="C899" s="186">
         <v>222852.6</v>
       </c>
-      <c r="D899" s="188">
+      <c r="D899" s="186">
         <v>6829</v>
       </c>
-      <c r="E899" s="188">
+      <c r="E899" s="186">
         <v>6829</v>
       </c>
       <c r="F899" s="74"/>
-      <c r="G899" s="113"/>
+      <c r="G899" s="112"/>
     </row>
     <row r="900" spans="1:7" s="24" customFormat="1" ht="33.75">
-      <c r="A900" s="162" t="s">
+      <c r="A900" s="160" t="s">
         <v>806</v>
       </c>
-      <c r="B900" s="188">
+      <c r="B900" s="186">
         <v>43123.7</v>
       </c>
-      <c r="C900" s="188">
+      <c r="C900" s="186">
         <v>366.9</v>
       </c>
-      <c r="D900" s="188">
+      <c r="D900" s="186">
         <v>11465.8</v>
       </c>
-      <c r="E900" s="188">
+      <c r="E900" s="186">
         <v>366.9</v>
       </c>
       <c r="F900" s="74"/>
-      <c r="G900" s="113"/>
+      <c r="G900" s="112"/>
     </row>
     <row r="901" spans="1:7" s="24" customFormat="1">
-      <c r="A901" s="162" t="s">
+      <c r="A901" s="160" t="s">
         <v>807</v>
       </c>
-      <c r="B901" s="188">
+      <c r="B901" s="186">
         <v>16261.6</v>
       </c>
-      <c r="C901" s="188">
+      <c r="C901" s="186">
         <v>15836.6</v>
       </c>
-      <c r="D901" s="188">
+      <c r="D901" s="186">
         <v>8358.2999999999993</v>
       </c>
-      <c r="E901" s="188">
+      <c r="E901" s="186">
         <v>7933.3</v>
       </c>
       <c r="F901" s="74"/>
-      <c r="G901" s="113"/>
+      <c r="G901" s="112"/>
     </row>
     <row r="902" spans="1:7" s="24" customFormat="1" ht="22.5">
-      <c r="A902" s="163" t="s">
+      <c r="A902" s="161" t="s">
         <v>808</v>
       </c>
-      <c r="B902" s="135">
+      <c r="B902" s="134">
         <v>373860984.89999998</v>
       </c>
-      <c r="C902" s="135">
+      <c r="C902" s="134">
         <v>63156534.200000003</v>
       </c>
-      <c r="D902" s="135">
+      <c r="D902" s="134">
         <v>20684902.899999999</v>
       </c>
-      <c r="E902" s="135">
+      <c r="E902" s="134">
         <v>2499004.7999999998</v>
       </c>
       <c r="F902" s="74"/>
-      <c r="G902" s="113"/>
+      <c r="G902" s="112"/>
     </row>
     <row r="903" spans="1:7">
-      <c r="A903" s="218" t="s">
+      <c r="A903" s="259" t="s">
         <v>35</v>
       </c>
-      <c r="B903" s="218"/>
-[...1 lines deleted...]
-      <c r="D903" s="218"/>
+      <c r="B903" s="259"/>
+      <c r="C903" s="259"/>
+      <c r="D903" s="259"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A903:D903"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="15" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H30" sqref="H30"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="61" style="24" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="18.7109375" style="24" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="24"/>
     <col min="257" max="257" width="61" style="24" customWidth="1"/>
     <col min="258" max="261" width="18.7109375" style="24" customWidth="1"/>
     <col min="262" max="512" width="9.140625" style="24"/>
     <col min="513" max="513" width="61" style="24" customWidth="1"/>
     <col min="514" max="517" width="18.7109375" style="24" customWidth="1"/>
     <col min="518" max="768" width="9.140625" style="24"/>
     <col min="769" max="769" width="61" style="24" customWidth="1"/>
     <col min="770" max="773" width="18.7109375" style="24" customWidth="1"/>
     <col min="774" max="1024" width="9.140625" style="24"/>
     <col min="1025" max="1025" width="61" style="24" customWidth="1"/>
     <col min="1026" max="1029" width="18.7109375" style="24" customWidth="1"/>
     <col min="1030" max="1280" width="9.140625" style="24"/>
     <col min="1281" max="1281" width="61" style="24" customWidth="1"/>
     <col min="1282" max="1285" width="18.7109375" style="24" customWidth="1"/>
     <col min="1286" max="1536" width="9.140625" style="24"/>
     <col min="1537" max="1537" width="61" style="24" customWidth="1"/>
     <col min="1538" max="1541" width="18.7109375" style="24" customWidth="1"/>
@@ -22951,1649 +23067,2163 @@
     <col min="14338" max="14341" width="18.7109375" style="24" customWidth="1"/>
     <col min="14342" max="14592" width="9.140625" style="24"/>
     <col min="14593" max="14593" width="61" style="24" customWidth="1"/>
     <col min="14594" max="14597" width="18.7109375" style="24" customWidth="1"/>
     <col min="14598" max="14848" width="9.140625" style="24"/>
     <col min="14849" max="14849" width="61" style="24" customWidth="1"/>
     <col min="14850" max="14853" width="18.7109375" style="24" customWidth="1"/>
     <col min="14854" max="15104" width="9.140625" style="24"/>
     <col min="15105" max="15105" width="61" style="24" customWidth="1"/>
     <col min="15106" max="15109" width="18.7109375" style="24" customWidth="1"/>
     <col min="15110" max="15360" width="9.140625" style="24"/>
     <col min="15361" max="15361" width="61" style="24" customWidth="1"/>
     <col min="15362" max="15365" width="18.7109375" style="24" customWidth="1"/>
     <col min="15366" max="15616" width="9.140625" style="24"/>
     <col min="15617" max="15617" width="61" style="24" customWidth="1"/>
     <col min="15618" max="15621" width="18.7109375" style="24" customWidth="1"/>
     <col min="15622" max="15872" width="9.140625" style="24"/>
     <col min="15873" max="15873" width="61" style="24" customWidth="1"/>
     <col min="15874" max="15877" width="18.7109375" style="24" customWidth="1"/>
     <col min="15878" max="16128" width="9.140625" style="24"/>
     <col min="16129" max="16129" width="61" style="24" customWidth="1"/>
     <col min="16130" max="16133" width="18.7109375" style="24" customWidth="1"/>
     <col min="16134" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="12.75">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="246" t="s">
         <v>180</v>
       </c>
-      <c r="B1" s="205"/>
-[...8 lines deleted...]
-      <c r="D2" s="116"/>
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="114"/>
+      <c r="B2" s="115"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
       <c r="E2" s="25" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="213" t="s">
+    <row r="3" spans="1:14" ht="12" customHeight="1">
+      <c r="A3" s="248"/>
+      <c r="B3" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="211" t="s">
+      <c r="C3" s="281"/>
+      <c r="D3" s="252" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="212"/>
-[...2 lines deleted...]
-      <c r="A4" s="208"/>
+      <c r="E3" s="253"/>
+    </row>
+    <row r="4" spans="1:14" ht="22.5">
+      <c r="A4" s="249"/>
       <c r="B4" s="78" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="78" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="78" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="79" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
+    <row r="5" spans="1:14">
       <c r="A5" s="82" t="s">
         <v>142</v>
       </c>
-      <c r="B5" s="187">
+      <c r="B5" s="185">
         <v>116266223.8</v>
       </c>
-      <c r="C5" s="187">
+      <c r="C5" s="185">
         <v>8067769.5999999996</v>
       </c>
-      <c r="D5" s="187">
+      <c r="D5" s="185">
         <v>3057223.2</v>
       </c>
-      <c r="E5" s="187">
+      <c r="E5" s="185">
         <v>665315.5</v>
       </c>
-      <c r="G5" s="74"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="22.5">
+      <c r="G5" s="195"/>
+      <c r="H5" s="195"/>
+      <c r="I5" s="195"/>
+      <c r="J5" s="195"/>
+      <c r="K5" s="112"/>
+      <c r="L5" s="112"/>
+      <c r="M5" s="112"/>
+      <c r="N5" s="112"/>
+    </row>
+    <row r="6" spans="1:14" ht="22.5">
       <c r="A6" s="82" t="s">
         <v>143</v>
       </c>
-      <c r="B6" s="188">
+      <c r="B6" s="186">
         <v>163529088.5</v>
       </c>
-      <c r="C6" s="188">
+      <c r="C6" s="186">
         <v>65976461.100000001</v>
       </c>
-      <c r="D6" s="188">
+      <c r="D6" s="186">
         <v>2592074.2999999998</v>
       </c>
-      <c r="E6" s="188">
+      <c r="E6" s="186">
         <v>1739960</v>
       </c>
-      <c r="G6" s="74"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:8">
+      <c r="G6" s="195"/>
+      <c r="H6" s="195"/>
+      <c r="I6" s="195"/>
+      <c r="J6" s="195"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" s="82" t="s">
         <v>144</v>
       </c>
-      <c r="B7" s="188">
+      <c r="B7" s="186">
         <v>114817532.8</v>
       </c>
-      <c r="C7" s="188">
+      <c r="C7" s="186">
         <v>419439.2</v>
       </c>
-      <c r="D7" s="188">
+      <c r="D7" s="186">
         <v>194866</v>
       </c>
-      <c r="E7" s="188">
+      <c r="E7" s="186">
         <v>1773</v>
       </c>
-      <c r="G7" s="74"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="22.5">
+      <c r="G7" s="195"/>
+      <c r="H7" s="195"/>
+      <c r="I7" s="195"/>
+      <c r="J7" s="195"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+    </row>
+    <row r="8" spans="1:14" ht="22.5">
       <c r="A8" s="82" t="s">
         <v>145</v>
       </c>
-      <c r="B8" s="188">
+      <c r="B8" s="186">
         <v>1695691859.2</v>
       </c>
-      <c r="C8" s="188">
+      <c r="C8" s="186">
         <v>53714483.100000001</v>
       </c>
-      <c r="D8" s="188">
+      <c r="D8" s="186">
         <v>8272821.5999999996</v>
       </c>
-      <c r="E8" s="188">
+      <c r="E8" s="186">
         <v>260967.6</v>
       </c>
-      <c r="G8" s="74"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:8">
+      <c r="G8" s="195"/>
+      <c r="H8" s="195"/>
+      <c r="I8" s="195"/>
+      <c r="J8" s="195"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" s="82" t="s">
         <v>146</v>
       </c>
-      <c r="B9" s="188">
+      <c r="B9" s="186">
         <v>1078871936.5</v>
       </c>
-      <c r="C9" s="188">
+      <c r="C9" s="186">
         <v>74485702.099999994</v>
       </c>
-      <c r="D9" s="188">
+      <c r="D9" s="186">
         <v>8545234.3000000007</v>
       </c>
-      <c r="E9" s="188">
+      <c r="E9" s="186">
         <v>274218.90000000002</v>
       </c>
-      <c r="G9" s="74"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:8">
+      <c r="G9" s="195"/>
+      <c r="H9" s="195"/>
+      <c r="I9" s="195"/>
+      <c r="J9" s="195"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" s="82" t="s">
         <v>147</v>
       </c>
-      <c r="B10" s="188">
+      <c r="B10" s="186">
         <v>104283942.40000001</v>
       </c>
-      <c r="C10" s="189" t="s">
-[...11 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="C10" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="D10" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E10" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="G10" s="195"/>
+      <c r="H10" s="194"/>
+      <c r="I10" s="194"/>
+      <c r="J10" s="194"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" s="82" t="s">
         <v>148</v>
       </c>
-      <c r="B11" s="188">
+      <c r="B11" s="186">
         <v>2553292125.5999999</v>
       </c>
-      <c r="C11" s="188">
+      <c r="C11" s="186">
         <v>303468151</v>
       </c>
-      <c r="D11" s="188">
+      <c r="D11" s="186">
         <v>119755390</v>
       </c>
-      <c r="E11" s="188">
+      <c r="E11" s="186">
         <v>11586281.800000001</v>
       </c>
-      <c r="G11" s="74"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:8">
+      <c r="G11" s="195"/>
+      <c r="H11" s="195"/>
+      <c r="I11" s="195"/>
+      <c r="J11" s="195"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" s="82" t="s">
         <v>149</v>
       </c>
-      <c r="B12" s="188">
+      <c r="B12" s="186">
         <v>256157379.90000001</v>
       </c>
-      <c r="C12" s="188">
+      <c r="C12" s="186">
         <v>12735497.699999999</v>
       </c>
-      <c r="D12" s="188">
+      <c r="D12" s="186">
         <v>1939641.2</v>
       </c>
-      <c r="E12" s="188">
+      <c r="E12" s="186">
         <v>263572.40000000002</v>
       </c>
-      <c r="G12" s="74"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="22.5">
+      <c r="G12" s="195"/>
+      <c r="H12" s="195"/>
+      <c r="I12" s="195"/>
+      <c r="J12" s="195"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="112"/>
+      <c r="N12" s="112"/>
+    </row>
+    <row r="13" spans="1:14" ht="22.5">
       <c r="A13" s="82" t="s">
         <v>150</v>
       </c>
-      <c r="B13" s="188">
+      <c r="B13" s="186">
         <v>383689221</v>
       </c>
-      <c r="C13" s="188">
+      <c r="C13" s="186">
         <v>7991036</v>
       </c>
-      <c r="D13" s="188">
+      <c r="D13" s="186">
         <v>1380932.7</v>
       </c>
-      <c r="E13" s="188">
+      <c r="E13" s="186">
         <v>2596</v>
       </c>
-      <c r="G13" s="74"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="22.5">
+      <c r="G13" s="195"/>
+      <c r="H13" s="195"/>
+      <c r="I13" s="195"/>
+      <c r="J13" s="195"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+    </row>
+    <row r="14" spans="1:14" ht="22.5">
       <c r="A14" s="82" t="s">
         <v>151</v>
       </c>
-      <c r="B14" s="188">
+      <c r="B14" s="186">
         <v>1167935774.5999999</v>
       </c>
-      <c r="C14" s="188">
+      <c r="C14" s="186">
         <v>31032335</v>
       </c>
-      <c r="D14" s="188">
+      <c r="D14" s="186">
         <v>173078694.40000001</v>
       </c>
-      <c r="E14" s="188">
+      <c r="E14" s="186">
         <v>1135010.7</v>
       </c>
-      <c r="G14" s="74"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:8">
+      <c r="G14" s="195"/>
+      <c r="H14" s="195"/>
+      <c r="I14" s="195"/>
+      <c r="J14" s="195"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="112"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" s="82" t="s">
         <v>152</v>
       </c>
-      <c r="B15" s="188">
+      <c r="B15" s="186">
         <v>233051447.69999999</v>
       </c>
-      <c r="C15" s="188">
+      <c r="C15" s="186">
         <v>4182372.5</v>
       </c>
-      <c r="D15" s="188">
+      <c r="D15" s="186">
         <v>14198699.5</v>
       </c>
-      <c r="E15" s="189" t="s">
-[...5 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="E15" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="G15" s="195"/>
+      <c r="H15" s="195"/>
+      <c r="I15" s="195"/>
+      <c r="J15" s="194"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="112"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" s="82" t="s">
         <v>153</v>
       </c>
-      <c r="B16" s="188">
+      <c r="B16" s="186">
         <v>878741183.70000005</v>
       </c>
-      <c r="C16" s="188">
+      <c r="C16" s="186">
         <v>41293044.899999999</v>
       </c>
-      <c r="D16" s="188">
+      <c r="D16" s="186">
         <v>6765466.7000000002</v>
       </c>
-      <c r="E16" s="188">
+      <c r="E16" s="186">
         <v>1035615.9</v>
       </c>
-      <c r="G16" s="74"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="G16" s="195"/>
+      <c r="H16" s="195"/>
+      <c r="I16" s="195"/>
+      <c r="J16" s="195"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" s="82" t="s">
         <v>154</v>
       </c>
-      <c r="B17" s="188">
+      <c r="B17" s="186">
         <v>478599375.39999998</v>
       </c>
-      <c r="C17" s="188">
+      <c r="C17" s="186">
         <v>43859309.399999999</v>
       </c>
-      <c r="D17" s="188">
+      <c r="D17" s="186">
         <v>14846042.300000001</v>
       </c>
-      <c r="E17" s="188">
+      <c r="E17" s="186">
         <v>1185220.3999999999</v>
       </c>
-      <c r="G17" s="74"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:8">
+      <c r="G17" s="195"/>
+      <c r="H17" s="195"/>
+      <c r="I17" s="195"/>
+      <c r="J17" s="195"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" s="82" t="s">
         <v>155</v>
       </c>
-      <c r="B18" s="188">
+      <c r="B18" s="186">
         <v>100940287.40000001</v>
       </c>
-      <c r="C18" s="188">
+      <c r="C18" s="186">
         <v>14059073</v>
       </c>
-      <c r="D18" s="188">
+      <c r="D18" s="186">
         <v>30789025</v>
       </c>
-      <c r="E18" s="188">
+      <c r="E18" s="186">
         <v>1190080.2</v>
       </c>
-      <c r="G18" s="74"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="G18" s="195"/>
+      <c r="H18" s="195"/>
+      <c r="I18" s="195"/>
+      <c r="J18" s="195"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" s="82" t="s">
         <v>156</v>
       </c>
-      <c r="B19" s="188">
+      <c r="B19" s="186">
         <v>779352686.79999995</v>
       </c>
-      <c r="C19" s="188">
+      <c r="C19" s="186">
         <v>29328401</v>
       </c>
-      <c r="D19" s="188">
+      <c r="D19" s="186">
         <v>57972441.399999999</v>
       </c>
-      <c r="E19" s="188">
+      <c r="E19" s="186">
         <v>2039870.7</v>
       </c>
-      <c r="G19" s="74"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:8">
+      <c r="G19" s="195"/>
+      <c r="H19" s="195"/>
+      <c r="I19" s="195"/>
+      <c r="J19" s="195"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" s="82" t="s">
         <v>157</v>
       </c>
-      <c r="B20" s="188">
+      <c r="B20" s="186">
         <v>457290948.69999999</v>
       </c>
-      <c r="C20" s="188">
+      <c r="C20" s="186">
         <v>2931542</v>
       </c>
-      <c r="D20" s="188">
+      <c r="D20" s="186">
         <v>18869140.800000001</v>
       </c>
-      <c r="E20" s="188">
+      <c r="E20" s="186">
         <v>6240</v>
       </c>
-      <c r="G20" s="74"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="G20" s="195"/>
+      <c r="H20" s="195"/>
+      <c r="I20" s="195"/>
+      <c r="J20" s="195"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" s="82" t="s">
         <v>158</v>
       </c>
-      <c r="B21" s="188">
+      <c r="B21" s="186">
         <v>496231504.30000001</v>
       </c>
-      <c r="C21" s="188">
+      <c r="C21" s="186">
         <v>24441371.100000001</v>
       </c>
-      <c r="D21" s="188">
+      <c r="D21" s="186">
         <v>23047674.300000001</v>
       </c>
-      <c r="E21" s="188">
+      <c r="E21" s="186">
         <v>457686</v>
       </c>
-      <c r="G21" s="74"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:8">
+      <c r="G21" s="195"/>
+      <c r="H21" s="195"/>
+      <c r="I21" s="195"/>
+      <c r="J21" s="195"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" s="82" t="s">
         <v>159</v>
       </c>
-      <c r="B22" s="188">
+      <c r="B22" s="186">
         <v>688066610.29999995</v>
       </c>
-      <c r="C22" s="188">
+      <c r="C22" s="186">
         <v>31209999.800000001</v>
       </c>
-      <c r="D22" s="188">
+      <c r="D22" s="186">
         <v>37000136.600000001</v>
       </c>
-      <c r="E22" s="188">
+      <c r="E22" s="186">
         <v>1932183.6</v>
       </c>
-      <c r="G22" s="74"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:8">
+      <c r="G22" s="195"/>
+      <c r="H22" s="195"/>
+      <c r="I22" s="195"/>
+      <c r="J22" s="195"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" s="82" t="s">
         <v>160</v>
       </c>
-      <c r="B23" s="188">
+      <c r="B23" s="186">
         <v>482979869.10000002</v>
       </c>
-      <c r="C23" s="188">
+      <c r="C23" s="186">
         <v>35430253.899999999</v>
       </c>
-      <c r="D23" s="188">
+      <c r="D23" s="186">
         <v>16223450.9</v>
       </c>
-      <c r="E23" s="188">
+      <c r="E23" s="186">
         <v>935998.3</v>
       </c>
-      <c r="G23" s="74"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:8">
+      <c r="G23" s="195"/>
+      <c r="H23" s="195"/>
+      <c r="I23" s="195"/>
+      <c r="J23" s="195"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="112"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" s="82" t="s">
         <v>161</v>
       </c>
-      <c r="B24" s="188">
+      <c r="B24" s="186">
         <v>198079269.59999999</v>
       </c>
-      <c r="C24" s="188">
+      <c r="C24" s="186">
         <v>23497513</v>
       </c>
-      <c r="D24" s="188">
+      <c r="D24" s="186">
         <v>4843340.9000000004</v>
       </c>
-      <c r="E24" s="188">
+      <c r="E24" s="186">
         <v>192615.7</v>
       </c>
-      <c r="G24" s="74"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="G24" s="195"/>
+      <c r="H24" s="195"/>
+      <c r="I24" s="195"/>
+      <c r="J24" s="195"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" s="82" t="s">
         <v>162</v>
       </c>
-      <c r="B25" s="188">
+      <c r="B25" s="186">
         <v>154635429.09999999</v>
       </c>
-      <c r="C25" s="188">
+      <c r="C25" s="186">
         <v>12190739.6</v>
       </c>
-      <c r="D25" s="188">
+      <c r="D25" s="186">
         <v>49010301.200000003</v>
       </c>
-      <c r="E25" s="188">
+      <c r="E25" s="186">
         <v>3092868.2</v>
       </c>
-      <c r="G25" s="74"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="G25" s="195"/>
+      <c r="H25" s="195"/>
+      <c r="I25" s="195"/>
+      <c r="J25" s="195"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="112"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" s="82" t="s">
         <v>163</v>
       </c>
-      <c r="B26" s="188">
+      <c r="B26" s="186">
         <v>592168058</v>
       </c>
-      <c r="C26" s="188">
+      <c r="C26" s="186">
         <v>592168058</v>
       </c>
-      <c r="D26" s="189" t="s">
-[...8 lines deleted...]
-    <row r="27" spans="1:8">
+      <c r="D26" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="E26" s="187" t="s">
+        <v>199</v>
+      </c>
+      <c r="G26" s="195"/>
+      <c r="H26" s="195"/>
+      <c r="I26" s="194"/>
+      <c r="J26" s="194"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" s="82" t="s">
         <v>164</v>
       </c>
-      <c r="B27" s="188">
+      <c r="B27" s="186">
         <v>943192778.10000002</v>
       </c>
-      <c r="C27" s="188">
+      <c r="C27" s="186">
         <v>463231845.80000001</v>
       </c>
-      <c r="D27" s="188">
+      <c r="D27" s="186">
         <v>134100468.7</v>
       </c>
-      <c r="E27" s="188">
+      <c r="E27" s="186">
         <v>27259025.100000001</v>
       </c>
-      <c r="G27" s="74"/>
-[...3 lines deleted...]
-      <c r="A28" s="107" t="s">
+      <c r="G27" s="195"/>
+      <c r="H27" s="195"/>
+      <c r="I27" s="195"/>
+      <c r="J27" s="195"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="112"/>
+    </row>
+    <row r="28" spans="1:14" ht="22.5">
+      <c r="A28" s="106" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="188">
+      <c r="B28" s="186">
         <v>94369784</v>
       </c>
-      <c r="C28" s="188">
+      <c r="C28" s="186">
         <v>26896652.800000001</v>
       </c>
-      <c r="D28" s="188">
+      <c r="D28" s="186">
         <v>6212566.0999999996</v>
       </c>
-      <c r="E28" s="188">
+      <c r="E28" s="186">
         <v>2153151.2000000002</v>
       </c>
-      <c r="G28" s="74"/>
-[...3 lines deleted...]
-      <c r="A29" s="124" t="s">
+      <c r="G28" s="195"/>
+      <c r="H28" s="195"/>
+      <c r="I28" s="195"/>
+      <c r="J28" s="195"/>
+      <c r="K28" s="112"/>
+      <c r="L28" s="112"/>
+      <c r="M28" s="112"/>
+      <c r="N28" s="112"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="123" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="134">
         <v>717241802.20000005</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="134">
         <v>323789660.80000001</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="134">
         <v>45554907.299999997</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="134">
         <v>15514735</v>
       </c>
-      <c r="G29" s="74"/>
-[...3 lines deleted...]
-      <c r="A30" s="218" t="s">
+      <c r="G29" s="195"/>
+      <c r="H29" s="195"/>
+      <c r="I29" s="195"/>
+      <c r="J29" s="195"/>
+      <c r="K29" s="112"/>
+      <c r="L29" s="112"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="112"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="259" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="218"/>
-[...2 lines deleted...]
-      <c r="H30" s="113"/>
+      <c r="B30" s="259"/>
+      <c r="C30" s="259"/>
+      <c r="D30" s="259"/>
+      <c r="H30" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="24" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C37" sqref="C37"/>
+      <selection activeCell="L32" sqref="L32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="61.5703125" style="24" customWidth="1"/>
     <col min="2" max="5" width="17.140625" style="24" customWidth="1"/>
-    <col min="6" max="6" width="31.5703125" style="24" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" style="24" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="12.75">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="246" t="s">
         <v>181</v>
       </c>
-      <c r="B1" s="205"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+    </row>
+    <row r="2" spans="1:14" ht="12.75">
+      <c r="A2" s="260" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:8">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="25"/>
-      <c r="B3" s="221" t="s">
+      <c r="B3" s="262" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="221"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="262"/>
+      <c r="D3" s="262"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="248"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="208"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="249"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="123" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A6" s="149" t="s">
+    <row r="6" spans="1:14" s="122" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="147" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="167">
+      <c r="B6" s="165">
         <v>823576.8</v>
       </c>
-      <c r="C6" s="167">
+      <c r="C6" s="165">
         <v>135981.20000000001</v>
       </c>
-      <c r="D6" s="167">
+      <c r="D6" s="165">
         <v>146186.20000000001</v>
       </c>
-      <c r="E6" s="167">
+      <c r="E6" s="165">
         <v>54934.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="149" t="s">
+      <c r="G6" s="197"/>
+      <c r="H6" s="197"/>
+      <c r="I6" s="197"/>
+      <c r="J6" s="197"/>
+      <c r="K6" s="193"/>
+      <c r="L6" s="193"/>
+      <c r="M6" s="193"/>
+      <c r="N6" s="193"/>
+    </row>
+    <row r="7" spans="1:14" s="122" customFormat="1" ht="23.45" customHeight="1">
+      <c r="A7" s="147" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="167">
+      <c r="B7" s="165">
         <v>507484</v>
       </c>
-      <c r="C7" s="167">
+      <c r="C7" s="165">
         <v>483109</v>
       </c>
-      <c r="D7" s="166" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="149" t="s">
+      <c r="D7" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="E7" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="G7" s="197"/>
+      <c r="H7" s="197"/>
+      <c r="I7" s="196"/>
+      <c r="J7" s="196"/>
+      <c r="K7" s="193"/>
+      <c r="L7" s="193"/>
+      <c r="M7" s="193"/>
+      <c r="N7" s="193"/>
+    </row>
+    <row r="8" spans="1:14" s="122" customFormat="1" ht="11.1" customHeight="1">
+      <c r="A8" s="147" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="167">
+      <c r="B8" s="165">
         <v>322630</v>
       </c>
-      <c r="C8" s="167">
+      <c r="C8" s="165">
         <v>2000</v>
       </c>
-      <c r="D8" s="166" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="149" t="s">
+      <c r="D8" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="G8" s="197"/>
+      <c r="H8" s="197"/>
+      <c r="I8" s="196"/>
+      <c r="J8" s="196"/>
+      <c r="K8" s="193"/>
+      <c r="L8" s="193"/>
+      <c r="M8" s="193"/>
+      <c r="N8" s="193"/>
+    </row>
+    <row r="9" spans="1:14" s="122" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A9" s="147" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="167">
+      <c r="B9" s="165">
         <v>3048453.4</v>
       </c>
-      <c r="C9" s="167">
+      <c r="C9" s="165">
         <v>73040.399999999994</v>
       </c>
-      <c r="D9" s="167">
+      <c r="D9" s="165">
         <v>98616</v>
       </c>
-      <c r="E9" s="167">
+      <c r="E9" s="165">
         <v>3815</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="149" t="s">
+      <c r="G9" s="197"/>
+      <c r="H9" s="197"/>
+      <c r="I9" s="197"/>
+      <c r="J9" s="197"/>
+      <c r="K9" s="193"/>
+      <c r="L9" s="193"/>
+      <c r="M9" s="193"/>
+      <c r="N9" s="193"/>
+    </row>
+    <row r="10" spans="1:14" s="122" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A10" s="147" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="167">
+      <c r="B10" s="165">
         <v>1603481.7</v>
       </c>
-      <c r="C10" s="167">
+      <c r="C10" s="165">
         <v>29547.5</v>
       </c>
-      <c r="D10" s="167">
+      <c r="D10" s="165">
         <v>1446</v>
       </c>
-      <c r="E10" s="167">
+      <c r="E10" s="165">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="149" t="s">
+      <c r="G10" s="197"/>
+      <c r="H10" s="197"/>
+      <c r="I10" s="197"/>
+      <c r="J10" s="197"/>
+      <c r="K10" s="193"/>
+      <c r="L10" s="193"/>
+      <c r="M10" s="193"/>
+      <c r="N10" s="193"/>
+    </row>
+    <row r="11" spans="1:14" s="122" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A11" s="147" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="167">
+      <c r="B11" s="165">
         <v>151174</v>
       </c>
-      <c r="C11" s="166" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="149" t="s">
+      <c r="C11" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="D11" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="G11" s="197"/>
+      <c r="H11" s="196"/>
+      <c r="I11" s="196"/>
+      <c r="J11" s="196"/>
+      <c r="K11" s="193"/>
+      <c r="L11" s="193"/>
+      <c r="M11" s="193"/>
+      <c r="N11" s="193"/>
+    </row>
+    <row r="12" spans="1:14" s="122" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="147" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="167">
+      <c r="B12" s="165">
         <v>42386605.600000001</v>
       </c>
-      <c r="C12" s="167">
+      <c r="C12" s="165">
         <v>1597325.8</v>
       </c>
-      <c r="D12" s="167">
+      <c r="D12" s="165">
         <v>1093942</v>
       </c>
-      <c r="E12" s="167">
+      <c r="E12" s="165">
         <v>351212.79999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="149" t="s">
+      <c r="G12" s="197"/>
+      <c r="H12" s="197"/>
+      <c r="I12" s="197"/>
+      <c r="J12" s="197"/>
+      <c r="K12" s="193"/>
+      <c r="L12" s="193"/>
+      <c r="M12" s="193"/>
+      <c r="N12" s="193"/>
+    </row>
+    <row r="13" spans="1:14" s="122" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="147" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="167">
+      <c r="B13" s="165">
         <v>489719.5</v>
       </c>
-      <c r="C13" s="167">
+      <c r="C13" s="165">
         <v>103382.7</v>
       </c>
-      <c r="D13" s="167">
+      <c r="D13" s="165">
         <v>8656.5</v>
       </c>
-      <c r="E13" s="167">
+      <c r="E13" s="165">
         <v>8162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="149" t="s">
+      <c r="G13" s="197"/>
+      <c r="H13" s="197"/>
+      <c r="I13" s="197"/>
+      <c r="J13" s="197"/>
+      <c r="K13" s="193"/>
+      <c r="L13" s="193"/>
+      <c r="M13" s="193"/>
+      <c r="N13" s="193"/>
+    </row>
+    <row r="14" spans="1:14" s="122" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="147" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="167">
+      <c r="B14" s="165">
         <v>137566.9</v>
       </c>
-      <c r="C14" s="166" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="167">
+      <c r="C14" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="D14" s="165">
         <v>1000</v>
       </c>
-      <c r="E14" s="166" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="149" t="s">
+      <c r="E14" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="197"/>
+      <c r="H14" s="196"/>
+      <c r="I14" s="197"/>
+      <c r="J14" s="196"/>
+      <c r="K14" s="193"/>
+      <c r="L14" s="193"/>
+      <c r="M14" s="193"/>
+      <c r="N14" s="193"/>
+    </row>
+    <row r="15" spans="1:14" s="122" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A15" s="147" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="167">
+      <c r="B15" s="165">
         <v>9665808.9000000004</v>
       </c>
-      <c r="C15" s="167">
+      <c r="C15" s="165">
         <v>272356.7</v>
       </c>
-      <c r="D15" s="167">
+      <c r="D15" s="165">
         <v>4298793.2</v>
       </c>
-      <c r="E15" s="167">
+      <c r="E15" s="165">
         <v>16610</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="149" t="s">
+      <c r="G15" s="197"/>
+      <c r="H15" s="197"/>
+      <c r="I15" s="197"/>
+      <c r="J15" s="197"/>
+      <c r="K15" s="193"/>
+      <c r="L15" s="193"/>
+      <c r="M15" s="193"/>
+      <c r="N15" s="193"/>
+    </row>
+    <row r="16" spans="1:14" ht="15.95" customHeight="1">
+      <c r="A16" s="147" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="167">
+      <c r="B16" s="165">
         <v>24368835.399999999</v>
       </c>
-      <c r="C16" s="167">
+      <c r="C16" s="165">
         <v>21561</v>
       </c>
-      <c r="D16" s="166" t="s">
-[...9 lines deleted...]
-      <c r="A17" s="149" t="s">
+      <c r="D16" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="E16" s="164" t="s">
+        <v>199</v>
+      </c>
+      <c r="G16" s="197"/>
+      <c r="H16" s="197"/>
+      <c r="I16" s="196"/>
+      <c r="J16" s="196"/>
+      <c r="K16" s="193"/>
+      <c r="L16" s="193"/>
+      <c r="M16" s="193"/>
+      <c r="N16" s="193"/>
+    </row>
+    <row r="17" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A17" s="147" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="167">
+      <c r="B17" s="165">
         <v>3056219.9</v>
       </c>
-      <c r="C17" s="167">
+      <c r="C17" s="165">
         <v>149777.5</v>
       </c>
-      <c r="D17" s="167">
+      <c r="D17" s="165">
         <v>89435</v>
       </c>
-      <c r="E17" s="167">
+      <c r="E17" s="165">
         <v>45610</v>
       </c>
-      <c r="G17" s="74"/>
-[...3 lines deleted...]
-      <c r="A18" s="149" t="s">
+      <c r="G17" s="197"/>
+      <c r="H17" s="197"/>
+      <c r="I17" s="197"/>
+      <c r="J17" s="197"/>
+      <c r="K17" s="193"/>
+      <c r="L17" s="193"/>
+      <c r="M17" s="193"/>
+      <c r="N17" s="193"/>
+    </row>
+    <row r="18" spans="1:14" ht="14.45" customHeight="1">
+      <c r="A18" s="147" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="167">
+      <c r="B18" s="165">
         <v>1937865.9</v>
       </c>
-      <c r="C18" s="167">
+      <c r="C18" s="165">
         <v>180043</v>
       </c>
-      <c r="D18" s="167">
+      <c r="D18" s="165">
         <v>270047.3</v>
       </c>
-      <c r="E18" s="167">
+      <c r="E18" s="165">
         <v>33320.300000000003</v>
       </c>
-      <c r="G18" s="74"/>
-[...3 lines deleted...]
-      <c r="A19" s="149" t="s">
+      <c r="G18" s="197"/>
+      <c r="H18" s="197"/>
+      <c r="I18" s="197"/>
+      <c r="J18" s="197"/>
+      <c r="K18" s="193"/>
+      <c r="L18" s="193"/>
+      <c r="M18" s="193"/>
+      <c r="N18" s="193"/>
+    </row>
+    <row r="19" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A19" s="147" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="167">
+      <c r="B19" s="165">
         <v>3199579.3</v>
       </c>
-      <c r="C19" s="167">
+      <c r="C19" s="165">
         <v>106547.5</v>
       </c>
-      <c r="D19" s="167">
+      <c r="D19" s="165">
         <v>27747.5</v>
       </c>
-      <c r="E19" s="167">
+      <c r="E19" s="165">
         <v>25061.5</v>
       </c>
-      <c r="G19" s="74"/>
-[...3 lines deleted...]
-      <c r="A20" s="149" t="s">
+      <c r="G19" s="197"/>
+      <c r="H19" s="197"/>
+      <c r="I19" s="197"/>
+      <c r="J19" s="197"/>
+      <c r="K19" s="193"/>
+      <c r="L19" s="193"/>
+      <c r="M19" s="193"/>
+      <c r="N19" s="193"/>
+    </row>
+    <row r="20" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A20" s="147" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="167">
+      <c r="B20" s="165">
         <v>8713820.6999999993</v>
       </c>
-      <c r="C20" s="167">
+      <c r="C20" s="165">
         <v>283020.40000000002</v>
       </c>
-      <c r="D20" s="167">
+      <c r="D20" s="165">
         <v>1175068</v>
       </c>
-      <c r="E20" s="167">
+      <c r="E20" s="165">
         <v>133621</v>
       </c>
-      <c r="G20" s="74"/>
-[...3 lines deleted...]
-      <c r="A21" s="149" t="s">
+      <c r="G20" s="197"/>
+      <c r="H20" s="197"/>
+      <c r="I20" s="197"/>
+      <c r="J20" s="197"/>
+      <c r="K20" s="193"/>
+      <c r="L20" s="193"/>
+      <c r="M20" s="193"/>
+      <c r="N20" s="193"/>
+    </row>
+    <row r="21" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A21" s="147" t="s">
         <v>157</v>
       </c>
-      <c r="B21" s="167">
+      <c r="B21" s="165">
         <v>5490</v>
       </c>
-      <c r="C21" s="167">
+      <c r="C21" s="165">
         <v>5490</v>
       </c>
-      <c r="D21" s="167">
+      <c r="D21" s="165">
         <v>5490</v>
       </c>
-      <c r="E21" s="167">
+      <c r="E21" s="165">
         <v>5490</v>
       </c>
-      <c r="G21" s="74"/>
-[...3 lines deleted...]
-      <c r="A22" s="149" t="s">
+      <c r="G21" s="197"/>
+      <c r="H21" s="197"/>
+      <c r="I21" s="197"/>
+      <c r="J21" s="197"/>
+      <c r="K21" s="193"/>
+      <c r="L21" s="193"/>
+      <c r="M21" s="193"/>
+      <c r="N21" s="193"/>
+    </row>
+    <row r="22" spans="1:14" ht="14.45" customHeight="1">
+      <c r="A22" s="147" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="167">
+      <c r="B22" s="165">
         <v>7511449</v>
       </c>
-      <c r="C22" s="167">
+      <c r="C22" s="165">
         <v>104957.7</v>
       </c>
-      <c r="D22" s="167">
+      <c r="D22" s="165">
         <v>3745399.9</v>
       </c>
-      <c r="E22" s="167">
+      <c r="E22" s="165">
         <v>2527</v>
       </c>
-      <c r="G22" s="74"/>
-[...3 lines deleted...]
-      <c r="A23" s="149" t="s">
+      <c r="G22" s="197"/>
+      <c r="H22" s="197"/>
+      <c r="I22" s="197"/>
+      <c r="J22" s="197"/>
+      <c r="K22" s="193"/>
+      <c r="L22" s="193"/>
+      <c r="M22" s="193"/>
+      <c r="N22" s="193"/>
+    </row>
+    <row r="23" spans="1:14" ht="12" customHeight="1">
+      <c r="A23" s="147" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="167">
+      <c r="B23" s="165">
         <v>6119740.5999999996</v>
       </c>
-      <c r="C23" s="167">
+      <c r="C23" s="165">
         <v>393889.3</v>
       </c>
-      <c r="D23" s="167">
+      <c r="D23" s="165">
         <v>90724</v>
       </c>
-      <c r="E23" s="167">
+      <c r="E23" s="165">
         <v>26322</v>
       </c>
-      <c r="G23" s="74"/>
-[...3 lines deleted...]
-      <c r="A24" s="149" t="s">
+      <c r="G23" s="197"/>
+      <c r="H23" s="197"/>
+      <c r="I23" s="197"/>
+      <c r="J23" s="197"/>
+      <c r="K23" s="193"/>
+      <c r="L23" s="193"/>
+      <c r="M23" s="193"/>
+      <c r="N23" s="193"/>
+    </row>
+    <row r="24" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A24" s="147" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="167">
+      <c r="B24" s="165">
         <v>7145534.2000000002</v>
       </c>
-      <c r="C24" s="167">
+      <c r="C24" s="165">
         <v>336164.7</v>
       </c>
-      <c r="D24" s="167">
+      <c r="D24" s="165">
         <v>169797</v>
       </c>
-      <c r="E24" s="167">
+      <c r="E24" s="165">
         <v>72814</v>
       </c>
-      <c r="G24" s="74"/>
-[...3 lines deleted...]
-      <c r="A25" s="149" t="s">
+      <c r="G24" s="197"/>
+      <c r="H24" s="197"/>
+      <c r="I24" s="197"/>
+      <c r="J24" s="197"/>
+      <c r="K24" s="193"/>
+      <c r="L24" s="193"/>
+      <c r="M24" s="193"/>
+      <c r="N24" s="193"/>
+    </row>
+    <row r="25" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A25" s="147" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="167">
+      <c r="B25" s="165">
         <v>3106685.7</v>
       </c>
-      <c r="C25" s="167">
+      <c r="C25" s="165">
         <v>152406.79999999999</v>
       </c>
-      <c r="D25" s="167">
+      <c r="D25" s="165">
         <v>5643</v>
       </c>
-      <c r="E25" s="167">
+      <c r="E25" s="165">
         <v>5643</v>
       </c>
-      <c r="G25" s="74"/>
-[...3 lines deleted...]
-      <c r="A26" s="149" t="s">
+      <c r="G25" s="197"/>
+      <c r="H25" s="197"/>
+      <c r="I25" s="197"/>
+      <c r="J25" s="197"/>
+      <c r="K25" s="193"/>
+      <c r="L25" s="193"/>
+      <c r="M25" s="193"/>
+      <c r="N25" s="193"/>
+    </row>
+    <row r="26" spans="1:14" ht="11.45" customHeight="1">
+      <c r="A26" s="147" t="s">
         <v>162</v>
       </c>
-      <c r="B26" s="167">
+      <c r="B26" s="165">
         <v>4646788.2</v>
       </c>
-      <c r="C26" s="167">
+      <c r="C26" s="165">
         <v>179180.3</v>
       </c>
-      <c r="D26" s="167">
+      <c r="D26" s="165">
         <v>1919731</v>
       </c>
-      <c r="E26" s="167">
+      <c r="E26" s="165">
         <v>86683.4</v>
       </c>
-      <c r="G26" s="74"/>
-[...3 lines deleted...]
-      <c r="A27" s="148" t="s">
+      <c r="G26" s="197"/>
+      <c r="H26" s="197"/>
+      <c r="I26" s="197"/>
+      <c r="J26" s="197"/>
+      <c r="K26" s="193"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="193"/>
+      <c r="N26" s="193"/>
+    </row>
+    <row r="27" spans="1:14" ht="11.45" customHeight="1">
+      <c r="A27" s="146" t="s">
         <v>164</v>
       </c>
-      <c r="B27" s="167">
+      <c r="B27" s="165">
         <v>12552067.9</v>
       </c>
-      <c r="C27" s="167">
+      <c r="C27" s="165">
         <v>3113890.4</v>
       </c>
-      <c r="D27" s="167">
+      <c r="D27" s="165">
         <v>3738100.8</v>
       </c>
-      <c r="E27" s="167">
+      <c r="E27" s="165">
         <v>1050055.8</v>
       </c>
-      <c r="G27" s="74"/>
-[...3 lines deleted...]
-      <c r="A28" s="148" t="s">
+      <c r="G27" s="197"/>
+      <c r="H27" s="197"/>
+      <c r="I27" s="197"/>
+      <c r="J27" s="197"/>
+      <c r="K27" s="193"/>
+      <c r="L27" s="193"/>
+      <c r="M27" s="193"/>
+      <c r="N27" s="193"/>
+    </row>
+    <row r="28" spans="1:14" ht="11.45" customHeight="1">
+      <c r="A28" s="146" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="188">
+      <c r="B28" s="186">
         <v>1193067.5</v>
       </c>
-      <c r="C28" s="188">
+      <c r="C28" s="186">
         <v>365764.2</v>
       </c>
-      <c r="D28" s="188">
+      <c r="D28" s="186">
         <v>152936.20000000001</v>
       </c>
-      <c r="E28" s="188">
+      <c r="E28" s="186">
         <v>110876.6</v>
       </c>
-      <c r="G28" s="74"/>
-[...3 lines deleted...]
-      <c r="A29" s="150" t="s">
+      <c r="G28" s="197"/>
+      <c r="H28" s="197"/>
+      <c r="I28" s="197"/>
+      <c r="J28" s="197"/>
+      <c r="K28" s="193"/>
+      <c r="L28" s="193"/>
+      <c r="M28" s="193"/>
+      <c r="N28" s="193"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A29" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="134">
         <v>7381350.9000000004</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="134">
         <v>5648366.2000000002</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="134">
         <v>851216</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="134">
         <v>393189.8</v>
       </c>
-      <c r="G29" s="74"/>
-[...3 lines deleted...]
-      <c r="A30" s="218" t="s">
+      <c r="G29" s="197"/>
+      <c r="H29" s="197"/>
+      <c r="I29" s="197"/>
+      <c r="J29" s="197"/>
+      <c r="K29" s="193"/>
+      <c r="L29" s="193"/>
+      <c r="M29" s="193"/>
+      <c r="N29" s="193"/>
+    </row>
+    <row r="30" spans="1:14" ht="12" customHeight="1">
+      <c r="A30" s="259" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="218"/>
-[...1 lines deleted...]
-      <c r="D30" s="218"/>
+      <c r="B30" s="259"/>
+      <c r="C30" s="259"/>
+      <c r="D30" s="259"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="26" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E31"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E41" sqref="E41"/>
+      <selection activeCell="G1" sqref="G1:O1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="60.5703125" style="24" customWidth="1"/>
     <col min="2" max="5" width="16.7109375" style="24" customWidth="1"/>
-    <col min="6" max="6" width="23.7109375" style="24" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" style="24" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="246" t="s">
         <v>182</v>
       </c>
-      <c r="B1" s="205"/>
-[...5 lines deleted...]
-      <c r="A2" s="242" t="s">
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+    </row>
+    <row r="2" spans="1:14" s="36" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="283" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="242"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="283"/>
+      <c r="C2" s="283"/>
+      <c r="D2" s="283"/>
+      <c r="E2" s="283"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="25"/>
-      <c r="B3" s="221" t="s">
+      <c r="B3" s="262" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="221"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="262"/>
+      <c r="D3" s="262"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="248"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="208"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="23.25" customHeight="1">
+      <c r="A5" s="249"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="119" customFormat="1" ht="12.6" customHeight="1">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14" s="118" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="169">
+      <c r="B6" s="167">
         <v>1705679.1</v>
       </c>
-      <c r="C6" s="169">
+      <c r="C6" s="167">
         <v>91567.6</v>
       </c>
-      <c r="D6" s="169">
+      <c r="D6" s="167">
         <v>150564</v>
       </c>
-      <c r="E6" s="169">
+      <c r="E6" s="167">
         <v>9274</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="200"/>
+      <c r="H6" s="200"/>
+      <c r="I6" s="200"/>
+      <c r="J6" s="200"/>
+      <c r="K6" s="193"/>
+      <c r="L6" s="193"/>
+      <c r="M6" s="193"/>
+      <c r="N6" s="193"/>
+    </row>
+    <row r="7" spans="1:14" s="118" customFormat="1" ht="24" customHeight="1">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="169">
+      <c r="B7" s="167">
         <v>514291.9</v>
       </c>
-      <c r="C7" s="169">
+      <c r="C7" s="167">
         <v>368084.9</v>
       </c>
-      <c r="D7" s="168" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="D7" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="E7" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="G7" s="200"/>
+      <c r="H7" s="200"/>
+      <c r="I7" s="199"/>
+      <c r="J7" s="199"/>
+      <c r="K7" s="193"/>
+      <c r="L7" s="193"/>
+      <c r="M7" s="193"/>
+      <c r="N7" s="193"/>
+    </row>
+    <row r="8" spans="1:14" s="118" customFormat="1" ht="11.45" customHeight="1">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="169">
+      <c r="B8" s="167">
         <v>373114.3</v>
       </c>
-      <c r="C8" s="169">
+      <c r="C8" s="167">
         <v>58.4</v>
       </c>
-      <c r="D8" s="168" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="D8" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="G8" s="200"/>
+      <c r="H8" s="200"/>
+      <c r="I8" s="199"/>
+      <c r="J8" s="199"/>
+      <c r="K8" s="193"/>
+      <c r="L8" s="193"/>
+      <c r="M8" s="193"/>
+      <c r="N8" s="193"/>
+    </row>
+    <row r="9" spans="1:14" s="118" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="169">
+      <c r="B9" s="167">
         <v>4020062.7</v>
       </c>
-      <c r="C9" s="169">
+      <c r="C9" s="167">
         <v>58820</v>
       </c>
-      <c r="D9" s="169">
+      <c r="D9" s="167">
         <v>243907.1</v>
       </c>
-      <c r="E9" s="169">
+      <c r="E9" s="167">
         <v>19350.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="200"/>
+      <c r="H9" s="200"/>
+      <c r="I9" s="200"/>
+      <c r="J9" s="200"/>
+      <c r="K9" s="193"/>
+      <c r="L9" s="193"/>
+      <c r="M9" s="193"/>
+      <c r="N9" s="193"/>
+    </row>
+    <row r="10" spans="1:14" s="118" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="169">
+      <c r="B10" s="167">
         <v>515071.3</v>
       </c>
-      <c r="C10" s="169">
+      <c r="C10" s="167">
         <v>245742.3</v>
       </c>
-      <c r="D10" s="169">
+      <c r="D10" s="167">
         <v>6058</v>
       </c>
-      <c r="E10" s="168" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="E10" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="G10" s="200"/>
+      <c r="H10" s="200"/>
+      <c r="I10" s="200"/>
+      <c r="J10" s="199"/>
+      <c r="K10" s="193"/>
+      <c r="L10" s="193"/>
+      <c r="M10" s="193"/>
+      <c r="N10" s="193"/>
+    </row>
+    <row r="11" spans="1:14" s="118" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="169">
+      <c r="B11" s="167">
         <v>25184.799999999999</v>
       </c>
-      <c r="C11" s="168" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="C11" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="D11" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="G11" s="200"/>
+      <c r="H11" s="199"/>
+      <c r="I11" s="199"/>
+      <c r="J11" s="199"/>
+      <c r="K11" s="193"/>
+      <c r="L11" s="193"/>
+      <c r="M11" s="193"/>
+      <c r="N11" s="193"/>
+    </row>
+    <row r="12" spans="1:14" s="118" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="169">
+      <c r="B12" s="167">
         <v>29205896.800000001</v>
       </c>
-      <c r="C12" s="169">
+      <c r="C12" s="167">
         <v>6328358.7999999998</v>
       </c>
-      <c r="D12" s="169">
+      <c r="D12" s="167">
         <v>3040280.3</v>
       </c>
-      <c r="E12" s="169">
+      <c r="E12" s="167">
         <v>513350.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="200"/>
+      <c r="H12" s="200"/>
+      <c r="I12" s="200"/>
+      <c r="J12" s="200"/>
+      <c r="K12" s="193"/>
+      <c r="L12" s="193"/>
+      <c r="M12" s="193"/>
+      <c r="N12" s="193"/>
+    </row>
+    <row r="13" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="169">
+      <c r="B13" s="167">
         <v>1307680.1000000001</v>
       </c>
-      <c r="C13" s="169">
+      <c r="C13" s="167">
         <v>52698.8</v>
       </c>
-      <c r="D13" s="169">
+      <c r="D13" s="167">
         <v>158579</v>
       </c>
-      <c r="E13" s="169">
+      <c r="E13" s="167">
         <v>9313</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="200"/>
+      <c r="H13" s="200"/>
+      <c r="I13" s="200"/>
+      <c r="J13" s="200"/>
+      <c r="K13" s="193"/>
+      <c r="L13" s="193"/>
+      <c r="M13" s="193"/>
+      <c r="N13" s="193"/>
+    </row>
+    <row r="14" spans="1:14" s="118" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="169">
+      <c r="B14" s="167">
         <v>227947.9</v>
       </c>
-      <c r="C14" s="168" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="169">
+      <c r="C14" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="D14" s="167">
         <v>97418.2</v>
       </c>
-      <c r="E14" s="168" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="E14" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="200"/>
+      <c r="H14" s="199"/>
+      <c r="I14" s="200"/>
+      <c r="J14" s="199"/>
+      <c r="K14" s="193"/>
+      <c r="L14" s="193"/>
+      <c r="M14" s="193"/>
+      <c r="N14" s="193"/>
+    </row>
+    <row r="15" spans="1:14" s="118" customFormat="1" ht="22.5">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="169">
+      <c r="B15" s="167">
         <v>16366302.699999999</v>
       </c>
-      <c r="C15" s="169">
+      <c r="C15" s="167">
         <v>372574.3</v>
       </c>
-      <c r="D15" s="169">
+      <c r="D15" s="167">
         <v>5819928.9000000004</v>
       </c>
-      <c r="E15" s="169">
+      <c r="E15" s="167">
         <v>43106.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="200"/>
+      <c r="H15" s="200"/>
+      <c r="I15" s="200"/>
+      <c r="J15" s="200"/>
+      <c r="K15" s="193"/>
+      <c r="L15" s="193"/>
+      <c r="M15" s="193"/>
+      <c r="N15" s="193"/>
+    </row>
+    <row r="16" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="169">
+      <c r="B16" s="167">
         <v>3102720.9</v>
       </c>
-      <c r="C16" s="168" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="169">
+      <c r="C16" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="D16" s="167">
         <v>2357338</v>
       </c>
-      <c r="E16" s="168" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="E16" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="G16" s="200"/>
+      <c r="H16" s="199"/>
+      <c r="I16" s="200"/>
+      <c r="J16" s="199"/>
+      <c r="K16" s="193"/>
+      <c r="L16" s="193"/>
+      <c r="M16" s="193"/>
+      <c r="N16" s="193"/>
+    </row>
+    <row r="17" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="169">
+      <c r="B17" s="167">
         <v>6252570.4000000004</v>
       </c>
-      <c r="C17" s="169">
+      <c r="C17" s="167">
         <v>590063.80000000005</v>
       </c>
-      <c r="D17" s="169">
+      <c r="D17" s="167">
         <v>350526.7</v>
       </c>
-      <c r="E17" s="168" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="E17" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="G17" s="200"/>
+      <c r="H17" s="200"/>
+      <c r="I17" s="200"/>
+      <c r="J17" s="199"/>
+      <c r="K17" s="193"/>
+      <c r="L17" s="193"/>
+      <c r="M17" s="193"/>
+      <c r="N17" s="193"/>
+    </row>
+    <row r="18" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="169">
+      <c r="B18" s="167">
         <v>5536022.9000000004</v>
       </c>
-      <c r="C18" s="169">
+      <c r="C18" s="167">
         <v>301534.59999999998</v>
       </c>
-      <c r="D18" s="169">
+      <c r="D18" s="167">
         <v>284708.5</v>
       </c>
-      <c r="E18" s="169">
+      <c r="E18" s="167">
         <v>27960.400000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="200"/>
+      <c r="H18" s="200"/>
+      <c r="I18" s="200"/>
+      <c r="J18" s="200"/>
+      <c r="K18" s="193"/>
+      <c r="L18" s="193"/>
+      <c r="M18" s="193"/>
+      <c r="N18" s="193"/>
+    </row>
+    <row r="19" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="169">
+      <c r="B19" s="167">
         <v>3807679.1</v>
       </c>
-      <c r="C19" s="169">
+      <c r="C19" s="167">
         <v>103898.6</v>
       </c>
-      <c r="D19" s="169">
+      <c r="D19" s="167">
         <v>1864017.4</v>
       </c>
-      <c r="E19" s="169">
+      <c r="E19" s="167">
         <v>31157</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="200"/>
+      <c r="H19" s="200"/>
+      <c r="I19" s="200"/>
+      <c r="J19" s="200"/>
+      <c r="K19" s="193"/>
+      <c r="L19" s="193"/>
+      <c r="M19" s="193"/>
+      <c r="N19" s="193"/>
+    </row>
+    <row r="20" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="169">
+      <c r="B20" s="167">
         <v>10052075</v>
       </c>
-      <c r="C20" s="169">
+      <c r="C20" s="167">
         <v>630966.6</v>
       </c>
-      <c r="D20" s="169">
+      <c r="D20" s="167">
         <v>1529314.8</v>
       </c>
-      <c r="E20" s="169">
+      <c r="E20" s="167">
         <v>186720</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="200"/>
+      <c r="H20" s="200"/>
+      <c r="I20" s="200"/>
+      <c r="J20" s="200"/>
+      <c r="K20" s="193"/>
+      <c r="L20" s="193"/>
+      <c r="M20" s="193"/>
+      <c r="N20" s="193"/>
+    </row>
+    <row r="21" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
-      <c r="B21" s="169">
+      <c r="B21" s="167">
         <v>82924</v>
       </c>
-      <c r="C21" s="168" t="s">
-[...10 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="C21" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="D21" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="E21" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" s="200"/>
+      <c r="H21" s="199"/>
+      <c r="I21" s="199"/>
+      <c r="J21" s="199"/>
+      <c r="K21" s="193"/>
+      <c r="L21" s="193"/>
+      <c r="M21" s="193"/>
+      <c r="N21" s="193"/>
+    </row>
+    <row r="22" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="169">
+      <c r="B22" s="167">
         <v>8735475.6999999993</v>
       </c>
-      <c r="C22" s="169">
+      <c r="C22" s="167">
         <v>3640.8</v>
       </c>
-      <c r="D22" s="169">
+      <c r="D22" s="167">
         <v>797709.4</v>
       </c>
-      <c r="E22" s="169">
+      <c r="E22" s="167">
         <v>1240</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="200"/>
+      <c r="H22" s="200"/>
+      <c r="I22" s="200"/>
+      <c r="J22" s="200"/>
+      <c r="K22" s="193"/>
+      <c r="L22" s="193"/>
+      <c r="M22" s="193"/>
+      <c r="N22" s="193"/>
+    </row>
+    <row r="23" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="169">
+      <c r="B23" s="167">
         <v>10736098.199999999</v>
       </c>
-      <c r="C23" s="169">
+      <c r="C23" s="167">
         <v>274255.8</v>
       </c>
-      <c r="D23" s="169">
+      <c r="D23" s="167">
         <v>3891719.8</v>
       </c>
-      <c r="E23" s="169">
+      <c r="E23" s="167">
         <v>9607</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="200"/>
+      <c r="H23" s="200"/>
+      <c r="I23" s="200"/>
+      <c r="J23" s="200"/>
+      <c r="K23" s="193"/>
+      <c r="L23" s="193"/>
+      <c r="M23" s="193"/>
+      <c r="N23" s="193"/>
+    </row>
+    <row r="24" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="169">
+      <c r="B24" s="167">
         <v>9780539.5999999996</v>
       </c>
-      <c r="C24" s="169">
+      <c r="C24" s="167">
         <v>2832643.2</v>
       </c>
-      <c r="D24" s="169">
+      <c r="D24" s="167">
         <v>345511</v>
       </c>
-      <c r="E24" s="169">
+      <c r="E24" s="167">
         <v>33424.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="200"/>
+      <c r="H24" s="200"/>
+      <c r="I24" s="200"/>
+      <c r="J24" s="200"/>
+      <c r="K24" s="193"/>
+      <c r="L24" s="193"/>
+      <c r="M24" s="193"/>
+      <c r="N24" s="193"/>
+    </row>
+    <row r="25" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="169">
+      <c r="B25" s="167">
         <v>2373465.2999999998</v>
       </c>
-      <c r="C25" s="169">
+      <c r="C25" s="167">
         <v>407693.7</v>
       </c>
-      <c r="D25" s="169">
+      <c r="D25" s="167">
         <v>38618.5</v>
       </c>
-      <c r="E25" s="169">
+      <c r="E25" s="167">
         <v>4944</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="200"/>
+      <c r="H25" s="200"/>
+      <c r="I25" s="200"/>
+      <c r="J25" s="200"/>
+      <c r="K25" s="193"/>
+      <c r="L25" s="193"/>
+      <c r="M25" s="193"/>
+      <c r="N25" s="193"/>
+    </row>
+    <row r="26" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
-      <c r="B26" s="169">
+      <c r="B26" s="167">
         <v>8431900.4000000004</v>
       </c>
-      <c r="C26" s="169">
+      <c r="C26" s="167">
         <v>757060.9</v>
       </c>
-      <c r="D26" s="169">
+      <c r="D26" s="167">
         <v>5137784.7</v>
       </c>
-      <c r="E26" s="169">
+      <c r="E26" s="167">
         <v>751583.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="200"/>
+      <c r="H26" s="200"/>
+      <c r="I26" s="200"/>
+      <c r="J26" s="200"/>
+      <c r="K26" s="193"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="193"/>
+      <c r="N26" s="193"/>
+    </row>
+    <row r="27" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A27" s="122" t="s">
         <v>163</v>
       </c>
-      <c r="B27" s="169">
+      <c r="B27" s="167">
         <v>209746074</v>
       </c>
-      <c r="C27" s="169">
+      <c r="C27" s="167">
         <v>209746074</v>
       </c>
-      <c r="D27" s="168" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="D27" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="E27" s="166" t="s">
+        <v>199</v>
+      </c>
+      <c r="G27" s="200"/>
+      <c r="H27" s="200"/>
+      <c r="I27" s="199"/>
+      <c r="J27" s="199"/>
+      <c r="K27" s="193"/>
+      <c r="L27" s="193"/>
+      <c r="M27" s="193"/>
+      <c r="N27" s="193"/>
+    </row>
+    <row r="28" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A28" s="122" t="s">
         <v>164</v>
       </c>
-      <c r="B28" s="169">
+      <c r="B28" s="167">
         <v>21288105.800000001</v>
       </c>
-      <c r="C28" s="169">
+      <c r="C28" s="167">
         <v>5645611.5</v>
       </c>
-      <c r="D28" s="169">
+      <c r="D28" s="167">
         <v>5134729.8</v>
       </c>
-      <c r="E28" s="169">
+      <c r="E28" s="167">
         <v>1017955.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="G28" s="200"/>
+      <c r="H28" s="200"/>
+      <c r="I28" s="200"/>
+      <c r="J28" s="200"/>
+      <c r="K28" s="193"/>
+      <c r="L28" s="193"/>
+      <c r="M28" s="193"/>
+      <c r="N28" s="193"/>
+    </row>
+    <row r="29" spans="1:14" s="118" customFormat="1" ht="22.5">
+      <c r="A29" s="122" t="s">
         <v>165</v>
       </c>
-      <c r="B29" s="169">
+      <c r="B29" s="167">
         <v>2643117.5</v>
       </c>
-      <c r="C29" s="169">
+      <c r="C29" s="167">
         <v>875551.6</v>
       </c>
-      <c r="D29" s="169">
+      <c r="D29" s="167">
         <v>192334.1</v>
       </c>
-      <c r="E29" s="169">
+      <c r="E29" s="167">
         <v>125448.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="124" t="s">
+      <c r="G29" s="200"/>
+      <c r="H29" s="200"/>
+      <c r="I29" s="200"/>
+      <c r="J29" s="200"/>
+      <c r="K29" s="193"/>
+      <c r="L29" s="193"/>
+      <c r="M29" s="193"/>
+      <c r="N29" s="193"/>
+    </row>
+    <row r="30" spans="1:14" s="118" customFormat="1" ht="11.25">
+      <c r="A30" s="123" t="s">
         <v>166</v>
       </c>
-      <c r="B30" s="135">
+      <c r="B30" s="134">
         <v>11797922.9</v>
       </c>
-      <c r="C30" s="135">
+      <c r="C30" s="134">
         <v>11021732</v>
       </c>
-      <c r="D30" s="135">
+      <c r="D30" s="134">
         <v>853040.3</v>
       </c>
-      <c r="E30" s="135">
+      <c r="E30" s="134">
         <v>815699.8</v>
       </c>
-    </row>
-    <row r="31" spans="1:5" s="119" customFormat="1" ht="11.25">
+      <c r="G30" s="200"/>
+      <c r="H30" s="200"/>
+      <c r="I30" s="200"/>
+      <c r="J30" s="200"/>
+      <c r="K30" s="193"/>
+      <c r="L30" s="193"/>
+      <c r="M30" s="193"/>
+      <c r="N30" s="193"/>
+    </row>
+    <row r="31" spans="1:14" s="118" customFormat="1" ht="11.25">
       <c r="A31" s="30" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="28" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G38"/>
+  <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="G1" sqref="G1:O1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="61.7109375" style="24" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="18.7109375" style="24" customWidth="1"/>
-    <col min="6" max="6" width="25.28515625" style="24" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="24" customWidth="1"/>
     <col min="7" max="256" width="9.140625" style="24"/>
     <col min="257" max="257" width="61.7109375" style="24" customWidth="1"/>
     <col min="258" max="261" width="18.7109375" style="24" customWidth="1"/>
     <col min="262" max="512" width="9.140625" style="24"/>
     <col min="513" max="513" width="61.7109375" style="24" customWidth="1"/>
     <col min="514" max="517" width="18.7109375" style="24" customWidth="1"/>
     <col min="518" max="768" width="9.140625" style="24"/>
     <col min="769" max="769" width="61.7109375" style="24" customWidth="1"/>
     <col min="770" max="773" width="18.7109375" style="24" customWidth="1"/>
     <col min="774" max="1024" width="9.140625" style="24"/>
     <col min="1025" max="1025" width="61.7109375" style="24" customWidth="1"/>
     <col min="1026" max="1029" width="18.7109375" style="24" customWidth="1"/>
     <col min="1030" max="1280" width="9.140625" style="24"/>
     <col min="1281" max="1281" width="61.7109375" style="24" customWidth="1"/>
     <col min="1282" max="1285" width="18.7109375" style="24" customWidth="1"/>
     <col min="1286" max="1536" width="9.140625" style="24"/>
     <col min="1537" max="1537" width="61.7109375" style="24" customWidth="1"/>
     <col min="1538" max="1541" width="18.7109375" style="24" customWidth="1"/>
     <col min="1542" max="1792" width="9.140625" style="24"/>
     <col min="1793" max="1793" width="61.7109375" style="24" customWidth="1"/>
     <col min="1794" max="1797" width="18.7109375" style="24" customWidth="1"/>
     <col min="1798" max="2048" width="9.140625" style="24"/>
     <col min="2049" max="2049" width="61.7109375" style="24" customWidth="1"/>
     <col min="2050" max="2053" width="18.7109375" style="24" customWidth="1"/>
     <col min="2054" max="2304" width="9.140625" style="24"/>
@@ -24742,578 +25372,744 @@
     <col min="14338" max="14341" width="18.7109375" style="24" customWidth="1"/>
     <col min="14342" max="14592" width="9.140625" style="24"/>
     <col min="14593" max="14593" width="61.7109375" style="24" customWidth="1"/>
     <col min="14594" max="14597" width="18.7109375" style="24" customWidth="1"/>
     <col min="14598" max="14848" width="9.140625" style="24"/>
     <col min="14849" max="14849" width="61.7109375" style="24" customWidth="1"/>
     <col min="14850" max="14853" width="18.7109375" style="24" customWidth="1"/>
     <col min="14854" max="15104" width="9.140625" style="24"/>
     <col min="15105" max="15105" width="61.7109375" style="24" customWidth="1"/>
     <col min="15106" max="15109" width="18.7109375" style="24" customWidth="1"/>
     <col min="15110" max="15360" width="9.140625" style="24"/>
     <col min="15361" max="15361" width="61.7109375" style="24" customWidth="1"/>
     <col min="15362" max="15365" width="18.7109375" style="24" customWidth="1"/>
     <col min="15366" max="15616" width="9.140625" style="24"/>
     <col min="15617" max="15617" width="61.7109375" style="24" customWidth="1"/>
     <col min="15618" max="15621" width="18.7109375" style="24" customWidth="1"/>
     <col min="15622" max="15872" width="9.140625" style="24"/>
     <col min="15873" max="15873" width="61.7109375" style="24" customWidth="1"/>
     <col min="15874" max="15877" width="18.7109375" style="24" customWidth="1"/>
     <col min="15878" max="16128" width="9.140625" style="24"/>
     <col min="16129" max="16129" width="61.7109375" style="24" customWidth="1"/>
     <col min="16130" max="16133" width="18.7109375" style="24" customWidth="1"/>
     <col min="16134" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12.75">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="246" t="s">
         <v>832</v>
       </c>
-      <c r="B1" s="205"/>
-[...5 lines deleted...]
-      <c r="A2" s="205" t="s">
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+    </row>
+    <row r="2" spans="1:14" s="36" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="246" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="205"/>
-[...8 lines deleted...]
-      <c r="D3" s="117"/>
+      <c r="B2" s="246"/>
+      <c r="C2" s="246"/>
+      <c r="D2" s="246"/>
+      <c r="E2" s="246"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="114"/>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
       <c r="E3" s="25" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="12" customHeight="1">
-      <c r="A4" s="129" t="s">
+    <row r="4" spans="1:14" ht="12" customHeight="1">
+      <c r="A4" s="128" t="s">
         <v>200</v>
       </c>
-      <c r="B4" s="130"/>
-[...6 lines deleted...]
-      <c r="B5" s="237" t="s">
+      <c r="B4" s="129"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="130"/>
+    </row>
+    <row r="5" spans="1:14" ht="19.5" customHeight="1">
+      <c r="A5" s="284"/>
+      <c r="B5" s="278" t="s">
         <v>201</v>
       </c>
-      <c r="C5" s="237"/>
-      <c r="D5" s="237" t="s">
+      <c r="C5" s="278"/>
+      <c r="D5" s="278" t="s">
         <v>202</v>
       </c>
-      <c r="E5" s="239"/>
-[...3 lines deleted...]
-      <c r="B6" s="130" t="s">
+      <c r="E5" s="280"/>
+    </row>
+    <row r="6" spans="1:14" ht="45">
+      <c r="A6" s="284"/>
+      <c r="B6" s="129" t="s">
         <v>203</v>
       </c>
-      <c r="C6" s="130" t="s">
+      <c r="C6" s="129" t="s">
         <v>204</v>
       </c>
-      <c r="D6" s="130" t="s">
+      <c r="D6" s="129" t="s">
         <v>203</v>
       </c>
-      <c r="E6" s="131" t="s">
+      <c r="E6" s="130" t="s">
         <v>204</v>
       </c>
       <c r="F6" s="26"/>
-      <c r="G6" s="113"/>
-[...2 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="112"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B7" s="74">
         <v>1351457.2</v>
       </c>
       <c r="C7" s="74">
         <v>74651.5</v>
       </c>
       <c r="D7" s="74">
         <v>233318.9</v>
       </c>
       <c r="E7" s="74">
         <v>13397</v>
       </c>
-      <c r="F7" s="123"/>
-[...3 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="F7" s="122"/>
+      <c r="G7" s="202"/>
+      <c r="H7" s="202"/>
+      <c r="I7" s="202"/>
+      <c r="J7" s="202"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+    </row>
+    <row r="8" spans="1:14" ht="22.5">
+      <c r="A8" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B8" s="74">
         <v>2602357.5</v>
       </c>
       <c r="C8" s="74">
         <v>2504215.5</v>
       </c>
       <c r="D8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="F8" s="123"/>
-[...3 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="F8" s="122"/>
+      <c r="G8" s="202"/>
+      <c r="H8" s="202"/>
+      <c r="I8" s="201"/>
+      <c r="J8" s="201"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="74">
         <v>638810.1</v>
       </c>
       <c r="C9" s="74">
         <v>6141.9</v>
       </c>
       <c r="D9" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E9" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="F9" s="123"/>
-[...3 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="F9" s="122"/>
+      <c r="G9" s="202"/>
+      <c r="H9" s="202"/>
+      <c r="I9" s="201"/>
+      <c r="J9" s="201"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+    </row>
+    <row r="10" spans="1:14" ht="22.5">
+      <c r="A10" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="74">
         <v>4874399.5999999996</v>
       </c>
       <c r="C10" s="74">
         <v>142150.1</v>
       </c>
       <c r="D10" s="74">
         <v>67395</v>
       </c>
       <c r="E10" s="74">
         <v>25960</v>
       </c>
-      <c r="F10" s="123"/>
-[...3 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="F10" s="122"/>
+      <c r="G10" s="202"/>
+      <c r="H10" s="202"/>
+      <c r="I10" s="202"/>
+      <c r="J10" s="202"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="74">
         <v>6232383.5</v>
       </c>
       <c r="C11" s="74">
         <v>2211140.2000000002</v>
       </c>
       <c r="D11" s="74">
         <v>3755</v>
       </c>
       <c r="E11" s="74">
         <v>3500</v>
       </c>
-      <c r="F11" s="123"/>
-[...3 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="F11" s="122"/>
+      <c r="G11" s="202"/>
+      <c r="H11" s="202"/>
+      <c r="I11" s="202"/>
+      <c r="J11" s="202"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="75" t="s">
         <v>199</v>
       </c>
       <c r="C12" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D12" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E12" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="F12" s="123"/>
-[...3 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="F12" s="122"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="112"/>
+      <c r="N12" s="112"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="74">
         <v>40900963.700000003</v>
       </c>
       <c r="C13" s="74">
         <v>4489194.5999999996</v>
       </c>
       <c r="D13" s="74">
         <v>698942.9</v>
       </c>
       <c r="E13" s="74">
         <v>224913.2</v>
       </c>
-      <c r="F13" s="123"/>
-[...3 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="F13" s="122"/>
+      <c r="G13" s="202"/>
+      <c r="H13" s="202"/>
+      <c r="I13" s="202"/>
+      <c r="J13" s="202"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="74">
         <v>2285293.1</v>
       </c>
       <c r="C14" s="74">
         <v>131266</v>
       </c>
       <c r="D14" s="74">
         <v>4657</v>
       </c>
       <c r="E14" s="74">
         <v>2643</v>
       </c>
-      <c r="F14" s="123"/>
-[...3 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="F14" s="122"/>
+      <c r="G14" s="202"/>
+      <c r="H14" s="202"/>
+      <c r="I14" s="202"/>
+      <c r="J14" s="202"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="112"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="74">
         <v>2936301</v>
       </c>
       <c r="C15" s="74">
         <v>196926</v>
       </c>
       <c r="D15" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E15" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="F15" s="123"/>
-[...3 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="F15" s="122"/>
+      <c r="G15" s="202"/>
+      <c r="H15" s="202"/>
+      <c r="I15" s="201"/>
+      <c r="J15" s="201"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="112"/>
+    </row>
+    <row r="16" spans="1:14" ht="22.5">
+      <c r="A16" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B16" s="74">
         <v>69728009.700000003</v>
       </c>
       <c r="C16" s="74">
         <v>2121136.7999999998</v>
       </c>
       <c r="D16" s="74">
         <v>34202280</v>
       </c>
       <c r="E16" s="74">
         <v>18730</v>
       </c>
-      <c r="F16" s="123"/>
-[...3 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="F16" s="122"/>
+      <c r="G16" s="202"/>
+      <c r="H16" s="202"/>
+      <c r="I16" s="202"/>
+      <c r="J16" s="202"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B17" s="74">
         <v>1770585.6</v>
       </c>
       <c r="C17" s="74">
         <v>22660</v>
       </c>
       <c r="D17" s="74">
         <v>1202316</v>
       </c>
       <c r="E17" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="F17" s="123"/>
-[...3 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="F17" s="122"/>
+      <c r="G17" s="202"/>
+      <c r="H17" s="202"/>
+      <c r="I17" s="202"/>
+      <c r="J17" s="201"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="74">
         <v>2963412.6</v>
       </c>
       <c r="C18" s="74">
         <v>442718.7</v>
       </c>
       <c r="D18" s="74">
         <v>33408</v>
       </c>
       <c r="E18" s="74">
         <v>15486</v>
       </c>
-      <c r="F18" s="123"/>
-[...3 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="F18" s="122"/>
+      <c r="G18" s="202"/>
+      <c r="H18" s="202"/>
+      <c r="I18" s="202"/>
+      <c r="J18" s="202"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="74">
         <v>5623161.2000000002</v>
       </c>
       <c r="C19" s="74">
         <v>1508450.4</v>
       </c>
       <c r="D19" s="74">
         <v>194140.5</v>
       </c>
       <c r="E19" s="74">
         <v>53349.5</v>
       </c>
-      <c r="F19" s="123"/>
-[...3 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="F19" s="122"/>
+      <c r="G19" s="202"/>
+      <c r="H19" s="202"/>
+      <c r="I19" s="202"/>
+      <c r="J19" s="202"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="74">
         <v>3658136.2</v>
       </c>
       <c r="C20" s="74">
         <v>1319164.1000000001</v>
       </c>
       <c r="D20" s="74">
         <v>1773789.8</v>
       </c>
       <c r="E20" s="74">
         <v>326536</v>
       </c>
-      <c r="F20" s="123"/>
-[...3 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="F20" s="122"/>
+      <c r="G20" s="202"/>
+      <c r="H20" s="202"/>
+      <c r="I20" s="202"/>
+      <c r="J20" s="202"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="74">
         <v>24233778.800000001</v>
       </c>
       <c r="C21" s="74">
         <v>378485.7</v>
       </c>
       <c r="D21" s="74">
         <v>1586413.8</v>
       </c>
       <c r="E21" s="74">
         <v>45761</v>
       </c>
-      <c r="F21" s="123"/>
-[...3 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="F21" s="122"/>
+      <c r="G21" s="202"/>
+      <c r="H21" s="202"/>
+      <c r="I21" s="202"/>
+      <c r="J21" s="202"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="74">
         <v>1947718.6</v>
       </c>
       <c r="C22" s="74">
         <v>50625.3</v>
       </c>
       <c r="D22" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E22" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="F22" s="123"/>
-[...3 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="F22" s="122"/>
+      <c r="G22" s="202"/>
+      <c r="H22" s="202"/>
+      <c r="I22" s="201"/>
+      <c r="J22" s="201"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B23" s="74">
         <v>25771823.800000001</v>
       </c>
       <c r="C23" s="74">
         <v>284335.90000000002</v>
       </c>
       <c r="D23" s="74">
         <v>1158519</v>
       </c>
       <c r="E23" s="74">
         <v>1160</v>
       </c>
-      <c r="F23" s="123"/>
-[...3 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="F23" s="122"/>
+      <c r="G23" s="202"/>
+      <c r="H23" s="202"/>
+      <c r="I23" s="202"/>
+      <c r="J23" s="202"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="112"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B24" s="74">
         <v>9477718.6999999993</v>
       </c>
       <c r="C24" s="74">
         <v>245297.9</v>
       </c>
       <c r="D24" s="74">
         <v>606690.4</v>
       </c>
       <c r="E24" s="74">
         <v>66000</v>
       </c>
-      <c r="F24" s="123"/>
-[...3 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="F24" s="122"/>
+      <c r="G24" s="202"/>
+      <c r="H24" s="202"/>
+      <c r="I24" s="202"/>
+      <c r="J24" s="202"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B25" s="74">
         <v>2124099.6</v>
       </c>
       <c r="C25" s="74">
         <v>158964.5</v>
       </c>
       <c r="D25" s="74">
         <v>317732</v>
       </c>
       <c r="E25" s="74">
         <v>25002</v>
       </c>
-      <c r="F25" s="123"/>
-[...3 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="F25" s="122"/>
+      <c r="G25" s="202"/>
+      <c r="H25" s="202"/>
+      <c r="I25" s="202"/>
+      <c r="J25" s="202"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="112"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B26" s="74">
         <v>4304133.7</v>
       </c>
       <c r="C26" s="74">
         <v>792696.4</v>
       </c>
       <c r="D26" s="74">
         <v>3102</v>
       </c>
       <c r="E26" s="74">
         <v>3102</v>
       </c>
-      <c r="F26" s="123"/>
-[...3 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="F26" s="122"/>
+      <c r="G26" s="202"/>
+      <c r="H26" s="202"/>
+      <c r="I26" s="202"/>
+      <c r="J26" s="202"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B27" s="74">
         <v>6454381</v>
       </c>
       <c r="C27" s="74">
         <v>26177.8</v>
       </c>
       <c r="D27" s="74">
         <v>1551674.6</v>
       </c>
       <c r="E27" s="74">
         <v>19545</v>
       </c>
-      <c r="F27" s="123"/>
-[...3 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="F27" s="122"/>
+      <c r="G27" s="202"/>
+      <c r="H27" s="202"/>
+      <c r="I27" s="202"/>
+      <c r="J27" s="202"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="112"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B28" s="74">
         <v>42889540.700000003</v>
       </c>
       <c r="C28" s="74">
         <v>9000981</v>
       </c>
       <c r="D28" s="74">
         <v>18561662.899999999</v>
       </c>
       <c r="E28" s="74">
         <v>6581465.9000000004</v>
       </c>
-      <c r="F28" s="123"/>
-[...3 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="F28" s="122"/>
+      <c r="G28" s="202"/>
+      <c r="H28" s="202"/>
+      <c r="I28" s="202"/>
+      <c r="J28" s="202"/>
+      <c r="K28" s="112"/>
+      <c r="L28" s="112"/>
+      <c r="M28" s="112"/>
+      <c r="N28" s="112"/>
+    </row>
+    <row r="29" spans="1:14" ht="22.5">
+      <c r="A29" s="122" t="s">
         <v>165</v>
       </c>
       <c r="B29" s="74">
         <v>4510292.3</v>
       </c>
       <c r="C29" s="74">
         <v>935185.7</v>
       </c>
       <c r="D29" s="74">
         <v>358908.2</v>
       </c>
       <c r="E29" s="74">
         <v>157822</v>
       </c>
-      <c r="F29" s="123"/>
-[...2 lines deleted...]
-      <c r="A30" s="123" t="s">
+      <c r="F29" s="122"/>
+      <c r="G29" s="202"/>
+      <c r="H29" s="202"/>
+      <c r="I29" s="202"/>
+      <c r="J29" s="202"/>
+      <c r="K29" s="112"/>
+      <c r="L29" s="112"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="112"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="122" t="s">
         <v>166</v>
       </c>
-      <c r="B30" s="126">
+      <c r="B30" s="125">
         <v>16409864.800000001</v>
       </c>
-      <c r="C30" s="126">
+      <c r="C30" s="125">
         <v>4959424</v>
       </c>
-      <c r="D30" s="126">
+      <c r="D30" s="125">
         <v>558240.1</v>
       </c>
-      <c r="E30" s="126">
+      <c r="E30" s="125">
         <v>396508.6</v>
       </c>
-      <c r="F30" s="123"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:7">
+      <c r="F30" s="122"/>
+      <c r="G30" s="202"/>
+      <c r="H30" s="202"/>
+      <c r="I30" s="202"/>
+      <c r="J30" s="202"/>
+      <c r="K30" s="112"/>
+      <c r="L30" s="112"/>
+      <c r="M30" s="112"/>
+      <c r="N30" s="112"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:14">
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
     </row>
     <row r="35" spans="2:5">
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
     </row>
     <row r="36" spans="2:5">
       <c r="B36" s="35"/>
@@ -25333,2133 +26129,2705 @@
       <c r="D38" s="35"/>
       <c r="E38" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="30" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R&amp;8
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+      <selection activeCell="O13" sqref="O13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="61.42578125" style="24" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="24" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="205" t="s">
+      <c r="A1" s="246" t="s">
         <v>183</v>
       </c>
-      <c r="B1" s="205"/>
-[...2 lines deleted...]
-      <c r="E1" s="205"/>
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
     </row>
     <row r="2" spans="1:5" ht="12.75">
-      <c r="A2" s="205" t="s">
+      <c r="A2" s="246" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="205"/>
-[...2 lines deleted...]
-      <c r="E2" s="205"/>
+      <c r="B2" s="246"/>
+      <c r="C2" s="246"/>
+      <c r="D2" s="246"/>
+      <c r="E2" s="246"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...1 lines deleted...]
-      <c r="E3" s="244"/>
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="245"/>
-      <c r="B4" s="213" t="s">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
+      <c r="E4" s="282"/>
     </row>
     <row r="5" spans="1:5" ht="21.75" customHeight="1">
-      <c r="A5" s="246"/>
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>922204.3</v>
       </c>
       <c r="C6" s="74">
         <v>77919.3</v>
       </c>
       <c r="D6" s="74">
         <v>247353</v>
       </c>
       <c r="E6" s="74">
         <v>33810</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="22.5">
-      <c r="A7" s="123" t="s">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>3110153.2</v>
       </c>
       <c r="C7" s="74">
         <v>1918239.6</v>
       </c>
       <c r="D7" s="74">
         <v>2410434.7999999998</v>
       </c>
       <c r="E7" s="74">
         <v>1566260</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="123" t="s">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>153300</v>
       </c>
       <c r="C8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D8" s="74">
         <v>153300</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="22.5">
-      <c r="A9" s="123" t="s">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>8039584.5999999996</v>
       </c>
       <c r="C9" s="74">
         <v>178843.2</v>
       </c>
       <c r="D9" s="74">
         <v>5062336.2</v>
       </c>
       <c r="E9" s="74">
         <v>43801.4</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" s="123" t="s">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>2644187.6</v>
       </c>
       <c r="C10" s="74">
         <v>561803.9</v>
       </c>
       <c r="D10" s="74">
         <v>1774547.8</v>
       </c>
       <c r="E10" s="74">
         <v>30833</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" s="123" t="s">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E11" s="75" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" s="123" t="s">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>85895258.900000006</v>
       </c>
       <c r="C12" s="74">
         <v>5775788.0999999996</v>
       </c>
       <c r="D12" s="74">
         <v>72585538.099999994</v>
       </c>
       <c r="E12" s="74">
         <v>5007945.5</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" s="123" t="s">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>2427377.5</v>
       </c>
       <c r="C13" s="74">
         <v>132502.39999999999</v>
       </c>
       <c r="D13" s="74">
         <v>1351882</v>
       </c>
       <c r="E13" s="74">
         <v>105557.7</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="22.5">
-      <c r="A14" s="123" t="s">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>549501</v>
       </c>
       <c r="C14" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D14" s="74">
         <v>542718</v>
       </c>
       <c r="E14" s="75" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="22.5">
-      <c r="A15" s="123" t="s">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>23537397.100000001</v>
       </c>
       <c r="C15" s="74">
         <v>698669.4</v>
       </c>
       <c r="D15" s="74">
         <v>8680243.9000000004</v>
       </c>
       <c r="E15" s="74">
         <v>593289</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" s="123" t="s">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>4727782.0999999996</v>
       </c>
       <c r="C16" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D16" s="74">
         <v>1358470.8</v>
       </c>
       <c r="E16" s="75" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="123" t="s">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>7000401.5</v>
       </c>
       <c r="C17" s="74">
         <v>574581.30000000005</v>
       </c>
       <c r="D17" s="74">
         <v>4520770.3</v>
       </c>
       <c r="E17" s="74">
         <v>538912</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="123" t="s">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>10168885</v>
       </c>
       <c r="C18" s="74">
         <v>696277.7</v>
       </c>
       <c r="D18" s="74">
         <v>9072188</v>
       </c>
       <c r="E18" s="74">
         <v>588751.69999999995</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="123" t="s">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>5504000.0999999996</v>
       </c>
       <c r="C19" s="74">
         <v>362138.8</v>
       </c>
       <c r="D19" s="74">
         <v>218107</v>
       </c>
       <c r="E19" s="74">
         <v>155925</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="123" t="s">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>19004727.100000001</v>
       </c>
       <c r="C20" s="74">
         <v>1345367.8</v>
       </c>
       <c r="D20" s="74">
         <v>10855629.9</v>
       </c>
       <c r="E20" s="74">
         <v>1253061.5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="123" t="s">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>1837671</v>
       </c>
       <c r="C21" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D21" s="74">
         <v>1253659</v>
       </c>
       <c r="E21" s="75" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="123" t="s">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>9342506</v>
       </c>
       <c r="C22" s="74">
         <v>343341.8</v>
       </c>
       <c r="D22" s="74">
         <v>3714657</v>
       </c>
       <c r="E22" s="74">
         <v>266811</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="123" t="s">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>11776096.199999999</v>
       </c>
       <c r="C23" s="74">
         <v>1449268.1</v>
       </c>
       <c r="D23" s="74">
         <v>9343560.9000000004</v>
       </c>
       <c r="E23" s="74">
         <v>1449268.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="123" t="s">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>13024442.800000001</v>
       </c>
       <c r="C24" s="74">
         <v>60663.8</v>
       </c>
       <c r="D24" s="74">
         <v>12219908.4</v>
       </c>
       <c r="E24" s="74">
         <v>60663.8</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="123" t="s">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>6120470.7000000002</v>
       </c>
       <c r="C25" s="74">
         <v>274523.7</v>
       </c>
       <c r="D25" s="74">
         <v>2246550.2999999998</v>
       </c>
       <c r="E25" s="74">
         <v>75822</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="123" t="s">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>9658428.6999999993</v>
       </c>
       <c r="C26" s="74">
         <v>2135630.9</v>
       </c>
       <c r="D26" s="74">
         <v>4956517.2</v>
       </c>
       <c r="E26" s="74">
         <v>1434356.7</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="123" t="s">
+      <c r="A27" s="122" t="s">
         <v>163</v>
       </c>
       <c r="B27" s="74">
         <v>382421984</v>
       </c>
       <c r="C27" s="74">
         <v>382421984</v>
       </c>
       <c r="D27" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E27" s="75" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" s="123" t="s">
+      <c r="A28" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B28" s="74">
         <v>40839015.600000001</v>
       </c>
       <c r="C28" s="74">
         <v>17814397.100000001</v>
       </c>
       <c r="D28" s="74">
         <v>33722347.600000001</v>
       </c>
       <c r="E28" s="74">
         <v>15553361.300000001</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="22.5">
-      <c r="A29" s="123" t="s">
+      <c r="A29" s="122" t="s">
         <v>165</v>
       </c>
       <c r="B29" s="74">
         <v>3869154</v>
       </c>
       <c r="C29" s="74">
         <v>916296.9</v>
       </c>
       <c r="D29" s="74">
         <v>2692824</v>
       </c>
       <c r="E29" s="74">
         <v>627162</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" s="123" t="s">
+      <c r="A30" s="122" t="s">
         <v>166</v>
       </c>
-      <c r="B30" s="126">
+      <c r="B30" s="125">
         <v>9764109.9000000004</v>
       </c>
-      <c r="C30" s="126">
+      <c r="C30" s="125">
         <v>7603552.2000000002</v>
       </c>
-      <c r="D30" s="126">
+      <c r="D30" s="125">
         <v>7564304.5999999996</v>
       </c>
-      <c r="E30" s="126">
+      <c r="E30" s="125">
         <v>5512122.7999999998</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="21"/>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="21"/>
       <c r="B33" s="40"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="21"/>
       <c r="B34" s="40"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="32" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E34"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+      <selection activeCell="R16" sqref="R16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="61.28515625" style="31" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="32" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="31" customWidth="1"/>
-    <col min="6" max="6" width="25.5703125" style="31" customWidth="1"/>
+    <col min="6" max="6" width="10" style="31" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>833</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="41" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5" customHeight="1">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="24" customFormat="1">
-      <c r="A6" s="152" t="s">
+    <row r="6" spans="1:14" s="24" customFormat="1">
+      <c r="A6" s="150" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="154">
+      <c r="B6" s="152">
         <v>926323.5</v>
       </c>
-      <c r="C6" s="154">
+      <c r="C6" s="152">
         <v>175073.4</v>
       </c>
-      <c r="D6" s="154">
+      <c r="D6" s="152">
         <v>18294</v>
       </c>
-      <c r="E6" s="154">
+      <c r="E6" s="152">
         <v>11336</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="152" t="s">
+      <c r="G6" s="204"/>
+      <c r="H6" s="204"/>
+      <c r="I6" s="204"/>
+      <c r="J6" s="204"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+    </row>
+    <row r="7" spans="1:14" s="24" customFormat="1" ht="22.5">
+      <c r="A7" s="150" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="154">
+      <c r="B7" s="152">
         <v>1985018.6</v>
       </c>
-      <c r="C7" s="154">
+      <c r="C7" s="152">
         <v>296315.2</v>
       </c>
-      <c r="D7" s="153" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="152" t="s">
+      <c r="D7" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="G7" s="204"/>
+      <c r="H7" s="204"/>
+      <c r="I7" s="203"/>
+      <c r="J7" s="203"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+    </row>
+    <row r="8" spans="1:14" s="24" customFormat="1">
+      <c r="A8" s="150" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="154">
+      <c r="B8" s="152">
         <v>449136.9</v>
       </c>
-      <c r="C8" s="154">
+      <c r="C8" s="152">
         <v>9070.4</v>
       </c>
-      <c r="D8" s="153" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="152" t="s">
+      <c r="D8" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="G8" s="204"/>
+      <c r="H8" s="204"/>
+      <c r="I8" s="203"/>
+      <c r="J8" s="203"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+    </row>
+    <row r="9" spans="1:14" s="24" customFormat="1" ht="22.5">
+      <c r="A9" s="150" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="154">
+      <c r="B9" s="152">
         <v>24951522.300000001</v>
       </c>
-      <c r="C9" s="154">
+      <c r="C9" s="152">
         <v>70172.2</v>
       </c>
-      <c r="D9" s="154">
+      <c r="D9" s="152">
         <v>78498.899999999994</v>
       </c>
-      <c r="E9" s="154">
+      <c r="E9" s="152">
         <v>6500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="152" t="s">
+      <c r="G9" s="204"/>
+      <c r="H9" s="204"/>
+      <c r="I9" s="204"/>
+      <c r="J9" s="204"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+    </row>
+    <row r="10" spans="1:14" s="24" customFormat="1">
+      <c r="A10" s="150" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="154">
+      <c r="B10" s="152">
         <v>8178963.4000000004</v>
       </c>
-      <c r="C10" s="154">
+      <c r="C10" s="152">
         <v>40691.1</v>
       </c>
-      <c r="D10" s="154">
+      <c r="D10" s="152">
         <v>5699304</v>
       </c>
-      <c r="E10" s="153" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="152" t="s">
+      <c r="E10" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="G10" s="204"/>
+      <c r="H10" s="204"/>
+      <c r="I10" s="204"/>
+      <c r="J10" s="203"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+    </row>
+    <row r="11" spans="1:14" s="24" customFormat="1">
+      <c r="A11" s="150" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="153" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="152" t="s">
+      <c r="B11" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="C11" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="D11" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+    </row>
+    <row r="12" spans="1:14" s="24" customFormat="1">
+      <c r="A12" s="150" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="154">
+      <c r="B12" s="152">
         <v>41136833.100000001</v>
       </c>
-      <c r="C12" s="154">
+      <c r="C12" s="152">
         <v>2458985.7000000002</v>
       </c>
-      <c r="D12" s="154">
+      <c r="D12" s="152">
         <v>5380164.7999999998</v>
       </c>
-      <c r="E12" s="154">
+      <c r="E12" s="152">
         <v>108232.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="152" t="s">
+      <c r="G12" s="204"/>
+      <c r="H12" s="204"/>
+      <c r="I12" s="204"/>
+      <c r="J12" s="204"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="112"/>
+      <c r="N12" s="112"/>
+    </row>
+    <row r="13" spans="1:14" s="24" customFormat="1">
+      <c r="A13" s="150" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="154">
+      <c r="B13" s="152">
         <v>4545052.5</v>
       </c>
-      <c r="C13" s="154">
+      <c r="C13" s="152">
         <v>35266.800000000003</v>
       </c>
-      <c r="D13" s="154">
+      <c r="D13" s="152">
         <v>14850</v>
       </c>
-      <c r="E13" s="154">
+      <c r="E13" s="152">
         <v>14850</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="152" t="s">
+      <c r="G13" s="204"/>
+      <c r="H13" s="204"/>
+      <c r="I13" s="204"/>
+      <c r="J13" s="204"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+    </row>
+    <row r="14" spans="1:14" s="24" customFormat="1" ht="22.5">
+      <c r="A14" s="150" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="154">
+      <c r="B14" s="152">
         <v>3960050.8</v>
       </c>
-      <c r="C14" s="154">
+      <c r="C14" s="152">
         <v>46989.3</v>
       </c>
-      <c r="D14" s="153" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="152" t="s">
+      <c r="D14" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="E14" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="204"/>
+      <c r="H14" s="204"/>
+      <c r="I14" s="203"/>
+      <c r="J14" s="203"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="112"/>
+    </row>
+    <row r="15" spans="1:14" s="24" customFormat="1" ht="22.5">
+      <c r="A15" s="150" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="154">
+      <c r="B15" s="152">
         <v>117662415.7</v>
       </c>
-      <c r="C15" s="154">
+      <c r="C15" s="152">
         <v>4749170.7</v>
       </c>
-      <c r="D15" s="154">
+      <c r="D15" s="152">
         <v>4467211.0999999996</v>
       </c>
-      <c r="E15" s="154">
+      <c r="E15" s="152">
         <v>31936</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="152" t="s">
+      <c r="G15" s="204"/>
+      <c r="H15" s="204"/>
+      <c r="I15" s="204"/>
+      <c r="J15" s="204"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="112"/>
+    </row>
+    <row r="16" spans="1:14" s="24" customFormat="1">
+      <c r="A16" s="150" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="154">
+      <c r="B16" s="152">
         <v>7569893</v>
       </c>
-      <c r="C16" s="153" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="152" t="s">
+      <c r="C16" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="D16" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="E16" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="G16" s="204"/>
+      <c r="H16" s="203"/>
+      <c r="I16" s="203"/>
+      <c r="J16" s="203"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+    </row>
+    <row r="17" spans="1:14" s="24" customFormat="1">
+      <c r="A17" s="150" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="154">
+      <c r="B17" s="152">
         <v>1111226.1000000001</v>
       </c>
-      <c r="C17" s="154">
+      <c r="C17" s="152">
         <v>92578.4</v>
       </c>
-      <c r="D17" s="154">
+      <c r="D17" s="152">
         <v>61590.5</v>
       </c>
-      <c r="E17" s="154">
+      <c r="E17" s="152">
         <v>23849.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="152" t="s">
+      <c r="G17" s="204"/>
+      <c r="H17" s="204"/>
+      <c r="I17" s="204"/>
+      <c r="J17" s="204"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+    </row>
+    <row r="18" spans="1:14" s="24" customFormat="1">
+      <c r="A18" s="150" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="154">
+      <c r="B18" s="152">
         <v>34657748.299999997</v>
       </c>
-      <c r="C18" s="154">
+      <c r="C18" s="152">
         <v>156186.29999999999</v>
       </c>
-      <c r="D18" s="154">
+      <c r="D18" s="152">
         <v>1851660.3</v>
       </c>
-      <c r="E18" s="154">
+      <c r="E18" s="152">
         <v>2353.3000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="152" t="s">
+      <c r="G18" s="204"/>
+      <c r="H18" s="204"/>
+      <c r="I18" s="204"/>
+      <c r="J18" s="204"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+    </row>
+    <row r="19" spans="1:14" s="24" customFormat="1">
+      <c r="A19" s="150" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="154">
+      <c r="B19" s="152">
         <v>2457688.7000000002</v>
       </c>
-      <c r="C19" s="154">
+      <c r="C19" s="152">
         <v>87545</v>
       </c>
-      <c r="D19" s="154">
+      <c r="D19" s="152">
         <v>2137795.2000000002</v>
       </c>
-      <c r="E19" s="153" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="152" t="s">
+      <c r="E19" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="G19" s="204"/>
+      <c r="H19" s="204"/>
+      <c r="I19" s="204"/>
+      <c r="J19" s="203"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+    </row>
+    <row r="20" spans="1:14" s="24" customFormat="1">
+      <c r="A20" s="150" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="154">
+      <c r="B20" s="152">
         <v>79161872.099999994</v>
       </c>
-      <c r="C20" s="154">
+      <c r="C20" s="152">
         <v>99402.4</v>
       </c>
-      <c r="D20" s="154">
+      <c r="D20" s="152">
         <v>4327670.5999999996</v>
       </c>
-      <c r="E20" s="154">
+      <c r="E20" s="152">
         <v>22013.200000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="152" t="s">
+      <c r="G20" s="204"/>
+      <c r="H20" s="204"/>
+      <c r="I20" s="204"/>
+      <c r="J20" s="204"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+    </row>
+    <row r="21" spans="1:14" s="24" customFormat="1">
+      <c r="A21" s="150" t="s">
         <v>157</v>
       </c>
-      <c r="B21" s="154">
+      <c r="B21" s="152">
         <v>200550557.09999999</v>
       </c>
-      <c r="C21" s="153" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="154">
+      <c r="C21" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="D21" s="152">
         <v>12645952</v>
       </c>
-      <c r="E21" s="153" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="152" t="s">
+      <c r="E21" s="151" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" s="204"/>
+      <c r="H21" s="203"/>
+      <c r="I21" s="204"/>
+      <c r="J21" s="203"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:14" s="24" customFormat="1">
+      <c r="A22" s="150" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="154">
+      <c r="B22" s="152">
         <v>50504000.399999999</v>
       </c>
-      <c r="C22" s="154">
+      <c r="C22" s="152">
         <v>673938.6</v>
       </c>
-      <c r="D22" s="154">
+      <c r="D22" s="152">
         <v>22086</v>
       </c>
-      <c r="E22" s="154">
+      <c r="E22" s="152">
         <v>7461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="152" t="s">
+      <c r="G22" s="204"/>
+      <c r="H22" s="204"/>
+      <c r="I22" s="204"/>
+      <c r="J22" s="204"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+    </row>
+    <row r="23" spans="1:14" s="24" customFormat="1">
+      <c r="A23" s="150" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="154">
+      <c r="B23" s="152">
         <v>31494377.600000001</v>
       </c>
-      <c r="C23" s="154">
+      <c r="C23" s="152">
         <v>3097555.9</v>
       </c>
-      <c r="D23" s="154">
+      <c r="D23" s="152">
         <v>9756283.5999999996</v>
       </c>
-      <c r="E23" s="154">
+      <c r="E23" s="152">
         <v>17111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="152" t="s">
+      <c r="G23" s="204"/>
+      <c r="H23" s="204"/>
+      <c r="I23" s="204"/>
+      <c r="J23" s="204"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="112"/>
+    </row>
+    <row r="24" spans="1:14" s="24" customFormat="1">
+      <c r="A24" s="150" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="154">
+      <c r="B24" s="152">
         <v>24126719.699999999</v>
       </c>
-      <c r="C24" s="154">
+      <c r="C24" s="152">
         <v>79845.8</v>
       </c>
-      <c r="D24" s="154">
+      <c r="D24" s="152">
         <v>33860</v>
       </c>
-      <c r="E24" s="154">
+      <c r="E24" s="152">
         <v>16028</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="152" t="s">
+      <c r="G24" s="204"/>
+      <c r="H24" s="204"/>
+      <c r="I24" s="204"/>
+      <c r="J24" s="204"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+    </row>
+    <row r="25" spans="1:14" s="24" customFormat="1">
+      <c r="A25" s="150" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="154">
+      <c r="B25" s="152">
         <v>4101507.6</v>
       </c>
-      <c r="C25" s="154">
+      <c r="C25" s="152">
         <v>149646.39999999999</v>
       </c>
-      <c r="D25" s="154">
+      <c r="D25" s="152">
         <v>52900</v>
       </c>
-      <c r="E25" s="154">
+      <c r="E25" s="152">
         <v>6660</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="152" t="s">
+      <c r="G25" s="204"/>
+      <c r="H25" s="204"/>
+      <c r="I25" s="204"/>
+      <c r="J25" s="204"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="112"/>
+    </row>
+    <row r="26" spans="1:14" s="24" customFormat="1">
+      <c r="A26" s="150" t="s">
         <v>162</v>
       </c>
-      <c r="B26" s="154">
+      <c r="B26" s="152">
         <v>4947812.0999999996</v>
       </c>
-      <c r="C26" s="154">
+      <c r="C26" s="152">
         <v>22550.3</v>
       </c>
-      <c r="D26" s="154">
+      <c r="D26" s="152">
         <v>1147145</v>
       </c>
-      <c r="E26" s="154">
+      <c r="E26" s="152">
         <v>8365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="152" t="s">
+      <c r="G26" s="204"/>
+      <c r="H26" s="204"/>
+      <c r="I26" s="204"/>
+      <c r="J26" s="204"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+    </row>
+    <row r="27" spans="1:14" s="24" customFormat="1">
+      <c r="A27" s="150" t="s">
         <v>164</v>
       </c>
-      <c r="B27" s="154">
+      <c r="B27" s="152">
         <v>17658713.699999999</v>
       </c>
-      <c r="C27" s="154">
+      <c r="C27" s="152">
         <v>3220017.4</v>
       </c>
-      <c r="D27" s="154">
+      <c r="D27" s="152">
         <v>4947154.4000000004</v>
       </c>
-      <c r="E27" s="154">
+      <c r="E27" s="152">
         <v>267153.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="152" t="s">
+      <c r="G27" s="204"/>
+      <c r="H27" s="204"/>
+      <c r="I27" s="204"/>
+      <c r="J27" s="204"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="112"/>
+    </row>
+    <row r="28" spans="1:14" s="24" customFormat="1" ht="22.5">
+      <c r="A28" s="150" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="154">
+      <c r="B28" s="152">
         <v>698312.5</v>
       </c>
-      <c r="C28" s="154">
+      <c r="C28" s="152">
         <v>103438.7</v>
       </c>
-      <c r="D28" s="154">
+      <c r="D28" s="152">
         <v>153691.70000000001</v>
       </c>
-      <c r="E28" s="154">
+      <c r="E28" s="152">
         <v>53988.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="152" t="s">
+      <c r="G28" s="204"/>
+      <c r="H28" s="204"/>
+      <c r="I28" s="204"/>
+      <c r="J28" s="204"/>
+      <c r="K28" s="112"/>
+      <c r="L28" s="112"/>
+      <c r="M28" s="112"/>
+      <c r="N28" s="112"/>
+    </row>
+    <row r="29" spans="1:14" s="24" customFormat="1">
+      <c r="A29" s="150" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="134">
         <v>25418239</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="134">
         <v>6099716.7999999998</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="134">
         <v>2753045.3</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="134">
         <v>650284</v>
       </c>
-    </row>
-    <row r="30" spans="1:5">
+      <c r="G29" s="204"/>
+      <c r="H29" s="204"/>
+      <c r="I29" s="204"/>
+      <c r="J29" s="204"/>
+      <c r="K29" s="112"/>
+      <c r="L29" s="112"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="112"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="34" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E34"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:E29"/>
+      <selection activeCell="G1" sqref="G1:O1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="69.42578125" style="31" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="32" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="31" customWidth="1"/>
-    <col min="6" max="6" width="31.7109375" style="31" customWidth="1"/>
+    <col min="6" max="6" width="13" style="31" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>184</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="41" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="21" customHeight="1">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>1415892.6</v>
       </c>
       <c r="C6" s="74">
         <v>158548.29999999999</v>
       </c>
       <c r="D6" s="74">
         <v>89634.2</v>
       </c>
       <c r="E6" s="74">
         <v>60642.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="206"/>
+      <c r="H6" s="206"/>
+      <c r="I6" s="206"/>
+      <c r="J6" s="206"/>
+      <c r="K6" s="198"/>
+      <c r="L6" s="198"/>
+      <c r="M6" s="198"/>
+      <c r="N6" s="198"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>1323112.7</v>
       </c>
       <c r="C7" s="74">
         <v>240020</v>
       </c>
       <c r="D7" s="74">
         <v>1050</v>
       </c>
       <c r="E7" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="G7" s="206"/>
+      <c r="H7" s="206"/>
+      <c r="I7" s="206"/>
+      <c r="J7" s="205"/>
+      <c r="K7" s="198"/>
+      <c r="L7" s="198"/>
+      <c r="M7" s="198"/>
+      <c r="N7" s="198"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>442236</v>
       </c>
       <c r="C8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="G8" s="206"/>
+      <c r="H8" s="205"/>
+      <c r="I8" s="205"/>
+      <c r="J8" s="205"/>
+      <c r="K8" s="198"/>
+      <c r="L8" s="198"/>
+      <c r="M8" s="198"/>
+      <c r="N8" s="198"/>
+    </row>
+    <row r="9" spans="1:14" ht="11.25" customHeight="1">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>17464725.399999999</v>
       </c>
       <c r="C9" s="74">
         <v>1797620.4</v>
       </c>
       <c r="D9" s="74">
         <v>230229.8</v>
       </c>
       <c r="E9" s="74">
         <v>30421</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="206"/>
+      <c r="H9" s="206"/>
+      <c r="I9" s="206"/>
+      <c r="J9" s="206"/>
+      <c r="K9" s="198"/>
+      <c r="L9" s="198"/>
+      <c r="M9" s="198"/>
+      <c r="N9" s="198"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>5732120.2000000002</v>
       </c>
       <c r="C10" s="74">
         <v>172949.5</v>
       </c>
       <c r="D10" s="74">
         <v>141381</v>
       </c>
       <c r="E10" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="G10" s="206"/>
+      <c r="H10" s="206"/>
+      <c r="I10" s="206"/>
+      <c r="J10" s="205"/>
+      <c r="K10" s="198"/>
+      <c r="L10" s="198"/>
+      <c r="M10" s="198"/>
+      <c r="N10" s="198"/>
+    </row>
+    <row r="11" spans="1:14" s="43" customFormat="1" ht="12.75">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="74">
         <v>51000</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E11" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="G11" s="206"/>
+      <c r="H11" s="205"/>
+      <c r="I11" s="205"/>
+      <c r="J11" s="205"/>
+      <c r="K11" s="198"/>
+      <c r="L11" s="198"/>
+      <c r="M11" s="198"/>
+      <c r="N11" s="198"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>56188422.700000003</v>
       </c>
       <c r="C12" s="74">
         <v>5004038.4000000004</v>
       </c>
       <c r="D12" s="74">
         <v>2020298.2</v>
       </c>
       <c r="E12" s="74">
         <v>65121.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="206"/>
+      <c r="H12" s="206"/>
+      <c r="I12" s="206"/>
+      <c r="J12" s="206"/>
+      <c r="K12" s="198"/>
+      <c r="L12" s="198"/>
+      <c r="M12" s="198"/>
+      <c r="N12" s="198"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>2501969.6</v>
       </c>
       <c r="C13" s="74">
         <v>228882.3</v>
       </c>
       <c r="D13" s="74">
         <v>16259</v>
       </c>
       <c r="E13" s="74">
         <v>4745</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="206"/>
+      <c r="H13" s="206"/>
+      <c r="I13" s="206"/>
+      <c r="J13" s="206"/>
+      <c r="K13" s="198"/>
+      <c r="L13" s="198"/>
+      <c r="M13" s="198"/>
+      <c r="N13" s="198"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>2652446.2000000002</v>
       </c>
       <c r="C14" s="74">
         <v>439558.7</v>
       </c>
       <c r="D14" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E14" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="G14" s="206"/>
+      <c r="H14" s="206"/>
+      <c r="I14" s="205"/>
+      <c r="J14" s="205"/>
+      <c r="K14" s="198"/>
+      <c r="L14" s="198"/>
+      <c r="M14" s="198"/>
+      <c r="N14" s="198"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>32204441.699999999</v>
       </c>
       <c r="C15" s="74">
         <v>463741.9</v>
       </c>
       <c r="D15" s="74">
         <v>1050525.8</v>
       </c>
       <c r="E15" s="74">
         <v>32033.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="206"/>
+      <c r="H15" s="206"/>
+      <c r="I15" s="206"/>
+      <c r="J15" s="206"/>
+      <c r="K15" s="198"/>
+      <c r="L15" s="198"/>
+      <c r="M15" s="198"/>
+      <c r="N15" s="198"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>1051019.5</v>
       </c>
       <c r="C16" s="74">
         <v>2205</v>
       </c>
       <c r="D16" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E16" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="G16" s="206"/>
+      <c r="H16" s="206"/>
+      <c r="I16" s="205"/>
+      <c r="J16" s="205"/>
+      <c r="K16" s="198"/>
+      <c r="L16" s="198"/>
+      <c r="M16" s="198"/>
+      <c r="N16" s="198"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>5464011</v>
       </c>
       <c r="C17" s="74">
         <v>1945640.6</v>
       </c>
       <c r="D17" s="74">
         <v>69839.899999999994</v>
       </c>
       <c r="E17" s="74">
         <v>24322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="206"/>
+      <c r="H17" s="206"/>
+      <c r="I17" s="206"/>
+      <c r="J17" s="206"/>
+      <c r="K17" s="198"/>
+      <c r="L17" s="198"/>
+      <c r="M17" s="198"/>
+      <c r="N17" s="198"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>3951508.3</v>
       </c>
       <c r="C18" s="74">
         <v>362898.7</v>
       </c>
       <c r="D18" s="74">
         <v>717561.1</v>
       </c>
       <c r="E18" s="74">
         <v>6935</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="206"/>
+      <c r="H18" s="206"/>
+      <c r="I18" s="206"/>
+      <c r="J18" s="206"/>
+      <c r="K18" s="198"/>
+      <c r="L18" s="198"/>
+      <c r="M18" s="198"/>
+      <c r="N18" s="198"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>5832294.5</v>
       </c>
       <c r="C19" s="74">
         <v>738676.7</v>
       </c>
       <c r="D19" s="74">
         <v>3857909.2</v>
       </c>
       <c r="E19" s="74">
         <v>21396</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="206"/>
+      <c r="H19" s="206"/>
+      <c r="I19" s="206"/>
+      <c r="J19" s="206"/>
+      <c r="K19" s="198"/>
+      <c r="L19" s="198"/>
+      <c r="M19" s="198"/>
+      <c r="N19" s="198"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>21911397</v>
       </c>
       <c r="C20" s="74">
         <v>726082.6</v>
       </c>
       <c r="D20" s="74">
         <v>2089889.1</v>
       </c>
       <c r="E20" s="74">
         <v>27945</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="206"/>
+      <c r="H20" s="206"/>
+      <c r="I20" s="206"/>
+      <c r="J20" s="206"/>
+      <c r="K20" s="198"/>
+      <c r="L20" s="198"/>
+      <c r="M20" s="198"/>
+      <c r="N20" s="198"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>18911897.5</v>
       </c>
       <c r="C21" s="74">
         <v>2442</v>
       </c>
       <c r="D21" s="74">
         <v>53909</v>
       </c>
       <c r="E21" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="G21" s="206"/>
+      <c r="H21" s="206"/>
+      <c r="I21" s="206"/>
+      <c r="J21" s="205"/>
+      <c r="K21" s="198"/>
+      <c r="L21" s="198"/>
+      <c r="M21" s="198"/>
+      <c r="N21" s="198"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>15052730.1</v>
       </c>
       <c r="C22" s="74">
         <v>116005.1</v>
       </c>
       <c r="D22" s="74">
         <v>378205</v>
       </c>
       <c r="E22" s="74">
         <v>43800</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="206"/>
+      <c r="H22" s="206"/>
+      <c r="I22" s="206"/>
+      <c r="J22" s="206"/>
+      <c r="K22" s="198"/>
+      <c r="L22" s="198"/>
+      <c r="M22" s="198"/>
+      <c r="N22" s="198"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>12427854.300000001</v>
       </c>
       <c r="C23" s="74">
         <v>755790.6</v>
       </c>
       <c r="D23" s="74">
         <v>359287.4</v>
       </c>
       <c r="E23" s="74">
         <v>12399</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="206"/>
+      <c r="H23" s="206"/>
+      <c r="I23" s="206"/>
+      <c r="J23" s="206"/>
+      <c r="K23" s="198"/>
+      <c r="L23" s="198"/>
+      <c r="M23" s="198"/>
+      <c r="N23" s="198"/>
+    </row>
+    <row r="24" spans="1:14" s="12" customFormat="1" ht="12.75">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>2601396.2999999998</v>
       </c>
       <c r="C24" s="74">
         <v>201165.4</v>
       </c>
       <c r="D24" s="74">
         <v>267941.2</v>
       </c>
       <c r="E24" s="74">
         <v>6392.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="206"/>
+      <c r="H24" s="206"/>
+      <c r="I24" s="206"/>
+      <c r="J24" s="206"/>
+      <c r="K24" s="198"/>
+      <c r="L24" s="198"/>
+      <c r="M24" s="198"/>
+      <c r="N24" s="198"/>
+    </row>
+    <row r="25" spans="1:14" s="12" customFormat="1" ht="12.75">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>3458778.5</v>
       </c>
       <c r="C25" s="74">
         <v>233147.5</v>
       </c>
       <c r="D25" s="74">
         <v>168879</v>
       </c>
       <c r="E25" s="74">
         <v>3000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="206"/>
+      <c r="H25" s="206"/>
+      <c r="I25" s="206"/>
+      <c r="J25" s="206"/>
+      <c r="K25" s="198"/>
+      <c r="L25" s="198"/>
+      <c r="M25" s="198"/>
+      <c r="N25" s="198"/>
+    </row>
+    <row r="26" spans="1:14" s="12" customFormat="1" ht="12.75">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>6558028.7000000002</v>
       </c>
       <c r="C26" s="74">
         <v>16687</v>
       </c>
       <c r="D26" s="74">
         <v>3478773.7</v>
       </c>
       <c r="E26" s="74">
         <v>6035</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="206"/>
+      <c r="H26" s="206"/>
+      <c r="I26" s="206"/>
+      <c r="J26" s="206"/>
+      <c r="K26" s="198"/>
+      <c r="L26" s="198"/>
+      <c r="M26" s="198"/>
+      <c r="N26" s="198"/>
+    </row>
+    <row r="27" spans="1:14" s="12" customFormat="1" ht="12.75">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>19568306.699999999</v>
       </c>
       <c r="C27" s="74">
         <v>3323176.2</v>
       </c>
       <c r="D27" s="74">
         <v>8530747.6999999993</v>
       </c>
       <c r="E27" s="74">
         <v>201173.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="206"/>
+      <c r="H27" s="206"/>
+      <c r="I27" s="206"/>
+      <c r="J27" s="206"/>
+      <c r="K27" s="198"/>
+      <c r="L27" s="198"/>
+      <c r="M27" s="198"/>
+      <c r="N27" s="198"/>
+    </row>
+    <row r="28" spans="1:14" s="12" customFormat="1" ht="12.75">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="74">
         <v>1774658.6</v>
       </c>
       <c r="C28" s="74">
         <v>1165208.6000000001</v>
       </c>
       <c r="D28" s="74">
         <v>132549</v>
       </c>
       <c r="E28" s="74">
         <v>46743</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="G28" s="206"/>
+      <c r="H28" s="206"/>
+      <c r="I28" s="206"/>
+      <c r="J28" s="206"/>
+      <c r="K28" s="198"/>
+      <c r="L28" s="198"/>
+      <c r="M28" s="198"/>
+      <c r="N28" s="198"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="122" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="126">
+      <c r="B29" s="125">
         <v>11757845</v>
       </c>
-      <c r="C29" s="126">
+      <c r="C29" s="125">
         <v>9485098.0999999996</v>
       </c>
-      <c r="D29" s="126">
+      <c r="D29" s="125">
         <v>562878.4</v>
       </c>
-      <c r="E29" s="126">
+      <c r="E29" s="125">
         <v>391065.8</v>
       </c>
-    </row>
-    <row r="30" spans="1:5">
+      <c r="G29" s="206"/>
+      <c r="H29" s="206"/>
+      <c r="I29" s="206"/>
+      <c r="J29" s="206"/>
+      <c r="K29" s="198"/>
+      <c r="L29" s="198"/>
+      <c r="M29" s="198"/>
+      <c r="N29" s="198"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="44"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="44"/>
       <c r="C33" s="44"/>
       <c r="D33" s="44"/>
       <c r="E33" s="44"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="45"/>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R&amp;8
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E34"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J42" sqref="J42"/>
+      <selection activeCell="G1" sqref="G1:O1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="69" style="24" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="24" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="246" t="s">
         <v>185</v>
       </c>
-      <c r="B1" s="205"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+    </row>
+    <row r="2" spans="1:14" s="36" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>2058580.6</v>
       </c>
       <c r="C6" s="74">
         <v>337025.6</v>
       </c>
       <c r="D6" s="74">
         <v>491520</v>
       </c>
       <c r="E6" s="74">
         <v>100469</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="208"/>
+      <c r="H6" s="208"/>
+      <c r="I6" s="208"/>
+      <c r="J6" s="208"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>3733030.7</v>
       </c>
       <c r="C7" s="74">
         <v>501659</v>
       </c>
       <c r="D7" s="74">
         <v>172610</v>
       </c>
       <c r="E7" s="74">
         <v>172610</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="G7" s="208"/>
+      <c r="H7" s="208"/>
+      <c r="I7" s="208"/>
+      <c r="J7" s="208"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>402632.6</v>
       </c>
       <c r="C8" s="74">
         <v>327.8</v>
       </c>
       <c r="D8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="G8" s="208"/>
+      <c r="H8" s="208"/>
+      <c r="I8" s="207"/>
+      <c r="J8" s="207"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>3224140.7</v>
       </c>
       <c r="C9" s="74">
         <v>58725.3</v>
       </c>
       <c r="D9" s="74">
         <v>497665.7</v>
       </c>
       <c r="E9" s="74">
         <v>21360</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="208"/>
+      <c r="H9" s="208"/>
+      <c r="I9" s="208"/>
+      <c r="J9" s="208"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>721531.1</v>
       </c>
       <c r="C10" s="74">
         <v>216847.8</v>
       </c>
       <c r="D10" s="74">
         <v>257552.3</v>
       </c>
       <c r="E10" s="74">
         <v>210412.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="G10" s="208"/>
+      <c r="H10" s="208"/>
+      <c r="I10" s="208"/>
+      <c r="J10" s="208"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="74">
         <v>50770</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E11" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="G11" s="208"/>
+      <c r="H11" s="207"/>
+      <c r="I11" s="207"/>
+      <c r="J11" s="207"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>27817254.199999999</v>
       </c>
       <c r="C12" s="74">
         <v>3326407.6</v>
       </c>
       <c r="D12" s="74">
         <v>6035230.7000000002</v>
       </c>
       <c r="E12" s="74">
         <v>812105.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="208"/>
+      <c r="H12" s="208"/>
+      <c r="I12" s="208"/>
+      <c r="J12" s="208"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="112"/>
+      <c r="N12" s="112"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>355018.9</v>
       </c>
       <c r="C13" s="74">
         <v>125750.1</v>
       </c>
       <c r="D13" s="74">
         <v>45018</v>
       </c>
       <c r="E13" s="74">
         <v>4902</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="208"/>
+      <c r="H13" s="208"/>
+      <c r="I13" s="208"/>
+      <c r="J13" s="208"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>713477.2</v>
       </c>
       <c r="C14" s="74">
         <v>2596</v>
       </c>
       <c r="D14" s="74">
         <v>33733</v>
       </c>
       <c r="E14" s="74">
         <v>2596</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="G14" s="208"/>
+      <c r="H14" s="208"/>
+      <c r="I14" s="208"/>
+      <c r="J14" s="208"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="112"/>
+    </row>
+    <row r="15" spans="1:14" ht="12" customHeight="1">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>16831820.600000001</v>
       </c>
       <c r="C15" s="74">
         <v>996840.2</v>
       </c>
       <c r="D15" s="74">
         <v>1609134</v>
       </c>
       <c r="E15" s="74">
         <v>15978</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="208"/>
+      <c r="H15" s="208"/>
+      <c r="I15" s="208"/>
+      <c r="J15" s="208"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="112"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>7171104</v>
       </c>
       <c r="C16" s="74">
         <v>124040</v>
       </c>
       <c r="D16" s="74">
         <v>5696743</v>
       </c>
       <c r="E16" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="G16" s="208"/>
+      <c r="H16" s="208"/>
+      <c r="I16" s="208"/>
+      <c r="J16" s="207"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>2475095</v>
       </c>
       <c r="C17" s="74">
         <v>232297.9</v>
       </c>
       <c r="D17" s="74">
         <v>410033</v>
       </c>
       <c r="E17" s="74">
         <v>25149.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="208"/>
+      <c r="H17" s="208"/>
+      <c r="I17" s="208"/>
+      <c r="J17" s="208"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>3293796.1</v>
       </c>
       <c r="C18" s="74">
         <v>268914.09999999998</v>
       </c>
       <c r="D18" s="74">
         <v>305275.40000000002</v>
       </c>
       <c r="E18" s="74">
         <v>64008.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="208"/>
+      <c r="H18" s="208"/>
+      <c r="I18" s="208"/>
+      <c r="J18" s="208"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>7214301.7999999998</v>
       </c>
       <c r="C19" s="74">
         <v>184166.7</v>
       </c>
       <c r="D19" s="74">
         <v>333259.7</v>
       </c>
       <c r="E19" s="74">
         <v>39408</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="208"/>
+      <c r="H19" s="208"/>
+      <c r="I19" s="208"/>
+      <c r="J19" s="208"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>11106400.699999999</v>
       </c>
       <c r="C20" s="74">
         <v>173103.8</v>
       </c>
       <c r="D20" s="74">
         <v>5273176.9000000004</v>
       </c>
       <c r="E20" s="74">
         <v>117794</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="208"/>
+      <c r="H20" s="208"/>
+      <c r="I20" s="208"/>
+      <c r="J20" s="208"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>2055928</v>
       </c>
       <c r="C21" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D21" s="74">
         <v>1949416</v>
       </c>
       <c r="E21" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="G21" s="208"/>
+      <c r="H21" s="207"/>
+      <c r="I21" s="208"/>
+      <c r="J21" s="207"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>15632254</v>
       </c>
       <c r="C22" s="74">
         <v>178653</v>
       </c>
       <c r="D22" s="74">
         <v>411092.4</v>
       </c>
       <c r="E22" s="74">
         <v>4445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="208"/>
+      <c r="H22" s="208"/>
+      <c r="I22" s="208"/>
+      <c r="J22" s="208"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>7872185.9000000004</v>
       </c>
       <c r="C23" s="74">
         <v>111326</v>
       </c>
       <c r="D23" s="74">
         <v>1814427.5</v>
       </c>
       <c r="E23" s="74">
         <v>87731</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="208"/>
+      <c r="H23" s="208"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="208"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="112"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>7020598.0999999996</v>
       </c>
       <c r="C24" s="74">
         <v>880190.1</v>
       </c>
       <c r="D24" s="74">
         <v>953150.1</v>
       </c>
       <c r="E24" s="74">
         <v>303450.59999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="208"/>
+      <c r="H24" s="208"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="208"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>4652857.7</v>
       </c>
       <c r="C25" s="74">
         <v>171729.4</v>
       </c>
       <c r="D25" s="74">
         <v>941696</v>
       </c>
       <c r="E25" s="74">
         <v>9171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="208"/>
+      <c r="H25" s="208"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="208"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="112"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>4945933.8</v>
       </c>
       <c r="C26" s="74">
         <v>358065.2</v>
       </c>
       <c r="D26" s="74">
         <v>2722884.3</v>
       </c>
       <c r="E26" s="74">
         <v>347092</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="208"/>
+      <c r="H26" s="208"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="208"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>19778048.100000001</v>
       </c>
       <c r="C27" s="74">
         <v>3946244.1</v>
       </c>
       <c r="D27" s="74">
         <v>7027961.5999999996</v>
       </c>
       <c r="E27" s="74">
         <v>992745.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="107" t="s">
+      <c r="G27" s="208"/>
+      <c r="H27" s="208"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="208"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="112"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="106" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="134">
+      <c r="B28" s="133">
         <v>2588140.2000000002</v>
       </c>
-      <c r="C28" s="134">
+      <c r="C28" s="133">
         <v>1069227.5</v>
       </c>
-      <c r="D28" s="134">
+      <c r="D28" s="133">
         <v>358729.1</v>
       </c>
-      <c r="E28" s="134">
+      <c r="E28" s="133">
         <v>167867.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="124" t="s">
+      <c r="G28" s="208"/>
+      <c r="H28" s="208"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="208"/>
+      <c r="K28" s="112"/>
+      <c r="L28" s="112"/>
+      <c r="M28" s="112"/>
+      <c r="N28" s="112"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="123" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="126">
+      <c r="B29" s="125">
         <v>8143794.9000000004</v>
       </c>
-      <c r="C29" s="126">
+      <c r="C29" s="125">
         <v>5427351.9000000004</v>
       </c>
-      <c r="D29" s="126">
+      <c r="D29" s="125">
         <v>1483588.6</v>
       </c>
-      <c r="E29" s="126">
+      <c r="E29" s="125">
         <v>544882.69999999995</v>
       </c>
-    </row>
-    <row r="30" spans="1:5">
+      <c r="G29" s="208"/>
+      <c r="H29" s="208"/>
+      <c r="I29" s="208"/>
+      <c r="J29" s="208"/>
+      <c r="K29" s="112"/>
+      <c r="L29" s="112"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="112"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="26"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="A31" s="21"/>
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="A32" s="21"/>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="21"/>
       <c r="B33" s="39"/>
       <c r="C33" s="39"/>
       <c r="D33" s="39"/>
       <c r="E33" s="39"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="21"/>
       <c r="B34" s="40"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:A5"/>
@@ -27734,4184 +29102,5692 @@
       <c r="B12" s="15"/>
       <c r="C12" s="16"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="15"/>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="76" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="63"/>
       <c r="C14" s="64"/>
       <c r="D14" s="65"/>
       <c r="E14" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+      <selection activeCell="G1" sqref="G1:O1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="69.85546875" style="24" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="24" customWidth="1"/>
     <col min="6" max="6" width="30.7109375" style="24" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="246" t="s">
         <v>186</v>
       </c>
-      <c r="B1" s="205"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+    </row>
+    <row r="2" spans="1:14" s="36" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>55</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>1295353.3</v>
       </c>
       <c r="C6" s="74">
         <v>159958.29999999999</v>
       </c>
       <c r="D6" s="74">
         <v>116117</v>
       </c>
       <c r="E6" s="74">
         <v>9280.7000000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="210"/>
+      <c r="H6" s="210"/>
+      <c r="I6" s="210"/>
+      <c r="J6" s="210"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>433855.7</v>
       </c>
       <c r="C7" s="74">
         <v>1600</v>
       </c>
       <c r="D7" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E7" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="G7" s="210"/>
+      <c r="H7" s="210"/>
+      <c r="I7" s="209"/>
+      <c r="J7" s="209"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>891715</v>
       </c>
       <c r="C8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="G8" s="210"/>
+      <c r="H8" s="209"/>
+      <c r="I8" s="209"/>
+      <c r="J8" s="209"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>3765242.4</v>
       </c>
       <c r="C9" s="74">
         <v>27184.7</v>
       </c>
       <c r="D9" s="74">
         <v>230752.8</v>
       </c>
       <c r="E9" s="74">
         <v>3580</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="210"/>
+      <c r="H9" s="210"/>
+      <c r="I9" s="210"/>
+      <c r="J9" s="210"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>2034197.3</v>
       </c>
       <c r="C10" s="74">
         <v>229888</v>
       </c>
       <c r="D10" s="74">
         <v>283195.90000000002</v>
       </c>
       <c r="E10" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="209"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B11" s="74">
         <v>16763144.800000001</v>
       </c>
       <c r="C11" s="74">
         <v>1149675.8999999999</v>
       </c>
       <c r="D11" s="74">
         <v>6797779.2999999998</v>
       </c>
       <c r="E11" s="74">
         <v>77104.100000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="G11" s="210"/>
+      <c r="H11" s="210"/>
+      <c r="I11" s="210"/>
+      <c r="J11" s="210"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B12" s="74">
         <v>399426.9</v>
       </c>
       <c r="C12" s="74">
         <v>36472.6</v>
       </c>
       <c r="D12" s="74">
         <v>12426</v>
       </c>
       <c r="E12" s="74">
         <v>1883</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="210"/>
+      <c r="H12" s="210"/>
+      <c r="I12" s="210"/>
+      <c r="J12" s="210"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="112"/>
+      <c r="N12" s="112"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="74">
         <v>1041129.6</v>
       </c>
       <c r="C13" s="74">
         <v>10374.4</v>
       </c>
       <c r="D13" s="74">
         <v>613334</v>
       </c>
       <c r="E13" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="210"/>
+      <c r="H13" s="210"/>
+      <c r="I13" s="210"/>
+      <c r="J13" s="209"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+    </row>
+    <row r="14" spans="1:14" ht="22.5">
+      <c r="A14" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="74">
         <v>10996305.300000001</v>
       </c>
       <c r="C14" s="74">
         <v>282723.90000000002</v>
       </c>
       <c r="D14" s="74">
         <v>2828616.5</v>
       </c>
       <c r="E14" s="74">
         <v>10300</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="G14" s="210"/>
+      <c r="H14" s="210"/>
+      <c r="I14" s="210"/>
+      <c r="J14" s="210"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="112"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="74">
         <v>1663513.3</v>
       </c>
       <c r="C15" s="74">
         <v>13000</v>
       </c>
       <c r="D15" s="74">
         <v>58447</v>
       </c>
       <c r="E15" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="210"/>
+      <c r="H15" s="210"/>
+      <c r="I15" s="210"/>
+      <c r="J15" s="209"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="112"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="74">
         <v>1397123.6</v>
       </c>
       <c r="C16" s="74">
         <v>154707.70000000001</v>
       </c>
       <c r="D16" s="74">
         <v>81823</v>
       </c>
       <c r="E16" s="74">
         <v>66636</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="G16" s="210"/>
+      <c r="H16" s="210"/>
+      <c r="I16" s="210"/>
+      <c r="J16" s="210"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="74">
         <v>2402687.6</v>
       </c>
       <c r="C17" s="74">
         <v>321284.8</v>
       </c>
       <c r="D17" s="74">
         <v>269012.8</v>
       </c>
       <c r="E17" s="74">
         <v>189628.79999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="210"/>
+      <c r="H17" s="210"/>
+      <c r="I17" s="210"/>
+      <c r="J17" s="210"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="74">
         <v>4822110.8</v>
       </c>
       <c r="C18" s="74">
         <v>80265.5</v>
       </c>
       <c r="D18" s="74">
         <v>1886703</v>
       </c>
       <c r="E18" s="74">
         <v>8400</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="210"/>
+      <c r="H18" s="210"/>
+      <c r="I18" s="210"/>
+      <c r="J18" s="210"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="74">
         <v>4431609.9000000004</v>
       </c>
       <c r="C19" s="74">
         <v>99633.2</v>
       </c>
       <c r="D19" s="74">
         <v>499530.8</v>
       </c>
       <c r="E19" s="74">
         <v>9528</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="210"/>
+      <c r="H19" s="210"/>
+      <c r="I19" s="210"/>
+      <c r="J19" s="210"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="74">
         <v>88864</v>
       </c>
       <c r="C20" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D20" s="74">
         <v>15918</v>
       </c>
       <c r="E20" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="210"/>
+      <c r="H20" s="209"/>
+      <c r="I20" s="210"/>
+      <c r="J20" s="209"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B21" s="74">
         <v>7744696.5999999996</v>
       </c>
       <c r="C21" s="74">
         <v>337954.9</v>
       </c>
       <c r="D21" s="74">
         <v>2245269</v>
       </c>
       <c r="E21" s="74">
         <v>3181</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="G21" s="210"/>
+      <c r="H21" s="210"/>
+      <c r="I21" s="210"/>
+      <c r="J21" s="210"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B22" s="74">
         <v>3134396.2</v>
       </c>
       <c r="C22" s="74">
         <v>28973.9</v>
       </c>
       <c r="D22" s="74">
         <v>173083</v>
       </c>
       <c r="E22" s="74">
         <v>1210</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="210"/>
+      <c r="H22" s="210"/>
+      <c r="I22" s="210"/>
+      <c r="J22" s="210"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B23" s="74">
         <v>1580779.7</v>
       </c>
       <c r="C23" s="74">
         <v>883564</v>
       </c>
       <c r="D23" s="74">
         <v>147383.6</v>
       </c>
       <c r="E23" s="74">
         <v>20234.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="210"/>
+      <c r="H23" s="210"/>
+      <c r="I23" s="210"/>
+      <c r="J23" s="210"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="112"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="74">
         <v>2826289.3</v>
       </c>
       <c r="C24" s="74">
         <v>96611</v>
       </c>
       <c r="D24" s="74">
         <v>63420.3</v>
       </c>
       <c r="E24" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="210"/>
+      <c r="H24" s="210"/>
+      <c r="I24" s="210"/>
+      <c r="J24" s="209"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B25" s="74">
         <v>4372466.8</v>
       </c>
       <c r="C25" s="74">
         <v>4422.1000000000004</v>
       </c>
       <c r="D25" s="74">
         <v>1528693.4</v>
       </c>
       <c r="E25" s="74">
         <v>1925.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="210"/>
+      <c r="H25" s="210"/>
+      <c r="I25" s="210"/>
+      <c r="J25" s="210"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="112"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B26" s="74">
         <v>14653358</v>
       </c>
       <c r="C26" s="74">
         <v>2310213.5</v>
       </c>
       <c r="D26" s="74">
         <v>3303903</v>
       </c>
       <c r="E26" s="74">
         <v>75821</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="210"/>
+      <c r="H26" s="210"/>
+      <c r="I26" s="210"/>
+      <c r="J26" s="210"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="122" t="s">
         <v>165</v>
       </c>
-      <c r="B27" s="134">
+      <c r="B27" s="133">
         <v>3357878</v>
       </c>
-      <c r="C27" s="134">
+      <c r="C27" s="133">
         <v>391056.2</v>
       </c>
-      <c r="D27" s="134">
+      <c r="D27" s="133">
         <v>204592.9</v>
       </c>
-      <c r="E27" s="134">
+      <c r="E27" s="133">
         <v>67454.399999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="210"/>
+      <c r="H27" s="210"/>
+      <c r="I27" s="210"/>
+      <c r="J27" s="210"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="112"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="122" t="s">
         <v>166</v>
       </c>
-      <c r="B28" s="126">
+      <c r="B28" s="125">
         <v>109890449.8</v>
       </c>
-      <c r="C28" s="126">
+      <c r="C28" s="125">
         <v>34438414.899999999</v>
       </c>
-      <c r="D28" s="126">
+      <c r="D28" s="125">
         <v>13252455.1</v>
       </c>
-      <c r="E28" s="126">
+      <c r="E28" s="125">
         <v>1414932</v>
       </c>
-    </row>
-    <row r="29" spans="1:5" ht="12" customHeight="1">
+      <c r="G28" s="210"/>
+      <c r="H28" s="210"/>
+      <c r="I28" s="210"/>
+      <c r="J28" s="210"/>
+      <c r="K28" s="112"/>
+      <c r="L28" s="112"/>
+      <c r="M28" s="112"/>
+      <c r="N28" s="112"/>
+    </row>
+    <row r="29" spans="1:14" ht="12" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="24" customHeight="1">
+    <row r="30" spans="1:14" ht="24" customHeight="1">
       <c r="A30" s="21"/>
       <c r="B30" s="39"/>
       <c r="C30" s="39"/>
       <c r="D30" s="39"/>
       <c r="E30" s="39"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="A31" s="21"/>
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="A32" s="21"/>
       <c r="B32" s="40"/>
       <c r="C32" s="21"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="40" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E34"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+      <selection activeCell="G1" sqref="G1:O1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="70" style="31" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="32" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="31" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="41" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>2345114.7999999998</v>
       </c>
       <c r="C6" s="74">
         <v>383881.6</v>
       </c>
       <c r="D6" s="74">
         <v>122178</v>
       </c>
       <c r="E6" s="74">
         <v>29712</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="212"/>
+      <c r="H6" s="212"/>
+      <c r="I6" s="212"/>
+      <c r="J6" s="212"/>
+      <c r="K6" s="198"/>
+      <c r="L6" s="198"/>
+      <c r="M6" s="198"/>
+      <c r="N6" s="198"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>1240559.1000000001</v>
       </c>
       <c r="C7" s="74">
         <v>195821.7</v>
       </c>
       <c r="D7" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E7" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="G7" s="212"/>
+      <c r="H7" s="212"/>
+      <c r="I7" s="211"/>
+      <c r="J7" s="211"/>
+      <c r="K7" s="198"/>
+      <c r="L7" s="198"/>
+      <c r="M7" s="198"/>
+      <c r="N7" s="198"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>940788</v>
       </c>
       <c r="C8" s="74">
         <v>2317.1999999999998</v>
       </c>
       <c r="D8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="G8" s="212"/>
+      <c r="H8" s="212"/>
+      <c r="I8" s="211"/>
+      <c r="J8" s="211"/>
+      <c r="K8" s="198"/>
+      <c r="L8" s="198"/>
+      <c r="M8" s="198"/>
+      <c r="N8" s="198"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>19744967.399999999</v>
       </c>
       <c r="C9" s="74">
         <v>1442474.7</v>
       </c>
       <c r="D9" s="74">
         <v>21824</v>
       </c>
       <c r="E9" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="212"/>
+      <c r="H9" s="212"/>
+      <c r="I9" s="212"/>
+      <c r="J9" s="211"/>
+      <c r="K9" s="198"/>
+      <c r="L9" s="198"/>
+      <c r="M9" s="198"/>
+      <c r="N9" s="198"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>28469126.199999999</v>
       </c>
       <c r="C10" s="74">
         <v>5602256.7000000002</v>
       </c>
       <c r="D10" s="74">
         <v>17450.5</v>
       </c>
       <c r="E10" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="G10" s="212"/>
+      <c r="H10" s="212"/>
+      <c r="I10" s="212"/>
+      <c r="J10" s="211"/>
+      <c r="K10" s="198"/>
+      <c r="L10" s="198"/>
+      <c r="M10" s="198"/>
+      <c r="N10" s="198"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="74">
         <v>83138</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E11" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="G11" s="212"/>
+      <c r="H11" s="211"/>
+      <c r="I11" s="211"/>
+      <c r="J11" s="211"/>
+      <c r="K11" s="198"/>
+      <c r="L11" s="198"/>
+      <c r="M11" s="198"/>
+      <c r="N11" s="198"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>117521034</v>
       </c>
       <c r="C12" s="74">
         <v>9609990</v>
       </c>
       <c r="D12" s="74">
         <v>1316312.8</v>
       </c>
       <c r="E12" s="74">
         <v>53415</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="212"/>
+      <c r="H12" s="212"/>
+      <c r="I12" s="212"/>
+      <c r="J12" s="212"/>
+      <c r="K12" s="198"/>
+      <c r="L12" s="198"/>
+      <c r="M12" s="198"/>
+      <c r="N12" s="198"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>4351737.9000000004</v>
       </c>
       <c r="C13" s="74">
         <v>187622</v>
       </c>
       <c r="D13" s="74">
         <v>58548</v>
       </c>
       <c r="E13" s="74">
         <v>4014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="212"/>
+      <c r="H13" s="212"/>
+      <c r="I13" s="212"/>
+      <c r="J13" s="212"/>
+      <c r="K13" s="198"/>
+      <c r="L13" s="198"/>
+      <c r="M13" s="198"/>
+      <c r="N13" s="198"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>1833341.1</v>
       </c>
       <c r="C14" s="74">
         <v>5730.8</v>
       </c>
       <c r="D14" s="74">
         <v>2000</v>
       </c>
       <c r="E14" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="G14" s="212"/>
+      <c r="H14" s="212"/>
+      <c r="I14" s="212"/>
+      <c r="J14" s="211"/>
+      <c r="K14" s="198"/>
+      <c r="L14" s="198"/>
+      <c r="M14" s="198"/>
+      <c r="N14" s="198"/>
+    </row>
+    <row r="15" spans="1:14" ht="22.5">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>104388108</v>
       </c>
       <c r="C15" s="74">
         <v>608970.19999999995</v>
       </c>
       <c r="D15" s="74">
         <v>2765565.5</v>
       </c>
       <c r="E15" s="74">
         <v>4418</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="212"/>
+      <c r="H15" s="212"/>
+      <c r="I15" s="212"/>
+      <c r="J15" s="212"/>
+      <c r="K15" s="198"/>
+      <c r="L15" s="198"/>
+      <c r="M15" s="198"/>
+      <c r="N15" s="198"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>8575864.9000000004</v>
       </c>
       <c r="C16" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D16" s="74">
         <v>10583</v>
       </c>
       <c r="E16" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="G16" s="212"/>
+      <c r="H16" s="211"/>
+      <c r="I16" s="212"/>
+      <c r="J16" s="211"/>
+      <c r="K16" s="198"/>
+      <c r="L16" s="198"/>
+      <c r="M16" s="198"/>
+      <c r="N16" s="198"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>15302755.1</v>
       </c>
       <c r="C17" s="74">
         <v>1030918.3</v>
       </c>
       <c r="D17" s="74">
         <v>222790</v>
       </c>
       <c r="E17" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="212"/>
+      <c r="H17" s="212"/>
+      <c r="I17" s="212"/>
+      <c r="J17" s="211"/>
+      <c r="K17" s="198"/>
+      <c r="L17" s="198"/>
+      <c r="M17" s="198"/>
+      <c r="N17" s="198"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>10088633.199999999</v>
       </c>
       <c r="C18" s="74">
         <v>1087741.1000000001</v>
       </c>
       <c r="D18" s="74">
         <v>94794.8</v>
       </c>
       <c r="E18" s="74">
         <v>8366</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="212"/>
+      <c r="H18" s="212"/>
+      <c r="I18" s="212"/>
+      <c r="J18" s="212"/>
+      <c r="K18" s="198"/>
+      <c r="L18" s="198"/>
+      <c r="M18" s="198"/>
+      <c r="N18" s="198"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>4002362.8</v>
       </c>
       <c r="C19" s="74">
         <v>929121.9</v>
       </c>
       <c r="D19" s="74">
         <v>1738132.8</v>
       </c>
       <c r="E19" s="74">
         <v>3222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="212"/>
+      <c r="H19" s="212"/>
+      <c r="I19" s="212"/>
+      <c r="J19" s="212"/>
+      <c r="K19" s="198"/>
+      <c r="L19" s="198"/>
+      <c r="M19" s="198"/>
+      <c r="N19" s="198"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>31165328.199999999</v>
       </c>
       <c r="C20" s="74">
         <v>1770527</v>
       </c>
       <c r="D20" s="74">
         <v>471441</v>
       </c>
       <c r="E20" s="74">
         <v>3135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="212"/>
+      <c r="H20" s="212"/>
+      <c r="I20" s="212"/>
+      <c r="J20" s="212"/>
+      <c r="K20" s="198"/>
+      <c r="L20" s="198"/>
+      <c r="M20" s="198"/>
+      <c r="N20" s="198"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>5771714</v>
       </c>
       <c r="C21" s="74">
         <v>3154</v>
       </c>
       <c r="D21" s="74">
         <v>54972</v>
       </c>
       <c r="E21" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="G21" s="212"/>
+      <c r="H21" s="212"/>
+      <c r="I21" s="212"/>
+      <c r="J21" s="211"/>
+      <c r="K21" s="198"/>
+      <c r="L21" s="198"/>
+      <c r="M21" s="198"/>
+      <c r="N21" s="198"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>31702212.100000001</v>
       </c>
       <c r="C22" s="74">
         <v>97252</v>
       </c>
       <c r="D22" s="74">
         <v>146342</v>
       </c>
       <c r="E22" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="212"/>
+      <c r="H22" s="212"/>
+      <c r="I22" s="212"/>
+      <c r="J22" s="211"/>
+      <c r="K22" s="198"/>
+      <c r="L22" s="198"/>
+      <c r="M22" s="198"/>
+      <c r="N22" s="198"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>18074993.699999999</v>
       </c>
       <c r="C23" s="74">
         <v>2106297.6</v>
       </c>
       <c r="D23" s="74">
         <v>213595</v>
       </c>
       <c r="E23" s="74">
         <v>24970</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="212"/>
+      <c r="H23" s="212"/>
+      <c r="I23" s="212"/>
+      <c r="J23" s="212"/>
+      <c r="K23" s="198"/>
+      <c r="L23" s="198"/>
+      <c r="M23" s="198"/>
+      <c r="N23" s="198"/>
+    </row>
+    <row r="24" spans="1:14" s="24" customFormat="1">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>11342026.1</v>
       </c>
       <c r="C24" s="74">
         <v>1804205.3</v>
       </c>
       <c r="D24" s="74">
         <v>227357.2</v>
       </c>
       <c r="E24" s="74">
         <v>48205.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="212"/>
+      <c r="H24" s="212"/>
+      <c r="I24" s="212"/>
+      <c r="J24" s="212"/>
+      <c r="K24" s="198"/>
+      <c r="L24" s="198"/>
+      <c r="M24" s="198"/>
+      <c r="N24" s="198"/>
+    </row>
+    <row r="25" spans="1:14" s="24" customFormat="1">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>7282171</v>
       </c>
       <c r="C25" s="74">
         <v>1206511.6000000001</v>
       </c>
       <c r="D25" s="74">
         <v>3255</v>
       </c>
       <c r="E25" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="212"/>
+      <c r="H25" s="212"/>
+      <c r="I25" s="212"/>
+      <c r="J25" s="211"/>
+      <c r="K25" s="198"/>
+      <c r="L25" s="198"/>
+      <c r="M25" s="198"/>
+      <c r="N25" s="198"/>
+    </row>
+    <row r="26" spans="1:14" s="24" customFormat="1">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>12480705.699999999</v>
       </c>
       <c r="C26" s="74">
         <v>249483.1</v>
       </c>
       <c r="D26" s="74">
         <v>3451636.7</v>
       </c>
       <c r="E26" s="74">
         <v>6310.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="212"/>
+      <c r="H26" s="212"/>
+      <c r="I26" s="212"/>
+      <c r="J26" s="212"/>
+      <c r="K26" s="198"/>
+      <c r="L26" s="198"/>
+      <c r="M26" s="198"/>
+      <c r="N26" s="198"/>
+    </row>
+    <row r="27" spans="1:14" s="24" customFormat="1">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>40665543.799999997</v>
       </c>
       <c r="C27" s="74">
         <v>9113498.5</v>
       </c>
       <c r="D27" s="74">
         <v>4985464</v>
       </c>
       <c r="E27" s="74">
         <v>30705</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="212"/>
+      <c r="H27" s="212"/>
+      <c r="I27" s="212"/>
+      <c r="J27" s="212"/>
+      <c r="K27" s="198"/>
+      <c r="L27" s="198"/>
+      <c r="M27" s="198"/>
+      <c r="N27" s="198"/>
+    </row>
+    <row r="28" spans="1:14" s="24" customFormat="1">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="74">
         <v>5799382.7999999998</v>
       </c>
       <c r="C28" s="74">
         <v>3212264.7</v>
       </c>
       <c r="D28" s="74">
         <v>72978.100000000006</v>
       </c>
       <c r="E28" s="74">
         <v>34886.699999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="G28" s="212"/>
+      <c r="H28" s="212"/>
+      <c r="I28" s="212"/>
+      <c r="J28" s="212"/>
+      <c r="K28" s="198"/>
+      <c r="L28" s="198"/>
+      <c r="M28" s="198"/>
+      <c r="N28" s="198"/>
+    </row>
+    <row r="29" spans="1:14" s="24" customFormat="1">
+      <c r="A29" s="122" t="s">
         <v>166</v>
       </c>
       <c r="B29" s="74">
         <v>16577691.1</v>
       </c>
       <c r="C29" s="74">
         <v>16264420</v>
       </c>
       <c r="D29" s="74">
         <v>290617.59999999998</v>
       </c>
       <c r="E29" s="74">
         <v>255197.7</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" s="24" customFormat="1">
+      <c r="G29" s="212"/>
+      <c r="H29" s="212"/>
+      <c r="I29" s="212"/>
+      <c r="J29" s="212"/>
+      <c r="K29" s="198"/>
+      <c r="L29" s="198"/>
+      <c r="M29" s="198"/>
+      <c r="N29" s="198"/>
+    </row>
+    <row r="30" spans="1:14" s="24" customFormat="1">
       <c r="A30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
       <c r="E30" s="38"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="44"/>
       <c r="C33" s="44"/>
       <c r="D33" s="44"/>
       <c r="E33" s="44"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="47"/>
       <c r="C34" s="48"/>
       <c r="D34" s="48"/>
       <c r="E34" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="42" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+      <selection activeCell="G1" sqref="G1:O1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="69.42578125" style="24" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="24" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="246" t="s">
         <v>188</v>
       </c>
-      <c r="B1" s="205"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+    </row>
+    <row r="2" spans="1:14" s="36" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>1561971</v>
       </c>
       <c r="C6" s="74">
         <v>324656.5</v>
       </c>
       <c r="D6" s="74">
         <v>275293</v>
       </c>
       <c r="E6" s="74">
         <v>44923</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="214"/>
+      <c r="H6" s="214"/>
+      <c r="I6" s="214"/>
+      <c r="J6" s="214"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>744327.6</v>
       </c>
       <c r="C7" s="74">
         <v>690996.5</v>
       </c>
       <c r="D7" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E7" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="G7" s="214"/>
+      <c r="H7" s="214"/>
+      <c r="I7" s="213"/>
+      <c r="J7" s="213"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>821735.9</v>
       </c>
       <c r="C8" s="74">
         <v>88898.8</v>
       </c>
       <c r="D8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="G8" s="214"/>
+      <c r="H8" s="214"/>
+      <c r="I8" s="213"/>
+      <c r="J8" s="213"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>13262127.699999999</v>
       </c>
       <c r="C9" s="74">
         <v>126104.6</v>
       </c>
       <c r="D9" s="74">
         <v>203868</v>
       </c>
       <c r="E9" s="74">
         <v>49923</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="214"/>
+      <c r="H9" s="214"/>
+      <c r="I9" s="214"/>
+      <c r="J9" s="214"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>3883854</v>
       </c>
       <c r="C10" s="74">
         <v>36851.699999999997</v>
       </c>
       <c r="D10" s="74">
         <v>47236.4</v>
       </c>
       <c r="E10" s="74">
         <v>20139.400000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="G10" s="214"/>
+      <c r="H10" s="214"/>
+      <c r="I10" s="214"/>
+      <c r="J10" s="214"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="74">
         <v>985687</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E11" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="G11" s="214"/>
+      <c r="H11" s="213"/>
+      <c r="I11" s="213"/>
+      <c r="J11" s="213"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>71197185.400000006</v>
       </c>
       <c r="C12" s="74">
         <v>12933446.1</v>
       </c>
       <c r="D12" s="74">
         <v>1018418.4</v>
       </c>
       <c r="E12" s="74">
         <v>147057.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="214"/>
+      <c r="H12" s="214"/>
+      <c r="I12" s="214"/>
+      <c r="J12" s="214"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="112"/>
+      <c r="N12" s="112"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>3180270.6</v>
       </c>
       <c r="C13" s="74">
         <v>129186.2</v>
       </c>
       <c r="D13" s="74">
         <v>37766.5</v>
       </c>
       <c r="E13" s="74">
         <v>7509.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="214"/>
+      <c r="H13" s="214"/>
+      <c r="I13" s="214"/>
+      <c r="J13" s="214"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>3179682.3</v>
       </c>
       <c r="C14" s="74">
         <v>2755217</v>
       </c>
       <c r="D14" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E14" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="G14" s="214"/>
+      <c r="H14" s="214"/>
+      <c r="I14" s="213"/>
+      <c r="J14" s="213"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="112"/>
+    </row>
+    <row r="15" spans="1:14" ht="12" customHeight="1">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>24952485.399999999</v>
       </c>
       <c r="C15" s="74">
         <v>1917168.6</v>
       </c>
       <c r="D15" s="74">
         <v>324801.40000000002</v>
       </c>
       <c r="E15" s="74">
         <v>115630.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="214"/>
+      <c r="H15" s="214"/>
+      <c r="I15" s="214"/>
+      <c r="J15" s="214"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="112"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>3134238.7</v>
       </c>
       <c r="C16" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D16" s="74">
         <v>4900</v>
       </c>
       <c r="E16" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="G16" s="214"/>
+      <c r="H16" s="213"/>
+      <c r="I16" s="214"/>
+      <c r="J16" s="213"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>4118912.4</v>
       </c>
       <c r="C17" s="74">
         <v>825641.1</v>
       </c>
       <c r="D17" s="74">
         <v>261740.6</v>
       </c>
       <c r="E17" s="74">
         <v>13310</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="214"/>
+      <c r="H17" s="214"/>
+      <c r="I17" s="214"/>
+      <c r="J17" s="214"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>5231134.9000000004</v>
       </c>
       <c r="C18" s="74">
         <v>954560.1</v>
       </c>
       <c r="D18" s="74">
         <v>157340</v>
       </c>
       <c r="E18" s="74">
         <v>30921.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="214"/>
+      <c r="H18" s="214"/>
+      <c r="I18" s="214"/>
+      <c r="J18" s="214"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>3057826.5</v>
       </c>
       <c r="C19" s="74">
         <v>112353</v>
       </c>
       <c r="D19" s="74">
         <v>2570478.1</v>
       </c>
       <c r="E19" s="74">
         <v>14644.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="214"/>
+      <c r="H19" s="214"/>
+      <c r="I19" s="214"/>
+      <c r="J19" s="214"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>13553839.5</v>
       </c>
       <c r="C20" s="74">
         <v>291770.09999999998</v>
       </c>
       <c r="D20" s="74">
         <v>803141.6</v>
       </c>
       <c r="E20" s="74">
         <v>46285.599999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="214"/>
+      <c r="H20" s="214"/>
+      <c r="I20" s="214"/>
+      <c r="J20" s="214"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>1592624.7</v>
       </c>
       <c r="C21" s="74">
         <v>37791.699999999997</v>
       </c>
       <c r="D21" s="74">
         <v>370174</v>
       </c>
       <c r="E21" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="G21" s="214"/>
+      <c r="H21" s="214"/>
+      <c r="I21" s="214"/>
+      <c r="J21" s="213"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>12633624.9</v>
       </c>
       <c r="C22" s="74">
         <v>121312.6</v>
       </c>
       <c r="D22" s="74">
         <v>91073</v>
       </c>
       <c r="E22" s="74">
         <v>1761</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="214"/>
+      <c r="H22" s="214"/>
+      <c r="I22" s="214"/>
+      <c r="J22" s="214"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>14415528.300000001</v>
       </c>
       <c r="C23" s="74">
         <v>505641.7</v>
       </c>
       <c r="D23" s="74">
         <v>510174</v>
       </c>
       <c r="E23" s="74">
         <v>19529</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="214"/>
+      <c r="H23" s="214"/>
+      <c r="I23" s="214"/>
+      <c r="J23" s="214"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="112"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>3668055.3</v>
       </c>
       <c r="C24" s="74">
         <v>608271.69999999995</v>
       </c>
       <c r="D24" s="74">
         <v>77961.600000000006</v>
       </c>
       <c r="E24" s="74">
         <v>36038.800000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="214"/>
+      <c r="H24" s="214"/>
+      <c r="I24" s="214"/>
+      <c r="J24" s="214"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>3437334.5</v>
       </c>
       <c r="C25" s="74">
         <v>413873</v>
       </c>
       <c r="D25" s="74">
         <v>42376.9</v>
       </c>
       <c r="E25" s="74">
         <v>6120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="214"/>
+      <c r="H25" s="214"/>
+      <c r="I25" s="214"/>
+      <c r="J25" s="214"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="112"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>6618375.9000000004</v>
       </c>
       <c r="C26" s="74">
         <v>2269.8000000000002</v>
       </c>
       <c r="D26" s="74">
         <v>2856156</v>
       </c>
       <c r="E26" s="74">
         <v>2269.8000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="214"/>
+      <c r="H26" s="214"/>
+      <c r="I26" s="214"/>
+      <c r="J26" s="214"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>15915016.9</v>
       </c>
       <c r="C27" s="74">
         <v>3984826.8</v>
       </c>
       <c r="D27" s="74">
         <v>4307146.0999999996</v>
       </c>
       <c r="E27" s="74">
         <v>91053.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="214"/>
+      <c r="H27" s="214"/>
+      <c r="I27" s="214"/>
+      <c r="J27" s="214"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="112"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="74">
         <v>4414383.0999999996</v>
       </c>
       <c r="C28" s="74">
         <v>2206524.2000000002</v>
       </c>
       <c r="D28" s="74">
         <v>227038</v>
       </c>
       <c r="E28" s="74">
         <v>192870.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="124" t="s">
+      <c r="G28" s="214"/>
+      <c r="H28" s="214"/>
+      <c r="I28" s="214"/>
+      <c r="J28" s="214"/>
+      <c r="K28" s="112"/>
+      <c r="L28" s="112"/>
+      <c r="M28" s="112"/>
+      <c r="N28" s="112"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="123" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="126">
+      <c r="B29" s="125">
         <v>17358875.100000001</v>
       </c>
-      <c r="C29" s="126">
+      <c r="C29" s="125">
         <v>15818602.199999999</v>
       </c>
-      <c r="D29" s="126">
+      <c r="D29" s="125">
         <v>903989.4</v>
       </c>
-      <c r="E29" s="126">
+      <c r="E29" s="125">
         <v>852140.9</v>
       </c>
-    </row>
-    <row r="30" spans="1:5">
+      <c r="G29" s="214"/>
+      <c r="H29" s="214"/>
+      <c r="I29" s="214"/>
+      <c r="J29" s="214"/>
+      <c r="K29" s="112"/>
+      <c r="L29" s="112"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="112"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="44" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E36"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G31" sqref="G31"/>
+      <selection activeCell="G1" sqref="G1:O1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="71.85546875" style="31" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="32" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="31" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>189</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="41" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14" ht="12" customHeight="1">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>2098026.7000000002</v>
       </c>
       <c r="C6" s="74">
         <v>242960.9</v>
       </c>
       <c r="D6" s="74">
         <v>35299</v>
       </c>
       <c r="E6" s="74">
         <v>20375</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="216"/>
+      <c r="H6" s="216"/>
+      <c r="I6" s="216"/>
+      <c r="J6" s="216"/>
+      <c r="K6" s="198"/>
+      <c r="L6" s="198"/>
+      <c r="M6" s="198"/>
+      <c r="N6" s="198"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>1615178</v>
       </c>
       <c r="C7" s="74">
         <v>1583978</v>
       </c>
       <c r="D7" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E7" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="G7" s="216"/>
+      <c r="H7" s="216"/>
+      <c r="I7" s="215"/>
+      <c r="J7" s="215"/>
+      <c r="K7" s="198"/>
+      <c r="L7" s="198"/>
+      <c r="M7" s="198"/>
+      <c r="N7" s="198"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>648378.30000000005</v>
       </c>
       <c r="C8" s="74">
         <v>6570</v>
       </c>
       <c r="D8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="G8" s="216"/>
+      <c r="H8" s="216"/>
+      <c r="I8" s="215"/>
+      <c r="J8" s="215"/>
+      <c r="K8" s="198"/>
+      <c r="L8" s="198"/>
+      <c r="M8" s="198"/>
+      <c r="N8" s="198"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>2284712.4</v>
       </c>
       <c r="C9" s="74">
         <v>17683.3</v>
       </c>
       <c r="D9" s="74">
         <v>333121.59999999998</v>
       </c>
       <c r="E9" s="74">
         <v>14850</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="216"/>
+      <c r="H9" s="216"/>
+      <c r="I9" s="216"/>
+      <c r="J9" s="216"/>
+      <c r="K9" s="198"/>
+      <c r="L9" s="198"/>
+      <c r="M9" s="198"/>
+      <c r="N9" s="198"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>804798.9</v>
       </c>
       <c r="C10" s="74">
         <v>313698.3</v>
       </c>
       <c r="D10" s="74">
         <v>56232</v>
       </c>
       <c r="E10" s="74">
         <v>1800</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="G10" s="216"/>
+      <c r="H10" s="216"/>
+      <c r="I10" s="216"/>
+      <c r="J10" s="216"/>
+      <c r="K10" s="198"/>
+      <c r="L10" s="198"/>
+      <c r="M10" s="198"/>
+      <c r="N10" s="198"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="74">
         <v>176367.7</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E11" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="G11" s="216"/>
+      <c r="H11" s="215"/>
+      <c r="I11" s="215"/>
+      <c r="J11" s="215"/>
+      <c r="K11" s="198"/>
+      <c r="L11" s="198"/>
+      <c r="M11" s="198"/>
+      <c r="N11" s="198"/>
+    </row>
+    <row r="12" spans="1:14" s="43" customFormat="1" ht="12.75">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>9144748.1999999993</v>
       </c>
       <c r="C12" s="74">
         <v>632852.1</v>
       </c>
       <c r="D12" s="74">
         <v>1305478.8999999999</v>
       </c>
       <c r="E12" s="74">
         <v>256903.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="216"/>
+      <c r="H12" s="216"/>
+      <c r="I12" s="216"/>
+      <c r="J12" s="216"/>
+      <c r="K12" s="198"/>
+      <c r="L12" s="198"/>
+      <c r="M12" s="198"/>
+      <c r="N12" s="198"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>400126.8</v>
       </c>
       <c r="C13" s="74">
         <v>88238.3</v>
       </c>
       <c r="D13" s="74">
         <v>68629</v>
       </c>
       <c r="E13" s="74">
         <v>67429</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="216"/>
+      <c r="H13" s="216"/>
+      <c r="I13" s="216"/>
+      <c r="J13" s="216"/>
+      <c r="K13" s="198"/>
+      <c r="L13" s="198"/>
+      <c r="M13" s="198"/>
+      <c r="N13" s="198"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>10829</v>
       </c>
       <c r="C14" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D14" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E14" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="G14" s="216"/>
+      <c r="H14" s="215"/>
+      <c r="I14" s="215"/>
+      <c r="J14" s="215"/>
+      <c r="K14" s="198"/>
+      <c r="L14" s="198"/>
+      <c r="M14" s="198"/>
+      <c r="N14" s="198"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>42092074.799999997</v>
       </c>
       <c r="C15" s="74">
         <v>179385.7</v>
       </c>
       <c r="D15" s="74">
         <v>25373783.199999999</v>
       </c>
       <c r="E15" s="74">
         <v>24857</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="216"/>
+      <c r="H15" s="216"/>
+      <c r="I15" s="216"/>
+      <c r="J15" s="216"/>
+      <c r="K15" s="198"/>
+      <c r="L15" s="198"/>
+      <c r="M15" s="198"/>
+      <c r="N15" s="198"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>246748.7</v>
       </c>
       <c r="C16" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D16" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E16" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="G16" s="216"/>
+      <c r="H16" s="215"/>
+      <c r="I16" s="215"/>
+      <c r="J16" s="215"/>
+      <c r="K16" s="198"/>
+      <c r="L16" s="198"/>
+      <c r="M16" s="198"/>
+      <c r="N16" s="198"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>1101798</v>
       </c>
       <c r="C17" s="74">
         <v>63627.6</v>
       </c>
       <c r="D17" s="74">
         <v>31580.400000000001</v>
       </c>
       <c r="E17" s="74">
         <v>13271.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="216"/>
+      <c r="H17" s="216"/>
+      <c r="I17" s="216"/>
+      <c r="J17" s="216"/>
+      <c r="K17" s="198"/>
+      <c r="L17" s="198"/>
+      <c r="M17" s="198"/>
+      <c r="N17" s="198"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>1536727.4</v>
       </c>
       <c r="C18" s="74">
         <v>110569.8</v>
       </c>
       <c r="D18" s="74">
         <v>11530</v>
       </c>
       <c r="E18" s="74">
         <v>9565</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="216"/>
+      <c r="H18" s="216"/>
+      <c r="I18" s="216"/>
+      <c r="J18" s="216"/>
+      <c r="K18" s="198"/>
+      <c r="L18" s="198"/>
+      <c r="M18" s="198"/>
+      <c r="N18" s="198"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>4814091.7</v>
       </c>
       <c r="C19" s="74">
         <v>352876.79999999999</v>
       </c>
       <c r="D19" s="74">
         <v>3335317.6</v>
       </c>
       <c r="E19" s="74">
         <v>312921.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="216"/>
+      <c r="H19" s="216"/>
+      <c r="I19" s="216"/>
+      <c r="J19" s="216"/>
+      <c r="K19" s="198"/>
+      <c r="L19" s="198"/>
+      <c r="M19" s="198"/>
+      <c r="N19" s="198"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>5005376.5999999996</v>
       </c>
       <c r="C20" s="74">
         <v>39801.300000000003</v>
       </c>
       <c r="D20" s="74">
         <v>1257095.8</v>
       </c>
       <c r="E20" s="74">
         <v>37937.800000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="216"/>
+      <c r="H20" s="216"/>
+      <c r="I20" s="216"/>
+      <c r="J20" s="216"/>
+      <c r="K20" s="198"/>
+      <c r="L20" s="198"/>
+      <c r="M20" s="198"/>
+      <c r="N20" s="198"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>3989363</v>
       </c>
       <c r="C21" s="74">
         <v>750</v>
       </c>
       <c r="D21" s="74">
         <v>750</v>
       </c>
       <c r="E21" s="74">
         <v>750</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="G21" s="216"/>
+      <c r="H21" s="216"/>
+      <c r="I21" s="216"/>
+      <c r="J21" s="216"/>
+      <c r="K21" s="198"/>
+      <c r="L21" s="198"/>
+      <c r="M21" s="198"/>
+      <c r="N21" s="198"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>11461850.4</v>
       </c>
       <c r="C22" s="74">
         <v>59105.2</v>
       </c>
       <c r="D22" s="74">
         <v>1649969</v>
       </c>
       <c r="E22" s="74">
         <v>40000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="216"/>
+      <c r="H22" s="216"/>
+      <c r="I22" s="216"/>
+      <c r="J22" s="216"/>
+      <c r="K22" s="198"/>
+      <c r="L22" s="198"/>
+      <c r="M22" s="198"/>
+      <c r="N22" s="198"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>4617538.4000000004</v>
       </c>
       <c r="C23" s="74">
         <v>19526.599999999999</v>
       </c>
       <c r="D23" s="74">
         <v>660987</v>
       </c>
       <c r="E23" s="74">
         <v>620</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="216"/>
+      <c r="H23" s="216"/>
+      <c r="I23" s="216"/>
+      <c r="J23" s="216"/>
+      <c r="K23" s="198"/>
+      <c r="L23" s="198"/>
+      <c r="M23" s="198"/>
+      <c r="N23" s="198"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>2121822.2999999998</v>
       </c>
       <c r="C24" s="74">
         <v>287697.09999999998</v>
       </c>
       <c r="D24" s="74">
         <v>60486</v>
       </c>
       <c r="E24" s="74">
         <v>31460</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="216"/>
+      <c r="H24" s="216"/>
+      <c r="I24" s="216"/>
+      <c r="J24" s="216"/>
+      <c r="K24" s="198"/>
+      <c r="L24" s="198"/>
+      <c r="M24" s="198"/>
+      <c r="N24" s="198"/>
+    </row>
+    <row r="25" spans="1:14" s="24" customFormat="1">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>3675879.6</v>
       </c>
       <c r="C25" s="74">
         <v>342354.7</v>
       </c>
       <c r="D25" s="74">
         <v>56644.7</v>
       </c>
       <c r="E25" s="74">
         <v>5175.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="216"/>
+      <c r="H25" s="216"/>
+      <c r="I25" s="216"/>
+      <c r="J25" s="216"/>
+      <c r="K25" s="198"/>
+      <c r="L25" s="198"/>
+      <c r="M25" s="198"/>
+      <c r="N25" s="198"/>
+    </row>
+    <row r="26" spans="1:14" s="24" customFormat="1">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>5322386.5999999996</v>
       </c>
       <c r="C26" s="74">
         <v>4589.2</v>
       </c>
       <c r="D26" s="74">
         <v>2298440.1</v>
       </c>
       <c r="E26" s="74">
         <v>2875</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="216"/>
+      <c r="H26" s="216"/>
+      <c r="I26" s="216"/>
+      <c r="J26" s="216"/>
+      <c r="K26" s="198"/>
+      <c r="L26" s="198"/>
+      <c r="M26" s="198"/>
+      <c r="N26" s="198"/>
+    </row>
+    <row r="27" spans="1:14" s="24" customFormat="1">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>11378948.199999999</v>
       </c>
       <c r="C27" s="74">
         <v>737349.5</v>
       </c>
       <c r="D27" s="74">
         <v>8597618</v>
       </c>
       <c r="E27" s="74">
         <v>350566.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="216"/>
+      <c r="H27" s="216"/>
+      <c r="I27" s="216"/>
+      <c r="J27" s="216"/>
+      <c r="K27" s="198"/>
+      <c r="L27" s="198"/>
+      <c r="M27" s="198"/>
+      <c r="N27" s="198"/>
+    </row>
+    <row r="28" spans="1:14" s="24" customFormat="1">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="74">
         <v>1276316.7</v>
       </c>
       <c r="C28" s="74">
         <v>195597.4</v>
       </c>
       <c r="D28" s="74">
         <v>203829.3</v>
       </c>
       <c r="E28" s="74">
         <v>126539.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="124" t="s">
+      <c r="G28" s="216"/>
+      <c r="H28" s="216"/>
+      <c r="I28" s="216"/>
+      <c r="J28" s="216"/>
+      <c r="K28" s="198"/>
+      <c r="L28" s="198"/>
+      <c r="M28" s="198"/>
+      <c r="N28" s="198"/>
+    </row>
+    <row r="29" spans="1:14" s="24" customFormat="1">
+      <c r="A29" s="123" t="s">
         <v>166</v>
       </c>
       <c r="B29" s="74">
         <v>12824448.199999999</v>
       </c>
       <c r="C29" s="74">
         <v>3885699.4</v>
       </c>
       <c r="D29" s="74">
         <v>2082022.8</v>
       </c>
       <c r="E29" s="74">
         <v>1043262.5</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" s="24" customFormat="1">
+      <c r="G29" s="216"/>
+      <c r="H29" s="216"/>
+      <c r="I29" s="216"/>
+      <c r="J29" s="216"/>
+      <c r="K29" s="198"/>
+      <c r="L29" s="198"/>
+      <c r="M29" s="198"/>
+      <c r="N29" s="198"/>
+    </row>
+    <row r="30" spans="1:14" s="24" customFormat="1">
       <c r="A30" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
       <c r="E30" s="38"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
     </row>
     <row r="35" spans="2:5">
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
     </row>
     <row r="36" spans="2:5">
       <c r="B36" s="42"/>
       <c r="C36" s="42"/>
       <c r="D36" s="42"/>
       <c r="E36" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.62992125984251968" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="46" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E29" sqref="E29"/>
+      <selection activeCell="G1" sqref="G1:O1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="69.42578125" style="31" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="32" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="31" customWidth="1"/>
     <col min="6" max="6" width="31.7109375" style="31" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>190</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="247" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="41" customFormat="1" ht="12.75">
+      <c r="A2" s="288" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="247"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="288"/>
+      <c r="C2" s="288"/>
+      <c r="D2" s="288"/>
+      <c r="E2" s="288"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="173">
+      <c r="B6" s="171">
         <v>657427.69999999995</v>
       </c>
-      <c r="C6" s="172" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="173">
+      <c r="C6" s="170" t="s">
+        <v>199</v>
+      </c>
+      <c r="D6" s="171">
         <v>17402</v>
       </c>
-      <c r="E6" s="172" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="E6" s="170" t="s">
+        <v>199</v>
+      </c>
+      <c r="G6" s="218"/>
+      <c r="H6" s="217"/>
+      <c r="I6" s="218"/>
+      <c r="J6" s="217"/>
+      <c r="K6" s="198"/>
+      <c r="L6" s="198"/>
+      <c r="M6" s="198"/>
+      <c r="N6" s="198"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="173">
+      <c r="B7" s="171">
         <v>1204320</v>
       </c>
-      <c r="C7" s="173">
+      <c r="C7" s="171">
         <v>1142289.8</v>
       </c>
-      <c r="D7" s="172" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="D7" s="170" t="s">
+        <v>199</v>
+      </c>
+      <c r="E7" s="170" t="s">
+        <v>199</v>
+      </c>
+      <c r="G7" s="218"/>
+      <c r="H7" s="218"/>
+      <c r="I7" s="217"/>
+      <c r="J7" s="217"/>
+      <c r="K7" s="198"/>
+      <c r="L7" s="198"/>
+      <c r="M7" s="198"/>
+      <c r="N7" s="198"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="173">
+      <c r="B8" s="171">
         <v>340960</v>
       </c>
-      <c r="C8" s="173">
+      <c r="C8" s="171">
         <v>7803</v>
       </c>
-      <c r="D8" s="172" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="D8" s="170" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="170" t="s">
+        <v>199</v>
+      </c>
+      <c r="G8" s="218"/>
+      <c r="H8" s="218"/>
+      <c r="I8" s="217"/>
+      <c r="J8" s="217"/>
+      <c r="K8" s="198"/>
+      <c r="L8" s="198"/>
+      <c r="M8" s="198"/>
+      <c r="N8" s="198"/>
+    </row>
+    <row r="9" spans="1:14" ht="12" customHeight="1">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="173">
+      <c r="B9" s="171">
         <v>6635829.5</v>
       </c>
-      <c r="C9" s="173">
+      <c r="C9" s="171">
         <v>30175.5</v>
       </c>
-      <c r="D9" s="173">
+      <c r="D9" s="171">
         <v>84358</v>
       </c>
-      <c r="E9" s="173">
+      <c r="E9" s="171">
         <v>30175.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="218"/>
+      <c r="H9" s="218"/>
+      <c r="I9" s="218"/>
+      <c r="J9" s="218"/>
+      <c r="K9" s="198"/>
+      <c r="L9" s="198"/>
+      <c r="M9" s="198"/>
+      <c r="N9" s="198"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="173">
+      <c r="B10" s="171">
         <v>5622616.9000000004</v>
       </c>
-      <c r="C10" s="173">
+      <c r="C10" s="171">
         <v>1664024.4</v>
       </c>
-      <c r="D10" s="173">
+      <c r="D10" s="171">
         <v>81421</v>
       </c>
-      <c r="E10" s="172" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="E10" s="170" t="s">
+        <v>199</v>
+      </c>
+      <c r="G10" s="218"/>
+      <c r="H10" s="218"/>
+      <c r="I10" s="218"/>
+      <c r="J10" s="217"/>
+      <c r="K10" s="198"/>
+      <c r="L10" s="198"/>
+      <c r="M10" s="198"/>
+      <c r="N10" s="198"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E11" s="75" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-      <c r="A12" s="123" t="s">
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="171">
+      <c r="B12" s="169">
         <v>60824992.299999997</v>
       </c>
-      <c r="C12" s="171">
+      <c r="C12" s="169">
         <v>1894596.3</v>
       </c>
-      <c r="D12" s="171">
+      <c r="D12" s="169">
         <v>2109285.1</v>
       </c>
-      <c r="E12" s="171">
+      <c r="E12" s="169">
         <v>45858.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="218"/>
+      <c r="H12" s="218"/>
+      <c r="I12" s="218"/>
+      <c r="J12" s="218"/>
+      <c r="K12" s="198"/>
+      <c r="L12" s="198"/>
+      <c r="M12" s="198"/>
+      <c r="N12" s="198"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="171">
+      <c r="B13" s="169">
         <v>3308704.5</v>
       </c>
-      <c r="C13" s="171">
+      <c r="C13" s="169">
         <v>239602.6</v>
       </c>
-      <c r="D13" s="171">
+      <c r="D13" s="169">
         <v>11943</v>
       </c>
-      <c r="E13" s="171">
+      <c r="E13" s="169">
         <v>2150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="218"/>
+      <c r="H13" s="218"/>
+      <c r="I13" s="218"/>
+      <c r="J13" s="218"/>
+      <c r="K13" s="198"/>
+      <c r="L13" s="198"/>
+      <c r="M13" s="198"/>
+      <c r="N13" s="198"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="171">
+      <c r="B14" s="169">
         <v>852939.2</v>
       </c>
-      <c r="C14" s="171">
+      <c r="C14" s="169">
         <v>23180.3</v>
       </c>
-      <c r="D14" s="170" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="D14" s="168" t="s">
+        <v>199</v>
+      </c>
+      <c r="E14" s="168" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="218"/>
+      <c r="H14" s="218"/>
+      <c r="I14" s="217"/>
+      <c r="J14" s="217"/>
+      <c r="K14" s="198"/>
+      <c r="L14" s="198"/>
+      <c r="M14" s="198"/>
+      <c r="N14" s="198"/>
+    </row>
+    <row r="15" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="171">
+      <c r="B15" s="169">
         <v>65114599.299999997</v>
       </c>
-      <c r="C15" s="171">
+      <c r="C15" s="169">
         <v>224980.5</v>
       </c>
-      <c r="D15" s="171">
+      <c r="D15" s="169">
         <v>11453101</v>
       </c>
-      <c r="E15" s="171">
+      <c r="E15" s="169">
         <v>1104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="218"/>
+      <c r="H15" s="218"/>
+      <c r="I15" s="218"/>
+      <c r="J15" s="218"/>
+      <c r="K15" s="198"/>
+      <c r="L15" s="198"/>
+      <c r="M15" s="198"/>
+      <c r="N15" s="198"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="171">
+      <c r="B16" s="169">
         <v>7619755.4000000004</v>
       </c>
-      <c r="C16" s="171">
+      <c r="C16" s="169">
         <v>10625.3</v>
       </c>
-      <c r="D16" s="170" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="D16" s="168" t="s">
+        <v>199</v>
+      </c>
+      <c r="E16" s="168" t="s">
+        <v>199</v>
+      </c>
+      <c r="G16" s="218"/>
+      <c r="H16" s="218"/>
+      <c r="I16" s="217"/>
+      <c r="J16" s="217"/>
+      <c r="K16" s="198"/>
+      <c r="L16" s="198"/>
+      <c r="M16" s="198"/>
+      <c r="N16" s="198"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="171">
+      <c r="B17" s="169">
         <v>2156216.2999999998</v>
       </c>
-      <c r="C17" s="171">
+      <c r="C17" s="169">
         <v>206736.7</v>
       </c>
-      <c r="D17" s="171">
+      <c r="D17" s="169">
         <v>138319.79999999999</v>
       </c>
-      <c r="E17" s="171">
+      <c r="E17" s="169">
         <v>26916.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="218"/>
+      <c r="H17" s="218"/>
+      <c r="I17" s="218"/>
+      <c r="J17" s="218"/>
+      <c r="K17" s="198"/>
+      <c r="L17" s="198"/>
+      <c r="M17" s="198"/>
+      <c r="N17" s="198"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="171">
+      <c r="B18" s="169">
         <v>5665453.7000000002</v>
       </c>
-      <c r="C18" s="171">
+      <c r="C18" s="169">
         <v>164827.6</v>
       </c>
-      <c r="D18" s="171">
+      <c r="D18" s="169">
         <v>341270.3</v>
       </c>
-      <c r="E18" s="171">
+      <c r="E18" s="169">
         <v>6500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="218"/>
+      <c r="H18" s="218"/>
+      <c r="I18" s="218"/>
+      <c r="J18" s="218"/>
+      <c r="K18" s="198"/>
+      <c r="L18" s="198"/>
+      <c r="M18" s="198"/>
+      <c r="N18" s="198"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="171">
+      <c r="B19" s="169">
         <v>1389138.3</v>
       </c>
-      <c r="C19" s="171">
+      <c r="C19" s="169">
         <v>187352.5</v>
       </c>
-      <c r="D19" s="171">
+      <c r="D19" s="169">
         <v>748767.3</v>
       </c>
-      <c r="E19" s="171">
+      <c r="E19" s="169">
         <v>164192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="218"/>
+      <c r="H19" s="218"/>
+      <c r="I19" s="218"/>
+      <c r="J19" s="218"/>
+      <c r="K19" s="198"/>
+      <c r="L19" s="198"/>
+      <c r="M19" s="198"/>
+      <c r="N19" s="198"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="171">
+      <c r="B20" s="169">
         <v>44539922.5</v>
       </c>
-      <c r="C20" s="171">
+      <c r="C20" s="169">
         <v>35569.599999999999</v>
       </c>
-      <c r="D20" s="171">
+      <c r="D20" s="169">
         <v>12803021.699999999</v>
       </c>
-      <c r="E20" s="171">
+      <c r="E20" s="169">
         <v>20801</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="218"/>
+      <c r="H20" s="218"/>
+      <c r="I20" s="218"/>
+      <c r="J20" s="218"/>
+      <c r="K20" s="198"/>
+      <c r="L20" s="198"/>
+      <c r="M20" s="198"/>
+      <c r="N20" s="198"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
-      <c r="B21" s="171">
+      <c r="B21" s="169">
         <v>13244612.199999999</v>
       </c>
-      <c r="C21" s="170" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="171">
+      <c r="C21" s="168" t="s">
+        <v>199</v>
+      </c>
+      <c r="D21" s="169">
         <v>443316.8</v>
       </c>
-      <c r="E21" s="170" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="E21" s="168" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" s="218"/>
+      <c r="H21" s="217"/>
+      <c r="I21" s="218"/>
+      <c r="J21" s="217"/>
+      <c r="K21" s="198"/>
+      <c r="L21" s="198"/>
+      <c r="M21" s="198"/>
+      <c r="N21" s="198"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="171">
+      <c r="B22" s="169">
         <v>25453049.899999999</v>
       </c>
-      <c r="C22" s="171">
+      <c r="C22" s="169">
         <v>165901.1</v>
       </c>
-      <c r="D22" s="171">
+      <c r="D22" s="169">
         <v>1599041.9</v>
       </c>
-      <c r="E22" s="170" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="E22" s="168" t="s">
+        <v>199</v>
+      </c>
+      <c r="G22" s="218"/>
+      <c r="H22" s="218"/>
+      <c r="I22" s="218"/>
+      <c r="J22" s="217"/>
+      <c r="K22" s="198"/>
+      <c r="L22" s="198"/>
+      <c r="M22" s="198"/>
+      <c r="N22" s="198"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="171">
+      <c r="B23" s="169">
         <v>19315698.699999999</v>
       </c>
-      <c r="C23" s="171">
+      <c r="C23" s="169">
         <v>106968</v>
       </c>
-      <c r="D23" s="171">
+      <c r="D23" s="169">
         <v>2555010.4</v>
       </c>
-      <c r="E23" s="171">
+      <c r="E23" s="169">
         <v>2331.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="218"/>
+      <c r="H23" s="218"/>
+      <c r="I23" s="218"/>
+      <c r="J23" s="218"/>
+      <c r="K23" s="198"/>
+      <c r="L23" s="198"/>
+      <c r="M23" s="198"/>
+      <c r="N23" s="198"/>
+    </row>
+    <row r="24" spans="1:14" s="24" customFormat="1">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="171">
+      <c r="B24" s="169">
         <v>4654957.5</v>
       </c>
-      <c r="C24" s="171">
+      <c r="C24" s="169">
         <v>364425.5</v>
       </c>
-      <c r="D24" s="171">
+      <c r="D24" s="169">
         <v>508544</v>
       </c>
-      <c r="E24" s="171">
+      <c r="E24" s="169">
         <v>600</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="218"/>
+      <c r="H24" s="218"/>
+      <c r="I24" s="218"/>
+      <c r="J24" s="218"/>
+      <c r="K24" s="198"/>
+      <c r="L24" s="198"/>
+      <c r="M24" s="198"/>
+      <c r="N24" s="198"/>
+    </row>
+    <row r="25" spans="1:14" s="24" customFormat="1">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="171">
+      <c r="B25" s="169">
         <v>4527802.8</v>
       </c>
-      <c r="C25" s="171">
+      <c r="C25" s="169">
         <v>561868.6</v>
       </c>
-      <c r="D25" s="171">
+      <c r="D25" s="169">
         <v>1153594.2</v>
       </c>
-      <c r="E25" s="171">
+      <c r="E25" s="169">
         <v>58052</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="218"/>
+      <c r="H25" s="218"/>
+      <c r="I25" s="218"/>
+      <c r="J25" s="218"/>
+      <c r="K25" s="198"/>
+      <c r="L25" s="198"/>
+      <c r="M25" s="198"/>
+      <c r="N25" s="198"/>
+    </row>
+    <row r="26" spans="1:14" s="24" customFormat="1">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
-      <c r="B26" s="171">
+      <c r="B26" s="169">
         <v>4285919.3</v>
       </c>
-      <c r="C26" s="171">
+      <c r="C26" s="169">
         <v>12023.4</v>
       </c>
-      <c r="D26" s="171">
+      <c r="D26" s="169">
         <v>1138658.1000000001</v>
       </c>
-      <c r="E26" s="171">
+      <c r="E26" s="169">
         <v>1859.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="218"/>
+      <c r="H26" s="218"/>
+      <c r="I26" s="218"/>
+      <c r="J26" s="218"/>
+      <c r="K26" s="198"/>
+      <c r="L26" s="198"/>
+      <c r="M26" s="198"/>
+      <c r="N26" s="198"/>
+    </row>
+    <row r="27" spans="1:14" s="24" customFormat="1">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
-      <c r="B27" s="171">
+      <c r="B27" s="169">
         <v>24702996.199999999</v>
       </c>
-      <c r="C27" s="171">
+      <c r="C27" s="169">
         <v>4712400.0999999996</v>
       </c>
-      <c r="D27" s="171">
+      <c r="D27" s="169">
         <v>5072941.9000000004</v>
       </c>
-      <c r="E27" s="171">
+      <c r="E27" s="169">
         <v>76311.100000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="218"/>
+      <c r="H27" s="218"/>
+      <c r="I27" s="218"/>
+      <c r="J27" s="218"/>
+      <c r="K27" s="198"/>
+      <c r="L27" s="198"/>
+      <c r="M27" s="198"/>
+      <c r="N27" s="198"/>
+    </row>
+    <row r="28" spans="1:14" s="24" customFormat="1">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="171">
+      <c r="B28" s="169">
         <v>802057.8</v>
       </c>
-      <c r="C28" s="171">
+      <c r="C28" s="169">
         <v>265984.2</v>
       </c>
-      <c r="D28" s="171">
+      <c r="D28" s="169">
         <v>123327.1</v>
       </c>
-      <c r="E28" s="171">
+      <c r="E28" s="169">
         <v>34847.599999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="G28" s="218"/>
+      <c r="H28" s="218"/>
+      <c r="I28" s="218"/>
+      <c r="J28" s="218"/>
+      <c r="K28" s="198"/>
+      <c r="L28" s="198"/>
+      <c r="M28" s="198"/>
+      <c r="N28" s="198"/>
+    </row>
+    <row r="29" spans="1:14" s="24" customFormat="1">
+      <c r="A29" s="122" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="134">
         <v>7016898.9000000004</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="134">
         <v>5102373.2</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="134">
         <v>683154.5</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="134">
         <v>678224.3</v>
       </c>
-    </row>
-    <row r="30" spans="1:5">
+      <c r="G29" s="218"/>
+      <c r="H29" s="218"/>
+      <c r="I29" s="218"/>
+      <c r="J29" s="218"/>
+      <c r="K29" s="198"/>
+      <c r="L29" s="198"/>
+      <c r="M29" s="198"/>
+      <c r="N29" s="198"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="74"/>
       <c r="C30" s="74"/>
       <c r="D30" s="74"/>
       <c r="E30" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="48" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+      <selection activeCell="G1" sqref="G1:N1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="68.7109375" style="24" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="24" customWidth="1"/>
     <col min="6" max="6" width="32.42578125" style="24" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>191</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="36" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="177">
+      <c r="B6" s="175">
         <v>1617363</v>
       </c>
-      <c r="C6" s="177">
+      <c r="C6" s="175">
         <v>50206.2</v>
       </c>
-      <c r="D6" s="177">
+      <c r="D6" s="175">
         <v>306607.90000000002</v>
       </c>
-      <c r="E6" s="177">
+      <c r="E6" s="175">
         <v>26920.7</v>
       </c>
-      <c r="F6" s="136"/>
-[...2 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="F6" s="135"/>
+      <c r="G6" s="220"/>
+      <c r="H6" s="220"/>
+      <c r="I6" s="220"/>
+      <c r="J6" s="220"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="177">
+      <c r="B7" s="175">
         <v>329985.7</v>
       </c>
-      <c r="C7" s="177">
+      <c r="C7" s="175">
         <v>188700.5</v>
       </c>
-      <c r="D7" s="177">
+      <c r="D7" s="175">
         <v>5825</v>
       </c>
-      <c r="E7" s="176" t="s">
-[...5 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="E7" s="174" t="s">
+        <v>199</v>
+      </c>
+      <c r="F7" s="135"/>
+      <c r="G7" s="220"/>
+      <c r="H7" s="220"/>
+      <c r="I7" s="220"/>
+      <c r="J7" s="219"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="177">
+      <c r="B8" s="175">
         <v>591295.80000000005</v>
       </c>
-      <c r="C8" s="177">
+      <c r="C8" s="175">
         <v>3165.4</v>
       </c>
-      <c r="D8" s="176" t="s">
-[...8 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="D8" s="174" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="174" t="s">
+        <v>199</v>
+      </c>
+      <c r="F8" s="135"/>
+      <c r="G8" s="220"/>
+      <c r="H8" s="220"/>
+      <c r="I8" s="219"/>
+      <c r="J8" s="219"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="177">
+      <c r="B9" s="175">
         <v>6925338.0999999996</v>
       </c>
-      <c r="C9" s="177">
+      <c r="C9" s="175">
         <v>424849.9</v>
       </c>
-      <c r="D9" s="177">
+      <c r="D9" s="175">
         <v>49390</v>
       </c>
-      <c r="E9" s="177">
+      <c r="E9" s="175">
         <v>2422</v>
       </c>
-      <c r="F9" s="136"/>
-[...2 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="F9" s="135"/>
+      <c r="G9" s="220"/>
+      <c r="H9" s="220"/>
+      <c r="I9" s="220"/>
+      <c r="J9" s="220"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="177">
+      <c r="B10" s="175">
         <v>1239011.2</v>
       </c>
-      <c r="C10" s="177">
+      <c r="C10" s="175">
         <v>211513.4</v>
       </c>
-      <c r="D10" s="177">
+      <c r="D10" s="175">
         <v>1050</v>
       </c>
-      <c r="E10" s="177">
+      <c r="E10" s="175">
         <v>1050</v>
       </c>
-      <c r="F10" s="136"/>
-[...2 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="F10" s="135"/>
+      <c r="G10" s="220"/>
+      <c r="H10" s="220"/>
+      <c r="I10" s="220"/>
+      <c r="J10" s="220"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="137" t="s">
-[...14 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="B11" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="C11" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="D11" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="F11" s="135"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="12.75">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="175">
+      <c r="B12" s="173">
         <v>69805149.900000006</v>
       </c>
-      <c r="C12" s="175">
+      <c r="C12" s="173">
         <v>13187691.699999999</v>
       </c>
-      <c r="D12" s="175">
+      <c r="D12" s="173">
         <v>296856.3</v>
       </c>
-      <c r="E12" s="175">
+      <c r="E12" s="173">
         <v>23378.7</v>
       </c>
-      <c r="F12" s="136"/>
-[...2 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="F12" s="135"/>
+      <c r="G12" s="220"/>
+      <c r="H12" s="220"/>
+      <c r="I12" s="220"/>
+      <c r="J12" s="220"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="112"/>
+      <c r="N12" s="112"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="175">
+      <c r="B13" s="173">
         <v>5290399.7</v>
       </c>
-      <c r="C13" s="175">
+      <c r="C13" s="173">
         <v>264648.7</v>
       </c>
-      <c r="D13" s="175">
+      <c r="D13" s="173">
         <v>26896.2</v>
       </c>
-      <c r="E13" s="175">
+      <c r="E13" s="173">
         <v>11294.2</v>
       </c>
-      <c r="F13" s="136"/>
-[...2 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="F13" s="135"/>
+      <c r="G13" s="220"/>
+      <c r="H13" s="220"/>
+      <c r="I13" s="220"/>
+      <c r="J13" s="220"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="175">
+      <c r="B14" s="173">
         <v>5027558.9000000004</v>
       </c>
-      <c r="C14" s="175">
+      <c r="C14" s="173">
         <v>29538.5</v>
       </c>
-      <c r="D14" s="175">
+      <c r="D14" s="173">
         <v>19113.5</v>
       </c>
-      <c r="E14" s="174" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="E14" s="172" t="s">
+        <v>199</v>
+      </c>
+      <c r="F14" s="135"/>
+      <c r="G14" s="220"/>
+      <c r="H14" s="220"/>
+      <c r="I14" s="220"/>
+      <c r="J14" s="219"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="112"/>
+    </row>
+    <row r="15" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="175">
+      <c r="B15" s="173">
         <v>36741787</v>
       </c>
-      <c r="C15" s="175">
+      <c r="C15" s="173">
         <v>438991.2</v>
       </c>
-      <c r="D15" s="175">
+      <c r="D15" s="173">
         <v>1545004.2</v>
       </c>
-      <c r="E15" s="175">
+      <c r="E15" s="173">
         <v>89440.2</v>
       </c>
-      <c r="F15" s="136"/>
-[...2 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="F15" s="135"/>
+      <c r="G15" s="220"/>
+      <c r="H15" s="220"/>
+      <c r="I15" s="220"/>
+      <c r="J15" s="220"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="112"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="175">
+      <c r="B16" s="173">
         <v>1298710.2</v>
       </c>
-      <c r="C16" s="174" t="s">
-[...11 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="C16" s="172" t="s">
+        <v>199</v>
+      </c>
+      <c r="D16" s="172" t="s">
+        <v>199</v>
+      </c>
+      <c r="E16" s="172" t="s">
+        <v>199</v>
+      </c>
+      <c r="F16" s="135"/>
+      <c r="G16" s="220"/>
+      <c r="H16" s="219"/>
+      <c r="I16" s="219"/>
+      <c r="J16" s="219"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="175">
+      <c r="B17" s="173">
         <v>3706388.9</v>
       </c>
-      <c r="C17" s="175">
+      <c r="C17" s="173">
         <v>218236.79999999999</v>
       </c>
-      <c r="D17" s="175">
+      <c r="D17" s="173">
         <v>44610</v>
       </c>
-      <c r="E17" s="174" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="E17" s="172" t="s">
+        <v>199</v>
+      </c>
+      <c r="F17" s="135"/>
+      <c r="G17" s="220"/>
+      <c r="H17" s="220"/>
+      <c r="I17" s="220"/>
+      <c r="J17" s="219"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="175">
+      <c r="B18" s="173">
         <v>23967617.399999999</v>
       </c>
-      <c r="C18" s="175">
+      <c r="C18" s="173">
         <v>1489189.1</v>
       </c>
-      <c r="D18" s="175">
+      <c r="D18" s="173">
         <v>209693</v>
       </c>
-      <c r="E18" s="175">
+      <c r="E18" s="173">
         <v>27684</v>
       </c>
-      <c r="F18" s="136"/>
-[...2 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="F18" s="135"/>
+      <c r="G18" s="220"/>
+      <c r="H18" s="220"/>
+      <c r="I18" s="220"/>
+      <c r="J18" s="220"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="175">
+      <c r="B19" s="173">
         <v>4125288.7</v>
       </c>
-      <c r="C19" s="175">
+      <c r="C19" s="173">
         <v>296968.7</v>
       </c>
-      <c r="D19" s="175">
+      <c r="D19" s="173">
         <v>172628</v>
       </c>
-      <c r="E19" s="175">
+      <c r="E19" s="173">
         <v>11431</v>
       </c>
-      <c r="F19" s="136"/>
-[...2 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="F19" s="135"/>
+      <c r="G19" s="220"/>
+      <c r="H19" s="220"/>
+      <c r="I19" s="220"/>
+      <c r="J19" s="220"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="175">
+      <c r="B20" s="173">
         <v>11945730.300000001</v>
       </c>
-      <c r="C20" s="175">
+      <c r="C20" s="173">
         <v>155135.1</v>
       </c>
-      <c r="D20" s="175">
+      <c r="D20" s="173">
         <v>248304.4</v>
       </c>
-      <c r="E20" s="175">
+      <c r="E20" s="173">
         <v>44809.4</v>
       </c>
-      <c r="F20" s="136"/>
-[...2 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="F20" s="135"/>
+      <c r="G20" s="220"/>
+      <c r="H20" s="220"/>
+      <c r="I20" s="220"/>
+      <c r="J20" s="220"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
-      <c r="B21" s="175">
+      <c r="B21" s="173">
         <v>1902587</v>
       </c>
-      <c r="C21" s="175">
+      <c r="C21" s="173">
         <v>3914</v>
       </c>
-      <c r="D21" s="175">
+      <c r="D21" s="173">
         <v>1023092</v>
       </c>
-      <c r="E21" s="174" t="s">
-[...5 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="E21" s="172" t="s">
+        <v>199</v>
+      </c>
+      <c r="F21" s="135"/>
+      <c r="G21" s="220"/>
+      <c r="H21" s="220"/>
+      <c r="I21" s="220"/>
+      <c r="J21" s="219"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="175">
+      <c r="B22" s="173">
         <v>23571187</v>
       </c>
-      <c r="C22" s="175">
+      <c r="C22" s="173">
         <v>268770.90000000002</v>
       </c>
-      <c r="D22" s="175">
+      <c r="D22" s="173">
         <v>119146.7</v>
       </c>
-      <c r="E22" s="175">
+      <c r="E22" s="173">
         <v>2500</v>
       </c>
-      <c r="F22" s="136"/>
-[...2 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="F22" s="135"/>
+      <c r="G22" s="220"/>
+      <c r="H22" s="220"/>
+      <c r="I22" s="220"/>
+      <c r="J22" s="220"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="175">
+      <c r="B23" s="173">
         <v>16476954.1</v>
       </c>
-      <c r="C23" s="175">
+      <c r="C23" s="173">
         <v>746949.7</v>
       </c>
-      <c r="D23" s="175">
+      <c r="D23" s="173">
         <v>102439.9</v>
       </c>
-      <c r="E23" s="175">
+      <c r="E23" s="173">
         <v>23236</v>
       </c>
-      <c r="F23" s="136"/>
-[...2 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="F23" s="135"/>
+      <c r="G23" s="220"/>
+      <c r="H23" s="220"/>
+      <c r="I23" s="220"/>
+      <c r="J23" s="220"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="112"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="175">
+      <c r="B24" s="173">
         <v>8887024.1999999993</v>
       </c>
-      <c r="C24" s="175">
+      <c r="C24" s="173">
         <v>1627293.7</v>
       </c>
-      <c r="D24" s="175">
+      <c r="D24" s="173">
         <v>237576.3</v>
       </c>
-      <c r="E24" s="175">
+      <c r="E24" s="173">
         <v>51774.5</v>
       </c>
-      <c r="F24" s="136"/>
-[...2 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="F24" s="135"/>
+      <c r="G24" s="220"/>
+      <c r="H24" s="220"/>
+      <c r="I24" s="220"/>
+      <c r="J24" s="220"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="175">
+      <c r="B25" s="173">
         <v>2676618.9</v>
       </c>
-      <c r="C25" s="175">
+      <c r="C25" s="173">
         <v>307370.90000000002</v>
       </c>
-      <c r="D25" s="175">
+      <c r="D25" s="173">
         <v>29</v>
       </c>
-      <c r="E25" s="175">
+      <c r="E25" s="173">
         <v>29</v>
       </c>
-      <c r="F25" s="136"/>
-[...2 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="F25" s="135"/>
+      <c r="G25" s="220"/>
+      <c r="H25" s="220"/>
+      <c r="I25" s="220"/>
+      <c r="J25" s="220"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="112"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
-      <c r="B26" s="175">
+      <c r="B26" s="173">
         <v>5936804.5</v>
       </c>
-      <c r="C26" s="175">
+      <c r="C26" s="173">
         <v>231912.6</v>
       </c>
-      <c r="D26" s="175">
+      <c r="D26" s="173">
         <v>3323889.7</v>
       </c>
-      <c r="E26" s="175">
+      <c r="E26" s="173">
         <v>219719.6</v>
       </c>
-      <c r="F26" s="136"/>
-[...2 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="F26" s="135"/>
+      <c r="G26" s="220"/>
+      <c r="H26" s="220"/>
+      <c r="I26" s="220"/>
+      <c r="J26" s="220"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
-      <c r="B27" s="175">
+      <c r="B27" s="173">
         <v>31132254.300000001</v>
       </c>
-      <c r="C27" s="175">
+      <c r="C27" s="173">
         <v>9312595.5</v>
       </c>
-      <c r="D27" s="175">
+      <c r="D27" s="173">
         <v>7334515.5</v>
       </c>
-      <c r="E27" s="175">
+      <c r="E27" s="173">
         <v>87022.5</v>
       </c>
-      <c r="F27" s="136"/>
-[...2 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="F27" s="135"/>
+      <c r="G27" s="220"/>
+      <c r="H27" s="220"/>
+      <c r="I27" s="220"/>
+      <c r="J27" s="220"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="112"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="175">
+      <c r="B28" s="173">
         <v>4441734.5</v>
       </c>
-      <c r="C28" s="175">
+      <c r="C28" s="173">
         <v>1582825.3</v>
       </c>
-      <c r="D28" s="175">
+      <c r="D28" s="173">
         <v>93576.1</v>
       </c>
-      <c r="E28" s="175">
+      <c r="E28" s="173">
         <v>50032</v>
       </c>
-      <c r="F28" s="136"/>
-[...2 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="F28" s="135"/>
+      <c r="G28" s="220"/>
+      <c r="H28" s="220"/>
+      <c r="I28" s="220"/>
+      <c r="J28" s="220"/>
+      <c r="K28" s="112"/>
+      <c r="L28" s="112"/>
+      <c r="M28" s="112"/>
+      <c r="N28" s="112"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="122" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="134">
         <v>17196649.199999999</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="134">
         <v>6186236.2000000002</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="134">
         <v>366096.7</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="134">
         <v>350927.9</v>
       </c>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29" s="220"/>
+      <c r="H29" s="220"/>
+      <c r="I29" s="220"/>
+      <c r="J29" s="220"/>
+      <c r="K29" s="112"/>
+      <c r="L29" s="112"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="112"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:14">
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:14">
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="50" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E33"/>
+  <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K36" sqref="K36"/>
+      <selection activeCell="G1" sqref="G1:P1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="69.5703125" style="31" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="32" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="31" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>192</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="41" customFormat="1" ht="12.75">
+      <c r="A2" s="260" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="181">
+      <c r="B6" s="179">
         <v>919476</v>
       </c>
-      <c r="C6" s="181">
+      <c r="C6" s="179">
         <v>83202.600000000006</v>
       </c>
-      <c r="D6" s="181">
+      <c r="D6" s="179">
         <v>246712</v>
       </c>
-      <c r="E6" s="181">
+      <c r="E6" s="179">
         <v>37829</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="222"/>
+      <c r="H6" s="222"/>
+      <c r="I6" s="222"/>
+      <c r="J6" s="222"/>
+      <c r="K6" s="198"/>
+      <c r="L6" s="198"/>
+      <c r="M6" s="198"/>
+      <c r="N6" s="198"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="181">
+      <c r="B7" s="179">
         <v>127158.6</v>
       </c>
-      <c r="C7" s="181">
+      <c r="C7" s="179">
         <v>51582</v>
       </c>
-      <c r="D7" s="181">
+      <c r="D7" s="179">
         <v>1064.5</v>
       </c>
-      <c r="E7" s="180" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="E7" s="178" t="s">
+        <v>199</v>
+      </c>
+      <c r="G7" s="222"/>
+      <c r="H7" s="222"/>
+      <c r="I7" s="222"/>
+      <c r="J7" s="221"/>
+      <c r="K7" s="198"/>
+      <c r="L7" s="198"/>
+      <c r="M7" s="198"/>
+      <c r="N7" s="198"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="181">
+      <c r="B8" s="179">
         <v>353559</v>
       </c>
-      <c r="C8" s="181">
+      <c r="C8" s="179">
         <v>856</v>
       </c>
-      <c r="D8" s="180" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="D8" s="178" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="178" t="s">
+        <v>199</v>
+      </c>
+      <c r="G8" s="222"/>
+      <c r="H8" s="222"/>
+      <c r="I8" s="221"/>
+      <c r="J8" s="221"/>
+      <c r="K8" s="198"/>
+      <c r="L8" s="198"/>
+      <c r="M8" s="198"/>
+      <c r="N8" s="198"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="181">
+      <c r="B9" s="179">
         <v>9594744.3000000007</v>
       </c>
-      <c r="C9" s="181">
+      <c r="C9" s="179">
         <v>20507.7</v>
       </c>
-      <c r="D9" s="181">
+      <c r="D9" s="179">
         <v>241507.9</v>
       </c>
-      <c r="E9" s="181">
+      <c r="E9" s="179">
         <v>1291</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="222"/>
+      <c r="H9" s="222"/>
+      <c r="I9" s="222"/>
+      <c r="J9" s="222"/>
+      <c r="K9" s="198"/>
+      <c r="L9" s="198"/>
+      <c r="M9" s="198"/>
+      <c r="N9" s="198"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="181">
+      <c r="B10" s="179">
         <v>1588280.5</v>
       </c>
-      <c r="C10" s="181">
+      <c r="C10" s="179">
         <v>45236.800000000003</v>
       </c>
-      <c r="D10" s="181">
+      <c r="D10" s="179">
         <v>11556</v>
       </c>
-      <c r="E10" s="180" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="E10" s="178" t="s">
+        <v>199</v>
+      </c>
+      <c r="G10" s="222"/>
+      <c r="H10" s="222"/>
+      <c r="I10" s="222"/>
+      <c r="J10" s="221"/>
+      <c r="K10" s="198"/>
+      <c r="L10" s="198"/>
+      <c r="M10" s="198"/>
+      <c r="N10" s="198"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="138" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="B11" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="C11" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="D11" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="K11" s="198"/>
+      <c r="L11" s="198"/>
+      <c r="M11" s="198"/>
+      <c r="N11" s="198"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="179">
+      <c r="B12" s="177">
         <v>32120774.5</v>
       </c>
-      <c r="C12" s="179">
+      <c r="C12" s="177">
         <v>1462400.9</v>
       </c>
-      <c r="D12" s="179">
+      <c r="D12" s="177">
         <v>2312302.7000000002</v>
       </c>
-      <c r="E12" s="179">
+      <c r="E12" s="177">
         <v>87381.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="222"/>
+      <c r="H12" s="222"/>
+      <c r="I12" s="222"/>
+      <c r="J12" s="222"/>
+      <c r="K12" s="198"/>
+      <c r="L12" s="198"/>
+      <c r="M12" s="198"/>
+      <c r="N12" s="198"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="179">
+      <c r="B13" s="177">
         <v>1919723.8</v>
       </c>
-      <c r="C13" s="179">
+      <c r="C13" s="177">
         <v>997127.8</v>
       </c>
-      <c r="D13" s="179">
+      <c r="D13" s="177">
         <v>82498</v>
       </c>
-      <c r="E13" s="179">
+      <c r="E13" s="177">
         <v>8371</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="222"/>
+      <c r="H13" s="222"/>
+      <c r="I13" s="222"/>
+      <c r="J13" s="222"/>
+      <c r="K13" s="198"/>
+      <c r="L13" s="198"/>
+      <c r="M13" s="198"/>
+      <c r="N13" s="198"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="179">
+      <c r="B14" s="177">
         <v>139566.9</v>
       </c>
-      <c r="C14" s="179">
+      <c r="C14" s="177">
         <v>1520</v>
       </c>
-      <c r="D14" s="179">
+      <c r="D14" s="177">
         <v>29800</v>
       </c>
-      <c r="E14" s="178" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="E14" s="176" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="222"/>
+      <c r="H14" s="222"/>
+      <c r="I14" s="222"/>
+      <c r="J14" s="221"/>
+      <c r="K14" s="198"/>
+      <c r="L14" s="198"/>
+      <c r="M14" s="198"/>
+      <c r="N14" s="198"/>
+    </row>
+    <row r="15" spans="1:14" ht="22.5">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="179">
+      <c r="B15" s="177">
         <v>17164928</v>
       </c>
-      <c r="C15" s="179">
+      <c r="C15" s="177">
         <v>444397.8</v>
       </c>
-      <c r="D15" s="179">
+      <c r="D15" s="177">
         <v>906870.1</v>
       </c>
-      <c r="E15" s="179">
+      <c r="E15" s="177">
         <v>24368.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="222"/>
+      <c r="H15" s="222"/>
+      <c r="I15" s="222"/>
+      <c r="J15" s="222"/>
+      <c r="K15" s="198"/>
+      <c r="L15" s="198"/>
+      <c r="M15" s="198"/>
+      <c r="N15" s="198"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="179">
+      <c r="B16" s="177">
         <v>6408106.9000000004</v>
       </c>
-      <c r="C16" s="178" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="179">
+      <c r="C16" s="176" t="s">
+        <v>199</v>
+      </c>
+      <c r="D16" s="177">
         <v>577465.69999999995</v>
       </c>
-      <c r="E16" s="178" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="E16" s="176" t="s">
+        <v>199</v>
+      </c>
+      <c r="G16" s="222"/>
+      <c r="H16" s="221"/>
+      <c r="I16" s="222"/>
+      <c r="J16" s="221"/>
+      <c r="K16" s="198"/>
+      <c r="L16" s="198"/>
+      <c r="M16" s="198"/>
+      <c r="N16" s="198"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="179">
+      <c r="B17" s="177">
         <v>1580160.1</v>
       </c>
-      <c r="C17" s="179">
+      <c r="C17" s="177">
         <v>123273.4</v>
       </c>
-      <c r="D17" s="179">
+      <c r="D17" s="177">
         <v>43630</v>
       </c>
-      <c r="E17" s="179">
+      <c r="E17" s="177">
         <v>23744</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="222"/>
+      <c r="H17" s="222"/>
+      <c r="I17" s="222"/>
+      <c r="J17" s="222"/>
+      <c r="K17" s="198"/>
+      <c r="L17" s="198"/>
+      <c r="M17" s="198"/>
+      <c r="N17" s="198"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="179">
+      <c r="B18" s="177">
         <v>2352819.5</v>
       </c>
-      <c r="C18" s="179">
+      <c r="C18" s="177">
         <v>208860.7</v>
       </c>
-      <c r="D18" s="179">
+      <c r="D18" s="177">
         <v>491942.40000000002</v>
       </c>
-      <c r="E18" s="179">
+      <c r="E18" s="177">
         <v>47487.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="222"/>
+      <c r="H18" s="222"/>
+      <c r="I18" s="222"/>
+      <c r="J18" s="222"/>
+      <c r="K18" s="198"/>
+      <c r="L18" s="198"/>
+      <c r="M18" s="198"/>
+      <c r="N18" s="198"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="179">
+      <c r="B19" s="177">
         <v>3025058.7</v>
       </c>
-      <c r="C19" s="179">
+      <c r="C19" s="177">
         <v>236296.5</v>
       </c>
-      <c r="D19" s="179">
+      <c r="D19" s="177">
         <v>1883912</v>
       </c>
-      <c r="E19" s="179">
+      <c r="E19" s="177">
         <v>13636.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="222"/>
+      <c r="H19" s="222"/>
+      <c r="I19" s="222"/>
+      <c r="J19" s="222"/>
+      <c r="K19" s="198"/>
+      <c r="L19" s="198"/>
+      <c r="M19" s="198"/>
+      <c r="N19" s="198"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="179">
+      <c r="B20" s="177">
         <v>10773764.800000001</v>
       </c>
-      <c r="C20" s="179">
+      <c r="C20" s="177">
         <v>44811.5</v>
       </c>
-      <c r="D20" s="179">
+      <c r="D20" s="177">
         <v>6542591</v>
       </c>
-      <c r="E20" s="179">
+      <c r="E20" s="177">
         <v>500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="222"/>
+      <c r="H20" s="222"/>
+      <c r="I20" s="222"/>
+      <c r="J20" s="222"/>
+      <c r="K20" s="198"/>
+      <c r="L20" s="198"/>
+      <c r="M20" s="198"/>
+      <c r="N20" s="198"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
-      <c r="B21" s="179">
+      <c r="B21" s="177">
         <v>66780</v>
       </c>
-      <c r="C21" s="178" t="s">
-[...10 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="C21" s="176" t="s">
+        <v>199</v>
+      </c>
+      <c r="D21" s="176" t="s">
+        <v>199</v>
+      </c>
+      <c r="E21" s="176" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" s="222"/>
+      <c r="H21" s="221"/>
+      <c r="I21" s="221"/>
+      <c r="J21" s="221"/>
+      <c r="K21" s="198"/>
+      <c r="L21" s="198"/>
+      <c r="M21" s="198"/>
+      <c r="N21" s="198"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="179">
+      <c r="B22" s="177">
         <v>6549980.2999999998</v>
       </c>
-      <c r="C22" s="179">
+      <c r="C22" s="177">
         <v>90251.7</v>
       </c>
-      <c r="D22" s="179">
+      <c r="D22" s="177">
         <v>453841.7</v>
       </c>
-      <c r="E22" s="178" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="E22" s="176" t="s">
+        <v>199</v>
+      </c>
+      <c r="G22" s="222"/>
+      <c r="H22" s="222"/>
+      <c r="I22" s="222"/>
+      <c r="J22" s="221"/>
+      <c r="K22" s="198"/>
+      <c r="L22" s="198"/>
+      <c r="M22" s="198"/>
+      <c r="N22" s="198"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="179">
+      <c r="B23" s="177">
         <v>6129644.2999999998</v>
       </c>
-      <c r="C23" s="179">
+      <c r="C23" s="177">
         <v>500974.9</v>
       </c>
-      <c r="D23" s="179">
+      <c r="D23" s="177">
         <v>1170217.6000000001</v>
       </c>
-      <c r="E23" s="179">
+      <c r="E23" s="177">
         <v>38827</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="222"/>
+      <c r="H23" s="222"/>
+      <c r="I23" s="222"/>
+      <c r="J23" s="222"/>
+      <c r="K23" s="198"/>
+      <c r="L23" s="198"/>
+      <c r="M23" s="198"/>
+      <c r="N23" s="198"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="179">
+      <c r="B24" s="177">
         <v>3447829.5</v>
       </c>
-      <c r="C24" s="179">
+      <c r="C24" s="177">
         <v>457571.3</v>
       </c>
-      <c r="D24" s="179">
+      <c r="D24" s="177">
         <v>268166.09999999998</v>
       </c>
-      <c r="E24" s="179">
+      <c r="E24" s="177">
         <v>61761</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="222"/>
+      <c r="H24" s="222"/>
+      <c r="I24" s="222"/>
+      <c r="J24" s="222"/>
+      <c r="K24" s="198"/>
+      <c r="L24" s="198"/>
+      <c r="M24" s="198"/>
+      <c r="N24" s="198"/>
+    </row>
+    <row r="25" spans="1:14" s="24" customFormat="1">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="179">
+      <c r="B25" s="177">
         <v>2833571.3</v>
       </c>
-      <c r="C25" s="179">
+      <c r="C25" s="177">
         <v>155293.4</v>
       </c>
-      <c r="D25" s="179">
+      <c r="D25" s="177">
         <v>31720</v>
       </c>
-      <c r="E25" s="179">
+      <c r="E25" s="177">
         <v>1008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="222"/>
+      <c r="H25" s="222"/>
+      <c r="I25" s="222"/>
+      <c r="J25" s="222"/>
+      <c r="K25" s="198"/>
+      <c r="L25" s="198"/>
+      <c r="M25" s="198"/>
+      <c r="N25" s="198"/>
+    </row>
+    <row r="26" spans="1:14" s="24" customFormat="1">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
-      <c r="B26" s="179">
+      <c r="B26" s="177">
         <v>4956744.7</v>
       </c>
-      <c r="C26" s="179">
+      <c r="C26" s="177">
         <v>1401.3</v>
       </c>
-      <c r="D26" s="179">
+      <c r="D26" s="177">
         <v>3399755.4</v>
       </c>
-      <c r="E26" s="179">
+      <c r="E26" s="177">
         <v>873</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="222"/>
+      <c r="H26" s="222"/>
+      <c r="I26" s="222"/>
+      <c r="J26" s="222"/>
+      <c r="K26" s="198"/>
+      <c r="L26" s="198"/>
+      <c r="M26" s="198"/>
+      <c r="N26" s="198"/>
+    </row>
+    <row r="27" spans="1:14" s="24" customFormat="1">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
-      <c r="B27" s="179">
+      <c r="B27" s="177">
         <v>13004730.199999999</v>
       </c>
-      <c r="C27" s="179">
+      <c r="C27" s="177">
         <v>2640632</v>
       </c>
-      <c r="D27" s="179">
+      <c r="D27" s="177">
         <v>2298184.6</v>
       </c>
-      <c r="E27" s="179">
+      <c r="E27" s="177">
         <v>41571.699999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="222"/>
+      <c r="H27" s="222"/>
+      <c r="I27" s="222"/>
+      <c r="J27" s="222"/>
+      <c r="K27" s="198"/>
+      <c r="L27" s="198"/>
+      <c r="M27" s="198"/>
+      <c r="N27" s="198"/>
+    </row>
+    <row r="28" spans="1:14" s="24" customFormat="1">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="188">
+      <c r="B28" s="186">
         <v>1649536.7</v>
       </c>
-      <c r="C28" s="188">
+      <c r="C28" s="186">
         <v>766691.2</v>
       </c>
-      <c r="D28" s="188">
+      <c r="D28" s="186">
         <v>213121.6</v>
       </c>
-      <c r="E28" s="188">
+      <c r="E28" s="186">
         <v>105141.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="124" t="s">
+      <c r="G28" s="222"/>
+      <c r="H28" s="222"/>
+      <c r="I28" s="222"/>
+      <c r="J28" s="222"/>
+      <c r="K28" s="198"/>
+      <c r="L28" s="198"/>
+      <c r="M28" s="198"/>
+      <c r="N28" s="198"/>
+    </row>
+    <row r="29" spans="1:14" s="24" customFormat="1">
+      <c r="A29" s="123" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="134">
         <v>4569322.5</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="134">
         <v>4543572.8</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="134">
         <v>501709</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="134">
         <v>493136</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" s="24" customFormat="1">
+      <c r="G29" s="222"/>
+      <c r="H29" s="222"/>
+      <c r="I29" s="222"/>
+      <c r="J29" s="222"/>
+      <c r="K29" s="198"/>
+      <c r="L29" s="198"/>
+      <c r="M29" s="198"/>
+      <c r="N29" s="198"/>
+    </row>
+    <row r="30" spans="1:14" s="24" customFormat="1">
       <c r="A30" s="30" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="A31" s="46"/>
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
     </row>
-    <row r="32" spans="1:5" ht="24" customHeight="1">
+    <row r="32" spans="1:14" ht="24" customHeight="1">
       <c r="A32" s="46"/>
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
     </row>
     <row r="33" spans="1:5" ht="24" customHeight="1">
       <c r="A33" s="46"/>
       <c r="B33" s="44"/>
       <c r="C33" s="44"/>
       <c r="D33" s="44"/>
       <c r="E33" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="52" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+      <selection activeCell="G1" sqref="G1:P1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="69.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="24" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>193</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="248" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="36" customFormat="1" ht="12.75">
+      <c r="A2" s="289" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="248"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="289"/>
+      <c r="C2" s="289"/>
+      <c r="D2" s="289"/>
+      <c r="E2" s="289"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="140">
+      <c r="B6" s="139">
         <v>1265597.5</v>
       </c>
-      <c r="C6" s="140">
+      <c r="C6" s="139">
         <v>254060</v>
       </c>
-      <c r="D6" s="140">
+      <c r="D6" s="139">
         <v>304441</v>
       </c>
-      <c r="E6" s="140">
+      <c r="E6" s="139">
         <v>134504.70000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="224"/>
+      <c r="H6" s="224"/>
+      <c r="I6" s="224"/>
+      <c r="J6" s="224"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="140">
+      <c r="B7" s="139">
         <v>1271133</v>
       </c>
-      <c r="C7" s="140">
+      <c r="C7" s="139">
         <v>1092487.7</v>
       </c>
-      <c r="D7" s="139" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="D7" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="E7" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="G7" s="224"/>
+      <c r="H7" s="224"/>
+      <c r="I7" s="223"/>
+      <c r="J7" s="223"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="140">
+      <c r="B8" s="139">
         <v>1068500</v>
       </c>
-      <c r="C8" s="140">
+      <c r="C8" s="139">
         <v>2011</v>
       </c>
-      <c r="D8" s="140">
+      <c r="D8" s="139">
         <v>41566</v>
       </c>
-      <c r="E8" s="140">
+      <c r="E8" s="139">
         <v>1773</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="G8" s="224"/>
+      <c r="H8" s="224"/>
+      <c r="I8" s="224"/>
+      <c r="J8" s="224"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+    </row>
+    <row r="9" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="140">
+      <c r="B9" s="139">
         <v>3328569.8</v>
       </c>
-      <c r="C9" s="140">
+      <c r="C9" s="139">
         <v>59864.5</v>
       </c>
-      <c r="D9" s="140">
+      <c r="D9" s="139">
         <v>403824</v>
       </c>
-      <c r="E9" s="139" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="E9" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="G9" s="224"/>
+      <c r="H9" s="224"/>
+      <c r="I9" s="224"/>
+      <c r="J9" s="223"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="140">
+      <c r="B10" s="139">
         <v>680671.5</v>
       </c>
-      <c r="C10" s="140">
+      <c r="C10" s="139">
         <v>160535.70000000001</v>
       </c>
-      <c r="D10" s="140">
+      <c r="D10" s="139">
         <v>125169.4</v>
       </c>
-      <c r="E10" s="140">
+      <c r="E10" s="139">
         <v>1712.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="G10" s="224"/>
+      <c r="H10" s="224"/>
+      <c r="I10" s="224"/>
+      <c r="J10" s="224"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="139" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="B11" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="C11" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="D11" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="140">
+      <c r="B12" s="139">
         <v>18267192.300000001</v>
       </c>
-      <c r="C12" s="140">
+      <c r="C12" s="139">
         <v>1395013.6</v>
       </c>
-      <c r="D12" s="140">
+      <c r="D12" s="139">
         <v>8564154.0999999996</v>
       </c>
-      <c r="E12" s="140">
+      <c r="E12" s="139">
         <v>787895.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="224"/>
+      <c r="H12" s="224"/>
+      <c r="I12" s="224"/>
+      <c r="J12" s="224"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="112"/>
+      <c r="N12" s="112"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="140">
+      <c r="B13" s="139">
         <v>40314.699999999997</v>
       </c>
-      <c r="C13" s="140">
+      <c r="C13" s="139">
         <v>9795</v>
       </c>
-      <c r="D13" s="140">
+      <c r="D13" s="139">
         <v>20647</v>
       </c>
-      <c r="E13" s="140">
+      <c r="E13" s="139">
         <v>9699</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="224"/>
+      <c r="H13" s="224"/>
+      <c r="I13" s="224"/>
+      <c r="J13" s="224"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="140">
+      <c r="B14" s="139">
         <v>1302858.8</v>
       </c>
-      <c r="C14" s="140">
+      <c r="C14" s="139">
         <v>72145</v>
       </c>
-      <c r="D14" s="140">
+      <c r="D14" s="139">
         <v>41362</v>
       </c>
-      <c r="E14" s="139" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="E14" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="224"/>
+      <c r="H14" s="224"/>
+      <c r="I14" s="224"/>
+      <c r="J14" s="223"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="112"/>
+    </row>
+    <row r="15" spans="1:14" ht="12" customHeight="1">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="140">
+      <c r="B15" s="139">
         <v>67590938.400000006</v>
       </c>
-      <c r="C15" s="140">
+      <c r="C15" s="139">
         <v>321786.59999999998</v>
       </c>
-      <c r="D15" s="140">
+      <c r="D15" s="139">
         <v>62788916.100000001</v>
       </c>
-      <c r="E15" s="140">
+      <c r="E15" s="139">
         <v>72646.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="224"/>
+      <c r="H15" s="224"/>
+      <c r="I15" s="224"/>
+      <c r="J15" s="224"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="112"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="140">
+      <c r="B16" s="139">
         <v>2840408.9</v>
       </c>
-      <c r="C16" s="139" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="140">
+      <c r="C16" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="D16" s="139">
         <v>2726574</v>
       </c>
-      <c r="E16" s="139" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="E16" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="G16" s="224"/>
+      <c r="H16" s="223"/>
+      <c r="I16" s="224"/>
+      <c r="J16" s="223"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="140">
+      <c r="B17" s="139">
         <v>333102.09999999998</v>
       </c>
-      <c r="C17" s="140">
+      <c r="C17" s="139">
         <v>34906.5</v>
       </c>
-      <c r="D17" s="140">
+      <c r="D17" s="139">
         <v>55606.5</v>
       </c>
-      <c r="E17" s="140">
+      <c r="E17" s="139">
         <v>8229</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="224"/>
+      <c r="H17" s="224"/>
+      <c r="I17" s="224"/>
+      <c r="J17" s="224"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="140">
+      <c r="B18" s="139">
         <v>741724.8</v>
       </c>
-      <c r="C18" s="140">
+      <c r="C18" s="139">
         <v>204986.7</v>
       </c>
-      <c r="D18" s="140">
+      <c r="D18" s="139">
         <v>338987.8</v>
       </c>
-      <c r="E18" s="140">
+      <c r="E18" s="139">
         <v>31509.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="224"/>
+      <c r="H18" s="224"/>
+      <c r="I18" s="224"/>
+      <c r="J18" s="224"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="140">
+      <c r="B19" s="139">
         <v>8290407.2000000002</v>
       </c>
-      <c r="C19" s="140">
+      <c r="C19" s="139">
         <v>72925.5</v>
       </c>
-      <c r="D19" s="140">
+      <c r="D19" s="139">
         <v>5625611.4000000004</v>
       </c>
-      <c r="E19" s="140">
+      <c r="E19" s="139">
         <v>57728.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="224"/>
+      <c r="H19" s="224"/>
+      <c r="I19" s="224"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="140">
+      <c r="B20" s="139">
         <v>4526753.9000000004</v>
       </c>
-      <c r="C20" s="140">
+      <c r="C20" s="139">
         <v>9908.5</v>
       </c>
-      <c r="D20" s="140">
+      <c r="D20" s="139">
         <v>2856700.8</v>
       </c>
-      <c r="E20" s="139" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="E20" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="G20" s="224"/>
+      <c r="H20" s="224"/>
+      <c r="I20" s="224"/>
+      <c r="J20" s="223"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
-      <c r="B21" s="140">
+      <c r="B21" s="139">
         <v>968477</v>
       </c>
-      <c r="C21" s="140">
+      <c r="C21" s="139">
         <v>85</v>
       </c>
-      <c r="D21" s="140">
+      <c r="D21" s="139">
         <v>968392</v>
       </c>
-      <c r="E21" s="139" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="E21" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" s="224"/>
+      <c r="H21" s="224"/>
+      <c r="I21" s="224"/>
+      <c r="J21" s="223"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="140">
+      <c r="B22" s="139">
         <v>9896673.3000000007</v>
       </c>
-      <c r="C22" s="140">
+      <c r="C22" s="139">
         <v>133635.1</v>
       </c>
-      <c r="D22" s="140">
+      <c r="D22" s="139">
         <v>5897171.2000000002</v>
       </c>
-      <c r="E22" s="140">
+      <c r="E22" s="139">
         <v>82800</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="224"/>
+      <c r="H22" s="224"/>
+      <c r="I22" s="224"/>
+      <c r="J22" s="224"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="140">
+      <c r="B23" s="139">
         <v>11130378.300000001</v>
       </c>
-      <c r="C23" s="140">
+      <c r="C23" s="139">
         <v>321428.5</v>
       </c>
-      <c r="D23" s="140">
+      <c r="D23" s="139">
         <v>5204071.4000000004</v>
       </c>
-      <c r="E23" s="140">
+      <c r="E23" s="139">
         <v>78804.399999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="224"/>
+      <c r="H23" s="224"/>
+      <c r="I23" s="224"/>
+      <c r="J23" s="224"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="112"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="140">
+      <c r="B24" s="139">
         <v>889112.8</v>
       </c>
-      <c r="C24" s="140">
+      <c r="C24" s="139">
         <v>29199.3</v>
       </c>
-      <c r="D24" s="140">
+      <c r="D24" s="139">
         <v>229320.8</v>
       </c>
-      <c r="E24" s="140">
+      <c r="E24" s="139">
         <v>20904.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="224"/>
+      <c r="H24" s="224"/>
+      <c r="I24" s="224"/>
+      <c r="J24" s="224"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="140">
+      <c r="B25" s="139">
         <v>6824865</v>
       </c>
-      <c r="C25" s="140">
+      <c r="C25" s="139">
         <v>266877.59999999998</v>
       </c>
-      <c r="D25" s="140">
+      <c r="D25" s="139">
         <v>24936</v>
       </c>
-      <c r="E25" s="140">
+      <c r="E25" s="139">
         <v>7330</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="224"/>
+      <c r="H25" s="224"/>
+      <c r="I25" s="224"/>
+      <c r="J25" s="224"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="112"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
-      <c r="B26" s="140">
+      <c r="B26" s="139">
         <v>26901590.5</v>
       </c>
-      <c r="C26" s="140">
+      <c r="C26" s="139">
         <v>400996.9</v>
       </c>
-      <c r="D26" s="140">
+      <c r="D26" s="139">
         <v>5244163.5999999996</v>
       </c>
-      <c r="E26" s="140">
+      <c r="E26" s="139">
         <v>152587.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="224"/>
+      <c r="H26" s="224"/>
+      <c r="I26" s="224"/>
+      <c r="J26" s="224"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
-      <c r="B27" s="140">
+      <c r="B27" s="139">
         <v>21338976.300000001</v>
       </c>
-      <c r="C27" s="140">
+      <c r="C27" s="139">
         <v>2486250.1</v>
       </c>
-      <c r="D27" s="140">
+      <c r="D27" s="139">
         <v>10432889.4</v>
       </c>
-      <c r="E27" s="140">
+      <c r="E27" s="139">
         <v>620275.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="224"/>
+      <c r="H27" s="224"/>
+      <c r="I27" s="224"/>
+      <c r="J27" s="224"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="112"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="140">
+      <c r="B28" s="139">
         <v>663753.80000000005</v>
       </c>
-      <c r="C28" s="140">
+      <c r="C28" s="139">
         <v>348685</v>
       </c>
-      <c r="D28" s="140">
+      <c r="D28" s="139">
         <v>215634.3</v>
       </c>
-      <c r="E28" s="140">
+      <c r="E28" s="139">
         <v>103709.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="G28" s="224"/>
+      <c r="H28" s="224"/>
+      <c r="I28" s="224"/>
+      <c r="J28" s="224"/>
+      <c r="K28" s="112"/>
+      <c r="L28" s="112"/>
+      <c r="M28" s="112"/>
+      <c r="N28" s="112"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="122" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="134">
         <v>17167166.899999999</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="134">
         <v>2364594.7000000002</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="134">
         <v>11914872.5</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="134">
         <v>1138706.6000000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:5">
+      <c r="G29" s="224"/>
+      <c r="H29" s="224"/>
+      <c r="I29" s="224"/>
+      <c r="J29" s="224"/>
+      <c r="K29" s="112"/>
+      <c r="L29" s="112"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="112"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="24"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="39"/>
       <c r="C33" s="39"/>
       <c r="D33" s="39"/>
       <c r="E33" s="39"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="39"/>
       <c r="C34" s="39"/>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
     </row>
     <row r="35" spans="2:5">
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
     </row>
     <row r="36" spans="2:5">
       <c r="B36" s="39"/>
@@ -31920,1059 +34796,1435 @@
       <c r="E36" s="39"/>
     </row>
     <row r="37" spans="2:5">
       <c r="B37" s="40"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="54" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E35"/>
+  <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G31" sqref="G31"/>
+      <selection activeCell="G1" sqref="G1:P1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="69" style="24" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="24" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" style="24" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>194</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="248" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="36" customFormat="1" ht="12.75">
+      <c r="A2" s="289" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="248"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5" ht="14.25" customHeight="1">
+      <c r="B2" s="289"/>
+      <c r="C2" s="289"/>
+      <c r="D2" s="289"/>
+      <c r="E2" s="289"/>
+    </row>
+    <row r="3" spans="1:14" ht="14.25" customHeight="1">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="183">
+      <c r="B6" s="181">
         <v>390871.6</v>
       </c>
-      <c r="C6" s="183">
+      <c r="C6" s="181">
         <v>89833</v>
       </c>
-      <c r="D6" s="183">
+      <c r="D6" s="181">
         <v>128272</v>
       </c>
-      <c r="E6" s="183">
+      <c r="E6" s="181">
         <v>62239</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="226"/>
+      <c r="H6" s="226"/>
+      <c r="I6" s="226"/>
+      <c r="J6" s="226"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="183">
+      <c r="B7" s="181">
         <v>26087</v>
       </c>
-      <c r="C7" s="183">
+      <c r="C7" s="181">
         <v>20576</v>
       </c>
-      <c r="D7" s="182" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="D7" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="E7" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G7" s="226"/>
+      <c r="H7" s="226"/>
+      <c r="I7" s="225"/>
+      <c r="J7" s="225"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="183">
+      <c r="B8" s="181">
         <v>276914</v>
       </c>
-      <c r="C8" s="183">
+      <c r="C8" s="181">
         <v>546</v>
       </c>
-      <c r="D8" s="182" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="D8" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G8" s="226"/>
+      <c r="H8" s="226"/>
+      <c r="I8" s="225"/>
+      <c r="J8" s="225"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+    </row>
+    <row r="9" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="183">
+      <c r="B9" s="181">
         <v>1102012.8999999999</v>
       </c>
-      <c r="C9" s="183">
+      <c r="C9" s="181">
         <v>112209</v>
       </c>
-      <c r="D9" s="183">
+      <c r="D9" s="181">
         <v>1300</v>
       </c>
-      <c r="E9" s="182" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="E9" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G9" s="226"/>
+      <c r="H9" s="226"/>
+      <c r="I9" s="226"/>
+      <c r="J9" s="225"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="183">
+      <c r="B10" s="181">
         <v>21072.5</v>
       </c>
-      <c r="C10" s="183">
+      <c r="C10" s="181">
         <v>12035.5</v>
       </c>
-      <c r="D10" s="182" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="D10" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="E10" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G10" s="226"/>
+      <c r="H10" s="226"/>
+      <c r="I10" s="225"/>
+      <c r="J10" s="225"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="183">
+      <c r="B11" s="181">
         <v>396520</v>
       </c>
-      <c r="C11" s="182" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="C11" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="D11" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G11" s="226"/>
+      <c r="H11" s="225"/>
+      <c r="I11" s="225"/>
+      <c r="J11" s="225"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="183">
+      <c r="B12" s="181">
         <v>14092930.800000001</v>
       </c>
-      <c r="C12" s="183">
+      <c r="C12" s="181">
         <v>2920220</v>
       </c>
-      <c r="D12" s="183">
+      <c r="D12" s="181">
         <v>247245</v>
       </c>
-      <c r="E12" s="182" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="E12" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G12" s="226"/>
+      <c r="H12" s="226"/>
+      <c r="I12" s="226"/>
+      <c r="J12" s="225"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="112"/>
+      <c r="N12" s="112"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="183">
+      <c r="B13" s="181">
         <v>440253.4</v>
       </c>
-      <c r="C13" s="183">
+      <c r="C13" s="181">
         <v>33138.5</v>
       </c>
-      <c r="D13" s="182" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="D13" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="E13" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G13" s="226"/>
+      <c r="H13" s="226"/>
+      <c r="I13" s="225"/>
+      <c r="J13" s="225"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="183">
+      <c r="B14" s="181">
         <v>40731081</v>
       </c>
-      <c r="C14" s="182" t="s">
-[...10 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="C14" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="D14" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="E14" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="226"/>
+      <c r="H14" s="225"/>
+      <c r="I14" s="225"/>
+      <c r="J14" s="225"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="112"/>
+    </row>
+    <row r="15" spans="1:14" ht="12" customHeight="1">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="183">
+      <c r="B15" s="181">
         <v>8998203.6999999993</v>
       </c>
-      <c r="C15" s="183">
+      <c r="C15" s="181">
         <v>115015.4</v>
       </c>
-      <c r="D15" s="183">
+      <c r="D15" s="181">
         <v>4391638</v>
       </c>
-      <c r="E15" s="182" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="E15" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G15" s="226"/>
+      <c r="H15" s="226"/>
+      <c r="I15" s="226"/>
+      <c r="J15" s="225"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="112"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="183">
+      <c r="B16" s="181">
         <v>93342</v>
       </c>
-      <c r="C16" s="182" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="C16" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="D16" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="E16" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G16" s="226"/>
+      <c r="H16" s="225"/>
+      <c r="I16" s="225"/>
+      <c r="J16" s="225"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="183">
+      <c r="B17" s="181">
         <v>595803.1</v>
       </c>
-      <c r="C17" s="183">
+      <c r="C17" s="181">
         <v>329628.7</v>
       </c>
-      <c r="D17" s="183">
+      <c r="D17" s="181">
         <v>42483</v>
       </c>
-      <c r="E17" s="183">
+      <c r="E17" s="181">
         <v>15500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="226"/>
+      <c r="H17" s="226"/>
+      <c r="I17" s="226"/>
+      <c r="J17" s="226"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="183">
+      <c r="B18" s="181">
         <v>102250</v>
       </c>
-      <c r="C18" s="183">
+      <c r="C18" s="181">
         <v>25773.8</v>
       </c>
-      <c r="D18" s="183">
+      <c r="D18" s="181">
         <v>12000</v>
       </c>
-      <c r="E18" s="183">
+      <c r="E18" s="181">
         <v>12000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="226"/>
+      <c r="H18" s="226"/>
+      <c r="I18" s="226"/>
+      <c r="J18" s="226"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="183">
+      <c r="B19" s="181">
         <v>1278686.3999999999</v>
       </c>
-      <c r="C19" s="183">
+      <c r="C19" s="181">
         <v>52704.4</v>
       </c>
-      <c r="D19" s="183">
+      <c r="D19" s="181">
         <v>1066740</v>
       </c>
-      <c r="E19" s="182" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="E19" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G19" s="226"/>
+      <c r="H19" s="226"/>
+      <c r="I19" s="226"/>
+      <c r="J19" s="225"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="183">
+      <c r="B20" s="181">
         <v>8221026.5</v>
       </c>
-      <c r="C20" s="183">
+      <c r="C20" s="181">
         <v>14178</v>
       </c>
-      <c r="D20" s="183">
+      <c r="D20" s="181">
         <v>2504721</v>
       </c>
-      <c r="E20" s="182" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="E20" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G20" s="226"/>
+      <c r="H20" s="226"/>
+      <c r="I20" s="226"/>
+      <c r="J20" s="225"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>158</v>
       </c>
-      <c r="B21" s="183">
+      <c r="B21" s="181">
         <v>7118280.4000000004</v>
       </c>
-      <c r="C21" s="182" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="183">
+      <c r="C21" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="D21" s="181">
         <v>59556</v>
       </c>
-      <c r="E21" s="182" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="E21" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" s="226"/>
+      <c r="H21" s="225"/>
+      <c r="I21" s="226"/>
+      <c r="J21" s="225"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>159</v>
       </c>
-      <c r="B22" s="183">
+      <c r="B22" s="181">
         <v>6648710.5999999996</v>
       </c>
-      <c r="C22" s="183">
+      <c r="C22" s="181">
         <v>201164.79999999999</v>
       </c>
-      <c r="D22" s="183">
+      <c r="D22" s="181">
         <v>547</v>
       </c>
-      <c r="E22" s="183">
+      <c r="E22" s="181">
         <v>547</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="226"/>
+      <c r="H22" s="226"/>
+      <c r="I22" s="226"/>
+      <c r="J22" s="226"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>160</v>
       </c>
-      <c r="B23" s="183">
+      <c r="B23" s="181">
         <v>2085167</v>
       </c>
-      <c r="C23" s="183">
+      <c r="C23" s="181">
         <v>377568.4</v>
       </c>
-      <c r="D23" s="183">
+      <c r="D23" s="181">
         <v>1836</v>
       </c>
-      <c r="E23" s="182" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="E23" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G23" s="226"/>
+      <c r="H23" s="226"/>
+      <c r="I23" s="226"/>
+      <c r="J23" s="225"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="112"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="112"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="122" t="s">
         <v>161</v>
       </c>
-      <c r="B24" s="183">
+      <c r="B24" s="181">
         <v>773055</v>
       </c>
-      <c r="C24" s="183">
+      <c r="C24" s="181">
         <v>26794</v>
       </c>
-      <c r="D24" s="183">
+      <c r="D24" s="181">
         <v>3417</v>
       </c>
-      <c r="E24" s="182" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="E24" s="180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G24" s="226"/>
+      <c r="H24" s="226"/>
+      <c r="I24" s="226"/>
+      <c r="J24" s="225"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="122" t="s">
         <v>162</v>
       </c>
-      <c r="B25" s="183">
+      <c r="B25" s="181">
         <v>2052386</v>
       </c>
-      <c r="C25" s="183">
+      <c r="C25" s="181">
         <v>7502.8</v>
       </c>
-      <c r="D25" s="183">
+      <c r="D25" s="181">
         <v>1002097.6</v>
       </c>
-      <c r="E25" s="183">
+      <c r="E25" s="181">
         <v>7502.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="226"/>
+      <c r="H25" s="226"/>
+      <c r="I25" s="226"/>
+      <c r="J25" s="226"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="112"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="112"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="122" t="s">
         <v>164</v>
       </c>
-      <c r="B26" s="183">
+      <c r="B26" s="181">
         <v>5881900.7000000002</v>
       </c>
-      <c r="C26" s="183">
+      <c r="C26" s="181">
         <v>1443647.9</v>
       </c>
-      <c r="D26" s="183">
+      <c r="D26" s="181">
         <v>1584967</v>
       </c>
-      <c r="E26" s="183">
+      <c r="E26" s="181">
         <v>4654</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="226"/>
+      <c r="H26" s="226"/>
+      <c r="I26" s="226"/>
+      <c r="J26" s="226"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="122" t="s">
         <v>165</v>
       </c>
-      <c r="B27" s="183">
+      <c r="B27" s="181">
         <v>443176.9</v>
       </c>
-      <c r="C27" s="183">
+      <c r="C27" s="181">
         <v>288996</v>
       </c>
-      <c r="D27" s="183">
+      <c r="D27" s="181">
         <v>7860</v>
       </c>
-      <c r="E27" s="183">
+      <c r="E27" s="181">
         <v>5260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="226"/>
+      <c r="H27" s="226"/>
+      <c r="I27" s="226"/>
+      <c r="J27" s="226"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="112"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="122" t="s">
         <v>166</v>
       </c>
-      <c r="B28" s="135">
+      <c r="B28" s="134">
         <v>13164665.800000001</v>
       </c>
-      <c r="C28" s="135">
+      <c r="C28" s="134">
         <v>3724923.3</v>
       </c>
-      <c r="D28" s="135">
+      <c r="D28" s="134">
         <v>403384.5</v>
       </c>
-      <c r="E28" s="135">
+      <c r="E28" s="134">
         <v>99816.5</v>
       </c>
-    </row>
-    <row r="29" spans="1:5">
+      <c r="G28" s="226"/>
+      <c r="H28" s="226"/>
+      <c r="I28" s="226"/>
+      <c r="J28" s="226"/>
+      <c r="K28" s="112"/>
+      <c r="L28" s="112"/>
+      <c r="M28" s="112"/>
+      <c r="N28" s="112"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="24"/>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:14">
       <c r="B30" s="39"/>
       <c r="C30" s="39"/>
       <c r="D30" s="39"/>
       <c r="E30" s="39"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="39"/>
       <c r="C33" s="39"/>
       <c r="D33" s="39"/>
       <c r="E33" s="39"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="39"/>
       <c r="C34" s="39"/>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
     </row>
     <row r="35" spans="2:5">
       <c r="B35" s="40"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="56" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="G1" sqref="G1:N1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="69.42578125" style="31" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="32" customWidth="1"/>
     <col min="3" max="5" width="16.7109375" style="31" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:14" ht="12.75">
+      <c r="A1" s="260" t="s">
         <v>195</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="260"/>
+    </row>
+    <row r="2" spans="1:14" s="41" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="219"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+      <c r="D2" s="260"/>
+      <c r="E2" s="260"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" s="37"/>
-      <c r="B3" s="244" t="s">
+      <c r="B3" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="244"/>
-[...5 lines deleted...]
-      <c r="B4" s="213" t="s">
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="240"/>
-      <c r="D4" s="225" t="s">
+      <c r="C4" s="281"/>
+      <c r="D4" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="E4" s="282"/>
+    </row>
+    <row r="5" spans="1:14" ht="22.5">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>1337888.3999999999</v>
       </c>
       <c r="C6" s="74">
         <v>297053.90000000002</v>
       </c>
       <c r="D6" s="74">
         <v>128031</v>
       </c>
       <c r="E6" s="74">
         <v>15669</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="G6" s="228"/>
+      <c r="H6" s="228"/>
+      <c r="I6" s="228"/>
+      <c r="J6" s="228"/>
+      <c r="K6" s="198"/>
+      <c r="L6" s="198"/>
+      <c r="M6" s="198"/>
+      <c r="N6" s="198"/>
+    </row>
+    <row r="7" spans="1:14" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>765487</v>
       </c>
       <c r="C7" s="74">
         <v>655892</v>
       </c>
       <c r="D7" s="74">
         <v>1090</v>
       </c>
       <c r="E7" s="74">
         <v>1090</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="G7" s="228"/>
+      <c r="H7" s="228"/>
+      <c r="I7" s="228"/>
+      <c r="J7" s="228"/>
+      <c r="K7" s="198"/>
+      <c r="L7" s="198"/>
+      <c r="M7" s="198"/>
+      <c r="N7" s="198"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>505781.3</v>
       </c>
       <c r="C8" s="74">
         <v>2070.6999999999998</v>
       </c>
       <c r="D8" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="G8" s="228"/>
+      <c r="H8" s="228"/>
+      <c r="I8" s="227"/>
+      <c r="J8" s="227"/>
+      <c r="K8" s="198"/>
+      <c r="L8" s="198"/>
+      <c r="M8" s="198"/>
+      <c r="N8" s="198"/>
+    </row>
+    <row r="9" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>21173429.899999999</v>
       </c>
       <c r="C9" s="74">
         <v>10487358.199999999</v>
       </c>
       <c r="D9" s="74">
         <v>424226.7</v>
       </c>
       <c r="E9" s="74">
         <v>7518</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="G9" s="228"/>
+      <c r="H9" s="228"/>
+      <c r="I9" s="228"/>
+      <c r="J9" s="228"/>
+      <c r="K9" s="198"/>
+      <c r="L9" s="198"/>
+      <c r="M9" s="198"/>
+      <c r="N9" s="198"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>771995.9</v>
       </c>
       <c r="C10" s="74">
         <v>6898.5</v>
       </c>
       <c r="D10" s="74">
         <v>37879</v>
       </c>
       <c r="E10" s="74">
         <v>4756</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="G10" s="228"/>
+      <c r="H10" s="228"/>
+      <c r="I10" s="228"/>
+      <c r="J10" s="228"/>
+      <c r="K10" s="198"/>
+      <c r="L10" s="198"/>
+      <c r="M10" s="198"/>
+      <c r="N10" s="198"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="74">
         <v>761926</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E11" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="G11" s="228"/>
+      <c r="H11" s="227"/>
+      <c r="I11" s="227"/>
+      <c r="J11" s="227"/>
+      <c r="K11" s="198"/>
+      <c r="L11" s="198"/>
+      <c r="M11" s="198"/>
+      <c r="N11" s="198"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>98992122.099999994</v>
       </c>
       <c r="C12" s="74">
         <v>35974538.799999997</v>
       </c>
       <c r="D12" s="74">
         <v>4933160.5999999996</v>
       </c>
       <c r="E12" s="74">
         <v>3024406.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="G12" s="228"/>
+      <c r="H12" s="228"/>
+      <c r="I12" s="228"/>
+      <c r="J12" s="228"/>
+      <c r="K12" s="198"/>
+      <c r="L12" s="198"/>
+      <c r="M12" s="198"/>
+      <c r="N12" s="198"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>1949811.7</v>
       </c>
       <c r="C13" s="74">
         <v>73812.800000000003</v>
       </c>
       <c r="D13" s="74">
         <v>20386</v>
       </c>
       <c r="E13" s="74">
         <v>1050</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="G13" s="228"/>
+      <c r="H13" s="228"/>
+      <c r="I13" s="228"/>
+      <c r="J13" s="228"/>
+      <c r="K13" s="198"/>
+      <c r="L13" s="198"/>
+      <c r="M13" s="198"/>
+      <c r="N13" s="198"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>68669</v>
       </c>
       <c r="C14" s="74">
         <v>20000</v>
       </c>
       <c r="D14" s="74">
         <v>454</v>
       </c>
       <c r="E14" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="G14" s="228"/>
+      <c r="H14" s="228"/>
+      <c r="I14" s="228"/>
+      <c r="J14" s="227"/>
+      <c r="K14" s="198"/>
+      <c r="L14" s="198"/>
+      <c r="M14" s="198"/>
+      <c r="N14" s="198"/>
+    </row>
+    <row r="15" spans="1:14" ht="15" customHeight="1">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>45009238.600000001</v>
       </c>
       <c r="C15" s="74">
         <v>862459.7</v>
       </c>
       <c r="D15" s="74">
         <v>572281.5</v>
       </c>
       <c r="E15" s="74">
         <v>40562</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="G15" s="228"/>
+      <c r="H15" s="228"/>
+      <c r="I15" s="228"/>
+      <c r="J15" s="228"/>
+      <c r="K15" s="198"/>
+      <c r="L15" s="198"/>
+      <c r="M15" s="198"/>
+      <c r="N15" s="198"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>10636924.4</v>
       </c>
       <c r="C16" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D16" s="74">
         <v>205862</v>
       </c>
       <c r="E16" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="G16" s="228"/>
+      <c r="H16" s="227"/>
+      <c r="I16" s="228"/>
+      <c r="J16" s="227"/>
+      <c r="K16" s="198"/>
+      <c r="L16" s="198"/>
+      <c r="M16" s="198"/>
+      <c r="N16" s="198"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>5674938.5</v>
       </c>
       <c r="C17" s="74">
         <v>271512.8</v>
       </c>
       <c r="D17" s="74">
         <v>307280</v>
       </c>
       <c r="E17" s="74">
         <v>194680</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="G17" s="228"/>
+      <c r="H17" s="228"/>
+      <c r="I17" s="228"/>
+      <c r="J17" s="228"/>
+      <c r="K17" s="198"/>
+      <c r="L17" s="198"/>
+      <c r="M17" s="198"/>
+      <c r="N17" s="198"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>22550395.800000001</v>
       </c>
       <c r="C18" s="74">
         <v>819771.3</v>
       </c>
       <c r="D18" s="74">
         <v>223890</v>
       </c>
       <c r="E18" s="74">
         <v>44880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="G18" s="228"/>
+      <c r="H18" s="228"/>
+      <c r="I18" s="228"/>
+      <c r="J18" s="228"/>
+      <c r="K18" s="198"/>
+      <c r="L18" s="198"/>
+      <c r="M18" s="198"/>
+      <c r="N18" s="198"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>2365423.1</v>
       </c>
       <c r="C19" s="74">
         <v>100599.1</v>
       </c>
       <c r="D19" s="74">
         <v>1548109</v>
       </c>
       <c r="E19" s="74">
         <v>4420</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="G19" s="228"/>
+      <c r="H19" s="228"/>
+      <c r="I19" s="228"/>
+      <c r="J19" s="228"/>
+      <c r="K19" s="198"/>
+      <c r="L19" s="198"/>
+      <c r="M19" s="198"/>
+      <c r="N19" s="198"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>19296358.800000001</v>
       </c>
       <c r="C20" s="74">
         <v>970685.2</v>
       </c>
       <c r="D20" s="74">
         <v>3148730.3</v>
       </c>
       <c r="E20" s="74">
         <v>89958.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="G20" s="228"/>
+      <c r="H20" s="228"/>
+      <c r="I20" s="228"/>
+      <c r="J20" s="228"/>
+      <c r="K20" s="198"/>
+      <c r="L20" s="198"/>
+      <c r="M20" s="198"/>
+      <c r="N20" s="198"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>561703.4</v>
       </c>
       <c r="C21" s="74">
         <v>12948</v>
       </c>
       <c r="D21" s="74">
         <v>84100</v>
       </c>
       <c r="E21" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="G21" s="228"/>
+      <c r="H21" s="228"/>
+      <c r="I21" s="228"/>
+      <c r="J21" s="227"/>
+      <c r="K21" s="198"/>
+      <c r="L21" s="198"/>
+      <c r="M21" s="198"/>
+      <c r="N21" s="198"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>17101598.100000001</v>
       </c>
       <c r="C22" s="74">
         <v>183056.2</v>
       </c>
       <c r="D22" s="74">
         <v>558595.1</v>
       </c>
       <c r="E22" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="G22" s="228"/>
+      <c r="H22" s="228"/>
+      <c r="I22" s="228"/>
+      <c r="J22" s="227"/>
+      <c r="K22" s="198"/>
+      <c r="L22" s="198"/>
+      <c r="M22" s="198"/>
+      <c r="N22" s="198"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>9352360.5999999996</v>
       </c>
       <c r="C23" s="74">
         <v>651399.80000000005</v>
       </c>
       <c r="D23" s="74">
         <v>547317.69999999995</v>
       </c>
       <c r="E23" s="74">
         <v>73670.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="G23" s="228"/>
+      <c r="H23" s="228"/>
+      <c r="I23" s="228"/>
+      <c r="J23" s="228"/>
+      <c r="K23" s="198"/>
+      <c r="L23" s="198"/>
+      <c r="M23" s="198"/>
+      <c r="N23" s="198"/>
+    </row>
+    <row r="24" spans="1:14" s="24" customFormat="1">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>2780372</v>
       </c>
       <c r="C24" s="74">
         <v>808423.6</v>
       </c>
       <c r="D24" s="74">
         <v>156919.70000000001</v>
       </c>
       <c r="E24" s="74">
         <v>147244.70000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="G24" s="228"/>
+      <c r="H24" s="228"/>
+      <c r="I24" s="228"/>
+      <c r="J24" s="228"/>
+      <c r="K24" s="198"/>
+      <c r="L24" s="198"/>
+      <c r="M24" s="198"/>
+      <c r="N24" s="198"/>
+    </row>
+    <row r="25" spans="1:14" s="24" customFormat="1">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>2242754.4</v>
       </c>
       <c r="C25" s="74">
         <v>190710</v>
       </c>
       <c r="D25" s="74">
         <v>6559</v>
       </c>
       <c r="E25" s="74">
         <v>6559</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="G25" s="228"/>
+      <c r="H25" s="228"/>
+      <c r="I25" s="228"/>
+      <c r="J25" s="228"/>
+      <c r="K25" s="198"/>
+      <c r="L25" s="198"/>
+      <c r="M25" s="198"/>
+      <c r="N25" s="198"/>
+    </row>
+    <row r="26" spans="1:14" s="24" customFormat="1">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>9338198</v>
       </c>
       <c r="C26" s="74">
         <v>112195.2</v>
       </c>
       <c r="D26" s="74">
         <v>3852300.1</v>
       </c>
       <c r="E26" s="74">
         <v>43284.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="G26" s="228"/>
+      <c r="H26" s="228"/>
+      <c r="I26" s="228"/>
+      <c r="J26" s="228"/>
+      <c r="K26" s="198"/>
+      <c r="L26" s="198"/>
+      <c r="M26" s="198"/>
+      <c r="N26" s="198"/>
+    </row>
+    <row r="27" spans="1:14" s="24" customFormat="1">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>16973124.699999999</v>
       </c>
       <c r="C27" s="74">
         <v>2852916.7</v>
       </c>
       <c r="D27" s="74">
         <v>4520134.4000000004</v>
       </c>
       <c r="E27" s="74">
         <v>217133.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="G27" s="228"/>
+      <c r="H27" s="228"/>
+      <c r="I27" s="228"/>
+      <c r="J27" s="228"/>
+      <c r="K27" s="198"/>
+      <c r="L27" s="198"/>
+      <c r="M27" s="198"/>
+      <c r="N27" s="198"/>
+    </row>
+    <row r="28" spans="1:14" s="24" customFormat="1">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="74">
         <v>3576216.7</v>
       </c>
       <c r="C28" s="74">
         <v>984922.3</v>
       </c>
       <c r="D28" s="74">
         <v>808636.4</v>
       </c>
       <c r="E28" s="74">
         <v>142500.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="G28" s="228"/>
+      <c r="H28" s="228"/>
+      <c r="I28" s="228"/>
+      <c r="J28" s="228"/>
+      <c r="K28" s="198"/>
+      <c r="L28" s="198"/>
+      <c r="M28" s="198"/>
+      <c r="N28" s="198"/>
+    </row>
+    <row r="29" spans="1:14" s="24" customFormat="1">
+      <c r="A29" s="122" t="s">
         <v>166</v>
       </c>
       <c r="B29" s="74">
         <v>24767196.699999999</v>
       </c>
       <c r="C29" s="74">
         <v>21745984.800000001</v>
       </c>
       <c r="D29" s="74">
         <v>530292</v>
       </c>
       <c r="E29" s="74">
         <v>484637</v>
       </c>
-    </row>
-    <row r="30" spans="1:5">
+      <c r="G29" s="228"/>
+      <c r="H29" s="228"/>
+      <c r="I29" s="228"/>
+      <c r="J29" s="228"/>
+      <c r="K29" s="198"/>
+      <c r="L29" s="198"/>
+      <c r="M29" s="198"/>
+      <c r="N29" s="198"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
       <c r="E30" s="38"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:14">
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:14">
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="44"/>
       <c r="C33" s="44"/>
       <c r="D33" s="44"/>
       <c r="E33" s="44"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="44"/>
       <c r="C34" s="44"/>
       <c r="D34" s="44"/>
       <c r="E34" s="44"/>
     </row>
     <row r="35" spans="2:5">
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
     </row>
     <row r="36" spans="2:5">
       <c r="B36" s="44"/>
@@ -33000,52 +36252,52 @@
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="101.85546875" style="12" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
       <c r="B1" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="202"/>
-      <c r="B2" s="203"/>
+      <c r="A2" s="243"/>
+      <c r="B2" s="244"/>
     </row>
     <row r="3" spans="1:2" ht="12.75" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B3" s="85" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B4" s="85" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B5" s="85" t="s">
         <v>75</v>
       </c>
     </row>
@@ -33271,1222 +36523,1484 @@
     <hyperlink ref="B19" location="'8.9.'!A1" display="Карагандинская"/>
     <hyperlink ref="B20" location="'8.10.'!A1" display="Костанайская"/>
     <hyperlink ref="B21" location="'8.11.'!A1" display="Кызылординская"/>
     <hyperlink ref="B22" location="'8.12.'!A1" display="Мангистауская"/>
     <hyperlink ref="B23" location="'8.13.'!A1" display="Павлодарская"/>
     <hyperlink ref="B24" location="'8.14.'!A1" display="Северо-Казахстанская"/>
     <hyperlink ref="B26" location="'8.16.'!A1" display="Ұлытау"/>
     <hyperlink ref="B27" location="'8.17.'!A1" display="Восточно-Казахстанская"/>
     <hyperlink ref="B28" location="'8.18.'!A1" display="г. Астана"/>
     <hyperlink ref="B29" location="'8.19.'!A1" display="г. Алматы"/>
     <hyperlink ref="B30" location="'8.20.'!A1" display="г. Шымкент"/>
     <hyperlink ref="B11" location="'8.1.'!A1" display="Акмолинская"/>
     <hyperlink ref="B17" location="'8.7.'!A1" display="Жамбылская"/>
     <hyperlink ref="B25" location="'8.15.'!A1" display="Туркестанская"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="3" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C37"/>
+  <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:C29"/>
+      <selection activeCell="E1" sqref="E1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="75.5703125" style="24" customWidth="1"/>
     <col min="2" max="2" width="30.28515625" style="28" customWidth="1"/>
     <col min="3" max="3" width="30.28515625" style="24" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" style="24" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" style="24" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A1" s="260" t="s">
         <v>196</v>
       </c>
-      <c r="B1" s="219"/>
-[...3 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+    </row>
+    <row r="2" spans="1:8" s="36" customFormat="1" ht="12.75">
+      <c r="A2" s="260" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="219"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:3">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" s="37"/>
-      <c r="C3" s="144" t="s">
+      <c r="C3" s="142" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="249" t="s">
+    <row r="4" spans="1:8" ht="12" customHeight="1">
+      <c r="A4" s="286"/>
+      <c r="B4" s="290" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="250"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="C4" s="291"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:3">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:8">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>25659420</v>
       </c>
       <c r="C6" s="74">
         <v>380303.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="E6" s="230"/>
+      <c r="F6" s="230"/>
+      <c r="G6" s="112"/>
+      <c r="H6" s="112"/>
+    </row>
+    <row r="7" spans="1:8" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>37697172.5</v>
       </c>
       <c r="C7" s="74">
         <v>19926807.800000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="E7" s="230"/>
+      <c r="F7" s="230"/>
+      <c r="G7" s="112"/>
+      <c r="H7" s="112"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>79924506.299999997</v>
       </c>
       <c r="C8" s="74">
         <v>50574.400000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="E8" s="230"/>
+      <c r="F8" s="230"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>527266225.80000001</v>
       </c>
       <c r="C9" s="74">
         <v>7726070.7000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="E9" s="230"/>
+      <c r="F9" s="230"/>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>251800937</v>
       </c>
       <c r="C10" s="74">
         <v>4889816.9000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="E10" s="230"/>
+      <c r="F10" s="230"/>
+      <c r="G10" s="112"/>
+      <c r="H10" s="112"/>
+    </row>
+    <row r="11" spans="1:8" s="29" customFormat="1" ht="12.75">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="74">
         <v>92525597.400000006</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="E11" s="230"/>
+      <c r="F11" s="229"/>
+      <c r="G11" s="112"/>
+      <c r="H11" s="112"/>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>617922748.60000002</v>
       </c>
       <c r="C12" s="74">
         <v>43368036.299999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="E12" s="230"/>
+      <c r="F12" s="230"/>
+      <c r="G12" s="112"/>
+      <c r="H12" s="112"/>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>84330273.700000003</v>
       </c>
       <c r="C13" s="74">
         <v>1575658.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="E13" s="230"/>
+      <c r="F13" s="230"/>
+      <c r="G13" s="112"/>
+      <c r="H13" s="112"/>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>146213454.59999999</v>
       </c>
       <c r="C14" s="74">
         <v>873217.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="E14" s="230"/>
+      <c r="F14" s="230"/>
+      <c r="G14" s="112"/>
+      <c r="H14" s="112"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>212729236.5</v>
       </c>
       <c r="C15" s="74">
         <v>6362752.7999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="E15" s="230"/>
+      <c r="F15" s="230"/>
+      <c r="G15" s="112"/>
+      <c r="H15" s="112"/>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>51556910.399999999</v>
       </c>
       <c r="C16" s="74">
         <v>1801590.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="E16" s="230"/>
+      <c r="F16" s="230"/>
+      <c r="G16" s="112"/>
+      <c r="H16" s="112"/>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>74400987.5</v>
       </c>
       <c r="C17" s="74">
         <v>5149101.0999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="E17" s="230"/>
+      <c r="F17" s="230"/>
+      <c r="G17" s="112"/>
+      <c r="H17" s="112"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>160916274.90000001</v>
       </c>
       <c r="C18" s="74">
         <v>9572589.0999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="E18" s="230"/>
+      <c r="F18" s="230"/>
+      <c r="G18" s="112"/>
+      <c r="H18" s="112"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>25343895.600000001</v>
       </c>
       <c r="C19" s="74">
         <v>3782141.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="E19" s="230"/>
+      <c r="F19" s="230"/>
+      <c r="G19" s="112"/>
+      <c r="H19" s="112"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>198977841.30000001</v>
       </c>
       <c r="C20" s="74">
         <v>12101664.699999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="E20" s="230"/>
+      <c r="F20" s="230"/>
+      <c r="G20" s="112"/>
+      <c r="H20" s="112"/>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>45884689.799999997</v>
       </c>
       <c r="C21" s="74">
         <v>2106911.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="E21" s="230"/>
+      <c r="F21" s="230"/>
+      <c r="G21" s="112"/>
+      <c r="H21" s="112"/>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>83955124.400000006</v>
       </c>
       <c r="C22" s="74">
         <v>4224709.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="E22" s="230"/>
+      <c r="F22" s="230"/>
+      <c r="G22" s="112"/>
+      <c r="H22" s="112"/>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>295086347.30000001</v>
       </c>
       <c r="C23" s="74">
         <v>9930155.5999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="E23" s="230"/>
+      <c r="F23" s="230"/>
+      <c r="G23" s="112"/>
+      <c r="H23" s="112"/>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>101040644.2</v>
       </c>
       <c r="C24" s="74">
         <v>3681332.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="E24" s="230"/>
+      <c r="F24" s="230"/>
+      <c r="G24" s="112"/>
+      <c r="H24" s="112"/>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>58399615.5</v>
       </c>
       <c r="C25" s="74">
         <v>8558248.3000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="E25" s="230"/>
+      <c r="F25" s="230"/>
+      <c r="G25" s="112"/>
+      <c r="H25" s="112"/>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>8398672</v>
       </c>
       <c r="C26" s="74">
         <v>671717.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="E26" s="230"/>
+      <c r="F26" s="230"/>
+      <c r="G26" s="112"/>
+      <c r="H26" s="112"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>169880416.90000001</v>
       </c>
       <c r="C27" s="74">
         <v>60186105.899999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="E27" s="230"/>
+      <c r="F27" s="230"/>
+      <c r="G27" s="112"/>
+      <c r="H27" s="112"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="74">
         <v>13150397.800000001</v>
       </c>
       <c r="C28" s="74">
         <v>3170479.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="E28" s="230"/>
+      <c r="F28" s="230"/>
+      <c r="G28" s="112"/>
+      <c r="H28" s="112"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="122" t="s">
         <v>166</v>
       </c>
       <c r="B29" s="74">
         <v>153170459.30000001</v>
       </c>
       <c r="C29" s="74">
         <v>56935959.5</v>
       </c>
-    </row>
-    <row r="30" spans="1:3" ht="12.75">
+      <c r="E29" s="230"/>
+      <c r="F29" s="230"/>
+      <c r="G29" s="112"/>
+      <c r="H29" s="112"/>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
     </row>
-    <row r="31" spans="1:3">
+    <row r="31" spans="1:8">
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
     </row>
-    <row r="32" spans="1:3">
+    <row r="32" spans="1:8">
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
     </row>
     <row r="33" spans="2:3">
       <c r="B33" s="39"/>
       <c r="C33" s="39"/>
     </row>
     <row r="34" spans="2:3">
       <c r="B34" s="39"/>
       <c r="C34" s="39"/>
     </row>
     <row r="35" spans="2:3">
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
     </row>
     <row r="36" spans="2:3">
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
     </row>
     <row r="37" spans="2:3">
       <c r="B37" s="40"/>
       <c r="C37" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="B4:C4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="60" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C36"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="E1" sqref="E1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="76.140625" style="24" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" style="28" customWidth="1"/>
     <col min="3" max="3" width="30.28515625" style="24" customWidth="1"/>
     <col min="4" max="16384" width="8.7109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A1" s="260" t="s">
         <v>197</v>
       </c>
-      <c r="B1" s="219"/>
-[...3 lines deleted...]
-      <c r="A2" s="219" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+    </row>
+    <row r="2" spans="1:8" s="36" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="260" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="219"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:3">
+      <c r="B2" s="260"/>
+      <c r="C2" s="260"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" s="37"/>
       <c r="C3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="213" t="s">
+    <row r="4" spans="1:8" ht="12" customHeight="1">
+      <c r="A4" s="286"/>
+      <c r="B4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="241"/>
-[...2 lines deleted...]
-      <c r="A5" s="246"/>
+      <c r="C4" s="282"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="287"/>
       <c r="B5" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:3">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:8">
+      <c r="A6" s="122" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>66929260.799999997</v>
       </c>
       <c r="C6" s="74">
         <v>4498628.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="E6" s="232"/>
+      <c r="F6" s="232"/>
+      <c r="G6" s="112"/>
+      <c r="H6" s="112"/>
+    </row>
+    <row r="7" spans="1:8" ht="22.5">
+      <c r="A7" s="122" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>97592481</v>
       </c>
       <c r="C7" s="74">
         <v>28116817.100000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="E7" s="232"/>
+      <c r="F7" s="232"/>
+      <c r="G7" s="112"/>
+      <c r="H7" s="112"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>24998628.199999999</v>
       </c>
       <c r="C8" s="74">
         <v>235834.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="E8" s="232"/>
+      <c r="F8" s="232"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="122" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>1004890411.7</v>
       </c>
       <c r="C9" s="74">
         <v>29540534.199999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="E9" s="232"/>
+      <c r="F9" s="232"/>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="122" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>753383508.60000002</v>
       </c>
       <c r="C10" s="74">
         <v>57703575.200000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="E10" s="232"/>
+      <c r="F10" s="232"/>
+      <c r="G10" s="112"/>
+      <c r="H10" s="112"/>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="122" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="74">
         <v>9076577.5</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="E11" s="232"/>
+      <c r="F11" s="231"/>
+      <c r="G11" s="112"/>
+      <c r="H11" s="112"/>
+    </row>
+    <row r="12" spans="1:8" s="29" customFormat="1" ht="12.75">
+      <c r="A12" s="122" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>1009831229.8</v>
       </c>
       <c r="C12" s="74">
         <v>119849238.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="123" t="s">
+      <c r="E12" s="232"/>
+      <c r="F12" s="232"/>
+      <c r="G12" s="112"/>
+      <c r="H12" s="112"/>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="122" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>133475798.5</v>
       </c>
       <c r="C13" s="74">
         <v>8102971.9000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="123" t="s">
+      <c r="E13" s="232"/>
+      <c r="F13" s="232"/>
+      <c r="G13" s="112"/>
+      <c r="H13" s="112"/>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="122" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>170514031.69999999</v>
       </c>
       <c r="C14" s="74">
         <v>3508494</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="123" t="s">
+      <c r="E14" s="232"/>
+      <c r="F14" s="232"/>
+      <c r="G14" s="112"/>
+      <c r="H14" s="112"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="122" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>209219617.90000001</v>
       </c>
       <c r="C15" s="74">
         <v>8051501.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="123" t="s">
+      <c r="E15" s="232"/>
+      <c r="F15" s="232"/>
+      <c r="G15" s="112"/>
+      <c r="H15" s="112"/>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="122" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>87819918.200000003</v>
       </c>
       <c r="C16" s="74">
         <v>2186690.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="123" t="s">
+      <c r="E16" s="232"/>
+      <c r="F16" s="232"/>
+      <c r="G16" s="112"/>
+      <c r="H16" s="112"/>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="122" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>732934402</v>
       </c>
       <c r="C17" s="74">
         <v>27985645.100000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="123" t="s">
+      <c r="E17" s="232"/>
+      <c r="F17" s="232"/>
+      <c r="G17" s="112"/>
+      <c r="H17" s="112"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="122" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>172305288.80000001</v>
       </c>
       <c r="C18" s="74">
         <v>24475305</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="123" t="s">
+      <c r="E18" s="232"/>
+      <c r="F18" s="232"/>
+      <c r="G18" s="112"/>
+      <c r="H18" s="112"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>5610867.5</v>
       </c>
       <c r="C19" s="74">
         <v>4543380.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="123" t="s">
+      <c r="E19" s="232"/>
+      <c r="F19" s="232"/>
+      <c r="G19" s="112"/>
+      <c r="H19" s="112"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="122" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>238549408</v>
       </c>
       <c r="C20" s="74">
         <v>9436786.8000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="123" t="s">
+      <c r="E20" s="232"/>
+      <c r="F20" s="232"/>
+      <c r="G20" s="112"/>
+      <c r="H20" s="112"/>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="122" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>156225987.5</v>
       </c>
       <c r="C21" s="74">
         <v>686020</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="123" t="s">
+      <c r="E21" s="232"/>
+      <c r="F21" s="232"/>
+      <c r="G21" s="112"/>
+      <c r="H21" s="112"/>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="122" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>108710115.7</v>
       </c>
       <c r="C22" s="74">
         <v>16855015</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="123" t="s">
+      <c r="E22" s="232"/>
+      <c r="F22" s="232"/>
+      <c r="G22" s="112"/>
+      <c r="H22" s="112"/>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="122" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>172828069.09999999</v>
       </c>
       <c r="C23" s="74">
         <v>7899473.7000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="123" t="s">
+      <c r="E23" s="232"/>
+      <c r="F23" s="232"/>
+      <c r="G23" s="112"/>
+      <c r="H23" s="112"/>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="122" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>266651252.80000001</v>
       </c>
       <c r="C24" s="74">
         <v>19309747.699999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="E24" s="232"/>
+      <c r="F24" s="232"/>
+      <c r="G24" s="112"/>
+      <c r="H24" s="112"/>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="122" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>68694319.200000003</v>
       </c>
       <c r="C25" s="74">
         <v>8677853</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="123" t="s">
+      <c r="E25" s="232"/>
+      <c r="F25" s="232"/>
+      <c r="G25" s="112"/>
+      <c r="H25" s="112"/>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="122" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>13302472.6</v>
       </c>
       <c r="C26" s="74">
         <v>5578486.7999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="123" t="s">
+      <c r="E26" s="232"/>
+      <c r="F26" s="232"/>
+      <c r="G26" s="112"/>
+      <c r="H26" s="112"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="122" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>373695345.89999998</v>
       </c>
       <c r="C27" s="74">
         <v>306369887.19999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="123" t="s">
+      <c r="E27" s="232"/>
+      <c r="F27" s="232"/>
+      <c r="G27" s="112"/>
+      <c r="H27" s="112"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="122" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="74">
         <v>34619172.600000001</v>
       </c>
       <c r="C28" s="74">
         <v>6403576.0999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="123" t="s">
+      <c r="E28" s="232"/>
+      <c r="F28" s="232"/>
+      <c r="G28" s="112"/>
+      <c r="H28" s="112"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="122" t="s">
         <v>166</v>
       </c>
       <c r="B29" s="74">
         <v>161201981.40000001</v>
       </c>
       <c r="C29" s="74">
         <v>68459783.299999997</v>
       </c>
-    </row>
-    <row r="30" spans="1:3">
+      <c r="E29" s="232"/>
+      <c r="F29" s="232"/>
+      <c r="G29" s="112"/>
+      <c r="H29" s="112"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
     </row>
-    <row r="31" spans="1:3">
+    <row r="31" spans="1:8">
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
     </row>
-    <row r="32" spans="1:3">
+    <row r="32" spans="1:8">
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
     </row>
     <row r="33" spans="2:3">
       <c r="B33" s="39"/>
       <c r="C33" s="39"/>
     </row>
     <row r="34" spans="2:3">
       <c r="B34" s="39"/>
       <c r="C34" s="39"/>
     </row>
     <row r="35" spans="2:3">
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
     </row>
     <row r="36" spans="2:3">
       <c r="B36" s="40"/>
       <c r="C36" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="62" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="F1" sqref="F1:J1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="31" customWidth="1"/>
     <col min="2" max="2" width="39.42578125" style="31" customWidth="1"/>
     <col min="3" max="3" width="28.85546875" style="31" customWidth="1"/>
     <col min="4" max="4" width="28.85546875" style="32" customWidth="1"/>
     <col min="5" max="5" width="16" style="31" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="31" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="260" t="s">
         <v>198</v>
       </c>
-      <c r="B1" s="219"/>
-[...5 lines deleted...]
-      <c r="A2" s="248" t="s">
+      <c r="B1" s="260"/>
+      <c r="C1" s="260"/>
+      <c r="D1" s="260"/>
+      <c r="E1" s="162"/>
+    </row>
+    <row r="2" spans="1:9" s="41" customFormat="1" ht="12.75">
+      <c r="A2" s="289" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="248"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="B2" s="289"/>
+      <c r="C2" s="289"/>
+      <c r="D2" s="289"/>
+      <c r="E2" s="163"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="B3" s="37"/>
       <c r="C3" s="32"/>
-      <c r="D3" s="122" t="s">
+      <c r="D3" s="121" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C4" s="213" t="s">
+    <row r="4" spans="1:9" ht="12" customHeight="1">
+      <c r="A4" s="295"/>
+      <c r="B4" s="296"/>
+      <c r="C4" s="254" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="241"/>
-[...4 lines deleted...]
-      <c r="C5" s="121" t="s">
+      <c r="D4" s="282"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="297"/>
+      <c r="B5" s="298"/>
+      <c r="C5" s="120" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="120" t="s">
+      <c r="D5" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="142"/>
-[...2 lines deleted...]
-      <c r="A6" s="251" t="s">
+      <c r="F5" s="140"/>
+    </row>
+    <row r="6" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A6" s="292" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="251"/>
+      <c r="B6" s="292"/>
       <c r="C6" s="74">
         <v>984739</v>
       </c>
       <c r="D6" s="74">
         <v>252258</v>
       </c>
-      <c r="F6" s="142"/>
-[...2 lines deleted...]
-      <c r="A7" s="251" t="s">
+      <c r="F6" s="234"/>
+      <c r="G6" s="234"/>
+      <c r="H6" s="198"/>
+      <c r="I6" s="198"/>
+    </row>
+    <row r="7" spans="1:9" ht="21.95" customHeight="1">
+      <c r="A7" s="292" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="251"/>
+      <c r="B7" s="292"/>
       <c r="C7" s="74">
         <v>6705894.7000000002</v>
       </c>
       <c r="D7" s="74">
         <v>5997268.9000000004</v>
       </c>
-      <c r="F7" s="142"/>
-[...2 lines deleted...]
-      <c r="A8" s="251" t="s">
+      <c r="F7" s="234"/>
+      <c r="G7" s="234"/>
+      <c r="H7" s="198"/>
+      <c r="I7" s="198"/>
+    </row>
+    <row r="8" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A8" s="292" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="251"/>
+      <c r="B8" s="292"/>
       <c r="C8" s="74">
         <v>672911.2</v>
       </c>
       <c r="D8" s="74">
         <v>1193.8</v>
       </c>
-      <c r="F8" s="142"/>
-[...2 lines deleted...]
-      <c r="A9" s="252" t="s">
+      <c r="F8" s="234"/>
+      <c r="G8" s="234"/>
+      <c r="H8" s="198"/>
+      <c r="I8" s="198"/>
+    </row>
+    <row r="9" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A9" s="293" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="252"/>
+      <c r="B9" s="293"/>
       <c r="C9" s="74">
         <v>10095358.4</v>
       </c>
       <c r="D9" s="74">
         <v>1320094.6000000001</v>
       </c>
-      <c r="F9" s="142"/>
-[...2 lines deleted...]
-      <c r="A10" s="251" t="s">
+      <c r="F9" s="234"/>
+      <c r="G9" s="234"/>
+      <c r="H9" s="198"/>
+      <c r="I9" s="198"/>
+    </row>
+    <row r="10" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A10" s="292" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="251"/>
+      <c r="B10" s="292"/>
       <c r="C10" s="74">
         <v>2944127.3</v>
       </c>
       <c r="D10" s="74">
         <v>130648.8</v>
       </c>
-      <c r="F10" s="141"/>
-[...2 lines deleted...]
-      <c r="A11" s="251" t="s">
+      <c r="F10" s="234"/>
+      <c r="G10" s="234"/>
+      <c r="H10" s="198"/>
+      <c r="I10" s="198"/>
+    </row>
+    <row r="11" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A11" s="292" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="251"/>
+      <c r="B11" s="292"/>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="F11" s="141"/>
-[...2 lines deleted...]
-      <c r="A12" s="251" t="s">
+      <c r="H11" s="198"/>
+      <c r="I11" s="198"/>
+    </row>
+    <row r="12" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A12" s="292" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="251"/>
+      <c r="B12" s="292"/>
       <c r="C12" s="74">
         <v>93277637.799999997</v>
       </c>
       <c r="D12" s="74">
         <v>30110352.100000001</v>
       </c>
-      <c r="F12" s="142"/>
-[...2 lines deleted...]
-      <c r="A13" s="251" t="s">
+      <c r="F12" s="234"/>
+      <c r="G12" s="234"/>
+      <c r="H12" s="198"/>
+      <c r="I12" s="198"/>
+    </row>
+    <row r="13" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A13" s="292" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="251"/>
+      <c r="B13" s="292"/>
       <c r="C13" s="74">
         <v>3158426.2</v>
       </c>
       <c r="D13" s="74">
         <v>187473.6</v>
       </c>
-      <c r="F13" s="142"/>
-[...2 lines deleted...]
-      <c r="A14" s="251" t="s">
+      <c r="F13" s="234"/>
+      <c r="G13" s="234"/>
+      <c r="H13" s="198"/>
+      <c r="I13" s="198"/>
+    </row>
+    <row r="14" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A14" s="292" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="251"/>
+      <c r="B14" s="292"/>
       <c r="C14" s="74">
         <v>1596788.1</v>
       </c>
       <c r="D14" s="74">
         <v>5548.8</v>
       </c>
-      <c r="F14" s="142"/>
-[...2 lines deleted...]
-      <c r="A15" s="251" t="s">
+      <c r="F14" s="234"/>
+      <c r="G14" s="234"/>
+      <c r="H14" s="198"/>
+      <c r="I14" s="198"/>
+    </row>
+    <row r="15" spans="1:9" ht="21" customHeight="1">
+      <c r="A15" s="292" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="251"/>
+      <c r="B15" s="292"/>
       <c r="C15" s="74">
         <v>36942055.299999997</v>
       </c>
       <c r="D15" s="74">
         <v>1547711.1</v>
       </c>
-      <c r="F15" s="142"/>
-[...2 lines deleted...]
-      <c r="A16" s="251" t="s">
+      <c r="F15" s="234"/>
+      <c r="G15" s="234"/>
+      <c r="H15" s="198"/>
+      <c r="I15" s="198"/>
+    </row>
+    <row r="16" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A16" s="292" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="251"/>
+      <c r="B16" s="292"/>
       <c r="C16" s="74">
         <v>1395065.5</v>
       </c>
       <c r="D16" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="F16" s="142"/>
-[...2 lines deleted...]
-      <c r="A17" s="251" t="s">
+      <c r="F16" s="234"/>
+      <c r="G16" s="233"/>
+      <c r="H16" s="198"/>
+      <c r="I16" s="198"/>
+    </row>
+    <row r="17" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A17" s="292" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="251"/>
+      <c r="B17" s="292"/>
       <c r="C17" s="74">
         <v>7115659.7000000002</v>
       </c>
       <c r="D17" s="74">
         <v>871450.9</v>
       </c>
-      <c r="F17" s="142"/>
-[...2 lines deleted...]
-      <c r="A18" s="251" t="s">
+      <c r="F17" s="234"/>
+      <c r="G17" s="234"/>
+      <c r="H17" s="198"/>
+      <c r="I17" s="198"/>
+    </row>
+    <row r="18" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A18" s="292" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="251"/>
+      <c r="B18" s="292"/>
       <c r="C18" s="74">
         <v>5569379.7000000002</v>
       </c>
       <c r="D18" s="74">
         <v>949545.7</v>
       </c>
-      <c r="F18" s="142"/>
-[...2 lines deleted...]
-      <c r="A19" s="251" t="s">
+      <c r="F18" s="234"/>
+      <c r="G18" s="234"/>
+      <c r="H18" s="198"/>
+      <c r="I18" s="198"/>
+    </row>
+    <row r="19" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A19" s="292" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="251"/>
+      <c r="B19" s="292"/>
       <c r="C19" s="74">
         <v>1141450.5</v>
       </c>
       <c r="D19" s="74">
         <v>409950</v>
       </c>
-      <c r="F19" s="142"/>
-[...2 lines deleted...]
-      <c r="A20" s="251" t="s">
+      <c r="F19" s="234"/>
+      <c r="G19" s="234"/>
+      <c r="H19" s="198"/>
+      <c r="I19" s="198"/>
+    </row>
+    <row r="20" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A20" s="292" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="251"/>
+      <c r="B20" s="292"/>
       <c r="C20" s="74">
         <v>14181655</v>
       </c>
       <c r="D20" s="74">
         <v>721500.7</v>
       </c>
-      <c r="F20" s="142"/>
-[...2 lines deleted...]
-      <c r="A21" s="251" t="s">
+      <c r="F20" s="234"/>
+      <c r="G20" s="234"/>
+      <c r="H20" s="198"/>
+      <c r="I20" s="198"/>
+    </row>
+    <row r="21" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A21" s="292" t="s">
         <v>157</v>
       </c>
-      <c r="B21" s="251"/>
+      <c r="B21" s="292"/>
       <c r="C21" s="74">
         <v>1601359.9</v>
       </c>
       <c r="D21" s="74">
         <v>21410.7</v>
       </c>
-      <c r="F21" s="142"/>
-[...2 lines deleted...]
-      <c r="A22" s="251" t="s">
+      <c r="F21" s="234"/>
+      <c r="G21" s="234"/>
+      <c r="H21" s="198"/>
+      <c r="I21" s="198"/>
+    </row>
+    <row r="22" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A22" s="292" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="251"/>
+      <c r="B22" s="292"/>
       <c r="C22" s="74">
         <v>17782872.5</v>
       </c>
       <c r="D22" s="74">
         <v>199533.6</v>
       </c>
-      <c r="F22" s="142"/>
-[...2 lines deleted...]
-      <c r="A23" s="251" t="s">
+      <c r="F22" s="234"/>
+      <c r="G22" s="234"/>
+      <c r="H22" s="198"/>
+      <c r="I22" s="198"/>
+    </row>
+    <row r="23" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A23" s="292" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="251"/>
+      <c r="B23" s="292"/>
       <c r="C23" s="74">
         <v>20951919.399999999</v>
       </c>
       <c r="D23" s="74">
         <v>1863661.5</v>
       </c>
-      <c r="F23" s="142"/>
-[...2 lines deleted...]
-      <c r="A24" s="251" t="s">
+      <c r="F23" s="234"/>
+      <c r="G23" s="234"/>
+      <c r="H23" s="198"/>
+      <c r="I23" s="198"/>
+    </row>
+    <row r="24" spans="1:9" ht="12.6" customHeight="1">
+      <c r="A24" s="292" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="251"/>
+      <c r="B24" s="292"/>
       <c r="C24" s="74">
         <v>8007495.5</v>
       </c>
       <c r="D24" s="74">
         <v>641316.19999999995</v>
       </c>
-      <c r="F24" s="142"/>
-[...2 lines deleted...]
-      <c r="A25" s="251" t="s">
+      <c r="F24" s="234"/>
+      <c r="G24" s="234"/>
+      <c r="H24" s="198"/>
+      <c r="I24" s="198"/>
+    </row>
+    <row r="25" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A25" s="292" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="251"/>
+      <c r="B25" s="292"/>
       <c r="C25" s="74">
         <v>5767093.9000000004</v>
       </c>
       <c r="D25" s="74">
         <v>511303.1</v>
       </c>
-      <c r="F25" s="142"/>
-[...2 lines deleted...]
-      <c r="A26" s="251" t="s">
+      <c r="F25" s="234"/>
+      <c r="G25" s="234"/>
+      <c r="H25" s="198"/>
+      <c r="I25" s="198"/>
+    </row>
+    <row r="26" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A26" s="292" t="s">
         <v>162</v>
       </c>
-      <c r="B26" s="251"/>
+      <c r="B26" s="292"/>
       <c r="C26" s="74">
         <v>5025433.7</v>
       </c>
       <c r="D26" s="74">
         <v>1418386.5</v>
       </c>
-      <c r="F26" s="142"/>
-[...2 lines deleted...]
-      <c r="A27" s="251" t="s">
+      <c r="F26" s="234"/>
+      <c r="G26" s="234"/>
+      <c r="H26" s="198"/>
+      <c r="I26" s="198"/>
+    </row>
+    <row r="27" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A27" s="292" t="s">
         <v>164</v>
       </c>
-      <c r="B27" s="251"/>
+      <c r="B27" s="292"/>
       <c r="C27" s="74">
         <v>29396367.399999999</v>
       </c>
       <c r="D27" s="74">
         <v>11017204.300000001</v>
       </c>
-      <c r="F27" s="142"/>
-[...2 lines deleted...]
-      <c r="A28" s="252" t="s">
+      <c r="F27" s="234"/>
+      <c r="G27" s="234"/>
+      <c r="H27" s="198"/>
+      <c r="I27" s="198"/>
+    </row>
+    <row r="28" spans="1:9" ht="11.45" customHeight="1">
+      <c r="A28" s="293" t="s">
         <v>165</v>
       </c>
-      <c r="B28" s="252"/>
+      <c r="B28" s="293"/>
       <c r="C28" s="74">
         <v>2899034.2</v>
       </c>
       <c r="D28" s="74">
         <v>1648377.7</v>
       </c>
-      <c r="F28" s="142"/>
-[...2 lines deleted...]
-      <c r="A29" s="253" t="s">
+      <c r="F28" s="234"/>
+      <c r="G28" s="234"/>
+      <c r="H28" s="198"/>
+      <c r="I28" s="198"/>
+    </row>
+    <row r="29" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A29" s="294" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="253"/>
-      <c r="C29" s="126">
+      <c r="B29" s="294"/>
+      <c r="C29" s="125">
         <v>71662870.099999994</v>
       </c>
-      <c r="D29" s="126">
+      <c r="D29" s="125">
         <v>34073855.100000001</v>
       </c>
       <c r="E29" s="46"/>
-      <c r="F29" s="142"/>
-[...2 lines deleted...]
-      <c r="A30" s="218" t="s">
+      <c r="F29" s="234"/>
+      <c r="G29" s="234"/>
+      <c r="H29" s="198"/>
+      <c r="I29" s="198"/>
+    </row>
+    <row r="30" spans="1:9" ht="12" customHeight="1">
+      <c r="A30" s="259" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="218"/>
-[...1 lines deleted...]
-      <c r="D30" s="218"/>
+      <c r="B30" s="259"/>
+      <c r="C30" s="259"/>
+      <c r="D30" s="259"/>
       <c r="E30" s="30"/>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:9">
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="51"/>
       <c r="E31" s="51"/>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:9">
       <c r="B32" s="46"/>
       <c r="C32" s="46"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
     </row>
     <row r="33" spans="1:5" s="52" customFormat="1" ht="11.25">
       <c r="A33" s="54" t="s">
         <v>835</v>
       </c>
       <c r="D33" s="53"/>
       <c r="E33" s="53"/>
     </row>
     <row r="34" spans="1:5" s="52" customFormat="1" ht="11.25">
       <c r="A34" s="54" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="58"/>
       <c r="D34" s="55"/>
     </row>
     <row r="35" spans="1:5" s="52" customFormat="1" ht="12.75" customHeight="1">
       <c r="A35" s="72" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="73" t="s">
         <v>810</v>
       </c>
-      <c r="C35" s="145" t="s">
+      <c r="C35" s="143" t="s">
         <v>68</v>
       </c>
-      <c r="D35" s="145" t="s">
+      <c r="D35" s="143" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:5" s="52" customFormat="1" ht="12.75" customHeight="1">
       <c r="A36" s="66" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="56" t="s">
         <v>811</v>
       </c>
-      <c r="C36" s="146" t="s">
+      <c r="C36" s="144" t="s">
         <v>69</v>
       </c>
-      <c r="D36" s="146" t="s">
+      <c r="D36" s="144" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="37" spans="1:5" s="52" customFormat="1" ht="12.75" customHeight="1">
       <c r="A37" s="70"/>
       <c r="B37" s="67" t="s">
         <v>812</v>
       </c>
-      <c r="C37" s="146" t="s">
+      <c r="C37" s="144" t="s">
         <v>809</v>
       </c>
-      <c r="D37" s="147" t="s">
+      <c r="D37" s="145" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="12.75">
       <c r="A38" s="71"/>
       <c r="B38" s="57"/>
       <c r="C38" s="69"/>
       <c r="D38" s="68"/>
     </row>
     <row r="39" spans="1:5">
       <c r="D39" s="44"/>
       <c r="E39" s="44"/>
     </row>
     <row r="40" spans="1:5">
       <c r="D40" s="44"/>
       <c r="E40" s="44"/>
     </row>
     <row r="41" spans="1:5">
       <c r="D41" s="45"/>
       <c r="E41" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="29">
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
@@ -36441,138 +39955,138 @@
     <col min="16136" max="16136" width="7.7109375" style="24" customWidth="1"/>
     <col min="16137" max="16137" width="10.85546875" style="24" customWidth="1"/>
     <col min="16138" max="16138" width="10.7109375" style="24" customWidth="1"/>
     <col min="16139" max="16139" width="7.5703125" style="24" customWidth="1"/>
     <col min="16140" max="16141" width="10.7109375" style="24" customWidth="1"/>
     <col min="16142" max="16142" width="8.5703125" style="24" customWidth="1"/>
     <col min="16143" max="16143" width="8.85546875" style="24" customWidth="1"/>
     <col min="16144" max="16144" width="10.140625" style="24" customWidth="1"/>
     <col min="16145" max="16145" width="7.7109375" style="24" customWidth="1"/>
     <col min="16146" max="16146" width="7.85546875" style="24" customWidth="1"/>
     <col min="16147" max="16147" width="7.28515625" style="24" customWidth="1"/>
     <col min="16148" max="16148" width="12" style="24" customWidth="1"/>
     <col min="16149" max="16149" width="11.28515625" style="24" customWidth="1"/>
     <col min="16150" max="16150" width="10.28515625" style="24" customWidth="1"/>
     <col min="16151" max="16151" width="10.5703125" style="24" customWidth="1"/>
     <col min="16152" max="16152" width="10.7109375" style="24" customWidth="1"/>
     <col min="16153" max="16153" width="11.42578125" style="24" customWidth="1"/>
     <col min="16154" max="16154" width="10.7109375" style="24" customWidth="1"/>
     <col min="16155" max="16155" width="11.42578125" style="24" customWidth="1"/>
     <col min="16156" max="16156" width="9.28515625" style="24" customWidth="1"/>
     <col min="16157" max="16157" width="9.5703125" style="24" customWidth="1"/>
     <col min="16158" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="12.75" customHeight="1">
-      <c r="A1" s="205" t="s">
+      <c r="A1" s="246" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="205"/>
-[...26 lines deleted...]
-      <c r="AC1" s="205"/>
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+      <c r="F1" s="246"/>
+      <c r="G1" s="246"/>
+      <c r="H1" s="246"/>
+      <c r="I1" s="246"/>
+      <c r="J1" s="246"/>
+      <c r="K1" s="246"/>
+      <c r="L1" s="246"/>
+      <c r="M1" s="246"/>
+      <c r="N1" s="246"/>
+      <c r="O1" s="246"/>
+      <c r="P1" s="246"/>
+      <c r="Q1" s="246"/>
+      <c r="R1" s="246"/>
+      <c r="S1" s="246"/>
+      <c r="T1" s="246"/>
+      <c r="U1" s="246"/>
+      <c r="V1" s="246"/>
+      <c r="W1" s="246"/>
+      <c r="X1" s="246"/>
+      <c r="Y1" s="246"/>
+      <c r="Z1" s="246"/>
+      <c r="AA1" s="246"/>
+      <c r="AB1" s="246"/>
+      <c r="AC1" s="246"/>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" s="67"/>
-      <c r="B2" s="206"/>
-[...5 lines deleted...]
-      <c r="H2" s="206"/>
+      <c r="B2" s="247"/>
+      <c r="C2" s="247"/>
+      <c r="D2" s="247"/>
+      <c r="E2" s="247"/>
+      <c r="F2" s="247"/>
+      <c r="G2" s="247"/>
+      <c r="H2" s="247"/>
       <c r="AC2" s="33" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:29">
-      <c r="A3" s="207"/>
-      <c r="B3" s="209" t="s">
+      <c r="A3" s="248"/>
+      <c r="B3" s="250" t="s">
         <v>109</v>
       </c>
-      <c r="C3" s="209" t="s">
+      <c r="C3" s="250" t="s">
         <v>110</v>
       </c>
-      <c r="D3" s="211" t="s">
+      <c r="D3" s="252" t="s">
         <v>111</v>
       </c>
-      <c r="E3" s="212"/>
-[...23 lines deleted...]
-      <c r="AC3" s="214" t="s">
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="K3" s="253"/>
+      <c r="L3" s="253"/>
+      <c r="M3" s="253"/>
+      <c r="N3" s="253"/>
+      <c r="O3" s="253"/>
+      <c r="P3" s="253"/>
+      <c r="Q3" s="253"/>
+      <c r="R3" s="253"/>
+      <c r="S3" s="253"/>
+      <c r="T3" s="253"/>
+      <c r="U3" s="253"/>
+      <c r="V3" s="253"/>
+      <c r="W3" s="253"/>
+      <c r="X3" s="253"/>
+      <c r="Y3" s="253"/>
+      <c r="Z3" s="253"/>
+      <c r="AA3" s="253"/>
+      <c r="AB3" s="254"/>
+      <c r="AC3" s="255" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="101.25">
-      <c r="A4" s="208"/>
-[...1 lines deleted...]
-      <c r="C4" s="210"/>
+      <c r="A4" s="249"/>
+      <c r="B4" s="251"/>
+      <c r="C4" s="251"/>
       <c r="D4" s="91" t="s">
         <v>113</v>
       </c>
       <c r="E4" s="92" t="s">
         <v>114</v>
       </c>
       <c r="F4" s="92" t="s">
         <v>115</v>
       </c>
       <c r="G4" s="78" t="s">
         <v>116</v>
       </c>
       <c r="H4" s="78" t="s">
         <v>117</v>
       </c>
       <c r="I4" s="93" t="s">
         <v>118</v>
       </c>
       <c r="J4" s="78" t="s">
         <v>119</v>
       </c>
       <c r="K4" s="94" t="s">
         <v>120</v>
       </c>
       <c r="L4" s="94" t="s">
@@ -36604,1950 +40118,1950 @@
       </c>
       <c r="U4" s="91" t="s">
         <v>130</v>
       </c>
       <c r="V4" s="78" t="s">
         <v>131</v>
       </c>
       <c r="W4" s="93" t="s">
         <v>132</v>
       </c>
       <c r="X4" s="78" t="s">
         <v>133</v>
       </c>
       <c r="Y4" s="92" t="s">
         <v>134</v>
       </c>
       <c r="Z4" s="92" t="s">
         <v>135</v>
       </c>
       <c r="AA4" s="92" t="s">
         <v>136</v>
       </c>
       <c r="AB4" s="92" t="s">
         <v>137</v>
       </c>
-      <c r="AC4" s="215"/>
+      <c r="AC4" s="256"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" s="96" t="s">
         <v>138</v>
       </c>
-      <c r="B5" s="125">
+      <c r="B5" s="124">
         <v>54144</v>
       </c>
-      <c r="C5" s="125">
+      <c r="C5" s="124">
         <v>20150</v>
       </c>
-      <c r="D5" s="125">
+      <c r="D5" s="124">
         <v>447</v>
       </c>
-      <c r="E5" s="125">
+      <c r="E5" s="124">
         <v>208</v>
       </c>
-      <c r="F5" s="125">
+      <c r="F5" s="124">
         <v>124</v>
       </c>
-      <c r="G5" s="125">
+      <c r="G5" s="124">
         <v>994</v>
       </c>
-      <c r="H5" s="125">
+      <c r="H5" s="124">
         <v>526</v>
       </c>
-      <c r="I5" s="125">
+      <c r="I5" s="124">
         <v>178</v>
       </c>
-      <c r="J5" s="125">
+      <c r="J5" s="124">
         <v>2540</v>
       </c>
-      <c r="K5" s="125">
+      <c r="K5" s="124">
         <v>697</v>
       </c>
-      <c r="L5" s="125">
+      <c r="L5" s="124">
         <v>400</v>
       </c>
-      <c r="M5" s="125">
+      <c r="M5" s="124">
         <v>2401</v>
       </c>
-      <c r="N5" s="125">
+      <c r="N5" s="124">
         <v>372</v>
       </c>
-      <c r="O5" s="125">
+      <c r="O5" s="124">
         <v>585</v>
       </c>
-      <c r="P5" s="125">
+      <c r="P5" s="124">
         <v>834</v>
       </c>
-      <c r="Q5" s="125">
+      <c r="Q5" s="124">
         <v>291</v>
       </c>
-      <c r="R5" s="125">
+      <c r="R5" s="124">
         <v>1062</v>
       </c>
-      <c r="S5" s="125">
+      <c r="S5" s="124">
         <v>305</v>
       </c>
-      <c r="T5" s="190">
+      <c r="T5" s="188">
         <v>1503</v>
       </c>
-      <c r="U5" s="190">
+      <c r="U5" s="188">
         <v>990</v>
       </c>
-      <c r="V5" s="190">
+      <c r="V5" s="188">
         <v>846</v>
       </c>
-      <c r="W5" s="190">
+      <c r="W5" s="188">
         <v>284</v>
       </c>
-      <c r="X5" s="190">
+      <c r="X5" s="188">
         <v>688</v>
       </c>
-      <c r="Y5" s="190">
+      <c r="Y5" s="188">
         <v>23</v>
       </c>
-      <c r="Z5" s="190">
+      <c r="Z5" s="188">
         <v>1478</v>
       </c>
-      <c r="AA5" s="190">
+      <c r="AA5" s="188">
         <v>396</v>
       </c>
-      <c r="AB5" s="190">
+      <c r="AB5" s="188">
         <v>1978</v>
       </c>
-      <c r="AC5" s="190">
+      <c r="AC5" s="188">
         <v>33994</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="125">
+      <c r="B6" s="124">
         <v>2631</v>
       </c>
-      <c r="C6" s="125">
+      <c r="C6" s="124">
         <v>549</v>
       </c>
-      <c r="D6" s="125">
+      <c r="D6" s="124">
         <v>14</v>
       </c>
-      <c r="E6" s="125">
+      <c r="E6" s="124">
         <v>3</v>
       </c>
-      <c r="F6" s="125">
+      <c r="F6" s="124">
         <v>3</v>
       </c>
-      <c r="G6" s="125">
+      <c r="G6" s="124">
         <v>18</v>
       </c>
-      <c r="H6" s="125">
+      <c r="H6" s="124">
         <v>11</v>
       </c>
-      <c r="I6" s="125">
+      <c r="I6" s="124">
         <v>1</v>
       </c>
-      <c r="J6" s="125">
+      <c r="J6" s="124">
         <v>94</v>
       </c>
-      <c r="K6" s="125">
+      <c r="K6" s="124">
         <v>11</v>
       </c>
-      <c r="L6" s="125">
+      <c r="L6" s="124">
         <v>8</v>
       </c>
-      <c r="M6" s="125">
+      <c r="M6" s="124">
         <v>74</v>
       </c>
-      <c r="N6" s="125">
+      <c r="N6" s="124">
         <v>11</v>
       </c>
-      <c r="O6" s="125">
+      <c r="O6" s="124">
         <v>18</v>
       </c>
-      <c r="P6" s="125">
+      <c r="P6" s="124">
         <v>16</v>
       </c>
-      <c r="Q6" s="125">
+      <c r="Q6" s="124">
         <v>8</v>
       </c>
-      <c r="R6" s="125">
+      <c r="R6" s="124">
         <v>31</v>
       </c>
-      <c r="S6" s="125">
+      <c r="S6" s="124">
         <v>1</v>
       </c>
-      <c r="T6" s="190">
+      <c r="T6" s="188">
         <v>55</v>
       </c>
-      <c r="U6" s="190">
+      <c r="U6" s="188">
         <v>24</v>
       </c>
-      <c r="V6" s="190">
+      <c r="V6" s="188">
         <v>14</v>
       </c>
-      <c r="W6" s="190">
+      <c r="W6" s="188">
         <v>9</v>
       </c>
-      <c r="X6" s="190">
+      <c r="X6" s="188">
         <v>30</v>
       </c>
-      <c r="Y6" s="190">
+      <c r="Y6" s="188">
         <v>1</v>
       </c>
-      <c r="Z6" s="190">
+      <c r="Z6" s="188">
         <v>47</v>
       </c>
-      <c r="AA6" s="190">
+      <c r="AA6" s="188">
         <v>11</v>
       </c>
-      <c r="AB6" s="190">
+      <c r="AB6" s="188">
         <v>36</v>
       </c>
-      <c r="AC6" s="190">
+      <c r="AC6" s="188">
         <v>2082</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="98" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="125">
+      <c r="B7" s="124">
         <v>3478</v>
       </c>
-      <c r="C7" s="125">
+      <c r="C7" s="124">
         <v>815</v>
       </c>
-      <c r="D7" s="125">
+      <c r="D7" s="124">
         <v>17</v>
       </c>
-      <c r="E7" s="125">
+      <c r="E7" s="124">
         <v>1</v>
       </c>
-      <c r="F7" s="125">
+      <c r="F7" s="124">
         <v>2</v>
       </c>
-      <c r="G7" s="125">
+      <c r="G7" s="124">
         <v>33</v>
       </c>
-      <c r="H7" s="125">
+      <c r="H7" s="124">
         <v>9</v>
       </c>
-      <c r="I7" s="125">
+      <c r="I7" s="124">
         <v>3</v>
       </c>
-      <c r="J7" s="125">
+      <c r="J7" s="124">
         <v>104</v>
       </c>
-      <c r="K7" s="125">
+      <c r="K7" s="124">
         <v>25</v>
       </c>
-      <c r="L7" s="125">
+      <c r="L7" s="124">
         <v>10</v>
       </c>
-      <c r="M7" s="125">
+      <c r="M7" s="124">
         <v>113</v>
       </c>
-      <c r="N7" s="125">
+      <c r="N7" s="124">
         <v>16</v>
       </c>
-      <c r="O7" s="125">
+      <c r="O7" s="124">
         <v>17</v>
       </c>
-      <c r="P7" s="125">
+      <c r="P7" s="124">
         <v>26</v>
       </c>
-      <c r="Q7" s="125">
+      <c r="Q7" s="124">
         <v>32</v>
       </c>
-      <c r="R7" s="125">
+      <c r="R7" s="124">
         <v>54</v>
       </c>
-      <c r="S7" s="125">
+      <c r="S7" s="124">
         <v>1</v>
       </c>
-      <c r="T7" s="190">
+      <c r="T7" s="188">
         <v>74</v>
       </c>
-      <c r="U7" s="190">
+      <c r="U7" s="188">
         <v>56</v>
       </c>
-      <c r="V7" s="190">
+      <c r="V7" s="188">
         <v>28</v>
       </c>
-      <c r="W7" s="190">
+      <c r="W7" s="188">
         <v>6</v>
       </c>
-      <c r="X7" s="190">
+      <c r="X7" s="188">
         <v>38</v>
       </c>
-      <c r="Y7" s="190">
+      <c r="Y7" s="188">
         <v>5</v>
       </c>
-      <c r="Z7" s="190">
+      <c r="Z7" s="188">
         <v>77</v>
       </c>
-      <c r="AA7" s="190">
+      <c r="AA7" s="188">
         <v>10</v>
       </c>
-      <c r="AB7" s="190">
+      <c r="AB7" s="188">
         <v>58</v>
       </c>
-      <c r="AC7" s="190">
+      <c r="AC7" s="188">
         <v>2663</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" s="98" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="125">
+      <c r="B8" s="124">
         <v>3681</v>
       </c>
-      <c r="C8" s="125">
+      <c r="C8" s="124">
         <v>867</v>
       </c>
-      <c r="D8" s="125">
+      <c r="D8" s="124">
         <v>16</v>
       </c>
-      <c r="E8" s="125">
+      <c r="E8" s="124">
         <v>3</v>
       </c>
-      <c r="F8" s="125">
+      <c r="F8" s="124">
         <v>6</v>
       </c>
-      <c r="G8" s="125">
+      <c r="G8" s="124">
         <v>43</v>
       </c>
-      <c r="H8" s="125">
+      <c r="H8" s="124">
         <v>24</v>
       </c>
       <c r="I8" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="J8" s="125">
+      <c r="J8" s="124">
         <v>103</v>
       </c>
-      <c r="K8" s="125">
+      <c r="K8" s="124">
         <v>32</v>
       </c>
-      <c r="L8" s="125">
+      <c r="L8" s="124">
         <v>19</v>
       </c>
-      <c r="M8" s="125">
+      <c r="M8" s="124">
         <v>114</v>
       </c>
-      <c r="N8" s="125">
+      <c r="N8" s="124">
         <v>11</v>
       </c>
-      <c r="O8" s="125">
+      <c r="O8" s="124">
         <v>29</v>
       </c>
-      <c r="P8" s="125">
+      <c r="P8" s="124">
         <v>47</v>
       </c>
-      <c r="Q8" s="125">
+      <c r="Q8" s="124">
         <v>19</v>
       </c>
-      <c r="R8" s="125">
+      <c r="R8" s="124">
         <v>50</v>
       </c>
-      <c r="S8" s="125">
+      <c r="S8" s="124">
         <v>6</v>
       </c>
-      <c r="T8" s="190">
+      <c r="T8" s="188">
         <v>79</v>
       </c>
-      <c r="U8" s="190">
+      <c r="U8" s="188">
         <v>41</v>
       </c>
-      <c r="V8" s="190">
+      <c r="V8" s="188">
         <v>33</v>
       </c>
-      <c r="W8" s="190">
+      <c r="W8" s="188">
         <v>6</v>
       </c>
-      <c r="X8" s="190">
+      <c r="X8" s="188">
         <v>42</v>
       </c>
-      <c r="Y8" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z8" s="190">
+      <c r="Y8" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z8" s="188">
         <v>50</v>
       </c>
-      <c r="AA8" s="190">
+      <c r="AA8" s="188">
         <v>26</v>
       </c>
-      <c r="AB8" s="190">
+      <c r="AB8" s="188">
         <v>68</v>
       </c>
-      <c r="AC8" s="190">
+      <c r="AC8" s="188">
         <v>2814</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="125">
+      <c r="B9" s="124">
         <v>3625</v>
       </c>
-      <c r="C9" s="125">
+      <c r="C9" s="124">
         <v>2126</v>
       </c>
-      <c r="D9" s="125">
+      <c r="D9" s="124">
         <v>23</v>
       </c>
-      <c r="E9" s="125">
+      <c r="E9" s="124">
         <v>14</v>
       </c>
-      <c r="F9" s="125">
+      <c r="F9" s="124">
         <v>4</v>
       </c>
-      <c r="G9" s="125">
+      <c r="G9" s="124">
         <v>78</v>
       </c>
-      <c r="H9" s="125">
+      <c r="H9" s="124">
         <v>31</v>
       </c>
-      <c r="I9" s="125">
+      <c r="I9" s="124">
         <v>1</v>
       </c>
-      <c r="J9" s="125">
+      <c r="J9" s="124">
         <v>660</v>
       </c>
-      <c r="K9" s="125">
+      <c r="K9" s="124">
         <v>68</v>
       </c>
-      <c r="L9" s="125">
+      <c r="L9" s="124">
         <v>17</v>
       </c>
-      <c r="M9" s="125">
+      <c r="M9" s="124">
         <v>227</v>
       </c>
-      <c r="N9" s="125">
+      <c r="N9" s="124">
         <v>21</v>
       </c>
-      <c r="O9" s="125">
+      <c r="O9" s="124">
         <v>43</v>
       </c>
-      <c r="P9" s="125">
+      <c r="P9" s="124">
         <v>82</v>
       </c>
-      <c r="Q9" s="125">
+      <c r="Q9" s="124">
         <v>8</v>
       </c>
-      <c r="R9" s="125">
+      <c r="R9" s="124">
         <v>90</v>
       </c>
-      <c r="S9" s="125">
+      <c r="S9" s="124">
         <v>11</v>
       </c>
-      <c r="T9" s="190">
+      <c r="T9" s="188">
         <v>99</v>
       </c>
-      <c r="U9" s="190">
+      <c r="U9" s="188">
         <v>76</v>
       </c>
-      <c r="V9" s="190">
+      <c r="V9" s="188">
         <v>24</v>
       </c>
-      <c r="W9" s="190">
+      <c r="W9" s="188">
         <v>18</v>
       </c>
-      <c r="X9" s="190">
+      <c r="X9" s="188">
         <v>48</v>
       </c>
-      <c r="Y9" s="190">
+      <c r="Y9" s="188">
         <v>15</v>
       </c>
-      <c r="Z9" s="190">
+      <c r="Z9" s="188">
         <v>119</v>
       </c>
-      <c r="AA9" s="190">
+      <c r="AA9" s="188">
         <v>20</v>
       </c>
-      <c r="AB9" s="190">
+      <c r="AB9" s="188">
         <v>329</v>
       </c>
-      <c r="AC9" s="190">
+      <c r="AC9" s="188">
         <v>1499</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="125">
+      <c r="B10" s="124">
         <v>2154</v>
       </c>
-      <c r="C10" s="125">
+      <c r="C10" s="124">
         <v>920</v>
       </c>
-      <c r="D10" s="125">
+      <c r="D10" s="124">
         <v>13</v>
       </c>
-      <c r="E10" s="125">
+      <c r="E10" s="124">
         <v>1</v>
       </c>
-      <c r="F10" s="125">
+      <c r="F10" s="124">
         <v>5</v>
       </c>
-      <c r="G10" s="125">
+      <c r="G10" s="124">
         <v>31</v>
       </c>
-      <c r="H10" s="125">
+      <c r="H10" s="124">
         <v>10</v>
       </c>
-      <c r="I10" s="125">
+      <c r="I10" s="124">
         <v>1</v>
       </c>
-      <c r="J10" s="125">
+      <c r="J10" s="124">
         <v>73</v>
       </c>
-      <c r="K10" s="125">
+      <c r="K10" s="124">
         <v>29</v>
       </c>
-      <c r="L10" s="125">
+      <c r="L10" s="124">
         <v>19</v>
       </c>
-      <c r="M10" s="125">
+      <c r="M10" s="124">
         <v>110</v>
       </c>
-      <c r="N10" s="125">
+      <c r="N10" s="124">
         <v>12</v>
       </c>
-      <c r="O10" s="125">
+      <c r="O10" s="124">
         <v>14</v>
       </c>
-      <c r="P10" s="125">
+      <c r="P10" s="124">
         <v>50</v>
       </c>
-      <c r="Q10" s="125">
+      <c r="Q10" s="124">
         <v>14</v>
       </c>
-      <c r="R10" s="125">
+      <c r="R10" s="124">
         <v>82</v>
       </c>
-      <c r="S10" s="125">
+      <c r="S10" s="124">
         <v>47</v>
       </c>
-      <c r="T10" s="190">
+      <c r="T10" s="188">
         <v>82</v>
       </c>
-      <c r="U10" s="190">
+      <c r="U10" s="188">
         <v>40</v>
       </c>
-      <c r="V10" s="190">
+      <c r="V10" s="188">
         <v>26</v>
       </c>
-      <c r="W10" s="190">
+      <c r="W10" s="188">
         <v>6</v>
       </c>
-      <c r="X10" s="190">
+      <c r="X10" s="188">
         <v>25</v>
       </c>
-      <c r="Y10" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z10" s="190">
+      <c r="Y10" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z10" s="188">
         <v>96</v>
       </c>
-      <c r="AA10" s="190">
+      <c r="AA10" s="188">
         <v>11</v>
       </c>
-      <c r="AB10" s="190">
+      <c r="AB10" s="188">
         <v>123</v>
       </c>
-      <c r="AC10" s="190">
+      <c r="AC10" s="188">
         <v>1234</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="98" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="125">
+      <c r="B11" s="124">
         <v>2924</v>
       </c>
-      <c r="C11" s="125">
+      <c r="C11" s="124">
         <v>870</v>
       </c>
-      <c r="D11" s="125">
+      <c r="D11" s="124">
         <v>23</v>
       </c>
-      <c r="E11" s="125">
+      <c r="E11" s="124">
         <v>2</v>
       </c>
-      <c r="F11" s="125">
+      <c r="F11" s="124">
         <v>3</v>
       </c>
-      <c r="G11" s="125">
+      <c r="G11" s="124">
         <v>51</v>
       </c>
-      <c r="H11" s="125">
+      <c r="H11" s="124">
         <v>17</v>
       </c>
-      <c r="I11" s="125">
+      <c r="I11" s="124">
         <v>2</v>
       </c>
-      <c r="J11" s="125">
+      <c r="J11" s="124">
         <v>111</v>
       </c>
-      <c r="K11" s="125">
+      <c r="K11" s="124">
         <v>20</v>
       </c>
-      <c r="L11" s="125">
+      <c r="L11" s="124">
         <v>18</v>
       </c>
-      <c r="M11" s="125">
+      <c r="M11" s="124">
         <v>104</v>
       </c>
-      <c r="N11" s="125">
+      <c r="N11" s="124">
         <v>8</v>
       </c>
-      <c r="O11" s="125">
+      <c r="O11" s="124">
         <v>28</v>
       </c>
-      <c r="P11" s="125">
+      <c r="P11" s="124">
         <v>44</v>
       </c>
-      <c r="Q11" s="125">
+      <c r="Q11" s="124">
         <v>17</v>
       </c>
-      <c r="R11" s="125">
+      <c r="R11" s="124">
         <v>65</v>
       </c>
-      <c r="S11" s="125">
+      <c r="S11" s="124">
         <v>30</v>
       </c>
-      <c r="T11" s="190">
+      <c r="T11" s="188">
         <v>57</v>
       </c>
-      <c r="U11" s="190">
+      <c r="U11" s="188">
         <v>47</v>
       </c>
-      <c r="V11" s="190">
+      <c r="V11" s="188">
         <v>40</v>
       </c>
-      <c r="W11" s="190">
+      <c r="W11" s="188">
         <v>7</v>
       </c>
-      <c r="X11" s="190">
+      <c r="X11" s="188">
         <v>43</v>
       </c>
-      <c r="Y11" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z11" s="190">
+      <c r="Y11" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z11" s="188">
         <v>60</v>
       </c>
-      <c r="AA11" s="190">
+      <c r="AA11" s="188">
         <v>14</v>
       </c>
-      <c r="AB11" s="190">
+      <c r="AB11" s="188">
         <v>59</v>
       </c>
-      <c r="AC11" s="190">
+      <c r="AC11" s="188">
         <v>2054</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="98" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="125">
+      <c r="B12" s="124">
         <v>2258</v>
       </c>
-      <c r="C12" s="125">
+      <c r="C12" s="124">
         <v>939</v>
       </c>
-      <c r="D12" s="125">
+      <c r="D12" s="124">
         <v>25</v>
       </c>
-      <c r="E12" s="125">
+      <c r="E12" s="124">
         <v>2</v>
       </c>
-      <c r="F12" s="125">
+      <c r="F12" s="124">
         <v>3</v>
       </c>
-      <c r="G12" s="125">
+      <c r="G12" s="124">
         <v>28</v>
       </c>
-      <c r="H12" s="125">
+      <c r="H12" s="124">
         <v>5</v>
       </c>
-      <c r="I12" s="125">
+      <c r="I12" s="124">
         <v>1</v>
       </c>
-      <c r="J12" s="125">
+      <c r="J12" s="124">
         <v>114</v>
       </c>
-      <c r="K12" s="125">
+      <c r="K12" s="124">
         <v>17</v>
       </c>
-      <c r="L12" s="125">
+      <c r="L12" s="124">
         <v>6</v>
       </c>
-      <c r="M12" s="125">
+      <c r="M12" s="124">
         <v>107</v>
       </c>
-      <c r="N12" s="125">
+      <c r="N12" s="124">
         <v>10</v>
       </c>
-      <c r="O12" s="125">
+      <c r="O12" s="124">
         <v>30</v>
       </c>
-      <c r="P12" s="125">
+      <c r="P12" s="124">
         <v>28</v>
       </c>
-      <c r="Q12" s="125">
+      <c r="Q12" s="124">
         <v>16</v>
       </c>
-      <c r="R12" s="125">
+      <c r="R12" s="124">
         <v>31</v>
       </c>
-      <c r="S12" s="125">
+      <c r="S12" s="124">
         <v>7</v>
       </c>
-      <c r="T12" s="190">
+      <c r="T12" s="188">
         <v>69</v>
       </c>
-      <c r="U12" s="190">
+      <c r="U12" s="188">
         <v>29</v>
       </c>
-      <c r="V12" s="190">
+      <c r="V12" s="188">
         <v>181</v>
       </c>
-      <c r="W12" s="190">
+      <c r="W12" s="188">
         <v>8</v>
       </c>
-      <c r="X12" s="190">
+      <c r="X12" s="188">
         <v>53</v>
       </c>
-      <c r="Y12" s="190">
+      <c r="Y12" s="188">
         <v>1</v>
       </c>
-      <c r="Z12" s="190">
+      <c r="Z12" s="188">
         <v>56</v>
       </c>
-      <c r="AA12" s="190">
+      <c r="AA12" s="188">
         <v>21</v>
       </c>
-      <c r="AB12" s="190">
+      <c r="AB12" s="188">
         <v>91</v>
       </c>
-      <c r="AC12" s="190">
+      <c r="AC12" s="188">
         <v>1319</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="98" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="125">
+      <c r="B13" s="124">
         <v>1284</v>
       </c>
-      <c r="C13" s="125">
+      <c r="C13" s="124">
         <v>543</v>
       </c>
-      <c r="D13" s="125">
+      <c r="D13" s="124">
         <v>15</v>
       </c>
-      <c r="E13" s="125">
+      <c r="E13" s="124">
         <v>3</v>
       </c>
-      <c r="F13" s="125">
+      <c r="F13" s="124">
         <v>1</v>
       </c>
-      <c r="G13" s="125">
+      <c r="G13" s="124">
         <v>18</v>
       </c>
-      <c r="H13" s="125">
+      <c r="H13" s="124">
         <v>10</v>
       </c>
       <c r="I13" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="J13" s="125">
+      <c r="J13" s="124">
         <v>81</v>
       </c>
-      <c r="K13" s="125">
+      <c r="K13" s="124">
         <v>14</v>
       </c>
-      <c r="L13" s="125">
+      <c r="L13" s="124">
         <v>14</v>
       </c>
-      <c r="M13" s="125">
+      <c r="M13" s="124">
         <v>86</v>
       </c>
-      <c r="N13" s="125">
+      <c r="N13" s="124">
         <v>5</v>
       </c>
-      <c r="O13" s="125">
+      <c r="O13" s="124">
         <v>2</v>
       </c>
-      <c r="P13" s="125">
+      <c r="P13" s="124">
         <v>17</v>
       </c>
-      <c r="Q13" s="125">
+      <c r="Q13" s="124">
         <v>13</v>
       </c>
-      <c r="R13" s="125">
+      <c r="R13" s="124">
         <v>11</v>
       </c>
-      <c r="S13" s="125">
+      <c r="S13" s="124">
         <v>1</v>
       </c>
-      <c r="T13" s="190">
+      <c r="T13" s="188">
         <v>57</v>
       </c>
-      <c r="U13" s="190">
+      <c r="U13" s="188">
         <v>21</v>
       </c>
-      <c r="V13" s="190">
+      <c r="V13" s="188">
         <v>12</v>
       </c>
-      <c r="W13" s="190">
+      <c r="W13" s="188">
         <v>5</v>
       </c>
-      <c r="X13" s="190">
+      <c r="X13" s="188">
         <v>40</v>
       </c>
-      <c r="Y13" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="190">
+      <c r="Y13" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z13" s="188">
         <v>34</v>
       </c>
-      <c r="AA13" s="190">
+      <c r="AA13" s="188">
         <v>12</v>
       </c>
-      <c r="AB13" s="190">
+      <c r="AB13" s="188">
         <v>71</v>
       </c>
-      <c r="AC13" s="190">
+      <c r="AC13" s="188">
         <v>741</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="125">
+      <c r="B14" s="124">
         <v>3674</v>
       </c>
-      <c r="C14" s="125">
+      <c r="C14" s="124">
         <v>1062</v>
       </c>
-      <c r="D14" s="125">
+      <c r="D14" s="124">
         <v>23</v>
       </c>
-      <c r="E14" s="125">
+      <c r="E14" s="124">
         <v>6</v>
       </c>
-      <c r="F14" s="125">
+      <c r="F14" s="124">
         <v>11</v>
       </c>
-      <c r="G14" s="125">
+      <c r="G14" s="124">
         <v>66</v>
       </c>
-      <c r="H14" s="125">
+      <c r="H14" s="124">
         <v>27</v>
       </c>
-      <c r="I14" s="125">
+      <c r="I14" s="124">
         <v>2</v>
       </c>
-      <c r="J14" s="125">
+      <c r="J14" s="124">
         <v>139</v>
       </c>
-      <c r="K14" s="125">
+      <c r="K14" s="124">
         <v>46</v>
       </c>
-      <c r="L14" s="125">
+      <c r="L14" s="124">
         <v>19</v>
       </c>
-      <c r="M14" s="125">
+      <c r="M14" s="124">
         <v>114</v>
       </c>
-      <c r="N14" s="125">
+      <c r="N14" s="124">
         <v>23</v>
       </c>
-      <c r="O14" s="125">
+      <c r="O14" s="124">
         <v>25</v>
       </c>
-      <c r="P14" s="125">
+      <c r="P14" s="124">
         <v>35</v>
       </c>
-      <c r="Q14" s="125">
+      <c r="Q14" s="124">
         <v>14</v>
       </c>
-      <c r="R14" s="125">
+      <c r="R14" s="124">
         <v>86</v>
       </c>
-      <c r="S14" s="125">
+      <c r="S14" s="124">
         <v>12</v>
       </c>
-      <c r="T14" s="190">
+      <c r="T14" s="188">
         <v>101</v>
       </c>
-      <c r="U14" s="190">
+      <c r="U14" s="188">
         <v>52</v>
       </c>
-      <c r="V14" s="190">
+      <c r="V14" s="188">
         <v>45</v>
       </c>
-      <c r="W14" s="190">
+      <c r="W14" s="188">
         <v>11</v>
       </c>
-      <c r="X14" s="190">
+      <c r="X14" s="188">
         <v>41</v>
       </c>
-      <c r="Y14" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="190">
+      <c r="Y14" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z14" s="188">
         <v>68</v>
       </c>
-      <c r="AA14" s="190">
+      <c r="AA14" s="188">
         <v>26</v>
       </c>
-      <c r="AB14" s="190">
+      <c r="AB14" s="188">
         <v>70</v>
       </c>
-      <c r="AC14" s="190">
+      <c r="AC14" s="188">
         <v>2612</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="125">
+      <c r="B15" s="124">
         <v>3673</v>
       </c>
-      <c r="C15" s="125">
+      <c r="C15" s="124">
         <v>819</v>
       </c>
-      <c r="D15" s="125">
+      <c r="D15" s="124">
         <v>27</v>
       </c>
-      <c r="E15" s="125">
+      <c r="E15" s="124">
         <v>3</v>
       </c>
-      <c r="F15" s="125">
+      <c r="F15" s="124">
         <v>9</v>
       </c>
-      <c r="G15" s="125">
+      <c r="G15" s="124">
         <v>44</v>
       </c>
-      <c r="H15" s="125">
+      <c r="H15" s="124">
         <v>36</v>
       </c>
-      <c r="I15" s="125">
+      <c r="I15" s="124">
         <v>1</v>
       </c>
-      <c r="J15" s="125">
+      <c r="J15" s="124">
         <v>106</v>
       </c>
-      <c r="K15" s="125">
+      <c r="K15" s="124">
         <v>29</v>
       </c>
-      <c r="L15" s="125">
+      <c r="L15" s="124">
         <v>14</v>
       </c>
-      <c r="M15" s="125">
+      <c r="M15" s="124">
         <v>105</v>
       </c>
-      <c r="N15" s="125">
+      <c r="N15" s="124">
         <v>8</v>
       </c>
-      <c r="O15" s="125">
+      <c r="O15" s="124">
         <v>33</v>
       </c>
-      <c r="P15" s="125">
+      <c r="P15" s="124">
         <v>33</v>
       </c>
-      <c r="Q15" s="125">
+      <c r="Q15" s="124">
         <v>22</v>
       </c>
-      <c r="R15" s="125">
+      <c r="R15" s="124">
         <v>38</v>
       </c>
-      <c r="S15" s="125">
+      <c r="S15" s="124">
         <v>9</v>
       </c>
-      <c r="T15" s="190">
+      <c r="T15" s="188">
         <v>58</v>
       </c>
-      <c r="U15" s="190">
+      <c r="U15" s="188">
         <v>34</v>
       </c>
-      <c r="V15" s="190">
+      <c r="V15" s="188">
         <v>28</v>
       </c>
-      <c r="W15" s="190">
+      <c r="W15" s="188">
         <v>5</v>
       </c>
-      <c r="X15" s="190">
+      <c r="X15" s="188">
         <v>47</v>
       </c>
-      <c r="Y15" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z15" s="190">
+      <c r="Y15" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z15" s="188">
         <v>49</v>
       </c>
-      <c r="AA15" s="190">
+      <c r="AA15" s="188">
         <v>15</v>
       </c>
-      <c r="AB15" s="190">
+      <c r="AB15" s="188">
         <v>66</v>
       </c>
-      <c r="AC15" s="190">
+      <c r="AC15" s="188">
         <v>2854</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="125">
+      <c r="B16" s="124">
         <v>2049</v>
       </c>
-      <c r="C16" s="125">
+      <c r="C16" s="124">
         <v>825</v>
       </c>
-      <c r="D16" s="125">
+      <c r="D16" s="124">
         <v>11</v>
       </c>
-      <c r="E16" s="125">
+      <c r="E16" s="124">
         <v>1</v>
       </c>
-      <c r="F16" s="125">
+      <c r="F16" s="124">
         <v>4</v>
       </c>
-      <c r="G16" s="125">
+      <c r="G16" s="124">
         <v>22</v>
       </c>
-      <c r="H16" s="125">
+      <c r="H16" s="124">
         <v>8</v>
       </c>
-      <c r="I16" s="125">
+      <c r="I16" s="124">
         <v>1</v>
       </c>
-      <c r="J16" s="125">
+      <c r="J16" s="124">
         <v>78</v>
       </c>
-      <c r="K16" s="125">
+      <c r="K16" s="124">
         <v>15</v>
       </c>
-      <c r="L16" s="125">
+      <c r="L16" s="124">
         <v>3</v>
       </c>
-      <c r="M16" s="125">
+      <c r="M16" s="124">
         <v>159</v>
       </c>
-      <c r="N16" s="125">
+      <c r="N16" s="124">
         <v>11</v>
       </c>
-      <c r="O16" s="125">
+      <c r="O16" s="124">
         <v>14</v>
       </c>
-      <c r="P16" s="125">
+      <c r="P16" s="124">
         <v>18</v>
       </c>
-      <c r="Q16" s="125">
+      <c r="Q16" s="124">
         <v>22</v>
       </c>
-      <c r="R16" s="125">
+      <c r="R16" s="124">
         <v>24</v>
       </c>
-      <c r="S16" s="125">
+      <c r="S16" s="124">
         <v>4</v>
       </c>
-      <c r="T16" s="190">
+      <c r="T16" s="188">
         <v>80</v>
       </c>
-      <c r="U16" s="190">
+      <c r="U16" s="188">
         <v>63</v>
       </c>
-      <c r="V16" s="190">
+      <c r="V16" s="188">
         <v>13</v>
       </c>
-      <c r="W16" s="190">
+      <c r="W16" s="188">
         <v>6</v>
       </c>
-      <c r="X16" s="190">
+      <c r="X16" s="188">
         <v>34</v>
       </c>
-      <c r="Y16" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z16" s="190">
+      <c r="Y16" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z16" s="188">
         <v>185</v>
       </c>
-      <c r="AA16" s="190">
+      <c r="AA16" s="188">
         <v>14</v>
       </c>
-      <c r="AB16" s="190">
+      <c r="AB16" s="188">
         <v>35</v>
       </c>
-      <c r="AC16" s="190">
+      <c r="AC16" s="188">
         <v>1224</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="98" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="125">
+      <c r="B17" s="124">
         <v>2189</v>
       </c>
-      <c r="C17" s="125">
+      <c r="C17" s="124">
         <v>884</v>
       </c>
-      <c r="D17" s="125">
+      <c r="D17" s="124">
         <v>6</v>
       </c>
-      <c r="E17" s="125">
+      <c r="E17" s="124">
         <v>2</v>
       </c>
-      <c r="F17" s="125">
+      <c r="F17" s="124">
         <v>4</v>
       </c>
-      <c r="G17" s="125">
+      <c r="G17" s="124">
         <v>40</v>
       </c>
-      <c r="H17" s="125">
+      <c r="H17" s="124">
         <v>11</v>
       </c>
-      <c r="I17" s="125">
+      <c r="I17" s="124">
         <v>1</v>
       </c>
-      <c r="J17" s="125">
+      <c r="J17" s="124">
         <v>110</v>
       </c>
-      <c r="K17" s="125">
+      <c r="K17" s="124">
         <v>16</v>
       </c>
-      <c r="L17" s="125">
+      <c r="L17" s="124">
         <v>11</v>
       </c>
-      <c r="M17" s="125">
+      <c r="M17" s="124">
         <v>148</v>
       </c>
-      <c r="N17" s="125">
+      <c r="N17" s="124">
         <v>11</v>
       </c>
-      <c r="O17" s="125">
+      <c r="O17" s="124">
         <v>16</v>
       </c>
-      <c r="P17" s="125">
+      <c r="P17" s="124">
         <v>38</v>
       </c>
-      <c r="Q17" s="125">
+      <c r="Q17" s="124">
         <v>9</v>
       </c>
-      <c r="R17" s="125">
+      <c r="R17" s="124">
         <v>86</v>
       </c>
-      <c r="S17" s="125">
+      <c r="S17" s="124">
         <v>25</v>
       </c>
-      <c r="T17" s="190">
+      <c r="T17" s="188">
         <v>104</v>
       </c>
-      <c r="U17" s="190">
+      <c r="U17" s="188">
         <v>46</v>
       </c>
-      <c r="V17" s="190">
+      <c r="V17" s="188">
         <v>17</v>
       </c>
-      <c r="W17" s="190">
+      <c r="W17" s="188">
         <v>10</v>
       </c>
-      <c r="X17" s="190">
+      <c r="X17" s="188">
         <v>15</v>
       </c>
-      <c r="Y17" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z17" s="190">
+      <c r="Y17" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z17" s="188">
         <v>54</v>
       </c>
-      <c r="AA17" s="190">
+      <c r="AA17" s="188">
         <v>18</v>
       </c>
-      <c r="AB17" s="190">
+      <c r="AB17" s="188">
         <v>86</v>
       </c>
-      <c r="AC17" s="190">
+      <c r="AC17" s="188">
         <v>1305</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="125">
+      <c r="B18" s="124">
         <v>2538</v>
       </c>
-      <c r="C18" s="125">
+      <c r="C18" s="124">
         <v>892</v>
       </c>
-      <c r="D18" s="125">
+      <c r="D18" s="124">
         <v>17</v>
       </c>
-      <c r="E18" s="125">
+      <c r="E18" s="124">
         <v>7</v>
       </c>
-      <c r="F18" s="125">
+      <c r="F18" s="124">
         <v>4</v>
       </c>
-      <c r="G18" s="125">
+      <c r="G18" s="124">
         <v>49</v>
       </c>
-      <c r="H18" s="125">
+      <c r="H18" s="124">
         <v>14</v>
       </c>
-      <c r="I18" s="125">
+      <c r="I18" s="124">
         <v>1</v>
       </c>
-      <c r="J18" s="125">
+      <c r="J18" s="124">
         <v>79</v>
       </c>
-      <c r="K18" s="125">
+      <c r="K18" s="124">
         <v>19</v>
       </c>
-      <c r="L18" s="125">
+      <c r="L18" s="124">
         <v>16</v>
       </c>
-      <c r="M18" s="125">
+      <c r="M18" s="124">
         <v>136</v>
       </c>
-      <c r="N18" s="125">
+      <c r="N18" s="124">
         <v>16</v>
       </c>
-      <c r="O18" s="125">
+      <c r="O18" s="124">
         <v>28</v>
       </c>
-      <c r="P18" s="125">
+      <c r="P18" s="124">
         <v>40</v>
       </c>
-      <c r="Q18" s="125">
+      <c r="Q18" s="124">
         <v>8</v>
       </c>
-      <c r="R18" s="125">
+      <c r="R18" s="124">
         <v>49</v>
       </c>
-      <c r="S18" s="125">
+      <c r="S18" s="124">
         <v>6</v>
       </c>
-      <c r="T18" s="190">
+      <c r="T18" s="188">
         <v>79</v>
       </c>
-      <c r="U18" s="190">
+      <c r="U18" s="188">
         <v>56</v>
       </c>
-      <c r="V18" s="190">
+      <c r="V18" s="188">
         <v>49</v>
       </c>
-      <c r="W18" s="190">
+      <c r="W18" s="188">
         <v>8</v>
       </c>
-      <c r="X18" s="190">
+      <c r="X18" s="188">
         <v>34</v>
       </c>
-      <c r="Y18" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z18" s="190">
+      <c r="Y18" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z18" s="188">
         <v>90</v>
       </c>
-      <c r="AA18" s="190">
+      <c r="AA18" s="188">
         <v>30</v>
       </c>
-      <c r="AB18" s="190">
+      <c r="AB18" s="188">
         <v>57</v>
       </c>
-      <c r="AC18" s="190">
+      <c r="AC18" s="188">
         <v>1646</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="98" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="125">
+      <c r="B19" s="124">
         <v>2392</v>
       </c>
-      <c r="C19" s="125">
+      <c r="C19" s="124">
         <v>634</v>
       </c>
-      <c r="D19" s="125">
+      <c r="D19" s="124">
         <v>20</v>
       </c>
-      <c r="E19" s="125">
+      <c r="E19" s="124">
         <v>1</v>
       </c>
-      <c r="F19" s="125">
+      <c r="F19" s="124">
         <v>2</v>
       </c>
-      <c r="G19" s="125">
+      <c r="G19" s="124">
         <v>34</v>
       </c>
-      <c r="H19" s="125">
+      <c r="H19" s="124">
         <v>8</v>
       </c>
       <c r="I19" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="J19" s="125">
+      <c r="J19" s="124">
         <v>124</v>
       </c>
-      <c r="K19" s="125">
+      <c r="K19" s="124">
         <v>18</v>
       </c>
-      <c r="L19" s="125">
+      <c r="L19" s="124">
         <v>9</v>
       </c>
-      <c r="M19" s="125">
+      <c r="M19" s="124">
         <v>77</v>
       </c>
-      <c r="N19" s="125">
+      <c r="N19" s="124">
         <v>7</v>
       </c>
-      <c r="O19" s="125">
+      <c r="O19" s="124">
         <v>19</v>
       </c>
-      <c r="P19" s="125">
+      <c r="P19" s="124">
         <v>17</v>
       </c>
-      <c r="Q19" s="125">
+      <c r="Q19" s="124">
         <v>16</v>
       </c>
-      <c r="R19" s="125">
+      <c r="R19" s="124">
         <v>27</v>
       </c>
       <c r="S19" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="T19" s="190">
+      <c r="T19" s="188">
         <v>52</v>
       </c>
-      <c r="U19" s="190">
+      <c r="U19" s="188">
         <v>29</v>
       </c>
-      <c r="V19" s="190">
+      <c r="V19" s="188">
         <v>30</v>
       </c>
-      <c r="W19" s="190">
+      <c r="W19" s="188">
         <v>8</v>
       </c>
-      <c r="X19" s="190">
+      <c r="X19" s="188">
         <v>39</v>
       </c>
-      <c r="Y19" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="190">
+      <c r="Y19" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z19" s="188">
         <v>60</v>
       </c>
-      <c r="AA19" s="190">
+      <c r="AA19" s="188">
         <v>12</v>
       </c>
-      <c r="AB19" s="190">
+      <c r="AB19" s="188">
         <v>25</v>
       </c>
-      <c r="AC19" s="190">
+      <c r="AC19" s="188">
         <v>1758</v>
       </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="98" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="125">
+      <c r="B20" s="124">
         <v>4622</v>
       </c>
-      <c r="C20" s="125">
+      <c r="C20" s="124">
         <v>1481</v>
       </c>
-      <c r="D20" s="125">
+      <c r="D20" s="124">
         <v>34</v>
       </c>
-      <c r="E20" s="125">
+      <c r="E20" s="124">
         <v>6</v>
       </c>
-      <c r="F20" s="125">
+      <c r="F20" s="124">
         <v>9</v>
       </c>
-      <c r="G20" s="125">
+      <c r="G20" s="124">
         <v>36</v>
       </c>
-      <c r="H20" s="125">
+      <c r="H20" s="124">
         <v>17</v>
       </c>
-      <c r="I20" s="125">
+      <c r="I20" s="124">
         <v>1</v>
       </c>
-      <c r="J20" s="125">
+      <c r="J20" s="124">
         <v>136</v>
       </c>
-      <c r="K20" s="125">
+      <c r="K20" s="124">
         <v>21</v>
       </c>
-      <c r="L20" s="125">
+      <c r="L20" s="124">
         <v>10</v>
       </c>
-      <c r="M20" s="125">
+      <c r="M20" s="124">
         <v>258</v>
       </c>
-      <c r="N20" s="125">
+      <c r="N20" s="124">
         <v>22</v>
       </c>
-      <c r="O20" s="125">
+      <c r="O20" s="124">
         <v>7</v>
       </c>
-      <c r="P20" s="125">
+      <c r="P20" s="124">
         <v>25</v>
       </c>
-      <c r="Q20" s="125">
+      <c r="Q20" s="124">
         <v>11</v>
       </c>
-      <c r="R20" s="125">
+      <c r="R20" s="124">
         <v>35</v>
       </c>
-      <c r="S20" s="125">
+      <c r="S20" s="124">
         <v>6</v>
       </c>
-      <c r="T20" s="190">
+      <c r="T20" s="188">
         <v>77</v>
       </c>
-      <c r="U20" s="190">
+      <c r="U20" s="188">
         <v>64</v>
       </c>
-      <c r="V20" s="190">
+      <c r="V20" s="188">
         <v>16</v>
       </c>
-      <c r="W20" s="190">
+      <c r="W20" s="188">
         <v>14</v>
       </c>
-      <c r="X20" s="190">
+      <c r="X20" s="188">
         <v>59</v>
       </c>
-      <c r="Y20" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z20" s="190">
+      <c r="Y20" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z20" s="188">
         <v>137</v>
       </c>
-      <c r="AA20" s="190">
+      <c r="AA20" s="188">
         <v>16</v>
       </c>
-      <c r="AB20" s="190">
+      <c r="AB20" s="188">
         <v>464</v>
       </c>
-      <c r="AC20" s="190">
+      <c r="AC20" s="188">
         <v>3141</v>
       </c>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="98" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="125">
+      <c r="B21" s="124">
         <v>926</v>
       </c>
-      <c r="C21" s="125">
+      <c r="C21" s="124">
         <v>189</v>
       </c>
-      <c r="D21" s="125">
+      <c r="D21" s="124">
         <v>7</v>
       </c>
-      <c r="E21" s="125">
+      <c r="E21" s="124">
         <v>2</v>
       </c>
-      <c r="F21" s="125">
+      <c r="F21" s="124">
         <v>1</v>
       </c>
-      <c r="G21" s="125">
+      <c r="G21" s="124">
         <v>5</v>
       </c>
-      <c r="H21" s="125">
+      <c r="H21" s="124">
         <v>2</v>
       </c>
-      <c r="I21" s="125">
+      <c r="I21" s="124">
         <v>1</v>
       </c>
-      <c r="J21" s="125">
+      <c r="J21" s="124">
         <v>22</v>
       </c>
-      <c r="K21" s="125">
+      <c r="K21" s="124">
         <v>7</v>
       </c>
-      <c r="L21" s="125">
+      <c r="L21" s="124">
         <v>2</v>
       </c>
-      <c r="M21" s="125">
+      <c r="M21" s="124">
         <v>28</v>
       </c>
-      <c r="N21" s="125">
+      <c r="N21" s="124">
         <v>2</v>
       </c>
-      <c r="O21" s="125">
+      <c r="O21" s="124">
         <v>2</v>
       </c>
-      <c r="P21" s="125">
+      <c r="P21" s="124">
         <v>2</v>
       </c>
-      <c r="Q21" s="125">
+      <c r="Q21" s="124">
         <v>5</v>
       </c>
-      <c r="R21" s="125">
+      <c r="R21" s="124">
         <v>11</v>
       </c>
       <c r="S21" s="75" t="s">
         <v>199</v>
       </c>
-      <c r="T21" s="190">
+      <c r="T21" s="188">
         <v>27</v>
       </c>
-      <c r="U21" s="190">
+      <c r="U21" s="188">
         <v>9</v>
       </c>
-      <c r="V21" s="190">
+      <c r="V21" s="188">
         <v>5</v>
       </c>
-      <c r="W21" s="190">
+      <c r="W21" s="188">
         <v>2</v>
       </c>
-      <c r="X21" s="190">
+      <c r="X21" s="188">
         <v>15</v>
       </c>
-      <c r="Y21" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z21" s="190">
+      <c r="Y21" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z21" s="188">
         <v>15</v>
       </c>
-      <c r="AA21" s="190">
+      <c r="AA21" s="188">
         <v>6</v>
       </c>
-      <c r="AB21" s="190">
+      <c r="AB21" s="188">
         <v>11</v>
       </c>
-      <c r="AC21" s="190">
+      <c r="AC21" s="188">
         <v>737</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="125">
+      <c r="B22" s="124">
         <v>2592</v>
       </c>
-      <c r="C22" s="125">
+      <c r="C22" s="124">
         <v>847</v>
       </c>
-      <c r="D22" s="125">
+      <c r="D22" s="124">
         <v>13</v>
       </c>
-      <c r="E22" s="125">
+      <c r="E22" s="124">
         <v>4</v>
       </c>
-      <c r="F22" s="125">
+      <c r="F22" s="124">
         <v>3</v>
       </c>
-      <c r="G22" s="125">
+      <c r="G22" s="124">
         <v>52</v>
       </c>
-      <c r="H22" s="125">
+      <c r="H22" s="124">
         <v>13</v>
       </c>
-      <c r="I22" s="125">
+      <c r="I22" s="124">
         <v>3</v>
       </c>
-      <c r="J22" s="125">
+      <c r="J22" s="124">
         <v>103</v>
       </c>
-      <c r="K22" s="125">
+      <c r="K22" s="124">
         <v>37</v>
       </c>
-      <c r="L22" s="125">
+      <c r="L22" s="124">
         <v>12</v>
       </c>
-      <c r="M22" s="125">
+      <c r="M22" s="124">
         <v>108</v>
       </c>
-      <c r="N22" s="125">
+      <c r="N22" s="124">
         <v>16</v>
       </c>
-      <c r="O22" s="125">
+      <c r="O22" s="124">
         <v>26</v>
       </c>
-      <c r="P22" s="125">
+      <c r="P22" s="124">
         <v>43</v>
       </c>
-      <c r="Q22" s="125">
+      <c r="Q22" s="124">
         <v>16</v>
       </c>
-      <c r="R22" s="125">
+      <c r="R22" s="124">
         <v>48</v>
       </c>
-      <c r="S22" s="125">
+      <c r="S22" s="124">
         <v>11</v>
       </c>
-      <c r="T22" s="190">
+      <c r="T22" s="188">
         <v>82</v>
       </c>
-      <c r="U22" s="190">
+      <c r="U22" s="188">
         <v>52</v>
       </c>
-      <c r="V22" s="190">
+      <c r="V22" s="188">
         <v>29</v>
       </c>
-      <c r="W22" s="190">
+      <c r="W22" s="188">
         <v>3</v>
       </c>
-      <c r="X22" s="190">
+      <c r="X22" s="188">
         <v>37</v>
       </c>
-      <c r="Y22" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z22" s="190">
+      <c r="Y22" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z22" s="188">
         <v>54</v>
       </c>
-      <c r="AA22" s="190">
+      <c r="AA22" s="188">
         <v>15</v>
       </c>
-      <c r="AB22" s="190">
+      <c r="AB22" s="188">
         <v>67</v>
       </c>
-      <c r="AC22" s="190">
+      <c r="AC22" s="188">
         <v>1745</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="98" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="125">
+      <c r="B23" s="124">
         <v>2830</v>
       </c>
-      <c r="C23" s="125">
+      <c r="C23" s="124">
         <v>2014</v>
       </c>
-      <c r="D23" s="125">
+      <c r="D23" s="124">
         <v>54</v>
       </c>
-      <c r="E23" s="125">
+      <c r="E23" s="124">
         <v>63</v>
       </c>
-      <c r="F23" s="125">
+      <c r="F23" s="124">
         <v>13</v>
       </c>
-      <c r="G23" s="125">
+      <c r="G23" s="124">
         <v>147</v>
       </c>
-      <c r="H23" s="125">
+      <c r="H23" s="124">
         <v>129</v>
       </c>
-      <c r="I23" s="125">
+      <c r="I23" s="124">
         <v>106</v>
       </c>
-      <c r="J23" s="125">
+      <c r="J23" s="124">
         <v>114</v>
       </c>
-      <c r="K23" s="125">
+      <c r="K23" s="124">
         <v>112</v>
       </c>
-      <c r="L23" s="125">
+      <c r="L23" s="124">
         <v>99</v>
       </c>
-      <c r="M23" s="125">
+      <c r="M23" s="124">
         <v>136</v>
       </c>
-      <c r="N23" s="125">
+      <c r="N23" s="124">
         <v>69</v>
       </c>
-      <c r="O23" s="125">
+      <c r="O23" s="124">
         <v>88</v>
       </c>
-      <c r="P23" s="125">
+      <c r="P23" s="124">
         <v>116</v>
       </c>
-      <c r="Q23" s="125">
+      <c r="Q23" s="124">
         <v>12</v>
       </c>
-      <c r="R23" s="125">
+      <c r="R23" s="124">
         <v>94</v>
       </c>
-      <c r="S23" s="125">
+      <c r="S23" s="124">
         <v>47</v>
       </c>
-      <c r="T23" s="190">
+      <c r="T23" s="188">
         <v>96</v>
       </c>
-      <c r="U23" s="190">
+      <c r="U23" s="188">
         <v>116</v>
       </c>
-      <c r="V23" s="190">
+      <c r="V23" s="188">
         <v>114</v>
       </c>
-      <c r="W23" s="190">
+      <c r="W23" s="188">
         <v>69</v>
       </c>
-      <c r="X23" s="190">
+      <c r="X23" s="188">
         <v>18</v>
       </c>
-      <c r="Y23" s="191" t="s">
-[...2 lines deleted...]
-      <c r="Z23" s="190">
+      <c r="Y23" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z23" s="188">
         <v>89</v>
       </c>
-      <c r="AA23" s="190">
+      <c r="AA23" s="188">
         <v>42</v>
       </c>
-      <c r="AB23" s="190">
+      <c r="AB23" s="188">
         <v>71</v>
       </c>
-      <c r="AC23" s="190">
+      <c r="AC23" s="188">
         <v>816</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="151">
+      <c r="B24" s="149">
         <v>3204</v>
       </c>
-      <c r="C24" s="151">
+      <c r="C24" s="149">
         <v>2076</v>
       </c>
-      <c r="D24" s="151">
+      <c r="D24" s="149">
         <v>79</v>
       </c>
-      <c r="E24" s="151">
+      <c r="E24" s="149">
         <v>75</v>
       </c>
-      <c r="F24" s="151">
+      <c r="F24" s="149">
         <v>30</v>
       </c>
-      <c r="G24" s="151">
+      <c r="G24" s="149">
         <v>141</v>
       </c>
-      <c r="H24" s="151">
+      <c r="H24" s="149">
         <v>122</v>
       </c>
-      <c r="I24" s="151">
+      <c r="I24" s="149">
         <v>52</v>
       </c>
-      <c r="J24" s="151">
+      <c r="J24" s="149">
         <v>110</v>
       </c>
-      <c r="K24" s="151">
+      <c r="K24" s="149">
         <v>128</v>
       </c>
-      <c r="L24" s="151">
+      <c r="L24" s="149">
         <v>86</v>
       </c>
-      <c r="M24" s="151">
+      <c r="M24" s="149">
         <v>114</v>
       </c>
-      <c r="N24" s="151">
+      <c r="N24" s="149">
         <v>86</v>
       </c>
-      <c r="O24" s="151">
+      <c r="O24" s="149">
         <v>112</v>
       </c>
-      <c r="P24" s="151">
+      <c r="P24" s="149">
         <v>117</v>
       </c>
-      <c r="Q24" s="151">
+      <c r="Q24" s="149">
         <v>23</v>
       </c>
-      <c r="R24" s="151">
+      <c r="R24" s="149">
         <v>93</v>
       </c>
-      <c r="S24" s="151">
+      <c r="S24" s="149">
         <v>74</v>
       </c>
-      <c r="T24" s="192">
+      <c r="T24" s="190">
         <v>113</v>
       </c>
-      <c r="U24" s="192">
+      <c r="U24" s="190">
         <v>86</v>
       </c>
-      <c r="V24" s="192">
+      <c r="V24" s="190">
         <v>117</v>
       </c>
-      <c r="W24" s="192">
+      <c r="W24" s="190">
         <v>71</v>
       </c>
-      <c r="X24" s="192">
+      <c r="X24" s="190">
         <v>19</v>
       </c>
-      <c r="Y24" s="192">
+      <c r="Y24" s="190">
         <v>1</v>
       </c>
-      <c r="Z24" s="192">
+      <c r="Z24" s="190">
         <v>95</v>
       </c>
-      <c r="AA24" s="192">
+      <c r="AA24" s="190">
         <v>59</v>
       </c>
-      <c r="AB24" s="192">
+      <c r="AB24" s="190">
         <v>73</v>
       </c>
-      <c r="AC24" s="192">
+      <c r="AC24" s="190">
         <v>1128</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="155">
+      <c r="B25" s="153">
         <v>1420</v>
       </c>
-      <c r="C25" s="155">
+      <c r="C25" s="153">
         <v>798</v>
       </c>
-      <c r="D25" s="155">
+      <c r="D25" s="153">
         <v>10</v>
       </c>
-      <c r="E25" s="155">
+      <c r="E25" s="153">
         <v>9</v>
       </c>
-      <c r="F25" s="155">
+      <c r="F25" s="153">
         <v>7</v>
       </c>
-      <c r="G25" s="155">
+      <c r="G25" s="153">
         <v>58</v>
       </c>
-      <c r="H25" s="155">
+      <c r="H25" s="153">
         <v>22</v>
       </c>
-      <c r="I25" s="156" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="155">
+      <c r="I25" s="154" t="s">
+        <v>199</v>
+      </c>
+      <c r="J25" s="153">
         <v>79</v>
       </c>
-      <c r="K25" s="155">
+      <c r="K25" s="153">
         <v>33</v>
       </c>
-      <c r="L25" s="155">
+      <c r="L25" s="153">
         <v>8</v>
       </c>
-      <c r="M25" s="155">
+      <c r="M25" s="153">
         <v>83</v>
       </c>
-      <c r="N25" s="155">
+      <c r="N25" s="153">
         <v>7</v>
       </c>
-      <c r="O25" s="155">
+      <c r="O25" s="153">
         <v>34</v>
       </c>
-      <c r="P25" s="155">
+      <c r="P25" s="153">
         <v>40</v>
       </c>
-      <c r="Q25" s="155">
+      <c r="Q25" s="153">
         <v>6</v>
       </c>
-      <c r="R25" s="155">
+      <c r="R25" s="153">
         <v>57</v>
       </c>
-      <c r="S25" s="155">
+      <c r="S25" s="153">
         <v>7</v>
       </c>
-      <c r="T25" s="193">
+      <c r="T25" s="191">
         <v>62</v>
       </c>
-      <c r="U25" s="193">
+      <c r="U25" s="191">
         <v>49</v>
       </c>
-      <c r="V25" s="193">
+      <c r="V25" s="191">
         <v>25</v>
       </c>
-      <c r="W25" s="193">
+      <c r="W25" s="191">
         <v>12</v>
       </c>
-      <c r="X25" s="193">
+      <c r="X25" s="191">
         <v>11</v>
       </c>
-      <c r="Y25" s="194" t="s">
-[...2 lines deleted...]
-      <c r="Z25" s="193">
+      <c r="Y25" s="192" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z25" s="191">
         <v>43</v>
       </c>
-      <c r="AA25" s="193">
+      <c r="AA25" s="191">
         <v>18</v>
       </c>
-      <c r="AB25" s="193">
+      <c r="AB25" s="191">
         <v>118</v>
       </c>
-      <c r="AC25" s="193">
+      <c r="AC25" s="191">
         <v>622</v>
       </c>
     </row>
     <row r="26" spans="1:29" ht="12.75">
-      <c r="A26" s="204" t="s">
+      <c r="A26" s="245" t="s">
         <v>139</v>
       </c>
-      <c r="B26" s="204"/>
-[...12 lines deleted...]
-      <c r="S26" s="184"/>
+      <c r="B26" s="245"/>
+      <c r="C26" s="245"/>
+      <c r="D26" s="245"/>
+      <c r="E26" s="245"/>
+      <c r="F26" s="245"/>
+      <c r="G26" s="245"/>
+      <c r="L26" s="182"/>
+      <c r="M26" s="182"/>
+      <c r="N26" s="182"/>
+      <c r="O26" s="182"/>
+      <c r="P26" s="182"/>
+      <c r="Q26" s="182"/>
+      <c r="R26" s="182"/>
+      <c r="S26" s="182"/>
     </row>
     <row r="27" spans="1:29">
-      <c r="A27" s="204" t="s">
+      <c r="A27" s="245" t="s">
         <v>140</v>
       </c>
-      <c r="B27" s="204"/>
-[...4 lines deleted...]
-      <c r="G27" s="204"/>
+      <c r="B27" s="245"/>
+      <c r="C27" s="245"/>
+      <c r="D27" s="245"/>
+      <c r="E27" s="245"/>
+      <c r="F27" s="245"/>
+      <c r="G27" s="245"/>
     </row>
     <row r="29" spans="1:29">
       <c r="B29" s="97"/>
       <c r="C29" s="97"/>
       <c r="D29" s="97"/>
       <c r="E29" s="97"/>
       <c r="F29" s="97"/>
       <c r="G29" s="97"/>
       <c r="H29" s="97"/>
       <c r="I29" s="97"/>
       <c r="J29" s="97"/>
       <c r="K29" s="97"/>
       <c r="L29" s="97"/>
       <c r="M29" s="97"/>
       <c r="N29" s="97"/>
       <c r="O29" s="97"/>
       <c r="P29" s="97"/>
       <c r="Q29" s="97"/>
       <c r="R29" s="97"/>
       <c r="S29" s="97"/>
       <c r="T29" s="100"/>
       <c r="U29" s="100"/>
       <c r="V29" s="100"/>
       <c r="W29" s="100"/>
       <c r="X29" s="100"/>
@@ -38583,838 +42097,803 @@
       <c r="X30" s="101"/>
       <c r="Y30" s="101"/>
       <c r="Z30" s="101"/>
       <c r="AA30" s="101"/>
       <c r="AB30" s="101"/>
       <c r="AC30" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A1:AC1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:AB3"/>
     <mergeCell ref="AC3:AC4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G36"/>
+  <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C41" sqref="C41"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="79" style="12" customWidth="1"/>
     <col min="2" max="4" width="19.28515625" style="12" customWidth="1"/>
-    <col min="5" max="5" width="9.140625" style="12"/>
-[...316 lines deleted...]
-    <col min="16135" max="16384" width="9.140625" style="12"/>
+    <col min="5" max="248" width="9.140625" style="12"/>
+    <col min="249" max="249" width="79" style="12" customWidth="1"/>
+    <col min="250" max="252" width="19.28515625" style="12" customWidth="1"/>
+    <col min="253" max="253" width="9.140625" style="12"/>
+    <col min="254" max="254" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="255" max="504" width="9.140625" style="12"/>
+    <col min="505" max="505" width="79" style="12" customWidth="1"/>
+    <col min="506" max="508" width="19.28515625" style="12" customWidth="1"/>
+    <col min="509" max="509" width="9.140625" style="12"/>
+    <col min="510" max="510" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="511" max="760" width="9.140625" style="12"/>
+    <col min="761" max="761" width="79" style="12" customWidth="1"/>
+    <col min="762" max="764" width="19.28515625" style="12" customWidth="1"/>
+    <col min="765" max="765" width="9.140625" style="12"/>
+    <col min="766" max="766" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="767" max="1016" width="9.140625" style="12"/>
+    <col min="1017" max="1017" width="79" style="12" customWidth="1"/>
+    <col min="1018" max="1020" width="19.28515625" style="12" customWidth="1"/>
+    <col min="1021" max="1021" width="9.140625" style="12"/>
+    <col min="1022" max="1022" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="1023" max="1272" width="9.140625" style="12"/>
+    <col min="1273" max="1273" width="79" style="12" customWidth="1"/>
+    <col min="1274" max="1276" width="19.28515625" style="12" customWidth="1"/>
+    <col min="1277" max="1277" width="9.140625" style="12"/>
+    <col min="1278" max="1278" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="1279" max="1528" width="9.140625" style="12"/>
+    <col min="1529" max="1529" width="79" style="12" customWidth="1"/>
+    <col min="1530" max="1532" width="19.28515625" style="12" customWidth="1"/>
+    <col min="1533" max="1533" width="9.140625" style="12"/>
+    <col min="1534" max="1534" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="1535" max="1784" width="9.140625" style="12"/>
+    <col min="1785" max="1785" width="79" style="12" customWidth="1"/>
+    <col min="1786" max="1788" width="19.28515625" style="12" customWidth="1"/>
+    <col min="1789" max="1789" width="9.140625" style="12"/>
+    <col min="1790" max="1790" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="1791" max="2040" width="9.140625" style="12"/>
+    <col min="2041" max="2041" width="79" style="12" customWidth="1"/>
+    <col min="2042" max="2044" width="19.28515625" style="12" customWidth="1"/>
+    <col min="2045" max="2045" width="9.140625" style="12"/>
+    <col min="2046" max="2046" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="2047" max="2296" width="9.140625" style="12"/>
+    <col min="2297" max="2297" width="79" style="12" customWidth="1"/>
+    <col min="2298" max="2300" width="19.28515625" style="12" customWidth="1"/>
+    <col min="2301" max="2301" width="9.140625" style="12"/>
+    <col min="2302" max="2302" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="2303" max="2552" width="9.140625" style="12"/>
+    <col min="2553" max="2553" width="79" style="12" customWidth="1"/>
+    <col min="2554" max="2556" width="19.28515625" style="12" customWidth="1"/>
+    <col min="2557" max="2557" width="9.140625" style="12"/>
+    <col min="2558" max="2558" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="2559" max="2808" width="9.140625" style="12"/>
+    <col min="2809" max="2809" width="79" style="12" customWidth="1"/>
+    <col min="2810" max="2812" width="19.28515625" style="12" customWidth="1"/>
+    <col min="2813" max="2813" width="9.140625" style="12"/>
+    <col min="2814" max="2814" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="2815" max="3064" width="9.140625" style="12"/>
+    <col min="3065" max="3065" width="79" style="12" customWidth="1"/>
+    <col min="3066" max="3068" width="19.28515625" style="12" customWidth="1"/>
+    <col min="3069" max="3069" width="9.140625" style="12"/>
+    <col min="3070" max="3070" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="3071" max="3320" width="9.140625" style="12"/>
+    <col min="3321" max="3321" width="79" style="12" customWidth="1"/>
+    <col min="3322" max="3324" width="19.28515625" style="12" customWidth="1"/>
+    <col min="3325" max="3325" width="9.140625" style="12"/>
+    <col min="3326" max="3326" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="3327" max="3576" width="9.140625" style="12"/>
+    <col min="3577" max="3577" width="79" style="12" customWidth="1"/>
+    <col min="3578" max="3580" width="19.28515625" style="12" customWidth="1"/>
+    <col min="3581" max="3581" width="9.140625" style="12"/>
+    <col min="3582" max="3582" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="3583" max="3832" width="9.140625" style="12"/>
+    <col min="3833" max="3833" width="79" style="12" customWidth="1"/>
+    <col min="3834" max="3836" width="19.28515625" style="12" customWidth="1"/>
+    <col min="3837" max="3837" width="9.140625" style="12"/>
+    <col min="3838" max="3838" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="3839" max="4088" width="9.140625" style="12"/>
+    <col min="4089" max="4089" width="79" style="12" customWidth="1"/>
+    <col min="4090" max="4092" width="19.28515625" style="12" customWidth="1"/>
+    <col min="4093" max="4093" width="9.140625" style="12"/>
+    <col min="4094" max="4094" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="4095" max="4344" width="9.140625" style="12"/>
+    <col min="4345" max="4345" width="79" style="12" customWidth="1"/>
+    <col min="4346" max="4348" width="19.28515625" style="12" customWidth="1"/>
+    <col min="4349" max="4349" width="9.140625" style="12"/>
+    <col min="4350" max="4350" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="4351" max="4600" width="9.140625" style="12"/>
+    <col min="4601" max="4601" width="79" style="12" customWidth="1"/>
+    <col min="4602" max="4604" width="19.28515625" style="12" customWidth="1"/>
+    <col min="4605" max="4605" width="9.140625" style="12"/>
+    <col min="4606" max="4606" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="4607" max="4856" width="9.140625" style="12"/>
+    <col min="4857" max="4857" width="79" style="12" customWidth="1"/>
+    <col min="4858" max="4860" width="19.28515625" style="12" customWidth="1"/>
+    <col min="4861" max="4861" width="9.140625" style="12"/>
+    <col min="4862" max="4862" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="4863" max="5112" width="9.140625" style="12"/>
+    <col min="5113" max="5113" width="79" style="12" customWidth="1"/>
+    <col min="5114" max="5116" width="19.28515625" style="12" customWidth="1"/>
+    <col min="5117" max="5117" width="9.140625" style="12"/>
+    <col min="5118" max="5118" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="5119" max="5368" width="9.140625" style="12"/>
+    <col min="5369" max="5369" width="79" style="12" customWidth="1"/>
+    <col min="5370" max="5372" width="19.28515625" style="12" customWidth="1"/>
+    <col min="5373" max="5373" width="9.140625" style="12"/>
+    <col min="5374" max="5374" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="5375" max="5624" width="9.140625" style="12"/>
+    <col min="5625" max="5625" width="79" style="12" customWidth="1"/>
+    <col min="5626" max="5628" width="19.28515625" style="12" customWidth="1"/>
+    <col min="5629" max="5629" width="9.140625" style="12"/>
+    <col min="5630" max="5630" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="5631" max="5880" width="9.140625" style="12"/>
+    <col min="5881" max="5881" width="79" style="12" customWidth="1"/>
+    <col min="5882" max="5884" width="19.28515625" style="12" customWidth="1"/>
+    <col min="5885" max="5885" width="9.140625" style="12"/>
+    <col min="5886" max="5886" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="5887" max="6136" width="9.140625" style="12"/>
+    <col min="6137" max="6137" width="79" style="12" customWidth="1"/>
+    <col min="6138" max="6140" width="19.28515625" style="12" customWidth="1"/>
+    <col min="6141" max="6141" width="9.140625" style="12"/>
+    <col min="6142" max="6142" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="6143" max="6392" width="9.140625" style="12"/>
+    <col min="6393" max="6393" width="79" style="12" customWidth="1"/>
+    <col min="6394" max="6396" width="19.28515625" style="12" customWidth="1"/>
+    <col min="6397" max="6397" width="9.140625" style="12"/>
+    <col min="6398" max="6398" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="6399" max="6648" width="9.140625" style="12"/>
+    <col min="6649" max="6649" width="79" style="12" customWidth="1"/>
+    <col min="6650" max="6652" width="19.28515625" style="12" customWidth="1"/>
+    <col min="6653" max="6653" width="9.140625" style="12"/>
+    <col min="6654" max="6654" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="6655" max="6904" width="9.140625" style="12"/>
+    <col min="6905" max="6905" width="79" style="12" customWidth="1"/>
+    <col min="6906" max="6908" width="19.28515625" style="12" customWidth="1"/>
+    <col min="6909" max="6909" width="9.140625" style="12"/>
+    <col min="6910" max="6910" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="6911" max="7160" width="9.140625" style="12"/>
+    <col min="7161" max="7161" width="79" style="12" customWidth="1"/>
+    <col min="7162" max="7164" width="19.28515625" style="12" customWidth="1"/>
+    <col min="7165" max="7165" width="9.140625" style="12"/>
+    <col min="7166" max="7166" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="7167" max="7416" width="9.140625" style="12"/>
+    <col min="7417" max="7417" width="79" style="12" customWidth="1"/>
+    <col min="7418" max="7420" width="19.28515625" style="12" customWidth="1"/>
+    <col min="7421" max="7421" width="9.140625" style="12"/>
+    <col min="7422" max="7422" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="7423" max="7672" width="9.140625" style="12"/>
+    <col min="7673" max="7673" width="79" style="12" customWidth="1"/>
+    <col min="7674" max="7676" width="19.28515625" style="12" customWidth="1"/>
+    <col min="7677" max="7677" width="9.140625" style="12"/>
+    <col min="7678" max="7678" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="7679" max="7928" width="9.140625" style="12"/>
+    <col min="7929" max="7929" width="79" style="12" customWidth="1"/>
+    <col min="7930" max="7932" width="19.28515625" style="12" customWidth="1"/>
+    <col min="7933" max="7933" width="9.140625" style="12"/>
+    <col min="7934" max="7934" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="7935" max="8184" width="9.140625" style="12"/>
+    <col min="8185" max="8185" width="79" style="12" customWidth="1"/>
+    <col min="8186" max="8188" width="19.28515625" style="12" customWidth="1"/>
+    <col min="8189" max="8189" width="9.140625" style="12"/>
+    <col min="8190" max="8190" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="8191" max="8440" width="9.140625" style="12"/>
+    <col min="8441" max="8441" width="79" style="12" customWidth="1"/>
+    <col min="8442" max="8444" width="19.28515625" style="12" customWidth="1"/>
+    <col min="8445" max="8445" width="9.140625" style="12"/>
+    <col min="8446" max="8446" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="8447" max="8696" width="9.140625" style="12"/>
+    <col min="8697" max="8697" width="79" style="12" customWidth="1"/>
+    <col min="8698" max="8700" width="19.28515625" style="12" customWidth="1"/>
+    <col min="8701" max="8701" width="9.140625" style="12"/>
+    <col min="8702" max="8702" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="8703" max="8952" width="9.140625" style="12"/>
+    <col min="8953" max="8953" width="79" style="12" customWidth="1"/>
+    <col min="8954" max="8956" width="19.28515625" style="12" customWidth="1"/>
+    <col min="8957" max="8957" width="9.140625" style="12"/>
+    <col min="8958" max="8958" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="8959" max="9208" width="9.140625" style="12"/>
+    <col min="9209" max="9209" width="79" style="12" customWidth="1"/>
+    <col min="9210" max="9212" width="19.28515625" style="12" customWidth="1"/>
+    <col min="9213" max="9213" width="9.140625" style="12"/>
+    <col min="9214" max="9214" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="9215" max="9464" width="9.140625" style="12"/>
+    <col min="9465" max="9465" width="79" style="12" customWidth="1"/>
+    <col min="9466" max="9468" width="19.28515625" style="12" customWidth="1"/>
+    <col min="9469" max="9469" width="9.140625" style="12"/>
+    <col min="9470" max="9470" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="9471" max="9720" width="9.140625" style="12"/>
+    <col min="9721" max="9721" width="79" style="12" customWidth="1"/>
+    <col min="9722" max="9724" width="19.28515625" style="12" customWidth="1"/>
+    <col min="9725" max="9725" width="9.140625" style="12"/>
+    <col min="9726" max="9726" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="9727" max="9976" width="9.140625" style="12"/>
+    <col min="9977" max="9977" width="79" style="12" customWidth="1"/>
+    <col min="9978" max="9980" width="19.28515625" style="12" customWidth="1"/>
+    <col min="9981" max="9981" width="9.140625" style="12"/>
+    <col min="9982" max="9982" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="9983" max="10232" width="9.140625" style="12"/>
+    <col min="10233" max="10233" width="79" style="12" customWidth="1"/>
+    <col min="10234" max="10236" width="19.28515625" style="12" customWidth="1"/>
+    <col min="10237" max="10237" width="9.140625" style="12"/>
+    <col min="10238" max="10238" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="10239" max="10488" width="9.140625" style="12"/>
+    <col min="10489" max="10489" width="79" style="12" customWidth="1"/>
+    <col min="10490" max="10492" width="19.28515625" style="12" customWidth="1"/>
+    <col min="10493" max="10493" width="9.140625" style="12"/>
+    <col min="10494" max="10494" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="10495" max="10744" width="9.140625" style="12"/>
+    <col min="10745" max="10745" width="79" style="12" customWidth="1"/>
+    <col min="10746" max="10748" width="19.28515625" style="12" customWidth="1"/>
+    <col min="10749" max="10749" width="9.140625" style="12"/>
+    <col min="10750" max="10750" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="10751" max="11000" width="9.140625" style="12"/>
+    <col min="11001" max="11001" width="79" style="12" customWidth="1"/>
+    <col min="11002" max="11004" width="19.28515625" style="12" customWidth="1"/>
+    <col min="11005" max="11005" width="9.140625" style="12"/>
+    <col min="11006" max="11006" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="11007" max="11256" width="9.140625" style="12"/>
+    <col min="11257" max="11257" width="79" style="12" customWidth="1"/>
+    <col min="11258" max="11260" width="19.28515625" style="12" customWidth="1"/>
+    <col min="11261" max="11261" width="9.140625" style="12"/>
+    <col min="11262" max="11262" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="11263" max="11512" width="9.140625" style="12"/>
+    <col min="11513" max="11513" width="79" style="12" customWidth="1"/>
+    <col min="11514" max="11516" width="19.28515625" style="12" customWidth="1"/>
+    <col min="11517" max="11517" width="9.140625" style="12"/>
+    <col min="11518" max="11518" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="11519" max="11768" width="9.140625" style="12"/>
+    <col min="11769" max="11769" width="79" style="12" customWidth="1"/>
+    <col min="11770" max="11772" width="19.28515625" style="12" customWidth="1"/>
+    <col min="11773" max="11773" width="9.140625" style="12"/>
+    <col min="11774" max="11774" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="11775" max="12024" width="9.140625" style="12"/>
+    <col min="12025" max="12025" width="79" style="12" customWidth="1"/>
+    <col min="12026" max="12028" width="19.28515625" style="12" customWidth="1"/>
+    <col min="12029" max="12029" width="9.140625" style="12"/>
+    <col min="12030" max="12030" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="12031" max="12280" width="9.140625" style="12"/>
+    <col min="12281" max="12281" width="79" style="12" customWidth="1"/>
+    <col min="12282" max="12284" width="19.28515625" style="12" customWidth="1"/>
+    <col min="12285" max="12285" width="9.140625" style="12"/>
+    <col min="12286" max="12286" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="12287" max="12536" width="9.140625" style="12"/>
+    <col min="12537" max="12537" width="79" style="12" customWidth="1"/>
+    <col min="12538" max="12540" width="19.28515625" style="12" customWidth="1"/>
+    <col min="12541" max="12541" width="9.140625" style="12"/>
+    <col min="12542" max="12542" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="12543" max="12792" width="9.140625" style="12"/>
+    <col min="12793" max="12793" width="79" style="12" customWidth="1"/>
+    <col min="12794" max="12796" width="19.28515625" style="12" customWidth="1"/>
+    <col min="12797" max="12797" width="9.140625" style="12"/>
+    <col min="12798" max="12798" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="12799" max="13048" width="9.140625" style="12"/>
+    <col min="13049" max="13049" width="79" style="12" customWidth="1"/>
+    <col min="13050" max="13052" width="19.28515625" style="12" customWidth="1"/>
+    <col min="13053" max="13053" width="9.140625" style="12"/>
+    <col min="13054" max="13054" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="13055" max="13304" width="9.140625" style="12"/>
+    <col min="13305" max="13305" width="79" style="12" customWidth="1"/>
+    <col min="13306" max="13308" width="19.28515625" style="12" customWidth="1"/>
+    <col min="13309" max="13309" width="9.140625" style="12"/>
+    <col min="13310" max="13310" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="13311" max="13560" width="9.140625" style="12"/>
+    <col min="13561" max="13561" width="79" style="12" customWidth="1"/>
+    <col min="13562" max="13564" width="19.28515625" style="12" customWidth="1"/>
+    <col min="13565" max="13565" width="9.140625" style="12"/>
+    <col min="13566" max="13566" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="13567" max="13816" width="9.140625" style="12"/>
+    <col min="13817" max="13817" width="79" style="12" customWidth="1"/>
+    <col min="13818" max="13820" width="19.28515625" style="12" customWidth="1"/>
+    <col min="13821" max="13821" width="9.140625" style="12"/>
+    <col min="13822" max="13822" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="13823" max="14072" width="9.140625" style="12"/>
+    <col min="14073" max="14073" width="79" style="12" customWidth="1"/>
+    <col min="14074" max="14076" width="19.28515625" style="12" customWidth="1"/>
+    <col min="14077" max="14077" width="9.140625" style="12"/>
+    <col min="14078" max="14078" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="14079" max="14328" width="9.140625" style="12"/>
+    <col min="14329" max="14329" width="79" style="12" customWidth="1"/>
+    <col min="14330" max="14332" width="19.28515625" style="12" customWidth="1"/>
+    <col min="14333" max="14333" width="9.140625" style="12"/>
+    <col min="14334" max="14334" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="14335" max="14584" width="9.140625" style="12"/>
+    <col min="14585" max="14585" width="79" style="12" customWidth="1"/>
+    <col min="14586" max="14588" width="19.28515625" style="12" customWidth="1"/>
+    <col min="14589" max="14589" width="9.140625" style="12"/>
+    <col min="14590" max="14590" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="14591" max="14840" width="9.140625" style="12"/>
+    <col min="14841" max="14841" width="79" style="12" customWidth="1"/>
+    <col min="14842" max="14844" width="19.28515625" style="12" customWidth="1"/>
+    <col min="14845" max="14845" width="9.140625" style="12"/>
+    <col min="14846" max="14846" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="14847" max="15096" width="9.140625" style="12"/>
+    <col min="15097" max="15097" width="79" style="12" customWidth="1"/>
+    <col min="15098" max="15100" width="19.28515625" style="12" customWidth="1"/>
+    <col min="15101" max="15101" width="9.140625" style="12"/>
+    <col min="15102" max="15102" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="15103" max="15352" width="9.140625" style="12"/>
+    <col min="15353" max="15353" width="79" style="12" customWidth="1"/>
+    <col min="15354" max="15356" width="19.28515625" style="12" customWidth="1"/>
+    <col min="15357" max="15357" width="9.140625" style="12"/>
+    <col min="15358" max="15358" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="15359" max="15608" width="9.140625" style="12"/>
+    <col min="15609" max="15609" width="79" style="12" customWidth="1"/>
+    <col min="15610" max="15612" width="19.28515625" style="12" customWidth="1"/>
+    <col min="15613" max="15613" width="9.140625" style="12"/>
+    <col min="15614" max="15614" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="15615" max="15864" width="9.140625" style="12"/>
+    <col min="15865" max="15865" width="79" style="12" customWidth="1"/>
+    <col min="15866" max="15868" width="19.28515625" style="12" customWidth="1"/>
+    <col min="15869" max="15869" width="9.140625" style="12"/>
+    <col min="15870" max="15870" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="15871" max="16120" width="9.140625" style="12"/>
+    <col min="16121" max="16121" width="79" style="12" customWidth="1"/>
+    <col min="16122" max="16124" width="19.28515625" style="12" customWidth="1"/>
+    <col min="16125" max="16125" width="9.140625" style="12"/>
+    <col min="16126" max="16126" width="9.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="16127" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="29" customFormat="1">
-      <c r="A1" s="216" t="s">
+    <row r="1" spans="1:4" s="29" customFormat="1">
+      <c r="A1" s="257" t="s">
         <v>170</v>
       </c>
-      <c r="B1" s="216"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:7" s="29" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B1" s="257"/>
+      <c r="C1" s="257"/>
+      <c r="D1" s="257"/>
+    </row>
+    <row r="2" spans="1:4" s="29" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="102"/>
       <c r="B2" s="102"/>
       <c r="C2" s="102"/>
       <c r="D2" s="102"/>
     </row>
-    <row r="3" spans="1:7" s="29" customFormat="1" ht="38.25" customHeight="1">
+    <row r="3" spans="1:4" s="29" customFormat="1" ht="38.25" customHeight="1">
       <c r="A3" s="103"/>
       <c r="B3" s="104" t="s">
         <v>168</v>
       </c>
       <c r="C3" s="104" t="s">
         <v>141</v>
       </c>
       <c r="D3" s="105" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="4" spans="1:7" s="29" customFormat="1">
+    <row r="4" spans="1:4" s="29" customFormat="1">
       <c r="A4" s="82" t="s">
         <v>142</v>
       </c>
       <c r="B4" s="74">
         <v>116320419.2</v>
       </c>
       <c r="C4" s="74">
         <v>81829703</v>
       </c>
       <c r="D4" s="74">
         <v>124.3</v>
       </c>
-      <c r="G4" s="106"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:7" s="29" customFormat="1" ht="22.5">
+    </row>
+    <row r="5" spans="1:4" s="29" customFormat="1" ht="22.5">
       <c r="A5" s="82" t="s">
         <v>143</v>
       </c>
       <c r="B5" s="74">
         <v>163832687.09999999</v>
       </c>
       <c r="C5" s="74">
         <v>116071440.2</v>
       </c>
       <c r="D5" s="74">
         <v>123.4</v>
       </c>
-      <c r="G5" s="106"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="6" spans="1:4" s="29" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>144</v>
       </c>
       <c r="B6" s="74">
         <v>114817532.8</v>
       </c>
       <c r="C6" s="74">
         <v>121594027.59999999</v>
       </c>
       <c r="D6" s="74">
         <v>82.5</v>
       </c>
-      <c r="G6" s="106"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:7" s="29" customFormat="1" ht="12" customHeight="1">
+    </row>
+    <row r="7" spans="1:4" s="29" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="82" t="s">
         <v>145</v>
       </c>
       <c r="B7" s="74">
         <v>1695926030.7</v>
       </c>
       <c r="C7" s="74">
         <v>1467650189.5999999</v>
       </c>
       <c r="D7" s="74">
         <v>112.2</v>
       </c>
-      <c r="G7" s="106"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="8" spans="1:4" s="29" customFormat="1">
       <c r="A8" s="82" t="s">
         <v>146</v>
       </c>
       <c r="B8" s="74">
         <v>1079003036.0999999</v>
       </c>
       <c r="C8" s="74">
         <v>399811395.5</v>
       </c>
       <c r="D8" s="74">
         <v>257.8</v>
       </c>
-      <c r="G8" s="106"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="9" spans="1:4" s="29" customFormat="1">
       <c r="A9" s="82" t="s">
         <v>147</v>
       </c>
       <c r="B9" s="74">
         <v>104283942.40000001</v>
       </c>
       <c r="C9" s="74">
         <v>49384882.5</v>
       </c>
       <c r="D9" s="74">
         <v>184.6</v>
       </c>
-      <c r="G9" s="106"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="10" spans="1:4" s="29" customFormat="1">
       <c r="A10" s="82" t="s">
         <v>148</v>
       </c>
       <c r="B10" s="74">
-        <v>2711376609.0999999</v>
+        <v>2636021009.0999999</v>
       </c>
       <c r="C10" s="74">
         <v>2794557122.0999999</v>
       </c>
       <c r="D10" s="74">
-        <v>93.4</v>
-[...3 lines deleted...]
-    <row r="11" spans="1:7" s="29" customFormat="1">
+        <v>90.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="29" customFormat="1">
       <c r="A11" s="82" t="s">
         <v>149</v>
       </c>
       <c r="B11" s="74">
         <v>256252251.69999999</v>
       </c>
       <c r="C11" s="74">
         <v>197430586.5</v>
       </c>
       <c r="D11" s="74">
         <v>121.9</v>
       </c>
-      <c r="G11" s="106"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="12" spans="1:4" s="29" customFormat="1">
       <c r="A12" s="82" t="s">
         <v>150</v>
       </c>
       <c r="B12" s="74">
         <v>383963041.5</v>
       </c>
       <c r="C12" s="74">
         <v>357546848.10000002</v>
       </c>
       <c r="D12" s="74">
         <v>93.9</v>
       </c>
-      <c r="G12" s="106"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:7" s="29" customFormat="1" ht="12" customHeight="1">
+    </row>
+    <row r="13" spans="1:4" s="29" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>151</v>
       </c>
       <c r="B13" s="74">
         <v>1170677443</v>
       </c>
       <c r="C13" s="74">
         <v>1170026266.5</v>
       </c>
       <c r="D13" s="74">
         <v>87.5</v>
       </c>
-      <c r="G13" s="106"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="14" spans="1:4" s="29" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>152</v>
       </c>
       <c r="B14" s="74">
         <v>233753639</v>
       </c>
       <c r="C14" s="74">
         <v>205558614.19999999</v>
       </c>
       <c r="D14" s="74">
         <v>99.4</v>
       </c>
-      <c r="G14" s="106"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="15" spans="1:4" s="29" customFormat="1">
       <c r="A15" s="82" t="s">
         <v>153</v>
       </c>
       <c r="B15" s="74">
         <v>879136975.29999995</v>
       </c>
       <c r="C15" s="74">
         <v>1019585211.1</v>
       </c>
       <c r="D15" s="74">
         <v>84.7</v>
       </c>
-      <c r="G15" s="106"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="16" spans="1:4" s="29" customFormat="1">
       <c r="A16" s="82" t="s">
         <v>154</v>
       </c>
-      <c r="B16" s="74">
-        <v>482326383.80000001</v>
+      <c r="B16" s="235">
+        <v>481330857.60000002</v>
       </c>
       <c r="C16" s="74">
         <v>432886005.39999998</v>
       </c>
       <c r="D16" s="74">
-        <v>97.4</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:7" s="29" customFormat="1">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="29" customFormat="1">
       <c r="A17" s="82" t="s">
         <v>155</v>
       </c>
       <c r="B17" s="74">
         <v>100940287.40000001</v>
       </c>
       <c r="C17" s="74">
         <v>94262573.900000006</v>
       </c>
       <c r="D17" s="74">
         <v>93.6</v>
       </c>
-      <c r="G17" s="106"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="18" spans="1:4" s="29" customFormat="1">
       <c r="A18" s="82" t="s">
         <v>156</v>
       </c>
       <c r="B18" s="74">
         <v>780804823</v>
       </c>
       <c r="C18" s="74">
         <v>711366589.70000005</v>
       </c>
       <c r="D18" s="74">
         <v>109.3</v>
       </c>
-      <c r="G18" s="106"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="19" spans="1:4" s="29" customFormat="1">
       <c r="A19" s="82" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="74">
         <v>457290948.69999999</v>
       </c>
       <c r="C19" s="74">
         <v>459640332.39999998</v>
       </c>
       <c r="D19" s="74">
         <v>87</v>
       </c>
-      <c r="G19" s="106"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7" s="29" customFormat="1">
+    </row>
+    <row r="20" spans="1:4" s="29" customFormat="1">
       <c r="A20" s="82" t="s">
         <v>158</v>
       </c>
       <c r="B20" s="74">
         <v>498602562.69999999</v>
       </c>
       <c r="C20" s="74">
         <v>469519165.30000001</v>
       </c>
       <c r="D20" s="74">
         <v>92.8</v>
       </c>
-      <c r="G20" s="106"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7" s="24" customFormat="1">
+    </row>
+    <row r="21" spans="1:4" s="24" customFormat="1" ht="12">
       <c r="A21" s="82" t="s">
         <v>159</v>
       </c>
       <c r="B21" s="74">
         <v>692004400.20000005</v>
       </c>
       <c r="C21" s="74">
         <v>484111735.80000001</v>
       </c>
       <c r="D21" s="74">
         <v>125</v>
       </c>
-      <c r="F21" s="29"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:7" s="24" customFormat="1">
+    </row>
+    <row r="22" spans="1:4" s="24" customFormat="1" ht="12">
       <c r="A22" s="82" t="s">
         <v>160</v>
       </c>
       <c r="B22" s="74">
         <v>485397252.39999998</v>
       </c>
       <c r="C22" s="74">
         <v>850697194.60000002</v>
       </c>
       <c r="D22" s="74">
         <v>49.9</v>
       </c>
-      <c r="F22" s="29"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:7" s="24" customFormat="1">
+    </row>
+    <row r="23" spans="1:4" s="24" customFormat="1" ht="12">
       <c r="A23" s="82" t="s">
         <v>161</v>
       </c>
       <c r="B23" s="74">
         <v>198079269.59999999</v>
       </c>
       <c r="C23" s="74">
         <v>140425278.80000001</v>
       </c>
       <c r="D23" s="74">
         <v>127.4</v>
       </c>
-      <c r="F23" s="29"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" s="24" customFormat="1">
+    </row>
+    <row r="24" spans="1:4" s="24" customFormat="1" ht="12">
       <c r="A24" s="82" t="s">
         <v>162</v>
       </c>
       <c r="B24" s="74">
         <v>154635429.09999999</v>
       </c>
       <c r="C24" s="74">
         <v>129344976.8</v>
       </c>
       <c r="D24" s="74">
         <v>108</v>
       </c>
-      <c r="F24" s="29"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" s="24" customFormat="1">
+    </row>
+    <row r="25" spans="1:4" s="24" customFormat="1" ht="12">
       <c r="A25" s="82" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="74">
         <v>621085411.70000005</v>
       </c>
       <c r="C25" s="74">
         <v>581073741</v>
       </c>
       <c r="D25" s="74">
         <v>96.6</v>
       </c>
-      <c r="F25" s="29"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:7" s="24" customFormat="1">
+    </row>
+    <row r="26" spans="1:4" s="24" customFormat="1" ht="12">
       <c r="A26" s="82" t="s">
         <v>164</v>
       </c>
       <c r="B26" s="74">
         <v>946862038.29999995</v>
       </c>
       <c r="C26" s="74">
         <v>705574972</v>
       </c>
       <c r="D26" s="74">
         <v>121.2</v>
       </c>
-      <c r="F26" s="29"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:7" s="24" customFormat="1">
+    </row>
+    <row r="27" spans="1:4" s="24" customFormat="1" ht="12">
       <c r="A27" s="82" t="s">
         <v>165</v>
       </c>
-      <c r="B27" s="74">
-        <v>179868935.40000001</v>
+      <c r="B27" s="235">
+        <v>137179422.30000001</v>
       </c>
       <c r="C27" s="74">
         <v>125208434</v>
       </c>
-      <c r="D27" s="74">
-[...5 lines deleted...]
-    <row r="28" spans="1:7" s="24" customFormat="1">
+      <c r="D27" s="235">
+        <v>95.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="24" customFormat="1" ht="12">
       <c r="A28" s="82" t="s">
         <v>166</v>
       </c>
-      <c r="B28" s="74">
-        <v>879751987.29999995</v>
+      <c r="B28" s="235">
+        <v>799089498.20000005</v>
       </c>
       <c r="C28" s="74">
         <v>1136394899.7</v>
       </c>
-      <c r="D28" s="74">
-[...6 lines deleted...]
-      <c r="A29" s="217" t="s">
+      <c r="D28" s="235">
+        <v>61.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="24" customFormat="1" ht="12">
+      <c r="A29" s="258" t="s">
         <v>167</v>
       </c>
-      <c r="B29" s="217"/>
-[...19 lines deleted...]
-      <c r="D32" s="108"/>
+      <c r="B29" s="258"/>
+      <c r="C29" s="258"/>
+      <c r="D29" s="258"/>
+    </row>
+    <row r="30" spans="1:4" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="106"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="107"/>
+      <c r="D30" s="107"/>
+    </row>
+    <row r="31" spans="1:4" s="29" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A31" s="106"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="107"/>
+      <c r="D31" s="107"/>
+    </row>
+    <row r="32" spans="1:4" s="29" customFormat="1">
+      <c r="A32" s="106"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="107"/>
+      <c r="D32" s="107"/>
     </row>
     <row r="33" spans="1:4" s="29" customFormat="1">
-      <c r="A33" s="107"/>
-[...2 lines deleted...]
-      <c r="D33" s="108"/>
+      <c r="A33" s="106"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="107"/>
+      <c r="D33" s="107"/>
     </row>
     <row r="34" spans="1:4" s="29" customFormat="1">
-      <c r="A34" s="107"/>
-[...2 lines deleted...]
-      <c r="D34" s="108"/>
+      <c r="A34" s="106"/>
+      <c r="B34" s="106"/>
+      <c r="C34" s="107"/>
+      <c r="D34" s="107"/>
     </row>
     <row r="35" spans="1:4" s="29" customFormat="1">
-      <c r="A35" s="107"/>
-[...2 lines deleted...]
-      <c r="D35" s="108"/>
+      <c r="A35" s="106"/>
+      <c r="B35" s="106"/>
+      <c r="C35" s="107"/>
+      <c r="D35" s="107"/>
     </row>
     <row r="36" spans="1:4" s="29" customFormat="1">
-      <c r="A36" s="109"/>
-[...2 lines deleted...]
-      <c r="D36" s="109"/>
+      <c r="A36" s="108"/>
+      <c r="B36" s="108"/>
+      <c r="C36" s="108"/>
+      <c r="D36" s="108"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A29:D29"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="70.28515625" style="24" customWidth="1"/>
     <col min="2" max="3" width="22.140625" style="28" customWidth="1"/>
     <col min="4" max="4" width="22.140625" style="24" customWidth="1"/>
@@ -39589,450 +43068,450 @@
     <col min="14341" max="14592" width="9.140625" style="24"/>
     <col min="14593" max="14593" width="70.28515625" style="24" customWidth="1"/>
     <col min="14594" max="14596" width="22.140625" style="24" customWidth="1"/>
     <col min="14597" max="14848" width="9.140625" style="24"/>
     <col min="14849" max="14849" width="70.28515625" style="24" customWidth="1"/>
     <col min="14850" max="14852" width="22.140625" style="24" customWidth="1"/>
     <col min="14853" max="15104" width="9.140625" style="24"/>
     <col min="15105" max="15105" width="70.28515625" style="24" customWidth="1"/>
     <col min="15106" max="15108" width="22.140625" style="24" customWidth="1"/>
     <col min="15109" max="15360" width="9.140625" style="24"/>
     <col min="15361" max="15361" width="70.28515625" style="24" customWidth="1"/>
     <col min="15362" max="15364" width="22.140625" style="24" customWidth="1"/>
     <col min="15365" max="15616" width="9.140625" style="24"/>
     <col min="15617" max="15617" width="70.28515625" style="24" customWidth="1"/>
     <col min="15618" max="15620" width="22.140625" style="24" customWidth="1"/>
     <col min="15621" max="15872" width="9.140625" style="24"/>
     <col min="15873" max="15873" width="70.28515625" style="24" customWidth="1"/>
     <col min="15874" max="15876" width="22.140625" style="24" customWidth="1"/>
     <col min="15877" max="16128" width="9.140625" style="24"/>
     <col min="16129" max="16129" width="70.28515625" style="24" customWidth="1"/>
     <col min="16130" max="16132" width="22.140625" style="24" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="219" t="s">
+      <c r="A1" s="260" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="220"/>
-[...1 lines deleted...]
-      <c r="D1" s="220"/>
+      <c r="B1" s="261"/>
+      <c r="C1" s="261"/>
+      <c r="D1" s="261"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A2" s="110"/>
-      <c r="B2" s="221" t="s">
+      <c r="A2" s="109"/>
+      <c r="B2" s="262" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="221"/>
-      <c r="D2" s="221"/>
+      <c r="C2" s="262"/>
+      <c r="D2" s="262"/>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="207"/>
-      <c r="B3" s="222" t="s">
+      <c r="A3" s="248"/>
+      <c r="B3" s="263" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="214"/>
-      <c r="D3" s="214"/>
+      <c r="C3" s="255"/>
+      <c r="D3" s="255"/>
     </row>
     <row r="4" spans="1:4" ht="12" customHeight="1">
-      <c r="A4" s="223"/>
-      <c r="B4" s="224" t="s">
+      <c r="A4" s="264"/>
+      <c r="B4" s="265" t="s">
         <v>171</v>
       </c>
-      <c r="C4" s="225" t="s">
+      <c r="C4" s="266" t="s">
         <v>31</v>
       </c>
-      <c r="D4" s="211"/>
+      <c r="D4" s="252"/>
     </row>
     <row r="5" spans="1:4" ht="22.5">
-      <c r="A5" s="208"/>
-[...1 lines deleted...]
-      <c r="C5" s="111" t="s">
+      <c r="A5" s="249"/>
+      <c r="B5" s="265"/>
+      <c r="C5" s="110" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="112" t="s">
+      <c r="D5" s="111" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="84" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="185">
+      <c r="B6" s="183">
         <v>116266223.8</v>
       </c>
-      <c r="C6" s="185">
+      <c r="C6" s="183">
         <v>103395704.09999999</v>
       </c>
-      <c r="D6" s="185">
+      <c r="D6" s="183">
         <v>12870519.699999999</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="22.5">
-      <c r="A7" s="107" t="s">
+      <c r="A7" s="106" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="134">
+      <c r="B7" s="133">
         <v>163529088.5</v>
       </c>
-      <c r="C7" s="134">
+      <c r="C7" s="133">
         <v>120447782.5</v>
       </c>
-      <c r="D7" s="134">
+      <c r="D7" s="133">
         <v>43081306</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="107" t="s">
+      <c r="A8" s="106" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="134">
+      <c r="B8" s="133">
         <v>114817532.8</v>
       </c>
-      <c r="C8" s="134">
+      <c r="C8" s="133">
         <v>112731445.3</v>
       </c>
-      <c r="D8" s="134">
+      <c r="D8" s="133">
         <v>2086087.5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="107" t="s">
+      <c r="A9" s="106" t="s">
         <v>145</v>
       </c>
-      <c r="B9" s="134">
+      <c r="B9" s="133">
         <v>1695691859.2</v>
       </c>
-      <c r="C9" s="134">
+      <c r="C9" s="133">
         <v>1581201414.2</v>
       </c>
-      <c r="D9" s="134">
+      <c r="D9" s="133">
         <v>114490445</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="107" t="s">
+      <c r="A10" s="106" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="134">
+      <c r="B10" s="133">
         <v>1078871936.5</v>
       </c>
-      <c r="C10" s="134">
+      <c r="C10" s="133">
         <v>1035823240.4</v>
       </c>
-      <c r="D10" s="134">
+      <c r="D10" s="133">
         <v>43048696.100000001</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="107" t="s">
+      <c r="A11" s="106" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="134">
+      <c r="B11" s="133">
         <v>104283942.40000001</v>
       </c>
-      <c r="C11" s="134">
+      <c r="C11" s="133">
         <v>104283942.40000001</v>
       </c>
-      <c r="D11" s="186" t="s">
+      <c r="D11" s="184" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="107" t="s">
+      <c r="A12" s="106" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="134">
+      <c r="B12" s="133">
         <v>2553292125.5999999</v>
       </c>
-      <c r="C12" s="134">
+      <c r="C12" s="133">
         <v>1714641346.9000001</v>
       </c>
-      <c r="D12" s="134">
+      <c r="D12" s="133">
         <v>838650778.79999995</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="107" t="s">
+      <c r="A13" s="106" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="134">
+      <c r="B13" s="133">
         <v>256157379.90000001</v>
       </c>
-      <c r="C13" s="134">
+      <c r="C13" s="133">
         <v>224151369.40000001</v>
       </c>
-      <c r="D13" s="134">
+      <c r="D13" s="133">
         <v>32006010.399999999</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="107" t="s">
+      <c r="A14" s="106" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="134">
+      <c r="B14" s="133">
         <v>383689221</v>
       </c>
-      <c r="C14" s="134">
+      <c r="C14" s="133">
         <v>380455232.80000001</v>
       </c>
-      <c r="D14" s="134">
+      <c r="D14" s="133">
         <v>3233988.2</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="12.75" customHeight="1">
-      <c r="A15" s="107" t="s">
+      <c r="A15" s="106" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="134">
+      <c r="B15" s="133">
         <v>1167935774.5999999</v>
       </c>
-      <c r="C15" s="134">
+      <c r="C15" s="133">
         <v>1142176801.7</v>
       </c>
-      <c r="D15" s="134">
+      <c r="D15" s="133">
         <v>25758972.899999999</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="107" t="s">
+      <c r="A16" s="106" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="134">
+      <c r="B16" s="133">
         <v>233051447.69999999</v>
       </c>
-      <c r="C16" s="134">
+      <c r="C16" s="133">
         <v>228383870.30000001</v>
       </c>
-      <c r="D16" s="134">
+      <c r="D16" s="133">
         <v>4667577.5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="107" t="s">
+      <c r="A17" s="106" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="134">
+      <c r="B17" s="133">
         <v>878741183.70000005</v>
       </c>
-      <c r="C17" s="134">
+      <c r="C17" s="133">
         <v>748681698.39999998</v>
       </c>
-      <c r="D17" s="134">
+      <c r="D17" s="133">
         <v>130059485.3</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="107" t="s">
+      <c r="A18" s="106" t="s">
         <v>154</v>
       </c>
-      <c r="B18" s="134">
+      <c r="B18" s="133">
         <v>478599375.39999998</v>
       </c>
-      <c r="C18" s="134">
+      <c r="C18" s="133">
         <v>343148565.69999999</v>
       </c>
-      <c r="D18" s="134">
+      <c r="D18" s="133">
         <v>135450809.80000001</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="107" t="s">
+      <c r="A19" s="106" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="134">
+      <c r="B19" s="133">
         <v>100940287.40000001</v>
       </c>
-      <c r="C19" s="134">
+      <c r="C19" s="133">
         <v>91258185.5</v>
       </c>
-      <c r="D19" s="134">
+      <c r="D19" s="133">
         <v>9682101.9000000004</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="107" t="s">
+      <c r="A20" s="106" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="134">
+      <c r="B20" s="133">
         <v>779352686.79999995</v>
       </c>
-      <c r="C20" s="134">
+      <c r="C20" s="133">
         <v>535366605.5</v>
       </c>
-      <c r="D20" s="134">
+      <c r="D20" s="133">
         <v>243986081.30000001</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="107" t="s">
+      <c r="A21" s="106" t="s">
         <v>157</v>
       </c>
-      <c r="B21" s="134">
+      <c r="B21" s="133">
         <v>457290948.69999999</v>
       </c>
-      <c r="C21" s="134">
+      <c r="C21" s="133">
         <v>447863936.10000002</v>
       </c>
-      <c r="D21" s="134">
+      <c r="D21" s="133">
         <v>9427012.5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="107" t="s">
+      <c r="A22" s="106" t="s">
         <v>172</v>
       </c>
-      <c r="B22" s="134">
+      <c r="B22" s="133">
         <v>496231504.30000001</v>
       </c>
-      <c r="C22" s="134">
+      <c r="C22" s="133">
         <v>490052450.5</v>
       </c>
-      <c r="D22" s="134">
+      <c r="D22" s="133">
         <v>6179053.9000000004</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="107" t="s">
+      <c r="A23" s="106" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="134">
+      <c r="B23" s="133">
         <v>688066610.29999995</v>
       </c>
-      <c r="C23" s="134">
+      <c r="C23" s="133">
         <v>609398346.10000002</v>
       </c>
-      <c r="D23" s="134">
+      <c r="D23" s="133">
         <v>78668264.200000003</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="107" t="s">
+      <c r="A24" s="106" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="134">
+      <c r="B24" s="133">
         <v>482979869.10000002</v>
       </c>
-      <c r="C24" s="134">
+      <c r="C24" s="133">
         <v>424819201.39999998</v>
       </c>
-      <c r="D24" s="134">
+      <c r="D24" s="133">
         <v>58160667.700000003</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="107" t="s">
+      <c r="A25" s="106" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="134">
+      <c r="B25" s="133">
         <v>198079269.59999999</v>
       </c>
-      <c r="C25" s="134">
+      <c r="C25" s="133">
         <v>167303184.69999999</v>
       </c>
-      <c r="D25" s="134">
+      <c r="D25" s="133">
         <v>30776084.899999999</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="107" t="s">
+      <c r="A26" s="106" t="s">
         <v>162</v>
       </c>
-      <c r="B26" s="134">
+      <c r="B26" s="133">
         <v>154635429.09999999</v>
       </c>
-      <c r="C26" s="134">
+      <c r="C26" s="133">
         <v>154400090.40000001</v>
       </c>
-      <c r="D26" s="134">
+      <c r="D26" s="133">
         <v>235338.7</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="107" t="s">
+      <c r="A27" s="106" t="s">
         <v>163</v>
       </c>
-      <c r="B27" s="134">
+      <c r="B27" s="133">
         <v>592168058</v>
       </c>
-      <c r="C27" s="134">
+      <c r="C27" s="133">
         <v>592168058</v>
       </c>
-      <c r="D27" s="186" t="s">
+      <c r="D27" s="184" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="107" t="s">
+      <c r="A28" s="106" t="s">
         <v>164</v>
       </c>
-      <c r="B28" s="134">
+      <c r="B28" s="133">
         <v>943192778.10000002</v>
       </c>
-      <c r="C28" s="134">
+      <c r="C28" s="133">
         <v>755690827.29999995</v>
       </c>
-      <c r="D28" s="134">
+      <c r="D28" s="133">
         <v>187501950.69999999</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="107" t="s">
+      <c r="A29" s="106" t="s">
         <v>165</v>
       </c>
-      <c r="B29" s="134">
+      <c r="B29" s="133">
         <v>94369784</v>
       </c>
-      <c r="C29" s="134">
+      <c r="C29" s="133">
         <v>44559112.5</v>
       </c>
-      <c r="D29" s="134">
+      <c r="D29" s="133">
         <v>49810671.600000001</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="83" t="s">
         <v>166</v>
       </c>
-      <c r="B30" s="126">
+      <c r="B30" s="125">
         <v>717241802.20000005</v>
       </c>
-      <c r="C30" s="126">
+      <c r="C30" s="125">
         <v>177052836.80000001</v>
       </c>
-      <c r="D30" s="126">
+      <c r="D30" s="125">
         <v>540188965.5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="218" t="s">
+      <c r="A31" s="259" t="s">
         <v>35</v>
       </c>
-      <c r="B31" s="218"/>
-[...1 lines deleted...]
-      <c r="D31" s="218"/>
+      <c r="B31" s="259"/>
+      <c r="C31" s="259"/>
+      <c r="D31" s="259"/>
     </row>
     <row r="32" spans="1:4" ht="12" customHeight="1">
       <c r="A32" s="21"/>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="21"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="21"/>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="21"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="21"/>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="21"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="21"/>
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="21"/>
     </row>
@@ -40350,482 +43829,482 @@
     <col min="14341" max="14592" width="9.140625" style="24"/>
     <col min="14593" max="14593" width="63" style="24" customWidth="1"/>
     <col min="14594" max="14596" width="23.42578125" style="24" customWidth="1"/>
     <col min="14597" max="14848" width="9.140625" style="24"/>
     <col min="14849" max="14849" width="63" style="24" customWidth="1"/>
     <col min="14850" max="14852" width="23.42578125" style="24" customWidth="1"/>
     <col min="14853" max="15104" width="9.140625" style="24"/>
     <col min="15105" max="15105" width="63" style="24" customWidth="1"/>
     <col min="15106" max="15108" width="23.42578125" style="24" customWidth="1"/>
     <col min="15109" max="15360" width="9.140625" style="24"/>
     <col min="15361" max="15361" width="63" style="24" customWidth="1"/>
     <col min="15362" max="15364" width="23.42578125" style="24" customWidth="1"/>
     <col min="15365" max="15616" width="9.140625" style="24"/>
     <col min="15617" max="15617" width="63" style="24" customWidth="1"/>
     <col min="15618" max="15620" width="23.42578125" style="24" customWidth="1"/>
     <col min="15621" max="15872" width="9.140625" style="24"/>
     <col min="15873" max="15873" width="63" style="24" customWidth="1"/>
     <col min="15874" max="15876" width="23.42578125" style="24" customWidth="1"/>
     <col min="15877" max="16128" width="9.140625" style="24"/>
     <col min="16129" max="16129" width="63" style="24" customWidth="1"/>
     <col min="16130" max="16132" width="23.42578125" style="24" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="12.75">
-      <c r="A1" s="219" t="s">
+      <c r="A1" s="260" t="s">
         <v>174</v>
       </c>
-      <c r="B1" s="220"/>
-[...1 lines deleted...]
-      <c r="D1" s="220"/>
+      <c r="B1" s="261"/>
+      <c r="C1" s="261"/>
+      <c r="D1" s="261"/>
     </row>
     <row r="2" spans="1:6" ht="13.5" customHeight="1">
-      <c r="A2" s="110"/>
-      <c r="B2" s="221" t="s">
+      <c r="A2" s="109"/>
+      <c r="B2" s="262" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="221"/>
-      <c r="D2" s="221"/>
+      <c r="C2" s="262"/>
+      <c r="D2" s="262"/>
     </row>
     <row r="3" spans="1:6" ht="12" customHeight="1">
-      <c r="A3" s="207"/>
-      <c r="B3" s="211" t="s">
+      <c r="A3" s="248"/>
+      <c r="B3" s="252" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="212"/>
-      <c r="D3" s="212"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
     </row>
     <row r="4" spans="1:6" ht="12" customHeight="1">
-      <c r="A4" s="223"/>
-      <c r="B4" s="226" t="s">
+      <c r="A4" s="264"/>
+      <c r="B4" s="267" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="211" t="s">
+      <c r="C4" s="252" t="s">
         <v>31</v>
       </c>
-      <c r="D4" s="212"/>
+      <c r="D4" s="253"/>
     </row>
     <row r="5" spans="1:6" ht="22.5">
-      <c r="A5" s="208"/>
-[...1 lines deleted...]
-      <c r="C5" s="111" t="s">
+      <c r="A5" s="249"/>
+      <c r="B5" s="268"/>
+      <c r="C5" s="110" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="112" t="s">
+      <c r="D5" s="111" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="127" t="s">
+      <c r="A6" s="126" t="s">
         <v>142</v>
       </c>
       <c r="B6" s="74">
         <v>3057223.2</v>
       </c>
       <c r="C6" s="74">
         <v>2713510.1</v>
       </c>
       <c r="D6" s="74">
         <v>343713.1</v>
       </c>
       <c r="E6" s="26"/>
-      <c r="F6" s="113"/>
+      <c r="F6" s="112"/>
     </row>
     <row r="7" spans="1:6" ht="22.5">
-      <c r="A7" s="127" t="s">
+      <c r="A7" s="126" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="74">
         <v>2592074.2999999998</v>
       </c>
       <c r="C7" s="74">
         <v>1822642</v>
       </c>
       <c r="D7" s="74">
         <v>769432.3</v>
       </c>
       <c r="E7" s="26"/>
-      <c r="F7" s="113"/>
+      <c r="F7" s="112"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="127" t="s">
+      <c r="A8" s="126" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="74">
         <v>194866</v>
       </c>
       <c r="C8" s="74">
         <v>41566</v>
       </c>
       <c r="D8" s="74">
         <v>153300</v>
       </c>
       <c r="E8" s="26"/>
-      <c r="F8" s="113"/>
+      <c r="F8" s="112"/>
     </row>
     <row r="9" spans="1:6" ht="22.5">
-      <c r="A9" s="127" t="s">
+      <c r="A9" s="126" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="74">
         <v>8272821.5999999996</v>
       </c>
       <c r="C9" s="74">
         <v>4256330.5</v>
       </c>
       <c r="D9" s="74">
         <v>4016491.1</v>
       </c>
       <c r="E9" s="26"/>
-      <c r="F9" s="113"/>
+      <c r="F9" s="112"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="127" t="s">
+      <c r="A10" s="126" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="74">
         <v>8545234.3000000007</v>
       </c>
       <c r="C10" s="74">
         <v>7398312</v>
       </c>
       <c r="D10" s="74">
         <v>1146922.3</v>
       </c>
       <c r="E10" s="26"/>
-      <c r="F10" s="113"/>
+      <c r="F10" s="112"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="127" t="s">
+      <c r="A11" s="126" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="D11" s="75" t="s">
         <v>199</v>
       </c>
       <c r="E11" s="26"/>
-      <c r="F11" s="113"/>
+      <c r="F11" s="112"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="127" t="s">
+      <c r="A12" s="126" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="74">
         <v>119755390</v>
       </c>
       <c r="C12" s="74">
         <v>79420274.099999994</v>
       </c>
       <c r="D12" s="74">
         <v>40335115.899999999</v>
       </c>
       <c r="E12" s="26"/>
-      <c r="F12" s="113"/>
+      <c r="F12" s="112"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="127" t="s">
+      <c r="A13" s="126" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74">
         <v>1939641.2</v>
       </c>
       <c r="C13" s="74">
         <v>1122599.6000000001</v>
       </c>
       <c r="D13" s="74">
         <v>817041.6</v>
       </c>
       <c r="E13" s="26"/>
-      <c r="F13" s="113"/>
+      <c r="F13" s="112"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="127" t="s">
+      <c r="A14" s="126" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="74">
         <v>1380932.7</v>
       </c>
       <c r="C14" s="74">
         <v>1222038.7</v>
       </c>
       <c r="D14" s="74">
         <v>158894</v>
       </c>
       <c r="E14" s="26"/>
-      <c r="F14" s="113"/>
+      <c r="F14" s="112"/>
     </row>
     <row r="15" spans="1:6" ht="22.5">
-      <c r="A15" s="127" t="s">
+      <c r="A15" s="126" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="74">
         <v>173078694.40000001</v>
       </c>
       <c r="C15" s="74">
         <v>171281579</v>
       </c>
       <c r="D15" s="74">
         <v>1797115.4</v>
       </c>
       <c r="E15" s="26"/>
-      <c r="F15" s="113"/>
+      <c r="F15" s="112"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="127" t="s">
+      <c r="A16" s="126" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="74">
         <v>14198699.5</v>
       </c>
       <c r="C16" s="74">
         <v>14181856.5</v>
       </c>
       <c r="D16" s="74">
         <v>16843</v>
       </c>
       <c r="E16" s="26"/>
-      <c r="F16" s="113"/>
+      <c r="F16" s="112"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="127" t="s">
+      <c r="A17" s="126" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="74">
         <v>6765466.7000000002</v>
       </c>
       <c r="C17" s="74">
         <v>2487030.7000000002</v>
       </c>
       <c r="D17" s="74">
         <v>4278436</v>
       </c>
       <c r="E17" s="26"/>
-      <c r="F17" s="113"/>
+      <c r="F17" s="112"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="127" t="s">
+      <c r="A18" s="126" t="s">
         <v>154</v>
       </c>
       <c r="B18" s="74">
         <v>14846042.300000001</v>
       </c>
       <c r="C18" s="74">
         <v>11633484.4</v>
       </c>
       <c r="D18" s="74">
         <v>3212557.9</v>
       </c>
       <c r="E18" s="26"/>
-      <c r="F18" s="113"/>
+      <c r="F18" s="112"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="127" t="s">
+      <c r="A19" s="126" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
         <v>30789025</v>
       </c>
       <c r="C19" s="74">
         <v>30286030.800000001</v>
       </c>
       <c r="D19" s="74">
         <v>502994.2</v>
       </c>
       <c r="E19" s="26"/>
-      <c r="F19" s="113"/>
+      <c r="F19" s="112"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="127" t="s">
+      <c r="A20" s="126" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
         <v>57972441.399999999</v>
       </c>
       <c r="C20" s="74">
         <v>31480250.699999999</v>
       </c>
       <c r="D20" s="74">
         <v>26492190.699999999</v>
       </c>
       <c r="E20" s="26"/>
-      <c r="F20" s="113"/>
+      <c r="F20" s="112"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="127" t="s">
+      <c r="A21" s="126" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="74">
         <v>18869140.800000001</v>
       </c>
       <c r="C21" s="74">
         <v>18523694.800000001</v>
       </c>
       <c r="D21" s="74">
         <v>345446</v>
       </c>
       <c r="E21" s="26"/>
-      <c r="F21" s="113"/>
+      <c r="F21" s="112"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="127" t="s">
+      <c r="A22" s="126" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="74">
         <v>23047674.300000001</v>
       </c>
       <c r="C22" s="74">
         <v>22476052.899999999</v>
       </c>
       <c r="D22" s="74">
         <v>571621.4</v>
       </c>
       <c r="E22" s="26"/>
-      <c r="F22" s="113"/>
+      <c r="F22" s="112"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="127" t="s">
+      <c r="A23" s="126" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="74">
         <v>37000136.600000001</v>
       </c>
       <c r="C23" s="74">
         <v>30040172.300000001</v>
       </c>
       <c r="D23" s="74">
         <v>6959964.2999999998</v>
       </c>
       <c r="E23" s="26"/>
-      <c r="F23" s="113"/>
+      <c r="F23" s="112"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="127" t="s">
+      <c r="A24" s="126" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="74">
         <v>16223450.9</v>
       </c>
       <c r="C24" s="74">
         <v>10747294.800000001</v>
       </c>
       <c r="D24" s="74">
         <v>5476156.0999999996</v>
       </c>
       <c r="E24" s="26"/>
-      <c r="F24" s="113"/>
+      <c r="F24" s="112"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="127" t="s">
+      <c r="A25" s="126" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="74">
         <v>4843340.9000000004</v>
       </c>
       <c r="C25" s="74">
         <v>3640829.6</v>
       </c>
       <c r="D25" s="74">
         <v>1202511.3</v>
       </c>
       <c r="E25" s="26"/>
-      <c r="F25" s="113"/>
+      <c r="F25" s="112"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="127" t="s">
+      <c r="A26" s="126" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="74">
         <v>49010301.200000003</v>
       </c>
       <c r="C26" s="74">
         <v>48944636.5</v>
       </c>
       <c r="D26" s="74">
         <v>65664.7</v>
       </c>
       <c r="E26" s="26"/>
-      <c r="F26" s="113"/>
+      <c r="F26" s="112"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="127" t="s">
+      <c r="A27" s="126" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>134100468.7</v>
       </c>
       <c r="C27" s="74">
         <v>126342497.2</v>
       </c>
       <c r="D27" s="74">
         <v>7757971.5</v>
       </c>
       <c r="E27" s="26"/>
-      <c r="F27" s="113"/>
+      <c r="F27" s="112"/>
     </row>
     <row r="28" spans="1:6" ht="22.5">
-      <c r="A28" s="127" t="s">
+      <c r="A28" s="126" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="74">
         <v>6212566.0999999996</v>
       </c>
       <c r="C28" s="74">
         <v>362916.3</v>
       </c>
       <c r="D28" s="74">
         <v>5849649.7999999998</v>
       </c>
       <c r="E28" s="26"/>
-      <c r="F28" s="113"/>
+      <c r="F28" s="112"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="127" t="s">
+      <c r="A29" s="126" t="s">
         <v>166</v>
       </c>
       <c r="B29" s="74">
         <v>45554907.299999997</v>
       </c>
       <c r="C29" s="74">
         <v>9382925.4000000004</v>
       </c>
       <c r="D29" s="74">
         <v>36171981.899999999</v>
       </c>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="217" t="s">
+      <c r="A30" s="258" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="217"/>
-[...1 lines deleted...]
-      <c r="D30" s="217"/>
+      <c r="B30" s="258"/>
+      <c r="C30" s="258"/>
+      <c r="D30" s="258"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E64"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A34" sqref="A33:A34"/>
     </sheetView>
   </sheetViews>
@@ -41004,758 +44483,758 @@
     <col min="14342" max="14592" width="9.140625" style="12"/>
     <col min="14593" max="14593" width="58.5703125" style="12" customWidth="1"/>
     <col min="14594" max="14597" width="18.7109375" style="12" customWidth="1"/>
     <col min="14598" max="14848" width="9.140625" style="12"/>
     <col min="14849" max="14849" width="58.5703125" style="12" customWidth="1"/>
     <col min="14850" max="14853" width="18.7109375" style="12" customWidth="1"/>
     <col min="14854" max="15104" width="9.140625" style="12"/>
     <col min="15105" max="15105" width="58.5703125" style="12" customWidth="1"/>
     <col min="15106" max="15109" width="18.7109375" style="12" customWidth="1"/>
     <col min="15110" max="15360" width="9.140625" style="12"/>
     <col min="15361" max="15361" width="58.5703125" style="12" customWidth="1"/>
     <col min="15362" max="15365" width="18.7109375" style="12" customWidth="1"/>
     <col min="15366" max="15616" width="9.140625" style="12"/>
     <col min="15617" max="15617" width="58.5703125" style="12" customWidth="1"/>
     <col min="15618" max="15621" width="18.7109375" style="12" customWidth="1"/>
     <col min="15622" max="15872" width="9.140625" style="12"/>
     <col min="15873" max="15873" width="58.5703125" style="12" customWidth="1"/>
     <col min="15874" max="15877" width="18.7109375" style="12" customWidth="1"/>
     <col min="15878" max="16128" width="9.140625" style="12"/>
     <col min="16129" max="16129" width="58.5703125" style="12" customWidth="1"/>
     <col min="16130" max="16133" width="18.7109375" style="12" customWidth="1"/>
     <col min="16134" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="205" t="s">
+      <c r="A1" s="246" t="s">
         <v>175</v>
       </c>
-      <c r="B1" s="205"/>
-[...7 lines deleted...]
-      <c r="C2" s="232"/>
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+    </row>
+    <row r="2" spans="1:5" s="108" customFormat="1">
+      <c r="A2" s="109"/>
+      <c r="B2" s="273"/>
+      <c r="C2" s="273"/>
       <c r="D2" s="25"/>
       <c r="E2" s="77" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="12" customHeight="1">
-      <c r="A3" s="230"/>
-      <c r="B3" s="224" t="s">
+      <c r="A3" s="271"/>
+      <c r="B3" s="265" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="228" t="s">
+      <c r="C3" s="269" t="s">
         <v>36</v>
       </c>
-      <c r="D3" s="228"/>
-      <c r="E3" s="229"/>
+      <c r="D3" s="269"/>
+      <c r="E3" s="270"/>
     </row>
     <row r="4" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A4" s="231"/>
-      <c r="B4" s="224"/>
+      <c r="A4" s="272"/>
+      <c r="B4" s="265"/>
       <c r="C4" s="80" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="80" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="81" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="127" t="s">
+      <c r="A5" s="126" t="s">
         <v>142</v>
       </c>
       <c r="B5" s="74">
         <v>103395704.09999999</v>
       </c>
       <c r="C5" s="74">
         <v>90147862.5</v>
       </c>
       <c r="D5" s="74">
         <v>9106836.5999999996</v>
       </c>
       <c r="E5" s="74">
         <v>4141005</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="22.5">
-      <c r="A6" s="127" t="s">
+      <c r="A6" s="126" t="s">
         <v>143</v>
       </c>
       <c r="B6" s="74">
         <v>120447782.5</v>
       </c>
       <c r="C6" s="74">
         <v>116968643.90000001</v>
       </c>
       <c r="D6" s="74">
         <v>3462661.6</v>
       </c>
       <c r="E6" s="74">
         <v>16477</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="127" t="s">
+      <c r="A7" s="126" t="s">
         <v>144</v>
       </c>
       <c r="B7" s="74">
         <v>112731445.3</v>
       </c>
       <c r="C7" s="74">
         <v>22679612.399999999</v>
       </c>
       <c r="D7" s="74">
         <v>21306248.199999999</v>
       </c>
       <c r="E7" s="74">
         <v>68745584.700000003</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="22.5">
-      <c r="A8" s="127" t="s">
+      <c r="A8" s="126" t="s">
         <v>145</v>
       </c>
       <c r="B8" s="74">
         <v>1581201414.2</v>
       </c>
       <c r="C8" s="74">
         <v>898978790.70000005</v>
       </c>
       <c r="D8" s="74">
         <v>299983559.89999998</v>
       </c>
       <c r="E8" s="74">
         <v>382239063.60000002</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="127" t="s">
+      <c r="A9" s="126" t="s">
         <v>146</v>
       </c>
       <c r="B9" s="74">
         <v>1035823240.4</v>
       </c>
       <c r="C9" s="74">
         <v>381596189.10000002</v>
       </c>
       <c r="D9" s="74">
         <v>69790212.299999997</v>
       </c>
       <c r="E9" s="74">
         <v>584436839</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" s="127" t="s">
+      <c r="A10" s="126" t="s">
         <v>147</v>
       </c>
       <c r="B10" s="74">
         <v>104283942.40000001</v>
       </c>
       <c r="C10" s="74">
         <v>67809814.5</v>
       </c>
       <c r="D10" s="74">
         <v>36474127.899999999</v>
       </c>
       <c r="E10" s="75" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" s="127" t="s">
+      <c r="A11" s="126" t="s">
         <v>148</v>
       </c>
       <c r="B11" s="74">
         <v>1714641346.9000001</v>
       </c>
       <c r="C11" s="74">
         <v>1376696174.9000001</v>
       </c>
       <c r="D11" s="74">
         <v>151155542.69999999</v>
       </c>
       <c r="E11" s="74">
         <v>186789629.30000001</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" s="127" t="s">
+      <c r="A12" s="126" t="s">
         <v>149</v>
       </c>
       <c r="B12" s="74">
         <v>224151369.40000001</v>
       </c>
       <c r="C12" s="74">
         <v>151735989.30000001</v>
       </c>
       <c r="D12" s="74">
         <v>51975468.100000001</v>
       </c>
       <c r="E12" s="74">
         <v>20439912</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="22.5">
-      <c r="A13" s="127" t="s">
+      <c r="A13" s="126" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="74">
         <v>380455232.80000001</v>
       </c>
       <c r="C13" s="74">
         <v>184803089.09999999</v>
       </c>
       <c r="D13" s="74">
         <v>67470473</v>
       </c>
       <c r="E13" s="74">
         <v>128181670.7</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="22.5">
-      <c r="A14" s="127" t="s">
+      <c r="A14" s="126" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="74">
         <v>1142176801.7</v>
       </c>
       <c r="C14" s="74">
         <v>736042478.10000002</v>
       </c>
       <c r="D14" s="74">
         <v>197796041.5</v>
       </c>
       <c r="E14" s="74">
         <v>208338282.09999999</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" s="127" t="s">
+      <c r="A15" s="126" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="74">
         <v>228383870.30000001</v>
       </c>
       <c r="C15" s="74">
         <v>91436461.599999994</v>
       </c>
       <c r="D15" s="74">
         <v>81835443.200000003</v>
       </c>
       <c r="E15" s="74">
         <v>55111965.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" s="127" t="s">
+      <c r="A16" s="126" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="74">
         <v>748681698.39999998</v>
       </c>
       <c r="C16" s="74">
         <v>712511864</v>
       </c>
       <c r="D16" s="74">
         <v>28533928.399999999</v>
       </c>
       <c r="E16" s="74">
         <v>7635906</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="127" t="s">
+      <c r="A17" s="126" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="74">
         <v>343148565.69999999</v>
       </c>
       <c r="C17" s="74">
         <v>223184397.19999999</v>
       </c>
       <c r="D17" s="74">
         <v>31129657</v>
       </c>
       <c r="E17" s="74">
         <v>88834511.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="127" t="s">
+      <c r="A18" s="126" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="74">
         <v>91258185.5</v>
       </c>
       <c r="C18" s="74">
         <v>47489814.200000003</v>
       </c>
       <c r="D18" s="74">
         <v>35097526.5</v>
       </c>
       <c r="E18" s="74">
         <v>8670844.8000000007</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="127" t="s">
+      <c r="A19" s="126" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="74">
         <v>535366605.5</v>
       </c>
       <c r="C19" s="74">
         <v>374642801.80000001</v>
       </c>
       <c r="D19" s="74">
         <v>111565135.3</v>
       </c>
       <c r="E19" s="74">
         <v>49158668.399999999</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="127" t="s">
+      <c r="A20" s="126" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="74">
         <v>447863936.10000002</v>
       </c>
       <c r="C20" s="74">
         <v>150602321.09999999</v>
       </c>
       <c r="D20" s="74">
         <v>40453187.5</v>
       </c>
       <c r="E20" s="74">
         <v>256808427.5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="127" t="s">
+      <c r="A21" s="126" t="s">
         <v>158</v>
       </c>
       <c r="B21" s="74">
         <v>490052450.5</v>
       </c>
       <c r="C21" s="74">
         <v>248058428</v>
       </c>
       <c r="D21" s="74">
         <v>125721054.59999999</v>
       </c>
       <c r="E21" s="74">
         <v>116272967.90000001</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="127" t="s">
+      <c r="A22" s="126" t="s">
         <v>159</v>
       </c>
       <c r="B22" s="74">
         <v>609398346.10000002</v>
       </c>
       <c r="C22" s="74">
         <v>394180424.89999998</v>
       </c>
       <c r="D22" s="74">
         <v>86170625.099999994</v>
       </c>
       <c r="E22" s="74">
         <v>129047296.09999999</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="127" t="s">
+      <c r="A23" s="126" t="s">
         <v>160</v>
       </c>
       <c r="B23" s="74">
         <v>424819201.39999998</v>
       </c>
       <c r="C23" s="74">
         <v>285909451.5</v>
       </c>
       <c r="D23" s="74">
         <v>113312888.59999999</v>
       </c>
       <c r="E23" s="74">
         <v>25596861.300000001</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="127" t="s">
+      <c r="A24" s="126" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="74">
         <v>167303184.69999999</v>
       </c>
       <c r="C24" s="74">
         <v>85191727.700000003</v>
       </c>
       <c r="D24" s="74">
         <v>39077197</v>
       </c>
       <c r="E24" s="74">
         <v>43034260</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="127" t="s">
+      <c r="A25" s="126" t="s">
         <v>162</v>
       </c>
       <c r="B25" s="74">
         <v>154400090.40000001</v>
       </c>
       <c r="C25" s="74">
         <v>98548111.700000003</v>
       </c>
       <c r="D25" s="74">
         <v>34403317.899999999</v>
       </c>
       <c r="E25" s="74">
         <v>21448660.800000001</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="127" t="s">
+      <c r="A26" s="126" t="s">
         <v>163</v>
       </c>
       <c r="B26" s="74">
         <v>592168058</v>
       </c>
       <c r="C26" s="74">
         <v>391944312</v>
       </c>
       <c r="D26" s="74">
         <v>178604464</v>
       </c>
       <c r="E26" s="74">
         <v>21619282</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="127" t="s">
+      <c r="A27" s="126" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="74">
         <v>755690827.29999995</v>
       </c>
       <c r="C27" s="74">
         <v>330470576</v>
       </c>
       <c r="D27" s="74">
         <v>366525204.30000001</v>
       </c>
       <c r="E27" s="74">
         <v>58695047</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="12.6" customHeight="1">
-      <c r="A28" s="127" t="s">
+      <c r="A28" s="126" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="74">
         <v>44559112.5</v>
       </c>
       <c r="C28" s="74">
         <v>39925481.5</v>
       </c>
       <c r="D28" s="74">
         <v>4139449</v>
       </c>
       <c r="E28" s="74">
         <v>494182</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="128" t="s">
+      <c r="A29" s="127" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="126">
+      <c r="B29" s="125">
         <v>177052836.80000001</v>
       </c>
-      <c r="C29" s="126">
+      <c r="C29" s="125">
         <v>152556038</v>
       </c>
-      <c r="D29" s="126">
+      <c r="D29" s="125">
         <v>9982962.8000000007</v>
       </c>
-      <c r="E29" s="126">
+      <c r="E29" s="125">
         <v>14513836</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" s="218" t="s">
+      <c r="A30" s="259" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="218"/>
-[...2 lines deleted...]
-      <c r="E30" s="109"/>
+      <c r="B30" s="259"/>
+      <c r="C30" s="259"/>
+      <c r="D30" s="259"/>
+      <c r="E30" s="108"/>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" s="109"/>
-[...3 lines deleted...]
-      <c r="E31" s="109"/>
+      <c r="A31" s="108"/>
+      <c r="B31" s="108"/>
+      <c r="C31" s="108"/>
+      <c r="D31" s="108"/>
+      <c r="E31" s="108"/>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" s="109"/>
-[...3 lines deleted...]
-      <c r="E32" s="109"/>
+      <c r="A32" s="108"/>
+      <c r="B32" s="108"/>
+      <c r="C32" s="108"/>
+      <c r="D32" s="108"/>
+      <c r="E32" s="108"/>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="109"/>
-[...3 lines deleted...]
-      <c r="E33" s="109"/>
+      <c r="A33" s="108"/>
+      <c r="B33" s="108"/>
+      <c r="C33" s="108"/>
+      <c r="D33" s="108"/>
+      <c r="E33" s="108"/>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" s="109"/>
-[...3 lines deleted...]
-      <c r="E34" s="109"/>
+      <c r="A34" s="108"/>
+      <c r="B34" s="108"/>
+      <c r="C34" s="108"/>
+      <c r="D34" s="108"/>
+      <c r="E34" s="108"/>
     </row>
     <row r="35" spans="1:5">
-      <c r="E35" s="109"/>
+      <c r="E35" s="108"/>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="109"/>
-[...3 lines deleted...]
-      <c r="E36" s="109"/>
+      <c r="A36" s="108"/>
+      <c r="B36" s="108"/>
+      <c r="C36" s="108"/>
+      <c r="D36" s="108"/>
+      <c r="E36" s="108"/>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="109"/>
-[...3 lines deleted...]
-      <c r="E37" s="109"/>
+      <c r="A37" s="108"/>
+      <c r="B37" s="108"/>
+      <c r="C37" s="108"/>
+      <c r="D37" s="108"/>
+      <c r="E37" s="108"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" s="109"/>
-[...3 lines deleted...]
-      <c r="E38" s="109"/>
+      <c r="A38" s="108"/>
+      <c r="B38" s="108"/>
+      <c r="C38" s="108"/>
+      <c r="D38" s="108"/>
+      <c r="E38" s="108"/>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" s="109"/>
-[...3 lines deleted...]
-      <c r="E39" s="109"/>
+      <c r="A39" s="108"/>
+      <c r="B39" s="108"/>
+      <c r="C39" s="108"/>
+      <c r="D39" s="108"/>
+      <c r="E39" s="108"/>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" s="109"/>
-[...3 lines deleted...]
-      <c r="E40" s="109"/>
+      <c r="A40" s="108"/>
+      <c r="B40" s="108"/>
+      <c r="C40" s="108"/>
+      <c r="D40" s="108"/>
+      <c r="E40" s="108"/>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" s="109"/>
-[...3 lines deleted...]
-      <c r="E41" s="109"/>
+      <c r="A41" s="108"/>
+      <c r="B41" s="108"/>
+      <c r="C41" s="108"/>
+      <c r="D41" s="108"/>
+      <c r="E41" s="108"/>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" s="109"/>
-[...3 lines deleted...]
-      <c r="E42" s="109"/>
+      <c r="A42" s="108"/>
+      <c r="B42" s="108"/>
+      <c r="C42" s="108"/>
+      <c r="D42" s="108"/>
+      <c r="E42" s="108"/>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" s="109"/>
-[...3 lines deleted...]
-      <c r="E43" s="109"/>
+      <c r="A43" s="108"/>
+      <c r="B43" s="108"/>
+      <c r="C43" s="108"/>
+      <c r="D43" s="108"/>
+      <c r="E43" s="108"/>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" s="109"/>
-[...3 lines deleted...]
-      <c r="E44" s="109"/>
+      <c r="A44" s="108"/>
+      <c r="B44" s="108"/>
+      <c r="C44" s="108"/>
+      <c r="D44" s="108"/>
+      <c r="E44" s="108"/>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" s="109"/>
-[...3 lines deleted...]
-      <c r="E45" s="109"/>
+      <c r="A45" s="108"/>
+      <c r="B45" s="108"/>
+      <c r="C45" s="108"/>
+      <c r="D45" s="108"/>
+      <c r="E45" s="108"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" s="109"/>
-[...3 lines deleted...]
-      <c r="E46" s="109"/>
+      <c r="A46" s="108"/>
+      <c r="B46" s="108"/>
+      <c r="C46" s="108"/>
+      <c r="D46" s="108"/>
+      <c r="E46" s="108"/>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="109"/>
-[...3 lines deleted...]
-      <c r="E47" s="109"/>
+      <c r="A47" s="108"/>
+      <c r="B47" s="108"/>
+      <c r="C47" s="108"/>
+      <c r="D47" s="108"/>
+      <c r="E47" s="108"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" s="109"/>
-[...3 lines deleted...]
-      <c r="E48" s="109"/>
+      <c r="A48" s="108"/>
+      <c r="B48" s="108"/>
+      <c r="C48" s="108"/>
+      <c r="D48" s="108"/>
+      <c r="E48" s="108"/>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" s="109"/>
-[...3 lines deleted...]
-      <c r="E49" s="109"/>
+      <c r="A49" s="108"/>
+      <c r="B49" s="108"/>
+      <c r="C49" s="108"/>
+      <c r="D49" s="108"/>
+      <c r="E49" s="108"/>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" s="109"/>
-[...3 lines deleted...]
-      <c r="E50" s="109"/>
+      <c r="A50" s="108"/>
+      <c r="B50" s="108"/>
+      <c r="C50" s="108"/>
+      <c r="D50" s="108"/>
+      <c r="E50" s="108"/>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" s="109"/>
-[...3 lines deleted...]
-      <c r="E51" s="109"/>
+      <c r="A51" s="108"/>
+      <c r="B51" s="108"/>
+      <c r="C51" s="108"/>
+      <c r="D51" s="108"/>
+      <c r="E51" s="108"/>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="109"/>
-[...3 lines deleted...]
-      <c r="E52" s="109"/>
+      <c r="A52" s="108"/>
+      <c r="B52" s="108"/>
+      <c r="C52" s="108"/>
+      <c r="D52" s="108"/>
+      <c r="E52" s="108"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" s="109"/>
-[...3 lines deleted...]
-      <c r="E53" s="109"/>
+      <c r="A53" s="108"/>
+      <c r="B53" s="108"/>
+      <c r="C53" s="108"/>
+      <c r="D53" s="108"/>
+      <c r="E53" s="108"/>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" s="109"/>
-[...3 lines deleted...]
-      <c r="E54" s="109"/>
+      <c r="A54" s="108"/>
+      <c r="B54" s="108"/>
+      <c r="C54" s="108"/>
+      <c r="D54" s="108"/>
+      <c r="E54" s="108"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="109"/>
-[...3 lines deleted...]
-      <c r="E55" s="109"/>
+      <c r="A55" s="108"/>
+      <c r="B55" s="108"/>
+      <c r="C55" s="108"/>
+      <c r="D55" s="108"/>
+      <c r="E55" s="108"/>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" s="109"/>
-[...3 lines deleted...]
-      <c r="E56" s="109"/>
+      <c r="A56" s="108"/>
+      <c r="B56" s="108"/>
+      <c r="C56" s="108"/>
+      <c r="D56" s="108"/>
+      <c r="E56" s="108"/>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" s="109"/>
-[...3 lines deleted...]
-      <c r="E57" s="109"/>
+      <c r="A57" s="108"/>
+      <c r="B57" s="108"/>
+      <c r="C57" s="108"/>
+      <c r="D57" s="108"/>
+      <c r="E57" s="108"/>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="109"/>
-[...3 lines deleted...]
-      <c r="E58" s="109"/>
+      <c r="A58" s="108"/>
+      <c r="B58" s="108"/>
+      <c r="C58" s="108"/>
+      <c r="D58" s="108"/>
+      <c r="E58" s="108"/>
     </row>
     <row r="59" spans="1:5">
-      <c r="A59" s="109"/>
-[...3 lines deleted...]
-      <c r="E59" s="109"/>
+      <c r="A59" s="108"/>
+      <c r="B59" s="108"/>
+      <c r="C59" s="108"/>
+      <c r="D59" s="108"/>
+      <c r="E59" s="108"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" s="109"/>
-[...3 lines deleted...]
-      <c r="E60" s="109"/>
+      <c r="A60" s="108"/>
+      <c r="B60" s="108"/>
+      <c r="C60" s="108"/>
+      <c r="D60" s="108"/>
+      <c r="E60" s="108"/>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="109"/>
-[...3 lines deleted...]
-      <c r="E61" s="109"/>
+      <c r="A61" s="108"/>
+      <c r="B61" s="108"/>
+      <c r="C61" s="108"/>
+      <c r="D61" s="108"/>
+      <c r="E61" s="108"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" s="109"/>
-[...3 lines deleted...]
-      <c r="E62" s="109"/>
+      <c r="A62" s="108"/>
+      <c r="B62" s="108"/>
+      <c r="C62" s="108"/>
+      <c r="D62" s="108"/>
+      <c r="E62" s="108"/>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" s="109"/>
-[...3 lines deleted...]
-      <c r="E63" s="109"/>
+      <c r="A63" s="108"/>
+      <c r="B63" s="108"/>
+      <c r="C63" s="108"/>
+      <c r="D63" s="108"/>
+      <c r="E63" s="108"/>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" s="109"/>
-[...3 lines deleted...]
-      <c r="E64" s="109"/>
+      <c r="A64" s="108"/>
+      <c r="B64" s="108"/>
+      <c r="C64" s="108"/>
+      <c r="D64" s="108"/>
+      <c r="E64" s="108"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="11" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>