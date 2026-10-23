--- v0 (2026-07-04)
+++ v1 (2026-10-23)
@@ -22,56 +22,56 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6360" tabRatio="617"/>
   </bookViews>
   <sheets>
     <sheet name="Мұқаба" sheetId="22" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Мазмұны" sheetId="20" r:id="rId3"/>
     <sheet name="1" sheetId="13" r:id="rId4"/>
     <sheet name="2" sheetId="25" r:id="rId5"/>
     <sheet name="3" sheetId="24" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'1'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'1'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="454">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>E-mail:sy.tileubergen@aspire.gov.kz</t>
   </si>
   <si>
     <t>Тел. +7 7172 749309</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Көмірді өндіру</t>
   </si>
   <si>
     <t>Шикі мұнай және табиғи газ өндіру</t>
   </si>
   <si>
@@ -348,53 +348,50 @@
     <t>Негізгі металдар</t>
   </si>
   <si>
     <t>Дайын металл бұйымдар, машиналар мен жабдықтардан басқа</t>
   </si>
   <si>
     <t>Компьютерлер, электронды және оптикалық өнімдер</t>
   </si>
   <si>
     <t>Электр жабдықтар</t>
   </si>
   <si>
     <t>Басқа топтамаларға енгізілмеген машиналар мен жабдықтар</t>
   </si>
   <si>
     <t>Автомобильдер, тіркемелер және жартылай тіркемелер</t>
   </si>
   <si>
     <t>Өзге де көлік құралдары</t>
   </si>
   <si>
     <t>Жиһаз</t>
   </si>
   <si>
     <t>Өзге де дайын бұйымдар</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">"х" - 2010 жылғы 19 наурыздағы №257 "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңының 8-бабындағы 5-тармағына сәйкес құпия ақпарат болып табылады. </t>
   </si>
   <si>
     <t>4 серия Өнеркәсіп өндірісі статистикасы</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>Заттай көріністегі өндірілген өнім</t>
   </si>
@@ -1401,68 +1398,207 @@
   <si>
     <t>Тазартылған және тазартылмаған рапс майы, тонна</t>
   </si>
   <si>
     <t>Мақта-маталы маталар, мың шаршы метр</t>
   </si>
   <si>
     <t>Резеңкеден жасалған конвейерлік (транспортерлік) ленталар және жетекті белдіктер, кг</t>
   </si>
   <si>
     <t>Өңделмеген мырыш, тонна</t>
   </si>
   <si>
     <t>Жолаушылар, жүк және өзгеде арнайы мақсаттағы вагондар, өздігінен жүрмейтін темір жол және трамвай вагондары    , дана</t>
   </si>
   <si>
     <t>Департамент директорының м.а.</t>
   </si>
   <si>
     <t>И.Торгаутова</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>Шығ. № 7-6/3437</t>
-[...2 lines deleted...]
-    <t>2026 жылғы 03 шілде</t>
+    <r>
+      <t>62 645 462</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1 046 540</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>30 744 734</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1 548 633</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>3 621 769</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2 689 103</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>Шикі мұнай (көмірсутектердің табиғи қоспасы), битуминозды минералдардан алынған мұнайды қоса алғанда, мың тонна</t>
+  </si>
+  <si>
+    <t>Газ конденсаты, мың тонна</t>
+  </si>
+  <si>
+    <t>Газ тәрізді күйдегі табиғи газ (тауарлық шығарылым), млн.текше метр</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="7"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының Қызылорда облысы бойынша департаментінің хаты негізінде Қазақстан Республикасы және Қызылорда облысы бойынша 2025 жылғы өнеркәсіптік өнім (тауарлар, көрсетілетін қызметтер) өндірісінің көлемі туралы құндық көріністегі деректер қайта қалыптастырылды.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="7"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының Қызылорда облысы бойынша департаментінің хаты негізінде Қазақстан Республикасы және Қызылорда облысы бойынша 2025 жылғы  өнеркәсіптік өнім (тауарлар, көрсетілетін қызметтер) өндірісінің көлемі туралы құндық көріністегі деректер қайта қалыптастырылды.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="41" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1657,64 +1793,73 @@
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="14"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="14"/>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="7"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
@@ -1824,51 +1969,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="161">
+  <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
@@ -1993,51 +2138,50 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="36" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="4"/>
     </xf>
@@ -2053,214 +2197,212 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="37" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="8" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="9" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 5" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="11"/>
     <cellStyle name="Обычный_таблицы1" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -2604,60 +2746,64 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.edel@economy.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.edel@economy.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A18" sqref="A18:E18"/>
+      <selection activeCell="A24" sqref="A24:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="22" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="22" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="22" customWidth="1"/>
     <col min="5" max="5" width="33.140625" style="22" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" style="22" customWidth="1"/>
     <col min="12" max="260" width="9.140625" style="18"/>
     <col min="261" max="261" width="17.85546875" style="18" customWidth="1"/>
     <col min="262" max="516" width="9.140625" style="18"/>
     <col min="517" max="517" width="17.85546875" style="18" customWidth="1"/>
     <col min="518" max="772" width="9.140625" style="18"/>
     <col min="773" max="773" width="17.85546875" style="18" customWidth="1"/>
     <col min="774" max="1028" width="9.140625" style="18"/>
     <col min="1029" max="1029" width="17.85546875" style="18" customWidth="1"/>
     <col min="1030" max="1284" width="9.140625" style="18"/>
     <col min="1285" max="1285" width="17.85546875" style="18" customWidth="1"/>
     <col min="1286" max="1540" width="9.140625" style="18"/>
     <col min="1541" max="1541" width="17.85546875" style="18" customWidth="1"/>
     <col min="1542" max="1796" width="9.140625" style="18"/>
     <col min="1797" max="1797" width="17.85546875" style="18" customWidth="1"/>
     <col min="1798" max="2052" width="9.140625" style="18"/>
@@ -2831,945 +2977,947 @@
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="65"/>
       <c r="H5" s="65"/>
       <c r="I5" s="65"/>
       <c r="J5" s="65"/>
       <c r="K5" s="65"/>
       <c r="L5" s="20"/>
       <c r="M5" s="20"/>
       <c r="N5" s="20"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="19"/>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
       <c r="H6" s="65"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
       <c r="N6" s="20"/>
     </row>
     <row r="7" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="132" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="132"/>
+      <c r="A7" s="129" t="s">
+        <v>423</v>
+      </c>
+      <c r="B7" s="129"/>
+      <c r="C7" s="129"/>
+      <c r="D7" s="129"/>
+      <c r="E7" s="129"/>
       <c r="F7" s="25"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
     </row>
     <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="132" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="132"/>
+      <c r="A8" s="129" t="s">
+        <v>424</v>
+      </c>
+      <c r="B8" s="129"/>
+      <c r="C8" s="129"/>
+      <c r="D8" s="129"/>
+      <c r="E8" s="129"/>
       <c r="F8" s="27"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
     </row>
     <row r="9" spans="1:14" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A9" s="41"/>
       <c r="B9" s="41"/>
       <c r="C9" s="41"/>
       <c r="D9" s="41"/>
       <c r="E9" s="42"/>
       <c r="F9" s="27"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="20"/>
     </row>
     <row r="10" spans="1:14" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A10" s="41"/>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="42"/>
       <c r="F10" s="27"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="20"/>
     </row>
     <row r="11" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="133" t="s">
-[...6 lines deleted...]
-      <c r="F11" s="133"/>
+      <c r="A11" s="130" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11" s="130"/>
+      <c r="C11" s="130"/>
+      <c r="D11" s="130"/>
+      <c r="E11" s="130"/>
+      <c r="F11" s="130"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="133"/>
-[...4 lines deleted...]
-      <c r="F12" s="133"/>
+      <c r="A12" s="130"/>
+      <c r="B12" s="130"/>
+      <c r="C12" s="130"/>
+      <c r="D12" s="130"/>
+      <c r="E12" s="130"/>
+      <c r="F12" s="130"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="20"/>
     </row>
     <row r="13" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="43"/>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="21"/>
     </row>
     <row r="14" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="43"/>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="65"/>
       <c r="I14" s="65"/>
       <c r="J14" s="65"/>
       <c r="K14" s="65"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
       <c r="N14" s="21"/>
     </row>
     <row r="15" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="129" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="129"/>
+      <c r="A15" s="116" t="s">
+        <v>425</v>
+      </c>
+      <c r="B15" s="116"/>
+      <c r="C15" s="116"/>
+      <c r="D15" s="116"/>
+      <c r="E15" s="116"/>
       <c r="F15" s="75"/>
       <c r="G15" s="65"/>
       <c r="H15" s="65"/>
       <c r="I15" s="65"/>
       <c r="J15" s="65"/>
       <c r="K15" s="65"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
       <c r="N15" s="21"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="134"/>
-[...3 lines deleted...]
-      <c r="E16" s="134"/>
+      <c r="A16" s="131"/>
+      <c r="B16" s="131"/>
+      <c r="C16" s="131"/>
+      <c r="D16" s="131"/>
+      <c r="E16" s="131"/>
       <c r="F16" s="75"/>
       <c r="H16" s="65"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44"/>
       <c r="B17" s="44"/>
       <c r="C17" s="44"/>
       <c r="D17" s="44"/>
       <c r="E17" s="44"/>
       <c r="F17" s="44"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="21"/>
     </row>
     <row r="18" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="134" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="134"/>
+      <c r="A18" s="131" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="131"/>
+      <c r="C18" s="131"/>
+      <c r="D18" s="131"/>
+      <c r="E18" s="131"/>
       <c r="F18" s="28"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="21"/>
     </row>
     <row r="19" spans="1:14" ht="26.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="131"/>
-[...3 lines deleted...]
-      <c r="E19" s="131"/>
+      <c r="A19" s="128"/>
+      <c r="B19" s="128"/>
+      <c r="C19" s="128"/>
+      <c r="D19" s="128"/>
+      <c r="E19" s="128"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="21"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A21" s="135"/>
-[...3 lines deleted...]
-      <c r="E21" s="135"/>
+      <c r="A21" s="132"/>
+      <c r="B21" s="132"/>
+      <c r="C21" s="132"/>
+      <c r="D21" s="132"/>
+      <c r="E21" s="132"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="21"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A22" s="135"/>
-[...3 lines deleted...]
-      <c r="E22" s="135"/>
+      <c r="A22" s="132"/>
+      <c r="B22" s="132"/>
+      <c r="C22" s="132"/>
+      <c r="D22" s="132"/>
+      <c r="E22" s="132"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="21"/>
     </row>
     <row r="23" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A23" s="23"/>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="21"/>
     </row>
     <row r="24" spans="1:14" ht="26.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="131"/>
-[...3 lines deleted...]
-      <c r="E24" s="131"/>
+      <c r="A24" s="128"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
     </row>
     <row r="25" spans="1:14" ht="26.25" x14ac:dyDescent="0.2">
       <c r="A25" s="24"/>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A11:F12"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A21:E22"/>
     <mergeCell ref="A16:E16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:H25"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D31" sqref="D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
     <col min="2" max="2" width="53.7109375" style="25" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" style="25" customWidth="1"/>
     <col min="4" max="4" width="52" style="25" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B4" s="66" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
     </row>
     <row r="5" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B5" s="66" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C5" s="65"/>
       <c r="D5" s="65"/>
       <c r="E5" s="65"/>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B6" s="66" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C6" s="65"/>
       <c r="D6" s="65"/>
       <c r="E6" s="65"/>
     </row>
     <row r="7" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B7" s="66" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C7" s="65"/>
       <c r="D7" s="65"/>
       <c r="E7" s="65"/>
     </row>
     <row r="8" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B8" s="66" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C8" s="65"/>
       <c r="D8" s="65"/>
       <c r="E8" s="65"/>
     </row>
     <row r="9" spans="2:5" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="67" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C9" s="65"/>
       <c r="D9" s="65"/>
       <c r="E9" s="65"/>
     </row>
     <row r="10" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B10" s="26"/>
       <c r="D10" s="28"/>
     </row>
     <row r="11" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B11" s="26"/>
       <c r="D11" s="28"/>
     </row>
     <row r="12" spans="2:5" ht="15" x14ac:dyDescent="0.2">
       <c r="B12" s="50"/>
       <c r="C12" s="51"/>
       <c r="D12" s="51"/>
     </row>
     <row r="13" spans="2:5" x14ac:dyDescent="0.2">
-      <c r="B13" s="136"/>
-[...2 lines deleted...]
-      <c r="E13" s="136"/>
+      <c r="B13" s="133"/>
+      <c r="C13" s="133"/>
+      <c r="D13" s="133"/>
+      <c r="E13" s="133"/>
     </row>
     <row r="14" spans="2:5" x14ac:dyDescent="0.2">
-      <c r="B14" s="130" t="s">
-        <v>443</v>
+      <c r="B14" s="117" t="s">
+        <v>442</v>
       </c>
       <c r="C14" s="69"/>
       <c r="D14" s="69"/>
       <c r="E14" s="69"/>
     </row>
     <row r="15" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D15" s="29"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A25" s="137"/>
-[...6 lines deleted...]
-      <c r="H25" s="138"/>
+      <c r="A25" s="134"/>
+      <c r="B25" s="135"/>
+      <c r="C25" s="135"/>
+      <c r="D25" s="135"/>
+      <c r="E25" s="135"/>
+      <c r="F25" s="135"/>
+      <c r="G25" s="135"/>
+      <c r="H25" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="A25:H25"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="45" customWidth="1"/>
     <col min="2" max="2" width="108.85546875" style="47" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B1" s="46"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B2" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="48">
         <v>1</v>
       </c>
       <c r="B3" s="49" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="48">
         <v>2</v>
       </c>
       <c r="B4" s="49" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="48">
         <v>3</v>
       </c>
       <c r="B5" s="49" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B5" location="'3'!A1" display="Заттай көріністегі өндірілген өнім"/>
     <hyperlink ref="B3" location="'1'!A1" display="Өнеркәсіптік өнім (тауар, қызмет) өндірісінің ҚР облыстары бойынша құндық көріністегі көлемі "/>
     <hyperlink ref="B4" location="'2'!A1" display="Өнеркәсіптік өнім (тауар, қызмет) өндірісінің экономикалық қызмет түрлері бойынша құндық көріністегі көлемі"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L60"/>
   <sheetViews>
     <sheetView zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M30" sqref="M30"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="139" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="A1" s="136" t="s">
+        <v>426</v>
+      </c>
+      <c r="B1" s="136"/>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
     </row>
     <row r="2" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
       <c r="D2" s="61"/>
       <c r="E2" s="61"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="61"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="60"/>
     </row>
     <row r="3" spans="1:12" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="141"/>
-      <c r="B3" s="143" t="s">
+      <c r="A3" s="138"/>
+      <c r="B3" s="140" t="s">
+        <v>125</v>
+      </c>
+      <c r="C3" s="140" t="s">
+        <v>63</v>
+      </c>
+      <c r="D3" s="140"/>
+      <c r="E3" s="141" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="139"/>
+      <c r="B4" s="140"/>
+      <c r="C4" s="78">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="78">
+        <v>2024</v>
+      </c>
+      <c r="E4" s="141"/>
+    </row>
+    <row r="5" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" s="115">
+        <v>16029</v>
+      </c>
+      <c r="C5" s="115" t="s">
+        <v>443</v>
+      </c>
+      <c r="D5" s="115">
+        <v>51469083.552000001</v>
+      </c>
+      <c r="E5" s="114">
+        <v>107.7</v>
+      </c>
+      <c r="G5" s="112"/>
+      <c r="H5" s="112"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A6" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="115">
+        <v>457</v>
+      </c>
+      <c r="C6" s="115">
+        <v>2710513.5419999999</v>
+      </c>
+      <c r="D6" s="115">
+        <v>2017223.8359999999</v>
+      </c>
+      <c r="E6" s="114">
+        <v>100.7</v>
+      </c>
+      <c r="G6" s="112"/>
+      <c r="H6" s="112"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A7" s="80" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="115">
+        <v>1222</v>
+      </c>
+      <c r="C7" s="115">
+        <v>2481787.3289999999</v>
+      </c>
+      <c r="D7" s="115">
+        <v>1977240.507</v>
+      </c>
+      <c r="E7" s="114">
+        <v>96</v>
+      </c>
+      <c r="G7" s="112"/>
+      <c r="H7" s="112"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A8" s="80" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="115">
+        <v>846</v>
+      </c>
+      <c r="C8" s="115">
+        <v>2937979.7719999999</v>
+      </c>
+      <c r="D8" s="115">
+        <v>2833892.7620000001</v>
+      </c>
+      <c r="E8" s="114">
+        <v>104.2</v>
+      </c>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A9" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="115">
+        <v>1153</v>
+      </c>
+      <c r="C9" s="115">
+        <v>2565833.0699999998</v>
+      </c>
+      <c r="D9" s="115">
+        <v>1930456.8929999999</v>
+      </c>
+      <c r="E9" s="114">
+        <v>114.8</v>
+      </c>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A10" s="80" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="115">
+        <v>511</v>
+      </c>
+      <c r="C10" s="115">
+        <v>13668182.353</v>
+      </c>
+      <c r="D10" s="115">
+        <v>11104713.851</v>
+      </c>
+      <c r="E10" s="114">
+        <v>119.2</v>
+      </c>
+      <c r="G10" s="112"/>
+      <c r="H10" s="112"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A11" s="80" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="115">
+        <v>497</v>
+      </c>
+      <c r="C11" s="115">
+        <v>3541068.324</v>
+      </c>
+      <c r="D11" s="115">
+        <v>3731562.196</v>
+      </c>
+      <c r="E11" s="114">
+        <v>101.2</v>
+      </c>
+      <c r="G11" s="112"/>
+      <c r="H11" s="112"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A12" s="80" t="s">
+        <v>70</v>
+      </c>
+      <c r="B12" s="115">
+        <v>595</v>
+      </c>
+      <c r="C12" s="115">
+        <v>1394693.0160000001</v>
+      </c>
+      <c r="D12" s="115">
+        <v>939524.65</v>
+      </c>
+      <c r="E12" s="114">
+        <v>119.2</v>
+      </c>
+      <c r="G12" s="112"/>
+      <c r="H12" s="112"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A13" s="80" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="115">
+        <v>351</v>
+      </c>
+      <c r="C13" s="115">
+        <v>436280.625</v>
+      </c>
+      <c r="D13" s="115">
+        <v>358892.29499999998</v>
+      </c>
+      <c r="E13" s="114">
+        <v>104.7</v>
+      </c>
+      <c r="G13" s="112"/>
+      <c r="H13" s="112"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A14" s="80" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="115">
+        <v>1475</v>
+      </c>
+      <c r="C14" s="115">
+        <v>5266672.3039999995</v>
+      </c>
+      <c r="D14" s="115">
+        <v>4113712.2540000002</v>
+      </c>
+      <c r="E14" s="114">
+        <v>105.5</v>
+      </c>
+      <c r="G14" s="112"/>
+      <c r="H14" s="112"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A15" s="80" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="115">
+        <v>774</v>
+      </c>
+      <c r="C15" s="115">
+        <v>3490931.2820000001</v>
+      </c>
+      <c r="D15" s="115">
+        <v>2913343.5830000001</v>
+      </c>
+      <c r="E15" s="114">
+        <v>105.2</v>
+      </c>
+      <c r="G15" s="112"/>
+      <c r="H15" s="112"/>
+    </row>
+    <row r="16" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="80" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="115">
+        <v>418</v>
+      </c>
+      <c r="C16" s="115" t="s">
+        <v>444</v>
+      </c>
+      <c r="D16" s="115">
+        <v>1100284.591</v>
+      </c>
+      <c r="E16" s="114">
+        <v>97</v>
+      </c>
+      <c r="G16" s="112"/>
+      <c r="H16" s="112"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A17" s="80" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="115">
+        <v>612</v>
+      </c>
+      <c r="C17" s="115">
+        <v>3371979.9160000002</v>
+      </c>
+      <c r="D17" s="115">
+        <v>3095385.6669999999</v>
+      </c>
+      <c r="E17" s="114">
+        <v>102</v>
+      </c>
+      <c r="G17" s="112"/>
+      <c r="H17" s="112"/>
+    </row>
+    <row r="18" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="80" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="115">
+        <v>1069</v>
+      </c>
+      <c r="C18" s="115">
+        <v>3903375.7170000002</v>
+      </c>
+      <c r="D18" s="115">
+        <v>3513708.1880000001</v>
+      </c>
+      <c r="E18" s="114">
+        <v>99.7</v>
+      </c>
+      <c r="G18" s="112"/>
+      <c r="H18" s="112"/>
+    </row>
+    <row r="19" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="80" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="115">
+        <v>898</v>
+      </c>
+      <c r="C19" s="115">
+        <v>982819.29399999999</v>
+      </c>
+      <c r="D19" s="115">
+        <v>714237.37300000002</v>
+      </c>
+      <c r="E19" s="114">
+        <v>121.5</v>
+      </c>
+      <c r="G19" s="112"/>
+      <c r="H19" s="112"/>
+    </row>
+    <row r="20" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="80" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="115">
+        <v>638</v>
+      </c>
+      <c r="C20" s="115">
+        <v>1624433.0430000001</v>
+      </c>
+      <c r="D20" s="115">
+        <v>1278283.713</v>
+      </c>
+      <c r="E20" s="114">
+        <v>114.1</v>
+      </c>
+      <c r="G20" s="112"/>
+      <c r="H20" s="112"/>
+    </row>
+    <row r="21" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="80" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="115">
+        <v>190</v>
+      </c>
+      <c r="C21" s="115">
+        <v>2143985.4389999998</v>
+      </c>
+      <c r="D21" s="115">
+        <v>1267162.7779999999</v>
+      </c>
+      <c r="E21" s="114">
+        <v>101.6</v>
+      </c>
+      <c r="G21" s="112"/>
+      <c r="H21" s="112"/>
+    </row>
+    <row r="22" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="80" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="115">
+        <v>873</v>
+      </c>
+      <c r="C22" s="115">
+        <v>3369741.122</v>
+      </c>
+      <c r="D22" s="115">
+        <v>2657831.8849999998</v>
+      </c>
+      <c r="E22" s="114">
+        <v>96.9</v>
+      </c>
+      <c r="G22" s="112"/>
+      <c r="H22" s="112"/>
+    </row>
+    <row r="23" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="81" t="s">
         <v>126</v>
       </c>
-      <c r="C3" s="143" t="s">
-[...361 lines deleted...]
-      <c r="A23" s="82" t="s">
+      <c r="B23" s="115">
+        <v>965</v>
+      </c>
+      <c r="C23" s="115">
+        <v>3534518.1269999999</v>
+      </c>
+      <c r="D23" s="115">
+        <v>2569685.66</v>
+      </c>
+      <c r="E23" s="114">
+        <v>106.7</v>
+      </c>
+      <c r="G23" s="112"/>
+      <c r="H23" s="112"/>
+    </row>
+    <row r="24" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="81" t="s">
         <v>127</v>
       </c>
-      <c r="B23" s="101">
-[...15 lines deleted...]
-      <c r="A24" s="82" t="s">
+      <c r="B24" s="115">
+        <v>1833</v>
+      </c>
+      <c r="C24" s="115">
+        <v>2644019.2009999999</v>
+      </c>
+      <c r="D24" s="115">
+        <v>2153410.4079999998</v>
+      </c>
+      <c r="E24" s="114">
+        <v>114.3</v>
+      </c>
+      <c r="G24" s="112"/>
+      <c r="H24" s="112"/>
+    </row>
+    <row r="25" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="82" t="s">
         <v>128</v>
       </c>
-      <c r="B24" s="101">
-[...18 lines deleted...]
-      <c r="B25" s="104">
+      <c r="B25" s="118">
         <v>652</v>
       </c>
-      <c r="C25" s="105">
+      <c r="C25" s="118">
         <v>1530109.203</v>
       </c>
-      <c r="D25" s="105">
+      <c r="D25" s="118">
         <v>1198530.463</v>
       </c>
-      <c r="E25" s="106">
+      <c r="E25" s="119">
         <v>118.8</v>
       </c>
-      <c r="G25" s="119"/>
-[...10 lines deleted...]
-      <c r="H26" s="77"/>
+      <c r="G25" s="112"/>
+      <c r="H25" s="112"/>
+    </row>
+    <row r="26" spans="1:12" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="142" t="s">
+        <v>452</v>
+      </c>
+      <c r="B26" s="142"/>
+      <c r="C26" s="142"/>
+      <c r="D26" s="142"/>
+      <c r="E26" s="142"/>
+      <c r="F26" s="76"/>
+      <c r="G26" s="76"/>
+      <c r="H26" s="76"/>
     </row>
     <row r="27" spans="1:12" ht="15" x14ac:dyDescent="0.25">
-      <c r="A27" s="140"/>
-[...6 lines deleted...]
-      <c r="H27" s="140"/>
+      <c r="A27" s="137"/>
+      <c r="B27" s="137"/>
+      <c r="C27" s="137"/>
+      <c r="D27" s="137"/>
+      <c r="E27" s="137"/>
+      <c r="F27" s="137"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="137"/>
       <c r="I27" s="60"/>
       <c r="J27" s="60"/>
       <c r="K27" s="60"/>
       <c r="L27" s="60"/>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A28" s="11"/>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
     </row>
@@ -4059,7564 +4207,7586 @@
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:E4"/>
+    <mergeCell ref="A26:E26"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="8" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A60" sqref="A60"/>
+    <sheetView topLeftCell="A49" workbookViewId="0">
+      <selection activeCell="A65" sqref="A65:E65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="52" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="52" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="52" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="52" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" style="52" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="52" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="52" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="52" customWidth="1"/>
     <col min="9" max="9" width="9" style="52" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="145" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="A1" s="143" t="s">
+        <v>428</v>
+      </c>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
     </row>
     <row r="2" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="53"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="146"/>
-[...3 lines deleted...]
-      <c r="C3" s="148" t="s">
+      <c r="A3" s="144"/>
+      <c r="B3" s="146" t="s">
+        <v>129</v>
+      </c>
+      <c r="C3" s="146" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="149"/>
-[...1 lines deleted...]
-        <v>430</v>
+      <c r="D3" s="147"/>
+      <c r="E3" s="148" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="147"/>
-[...1 lines deleted...]
-      <c r="C4" s="84">
+      <c r="A4" s="145"/>
+      <c r="B4" s="146"/>
+      <c r="C4" s="83">
         <v>2025</v>
       </c>
-      <c r="D4" s="86">
+      <c r="D4" s="85">
         <v>2024</v>
       </c>
-      <c r="E4" s="151"/>
+      <c r="E4" s="149"/>
     </row>
     <row r="5" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="55" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B5" s="101">
+        <v>130</v>
+      </c>
+      <c r="B5" s="100">
         <v>16029</v>
       </c>
-      <c r="C5" s="56">
-        <v>62628692.173</v>
+      <c r="C5" s="56" t="s">
+        <v>443</v>
       </c>
       <c r="D5" s="56">
         <v>51469083.552000001</v>
       </c>
-      <c r="E5" s="103">
+      <c r="E5" s="101">
         <v>107.7</v>
       </c>
-      <c r="G5" s="120"/>
-      <c r="H5" s="120"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="113"/>
     </row>
     <row r="6" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="101">
+      <c r="B6" s="100">
         <v>1695</v>
       </c>
       <c r="C6" s="56">
         <v>27763374.192000002</v>
       </c>
       <c r="D6" s="56">
         <v>22902616.436999999</v>
       </c>
-      <c r="E6" s="103">
+      <c r="E6" s="101">
         <v>109.5</v>
       </c>
-      <c r="G6" s="120"/>
-      <c r="H6" s="120"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="113"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="101">
+      <c r="B7" s="100">
         <v>30</v>
       </c>
       <c r="C7" s="56">
         <v>676127.74800000002</v>
       </c>
       <c r="D7" s="56">
         <v>546153.46499999997</v>
       </c>
-      <c r="E7" s="103">
+      <c r="E7" s="101">
         <v>109.8</v>
       </c>
-      <c r="G7" s="120"/>
-      <c r="H7" s="120"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="113"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="101">
+      <c r="B8" s="100">
         <v>128</v>
       </c>
       <c r="C8" s="56">
         <v>18562573.988000002</v>
       </c>
       <c r="D8" s="56">
         <v>16349010.332</v>
       </c>
-      <c r="E8" s="103">
+      <c r="E8" s="101">
         <v>113.5</v>
       </c>
-      <c r="G8" s="120"/>
-[...1 lines deleted...]
-      <c r="I8" s="88"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="113"/>
+      <c r="I8" s="87"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A9" s="85" t="s">
+      <c r="A9" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="101">
+      <c r="B9" s="100">
         <v>121</v>
       </c>
       <c r="C9" s="56">
         <v>18013729.675999999</v>
       </c>
       <c r="D9" s="56">
         <v>16112419.607999999</v>
       </c>
-      <c r="E9" s="103">
+      <c r="E9" s="101">
         <v>113.5</v>
       </c>
-      <c r="G9" s="120"/>
-      <c r="H9" s="120"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="113"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A10" s="85" t="s">
+      <c r="A10" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="101">
+      <c r="B10" s="100">
         <v>7</v>
       </c>
       <c r="C10" s="56">
         <v>548844.31200000003</v>
       </c>
       <c r="D10" s="56">
         <v>236590.72399999999</v>
       </c>
-      <c r="E10" s="103">
+      <c r="E10" s="101">
         <v>115.1</v>
       </c>
-      <c r="G10" s="120"/>
-      <c r="H10" s="120"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="113"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="101">
+      <c r="B11" s="100">
         <v>93</v>
       </c>
       <c r="C11" s="56">
         <v>6737414.6560000004</v>
       </c>
       <c r="D11" s="56">
         <v>4537894.7609999999</v>
       </c>
-      <c r="E11" s="103">
+      <c r="E11" s="101">
         <v>100.6</v>
       </c>
-      <c r="G11" s="120"/>
-      <c r="H11" s="120"/>
+      <c r="G11" s="113"/>
+      <c r="H11" s="113"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A12" s="85" t="s">
+      <c r="A12" s="84" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="101">
+      <c r="B12" s="100">
         <v>15</v>
       </c>
       <c r="C12" s="56">
         <v>665422.04599999997</v>
       </c>
       <c r="D12" s="56">
         <v>625416.95799999998</v>
       </c>
-      <c r="E12" s="103">
+      <c r="E12" s="101">
         <v>102.2</v>
       </c>
-      <c r="G12" s="120"/>
-      <c r="H12" s="120"/>
+      <c r="G12" s="113"/>
+      <c r="H12" s="113"/>
     </row>
     <row r="13" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A13" s="85" t="s">
+      <c r="A13" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="101">
+      <c r="B13" s="100">
         <v>78</v>
       </c>
       <c r="C13" s="56">
         <v>6071992.6100000003</v>
       </c>
       <c r="D13" s="56">
         <v>3912477.8029999998</v>
       </c>
-      <c r="E13" s="103">
+      <c r="E13" s="101">
         <v>100.4</v>
       </c>
-      <c r="G13" s="120"/>
-      <c r="H13" s="120"/>
+      <c r="G13" s="113"/>
+      <c r="H13" s="113"/>
     </row>
     <row r="14" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="101">
+      <c r="B14" s="100">
         <v>742</v>
       </c>
       <c r="C14" s="56">
         <v>650606.223</v>
       </c>
       <c r="D14" s="56">
         <v>429860.97700000001</v>
       </c>
-      <c r="E14" s="103">
+      <c r="E14" s="101">
         <v>111.3</v>
       </c>
-      <c r="G14" s="120"/>
-      <c r="H14" s="120"/>
+      <c r="G14" s="113"/>
+      <c r="H14" s="113"/>
     </row>
     <row r="15" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="101">
+      <c r="B15" s="100">
         <v>702</v>
       </c>
       <c r="C15" s="56">
         <v>1136651.577</v>
       </c>
       <c r="D15" s="56">
         <v>1039696.902</v>
       </c>
-      <c r="E15" s="103">
+      <c r="E15" s="101">
         <v>107.1</v>
       </c>
-      <c r="G15" s="120"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G15" s="113"/>
+      <c r="H15" s="113"/>
+    </row>
+    <row r="16" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="101">
+      <c r="B16" s="100">
         <v>11887</v>
       </c>
-      <c r="C16" s="56">
-        <v>30728224.361000001</v>
+      <c r="C16" s="56" t="s">
+        <v>445</v>
       </c>
       <c r="D16" s="56">
         <v>25051001.300999999</v>
       </c>
-      <c r="E16" s="103">
+      <c r="E16" s="101">
         <v>107.1</v>
       </c>
-      <c r="G16" s="120"/>
-      <c r="H16" s="120"/>
+      <c r="G16" s="113"/>
+      <c r="H16" s="113"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="101">
+      <c r="B17" s="100">
         <v>1833</v>
       </c>
       <c r="C17" s="56">
         <v>4006187.9550000001</v>
       </c>
       <c r="D17" s="56">
         <v>3286394.8569999998</v>
       </c>
-      <c r="E17" s="103">
+      <c r="E17" s="101">
         <v>108.4</v>
       </c>
-      <c r="G17" s="120"/>
-      <c r="H17" s="120"/>
+      <c r="G17" s="113"/>
+      <c r="H17" s="113"/>
     </row>
     <row r="18" spans="1:8" s="68" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="85" t="s">
+      <c r="A18" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="101">
+      <c r="B18" s="100">
         <v>300</v>
       </c>
       <c r="C18" s="56">
         <v>726209.99399999995</v>
       </c>
       <c r="D18" s="56">
         <v>601625.10600000003</v>
       </c>
-      <c r="E18" s="103">
+      <c r="E18" s="101">
         <v>102</v>
       </c>
-      <c r="G18" s="120"/>
-      <c r="H18" s="120"/>
+      <c r="G18" s="113"/>
+      <c r="H18" s="113"/>
     </row>
     <row r="19" spans="1:8" s="68" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="85" t="s">
+      <c r="A19" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="101">
+      <c r="B19" s="100">
         <v>92</v>
       </c>
       <c r="C19" s="56">
         <v>55275.58</v>
       </c>
       <c r="D19" s="56">
         <v>46887.709000000003</v>
       </c>
-      <c r="E19" s="103">
+      <c r="E19" s="101">
         <v>109.3</v>
       </c>
-      <c r="G19" s="120"/>
-      <c r="H19" s="120"/>
+      <c r="G19" s="113"/>
+      <c r="H19" s="113"/>
     </row>
     <row r="20" spans="1:8" s="68" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A20" s="85" t="s">
+      <c r="A20" s="84" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="101">
+      <c r="B20" s="100">
         <v>67</v>
       </c>
       <c r="C20" s="56">
         <v>153763.23000000001</v>
       </c>
       <c r="D20" s="56">
         <v>125704.685</v>
       </c>
-      <c r="E20" s="103">
+      <c r="E20" s="101">
         <v>107.7</v>
       </c>
-      <c r="G20" s="120"/>
-      <c r="H20" s="120"/>
+      <c r="G20" s="113"/>
+      <c r="H20" s="113"/>
     </row>
     <row r="21" spans="1:8" s="68" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A21" s="85" t="s">
+      <c r="A21" s="84" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="101">
+      <c r="B21" s="100">
         <v>88</v>
       </c>
       <c r="C21" s="56">
         <v>576564.18799999997</v>
       </c>
       <c r="D21" s="56">
         <v>372479.80900000001</v>
       </c>
-      <c r="E21" s="103">
+      <c r="E21" s="101">
         <v>123.3</v>
       </c>
-      <c r="G21" s="120"/>
-      <c r="H21" s="120"/>
+      <c r="G21" s="113"/>
+      <c r="H21" s="113"/>
     </row>
     <row r="22" spans="1:8" s="68" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="85" t="s">
+      <c r="A22" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="101">
+      <c r="B22" s="100">
         <v>249</v>
       </c>
       <c r="C22" s="56">
         <v>705694.87600000005</v>
       </c>
       <c r="D22" s="56">
         <v>606404.84</v>
       </c>
-      <c r="E22" s="103">
+      <c r="E22" s="101">
         <v>110.6</v>
       </c>
-      <c r="G22" s="120"/>
-      <c r="H22" s="120"/>
+      <c r="G22" s="113"/>
+      <c r="H22" s="113"/>
     </row>
     <row r="23" spans="1:8" s="68" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A23" s="85" t="s">
+      <c r="A23" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="101">
+      <c r="B23" s="100">
         <v>245</v>
       </c>
       <c r="C23" s="56">
         <v>607213.29299999995</v>
       </c>
       <c r="D23" s="56">
         <v>556806.21799999999</v>
       </c>
-      <c r="E23" s="103">
+      <c r="E23" s="101">
         <v>107</v>
       </c>
-      <c r="G23" s="120"/>
-      <c r="H23" s="120"/>
+      <c r="G23" s="113"/>
+      <c r="H23" s="113"/>
     </row>
     <row r="24" spans="1:8" s="68" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="85" t="s">
+      <c r="A24" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="101">
+      <c r="B24" s="100">
         <v>444</v>
       </c>
       <c r="C24" s="56">
         <v>384502.44199999998</v>
       </c>
       <c r="D24" s="56">
         <v>388370.50300000003</v>
       </c>
-      <c r="E24" s="103">
+      <c r="E24" s="101">
         <v>98</v>
       </c>
-      <c r="G24" s="120"/>
-      <c r="H24" s="120"/>
+      <c r="G24" s="113"/>
+      <c r="H24" s="113"/>
     </row>
     <row r="25" spans="1:8" s="68" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A25" s="85" t="s">
+      <c r="A25" s="84" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="101">
+      <c r="B25" s="100">
         <v>224</v>
       </c>
       <c r="C25" s="56">
         <v>467134.08799999999</v>
       </c>
       <c r="D25" s="56">
         <v>417077.87099999998</v>
       </c>
-      <c r="E25" s="103">
+      <c r="E25" s="101">
         <v>105.8</v>
       </c>
-      <c r="G25" s="120"/>
-      <c r="H25" s="120"/>
+      <c r="G25" s="113"/>
+      <c r="H25" s="113"/>
     </row>
     <row r="26" spans="1:8" s="68" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A26" s="85" t="s">
+      <c r="A26" s="84" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="101">
+      <c r="B26" s="100">
         <v>124</v>
       </c>
       <c r="C26" s="56">
         <v>329830.26500000001</v>
       </c>
       <c r="D26" s="56">
         <v>171038.117</v>
       </c>
-      <c r="E26" s="103">
+      <c r="E26" s="101">
         <v>141</v>
       </c>
-      <c r="G26" s="120"/>
-      <c r="H26" s="120"/>
+      <c r="G26" s="113"/>
+      <c r="H26" s="113"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="101">
+      <c r="B27" s="100">
         <v>223</v>
       </c>
       <c r="C27" s="56">
         <v>1043054.6679999999</v>
       </c>
       <c r="D27" s="56">
         <v>937657.46699999995</v>
       </c>
-      <c r="E27" s="103">
+      <c r="E27" s="101">
         <v>109.7</v>
       </c>
-      <c r="G27" s="120"/>
-      <c r="H27" s="120"/>
+      <c r="G27" s="113"/>
+      <c r="H27" s="113"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="101">
+      <c r="B28" s="100">
         <v>6</v>
       </c>
       <c r="C28" s="56">
         <v>492661.17300000001</v>
       </c>
       <c r="D28" s="56">
         <v>293849.57299999997</v>
       </c>
-      <c r="E28" s="103">
+      <c r="E28" s="101">
         <v>129.19999999999999</v>
       </c>
-      <c r="G28" s="120"/>
-      <c r="H28" s="120"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="101">
+      <c r="B29" s="100">
         <v>553</v>
       </c>
       <c r="C29" s="56">
         <v>256461.54699999999</v>
       </c>
       <c r="D29" s="56">
         <v>219310.22700000001</v>
       </c>
-      <c r="E29" s="103">
+      <c r="E29" s="101">
         <v>120.2</v>
       </c>
-      <c r="G29" s="120"/>
-      <c r="H29" s="120"/>
+      <c r="G29" s="113"/>
+      <c r="H29" s="113"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A30" s="85" t="s">
+      <c r="A30" s="84" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="101">
+      <c r="B30" s="100">
         <v>181</v>
       </c>
       <c r="C30" s="56">
         <v>155416.65100000001</v>
       </c>
       <c r="D30" s="56">
         <v>118800.66899999999</v>
       </c>
-      <c r="E30" s="103">
+      <c r="E30" s="101">
         <v>131.6</v>
       </c>
-      <c r="G30" s="120"/>
-      <c r="H30" s="120"/>
+      <c r="G30" s="113"/>
+      <c r="H30" s="113"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A31" s="85" t="s">
+      <c r="A31" s="84" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="101">
+      <c r="B31" s="100">
         <v>333</v>
       </c>
       <c r="C31" s="56">
         <v>81591.517000000007</v>
       </c>
       <c r="D31" s="56">
         <v>85108.157999999996</v>
       </c>
-      <c r="E31" s="103">
+      <c r="E31" s="101">
         <v>103.6</v>
       </c>
-      <c r="G31" s="120"/>
-      <c r="H31" s="120"/>
+      <c r="G31" s="113"/>
+      <c r="H31" s="113"/>
     </row>
     <row r="32" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A32" s="85" t="s">
+      <c r="A32" s="84" t="s">
         <v>31</v>
       </c>
-      <c r="B32" s="101">
+      <c r="B32" s="100">
         <v>39</v>
       </c>
       <c r="C32" s="56">
         <v>19453.379000000001</v>
       </c>
       <c r="D32" s="56">
         <v>15401.4</v>
       </c>
-      <c r="E32" s="103">
+      <c r="E32" s="101">
         <v>116.7</v>
       </c>
-      <c r="G32" s="120"/>
-      <c r="H32" s="120"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="113"/>
     </row>
     <row r="33" spans="1:8" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A33" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="B33" s="101">
+      <c r="B33" s="100">
         <v>169</v>
       </c>
       <c r="C33" s="56">
         <v>65408.218000000001</v>
       </c>
       <c r="D33" s="56">
         <v>65032.932000000001</v>
       </c>
-      <c r="E33" s="103">
+      <c r="E33" s="101">
         <v>90.4</v>
       </c>
-      <c r="G33" s="120"/>
-      <c r="H33" s="120"/>
+      <c r="G33" s="113"/>
+      <c r="H33" s="113"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="101">
+      <c r="B34" s="100">
         <v>234</v>
       </c>
       <c r="C34" s="56">
         <v>170496.03599999999</v>
       </c>
       <c r="D34" s="56">
         <v>146534.67800000001</v>
       </c>
-      <c r="E34" s="103">
+      <c r="E34" s="101">
         <v>112.1</v>
       </c>
-      <c r="G34" s="120"/>
-      <c r="H34" s="120"/>
+      <c r="G34" s="113"/>
+      <c r="H34" s="113"/>
     </row>
     <row r="35" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A35" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="101">
+      <c r="B35" s="100">
         <v>349</v>
       </c>
       <c r="C35" s="56">
         <v>88699.663</v>
       </c>
       <c r="D35" s="56">
         <v>78594.421000000002</v>
       </c>
-      <c r="E35" s="103">
+      <c r="E35" s="101">
         <v>100.7</v>
       </c>
-      <c r="G35" s="120"/>
-      <c r="H35" s="120"/>
+      <c r="G35" s="113"/>
+      <c r="H35" s="113"/>
     </row>
     <row r="36" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A36" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="101">
+      <c r="B36" s="100">
         <v>52</v>
       </c>
       <c r="C36" s="56">
         <v>1303749.7930000001</v>
       </c>
       <c r="D36" s="56">
         <v>1267307.757</v>
       </c>
-      <c r="E36" s="103">
+      <c r="E36" s="101">
         <v>106.5</v>
       </c>
-      <c r="G36" s="120"/>
-      <c r="H36" s="120"/>
+      <c r="G36" s="113"/>
+      <c r="H36" s="113"/>
     </row>
     <row r="37" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A37" s="85" t="s">
+      <c r="A37" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="101">
+      <c r="B37" s="100">
         <v>49</v>
       </c>
       <c r="C37" s="56">
         <v>1266704.1040000001</v>
       </c>
       <c r="D37" s="56">
         <v>1225756.784</v>
       </c>
-      <c r="E37" s="103">
+      <c r="E37" s="101">
         <v>106.6</v>
       </c>
-      <c r="G37" s="120"/>
-      <c r="H37" s="120"/>
+      <c r="G37" s="113"/>
+      <c r="H37" s="113"/>
     </row>
     <row r="38" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="101">
+      <c r="B38" s="100">
         <v>445</v>
       </c>
-      <c r="C38" s="56">
-        <v>1532122.9480000001</v>
+      <c r="C38" s="56" t="s">
+        <v>446</v>
       </c>
       <c r="D38" s="56">
         <v>1190833.0149999999</v>
       </c>
-      <c r="E38" s="103">
+      <c r="E38" s="101">
         <v>110.5</v>
       </c>
-      <c r="G38" s="120"/>
-      <c r="H38" s="120"/>
+      <c r="G38" s="113"/>
+      <c r="H38" s="113"/>
     </row>
     <row r="39" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A39" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="B39" s="101">
+      <c r="B39" s="100">
         <v>72</v>
       </c>
       <c r="C39" s="56">
         <v>193347.995</v>
       </c>
       <c r="D39" s="56">
         <v>175839.68700000001</v>
       </c>
-      <c r="E39" s="103">
+      <c r="E39" s="101">
         <v>100.7</v>
       </c>
-      <c r="G39" s="120"/>
-      <c r="H39" s="120"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="113"/>
     </row>
     <row r="40" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A40" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="B40" s="101">
+      <c r="B40" s="100">
         <v>708</v>
       </c>
       <c r="C40" s="56">
         <v>573015.245</v>
       </c>
       <c r="D40" s="56">
         <v>451693.82</v>
       </c>
-      <c r="E40" s="103">
+      <c r="E40" s="101">
         <v>113.2</v>
       </c>
-      <c r="G40" s="120"/>
-      <c r="H40" s="120"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="113"/>
     </row>
     <row r="41" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="B41" s="101">
+      <c r="B41" s="100">
         <v>1389</v>
       </c>
       <c r="C41" s="56">
         <v>1832679.156</v>
       </c>
       <c r="D41" s="56">
         <v>1441925.8970000001</v>
       </c>
-      <c r="E41" s="103">
+      <c r="E41" s="101">
         <v>113.9</v>
       </c>
-      <c r="G41" s="120"/>
-      <c r="H41" s="120"/>
+      <c r="G41" s="113"/>
+      <c r="H41" s="113"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="B42" s="101">
+      <c r="B42" s="100">
         <v>274</v>
       </c>
       <c r="C42" s="56">
         <v>12268482.124</v>
       </c>
       <c r="D42" s="56">
         <v>9876843.9949999992</v>
       </c>
-      <c r="E42" s="103">
+      <c r="E42" s="101">
         <v>100.9</v>
       </c>
-      <c r="G42" s="120"/>
-      <c r="H42" s="120"/>
+      <c r="G42" s="113"/>
+      <c r="H42" s="113"/>
     </row>
     <row r="43" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A43" s="85" t="s">
+      <c r="A43" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="B43" s="101">
+      <c r="B43" s="100">
         <v>164</v>
       </c>
       <c r="C43" s="56">
         <v>2781364.969</v>
       </c>
       <c r="D43" s="56">
         <v>2821977.2560000001</v>
       </c>
-      <c r="E43" s="103">
+      <c r="E43" s="101">
         <v>103.5</v>
       </c>
-      <c r="G43" s="120"/>
-      <c r="H43" s="120"/>
+      <c r="G43" s="113"/>
+      <c r="H43" s="113"/>
     </row>
     <row r="44" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A44" s="85" t="s">
+      <c r="A44" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="B44" s="101">
+      <c r="B44" s="100">
         <v>92</v>
       </c>
       <c r="C44" s="56">
         <v>9454146.5529999994</v>
       </c>
       <c r="D44" s="56">
         <v>7019512.5970000001</v>
       </c>
-      <c r="E44" s="103">
+      <c r="E44" s="101">
         <v>99.7</v>
       </c>
-      <c r="G44" s="120"/>
-      <c r="H44" s="120"/>
+      <c r="G44" s="113"/>
+      <c r="H44" s="113"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A45" s="85" t="s">
+      <c r="A45" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="B45" s="101">
+      <c r="B45" s="100">
         <v>18</v>
       </c>
       <c r="C45" s="56">
         <v>32970.601999999999</v>
       </c>
       <c r="D45" s="56">
         <v>35354.142</v>
       </c>
-      <c r="E45" s="103">
+      <c r="E45" s="101">
         <v>88.2</v>
       </c>
-      <c r="G45" s="120"/>
-      <c r="H45" s="120"/>
+      <c r="G45" s="113"/>
+      <c r="H45" s="113"/>
     </row>
     <row r="46" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A46" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="B46" s="101">
+      <c r="B46" s="100">
         <v>876</v>
       </c>
       <c r="C46" s="56">
         <v>824592.875</v>
       </c>
       <c r="D46" s="56">
         <v>586630.85199999996</v>
       </c>
-      <c r="E46" s="103">
+      <c r="E46" s="101">
         <v>127.5</v>
       </c>
-      <c r="G46" s="120"/>
-      <c r="H46" s="120"/>
+      <c r="G46" s="113"/>
+      <c r="H46" s="113"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A47" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B47" s="101">
+      <c r="B47" s="100">
         <v>4051</v>
       </c>
       <c r="C47" s="56">
         <v>5862535.4720000001</v>
       </c>
       <c r="D47" s="56">
         <v>4835625.949</v>
       </c>
-      <c r="E47" s="103">
+      <c r="E47" s="101">
         <v>112.6</v>
       </c>
-      <c r="G47" s="120"/>
-      <c r="H47" s="120"/>
+      <c r="G47" s="113"/>
+      <c r="H47" s="113"/>
     </row>
     <row r="48" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A48" s="85" t="s">
+      <c r="A48" s="84" t="s">
         <v>47</v>
       </c>
-      <c r="B48" s="101">
+      <c r="B48" s="100">
         <v>98</v>
       </c>
       <c r="C48" s="56">
         <v>122682.69500000001</v>
       </c>
       <c r="D48" s="56">
         <v>83043.232000000004</v>
       </c>
-      <c r="E48" s="103">
+      <c r="E48" s="101">
         <v>140.80000000000001</v>
       </c>
-      <c r="G48" s="120"/>
-      <c r="H48" s="120"/>
+      <c r="G48" s="113"/>
+      <c r="H48" s="113"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A49" s="85" t="s">
+      <c r="A49" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="B49" s="101">
+      <c r="B49" s="100">
         <v>196</v>
       </c>
       <c r="C49" s="56">
         <v>519035.63900000002</v>
       </c>
       <c r="D49" s="56">
         <v>382360.56699999998</v>
       </c>
-      <c r="E49" s="103">
+      <c r="E49" s="101">
         <v>109.6</v>
       </c>
-      <c r="G49" s="120"/>
-      <c r="H49" s="120"/>
+      <c r="G49" s="113"/>
+      <c r="H49" s="113"/>
     </row>
     <row r="50" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A50" s="85" t="s">
+      <c r="A50" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="B50" s="101">
+      <c r="B50" s="100">
         <v>278</v>
       </c>
       <c r="C50" s="56">
         <v>693318.55500000005</v>
       </c>
       <c r="D50" s="56">
         <v>532035.32999999996</v>
       </c>
-      <c r="E50" s="103">
+      <c r="E50" s="101">
         <v>113.2</v>
       </c>
-      <c r="G50" s="120"/>
-      <c r="H50" s="120"/>
+      <c r="G50" s="113"/>
+      <c r="H50" s="113"/>
     </row>
     <row r="51" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A51" s="85" t="s">
+      <c r="A51" s="84" t="s">
         <v>50</v>
       </c>
-      <c r="B51" s="101">
+      <c r="B51" s="100">
         <v>40</v>
       </c>
       <c r="C51" s="56">
         <v>2409631.4819999998</v>
       </c>
       <c r="D51" s="56">
         <v>1918258.098</v>
       </c>
-      <c r="E51" s="103">
+      <c r="E51" s="101">
         <v>119.1</v>
       </c>
-      <c r="G51" s="120"/>
-      <c r="H51" s="120"/>
+      <c r="G51" s="113"/>
+      <c r="H51" s="113"/>
     </row>
     <row r="52" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A52" s="85" t="s">
+      <c r="A52" s="84" t="s">
         <v>51</v>
       </c>
-      <c r="B52" s="101">
+      <c r="B52" s="100">
         <v>37</v>
       </c>
       <c r="C52" s="56">
         <v>781043.103</v>
       </c>
       <c r="D52" s="56">
         <v>648301.80099999998</v>
       </c>
-      <c r="E52" s="103">
+      <c r="E52" s="101">
         <v>111.3</v>
       </c>
-      <c r="G52" s="120"/>
-      <c r="H52" s="120"/>
+      <c r="G52" s="113"/>
+      <c r="H52" s="113"/>
     </row>
     <row r="53" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A53" s="85" t="s">
+      <c r="A53" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B53" s="101">
+      <c r="B53" s="100">
         <v>3402</v>
       </c>
       <c r="C53" s="56">
         <v>1336823.9979999999</v>
       </c>
       <c r="D53" s="56">
         <v>1271626.9210000001</v>
       </c>
-      <c r="E53" s="103">
+      <c r="E53" s="101">
         <v>100.4</v>
       </c>
-      <c r="G53" s="120"/>
-      <c r="H53" s="120"/>
+      <c r="G53" s="113"/>
+      <c r="H53" s="113"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A54" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="B54" s="101">
+      <c r="B54" s="100">
         <v>482</v>
       </c>
       <c r="C54" s="56">
         <v>151443.226</v>
       </c>
       <c r="D54" s="56">
         <v>126230.731</v>
       </c>
-      <c r="E54" s="103">
+      <c r="E54" s="101">
         <v>116.6</v>
       </c>
-      <c r="G54" s="120"/>
-      <c r="H54" s="120"/>
+      <c r="G54" s="113"/>
+      <c r="H54" s="113"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A55" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="B55" s="101">
+      <c r="B55" s="100">
         <v>171</v>
       </c>
       <c r="C55" s="56">
         <v>63286.266000000003</v>
       </c>
       <c r="D55" s="56">
         <v>70695.442999999999</v>
       </c>
-      <c r="E55" s="103">
+      <c r="E55" s="101">
         <v>88.4</v>
       </c>
-      <c r="G55" s="120"/>
-      <c r="H55" s="120"/>
+      <c r="G55" s="113"/>
+      <c r="H55" s="113"/>
     </row>
     <row r="56" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A56" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="B56" s="101">
+      <c r="B56" s="100">
         <v>907</v>
       </c>
-      <c r="C56" s="56">
-        <v>3621508.52</v>
+      <c r="C56" s="56" t="s">
+        <v>447</v>
       </c>
       <c r="D56" s="56">
         <v>2995319.89</v>
       </c>
-      <c r="E56" s="103">
+      <c r="E56" s="101">
         <v>102.6</v>
       </c>
-      <c r="G56" s="120"/>
-      <c r="H56" s="120"/>
+      <c r="G56" s="113"/>
+      <c r="H56" s="113"/>
     </row>
     <row r="57" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A57" s="58" t="s">
         <v>56</v>
       </c>
-      <c r="B57" s="101">
+      <c r="B57" s="100">
         <v>492</v>
       </c>
-      <c r="C57" s="56">
-        <v>2688843.3280000002</v>
+      <c r="C57" s="56" t="s">
+        <v>448</v>
       </c>
       <c r="D57" s="56">
         <v>2225176.0269999998</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="101">
         <v>102.2</v>
       </c>
-      <c r="G57" s="120"/>
-      <c r="H57" s="120"/>
+      <c r="G57" s="113"/>
+      <c r="H57" s="113"/>
     </row>
     <row r="58" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A58" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="B58" s="101">
+      <c r="B58" s="100">
         <v>125</v>
       </c>
       <c r="C58" s="56">
         <v>355718.60600000003</v>
       </c>
       <c r="D58" s="56">
         <v>290449.95899999997</v>
       </c>
-      <c r="E58" s="103">
+      <c r="E58" s="101">
         <v>102.3</v>
       </c>
-      <c r="G58" s="120"/>
-      <c r="H58" s="120"/>
+      <c r="G58" s="113"/>
+      <c r="H58" s="113"/>
     </row>
     <row r="59" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A59" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="B59" s="101">
+      <c r="B59" s="100">
         <v>290</v>
       </c>
       <c r="C59" s="56">
         <v>576946.58600000001</v>
       </c>
       <c r="D59" s="56">
         <v>479693.90399999998</v>
       </c>
-      <c r="E59" s="103">
+      <c r="E59" s="101">
         <v>104.3</v>
       </c>
-      <c r="G59" s="120"/>
-      <c r="H59" s="120"/>
+      <c r="G59" s="113"/>
+      <c r="H59" s="113"/>
     </row>
     <row r="60" spans="1:8" ht="45" x14ac:dyDescent="0.2">
       <c r="A60" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="B60" s="101">
+      <c r="B60" s="100">
         <v>1540</v>
       </c>
       <c r="C60" s="56">
         <v>515585.1</v>
       </c>
       <c r="D60" s="56">
         <v>520145.924</v>
       </c>
-      <c r="E60" s="103">
+      <c r="E60" s="101">
         <v>93.6</v>
       </c>
-      <c r="G60" s="120"/>
-      <c r="H60" s="120"/>
+      <c r="G60" s="113"/>
+      <c r="H60" s="113"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A61" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="B61" s="101">
+      <c r="B61" s="100">
         <v>840</v>
       </c>
       <c r="C61" s="56">
         <v>234930.277</v>
       </c>
       <c r="D61" s="56">
         <v>233968.52499999999</v>
       </c>
-      <c r="E61" s="103">
+      <c r="E61" s="101">
         <v>92.5</v>
       </c>
-      <c r="G61" s="120"/>
-      <c r="H61" s="120"/>
+      <c r="G61" s="113"/>
+      <c r="H61" s="113"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A62" s="58" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B62" s="101">
+        <v>131</v>
+      </c>
+      <c r="B62" s="100">
         <v>57</v>
       </c>
       <c r="C62" s="56">
         <v>85714.453999999998</v>
       </c>
       <c r="D62" s="56">
         <v>69573.248000000007</v>
       </c>
-      <c r="E62" s="103">
+      <c r="E62" s="101">
         <v>103.7</v>
       </c>
-      <c r="G62" s="120"/>
-      <c r="H62" s="120"/>
+      <c r="G62" s="113"/>
+      <c r="H62" s="113"/>
     </row>
     <row r="63" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A63" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="B63" s="101">
+      <c r="B63" s="100">
         <v>632</v>
       </c>
       <c r="C63" s="56">
         <v>192189.36499999999</v>
       </c>
       <c r="D63" s="56">
         <v>212791.11900000001</v>
       </c>
-      <c r="E63" s="103">
+      <c r="E63" s="101">
         <v>91.8</v>
       </c>
-      <c r="G63" s="120"/>
-      <c r="H63" s="120"/>
+      <c r="G63" s="113"/>
+      <c r="H63" s="113"/>
     </row>
     <row r="64" spans="1:8" ht="45" x14ac:dyDescent="0.2">
-      <c r="A64" s="114" t="s">
+      <c r="A64" s="109" t="s">
         <v>62</v>
       </c>
-      <c r="B64" s="104">
+      <c r="B64" s="102">
         <v>11</v>
       </c>
       <c r="C64" s="70">
         <v>2751.0039999999999</v>
       </c>
       <c r="D64" s="70">
         <v>3813.0320000000002</v>
       </c>
-      <c r="E64" s="106">
+      <c r="E64" s="103">
         <v>71.900000000000006</v>
       </c>
-      <c r="G64" s="120"/>
-[...10 lines deleted...]
-      <c r="H65" s="112"/>
+      <c r="G64" s="113"/>
+      <c r="H64" s="113"/>
+    </row>
+    <row r="65" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="142" t="s">
+        <v>453</v>
+      </c>
+      <c r="B65" s="142"/>
+      <c r="C65" s="142"/>
+      <c r="D65" s="142"/>
+      <c r="E65" s="142"/>
+      <c r="F65" s="108"/>
+      <c r="G65" s="108"/>
+      <c r="H65" s="108"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A65:E65"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z352"/>
   <sheetViews>
-    <sheetView topLeftCell="A318" workbookViewId="0">
-      <selection activeCell="K336" sqref="K336"/>
+    <sheetView topLeftCell="A320" workbookViewId="0">
+      <selection activeCell="H340" sqref="H340"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="59" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" style="59" customWidth="1"/>
     <col min="3" max="3" width="28.140625" style="59" customWidth="1"/>
     <col min="4" max="4" width="27.5703125" style="59" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="59" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="59" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="59" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="59" customWidth="1"/>
     <col min="9" max="9" width="15.85546875" style="59" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="159" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="92"/>
+      <c r="A1" s="157" t="s">
+        <v>430</v>
+      </c>
+      <c r="B1" s="157"/>
+      <c r="C1" s="157"/>
+      <c r="D1" s="157"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="62"/>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
-      <c r="E2" s="89"/>
-[...3 lines deleted...]
-      <c r="I2" s="90"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="89"/>
     </row>
     <row r="3" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="153"/>
-      <c r="B3" s="155" t="s">
+      <c r="A3" s="151"/>
+      <c r="B3" s="153" t="s">
         <v>79</v>
       </c>
-      <c r="C3" s="156"/>
-[...7 lines deleted...]
-      <c r="I3" s="91"/>
+      <c r="C3" s="154"/>
+      <c r="D3" s="155" t="s">
+        <v>431</v>
+      </c>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
     </row>
     <row r="4" spans="1:10" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="154"/>
-      <c r="B4" s="93">
+      <c r="A4" s="152"/>
+      <c r="B4" s="92">
         <v>2025</v>
       </c>
-      <c r="C4" s="93">
+      <c r="C4" s="92">
         <v>2024</v>
       </c>
-      <c r="D4" s="158"/>
-[...4 lines deleted...]
-      <c r="I4" s="91"/>
+      <c r="D4" s="156"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
     </row>
     <row r="5" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="122" t="s">
+      <c r="A5" s="121" t="s">
         <v>80</v>
       </c>
-      <c r="B5" s="123"/>
-[...2 lines deleted...]
-        <v>135</v>
+      <c r="B5" s="122"/>
+      <c r="C5" s="122"/>
+      <c r="D5" s="122" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A6" s="124" t="s">
+      <c r="A6" s="123" t="s">
         <v>81</v>
       </c>
-      <c r="B6" s="123"/>
-[...2 lines deleted...]
-        <v>135</v>
+      <c r="B6" s="122"/>
+      <c r="C6" s="122"/>
+      <c r="D6" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="30"/>
     </row>
     <row r="7" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="121" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="125">
+      <c r="A7" s="120" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7" s="124">
         <v>120044.6</v>
       </c>
-      <c r="C7" s="125">
+      <c r="C7" s="124">
         <v>112986.3</v>
       </c>
-      <c r="D7" s="125">
+      <c r="D7" s="124">
         <v>106.2</v>
       </c>
       <c r="E7" s="30"/>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="30"/>
       <c r="I7" s="30"/>
     </row>
     <row r="8" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A8" s="121" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="125">
+      <c r="A8" s="120" t="s">
+        <v>139</v>
+      </c>
+      <c r="B8" s="124">
         <v>115399</v>
       </c>
-      <c r="C8" s="125">
+      <c r="C8" s="124">
         <v>108848.6</v>
       </c>
-      <c r="D8" s="125">
+      <c r="D8" s="124">
         <v>106</v>
       </c>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="64"/>
     </row>
     <row r="9" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="121" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="125">
+      <c r="A9" s="120" t="s">
+        <v>141</v>
+      </c>
+      <c r="B9" s="124">
         <v>110497.4</v>
       </c>
-      <c r="C9" s="125">
+      <c r="C9" s="124">
         <v>104604.2</v>
       </c>
-      <c r="D9" s="125">
+      <c r="D9" s="124">
         <v>105.6</v>
       </c>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
     </row>
     <row r="10" spans="1:10" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="121" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="125">
+      <c r="A10" s="120" t="s">
+        <v>142</v>
+      </c>
+      <c r="B10" s="124">
         <v>8071.5</v>
       </c>
-      <c r="C10" s="125">
+      <c r="C10" s="124">
         <v>7251.2</v>
       </c>
-      <c r="D10" s="125">
+      <c r="D10" s="124">
         <v>111.3</v>
       </c>
       <c r="E10" s="31"/>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
     </row>
     <row r="11" spans="1:10" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="121" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="125">
+      <c r="A11" s="120" t="s">
+        <v>143</v>
+      </c>
+      <c r="B11" s="124">
         <v>20415.900000000001</v>
       </c>
-      <c r="C11" s="125">
+      <c r="C11" s="124">
         <v>16822.3</v>
       </c>
-      <c r="D11" s="125">
+      <c r="D11" s="124">
         <v>121.4</v>
       </c>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A12" s="121" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="125">
+      <c r="A12" s="120" t="s">
+        <v>144</v>
+      </c>
+      <c r="B12" s="124">
         <v>4645.6000000000004</v>
       </c>
-      <c r="C12" s="125">
+      <c r="C12" s="124">
         <v>4137.7</v>
       </c>
-      <c r="D12" s="125">
+      <c r="D12" s="124">
         <v>112.3</v>
       </c>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
     </row>
     <row r="13" spans="1:10" s="68" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="121" t="s">
+      <c r="A13" s="120" t="s">
+        <v>145</v>
+      </c>
+      <c r="B13" s="124">
+        <v>8261</v>
+      </c>
+      <c r="C13" s="124">
+        <v>9097</v>
+      </c>
+      <c r="D13" s="124">
+        <v>90.8</v>
+      </c>
+      <c r="E13" s="111"/>
+      <c r="F13" s="111"/>
+      <c r="G13" s="111"/>
+      <c r="H13" s="111"/>
+      <c r="I13" s="111"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A14" s="120" t="s">
         <v>146</v>
       </c>
-      <c r="B13" s="125">
-[...18 lines deleted...]
-      <c r="B14" s="125">
+      <c r="B14" s="124">
         <v>4901.6000000000004</v>
       </c>
-      <c r="C14" s="125">
+      <c r="C14" s="124">
         <v>4244.3999999999996</v>
       </c>
-      <c r="D14" s="125">
+      <c r="D14" s="124">
         <v>115.5</v>
       </c>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A15" s="124" t="s">
+      <c r="A15" s="123" t="s">
         <v>82</v>
       </c>
-      <c r="B15" s="123"/>
-[...2 lines deleted...]
-        <v>135</v>
+      <c r="B15" s="122"/>
+      <c r="C15" s="122"/>
+      <c r="D15" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A16" s="121" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="125">
+      <c r="A16" s="120" t="s">
+        <v>147</v>
+      </c>
+      <c r="B16" s="124">
         <v>99556.6</v>
       </c>
-      <c r="C16" s="125">
+      <c r="C16" s="124">
         <v>87746</v>
       </c>
-      <c r="D16" s="125">
+      <c r="D16" s="124">
         <v>113.5</v>
       </c>
       <c r="E16" s="31"/>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
     </row>
-    <row r="17" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D17" s="125">
+    <row r="17" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="120" t="s">
+        <v>449</v>
+      </c>
+      <c r="B17" s="124">
+        <v>86840.9</v>
+      </c>
+      <c r="C17" s="124">
+        <v>75055.5</v>
+      </c>
+      <c r="D17" s="124">
         <v>115.7</v>
       </c>
       <c r="E17" s="31"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A18" s="121" t="s">
-[...9 lines deleted...]
-        <v>115.7</v>
+      <c r="A18" s="120" t="s">
+        <v>450</v>
+      </c>
+      <c r="B18" s="124">
+        <v>12715.7</v>
+      </c>
+      <c r="C18" s="124">
+        <v>12690.5</v>
+      </c>
+      <c r="D18" s="124">
+        <v>100.2</v>
       </c>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
     </row>
     <row r="19" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A19" s="121" t="s">
-[...9 lines deleted...]
-        <v>105.3</v>
+      <c r="A19" s="120" t="s">
+        <v>148</v>
+      </c>
+      <c r="B19" s="124">
+        <v>68701.5</v>
+      </c>
+      <c r="C19" s="124">
+        <v>59368.5</v>
+      </c>
+      <c r="D19" s="124">
+        <v>115.7</v>
       </c>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
     </row>
-    <row r="20" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>123.9</v>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" s="120" t="s">
+        <v>432</v>
+      </c>
+      <c r="B20" s="124">
+        <v>68701.5</v>
+      </c>
+      <c r="C20" s="124">
+        <v>59368.5</v>
+      </c>
+      <c r="D20" s="124">
+        <v>115.7</v>
       </c>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="21" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="120" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" s="124">
+        <v>27536.6</v>
+      </c>
+      <c r="C21" s="124">
+        <v>26140</v>
+      </c>
+      <c r="D21" s="124">
+        <v>105.3</v>
       </c>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>98.3</v>
+    <row r="22" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="125" t="s">
+        <v>451</v>
+      </c>
+      <c r="B22" s="124">
+        <v>9515.2999999999993</v>
+      </c>
+      <c r="C22" s="124">
+        <v>10476.200000000001</v>
+      </c>
+      <c r="D22" s="124">
+        <v>90.8</v>
       </c>
       <c r="E22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>93.6</v>
+    <row r="23" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="120" t="s">
+        <v>150</v>
+      </c>
+      <c r="B23" s="124">
+        <v>41164.9</v>
+      </c>
+      <c r="C23" s="124">
+        <v>33228.5</v>
+      </c>
+      <c r="D23" s="124">
+        <v>123.9</v>
       </c>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A24" s="121" t="s">
-[...9 lines deleted...]
-        <v>112.7</v>
+      <c r="A24" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="122"/>
+      <c r="C24" s="122"/>
+      <c r="D24" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
     </row>
     <row r="25" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="121" t="s">
+      <c r="A25" s="120" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25" s="124">
+        <v>56460.2</v>
+      </c>
+      <c r="C25" s="124">
+        <v>57419.6</v>
+      </c>
+      <c r="D25" s="124">
+        <v>98.3</v>
+      </c>
+      <c r="E25" s="111"/>
+      <c r="F25" s="111"/>
+      <c r="G25" s="111"/>
+      <c r="H25" s="111"/>
+      <c r="I25" s="111"/>
+    </row>
+    <row r="26" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="120" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26" s="124">
+        <v>34673.699999999997</v>
+      </c>
+      <c r="C26" s="124">
+        <v>37047.9</v>
+      </c>
+      <c r="D26" s="124">
+        <v>93.6</v>
+      </c>
+      <c r="E26" s="111"/>
+      <c r="F26" s="111"/>
+      <c r="G26" s="111"/>
+      <c r="H26" s="111"/>
+      <c r="I26" s="111"/>
+    </row>
+    <row r="27" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="120" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27" s="124">
+        <v>9388.1</v>
+      </c>
+      <c r="C27" s="124">
+        <v>8328.7999999999993</v>
+      </c>
+      <c r="D27" s="124">
+        <v>112.7</v>
+      </c>
+      <c r="E27" s="111"/>
+      <c r="F27" s="111"/>
+      <c r="G27" s="111"/>
+      <c r="H27" s="111"/>
+      <c r="I27" s="111"/>
+    </row>
+    <row r="28" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="120" t="s">
+        <v>154</v>
+      </c>
+      <c r="B28" s="124">
+        <v>5814.8</v>
+      </c>
+      <c r="C28" s="124">
+        <v>5663.6</v>
+      </c>
+      <c r="D28" s="124">
+        <v>102.7</v>
+      </c>
+      <c r="E28" s="111"/>
+      <c r="F28" s="111"/>
+      <c r="G28" s="111"/>
+      <c r="H28" s="111"/>
+      <c r="I28" s="111"/>
+    </row>
+    <row r="29" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="120" t="s">
         <v>155</v>
       </c>
-      <c r="B25" s="125">
-[...5 lines deleted...]
-      <c r="D25" s="125">
+      <c r="B29" s="124">
+        <v>5947.2</v>
+      </c>
+      <c r="C29" s="124">
+        <v>5799.2</v>
+      </c>
+      <c r="D29" s="124">
+        <v>102.6</v>
+      </c>
+      <c r="E29" s="111"/>
+      <c r="F29" s="111"/>
+      <c r="G29" s="111"/>
+      <c r="H29" s="111"/>
+      <c r="I29" s="111"/>
+    </row>
+    <row r="30" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="120" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30" s="124">
+        <v>163663.5</v>
+      </c>
+      <c r="C30" s="124">
+        <v>161016.5</v>
+      </c>
+      <c r="D30" s="124">
+        <v>101.6</v>
+      </c>
+      <c r="E30" s="111"/>
+      <c r="F30" s="111"/>
+      <c r="G30" s="111"/>
+      <c r="H30" s="111"/>
+      <c r="I30" s="111"/>
+    </row>
+    <row r="31" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="120" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31" s="124">
+        <v>13092.1</v>
+      </c>
+      <c r="C31" s="124">
+        <v>13378.4</v>
+      </c>
+      <c r="D31" s="124">
+        <v>97.9</v>
+      </c>
+      <c r="E31" s="111"/>
+      <c r="F31" s="111"/>
+      <c r="G31" s="111"/>
+      <c r="H31" s="111"/>
+      <c r="I31" s="111"/>
+    </row>
+    <row r="32" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="120" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32" s="124">
+        <v>557.79999999999995</v>
+      </c>
+      <c r="C32" s="124">
+        <v>563.70000000000005</v>
+      </c>
+      <c r="D32" s="124">
+        <v>99</v>
+      </c>
+      <c r="E32" s="111"/>
+      <c r="F32" s="111"/>
+      <c r="G32" s="111"/>
+      <c r="H32" s="111"/>
+      <c r="I32" s="111"/>
+    </row>
+    <row r="33" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="120" t="s">
+        <v>159</v>
+      </c>
+      <c r="B33" s="124">
+        <v>6362.2</v>
+      </c>
+      <c r="C33" s="124">
+        <v>6781.1</v>
+      </c>
+      <c r="D33" s="124">
+        <v>93.8</v>
+      </c>
+      <c r="E33" s="110"/>
+      <c r="F33" s="110"/>
+      <c r="G33" s="110"/>
+      <c r="H33" s="110"/>
+      <c r="I33" s="110"/>
+    </row>
+    <row r="34" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="120" t="s">
+        <v>160</v>
+      </c>
+      <c r="B34" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C34" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="D34" s="124">
+        <v>106.6</v>
+      </c>
+      <c r="E34" s="111"/>
+      <c r="F34" s="111"/>
+      <c r="G34" s="111"/>
+      <c r="H34" s="111"/>
+      <c r="I34" s="111"/>
+    </row>
+    <row r="35" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="120" t="s">
+        <v>161</v>
+      </c>
+      <c r="B35" s="124">
+        <v>38221.1</v>
+      </c>
+      <c r="C35" s="124">
+        <v>41893.599999999999</v>
+      </c>
+      <c r="D35" s="124">
+        <v>91.2</v>
+      </c>
+      <c r="E35" s="111"/>
+      <c r="F35" s="111"/>
+      <c r="G35" s="111"/>
+      <c r="H35" s="111"/>
+      <c r="I35" s="111"/>
+    </row>
+    <row r="36" spans="1:9" s="68" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A36" s="120" t="s">
+        <v>162</v>
+      </c>
+      <c r="B36" s="124">
+        <v>316.7</v>
+      </c>
+      <c r="C36" s="124">
+        <v>424.2</v>
+      </c>
+      <c r="D36" s="124">
+        <v>74.7</v>
+      </c>
+      <c r="E36" s="111"/>
+      <c r="F36" s="111"/>
+      <c r="G36" s="111"/>
+      <c r="H36" s="111"/>
+      <c r="I36" s="111"/>
+    </row>
+    <row r="37" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="120" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" s="124">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="C37" s="124">
+        <v>135.6</v>
+      </c>
+      <c r="D37" s="124">
         <v>102.7</v>
       </c>
-      <c r="E25" s="116"/>
-[...158 lines deleted...]
-      <c r="A34" s="121" t="s">
+      <c r="E37" s="111"/>
+      <c r="F37" s="111"/>
+      <c r="G37" s="111"/>
+      <c r="H37" s="111"/>
+      <c r="I37" s="111"/>
+    </row>
+    <row r="38" spans="1:9" s="68" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A38" s="120" t="s">
         <v>164</v>
       </c>
-      <c r="B34" s="125">
-[...15 lines deleted...]
-      <c r="A35" s="121" t="s">
+      <c r="B38" s="124">
+        <v>49.2</v>
+      </c>
+      <c r="C38" s="124">
+        <v>63.5</v>
+      </c>
+      <c r="D38" s="124">
+        <v>77.5</v>
+      </c>
+      <c r="E38" s="111"/>
+      <c r="F38" s="111"/>
+      <c r="G38" s="111"/>
+      <c r="H38" s="111"/>
+      <c r="I38" s="111"/>
+    </row>
+    <row r="39" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="120" t="s">
         <v>165</v>
       </c>
-      <c r="B35" s="125">
-[...15 lines deleted...]
-      <c r="A36" s="121" t="s">
+      <c r="B39" s="124">
+        <v>9890.6</v>
+      </c>
+      <c r="C39" s="124">
+        <v>9706.5</v>
+      </c>
+      <c r="D39" s="124">
+        <v>101.9</v>
+      </c>
+      <c r="E39" s="111"/>
+      <c r="F39" s="111"/>
+      <c r="G39" s="111"/>
+      <c r="H39" s="111"/>
+      <c r="I39" s="111"/>
+    </row>
+    <row r="40" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="120" t="s">
         <v>166</v>
       </c>
-      <c r="B36" s="125">
-[...15 lines deleted...]
-      <c r="A37" s="121" t="s">
+      <c r="B40" s="124">
+        <v>659.3</v>
+      </c>
+      <c r="C40" s="124">
+        <v>665.3</v>
+      </c>
+      <c r="D40" s="124">
+        <v>99.1</v>
+      </c>
+      <c r="E40" s="111"/>
+      <c r="F40" s="111"/>
+      <c r="G40" s="111"/>
+      <c r="H40" s="111"/>
+      <c r="I40" s="111"/>
+    </row>
+    <row r="41" spans="1:9" s="68" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A41" s="120" t="s">
         <v>167</v>
       </c>
-      <c r="B37" s="125">
-[...15 lines deleted...]
-      <c r="A38" s="121" t="s">
+      <c r="B41" s="124">
+        <v>264.39999999999998</v>
+      </c>
+      <c r="C41" s="124">
+        <v>273.39999999999998</v>
+      </c>
+      <c r="D41" s="124">
+        <v>96.7</v>
+      </c>
+      <c r="E41" s="110"/>
+      <c r="F41" s="110"/>
+      <c r="G41" s="110"/>
+      <c r="H41" s="110"/>
+      <c r="I41" s="110"/>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A42" s="120" t="s">
         <v>168</v>
       </c>
-      <c r="B38" s="125">
-[...18 lines deleted...]
-      <c r="B39" s="125">
+      <c r="B42" s="124">
         <v>175.6</v>
       </c>
-      <c r="C39" s="125">
+      <c r="C42" s="124">
         <v>396.9</v>
       </c>
-      <c r="D39" s="125">
+      <c r="D42" s="124">
         <v>44.2</v>
-      </c>
-[...55 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E42" s="31"/>
       <c r="F42" s="31"/>
       <c r="G42" s="31"/>
       <c r="H42" s="31"/>
       <c r="I42" s="31"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A43" s="124" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A43" s="120" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" s="124">
+        <v>234.8</v>
+      </c>
+      <c r="C43" s="124">
+        <v>300.89999999999998</v>
+      </c>
+      <c r="D43" s="124">
+        <v>78</v>
       </c>
       <c r="E43" s="31"/>
       <c r="F43" s="31"/>
       <c r="G43" s="31"/>
       <c r="H43" s="31"/>
       <c r="I43" s="31"/>
     </row>
-    <row r="44" spans="1:9" s="68" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-        <v>122.3</v>
+    <row r="44" spans="1:9" s="68" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="120" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" s="124">
+        <v>7004</v>
+      </c>
+      <c r="C44" s="124">
+        <v>7047</v>
+      </c>
+      <c r="D44" s="124">
+        <v>99.4</v>
+      </c>
+      <c r="E44" s="111"/>
+      <c r="F44" s="111"/>
+      <c r="G44" s="111"/>
+      <c r="H44" s="111"/>
+      <c r="I44" s="111"/>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A45" s="120" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" s="124">
+        <v>3999.2</v>
+      </c>
+      <c r="C45" s="124">
+        <v>4165.6000000000004</v>
+      </c>
+      <c r="D45" s="124">
+        <v>96</v>
       </c>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="31"/>
       <c r="I45" s="31"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A46" s="121" t="s">
-[...9 lines deleted...]
-        <v>108</v>
+      <c r="A46" s="123" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="122"/>
+      <c r="C46" s="122"/>
+      <c r="D46" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E46" s="31"/>
       <c r="F46" s="31"/>
       <c r="G46" s="31"/>
       <c r="H46" s="31"/>
       <c r="I46" s="31"/>
     </row>
-    <row r="47" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>97.9</v>
+    <row r="47" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="120" t="s">
+        <v>172</v>
+      </c>
+      <c r="B47" s="124">
+        <v>1143.7</v>
+      </c>
+      <c r="C47" s="124">
+        <v>1056.2</v>
+      </c>
+      <c r="D47" s="124">
+        <v>108.3</v>
       </c>
       <c r="E47" s="31"/>
       <c r="F47" s="31"/>
       <c r="G47" s="31"/>
       <c r="H47" s="31"/>
       <c r="I47" s="31"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>125.9</v>
+    <row r="48" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="120" t="s">
+        <v>173</v>
+      </c>
+      <c r="B48" s="124">
+        <v>9117.1</v>
+      </c>
+      <c r="C48" s="124">
+        <v>7453.1</v>
+      </c>
+      <c r="D48" s="124">
+        <v>122.3</v>
       </c>
       <c r="E48" s="31"/>
       <c r="F48" s="31"/>
       <c r="G48" s="31"/>
       <c r="H48" s="31"/>
       <c r="I48" s="31"/>
     </row>
-    <row r="49" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>118.9</v>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A49" s="120" t="s">
+        <v>174</v>
+      </c>
+      <c r="B49" s="124">
+        <v>21083.7</v>
+      </c>
+      <c r="C49" s="124">
+        <v>19521</v>
+      </c>
+      <c r="D49" s="124">
+        <v>108</v>
       </c>
       <c r="E49" s="31"/>
       <c r="F49" s="31"/>
       <c r="G49" s="31"/>
       <c r="H49" s="31"/>
       <c r="I49" s="31"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>122</v>
+    <row r="50" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A50" s="120" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" s="124">
+        <v>1920.4</v>
+      </c>
+      <c r="C50" s="124">
+        <v>1961</v>
+      </c>
+      <c r="D50" s="124">
+        <v>97.9</v>
       </c>
       <c r="E50" s="31"/>
       <c r="F50" s="31"/>
       <c r="G50" s="31"/>
       <c r="H50" s="31"/>
       <c r="I50" s="31"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A51" s="121" t="s">
-[...9 lines deleted...]
-        <v>113.9</v>
+      <c r="A51" s="120" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" s="124">
+        <v>16813.099999999999</v>
+      </c>
+      <c r="C51" s="124">
+        <v>13350.6</v>
+      </c>
+      <c r="D51" s="124">
+        <v>125.9</v>
       </c>
       <c r="E51" s="31"/>
       <c r="F51" s="31"/>
       <c r="G51" s="31"/>
       <c r="H51" s="31"/>
       <c r="I51" s="31"/>
     </row>
-    <row r="52" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>128.69999999999999</v>
+    <row r="52" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A52" s="120" t="s">
+        <v>177</v>
+      </c>
+      <c r="B52" s="124">
+        <v>59940</v>
+      </c>
+      <c r="C52" s="124">
+        <v>50396.3</v>
+      </c>
+      <c r="D52" s="124">
+        <v>118.9</v>
       </c>
       <c r="E52" s="31"/>
       <c r="F52" s="31"/>
       <c r="G52" s="31"/>
       <c r="H52" s="31"/>
       <c r="I52" s="31"/>
     </row>
-    <row r="53" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>102.1</v>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A53" s="120" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" s="124">
+        <v>7223.7</v>
+      </c>
+      <c r="C53" s="124">
+        <v>5922.1</v>
+      </c>
+      <c r="D53" s="124">
+        <v>122</v>
       </c>
       <c r="E53" s="31"/>
       <c r="F53" s="31"/>
       <c r="G53" s="31"/>
       <c r="H53" s="31"/>
       <c r="I53" s="31"/>
     </row>
-    <row r="54" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>122.9</v>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A54" s="120" t="s">
+        <v>179</v>
+      </c>
+      <c r="B54" s="124">
+        <v>1231.2</v>
+      </c>
+      <c r="C54" s="124">
+        <v>1081</v>
+      </c>
+      <c r="D54" s="124">
+        <v>113.9</v>
       </c>
       <c r="E54" s="31"/>
       <c r="F54" s="31"/>
       <c r="G54" s="31"/>
       <c r="H54" s="31"/>
       <c r="I54" s="31"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>112.3</v>
+    <row r="55" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A55" s="120" t="s">
+        <v>180</v>
+      </c>
+      <c r="B55" s="124">
+        <v>655.29999999999995</v>
+      </c>
+      <c r="C55" s="124">
+        <v>509</v>
+      </c>
+      <c r="D55" s="124">
+        <v>128.69999999999999</v>
       </c>
       <c r="E55" s="31"/>
       <c r="F55" s="31"/>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="56" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A56" s="120" t="s">
+        <v>181</v>
+      </c>
+      <c r="B56" s="124">
+        <v>4089.8</v>
+      </c>
+      <c r="C56" s="124">
+        <v>4007.1</v>
+      </c>
+      <c r="D56" s="124">
+        <v>102.1</v>
       </c>
       <c r="E56" s="31"/>
       <c r="F56" s="31"/>
       <c r="G56" s="31"/>
       <c r="H56" s="31"/>
       <c r="I56" s="31"/>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="57" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A57" s="120" t="s">
+        <v>433</v>
+      </c>
+      <c r="B57" s="126">
+        <v>2270480</v>
+      </c>
+      <c r="C57" s="126">
+        <v>1847787</v>
+      </c>
+      <c r="D57" s="124">
+        <v>122.9</v>
       </c>
       <c r="E57" s="31"/>
       <c r="F57" s="31"/>
       <c r="G57" s="31"/>
       <c r="H57" s="31"/>
       <c r="I57" s="31"/>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A58" s="121" t="s">
-[...9 lines deleted...]
-        <v>98.6</v>
+      <c r="A58" s="120" t="s">
+        <v>182</v>
+      </c>
+      <c r="B58" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C58" s="124">
+        <v>225.7</v>
+      </c>
+      <c r="D58" s="124">
+        <v>112.3</v>
       </c>
       <c r="E58" s="31"/>
       <c r="F58" s="31"/>
       <c r="G58" s="31"/>
       <c r="H58" s="31"/>
       <c r="I58" s="31"/>
     </row>
-    <row r="59" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>87.9</v>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A59" s="121" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59" s="122"/>
+      <c r="C59" s="122"/>
+      <c r="D59" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E59" s="31"/>
       <c r="F59" s="31"/>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="31"/>
     </row>
-    <row r="60" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>99.8</v>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A60" s="123" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60" s="122"/>
+      <c r="C60" s="122"/>
+      <c r="D60" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E60" s="31"/>
       <c r="F60" s="31"/>
       <c r="G60" s="31"/>
       <c r="H60" s="31"/>
       <c r="I60" s="31"/>
     </row>
-    <row r="61" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>105.5</v>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A61" s="120" t="s">
+        <v>183</v>
+      </c>
+      <c r="B61" s="126">
+        <v>435995</v>
+      </c>
+      <c r="C61" s="126">
+        <v>441967</v>
+      </c>
+      <c r="D61" s="124">
+        <v>98.6</v>
       </c>
       <c r="E61" s="31"/>
       <c r="F61" s="31"/>
       <c r="G61" s="31"/>
       <c r="H61" s="31"/>
       <c r="I61" s="31"/>
     </row>
-    <row r="62" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>97.8</v>
+    <row r="62" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="125" t="s">
+        <v>184</v>
+      </c>
+      <c r="B62" s="126">
+        <v>74309</v>
+      </c>
+      <c r="C62" s="126">
+        <v>84528</v>
+      </c>
+      <c r="D62" s="124">
+        <v>87.9</v>
       </c>
       <c r="E62" s="30"/>
       <c r="F62" s="30"/>
       <c r="G62" s="30"/>
       <c r="H62" s="30"/>
       <c r="I62" s="30"/>
     </row>
     <row r="63" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A63" s="121" t="s">
-[...9 lines deleted...]
-        <v>111.9</v>
+      <c r="A63" s="120" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="126">
+        <v>1290</v>
+      </c>
+      <c r="C63" s="126">
+        <v>1292</v>
+      </c>
+      <c r="D63" s="124">
+        <v>99.8</v>
       </c>
       <c r="E63" s="31"/>
       <c r="F63" s="31"/>
       <c r="G63" s="31"/>
       <c r="H63" s="31"/>
       <c r="I63" s="31"/>
     </row>
-    <row r="64" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>112.1</v>
+    <row r="64" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A64" s="120" t="s">
+        <v>186</v>
+      </c>
+      <c r="B64" s="126">
+        <v>160529</v>
+      </c>
+      <c r="C64" s="126">
+        <v>152094</v>
+      </c>
+      <c r="D64" s="124">
+        <v>105.5</v>
       </c>
       <c r="E64" s="31"/>
       <c r="F64" s="31"/>
       <c r="G64" s="31"/>
       <c r="H64" s="31"/>
       <c r="I64" s="31"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>148.30000000000001</v>
+    <row r="65" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A65" s="125" t="s">
+        <v>187</v>
+      </c>
+      <c r="B65" s="126">
+        <v>75890</v>
+      </c>
+      <c r="C65" s="126">
+        <v>77613</v>
+      </c>
+      <c r="D65" s="124">
+        <v>97.8</v>
       </c>
       <c r="E65" s="31"/>
       <c r="F65" s="31"/>
       <c r="G65" s="31"/>
       <c r="H65" s="31"/>
       <c r="I65" s="31"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>137.4</v>
+    <row r="66" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="120" t="s">
+        <v>188</v>
+      </c>
+      <c r="B66" s="126">
+        <v>152928</v>
+      </c>
+      <c r="C66" s="126">
+        <v>136664</v>
+      </c>
+      <c r="D66" s="124">
+        <v>111.9</v>
       </c>
       <c r="E66" s="31"/>
       <c r="F66" s="31"/>
       <c r="G66" s="31"/>
       <c r="H66" s="31"/>
       <c r="I66" s="31"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>94.3</v>
+    <row r="67" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="125" t="s">
+        <v>189</v>
+      </c>
+      <c r="B67" s="126">
+        <v>82988</v>
+      </c>
+      <c r="C67" s="126">
+        <v>74036</v>
+      </c>
+      <c r="D67" s="124">
+        <v>112.1</v>
       </c>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="31"/>
       <c r="I67" s="31"/>
     </row>
-    <row r="68" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>112</v>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A68" s="125" t="s">
+        <v>190</v>
+      </c>
+      <c r="B68" s="126">
+        <v>9627</v>
+      </c>
+      <c r="C68" s="126">
+        <v>6492</v>
+      </c>
+      <c r="D68" s="124">
+        <v>148.30000000000001</v>
       </c>
       <c r="E68" s="31"/>
       <c r="F68" s="31"/>
       <c r="G68" s="31"/>
       <c r="H68" s="31"/>
       <c r="I68" s="31"/>
     </row>
-    <row r="69" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>122.1</v>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A69" s="125" t="s">
+        <v>191</v>
+      </c>
+      <c r="B69" s="126">
+        <v>1605</v>
+      </c>
+      <c r="C69" s="126">
+        <v>1168</v>
+      </c>
+      <c r="D69" s="124">
+        <v>137.4</v>
       </c>
       <c r="E69" s="31"/>
       <c r="F69" s="31"/>
       <c r="G69" s="31"/>
       <c r="H69" s="31"/>
       <c r="I69" s="31"/>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A70" s="121" t="s">
-[...9 lines deleted...]
-        <v>93.2</v>
+      <c r="A70" s="125" t="s">
+        <v>192</v>
+      </c>
+      <c r="B70" s="126">
+        <v>22479</v>
+      </c>
+      <c r="C70" s="126">
+        <v>23847</v>
+      </c>
+      <c r="D70" s="124">
+        <v>94.3</v>
       </c>
       <c r="E70" s="31"/>
       <c r="F70" s="31"/>
       <c r="G70" s="31"/>
       <c r="H70" s="31"/>
       <c r="I70" s="31"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>111</v>
+    <row r="71" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A71" s="120" t="s">
+        <v>193</v>
+      </c>
+      <c r="B71" s="126">
+        <v>45904</v>
+      </c>
+      <c r="C71" s="126">
+        <v>40976</v>
+      </c>
+      <c r="D71" s="124">
+        <v>112</v>
       </c>
       <c r="E71" s="31"/>
       <c r="F71" s="31"/>
       <c r="G71" s="31"/>
       <c r="H71" s="31"/>
       <c r="I71" s="31"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>86.7</v>
+    <row r="72" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A72" s="120" t="s">
+        <v>194</v>
+      </c>
+      <c r="B72" s="126">
+        <v>15397</v>
+      </c>
+      <c r="C72" s="126">
+        <v>12610</v>
+      </c>
+      <c r="D72" s="124">
+        <v>122.1</v>
       </c>
       <c r="E72" s="31"/>
       <c r="F72" s="31"/>
       <c r="G72" s="31"/>
       <c r="H72" s="31"/>
       <c r="I72" s="31"/>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A73" s="126" t="s">
-[...9 lines deleted...]
-        <v>86.9</v>
+      <c r="A73" s="120" t="s">
+        <v>195</v>
+      </c>
+      <c r="B73" s="126">
+        <v>9277</v>
+      </c>
+      <c r="C73" s="126">
+        <v>9954</v>
+      </c>
+      <c r="D73" s="124">
+        <v>93.2</v>
       </c>
       <c r="E73" s="32"/>
       <c r="F73" s="32"/>
       <c r="G73" s="31"/>
       <c r="H73" s="31"/>
       <c r="I73" s="31"/>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A74" s="121" t="s">
-[...9 lines deleted...]
-        <v>111.7</v>
+      <c r="A74" s="120" t="s">
+        <v>196</v>
+      </c>
+      <c r="B74" s="124">
+        <v>79825.899999999994</v>
+      </c>
+      <c r="C74" s="124">
+        <v>71940.800000000003</v>
+      </c>
+      <c r="D74" s="124">
+        <v>111</v>
       </c>
       <c r="E74" s="31"/>
       <c r="F74" s="31"/>
       <c r="G74" s="31"/>
       <c r="H74" s="31"/>
       <c r="I74" s="31"/>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A75" s="126" t="s">
-[...9 lines deleted...]
-        <v>156.69999999999999</v>
+      <c r="A75" s="120" t="s">
+        <v>197</v>
+      </c>
+      <c r="B75" s="124">
+        <v>3778.8</v>
+      </c>
+      <c r="C75" s="124">
+        <v>4359.6000000000004</v>
+      </c>
+      <c r="D75" s="124">
+        <v>86.7</v>
       </c>
       <c r="E75" s="30"/>
       <c r="F75" s="30"/>
       <c r="G75" s="30"/>
       <c r="H75" s="30"/>
       <c r="I75" s="30"/>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A76" s="126" t="s">
-[...9 lines deleted...]
-        <v>153.4</v>
+      <c r="A76" s="125" t="s">
+        <v>198</v>
+      </c>
+      <c r="B76" s="124">
+        <v>3778.8</v>
+      </c>
+      <c r="C76" s="124">
+        <v>4349.6000000000004</v>
+      </c>
+      <c r="D76" s="124">
+        <v>86.9</v>
       </c>
       <c r="E76" s="30"/>
       <c r="F76" s="30"/>
       <c r="G76" s="30"/>
       <c r="H76" s="30"/>
       <c r="I76" s="30"/>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A77" s="126" t="s">
-[...9 lines deleted...]
-        <v>90.9</v>
+      <c r="A77" s="120" t="s">
+        <v>199</v>
+      </c>
+      <c r="B77" s="124">
+        <v>75205.100000000006</v>
+      </c>
+      <c r="C77" s="124">
+        <v>67334.5</v>
+      </c>
+      <c r="D77" s="124">
+        <v>111.7</v>
       </c>
       <c r="E77" s="32"/>
       <c r="F77" s="32"/>
       <c r="G77" s="31"/>
       <c r="H77" s="31"/>
       <c r="I77" s="31"/>
     </row>
-    <row r="78" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>86.4</v>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A78" s="125" t="s">
+        <v>434</v>
+      </c>
+      <c r="B78" s="124">
+        <v>32405.200000000001</v>
+      </c>
+      <c r="C78" s="124">
+        <v>20686.2</v>
+      </c>
+      <c r="D78" s="124">
+        <v>156.69999999999999</v>
       </c>
       <c r="E78" s="32"/>
       <c r="F78" s="32"/>
       <c r="G78" s="31"/>
       <c r="H78" s="31"/>
       <c r="I78" s="31"/>
     </row>
-    <row r="79" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>98.5</v>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A79" s="125" t="s">
+        <v>200</v>
+      </c>
+      <c r="B79" s="124">
+        <v>2505.9</v>
+      </c>
+      <c r="C79" s="124">
+        <v>1633.1</v>
+      </c>
+      <c r="D79" s="124">
+        <v>153.4</v>
       </c>
       <c r="E79" s="32"/>
       <c r="F79" s="32"/>
       <c r="G79" s="31"/>
       <c r="H79" s="31"/>
       <c r="I79" s="31"/>
     </row>
-    <row r="80" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>178.2</v>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A80" s="125" t="s">
+        <v>201</v>
+      </c>
+      <c r="B80" s="124">
+        <v>20223.400000000001</v>
+      </c>
+      <c r="C80" s="124">
+        <v>22241.1</v>
+      </c>
+      <c r="D80" s="124">
+        <v>90.9</v>
       </c>
       <c r="E80" s="32"/>
       <c r="F80" s="32"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>108</v>
+    <row r="81" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A81" s="125" t="s">
+        <v>202</v>
+      </c>
+      <c r="B81" s="124">
+        <v>12175</v>
+      </c>
+      <c r="C81" s="124">
+        <v>14087</v>
+      </c>
+      <c r="D81" s="124">
+        <v>86.4</v>
       </c>
       <c r="E81" s="32"/>
       <c r="F81" s="32"/>
       <c r="G81" s="31"/>
       <c r="H81" s="31"/>
       <c r="I81" s="31"/>
     </row>
     <row r="82" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A82" s="121" t="s">
-[...9 lines deleted...]
-        <v>126.1</v>
+      <c r="A82" s="120" t="s">
+        <v>203</v>
+      </c>
+      <c r="B82" s="126">
+        <v>20545</v>
+      </c>
+      <c r="C82" s="126">
+        <v>20855</v>
+      </c>
+      <c r="D82" s="124">
+        <v>98.5</v>
       </c>
       <c r="E82" s="32"/>
       <c r="F82" s="32"/>
       <c r="G82" s="31"/>
       <c r="H82" s="31"/>
       <c r="I82" s="31"/>
     </row>
     <row r="83" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A83" s="121" t="s">
-[...9 lines deleted...]
-        <v>97.7</v>
+      <c r="A83" s="120" t="s">
+        <v>204</v>
+      </c>
+      <c r="B83" s="126">
+        <v>34348</v>
+      </c>
+      <c r="C83" s="126">
+        <v>19280</v>
+      </c>
+      <c r="D83" s="124">
+        <v>178.2</v>
       </c>
       <c r="E83" s="32"/>
       <c r="F83" s="32"/>
       <c r="G83" s="31"/>
       <c r="H83" s="31"/>
       <c r="I83" s="31"/>
     </row>
-    <row r="84" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>69</v>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A84" s="120" t="s">
+        <v>205</v>
+      </c>
+      <c r="B84" s="126">
+        <v>10604</v>
+      </c>
+      <c r="C84" s="126">
+        <v>9819</v>
+      </c>
+      <c r="D84" s="124">
+        <v>108</v>
       </c>
       <c r="E84" s="32"/>
       <c r="F84" s="32"/>
       <c r="G84" s="31"/>
       <c r="H84" s="31"/>
       <c r="I84" s="31"/>
     </row>
     <row r="85" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A85" s="121" t="s">
-[...9 lines deleted...]
-        <v>137.4</v>
+      <c r="A85" s="120" t="s">
+        <v>206</v>
+      </c>
+      <c r="B85" s="126">
+        <v>954570</v>
+      </c>
+      <c r="C85" s="126">
+        <v>757033</v>
+      </c>
+      <c r="D85" s="124">
+        <v>126.1</v>
       </c>
       <c r="E85" s="32"/>
       <c r="F85" s="32"/>
       <c r="G85" s="31"/>
       <c r="H85" s="31"/>
       <c r="I85" s="31"/>
     </row>
     <row r="86" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A86" s="121" t="s">
-[...9 lines deleted...]
-        <v>48.2</v>
+      <c r="A86" s="120" t="s">
+        <v>207</v>
+      </c>
+      <c r="B86" s="126">
+        <v>8722</v>
+      </c>
+      <c r="C86" s="126">
+        <v>8925</v>
+      </c>
+      <c r="D86" s="124">
+        <v>97.7</v>
       </c>
       <c r="E86" s="32"/>
       <c r="F86" s="32"/>
       <c r="G86" s="31"/>
       <c r="H86" s="31"/>
       <c r="I86" s="31"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>130.5</v>
+    <row r="87" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A87" s="120" t="s">
+        <v>208</v>
+      </c>
+      <c r="B87" s="126">
+        <v>667</v>
+      </c>
+      <c r="C87" s="126">
+        <v>967</v>
+      </c>
+      <c r="D87" s="124">
+        <v>69</v>
       </c>
       <c r="E87" s="32"/>
       <c r="F87" s="32"/>
       <c r="G87" s="31"/>
       <c r="H87" s="31"/>
       <c r="I87" s="31"/>
     </row>
-    <row r="88" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>115.3</v>
+    <row r="88" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A88" s="120" t="s">
+        <v>435</v>
+      </c>
+      <c r="B88" s="126">
+        <v>83481</v>
+      </c>
+      <c r="C88" s="126">
+        <v>60777</v>
+      </c>
+      <c r="D88" s="124">
+        <v>137.4</v>
       </c>
       <c r="E88" s="32"/>
       <c r="F88" s="32"/>
       <c r="G88" s="31"/>
       <c r="H88" s="31"/>
       <c r="I88" s="31"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>118.9</v>
+    <row r="89" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A89" s="120" t="s">
+        <v>211</v>
+      </c>
+      <c r="B89" s="126">
+        <v>13202</v>
+      </c>
+      <c r="C89" s="126">
+        <v>27413</v>
+      </c>
+      <c r="D89" s="124">
+        <v>48.2</v>
       </c>
       <c r="E89" s="32"/>
       <c r="F89" s="32"/>
       <c r="G89" s="31"/>
       <c r="H89" s="31"/>
       <c r="I89" s="31"/>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A90" s="121" t="s">
-[...9 lines deleted...]
-        <v>106.2</v>
+      <c r="A90" s="120" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="126">
+        <v>647776</v>
+      </c>
+      <c r="C90" s="126">
+        <v>496534</v>
+      </c>
+      <c r="D90" s="124">
+        <v>130.5</v>
       </c>
       <c r="E90" s="31"/>
       <c r="F90" s="31"/>
       <c r="G90" s="31"/>
       <c r="H90" s="31"/>
       <c r="I90" s="31"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>140</v>
+    <row r="91" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A91" s="120" t="s">
+        <v>210</v>
+      </c>
+      <c r="B91" s="126">
+        <v>165806</v>
+      </c>
+      <c r="C91" s="126">
+        <v>143772</v>
+      </c>
+      <c r="D91" s="124">
+        <v>115.3</v>
       </c>
       <c r="E91" s="31"/>
       <c r="F91" s="31"/>
       <c r="G91" s="31"/>
       <c r="H91" s="31"/>
       <c r="I91" s="31"/>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A92" s="121" t="s">
-[...9 lines deleted...]
-        <v>133.5</v>
+      <c r="A92" s="120" t="s">
+        <v>212</v>
+      </c>
+      <c r="B92" s="126">
+        <v>74045</v>
+      </c>
+      <c r="C92" s="126">
+        <v>62300</v>
+      </c>
+      <c r="D92" s="124">
+        <v>118.9</v>
       </c>
       <c r="E92" s="31"/>
       <c r="F92" s="31"/>
       <c r="G92" s="31"/>
       <c r="H92" s="31"/>
       <c r="I92" s="31"/>
     </row>
-    <row r="93" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>134.1</v>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A93" s="120" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" s="126">
+        <v>671029</v>
+      </c>
+      <c r="C93" s="126">
+        <v>631667</v>
+      </c>
+      <c r="D93" s="124">
+        <v>106.2</v>
       </c>
       <c r="E93" s="31"/>
       <c r="F93" s="31"/>
       <c r="G93" s="31"/>
       <c r="H93" s="31"/>
       <c r="I93" s="31"/>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A94" s="121" t="s">
-[...9 lines deleted...]
-        <v>118.3</v>
+      <c r="A94" s="120" t="s">
+        <v>214</v>
+      </c>
+      <c r="B94" s="126">
+        <v>6635</v>
+      </c>
+      <c r="C94" s="126">
+        <v>4739</v>
+      </c>
+      <c r="D94" s="124">
+        <v>140</v>
       </c>
       <c r="E94" s="31"/>
       <c r="F94" s="31"/>
       <c r="G94" s="31"/>
       <c r="H94" s="31"/>
       <c r="I94" s="31"/>
     </row>
-    <row r="95" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>104.5</v>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A95" s="120" t="s">
+        <v>215</v>
+      </c>
+      <c r="B95" s="126">
+        <v>43799</v>
+      </c>
+      <c r="C95" s="126">
+        <v>32801</v>
+      </c>
+      <c r="D95" s="124">
+        <v>133.5</v>
       </c>
       <c r="E95" s="31"/>
       <c r="F95" s="31"/>
       <c r="G95" s="31"/>
       <c r="H95" s="31"/>
       <c r="I95" s="31"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>97.7</v>
+    <row r="96" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A96" s="120" t="s">
+        <v>216</v>
+      </c>
+      <c r="B96" s="126">
+        <v>8668</v>
+      </c>
+      <c r="C96" s="126">
+        <v>6466</v>
+      </c>
+      <c r="D96" s="124">
+        <v>134.1</v>
       </c>
       <c r="E96" s="31"/>
       <c r="F96" s="31"/>
       <c r="G96" s="31"/>
       <c r="H96" s="31"/>
       <c r="I96" s="31"/>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A97" s="121" t="s">
-[...9 lines deleted...]
-        <v>111</v>
+      <c r="A97" s="120" t="s">
+        <v>217</v>
+      </c>
+      <c r="B97" s="126">
+        <v>57095</v>
+      </c>
+      <c r="C97" s="126">
+        <v>48250</v>
+      </c>
+      <c r="D97" s="124">
+        <v>118.3</v>
       </c>
       <c r="E97" s="31"/>
       <c r="F97" s="31"/>
       <c r="G97" s="31"/>
       <c r="H97" s="31"/>
       <c r="I97" s="31"/>
     </row>
-    <row r="98" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>137.69999999999999</v>
+    <row r="98" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A98" s="125" t="s">
+        <v>218</v>
+      </c>
+      <c r="B98" s="126">
+        <v>27598</v>
+      </c>
+      <c r="C98" s="126">
+        <v>26398</v>
+      </c>
+      <c r="D98" s="124">
+        <v>104.5</v>
       </c>
       <c r="E98" s="32"/>
       <c r="F98" s="32"/>
       <c r="G98" s="31"/>
       <c r="H98" s="31"/>
       <c r="I98" s="31"/>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A99" s="126" t="s">
-[...9 lines deleted...]
-        <v>149.30000000000001</v>
+      <c r="A99" s="120" t="s">
+        <v>219</v>
+      </c>
+      <c r="B99" s="126">
+        <v>11793</v>
+      </c>
+      <c r="C99" s="126">
+        <v>12066</v>
+      </c>
+      <c r="D99" s="124">
+        <v>97.7</v>
       </c>
       <c r="E99" s="32"/>
       <c r="F99" s="32"/>
       <c r="G99" s="31"/>
       <c r="H99" s="31"/>
       <c r="I99" s="31"/>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A100" s="126" t="s">
-[...9 lines deleted...]
-        <v>90.7</v>
+      <c r="A100" s="120" t="s">
+        <v>220</v>
+      </c>
+      <c r="B100" s="126">
+        <v>11978</v>
+      </c>
+      <c r="C100" s="126">
+        <v>10795</v>
+      </c>
+      <c r="D100" s="124">
+        <v>111</v>
       </c>
       <c r="E100" s="32"/>
       <c r="F100" s="32"/>
       <c r="G100" s="31"/>
       <c r="H100" s="31"/>
       <c r="I100" s="31"/>
     </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>93.2</v>
+    <row r="101" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A101" s="120" t="s">
+        <v>221</v>
+      </c>
+      <c r="B101" s="126">
+        <v>27294</v>
+      </c>
+      <c r="C101" s="126">
+        <v>19820</v>
+      </c>
+      <c r="D101" s="124">
+        <v>137.69999999999999</v>
       </c>
       <c r="E101" s="32"/>
       <c r="F101" s="32"/>
       <c r="G101" s="31"/>
       <c r="H101" s="31"/>
       <c r="I101" s="31"/>
     </row>
-    <row r="102" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>108.4</v>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A102" s="125" t="s">
+        <v>222</v>
+      </c>
+      <c r="B102" s="126">
+        <v>18146</v>
+      </c>
+      <c r="C102" s="126">
+        <v>12151</v>
+      </c>
+      <c r="D102" s="124">
+        <v>149.30000000000001</v>
       </c>
       <c r="E102" s="32"/>
       <c r="F102" s="32"/>
       <c r="G102" s="31"/>
       <c r="H102" s="31"/>
       <c r="I102" s="31"/>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A103" s="121" t="s">
-[...9 lines deleted...]
-        <v>109.2</v>
+      <c r="A103" s="125" t="s">
+        <v>223</v>
+      </c>
+      <c r="B103" s="126">
+        <v>1332</v>
+      </c>
+      <c r="C103" s="126">
+        <v>1468</v>
+      </c>
+      <c r="D103" s="124">
+        <v>90.7</v>
       </c>
       <c r="E103" s="32"/>
       <c r="F103" s="32"/>
       <c r="G103" s="31"/>
       <c r="H103" s="31"/>
       <c r="I103" s="31"/>
     </row>
-    <row r="104" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>85.9</v>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A104" s="125" t="s">
+        <v>224</v>
+      </c>
+      <c r="B104" s="126">
+        <v>1443</v>
+      </c>
+      <c r="C104" s="126">
+        <v>1548</v>
+      </c>
+      <c r="D104" s="124">
+        <v>93.2</v>
       </c>
       <c r="E104" s="32"/>
       <c r="F104" s="32"/>
       <c r="G104" s="31"/>
       <c r="H104" s="31"/>
       <c r="I104" s="31"/>
     </row>
     <row r="105" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A105" s="121" t="s">
-[...9 lines deleted...]
-        <v>109.5</v>
+      <c r="A105" s="120" t="s">
+        <v>225</v>
+      </c>
+      <c r="B105" s="126">
+        <v>2203</v>
+      </c>
+      <c r="C105" s="126">
+        <v>2032</v>
+      </c>
+      <c r="D105" s="124">
+        <v>108.4</v>
       </c>
       <c r="E105" s="32"/>
       <c r="F105" s="32"/>
       <c r="G105" s="31"/>
       <c r="H105" s="31"/>
       <c r="I105" s="31"/>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A106" s="121" t="s">
-[...9 lines deleted...]
-        <v>125.5</v>
+      <c r="A106" s="120" t="s">
+        <v>226</v>
+      </c>
+      <c r="B106" s="126">
+        <v>286627</v>
+      </c>
+      <c r="C106" s="126">
+        <v>262558</v>
+      </c>
+      <c r="D106" s="124">
+        <v>109.2</v>
       </c>
       <c r="E106" s="32"/>
       <c r="F106" s="32"/>
       <c r="G106" s="31"/>
       <c r="H106" s="31"/>
       <c r="I106" s="31"/>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>207.9</v>
+    <row r="107" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A107" s="125" t="s">
+        <v>227</v>
+      </c>
+      <c r="B107" s="126">
+        <v>5057</v>
+      </c>
+      <c r="C107" s="126">
+        <v>5887</v>
+      </c>
+      <c r="D107" s="124">
+        <v>85.9</v>
       </c>
       <c r="E107" s="32"/>
       <c r="F107" s="32"/>
       <c r="G107" s="31"/>
       <c r="H107" s="31"/>
       <c r="I107" s="31"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>122</v>
+    <row r="108" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A108" s="120" t="s">
+        <v>228</v>
+      </c>
+      <c r="B108" s="126">
+        <v>261558</v>
+      </c>
+      <c r="C108" s="126">
+        <v>238764</v>
+      </c>
+      <c r="D108" s="124">
+        <v>109.5</v>
       </c>
       <c r="E108" s="32"/>
       <c r="F108" s="32"/>
       <c r="G108" s="31"/>
       <c r="H108" s="31"/>
       <c r="I108" s="31"/>
     </row>
-    <row r="109" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>103.9</v>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A109" s="120" t="s">
+        <v>229</v>
+      </c>
+      <c r="B109" s="126">
+        <v>1476</v>
+      </c>
+      <c r="C109" s="126">
+        <v>1176</v>
+      </c>
+      <c r="D109" s="124">
+        <v>125.5</v>
       </c>
       <c r="E109" s="32"/>
       <c r="F109" s="32"/>
       <c r="G109" s="31"/>
       <c r="H109" s="31"/>
       <c r="I109" s="31"/>
     </row>
-    <row r="110" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>108.5</v>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A110" s="120" t="s">
+        <v>230</v>
+      </c>
+      <c r="B110" s="126">
+        <v>2322</v>
+      </c>
+      <c r="C110" s="126">
+        <v>1117</v>
+      </c>
+      <c r="D110" s="124">
+        <v>207.9</v>
       </c>
       <c r="E110" s="32"/>
       <c r="F110" s="32"/>
       <c r="G110" s="31"/>
       <c r="H110" s="31"/>
       <c r="I110" s="31"/>
     </row>
-    <row r="111" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>129.80000000000001</v>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A111" s="120" t="s">
+        <v>231</v>
+      </c>
+      <c r="B111" s="126">
+        <v>63231</v>
+      </c>
+      <c r="C111" s="126">
+        <v>51838</v>
+      </c>
+      <c r="D111" s="124">
+        <v>122</v>
       </c>
       <c r="E111" s="32"/>
       <c r="F111" s="32"/>
       <c r="G111" s="31"/>
       <c r="H111" s="31"/>
       <c r="I111" s="31"/>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>120.1</v>
+    <row r="112" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A112" s="120" t="s">
+        <v>232</v>
+      </c>
+      <c r="B112" s="126">
+        <v>224226</v>
+      </c>
+      <c r="C112" s="126">
+        <v>215739</v>
+      </c>
+      <c r="D112" s="124">
+        <v>103.9</v>
       </c>
       <c r="E112" s="32"/>
       <c r="F112" s="32"/>
       <c r="G112" s="31"/>
       <c r="H112" s="31"/>
       <c r="I112" s="31"/>
     </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>94.1</v>
+    <row r="113" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A113" s="120" t="s">
+        <v>233</v>
+      </c>
+      <c r="B113" s="126">
+        <v>3634478</v>
+      </c>
+      <c r="C113" s="126">
+        <v>3348750</v>
+      </c>
+      <c r="D113" s="124">
+        <v>108.5</v>
       </c>
       <c r="E113" s="32"/>
       <c r="F113" s="32"/>
       <c r="G113" s="31"/>
       <c r="H113" s="31"/>
       <c r="I113" s="31"/>
     </row>
     <row r="114" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A114" s="121" t="s">
-[...9 lines deleted...]
-        <v>91.9</v>
+      <c r="A114" s="120" t="s">
+        <v>234</v>
+      </c>
+      <c r="B114" s="126">
+        <v>78551</v>
+      </c>
+      <c r="C114" s="126">
+        <v>60497</v>
+      </c>
+      <c r="D114" s="124">
+        <v>129.80000000000001</v>
       </c>
       <c r="E114" s="32"/>
       <c r="F114" s="32"/>
       <c r="G114" s="31"/>
       <c r="H114" s="31"/>
       <c r="I114" s="31"/>
     </row>
-    <row r="115" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>102</v>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A115" s="120" t="s">
+        <v>235</v>
+      </c>
+      <c r="B115" s="126">
+        <v>56021</v>
+      </c>
+      <c r="C115" s="126">
+        <v>46637</v>
+      </c>
+      <c r="D115" s="124">
+        <v>120.1</v>
       </c>
       <c r="E115" s="32"/>
       <c r="F115" s="32"/>
       <c r="G115" s="31"/>
       <c r="H115" s="31"/>
       <c r="I115" s="31"/>
     </row>
-    <row r="116" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>105.3</v>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A116" s="120" t="s">
+        <v>236</v>
+      </c>
+      <c r="B116" s="126">
+        <v>480167</v>
+      </c>
+      <c r="C116" s="126">
+        <v>510181</v>
+      </c>
+      <c r="D116" s="124">
+        <v>94.1</v>
       </c>
       <c r="E116" s="32"/>
       <c r="F116" s="32"/>
       <c r="G116" s="31"/>
       <c r="H116" s="31"/>
       <c r="I116" s="31"/>
     </row>
-    <row r="117" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>113.5</v>
+    <row r="117" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A117" s="120" t="s">
+        <v>237</v>
+      </c>
+      <c r="B117" s="126">
+        <v>38038</v>
+      </c>
+      <c r="C117" s="126">
+        <v>41399</v>
+      </c>
+      <c r="D117" s="124">
+        <v>91.9</v>
       </c>
       <c r="E117" s="32"/>
       <c r="F117" s="32"/>
       <c r="G117" s="31"/>
       <c r="H117" s="31"/>
       <c r="I117" s="31"/>
     </row>
-    <row r="118" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>96.5</v>
+    <row r="118" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A118" s="120" t="s">
+        <v>238</v>
+      </c>
+      <c r="B118" s="126">
+        <v>115767</v>
+      </c>
+      <c r="C118" s="126">
+        <v>113535</v>
+      </c>
+      <c r="D118" s="124">
+        <v>102</v>
       </c>
       <c r="E118" s="32"/>
       <c r="F118" s="32"/>
       <c r="G118" s="31"/>
       <c r="H118" s="31"/>
       <c r="I118" s="31"/>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>122.4</v>
+    <row r="119" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A119" s="120" t="s">
+        <v>239</v>
+      </c>
+      <c r="B119" s="126">
+        <v>160065</v>
+      </c>
+      <c r="C119" s="126">
+        <v>151991</v>
+      </c>
+      <c r="D119" s="124">
+        <v>105.3</v>
       </c>
       <c r="E119" s="32"/>
       <c r="F119" s="32"/>
       <c r="G119" s="31"/>
       <c r="H119" s="31"/>
       <c r="I119" s="31"/>
     </row>
     <row r="120" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A120" s="121" t="s">
-[...9 lines deleted...]
-        <v>108.5</v>
+      <c r="A120" s="120" t="s">
+        <v>240</v>
+      </c>
+      <c r="B120" s="126">
+        <v>272232</v>
+      </c>
+      <c r="C120" s="126">
+        <v>239945</v>
+      </c>
+      <c r="D120" s="124">
+        <v>113.5</v>
       </c>
       <c r="E120" s="32"/>
       <c r="F120" s="32"/>
       <c r="G120" s="31"/>
       <c r="H120" s="31"/>
       <c r="I120" s="31"/>
     </row>
     <row r="121" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A121" s="121" t="s">
-[...9 lines deleted...]
-        <v>112.3</v>
+      <c r="A121" s="120" t="s">
+        <v>241</v>
+      </c>
+      <c r="B121" s="126">
+        <v>90201</v>
+      </c>
+      <c r="C121" s="126">
+        <v>93459</v>
+      </c>
+      <c r="D121" s="124">
+        <v>96.5</v>
       </c>
       <c r="E121" s="32"/>
       <c r="F121" s="32"/>
       <c r="G121" s="31"/>
       <c r="H121" s="31"/>
       <c r="I121" s="31"/>
     </row>
-    <row r="122" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>116.3</v>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A122" s="120" t="s">
+        <v>242</v>
+      </c>
+      <c r="B122" s="126">
+        <v>20228</v>
+      </c>
+      <c r="C122" s="126">
+        <v>16527</v>
+      </c>
+      <c r="D122" s="124">
+        <v>122.4</v>
       </c>
       <c r="E122" s="32"/>
       <c r="F122" s="32"/>
       <c r="G122" s="31"/>
       <c r="H122" s="31"/>
       <c r="I122" s="31"/>
     </row>
     <row r="123" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A123" s="121" t="s">
-[...9 lines deleted...]
-        <v>84.7</v>
+      <c r="A123" s="120" t="s">
+        <v>243</v>
+      </c>
+      <c r="B123" s="126">
+        <v>22232</v>
+      </c>
+      <c r="C123" s="126">
+        <v>20485</v>
+      </c>
+      <c r="D123" s="124">
+        <v>108.5</v>
       </c>
       <c r="E123" s="32"/>
       <c r="F123" s="32"/>
       <c r="G123" s="31"/>
       <c r="H123" s="31"/>
       <c r="I123" s="31"/>
     </row>
-    <row r="124" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>145.80000000000001</v>
+    <row r="124" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A124" s="120" t="s">
+        <v>244</v>
+      </c>
+      <c r="B124" s="126">
+        <v>54863</v>
+      </c>
+      <c r="C124" s="126">
+        <v>48840</v>
+      </c>
+      <c r="D124" s="124">
+        <v>112.3</v>
       </c>
       <c r="E124" s="32"/>
       <c r="F124" s="32"/>
       <c r="G124" s="31"/>
       <c r="H124" s="31"/>
       <c r="I124" s="31"/>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="125" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A125" s="120" t="s">
+        <v>245</v>
+      </c>
+      <c r="B125" s="126">
+        <v>34711</v>
+      </c>
+      <c r="C125" s="126">
+        <v>29852</v>
+      </c>
+      <c r="D125" s="124">
+        <v>116.3</v>
       </c>
       <c r="E125" s="32"/>
       <c r="F125" s="32"/>
       <c r="G125" s="31"/>
       <c r="H125" s="31"/>
       <c r="I125" s="31"/>
     </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>105.9</v>
+    <row r="126" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A126" s="120" t="s">
+        <v>246</v>
+      </c>
+      <c r="B126" s="126">
+        <v>3521</v>
+      </c>
+      <c r="C126" s="126">
+        <v>4155</v>
+      </c>
+      <c r="D126" s="124">
+        <v>84.7</v>
       </c>
       <c r="E126" s="32"/>
       <c r="F126" s="32"/>
       <c r="G126" s="31"/>
       <c r="H126" s="31"/>
       <c r="I126" s="31"/>
     </row>
-    <row r="127" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>103.5</v>
+    <row r="127" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A127" s="120" t="s">
+        <v>247</v>
+      </c>
+      <c r="B127" s="126">
+        <v>4147000</v>
+      </c>
+      <c r="C127" s="126">
+        <v>2843539</v>
+      </c>
+      <c r="D127" s="124">
+        <v>145.80000000000001</v>
       </c>
       <c r="E127" s="32"/>
       <c r="F127" s="32"/>
       <c r="G127" s="31"/>
       <c r="H127" s="31"/>
       <c r="I127" s="31"/>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A128" s="126" t="s">
-[...9 lines deleted...]
-        <v>103.5</v>
+      <c r="A128" s="123" t="s">
+        <v>86</v>
+      </c>
+      <c r="B128" s="122"/>
+      <c r="C128" s="122"/>
+      <c r="D128" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E128" s="32"/>
       <c r="F128" s="32"/>
       <c r="G128" s="31"/>
       <c r="H128" s="31"/>
       <c r="I128" s="31"/>
     </row>
-    <row r="129" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>93.4</v>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A129" s="120" t="s">
+        <v>248</v>
+      </c>
+      <c r="B129" s="124">
+        <v>11662</v>
+      </c>
+      <c r="C129" s="124">
+        <v>11015</v>
+      </c>
+      <c r="D129" s="124">
+        <v>105.9</v>
       </c>
       <c r="E129" s="32"/>
       <c r="F129" s="32"/>
       <c r="G129" s="31"/>
       <c r="H129" s="31"/>
       <c r="I129" s="31"/>
     </row>
     <row r="130" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A130" s="121" t="s">
-[...9 lines deleted...]
-        <v>84</v>
+      <c r="A130" s="120" t="s">
+        <v>249</v>
+      </c>
+      <c r="B130" s="124">
+        <v>66811.3</v>
+      </c>
+      <c r="C130" s="124">
+        <v>64572.9</v>
+      </c>
+      <c r="D130" s="124">
+        <v>103.5</v>
       </c>
       <c r="E130" s="32"/>
       <c r="F130" s="32"/>
       <c r="G130" s="31"/>
       <c r="H130" s="31"/>
       <c r="I130" s="31"/>
     </row>
     <row r="131" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A131" s="126" t="s">
-[...9 lines deleted...]
-        <v>63.6</v>
+      <c r="A131" s="125" t="s">
+        <v>250</v>
+      </c>
+      <c r="B131" s="124">
+        <v>66811.3</v>
+      </c>
+      <c r="C131" s="124">
+        <v>64572.9</v>
+      </c>
+      <c r="D131" s="124">
+        <v>103.5</v>
       </c>
       <c r="E131" s="32"/>
       <c r="F131" s="32"/>
       <c r="G131" s="31"/>
       <c r="H131" s="31"/>
       <c r="I131" s="31"/>
     </row>
     <row r="132" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A132" s="121" t="s">
-[...9 lines deleted...]
-        <v>106.2</v>
+      <c r="A132" s="120" t="s">
+        <v>251</v>
+      </c>
+      <c r="B132" s="124">
+        <v>2587.6</v>
+      </c>
+      <c r="C132" s="124">
+        <v>2769.4</v>
+      </c>
+      <c r="D132" s="124">
+        <v>93.4</v>
       </c>
       <c r="E132" s="32"/>
       <c r="F132" s="32"/>
       <c r="G132" s="31"/>
       <c r="H132" s="31"/>
       <c r="I132" s="31"/>
     </row>
-    <row r="133" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>94</v>
+    <row r="133" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A133" s="120" t="s">
+        <v>252</v>
+      </c>
+      <c r="B133" s="124">
+        <v>19496.400000000001</v>
+      </c>
+      <c r="C133" s="124">
+        <v>23208.2</v>
+      </c>
+      <c r="D133" s="124">
+        <v>84</v>
       </c>
       <c r="E133" s="32"/>
       <c r="F133" s="32"/>
       <c r="G133" s="31"/>
       <c r="H133" s="31"/>
       <c r="I133" s="31"/>
     </row>
     <row r="134" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A134" s="121" t="s">
-[...9 lines deleted...]
-        <v>133.69999999999999</v>
+      <c r="A134" s="125" t="s">
+        <v>253</v>
+      </c>
+      <c r="B134" s="124">
+        <v>1178.5</v>
+      </c>
+      <c r="C134" s="124">
+        <v>1853.4</v>
+      </c>
+      <c r="D134" s="124">
+        <v>63.6</v>
       </c>
       <c r="E134" s="32"/>
       <c r="F134" s="32"/>
       <c r="G134" s="31"/>
       <c r="H134" s="31"/>
       <c r="I134" s="31"/>
     </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="135" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A135" s="120" t="s">
+        <v>254</v>
+      </c>
+      <c r="B135" s="124">
+        <v>644547.80000000005</v>
+      </c>
+      <c r="C135" s="124">
+        <v>606641</v>
+      </c>
+      <c r="D135" s="124">
+        <v>106.2</v>
       </c>
       <c r="E135" s="32"/>
       <c r="F135" s="32"/>
       <c r="G135" s="31"/>
       <c r="H135" s="31"/>
       <c r="I135" s="31"/>
     </row>
-    <row r="136" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>141.30000000000001</v>
+    <row r="136" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A136" s="120" t="s">
+        <v>255</v>
+      </c>
+      <c r="B136" s="124">
+        <v>693384.5</v>
+      </c>
+      <c r="C136" s="124">
+        <v>737430.2</v>
+      </c>
+      <c r="D136" s="124">
+        <v>94</v>
       </c>
       <c r="E136" s="32"/>
       <c r="F136" s="32"/>
       <c r="G136" s="31"/>
       <c r="H136" s="31"/>
       <c r="I136" s="31"/>
     </row>
     <row r="137" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A137" s="124" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A137" s="120" t="s">
+        <v>256</v>
+      </c>
+      <c r="B137" s="124">
+        <v>3401257.3</v>
+      </c>
+      <c r="C137" s="124">
+        <v>2543128.9</v>
+      </c>
+      <c r="D137" s="124">
+        <v>133.69999999999999</v>
       </c>
       <c r="E137" s="32"/>
       <c r="F137" s="32"/>
       <c r="G137" s="31"/>
       <c r="H137" s="31"/>
       <c r="I137" s="31"/>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A138" s="121" t="s">
-[...9 lines deleted...]
-        <v>170.5</v>
+      <c r="A138" s="123" t="s">
+        <v>87</v>
+      </c>
+      <c r="B138" s="122"/>
+      <c r="C138" s="122"/>
+      <c r="D138" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E138" s="32"/>
       <c r="F138" s="32"/>
       <c r="G138" s="31"/>
       <c r="H138" s="31"/>
       <c r="I138" s="31"/>
     </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>16.3</v>
+    <row r="139" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A139" s="120" t="s">
+        <v>257</v>
+      </c>
+      <c r="B139" s="124">
+        <v>25336.400000000001</v>
+      </c>
+      <c r="C139" s="124">
+        <v>17924.900000000001</v>
+      </c>
+      <c r="D139" s="124">
+        <v>141.30000000000001</v>
       </c>
       <c r="E139" s="32"/>
       <c r="F139" s="32"/>
       <c r="G139" s="31"/>
       <c r="H139" s="31"/>
       <c r="I139" s="31"/>
     </row>
-    <row r="140" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>98.1</v>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A140" s="123" t="s">
+        <v>88</v>
+      </c>
+      <c r="B140" s="122"/>
+      <c r="C140" s="122"/>
+      <c r="D140" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E140" s="32"/>
       <c r="F140" s="32"/>
       <c r="G140" s="31"/>
       <c r="H140" s="31"/>
       <c r="I140" s="31"/>
     </row>
     <row r="141" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A141" s="126" t="s">
-[...9 lines deleted...]
-        <v>102.9</v>
+      <c r="A141" s="120" t="s">
+        <v>258</v>
+      </c>
+      <c r="B141" s="126">
+        <v>128700</v>
+      </c>
+      <c r="C141" s="126">
+        <v>75494</v>
+      </c>
+      <c r="D141" s="124">
+        <v>170.5</v>
       </c>
       <c r="E141" s="32"/>
       <c r="F141" s="32"/>
       <c r="G141" s="31"/>
       <c r="H141" s="31"/>
       <c r="I141" s="31"/>
     </row>
-    <row r="142" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>172.8</v>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A142" s="120" t="s">
+        <v>436</v>
+      </c>
+      <c r="B142" s="124">
+        <v>1836.2</v>
+      </c>
+      <c r="C142" s="124">
+        <v>11246.9</v>
+      </c>
+      <c r="D142" s="124">
+        <v>16.3</v>
       </c>
       <c r="E142" s="32"/>
       <c r="F142" s="32"/>
       <c r="G142" s="31"/>
       <c r="H142" s="31"/>
       <c r="I142" s="31"/>
     </row>
-    <row r="143" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>160.19999999999999</v>
+    <row r="143" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A143" s="120" t="s">
+        <v>259</v>
+      </c>
+      <c r="B143" s="124">
+        <v>27423.1</v>
+      </c>
+      <c r="C143" s="124">
+        <v>27952.6</v>
+      </c>
+      <c r="D143" s="124">
+        <v>98.1</v>
       </c>
       <c r="E143" s="32"/>
       <c r="F143" s="32"/>
       <c r="G143" s="31"/>
       <c r="H143" s="31"/>
       <c r="I143" s="31"/>
     </row>
-    <row r="144" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>58</v>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A144" s="125" t="s">
+        <v>260</v>
+      </c>
+      <c r="B144" s="124">
+        <v>26803.599999999999</v>
+      </c>
+      <c r="C144" s="124">
+        <v>26060.799999999999</v>
+      </c>
+      <c r="D144" s="124">
+        <v>102.9</v>
       </c>
       <c r="E144" s="30"/>
       <c r="F144" s="30"/>
       <c r="G144" s="30"/>
       <c r="H144" s="30"/>
       <c r="I144" s="30"/>
     </row>
-    <row r="145" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="145" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A145" s="120" t="s">
+        <v>261</v>
+      </c>
+      <c r="B145" s="124">
+        <v>45747</v>
+      </c>
+      <c r="C145" s="124">
+        <v>26466.799999999999</v>
+      </c>
+      <c r="D145" s="124">
+        <v>172.8</v>
       </c>
       <c r="E145" s="31"/>
       <c r="F145" s="31"/>
       <c r="G145" s="31"/>
       <c r="H145" s="31"/>
       <c r="I145" s="31"/>
     </row>
-    <row r="146" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>96.9</v>
+    <row r="146" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A146" s="120" t="s">
+        <v>262</v>
+      </c>
+      <c r="B146" s="126">
+        <v>516600</v>
+      </c>
+      <c r="C146" s="126">
+        <v>322453</v>
+      </c>
+      <c r="D146" s="124">
+        <v>160.19999999999999</v>
       </c>
       <c r="E146" s="31"/>
       <c r="F146" s="31"/>
       <c r="G146" s="31"/>
       <c r="H146" s="31"/>
       <c r="I146" s="31"/>
     </row>
-    <row r="147" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>91.2</v>
+    <row r="147" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A147" s="120" t="s">
+        <v>263</v>
+      </c>
+      <c r="B147" s="124">
+        <v>11.2</v>
+      </c>
+      <c r="C147" s="124">
+        <v>19.3</v>
+      </c>
+      <c r="D147" s="124">
+        <v>58</v>
       </c>
       <c r="E147" s="31"/>
       <c r="F147" s="31"/>
       <c r="G147" s="31"/>
       <c r="H147" s="31"/>
       <c r="I147" s="31"/>
     </row>
-    <row r="148" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>119.9</v>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A148" s="123" t="s">
+        <v>89</v>
+      </c>
+      <c r="B148" s="122"/>
+      <c r="C148" s="122"/>
+      <c r="D148" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E148" s="31"/>
       <c r="F148" s="31"/>
       <c r="G148" s="31"/>
       <c r="H148" s="31"/>
       <c r="I148" s="31"/>
     </row>
     <row r="149" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A149" s="121" t="s">
-[...9 lines deleted...]
-        <v>705.4</v>
+      <c r="A149" s="120" t="s">
+        <v>264</v>
+      </c>
+      <c r="B149" s="126">
+        <v>256181</v>
+      </c>
+      <c r="C149" s="126">
+        <v>264430</v>
+      </c>
+      <c r="D149" s="124">
+        <v>96.9</v>
       </c>
       <c r="E149" s="31"/>
       <c r="F149" s="31"/>
       <c r="G149" s="31"/>
       <c r="H149" s="31"/>
       <c r="I149" s="31"/>
     </row>
-    <row r="150" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>77.900000000000006</v>
+    <row r="150" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A150" s="120" t="s">
+        <v>265</v>
+      </c>
+      <c r="B150" s="126">
+        <v>265151</v>
+      </c>
+      <c r="C150" s="126">
+        <v>290600</v>
+      </c>
+      <c r="D150" s="124">
+        <v>91.2</v>
       </c>
       <c r="E150" s="31"/>
       <c r="F150" s="31"/>
       <c r="G150" s="31"/>
       <c r="H150" s="31"/>
       <c r="I150" s="31"/>
     </row>
     <row r="151" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A151" s="121" t="s">
-[...9 lines deleted...]
-        <v>110.1</v>
+      <c r="A151" s="120" t="s">
+        <v>266</v>
+      </c>
+      <c r="B151" s="126">
+        <v>176570</v>
+      </c>
+      <c r="C151" s="126">
+        <v>147253</v>
+      </c>
+      <c r="D151" s="124">
+        <v>119.9</v>
       </c>
       <c r="E151" s="31"/>
       <c r="F151" s="31"/>
       <c r="G151" s="31"/>
       <c r="H151" s="31"/>
       <c r="I151" s="31"/>
     </row>
     <row r="152" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A152" s="121" t="s">
-[...9 lines deleted...]
-        <v>142.80000000000001</v>
+      <c r="A152" s="120" t="s">
+        <v>267</v>
+      </c>
+      <c r="B152" s="126">
+        <v>374691</v>
+      </c>
+      <c r="C152" s="126">
+        <v>53118</v>
+      </c>
+      <c r="D152" s="124">
+        <v>705.4</v>
       </c>
       <c r="E152" s="31"/>
       <c r="F152" s="31"/>
       <c r="G152" s="31"/>
       <c r="H152" s="31"/>
       <c r="I152" s="31"/>
     </row>
-    <row r="153" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>79.3</v>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A153" s="120" t="s">
+        <v>268</v>
+      </c>
+      <c r="B153" s="126">
+        <v>1918692</v>
+      </c>
+      <c r="C153" s="126">
+        <v>2462010</v>
+      </c>
+      <c r="D153" s="124">
+        <v>77.900000000000006</v>
       </c>
       <c r="E153" s="31"/>
       <c r="F153" s="31"/>
       <c r="G153" s="31"/>
       <c r="H153" s="31"/>
       <c r="I153" s="31"/>
     </row>
-    <row r="154" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="154" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A154" s="120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B154" s="126">
+        <v>235080</v>
+      </c>
+      <c r="C154" s="126">
+        <v>213577</v>
+      </c>
+      <c r="D154" s="124">
+        <v>110.1</v>
       </c>
       <c r="E154" s="30"/>
       <c r="F154" s="30"/>
       <c r="G154" s="30"/>
       <c r="H154" s="30"/>
       <c r="I154" s="30"/>
     </row>
-    <row r="155" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>134</v>
+    <row r="155" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A155" s="120" t="s">
+        <v>270</v>
+      </c>
+      <c r="B155" s="124">
+        <v>18624.5</v>
+      </c>
+      <c r="C155" s="124">
+        <v>13040.3</v>
+      </c>
+      <c r="D155" s="124">
+        <v>142.80000000000001</v>
       </c>
       <c r="E155" s="31"/>
       <c r="F155" s="31"/>
       <c r="G155" s="31"/>
       <c r="H155" s="31"/>
       <c r="I155" s="31"/>
     </row>
-    <row r="156" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>115.5</v>
+    <row r="156" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A156" s="120" t="s">
+        <v>271</v>
+      </c>
+      <c r="B156" s="126">
+        <v>182967</v>
+      </c>
+      <c r="C156" s="126">
+        <v>230823</v>
+      </c>
+      <c r="D156" s="124">
+        <v>79.3</v>
       </c>
       <c r="E156" s="30"/>
       <c r="F156" s="30"/>
       <c r="G156" s="30"/>
       <c r="H156" s="30"/>
       <c r="I156" s="30"/>
     </row>
-    <row r="157" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>114.9</v>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A157" s="123" t="s">
+        <v>90</v>
+      </c>
+      <c r="B157" s="122"/>
+      <c r="C157" s="122"/>
+      <c r="D157" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E157" s="32"/>
       <c r="F157" s="32"/>
       <c r="G157" s="31"/>
       <c r="H157" s="31"/>
       <c r="I157" s="31"/>
     </row>
-    <row r="158" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="158" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A158" s="120" t="s">
+        <v>272</v>
+      </c>
+      <c r="B158" s="124">
+        <v>74622.2</v>
+      </c>
+      <c r="C158" s="124">
+        <v>55705</v>
+      </c>
+      <c r="D158" s="124">
+        <v>134</v>
       </c>
       <c r="E158" s="31"/>
       <c r="F158" s="31"/>
       <c r="G158" s="31"/>
       <c r="H158" s="31"/>
       <c r="I158" s="31"/>
     </row>
-    <row r="159" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>96.8</v>
+    <row r="159" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A159" s="120" t="s">
+        <v>273</v>
+      </c>
+      <c r="B159" s="124">
+        <v>1181.9000000000001</v>
+      </c>
+      <c r="C159" s="124">
+        <v>1023.2</v>
+      </c>
+      <c r="D159" s="124">
+        <v>115.5</v>
       </c>
       <c r="E159" s="31"/>
       <c r="F159" s="31"/>
       <c r="G159" s="31"/>
       <c r="H159" s="31"/>
       <c r="I159" s="31"/>
     </row>
-    <row r="160" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>73.099999999999994</v>
+    <row r="160" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A160" s="125" t="s">
+        <v>274</v>
+      </c>
+      <c r="B160" s="124">
+        <v>871.4</v>
+      </c>
+      <c r="C160" s="124">
+        <v>758.3</v>
+      </c>
+      <c r="D160" s="124">
+        <v>114.9</v>
       </c>
       <c r="E160" s="31"/>
       <c r="F160" s="31"/>
       <c r="G160" s="31"/>
       <c r="H160" s="31"/>
       <c r="I160" s="31"/>
     </row>
-    <row r="161" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>104</v>
+    <row r="161" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A161" s="123" t="s">
+        <v>91</v>
+      </c>
+      <c r="B161" s="122"/>
+      <c r="C161" s="122"/>
+      <c r="D161" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E161" s="31"/>
       <c r="F161" s="31"/>
       <c r="G161" s="31"/>
       <c r="H161" s="31"/>
       <c r="I161" s="31"/>
     </row>
-    <row r="162" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>117.9</v>
+    <row r="162" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A162" s="120" t="s">
+        <v>275</v>
+      </c>
+      <c r="B162" s="124">
+        <v>215.5</v>
+      </c>
+      <c r="C162" s="124">
+        <v>222.7</v>
+      </c>
+      <c r="D162" s="124">
+        <v>96.8</v>
       </c>
       <c r="E162" s="32"/>
       <c r="F162" s="32"/>
       <c r="G162" s="31"/>
       <c r="H162" s="31"/>
       <c r="I162" s="31"/>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="163" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A163" s="120" t="s">
+        <v>276</v>
+      </c>
+      <c r="B163" s="124">
+        <v>387</v>
+      </c>
+      <c r="C163" s="124">
+        <v>529.6</v>
+      </c>
+      <c r="D163" s="124">
+        <v>73.099999999999994</v>
       </c>
       <c r="E163" s="31"/>
       <c r="F163" s="31"/>
       <c r="G163" s="31"/>
       <c r="H163" s="31"/>
       <c r="I163" s="31"/>
     </row>
-    <row r="164" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>106</v>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A164" s="120" t="s">
+        <v>277</v>
+      </c>
+      <c r="B164" s="126">
+        <v>8114741</v>
+      </c>
+      <c r="C164" s="126">
+        <v>7805607</v>
+      </c>
+      <c r="D164" s="124">
+        <v>104</v>
       </c>
       <c r="E164" s="30"/>
       <c r="F164" s="30"/>
       <c r="G164" s="30"/>
       <c r="H164" s="30"/>
       <c r="I164" s="30"/>
     </row>
-    <row r="165" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>98.3</v>
+    <row r="165" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A165" s="120" t="s">
+        <v>278</v>
+      </c>
+      <c r="B165" s="126">
+        <v>4814802</v>
+      </c>
+      <c r="C165" s="126">
+        <v>4084684</v>
+      </c>
+      <c r="D165" s="124">
+        <v>117.9</v>
       </c>
       <c r="E165" s="32"/>
       <c r="F165" s="32"/>
       <c r="G165" s="31"/>
       <c r="H165" s="31"/>
       <c r="I165" s="31"/>
     </row>
     <row r="166" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A166" s="121" t="s">
-[...8 lines deleted...]
-      <c r="D166" s="125">
+      <c r="A166" s="123" t="s">
         <v>92</v>
+      </c>
+      <c r="B166" s="122"/>
+      <c r="C166" s="122"/>
+      <c r="D166" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E166" s="32"/>
       <c r="F166" s="32"/>
       <c r="G166" s="31"/>
       <c r="H166" s="31"/>
       <c r="I166" s="31"/>
     </row>
-    <row r="167" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>110.2</v>
+    <row r="167" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A167" s="120" t="s">
+        <v>279</v>
+      </c>
+      <c r="B167" s="126">
+        <v>108000</v>
+      </c>
+      <c r="C167" s="126">
+        <v>101885</v>
+      </c>
+      <c r="D167" s="124">
+        <v>106</v>
       </c>
       <c r="E167" s="32"/>
       <c r="F167" s="32"/>
       <c r="G167" s="31"/>
       <c r="H167" s="31"/>
       <c r="I167" s="31"/>
     </row>
-    <row r="168" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>97.1</v>
+    <row r="168" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A168" s="120" t="s">
+        <v>280</v>
+      </c>
+      <c r="B168" s="126">
+        <v>123592307</v>
+      </c>
+      <c r="C168" s="126">
+        <v>125759542</v>
+      </c>
+      <c r="D168" s="124">
+        <v>98.3</v>
       </c>
       <c r="E168" s="32"/>
       <c r="F168" s="32"/>
       <c r="G168" s="31"/>
       <c r="H168" s="31"/>
       <c r="I168" s="31"/>
     </row>
     <row r="169" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A169" s="124" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A169" s="120" t="s">
+        <v>281</v>
+      </c>
+      <c r="B169" s="126">
+        <v>29708905</v>
+      </c>
+      <c r="C169" s="126">
+        <v>32308430</v>
+      </c>
+      <c r="D169" s="124">
+        <v>92</v>
       </c>
       <c r="E169" s="32"/>
       <c r="F169" s="32"/>
       <c r="G169" s="31"/>
       <c r="H169" s="31"/>
       <c r="I169" s="31"/>
     </row>
-    <row r="170" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>104.4</v>
+    <row r="170" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A170" s="120" t="s">
+        <v>282</v>
+      </c>
+      <c r="B170" s="126">
+        <v>11155148</v>
+      </c>
+      <c r="C170" s="126">
+        <v>10119343</v>
+      </c>
+      <c r="D170" s="124">
+        <v>110.2</v>
       </c>
       <c r="E170" s="32"/>
       <c r="F170" s="32"/>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="31"/>
     </row>
-    <row r="171" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>104.9</v>
+    <row r="171" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A171" s="120" t="s">
+        <v>283</v>
+      </c>
+      <c r="B171" s="126">
+        <v>8376642</v>
+      </c>
+      <c r="C171" s="126">
+        <v>8624934</v>
+      </c>
+      <c r="D171" s="124">
+        <v>97.1</v>
       </c>
       <c r="E171" s="31"/>
       <c r="F171" s="31"/>
       <c r="G171" s="31"/>
       <c r="H171" s="31"/>
       <c r="I171" s="31"/>
     </row>
-    <row r="172" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>109</v>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A172" s="123" t="s">
+        <v>93</v>
+      </c>
+      <c r="B172" s="122"/>
+      <c r="C172" s="122"/>
+      <c r="D172" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E172" s="32"/>
       <c r="F172" s="32"/>
       <c r="G172" s="31"/>
       <c r="H172" s="31"/>
       <c r="I172" s="31"/>
     </row>
-    <row r="173" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>97.2</v>
+    <row r="173" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A173" s="120" t="s">
+        <v>284</v>
+      </c>
+      <c r="B173" s="124">
+        <v>3010.5</v>
+      </c>
+      <c r="C173" s="124">
+        <v>2882.4</v>
+      </c>
+      <c r="D173" s="124">
+        <v>104.4</v>
       </c>
       <c r="E173" s="30"/>
       <c r="F173" s="30"/>
       <c r="G173" s="30"/>
       <c r="H173" s="30"/>
       <c r="I173" s="30"/>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>113.4</v>
+    <row r="174" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A174" s="120" t="s">
+        <v>285</v>
+      </c>
+      <c r="B174" s="124">
+        <v>15546.9</v>
+      </c>
+      <c r="C174" s="124">
+        <v>14818.4</v>
+      </c>
+      <c r="D174" s="124">
+        <v>104.9</v>
       </c>
       <c r="E174" s="31"/>
       <c r="F174" s="31"/>
       <c r="G174" s="31"/>
       <c r="H174" s="31"/>
       <c r="I174" s="31"/>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>83</v>
+    <row r="175" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A175" s="125" t="s">
+        <v>286</v>
+      </c>
+      <c r="B175" s="124">
+        <v>5955.9</v>
+      </c>
+      <c r="C175" s="124">
+        <v>5465.9</v>
+      </c>
+      <c r="D175" s="124">
+        <v>109</v>
       </c>
       <c r="E175" s="31"/>
       <c r="F175" s="31"/>
       <c r="G175" s="31"/>
       <c r="H175" s="31"/>
       <c r="I175" s="31"/>
     </row>
-    <row r="176" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>94.2</v>
+    <row r="176" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A176" s="125" t="s">
+        <v>287</v>
+      </c>
+      <c r="B176" s="124">
+        <v>726.7</v>
+      </c>
+      <c r="C176" s="124">
+        <v>747.4</v>
+      </c>
+      <c r="D176" s="124">
+        <v>97.2</v>
       </c>
       <c r="E176" s="31"/>
       <c r="F176" s="31"/>
       <c r="G176" s="31"/>
       <c r="H176" s="31"/>
       <c r="I176" s="31"/>
     </row>
-    <row r="177" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>112.5</v>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A177" s="125" t="s">
+        <v>288</v>
+      </c>
+      <c r="B177" s="124">
+        <v>6290.1</v>
+      </c>
+      <c r="C177" s="124">
+        <v>5544.6</v>
+      </c>
+      <c r="D177" s="124">
+        <v>113.4</v>
       </c>
       <c r="E177" s="30"/>
       <c r="F177" s="30"/>
       <c r="G177" s="30"/>
       <c r="H177" s="30"/>
       <c r="I177" s="30"/>
     </row>
     <row r="178" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A178" s="124" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A178" s="125" t="s">
+        <v>289</v>
+      </c>
+      <c r="B178" s="124">
+        <v>1934.8</v>
+      </c>
+      <c r="C178" s="124">
+        <v>2332.1999999999998</v>
+      </c>
+      <c r="D178" s="124">
+        <v>83</v>
       </c>
       <c r="E178" s="31"/>
       <c r="F178" s="31"/>
       <c r="G178" s="31"/>
       <c r="H178" s="31"/>
       <c r="I178" s="31"/>
     </row>
     <row r="179" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A179" s="121" t="s">
-[...9 lines deleted...]
-        <v>109.6</v>
+      <c r="A179" s="120" t="s">
+        <v>290</v>
+      </c>
+      <c r="B179" s="124">
+        <v>1137.5999999999999</v>
+      </c>
+      <c r="C179" s="124">
+        <v>1207.9000000000001</v>
+      </c>
+      <c r="D179" s="124">
+        <v>94.2</v>
       </c>
       <c r="E179" s="31"/>
       <c r="F179" s="31"/>
       <c r="G179" s="31"/>
       <c r="H179" s="31"/>
       <c r="I179" s="31"/>
     </row>
-    <row r="180" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>86.8</v>
+    <row r="180" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A180" s="120" t="s">
+        <v>291</v>
+      </c>
+      <c r="B180" s="124">
+        <v>1734.6</v>
+      </c>
+      <c r="C180" s="124">
+        <v>1541.4</v>
+      </c>
+      <c r="D180" s="124">
+        <v>112.5</v>
       </c>
       <c r="E180" s="32"/>
       <c r="F180" s="32"/>
       <c r="G180" s="31"/>
       <c r="H180" s="31"/>
       <c r="I180" s="31"/>
     </row>
     <row r="181" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A181" s="121" t="s">
-[...9 lines deleted...]
-        <v>102.1</v>
+      <c r="A181" s="123" t="s">
+        <v>94</v>
+      </c>
+      <c r="B181" s="122"/>
+      <c r="C181" s="122"/>
+      <c r="D181" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E181" s="32"/>
       <c r="F181" s="32"/>
       <c r="G181" s="31"/>
       <c r="H181" s="31"/>
       <c r="I181" s="31"/>
     </row>
     <row r="182" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A182" s="121" t="s">
-[...9 lines deleted...]
-        <v>64.099999999999994</v>
+      <c r="A182" s="120" t="s">
+        <v>292</v>
+      </c>
+      <c r="B182" s="126">
+        <v>19270</v>
+      </c>
+      <c r="C182" s="126">
+        <v>17589</v>
+      </c>
+      <c r="D182" s="124">
+        <v>109.6</v>
       </c>
       <c r="E182" s="30"/>
       <c r="F182" s="30"/>
       <c r="G182" s="30"/>
       <c r="H182" s="30"/>
       <c r="I182" s="30"/>
     </row>
     <row r="183" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A183" s="121" t="s">
-[...9 lines deleted...]
-        <v>96.3</v>
+      <c r="A183" s="120" t="s">
+        <v>293</v>
+      </c>
+      <c r="B183" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C183" s="126">
+        <v>9565</v>
+      </c>
+      <c r="D183" s="124">
+        <v>86.8</v>
       </c>
       <c r="E183" s="32"/>
       <c r="F183" s="32"/>
       <c r="G183" s="31"/>
       <c r="H183" s="31"/>
       <c r="I183" s="31"/>
     </row>
     <row r="184" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A184" s="121" t="s">
-[...9 lines deleted...]
-        <v>100.6</v>
+      <c r="A184" s="120" t="s">
+        <v>294</v>
+      </c>
+      <c r="B184" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C184" s="126">
+        <v>33100</v>
+      </c>
+      <c r="D184" s="124">
+        <v>102.1</v>
       </c>
       <c r="E184" s="32"/>
       <c r="F184" s="32"/>
       <c r="G184" s="31"/>
       <c r="H184" s="31"/>
       <c r="I184" s="31"/>
     </row>
     <row r="185" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A185" s="121" t="s">
-[...9 lines deleted...]
-        <v>88.4</v>
+      <c r="A185" s="120" t="s">
+        <v>295</v>
+      </c>
+      <c r="B185" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C185" s="126">
+        <v>3792</v>
+      </c>
+      <c r="D185" s="124">
+        <v>64.099999999999994</v>
       </c>
       <c r="E185" s="32"/>
       <c r="F185" s="32"/>
       <c r="G185" s="31"/>
       <c r="H185" s="31"/>
       <c r="I185" s="31"/>
     </row>
     <row r="186" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A186" s="121" t="s">
-[...9 lines deleted...]
-        <v>105.3</v>
+      <c r="A186" s="120" t="s">
+        <v>296</v>
+      </c>
+      <c r="B186" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C186" s="126">
+        <v>23031</v>
+      </c>
+      <c r="D186" s="124">
+        <v>96.3</v>
       </c>
       <c r="E186" s="32"/>
       <c r="F186" s="32"/>
       <c r="G186" s="31"/>
       <c r="H186" s="31"/>
       <c r="I186" s="31"/>
     </row>
     <row r="187" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A187" s="121" t="s">
-[...9 lines deleted...]
-        <v>45.9</v>
+      <c r="A187" s="120" t="s">
+        <v>297</v>
+      </c>
+      <c r="B187" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C187" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="D187" s="124">
+        <v>100.6</v>
       </c>
       <c r="E187" s="32"/>
       <c r="F187" s="32"/>
       <c r="G187" s="31"/>
       <c r="H187" s="31"/>
       <c r="I187" s="31"/>
     </row>
     <row r="188" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A188" s="121" t="s">
-[...9 lines deleted...]
-        <v>106.3</v>
+      <c r="A188" s="120" t="s">
+        <v>298</v>
+      </c>
+      <c r="B188" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C188" s="126">
+        <v>49878</v>
+      </c>
+      <c r="D188" s="124">
+        <v>88.4</v>
       </c>
       <c r="E188" s="30"/>
       <c r="F188" s="30"/>
       <c r="G188" s="30"/>
       <c r="H188" s="30"/>
       <c r="I188" s="30"/>
     </row>
     <row r="189" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A189" s="121" t="s">
-[...9 lines deleted...]
-        <v>140.6</v>
+      <c r="A189" s="120" t="s">
+        <v>299</v>
+      </c>
+      <c r="B189" s="126">
+        <v>2534784</v>
+      </c>
+      <c r="C189" s="126">
+        <v>2407718</v>
+      </c>
+      <c r="D189" s="124">
+        <v>105.3</v>
       </c>
       <c r="E189" s="31"/>
       <c r="F189" s="31"/>
       <c r="G189" s="31"/>
       <c r="H189" s="31"/>
       <c r="I189" s="31"/>
     </row>
-    <row r="190" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>110.3</v>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A190" s="120" t="s">
+        <v>300</v>
+      </c>
+      <c r="B190" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C190" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="D190" s="124">
+        <v>45.9</v>
       </c>
       <c r="E190" s="31"/>
       <c r="F190" s="31"/>
       <c r="G190" s="31"/>
       <c r="H190" s="31"/>
       <c r="I190" s="31"/>
     </row>
     <row r="191" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A191" s="121" t="s">
-[...9 lines deleted...]
-        <v>92.7</v>
+      <c r="A191" s="120" t="s">
+        <v>301</v>
+      </c>
+      <c r="B191" s="126">
+        <v>32858</v>
+      </c>
+      <c r="C191" s="126">
+        <v>30900</v>
+      </c>
+      <c r="D191" s="124">
+        <v>106.3</v>
       </c>
       <c r="E191" s="31"/>
       <c r="F191" s="31"/>
       <c r="G191" s="31"/>
       <c r="H191" s="31"/>
       <c r="I191" s="31"/>
     </row>
     <row r="192" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A192" s="121" t="s">
-[...9 lines deleted...]
-        <v>119.3</v>
+      <c r="A192" s="120" t="s">
+        <v>302</v>
+      </c>
+      <c r="B192" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C192" s="126">
+        <v>1931</v>
+      </c>
+      <c r="D192" s="124">
+        <v>140.6</v>
       </c>
       <c r="E192" s="31"/>
       <c r="F192" s="31"/>
       <c r="G192" s="31"/>
       <c r="H192" s="31"/>
       <c r="I192" s="31"/>
     </row>
-    <row r="193" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>109</v>
+    <row r="193" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A193" s="120" t="s">
+        <v>303</v>
+      </c>
+      <c r="B193" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C193" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="D193" s="124">
+        <v>110.3</v>
       </c>
       <c r="E193" s="31"/>
       <c r="F193" s="31"/>
       <c r="G193" s="31"/>
       <c r="H193" s="31"/>
       <c r="I193" s="31"/>
     </row>
-    <row r="194" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>111.6</v>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A194" s="120" t="s">
+        <v>304</v>
+      </c>
+      <c r="B194" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C194" s="126">
+        <v>19801</v>
+      </c>
+      <c r="D194" s="124">
+        <v>92.7</v>
       </c>
       <c r="E194" s="31"/>
       <c r="F194" s="31"/>
       <c r="G194" s="31"/>
       <c r="H194" s="31"/>
       <c r="I194" s="31"/>
     </row>
-    <row r="195" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>147.80000000000001</v>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A195" s="120" t="s">
+        <v>305</v>
+      </c>
+      <c r="B195" s="124">
+        <v>32841.4</v>
+      </c>
+      <c r="C195" s="124">
+        <v>27524.1</v>
+      </c>
+      <c r="D195" s="124">
+        <v>119.3</v>
       </c>
       <c r="E195" s="31"/>
       <c r="F195" s="31"/>
       <c r="G195" s="31"/>
       <c r="H195" s="31"/>
       <c r="I195" s="31"/>
     </row>
-    <row r="196" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>224.1</v>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A196" s="120" t="s">
+        <v>306</v>
+      </c>
+      <c r="B196" s="126">
+        <v>217124</v>
+      </c>
+      <c r="C196" s="126">
+        <v>199157</v>
+      </c>
+      <c r="D196" s="124">
+        <v>109</v>
       </c>
       <c r="E196" s="31"/>
       <c r="F196" s="31"/>
       <c r="G196" s="31"/>
       <c r="H196" s="31"/>
       <c r="I196" s="31"/>
     </row>
-    <row r="197" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>96.2</v>
+    <row r="197" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A197" s="120" t="s">
+        <v>307</v>
+      </c>
+      <c r="B197" s="126">
+        <v>385039</v>
+      </c>
+      <c r="C197" s="126">
+        <v>344923</v>
+      </c>
+      <c r="D197" s="124">
+        <v>111.6</v>
       </c>
       <c r="E197" s="30"/>
       <c r="F197" s="30"/>
       <c r="G197" s="30"/>
       <c r="H197" s="30"/>
       <c r="I197" s="30"/>
     </row>
     <row r="198" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A198" s="121" t="s">
-[...9 lines deleted...]
-        <v>89.4</v>
+      <c r="A198" s="120" t="s">
+        <v>308</v>
+      </c>
+      <c r="B198" s="126">
+        <v>31912</v>
+      </c>
+      <c r="C198" s="126">
+        <v>21591</v>
+      </c>
+      <c r="D198" s="124">
+        <v>147.80000000000001</v>
       </c>
       <c r="E198" s="32"/>
       <c r="F198" s="32"/>
       <c r="G198" s="31"/>
       <c r="H198" s="31"/>
       <c r="I198" s="31"/>
     </row>
-    <row r="199" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>95.9</v>
+    <row r="199" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A199" s="120" t="s">
+        <v>309</v>
+      </c>
+      <c r="B199" s="126">
+        <v>3803</v>
+      </c>
+      <c r="C199" s="126">
+        <v>1697</v>
+      </c>
+      <c r="D199" s="124">
+        <v>224.1</v>
       </c>
       <c r="E199" s="30"/>
       <c r="F199" s="32"/>
       <c r="G199" s="31"/>
       <c r="H199" s="31"/>
       <c r="I199" s="31"/>
     </row>
     <row r="200" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A200" s="121" t="s">
-[...9 lines deleted...]
-        <v>138.5</v>
+      <c r="A200" s="120" t="s">
+        <v>310</v>
+      </c>
+      <c r="B200" s="126">
+        <v>7786</v>
+      </c>
+      <c r="C200" s="126">
+        <v>8092</v>
+      </c>
+      <c r="D200" s="124">
+        <v>96.2</v>
       </c>
       <c r="E200" s="30"/>
       <c r="F200" s="32"/>
       <c r="G200" s="31"/>
       <c r="H200" s="31"/>
       <c r="I200" s="31"/>
     </row>
     <row r="201" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A201" s="121" t="s">
-[...9 lines deleted...]
-        <v>122.2</v>
+      <c r="A201" s="120" t="s">
+        <v>311</v>
+      </c>
+      <c r="B201" s="126">
+        <v>103269</v>
+      </c>
+      <c r="C201" s="126">
+        <v>115480</v>
+      </c>
+      <c r="D201" s="124">
+        <v>89.4</v>
       </c>
       <c r="E201" s="30"/>
       <c r="F201" s="32"/>
       <c r="G201" s="31"/>
       <c r="H201" s="31"/>
       <c r="I201" s="31"/>
     </row>
-    <row r="202" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A202" s="120" t="s">
+        <v>312</v>
+      </c>
+      <c r="B202" s="126">
+        <v>1134</v>
+      </c>
+      <c r="C202" s="126">
+        <v>1183</v>
+      </c>
+      <c r="D202" s="124">
+        <v>95.9</v>
       </c>
       <c r="E202" s="30"/>
       <c r="F202" s="32"/>
       <c r="G202" s="31"/>
       <c r="H202" s="31"/>
       <c r="I202" s="31"/>
     </row>
     <row r="203" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A203" s="121" t="s">
-[...9 lines deleted...]
-        <v>112.3</v>
+      <c r="A203" s="120" t="s">
+        <v>313</v>
+      </c>
+      <c r="B203" s="126">
+        <v>28528</v>
+      </c>
+      <c r="C203" s="126">
+        <v>20605</v>
+      </c>
+      <c r="D203" s="124">
+        <v>138.5</v>
       </c>
       <c r="E203" s="30"/>
       <c r="F203" s="32"/>
       <c r="G203" s="31"/>
       <c r="H203" s="31"/>
       <c r="I203" s="31"/>
     </row>
     <row r="204" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A204" s="121" t="s">
-[...9 lines deleted...]
-        <v>78.099999999999994</v>
+      <c r="A204" s="120" t="s">
+        <v>314</v>
+      </c>
+      <c r="B204" s="126">
+        <v>557582</v>
+      </c>
+      <c r="C204" s="126">
+        <v>456132</v>
+      </c>
+      <c r="D204" s="124">
+        <v>122.2</v>
       </c>
       <c r="E204" s="30"/>
       <c r="F204" s="32"/>
       <c r="G204" s="31"/>
       <c r="H204" s="31"/>
       <c r="I204" s="31"/>
     </row>
-    <row r="205" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="205" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A205" s="123" t="s">
+        <v>95</v>
+      </c>
+      <c r="B205" s="122"/>
+      <c r="C205" s="122"/>
+      <c r="D205" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E205" s="32"/>
       <c r="F205" s="32"/>
       <c r="G205" s="31"/>
       <c r="H205" s="31"/>
       <c r="I205" s="31"/>
     </row>
-    <row r="206" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>91</v>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A206" s="120" t="s">
+        <v>315</v>
+      </c>
+      <c r="B206" s="126">
+        <v>173544276</v>
+      </c>
+      <c r="C206" s="126">
+        <v>154549544</v>
+      </c>
+      <c r="D206" s="124">
+        <v>112.3</v>
       </c>
       <c r="E206" s="30"/>
       <c r="F206" s="32"/>
       <c r="G206" s="30"/>
       <c r="H206" s="30"/>
       <c r="I206" s="31"/>
     </row>
-    <row r="207" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>105.9</v>
+    <row r="207" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A207" s="120" t="s">
+        <v>316</v>
+      </c>
+      <c r="B207" s="126">
+        <v>12550101</v>
+      </c>
+      <c r="C207" s="126">
+        <v>16064880</v>
+      </c>
+      <c r="D207" s="124">
+        <v>78.099999999999994</v>
       </c>
       <c r="E207" s="32"/>
       <c r="F207" s="32"/>
       <c r="G207" s="31"/>
       <c r="H207" s="31"/>
       <c r="I207" s="31"/>
     </row>
-    <row r="208" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>117.4</v>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A208" s="123" t="s">
+        <v>96</v>
+      </c>
+      <c r="B208" s="122"/>
+      <c r="C208" s="122"/>
+      <c r="D208" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E208" s="30"/>
       <c r="F208" s="32"/>
       <c r="G208" s="31"/>
       <c r="H208" s="31"/>
       <c r="I208" s="31"/>
     </row>
-    <row r="209" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>155.6</v>
+    <row r="209" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A209" s="120" t="s">
+        <v>317</v>
+      </c>
+      <c r="B209" s="126">
+        <v>720942</v>
+      </c>
+      <c r="C209" s="126">
+        <v>792038</v>
+      </c>
+      <c r="D209" s="124">
+        <v>91</v>
       </c>
       <c r="E209" s="30"/>
       <c r="F209" s="32"/>
       <c r="G209" s="30"/>
       <c r="H209" s="30"/>
       <c r="I209" s="30"/>
     </row>
-    <row r="210" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>93.7</v>
+    <row r="210" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A210" s="120" t="s">
+        <v>437</v>
+      </c>
+      <c r="B210" s="126">
+        <v>101709</v>
+      </c>
+      <c r="C210" s="126">
+        <v>96014</v>
+      </c>
+      <c r="D210" s="124">
+        <v>105.9</v>
       </c>
       <c r="E210" s="30"/>
       <c r="F210" s="32"/>
       <c r="G210" s="31"/>
       <c r="H210" s="31"/>
       <c r="I210" s="31"/>
     </row>
-    <row r="211" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>97.4</v>
+    <row r="211" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A211" s="120" t="s">
+        <v>318</v>
+      </c>
+      <c r="B211" s="126">
+        <v>227203063</v>
+      </c>
+      <c r="C211" s="126">
+        <v>193551576</v>
+      </c>
+      <c r="D211" s="124">
+        <v>117.4</v>
       </c>
       <c r="E211" s="31"/>
       <c r="F211" s="31"/>
       <c r="G211" s="31"/>
       <c r="H211" s="31"/>
       <c r="I211" s="31"/>
     </row>
-    <row r="212" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>160.80000000000001</v>
+    <row r="212" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A212" s="120" t="s">
+        <v>319</v>
+      </c>
+      <c r="B212" s="126">
+        <v>61598039</v>
+      </c>
+      <c r="C212" s="126">
+        <v>39577773</v>
+      </c>
+      <c r="D212" s="124">
+        <v>155.6</v>
       </c>
       <c r="E212" s="32"/>
       <c r="F212" s="32"/>
       <c r="G212" s="31"/>
       <c r="H212" s="31"/>
       <c r="I212" s="31"/>
     </row>
     <row r="213" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A213" s="124" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A213" s="120" t="s">
+        <v>320</v>
+      </c>
+      <c r="B213" s="126">
+        <v>23633816</v>
+      </c>
+      <c r="C213" s="126">
+        <v>25232190</v>
+      </c>
+      <c r="D213" s="124">
+        <v>93.7</v>
       </c>
       <c r="E213" s="32"/>
       <c r="F213" s="32"/>
       <c r="G213" s="31"/>
       <c r="H213" s="31"/>
       <c r="I213" s="31"/>
     </row>
     <row r="214" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A214" s="121" t="s">
-[...9 lines deleted...]
-        <v>104.1</v>
+      <c r="A214" s="120" t="s">
+        <v>321</v>
+      </c>
+      <c r="B214" s="126">
+        <v>62570948</v>
+      </c>
+      <c r="C214" s="126">
+        <v>64260775</v>
+      </c>
+      <c r="D214" s="124">
+        <v>97.4</v>
       </c>
       <c r="E214" s="32"/>
       <c r="F214" s="32"/>
       <c r="G214" s="31"/>
       <c r="H214" s="31"/>
       <c r="I214" s="31"/>
     </row>
-    <row r="215" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>102.5</v>
+    <row r="215" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A215" s="120" t="s">
+        <v>322</v>
+      </c>
+      <c r="B215" s="126">
+        <v>15043532</v>
+      </c>
+      <c r="C215" s="126">
+        <v>9355506</v>
+      </c>
+      <c r="D215" s="124">
+        <v>160.80000000000001</v>
       </c>
       <c r="E215" s="32"/>
       <c r="F215" s="32"/>
       <c r="G215" s="31"/>
       <c r="H215" s="31"/>
       <c r="I215" s="31"/>
     </row>
-    <row r="216" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>106.7</v>
+    <row r="216" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A216" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="B216" s="122"/>
+      <c r="C216" s="122"/>
+      <c r="D216" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E216" s="32"/>
       <c r="F216" s="32"/>
       <c r="G216" s="31"/>
       <c r="H216" s="31"/>
       <c r="I216" s="31"/>
     </row>
-    <row r="217" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>110.6</v>
+    <row r="217" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A217" s="120" t="s">
+        <v>323</v>
+      </c>
+      <c r="B217" s="124">
+        <v>504591</v>
+      </c>
+      <c r="C217" s="124">
+        <v>484641.6</v>
+      </c>
+      <c r="D217" s="124">
+        <v>104.1</v>
       </c>
       <c r="E217" s="32"/>
       <c r="F217" s="32"/>
       <c r="G217" s="31"/>
       <c r="H217" s="31"/>
       <c r="I217" s="31"/>
     </row>
     <row r="218" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A218" s="121" t="s">
-[...9 lines deleted...]
-        <v>110.9</v>
+      <c r="A218" s="120" t="s">
+        <v>324</v>
+      </c>
+      <c r="B218" s="126">
+        <v>262340</v>
+      </c>
+      <c r="C218" s="126">
+        <v>256055</v>
+      </c>
+      <c r="D218" s="124">
+        <v>102.5</v>
       </c>
       <c r="E218" s="32"/>
       <c r="F218" s="32"/>
       <c r="G218" s="31"/>
       <c r="H218" s="31"/>
       <c r="I218" s="31"/>
     </row>
-    <row r="219" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>118.9</v>
+    <row r="219" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A219" s="120" t="s">
+        <v>325</v>
+      </c>
+      <c r="B219" s="124">
+        <v>1463.7</v>
+      </c>
+      <c r="C219" s="124">
+        <v>1371.9</v>
+      </c>
+      <c r="D219" s="124">
+        <v>106.7</v>
       </c>
       <c r="E219" s="32"/>
       <c r="F219" s="32"/>
       <c r="G219" s="31"/>
       <c r="H219" s="31"/>
       <c r="I219" s="31"/>
     </row>
-    <row r="220" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>106.5</v>
+    <row r="220" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A220" s="125" t="s">
+        <v>326</v>
+      </c>
+      <c r="B220" s="124">
+        <v>331.8</v>
+      </c>
+      <c r="C220" s="124">
+        <v>299.89999999999998</v>
+      </c>
+      <c r="D220" s="124">
+        <v>110.6</v>
       </c>
       <c r="E220" s="32"/>
       <c r="F220" s="32"/>
       <c r="G220" s="31"/>
       <c r="H220" s="31"/>
       <c r="I220" s="31"/>
     </row>
     <row r="221" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A221" s="121" t="s">
-[...9 lines deleted...]
-        <v>122.1</v>
+      <c r="A221" s="120" t="s">
+        <v>327</v>
+      </c>
+      <c r="B221" s="124">
+        <v>9396.7000000000007</v>
+      </c>
+      <c r="C221" s="124">
+        <v>8471.4</v>
+      </c>
+      <c r="D221" s="124">
+        <v>110.9</v>
       </c>
       <c r="E221" s="30"/>
       <c r="F221" s="30"/>
       <c r="G221" s="30"/>
       <c r="H221" s="30"/>
       <c r="I221" s="30"/>
     </row>
-    <row r="222" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>119.6</v>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A222" s="120" t="s">
+        <v>328</v>
+      </c>
+      <c r="B222" s="124">
+        <v>14591.4</v>
+      </c>
+      <c r="C222" s="124">
+        <v>12271.5</v>
+      </c>
+      <c r="D222" s="124">
+        <v>118.9</v>
       </c>
       <c r="E222" s="32"/>
       <c r="F222" s="32"/>
       <c r="G222" s="31"/>
       <c r="H222" s="31"/>
       <c r="I222" s="31"/>
     </row>
-    <row r="223" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>121.1</v>
+    <row r="223" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A223" s="120" t="s">
+        <v>329</v>
+      </c>
+      <c r="B223" s="126">
+        <v>1034301</v>
+      </c>
+      <c r="C223" s="126">
+        <v>970853</v>
+      </c>
+      <c r="D223" s="124">
+        <v>106.5</v>
       </c>
       <c r="E223" s="32"/>
       <c r="F223" s="32"/>
       <c r="G223" s="31"/>
       <c r="H223" s="31"/>
       <c r="I223" s="31"/>
     </row>
     <row r="224" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A224" s="126" t="s">
-[...9 lines deleted...]
-        <v>120.8</v>
+      <c r="A224" s="120" t="s">
+        <v>330</v>
+      </c>
+      <c r="B224" s="124">
+        <v>206.9</v>
+      </c>
+      <c r="C224" s="124">
+        <v>169.4</v>
+      </c>
+      <c r="D224" s="124">
+        <v>122.1</v>
       </c>
       <c r="E224" s="30"/>
       <c r="F224" s="30"/>
       <c r="G224" s="30"/>
       <c r="H224" s="30"/>
       <c r="I224" s="30"/>
     </row>
-    <row r="225" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>123.5</v>
+    <row r="225" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A225" s="120" t="s">
+        <v>331</v>
+      </c>
+      <c r="B225" s="126">
+        <v>10528898</v>
+      </c>
+      <c r="C225" s="126">
+        <v>8800167</v>
+      </c>
+      <c r="D225" s="124">
+        <v>119.6</v>
       </c>
       <c r="E225" s="32"/>
       <c r="F225" s="32"/>
       <c r="G225" s="31"/>
       <c r="H225" s="31"/>
       <c r="I225" s="31"/>
     </row>
-    <row r="226" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>106.4</v>
+    <row r="226" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A226" s="120" t="s">
+        <v>332</v>
+      </c>
+      <c r="B226" s="126">
+        <v>7279192</v>
+      </c>
+      <c r="C226" s="126">
+        <v>6011820</v>
+      </c>
+      <c r="D226" s="124">
+        <v>121.1</v>
       </c>
       <c r="E226" s="32"/>
       <c r="F226" s="32"/>
       <c r="G226" s="31"/>
       <c r="H226" s="31"/>
       <c r="I226" s="31"/>
     </row>
     <row r="227" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A227" s="121" t="s">
-[...9 lines deleted...]
-        <v>103.6</v>
+      <c r="A227" s="125" t="s">
+        <v>333</v>
+      </c>
+      <c r="B227" s="126">
+        <v>763072</v>
+      </c>
+      <c r="C227" s="126">
+        <v>631533</v>
+      </c>
+      <c r="D227" s="124">
+        <v>120.8</v>
       </c>
       <c r="E227" s="32"/>
       <c r="F227" s="32"/>
       <c r="G227" s="31"/>
       <c r="H227" s="31"/>
       <c r="I227" s="31"/>
     </row>
-    <row r="228" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>114</v>
+    <row r="228" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A228" s="125" t="s">
+        <v>334</v>
+      </c>
+      <c r="B228" s="126">
+        <v>2701534</v>
+      </c>
+      <c r="C228" s="126">
+        <v>2187185</v>
+      </c>
+      <c r="D228" s="124">
+        <v>123.5</v>
       </c>
       <c r="E228" s="32"/>
       <c r="F228" s="32"/>
       <c r="G228" s="31"/>
       <c r="H228" s="31"/>
       <c r="I228" s="31"/>
     </row>
-    <row r="229" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>114.4</v>
+    <row r="229" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A229" s="120" t="s">
+        <v>335</v>
+      </c>
+      <c r="B229" s="126">
+        <v>1240390</v>
+      </c>
+      <c r="C229" s="126">
+        <v>1165468</v>
+      </c>
+      <c r="D229" s="124">
+        <v>106.4</v>
       </c>
       <c r="E229" s="32"/>
       <c r="F229" s="32"/>
       <c r="G229" s="31"/>
       <c r="H229" s="31"/>
       <c r="I229" s="31"/>
     </row>
-    <row r="230" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>103.8</v>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A230" s="120" t="s">
+        <v>336</v>
+      </c>
+      <c r="B230" s="126">
+        <v>37132521</v>
+      </c>
+      <c r="C230" s="126">
+        <v>35843824</v>
+      </c>
+      <c r="D230" s="124">
+        <v>103.6</v>
       </c>
       <c r="E230" s="32"/>
       <c r="F230" s="32"/>
       <c r="G230" s="31"/>
       <c r="H230" s="31"/>
       <c r="I230" s="31"/>
     </row>
-    <row r="231" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>94.4</v>
+    <row r="231" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A231" s="120" t="s">
+        <v>337</v>
+      </c>
+      <c r="B231" s="126">
+        <v>26002751</v>
+      </c>
+      <c r="C231" s="126">
+        <v>22802264</v>
+      </c>
+      <c r="D231" s="124">
+        <v>114</v>
       </c>
       <c r="E231" s="32"/>
       <c r="F231" s="32"/>
       <c r="G231" s="31"/>
       <c r="H231" s="31"/>
       <c r="I231" s="31"/>
     </row>
     <row r="232" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A232" s="124" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A232" s="120" t="s">
+        <v>338</v>
+      </c>
+      <c r="B232" s="126">
+        <v>1711906</v>
+      </c>
+      <c r="C232" s="126">
+        <v>1497003</v>
+      </c>
+      <c r="D232" s="124">
+        <v>114.4</v>
       </c>
       <c r="E232" s="30"/>
       <c r="F232" s="30"/>
       <c r="G232" s="30"/>
       <c r="H232" s="30"/>
       <c r="I232" s="30"/>
     </row>
-    <row r="233" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>105.1</v>
+    <row r="233" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A233" s="120" t="s">
+        <v>339</v>
+      </c>
+      <c r="B233" s="126">
+        <v>1236522</v>
+      </c>
+      <c r="C233" s="126">
+        <v>1191106</v>
+      </c>
+      <c r="D233" s="124">
+        <v>103.8</v>
       </c>
       <c r="E233" s="31"/>
       <c r="F233" s="31"/>
       <c r="G233" s="31"/>
       <c r="H233" s="31"/>
       <c r="I233" s="31"/>
     </row>
-    <row r="234" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>100.5</v>
+    <row r="234" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A234" s="120" t="s">
+        <v>340</v>
+      </c>
+      <c r="B234" s="126">
+        <v>104660</v>
+      </c>
+      <c r="C234" s="126">
+        <v>110911</v>
+      </c>
+      <c r="D234" s="124">
+        <v>94.4</v>
       </c>
       <c r="E234" s="32"/>
       <c r="F234" s="32"/>
       <c r="G234" s="31"/>
       <c r="H234" s="31"/>
       <c r="I234" s="31"/>
     </row>
     <row r="235" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A235" s="126" t="s">
-[...9 lines deleted...]
-        <v>104.8</v>
+      <c r="A235" s="123" t="s">
+        <v>98</v>
+      </c>
+      <c r="B235" s="122"/>
+      <c r="C235" s="122"/>
+      <c r="D235" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E235" s="31"/>
       <c r="F235" s="31"/>
       <c r="G235" s="31"/>
       <c r="H235" s="31"/>
       <c r="I235" s="31"/>
     </row>
-    <row r="236" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>71</v>
+    <row r="236" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A236" s="120" t="s">
+        <v>341</v>
+      </c>
+      <c r="B236" s="126">
+        <v>3523017</v>
+      </c>
+      <c r="C236" s="126">
+        <v>3351409</v>
+      </c>
+      <c r="D236" s="124">
+        <v>105.1</v>
       </c>
       <c r="E236" s="31"/>
       <c r="F236" s="31"/>
       <c r="G236" s="31"/>
       <c r="H236" s="31"/>
       <c r="I236" s="31"/>
     </row>
     <row r="237" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A237" s="126" t="s">
-[...9 lines deleted...]
-        <v>83.6</v>
+      <c r="A237" s="120" t="s">
+        <v>342</v>
+      </c>
+      <c r="B237" s="126">
+        <v>2303722</v>
+      </c>
+      <c r="C237" s="126">
+        <v>2292848</v>
+      </c>
+      <c r="D237" s="124">
+        <v>100.5</v>
       </c>
       <c r="E237" s="31"/>
       <c r="F237" s="31"/>
       <c r="G237" s="31"/>
       <c r="H237" s="31"/>
       <c r="I237" s="31"/>
     </row>
     <row r="238" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A238" s="121" t="s">
-[...9 lines deleted...]
-        <v>104.3</v>
+      <c r="A238" s="125" t="s">
+        <v>343</v>
+      </c>
+      <c r="B238" s="126">
+        <v>1945573</v>
+      </c>
+      <c r="C238" s="126">
+        <v>1856504</v>
+      </c>
+      <c r="D238" s="124">
+        <v>104.8</v>
       </c>
       <c r="E238" s="31"/>
       <c r="F238" s="31"/>
       <c r="G238" s="31"/>
       <c r="H238" s="31"/>
       <c r="I238" s="31"/>
     </row>
-    <row r="239" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>104.4</v>
+    <row r="239" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A239" s="125" t="s">
+        <v>344</v>
+      </c>
+      <c r="B239" s="126">
+        <v>102416</v>
+      </c>
+      <c r="C239" s="126">
+        <v>144215</v>
+      </c>
+      <c r="D239" s="124">
+        <v>71</v>
       </c>
       <c r="E239" s="32"/>
       <c r="F239" s="32"/>
       <c r="G239" s="31"/>
       <c r="H239" s="31"/>
       <c r="I239" s="31"/>
     </row>
     <row r="240" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A240" s="128" t="s">
-[...9 lines deleted...]
-        <v>87.7</v>
+      <c r="A240" s="125" t="s">
+        <v>345</v>
+      </c>
+      <c r="B240" s="126">
+        <v>99126</v>
+      </c>
+      <c r="C240" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="D240" s="124">
+        <v>83.6</v>
       </c>
       <c r="E240" s="31"/>
       <c r="F240" s="31"/>
       <c r="G240" s="31"/>
       <c r="H240" s="31"/>
       <c r="I240" s="31"/>
     </row>
-    <row r="241" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>95.6</v>
+    <row r="241" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A241" s="120" t="s">
+        <v>346</v>
+      </c>
+      <c r="B241" s="126">
+        <v>4292105</v>
+      </c>
+      <c r="C241" s="126">
+        <v>4113462</v>
+      </c>
+      <c r="D241" s="124">
+        <v>104.3</v>
       </c>
       <c r="E241" s="32"/>
       <c r="F241" s="32"/>
       <c r="G241" s="31"/>
       <c r="H241" s="31"/>
       <c r="I241" s="31"/>
     </row>
-    <row r="242" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>106.9</v>
+    <row r="242" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A242" s="125" t="s">
+        <v>347</v>
+      </c>
+      <c r="B242" s="126">
+        <v>4287581</v>
+      </c>
+      <c r="C242" s="126">
+        <v>4107645</v>
+      </c>
+      <c r="D242" s="124">
+        <v>104.4</v>
       </c>
       <c r="E242" s="32"/>
       <c r="F242" s="32"/>
       <c r="G242" s="31"/>
       <c r="H242" s="31"/>
       <c r="I242" s="31"/>
     </row>
     <row r="243" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A243" s="126" t="s">
-[...9 lines deleted...]
-        <v>123.7</v>
+      <c r="A243" s="127" t="s">
+        <v>348</v>
+      </c>
+      <c r="B243" s="126">
+        <v>3437</v>
+      </c>
+      <c r="C243" s="126">
+        <v>3919</v>
+      </c>
+      <c r="D243" s="124">
+        <v>87.7</v>
       </c>
       <c r="E243" s="32"/>
       <c r="F243" s="32"/>
       <c r="G243" s="31"/>
       <c r="H243" s="31"/>
       <c r="I243" s="31"/>
     </row>
-    <row r="244" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>97.8</v>
+    <row r="244" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A244" s="125" t="s">
+        <v>349</v>
+      </c>
+      <c r="B244" s="126">
+        <v>3427</v>
+      </c>
+      <c r="C244" s="126">
+        <v>3583</v>
+      </c>
+      <c r="D244" s="124">
+        <v>95.6</v>
       </c>
       <c r="E244" s="32"/>
       <c r="F244" s="32"/>
       <c r="G244" s="31"/>
       <c r="H244" s="31"/>
       <c r="I244" s="31"/>
     </row>
-    <row r="245" spans="1:9" ht="67.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>101.3</v>
+    <row r="245" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A245" s="120" t="s">
+        <v>350</v>
+      </c>
+      <c r="B245" s="126">
+        <v>2901508</v>
+      </c>
+      <c r="C245" s="126">
+        <v>2714253</v>
+      </c>
+      <c r="D245" s="124">
+        <v>106.9</v>
       </c>
       <c r="E245" s="32"/>
       <c r="F245" s="32"/>
       <c r="G245" s="31"/>
       <c r="H245" s="31"/>
       <c r="I245" s="31"/>
     </row>
-    <row r="246" spans="1:9" ht="67.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>137</v>
+    <row r="246" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A246" s="125" t="s">
+        <v>351</v>
+      </c>
+      <c r="B246" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C246" s="126">
+        <v>523361</v>
+      </c>
+      <c r="D246" s="124">
+        <v>123.7</v>
       </c>
       <c r="E246" s="32"/>
       <c r="F246" s="32"/>
       <c r="G246" s="31"/>
       <c r="H246" s="31"/>
       <c r="I246" s="31"/>
     </row>
     <row r="247" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A247" s="121" t="s">
-[...9 lines deleted...]
-        <v>103.4</v>
+      <c r="A247" s="125" t="s">
+        <v>352</v>
+      </c>
+      <c r="B247" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C247" s="126">
+        <v>29245</v>
+      </c>
+      <c r="D247" s="124">
+        <v>97.8</v>
       </c>
       <c r="E247" s="32"/>
       <c r="F247" s="32"/>
       <c r="G247" s="31"/>
       <c r="H247" s="31"/>
       <c r="I247" s="31"/>
     </row>
-    <row r="248" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>101.8</v>
+    <row r="248" spans="1:9" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A248" s="120" t="s">
+        <v>353</v>
+      </c>
+      <c r="B248" s="126">
+        <v>913246</v>
+      </c>
+      <c r="C248" s="126">
+        <v>901866</v>
+      </c>
+      <c r="D248" s="124">
+        <v>101.3</v>
       </c>
       <c r="E248" s="32"/>
       <c r="F248" s="32"/>
       <c r="G248" s="31"/>
       <c r="H248" s="31"/>
       <c r="I248" s="31"/>
     </row>
-    <row r="249" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>91</v>
+    <row r="249" spans="1:9" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A249" s="120" t="s">
+        <v>354</v>
+      </c>
+      <c r="B249" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="C249" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="D249" s="122" t="s">
+        <v>136</v>
       </c>
       <c r="E249" s="32"/>
       <c r="F249" s="32"/>
       <c r="G249" s="31"/>
       <c r="H249" s="31"/>
       <c r="I249" s="31"/>
     </row>
     <row r="250" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A250" s="121" t="s">
-[...9 lines deleted...]
-        <v>213.6</v>
+      <c r="A250" s="120" t="s">
+        <v>355</v>
+      </c>
+      <c r="B250" s="126">
+        <v>280041</v>
+      </c>
+      <c r="C250" s="126">
+        <v>270743</v>
+      </c>
+      <c r="D250" s="124">
+        <v>103.4</v>
       </c>
       <c r="E250" s="32"/>
       <c r="F250" s="32"/>
       <c r="G250" s="31"/>
       <c r="H250" s="31"/>
       <c r="I250" s="31"/>
     </row>
-    <row r="251" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>89.8</v>
+    <row r="251" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A251" s="120" t="s">
+        <v>356</v>
+      </c>
+      <c r="B251" s="126">
+        <v>93272</v>
+      </c>
+      <c r="C251" s="126">
+        <v>91658</v>
+      </c>
+      <c r="D251" s="124">
+        <v>101.8</v>
       </c>
       <c r="E251" s="30"/>
       <c r="F251" s="30"/>
       <c r="G251" s="30"/>
       <c r="H251" s="30"/>
       <c r="I251" s="30"/>
     </row>
-    <row r="252" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>89.6</v>
+    <row r="252" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A252" s="120" t="s">
+        <v>357</v>
+      </c>
+      <c r="B252" s="126">
+        <v>140888</v>
+      </c>
+      <c r="C252" s="126">
+        <v>154820</v>
+      </c>
+      <c r="D252" s="124">
+        <v>91</v>
       </c>
       <c r="E252" s="32"/>
       <c r="F252" s="32"/>
       <c r="G252" s="31"/>
       <c r="H252" s="31"/>
       <c r="I252" s="31"/>
     </row>
     <row r="253" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A253" s="121" t="s">
-[...9 lines deleted...]
-        <v>96.1</v>
+      <c r="A253" s="120" t="s">
+        <v>358</v>
+      </c>
+      <c r="B253" s="126">
+        <v>85667</v>
+      </c>
+      <c r="C253" s="126">
+        <v>40109</v>
+      </c>
+      <c r="D253" s="124">
+        <v>213.6</v>
       </c>
       <c r="E253" s="32"/>
       <c r="F253" s="32"/>
       <c r="G253" s="31"/>
       <c r="H253" s="31"/>
       <c r="I253" s="31"/>
     </row>
-    <row r="254" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>98.9</v>
+    <row r="254" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A254" s="120" t="s">
+        <v>359</v>
+      </c>
+      <c r="B254" s="126">
+        <v>634371</v>
+      </c>
+      <c r="C254" s="126">
+        <v>706635</v>
+      </c>
+      <c r="D254" s="124">
+        <v>89.8</v>
       </c>
       <c r="E254" s="32"/>
       <c r="F254" s="32"/>
       <c r="G254" s="31"/>
       <c r="H254" s="31"/>
       <c r="I254" s="31"/>
     </row>
-    <row r="255" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>98.9</v>
+    <row r="255" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A255" s="125" t="s">
+        <v>360</v>
+      </c>
+      <c r="B255" s="126">
+        <v>625258</v>
+      </c>
+      <c r="C255" s="126">
+        <v>697476</v>
+      </c>
+      <c r="D255" s="124">
+        <v>89.6</v>
       </c>
       <c r="E255" s="32"/>
       <c r="F255" s="32"/>
       <c r="G255" s="31"/>
       <c r="H255" s="31"/>
       <c r="I255" s="31"/>
     </row>
     <row r="256" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A256" s="121" t="s">
-[...9 lines deleted...]
-        <v>99.7</v>
+      <c r="A256" s="120" t="s">
+        <v>361</v>
+      </c>
+      <c r="B256" s="126">
+        <v>125220</v>
+      </c>
+      <c r="C256" s="126">
+        <v>130338</v>
+      </c>
+      <c r="D256" s="124">
+        <v>96.1</v>
       </c>
       <c r="E256" s="30"/>
       <c r="F256" s="32"/>
       <c r="G256" s="31"/>
       <c r="H256" s="31"/>
       <c r="I256" s="31"/>
     </row>
-    <row r="257" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>98</v>
+    <row r="257" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A257" s="125" t="s">
+        <v>362</v>
+      </c>
+      <c r="B257" s="126">
+        <v>71237</v>
+      </c>
+      <c r="C257" s="126">
+        <v>72056</v>
+      </c>
+      <c r="D257" s="124">
+        <v>98.9</v>
       </c>
       <c r="E257" s="32"/>
       <c r="F257" s="32"/>
       <c r="G257" s="31"/>
       <c r="H257" s="31"/>
       <c r="I257" s="31"/>
     </row>
-    <row r="258" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>70.400000000000006</v>
+    <row r="258" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A258" s="120" t="s">
+        <v>363</v>
+      </c>
+      <c r="B258" s="126">
+        <v>1787417</v>
+      </c>
+      <c r="C258" s="126">
+        <v>1807744</v>
+      </c>
+      <c r="D258" s="124">
+        <v>98.9</v>
       </c>
       <c r="E258" s="32"/>
       <c r="F258" s="32"/>
       <c r="G258" s="31"/>
       <c r="H258" s="31"/>
       <c r="I258" s="31"/>
     </row>
-    <row r="259" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>93.4</v>
+    <row r="259" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A259" s="120" t="s">
+        <v>364</v>
+      </c>
+      <c r="B259" s="126">
+        <v>263643</v>
+      </c>
+      <c r="C259" s="126">
+        <v>264507</v>
+      </c>
+      <c r="D259" s="124">
+        <v>99.7</v>
       </c>
       <c r="E259" s="32"/>
       <c r="F259" s="32"/>
       <c r="G259" s="31"/>
       <c r="H259" s="31"/>
       <c r="I259" s="31"/>
     </row>
     <row r="260" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A260" s="121" t="s">
-[...9 lines deleted...]
-        <v>101.7</v>
+      <c r="A260" s="120" t="s">
+        <v>365</v>
+      </c>
+      <c r="B260" s="126">
+        <v>1500000</v>
+      </c>
+      <c r="C260" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="D260" s="124">
+        <v>98</v>
       </c>
       <c r="E260" s="32"/>
       <c r="F260" s="32"/>
       <c r="G260" s="31"/>
       <c r="H260" s="31"/>
       <c r="I260" s="31"/>
     </row>
-    <row r="261" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>68.5</v>
+    <row r="261" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A261" s="120" t="s">
+        <v>366</v>
+      </c>
+      <c r="B261" s="126">
+        <v>78672</v>
+      </c>
+      <c r="C261" s="126">
+        <v>111726</v>
+      </c>
+      <c r="D261" s="124">
+        <v>70.400000000000006</v>
       </c>
       <c r="E261" s="32"/>
       <c r="F261" s="32"/>
       <c r="G261" s="31"/>
       <c r="H261" s="31"/>
       <c r="I261" s="31"/>
     </row>
     <row r="262" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A262" s="121" t="s">
-[...9 lines deleted...]
-        <v>32.6</v>
+      <c r="A262" s="120" t="s">
+        <v>438</v>
+      </c>
+      <c r="B262" s="126">
+        <v>259638</v>
+      </c>
+      <c r="C262" s="126">
+        <v>277851</v>
+      </c>
+      <c r="D262" s="124">
+        <v>93.4</v>
       </c>
       <c r="E262" s="32"/>
       <c r="F262" s="32"/>
       <c r="G262" s="31"/>
       <c r="H262" s="31"/>
       <c r="I262" s="31"/>
     </row>
-    <row r="263" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>92.9</v>
+    <row r="263" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A263" s="120" t="s">
+        <v>367</v>
+      </c>
+      <c r="B263" s="126">
+        <v>471791</v>
+      </c>
+      <c r="C263" s="126">
+        <v>463938</v>
+      </c>
+      <c r="D263" s="124">
+        <v>101.7</v>
       </c>
       <c r="E263" s="32"/>
       <c r="F263" s="32"/>
       <c r="G263" s="31"/>
       <c r="H263" s="31"/>
       <c r="I263" s="31"/>
     </row>
-    <row r="264" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>80.400000000000006</v>
+    <row r="264" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A264" s="120" t="s">
+        <v>368</v>
+      </c>
+      <c r="B264" s="126">
+        <v>27267</v>
+      </c>
+      <c r="C264" s="126">
+        <v>39832</v>
+      </c>
+      <c r="D264" s="124">
+        <v>68.5</v>
       </c>
       <c r="E264" s="32"/>
       <c r="F264" s="32"/>
       <c r="G264" s="31"/>
       <c r="H264" s="31"/>
       <c r="I264" s="31"/>
     </row>
-    <row r="265" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="265" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A265" s="120" t="s">
+        <v>369</v>
+      </c>
+      <c r="B265" s="126">
+        <v>14675</v>
+      </c>
+      <c r="C265" s="126">
+        <v>45049</v>
+      </c>
+      <c r="D265" s="124">
+        <v>32.6</v>
       </c>
       <c r="E265" s="32"/>
       <c r="F265" s="32"/>
       <c r="G265" s="31"/>
       <c r="H265" s="31"/>
       <c r="I265" s="31"/>
     </row>
-    <row r="266" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>112.3</v>
+    <row r="266" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A266" s="120" t="s">
+        <v>370</v>
+      </c>
+      <c r="B266" s="126">
+        <v>29819</v>
+      </c>
+      <c r="C266" s="126">
+        <v>32114</v>
+      </c>
+      <c r="D266" s="124">
+        <v>92.9</v>
       </c>
       <c r="E266" s="32"/>
       <c r="F266" s="32"/>
       <c r="G266" s="31"/>
       <c r="H266" s="31"/>
       <c r="I266" s="31"/>
     </row>
     <row r="267" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A267" s="121" t="s">
-[...9 lines deleted...]
-        <v>181</v>
+      <c r="A267" s="120" t="s">
+        <v>371</v>
+      </c>
+      <c r="B267" s="126">
+        <v>1652</v>
+      </c>
+      <c r="C267" s="126">
+        <v>2054</v>
+      </c>
+      <c r="D267" s="124">
+        <v>80.400000000000006</v>
       </c>
       <c r="E267" s="32"/>
       <c r="F267" s="32"/>
       <c r="G267" s="31"/>
       <c r="H267" s="31"/>
       <c r="I267" s="31"/>
     </row>
-    <row r="268" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>109.4</v>
+    <row r="268" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A268" s="123" t="s">
+        <v>99</v>
+      </c>
+      <c r="B268" s="122"/>
+      <c r="C268" s="122"/>
+      <c r="D268" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E268" s="32"/>
       <c r="F268" s="32"/>
       <c r="G268" s="31"/>
       <c r="H268" s="31"/>
       <c r="I268" s="31"/>
     </row>
     <row r="269" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A269" s="121" t="s">
-[...9 lines deleted...]
-        <v>101.7</v>
+      <c r="A269" s="120" t="s">
+        <v>372</v>
+      </c>
+      <c r="B269" s="126">
+        <v>95838</v>
+      </c>
+      <c r="C269" s="126">
+        <v>85328</v>
+      </c>
+      <c r="D269" s="124">
+        <v>112.3</v>
       </c>
       <c r="E269" s="32"/>
       <c r="F269" s="32"/>
       <c r="G269" s="31"/>
       <c r="H269" s="31"/>
       <c r="I269" s="31"/>
     </row>
-    <row r="270" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>102</v>
+    <row r="270" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A270" s="120" t="s">
+        <v>373</v>
+      </c>
+      <c r="B270" s="126">
+        <v>4645</v>
+      </c>
+      <c r="C270" s="126">
+        <v>2567</v>
+      </c>
+      <c r="D270" s="124">
+        <v>181</v>
       </c>
       <c r="E270" s="32"/>
       <c r="F270" s="32"/>
       <c r="G270" s="31"/>
       <c r="H270" s="31"/>
       <c r="I270" s="31"/>
     </row>
-    <row r="271" spans="1:9" ht="78.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>39.6</v>
+    <row r="271" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A271" s="120" t="s">
+        <v>374</v>
+      </c>
+      <c r="B271" s="126">
+        <v>20368</v>
+      </c>
+      <c r="C271" s="126">
+        <v>18617</v>
+      </c>
+      <c r="D271" s="124">
+        <v>109.4</v>
       </c>
       <c r="E271" s="32"/>
       <c r="F271" s="32"/>
       <c r="G271" s="31"/>
       <c r="H271" s="31"/>
       <c r="I271" s="31"/>
     </row>
-    <row r="272" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>142.80000000000001</v>
+    <row r="272" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A272" s="120" t="s">
+        <v>375</v>
+      </c>
+      <c r="B272" s="126">
+        <v>3240</v>
+      </c>
+      <c r="C272" s="126">
+        <v>3185</v>
+      </c>
+      <c r="D272" s="124">
+        <v>101.7</v>
       </c>
       <c r="E272" s="32"/>
       <c r="F272" s="32"/>
       <c r="G272" s="31"/>
       <c r="H272" s="31"/>
       <c r="I272" s="31"/>
     </row>
     <row r="273" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A273" s="121" t="s">
-[...9 lines deleted...]
-        <v>142.30000000000001</v>
+      <c r="A273" s="125" t="s">
+        <v>376</v>
+      </c>
+      <c r="B273" s="126">
+        <v>1345</v>
+      </c>
+      <c r="C273" s="126">
+        <v>1318</v>
+      </c>
+      <c r="D273" s="124">
+        <v>102</v>
       </c>
       <c r="E273" s="32"/>
       <c r="F273" s="32"/>
       <c r="G273" s="31"/>
       <c r="H273" s="31"/>
       <c r="I273" s="31"/>
     </row>
-    <row r="274" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>117.8</v>
+    <row r="274" spans="1:9" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A274" s="120" t="s">
+        <v>377</v>
+      </c>
+      <c r="B274" s="126">
+        <v>152942</v>
+      </c>
+      <c r="C274" s="126">
+        <v>386348</v>
+      </c>
+      <c r="D274" s="124">
+        <v>39.6</v>
       </c>
       <c r="E274" s="32"/>
       <c r="F274" s="32"/>
       <c r="G274" s="31"/>
       <c r="H274" s="31"/>
       <c r="I274" s="31"/>
     </row>
-    <row r="275" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="275" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A275" s="120" t="s">
+        <v>378</v>
+      </c>
+      <c r="B275" s="124">
+        <v>4191251.7</v>
+      </c>
+      <c r="C275" s="124">
+        <v>2936046.2</v>
+      </c>
+      <c r="D275" s="124">
+        <v>142.80000000000001</v>
       </c>
       <c r="E275" s="30"/>
       <c r="F275" s="32"/>
       <c r="G275" s="31"/>
       <c r="H275" s="31"/>
       <c r="I275" s="31"/>
     </row>
-    <row r="276" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>76.400000000000006</v>
+    <row r="276" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A276" s="120" t="s">
+        <v>379</v>
+      </c>
+      <c r="B276" s="124">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="C276" s="124">
+        <v>24.8</v>
+      </c>
+      <c r="D276" s="124">
+        <v>142.30000000000001</v>
       </c>
       <c r="E276" s="32"/>
       <c r="F276" s="32"/>
       <c r="G276" s="31"/>
       <c r="H276" s="31"/>
       <c r="I276" s="31"/>
     </row>
-    <row r="277" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>168.6</v>
+    <row r="277" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A277" s="120" t="s">
+        <v>380</v>
+      </c>
+      <c r="B277" s="126">
+        <v>45432</v>
+      </c>
+      <c r="C277" s="126">
+        <v>38557</v>
+      </c>
+      <c r="D277" s="124">
+        <v>117.8</v>
       </c>
       <c r="E277" s="32"/>
       <c r="F277" s="32"/>
       <c r="G277" s="31"/>
       <c r="H277" s="31"/>
       <c r="I277" s="31"/>
     </row>
     <row r="278" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A278" s="121" t="s">
-[...9 lines deleted...]
-        <v>779.6</v>
+      <c r="A278" s="123" t="s">
+        <v>100</v>
+      </c>
+      <c r="B278" s="122"/>
+      <c r="C278" s="122"/>
+      <c r="D278" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E278" s="32"/>
       <c r="F278" s="32"/>
       <c r="G278" s="31"/>
       <c r="H278" s="31"/>
       <c r="I278" s="31"/>
     </row>
-    <row r="279" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>118.1</v>
+    <row r="279" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A279" s="120" t="s">
+        <v>381</v>
+      </c>
+      <c r="B279" s="126">
+        <v>14462</v>
+      </c>
+      <c r="C279" s="126">
+        <v>18923</v>
+      </c>
+      <c r="D279" s="124">
+        <v>76.400000000000006</v>
       </c>
       <c r="E279" s="32"/>
       <c r="F279" s="32"/>
       <c r="G279" s="31"/>
       <c r="H279" s="31"/>
       <c r="I279" s="31"/>
     </row>
-    <row r="280" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="280" spans="1:9" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A280" s="120" t="s">
+        <v>382</v>
+      </c>
+      <c r="B280" s="126">
+        <v>134446</v>
+      </c>
+      <c r="C280" s="126">
+        <v>79725</v>
+      </c>
+      <c r="D280" s="124">
+        <v>168.6</v>
       </c>
       <c r="E280" s="32"/>
       <c r="F280" s="32"/>
       <c r="G280" s="31"/>
       <c r="H280" s="31"/>
       <c r="I280" s="31"/>
     </row>
-    <row r="281" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>62.7</v>
+    <row r="281" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A281" s="120" t="s">
+        <v>383</v>
+      </c>
+      <c r="B281" s="126">
+        <v>401944</v>
+      </c>
+      <c r="C281" s="126">
+        <v>51556</v>
+      </c>
+      <c r="D281" s="124">
+        <v>779.6</v>
       </c>
       <c r="E281" s="32"/>
       <c r="F281" s="32"/>
       <c r="G281" s="31"/>
       <c r="H281" s="31"/>
       <c r="I281" s="31"/>
     </row>
-    <row r="282" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>142.5</v>
+    <row r="282" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A282" s="120" t="s">
+        <v>384</v>
+      </c>
+      <c r="B282" s="126">
+        <v>450881</v>
+      </c>
+      <c r="C282" s="126">
+        <v>381842</v>
+      </c>
+      <c r="D282" s="124">
+        <v>118.1</v>
       </c>
       <c r="E282" s="32"/>
       <c r="F282" s="32"/>
       <c r="G282" s="31"/>
       <c r="H282" s="31"/>
       <c r="I282" s="31"/>
     </row>
-    <row r="283" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>101.4</v>
+    <row r="283" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A283" s="123" t="s">
+        <v>101</v>
+      </c>
+      <c r="B283" s="122"/>
+      <c r="C283" s="122"/>
+      <c r="D283" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E283" s="30"/>
       <c r="F283" s="30"/>
       <c r="G283" s="30"/>
       <c r="H283" s="30"/>
       <c r="I283" s="30"/>
     </row>
     <row r="284" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A284" s="121" t="s">
-[...9 lines deleted...]
-        <v>209.7</v>
+      <c r="A284" s="120" t="s">
+        <v>385</v>
+      </c>
+      <c r="B284" s="126">
+        <v>25678</v>
+      </c>
+      <c r="C284" s="126">
+        <v>40940</v>
+      </c>
+      <c r="D284" s="124">
+        <v>62.7</v>
       </c>
       <c r="E284" s="32"/>
       <c r="F284" s="32"/>
       <c r="G284" s="31"/>
       <c r="H284" s="31"/>
       <c r="I284" s="31"/>
     </row>
-    <row r="285" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>99.3</v>
+    <row r="285" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A285" s="120" t="s">
+        <v>386</v>
+      </c>
+      <c r="B285" s="126">
+        <v>12540</v>
+      </c>
+      <c r="C285" s="126">
+        <v>8798</v>
+      </c>
+      <c r="D285" s="124">
+        <v>142.5</v>
       </c>
       <c r="E285" s="32"/>
       <c r="F285" s="32"/>
       <c r="G285" s="31"/>
       <c r="H285" s="31"/>
       <c r="I285" s="31"/>
     </row>
-    <row r="286" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>86.6</v>
+    <row r="286" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A286" s="120" t="s">
+        <v>387</v>
+      </c>
+      <c r="B286" s="126">
+        <v>2904890</v>
+      </c>
+      <c r="C286" s="126">
+        <v>2864986</v>
+      </c>
+      <c r="D286" s="124">
+        <v>101.4</v>
       </c>
       <c r="E286" s="32"/>
       <c r="F286" s="32"/>
       <c r="G286" s="31"/>
       <c r="H286" s="31"/>
       <c r="I286" s="31"/>
     </row>
     <row r="287" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A287" s="121" t="s">
-[...9 lines deleted...]
-        <v>86.6</v>
+      <c r="A287" s="120" t="s">
+        <v>388</v>
+      </c>
+      <c r="B287" s="126">
+        <v>16024930</v>
+      </c>
+      <c r="C287" s="126">
+        <v>7643293</v>
+      </c>
+      <c r="D287" s="124">
+        <v>209.7</v>
       </c>
       <c r="E287" s="32"/>
       <c r="F287" s="32"/>
       <c r="G287" s="31"/>
       <c r="H287" s="31"/>
       <c r="I287" s="31"/>
     </row>
     <row r="288" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A288" s="124" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A288" s="120" t="s">
+        <v>389</v>
+      </c>
+      <c r="B288" s="124">
+        <v>1661720.3</v>
+      </c>
+      <c r="C288" s="124">
+        <v>1673155.9</v>
+      </c>
+      <c r="D288" s="124">
+        <v>99.3</v>
       </c>
       <c r="E288" s="32"/>
       <c r="F288" s="32"/>
       <c r="G288" s="31"/>
       <c r="H288" s="31"/>
       <c r="I288" s="31"/>
     </row>
     <row r="289" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A289" s="121" t="s">
-[...9 lines deleted...]
-        <v>83.3</v>
+      <c r="A289" s="120" t="s">
+        <v>390</v>
+      </c>
+      <c r="B289" s="126">
+        <v>716124</v>
+      </c>
+      <c r="C289" s="126">
+        <v>826611</v>
+      </c>
+      <c r="D289" s="124">
+        <v>86.6</v>
       </c>
       <c r="E289" s="32"/>
       <c r="F289" s="32"/>
       <c r="G289" s="31"/>
       <c r="H289" s="31"/>
       <c r="I289" s="31"/>
     </row>
-    <row r="290" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>90.9</v>
+    <row r="290" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A290" s="120" t="s">
+        <v>391</v>
+      </c>
+      <c r="B290" s="126">
+        <v>6876</v>
+      </c>
+      <c r="C290" s="126">
+        <v>7936</v>
+      </c>
+      <c r="D290" s="124">
+        <v>86.6</v>
       </c>
       <c r="E290" s="31"/>
       <c r="F290" s="31"/>
       <c r="G290" s="31"/>
       <c r="H290" s="31"/>
       <c r="I290" s="31"/>
     </row>
     <row r="291" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A291" s="121" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="A291" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="B291" s="122"/>
+      <c r="C291" s="122"/>
+      <c r="D291" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E291" s="31"/>
       <c r="F291" s="31"/>
       <c r="G291" s="31"/>
       <c r="H291" s="31"/>
       <c r="I291" s="31"/>
     </row>
-    <row r="292" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>303.2</v>
+    <row r="292" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A292" s="120" t="s">
+        <v>392</v>
+      </c>
+      <c r="B292" s="126">
+        <v>11541</v>
+      </c>
+      <c r="C292" s="126">
+        <v>13857</v>
+      </c>
+      <c r="D292" s="124">
+        <v>83.3</v>
       </c>
       <c r="E292" s="32"/>
       <c r="F292" s="32"/>
       <c r="G292" s="31"/>
       <c r="H292" s="31"/>
       <c r="I292" s="31"/>
     </row>
     <row r="293" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A293" s="121" t="s">
-[...9 lines deleted...]
-        <v>123.3</v>
+      <c r="A293" s="120" t="s">
+        <v>393</v>
+      </c>
+      <c r="B293" s="126">
+        <v>5401</v>
+      </c>
+      <c r="C293" s="126">
+        <v>5939</v>
+      </c>
+      <c r="D293" s="124">
+        <v>90.9</v>
       </c>
       <c r="E293" s="30"/>
       <c r="F293" s="30"/>
       <c r="G293" s="30"/>
       <c r="H293" s="30"/>
       <c r="I293" s="30"/>
     </row>
-    <row r="294" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>95.1</v>
+    <row r="294" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A294" s="120" t="s">
+        <v>394</v>
+      </c>
+      <c r="B294" s="126">
+        <v>15167</v>
+      </c>
+      <c r="C294" s="126">
+        <v>29152</v>
+      </c>
+      <c r="D294" s="124">
+        <v>52</v>
       </c>
       <c r="E294" s="32"/>
       <c r="F294" s="32"/>
       <c r="G294" s="31"/>
       <c r="H294" s="31"/>
       <c r="I294" s="31"/>
     </row>
-    <row r="295" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>113.7</v>
+    <row r="295" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A295" s="120" t="s">
+        <v>395</v>
+      </c>
+      <c r="B295" s="126">
+        <v>42194</v>
+      </c>
+      <c r="C295" s="126">
+        <v>13914</v>
+      </c>
+      <c r="D295" s="124">
+        <v>303.2</v>
       </c>
       <c r="E295" s="32"/>
       <c r="F295" s="32"/>
       <c r="G295" s="30"/>
       <c r="H295" s="30"/>
       <c r="I295" s="31"/>
     </row>
-    <row r="296" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>139.4</v>
+    <row r="296" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A296" s="120" t="s">
+        <v>396</v>
+      </c>
+      <c r="B296" s="126">
+        <v>7890</v>
+      </c>
+      <c r="C296" s="126">
+        <v>6401</v>
+      </c>
+      <c r="D296" s="124">
+        <v>123.3</v>
       </c>
       <c r="E296" s="32"/>
       <c r="F296" s="32"/>
       <c r="G296" s="31"/>
       <c r="H296" s="31"/>
       <c r="I296" s="31"/>
     </row>
-    <row r="297" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>0.6</v>
+    <row r="297" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A297" s="120" t="s">
+        <v>397</v>
+      </c>
+      <c r="B297" s="126">
+        <v>899</v>
+      </c>
+      <c r="C297" s="126">
+        <v>945</v>
+      </c>
+      <c r="D297" s="124">
+        <v>95.1</v>
       </c>
       <c r="E297" s="32"/>
       <c r="F297" s="32"/>
       <c r="G297" s="31"/>
       <c r="H297" s="31"/>
       <c r="I297" s="31"/>
     </row>
-    <row r="298" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>123</v>
+    <row r="298" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A298" s="120" t="s">
+        <v>398</v>
+      </c>
+      <c r="B298" s="126">
+        <v>1236</v>
+      </c>
+      <c r="C298" s="126">
+        <v>1087</v>
+      </c>
+      <c r="D298" s="124">
+        <v>113.7</v>
       </c>
       <c r="E298" s="30"/>
       <c r="F298" s="30"/>
       <c r="G298" s="30"/>
       <c r="H298" s="30"/>
       <c r="I298" s="30"/>
     </row>
-    <row r="299" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>113</v>
+    <row r="299" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A299" s="120" t="s">
+        <v>399</v>
+      </c>
+      <c r="B299" s="126">
+        <v>8174708</v>
+      </c>
+      <c r="C299" s="126">
+        <v>5862206</v>
+      </c>
+      <c r="D299" s="124">
+        <v>139.4</v>
       </c>
       <c r="E299" s="32"/>
       <c r="F299" s="32"/>
       <c r="G299" s="31"/>
       <c r="H299" s="31"/>
       <c r="I299" s="31"/>
     </row>
-    <row r="300" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>137</v>
+    <row r="300" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A300" s="120" t="s">
+        <v>400</v>
+      </c>
+      <c r="B300" s="126">
+        <v>412</v>
+      </c>
+      <c r="C300" s="126">
+        <v>69702</v>
+      </c>
+      <c r="D300" s="124">
+        <v>0.6</v>
       </c>
       <c r="E300" s="32"/>
       <c r="F300" s="32"/>
       <c r="G300" s="31"/>
       <c r="H300" s="31"/>
       <c r="I300" s="31"/>
     </row>
-    <row r="301" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="301" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+      <c r="A301" s="120" t="s">
+        <v>401</v>
+      </c>
+      <c r="B301" s="126">
+        <v>37787836</v>
+      </c>
+      <c r="C301" s="126">
+        <v>30734170</v>
+      </c>
+      <c r="D301" s="124">
+        <v>123</v>
       </c>
       <c r="E301" s="32"/>
       <c r="F301" s="32"/>
       <c r="G301" s="31"/>
       <c r="H301" s="31"/>
       <c r="I301" s="31"/>
     </row>
     <row r="302" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A302" s="121" t="s">
-[...9 lines deleted...]
-        <v>118.6</v>
+      <c r="A302" s="120" t="s">
+        <v>402</v>
+      </c>
+      <c r="B302" s="126">
+        <v>46066376</v>
+      </c>
+      <c r="C302" s="126">
+        <v>40765549</v>
+      </c>
+      <c r="D302" s="124">
+        <v>113</v>
       </c>
       <c r="E302" s="32"/>
       <c r="F302" s="32"/>
       <c r="G302" s="31"/>
       <c r="H302" s="31"/>
       <c r="I302" s="31"/>
     </row>
-    <row r="303" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>107.7</v>
+    <row r="303" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A303" s="120" t="s">
+        <v>403</v>
+      </c>
+      <c r="B303" s="126">
+        <v>227261</v>
+      </c>
+      <c r="C303" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="D303" s="122" t="s">
+        <v>136</v>
       </c>
       <c r="E303" s="31"/>
       <c r="F303" s="31"/>
       <c r="G303" s="31"/>
       <c r="H303" s="31"/>
       <c r="I303" s="31"/>
     </row>
-    <row r="304" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>110.1</v>
+    <row r="304" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A304" s="123" t="s">
+        <v>103</v>
+      </c>
+      <c r="B304" s="122"/>
+      <c r="C304" s="122"/>
+      <c r="D304" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E304" s="32"/>
       <c r="F304" s="32"/>
       <c r="G304" s="31"/>
       <c r="H304" s="31"/>
       <c r="I304" s="31"/>
     </row>
-    <row r="305" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>137.6</v>
+    <row r="305" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A305" s="120" t="s">
+        <v>404</v>
+      </c>
+      <c r="B305" s="126">
+        <v>158944</v>
+      </c>
+      <c r="C305" s="126">
+        <v>133974</v>
+      </c>
+      <c r="D305" s="124">
+        <v>118.6</v>
       </c>
       <c r="E305" s="32"/>
       <c r="F305" s="32"/>
       <c r="G305" s="31"/>
       <c r="H305" s="31"/>
       <c r="I305" s="31"/>
     </row>
     <row r="306" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A306" s="121" t="s">
-[...9 lines deleted...]
-        <v>107.4</v>
+      <c r="A306" s="120" t="s">
+        <v>405</v>
+      </c>
+      <c r="B306" s="126">
+        <v>3123</v>
+      </c>
+      <c r="C306" s="126">
+        <v>2901</v>
+      </c>
+      <c r="D306" s="124">
+        <v>107.7</v>
       </c>
       <c r="E306" s="30"/>
       <c r="F306" s="30"/>
       <c r="G306" s="30"/>
       <c r="H306" s="30"/>
       <c r="I306" s="30"/>
     </row>
-    <row r="307" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>91</v>
+    <row r="307" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A307" s="120" t="s">
+        <v>406</v>
+      </c>
+      <c r="B307" s="126">
+        <v>8504</v>
+      </c>
+      <c r="C307" s="126">
+        <v>7724</v>
+      </c>
+      <c r="D307" s="124">
+        <v>110.1</v>
       </c>
       <c r="E307" s="32"/>
       <c r="F307" s="32"/>
       <c r="G307" s="31"/>
       <c r="H307" s="31"/>
       <c r="I307" s="31"/>
     </row>
-    <row r="308" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="308" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A308" s="120" t="s">
+        <v>407</v>
+      </c>
+      <c r="B308" s="126">
+        <v>908</v>
+      </c>
+      <c r="C308" s="126">
+        <v>660</v>
+      </c>
+      <c r="D308" s="124">
+        <v>137.6</v>
       </c>
       <c r="E308" s="32"/>
       <c r="F308" s="32"/>
       <c r="G308" s="31"/>
       <c r="H308" s="31"/>
       <c r="I308" s="31"/>
     </row>
-    <row r="309" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>85.2</v>
+    <row r="309" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A309" s="120" t="s">
+        <v>408</v>
+      </c>
+      <c r="B309" s="126">
+        <v>3655</v>
+      </c>
+      <c r="C309" s="126">
+        <v>3404</v>
+      </c>
+      <c r="D309" s="124">
+        <v>107.4</v>
       </c>
       <c r="E309" s="32"/>
       <c r="F309" s="32"/>
       <c r="G309" s="31"/>
       <c r="H309" s="31"/>
       <c r="I309" s="31"/>
     </row>
-    <row r="310" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>159</v>
+    <row r="310" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A310" s="120" t="s">
+        <v>409</v>
+      </c>
+      <c r="B310" s="126">
+        <v>419349</v>
+      </c>
+      <c r="C310" s="126">
+        <v>460701</v>
+      </c>
+      <c r="D310" s="124">
+        <v>91</v>
       </c>
       <c r="E310" s="32"/>
       <c r="F310" s="32"/>
       <c r="G310" s="31"/>
       <c r="H310" s="31"/>
       <c r="I310" s="31"/>
     </row>
     <row r="311" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A311" s="121" t="s">
-[...9 lines deleted...]
-        <v>118.5</v>
+      <c r="A311" s="123" t="s">
+        <v>104</v>
+      </c>
+      <c r="B311" s="122"/>
+      <c r="C311" s="122"/>
+      <c r="D311" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E311" s="32"/>
       <c r="F311" s="32"/>
       <c r="G311" s="31"/>
       <c r="H311" s="31"/>
       <c r="I311" s="31"/>
     </row>
     <row r="312" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A312" s="124" t="s">
-[...4 lines deleted...]
-      <c r="D312" s="123" t="s">
+      <c r="A312" s="120" t="s">
+        <v>410</v>
+      </c>
+      <c r="B312" s="122" t="s">
         <v>135</v>
+      </c>
+      <c r="C312" s="126">
+        <v>81</v>
+      </c>
+      <c r="D312" s="124">
+        <v>85.2</v>
       </c>
       <c r="E312" s="32"/>
       <c r="F312" s="32"/>
       <c r="G312" s="31"/>
       <c r="H312" s="31"/>
       <c r="I312" s="31"/>
     </row>
-    <row r="313" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>84.4</v>
+    <row r="313" spans="1:9" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A313" s="120" t="s">
+        <v>439</v>
+      </c>
+      <c r="B313" s="126">
+        <v>213</v>
+      </c>
+      <c r="C313" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="D313" s="124">
+        <v>159</v>
       </c>
       <c r="E313" s="32"/>
       <c r="F313" s="32"/>
       <c r="G313" s="31"/>
       <c r="H313" s="31"/>
       <c r="I313" s="31"/>
     </row>
     <row r="314" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A314" s="121" t="s">
-[...9 lines deleted...]
-        <v>110</v>
+      <c r="A314" s="120" t="s">
+        <v>411</v>
+      </c>
+      <c r="B314" s="126">
+        <v>3087</v>
+      </c>
+      <c r="C314" s="126">
+        <v>2604</v>
+      </c>
+      <c r="D314" s="124">
+        <v>118.5</v>
       </c>
       <c r="E314" s="32"/>
       <c r="F314" s="32"/>
       <c r="G314" s="31"/>
       <c r="H314" s="31"/>
       <c r="I314" s="31"/>
     </row>
     <row r="315" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A315" s="121" t="s">
-[...9 lines deleted...]
-        <v>75.599999999999994</v>
+      <c r="A315" s="123" t="s">
+        <v>105</v>
+      </c>
+      <c r="B315" s="122"/>
+      <c r="C315" s="122"/>
+      <c r="D315" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E315" s="32"/>
       <c r="F315" s="32"/>
       <c r="G315" s="31"/>
       <c r="H315" s="31"/>
       <c r="I315" s="31"/>
     </row>
     <row r="316" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A316" s="121" t="s">
-[...9 lines deleted...]
-        <v>117.7</v>
+      <c r="A316" s="120" t="s">
+        <v>412</v>
+      </c>
+      <c r="B316" s="126">
+        <v>1114313</v>
+      </c>
+      <c r="C316" s="126">
+        <v>1319827</v>
+      </c>
+      <c r="D316" s="124">
+        <v>84.4</v>
       </c>
       <c r="E316" s="32"/>
       <c r="F316" s="32"/>
       <c r="G316" s="31"/>
       <c r="H316" s="31"/>
       <c r="I316" s="31"/>
     </row>
-    <row r="317" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>75.400000000000006</v>
+    <row r="317" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A317" s="120" t="s">
+        <v>413</v>
+      </c>
+      <c r="B317" s="126">
+        <v>466240</v>
+      </c>
+      <c r="C317" s="126">
+        <v>423687</v>
+      </c>
+      <c r="D317" s="124">
+        <v>110</v>
       </c>
       <c r="E317" s="32"/>
       <c r="F317" s="32"/>
       <c r="G317" s="31"/>
       <c r="H317" s="31"/>
       <c r="I317" s="31"/>
     </row>
     <row r="318" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A318" s="124" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A318" s="120" t="s">
+        <v>414</v>
+      </c>
+      <c r="B318" s="126">
+        <v>110336</v>
+      </c>
+      <c r="C318" s="126">
+        <v>145985</v>
+      </c>
+      <c r="D318" s="124">
+        <v>75.599999999999994</v>
       </c>
       <c r="E318" s="32"/>
       <c r="F318" s="32"/>
       <c r="G318" s="30"/>
       <c r="H318" s="30"/>
       <c r="I318" s="31"/>
     </row>
-    <row r="319" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>146.5</v>
+    <row r="319" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A319" s="120" t="s">
+        <v>415</v>
+      </c>
+      <c r="B319" s="126">
+        <v>21991</v>
+      </c>
+      <c r="C319" s="126">
+        <v>18688</v>
+      </c>
+      <c r="D319" s="124">
+        <v>117.7</v>
       </c>
       <c r="E319" s="30"/>
       <c r="F319" s="30"/>
       <c r="G319" s="30"/>
       <c r="H319" s="30"/>
       <c r="I319" s="30"/>
     </row>
-    <row r="320" spans="1:9" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>100.6</v>
+    <row r="320" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A320" s="120" t="s">
+        <v>416</v>
+      </c>
+      <c r="B320" s="126">
+        <v>92227</v>
+      </c>
+      <c r="C320" s="126">
+        <v>122340</v>
+      </c>
+      <c r="D320" s="124">
+        <v>75.400000000000006</v>
       </c>
       <c r="E320" s="32"/>
       <c r="F320" s="32"/>
       <c r="G320" s="31"/>
       <c r="H320" s="31"/>
       <c r="I320" s="31"/>
     </row>
     <row r="321" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A321" s="122" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A321" s="123" t="s">
+        <v>106</v>
+      </c>
+      <c r="B321" s="122"/>
+      <c r="C321" s="122"/>
+      <c r="D321" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E321" s="32"/>
       <c r="F321" s="32"/>
       <c r="G321" s="31"/>
       <c r="H321" s="31"/>
       <c r="I321" s="31"/>
     </row>
     <row r="322" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A322" s="122" t="s">
-[...5 lines deleted...]
-        <v>135</v>
+      <c r="A322" s="120" t="s">
+        <v>417</v>
+      </c>
+      <c r="B322" s="126">
+        <v>3751467</v>
+      </c>
+      <c r="C322" s="126">
+        <v>2560782</v>
+      </c>
+      <c r="D322" s="124">
+        <v>146.5</v>
       </c>
       <c r="E322" s="32"/>
       <c r="F322" s="32"/>
       <c r="G322" s="31"/>
       <c r="H322" s="31"/>
       <c r="I322" s="31"/>
     </row>
-    <row r="323" spans="1:26" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>104</v>
+    <row r="323" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A323" s="120" t="s">
+        <v>418</v>
+      </c>
+      <c r="B323" s="126">
+        <v>107919</v>
+      </c>
+      <c r="C323" s="126">
+        <v>107313</v>
+      </c>
+      <c r="D323" s="124">
+        <v>100.6</v>
       </c>
       <c r="E323" s="32"/>
       <c r="F323" s="32"/>
       <c r="G323" s="31"/>
       <c r="H323" s="31"/>
       <c r="I323" s="31"/>
     </row>
-    <row r="324" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="324" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A324" s="121" t="s">
-        <v>421</v>
-[...8 lines deleted...]
-        <v>123</v>
+        <v>137</v>
+      </c>
+      <c r="B324" s="122"/>
+      <c r="C324" s="122"/>
+      <c r="D324" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E324" s="32"/>
       <c r="F324" s="32"/>
       <c r="G324" s="31"/>
       <c r="H324" s="31"/>
       <c r="I324" s="31"/>
     </row>
-    <row r="325" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="325" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A325" s="121" t="s">
-        <v>422</v>
-[...8 lines deleted...]
-        <v>99.6</v>
+        <v>137</v>
+      </c>
+      <c r="B325" s="122"/>
+      <c r="C325" s="122"/>
+      <c r="D325" s="122" t="s">
+        <v>134</v>
       </c>
       <c r="E325" s="32"/>
       <c r="F325" s="32"/>
       <c r="G325" s="31"/>
       <c r="H325" s="31"/>
       <c r="I325" s="31"/>
     </row>
-    <row r="326" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="326" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A326" s="120" t="s">
+        <v>419</v>
+      </c>
+      <c r="B326" s="124">
+        <v>123475571.40000001</v>
+      </c>
+      <c r="C326" s="124">
+        <v>118669937.90000001</v>
+      </c>
+      <c r="D326" s="124">
+        <v>104</v>
       </c>
       <c r="E326" s="30"/>
       <c r="F326" s="30"/>
       <c r="G326" s="30"/>
       <c r="H326" s="30"/>
       <c r="I326" s="30"/>
     </row>
-    <row r="327" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="327" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A327" s="120" t="s">
+        <v>420</v>
+      </c>
+      <c r="B327" s="124">
+        <v>6617.3</v>
+      </c>
+      <c r="C327" s="124">
+        <v>5379.7</v>
+      </c>
+      <c r="D327" s="124">
+        <v>123</v>
       </c>
       <c r="E327" s="32"/>
       <c r="F327" s="32"/>
       <c r="G327" s="31"/>
       <c r="H327" s="31"/>
       <c r="I327" s="31"/>
     </row>
-    <row r="328" spans="1:26" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>101.6</v>
+    <row r="328" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A328" s="120" t="s">
+        <v>421</v>
+      </c>
+      <c r="B328" s="124">
+        <v>94247.6</v>
+      </c>
+      <c r="C328" s="124">
+        <v>94629.7</v>
+      </c>
+      <c r="D328" s="124">
+        <v>99.6</v>
       </c>
       <c r="E328" s="32"/>
       <c r="F328" s="32"/>
       <c r="G328" s="30"/>
       <c r="H328" s="31"/>
       <c r="I328" s="31"/>
     </row>
-    <row r="329" spans="1:26" s="68" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="D330" s="40"/>
+    <row r="329" spans="1:26" s="68" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="121" t="s">
+        <v>124</v>
+      </c>
+      <c r="B329" s="122"/>
+      <c r="C329" s="122"/>
+      <c r="D329" s="122" t="s">
+        <v>134</v>
+      </c>
+      <c r="E329" s="104"/>
+      <c r="F329" s="104"/>
+      <c r="G329" s="104"/>
+      <c r="H329" s="104"/>
+      <c r="I329" s="104"/>
+    </row>
+    <row r="330" spans="1:26" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A330" s="121" t="s">
+        <v>138</v>
+      </c>
+      <c r="B330" s="122"/>
+      <c r="C330" s="122"/>
+      <c r="D330" s="122" t="s">
+        <v>134</v>
+      </c>
       <c r="E330" s="40"/>
       <c r="F330" s="40"/>
       <c r="G330" s="40"/>
       <c r="H330" s="40"/>
       <c r="I330" s="40"/>
       <c r="J330" s="40"/>
       <c r="K330" s="40"/>
-      <c r="R330" s="152"/>
-[...7 lines deleted...]
-      <c r="Z330" s="152"/>
+      <c r="R330" s="150"/>
+      <c r="S330" s="150"/>
+      <c r="T330" s="150"/>
+      <c r="U330" s="150"/>
+      <c r="V330" s="150"/>
+      <c r="W330" s="150"/>
+      <c r="X330" s="150"/>
+      <c r="Y330" s="150"/>
+      <c r="Z330" s="150"/>
     </row>
     <row r="331" spans="1:26" ht="15" x14ac:dyDescent="0.25">
-      <c r="A331" s="118" t="s">
-[...4 lines deleted...]
-      <c r="D331" s="71"/>
+      <c r="A331" s="120" t="s">
+        <v>422</v>
+      </c>
+      <c r="B331" s="124">
+        <v>3107870.5</v>
+      </c>
+      <c r="C331" s="124">
+        <v>3059382.1</v>
+      </c>
+      <c r="D331" s="124">
+        <v>101.6</v>
+      </c>
       <c r="E331" s="71"/>
       <c r="F331" s="71"/>
       <c r="G331" s="71"/>
       <c r="H331" s="71"/>
       <c r="I331" s="71"/>
       <c r="J331" s="71"/>
       <c r="K331" s="71"/>
     </row>
     <row r="332" spans="1:26" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="72" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B332" s="73" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="C332" s="74" t="s">
-        <v>123</v>
-[...8 lines deleted...]
-      <c r="I332" s="95"/>
+        <v>122</v>
+      </c>
+      <c r="D332" s="105" t="s">
+        <v>119</v>
+      </c>
+      <c r="E332" s="95"/>
+      <c r="F332" s="94"/>
+      <c r="G332" s="95"/>
+      <c r="H332" s="96"/>
+      <c r="I332" s="94"/>
       <c r="J332" s="39"/>
       <c r="K332" s="39"/>
     </row>
     <row r="333" spans="1:26" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="94" t="s">
-        <v>119</v>
+      <c r="A333" s="93" t="s">
+        <v>118</v>
       </c>
       <c r="B333" s="35" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="C333" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="D333" s="109" t="s">
-        <v>121</v>
+      <c r="D333" s="106" t="s">
+        <v>120</v>
       </c>
       <c r="E333" s="33"/>
-      <c r="F333" s="98"/>
-[...1 lines deleted...]
-      <c r="H333" s="97"/>
+      <c r="F333" s="97"/>
+      <c r="G333" s="98"/>
+      <c r="H333" s="96"/>
       <c r="I333" s="34"/>
       <c r="J333"/>
       <c r="K333"/>
     </row>
     <row r="334" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="A334" s="36"/>
       <c r="B334" s="38" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C334" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="D334" s="110" t="s">
-[...3 lines deleted...]
-      <c r="F334" s="100"/>
+      <c r="D334" s="107" t="s">
+        <v>121</v>
+      </c>
+      <c r="E334" s="95"/>
+      <c r="F334" s="99"/>
       <c r="G334" s="33"/>
-      <c r="H334" s="97"/>
+      <c r="H334" s="96"/>
       <c r="I334" s="34"/>
       <c r="J334"/>
       <c r="K334"/>
     </row>
     <row r="335" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="E335" s="91"/>
+      <c r="E335" s="90"/>
     </row>
     <row r="337" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="M337" s="152"/>
-[...7 lines deleted...]
-      <c r="U337" s="152"/>
+      <c r="M337" s="150"/>
+      <c r="N337" s="150"/>
+      <c r="O337" s="150"/>
+      <c r="P337" s="150"/>
+      <c r="Q337" s="150"/>
+      <c r="R337" s="150"/>
+      <c r="S337" s="150"/>
+      <c r="T337" s="150"/>
+      <c r="U337" s="150"/>
     </row>
     <row r="338" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A338" s="68"/>
     </row>
     <row r="339" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A339" s="68"/>
     </row>
     <row r="340" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="N340" s="152"/>
-[...7 lines deleted...]
-      <c r="V340" s="152"/>
+      <c r="N340" s="150"/>
+      <c r="O340" s="150"/>
+      <c r="P340" s="150"/>
+      <c r="Q340" s="150"/>
+      <c r="R340" s="150"/>
+      <c r="S340" s="150"/>
+      <c r="T340" s="150"/>
+      <c r="U340" s="150"/>
+      <c r="V340" s="150"/>
     </row>
     <row r="352" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="G352" s="152"/>
-[...7 lines deleted...]
-      <c r="O352" s="152"/>
+      <c r="G352" s="150"/>
+      <c r="H352" s="150"/>
+      <c r="I352" s="150"/>
+      <c r="J352" s="150"/>
+      <c r="K352" s="150"/>
+      <c r="L352" s="150"/>
+      <c r="M352" s="150"/>
+      <c r="N352" s="150"/>
+      <c r="O352" s="150"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="8">
     <mergeCell ref="G352:O352"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="M337:U337"/>
     <mergeCell ref="R330:Z330"/>
     <mergeCell ref="N340:V340"/>
-    <mergeCell ref="A329:D329"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C334" r:id="rId1" display="o.edel@economy.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>