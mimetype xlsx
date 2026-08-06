--- v0 (2026-04-15)
+++ v1 (2026-08-06)
@@ -9,75 +9,75 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.sagat\Downloads\УДН 2026\Итог 2 полугод 2025 УДН\РЯДЫ  26,01,26\Причина недоверия русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.salikova\Desktop\УДН\БЮЛЛЕТЕНЬ\Динамика степень доверия по регионам\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24420" windowHeight="11775"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24420" windowHeight="11775" firstSheet="5" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="Показатель ГП" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель МВД" sheetId="3" r:id="rId4"/>
     <sheet name="Показатель АПК" sheetId="4" r:id="rId5"/>
     <sheet name="Показатель ЧС" sheetId="6" r:id="rId6"/>
     <sheet name="Показатель СЭР" sheetId="5" r:id="rId7"/>
     <sheet name="Показатель СУД" sheetId="7" r:id="rId8"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'Показатель МВД'!$B$27:$M$51</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Показатель МВД'!$B$54:$M$78</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2270" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3131" uniqueCount="139">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абайская</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -238,53 +238,50 @@
   <si>
     <t>Причины недоверия к органам судебной системы октябрь-ноябрь 2024г.</t>
   </si>
   <si>
     <t>Причины недоверия к органам судебной системы апрель-май 2025г.</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
-    <t>С 2019-2024 года</t>
-[...1 lines deleted...]
-  <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Методологические положения по статистике 2018 года</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент статистики населения </t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
@@ -301,57 +298,51 @@
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/social-statistics/stat-medicine/</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704353</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Сагат Гульжан Самигулловна</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
-  </si>
-[...1 lines deleted...]
-    <t>+7 7172749258</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t xml:space="preserve">gl.sagat@aspire.gov.kz </t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
@@ -435,59 +426,90 @@
   </si>
   <si>
     <t>Причины недоверия к противопожарной службе октябрь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Причины недоверия антикоррупционной службе октябрь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Причины недоверия к полиции октябрь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Причины недоверия к прокуратуре октябрь-ноябрь 2025г.</t>
   </si>
   <si>
     <t xml:space="preserve">      -</t>
   </si>
   <si>
     <t xml:space="preserve">     -</t>
   </si>
   <si>
     <t xml:space="preserve">   - </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/34/</t>
   </si>
+  <si>
+    <t>С 2019-2026 года</t>
+  </si>
+  <si>
+    <t>Саликова Асель Толегеновна</t>
+  </si>
+  <si>
+    <t>+7 7172749374</t>
+  </si>
+  <si>
+    <t>Причины недоверия к прокуратуре апрель-май 2026г.</t>
+  </si>
+  <si>
+    <t>Причины недоверия к полиции апрель-май 2026г.</t>
+  </si>
+  <si>
+    <t>Причины недоверия антикоррупционной службе апрель-май 2026г.</t>
+  </si>
+  <si>
+    <t>Причины недоверия к противопожарной службе апрель-май 2026г.</t>
+  </si>
+  <si>
+    <t>Причины недоверия к службе экономических расследований апрель-май 2026г.</t>
+  </si>
+  <si>
+    <t>Причины недоверия к органам судебной системы апрель-май 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0\ _₽"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -680,51 +702,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -829,113 +851,170 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...38 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="8" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Гиперссылка" xfId="15" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 11" xfId="12"/>
     <cellStyle name="Обычный 12" xfId="14"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="13"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный 6" xfId="8"/>
     <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Обычный 8" xfId="10"/>
     <cellStyle name="Обычный 9" xfId="11"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1246,17464 +1325,23129 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E2" sqref="E1:E2"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.140625" customWidth="1"/>
     <col min="2" max="2" width="86.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B2" s="41">
         <v>67312302</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2">
       <c r="A3" s="40" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="42" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
       <c r="A4" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B4" s="43" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
       <c r="A5" s="44" t="s">
         <v>65</v>
       </c>
       <c r="B5" s="42" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
       <c r="A6" s="44" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="42" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="40" t="s">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B7" s="42" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B7" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="B8" s="45" t="s">
         <v>69</v>
       </c>
-      <c r="B8" s="45" t="s">
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="40" t="s">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="B9" s="46" t="s">
         <v>71</v>
       </c>
-      <c r="B9" s="46" t="s">
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="40" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="B10" s="46" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="46" t="s">
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="40" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="40" t="s">
+      <c r="B11" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="47" t="s">
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="40" t="s">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="B12" s="59" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="73" t="s">
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="48" t="s">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="48" t="s">
+      <c r="B13" s="58" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="72" t="s">
+      <c r="B14" s="60" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="48" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="40" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="62">
+        <v>46220</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="62">
+        <v>46412</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="40" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="63" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="64" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="B19" s="77" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="40" t="s">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="40" t="s">
+      <c r="B21" s="65" t="s">
         <v>89</v>
       </c>
-      <c r="B20" s="78" t="s">
-[...11 lines deleted...]
-    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B4:B16"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="J4" sqref="J4"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.7109375" customWidth="1"/>
     <col min="2" max="2" width="113" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:2">
       <c r="B4" s="49" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="49" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="49" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="49" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="49" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="49" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="49" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="49"/>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="50" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="49" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="49"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="49"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="51" t="s">
         <v>96</v>
-      </c>
-[...22 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N77"/>
+  <dimension ref="A2:O105"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="R1" sqref="R1"/>
+    <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6:M26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" style="22" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" style="22" customWidth="1"/>
     <col min="4" max="4" width="18" style="22" customWidth="1"/>
     <col min="5" max="5" width="17.140625" style="22" customWidth="1"/>
     <col min="6" max="6" width="18.140625" style="22" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="22" customWidth="1"/>
     <col min="8" max="8" width="17.42578125" style="22" customWidth="1"/>
     <col min="9" max="9" width="17.5703125" style="22" customWidth="1"/>
     <col min="10" max="11" width="17.42578125" style="31" customWidth="1"/>
     <col min="12" max="12" width="19.140625" style="31" customWidth="1"/>
     <col min="13" max="13" width="16.28515625" style="31" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="C3" s="63" t="s">
+    <row r="2" spans="1:15" ht="15">
+      <c r="B2" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="B3" s="2"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="65" t="s">
+      <c r="D4" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="66"/>
-[...13 lines deleted...]
-      <c r="D4" s="17" t="s">
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+    </row>
+    <row r="5" spans="1:15" ht="45">
+      <c r="A5" s="89"/>
+      <c r="B5" s="91"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E5" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="F5" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G5" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H5" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="I5" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="J4" s="32" t="s">
+      <c r="J5" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="K4" s="32" t="s">
+      <c r="K5" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L5" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="M5" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="34" t="s">
+    <row r="6" spans="1:15">
+      <c r="A6" s="33"/>
+      <c r="B6" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="4">
-[...2 lines deleted...]
-      <c r="D5" s="57">
+      <c r="C6" s="4">
+        <v>100</v>
+      </c>
+      <c r="D6" s="69">
+        <v>30.600000381469702</v>
+      </c>
+      <c r="E6" s="69">
+        <v>10.6000003814697</v>
+      </c>
+      <c r="F6" s="69">
+        <v>12.800000190734901</v>
+      </c>
+      <c r="G6" s="69">
+        <v>14.1000003814697</v>
+      </c>
+      <c r="H6" s="69">
+        <v>19.200000762939499</v>
+      </c>
+      <c r="I6" s="70">
+        <v>18.399999618530298</v>
+      </c>
+      <c r="J6" s="70">
+        <v>9.3999996185302699</v>
+      </c>
+      <c r="K6" s="70">
+        <v>9.8000001907348597</v>
+      </c>
+      <c r="L6" s="70">
+        <v>10.5</v>
+      </c>
+      <c r="M6" s="70">
+        <v>0.20000000298023199</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="4">
+        <v>100</v>
+      </c>
+      <c r="D7" s="69">
+        <v>52.099998474121101</v>
+      </c>
+      <c r="E7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="69">
+        <v>8.6000003814697301</v>
+      </c>
+      <c r="G7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" s="69">
+        <v>13.199999809265099</v>
+      </c>
+      <c r="I7" s="70">
+        <v>24.799999237060501</v>
+      </c>
+      <c r="J7" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="70">
+        <v>5.6999998092651403</v>
+      </c>
+      <c r="M7" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="4">
+        <v>100</v>
+      </c>
+      <c r="D8" s="69">
+        <v>23.299999237060501</v>
+      </c>
+      <c r="E8" s="69">
+        <v>6.5999999046325701</v>
+      </c>
+      <c r="F8" s="69">
+        <v>13.199999809265099</v>
+      </c>
+      <c r="G8" s="69">
+        <v>2.7999999523162802</v>
+      </c>
+      <c r="H8" s="69">
+        <v>7.9000000953674299</v>
+      </c>
+      <c r="I8" s="70">
+        <v>27.600000381469702</v>
+      </c>
+      <c r="J8" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="70">
+        <v>11.800000190734901</v>
+      </c>
+      <c r="L8" s="70">
+        <v>9.6999998092651403</v>
+      </c>
+      <c r="M8" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="4">
+        <v>100</v>
+      </c>
+      <c r="D9" s="69">
+        <v>54</v>
+      </c>
+      <c r="E9" s="69">
+        <v>16.899999618530298</v>
+      </c>
+      <c r="F9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="69">
+        <v>29.100000381469702</v>
+      </c>
+      <c r="I9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N9" s="35"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="4">
+        <v>100</v>
+      </c>
+      <c r="D10" s="69">
+        <v>31.299999237060501</v>
+      </c>
+      <c r="E10" s="69">
+        <v>14.3999996185303</v>
+      </c>
+      <c r="F10" s="69">
+        <v>6.9000000953674299</v>
+      </c>
+      <c r="G10" s="69">
+        <v>14.3999996185303</v>
+      </c>
+      <c r="H10" s="69">
+        <v>39.099998474121101</v>
+      </c>
+      <c r="I10" s="70">
+        <v>14.6000003814697</v>
+      </c>
+      <c r="J10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N10" s="35"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="4">
+        <v>100</v>
+      </c>
+      <c r="D11" s="69">
+        <v>81.900001525878906</v>
+      </c>
+      <c r="E11" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="69">
+        <v>10.300000190734901</v>
+      </c>
+      <c r="I11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="70">
+        <v>7.8000001907348597</v>
+      </c>
+      <c r="M11" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="4">
+        <v>100</v>
+      </c>
+      <c r="D12" s="69">
+        <v>51</v>
+      </c>
+      <c r="E12" s="69">
+        <v>14.3999996185303</v>
+      </c>
+      <c r="F12" s="69">
+        <v>12.699999809265099</v>
+      </c>
+      <c r="G12" s="69">
+        <v>6.5</v>
+      </c>
+      <c r="H12" s="69">
+        <v>37.599998474121101</v>
+      </c>
+      <c r="I12" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="70">
+        <v>2.0999999046325701</v>
+      </c>
+      <c r="K12" s="70">
+        <v>7.6999998092651403</v>
+      </c>
+      <c r="L12" s="70">
+        <v>5.8000001907348597</v>
+      </c>
+      <c r="M12" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="4">
+        <v>100</v>
+      </c>
+      <c r="D13" s="69">
+        <v>25</v>
+      </c>
+      <c r="E13" s="69">
+        <v>19.200000762939499</v>
+      </c>
+      <c r="F13" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13" s="69">
+        <v>7</v>
+      </c>
+      <c r="I13" s="70">
+        <v>20.600000381469702</v>
+      </c>
+      <c r="J13" s="70">
+        <v>2.4000000953674299</v>
+      </c>
+      <c r="K13" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="70">
+        <v>30.700000762939499</v>
+      </c>
+      <c r="M13" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="4">
+        <v>100</v>
+      </c>
+      <c r="D14" s="69">
+        <v>26.600000381469702</v>
+      </c>
+      <c r="E14" s="69">
+        <v>46.200000762939503</v>
+      </c>
+      <c r="F14" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="69">
+        <v>27.200000762939499</v>
+      </c>
+      <c r="I14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N14" s="35"/>
+      <c r="O14" s="35"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="4">
+        <v>100</v>
+      </c>
+      <c r="D15" s="69">
+        <v>14.199999809265099</v>
+      </c>
+      <c r="E15" s="69">
+        <v>4.4000000953674299</v>
+      </c>
+      <c r="F15" s="69">
+        <v>4.6999998092651403</v>
+      </c>
+      <c r="G15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="69">
+        <v>31.200000762939499</v>
+      </c>
+      <c r="I15" s="70">
+        <v>47.799999237060497</v>
+      </c>
+      <c r="J15" s="70">
+        <v>41.5</v>
+      </c>
+      <c r="K15" s="70">
+        <v>5.8000001907348597</v>
+      </c>
+      <c r="L15" s="70">
+        <v>13</v>
+      </c>
+      <c r="M15" s="70">
+        <v>5.4000000953674299</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="4">
+        <v>100</v>
+      </c>
+      <c r="D16" s="78">
+        <v>9</v>
+      </c>
+      <c r="E16" s="78">
+        <v>12.3999996185303</v>
+      </c>
+      <c r="F16" s="78">
+        <v>10.300000190734901</v>
+      </c>
+      <c r="G16" s="78">
+        <v>26.299999237060501</v>
+      </c>
+      <c r="H16" s="78">
+        <v>24.100000381469702</v>
+      </c>
+      <c r="I16" s="79">
+        <v>43.900001525878899</v>
+      </c>
+      <c r="J16" s="79">
+        <v>12.3999996185303</v>
+      </c>
+      <c r="K16" s="79">
+        <v>15.5</v>
+      </c>
+      <c r="L16" s="79">
+        <v>15.699999809265099</v>
+      </c>
+      <c r="M16" s="79" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="4">
+        <v>100</v>
+      </c>
+      <c r="D17" s="69">
+        <v>47.599998474121101</v>
+      </c>
+      <c r="E17" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="69">
+        <v>52.400001525878899</v>
+      </c>
+      <c r="I17" s="70">
+        <v>23.200000762939499</v>
+      </c>
+      <c r="J17" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="4">
+        <v>100</v>
+      </c>
+      <c r="D18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" s="69">
+        <v>11.699999809265099</v>
+      </c>
+      <c r="G18" s="69">
+        <v>18.700000762939499</v>
+      </c>
+      <c r="H18" s="69">
+        <v>31.899999618530298</v>
+      </c>
+      <c r="I18" s="70">
+        <v>37.799999237060497</v>
+      </c>
+      <c r="J18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="4">
+        <v>100</v>
+      </c>
+      <c r="D19" s="69">
+        <v>39.099998474121101</v>
+      </c>
+      <c r="E19" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F19" s="69">
+        <v>5.6999998092651403</v>
+      </c>
+      <c r="G19" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H19" s="69">
+        <v>8.6000003814697301</v>
+      </c>
+      <c r="I19" s="70">
+        <v>8.6000003814697301</v>
+      </c>
+      <c r="J19" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L19" s="70">
+        <v>38</v>
+      </c>
+      <c r="M19" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="4">
+        <v>100</v>
+      </c>
+      <c r="D20" s="69">
+        <v>54.400001525878899</v>
+      </c>
+      <c r="E20" s="69">
+        <v>3.5999999046325701</v>
+      </c>
+      <c r="F20" s="69">
+        <v>8.3999996185302699</v>
+      </c>
+      <c r="G20" s="69">
+        <v>7.0999999046325701</v>
+      </c>
+      <c r="H20" s="69">
+        <v>4.9000000953674299</v>
+      </c>
+      <c r="I20" s="70">
+        <v>5.3000001907348597</v>
+      </c>
+      <c r="J20" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K20" s="70">
+        <v>12.300000190734901</v>
+      </c>
+      <c r="L20" s="70">
+        <v>4.0999999046325701</v>
+      </c>
+      <c r="M20" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="4">
+        <v>100</v>
+      </c>
+      <c r="D21" s="69">
+        <v>12.5</v>
+      </c>
+      <c r="E21" s="69">
+        <v>16.799999237060501</v>
+      </c>
+      <c r="F21" s="69">
+        <v>28.399999618530298</v>
+      </c>
+      <c r="G21" s="69">
+        <v>51.599998474121101</v>
+      </c>
+      <c r="H21" s="69">
+        <v>30.899999618530298</v>
+      </c>
+      <c r="I21" s="70">
+        <v>32</v>
+      </c>
+      <c r="J21" s="70">
+        <v>11.800000190734901</v>
+      </c>
+      <c r="K21" s="70">
+        <v>52.400001525878899</v>
+      </c>
+      <c r="L21" s="70">
+        <v>1.29999995231628</v>
+      </c>
+      <c r="M21" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="4">
+        <v>100</v>
+      </c>
+      <c r="D22" s="74">
+        <v>100</v>
+      </c>
+      <c r="E22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="I22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="J22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="L22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="4">
+        <v>100</v>
+      </c>
+      <c r="D23" s="69">
+        <v>6.6999998092651403</v>
+      </c>
+      <c r="E23" s="69">
+        <v>47.799999237060497</v>
+      </c>
+      <c r="F23" s="69">
+        <v>50.099998474121101</v>
+      </c>
+      <c r="G23" s="69">
+        <v>24.799999237060501</v>
+      </c>
+      <c r="H23" s="69">
+        <v>31.299999237060501</v>
+      </c>
+      <c r="I23" s="70">
+        <v>31.299999237060501</v>
+      </c>
+      <c r="J23" s="70">
+        <v>37.700000762939503</v>
+      </c>
+      <c r="K23" s="70">
+        <v>36.700000762939503</v>
+      </c>
+      <c r="L23" s="70">
+        <v>26.5</v>
+      </c>
+      <c r="M23" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="4">
+        <v>100</v>
+      </c>
+      <c r="D24" s="69">
+        <v>35.5</v>
+      </c>
+      <c r="E24" s="69">
+        <v>12.6000003814697</v>
+      </c>
+      <c r="F24" s="69">
+        <v>13.6000003814697</v>
+      </c>
+      <c r="G24" s="69">
+        <v>19.200000762939499</v>
+      </c>
+      <c r="H24" s="69">
+        <v>25.5</v>
+      </c>
+      <c r="I24" s="70">
+        <v>21.799999237060501</v>
+      </c>
+      <c r="J24" s="70">
+        <v>11.699999809265099</v>
+      </c>
+      <c r="K24" s="70">
+        <v>1.70000004768372</v>
+      </c>
+      <c r="L24" s="70">
+        <v>1.1000000238418599</v>
+      </c>
+      <c r="M24" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="4">
+        <v>100</v>
+      </c>
+      <c r="D25" s="69">
+        <v>12.699999809265099</v>
+      </c>
+      <c r="E25" s="69">
+        <v>8.5</v>
+      </c>
+      <c r="F25" s="69">
+        <v>19.700000762939499</v>
+      </c>
+      <c r="G25" s="69">
+        <v>14</v>
+      </c>
+      <c r="H25" s="69">
+        <v>6.3000001907348597</v>
+      </c>
+      <c r="I25" s="70">
+        <v>13.1000003814697</v>
+      </c>
+      <c r="J25" s="70">
+        <v>9.5</v>
+      </c>
+      <c r="K25" s="70">
+        <v>18.899999618530298</v>
+      </c>
+      <c r="L25" s="70">
+        <v>25.200000762939499</v>
+      </c>
+      <c r="M25" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="14">
+        <v>100</v>
+      </c>
+      <c r="D26" s="83">
+        <v>64.199996948242202</v>
+      </c>
+      <c r="E26" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="83">
+        <v>11</v>
+      </c>
+      <c r="H26" s="83">
+        <v>15.3999996185303</v>
+      </c>
+      <c r="I26" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="J26" s="84">
+        <v>13.800000190734901</v>
+      </c>
+      <c r="K26" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="L26" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="M26" s="84" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="B27" s="22" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="25.5" customHeight="1">
+      <c r="B29" s="85" t="s">
+        <v>125</v>
+      </c>
+      <c r="C29" s="85"/>
+      <c r="D29" s="85"/>
+      <c r="E29" s="85"/>
+      <c r="F29" s="85"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="85"/>
+      <c r="J29" s="85"/>
+      <c r="K29" s="85"/>
+      <c r="L29" s="85"/>
+      <c r="M29" s="85"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="B30" s="2"/>
+      <c r="C30" s="87"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="87"/>
+      <c r="I30" s="87"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="87"/>
+      <c r="M30" s="87"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1">
+      <c r="A31" s="96" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" s="92"/>
+      <c r="C31" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" s="95"/>
+      <c r="F31" s="95"/>
+      <c r="G31" s="95"/>
+      <c r="H31" s="95"/>
+      <c r="I31" s="95"/>
+      <c r="J31" s="95"/>
+      <c r="K31" s="95"/>
+      <c r="L31" s="95"/>
+      <c r="M31" s="95"/>
+    </row>
+    <row r="32" spans="1:13" ht="64.5" customHeight="1">
+      <c r="A32" s="97"/>
+      <c r="B32" s="93"/>
+      <c r="C32" s="93"/>
+      <c r="D32" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E32" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G32" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J32" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="K32" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="33"/>
+      <c r="B33" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="4">
+        <v>100</v>
+      </c>
+      <c r="D33" s="57">
         <v>37.5</v>
       </c>
-      <c r="E5" s="57">
+      <c r="E33" s="57">
         <v>14.3</v>
       </c>
-      <c r="F5" s="57">
+      <c r="F33" s="57">
         <v>11.7</v>
       </c>
-      <c r="G5" s="57">
+      <c r="G33" s="57">
         <v>17.399999999999999</v>
       </c>
-      <c r="H5" s="57">
+      <c r="H33" s="57">
         <v>15.7</v>
       </c>
-      <c r="I5" s="57">
+      <c r="I33" s="57">
         <v>19</v>
       </c>
-      <c r="J5" s="57">
+      <c r="J33" s="57">
         <v>8.6999999999999993</v>
       </c>
-      <c r="K5" s="57">
+      <c r="K33" s="57">
         <v>3.1</v>
       </c>
-      <c r="L5" s="57">
+      <c r="L33" s="57">
         <v>3.9</v>
       </c>
-      <c r="M5" s="57" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="27" t="s">
+      <c r="M33" s="57" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="4">
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="C34" s="4">
+        <v>100</v>
+      </c>
+      <c r="D34" s="5">
         <v>49.1</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E34" s="5">
         <v>27.6</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="5">
+      <c r="F34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G34" s="5">
         <v>15.6</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H34" s="5">
         <v>20</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I34" s="5">
         <v>20</v>
       </c>
-      <c r="J6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="5">
+      <c r="J34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L34" s="5">
         <v>7.7</v>
       </c>
-      <c r="M6" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="M34" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="4">
+        <v>100</v>
+      </c>
+      <c r="D35" s="5">
+        <v>42.7</v>
+      </c>
+      <c r="E35" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="F35" s="5">
+        <v>26</v>
+      </c>
+      <c r="G35" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="H35" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="I35" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J35" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L35" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="4">
+        <v>100</v>
+      </c>
+      <c r="D36" s="5">
+        <v>46.1</v>
+      </c>
+      <c r="E36" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="H36" s="5">
+        <v>27.1</v>
+      </c>
+      <c r="I36" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K36" s="5">
+        <v>11.6</v>
+      </c>
+      <c r="L36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="4">
+        <v>100</v>
+      </c>
+      <c r="D37" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="E37" s="5">
+        <v>16.2</v>
+      </c>
+      <c r="F37" s="5">
+        <v>55.4</v>
+      </c>
+      <c r="G37" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="H37" s="5">
+        <v>17</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K37" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B38" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="4">
+        <v>100</v>
+      </c>
+      <c r="D38" s="5">
+        <v>61.6</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="5">
+        <v>31</v>
+      </c>
+      <c r="H38" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J38" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="4">
+        <v>100</v>
+      </c>
+      <c r="D39" s="5">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="E39" s="5">
+        <v>47.5</v>
+      </c>
+      <c r="F39" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="G39" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="H39" s="5">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K39" s="5">
+        <v>11.3</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="4">
+        <v>100</v>
+      </c>
+      <c r="D40" s="5">
+        <v>46.9</v>
+      </c>
+      <c r="E40" s="5">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F40" s="5">
+        <v>18.8</v>
+      </c>
+      <c r="G40" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="H40" s="5">
+        <v>12</v>
+      </c>
+      <c r="I40" s="5">
+        <v>4</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L40" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C41" s="4">
+        <v>100</v>
+      </c>
+      <c r="D41" s="5">
+        <v>43.4</v>
+      </c>
+      <c r="E41" s="5">
+        <v>40.4</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L41" s="5">
+        <v>16.2</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="4">
+        <v>100</v>
+      </c>
+      <c r="D42" s="5">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E42" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="F42" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="G42" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="H42" s="5">
+        <v>31</v>
+      </c>
+      <c r="I42" s="5">
+        <v>40.4</v>
+      </c>
+      <c r="J42" s="5">
+        <v>27.5</v>
+      </c>
+      <c r="K42" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="L42" s="5">
+        <v>6</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="4">
+        <v>100</v>
+      </c>
+      <c r="D43" s="5">
+        <v>30</v>
+      </c>
+      <c r="E43" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="F43" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="G43" s="5">
+        <v>35.6</v>
+      </c>
+      <c r="H43" s="5">
+        <v>12.9</v>
+      </c>
+      <c r="I43" s="5">
+        <v>54.7</v>
+      </c>
+      <c r="J43" s="5">
+        <v>20.9</v>
+      </c>
+      <c r="K43" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="L43" s="5">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="4">
+        <v>100</v>
+      </c>
+      <c r="D44" s="5">
+        <v>15</v>
+      </c>
+      <c r="E44" s="5">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="F44" s="5">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="G44" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="H44" s="5">
+        <v>13.9</v>
+      </c>
+      <c r="I44" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="J44" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" s="4">
+        <v>100</v>
+      </c>
+      <c r="D45" s="5">
+        <v>100</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="4">
+        <v>100</v>
+      </c>
+      <c r="D46" s="5">
+        <v>42.4</v>
+      </c>
+      <c r="E46" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="F46" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="G46" s="5">
+        <v>10.9</v>
+      </c>
+      <c r="H46" s="5">
+        <v>28.2</v>
+      </c>
+      <c r="I46" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="J46" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K46" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L46" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="4">
+        <v>100</v>
+      </c>
+      <c r="D47" s="5">
+        <v>71</v>
+      </c>
+      <c r="E47" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="F47" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="G47" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="H47" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="I47" s="5">
+        <v>14.6</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L47" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="4">
+        <v>100</v>
+      </c>
+      <c r="D48" s="5">
+        <v>44.9</v>
+      </c>
+      <c r="E48" s="5">
+        <v>33.4</v>
+      </c>
+      <c r="F48" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="G48" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H48" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K48" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="L48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C49" s="4">
+        <v>100</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="4">
+        <v>100</v>
+      </c>
+      <c r="D50" s="5">
+        <v>33.9</v>
+      </c>
+      <c r="E50" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="F50" s="5">
+        <v>29.2</v>
+      </c>
+      <c r="G50" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="H50" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="I50" s="5">
+        <v>14.6</v>
+      </c>
+      <c r="J50" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="K50" s="5">
+        <v>14</v>
+      </c>
+      <c r="L50" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="4">
+        <v>100</v>
+      </c>
+      <c r="D51" s="5">
+        <v>45.2</v>
+      </c>
+      <c r="E51" s="5">
+        <v>17.7</v>
+      </c>
+      <c r="F51" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="G51" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="H51" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="I51" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="J51" s="5">
+        <v>4</v>
+      </c>
+      <c r="K51" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L51" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="4">
+        <v>100</v>
+      </c>
+      <c r="D52" s="5">
+        <v>24.7</v>
+      </c>
+      <c r="E52" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="F52" s="5">
+        <v>15</v>
+      </c>
+      <c r="G52" s="5">
+        <v>21.7</v>
+      </c>
+      <c r="H52" s="5">
+        <v>11.3</v>
+      </c>
+      <c r="I52" s="5">
+        <v>29.9</v>
+      </c>
+      <c r="J52" s="5">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L52" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C53" s="14">
+        <v>100</v>
+      </c>
+      <c r="D53" s="15">
+        <v>46.4</v>
+      </c>
+      <c r="E53" s="15">
+        <v>17.2</v>
+      </c>
+      <c r="F53" s="15">
+        <v>6.8</v>
+      </c>
+      <c r="G53" s="15">
+        <v>51.5</v>
+      </c>
+      <c r="H53" s="15">
+        <v>26.6</v>
+      </c>
+      <c r="I53" s="15">
+        <v>13.8</v>
+      </c>
+      <c r="J53" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K53" s="15">
+        <v>12.4</v>
+      </c>
+      <c r="L53" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="M53" s="15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" ht="11.25" customHeight="1"/>
+    <row r="55" spans="1:14" ht="24" customHeight="1">
+      <c r="B55" s="85" t="s">
+        <v>50</v>
+      </c>
+      <c r="C55" s="86"/>
+      <c r="D55" s="86"/>
+      <c r="E55" s="86"/>
+      <c r="F55" s="86"/>
+      <c r="G55" s="86"/>
+      <c r="H55" s="86"/>
+      <c r="I55" s="86"/>
+      <c r="J55" s="86"/>
+      <c r="K55" s="86"/>
+      <c r="L55" s="86"/>
+      <c r="M55" s="86"/>
+    </row>
+    <row r="56" spans="1:14" ht="11.25" customHeight="1">
+      <c r="B56" s="2"/>
+      <c r="C56" s="87"/>
+      <c r="D56" s="87"/>
+      <c r="E56" s="87"/>
+      <c r="F56" s="87"/>
+      <c r="G56" s="87"/>
+      <c r="H56" s="87"/>
+      <c r="I56" s="87"/>
+      <c r="J56" s="87"/>
+      <c r="K56" s="87"/>
+      <c r="L56" s="87"/>
+      <c r="M56" s="87"/>
+    </row>
+    <row r="57" spans="1:14" ht="21" customHeight="1">
+      <c r="A57" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B57" s="90"/>
+      <c r="C57" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D57" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="95"/>
+      <c r="F57" s="95"/>
+      <c r="G57" s="95"/>
+      <c r="H57" s="95"/>
+      <c r="I57" s="95"/>
+      <c r="J57" s="95"/>
+      <c r="K57" s="95"/>
+      <c r="L57" s="95"/>
+      <c r="M57" s="95"/>
+    </row>
+    <row r="58" spans="1:14" ht="63" customHeight="1">
+      <c r="A58" s="89"/>
+      <c r="B58" s="91"/>
+      <c r="C58" s="93"/>
+      <c r="D58" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E58" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F58" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G58" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H58" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I58" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J58" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="K58" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M58" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" s="33" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B59" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="4">
+        <v>100</v>
+      </c>
+      <c r="D59" s="5">
+        <v>32.9</v>
+      </c>
+      <c r="E59" s="5">
+        <v>22.3</v>
+      </c>
+      <c r="F59" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="G59" s="5">
+        <v>20.6</v>
+      </c>
+      <c r="H59" s="5">
+        <v>19</v>
+      </c>
+      <c r="I59" s="5">
+        <v>24.6</v>
+      </c>
+      <c r="J59" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="K59" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="L59" s="5">
+        <v>4</v>
+      </c>
+      <c r="M59" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="N59" s="25"/>
+    </row>
+    <row r="60" spans="1:14" s="26" customFormat="1" ht="12.75">
+      <c r="A60" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B60" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="4">
+        <v>100</v>
+      </c>
+      <c r="D60" s="5">
+        <v>30.6</v>
+      </c>
+      <c r="E60" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="F60" s="5">
+        <v>11.8</v>
+      </c>
+      <c r="G60" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="H60" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="I60" s="5">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="J60" s="35">
+        <v>2.9</v>
+      </c>
+      <c r="K60" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="L60" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" s="26" customFormat="1" ht="12.75">
+      <c r="A61" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B61" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="4">
-[...5 lines deleted...]
-      <c r="E7" s="5">
+      <c r="C61" s="4">
+        <v>100</v>
+      </c>
+      <c r="D61" s="5">
+        <v>24.3</v>
+      </c>
+      <c r="E61" s="5">
+        <v>22.8</v>
+      </c>
+      <c r="F61" s="5">
+        <v>24.1</v>
+      </c>
+      <c r="G61" s="5">
         <v>9.6</v>
       </c>
-      <c r="F7" s="5">
+      <c r="H61" s="5">
+        <v>35.5</v>
+      </c>
+      <c r="I61" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="J61" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K61" s="9">
+        <v>13.3</v>
+      </c>
+      <c r="L61" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M61" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" s="4">
+        <v>100</v>
+      </c>
+      <c r="D62" s="5">
+        <v>39</v>
+      </c>
+      <c r="E62" s="5">
+        <v>24.5</v>
+      </c>
+      <c r="F62" s="5">
+        <v>15</v>
+      </c>
+      <c r="G62" s="5">
+        <v>23.8</v>
+      </c>
+      <c r="H62" s="5">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="I62" s="5">
+        <v>13.8</v>
+      </c>
+      <c r="J62" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L62" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B63" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="4">
+        <v>100</v>
+      </c>
+      <c r="D63" s="5">
+        <v>29.8</v>
+      </c>
+      <c r="E63" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="F63" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="G63" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="H63" s="5">
+        <v>37.9</v>
+      </c>
+      <c r="I63" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="4">
+        <v>100</v>
+      </c>
+      <c r="D64" s="5">
+        <v>79</v>
+      </c>
+      <c r="E64" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H64" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="I64" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="J64" s="5">
         <v>26</v>
       </c>
-      <c r="G7" s="5">
+      <c r="K64" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="L64" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="4">
+        <v>100</v>
+      </c>
+      <c r="D65" s="5">
+        <v>41.1</v>
+      </c>
+      <c r="E65" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="F65" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="G65" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="H65" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="I65" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="J65" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="K65" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="L65" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B66" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="4">
+        <v>100</v>
+      </c>
+      <c r="D66" s="5">
+        <v>18.8</v>
+      </c>
+      <c r="E66" s="5">
+        <v>30</v>
+      </c>
+      <c r="F66" s="5">
+        <v>35.9</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="I66" s="5">
+        <v>23.1</v>
+      </c>
+      <c r="J66" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L66" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B67" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C67" s="4">
+        <v>100</v>
+      </c>
+      <c r="D67" s="5">
+        <v>46.9</v>
+      </c>
+      <c r="E67" s="5">
+        <v>8</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J67" s="5">
+        <v>14</v>
+      </c>
+      <c r="K67" s="5">
+        <v>29.5</v>
+      </c>
+      <c r="L67" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N67" s="22" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B68" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="4">
+        <v>100</v>
+      </c>
+      <c r="D68" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="E68" s="5">
+        <v>21.6</v>
+      </c>
+      <c r="F68" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="G68" s="5">
+        <v>11.8</v>
+      </c>
+      <c r="H68" s="5">
+        <v>30.2</v>
+      </c>
+      <c r="I68" s="5">
+        <v>26.1</v>
+      </c>
+      <c r="J68" s="5">
+        <v>8</v>
+      </c>
+      <c r="K68" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="L68" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B69" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C69" s="4">
+        <v>100</v>
+      </c>
+      <c r="D69" s="5">
+        <v>30.5</v>
+      </c>
+      <c r="E69" s="5">
+        <v>26.2</v>
+      </c>
+      <c r="F69" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="G69" s="5">
+        <v>11</v>
+      </c>
+      <c r="H69" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="I69" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M69" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B70" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="4">
+        <v>100</v>
+      </c>
+      <c r="D70" s="5">
+        <v>43.9</v>
+      </c>
+      <c r="E70" s="5">
+        <v>22.2</v>
+      </c>
+      <c r="F70" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="G70" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="H70" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="I70" s="5">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J70" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M70" s="5">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="4">
+        <v>100</v>
+      </c>
+      <c r="D71" s="5">
+        <v>76</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F71" s="5">
+        <v>24</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B72" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="4">
+        <v>100</v>
+      </c>
+      <c r="D72" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="E72" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="F72" s="5">
+        <v>35.4</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H72" s="5">
+        <v>31.2</v>
+      </c>
+      <c r="I72" s="5">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B73" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" s="4">
+        <v>100</v>
+      </c>
+      <c r="D73" s="5">
+        <v>60.3</v>
+      </c>
+      <c r="E73" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="F73" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="G73" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I73" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K73" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="L73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B74" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="4">
+        <v>100</v>
+      </c>
+      <c r="D74" s="5">
+        <v>27.1</v>
+      </c>
+      <c r="E74" s="5">
+        <v>25.8</v>
+      </c>
+      <c r="F74" s="5">
+        <v>25.6</v>
+      </c>
+      <c r="G74" s="5">
+        <v>27.2</v>
+      </c>
+      <c r="H74" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="I74" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="J74" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="K74" s="9">
+        <v>5.2</v>
+      </c>
+      <c r="L74" s="9">
+        <v>2</v>
+      </c>
+      <c r="M74" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B75" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C75" s="4">
+        <v>100</v>
+      </c>
+      <c r="D75" s="5">
+        <v>28.9</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F75" s="5">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L75" s="9">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="M75" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B76" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="4">
+        <v>100</v>
+      </c>
+      <c r="D76" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="E76" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="F76" s="5">
+        <v>13</v>
+      </c>
+      <c r="G76" s="5">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H76" s="5">
+        <v>28.9</v>
+      </c>
+      <c r="I76" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="J76" s="5">
+        <v>5</v>
+      </c>
+      <c r="K76" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L76" s="9">
+        <v>4.3</v>
+      </c>
+      <c r="M76" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B77" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C77" s="4">
+        <v>100</v>
+      </c>
+      <c r="D77" s="5">
+        <v>20.8</v>
+      </c>
+      <c r="E77" s="5">
+        <v>53.3</v>
+      </c>
+      <c r="F77" s="5">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="G77" s="5">
+        <v>57.9</v>
+      </c>
+      <c r="H77" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="I77" s="5">
+        <v>58.1</v>
+      </c>
+      <c r="J77" s="9">
+        <v>3.3</v>
+      </c>
+      <c r="K77" s="9">
+        <v>6.4</v>
+      </c>
+      <c r="L77" s="9">
+        <v>0.9</v>
+      </c>
+      <c r="M77" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B78" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="4">
+        <v>100</v>
+      </c>
+      <c r="D78" s="5">
+        <v>39.4</v>
+      </c>
+      <c r="E78" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="F78" s="5">
+        <v>11</v>
+      </c>
+      <c r="G78" s="5">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="H78" s="5">
+        <v>10</v>
+      </c>
+      <c r="I78" s="5">
+        <v>34.6</v>
+      </c>
+      <c r="J78" s="9">
+        <v>12.7</v>
+      </c>
+      <c r="K78" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="L78" s="9">
+        <v>6.8</v>
+      </c>
+      <c r="M78" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B79" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C79" s="14">
+        <v>100</v>
+      </c>
+      <c r="D79" s="15">
+        <v>59.5</v>
+      </c>
+      <c r="E79" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F79" s="15">
+        <v>14.6</v>
+      </c>
+      <c r="G79" s="15">
+        <v>12.1</v>
+      </c>
+      <c r="H79" s="15">
+        <v>24.6</v>
+      </c>
+      <c r="I79" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="J79" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="K79" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="L79" s="16">
+        <v>8.9</v>
+      </c>
+      <c r="M79" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="B80" s="22" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" ht="21.75" customHeight="1">
+      <c r="B81" s="85" t="s">
+        <v>49</v>
+      </c>
+      <c r="C81" s="86"/>
+      <c r="D81" s="86"/>
+      <c r="E81" s="86"/>
+      <c r="F81" s="86"/>
+      <c r="G81" s="86"/>
+      <c r="H81" s="86"/>
+      <c r="I81" s="86"/>
+      <c r="J81" s="86"/>
+      <c r="K81" s="86"/>
+      <c r="L81" s="86"/>
+      <c r="M81" s="86"/>
+    </row>
+    <row r="82" spans="1:14" ht="11.25" customHeight="1">
+      <c r="B82" s="2"/>
+      <c r="C82" s="87"/>
+      <c r="D82" s="87"/>
+      <c r="E82" s="87"/>
+      <c r="F82" s="87"/>
+      <c r="G82" s="87"/>
+      <c r="H82" s="87"/>
+      <c r="I82" s="87"/>
+      <c r="J82" s="87"/>
+      <c r="K82" s="87"/>
+      <c r="L82" s="87"/>
+      <c r="M82" s="87"/>
+    </row>
+    <row r="83" spans="1:14" ht="21" customHeight="1">
+      <c r="A83" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B83" s="90"/>
+      <c r="C83" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E83" s="95"/>
+      <c r="F83" s="95"/>
+      <c r="G83" s="95"/>
+      <c r="H83" s="95"/>
+      <c r="I83" s="95"/>
+      <c r="J83" s="95"/>
+      <c r="K83" s="95"/>
+      <c r="L83" s="95"/>
+      <c r="M83" s="95"/>
+    </row>
+    <row r="84" spans="1:14" ht="63" customHeight="1">
+      <c r="A84" s="89"/>
+      <c r="B84" s="91"/>
+      <c r="C84" s="93"/>
+      <c r="D84" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E84" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F84" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G84" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H84" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I84" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J84" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="K84" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="L84" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M84" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" s="33" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B85" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="4">
+        <v>100</v>
+      </c>
+      <c r="D85" s="5">
+        <v>27.8</v>
+      </c>
+      <c r="E85" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="F85" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="G85" s="5">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="H85" s="5">
+        <v>21.7</v>
+      </c>
+      <c r="I85" s="5">
+        <v>26.4</v>
+      </c>
+      <c r="J85" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="K85" s="5">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L85" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N85" s="25"/>
+    </row>
+    <row r="86" spans="1:14" s="26" customFormat="1" ht="12.75">
+      <c r="A86" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B86" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C86" s="4">
+        <v>100</v>
+      </c>
+      <c r="D86" s="5">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="E86" s="5">
+        <v>17</v>
+      </c>
+      <c r="F86" s="5">
+        <v>30.8</v>
+      </c>
+      <c r="G86" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="H86" s="5">
+        <v>26.6</v>
+      </c>
+      <c r="I86" s="5">
+        <v>21.7</v>
+      </c>
+      <c r="J86" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="K86" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="L86" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" s="26" customFormat="1" ht="12.75">
+      <c r="A87" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C87" s="4">
+        <v>100</v>
+      </c>
+      <c r="D87" s="5">
+        <v>22.4</v>
+      </c>
+      <c r="E87" s="5">
+        <v>48.4</v>
+      </c>
+      <c r="F87" s="5">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="G87" s="5">
+        <v>14.1</v>
+      </c>
+      <c r="H87" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="I87" s="5">
+        <v>19.5</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K87" s="9">
+        <v>11.8</v>
+      </c>
+      <c r="L87" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="M87" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="A88" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B88" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" s="4">
+        <v>100</v>
+      </c>
+      <c r="D88" s="5">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="E88" s="5">
+        <v>18.8</v>
+      </c>
+      <c r="F88" s="5">
+        <v>25</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="5">
+        <v>11</v>
+      </c>
+      <c r="I88" s="5">
+        <v>10</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="A89" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B89" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C89" s="4">
+        <v>100</v>
+      </c>
+      <c r="D89" s="5">
+        <v>46.9</v>
+      </c>
+      <c r="E89" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="F89" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="G89" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="H89" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="I89" s="5">
+        <v>29.9</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14">
+      <c r="A90" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B90" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="4">
+        <v>100</v>
+      </c>
+      <c r="D90" s="5">
+        <v>74.3</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G90" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="H90" s="5">
+        <v>31.9</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L90" s="5">
+        <v>17.3</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="A91" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B91" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C91" s="4">
+        <v>100</v>
+      </c>
+      <c r="D91" s="5">
+        <v>26.2</v>
+      </c>
+      <c r="E91" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="F91" s="5">
+        <v>22.2</v>
+      </c>
+      <c r="G91" s="5">
+        <v>11.6</v>
+      </c>
+      <c r="H91" s="5">
+        <v>32.4</v>
+      </c>
+      <c r="I91" s="5">
+        <v>22.7</v>
+      </c>
+      <c r="J91" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="K91" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="L91" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="A92" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="4">
+        <v>100</v>
+      </c>
+      <c r="D92" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="E92" s="5">
+        <v>24.6</v>
+      </c>
+      <c r="F92" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="5">
+        <v>10</v>
+      </c>
+      <c r="I92" s="5">
+        <v>45.1</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K92" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="L92" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14">
+      <c r="A93" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B93" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C93" s="4">
+        <v>100</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E93" s="5">
+        <v>25.4</v>
+      </c>
+      <c r="F93" s="5">
+        <v>16</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" s="5">
+        <v>25.8</v>
+      </c>
+      <c r="I93" s="5">
+        <v>16</v>
+      </c>
+      <c r="J93" s="5">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L93" s="5">
+        <v>16</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N93" s="22" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14">
+      <c r="A94" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B94" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="4">
+        <v>100</v>
+      </c>
+      <c r="D94" s="5">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E94" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="F94" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G94" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="H94" s="5">
+        <v>23.6</v>
+      </c>
+      <c r="I94" s="5">
+        <v>42.8</v>
+      </c>
+      <c r="J94" s="5">
+        <v>5</v>
+      </c>
+      <c r="K94" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="L94" s="5">
+        <v>11</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14">
+      <c r="A95" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B95" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" s="4">
+        <v>100</v>
+      </c>
+      <c r="D95" s="5">
+        <v>22.1</v>
+      </c>
+      <c r="E95" s="5">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="F95" s="5">
+        <v>12.9</v>
+      </c>
+      <c r="G95" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="H95" s="5">
+        <v>28.7</v>
+      </c>
+      <c r="I95" s="5">
+        <v>17.3</v>
+      </c>
+      <c r="J95" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="K95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L95" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14">
+      <c r="A96" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B96" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" s="4">
+        <v>100</v>
+      </c>
+      <c r="D96" s="5">
+        <v>43.6</v>
+      </c>
+      <c r="E96" s="5">
         <v>10.7</v>
       </c>
-      <c r="H7" s="5">
-[...5 lines deleted...]
-      <c r="J7" s="5">
+      <c r="F96" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H96" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="I96" s="5">
+        <v>3</v>
+      </c>
+      <c r="J96" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="K96" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B97" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C97" s="4">
+        <v>100</v>
+      </c>
+      <c r="D97" s="5">
+        <v>39</v>
+      </c>
+      <c r="E97" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="F97" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="G97" s="5">
+        <v>39.1</v>
+      </c>
+      <c r="H97" s="5">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="4">
+        <v>100</v>
+      </c>
+      <c r="D98" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E98" s="5">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F98" s="5">
+        <v>21.6</v>
+      </c>
+      <c r="G98" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="H98" s="5">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I98" s="5">
+        <v>41.7</v>
+      </c>
+      <c r="J98" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L98" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" s="4">
+        <v>100</v>
+      </c>
+      <c r="D99" s="5">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="E99" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="F99" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="G99" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="H99" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="I99" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="J99" s="5">
+        <v>3</v>
+      </c>
+      <c r="K99" s="5">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L99" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" s="4">
+        <v>100</v>
+      </c>
+      <c r="D100" s="5">
+        <v>17.5</v>
+      </c>
+      <c r="E100" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="F100" s="5">
+        <v>22.5</v>
+      </c>
+      <c r="G100" s="5">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H100" s="5">
+        <v>26.4</v>
+      </c>
+      <c r="I100" s="5">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="J100" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="K100" s="9">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="L100" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="M100" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B101" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C101" s="4">
+        <v>100</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I101" s="5">
+        <v>100</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K101" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L101" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M101" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B102" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="4">
+        <v>100</v>
+      </c>
+      <c r="D102" s="5">
+        <v>52.7</v>
+      </c>
+      <c r="E102" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="F102" s="5">
+        <v>5</v>
+      </c>
+      <c r="G102" s="5">
+        <v>31.1</v>
+      </c>
+      <c r="H102" s="5">
+        <v>47.9</v>
+      </c>
+      <c r="I102" s="5">
+        <v>14.7</v>
+      </c>
+      <c r="J102" s="5">
+        <v>17.5</v>
+      </c>
+      <c r="K102" s="9">
         <v>7.3</v>
       </c>
-      <c r="K7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="5">
+      <c r="L102" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="M102" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B103" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" s="4">
+        <v>100</v>
+      </c>
+      <c r="D103" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="E103" s="5">
+        <v>55</v>
+      </c>
+      <c r="F103" s="5">
+        <v>13.9</v>
+      </c>
+      <c r="G103" s="5">
+        <v>35.1</v>
+      </c>
+      <c r="H103" s="5">
+        <v>28.6</v>
+      </c>
+      <c r="I103" s="5">
+        <v>48.9</v>
+      </c>
+      <c r="J103" s="9">
+        <v>27.5</v>
+      </c>
+      <c r="K103" s="9">
+        <v>27.6</v>
+      </c>
+      <c r="L103" s="9">
+        <v>2.8</v>
+      </c>
+      <c r="M103" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B104" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C104" s="4">
+        <v>100</v>
+      </c>
+      <c r="D104" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="E104" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="F104" s="5">
+        <v>14</v>
+      </c>
+      <c r="G104" s="5">
+        <v>26.3</v>
+      </c>
+      <c r="H104" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="I104" s="5">
+        <v>19</v>
+      </c>
+      <c r="J104" s="9">
+        <v>10.8</v>
+      </c>
+      <c r="K104" s="9">
+        <v>5.3</v>
+      </c>
+      <c r="L104" s="9">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M104" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B105" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C105" s="14">
+        <v>100</v>
+      </c>
+      <c r="D105" s="15">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="E105" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="F105" s="15">
+        <v>15.4</v>
+      </c>
+      <c r="G105" s="15">
+        <v>15</v>
+      </c>
+      <c r="H105" s="15">
+        <v>18.2</v>
+      </c>
+      <c r="I105" s="15">
+        <v>2.6</v>
+      </c>
+      <c r="J105" s="16">
         <v>3.8</v>
       </c>
-      <c r="M7" s="5" t="s">
-[...303 lines deleted...]
-      <c r="E15" s="5">
+      <c r="K105" s="16">
         <v>1.4</v>
       </c>
-      <c r="F15" s="5">
-[...622 lines deleted...]
-      <c r="I33" s="5">
+      <c r="L105" s="16">
         <v>2.6</v>
       </c>
-      <c r="J33" s="5">
-[...1702 lines deleted...]
-      <c r="M77" s="16" t="s">
+      <c r="M105" s="16" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...17 lines deleted...]
-    <mergeCell ref="B53:M53"/>
+  <mergeCells count="24">
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="C82:M82"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="D83:M83"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="D57:M57"/>
+    <mergeCell ref="C56:M56"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S77"/>
+  <dimension ref="A1:S104"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="S1" sqref="S1"/>
+      <selection activeCell="D5" sqref="D5:M25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" style="22" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="22" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="22" customWidth="1"/>
     <col min="5" max="5" width="17" style="22" customWidth="1"/>
     <col min="6" max="6" width="16.140625" style="22" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="22" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" style="22" customWidth="1"/>
     <col min="9" max="10" width="16.5703125" style="22" customWidth="1"/>
     <col min="11" max="11" width="17" style="22" customWidth="1"/>
     <col min="12" max="12" width="18.140625" style="31" customWidth="1"/>
     <col min="13" max="13" width="15.85546875" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19" ht="24" customHeight="1">
+      <c r="B1" s="85" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+    </row>
+    <row r="2" spans="1:19" ht="12" customHeight="1">
       <c r="B2" s="2"/>
-      <c r="C2" s="60"/>
-[...16 lines deleted...]
-      <c r="C3" s="63" t="s">
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+    </row>
+    <row r="3" spans="1:19" ht="21" customHeight="1">
+      <c r="A3" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3" s="90"/>
+      <c r="C3" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="65" t="s">
+      <c r="D3" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="66"/>
-[...12 lines deleted...]
-      <c r="C4" s="64"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
+      <c r="I3" s="95"/>
+      <c r="J3" s="95"/>
+      <c r="K3" s="95"/>
+      <c r="L3" s="95"/>
+      <c r="M3" s="95"/>
+    </row>
+    <row r="4" spans="1:19" ht="63" customHeight="1">
+      <c r="A4" s="89"/>
+      <c r="B4" s="91"/>
+      <c r="C4" s="93"/>
       <c r="D4" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="17" t="s">
         <v>30</v>
       </c>
       <c r="K4" s="17" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="56" t="s">
+      <c r="M4" s="66" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:19" s="26" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="33"/>
       <c r="B5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4">
         <v>100</v>
       </c>
-      <c r="D5" s="57">
-[...30 lines deleted...]
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D5" s="69">
+        <v>10.5</v>
+      </c>
+      <c r="E5" s="69">
+        <v>9.6999998092651403</v>
+      </c>
+      <c r="F5" s="69">
+        <v>18.5</v>
+      </c>
+      <c r="G5" s="69">
+        <v>5.8000001907348597</v>
+      </c>
+      <c r="H5" s="69">
+        <v>24.799999237060501</v>
+      </c>
+      <c r="I5" s="70">
+        <v>20.5</v>
+      </c>
+      <c r="J5" s="70">
+        <v>8.1000003814697301</v>
+      </c>
+      <c r="K5" s="70">
+        <v>13</v>
+      </c>
+      <c r="L5" s="70">
+        <v>24.700000762939499</v>
+      </c>
+      <c r="M5" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="29"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+    </row>
+    <row r="6" spans="1:19" s="26" customFormat="1" ht="12.75">
       <c r="A6" s="52" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="4">
         <v>100</v>
       </c>
-      <c r="D6" s="5">
-[...30 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D6" s="69">
+        <v>4.9000000953674299</v>
+      </c>
+      <c r="E6" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="69">
+        <v>8</v>
+      </c>
+      <c r="G6" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="69">
+        <v>18.799999237060501</v>
+      </c>
+      <c r="I6" s="70">
+        <v>81.900001525878906</v>
+      </c>
+      <c r="J6" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="70">
+        <v>13.800000190734901</v>
+      </c>
+      <c r="L6" s="70">
+        <v>13.800000190734901</v>
+      </c>
+      <c r="M6" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="26" customFormat="1" ht="12.75">
       <c r="A7" s="52" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
-      <c r="D7" s="5">
-[...30 lines deleted...]
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="69">
+        <v>21.200000762939499</v>
+      </c>
+      <c r="F7" s="69">
+        <v>33.299999237060497</v>
+      </c>
+      <c r="G7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" s="69">
+        <v>13.1000003814697</v>
+      </c>
+      <c r="I7" s="70">
+        <v>27</v>
+      </c>
+      <c r="J7" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="70">
+        <v>19.299999237060501</v>
+      </c>
+      <c r="L7" s="70">
+        <v>17.899999618530298</v>
+      </c>
+      <c r="M7" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" s="52" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
-      <c r="D8" s="5">
-[...30 lines deleted...]
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D8" s="69">
+        <v>23</v>
+      </c>
+      <c r="E8" s="69">
+        <v>5.9000000953674299</v>
+      </c>
+      <c r="F8" s="69">
+        <v>13.6000003814697</v>
+      </c>
+      <c r="G8" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="69">
+        <v>63.200000762939503</v>
+      </c>
+      <c r="I8" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="70">
+        <v>8.3999996185302699</v>
+      </c>
+      <c r="L8" s="70">
+        <v>22</v>
+      </c>
+      <c r="M8" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" s="52" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
-      <c r="D9" s="5">
-[...30 lines deleted...]
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D9" s="69">
+        <v>30.100000381469702</v>
+      </c>
+      <c r="E9" s="69">
+        <v>13.800000190734901</v>
+      </c>
+      <c r="F9" s="69">
+        <v>34.099998474121101</v>
+      </c>
+      <c r="G9" s="69">
+        <v>6.0999999046325701</v>
+      </c>
+      <c r="H9" s="69">
+        <v>24.100000381469702</v>
+      </c>
+      <c r="I9" s="70">
+        <v>15.800000190734901</v>
+      </c>
+      <c r="J9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="70">
+        <v>6.0999999046325701</v>
+      </c>
+      <c r="L9" s="70">
+        <v>4.3000001907348597</v>
+      </c>
+      <c r="M9" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" s="52" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
-      <c r="D10" s="5">
-[...30 lines deleted...]
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D10" s="69">
+        <v>61.900001525878899</v>
+      </c>
+      <c r="E10" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="69">
+        <v>18.600000381469702</v>
+      </c>
+      <c r="I10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="70">
+        <v>11.5</v>
+      </c>
+      <c r="L10" s="70">
+        <v>8</v>
+      </c>
+      <c r="M10" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" s="52" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
-      <c r="D11" s="5">
-[...30 lines deleted...]
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D11" s="69">
+        <v>14.300000190734901</v>
+      </c>
+      <c r="E11" s="69">
+        <v>18</v>
+      </c>
+      <c r="F11" s="69">
+        <v>36.5</v>
+      </c>
+      <c r="G11" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="69">
+        <v>29.5</v>
+      </c>
+      <c r="I11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="70">
+        <v>5.1999998092651403</v>
+      </c>
+      <c r="K11" s="70">
+        <v>12</v>
+      </c>
+      <c r="L11" s="70">
+        <v>42.599998474121101</v>
+      </c>
+      <c r="M11" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" s="52" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
-      <c r="D12" s="5">
-[...30 lines deleted...]
-    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D12" s="69">
+        <v>14.3999996185303</v>
+      </c>
+      <c r="E12" s="69">
+        <v>9.8000001907348597</v>
+      </c>
+      <c r="F12" s="69">
+        <v>3.7000000476837198</v>
+      </c>
+      <c r="G12" s="69">
+        <v>2</v>
+      </c>
+      <c r="H12" s="69">
+        <v>17.200000762939499</v>
+      </c>
+      <c r="I12" s="70">
+        <v>15.3999996185303</v>
+      </c>
+      <c r="J12" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="70">
+        <v>6</v>
+      </c>
+      <c r="L12" s="70">
+        <v>38.799999237060497</v>
+      </c>
+      <c r="M12" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" s="52" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...30 lines deleted...]
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D13" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13" s="69">
+        <v>31.200000762939499</v>
+      </c>
+      <c r="I13" s="70">
+        <v>11</v>
+      </c>
+      <c r="J13" s="70">
+        <v>14.5</v>
+      </c>
+      <c r="K13" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="70">
+        <v>57.799999237060497</v>
+      </c>
+      <c r="M13" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" s="52" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="4">
         <v>100</v>
       </c>
-      <c r="D14" s="5">
-[...30 lines deleted...]
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D14" s="69">
+        <v>3.2999999523162802</v>
+      </c>
+      <c r="E14" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="69">
+        <v>2.7999999523162802</v>
+      </c>
+      <c r="G14" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="69">
+        <v>39.799999237060497</v>
+      </c>
+      <c r="I14" s="70">
+        <v>54.299999237060497</v>
+      </c>
+      <c r="J14" s="70">
+        <v>51.400001525878899</v>
+      </c>
+      <c r="K14" s="70">
+        <v>14.699999809265099</v>
+      </c>
+      <c r="L14" s="70">
+        <v>9.5</v>
+      </c>
+      <c r="M14" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" s="52" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
-      <c r="D15" s="5">
-[...30 lines deleted...]
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D15" s="69">
+        <v>3.9000000953674299</v>
+      </c>
+      <c r="E15" s="69">
+        <v>5.1999998092651403</v>
+      </c>
+      <c r="F15" s="69">
+        <v>20.100000381469702</v>
+      </c>
+      <c r="G15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="69">
+        <v>7.5999999046325701</v>
+      </c>
+      <c r="I15" s="70">
+        <v>2.7999999523162802</v>
+      </c>
+      <c r="J15" s="70">
+        <v>15.6000003814697</v>
+      </c>
+      <c r="K15" s="70">
+        <v>29.5</v>
+      </c>
+      <c r="L15" s="70">
+        <v>58.400001525878899</v>
+      </c>
+      <c r="M15" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="N15" s="5"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" s="52" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
-      <c r="D16" s="5">
-[...30 lines deleted...]
-    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D16" s="69">
+        <v>36.700000762939503</v>
+      </c>
+      <c r="E16" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="69">
+        <v>50.700000762939503</v>
+      </c>
+      <c r="I16" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K16" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L16" s="70">
+        <v>12.6000003814697</v>
+      </c>
+      <c r="M16" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="N16" s="5"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" s="52" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
-      <c r="D17" s="5">
-[...30 lines deleted...]
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D17" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" s="69">
+        <v>33.900001525878899</v>
+      </c>
+      <c r="G17" s="69">
+        <v>24.200000762939499</v>
+      </c>
+      <c r="H17" s="69">
+        <v>5.0999999046325701</v>
+      </c>
+      <c r="I17" s="70">
+        <v>45.099998474121101</v>
+      </c>
+      <c r="J17" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="70">
+        <v>5.8000001907348597</v>
+      </c>
+      <c r="L17" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N17" s="5"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" s="52" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
-      <c r="D18" s="5">
-[...30 lines deleted...]
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D18" s="69">
+        <v>9.8000001907348597</v>
+      </c>
+      <c r="E18" s="69">
+        <v>25.5</v>
+      </c>
+      <c r="F18" s="69">
+        <v>6.5</v>
+      </c>
+      <c r="G18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H18" s="69">
+        <v>24.799999237060501</v>
+      </c>
+      <c r="I18" s="70">
+        <v>7</v>
+      </c>
+      <c r="J18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L18" s="70">
+        <v>36.299999237060497</v>
+      </c>
+      <c r="M18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N18" s="5"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" s="52" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D19" s="69">
+        <v>22.600000381469702</v>
+      </c>
+      <c r="E19" s="69">
+        <v>17.600000381469702</v>
+      </c>
+      <c r="F19" s="69">
+        <v>25.899999618530298</v>
+      </c>
+      <c r="G19" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H19" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" s="70">
         <v>11</v>
       </c>
-      <c r="E19" s="5">
-[...27 lines deleted...]
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="J19" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="70">
+        <v>6</v>
+      </c>
+      <c r="L19" s="70">
+        <v>16.899999618530298</v>
+      </c>
+      <c r="M19" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" s="52" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
-      <c r="D20" s="5">
-[...30 lines deleted...]
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D20" s="69">
+        <v>1.8999999761581401</v>
+      </c>
+      <c r="E20" s="69">
+        <v>24.399999618530298</v>
+      </c>
+      <c r="F20" s="69">
+        <v>13.3999996185303</v>
+      </c>
+      <c r="G20" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H20" s="69">
+        <v>21.600000381469702</v>
+      </c>
+      <c r="I20" s="70">
+        <v>8.8000001907348597</v>
+      </c>
+      <c r="J20" s="70">
+        <v>3.7999999523162802</v>
+      </c>
+      <c r="K20" s="70">
+        <v>24.399999618530298</v>
+      </c>
+      <c r="L20" s="70">
+        <v>31.100000381469702</v>
+      </c>
+      <c r="M20" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" s="52" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...30 lines deleted...]
-    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H21" s="69">
+        <v>21.100000381469702</v>
+      </c>
+      <c r="I21" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K21" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L21" s="70">
+        <v>78.900001525878906</v>
+      </c>
+      <c r="M21" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" s="52" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
-      <c r="D22" s="5">
-[...30 lines deleted...]
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D22" s="69">
+        <v>2.0999999046325701</v>
+      </c>
+      <c r="E22" s="69">
+        <v>18</v>
+      </c>
+      <c r="F22" s="69">
+        <v>32.200000762939503</v>
+      </c>
+      <c r="G22" s="69">
+        <v>2.0999999046325701</v>
+      </c>
+      <c r="H22" s="69">
+        <v>37.599998474121101</v>
+      </c>
+      <c r="I22" s="70">
+        <v>29.100000381469702</v>
+      </c>
+      <c r="J22" s="70">
+        <v>21.399999618530298</v>
+      </c>
+      <c r="K22" s="70">
+        <v>18.799999237060501</v>
+      </c>
+      <c r="L22" s="70">
+        <v>39.700000762939503</v>
+      </c>
+      <c r="M22" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" s="52" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
-      <c r="D23" s="5">
-[...30 lines deleted...]
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D23" s="69">
+        <v>18.399999618530298</v>
+      </c>
+      <c r="E23" s="69">
+        <v>15.300000190734901</v>
+      </c>
+      <c r="F23" s="69">
+        <v>12.6000003814697</v>
+      </c>
+      <c r="G23" s="69">
+        <v>18.100000381469702</v>
+      </c>
+      <c r="H23" s="69">
+        <v>31.5</v>
+      </c>
+      <c r="I23" s="70">
+        <v>17.399999618530298</v>
+      </c>
+      <c r="J23" s="70">
+        <v>8</v>
+      </c>
+      <c r="K23" s="70">
+        <v>6.4000000953674299</v>
+      </c>
+      <c r="L23" s="70">
+        <v>12</v>
+      </c>
+      <c r="M23" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" s="52" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
-      <c r="D24" s="5">
-[...30 lines deleted...]
-    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D24" s="69">
+        <v>2</v>
+      </c>
+      <c r="E24" s="69">
+        <v>3.0999999046325701</v>
+      </c>
+      <c r="F24" s="69">
+        <v>24.799999237060501</v>
+      </c>
+      <c r="G24" s="69">
+        <v>6.1999998092651403</v>
+      </c>
+      <c r="H24" s="69">
+        <v>5.9000000953674299</v>
+      </c>
+      <c r="I24" s="70">
+        <v>21.799999237060501</v>
+      </c>
+      <c r="J24" s="70">
+        <v>5.5999999046325701</v>
+      </c>
+      <c r="K24" s="70">
+        <v>21</v>
+      </c>
+      <c r="L24" s="70">
+        <v>34.200000762939503</v>
+      </c>
+      <c r="M24" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" s="53" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B25" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="14">
         <v>100</v>
       </c>
-      <c r="D25" s="15">
+      <c r="D25" s="83">
+        <v>14.699999809265099</v>
+      </c>
+      <c r="E25" s="83">
+        <v>8.3000001907348597</v>
+      </c>
+      <c r="F25" s="83">
+        <v>18</v>
+      </c>
+      <c r="G25" s="83">
+        <v>1.29999995231628</v>
+      </c>
+      <c r="H25" s="83">
+        <v>42.400001525878899</v>
+      </c>
+      <c r="I25" s="84">
+        <v>13.300000190734901</v>
+      </c>
+      <c r="J25" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="K25" s="84">
+        <v>5.5</v>
+      </c>
+      <c r="L25" s="84">
+        <v>23.700000762939499</v>
+      </c>
+      <c r="M25" s="84" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="26.25" customHeight="1">
+      <c r="B28" s="85" t="s">
+        <v>124</v>
+      </c>
+      <c r="C28" s="85"/>
+      <c r="D28" s="85"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="85"/>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="85"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="B29" s="2"/>
+      <c r="C29" s="87"/>
+      <c r="D29" s="87"/>
+      <c r="E29" s="87"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="87"/>
+      <c r="H29" s="87"/>
+      <c r="I29" s="87"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="87"/>
+      <c r="L29" s="87"/>
+      <c r="M29" s="87"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="90"/>
+      <c r="C30" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="95"/>
+      <c r="F30" s="95"/>
+      <c r="G30" s="95"/>
+      <c r="H30" s="95"/>
+      <c r="I30" s="95"/>
+      <c r="J30" s="95"/>
+      <c r="K30" s="95"/>
+      <c r="L30" s="95"/>
+      <c r="M30" s="95"/>
+    </row>
+    <row r="31" spans="1:14" ht="56.25">
+      <c r="A31" s="89"/>
+      <c r="B31" s="91"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J31" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K31" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M31" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="E25" s="15">
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="33"/>
+      <c r="B32" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="4">
+        <v>100</v>
+      </c>
+      <c r="D32" s="57">
+        <v>15.9</v>
+      </c>
+      <c r="E32" s="57">
+        <v>12.5</v>
+      </c>
+      <c r="F32" s="57">
+        <v>20.3</v>
+      </c>
+      <c r="G32" s="57">
+        <v>5.8</v>
+      </c>
+      <c r="H32" s="57">
+        <v>18</v>
+      </c>
+      <c r="I32" s="57">
         <v>25.2</v>
       </c>
-      <c r="F25" s="15">
+      <c r="J32" s="57">
+        <v>7.6</v>
+      </c>
+      <c r="K32" s="57">
+        <v>8.9</v>
+      </c>
+      <c r="L32" s="57">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="M32" s="57" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" s="4">
+        <v>100</v>
+      </c>
+      <c r="D33" s="5">
+        <v>39.4</v>
+      </c>
+      <c r="E33" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H33" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="I33" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L33" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="4">
+        <v>100</v>
+      </c>
+      <c r="D34" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="E34" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="F34" s="5">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="G34" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="H34" s="5">
+        <v>30.4</v>
+      </c>
+      <c r="I34" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="J34" s="5">
+        <v>9</v>
+      </c>
+      <c r="K34" s="5">
+        <v>17.2</v>
+      </c>
+      <c r="L34" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="4">
+        <v>100</v>
+      </c>
+      <c r="D35" s="5">
+        <v>21.1</v>
+      </c>
+      <c r="E35" s="5">
+        <v>15.2</v>
+      </c>
+      <c r="F35" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="G35" s="5">
+        <v>5</v>
+      </c>
+      <c r="H35" s="5">
+        <v>28.6</v>
+      </c>
+      <c r="I35" s="5">
+        <v>22.3</v>
+      </c>
+      <c r="J35" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="K35" s="5">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="L35" s="5">
+        <v>15.7</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="4">
+        <v>100</v>
+      </c>
+      <c r="D36" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="E36" s="5">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F36" s="5">
+        <v>31.3</v>
+      </c>
+      <c r="G36" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="H36" s="5">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="I36" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="J36" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K36" s="5">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="L36" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="4">
+        <v>100</v>
+      </c>
+      <c r="D37" s="5">
+        <v>37.4</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="5">
+        <v>31.9</v>
+      </c>
+      <c r="H37" s="5">
+        <v>5</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K37" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="L37" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" s="4">
+        <v>100</v>
+      </c>
+      <c r="D38" s="5">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E38" s="5">
+        <v>33.1</v>
+      </c>
+      <c r="F38" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H38" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="I38" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J38" s="5">
+        <v>9</v>
+      </c>
+      <c r="K38" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L38" s="5">
+        <v>40.4</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="4">
+        <v>100</v>
+      </c>
+      <c r="D39" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="E39" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H39" s="5">
+        <v>23.4</v>
+      </c>
+      <c r="I39" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K39" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="L39" s="5">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" s="4">
+        <v>100</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E40" s="5">
+        <v>9</v>
+      </c>
+      <c r="F40" s="5">
+        <v>50.8</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H40" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="I40" s="5">
+        <v>47.2</v>
+      </c>
+      <c r="J40" s="5">
+        <v>34.4</v>
+      </c>
+      <c r="K40" s="5">
+        <v>57.5</v>
+      </c>
+      <c r="L40" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="4">
+        <v>100</v>
+      </c>
+      <c r="D41" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="E41" s="5">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F41" s="5">
+        <v>26.1</v>
+      </c>
+      <c r="G41" s="5">
+        <v>2</v>
+      </c>
+      <c r="H41" s="5">
+        <v>21.8</v>
+      </c>
+      <c r="I41" s="5">
+        <v>42.3</v>
+      </c>
+      <c r="J41" s="5">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="K41" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L41" s="5">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" s="4">
+        <v>100</v>
+      </c>
+      <c r="D42" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="E42" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="F42" s="5">
+        <v>8</v>
+      </c>
+      <c r="G42" s="5">
+        <v>2</v>
+      </c>
+      <c r="H42" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="I42" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="J42" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K42" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="L42" s="5">
+        <v>66.7</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="4">
+        <v>100</v>
+      </c>
+      <c r="D43" s="5">
+        <v>3</v>
+      </c>
+      <c r="E43" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="F43" s="5">
+        <v>65.7</v>
+      </c>
+      <c r="G43" s="5">
+        <v>9</v>
+      </c>
+      <c r="H43" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="I43" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="J43" s="5">
+        <v>9</v>
+      </c>
+      <c r="K43" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="L43" s="5">
+        <v>15.8</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" s="4">
+        <v>100</v>
+      </c>
+      <c r="D44" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="5">
+        <v>33.4</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H44" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I44" s="5">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K44" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="L44" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="4">
+        <v>100</v>
+      </c>
+      <c r="D45" s="5">
+        <v>17.7</v>
+      </c>
+      <c r="E45" s="5">
         <v>7.9</v>
       </c>
-      <c r="G25" s="15">
+      <c r="F45" s="5">
+        <v>13.7</v>
+      </c>
+      <c r="G45" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="H45" s="5">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="I45" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J45" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="K45" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="L45" s="5">
+        <v>47.1</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="4">
+        <v>100</v>
+      </c>
+      <c r="D46" s="5">
+        <v>11</v>
+      </c>
+      <c r="E46" s="5">
+        <v>23.2</v>
+      </c>
+      <c r="F46" s="5">
+        <v>30</v>
+      </c>
+      <c r="G46" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="H46" s="5">
+        <v>10</v>
+      </c>
+      <c r="I46" s="5">
+        <v>31.9</v>
+      </c>
+      <c r="J46" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="K46" s="5">
+        <v>14.6</v>
+      </c>
+      <c r="L46" s="5">
+        <v>13.7</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="4">
+        <v>100</v>
+      </c>
+      <c r="D47" s="5">
+        <v>41.7</v>
+      </c>
+      <c r="E47" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="F47" s="5">
+        <v>18.5</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H47" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J47" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="K47" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="L47" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="4">
+        <v>100</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="5">
+        <v>27.6</v>
+      </c>
+      <c r="F48" s="5">
+        <v>28</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I48" s="5">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K48" s="5">
+        <v>27.6</v>
+      </c>
+      <c r="L48" s="5">
+        <v>44.4</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="4">
+        <v>100</v>
+      </c>
+      <c r="D49" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="E49" s="5">
+        <v>11.7</v>
+      </c>
+      <c r="F49" s="5">
+        <v>36.1</v>
+      </c>
+      <c r="G49" s="5">
+        <v>3</v>
+      </c>
+      <c r="H49" s="5">
+        <v>30.8</v>
+      </c>
+      <c r="I49" s="5">
+        <v>23.4</v>
+      </c>
+      <c r="J49" s="5">
+        <v>4</v>
+      </c>
+      <c r="K49" s="5">
+        <v>9</v>
+      </c>
+      <c r="L49" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
+      <c r="A50" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C50" s="4">
+        <v>100</v>
+      </c>
+      <c r="D50" s="5">
+        <v>31.2</v>
+      </c>
+      <c r="E50" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="F50" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="G50" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="H50" s="5">
+        <v>23.7</v>
+      </c>
+      <c r="I50" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="J50" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="K50" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="L50" s="5">
+        <v>28.5</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
+      <c r="A51" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="4">
+        <v>100</v>
+      </c>
+      <c r="D51" s="5">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E51" s="5">
+        <v>10</v>
+      </c>
+      <c r="F51" s="5">
+        <v>16.8</v>
+      </c>
+      <c r="G51" s="5">
+        <v>15</v>
+      </c>
+      <c r="H51" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="I51" s="5">
+        <v>39.9</v>
+      </c>
+      <c r="J51" s="5">
+        <v>14.7</v>
+      </c>
+      <c r="K51" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L51" s="5">
+        <v>26.8</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C52" s="14">
+        <v>100</v>
+      </c>
+      <c r="D52" s="15">
+        <v>33</v>
+      </c>
+      <c r="E52" s="15">
+        <v>25.2</v>
+      </c>
+      <c r="F52" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="G52" s="15">
         <v>3.7</v>
       </c>
-      <c r="H25" s="15">
+      <c r="H52" s="15">
         <v>14.7</v>
       </c>
-      <c r="I25" s="15">
+      <c r="I52" s="15">
         <v>1.9</v>
       </c>
-      <c r="J25" s="15">
+      <c r="J52" s="15">
         <v>1.2</v>
       </c>
-      <c r="K25" s="15">
+      <c r="K52" s="15">
         <v>13.3</v>
       </c>
-      <c r="L25" s="15">
+      <c r="L52" s="15">
         <v>21.1</v>
       </c>
-      <c r="M25" s="15" t="s">
-[...5 lines deleted...]
-      <c r="B27" s="58" t="s">
+      <c r="M52" s="15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" ht="12" customHeight="1"/>
+    <row r="54" spans="1:19" ht="24" customHeight="1">
+      <c r="B54" s="85" t="s">
         <v>52</v>
       </c>
-      <c r="C27" s="58"/>
-[...30 lines deleted...]
-      <c r="C29" s="63" t="s">
+      <c r="C54" s="85"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="85"/>
+      <c r="L54" s="85"/>
+      <c r="M54" s="85"/>
+    </row>
+    <row r="55" spans="1:19" ht="12" customHeight="1">
+      <c r="B55" s="2"/>
+      <c r="C55" s="87"/>
+      <c r="D55" s="87"/>
+      <c r="E55" s="87"/>
+      <c r="F55" s="87"/>
+      <c r="G55" s="87"/>
+      <c r="H55" s="87"/>
+      <c r="I55" s="87"/>
+      <c r="J55" s="87"/>
+      <c r="K55" s="87"/>
+      <c r="L55" s="87"/>
+      <c r="M55" s="87"/>
+    </row>
+    <row r="56" spans="1:19" ht="21" customHeight="1">
+      <c r="A56" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B56" s="90"/>
+      <c r="C56" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="D29" s="65" t="s">
+      <c r="D56" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="E29" s="66"/>
-[...13 lines deleted...]
-      <c r="D30" s="17" t="s">
+      <c r="E56" s="95"/>
+      <c r="F56" s="95"/>
+      <c r="G56" s="95"/>
+      <c r="H56" s="95"/>
+      <c r="I56" s="95"/>
+      <c r="J56" s="95"/>
+      <c r="K56" s="95"/>
+      <c r="L56" s="95"/>
+      <c r="M56" s="95"/>
+    </row>
+    <row r="57" spans="1:19" ht="63" customHeight="1">
+      <c r="A57" s="89"/>
+      <c r="B57" s="91"/>
+      <c r="C57" s="93"/>
+      <c r="D57" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="E30" s="17" t="s">
+      <c r="E57" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="F30" s="17" t="s">
+      <c r="F57" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="G30" s="17" t="s">
+      <c r="G57" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="H30" s="17" t="s">
+      <c r="H57" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="I30" s="17" t="s">
+      <c r="I57" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="J30" s="17" t="s">
+      <c r="J57" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="K30" s="17" t="s">
+      <c r="K57" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="L30" s="3" t="s">
+      <c r="L57" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="M30" s="20" t="s">
+      <c r="M57" s="20" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="31" spans="1:19" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B31" s="27" t="s">
+    <row r="58" spans="1:19" s="26" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A58" s="33"/>
+      <c r="B58" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="C31" s="4">
-[...2 lines deleted...]
-      <c r="D31" s="5">
+      <c r="C58" s="4">
+        <v>100</v>
+      </c>
+      <c r="D58" s="5">
         <v>11.3</v>
       </c>
-      <c r="E31" s="5">
+      <c r="E58" s="5">
         <v>20.8</v>
       </c>
-      <c r="F31" s="5">
+      <c r="F58" s="5">
         <v>25.2</v>
       </c>
-      <c r="G31" s="5">
+      <c r="G58" s="5">
         <v>8.6</v>
       </c>
-      <c r="H31" s="5">
+      <c r="H58" s="5">
         <v>18.5</v>
       </c>
-      <c r="I31" s="5">
+      <c r="I58" s="5">
         <v>27.9</v>
       </c>
-      <c r="J31" s="5">
+      <c r="J58" s="5">
         <v>14.1</v>
       </c>
-      <c r="K31" s="5">
+      <c r="K58" s="5">
         <v>9.5</v>
       </c>
-      <c r="L31" s="5">
+      <c r="L58" s="5">
         <v>20.8</v>
       </c>
-      <c r="M31" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B32" s="27" t="s">
+      <c r="M58" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N58" s="29"/>
+      <c r="O58" s="29"/>
+      <c r="P58" s="29"/>
+      <c r="Q58" s="29"/>
+      <c r="R58" s="29"/>
+      <c r="S58" s="29"/>
+    </row>
+    <row r="59" spans="1:19" s="26" customFormat="1" ht="12.75">
+      <c r="A59" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C32" s="4">
-[...2 lines deleted...]
-      <c r="D32" s="5">
+      <c r="C59" s="4">
+        <v>100</v>
+      </c>
+      <c r="D59" s="5">
         <v>1.9</v>
       </c>
-      <c r="E32" s="5">
+      <c r="E59" s="5">
         <v>16</v>
       </c>
-      <c r="F32" s="5">
+      <c r="F59" s="5">
         <v>41.3</v>
       </c>
-      <c r="G32" s="5">
+      <c r="G59" s="5">
         <v>3.6</v>
       </c>
-      <c r="H32" s="5">
+      <c r="H59" s="5">
         <v>24.6</v>
       </c>
-      <c r="I32" s="5">
+      <c r="I59" s="5">
         <v>49.4</v>
       </c>
-      <c r="J32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K32" s="9">
+      <c r="J59" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K59" s="9">
         <v>4.0999999999999996</v>
       </c>
-      <c r="L32" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="52" t="s">
+      <c r="L59" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M59" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" s="26" customFormat="1" ht="12.75">
+      <c r="A60" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B60" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="4">
+        <v>100</v>
+      </c>
+      <c r="D60" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E60" s="5">
+        <v>54.6</v>
+      </c>
+      <c r="F60" s="5">
+        <v>31</v>
+      </c>
+      <c r="G60" s="5">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="H60" s="5">
+        <v>22.4</v>
+      </c>
+      <c r="I60" s="5">
+        <v>20.2</v>
+      </c>
+      <c r="J60" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="K60" s="5">
+        <v>13.6</v>
+      </c>
+      <c r="L60" s="5">
+        <v>12.9</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
+      <c r="A61" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="4">
+        <v>100</v>
+      </c>
+      <c r="D61" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="E61" s="5">
+        <v>40.1</v>
+      </c>
+      <c r="F61" s="5">
+        <v>18.5</v>
+      </c>
+      <c r="G61" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="H61" s="5">
+        <v>29.3</v>
+      </c>
+      <c r="I61" s="5">
+        <v>10.9</v>
+      </c>
+      <c r="J61" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="K61" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="L61" s="5">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
+      <c r="A62" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="4">
+        <v>100</v>
+      </c>
+      <c r="D62" s="5">
+        <v>18.5</v>
+      </c>
+      <c r="E62" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="F62" s="5">
+        <v>24.3</v>
+      </c>
+      <c r="G62" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="H62" s="5">
+        <v>26.6</v>
+      </c>
+      <c r="I62" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="J62" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="K62" s="5">
+        <v>4</v>
+      </c>
+      <c r="L62" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="B33" s="27" t="s">
+      <c r="B63" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C63" s="4">
+        <v>100</v>
+      </c>
+      <c r="D63" s="5">
+        <v>54.6</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F63" s="5">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H63" s="5">
+        <v>26</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J63" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="K63" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="4">
+        <v>100</v>
+      </c>
+      <c r="D64" s="5">
+        <v>52</v>
+      </c>
+      <c r="E64" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="F64" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="G64" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="H64" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I64" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="J64" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="K64" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="L64" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="4">
+        <v>100</v>
+      </c>
+      <c r="D65" s="5">
+        <v>11.8</v>
+      </c>
+      <c r="E65" s="5">
+        <v>38.5</v>
+      </c>
+      <c r="F65" s="5">
+        <v>16.3</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H65" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="I65" s="5">
+        <v>30.1</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K65" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="L65" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B66" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="4">
+        <v>100</v>
+      </c>
+      <c r="D66" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E66" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="F66" s="5">
+        <v>32.9</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="I66" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="J66" s="5">
+        <v>21.5</v>
+      </c>
+      <c r="K66" s="5">
+        <v>20</v>
+      </c>
+      <c r="L66" s="5">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B67" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="4">
+        <v>100</v>
+      </c>
+      <c r="D67" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="E67" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="F67" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="G67" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="H67" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="I67" s="5">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="J67" s="5">
+        <v>15.8</v>
+      </c>
+      <c r="K67" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="L67" s="5">
+        <v>30.4</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B68" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="4">
+        <v>100</v>
+      </c>
+      <c r="D68" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="E68" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="F68" s="5">
+        <v>14.7</v>
+      </c>
+      <c r="G68" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H68" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="I68" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J68" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="K68" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="L68" s="5">
+        <v>22.8</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N68" s="5"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B69" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="4">
+        <v>100</v>
+      </c>
+      <c r="D69" s="5">
+        <v>29.8</v>
+      </c>
+      <c r="E69" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="F69" s="5">
+        <v>42</v>
+      </c>
+      <c r="G69" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="H69" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="I69" s="5">
+        <v>16.3</v>
+      </c>
+      <c r="J69" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="K69" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="L69" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="M69" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="N69" s="5"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B70" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="4">
+        <v>100</v>
+      </c>
+      <c r="D70" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F70" s="5">
+        <v>46.1</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H70" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="I70" s="5">
+        <v>78.7</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K70" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L70" s="5">
+        <v>7</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N70" s="5"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" s="4">
+        <v>100</v>
+      </c>
+      <c r="D71" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="E71" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="F71" s="5">
+        <v>32.1</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I71" s="5">
+        <v>13.3</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K71" s="5">
+        <v>28.7</v>
+      </c>
+      <c r="L71" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N71" s="5"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B72" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" s="4">
+        <v>100</v>
+      </c>
+      <c r="D72" s="5">
+        <v>19.2</v>
+      </c>
+      <c r="E72" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="F72" s="5">
+        <v>19</v>
+      </c>
+      <c r="G72" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="H72" s="5">
+        <v>23</v>
+      </c>
+      <c r="I72" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K72" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="L72" s="5">
+        <v>14.9</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B73" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="4">
+        <v>100</v>
+      </c>
+      <c r="D73" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="E73" s="5">
+        <v>21.4</v>
+      </c>
+      <c r="F73" s="5">
+        <v>29.3</v>
+      </c>
+      <c r="G73" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H73" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="I73" s="5">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="J73" s="5">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="K73" s="9">
+        <v>8.6</v>
+      </c>
+      <c r="L73" s="9">
+        <v>19.3</v>
+      </c>
+      <c r="M73" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B74" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" s="4">
+        <v>100</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H74" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="I74" s="5">
+        <v>35.5</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K74" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L74" s="9">
+        <v>48.1</v>
+      </c>
+      <c r="M74" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B75" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="4">
+        <v>100</v>
+      </c>
+      <c r="D75" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E75" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="F75" s="5">
+        <v>49.6</v>
+      </c>
+      <c r="G75" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="H75" s="5">
+        <v>44.6</v>
+      </c>
+      <c r="I75" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="J75" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="K75" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="L75" s="9">
+        <v>5.8</v>
+      </c>
+      <c r="M75" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B76" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="4">
+        <v>100</v>
+      </c>
+      <c r="D76" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="E76" s="5">
+        <v>48.8</v>
+      </c>
+      <c r="F76" s="5">
+        <v>25.2</v>
+      </c>
+      <c r="G76" s="5">
+        <v>41.9</v>
+      </c>
+      <c r="H76" s="5">
+        <v>24.6</v>
+      </c>
+      <c r="I76" s="5">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="J76" s="9">
+        <v>14.3</v>
+      </c>
+      <c r="K76" s="9">
+        <v>14.7</v>
+      </c>
+      <c r="L76" s="9">
+        <v>15.3</v>
+      </c>
+      <c r="M76" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B77" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="4">
+        <v>100</v>
+      </c>
+      <c r="D77" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="E77" s="5">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F77" s="5">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="G77" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="H77" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="I77" s="5">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="J77" s="9">
+        <v>13.9</v>
+      </c>
+      <c r="K77" s="9">
+        <v>10.8</v>
+      </c>
+      <c r="L77" s="9">
+        <v>28.8</v>
+      </c>
+      <c r="M77" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B78" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C78" s="14">
+        <v>100</v>
+      </c>
+      <c r="D78" s="15">
+        <v>22.6</v>
+      </c>
+      <c r="E78" s="15">
+        <v>1.2</v>
+      </c>
+      <c r="F78" s="15">
+        <v>10.8</v>
+      </c>
+      <c r="G78" s="15">
+        <v>1.2</v>
+      </c>
+      <c r="H78" s="15">
+        <v>33.5</v>
+      </c>
+      <c r="I78" s="15">
+        <v>12.7</v>
+      </c>
+      <c r="J78" s="16">
         <v>3</v>
       </c>
-      <c r="C33" s="4">
-[...2 lines deleted...]
-      <c r="D33" s="5">
+      <c r="K78" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="L78" s="16">
+        <v>30.9</v>
+      </c>
+      <c r="M78" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" ht="12" customHeight="1"/>
+    <row r="80" spans="1:14" ht="26.25" customHeight="1">
+      <c r="B80" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="C80" s="85"/>
+      <c r="D80" s="85"/>
+      <c r="E80" s="85"/>
+      <c r="F80" s="85"/>
+      <c r="G80" s="85"/>
+      <c r="H80" s="85"/>
+      <c r="I80" s="85"/>
+      <c r="J80" s="85"/>
+      <c r="K80" s="85"/>
+      <c r="L80" s="85"/>
+      <c r="M80" s="85"/>
+    </row>
+    <row r="81" spans="1:19" ht="12" customHeight="1">
+      <c r="B81" s="2"/>
+      <c r="C81" s="87"/>
+      <c r="D81" s="87"/>
+      <c r="E81" s="87"/>
+      <c r="F81" s="87"/>
+      <c r="G81" s="87"/>
+      <c r="H81" s="87"/>
+      <c r="I81" s="87"/>
+      <c r="J81" s="87"/>
+      <c r="K81" s="87"/>
+      <c r="L81" s="87"/>
+      <c r="M81" s="87"/>
+    </row>
+    <row r="82" spans="1:19" ht="21" customHeight="1">
+      <c r="A82" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B82" s="90"/>
+      <c r="C82" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" s="95"/>
+      <c r="F82" s="95"/>
+      <c r="G82" s="95"/>
+      <c r="H82" s="95"/>
+      <c r="I82" s="95"/>
+      <c r="J82" s="95"/>
+      <c r="K82" s="95"/>
+      <c r="L82" s="95"/>
+      <c r="M82" s="95"/>
+    </row>
+    <row r="83" spans="1:19" ht="63" customHeight="1">
+      <c r="A83" s="89"/>
+      <c r="B83" s="91"/>
+      <c r="C83" s="93"/>
+      <c r="D83" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E83" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F83" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G83" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H83" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I83" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J83" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K83" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L83" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M83" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19" s="26" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A84" s="33"/>
+      <c r="B84" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C84" s="4">
+        <v>100</v>
+      </c>
+      <c r="D84" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="E84" s="5">
+        <v>20</v>
+      </c>
+      <c r="F84" s="5">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G84" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="H84" s="5">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="I84" s="5">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="J84" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="K84" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="L84" s="5">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="M84" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="N84" s="29"/>
+      <c r="O84" s="29"/>
+      <c r="P84" s="29"/>
+      <c r="Q84" s="29"/>
+      <c r="R84" s="29"/>
+      <c r="S84" s="29"/>
+    </row>
+    <row r="85" spans="1:19" s="26" customFormat="1" ht="12.75">
+      <c r="A85" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B85" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C85" s="4">
+        <v>100</v>
+      </c>
+      <c r="D85" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="E85" s="5">
+        <v>23.2</v>
+      </c>
+      <c r="F85" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H85" s="5">
+        <v>50.2</v>
+      </c>
+      <c r="I85" s="5">
+        <v>28.5</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K85" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="L85" s="9">
+        <v>12.7</v>
+      </c>
+      <c r="M85" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" s="26" customFormat="1" ht="12.75">
+      <c r="A86" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B86" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C86" s="4">
+        <v>100</v>
+      </c>
+      <c r="D86" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="E86" s="5">
+        <v>51.7</v>
+      </c>
+      <c r="F86" s="5">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="G86" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="H86" s="5">
+        <v>31.2</v>
+      </c>
+      <c r="I86" s="5">
+        <v>18.3</v>
+      </c>
+      <c r="J86" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="K86" s="5">
+        <v>23.4</v>
+      </c>
+      <c r="L86" s="5">
+        <v>12.2</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" s="4">
+        <v>100</v>
+      </c>
+      <c r="D87" s="5">
+        <v>16</v>
+      </c>
+      <c r="E87" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="F87" s="5">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="G87" s="5">
+        <v>3</v>
+      </c>
+      <c r="H87" s="5">
+        <v>25.3</v>
+      </c>
+      <c r="I87" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L87" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B88" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C88" s="4">
+        <v>100</v>
+      </c>
+      <c r="D88" s="5">
+        <v>23.9</v>
+      </c>
+      <c r="E88" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F88" s="5">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G88" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="H88" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="I88" s="5">
+        <v>16</v>
+      </c>
+      <c r="J88" s="5">
+        <v>19.5</v>
+      </c>
+      <c r="K88" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L88" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
+      <c r="A89" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B89" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C89" s="4">
+        <v>100</v>
+      </c>
+      <c r="D89" s="5">
+        <v>50.1</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K89" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="L89" s="5">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B90" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C90" s="4">
+        <v>100</v>
+      </c>
+      <c r="D90" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="E90" s="5">
+        <v>16.5</v>
+      </c>
+      <c r="F90" s="5">
+        <v>19.5</v>
+      </c>
+      <c r="G90" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="H90" s="5">
+        <v>26.6</v>
+      </c>
+      <c r="I90" s="5">
+        <v>21.3</v>
+      </c>
+      <c r="J90" s="5">
+        <v>12.5</v>
+      </c>
+      <c r="K90" s="5">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="L90" s="5">
+        <v>17.7</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
+      <c r="A91" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B91" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="4">
+        <v>100</v>
+      </c>
+      <c r="D91" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="E91" s="5">
+        <v>50.4</v>
+      </c>
+      <c r="F91" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="G91" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="H91" s="5">
+        <v>4</v>
+      </c>
+      <c r="I91" s="5">
+        <v>36.9</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K91" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="L91" s="5">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
+      <c r="A92" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B92" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" s="4">
+        <v>100</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E92" s="5">
+        <v>43.1</v>
+      </c>
+      <c r="F92" s="5">
+        <v>35.4</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I92" s="5">
+        <v>21.5</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L92" s="5">
+        <v>21.5</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
+      <c r="A93" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B93" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="4">
+        <v>100</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E93" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="F93" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G93" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="H93" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="I93" s="5">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="J93" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="K93" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L93" s="5">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
+      <c r="A94" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B94" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94" s="4">
+        <v>100</v>
+      </c>
+      <c r="D94" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="E94" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="F94" s="5">
+        <v>29.7</v>
+      </c>
+      <c r="G94" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="H94" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="I94" s="5">
+        <v>27.3</v>
+      </c>
+      <c r="J94" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="K94" s="5">
+        <v>11.8</v>
+      </c>
+      <c r="L94" s="5">
+        <v>38.9</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N94" s="5"/>
+    </row>
+    <row r="95" spans="1:19">
+      <c r="A95" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B95" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="4">
+        <v>100</v>
+      </c>
+      <c r="D95" s="5">
+        <v>23.6</v>
+      </c>
+      <c r="E95" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="F95" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="G95" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="H95" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="I95" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="J95" s="5">
+        <v>17</v>
+      </c>
+      <c r="K95" s="5">
+        <v>12.2</v>
+      </c>
+      <c r="L95" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N95" s="5"/>
+    </row>
+    <row r="96" spans="1:19">
+      <c r="A96" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B96" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C96" s="4">
+        <v>100</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F96" s="5">
+        <v>45.2</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H96" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I96" s="5">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K96" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="L96" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N96" s="5"/>
+    </row>
+    <row r="97" spans="1:14">
+      <c r="A97" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B97" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="4">
+        <v>100</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E97" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="F97" s="5">
+        <v>24.9</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="I97" s="5">
+        <v>33.5</v>
+      </c>
+      <c r="J97" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="K97" s="5">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L97" s="5">
+        <v>42.1</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N97" s="5"/>
+    </row>
+    <row r="98" spans="1:14">
+      <c r="A98" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" s="4">
+        <v>100</v>
+      </c>
+      <c r="D98" s="5">
+        <v>47.8</v>
+      </c>
+      <c r="E98" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="F98" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="G98" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="H98" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="I98" s="5">
+        <v>17</v>
+      </c>
+      <c r="J98" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K98" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="L98" s="5">
+        <v>21.1</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" s="4">
+        <v>100</v>
+      </c>
+      <c r="D99" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="E99" s="5">
+        <v>25.3</v>
+      </c>
+      <c r="F99" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="G99" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="H99" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="I99" s="5">
+        <v>22.6</v>
+      </c>
+      <c r="J99" s="5">
+        <v>13.6</v>
+      </c>
+      <c r="K99" s="9">
+        <v>11.8</v>
+      </c>
+      <c r="L99" s="9">
+        <v>19.2</v>
+      </c>
+      <c r="M99" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" s="4">
+        <v>100</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H100" s="5">
+        <v>17.5</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K100" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L100" s="9">
+        <v>82.5</v>
+      </c>
+      <c r="M100" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B101" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="4">
+        <v>100</v>
+      </c>
+      <c r="D101" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="E101" s="5">
+        <v>19.2</v>
+      </c>
+      <c r="F101" s="5">
+        <v>24.7</v>
+      </c>
+      <c r="G101" s="5">
+        <v>19</v>
+      </c>
+      <c r="H101" s="5">
+        <v>45.3</v>
+      </c>
+      <c r="I101" s="5">
+        <v>26</v>
+      </c>
+      <c r="J101" s="5">
+        <v>21.3</v>
+      </c>
+      <c r="K101" s="9">
+        <v>11.8</v>
+      </c>
+      <c r="L101" s="9">
+        <v>7</v>
+      </c>
+      <c r="M101" s="12">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B102" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C102" s="4">
+        <v>100</v>
+      </c>
+      <c r="D102" s="5">
+        <v>14</v>
+      </c>
+      <c r="E102" s="5">
+        <v>56.2</v>
+      </c>
+      <c r="F102" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="G102" s="5">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="H102" s="5">
+        <v>25.8</v>
+      </c>
+      <c r="I102" s="5">
+        <v>50.7</v>
+      </c>
+      <c r="J102" s="9">
+        <v>46.9</v>
+      </c>
+      <c r="K102" s="9">
+        <v>17.2</v>
+      </c>
+      <c r="L102" s="9">
+        <v>14</v>
+      </c>
+      <c r="M102" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B103" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" s="4">
+        <v>100</v>
+      </c>
+      <c r="D103" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="E103" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="F103" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="G103" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H103" s="5">
+        <v>11.8</v>
+      </c>
+      <c r="I103" s="5">
+        <v>34.5</v>
+      </c>
+      <c r="J103" s="9">
+        <v>16.2</v>
+      </c>
+      <c r="K103" s="9">
+        <v>10.1</v>
+      </c>
+      <c r="L103" s="9">
+        <v>32</v>
+      </c>
+      <c r="M103" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="A104" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B104" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C104" s="14">
+        <v>100</v>
+      </c>
+      <c r="D104" s="15">
         <v>9.1</v>
       </c>
-      <c r="E33" s="5">
-[...222 lines deleted...]
-      <c r="K38" s="5">
+      <c r="E104" s="15">
+        <v>9.1</v>
+      </c>
+      <c r="F104" s="15">
         <v>5.8</v>
       </c>
-      <c r="L38" s="5">
-[...218 lines deleted...]
-      <c r="B44" s="27" t="s">
+      <c r="G104" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="H104" s="15">
         <v>14</v>
       </c>
-      <c r="C44" s="4">
-[...689 lines deleted...]
-      <c r="K63" s="5">
+      <c r="I104" s="15">
+        <v>38</v>
+      </c>
+      <c r="J104" s="16">
+        <v>2.8</v>
+      </c>
+      <c r="K104" s="16">
         <v>10.199999999999999</v>
       </c>
-      <c r="L63" s="5">
-[...577 lines deleted...]
-      <c r="L77" s="16">
+      <c r="L104" s="16">
         <v>21.2</v>
       </c>
-      <c r="M77" s="16" t="s">
+      <c r="M104" s="16" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="24">
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B54:M54"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="D56:M56"/>
+    <mergeCell ref="C55:M55"/>
+    <mergeCell ref="B80:M80"/>
+    <mergeCell ref="C81:M81"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="D82:M82"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:M30"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="C2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:M3"/>
-    <mergeCell ref="A29:A30"/>
-[...10 lines deleted...]
-    <mergeCell ref="D55:M55"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z77"/>
+  <dimension ref="A2:Z105"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="S2" sqref="S2"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6:M26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="22" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" style="22" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" style="22" customWidth="1"/>
     <col min="4" max="5" width="16.28515625" style="22" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" style="22" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" style="22" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="22" customWidth="1"/>
     <col min="9" max="9" width="17" style="22" customWidth="1"/>
     <col min="10" max="10" width="17.42578125" style="22" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="22" customWidth="1"/>
     <col min="12" max="12" width="18.42578125" style="22" customWidth="1"/>
     <col min="13" max="13" width="17.42578125" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="C3" s="63" t="s">
+    <row r="2" spans="1:13">
+      <c r="B2" s="85" t="s">
+        <v>135</v>
+      </c>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="B3" s="2"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="96" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="65" t="s">
+      <c r="D4" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="66"/>
-[...13 lines deleted...]
-      <c r="D4" s="17" t="s">
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+    </row>
+    <row r="5" spans="1:13" ht="45">
+      <c r="A5" s="97"/>
+      <c r="B5" s="93"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E5" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="F5" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G5" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H5" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="I5" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="J4" s="17" t="s">
+      <c r="J5" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="K4" s="17" t="s">
+      <c r="K5" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="56" t="s">
+      <c r="L5" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="56" t="s">
+      <c r="M5" s="66" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="5" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="23" t="s">
+    <row r="6" spans="1:13">
+      <c r="A6" s="33"/>
+      <c r="B6" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="4">
-[...2 lines deleted...]
-      <c r="D5" s="57">
+      <c r="C6" s="4">
+        <v>100</v>
+      </c>
+      <c r="D6" s="71">
+        <v>43.799999237060497</v>
+      </c>
+      <c r="E6" s="71">
+        <v>5.6999998092651403</v>
+      </c>
+      <c r="F6" s="71">
+        <v>6.3000001907348597</v>
+      </c>
+      <c r="G6" s="71">
+        <v>24.100000381469702</v>
+      </c>
+      <c r="H6" s="71">
+        <v>17.5</v>
+      </c>
+      <c r="I6" s="70">
+        <v>15.800000190734901</v>
+      </c>
+      <c r="J6" s="70">
+        <v>8.6999998092651403</v>
+      </c>
+      <c r="K6" s="70">
+        <v>7.4000000953674299</v>
+      </c>
+      <c r="L6" s="70">
+        <v>1</v>
+      </c>
+      <c r="M6" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="4">
+        <v>100</v>
+      </c>
+      <c r="D7" s="71">
+        <v>63</v>
+      </c>
+      <c r="E7" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="71">
+        <v>6.0999999046325701</v>
+      </c>
+      <c r="H7" s="71">
+        <v>15.5</v>
+      </c>
+      <c r="I7" s="70">
+        <v>23.5</v>
+      </c>
+      <c r="J7" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="70">
+        <v>3.2999999523162802</v>
+      </c>
+      <c r="M7" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="4">
+        <v>100</v>
+      </c>
+      <c r="D8" s="71">
+        <v>31.899999618530298</v>
+      </c>
+      <c r="E8" s="71">
+        <v>11.300000190734901</v>
+      </c>
+      <c r="F8" s="71">
+        <v>1.6000000238418599</v>
+      </c>
+      <c r="G8" s="71">
+        <v>3.2999999523162802</v>
+      </c>
+      <c r="H8" s="71">
+        <v>19.899999618530298</v>
+      </c>
+      <c r="I8" s="70">
+        <v>32.5</v>
+      </c>
+      <c r="J8" s="70">
+        <v>2.7999999523162802</v>
+      </c>
+      <c r="K8" s="70">
+        <v>8.8999996185302699</v>
+      </c>
+      <c r="L8" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="4">
+        <v>100</v>
+      </c>
+      <c r="D9" s="71">
+        <v>73.900001525878906</v>
+      </c>
+      <c r="E9" s="71">
+        <v>13.3999996185303</v>
+      </c>
+      <c r="F9" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="71">
+        <v>16.200000762939499</v>
+      </c>
+      <c r="H9" s="71">
+        <v>33.200000762939503</v>
+      </c>
+      <c r="I9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="70">
+        <v>6</v>
+      </c>
+      <c r="K9" s="70">
+        <v>1.79999995231628</v>
+      </c>
+      <c r="L9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M9" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="4">
+        <v>100</v>
+      </c>
+      <c r="D10" s="71">
+        <v>73.099998474121094</v>
+      </c>
+      <c r="E10" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" s="70">
+        <v>6.3000001907348597</v>
+      </c>
+      <c r="J10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="70">
+        <v>14.199999809265099</v>
+      </c>
+      <c r="L10" s="70">
+        <v>6.3000001907348597</v>
+      </c>
+      <c r="M10" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="4">
+        <v>100</v>
+      </c>
+      <c r="D11" s="71">
+        <v>78.800003051757798</v>
+      </c>
+      <c r="E11" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="71">
+        <v>21.200000762939499</v>
+      </c>
+      <c r="I11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M11" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="4">
+        <v>100</v>
+      </c>
+      <c r="D12" s="71">
+        <v>63.799999237060497</v>
+      </c>
+      <c r="E12" s="71">
+        <v>20.700000762939499</v>
+      </c>
+      <c r="F12" s="71">
+        <v>15.6000003814697</v>
+      </c>
+      <c r="G12" s="71">
+        <v>31.399999618530298</v>
+      </c>
+      <c r="H12" s="71">
+        <v>6.6999998092651403</v>
+      </c>
+      <c r="I12" s="70">
+        <v>4.3000001907348597</v>
+      </c>
+      <c r="J12" s="70">
+        <v>3.4000000953674299</v>
+      </c>
+      <c r="K12" s="70">
+        <v>19.799999237060501</v>
+      </c>
+      <c r="L12" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="4">
+        <v>100</v>
+      </c>
+      <c r="D13" s="71">
+        <v>40.5</v>
+      </c>
+      <c r="E13" s="71">
+        <v>4.8000001907348597</v>
+      </c>
+      <c r="F13" s="71">
+        <v>3.7999999523162802</v>
+      </c>
+      <c r="G13" s="71">
+        <v>2</v>
+      </c>
+      <c r="H13" s="71">
+        <v>14.6000003814697</v>
+      </c>
+      <c r="I13" s="70">
+        <v>19</v>
+      </c>
+      <c r="J13" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="70">
+        <v>8.1999998092651403</v>
+      </c>
+      <c r="L13" s="70">
+        <v>9.5</v>
+      </c>
+      <c r="M13" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="4">
+        <v>100</v>
+      </c>
+      <c r="D14" s="71">
+        <v>28.600000381469702</v>
+      </c>
+      <c r="E14" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="71">
+        <v>49.400001525878899</v>
+      </c>
+      <c r="G14" s="71">
+        <v>8</v>
+      </c>
+      <c r="H14" s="71">
+        <v>6</v>
+      </c>
+      <c r="I14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="70">
+        <v>8</v>
+      </c>
+      <c r="L14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M14" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="4">
+        <v>100</v>
+      </c>
+      <c r="D15" s="71">
+        <v>77.599998474121094</v>
+      </c>
+      <c r="E15" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="71">
+        <v>1.20000004768372</v>
+      </c>
+      <c r="I15" s="70">
+        <v>1.79999995231628</v>
+      </c>
+      <c r="J15" s="70">
+        <v>19.5</v>
+      </c>
+      <c r="K15" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M15" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="4">
+        <v>100</v>
+      </c>
+      <c r="D16" s="71">
+        <v>59.799999237060497</v>
+      </c>
+      <c r="E16" s="71">
+        <v>3.4000000953674299</v>
+      </c>
+      <c r="F16" s="71">
+        <v>1.1000000238418599</v>
+      </c>
+      <c r="G16" s="71">
+        <v>20.399999618530298</v>
+      </c>
+      <c r="H16" s="71">
+        <v>21.5</v>
+      </c>
+      <c r="I16" s="70">
+        <v>32.599998474121101</v>
+      </c>
+      <c r="J16" s="70">
+        <v>20.600000381469702</v>
+      </c>
+      <c r="K16" s="70">
+        <v>7.3000001907348597</v>
+      </c>
+      <c r="L16" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M16" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="4">
+        <v>100</v>
+      </c>
+      <c r="D17" s="71">
+        <v>68.599998474121094</v>
+      </c>
+      <c r="E17" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="71">
+        <v>31.399999618530298</v>
+      </c>
+      <c r="I17" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" s="68" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="4">
+        <v>100</v>
+      </c>
+      <c r="D18" s="71">
+        <v>14.6000003814697</v>
+      </c>
+      <c r="E18" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="71">
+        <v>53.5</v>
+      </c>
+      <c r="H18" s="71">
+        <v>31.899999618530298</v>
+      </c>
+      <c r="I18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="4">
+        <v>100</v>
+      </c>
+      <c r="D19" s="71">
+        <v>47.400001525878899</v>
+      </c>
+      <c r="E19" s="71">
+        <v>4.9000000953674299</v>
+      </c>
+      <c r="F19" s="71">
+        <v>10.300000190734901</v>
+      </c>
+      <c r="G19" s="71">
+        <v>10.800000190734901</v>
+      </c>
+      <c r="H19" s="71">
+        <v>10.6000003814697</v>
+      </c>
+      <c r="I19" s="70">
+        <v>8.3999996185302699</v>
+      </c>
+      <c r="J19" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="70">
+        <v>4.0999999046325701</v>
+      </c>
+      <c r="L19" s="70">
+        <v>3.5999999046325701</v>
+      </c>
+      <c r="M19" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="4">
+        <v>100</v>
+      </c>
+      <c r="D20" s="71">
+        <v>48.900001525878899</v>
+      </c>
+      <c r="E20" s="71">
+        <v>7.1999998092651403</v>
+      </c>
+      <c r="F20" s="71">
+        <v>5.9000000953674299</v>
+      </c>
+      <c r="G20" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="H20" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="I20" s="70">
+        <v>22.299999237060501</v>
+      </c>
+      <c r="J20" s="70">
+        <v>7.5</v>
+      </c>
+      <c r="K20" s="70">
+        <v>5.9000000953674299</v>
+      </c>
+      <c r="L20" s="70">
+        <v>2.4000000953674299</v>
+      </c>
+      <c r="M20" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="4">
+        <v>100</v>
+      </c>
+      <c r="D21" s="71">
+        <v>17.299999237060501</v>
+      </c>
+      <c r="E21" s="71">
+        <v>11.800000190734901</v>
+      </c>
+      <c r="F21" s="71">
+        <v>24.100000381469702</v>
+      </c>
+      <c r="G21" s="71">
+        <v>48.200000762939503</v>
+      </c>
+      <c r="H21" s="71">
+        <v>25.799999237060501</v>
+      </c>
+      <c r="I21" s="70">
+        <v>28.399999618530298</v>
+      </c>
+      <c r="J21" s="70">
+        <v>20.299999237060501</v>
+      </c>
+      <c r="K21" s="70">
+        <v>41.5</v>
+      </c>
+      <c r="L21" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M21" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="4">
+        <v>100</v>
+      </c>
+      <c r="D22" s="71">
+        <v>30.799999237060501</v>
+      </c>
+      <c r="E22" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F22" s="71">
+        <v>22.299999237060501</v>
+      </c>
+      <c r="G22" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" s="71">
+        <v>43.799999237060497</v>
+      </c>
+      <c r="I22" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="J22" s="81">
+        <v>8</v>
+      </c>
+      <c r="K22" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="L22" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="4">
+        <v>100</v>
+      </c>
+      <c r="D23" s="71">
+        <v>30.100000381469702</v>
+      </c>
+      <c r="E23" s="71">
+        <v>7.5</v>
+      </c>
+      <c r="F23" s="71">
+        <v>5.1999998092651403</v>
+      </c>
+      <c r="G23" s="71">
+        <v>23.700000762939499</v>
+      </c>
+      <c r="H23" s="71">
+        <v>30.899999618530298</v>
+      </c>
+      <c r="I23" s="70">
+        <v>18.200000762939499</v>
+      </c>
+      <c r="J23" s="70">
+        <v>36</v>
+      </c>
+      <c r="K23" s="70">
+        <v>12.300000190734901</v>
+      </c>
+      <c r="L23" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M23" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="4">
+        <v>100</v>
+      </c>
+      <c r="D24" s="71">
+        <v>35.299999237060497</v>
+      </c>
+      <c r="E24" s="71">
+        <v>4.6999998092651403</v>
+      </c>
+      <c r="F24" s="71">
+        <v>7.5</v>
+      </c>
+      <c r="G24" s="71">
+        <v>36.700000762939503</v>
+      </c>
+      <c r="H24" s="71">
+        <v>16.600000381469702</v>
+      </c>
+      <c r="I24" s="70">
+        <v>10.699999809265099</v>
+      </c>
+      <c r="J24" s="70">
+        <v>5.9000000953674299</v>
+      </c>
+      <c r="K24" s="70">
+        <v>4.4000000953674299</v>
+      </c>
+      <c r="L24" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M24" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="4">
+        <v>100</v>
+      </c>
+      <c r="D25" s="71">
+        <v>20.600000381469702</v>
+      </c>
+      <c r="E25" s="71">
+        <v>3.2000000476837198</v>
+      </c>
+      <c r="F25" s="71">
+        <v>6.0999999046325701</v>
+      </c>
+      <c r="G25" s="71">
+        <v>25.700000762939499</v>
+      </c>
+      <c r="H25" s="71">
+        <v>8.8999996185302699</v>
+      </c>
+      <c r="I25" s="70">
+        <v>36.900001525878899</v>
+      </c>
+      <c r="J25" s="70">
+        <v>6.4000000953674299</v>
+      </c>
+      <c r="K25" s="70">
+        <v>7.6999998092651403</v>
+      </c>
+      <c r="L25" s="70">
+        <v>1.5</v>
+      </c>
+      <c r="M25" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="14">
+        <v>100</v>
+      </c>
+      <c r="D26" s="83">
+        <v>30</v>
+      </c>
+      <c r="E26" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" s="83">
+        <v>2.7000000476837198</v>
+      </c>
+      <c r="G26" s="83">
+        <v>52.799999237060497</v>
+      </c>
+      <c r="H26" s="83">
+        <v>25.600000381469702</v>
+      </c>
+      <c r="I26" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="J26" s="84">
+        <v>10.1000003814697</v>
+      </c>
+      <c r="K26" s="84">
+        <v>1.8999999761581401</v>
+      </c>
+      <c r="L26" s="84">
+        <v>2.7000000476837198</v>
+      </c>
+      <c r="M26" s="84" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="26.25" customHeight="1">
+      <c r="B29" s="85" t="s">
+        <v>123</v>
+      </c>
+      <c r="C29" s="85"/>
+      <c r="D29" s="85"/>
+      <c r="E29" s="85"/>
+      <c r="F29" s="85"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="85"/>
+      <c r="J29" s="85"/>
+      <c r="K29" s="85"/>
+      <c r="L29" s="85"/>
+      <c r="M29" s="85"/>
+    </row>
+    <row r="30" spans="1:13" ht="14.25" customHeight="1">
+      <c r="B30" s="2"/>
+      <c r="C30" s="87"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="87"/>
+      <c r="I30" s="87"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="87"/>
+      <c r="M30" s="87"/>
+    </row>
+    <row r="31" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A31" s="96" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" s="92"/>
+      <c r="C31" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" s="95"/>
+      <c r="F31" s="95"/>
+      <c r="G31" s="95"/>
+      <c r="H31" s="95"/>
+      <c r="I31" s="95"/>
+      <c r="J31" s="95"/>
+      <c r="K31" s="95"/>
+      <c r="L31" s="95"/>
+      <c r="M31" s="95"/>
+    </row>
+    <row r="32" spans="1:13" ht="60.75" customHeight="1">
+      <c r="A32" s="97"/>
+      <c r="B32" s="93"/>
+      <c r="C32" s="93"/>
+      <c r="D32" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E32" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G32" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J32" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K32" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L32" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M32" s="56" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" ht="15" customHeight="1">
+      <c r="A33" s="33"/>
+      <c r="B33" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="4">
+        <v>100</v>
+      </c>
+      <c r="D33" s="57">
         <v>50.8</v>
       </c>
-      <c r="E5" s="57">
+      <c r="E33" s="57">
         <v>6.9</v>
       </c>
-      <c r="F5" s="57">
+      <c r="F33" s="57">
         <v>10.199999999999999</v>
       </c>
-      <c r="G5" s="57">
+      <c r="G33" s="57">
         <v>18.3</v>
       </c>
-      <c r="H5" s="57">
+      <c r="H33" s="57">
         <v>13.9</v>
       </c>
-      <c r="I5" s="57">
+      <c r="I33" s="57">
         <v>12.6</v>
       </c>
-      <c r="J5" s="57">
+      <c r="J33" s="57">
         <v>7.8</v>
       </c>
-      <c r="K5" s="57">
+      <c r="K33" s="57">
         <v>4.0999999999999996</v>
       </c>
-      <c r="L5" s="57">
+      <c r="L33" s="57">
         <v>0.9</v>
       </c>
-      <c r="M5" s="57" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="27" t="s">
+      <c r="M33" s="57" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="26" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A34" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="4">
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="C34" s="4">
+        <v>100</v>
+      </c>
+      <c r="D34" s="5">
         <v>75.400000000000006</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E34" s="5">
         <v>9.5</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F34" s="5">
         <v>2.4</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G34" s="5">
         <v>4.8</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H34" s="5">
         <v>12.7</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I34" s="5">
         <v>2.2999999999999998</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J34" s="5">
         <v>2.6</v>
       </c>
-      <c r="K6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="5">
+      <c r="K34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L34" s="5">
         <v>2.2999999999999998</v>
       </c>
-      <c r="M6" s="5" t="s">
-[...17 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="M34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N34" s="29"/>
+      <c r="O34" s="29"/>
+      <c r="P34" s="29"/>
+      <c r="Q34" s="29"/>
+      <c r="R34" s="29"/>
+      <c r="S34" s="29"/>
+      <c r="T34" s="29"/>
+      <c r="U34" s="29"/>
+      <c r="V34" s="29"/>
+      <c r="W34" s="29"/>
+      <c r="X34" s="29"/>
+      <c r="Y34" s="29"/>
+      <c r="Z34" s="29"/>
+    </row>
+    <row r="35" spans="1:26" s="26" customFormat="1" ht="12.75">
+      <c r="A35" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="4">
+        <v>100</v>
+      </c>
+      <c r="D35" s="5">
+        <v>48.5</v>
+      </c>
+      <c r="E35" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="F35" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="G35" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="H35" s="5">
+        <v>23</v>
+      </c>
+      <c r="I35" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="J35" s="5">
+        <v>22.1</v>
+      </c>
+      <c r="K35" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="L35" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" s="26" customFormat="1" ht="12.75">
+      <c r="A36" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="4">
+        <v>100</v>
+      </c>
+      <c r="D36" s="5">
+        <v>45.2</v>
+      </c>
+      <c r="E36" s="5">
+        <v>10</v>
+      </c>
+      <c r="F36" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="G36" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="H36" s="5">
+        <v>31</v>
+      </c>
+      <c r="I36" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="J36" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="K36" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="L36" s="5">
+        <v>3</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="4">
+        <v>100</v>
+      </c>
+      <c r="D37" s="5">
+        <v>16.8</v>
+      </c>
+      <c r="E37" s="5">
+        <v>15.2</v>
+      </c>
+      <c r="F37" s="5">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="G37" s="5">
+        <v>27.3</v>
+      </c>
+      <c r="H37" s="5">
+        <v>13.3</v>
+      </c>
+      <c r="I37" s="5">
+        <v>45.8</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K37" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="L37" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B38" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="4">
+        <v>100</v>
+      </c>
+      <c r="D38" s="5">
+        <v>62.4</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="F38" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G38" s="5">
+        <v>16.2</v>
+      </c>
+      <c r="H38" s="5">
+        <v>21.8</v>
+      </c>
+      <c r="I38" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="J38" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="K38" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="4">
+        <v>100</v>
+      </c>
+      <c r="D39" s="5">
+        <v>73.7</v>
+      </c>
+      <c r="E39" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="F39" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="G39" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="H39" s="5">
+        <v>15.2</v>
+      </c>
+      <c r="I39" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="J39" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="K39" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="4">
+        <v>100</v>
+      </c>
+      <c r="D40" s="5">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="E40" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="F40" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H40" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="I40" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C41" s="4">
+        <v>100</v>
+      </c>
+      <c r="D41" s="5">
+        <v>48.9</v>
+      </c>
+      <c r="E41" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="F41" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="G41" s="5">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="H41" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="4">
+        <v>100</v>
+      </c>
+      <c r="D42" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="E42" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="F42" s="5">
+        <v>8</v>
+      </c>
+      <c r="G42" s="5">
+        <v>63.1</v>
+      </c>
+      <c r="H42" s="5">
+        <v>28.2</v>
+      </c>
+      <c r="I42" s="5">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J42" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="K42" s="5">
+        <v>2</v>
+      </c>
+      <c r="L42" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="4">
+        <v>100</v>
+      </c>
+      <c r="D43" s="5">
+        <v>80.2</v>
+      </c>
+      <c r="E43" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="F43" s="5">
+        <v>25.8</v>
+      </c>
+      <c r="G43" s="5">
+        <v>23.8</v>
+      </c>
+      <c r="H43" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="I43" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="J43" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="K43" s="5">
+        <v>2</v>
+      </c>
+      <c r="L43" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="4">
+        <v>100</v>
+      </c>
+      <c r="D44" s="5">
+        <v>33.6</v>
+      </c>
+      <c r="E44" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="F44" s="5">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G44" s="5">
+        <v>15.9</v>
+      </c>
+      <c r="H44" s="5">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="I44" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="J44" s="5">
+        <v>13.6</v>
+      </c>
+      <c r="K44" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="L44" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" s="4">
+        <v>100</v>
+      </c>
+      <c r="D45" s="5">
+        <v>100</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="4">
+        <v>100</v>
+      </c>
+      <c r="D46" s="5">
+        <v>46.9</v>
+      </c>
+      <c r="E46" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="F46" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="G46" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="H46" s="5">
+        <v>17.5</v>
+      </c>
+      <c r="I46" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K46" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="L46" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="4">
+        <v>100</v>
+      </c>
+      <c r="D47" s="5">
+        <v>80</v>
+      </c>
+      <c r="E47" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="F47" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="G47" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="H47" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="I47" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="J47" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="K47" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="4">
+        <v>100</v>
+      </c>
+      <c r="D48" s="5">
+        <v>72.7</v>
+      </c>
+      <c r="E48" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="F48" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="G48" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="H48" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="I48" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="J48" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="K48" s="5">
+        <v>8</v>
+      </c>
+      <c r="L48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C49" s="4">
+        <v>100</v>
+      </c>
+      <c r="D49" s="5">
+        <v>31.6</v>
+      </c>
+      <c r="E49" s="5">
+        <v>12</v>
+      </c>
+      <c r="F49" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="G49" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="H49" s="5">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="I49" s="5">
+        <v>13</v>
+      </c>
+      <c r="J49" s="5">
+        <v>28</v>
+      </c>
+      <c r="K49" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="L49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="4">
+        <v>100</v>
+      </c>
+      <c r="D50" s="5">
+        <v>73.5</v>
+      </c>
+      <c r="E50" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="F50" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G50" s="5">
+        <v>11.6</v>
+      </c>
+      <c r="H50" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="I50" s="5">
+        <v>2</v>
+      </c>
+      <c r="J50" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="K50" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="L50" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="4">
+        <v>100</v>
+      </c>
+      <c r="D51" s="5">
+        <v>43</v>
+      </c>
+      <c r="E51" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="F51" s="5">
+        <v>7</v>
+      </c>
+      <c r="G51" s="5">
+        <v>24.1</v>
+      </c>
+      <c r="H51" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="I51" s="5">
+        <v>16.3</v>
+      </c>
+      <c r="J51" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="K51" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="L51" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="4">
+        <v>100</v>
+      </c>
+      <c r="D52" s="5">
+        <v>22.9</v>
+      </c>
+      <c r="E52" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="F52" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="G52" s="5">
+        <v>13.9</v>
+      </c>
+      <c r="H52" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="I52" s="5">
+        <v>42.3</v>
+      </c>
+      <c r="J52" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="K52" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="L52" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C53" s="14">
+        <v>100</v>
+      </c>
+      <c r="D53" s="15">
+        <v>46.9</v>
+      </c>
+      <c r="E53" s="15">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="F53" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G53" s="15">
+        <v>14.9</v>
+      </c>
+      <c r="H53" s="15">
+        <v>13.1</v>
+      </c>
+      <c r="I53" s="15">
+        <v>1.5</v>
+      </c>
+      <c r="J53" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K53" s="15">
+        <v>4.7</v>
+      </c>
+      <c r="L53" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="M53" s="15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="B55" s="85" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="85"/>
+      <c r="D55" s="85"/>
+      <c r="E55" s="85"/>
+      <c r="F55" s="85"/>
+      <c r="G55" s="85"/>
+      <c r="H55" s="85"/>
+      <c r="I55" s="85"/>
+      <c r="J55" s="85"/>
+      <c r="K55" s="85"/>
+      <c r="L55" s="85"/>
+      <c r="M55" s="85"/>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="B56" s="2"/>
+      <c r="C56" s="87"/>
+      <c r="D56" s="87"/>
+      <c r="E56" s="87"/>
+      <c r="F56" s="87"/>
+      <c r="G56" s="87"/>
+      <c r="H56" s="87"/>
+      <c r="I56" s="87"/>
+      <c r="J56" s="87"/>
+      <c r="K56" s="87"/>
+      <c r="L56" s="87"/>
+      <c r="M56" s="87"/>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="96" t="s">
+        <v>97</v>
+      </c>
+      <c r="B57" s="92"/>
+      <c r="C57" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D57" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="95"/>
+      <c r="F57" s="95"/>
+      <c r="G57" s="95"/>
+      <c r="H57" s="95"/>
+      <c r="I57" s="95"/>
+      <c r="J57" s="95"/>
+      <c r="K57" s="95"/>
+      <c r="L57" s="95"/>
+      <c r="M57" s="95"/>
+    </row>
+    <row r="58" spans="1:13" ht="45">
+      <c r="A58" s="97"/>
+      <c r="B58" s="93"/>
+      <c r="C58" s="93"/>
+      <c r="D58" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E58" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F58" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G58" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H58" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I58" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J58" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K58" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L58" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M58" s="56" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="33"/>
+      <c r="B59" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="4">
+        <v>100</v>
+      </c>
+      <c r="D59" s="5">
+        <v>42.8</v>
+      </c>
+      <c r="E59" s="5">
+        <v>13.8</v>
+      </c>
+      <c r="F59" s="5">
+        <v>11.7</v>
+      </c>
+      <c r="G59" s="5">
+        <v>22.4</v>
+      </c>
+      <c r="H59" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="I59" s="5">
+        <v>18.8</v>
+      </c>
+      <c r="J59" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="K59" s="5">
+        <v>7</v>
+      </c>
+      <c r="L59" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="M59" s="5">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="51.75" customHeight="1">
+      <c r="A60" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B60" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="4">
+        <v>100</v>
+      </c>
+      <c r="D60" s="5">
+        <v>57.9</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F60" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="I60" s="5">
+        <v>29.2</v>
+      </c>
+      <c r="J60" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="K60" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="L60" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="M60" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B61" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="4">
-[...5 lines deleted...]
-      <c r="E7" s="5">
+      <c r="C61" s="4">
+        <v>100</v>
+      </c>
+      <c r="D61" s="5">
+        <v>44.4</v>
+      </c>
+      <c r="E61" s="5">
+        <v>27.7</v>
+      </c>
+      <c r="F61" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="G61" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="H61" s="5">
+        <v>31.6</v>
+      </c>
+      <c r="I61" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="J61" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="K61" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="L61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M61" s="5">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" s="4">
+        <v>100</v>
+      </c>
+      <c r="D62" s="5">
+        <v>32.4</v>
+      </c>
+      <c r="E62" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="F62" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="G62" s="5">
+        <v>15.8</v>
+      </c>
+      <c r="H62" s="5">
+        <v>21.5</v>
+      </c>
+      <c r="I62" s="5">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="J62" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="K62" s="5">
+        <v>27.1</v>
+      </c>
+      <c r="L62" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B63" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="4">
+        <v>100</v>
+      </c>
+      <c r="D63" s="5">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E63" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="F63" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="G63" s="5">
+        <v>13.9</v>
+      </c>
+      <c r="H63" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="I63" s="5">
+        <v>42</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K63" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="4">
+        <v>100</v>
+      </c>
+      <c r="D64" s="5">
+        <v>87.8</v>
+      </c>
+      <c r="E64" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="F64" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H64" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="I64" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="J64" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="K64" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="L64" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="4">
+        <v>100</v>
+      </c>
+      <c r="D65" s="5">
+        <v>62.9</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H65" s="5">
+        <v>37.1</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B66" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="4">
+        <v>100</v>
+      </c>
+      <c r="D66" s="5">
+        <v>47.8</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B67" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C67" s="4">
+        <v>100</v>
+      </c>
+      <c r="D67" s="5">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J67" s="5">
+        <v>10</v>
+      </c>
+      <c r="K67" s="5">
+        <v>10</v>
+      </c>
+      <c r="L67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B68" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="4">
+        <v>100</v>
+      </c>
+      <c r="D68" s="5">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="E68" s="5">
+        <v>13.9</v>
+      </c>
+      <c r="F68" s="5">
+        <v>1</v>
+      </c>
+      <c r="G68" s="5">
+        <v>35.5</v>
+      </c>
+      <c r="H68" s="5">
+        <v>24.9</v>
+      </c>
+      <c r="I68" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="J68" s="5">
         <v>3.8</v>
       </c>
-      <c r="F7" s="5">
-[...2 lines deleted...]
-      <c r="G7" s="5">
+      <c r="K68" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="L68" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B69" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C69" s="4">
+        <v>100</v>
+      </c>
+      <c r="D69" s="5">
+        <v>53.5</v>
+      </c>
+      <c r="E69" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="F69" s="5">
+        <v>27.6</v>
+      </c>
+      <c r="G69" s="5">
+        <v>22.4</v>
+      </c>
+      <c r="H69" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="I69" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="J69" s="5">
+        <v>30</v>
+      </c>
+      <c r="K69" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M69" s="5">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B70" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="4">
+        <v>100</v>
+      </c>
+      <c r="D70" s="5">
+        <v>60.4</v>
+      </c>
+      <c r="E70" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="F70" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="G70" s="5">
+        <v>3</v>
+      </c>
+      <c r="H70" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="I70" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="J70" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="K70" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L70" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M70" s="5">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="4">
+        <v>100</v>
+      </c>
+      <c r="D71" s="5">
+        <v>83.9</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G71" s="5">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B72" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="4">
+        <v>100</v>
+      </c>
+      <c r="D72" s="5">
+        <v>19.5</v>
+      </c>
+      <c r="E72" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H72" s="5">
+        <v>42.8</v>
+      </c>
+      <c r="I72" s="5">
+        <v>20.9</v>
+      </c>
+      <c r="J72" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="K72" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="L72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B73" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" s="4">
+        <v>100</v>
+      </c>
+      <c r="D73" s="5">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="E73" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F73" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H73" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="I73" s="19">
+        <v>10.3</v>
+      </c>
+      <c r="J73" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="K73" s="19">
+        <v>3.7</v>
+      </c>
+      <c r="L73" s="19">
+        <v>1.2</v>
+      </c>
+      <c r="M73" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B74" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="4">
+        <v>100</v>
+      </c>
+      <c r="D74" s="5">
+        <v>35.1</v>
+      </c>
+      <c r="E74" s="5">
+        <v>12.2</v>
+      </c>
+      <c r="F74" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="G74" s="5">
+        <v>18.5</v>
+      </c>
+      <c r="H74" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="I74" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="J74" s="5">
+        <v>6</v>
+      </c>
+      <c r="K74" s="9">
+        <v>4</v>
+      </c>
+      <c r="L74" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M74" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B75" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C75" s="4">
+        <v>100</v>
+      </c>
+      <c r="D75" s="5">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="E75" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H75" s="5">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J75" s="5">
+        <v>17.2</v>
+      </c>
+      <c r="K75" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L75" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M75" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B76" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="4">
+        <v>100</v>
+      </c>
+      <c r="D76" s="5">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E76" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="F76" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="G76" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="H76" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="I76" s="5">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J76" s="9">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="K76" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="L76" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="M76" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B77" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C77" s="4">
+        <v>100</v>
+      </c>
+      <c r="D77" s="5">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="E77" s="5">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="F77" s="5">
+        <v>34</v>
+      </c>
+      <c r="G77" s="5">
+        <v>48.7</v>
+      </c>
+      <c r="H77" s="5">
+        <v>23.4</v>
+      </c>
+      <c r="I77" s="5">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="J77" s="9">
+        <v>14.3</v>
+      </c>
+      <c r="K77" s="9">
+        <v>8.5</v>
+      </c>
+      <c r="L77" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="M77" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13">
+      <c r="A78" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B78" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="4">
+        <v>100</v>
+      </c>
+      <c r="D78" s="5">
+        <v>36.6</v>
+      </c>
+      <c r="E78" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="F78" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="G78" s="5">
+        <v>20.8</v>
+      </c>
+      <c r="H78" s="5">
+        <v>13.7</v>
+      </c>
+      <c r="I78" s="5">
+        <v>24.8</v>
+      </c>
+      <c r="J78" s="9">
+        <v>21.1</v>
+      </c>
+      <c r="K78" s="9">
+        <v>3</v>
+      </c>
+      <c r="L78" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M78" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B79" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C79" s="14">
+        <v>100</v>
+      </c>
+      <c r="D79" s="15">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="E79" s="15">
+        <v>1</v>
+      </c>
+      <c r="F79" s="15">
+        <v>4</v>
+      </c>
+      <c r="G79" s="15">
+        <v>34.5</v>
+      </c>
+      <c r="H79" s="15">
+        <v>17.5</v>
+      </c>
+      <c r="I79" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="J79" s="16">
+        <v>1.9</v>
+      </c>
+      <c r="K79" s="16">
+        <v>1</v>
+      </c>
+      <c r="L79" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="M79" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="J80" s="30"/>
+    </row>
+    <row r="81" spans="1:13" ht="18" customHeight="1">
+      <c r="B81" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="C81" s="85"/>
+      <c r="D81" s="85"/>
+      <c r="E81" s="85"/>
+      <c r="F81" s="85"/>
+      <c r="G81" s="85"/>
+      <c r="H81" s="85"/>
+      <c r="I81" s="85"/>
+      <c r="J81" s="85"/>
+      <c r="K81" s="85"/>
+      <c r="L81" s="85"/>
+      <c r="M81" s="85"/>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="B82" s="2"/>
+      <c r="C82" s="87"/>
+      <c r="D82" s="87"/>
+      <c r="E82" s="87"/>
+      <c r="F82" s="87"/>
+      <c r="G82" s="87"/>
+      <c r="H82" s="87"/>
+      <c r="I82" s="87"/>
+      <c r="J82" s="87"/>
+      <c r="K82" s="87"/>
+      <c r="L82" s="87"/>
+      <c r="M82" s="87"/>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B83" s="90"/>
+      <c r="C83" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E83" s="95"/>
+      <c r="F83" s="95"/>
+      <c r="G83" s="95"/>
+      <c r="H83" s="95"/>
+      <c r="I83" s="95"/>
+      <c r="J83" s="95"/>
+      <c r="K83" s="95"/>
+      <c r="L83" s="95"/>
+      <c r="M83" s="95"/>
+    </row>
+    <row r="84" spans="1:13" ht="45">
+      <c r="A84" s="89"/>
+      <c r="B84" s="91"/>
+      <c r="C84" s="93"/>
+      <c r="D84" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E84" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F84" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G84" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H84" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I84" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J84" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K84" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L84" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M84" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="33"/>
+      <c r="B85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="4">
+        <v>100</v>
+      </c>
+      <c r="D85" s="5">
+        <v>40.5</v>
+      </c>
+      <c r="E85" s="5">
+        <v>10.9</v>
+      </c>
+      <c r="F85" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="G85" s="5">
+        <v>19.2</v>
+      </c>
+      <c r="H85" s="5">
+        <v>14.8</v>
+      </c>
+      <c r="I85" s="5">
+        <v>22.1</v>
+      </c>
+      <c r="J85" s="5">
+        <v>13.8</v>
+      </c>
+      <c r="K85" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="L85" s="5">
+        <v>1</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B86" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C86" s="4">
+        <v>100</v>
+      </c>
+      <c r="D86" s="5">
+        <v>25.2</v>
+      </c>
+      <c r="E86" s="5">
+        <v>16</v>
+      </c>
+      <c r="F86" s="5">
+        <v>17.3</v>
+      </c>
+      <c r="G86" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="H86" s="5">
+        <v>28.3</v>
+      </c>
+      <c r="I86" s="5">
+        <v>29.6</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K86" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="L86" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="M86" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C87" s="4">
+        <v>100</v>
+      </c>
+      <c r="D87" s="5">
+        <v>39.5</v>
+      </c>
+      <c r="E87" s="5">
+        <v>22.8</v>
+      </c>
+      <c r="F87" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="G87" s="5">
+        <v>17</v>
+      </c>
+      <c r="H87" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="I87" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="J87" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="K87" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="L87" s="5">
         <v>5.4</v>
       </c>
-      <c r="H7" s="5">
-[...2 lines deleted...]
-      <c r="I7" s="5">
+      <c r="M87" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B88" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" s="4">
+        <v>100</v>
+      </c>
+      <c r="D88" s="5">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="E88" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G88" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="H88" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="I88" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="J88" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B89" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C89" s="4">
+        <v>100</v>
+      </c>
+      <c r="D89" s="5">
+        <v>60.7</v>
+      </c>
+      <c r="E89" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="F89" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="G89" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="H89" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="I89" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="J89" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="K89" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="L89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B90" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="4">
+        <v>100</v>
+      </c>
+      <c r="D90" s="5">
+        <v>83</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F90" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="G90" s="5">
+        <v>13.9</v>
+      </c>
+      <c r="H90" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="I90" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="J90" s="5">
+        <v>21</v>
+      </c>
+      <c r="K90" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="L90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B91" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C91" s="4">
+        <v>100</v>
+      </c>
+      <c r="D91" s="5">
+        <v>39.5</v>
+      </c>
+      <c r="E91" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="F91" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="G91" s="5">
+        <v>14.8</v>
+      </c>
+      <c r="H91" s="5">
+        <v>15</v>
+      </c>
+      <c r="I91" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="J91" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="K91" s="5">
+        <v>8</v>
+      </c>
+      <c r="L91" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="4">
+        <v>100</v>
+      </c>
+      <c r="D92" s="5">
+        <v>19.5</v>
+      </c>
+      <c r="E92" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="F92" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="G92" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I92" s="5">
+        <v>46.9</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K92" s="5">
+        <v>10</v>
+      </c>
+      <c r="L92" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B93" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C93" s="4">
+        <v>100</v>
+      </c>
+      <c r="D93" s="5">
+        <v>17.2</v>
+      </c>
+      <c r="E93" s="5">
+        <v>35.5</v>
+      </c>
+      <c r="F93" s="5">
+        <v>17.7</v>
+      </c>
+      <c r="G93" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="H93" s="5">
+        <v>10.9</v>
+      </c>
+      <c r="I93" s="5">
+        <v>17.7</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B94" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="4">
+        <v>100</v>
+      </c>
+      <c r="D94" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="E94" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="F94" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="G94" s="5">
+        <v>24.9</v>
+      </c>
+      <c r="H94" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="I94" s="5">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="J94" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="K94" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="L94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B95" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" s="4">
+        <v>100</v>
+      </c>
+      <c r="D95" s="5">
+        <v>58.9</v>
+      </c>
+      <c r="E95" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F95" s="5">
+        <v>15.2</v>
+      </c>
+      <c r="G95" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H95" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="I95" s="5">
+        <v>9</v>
+      </c>
+      <c r="J95" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="K95" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L95" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B96" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" s="4">
+        <v>100</v>
+      </c>
+      <c r="D96" s="5">
+        <v>40.6</v>
+      </c>
+      <c r="E96" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="F96" s="5">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H96" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J96" s="5">
+        <v>32.9</v>
+      </c>
+      <c r="K96" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="L96" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B97" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C97" s="4">
+        <v>100</v>
+      </c>
+      <c r="D97" s="5">
+        <v>96.7</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="4">
+        <v>100</v>
+      </c>
+      <c r="D98" s="5">
+        <v>21.7</v>
+      </c>
+      <c r="E98" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="F98" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="G98" s="5">
+        <v>31.7</v>
+      </c>
+      <c r="H98" s="5">
+        <v>12.5</v>
+      </c>
+      <c r="I98" s="5">
+        <v>35.1</v>
+      </c>
+      <c r="J98" s="5">
         <v>5.6</v>
       </c>
-      <c r="J7" s="5">
-[...5 lines deleted...]
-      <c r="L7" s="5">
+      <c r="K98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" s="4">
+        <v>100</v>
+      </c>
+      <c r="D99" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="E99" s="5">
+        <v>5</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G99" s="5">
         <v>0.8</v>
       </c>
-      <c r="M7" s="5" t="s">
-[...37 lines deleted...]
-      <c r="L8" s="5">
+      <c r="H99" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="I99" s="19">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J99" s="19">
+        <v>3.7</v>
+      </c>
+      <c r="K99" s="19">
+        <v>1.5</v>
+      </c>
+      <c r="L99" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="M99" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" s="4">
+        <v>100</v>
+      </c>
+      <c r="D100" s="5">
+        <v>18.8</v>
+      </c>
+      <c r="E100" s="5">
+        <v>6</v>
+      </c>
+      <c r="F100" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="G100" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="H100" s="5">
+        <v>12.5</v>
+      </c>
+      <c r="I100" s="5">
+        <v>32</v>
+      </c>
+      <c r="J100" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="K100" s="9">
+        <v>19.7</v>
+      </c>
+      <c r="L100" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="M100" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B101" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C101" s="4">
+        <v>100</v>
+      </c>
+      <c r="D101" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G101" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H101" s="5">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J101" s="5">
+        <v>68.8</v>
+      </c>
+      <c r="K101" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L101" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M101" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B102" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="4">
+        <v>100</v>
+      </c>
+      <c r="D102" s="5">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F102" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G102" s="5">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H102" s="5">
+        <v>49.3</v>
+      </c>
+      <c r="I102" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="J102" s="9">
+        <v>6.5</v>
+      </c>
+      <c r="K102" s="9">
+        <v>6.3</v>
+      </c>
+      <c r="L102" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="M102" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B103" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" s="4">
+        <v>100</v>
+      </c>
+      <c r="D103" s="5">
+        <v>46.9</v>
+      </c>
+      <c r="E103" s="5">
+        <v>29.7</v>
+      </c>
+      <c r="F103" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="G103" s="5">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="H103" s="5">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="I103" s="5">
+        <v>39.5</v>
+      </c>
+      <c r="J103" s="9">
+        <v>28.4</v>
+      </c>
+      <c r="K103" s="9">
+        <v>8.6</v>
+      </c>
+      <c r="L103" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M103" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B104" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C104" s="4">
+        <v>100</v>
+      </c>
+      <c r="D104" s="5">
+        <v>12.5</v>
+      </c>
+      <c r="E104" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="F104" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="G104" s="5">
+        <v>19</v>
+      </c>
+      <c r="H104" s="5">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="I104" s="5">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="J104" s="9">
+        <v>22.8</v>
+      </c>
+      <c r="K104" s="9">
+        <v>6.5</v>
+      </c>
+      <c r="L104" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="M104" s="12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B105" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C105" s="14">
+        <v>100</v>
+      </c>
+      <c r="D105" s="15">
+        <v>62.1</v>
+      </c>
+      <c r="E105" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="F105" s="15">
+        <v>3.6</v>
+      </c>
+      <c r="G105" s="15">
+        <v>24.6</v>
+      </c>
+      <c r="H105" s="15">
+        <v>14.7</v>
+      </c>
+      <c r="I105" s="15">
         <v>3</v>
       </c>
-      <c r="M8" s="5" t="s">
-[...57 lines deleted...]
-      <c r="E10" s="5">
+      <c r="J105" s="16">
+        <v>2.8</v>
+      </c>
+      <c r="K105" s="16">
+        <v>5.5</v>
+      </c>
+      <c r="L105" s="16">
         <v>1.4</v>
       </c>
-      <c r="F10" s="5">
-[...2518 lines deleted...]
-      <c r="M77" s="16" t="s">
+      <c r="M105" s="16" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...17 lines deleted...]
-    <mergeCell ref="D55:M55"/>
+  <mergeCells count="24">
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="D57:M57"/>
+    <mergeCell ref="C56:M56"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="C82:M82"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="D83:M83"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R77"/>
+  <dimension ref="A2:R104"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="S2" sqref="S2"/>
+      <selection activeCell="D6" sqref="D6:M26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" style="22" customWidth="1"/>
     <col min="3" max="3" width="20.140625" style="22" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="22" customWidth="1"/>
     <col min="5" max="5" width="18" style="22" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" style="22" customWidth="1"/>
     <col min="7" max="7" width="17" style="22" customWidth="1"/>
     <col min="8" max="8" width="17.42578125" style="22" customWidth="1"/>
     <col min="9" max="9" width="17.85546875" style="22" customWidth="1"/>
     <col min="10" max="10" width="18" style="22" customWidth="1"/>
     <col min="11" max="11" width="19" style="22" customWidth="1"/>
     <col min="12" max="12" width="17.7109375" style="22" customWidth="1"/>
     <col min="13" max="13" width="16.5703125" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="C3" s="63" t="s">
+    <row r="2" spans="1:18">
+      <c r="C2" s="85" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="B3" s="2"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+    </row>
+    <row r="4" spans="1:18" ht="14.25" customHeight="1">
+      <c r="A4" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="65" t="s">
+      <c r="D4" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="66"/>
-[...13 lines deleted...]
-      <c r="D4" s="17" t="s">
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+    </row>
+    <row r="5" spans="1:18" ht="57" customHeight="1">
+      <c r="A5" s="89"/>
+      <c r="B5" s="91"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E5" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="F5" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G5" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H5" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="I5" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="J4" s="17" t="s">
+      <c r="J5" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="K4" s="17" t="s">
+      <c r="K5" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="56" t="s">
+      <c r="L5" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="56" t="s">
+      <c r="M5" s="66" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="23" t="s">
+    <row r="6" spans="1:18" ht="18.75" customHeight="1">
+      <c r="A6" s="33"/>
+      <c r="B6" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="4">
-[...2 lines deleted...]
-      <c r="D5" s="57">
+      <c r="C6" s="4">
+        <v>100</v>
+      </c>
+      <c r="D6" s="69">
+        <v>46.400001525878899</v>
+      </c>
+      <c r="E6" s="69">
+        <v>33.700000762939503</v>
+      </c>
+      <c r="F6" s="69">
+        <v>3.5</v>
+      </c>
+      <c r="G6" s="69">
+        <v>4</v>
+      </c>
+      <c r="H6" s="69">
+        <v>5.4000000953674299</v>
+      </c>
+      <c r="I6" s="70">
+        <v>3.5</v>
+      </c>
+      <c r="J6" s="70">
+        <v>1.79999995231628</v>
+      </c>
+      <c r="K6" s="70">
+        <v>1.8999999761581401</v>
+      </c>
+      <c r="L6" s="70">
+        <v>7.3000001907348597</v>
+      </c>
+      <c r="M6" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="4">
+        <v>100</v>
+      </c>
+      <c r="D7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" s="69">
+        <v>100</v>
+      </c>
+      <c r="I7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="M7" s="69" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="15" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="4">
+        <v>100</v>
+      </c>
+      <c r="D8" s="69">
+        <v>40.099998474121101</v>
+      </c>
+      <c r="E8" s="69">
+        <v>17.5</v>
+      </c>
+      <c r="F8" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="69">
+        <v>42.5</v>
+      </c>
+      <c r="I8" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N8" s="35"/>
+    </row>
+    <row r="9" spans="1:18" s="26" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="4">
+        <v>100</v>
+      </c>
+      <c r="D9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="L9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="M9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="N9" s="69"/>
+      <c r="O9" s="69"/>
+      <c r="P9" s="25"/>
+      <c r="Q9" s="25"/>
+      <c r="R9" s="25"/>
+    </row>
+    <row r="10" spans="1:18" s="26" customFormat="1" ht="12.75">
+      <c r="A10" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="4">
+        <v>100</v>
+      </c>
+      <c r="D10" s="74">
+        <v>76</v>
+      </c>
+      <c r="E10" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="73">
+        <v>24</v>
+      </c>
+      <c r="M10" s="72" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="26" customFormat="1" ht="12.75">
+      <c r="A11" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="4">
+        <v>100</v>
+      </c>
+      <c r="D11" s="69">
+        <v>87.199996948242202</v>
+      </c>
+      <c r="E11" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="70">
+        <v>12.800000190734901</v>
+      </c>
+      <c r="M11" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="4">
+        <v>100</v>
+      </c>
+      <c r="D12" s="69">
+        <v>53.700000762939503</v>
+      </c>
+      <c r="E12" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="69">
+        <v>46.299999237060497</v>
+      </c>
+      <c r="G12" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="I12" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="L12" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" s="67" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="4">
+        <v>100</v>
+      </c>
+      <c r="D13" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="I13" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="73">
+        <v>100</v>
+      </c>
+      <c r="M13" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="4">
+        <v>100</v>
+      </c>
+      <c r="D14" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="L14" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="M14" s="67" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="4">
+        <v>100</v>
+      </c>
+      <c r="D15" s="69">
+        <v>100</v>
+      </c>
+      <c r="E15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="70">
+        <v>16.5</v>
+      </c>
+      <c r="K15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="M15" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="N15" s="21"/>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="4">
+        <v>100</v>
+      </c>
+      <c r="D16" s="69">
+        <v>67.199996948242202</v>
+      </c>
+      <c r="E16" s="69">
+        <v>6.5</v>
+      </c>
+      <c r="F16" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="69">
+        <v>8.8999996185302699</v>
+      </c>
+      <c r="I16" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K16" s="70">
+        <v>13</v>
+      </c>
+      <c r="L16" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="M16" s="69" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="4">
+        <v>100</v>
+      </c>
+      <c r="D17" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="I17" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" s="67" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="4">
+        <v>100</v>
+      </c>
+      <c r="D18" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" s="74">
+        <v>100</v>
+      </c>
+      <c r="G18" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="H18" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="J18" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="L18" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="67" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="4">
+        <v>100</v>
+      </c>
+      <c r="D19" s="77">
+        <v>42.5</v>
+      </c>
+      <c r="E19" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="F19" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="H19" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="J19" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="76">
+        <v>57.5</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="4">
+        <v>100</v>
+      </c>
+      <c r="D20" s="69">
+        <v>47.400001525878899</v>
+      </c>
+      <c r="E20" s="69">
+        <v>52.599998474121101</v>
+      </c>
+      <c r="F20" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H20" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I20" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J20" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="K20" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="L20" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="68" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="4">
+        <v>100</v>
+      </c>
+      <c r="D21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="K21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="L21" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="M21" s="68" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="4">
+        <v>100</v>
+      </c>
+      <c r="D22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="I22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="J22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="L22" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" s="67" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="4">
+        <v>100</v>
+      </c>
+      <c r="D23" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" s="69">
+        <v>25.700000762939499</v>
+      </c>
+      <c r="F23" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G23" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H23" s="69">
+        <v>14.699999809265099</v>
+      </c>
+      <c r="I23" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J23" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K23" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L23" s="70">
+        <v>74.300003051757798</v>
+      </c>
+      <c r="M23" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="4">
+        <v>100</v>
+      </c>
+      <c r="D24" s="69">
+        <v>20</v>
+      </c>
+      <c r="E24" s="69">
+        <v>67.599998474121094</v>
+      </c>
+      <c r="F24" s="69">
+        <v>2.2999999523162802</v>
+      </c>
+      <c r="G24" s="69">
+        <v>8.8999996185302699</v>
+      </c>
+      <c r="H24" s="69">
+        <v>5.6999998092651403</v>
+      </c>
+      <c r="I24" s="70">
+        <v>7.8000001907348597</v>
+      </c>
+      <c r="J24" s="70">
+        <v>1.3999999761581401</v>
+      </c>
+      <c r="K24" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L24" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M24" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="4">
+        <v>100</v>
+      </c>
+      <c r="D25" s="69">
+        <v>90.5</v>
+      </c>
+      <c r="E25" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F25" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H25" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I25" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="J25" s="70">
+        <v>4.3000001907348597</v>
+      </c>
+      <c r="K25" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L25" s="70">
+        <v>5.1999998092651403</v>
+      </c>
+      <c r="M25" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="14">
+        <v>100</v>
+      </c>
+      <c r="D26" s="82">
+        <v>100</v>
+      </c>
+      <c r="E26" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="H26" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="I26" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="J26" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="K26" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="L26" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="M26" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="N26" s="35"/>
+    </row>
+    <row r="28" spans="1:14" ht="25.5" customHeight="1">
+      <c r="C28" s="85" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" s="85"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="85"/>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="85"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
+    </row>
+    <row r="29" spans="1:14" ht="12" customHeight="1">
+      <c r="B29" s="2"/>
+      <c r="C29" s="87"/>
+      <c r="D29" s="87"/>
+      <c r="E29" s="87"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="87"/>
+      <c r="H29" s="87"/>
+      <c r="I29" s="87"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="87"/>
+      <c r="L29" s="87"/>
+      <c r="M29" s="87"/>
+    </row>
+    <row r="30" spans="1:14" ht="12" customHeight="1">
+      <c r="A30" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="90"/>
+      <c r="C30" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="95"/>
+      <c r="F30" s="95"/>
+      <c r="G30" s="95"/>
+      <c r="H30" s="95"/>
+      <c r="I30" s="95"/>
+      <c r="J30" s="95"/>
+      <c r="K30" s="95"/>
+      <c r="L30" s="95"/>
+      <c r="M30" s="95"/>
+    </row>
+    <row r="31" spans="1:14" ht="59.25" customHeight="1">
+      <c r="A31" s="89"/>
+      <c r="B31" s="91"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J31" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K31" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L31" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M31" s="56" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="15" customHeight="1">
+      <c r="A32" s="33"/>
+      <c r="B32" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="4">
+        <v>100</v>
+      </c>
+      <c r="D32" s="57">
         <v>56.7</v>
       </c>
-      <c r="E5" s="57">
+      <c r="E32" s="57">
         <v>10.3</v>
       </c>
-      <c r="F5" s="57">
+      <c r="F32" s="57">
         <v>5.2</v>
       </c>
-      <c r="G5" s="57">
+      <c r="G32" s="57">
         <v>12.6</v>
       </c>
-      <c r="H5" s="57">
+      <c r="H32" s="57">
         <v>12.4</v>
       </c>
-      <c r="I5" s="57">
+      <c r="I32" s="57">
         <v>6.3</v>
       </c>
-      <c r="J5" s="57">
+      <c r="J32" s="57">
         <v>12.3</v>
       </c>
-      <c r="K5" s="57">
+      <c r="K32" s="57">
         <v>3.3</v>
       </c>
-      <c r="L5" s="57">
+      <c r="L32" s="57">
         <v>8.8000000000000007</v>
       </c>
-      <c r="M5" s="57">
+      <c r="M32" s="57">
         <v>0.7</v>
       </c>
     </row>
-    <row r="6" spans="1:18" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="27" t="s">
+    <row r="33" spans="1:18" s="26" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A33" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="4">
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="C33" s="4">
+        <v>100</v>
+      </c>
+      <c r="D33" s="5">
         <v>62.1</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="5">
+      <c r="E33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F33" s="5">
         <v>37.9</v>
       </c>
-      <c r="G6" s="5" t="s">
-[...27 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="G33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N33" s="25"/>
+      <c r="O33" s="25"/>
+      <c r="P33" s="25"/>
+      <c r="Q33" s="25"/>
+      <c r="R33" s="25"/>
+    </row>
+    <row r="34" spans="1:18" s="26" customFormat="1" ht="12.75">
+      <c r="A34" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="4">
+        <v>100</v>
+      </c>
+      <c r="D34" s="5">
+        <v>100</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="26" customFormat="1" ht="12.75">
+      <c r="A35" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="4">
+        <v>100</v>
+      </c>
+      <c r="D35" s="5">
+        <v>34.5</v>
+      </c>
+      <c r="E35" s="5">
+        <v>27.7</v>
+      </c>
+      <c r="F35" s="5">
+        <v>7</v>
+      </c>
+      <c r="G35" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="H35" s="5">
+        <v>41.1</v>
+      </c>
+      <c r="I35" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="J35" s="5">
+        <v>7</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L35" s="5">
+        <v>25.2</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="4">
+        <v>100</v>
+      </c>
+      <c r="D36" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J36" s="5">
+        <v>21.3</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L36" s="5">
+        <v>59.4</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B37" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="4">
+        <v>100</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" s="4">
+        <v>100</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E38" s="5">
+        <v>56.2</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H38" s="5">
+        <v>43.8</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J38" s="5">
+        <v>56.2</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="4">
+        <v>100</v>
+      </c>
+      <c r="D39" s="5">
+        <v>100</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N39" s="21"/>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="4">
+        <v>100</v>
+      </c>
+      <c r="D40" s="5">
+        <v>100</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="5">
+        <v>43</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="4">
+        <v>100</v>
+      </c>
+      <c r="D41" s="5">
+        <v>40.1</v>
+      </c>
+      <c r="E41" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="F41" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="5">
+        <v>13.7</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J41" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L41" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" s="4">
+        <v>100</v>
+      </c>
+      <c r="D42" s="5">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H42" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L42" s="5">
+        <v>12.5</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="4">
+        <v>100</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G43" s="5">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="H43" s="5">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K43" s="5">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="L43" s="5">
+        <v>28.4</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" s="4">
+        <v>100</v>
+      </c>
+      <c r="D44" s="5">
+        <v>100</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="4">
+        <v>100</v>
+      </c>
+      <c r="D45" s="5">
+        <v>100</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="4">
+        <v>100</v>
+      </c>
+      <c r="D46" s="5">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="E46" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="F46" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="G46" s="5">
+        <v>26.1</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I46" s="5">
+        <v>22.2</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K46" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="L46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="4">
+        <v>100</v>
+      </c>
+      <c r="D47" s="5">
+        <v>28</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="5">
+        <v>72</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C48" s="4">
+        <v>100</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="4">
+        <v>100</v>
+      </c>
+      <c r="D49" s="5">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="E49" s="5">
+        <v>44.6</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J49" s="5">
+        <v>29.7</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L49" s="5">
+        <v>22.2</v>
+      </c>
+      <c r="M49" s="5">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C50" s="4">
+        <v>100</v>
+      </c>
+      <c r="D50" s="5">
+        <v>60.4</v>
+      </c>
+      <c r="E50" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="F50" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="G50" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="H50" s="5">
+        <v>17.3</v>
+      </c>
+      <c r="I50" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J50" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K50" s="5">
         <v>3</v>
       </c>
-      <c r="C7" s="4">
-[...34 lines deleted...]
-      <c r="A8" s="52" t="s">
+      <c r="L50" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="4">
+        <v>100</v>
+      </c>
+      <c r="D51" s="5">
+        <v>68.3</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="G51" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="H51" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="I51" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="J51" s="5">
+        <v>23.1</v>
+      </c>
+      <c r="K51" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="L51" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C52" s="14">
+        <v>100</v>
+      </c>
+      <c r="D52" s="15">
+        <v>87.7</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="J52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="L52" s="15">
+        <v>12.3</v>
+      </c>
+      <c r="M52" s="15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="C54" s="85" t="s">
+        <v>56</v>
+      </c>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="85"/>
+      <c r="L54" s="85"/>
+      <c r="M54" s="85"/>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="B55" s="2"/>
+      <c r="C55" s="87"/>
+      <c r="D55" s="87"/>
+      <c r="E55" s="87"/>
+      <c r="F55" s="87"/>
+      <c r="G55" s="87"/>
+      <c r="H55" s="87"/>
+      <c r="I55" s="87"/>
+      <c r="J55" s="87"/>
+      <c r="K55" s="87"/>
+      <c r="L55" s="87"/>
+      <c r="M55" s="87"/>
+    </row>
+    <row r="56" spans="1:18" ht="14.25" customHeight="1">
+      <c r="A56" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B56" s="90"/>
+      <c r="C56" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D56" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E56" s="95"/>
+      <c r="F56" s="95"/>
+      <c r="G56" s="95"/>
+      <c r="H56" s="95"/>
+      <c r="I56" s="95"/>
+      <c r="J56" s="95"/>
+      <c r="K56" s="95"/>
+      <c r="L56" s="95"/>
+      <c r="M56" s="95"/>
+    </row>
+    <row r="57" spans="1:18" ht="57" customHeight="1">
+      <c r="A57" s="89"/>
+      <c r="B57" s="91"/>
+      <c r="C57" s="93"/>
+      <c r="D57" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E57" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F57" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G57" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H57" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I57" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J57" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K57" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L57" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="M57" s="20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" ht="18.75" customHeight="1">
+      <c r="A58" s="33"/>
+      <c r="B58" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C58" s="4">
+        <v>100</v>
+      </c>
+      <c r="D58" s="5">
+        <v>42</v>
+      </c>
+      <c r="E58" s="5">
+        <v>25.4</v>
+      </c>
+      <c r="F58" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="G58" s="5">
+        <v>23.1</v>
+      </c>
+      <c r="H58" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="I58" s="5">
+        <v>22.9</v>
+      </c>
+      <c r="J58" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="K58" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="L58" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="M58" s="5">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" ht="21" customHeight="1">
+      <c r="A59" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="4">
+        <v>100</v>
+      </c>
+      <c r="D59" s="5">
+        <v>28.6</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H59" s="5">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="I59" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K59" s="5">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="L59" s="5">
+        <v>20.6</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" ht="15" customHeight="1">
+      <c r="A60" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B60" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="4">
+        <v>100</v>
+      </c>
+      <c r="D60" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="E60" s="5">
+        <v>24.7</v>
+      </c>
+      <c r="F60" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="G60" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K60" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="L60" s="5">
+        <v>42.2</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" s="26" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A61" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="4">
+        <v>100</v>
+      </c>
+      <c r="D61" s="5">
+        <v>100</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N61" s="25"/>
+      <c r="O61" s="25"/>
+      <c r="P61" s="25"/>
+      <c r="Q61" s="25"/>
+      <c r="R61" s="25"/>
+    </row>
+    <row r="62" spans="1:18" s="26" customFormat="1" ht="12.75">
+      <c r="A62" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="4">
+        <v>100</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L62" s="5">
+        <v>88.8</v>
+      </c>
+      <c r="M62" s="5">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" s="26" customFormat="1" ht="12.75">
+      <c r="A63" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B63" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C63" s="4">
+        <v>100</v>
+      </c>
+      <c r="D63" s="5">
+        <v>100</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" s="52" t="s">
         <v>102</v>
       </c>
-      <c r="B8" s="27" t="s">
-[...11 lines deleted...]
-      <c r="F8" s="5">
+      <c r="B64" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="5">
-[...22 lines deleted...]
-      <c r="A9" s="52" t="s">
+      <c r="C64" s="4">
+        <v>100</v>
+      </c>
+      <c r="D64" s="5">
+        <v>69.3</v>
+      </c>
+      <c r="E64" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="F64" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G64" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="H64" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="I64" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="J64" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K64" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="L64" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="52" t="s">
         <v>103</v>
       </c>
-      <c r="B9" s="27" t="s">
-[...37 lines deleted...]
-      <c r="A10" s="52" t="s">
+      <c r="B65" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="4">
+        <v>100</v>
+      </c>
+      <c r="D65" s="5">
+        <v>50</v>
+      </c>
+      <c r="E65" s="5">
+        <v>17</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I65" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K65" s="5">
+        <v>17.5</v>
+      </c>
+      <c r="L65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="52" t="s">
         <v>104</v>
       </c>
-      <c r="B10" s="27" t="s">
-[...37 lines deleted...]
-      <c r="A11" s="52" t="s">
+      <c r="B66" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" s="4">
+        <v>100</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E66" s="5">
+        <v>44.6</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L66" s="5">
+        <v>100</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="52" t="s">
         <v>105</v>
       </c>
-      <c r="B11" s="27" t="s">
-[...37 lines deleted...]
-      <c r="A12" s="52" t="s">
+      <c r="B67" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="4">
+        <v>100</v>
+      </c>
+      <c r="D67" s="5">
+        <v>31.9</v>
+      </c>
+      <c r="E67" s="5">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G67" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="H67" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J67" s="5">
+        <v>11</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L67" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N67" s="21"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="52" t="s">
         <v>106</v>
       </c>
-      <c r="B12" s="27" t="s">
-[...38 lines deleted...]
-      <c r="A13" s="52" t="s">
+      <c r="B68" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="4">
+        <v>100</v>
+      </c>
+      <c r="D68" s="5">
+        <v>64.7</v>
+      </c>
+      <c r="E68" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="F68" s="5">
+        <v>12.5</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I68" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="B13" s="27" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="5">
+      <c r="B69" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="4">
+        <v>100</v>
+      </c>
+      <c r="D69" s="5">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="E69" s="5">
+        <v>12.5</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I69" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M69" s="5">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B70" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="4">
+        <v>100</v>
+      </c>
+      <c r="D70" s="5">
+        <v>83.9</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G70" s="5">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" s="4">
+        <v>100</v>
+      </c>
+      <c r="D71" s="5">
+        <v>100</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B72" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" s="4">
+        <v>100</v>
+      </c>
+      <c r="D72" s="5">
+        <v>100</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B73" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="4">
+        <v>100</v>
+      </c>
+      <c r="D73" s="5">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="E73" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="F73" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="G73" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I73" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="J73" s="5">
+        <v>30.1</v>
+      </c>
+      <c r="K73" s="9">
+        <v>2.8</v>
+      </c>
+      <c r="L73" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M73" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B74" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="H13" s="5" t="s">
-[...40 lines deleted...]
-      <c r="H14" s="5">
+      <c r="C74" s="4">
+        <v>100</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B75" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="4">
+        <v>100</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E75" s="5">
+        <v>74.8</v>
+      </c>
+      <c r="F75" s="5">
+        <v>16.5</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I75" s="5">
+        <v>24.6</v>
+      </c>
+      <c r="J75" s="5">
+        <v>23.3</v>
+      </c>
+      <c r="K75" s="9">
+        <v>12.2</v>
+      </c>
+      <c r="L75" s="9">
+        <v>4.5</v>
+      </c>
+      <c r="M75" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B76" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="4">
+        <v>100</v>
+      </c>
+      <c r="D76" s="5">
         <v>13.7</v>
       </c>
-      <c r="I14" s="5" t="s">
-[...1306 lines deleted...]
-      <c r="E49" s="5">
+      <c r="E76" s="5">
         <v>49.4</v>
       </c>
-      <c r="F49" s="5">
+      <c r="F76" s="5">
         <v>18.8</v>
       </c>
-      <c r="G49" s="5">
+      <c r="G76" s="5">
         <v>76.5</v>
       </c>
-      <c r="H49" s="5">
+      <c r="H76" s="5">
         <v>36.799999999999997</v>
       </c>
-      <c r="I49" s="5">
+      <c r="I76" s="5">
         <v>59.5</v>
       </c>
-      <c r="J49" s="9">
+      <c r="J76" s="9">
         <v>11.9</v>
-      </c>
-[...983 lines deleted...]
-        <v>19.2</v>
       </c>
       <c r="K76" s="9">
         <v>6.1</v>
       </c>
       <c r="L76" s="9" t="s">
         <v>44</v>
       </c>
       <c r="M76" s="9" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B77" s="28" t="s">
+    <row r="77" spans="1:14">
+      <c r="A77" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B77" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="4">
+        <v>100</v>
+      </c>
+      <c r="D77" s="5">
+        <v>61.4</v>
+      </c>
+      <c r="E77" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G77" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H77" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I77" s="5">
+        <v>57.5</v>
+      </c>
+      <c r="J77" s="9">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K77" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L77" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M77" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B78" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="C77" s="14">
-[...29 lines deleted...]
-      <c r="M77" s="15" t="s">
+      <c r="C78" s="14">
+        <v>100</v>
+      </c>
+      <c r="D78" s="15">
+        <v>100</v>
+      </c>
+      <c r="E78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="L78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="M78" s="15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="C80" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="D80" s="85"/>
+      <c r="E80" s="85"/>
+      <c r="F80" s="85"/>
+      <c r="G80" s="85"/>
+      <c r="H80" s="85"/>
+      <c r="I80" s="85"/>
+      <c r="J80" s="85"/>
+      <c r="K80" s="85"/>
+      <c r="L80" s="85"/>
+      <c r="M80" s="85"/>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="B81" s="2"/>
+      <c r="C81" s="87"/>
+      <c r="D81" s="87"/>
+      <c r="E81" s="87"/>
+      <c r="F81" s="87"/>
+      <c r="G81" s="87"/>
+      <c r="H81" s="87"/>
+      <c r="I81" s="87"/>
+      <c r="J81" s="87"/>
+      <c r="K81" s="87"/>
+      <c r="L81" s="87"/>
+      <c r="M81" s="87"/>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B82" s="90"/>
+      <c r="C82" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" s="95"/>
+      <c r="F82" s="95"/>
+      <c r="G82" s="95"/>
+      <c r="H82" s="95"/>
+      <c r="I82" s="95"/>
+      <c r="J82" s="95"/>
+      <c r="K82" s="95"/>
+      <c r="L82" s="95"/>
+      <c r="M82" s="95"/>
+    </row>
+    <row r="83" spans="1:13" ht="45">
+      <c r="A83" s="89"/>
+      <c r="B83" s="91"/>
+      <c r="C83" s="93"/>
+      <c r="D83" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E83" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F83" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G83" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H83" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I83" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J83" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K83" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L83" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M83" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="33"/>
+      <c r="B84" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C84" s="4">
+        <v>100</v>
+      </c>
+      <c r="D84" s="5">
+        <v>53.3</v>
+      </c>
+      <c r="E84" s="5">
+        <v>25.6</v>
+      </c>
+      <c r="F84" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="G84" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="H84" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="I84" s="5">
+        <v>20.7</v>
+      </c>
+      <c r="J84" s="5">
+        <v>16</v>
+      </c>
+      <c r="K84" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="L84" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="M84" s="5">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B85" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C85" s="4">
+        <v>100</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B86" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C86" s="4">
+        <v>100</v>
+      </c>
+      <c r="D86" s="5">
+        <v>71.2</v>
+      </c>
+      <c r="E86" s="5">
+        <v>21.4</v>
+      </c>
+      <c r="F86" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G86" s="5">
+        <v>16.5</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I86" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K86" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="L86" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" s="4">
+        <v>100</v>
+      </c>
+      <c r="D87" s="5">
+        <v>40.5</v>
+      </c>
+      <c r="E87" s="5">
+        <v>59.5</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B88" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C88" s="4">
+        <v>100</v>
+      </c>
+      <c r="D88" s="5">
+        <v>77.7</v>
+      </c>
+      <c r="E88" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F88" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I88" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B89" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C89" s="4">
+        <v>100</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B90" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C90" s="4">
+        <v>100</v>
+      </c>
+      <c r="D90" s="5">
+        <v>55.2</v>
+      </c>
+      <c r="E90" s="5">
+        <v>30.3</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H90" s="5">
+        <v>38.4</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K90" s="5">
+        <v>7</v>
+      </c>
+      <c r="L90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B91" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="4">
+        <v>100</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L91" s="5">
+        <v>100</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B92" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C92" s="4">
+        <v>100</v>
+      </c>
+      <c r="D92" s="5">
+        <v>100</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B93" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="4">
+        <v>100</v>
+      </c>
+      <c r="D93" s="5">
+        <v>30.6</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="I93" s="5">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="J93" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L93" s="5">
+        <v>16</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B94" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94" s="4">
+        <v>100</v>
+      </c>
+      <c r="D94" s="5">
+        <v>34</v>
+      </c>
+      <c r="E94" s="5">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="F94" s="5">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L94" s="5">
+        <v>12.9</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B95" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="4">
+        <v>100</v>
+      </c>
+      <c r="D95" s="5">
+        <v>27.7</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J95" s="5">
+        <v>32.9</v>
+      </c>
+      <c r="K95" s="5">
+        <v>39.4</v>
+      </c>
+      <c r="L95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B96" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C96" s="4">
+        <v>100</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B97" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="4">
+        <v>100</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L97" s="5">
+        <v>100</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" s="4">
+        <v>100</v>
+      </c>
+      <c r="D98" s="5">
+        <v>90.2</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L98" s="5">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" s="4">
+        <v>100</v>
+      </c>
+      <c r="D99" s="5">
+        <v>24.9</v>
+      </c>
+      <c r="E99" s="5">
+        <v>28.4</v>
+      </c>
+      <c r="F99" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="G99" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="H99" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="I99" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="J99" s="5">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="K99" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L99" s="9">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="M99" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C100" s="4">
+        <v>100</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B101" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="4">
+        <v>100</v>
+      </c>
+      <c r="D101" s="5">
+        <v>35</v>
+      </c>
+      <c r="E101" s="5">
+        <v>42.8</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H101" s="5">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="I101" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="J101" s="5">
+        <v>9.44</v>
+      </c>
+      <c r="K101" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L101" s="9">
+        <v>9.4</v>
+      </c>
+      <c r="M101" s="9">
+        <v>12.8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B102" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C102" s="4">
+        <v>100</v>
+      </c>
+      <c r="D102" s="5">
+        <v>44.1</v>
+      </c>
+      <c r="E102" s="5">
+        <v>42.5</v>
+      </c>
+      <c r="F102" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="G102" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="H102" s="5">
+        <v>25</v>
+      </c>
+      <c r="I102" s="5">
+        <v>40.1</v>
+      </c>
+      <c r="J102" s="9">
+        <v>31.4</v>
+      </c>
+      <c r="K102" s="9">
+        <v>5.4</v>
+      </c>
+      <c r="L102" s="9">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M102" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B103" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" s="4">
+        <v>100</v>
+      </c>
+      <c r="D103" s="5">
+        <v>66.3</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F103" s="5">
+        <v>22.7</v>
+      </c>
+      <c r="G103" s="5">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H103" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="I103" s="5">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J103" s="9">
+        <v>19.2</v>
+      </c>
+      <c r="K103" s="9">
+        <v>6.1</v>
+      </c>
+      <c r="L103" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M103" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B104" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C104" s="14">
+        <v>100</v>
+      </c>
+      <c r="D104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="J104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="L104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="M104" s="15" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-    <mergeCell ref="C1:M1"/>
+  <mergeCells count="24">
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="C54:M54"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="C55:M55"/>
+    <mergeCell ref="D56:M56"/>
+    <mergeCell ref="C80:M80"/>
+    <mergeCell ref="C81:M81"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="D82:M82"/>
+    <mergeCell ref="C28:M28"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:M30"/>
     <mergeCell ref="C2:M2"/>
-    <mergeCell ref="A3:A4"/>
-[...14 lines deleted...]
-    <mergeCell ref="D55:M55"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q77"/>
+  <dimension ref="A2:Q104"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="Q4" sqref="Q4"/>
+    <sheetView topLeftCell="D1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6:M26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="22" customWidth="1"/>
     <col min="3" max="3" width="21.42578125" style="22" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" style="22" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="22" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" style="22" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="22" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="22" customWidth="1"/>
     <col min="9" max="9" width="14.85546875" style="22" customWidth="1"/>
     <col min="10" max="10" width="15.140625" style="22" customWidth="1"/>
     <col min="11" max="11" width="15.28515625" style="22" customWidth="1"/>
     <col min="12" max="12" width="17.85546875" style="22" customWidth="1"/>
     <col min="13" max="13" width="14" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="C3" s="63" t="s">
+    <row r="2" spans="1:14">
+      <c r="B2" s="85" t="s">
+        <v>137</v>
+      </c>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="B3" s="2"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+    </row>
+    <row r="4" spans="1:14" ht="24" customHeight="1">
+      <c r="A4" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="65" t="s">
+      <c r="D4" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="66"/>
-[...13 lines deleted...]
-      <c r="D4" s="17" t="s">
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+    </row>
+    <row r="5" spans="1:14" ht="61.5" customHeight="1">
+      <c r="A5" s="89"/>
+      <c r="B5" s="91"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E5" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="F5" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G5" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H5" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="I5" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="J4" s="17" t="s">
+      <c r="J5" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="K4" s="17" t="s">
+      <c r="K5" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="56" t="s">
+      <c r="L5" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="56" t="s">
+      <c r="M5" s="66" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="23" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="33"/>
+      <c r="B6" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="4">
-[...2 lines deleted...]
-      <c r="D5" s="57">
+      <c r="C6" s="4">
+        <v>100</v>
+      </c>
+      <c r="D6" s="69">
+        <v>50.200000762939503</v>
+      </c>
+      <c r="E6" s="69">
+        <v>11.800000190734901</v>
+      </c>
+      <c r="F6" s="69">
+        <v>4.4000000953674299</v>
+      </c>
+      <c r="G6" s="69">
+        <v>18.200000762939499</v>
+      </c>
+      <c r="H6" s="69">
+        <v>10.199999809265099</v>
+      </c>
+      <c r="I6" s="70">
+        <v>8.8000001907348597</v>
+      </c>
+      <c r="J6" s="70">
+        <v>8.3000001907348597</v>
+      </c>
+      <c r="K6" s="70">
+        <v>5.5</v>
+      </c>
+      <c r="L6" s="70">
+        <v>1.20000004768372</v>
+      </c>
+      <c r="M6" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="4">
+        <v>100</v>
+      </c>
+      <c r="D7" s="69">
+        <v>78.900001525878906</v>
+      </c>
+      <c r="E7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="69">
+        <v>4.4000000953674299</v>
+      </c>
+      <c r="G7" s="69">
+        <v>5.8000001907348597</v>
+      </c>
+      <c r="H7" s="69">
+        <v>6.1999998092651403</v>
+      </c>
+      <c r="I7" s="70">
+        <v>8.8999996185302699</v>
+      </c>
+      <c r="J7" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="70">
+        <v>10</v>
+      </c>
+      <c r="L7" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M7" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="4">
+        <v>100</v>
+      </c>
+      <c r="D8" s="69">
+        <v>16.200000762939499</v>
+      </c>
+      <c r="E8" s="69">
+        <v>10.199999809265099</v>
+      </c>
+      <c r="F8" s="69">
+        <v>10.699999809265099</v>
+      </c>
+      <c r="G8" s="69">
+        <v>4.4000000953674299</v>
+      </c>
+      <c r="H8" s="69">
+        <v>14.6000003814697</v>
+      </c>
+      <c r="I8" s="70">
+        <v>28.5</v>
+      </c>
+      <c r="J8" s="70">
+        <v>2.5999999046325701</v>
+      </c>
+      <c r="K8" s="70">
+        <v>9.6000003814697301</v>
+      </c>
+      <c r="L8" s="70">
+        <v>3.2000000476837198</v>
+      </c>
+      <c r="M8" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="4">
+        <v>100</v>
+      </c>
+      <c r="D9" s="69">
+        <v>43.400001525878899</v>
+      </c>
+      <c r="E9" s="69">
+        <v>63</v>
+      </c>
+      <c r="F9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="69">
+        <v>19.700000762939499</v>
+      </c>
+      <c r="H9" s="69">
+        <v>6.9000000953674299</v>
+      </c>
+      <c r="I9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="70">
+        <v>6.6999998092651403</v>
+      </c>
+      <c r="K9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M9" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="4">
+        <v>100</v>
+      </c>
+      <c r="D10" s="69">
+        <v>91.099998474121094</v>
+      </c>
+      <c r="E10" s="69">
+        <v>8.8999996185302699</v>
+      </c>
+      <c r="F10" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="69">
+        <v>16.299999237060501</v>
+      </c>
+      <c r="H10" s="69">
+        <v>8.8999996185302699</v>
+      </c>
+      <c r="I10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="70">
+        <v>8.8999996185302699</v>
+      </c>
+      <c r="L10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M10" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="4">
+        <v>100</v>
+      </c>
+      <c r="D11" s="74">
+        <v>100</v>
+      </c>
+      <c r="E11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="M11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="N11" s="35"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="4">
+        <v>100</v>
+      </c>
+      <c r="D12" s="69">
+        <v>65.400001525878906</v>
+      </c>
+      <c r="E12" s="69">
+        <v>22.399999618530298</v>
+      </c>
+      <c r="F12" s="69">
+        <v>12</v>
+      </c>
+      <c r="G12" s="69">
+        <v>35.299999237060497</v>
+      </c>
+      <c r="H12" s="69">
+        <v>23.700000762939499</v>
+      </c>
+      <c r="I12" s="70">
+        <v>11.1000003814697</v>
+      </c>
+      <c r="J12" s="70">
+        <v>5.5</v>
+      </c>
+      <c r="K12" s="70">
+        <v>7.8000001907348597</v>
+      </c>
+      <c r="L12" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="4">
+        <v>100</v>
+      </c>
+      <c r="D13" s="69">
+        <v>49.900001525878899</v>
+      </c>
+      <c r="E13" s="69">
+        <v>13.699999809265099</v>
+      </c>
+      <c r="F13" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="69">
+        <v>5.4000000953674299</v>
+      </c>
+      <c r="H13" s="69">
+        <v>8</v>
+      </c>
+      <c r="I13" s="70">
+        <v>11.199999809265099</v>
+      </c>
+      <c r="J13" s="70">
+        <v>2.2999999523162802</v>
+      </c>
+      <c r="K13" s="70">
+        <v>9.8000001907348597</v>
+      </c>
+      <c r="L13" s="70">
+        <v>10.800000190734901</v>
+      </c>
+      <c r="M13" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="4">
+        <v>100</v>
+      </c>
+      <c r="D14" s="69">
+        <v>12</v>
+      </c>
+      <c r="E14" s="69">
+        <v>25.200000762939499</v>
+      </c>
+      <c r="F14" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="69">
+        <v>35.799999237060497</v>
+      </c>
+      <c r="H14" s="69">
+        <v>47</v>
+      </c>
+      <c r="I14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="70">
+        <v>5.1999998092651403</v>
+      </c>
+      <c r="L14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M14" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="4">
+        <v>100</v>
+      </c>
+      <c r="D15" s="69">
+        <v>80.800003051757798</v>
+      </c>
+      <c r="E15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" s="70">
+        <v>1</v>
+      </c>
+      <c r="J15" s="70">
+        <v>18.200000762939499</v>
+      </c>
+      <c r="K15" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M15" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="4">
+        <v>100</v>
+      </c>
+      <c r="D16" s="69">
+        <v>97.199996948242202</v>
+      </c>
+      <c r="E16" s="69">
+        <v>1.8999999761581401</v>
+      </c>
+      <c r="F16" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="69">
+        <v>0.60000002384185802</v>
+      </c>
+      <c r="H16" s="69">
+        <v>1.3999999761581401</v>
+      </c>
+      <c r="I16" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="70">
+        <v>2.2000000476837198</v>
+      </c>
+      <c r="K16" s="70">
+        <v>0.5</v>
+      </c>
+      <c r="L16" s="70">
+        <v>0.30000001192092901</v>
+      </c>
+      <c r="M16" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="4">
+        <v>100</v>
+      </c>
+      <c r="D17" s="69">
+        <v>54.400001525878899</v>
+      </c>
+      <c r="E17" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="69">
+        <v>45.599998474121101</v>
+      </c>
+      <c r="I17" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="N17" s="35"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="4">
+        <v>100</v>
+      </c>
+      <c r="D18" s="69">
+        <v>32.900001525878899</v>
+      </c>
+      <c r="E18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="69">
+        <v>56.900001525878899</v>
+      </c>
+      <c r="H18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="70">
+        <v>10.199999809265099</v>
+      </c>
+      <c r="J18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="4">
+        <v>100</v>
+      </c>
+      <c r="D19" s="69">
+        <v>44.599998474121101</v>
+      </c>
+      <c r="E19" s="69">
+        <v>5</v>
+      </c>
+      <c r="F19" s="69">
+        <v>19</v>
+      </c>
+      <c r="G19" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H19" s="69">
+        <v>11.1000003814697</v>
+      </c>
+      <c r="I19" s="70">
+        <v>10.5</v>
+      </c>
+      <c r="J19" s="70">
+        <v>3</v>
+      </c>
+      <c r="K19" s="70">
+        <v>6.6999998092651403</v>
+      </c>
+      <c r="L19" s="70">
+        <v>5.1999998092651403</v>
+      </c>
+      <c r="M19" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="4">
+        <v>100</v>
+      </c>
+      <c r="D20" s="69">
+        <v>26</v>
+      </c>
+      <c r="E20" s="69">
+        <v>37.200000762939503</v>
+      </c>
+      <c r="F20" s="69">
+        <v>21.299999237060501</v>
+      </c>
+      <c r="G20" s="69">
+        <v>12.300000190734901</v>
+      </c>
+      <c r="H20" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I20" s="70">
+        <v>27.399999618530298</v>
+      </c>
+      <c r="J20" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K20" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L20" s="70">
+        <v>4.5999999046325701</v>
+      </c>
+      <c r="M20" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="4">
+        <v>100</v>
+      </c>
+      <c r="D21" s="69">
+        <v>49.400001525878899</v>
+      </c>
+      <c r="E21" s="69">
+        <v>4.4000000953674299</v>
+      </c>
+      <c r="F21" s="69">
+        <v>8.8000001907348597</v>
+      </c>
+      <c r="G21" s="69">
+        <v>38.700000762939503</v>
+      </c>
+      <c r="H21" s="69">
+        <v>2.2000000476837198</v>
+      </c>
+      <c r="I21" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="70">
+        <v>6.0999999046325701</v>
+      </c>
+      <c r="K21" s="70">
+        <v>1.79999995231628</v>
+      </c>
+      <c r="L21" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M21" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="4">
+        <v>100</v>
+      </c>
+      <c r="D22" s="69">
+        <v>39.200000762939503</v>
+      </c>
+      <c r="E22" s="69">
+        <v>12.199999809265099</v>
+      </c>
+      <c r="F22" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="69">
+        <v>11.300000190734901</v>
+      </c>
+      <c r="H22" s="69">
+        <v>23.799999237060501</v>
+      </c>
+      <c r="I22" s="70">
+        <v>7.9000000953674299</v>
+      </c>
+      <c r="J22" s="70">
+        <v>28.899999618530298</v>
+      </c>
+      <c r="K22" s="70">
+        <v>7.9000000953674299</v>
+      </c>
+      <c r="L22" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="4">
+        <v>100</v>
+      </c>
+      <c r="D23" s="69">
+        <v>21</v>
+      </c>
+      <c r="E23" s="69">
+        <v>3.0999999046325701</v>
+      </c>
+      <c r="F23" s="69">
+        <v>6.5999999046325701</v>
+      </c>
+      <c r="G23" s="69">
+        <v>35.5</v>
+      </c>
+      <c r="H23" s="69">
+        <v>26.600000381469702</v>
+      </c>
+      <c r="I23" s="70">
+        <v>28.5</v>
+      </c>
+      <c r="J23" s="70">
+        <v>42.200000762939503</v>
+      </c>
+      <c r="K23" s="70">
+        <v>5.6999998092651403</v>
+      </c>
+      <c r="L23" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="M23" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="4">
+        <v>100</v>
+      </c>
+      <c r="D24" s="69">
+        <v>39.799999237060497</v>
+      </c>
+      <c r="E24" s="69">
+        <v>8.6999998092651403</v>
+      </c>
+      <c r="F24" s="69">
+        <v>5.4000000953674299</v>
+      </c>
+      <c r="G24" s="69">
+        <v>17.399999618530298</v>
+      </c>
+      <c r="H24" s="69">
+        <v>18.600000381469702</v>
+      </c>
+      <c r="I24" s="70">
+        <v>16.200000762939499</v>
+      </c>
+      <c r="J24" s="70">
+        <v>5.9000000953674299</v>
+      </c>
+      <c r="K24" s="70">
+        <v>3.9000000953674299</v>
+      </c>
+      <c r="L24" s="70">
+        <v>2.2000000476837198</v>
+      </c>
+      <c r="M24" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="4">
+        <v>100</v>
+      </c>
+      <c r="D25" s="69">
+        <v>15.8999996185303</v>
+      </c>
+      <c r="E25" s="69">
+        <v>10</v>
+      </c>
+      <c r="F25" s="69">
+        <v>13.1000003814697</v>
+      </c>
+      <c r="G25" s="69">
+        <v>35.900001525878899</v>
+      </c>
+      <c r="H25" s="69">
+        <v>10</v>
+      </c>
+      <c r="I25" s="70">
+        <v>17.700000762939499</v>
+      </c>
+      <c r="J25" s="70">
+        <v>7.0999999046325701</v>
+      </c>
+      <c r="K25" s="70">
+        <v>28.899999618530298</v>
+      </c>
+      <c r="L25" s="70">
+        <v>1.5</v>
+      </c>
+      <c r="M25" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="14">
+        <v>100</v>
+      </c>
+      <c r="D26" s="83">
+        <v>50.700000762939503</v>
+      </c>
+      <c r="E26" s="83">
+        <v>2.7999999523162802</v>
+      </c>
+      <c r="F26" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="83">
+        <v>21.299999237060501</v>
+      </c>
+      <c r="H26" s="83">
+        <v>2.5</v>
+      </c>
+      <c r="I26" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="J26" s="84">
+        <v>21.700000762939499</v>
+      </c>
+      <c r="K26" s="84">
+        <v>1.6000000238418599</v>
+      </c>
+      <c r="L26" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="M26" s="84" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="30.75" customHeight="1">
+      <c r="B28" s="85" t="s">
+        <v>121</v>
+      </c>
+      <c r="C28" s="85"/>
+      <c r="D28" s="85"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="85"/>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="85"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
+    </row>
+    <row r="29" spans="1:14" ht="14.25" customHeight="1">
+      <c r="B29" s="2"/>
+      <c r="C29" s="87"/>
+      <c r="D29" s="87"/>
+      <c r="E29" s="87"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="87"/>
+      <c r="H29" s="87"/>
+      <c r="I29" s="87"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="87"/>
+      <c r="L29" s="87"/>
+      <c r="M29" s="87"/>
+    </row>
+    <row r="30" spans="1:14" ht="12" customHeight="1">
+      <c r="A30" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="90"/>
+      <c r="C30" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="95"/>
+      <c r="F30" s="95"/>
+      <c r="G30" s="95"/>
+      <c r="H30" s="95"/>
+      <c r="I30" s="95"/>
+      <c r="J30" s="95"/>
+      <c r="K30" s="95"/>
+      <c r="L30" s="95"/>
+      <c r="M30" s="95"/>
+    </row>
+    <row r="31" spans="1:14" ht="57.75" customHeight="1">
+      <c r="A31" s="89"/>
+      <c r="B31" s="91"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J31" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K31" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L31" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M31" s="56" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="14.25" customHeight="1">
+      <c r="A32" s="33"/>
+      <c r="B32" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="4">
+        <v>100</v>
+      </c>
+      <c r="D32" s="57">
         <v>58.5</v>
       </c>
-      <c r="E5" s="57">
+      <c r="E32" s="57">
         <v>6.1</v>
       </c>
-      <c r="F5" s="57">
+      <c r="F32" s="57">
         <v>7.6</v>
       </c>
-      <c r="G5" s="57">
+      <c r="G32" s="57">
         <v>21.1</v>
       </c>
-      <c r="H5" s="57">
+      <c r="H32" s="57">
         <v>12.1</v>
       </c>
-      <c r="I5" s="57">
+      <c r="I32" s="57">
         <v>7.7</v>
       </c>
-      <c r="J5" s="57">
+      <c r="J32" s="57">
         <v>5.6</v>
       </c>
-      <c r="K5" s="57">
+      <c r="K32" s="57">
         <v>3.6</v>
       </c>
-      <c r="L5" s="57">
+      <c r="L32" s="57">
         <v>1.4</v>
       </c>
-      <c r="M5" s="57" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="27" t="s">
+      <c r="M32" s="57" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" s="26" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A33" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="4">
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="C33" s="4">
+        <v>100</v>
+      </c>
+      <c r="D33" s="5">
         <v>81.400000000000006</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E33" s="5">
         <v>3.9</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="5">
+      <c r="F33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G33" s="5">
         <v>13.5</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H33" s="5">
         <v>8.3000000000000007</v>
       </c>
-      <c r="I6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="5" t="s">
+      <c r="I33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J33" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="5" t="s">
-[...14 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="K33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N33" s="25"/>
+      <c r="O33" s="25"/>
+      <c r="P33" s="25"/>
+      <c r="Q33" s="25"/>
+    </row>
+    <row r="34" spans="1:17" s="26" customFormat="1" ht="12.75">
+      <c r="A34" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="4">
+        <v>100</v>
+      </c>
+      <c r="D34" s="5">
+        <v>50.1</v>
+      </c>
+      <c r="E34" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="F34" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="G34" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="H34" s="5">
+        <v>13</v>
+      </c>
+      <c r="I34" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="J34" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="K34" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="L34" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" s="26" customFormat="1" ht="12.75">
+      <c r="A35" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="4">
+        <v>100</v>
+      </c>
+      <c r="D35" s="5">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="E35" s="5">
+        <v>15.7</v>
+      </c>
+      <c r="F35" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="G35" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H35" s="5">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="I35" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="J35" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="K35" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="L35" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
+      <c r="A36" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="4">
+        <v>100</v>
+      </c>
+      <c r="D36" s="5">
+        <v>53.6</v>
+      </c>
+      <c r="E36" s="5">
+        <v>9</v>
+      </c>
+      <c r="F36" s="5">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="G36" s="5">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I36" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K36" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
+      <c r="A37" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B37" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="4">
+        <v>100</v>
+      </c>
+      <c r="D37" s="5">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="E37" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="F37" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G37" s="5">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="H37" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="I37" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
+      <c r="A38" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" s="4">
+        <v>100</v>
+      </c>
+      <c r="D38" s="5">
+        <v>74.5</v>
+      </c>
+      <c r="E38" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="F38" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="G38" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="H38" s="5">
+        <v>12.2</v>
+      </c>
+      <c r="I38" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="J38" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
+      <c r="A39" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="4">
+        <v>100</v>
+      </c>
+      <c r="D39" s="5">
+        <v>73.5</v>
+      </c>
+      <c r="E39" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G39" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="H39" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I39" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
+      <c r="A40" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="4">
+        <v>100</v>
+      </c>
+      <c r="D40" s="5">
+        <v>100</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="5">
+        <v>43</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
+      <c r="A41" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="4">
+        <v>100</v>
+      </c>
+      <c r="D41" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="5">
+        <v>8</v>
+      </c>
+      <c r="G41" s="5">
+        <v>54.2</v>
+      </c>
+      <c r="H41" s="5">
+        <v>31.3</v>
+      </c>
+      <c r="I41" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="J41" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="K41" s="5">
+        <v>2</v>
+      </c>
+      <c r="L41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17">
+      <c r="A42" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" s="4">
+        <v>100</v>
+      </c>
+      <c r="D42" s="5">
+        <v>84.1</v>
+      </c>
+      <c r="E42" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="F42" s="5">
+        <v>22.4</v>
+      </c>
+      <c r="G42" s="5">
+        <v>23.6</v>
+      </c>
+      <c r="H42" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I42" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="J42" s="5">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="K42" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="L42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17">
+      <c r="A43" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="4">
+        <v>100</v>
+      </c>
+      <c r="D43" s="5">
+        <v>35.1</v>
+      </c>
+      <c r="E43" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F43" s="5">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="G43" s="5">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H43" s="5">
+        <v>38.4</v>
+      </c>
+      <c r="I43" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="J43" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="K43" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L43" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17">
+      <c r="A44" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" s="4">
+        <v>100</v>
+      </c>
+      <c r="D44" s="5">
+        <v>89.5</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="H44" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17">
+      <c r="A45" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="4">
+        <v>100</v>
+      </c>
+      <c r="D45" s="5">
+        <v>60.9</v>
+      </c>
+      <c r="E45" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="F45" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G45" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="H45" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="I45" s="5">
+        <v>11.8</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K45" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="L45" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17">
+      <c r="A46" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="4">
+        <v>100</v>
+      </c>
+      <c r="D46" s="5">
+        <v>85.3</v>
+      </c>
+      <c r="E46" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="F46" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="G46" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="H46" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I46" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="J46" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K46" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="L46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17">
+      <c r="A47" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="4">
+        <v>100</v>
+      </c>
+      <c r="D47" s="5">
+        <v>65.8</v>
+      </c>
+      <c r="E47" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="F47" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="G47" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I47" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="J47" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="K47" s="5">
+        <v>15.7</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17">
+      <c r="A48" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C48" s="4">
+        <v>100</v>
+      </c>
+      <c r="D48" s="5">
+        <v>50.7</v>
+      </c>
+      <c r="E48" s="5">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F48" s="5">
+        <v>21.5</v>
+      </c>
+      <c r="G48" s="5">
+        <v>11.6</v>
+      </c>
+      <c r="H48" s="5">
+        <v>30.1</v>
+      </c>
+      <c r="I48" s="5">
+        <v>13</v>
+      </c>
+      <c r="J48" s="5">
+        <v>22.4</v>
+      </c>
+      <c r="K48" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="L48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="4">
+        <v>100</v>
+      </c>
+      <c r="D49" s="5">
+        <v>82.5</v>
+      </c>
+      <c r="E49" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F49" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G49" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="H49" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="I49" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="J49" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="K49" s="5">
+        <v>2</v>
+      </c>
+      <c r="L49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C50" s="4">
+        <v>100</v>
+      </c>
+      <c r="D50" s="5">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="E50" s="5">
+        <v>5</v>
+      </c>
+      <c r="F50" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G50" s="5">
+        <v>30.9</v>
+      </c>
+      <c r="H50" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="I50" s="5">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J50" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="K50" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="L50" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="4">
+        <v>100</v>
+      </c>
+      <c r="D51" s="5">
+        <v>45.8</v>
+      </c>
+      <c r="E51" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="F51" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="G51" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="H51" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="I51" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="J51" s="5">
+        <v>24.5</v>
+      </c>
+      <c r="K51" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="L51" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C52" s="14">
+        <v>100</v>
+      </c>
+      <c r="D52" s="15">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="E52" s="15">
+        <v>15</v>
+      </c>
+      <c r="F52" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="G52" s="15">
+        <v>19.3</v>
+      </c>
+      <c r="H52" s="15">
+        <v>10.8</v>
+      </c>
+      <c r="I52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="J52" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="K52" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="L52" s="15">
+        <v>6.4</v>
+      </c>
+      <c r="M52" s="15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="B54" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="C54" s="85"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="85"/>
+      <c r="L54" s="85"/>
+      <c r="M54" s="85"/>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="B55" s="2"/>
+      <c r="C55" s="87"/>
+      <c r="D55" s="87"/>
+      <c r="E55" s="87"/>
+      <c r="F55" s="87"/>
+      <c r="G55" s="87"/>
+      <c r="H55" s="87"/>
+      <c r="I55" s="87"/>
+      <c r="J55" s="87"/>
+      <c r="K55" s="87"/>
+      <c r="L55" s="87"/>
+      <c r="M55" s="87"/>
+    </row>
+    <row r="56" spans="1:13" ht="24" customHeight="1">
+      <c r="A56" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B56" s="90"/>
+      <c r="C56" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D56" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E56" s="95"/>
+      <c r="F56" s="95"/>
+      <c r="G56" s="95"/>
+      <c r="H56" s="95"/>
+      <c r="I56" s="95"/>
+      <c r="J56" s="95"/>
+      <c r="K56" s="95"/>
+      <c r="L56" s="95"/>
+      <c r="M56" s="95"/>
+    </row>
+    <row r="57" spans="1:13" ht="61.5" customHeight="1">
+      <c r="A57" s="89"/>
+      <c r="B57" s="91"/>
+      <c r="C57" s="93"/>
+      <c r="D57" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E57" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F57" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G57" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H57" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I57" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J57" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K57" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L57" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="M57" s="20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="33"/>
+      <c r="B58" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C58" s="4">
+        <v>100</v>
+      </c>
+      <c r="D58" s="5">
+        <v>54.1</v>
+      </c>
+      <c r="E58" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="F58" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="G58" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="H58" s="5">
+        <v>13.9</v>
+      </c>
+      <c r="I58" s="5">
+        <v>14.9</v>
+      </c>
+      <c r="J58" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="K58" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L58" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="M58" s="5">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="4">
+        <v>100</v>
+      </c>
+      <c r="D59" s="5">
+        <v>89.2</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="F59" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H59" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I59" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K59" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L59" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M59" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B60" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="4">
-[...5 lines deleted...]
-      <c r="E7" s="5">
+      <c r="C60" s="4">
+        <v>100</v>
+      </c>
+      <c r="D60" s="5">
+        <v>60.3</v>
+      </c>
+      <c r="E60" s="5">
+        <v>21.8</v>
+      </c>
+      <c r="F60" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G60" s="5">
+        <v>20.2</v>
+      </c>
+      <c r="H60" s="5">
         <v>7.6</v>
       </c>
-      <c r="F7" s="5">
-[...8 lines deleted...]
-      <c r="I7" s="5">
+      <c r="I60" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="J60" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="K60" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="L60" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M60" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="4">
+        <v>100</v>
+      </c>
+      <c r="D61" s="5">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="E61" s="5">
+        <v>34.5</v>
+      </c>
+      <c r="F61" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="G61" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="H61" s="5">
+        <v>13.7</v>
+      </c>
+      <c r="I61" s="5">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="J61" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="K61" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="L61" s="5">
+        <v>33.1</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="4">
+        <v>100</v>
+      </c>
+      <c r="D62" s="5">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="F62" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="G62" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="H62" s="5">
+        <v>10</v>
+      </c>
+      <c r="I62" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B63" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C63" s="4">
+        <v>100</v>
+      </c>
+      <c r="D63" s="5">
+        <v>87.9</v>
+      </c>
+      <c r="E63" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="F63" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="G63" s="5">
+        <v>6</v>
+      </c>
+      <c r="H63" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I63" s="5">
+        <v>14</v>
+      </c>
+      <c r="J63" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="4">
+        <v>100</v>
+      </c>
+      <c r="D64" s="5">
+        <v>69.3</v>
+      </c>
+      <c r="E64" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="F64" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G64" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="H64" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="I64" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="J64" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K64" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="L64" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="4">
+        <v>100</v>
+      </c>
+      <c r="D65" s="5">
+        <v>54</v>
+      </c>
+      <c r="E65" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="H65" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="I65" s="5">
+        <v>28.5</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L65" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B66" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" s="4">
+        <v>100</v>
+      </c>
+      <c r="D66" s="5">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J66" s="5">
+        <v>22.1</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B67" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="4">
+        <v>100</v>
+      </c>
+      <c r="D67" s="5">
+        <v>20.7</v>
+      </c>
+      <c r="E67" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="F67" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G67" s="5">
+        <v>22.8</v>
+      </c>
+      <c r="H67" s="5">
+        <v>35.5</v>
+      </c>
+      <c r="I67" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="J67" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K67" s="9">
+        <v>5.2</v>
+      </c>
+      <c r="L67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B68" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="4">
+        <v>100</v>
+      </c>
+      <c r="D68" s="5">
+        <v>50.4</v>
+      </c>
+      <c r="E68" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="F68" s="5">
+        <v>27.2</v>
+      </c>
+      <c r="G68" s="5">
+        <v>26.4</v>
+      </c>
+      <c r="H68" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="I68" s="5">
         <v>9.5</v>
       </c>
-      <c r="J7" s="5">
-[...31 lines deleted...]
-      <c r="G8" s="5">
+      <c r="J68" s="5">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="K68" s="9">
+        <v>8.4</v>
+      </c>
+      <c r="L68" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M68" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B69" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="4">
+        <v>100</v>
+      </c>
+      <c r="D69" s="5">
+        <v>55.9</v>
+      </c>
+      <c r="E69" s="5">
+        <v>20.7</v>
+      </c>
+      <c r="F69" s="5">
         <v>2.2000000000000002</v>
-      </c>
-[...2254 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G69" s="5">
         <v>1.9</v>
       </c>
       <c r="H69" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I69" s="5">
+        <v>11.6</v>
+      </c>
+      <c r="J69" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="K69" s="9">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="L69" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M69" s="12">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B70" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="4">
+        <v>100</v>
+      </c>
+      <c r="D70" s="5">
+        <v>87.9</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G70" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="H70" s="5">
+        <v>5</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J70" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="K70" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L70" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M70" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" s="4">
+        <v>100</v>
+      </c>
+      <c r="D71" s="5">
+        <v>48</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F71" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="I71" s="39">
+        <v>28.4</v>
+      </c>
+      <c r="J71" s="39">
+        <v>11.7</v>
+      </c>
+      <c r="K71" s="5">
+        <v>11.6</v>
+      </c>
+      <c r="L71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B72" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" s="4">
+        <v>100</v>
+      </c>
+      <c r="D72" s="5">
+        <v>84.5</v>
+      </c>
+      <c r="E72" s="5">
+        <v>4</v>
+      </c>
+      <c r="F72" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G72" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="H72" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="I72" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K72" s="9">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L72" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M72" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B73" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="4">
+        <v>100</v>
+      </c>
+      <c r="D73" s="5">
+        <v>62.8</v>
+      </c>
+      <c r="E73" s="5">
         <v>2.2000000000000002</v>
       </c>
-      <c r="I69" s="5" t="s">
-[...16 lines deleted...]
-      <c r="A70" s="52" t="s">
+      <c r="F73" s="5">
+        <v>2</v>
+      </c>
+      <c r="G73" s="5">
+        <v>15.8</v>
+      </c>
+      <c r="H73" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I73" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="J73" s="9">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K73" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="L73" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="M73" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="52" t="s">
         <v>112</v>
       </c>
-      <c r="B70" s="27" t="s">
+      <c r="B74" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C74" s="4">
+        <v>100</v>
+      </c>
+      <c r="D74" s="5">
+        <v>40.9</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F74" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H74" s="5">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J74" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="K74" s="9">
+        <v>10.5</v>
+      </c>
+      <c r="L74" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M74" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B75" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="4">
+        <v>100</v>
+      </c>
+      <c r="D75" s="5">
+        <v>46.6</v>
+      </c>
+      <c r="E75" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="F75" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="G75" s="5">
+        <v>25.1</v>
+      </c>
+      <c r="H75" s="5">
+        <v>18.3</v>
+      </c>
+      <c r="I75" s="5">
+        <v>14.7</v>
+      </c>
+      <c r="J75" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="K75" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="L75" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M75" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B76" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="4">
+        <v>100</v>
+      </c>
+      <c r="D76" s="5">
+        <v>41.5</v>
+      </c>
+      <c r="E76" s="5">
+        <v>32.4</v>
+      </c>
+      <c r="F76" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="G76" s="5">
+        <v>51.1</v>
+      </c>
+      <c r="H76" s="5">
+        <v>26.3</v>
+      </c>
+      <c r="I76" s="5">
+        <v>44.6</v>
+      </c>
+      <c r="J76" s="9">
+        <v>17.7</v>
+      </c>
+      <c r="K76" s="9">
+        <v>6.8</v>
+      </c>
+      <c r="L76" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="M76" s="12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B77" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="4">
+        <v>100</v>
+      </c>
+      <c r="D77" s="5">
+        <v>61.6</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F77" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="G77" s="5">
+        <v>23.7</v>
+      </c>
+      <c r="H77" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="I77" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="J77" s="9">
+        <v>18</v>
+      </c>
+      <c r="K77" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L77" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M77" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13">
+      <c r="A78" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B78" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C78" s="14">
+        <v>100</v>
+      </c>
+      <c r="D78" s="15">
+        <v>74.2</v>
+      </c>
+      <c r="E78" s="15">
+        <v>2</v>
+      </c>
+      <c r="F78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G78" s="15">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="H78" s="15">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="I78" s="15">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K78" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="L78" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="M78" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="B80" s="85" t="s">
+        <v>57</v>
+      </c>
+      <c r="C80" s="85"/>
+      <c r="D80" s="85"/>
+      <c r="E80" s="85"/>
+      <c r="F80" s="85"/>
+      <c r="G80" s="85"/>
+      <c r="H80" s="85"/>
+      <c r="I80" s="85"/>
+      <c r="J80" s="85"/>
+      <c r="K80" s="85"/>
+      <c r="L80" s="85"/>
+      <c r="M80" s="85"/>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="B81" s="2"/>
+      <c r="C81" s="87"/>
+      <c r="D81" s="87"/>
+      <c r="E81" s="87"/>
+      <c r="F81" s="87"/>
+      <c r="G81" s="87"/>
+      <c r="H81" s="87"/>
+      <c r="I81" s="87"/>
+      <c r="J81" s="87"/>
+      <c r="K81" s="87"/>
+      <c r="L81" s="87"/>
+      <c r="M81" s="87"/>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B82" s="90"/>
+      <c r="C82" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" s="95"/>
+      <c r="F82" s="95"/>
+      <c r="G82" s="95"/>
+      <c r="H82" s="95"/>
+      <c r="I82" s="95"/>
+      <c r="J82" s="95"/>
+      <c r="K82" s="95"/>
+      <c r="L82" s="95"/>
+      <c r="M82" s="95"/>
+    </row>
+    <row r="83" spans="1:13" ht="56.25">
+      <c r="A83" s="89"/>
+      <c r="B83" s="91"/>
+      <c r="C83" s="93"/>
+      <c r="D83" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E83" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F83" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G83" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H83" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I83" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J83" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K83" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="L83" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M83" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="33"/>
+      <c r="B84" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C84" s="4">
+        <v>100</v>
+      </c>
+      <c r="D84" s="5">
+        <v>49.8</v>
+      </c>
+      <c r="E84" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="F84" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="G84" s="5">
+        <v>17.5</v>
+      </c>
+      <c r="H84" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="I84" s="5">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="J84" s="5">
+        <v>11.6</v>
+      </c>
+      <c r="K84" s="5">
+        <v>5</v>
+      </c>
+      <c r="L84" s="5">
+        <v>1</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B85" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C85" s="4">
+        <v>100</v>
+      </c>
+      <c r="D85" s="5">
+        <v>23.1</v>
+      </c>
+      <c r="E85" s="5">
+        <v>23</v>
+      </c>
+      <c r="F85" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="G85" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="H85" s="5">
+        <v>28.1</v>
+      </c>
+      <c r="I85" s="5">
+        <v>28</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K85" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="L85" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M85" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B86" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C86" s="4">
+        <v>100</v>
+      </c>
+      <c r="D86" s="5">
+        <v>47.2</v>
+      </c>
+      <c r="E86" s="5">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="F86" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="G86" s="5">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H86" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="I86" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="J86" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="K86" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="L86" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" s="4">
+        <v>100</v>
+      </c>
+      <c r="D87" s="5">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="E87" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G87" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="H87" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J87" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L87" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B88" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C88" s="4">
+        <v>100</v>
+      </c>
+      <c r="D88" s="5">
+        <v>75.2</v>
+      </c>
+      <c r="E88" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F88" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="I88" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="J88" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B89" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C89" s="4">
+        <v>100</v>
+      </c>
+      <c r="D89" s="5">
+        <v>79.3</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G89" s="5">
+        <v>2</v>
+      </c>
+      <c r="H89" s="5">
+        <v>22.3</v>
+      </c>
+      <c r="I89" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="J89" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="K89" s="5">
+        <v>13.7</v>
+      </c>
+      <c r="L89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B90" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C90" s="4">
+        <v>100</v>
+      </c>
+      <c r="D90" s="5">
+        <v>45.8</v>
+      </c>
+      <c r="E90" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="F90" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="G90" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="H90" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="I90" s="5">
+        <v>14.9</v>
+      </c>
+      <c r="J90" s="5">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="K90" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="L90" s="5">
+        <v>2</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B91" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="4">
+        <v>100</v>
+      </c>
+      <c r="D91" s="5">
+        <v>43.6</v>
+      </c>
+      <c r="E91" s="5">
+        <v>16</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G91" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H91" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="I91" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K91" s="5">
+        <v>11.3</v>
+      </c>
+      <c r="L91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B92" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C92" s="4">
+        <v>100</v>
+      </c>
+      <c r="D92" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="E92" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="F92" s="5">
+        <v>1</v>
+      </c>
+      <c r="G92" s="5">
+        <v>18</v>
+      </c>
+      <c r="H92" s="5">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="I92" s="5">
+        <v>39.5</v>
+      </c>
+      <c r="J92" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="K92" s="5">
+        <v>2</v>
+      </c>
+      <c r="L92" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B93" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="4">
+        <v>100</v>
+      </c>
+      <c r="D93" s="5">
+        <v>100</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K93" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L93" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M93" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B94" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94" s="4">
+        <v>100</v>
+      </c>
+      <c r="D94" s="5">
+        <v>60.5</v>
+      </c>
+      <c r="E94" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="F94" s="5">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="G94" s="5">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="H94" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="I94" s="5">
+        <v>5</v>
+      </c>
+      <c r="J94" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="K94" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="L94" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M94" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B95" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="4">
+        <v>100</v>
+      </c>
+      <c r="D95" s="5">
+        <v>43.1</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F95" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H95" s="5">
+        <v>27.6</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J95" s="5">
+        <v>20.5</v>
+      </c>
+      <c r="K95" s="9">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L95" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M95" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B96" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C96" s="4">
+        <v>100</v>
+      </c>
+      <c r="D96" s="5">
+        <v>92</v>
+      </c>
+      <c r="E96" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G96" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="H96" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K96" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L96" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M96" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B97" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="C70" s="4">
-[...2 lines deleted...]
-      <c r="D70" s="5">
+      <c r="C97" s="4">
+        <v>100</v>
+      </c>
+      <c r="D97" s="5">
         <v>38.9</v>
       </c>
-      <c r="E70" s="5">
+      <c r="E97" s="5">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F70" s="5">
+      <c r="F97" s="5">
         <v>1.7</v>
       </c>
-      <c r="G70" s="5">
+      <c r="G97" s="5">
         <v>12.6</v>
       </c>
-      <c r="H70" s="5">
+      <c r="H97" s="5">
         <v>1.9</v>
       </c>
-      <c r="I70" s="5">
+      <c r="I97" s="5">
         <v>20.3</v>
       </c>
-      <c r="J70" s="5">
+      <c r="J97" s="5">
         <v>21.6</v>
       </c>
-      <c r="K70" s="5">
+      <c r="K97" s="5">
         <v>5.3</v>
       </c>
-      <c r="L70" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A71" s="52" t="s">
+      <c r="L97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" s="4">
+        <v>100</v>
+      </c>
+      <c r="D98" s="5">
+        <v>86.6</v>
+      </c>
+      <c r="E98" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="F98" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="G98" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="H98" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="I98" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="J98" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="K98" s="9">
+        <v>3.1</v>
+      </c>
+      <c r="L98" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="M98" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" s="4">
+        <v>100</v>
+      </c>
+      <c r="D99" s="5">
+        <v>31.5</v>
+      </c>
+      <c r="E99" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="F99" s="5">
+        <v>4</v>
+      </c>
+      <c r="G99" s="5">
+        <v>24.7</v>
+      </c>
+      <c r="H99" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="I99" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="J99" s="9">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="K99" s="9">
+        <v>7.5</v>
+      </c>
+      <c r="L99" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="M99" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C100" s="4">
+        <v>100</v>
+      </c>
+      <c r="D100" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E100" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H100" s="5">
+        <v>22.6</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J100" s="5">
+        <v>64</v>
+      </c>
+      <c r="K100" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L100" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M100" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="52" t="s">
         <v>113</v>
       </c>
-      <c r="B71" s="27" t="s">
-[...29 lines deleted...]
-      <c r="L71" s="9">
+      <c r="B101" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="4">
+        <v>100</v>
+      </c>
+      <c r="D101" s="5">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="E101" s="5">
         <v>1.8</v>
       </c>
-      <c r="M71" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A72" s="52" t="s">
+      <c r="F101" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G101" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="H101" s="5">
+        <v>37.1</v>
+      </c>
+      <c r="I101" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="J101" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="K101" s="9">
+        <v>3.5</v>
+      </c>
+      <c r="L101" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M101" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="52" t="s">
         <v>114</v>
       </c>
-      <c r="B72" s="27" t="s">
-[...20 lines deleted...]
-      <c r="I72" s="5">
+      <c r="B102" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C102" s="4">
+        <v>100</v>
+      </c>
+      <c r="D102" s="5">
+        <v>59.5</v>
+      </c>
+      <c r="E102" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F102" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="G102" s="5">
+        <v>34.4</v>
+      </c>
+      <c r="H102" s="5">
+        <v>13.6</v>
+      </c>
+      <c r="I102" s="5">
+        <v>40.6</v>
+      </c>
+      <c r="J102" s="9">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="K102" s="9">
+        <v>5.8</v>
+      </c>
+      <c r="L102" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M102" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B103" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" s="4">
+        <v>100</v>
+      </c>
+      <c r="D103" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="E103" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="F103" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="G103" s="5">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H103" s="5">
+        <v>17</v>
+      </c>
+      <c r="I103" s="5">
+        <v>22.5</v>
+      </c>
+      <c r="J103" s="9">
+        <v>14.7</v>
+      </c>
+      <c r="K103" s="9">
+        <v>5.6</v>
+      </c>
+      <c r="L103" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M103" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B104" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C104" s="14">
+        <v>100</v>
+      </c>
+      <c r="D104" s="15">
+        <v>44.6</v>
+      </c>
+      <c r="E104" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="F104" s="15">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G104" s="15">
+        <v>21.5</v>
+      </c>
+      <c r="H104" s="15">
         <v>19.7</v>
       </c>
-      <c r="J72" s="9">
-[...128 lines deleted...]
-      <c r="L75" s="9">
+      <c r="I104" s="15">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="J104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K104" s="16">
+        <v>5.7</v>
+      </c>
+      <c r="L104" s="16">
         <v>2.2999999999999998</v>
       </c>
-      <c r="M75" s="12" t="s">
-[...81 lines deleted...]
-      <c r="M77" s="16" t="s">
+      <c r="M104" s="16" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...17 lines deleted...]
-    <mergeCell ref="D55:M55"/>
+  <mergeCells count="24">
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B54:M54"/>
+    <mergeCell ref="C55:M55"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="D56:M56"/>
+    <mergeCell ref="B80:M80"/>
+    <mergeCell ref="C81:M81"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="D82:M82"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:M30"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V77"/>
+  <dimension ref="A2:V106"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="P1" sqref="P1"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6:L26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="17" style="1" customWidth="1"/>
     <col min="12" max="12" width="15.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="C3" s="63" t="s">
+    <row r="2" spans="1:12" ht="21.75" customHeight="1">
+      <c r="B2" s="98" t="s">
+        <v>138</v>
+      </c>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+    </row>
+    <row r="3" spans="1:12" ht="20.25" customHeight="1">
+      <c r="B3" s="2"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="D3" s="65" t="s">
+      <c r="D4" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="66"/>
-[...12 lines deleted...]
-      <c r="D4" s="17" t="s">
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+    </row>
+    <row r="5" spans="1:12" ht="56.25">
+      <c r="A5" s="89"/>
+      <c r="B5" s="91"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E5" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="F5" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G5" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H5" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="I5" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="J4" s="17" t="s">
+      <c r="J5" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="K4" s="17" t="s">
+      <c r="K5" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="L4" s="56" t="s">
+      <c r="L5" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="M4" s="22"/>
-[...3 lines deleted...]
-      <c r="B5" s="23" t="s">
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="33"/>
+      <c r="B6" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="4">
-[...2 lines deleted...]
-      <c r="D5" s="57">
+      <c r="C6" s="4">
+        <v>100</v>
+      </c>
+      <c r="D6" s="69">
+        <v>25.5</v>
+      </c>
+      <c r="E6" s="69">
+        <v>19.200000762939499</v>
+      </c>
+      <c r="F6" s="69">
+        <v>10.5</v>
+      </c>
+      <c r="G6" s="69">
+        <v>23.700000762939499</v>
+      </c>
+      <c r="H6" s="69">
+        <v>13.1000003814697</v>
+      </c>
+      <c r="I6" s="70">
+        <v>7.5999999046325701</v>
+      </c>
+      <c r="J6" s="70">
+        <v>22.799999237060501</v>
+      </c>
+      <c r="K6" s="70">
+        <v>10.6000003814697</v>
+      </c>
+      <c r="L6" s="70">
+        <v>0.60000002384185802</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="4">
+        <v>100</v>
+      </c>
+      <c r="D7" s="69">
+        <v>12.3999996185303</v>
+      </c>
+      <c r="E7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="69">
+        <v>13.5</v>
+      </c>
+      <c r="G7" s="69">
+        <v>36.5</v>
+      </c>
+      <c r="H7" s="69">
+        <v>14.199999809265099</v>
+      </c>
+      <c r="I7" s="70">
+        <v>4.5999999046325701</v>
+      </c>
+      <c r="J7" s="70">
+        <v>64.099998474121094</v>
+      </c>
+      <c r="K7" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="4">
+        <v>100</v>
+      </c>
+      <c r="D8" s="69">
+        <v>11.300000190734901</v>
+      </c>
+      <c r="E8" s="69">
+        <v>50.099998474121101</v>
+      </c>
+      <c r="F8" s="69">
+        <v>7.6999998092651403</v>
+      </c>
+      <c r="G8" s="69">
+        <v>26.299999237060501</v>
+      </c>
+      <c r="H8" s="69">
+        <v>4.4000000953674299</v>
+      </c>
+      <c r="I8" s="70">
+        <v>1.29999995231628</v>
+      </c>
+      <c r="J8" s="70">
+        <v>21.200000762939499</v>
+      </c>
+      <c r="K8" s="70">
+        <v>3.5999999046325701</v>
+      </c>
+      <c r="L8" s="70">
+        <v>3.7000000476837198</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="4">
+        <v>100</v>
+      </c>
+      <c r="D9" s="69">
+        <v>23.600000381469702</v>
+      </c>
+      <c r="E9" s="69">
+        <v>6.5</v>
+      </c>
+      <c r="F9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="69">
+        <v>14.1000003814697</v>
+      </c>
+      <c r="I9" s="70">
+        <v>55.700000762939503</v>
+      </c>
+      <c r="J9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L9" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="4">
+        <v>100</v>
+      </c>
+      <c r="D10" s="69">
+        <v>28.700000762939499</v>
+      </c>
+      <c r="E10" s="69">
+        <v>13.6000003814697</v>
+      </c>
+      <c r="F10" s="69">
+        <v>13.6000003814697</v>
+      </c>
+      <c r="G10" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="69">
+        <v>28.600000381469702</v>
+      </c>
+      <c r="I10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="70">
+        <v>42.700000762939503</v>
+      </c>
+      <c r="K10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="4">
+        <v>100</v>
+      </c>
+      <c r="D11" s="74">
+        <v>100</v>
+      </c>
+      <c r="E11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="4">
+        <v>100</v>
+      </c>
+      <c r="D12" s="69">
+        <v>30.399999618530298</v>
+      </c>
+      <c r="E12" s="69">
+        <v>18.100000381469702</v>
+      </c>
+      <c r="F12" s="69">
+        <v>22.700000762939499</v>
+      </c>
+      <c r="G12" s="69">
         <v>35.5</v>
       </c>
-      <c r="E5" s="57">
+      <c r="H12" s="69">
+        <v>24.799999237060501</v>
+      </c>
+      <c r="I12" s="70">
+        <v>5.5999999046325701</v>
+      </c>
+      <c r="J12" s="70">
+        <v>19.200000762939499</v>
+      </c>
+      <c r="K12" s="70">
+        <v>14.300000190734901</v>
+      </c>
+      <c r="L12" s="70">
+        <v>3.4000000953674299</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="4">
+        <v>100</v>
+      </c>
+      <c r="D13" s="69">
+        <v>30.700000762939499</v>
+      </c>
+      <c r="E13" s="69">
+        <v>18</v>
+      </c>
+      <c r="F13" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13" s="69">
+        <v>22.100000381469702</v>
+      </c>
+      <c r="I13" s="70">
+        <v>4.9000000953674299</v>
+      </c>
+      <c r="J13" s="70">
+        <v>24.299999237060501</v>
+      </c>
+      <c r="K13" s="70">
+        <v>9.8999996185302699</v>
+      </c>
+      <c r="L13" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="4">
+        <v>100</v>
+      </c>
+      <c r="D14" s="69">
+        <v>22.399999618530298</v>
+      </c>
+      <c r="E14" s="69">
+        <v>56.900001525878899</v>
+      </c>
+      <c r="F14" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="69">
+        <v>20.700000762939499</v>
+      </c>
+      <c r="H14" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L14" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="4">
+        <v>100</v>
+      </c>
+      <c r="D15" s="69">
+        <v>5.1999998092651403</v>
+      </c>
+      <c r="E15" s="69">
+        <v>6.3000001907348597</v>
+      </c>
+      <c r="F15" s="69">
+        <v>2.5999999046325701</v>
+      </c>
+      <c r="G15" s="69">
+        <v>11.3999996185303</v>
+      </c>
+      <c r="H15" s="69">
+        <v>40.799999237060497</v>
+      </c>
+      <c r="I15" s="70">
+        <v>8.1999998092651403</v>
+      </c>
+      <c r="J15" s="70">
+        <v>46.900001525878899</v>
+      </c>
+      <c r="K15" s="70">
+        <v>35.299999237060497</v>
+      </c>
+      <c r="L15" s="70">
+        <v>2.5999999046325701</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="4">
+        <v>100</v>
+      </c>
+      <c r="D16" s="69">
+        <v>23.399999618530298</v>
+      </c>
+      <c r="E16" s="69">
+        <v>10.8999996185303</v>
+      </c>
+      <c r="F16" s="69">
+        <v>9.8999996185302699</v>
+      </c>
+      <c r="G16" s="69">
+        <v>37.700000762939503</v>
+      </c>
+      <c r="H16" s="69">
+        <v>16.299999237060501</v>
+      </c>
+      <c r="I16" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="70">
+        <v>19.799999237060501</v>
+      </c>
+      <c r="K16" s="70">
+        <v>11.199999809265099</v>
+      </c>
+      <c r="L16" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="4">
+        <v>100</v>
+      </c>
+      <c r="D17" s="69">
+        <v>21.399999618530298</v>
+      </c>
+      <c r="E17" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" s="69">
+        <v>20.200000762939499</v>
+      </c>
+      <c r="G17" s="69">
+        <v>25.399999618530298</v>
+      </c>
+      <c r="H17" s="69">
+        <v>33</v>
+      </c>
+      <c r="I17" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="4">
+        <v>100</v>
+      </c>
+      <c r="D18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="69">
+        <v>28.200000762939499</v>
+      </c>
+      <c r="H18" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J18" s="70">
+        <v>65.699996948242202</v>
+      </c>
+      <c r="K18" s="70">
+        <v>6</v>
+      </c>
+      <c r="L18" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="4">
+        <v>100</v>
+      </c>
+      <c r="D19" s="69">
+        <v>21.5</v>
+      </c>
+      <c r="E19" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F19" s="69">
+        <v>24.399999618530298</v>
+      </c>
+      <c r="G19" s="69">
+        <v>35.799999237060497</v>
+      </c>
+      <c r="H19" s="69">
+        <v>18.700000762939499</v>
+      </c>
+      <c r="I19" s="70">
+        <v>15.5</v>
+      </c>
+      <c r="J19" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L19" s="70">
+        <v>6.3000001907348597</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="4">
+        <v>100</v>
+      </c>
+      <c r="D20" s="69">
+        <v>21.299999237060501</v>
+      </c>
+      <c r="E20" s="69">
+        <v>14.699999809265099</v>
+      </c>
+      <c r="F20" s="69">
+        <v>5.1999998092651403</v>
+      </c>
+      <c r="G20" s="69">
+        <v>22.600000381469702</v>
+      </c>
+      <c r="H20" s="69">
+        <v>16.799999237060501</v>
+      </c>
+      <c r="I20" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="J20" s="70">
+        <v>23.399999618530298</v>
+      </c>
+      <c r="K20" s="70">
+        <v>11.800000190734901</v>
+      </c>
+      <c r="L20" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="4">
+        <v>100</v>
+      </c>
+      <c r="D21" s="69">
+        <v>17.399999618530298</v>
+      </c>
+      <c r="E21" s="69">
+        <v>69.800003051757798</v>
+      </c>
+      <c r="F21" s="69">
+        <v>11.800000190734901</v>
+      </c>
+      <c r="G21" s="69">
+        <v>6.5999999046325701</v>
+      </c>
+      <c r="H21" s="69">
+        <v>5.8000001907348597</v>
+      </c>
+      <c r="I21" s="70">
+        <v>19.5</v>
+      </c>
+      <c r="J21" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K21" s="70">
+        <v>12.5</v>
+      </c>
+      <c r="L21" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="4">
+        <v>100</v>
+      </c>
+      <c r="D22" s="69">
+        <v>50.099998474121101</v>
+      </c>
+      <c r="E22" s="69">
+        <v>18.600000381469702</v>
+      </c>
+      <c r="F22" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" s="69">
+        <v>31.299999237060501</v>
+      </c>
+      <c r="I22" s="70">
+        <v>31.5</v>
+      </c>
+      <c r="J22" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="L22" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="4">
+        <v>100</v>
+      </c>
+      <c r="D23" s="69">
+        <v>2.9000000953674299</v>
+      </c>
+      <c r="E23" s="69">
+        <v>25.200000762939499</v>
+      </c>
+      <c r="F23" s="69">
+        <v>13.5</v>
+      </c>
+      <c r="G23" s="69">
+        <v>60.5</v>
+      </c>
+      <c r="H23" s="69">
+        <v>53.299999237060497</v>
+      </c>
+      <c r="I23" s="70">
+        <v>2.9000000953674299</v>
+      </c>
+      <c r="J23" s="70">
+        <v>55.299999237060497</v>
+      </c>
+      <c r="K23" s="70">
+        <v>30.600000381469702</v>
+      </c>
+      <c r="L23" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="4">
+        <v>100</v>
+      </c>
+      <c r="D24" s="69">
+        <v>23.399999618530298</v>
+      </c>
+      <c r="E24" s="69">
+        <v>21.700000762939499</v>
+      </c>
+      <c r="F24" s="69">
+        <v>16.799999237060501</v>
+      </c>
+      <c r="G24" s="69">
+        <v>30.799999237060501</v>
+      </c>
+      <c r="H24" s="69">
+        <v>7.4000000953674299</v>
+      </c>
+      <c r="I24" s="70">
+        <v>5.9000000953674299</v>
+      </c>
+      <c r="J24" s="70">
+        <v>18.799999237060501</v>
+      </c>
+      <c r="K24" s="70">
+        <v>7.3000001907348597</v>
+      </c>
+      <c r="L24" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="4">
+        <v>100</v>
+      </c>
+      <c r="D25" s="69">
+        <v>25</v>
+      </c>
+      <c r="E25" s="69">
+        <v>12.6000003814697</v>
+      </c>
+      <c r="F25" s="69">
+        <v>6.1999998092651403</v>
+      </c>
+      <c r="G25" s="69">
+        <v>19.700000762939499</v>
+      </c>
+      <c r="H25" s="69">
+        <v>11.1000003814697</v>
+      </c>
+      <c r="I25" s="70">
+        <v>11.1000003814697</v>
+      </c>
+      <c r="J25" s="70">
+        <v>32.299999237060497</v>
+      </c>
+      <c r="K25" s="70">
+        <v>5.4000000953674299</v>
+      </c>
+      <c r="L25" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="14">
+        <v>100</v>
+      </c>
+      <c r="D26" s="83">
+        <v>60.599998474121101</v>
+      </c>
+      <c r="E26" s="83">
+        <v>3.7999999523162802</v>
+      </c>
+      <c r="F26" s="83">
+        <v>2.7999999523162802</v>
+      </c>
+      <c r="G26" s="83">
+        <v>3.7999999523162802</v>
+      </c>
+      <c r="H26" s="83">
+        <v>3.4000000953674299</v>
+      </c>
+      <c r="I26" s="84">
+        <v>8.3999996185302699</v>
+      </c>
+      <c r="J26" s="84">
+        <v>2</v>
+      </c>
+      <c r="K26" s="84">
+        <v>23.600000381469702</v>
+      </c>
+      <c r="L26" s="84" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="21" customHeight="1">
+      <c r="B30" s="98" t="s">
+        <v>120</v>
+      </c>
+      <c r="C30" s="98"/>
+      <c r="D30" s="98"/>
+      <c r="E30" s="98"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="98"/>
+      <c r="J30" s="98"/>
+      <c r="K30" s="98"/>
+      <c r="L30" s="98"/>
+    </row>
+    <row r="31" spans="1:12" ht="14.25" customHeight="1">
+      <c r="B31" s="2"/>
+      <c r="C31" s="87"/>
+      <c r="D31" s="87"/>
+      <c r="E31" s="87"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="87"/>
+      <c r="I31" s="87"/>
+      <c r="J31" s="87"/>
+      <c r="K31" s="87"/>
+      <c r="L31" s="87"/>
+    </row>
+    <row r="32" spans="1:12" ht="18.75" customHeight="1">
+      <c r="A32" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" s="90"/>
+      <c r="C32" s="92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" s="95"/>
+      <c r="F32" s="95"/>
+      <c r="G32" s="95"/>
+      <c r="H32" s="95"/>
+      <c r="I32" s="95"/>
+      <c r="J32" s="95"/>
+      <c r="K32" s="95"/>
+      <c r="L32" s="95"/>
+    </row>
+    <row r="33" spans="1:22" ht="66.75" customHeight="1">
+      <c r="A33" s="89"/>
+      <c r="B33" s="91"/>
+      <c r="C33" s="93"/>
+      <c r="D33" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G33" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="H33" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="I33" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="J33" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="L33" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="M33" s="22"/>
+    </row>
+    <row r="34" spans="1:22" ht="16.5" customHeight="1">
+      <c r="A34" s="33"/>
+      <c r="B34" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="4">
+        <v>100</v>
+      </c>
+      <c r="D34" s="57">
+        <v>35.5</v>
+      </c>
+      <c r="E34" s="57">
         <v>15.1</v>
       </c>
-      <c r="F5" s="57">
+      <c r="F34" s="57">
         <v>13.4</v>
       </c>
-      <c r="G5" s="57">
+      <c r="G34" s="57">
         <v>16.7</v>
       </c>
-      <c r="H5" s="57">
+      <c r="H34" s="57">
         <v>10</v>
       </c>
-      <c r="I5" s="57">
+      <c r="I34" s="57">
         <v>5.8</v>
       </c>
-      <c r="J5" s="57">
+      <c r="J34" s="57">
         <v>19.8</v>
       </c>
-      <c r="K5" s="57">
+      <c r="K34" s="57">
         <v>15.5</v>
       </c>
-      <c r="L5" s="57">
+      <c r="L34" s="57">
         <v>0.4</v>
       </c>
-      <c r="M5" s="22"/>
-[...5 lines deleted...]
-      <c r="B6" s="8" t="s">
+      <c r="M34" s="22"/>
+    </row>
+    <row r="35" spans="1:22" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A35" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B35" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="4">
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="C35" s="4">
+        <v>100</v>
+      </c>
+      <c r="D35" s="5">
         <v>70</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E35" s="5">
         <v>13.2</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="5">
+      <c r="F35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H35" s="5">
         <v>16.8</v>
       </c>
-      <c r="I6" s="5" t="s">
-[...23 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="I35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M35" s="24"/>
+      <c r="N35" s="18"/>
+      <c r="O35" s="18"/>
+      <c r="P35" s="18"/>
+      <c r="Q35" s="18"/>
+      <c r="R35" s="18"/>
+      <c r="S35" s="18"/>
+      <c r="T35" s="18"/>
+      <c r="U35" s="18"/>
+      <c r="V35" s="18"/>
+    </row>
+    <row r="36" spans="1:22" s="11" customFormat="1" ht="12.75">
+      <c r="A36" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="4">
+        <v>100</v>
+      </c>
+      <c r="D36" s="5">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="E36" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="F36" s="5">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L36" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" s="11" customFormat="1" ht="12.75">
+      <c r="A37" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="4">
+        <v>100</v>
+      </c>
+      <c r="D37" s="5">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="F37" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G37" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="H37" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="I37" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="J37" s="5">
+        <v>15.8</v>
+      </c>
+      <c r="K37" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="4">
+        <v>100</v>
+      </c>
+      <c r="D38" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="E38" s="5">
+        <v>100</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B39" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" s="4">
+        <v>100</v>
+      </c>
+      <c r="D39" s="5">
+        <v>90</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H39" s="5">
+        <v>10</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" s="4">
+        <v>100</v>
+      </c>
+      <c r="D40" s="5">
+        <v>38.5</v>
+      </c>
+      <c r="E40" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="F40" s="5">
+        <v>15.2</v>
+      </c>
+      <c r="G40" s="5">
+        <v>47.8</v>
+      </c>
+      <c r="H40" s="5">
+        <v>21.4</v>
+      </c>
+      <c r="I40" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K40" s="5">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="4">
+        <v>100</v>
+      </c>
+      <c r="D41" s="5">
+        <v>55.5</v>
+      </c>
+      <c r="E41" s="5">
+        <v>11.3</v>
+      </c>
+      <c r="F41" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="I41" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="J41" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L41" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="4">
+        <v>100</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E42" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="F42" s="5">
+        <v>11</v>
+      </c>
+      <c r="G42" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="H42" s="5">
+        <v>16.2</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J42" s="5">
+        <v>29.4</v>
+      </c>
+      <c r="K42" s="5">
+        <v>72.8</v>
+      </c>
+      <c r="L42" s="5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="4">
+        <v>100</v>
+      </c>
+      <c r="D43" s="5">
+        <v>24</v>
+      </c>
+      <c r="E43" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="F43" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="G43" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="H43" s="5">
+        <v>17.7</v>
+      </c>
+      <c r="I43" s="5">
+        <v>20.5</v>
+      </c>
+      <c r="J43" s="5">
+        <v>38.1</v>
+      </c>
+      <c r="K43" s="5">
+        <v>25.1</v>
+      </c>
+      <c r="L43" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="4">
+        <v>100</v>
+      </c>
+      <c r="D44" s="5">
+        <v>6</v>
+      </c>
+      <c r="E44" s="5">
+        <v>35.5</v>
+      </c>
+      <c r="F44" s="5">
+        <v>74</v>
+      </c>
+      <c r="G44" s="5">
+        <v>42.4</v>
+      </c>
+      <c r="H44" s="5">
+        <v>18.5</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J44" s="5">
+        <v>14.1</v>
+      </c>
+      <c r="K44" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="L44" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="4">
+        <v>100</v>
+      </c>
+      <c r="D45" s="5">
+        <v>15.2</v>
+      </c>
+      <c r="E45" s="5">
+        <v>44.4</v>
+      </c>
+      <c r="F45" s="5">
+        <v>23.2</v>
+      </c>
+      <c r="G45" s="5">
+        <v>37.1</v>
+      </c>
+      <c r="H45" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="I45" s="5">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J45" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:22">
+      <c r="A46" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="4">
+        <v>100</v>
+      </c>
+      <c r="D46" s="5">
+        <v>100</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L46" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:22">
+      <c r="A47" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="4">
+        <v>100</v>
+      </c>
+      <c r="D47" s="5">
+        <v>56.6</v>
+      </c>
+      <c r="E47" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="F47" s="5">
+        <v>12.9</v>
+      </c>
+      <c r="G47" s="5">
+        <v>25.7</v>
+      </c>
+      <c r="H47" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="I47" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="J47" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="K47" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:22">
+      <c r="A48" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="4">
+        <v>100</v>
+      </c>
+      <c r="D48" s="5">
+        <v>62.1</v>
+      </c>
+      <c r="E48" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F48" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G48" s="5">
+        <v>17.3</v>
+      </c>
+      <c r="H48" s="5">
+        <v>11.7</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J48" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="K48" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="L48" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="4">
+        <v>100</v>
+      </c>
+      <c r="D49" s="5">
+        <v>100</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L49" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C50" s="4">
+        <v>100</v>
+      </c>
+      <c r="D50" s="5">
+        <v>27</v>
+      </c>
+      <c r="E50" s="5">
+        <v>42.6</v>
+      </c>
+      <c r="F50" s="5">
+        <v>21.3</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H50" s="5">
+        <v>30.4</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J50" s="5">
+        <v>21.3</v>
+      </c>
+      <c r="K50" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="L50" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="4">
+        <v>100</v>
+      </c>
+      <c r="D51" s="5">
+        <v>41.5</v>
+      </c>
+      <c r="E51" s="5">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="F51" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="G51" s="5">
+        <v>14.6</v>
+      </c>
+      <c r="H51" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J51" s="5">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="K51" s="5">
+        <v>29.8</v>
+      </c>
+      <c r="L51" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="4">
+        <v>100</v>
+      </c>
+      <c r="D52" s="5">
+        <v>21.5</v>
+      </c>
+      <c r="E52" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="F52" s="5">
+        <v>11</v>
+      </c>
+      <c r="G52" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="H52" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I52" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="J52" s="5">
+        <v>35.6</v>
+      </c>
+      <c r="K52" s="5">
+        <v>20.8</v>
+      </c>
+      <c r="L52" s="5">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="4">
+        <v>100</v>
+      </c>
+      <c r="D53" s="5">
+        <v>29.3</v>
+      </c>
+      <c r="E53" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="F53" s="5">
+        <v>10</v>
+      </c>
+      <c r="G53" s="5">
+        <v>24.8</v>
+      </c>
+      <c r="H53" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="I53" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="J53" s="5">
+        <v>12.9</v>
+      </c>
+      <c r="K53" s="5">
+        <v>23.8</v>
+      </c>
+      <c r="L53" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C54" s="14">
+        <v>100</v>
+      </c>
+      <c r="D54" s="15">
+        <v>67</v>
+      </c>
+      <c r="E54" s="15">
+        <v>28.3</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="H54" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="I54" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="J54" s="15">
+        <v>2.7</v>
+      </c>
+      <c r="K54" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="L54" s="15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="21.75" customHeight="1">
+      <c r="B56" s="98" t="s">
+        <v>60</v>
+      </c>
+      <c r="C56" s="98"/>
+      <c r="D56" s="98"/>
+      <c r="E56" s="98"/>
+      <c r="F56" s="98"/>
+      <c r="G56" s="98"/>
+      <c r="H56" s="98"/>
+      <c r="I56" s="98"/>
+      <c r="J56" s="98"/>
+      <c r="K56" s="98"/>
+      <c r="L56" s="98"/>
+    </row>
+    <row r="57" spans="1:12" ht="20.25" customHeight="1">
+      <c r="B57" s="2"/>
+      <c r="C57" s="87"/>
+      <c r="D57" s="87"/>
+      <c r="E57" s="87"/>
+      <c r="F57" s="87"/>
+      <c r="G57" s="87"/>
+      <c r="H57" s="87"/>
+      <c r="I57" s="87"/>
+      <c r="J57" s="87"/>
+      <c r="K57" s="87"/>
+      <c r="L57" s="87"/>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B58" s="90"/>
+      <c r="C58" s="92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E58" s="95"/>
+      <c r="F58" s="95"/>
+      <c r="G58" s="95"/>
+      <c r="H58" s="95"/>
+      <c r="I58" s="95"/>
+      <c r="J58" s="95"/>
+      <c r="K58" s="95"/>
+      <c r="L58" s="95"/>
+    </row>
+    <row r="59" spans="1:12" ht="56.25">
+      <c r="A59" s="89"/>
+      <c r="B59" s="91"/>
+      <c r="C59" s="93"/>
+      <c r="D59" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E59" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F59" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G59" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="H59" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="I59" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="J59" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K59" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="L59" s="20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" s="33"/>
+      <c r="B60" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="4">
+        <v>100</v>
+      </c>
+      <c r="D60" s="5">
+        <v>28.9</v>
+      </c>
+      <c r="E60" s="5">
+        <v>23</v>
+      </c>
+      <c r="F60" s="5">
+        <v>13.8</v>
+      </c>
+      <c r="G60" s="5">
+        <v>26.3</v>
+      </c>
+      <c r="H60" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="I60" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="J60" s="5">
+        <v>24.2</v>
+      </c>
+      <c r="K60" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="L60" s="5">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C61" s="4">
+        <v>100</v>
+      </c>
+      <c r="D61" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="E61" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="F61" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="G61" s="5">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="H61" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I61" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="J61" s="5">
+        <v>42.3</v>
+      </c>
+      <c r="K61" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L61" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B62" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="4">
-[...8 lines deleted...]
-      <c r="F7" s="5">
+      <c r="C62" s="4">
+        <v>100</v>
+      </c>
+      <c r="D62" s="5">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="E62" s="5">
+        <v>25.4</v>
+      </c>
+      <c r="F62" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="G62" s="5">
+        <v>16.2</v>
+      </c>
+      <c r="H62" s="5">
+        <v>28.4</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J62" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L62" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" s="4">
+        <v>100</v>
+      </c>
+      <c r="D63" s="5">
+        <v>34.5</v>
+      </c>
+      <c r="E63" s="5">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="F63" s="5">
+        <v>20.6</v>
+      </c>
+      <c r="G63" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="H63" s="5">
+        <v>22.8</v>
+      </c>
+      <c r="I63" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="J63" s="5">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="K63" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="L63" s="5">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="4">
+        <v>100</v>
+      </c>
+      <c r="D64" s="5">
+        <v>23.9</v>
+      </c>
+      <c r="E64" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="5">
+        <v>38</v>
+      </c>
+      <c r="H64" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="I64" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="J64" s="5">
+        <v>46.1</v>
+      </c>
+      <c r="K64" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L64" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" s="4">
+        <v>100</v>
+      </c>
+      <c r="D65" s="5">
+        <v>87.9</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J65" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="K65" s="5">
+        <v>24.2</v>
+      </c>
+      <c r="L65" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C66" s="4">
+        <v>100</v>
+      </c>
+      <c r="D66" s="5">
+        <v>28.6</v>
+      </c>
+      <c r="E66" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="F66" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="G66" s="5">
+        <v>15</v>
+      </c>
+      <c r="H66" s="5">
+        <v>25.4</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J66" s="5">
+        <v>12.9</v>
+      </c>
+      <c r="K66" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="L66" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" s="4">
+        <v>100</v>
+      </c>
+      <c r="D67" s="5">
+        <v>38.4</v>
+      </c>
+      <c r="E67" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="F67" s="5">
+        <v>11.3</v>
+      </c>
+      <c r="G67" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H67" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J67" s="5">
+        <v>33.9</v>
+      </c>
+      <c r="K67" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="L67" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C68" s="4">
+        <v>100</v>
+      </c>
+      <c r="D68" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E68" s="5">
+        <v>38</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G68" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="H68" s="37">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K68" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="L68" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="4">
+        <v>100</v>
+      </c>
+      <c r="D69" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="E69" s="5">
+        <v>13</v>
+      </c>
+      <c r="F69" s="5">
+        <v>6</v>
+      </c>
+      <c r="G69" s="5">
+        <v>16.8</v>
+      </c>
+      <c r="H69" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="I69" s="5">
+        <v>20.9</v>
+      </c>
+      <c r="J69" s="5">
+        <v>41.3</v>
+      </c>
+      <c r="K69" s="9">
         <v>16.399999999999999</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="L69" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C70" s="4">
+        <v>100</v>
+      </c>
+      <c r="D70" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="E70" s="5">
+        <v>60.4</v>
+      </c>
+      <c r="F70" s="5">
+        <v>55.8</v>
+      </c>
+      <c r="G70" s="5">
+        <v>43.8</v>
+      </c>
+      <c r="H70" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="I70" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="J70" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="K70" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="L70" s="9">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="4">
+        <v>100</v>
+      </c>
+      <c r="D71" s="5">
+        <v>43.4</v>
+      </c>
+      <c r="E71" s="5">
+        <v>27</v>
+      </c>
+      <c r="F71" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="G71" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I71" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="J71" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="K71" s="9">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="L71" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12">
+      <c r="A72" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" s="4">
+        <v>100</v>
+      </c>
+      <c r="D72" s="5">
+        <v>57.7</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F72" s="5">
+        <v>42.3</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K72" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L72" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12">
+      <c r="A73" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" s="4">
+        <v>100</v>
+      </c>
+      <c r="D73" s="5">
+        <v>22.8</v>
+      </c>
+      <c r="E73" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="F73" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="G73" s="5">
+        <v>49.1</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K73" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L73" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12">
+      <c r="A74" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" s="4">
+        <v>100</v>
+      </c>
+      <c r="D74" s="5">
+        <v>64.7</v>
+      </c>
+      <c r="E74" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="F74" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="G74" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="H74" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J74" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="K74" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L74" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" s="4">
+        <v>100</v>
+      </c>
+      <c r="D75" s="5">
+        <v>20</v>
+      </c>
+      <c r="E75" s="5">
+        <v>26.6</v>
+      </c>
+      <c r="F75" s="5">
+        <v>14.7</v>
+      </c>
+      <c r="G75" s="5">
+        <v>25.4</v>
+      </c>
+      <c r="H75" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="I75" s="5">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="J75" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="K75" s="9">
+        <v>18.2</v>
+      </c>
+      <c r="L75" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12">
+      <c r="A76" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C76" s="4">
+        <v>100</v>
+      </c>
+      <c r="D76" s="5">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="E76" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G76" s="5">
+        <v>15.2</v>
+      </c>
+      <c r="H76" s="5">
+        <v>25.1</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J76" s="5">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="K76" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L76" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12">
+      <c r="A77" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="4">
+        <v>100</v>
+      </c>
+      <c r="D77" s="5">
+        <v>29.9</v>
+      </c>
+      <c r="E77" s="5">
+        <v>14.7</v>
+      </c>
+      <c r="F77" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="G77" s="5">
+        <v>31.6</v>
+      </c>
+      <c r="H77" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J77" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="K77" s="9">
+        <v>19.2</v>
+      </c>
+      <c r="L77" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12">
+      <c r="A78" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78" s="4">
+        <v>100</v>
+      </c>
+      <c r="D78" s="5">
+        <v>22.8</v>
+      </c>
+      <c r="E78" s="5">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="F78" s="5">
+        <v>33.1</v>
+      </c>
+      <c r="G78" s="5">
+        <v>54</v>
+      </c>
+      <c r="H78" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="I78" s="5">
+        <v>26.5</v>
+      </c>
+      <c r="J78" s="9">
+        <v>42.5</v>
+      </c>
+      <c r="K78" s="9">
+        <v>12</v>
+      </c>
+      <c r="L78" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12">
+      <c r="A79" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="4">
+        <v>100</v>
+      </c>
+      <c r="D79" s="5">
+        <v>29.1</v>
+      </c>
+      <c r="E79" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="F79" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="G79" s="5">
+        <v>29.7</v>
+      </c>
+      <c r="H79" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="I79" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J79" s="9">
+        <v>22.3</v>
+      </c>
+      <c r="K79" s="9">
+        <v>27.8</v>
+      </c>
+      <c r="L79" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12">
+      <c r="A80" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B80" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C80" s="14">
+        <v>100</v>
+      </c>
+      <c r="D80" s="15">
+        <v>95.8</v>
+      </c>
+      <c r="E80" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F80" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G80" s="15">
+        <v>1.8</v>
+      </c>
+      <c r="H80" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="I80" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="J80" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="K80" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="L80" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12">
+      <c r="B82" s="98" t="s">
+        <v>59</v>
+      </c>
+      <c r="C82" s="98"/>
+      <c r="D82" s="98"/>
+      <c r="E82" s="98"/>
+      <c r="F82" s="98"/>
+      <c r="G82" s="98"/>
+      <c r="H82" s="98"/>
+      <c r="I82" s="98"/>
+      <c r="J82" s="98"/>
+      <c r="K82" s="98"/>
+      <c r="L82" s="98"/>
+    </row>
+    <row r="83" spans="1:12">
+      <c r="B83" s="2"/>
+      <c r="C83" s="87"/>
+      <c r="D83" s="87"/>
+      <c r="E83" s="87"/>
+      <c r="F83" s="87"/>
+      <c r="G83" s="87"/>
+      <c r="H83" s="87"/>
+      <c r="I83" s="87"/>
+      <c r="J83" s="87"/>
+      <c r="K83" s="87"/>
+      <c r="L83" s="87"/>
+    </row>
+    <row r="84" spans="1:12">
+      <c r="A84" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B84" s="90"/>
+      <c r="C84" s="92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E84" s="95"/>
+      <c r="F84" s="95"/>
+      <c r="G84" s="95"/>
+      <c r="H84" s="95"/>
+      <c r="I84" s="95"/>
+      <c r="J84" s="95"/>
+      <c r="K84" s="95"/>
+      <c r="L84" s="95"/>
+    </row>
+    <row r="85" spans="1:12" ht="56.25">
+      <c r="A85" s="89"/>
+      <c r="B85" s="91"/>
+      <c r="C85" s="93"/>
+      <c r="D85" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E85" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F85" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G85" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="H85" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="I85" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="J85" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K85" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="L85" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12">
+      <c r="A86" s="33"/>
+      <c r="B86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C86" s="4">
+        <v>100</v>
+      </c>
+      <c r="D86" s="5">
+        <v>30</v>
+      </c>
+      <c r="E86" s="5">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="F86" s="5">
+        <v>12.5</v>
+      </c>
+      <c r="G86" s="5">
+        <v>22.3</v>
+      </c>
+      <c r="H86" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="I86" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="J86" s="5">
+        <v>24.6</v>
+      </c>
+      <c r="K86" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="L86" s="5">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12">
+      <c r="A87" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C87" s="4">
+        <v>100</v>
+      </c>
+      <c r="D87" s="5">
+        <v>18.8</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="F87" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G87" s="5">
+        <v>60.2</v>
+      </c>
+      <c r="H87" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J87" s="5">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="K87" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="L87" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12">
+      <c r="A88" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C88" s="4">
+        <v>100</v>
+      </c>
+      <c r="D88" s="5">
+        <v>54.3</v>
+      </c>
+      <c r="E88" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="F88" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="G88" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="H88" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="I88" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="J88" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K88" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="L88" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12">
+      <c r="A89" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" s="4">
+        <v>100</v>
+      </c>
+      <c r="D89" s="5">
+        <v>41.2</v>
+      </c>
+      <c r="E89" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="F89" s="5">
+        <v>14.8</v>
+      </c>
+      <c r="G89" s="5">
+        <v>26.1</v>
+      </c>
+      <c r="H89" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I89" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L89" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12">
+      <c r="A90" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C90" s="4">
+        <v>100</v>
+      </c>
+      <c r="D90" s="5">
+        <v>42.3</v>
+      </c>
+      <c r="E90" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G90" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H90" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="I90" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="J90" s="5">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="K90" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="L90" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12">
+      <c r="A91" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" s="4">
+        <v>100</v>
+      </c>
+      <c r="D91" s="5">
+        <v>100</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L91" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12">
+      <c r="A92" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C92" s="4">
+        <v>100</v>
+      </c>
+      <c r="D92" s="5">
+        <v>24.2</v>
+      </c>
+      <c r="E92" s="5">
+        <v>21.3</v>
+      </c>
+      <c r="F92" s="5">
+        <v>25.1</v>
+      </c>
+      <c r="G92" s="5">
+        <v>24.9</v>
+      </c>
+      <c r="H92" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="I92" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="J92" s="5">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="K92" s="5">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="L92" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12">
+      <c r="A93" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" s="4">
+        <v>100</v>
+      </c>
+      <c r="D93" s="5">
+        <v>18</v>
+      </c>
+      <c r="E93" s="5">
+        <v>20.6</v>
+      </c>
+      <c r="F93" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="G93" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I93" s="5">
+        <v>11.7</v>
+      </c>
+      <c r="J93" s="5">
+        <v>54.5</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L93" s="5"/>
+    </row>
+    <row r="94" spans="1:12">
+      <c r="A94" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C94" s="4">
+        <v>100</v>
+      </c>
+      <c r="D94" s="5">
+        <v>55</v>
+      </c>
+      <c r="E94" s="5">
+        <v>45.7</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G94" s="5">
+        <v>29.4</v>
+      </c>
+      <c r="H94" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J94" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="K94" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L94" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12">
+      <c r="A95" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" s="4">
+        <v>100</v>
+      </c>
+      <c r="D95" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="E95" s="5">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="F95" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="G95" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="H95" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="I95" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="J95" s="5">
+        <v>53.1</v>
+      </c>
+      <c r="K95" s="9">
+        <v>10.9</v>
+      </c>
+      <c r="L95" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12">
+      <c r="A96" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C96" s="4">
+        <v>100</v>
+      </c>
+      <c r="D96" s="5">
+        <v>15.7</v>
+      </c>
+      <c r="E96" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F96" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="G96" s="5">
+        <v>23</v>
+      </c>
+      <c r="H96" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="I96" s="5">
+        <v>5</v>
+      </c>
+      <c r="J96" s="5">
+        <v>23.9</v>
+      </c>
+      <c r="K96" s="9">
+        <v>30.5</v>
+      </c>
+      <c r="L96" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12">
+      <c r="A97" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="4">
+        <v>100</v>
+      </c>
+      <c r="D97" s="5">
+        <v>46.8</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F97" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="G97" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="H97" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="I97" s="5">
+        <v>14.4</v>
+      </c>
+      <c r="J97" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="K97" s="9">
+        <v>25.6</v>
+      </c>
+      <c r="L97" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12">
+      <c r="A98" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C98" s="4">
+        <v>100</v>
+      </c>
+      <c r="D98" s="5">
+        <v>59.4</v>
+      </c>
+      <c r="E98" s="5">
+        <v>25.1</v>
+      </c>
+      <c r="F98" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="G98" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J98" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="K98" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L98" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12">
+      <c r="A99" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="4">
+        <v>100</v>
+      </c>
+      <c r="D99" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="E99" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="F99" s="5">
+        <v>26.2</v>
+      </c>
+      <c r="G99" s="5">
+        <v>31.9</v>
+      </c>
+      <c r="H99" s="5">
+        <v>20.7</v>
+      </c>
+      <c r="I99" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J99" s="5">
+        <v>31.3</v>
+      </c>
+      <c r="K99" s="9">
+        <v>13.8</v>
+      </c>
+      <c r="L99" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12">
+      <c r="A100" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" s="4">
+        <v>100</v>
+      </c>
+      <c r="D100" s="5">
+        <v>72.2</v>
+      </c>
+      <c r="E100" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="F100" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G100" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="H100" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="I100" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="J100" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="K100" s="9">
+        <v>2.7</v>
+      </c>
+      <c r="L100" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12">
+      <c r="A101" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" s="4">
+        <v>100</v>
+      </c>
+      <c r="D101" s="5">
+        <v>18.5</v>
+      </c>
+      <c r="E101" s="5">
+        <v>27.5</v>
+      </c>
+      <c r="F101" s="5">
+        <v>27.8</v>
+      </c>
+      <c r="G101" s="5">
+        <v>23.9</v>
+      </c>
+      <c r="H101" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="I101" s="5">
+        <v>21.3</v>
+      </c>
+      <c r="J101" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="K101" s="9">
+        <v>19.7</v>
+      </c>
+      <c r="L101" s="9">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12">
+      <c r="A102" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C102" s="4">
+        <v>100</v>
+      </c>
+      <c r="D102" s="5">
+        <v>48.5</v>
+      </c>
+      <c r="E102" s="5">
+        <v>22.1</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J102" s="5">
+        <v>18.5</v>
+      </c>
+      <c r="K102" s="9">
+        <v>11</v>
+      </c>
+      <c r="L102" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12">
+      <c r="A103" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="4">
+        <v>100</v>
+      </c>
+      <c r="D103" s="5">
+        <v>56.2</v>
+      </c>
+      <c r="E103" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="F103" s="5">
+        <v>1</v>
+      </c>
+      <c r="G103" s="5">
+        <v>24.1</v>
+      </c>
+      <c r="H103" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="I103" s="5">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="J103" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="K103" s="9">
+        <v>27.1</v>
+      </c>
+      <c r="L103" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12">
+      <c r="A104" s="54" t="s">
+        <v>114</v>
+      </c>
+      <c r="B104" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="C104" s="4">
+        <v>100</v>
+      </c>
+      <c r="D104" s="5">
+        <v>26.6</v>
+      </c>
+      <c r="E104" s="5">
+        <v>47.1</v>
+      </c>
+      <c r="F104" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="G104" s="5">
+        <v>29.9</v>
+      </c>
+      <c r="H104" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="I104" s="5">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="J104" s="9">
+        <v>51.3</v>
+      </c>
+      <c r="K104" s="9">
+        <v>12.7</v>
+      </c>
+      <c r="L104" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12">
+      <c r="A105" s="54" t="s">
+        <v>115</v>
+      </c>
+      <c r="B105" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="C105" s="4">
+        <v>100</v>
+      </c>
+      <c r="D105" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="E105" s="5">
+        <v>11.3</v>
+      </c>
+      <c r="F105" s="5">
+        <v>16</v>
+      </c>
+      <c r="G105" s="5">
+        <v>28.9</v>
+      </c>
+      <c r="H105" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="I105" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="J105" s="9">
+        <v>20</v>
+      </c>
+      <c r="K105" s="9">
+        <v>15.7</v>
+      </c>
+      <c r="L105" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12">
+      <c r="A106" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C106" s="14">
+        <v>100</v>
+      </c>
+      <c r="D106" s="15">
+        <v>72.2</v>
+      </c>
+      <c r="E106" s="15">
+        <v>1.8</v>
+      </c>
+      <c r="F106" s="15">
+        <v>1.8</v>
+      </c>
+      <c r="G106" s="15">
+        <v>10</v>
+      </c>
+      <c r="H106" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I106" s="15">
+        <v>4.8</v>
+      </c>
+      <c r="J106" s="16">
+        <v>11.6</v>
+      </c>
+      <c r="K106" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="L106" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="H7" s="5" t="s">
-[...2447 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...17 lines deleted...]
-    <mergeCell ref="D55:L55"/>
+  <mergeCells count="24">
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="A84:A85"/>
+    <mergeCell ref="B56:L56"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="D58:L58"/>
+    <mergeCell ref="C57:L57"/>
+    <mergeCell ref="B82:L82"/>
+    <mergeCell ref="C83:L83"/>
+    <mergeCell ref="B84:B85"/>
+    <mergeCell ref="C84:C85"/>
+    <mergeCell ref="D84:L84"/>
+    <mergeCell ref="B30:L30"/>
+    <mergeCell ref="C31:L31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:L32"/>
+    <mergeCell ref="B2:L2"/>
+    <mergeCell ref="C3:L3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:L4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>