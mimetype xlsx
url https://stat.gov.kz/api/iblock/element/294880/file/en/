--- v0 (2026-04-26)
+++ v1 (2026-09-07)
@@ -1,209 +1,239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="3"/>
+    <workbookView xWindow="29190" yWindow="30" windowWidth="25920" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata GO " sheetId="32" r:id="rId1"/>
     <sheet name="Metadata IC" sheetId="31" r:id="rId2"/>
     <sheet name="Metadata GVA" sheetId="30" r:id="rId3"/>
     <sheet name="Metadata NTP" sheetId="28" r:id="rId4"/>
     <sheet name="Conventions" sheetId="29" r:id="rId5"/>
     <sheet name="2022 " sheetId="26" r:id="rId6"/>
     <sheet name="2023  " sheetId="25" r:id="rId7"/>
     <sheet name="2024" sheetId="27" r:id="rId8"/>
+    <sheet name="2025" sheetId="33" r:id="rId9"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
+    <externalReference r:id="rId13"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2022 '!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'2023  '!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'2024'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'2025'!#REF!</definedName>
     <definedName name="aa?">[1]сектора!$B$4</definedName>
+    <definedName name="Aaca" localSheetId="8">[0]!Eeno1</definedName>
     <definedName name="Aaca" localSheetId="4">[0]!Eeno1</definedName>
     <definedName name="Aaca" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="Aaca" localSheetId="2">[0]!Eeno1</definedName>
     <definedName name="Aaca" localSheetId="1">[0]!Eeno1</definedName>
     <definedName name="Aaca">[0]!Eeno1</definedName>
+    <definedName name="Áàçà" localSheetId="8">[0]!Ëèñò1</definedName>
     <definedName name="Áàçà" localSheetId="4">[0]!Ëèñò1</definedName>
     <definedName name="Áàçà" localSheetId="0">[0]!Ëèñò1</definedName>
     <definedName name="Áàçà" localSheetId="2">[0]!Ëèñò1</definedName>
     <definedName name="Áàçà" localSheetId="1">[0]!Ëèñò1</definedName>
     <definedName name="Áàçà">[0]!Ëèñò1</definedName>
+    <definedName name="bul96.xls" localSheetId="8">[0]!Лист1</definedName>
     <definedName name="bul96.xls" localSheetId="4">[0]!Лист1</definedName>
     <definedName name="bul96.xls" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="bul96.xls" localSheetId="2">[0]!Лист1</definedName>
     <definedName name="bul96.xls" localSheetId="1">[0]!Лист1</definedName>
     <definedName name="bul96.xls">[0]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" localSheetId="4" hidden="1">{"'транс,связь'!$C$3:$C$7"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'транс,связь'!$C$3:$C$7"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"транс,связь"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"19.08.2005"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"1"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"D:\Мои документы\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"BUL2004"</definedName>
+    <definedName name="l" localSheetId="8">[0]!Eeno1</definedName>
     <definedName name="l" localSheetId="4">[0]!Eeno1</definedName>
     <definedName name="l" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="l" localSheetId="2">[0]!Eeno1</definedName>
     <definedName name="l" localSheetId="1">[0]!Eeno1</definedName>
     <definedName name="l">[0]!Eeno1</definedName>
     <definedName name="TAB1_1KV_VSEGO">[2]сельхоз!$A$3:$C$5</definedName>
+    <definedName name="tretyr" localSheetId="8">[0]!Eeno1</definedName>
     <definedName name="tretyr" localSheetId="4">[0]!Eeno1</definedName>
     <definedName name="tretyr" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="tretyr" localSheetId="2">[0]!Eeno1</definedName>
     <definedName name="tretyr" localSheetId="1">[0]!Eeno1</definedName>
     <definedName name="tretyr">[0]!Eeno1</definedName>
+    <definedName name="баз" localSheetId="8">[0]!Лист1</definedName>
     <definedName name="баз" localSheetId="4">[0]!Лист1</definedName>
     <definedName name="баз" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="баз" localSheetId="2">[0]!Лист1</definedName>
     <definedName name="баз" localSheetId="1">[0]!Лист1</definedName>
     <definedName name="баз">[0]!Лист1</definedName>
+    <definedName name="База" localSheetId="8">[0]!Лист1</definedName>
     <definedName name="База" localSheetId="4">[0]!Лист1</definedName>
     <definedName name="База" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="База" localSheetId="2">[0]!Лист1</definedName>
     <definedName name="База" localSheetId="1">[0]!Лист1</definedName>
     <definedName name="База">[0]!Лист1</definedName>
+    <definedName name="_xlnm.Database" localSheetId="8">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="1">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
+    <definedName name="бюджет" localSheetId="8">[0]!Eeno1</definedName>
     <definedName name="бюджет" localSheetId="4">[0]!Eeno1</definedName>
     <definedName name="бюджет" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="бюджет" localSheetId="2">[0]!Eeno1</definedName>
     <definedName name="бюджет" localSheetId="1">[0]!Eeno1</definedName>
     <definedName name="бюджет">[0]!Eeno1</definedName>
+    <definedName name="бюджет1" localSheetId="8">[0]!Лист1</definedName>
     <definedName name="бюджет1" localSheetId="4">[0]!Лист1</definedName>
     <definedName name="бюджет1" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="бюджет1" localSheetId="2">[0]!Лист1</definedName>
     <definedName name="бюджет1" localSheetId="1">[0]!Лист1</definedName>
     <definedName name="бюджет1">[0]!Лист1</definedName>
+    <definedName name="гео98" localSheetId="8">[0]!Лист1</definedName>
     <definedName name="гео98" localSheetId="4">[0]!Лист1</definedName>
     <definedName name="гео98" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="гео98" localSheetId="2">[0]!Лист1</definedName>
     <definedName name="гео98" localSheetId="1">[0]!Лист1</definedName>
     <definedName name="гео98">[0]!Лист1</definedName>
+    <definedName name="занят" localSheetId="8">[0]!Лист1</definedName>
     <definedName name="занят" localSheetId="4">[0]!Лист1</definedName>
     <definedName name="занят" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="занят" localSheetId="2">[0]!Лист1</definedName>
     <definedName name="занят" localSheetId="1">[0]!Лист1</definedName>
     <definedName name="занят">[0]!Лист1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'2022 '!$B$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'2023  '!$B$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'2024'!$B$1:$G$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'2025'!$B$1:$G$19</definedName>
+    <definedName name="ПФ" localSheetId="8">[0]!Eeno1</definedName>
     <definedName name="ПФ" localSheetId="4">[0]!Eeno1</definedName>
     <definedName name="ПФ" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="ПФ" localSheetId="2">[0]!Eeno1</definedName>
     <definedName name="ПФ" localSheetId="1">[0]!Eeno1</definedName>
     <definedName name="ПФ">[0]!Eeno1</definedName>
     <definedName name="с124">[1]Лист1!$B$265</definedName>
+    <definedName name="ссс" localSheetId="8">[0]!Ëèñò1</definedName>
     <definedName name="ссс" localSheetId="4">[0]!Ëèñò1</definedName>
     <definedName name="ссс" localSheetId="0">[0]!Ëèñò1</definedName>
     <definedName name="ссс" localSheetId="2">[0]!Ëèñò1</definedName>
     <definedName name="ссс" localSheetId="1">[0]!Ëèñò1</definedName>
     <definedName name="ссс">[0]!Ëèñò1</definedName>
     <definedName name="ссысы">[3]Лист1!$B$265</definedName>
     <definedName name="ТРАНС">'[4]Доля ННЭ в ВРП'!$B$3:$B$18</definedName>
+    <definedName name="уссс" localSheetId="8">[0]!Eeno1</definedName>
     <definedName name="уссс" localSheetId="4">[0]!Eeno1</definedName>
     <definedName name="уссс" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="уссс" localSheetId="2">[0]!Eeno1</definedName>
     <definedName name="уссс" localSheetId="1">[0]!Eeno1</definedName>
     <definedName name="уссс">[0]!Eeno1</definedName>
+    <definedName name="ф10" localSheetId="8">#REF!</definedName>
     <definedName name="ф10" localSheetId="0">#REF!</definedName>
     <definedName name="ф10" localSheetId="2">#REF!</definedName>
     <definedName name="ф10" localSheetId="1">#REF!</definedName>
     <definedName name="ф10">#REF!</definedName>
+    <definedName name="ф757" localSheetId="8">#REF!</definedName>
     <definedName name="ф757" localSheetId="0">#REF!</definedName>
     <definedName name="ф757" localSheetId="2">#REF!</definedName>
     <definedName name="ф757" localSheetId="1">#REF!</definedName>
     <definedName name="ф757">#REF!</definedName>
+    <definedName name="ф860" localSheetId="8">#REF!</definedName>
     <definedName name="ф860" localSheetId="0">#REF!</definedName>
     <definedName name="ф860" localSheetId="2">#REF!</definedName>
     <definedName name="ф860" localSheetId="1">#REF!</definedName>
     <definedName name="ф860">#REF!</definedName>
+    <definedName name="Фыа123" localSheetId="8">[0]!Eeno1</definedName>
     <definedName name="Фыа123">[0]!Eeno1</definedName>
+    <definedName name="ып" localSheetId="8">[0]!Лист1</definedName>
     <definedName name="ып" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="ып">[0]!Лист1</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D4" i="33" l="1"/>
+  <c r="E4" i="33"/>
+  <c r="F4" i="33"/>
+  <c r="G4" i="33"/>
+  <c r="C4" i="33"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="90">
   <si>
     <t xml:space="preserve">
 Output, intermediate consumption and gross regional product for 2023
 </t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
@@ -252,53 +282,50 @@
   </si>
   <si>
     <t>Output</t>
   </si>
   <si>
     <t>Gross Value Added</t>
   </si>
   <si>
     <t xml:space="preserve">
 Output, intermediate consumption and gross regional product for 2022
 </t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Intermediate consumption</t>
   </si>
   <si>
     <t>Gross regional product</t>
   </si>
   <si>
     <t xml:space="preserve">
 Output, intermediate consumption and gross regional product for 2024
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>* Updated data.</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
@@ -462,55 +489,66 @@
   </si>
   <si>
     <t xml:space="preserve">Methodology for accounting for taxes on products and imports 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Taxes on products include taxes, the amount of which directly depends on the cost of products produced and services rendered. Taxes on products include: value added tax, excises, tax on imported goods and services, and others.
 Subsidies for products - current non-compensated payments from the State budget to enterprises, provided they produce a certain type of goods and services.
 Net taxes on products are taxes less relevant subsidies;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Net taxes on products and imports are defined as the difference between taxes on products minus subsidies.
 </t>
   </si>
   <si>
     <t>Taxes on products and subsidies are formed on the basis of administrative data from the State Revenue Committee of the Ministry of Finance of the Republic of Kazakhstan for 2023-2024 and starting from the first quarter of 2025.</t>
   </si>
   <si>
     <t>Net taxes on products and subsidies</t>
   </si>
   <si>
     <t xml:space="preserve">Turkestan region and the city of Shymkent (a city of republican significance) were formed in 2018; the regions of Abay, Zhetіsu and Ulytau were formed in 2022
 </t>
   </si>
+  <si>
+    <t>Suleimenova Zh.K., Kabylbekova A.B.</t>
+  </si>
+  <si>
+    <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Output, intermediate consumption and gross regional product for 2025
+</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="0.0000"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -775,51 +813,51 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -879,90 +917,95 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Comma" xfId="3"/>
     <cellStyle name="Comma [0]_Book2" xfId="4"/>
     <cellStyle name="Comma_Book2" xfId="5"/>
     <cellStyle name="Comma0" xfId="6"/>
     <cellStyle name="Currency" xfId="7"/>
     <cellStyle name="Currency [0]_Book2" xfId="8"/>
     <cellStyle name="Currency_Book2" xfId="9"/>
     <cellStyle name="Currency0" xfId="10"/>
     <cellStyle name="Date" xfId="11"/>
     <cellStyle name="Fixed" xfId="12"/>
     <cellStyle name="Heading 1" xfId="13"/>
     <cellStyle name="Heading 2" xfId="14"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16"/>
     <cellStyle name="normal" xfId="17"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="18"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="20"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="21"/>
     <cellStyle name="Percent" xfId="22"/>
     <cellStyle name="S4 3 2" xfId="23"/>
     <cellStyle name="Total" xfId="24"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
@@ -971,51 +1014,51 @@
     <cellStyle name="Обычный 2" xfId="26"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 3" xfId="1"/>
     <cellStyle name="Обычный 2 3" xfId="30"/>
     <cellStyle name="Обычный 3" xfId="31"/>
     <cellStyle name="Тысячи_Sheet1" xfId="32"/>
     <cellStyle name="Финансовый 2" xfId="33"/>
     <cellStyle name="Финансовый 3" xfId="34"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\a.zhakiyenova\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BXMXD9WG\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\BUL_NOE_2004." TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///H:\&#1041;&#1091;&#1083;&#1099;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;%20&#1073;&#1091;&#1083;&#1099;\BUL_NOE_2004.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\a.zhakiyenova\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BXMXD9WG\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\Aygul\BUL_NOE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\m.sarmagambet\Desktop\&#1040;&#1083;&#1080;&#1085;&#1072;\&#1042;&#1056;&#1055;_&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1099;\&#1042;&#1056;&#1055;_&#1040;&#1083;&#1080;&#1085;&#1072;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;_&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;\&#1042;&#1056;&#1055;%202017%20&#1075;&#1086;&#1076;%20(&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;%20&#1076;&#1072;&#1085;&#1085;&#1099;&#1077;)\&#1053;&#1053;&#1069;\&#1053;&#1053;&#1069;%20&#1087;&#1086;%20&#1088;&#1077;&#1075;&#1080;&#1086;&#1085;&#1072;&#1084;%20&#1079;&#1072;%202017_27072018.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="сектора"/>
       <sheetName val="постцены"/>
       <sheetName val="МП&amp;ПФ"/>
@@ -1310,86 +1353,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1553,93 +1596,97 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/81471/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/81471/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/81471/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/81471/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/81471/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/81471/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/81471/file/en/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="31" customWidth="1"/>
-    <col min="2" max="2" width="105.85546875" style="60" customWidth="1"/>
+    <col min="2" max="2" width="105.85546875" style="51" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="31"/>
     <col min="257" max="257" width="44.28515625" style="31" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="31" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="31"/>
     <col min="513" max="513" width="44.28515625" style="31" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="31" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="31"/>
     <col min="769" max="769" width="44.28515625" style="31" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="31" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="31"/>
     <col min="1025" max="1025" width="44.28515625" style="31" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="31" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="31"/>
     <col min="1281" max="1281" width="44.28515625" style="31" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="31" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="31"/>
     <col min="1537" max="1537" width="44.28515625" style="31" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="31" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="31"/>
     <col min="1793" max="1793" width="44.28515625" style="31" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="31" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="31"/>
     <col min="2049" max="2049" width="44.28515625" style="31" customWidth="1"/>
     <col min="2050" max="2050" width="94.7109375" style="31" customWidth="1"/>
     <col min="2051" max="2304" width="9.140625" style="31"/>
@@ -1789,274 +1836,274 @@
     <col min="14339" max="14592" width="9.140625" style="31"/>
     <col min="14593" max="14593" width="44.28515625" style="31" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="31" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="31"/>
     <col min="14849" max="14849" width="44.28515625" style="31" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="31" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="31"/>
     <col min="15105" max="15105" width="44.28515625" style="31" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="31" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="31"/>
     <col min="15361" max="15361" width="44.28515625" style="31" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="31" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="31"/>
     <col min="15617" max="15617" width="44.28515625" style="31" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="31" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="31"/>
     <col min="15873" max="15873" width="44.28515625" style="31" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="31" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="31"/>
     <col min="16129" max="16129" width="44.28515625" style="31" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="31" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="29.25" customHeight="1">
-      <c r="A1" s="55"/>
-      <c r="B1" s="55"/>
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="28" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B2" s="38">
         <v>111201</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D3" s="56"/>
+        <v>65</v>
+      </c>
+      <c r="D3" s="47"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D5" s="56"/>
+        <v>66</v>
+      </c>
+      <c r="D5" s="47"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B6" s="38" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="25.5">
       <c r="A7" s="28" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B7" s="37" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D7" s="56"/>
+        <v>69</v>
+      </c>
+      <c r="D7" s="47"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="39" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="25.5">
       <c r="A9" s="28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D9" s="56"/>
+        <v>67</v>
+      </c>
+      <c r="D9" s="47"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="37" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="31.5" customHeight="1">
       <c r="A11" s="28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="37" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="D11" s="56"/>
+        <v>86</v>
+      </c>
+      <c r="D11" s="47"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="57" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="47" t="s">
+      <c r="B13" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="61" t="s">
+      <c r="D13" s="47"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="56"/>
+      <c r="B14" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="47"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="D13" s="56"/>
-[...3 lines deleted...]
-      <c r="B14" s="61" t="s">
+      <c r="B15" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="D14" s="56"/>
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="48"/>
-      <c r="B16" s="61" t="s">
+      <c r="A16" s="56"/>
+      <c r="B16" s="52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="28" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="D17" s="56"/>
+        <v>46</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="47"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="28" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B18" s="40">
-        <v>45891</v>
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B19" s="40">
-        <v>46258</v>
-[...1 lines deleted...]
-      <c r="D19" s="56"/>
+        <v>46622</v>
+      </c>
+      <c r="D19" s="47"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="37" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="28" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="D21" s="56"/>
+        <v>87</v>
+      </c>
+      <c r="D21" s="47"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="41" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="28" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="D23" s="56"/>
+        <v>55</v>
+      </c>
+      <c r="B23" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="47"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="29"/>
       <c r="B24" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5. Methodology for calculating the gross regional product in current and constant prices.docx"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
-    <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/44207/file/en/"/>
+    <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/81471/file/en/"/>
     <hyperlink ref="B17" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B36" sqref="B36"/>
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="31" customWidth="1"/>
-    <col min="2" max="2" width="101.5703125" style="60" customWidth="1"/>
+    <col min="2" max="2" width="101.5703125" style="51" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="31"/>
     <col min="257" max="257" width="44.28515625" style="31" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="31" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="31"/>
     <col min="513" max="513" width="44.28515625" style="31" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="31" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="31"/>
     <col min="769" max="769" width="44.28515625" style="31" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="31" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="31"/>
     <col min="1025" max="1025" width="44.28515625" style="31" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="31" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="31"/>
     <col min="1281" max="1281" width="44.28515625" style="31" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="31" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="31"/>
     <col min="1537" max="1537" width="44.28515625" style="31" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="31" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="31"/>
     <col min="1793" max="1793" width="44.28515625" style="31" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="31" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="31"/>
     <col min="2049" max="2049" width="44.28515625" style="31" customWidth="1"/>
     <col min="2050" max="2050" width="94.7109375" style="31" customWidth="1"/>
     <col min="2051" max="2304" width="9.140625" style="31"/>
@@ -2206,274 +2253,274 @@
     <col min="14339" max="14592" width="9.140625" style="31"/>
     <col min="14593" max="14593" width="44.28515625" style="31" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="31" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="31"/>
     <col min="14849" max="14849" width="44.28515625" style="31" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="31" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="31"/>
     <col min="15105" max="15105" width="44.28515625" style="31" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="31" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="31"/>
     <col min="15361" max="15361" width="44.28515625" style="31" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="31" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="31"/>
     <col min="15617" max="15617" width="44.28515625" style="31" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="31" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="31"/>
     <col min="15873" max="15873" width="44.28515625" style="31" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="31" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="31"/>
     <col min="16129" max="16129" width="44.28515625" style="31" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="31" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1">
-      <c r="A1" s="55"/>
-      <c r="B1" s="55"/>
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="28" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B2" s="38">
         <v>111202</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="D3" s="56"/>
+        <v>74</v>
+      </c>
+      <c r="D3" s="47"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D5" s="56"/>
+        <v>75</v>
+      </c>
+      <c r="D5" s="47"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B6" s="38" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="25.5">
       <c r="A7" s="28" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B7" s="37" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D7" s="56"/>
+        <v>76</v>
+      </c>
+      <c r="D7" s="47"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="39" t="s">
+    </row>
+    <row r="9" spans="1:4" ht="63.75">
+      <c r="A9" s="53" t="s">
         <v>38</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B9" s="37" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D9" s="56"/>
+        <v>77</v>
+      </c>
+      <c r="D9" s="47"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="37" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1">
       <c r="A11" s="28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="37" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="D11" s="56"/>
+        <v>86</v>
+      </c>
+      <c r="D11" s="47"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="57" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="47" t="s">
+      <c r="B13" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="61" t="s">
+      <c r="D13" s="47"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="56"/>
+      <c r="B14" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="47"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="D13" s="56"/>
-[...3 lines deleted...]
-      <c r="B14" s="61" t="s">
+      <c r="B15" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="D14" s="56"/>
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="48"/>
-      <c r="B16" s="61" t="s">
+      <c r="A16" s="56"/>
+      <c r="B16" s="52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="28" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="D17" s="56"/>
+        <v>46</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="47"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="28" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B18" s="40">
-        <v>45891</v>
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B19" s="40">
-        <v>46258</v>
-[...1 lines deleted...]
-      <c r="D19" s="56"/>
+        <v>46622</v>
+      </c>
+      <c r="D19" s="47"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="37" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="B21" s="39" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="56"/>
+      <c r="D21" s="47"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="41" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="59" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="56"/>
+      <c r="D23" s="47"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="29"/>
       <c r="B24" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5. Methodology for calculating the gross regional product in current and constant prices.docx"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
-    <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/44207/file/en/"/>
-[...1 lines deleted...]
-    <hyperlink ref="B17" r:id="rId6"/>
+    <hyperlink ref="B17" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/81471/file/en/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B42" sqref="B42"/>
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="31" customWidth="1"/>
-    <col min="2" max="2" width="100.28515625" style="60" customWidth="1"/>
+    <col min="2" max="2" width="100.28515625" style="51" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="31"/>
     <col min="257" max="257" width="44.28515625" style="31" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="31" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="31"/>
     <col min="513" max="513" width="44.28515625" style="31" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="31" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="31"/>
     <col min="769" max="769" width="44.28515625" style="31" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="31" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="31"/>
     <col min="1025" max="1025" width="44.28515625" style="31" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="31" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="31"/>
     <col min="1281" max="1281" width="44.28515625" style="31" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="31" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="31"/>
     <col min="1537" max="1537" width="44.28515625" style="31" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="31" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="31"/>
     <col min="1793" max="1793" width="44.28515625" style="31" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="31" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="31"/>
     <col min="2049" max="2049" width="44.28515625" style="31" customWidth="1"/>
     <col min="2050" max="2050" width="94.7109375" style="31" customWidth="1"/>
     <col min="2051" max="2304" width="9.140625" style="31"/>
@@ -2623,274 +2670,274 @@
     <col min="14339" max="14592" width="9.140625" style="31"/>
     <col min="14593" max="14593" width="44.28515625" style="31" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="31" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="31"/>
     <col min="14849" max="14849" width="44.28515625" style="31" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="31" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="31"/>
     <col min="15105" max="15105" width="44.28515625" style="31" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="31" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="31"/>
     <col min="15361" max="15361" width="44.28515625" style="31" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="31" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="31"/>
     <col min="15617" max="15617" width="44.28515625" style="31" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="31" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="31"/>
     <col min="15873" max="15873" width="44.28515625" style="31" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="31" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="31"/>
     <col min="16129" max="16129" width="44.28515625" style="31" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="31" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30.75" customHeight="1">
-      <c r="A1" s="55"/>
-      <c r="B1" s="55"/>
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="28" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B2" s="38">
         <v>111203</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="D3" s="56"/>
+        <v>78</v>
+      </c>
+      <c r="D3" s="47"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="D5" s="56"/>
+        <v>79</v>
+      </c>
+      <c r="D5" s="47"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B6" s="38" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="25.5">
       <c r="A7" s="28" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B7" s="37" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D7" s="56"/>
+        <v>69</v>
+      </c>
+      <c r="D7" s="47"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="39" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="38.25">
       <c r="A9" s="28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D9" s="56"/>
+        <v>80</v>
+      </c>
+      <c r="D9" s="47"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="37" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1">
       <c r="A11" s="28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="37" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="D11" s="56"/>
+        <v>86</v>
+      </c>
+      <c r="D11" s="47"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="57" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="47" t="s">
+      <c r="B13" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="61" t="s">
+      <c r="D13" s="47"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="56"/>
+      <c r="B14" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="47"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="D13" s="56"/>
-[...3 lines deleted...]
-      <c r="B14" s="61" t="s">
+      <c r="B15" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="D14" s="56"/>
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="48"/>
-      <c r="B16" s="61" t="s">
+      <c r="A16" s="56"/>
+      <c r="B16" s="52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="28" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="D17" s="56"/>
+        <v>46</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="47"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="28" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B18" s="40">
-        <v>45891</v>
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B19" s="40">
-        <v>46258</v>
-[...1 lines deleted...]
-      <c r="D19" s="56"/>
+        <v>46622</v>
+      </c>
+      <c r="D19" s="47"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="37" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="B21" s="39" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="56"/>
+      <c r="D21" s="47"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="41" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="59" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="56"/>
+      <c r="D23" s="47"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="29"/>
       <c r="B24" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5. Methodology for calculating the gross regional product in current and constant prices.docx"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
-    <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/44207/file/en/"/>
-    <hyperlink ref="B17" r:id="rId5"/>
+    <hyperlink ref="B17" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/81471/file/en/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D22"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="31" customWidth="1"/>
-    <col min="2" max="2" width="94.7109375" style="60" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="51" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="31"/>
     <col min="257" max="257" width="44.28515625" style="31" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="31" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="31"/>
     <col min="513" max="513" width="44.28515625" style="31" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="31" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="31"/>
     <col min="769" max="769" width="44.28515625" style="31" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="31" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="31"/>
     <col min="1025" max="1025" width="44.28515625" style="31" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="31" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="31"/>
     <col min="1281" max="1281" width="44.28515625" style="31" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="31" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="31"/>
     <col min="1537" max="1537" width="44.28515625" style="31" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="31" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="31"/>
     <col min="1793" max="1793" width="44.28515625" style="31" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="31" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="31"/>
     <col min="2049" max="2049" width="44.28515625" style="31" customWidth="1"/>
     <col min="2050" max="2050" width="94.7109375" style="31" customWidth="1"/>
     <col min="2051" max="2304" width="9.140625" style="31"/>
@@ -3040,250 +3087,257 @@
     <col min="14339" max="14592" width="9.140625" style="31"/>
     <col min="14593" max="14593" width="44.28515625" style="31" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="31" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="31"/>
     <col min="14849" max="14849" width="44.28515625" style="31" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="31" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="31"/>
     <col min="15105" max="15105" width="44.28515625" style="31" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="31" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="31"/>
     <col min="15361" max="15361" width="44.28515625" style="31" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="31" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="31"/>
     <col min="15617" max="15617" width="44.28515625" style="31" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="31" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="31"/>
     <col min="15873" max="15873" width="44.28515625" style="31" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="31" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="31"/>
     <col min="16129" max="16129" width="44.28515625" style="31" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="31" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="31.5" customHeight="1">
-      <c r="A1" s="55"/>
-      <c r="B1" s="55"/>
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="28" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B2" s="38">
         <v>111204</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D3" s="56"/>
+        <v>65</v>
+      </c>
+      <c r="D3" s="47"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D5" s="56"/>
+        <v>66</v>
+      </c>
+      <c r="D5" s="47"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="38" t="s">
+    </row>
+    <row r="7" spans="1:4" ht="89.25">
+      <c r="A7" s="53" t="s">
         <v>35</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B7" s="37" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="D7" s="56"/>
+        <v>82</v>
+      </c>
+      <c r="D7" s="47"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="39" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="25.5">
       <c r="A9" s="28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="D9" s="56"/>
+        <v>83</v>
+      </c>
+      <c r="D9" s="47"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="37" t="s">
+    </row>
+    <row r="11" spans="1:4" ht="45.75" customHeight="1">
+      <c r="A11" s="53" t="s">
         <v>41</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B11" s="37" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D11" s="56"/>
+        <v>84</v>
+      </c>
+      <c r="D11" s="47"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="28" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>42</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" customHeight="1">
       <c r="A13" s="28" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="D13" s="56"/>
+        <v>43</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>81</v>
+      </c>
+      <c r="D13" s="47"/>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="57" t="s">
+      <c r="A14" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="65"/>
+      <c r="B15" s="52" t="s">
         <v>27</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D15" s="56"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="28" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="47"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="28" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B17" s="40">
         <v>46258</v>
       </c>
-      <c r="D17" s="56"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="28" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="B18" s="40">
+        <v>46622</v>
+      </c>
+      <c r="D18" s="47"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="28" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="D19" s="56"/>
+        <v>49</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="28" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="47"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="B21" s="59" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="42"/>
+      <c r="D22" s="47"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="29"/>
+      <c r="B23" s="42"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
-    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/81471/file/en/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="31" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="31" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="31" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="31"/>
     <col min="257" max="257" width="4.42578125" style="31" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="31" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="31" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="31"/>
     <col min="513" max="513" width="4.42578125" style="31" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="31" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="31" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="31"/>
     <col min="769" max="769" width="4.42578125" style="31" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="31" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="31" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="31"/>
     <col min="1025" max="1025" width="4.42578125" style="31" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="31" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="31" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="31"/>
     <col min="1281" max="1281" width="4.42578125" style="31" customWidth="1"/>
     <col min="1282" max="1282" width="88.42578125" style="31" customWidth="1"/>
@@ -3506,159 +3560,159 @@
     <col min="15107" max="15107" width="37.85546875" style="31" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="31"/>
     <col min="15361" max="15361" width="4.42578125" style="31" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="31" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="31" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="31"/>
     <col min="15617" max="15617" width="4.42578125" style="31" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="31" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="31" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="31"/>
     <col min="15873" max="15873" width="4.42578125" style="31" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="31" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="31" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="31"/>
     <col min="16129" max="16129" width="4.42578125" style="31" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="31" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="31" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15">
       <c r="B2" s="30"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="32" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="32" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="32" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="33" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="34"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="34"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="35" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
     <col min="2" max="2" width="20.85546875" style="8" customWidth="1"/>
     <col min="3" max="3" width="20.140625" style="8" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="11" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="10" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="9" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" style="8" customWidth="1"/>
     <col min="8" max="15" width="15.140625" style="8" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="28.5" customHeight="1">
-      <c r="B1" s="49" t="s">
+      <c r="B1" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="C1" s="49"/>
-[...3 lines deleted...]
-      <c r="G1" s="49"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="16" customFormat="1" ht="11.25">
       <c r="B2" s="15"/>
       <c r="D2" s="20"/>
       <c r="E2" s="19"/>
       <c r="F2" s="18"/>
       <c r="G2" s="22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="16" customFormat="1" ht="41.25" customHeight="1">
       <c r="A3" s="43" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="44" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="17"/>
     </row>
     <row r="4" spans="1:13" s="16" customFormat="1" ht="11.25">
       <c r="A4" s="46">
         <v>0</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="26">
         <v>170926658.90000001</v>
       </c>
       <c r="D4" s="26">
         <v>74559143.400000006</v>
       </c>
       <c r="E4" s="26">
         <v>96367515.5</v>
       </c>
       <c r="F4" s="26">
         <v>7398002.7000000002</v>
       </c>
@@ -4233,87 +4287,87 @@
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="20.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="20.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" style="2" customWidth="1"/>
     <col min="8" max="15" width="15.140625" style="2" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="28.5" customHeight="1">
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="50"/>
-[...3 lines deleted...]
-      <c r="G1" s="50"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:19">
       <c r="B2" s="3"/>
       <c r="G2" s="22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:19" s="24" customFormat="1" ht="41.25" customHeight="1">
       <c r="A3" s="43" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="44" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="23"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="46">
         <v>0</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="26">
         <v>183415086.80000001</v>
       </c>
       <c r="D4" s="26">
         <v>72813967.799999997</v>
       </c>
       <c r="E4" s="26">
         <v>110601119</v>
       </c>
       <c r="F4" s="26">
         <v>8841170.6999999993</v>
       </c>
@@ -4954,132 +5008,132 @@
       </c>
       <c r="C24" s="26">
         <v>6092816.2000000002</v>
       </c>
       <c r="D24" s="26">
         <v>2315610.2000000002</v>
       </c>
       <c r="E24" s="26">
         <v>3777206</v>
       </c>
       <c r="F24" s="26">
         <v>302558.7</v>
       </c>
       <c r="G24" s="26">
         <v>4079764.7</v>
       </c>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
     </row>
     <row r="26" spans="1:19" ht="29.25" customHeight="1">
-      <c r="A26" s="51"/>
-[...5 lines deleted...]
-      <c r="G26" s="52"/>
+      <c r="A26" s="59"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A26:G26"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="11" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="F31" sqref="F31"/>
+      <selection activeCell="A26" sqref="A26:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="20.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="20.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="2" customWidth="1"/>
     <col min="8" max="15" width="15.140625" style="2" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="28.5" customHeight="1">
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="50"/>
-[...3 lines deleted...]
-      <c r="G1" s="50"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:19">
       <c r="B2" s="3"/>
       <c r="G2" s="22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:19" s="24" customFormat="1" ht="41.25" customHeight="1">
       <c r="A3" s="43" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="44" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="23"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="46">
         <v>0</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="26">
         <v>206264410.5</v>
       </c>
       <c r="D4" s="26">
         <v>77857582.400000006</v>
       </c>
       <c r="E4" s="26">
         <v>128406828.09999999</v>
       </c>
       <c r="F4" s="26">
         <v>8286490.2000000002</v>
       </c>
@@ -5720,101 +5774,870 @@
       </c>
       <c r="C24" s="26">
         <v>6936501.9000000004</v>
       </c>
       <c r="D24" s="26">
         <v>2509043.9</v>
       </c>
       <c r="E24" s="26">
         <v>4427458</v>
       </c>
       <c r="F24" s="26">
         <v>311407.2</v>
       </c>
       <c r="G24" s="26">
         <v>4738865.2</v>
       </c>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
     </row>
     <row r="26" spans="1:19" ht="20.25" customHeight="1">
-      <c r="A26" s="53" t="s">
-[...7 lines deleted...]
-      <c r="G26" s="54"/>
+      <c r="A26" s="61"/>
+      <c r="B26" s="62"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="A26:G26"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="11" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:S26"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="2"/>
+    <col min="2" max="2" width="20.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="23.5703125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.7109375" style="6" customWidth="1"/>
+    <col min="7" max="7" width="20.5703125" style="2" customWidth="1"/>
+    <col min="8" max="15" width="15.140625" style="2" customWidth="1"/>
+    <col min="16" max="18" width="9.140625" style="2"/>
+    <col min="19" max="19" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="28.5" customHeight="1">
+      <c r="B1" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="B2" s="3"/>
+      <c r="G2" s="22" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" s="24" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A3" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="G3" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" s="46">
+        <v>0</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="26">
+        <f>SUM(C5:C24)</f>
+        <v>244197701.5</v>
+      </c>
+      <c r="D4" s="26">
+        <f t="shared" ref="D4:G4" si="0">SUM(D5:D24)</f>
+        <v>93919024.900000006</v>
+      </c>
+      <c r="E4" s="26">
+        <f t="shared" si="0"/>
+        <v>150278676.59999999</v>
+      </c>
+      <c r="F4" s="26">
+        <f t="shared" si="0"/>
+        <v>9329876.3000000007</v>
+      </c>
+      <c r="G4" s="26">
+        <f t="shared" si="0"/>
+        <v>159608552.90000001</v>
+      </c>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" s="45">
+        <v>10</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="26">
+        <v>7314338.5</v>
+      </c>
+      <c r="D5" s="26">
+        <v>3209001.1</v>
+      </c>
+      <c r="E5" s="26">
+        <v>4105337.4</v>
+      </c>
+      <c r="F5" s="26">
+        <v>22950.5</v>
+      </c>
+      <c r="G5" s="26">
+        <v>4128287.9</v>
+      </c>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="45">
+        <v>11</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="26">
+        <v>8656317.4000000004</v>
+      </c>
+      <c r="D6" s="26">
+        <v>3642903.8</v>
+      </c>
+      <c r="E6" s="26">
+        <v>5013413.5999999996</v>
+      </c>
+      <c r="F6" s="26">
+        <v>144681.70000000001</v>
+      </c>
+      <c r="G6" s="26">
+        <v>5158095.3</v>
+      </c>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="45">
+        <v>15</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="26">
+        <v>8969771.0999999996</v>
+      </c>
+      <c r="D7" s="26">
+        <v>3902947.3</v>
+      </c>
+      <c r="E7" s="26">
+        <v>5066823.8</v>
+      </c>
+      <c r="F7" s="26">
+        <v>179217.8</v>
+      </c>
+      <c r="G7" s="26">
+        <v>5246041.5999999996</v>
+      </c>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="45">
+        <v>19</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="26">
+        <v>10235616.800000001</v>
+      </c>
+      <c r="D8" s="26">
+        <v>4123227.2</v>
+      </c>
+      <c r="E8" s="26">
+        <v>6112389.5999999996</v>
+      </c>
+      <c r="F8" s="26">
+        <v>680549.9</v>
+      </c>
+      <c r="G8" s="26">
+        <v>6792939.5</v>
+      </c>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="45">
+        <v>23</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="26">
+        <v>23113936.300000001</v>
+      </c>
+      <c r="D9" s="26">
+        <v>8483594.8000000007</v>
+      </c>
+      <c r="E9" s="26">
+        <v>14630341.5</v>
+      </c>
+      <c r="F9" s="26">
+        <v>2015337.3</v>
+      </c>
+      <c r="G9" s="26">
+        <v>16645678.800000001</v>
+      </c>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="45">
+        <v>27</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="26">
+        <v>7929620.7999999998</v>
+      </c>
+      <c r="D10" s="26">
+        <v>3046715.9</v>
+      </c>
+      <c r="E10" s="26">
+        <v>4882904.9000000004</v>
+      </c>
+      <c r="F10" s="26">
+        <v>101759.1</v>
+      </c>
+      <c r="G10" s="26">
+        <v>4984664</v>
+      </c>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="45">
+        <v>31</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="26">
+        <v>5888174.7999999998</v>
+      </c>
+      <c r="D11" s="26">
+        <v>2614587</v>
+      </c>
+      <c r="E11" s="26">
+        <v>3273587.8</v>
+      </c>
+      <c r="F11" s="26">
+        <v>68038</v>
+      </c>
+      <c r="G11" s="26">
+        <v>3341625.8</v>
+      </c>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="45">
+        <v>33</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="26">
+        <v>4164243.9</v>
+      </c>
+      <c r="D12" s="26">
+        <v>1836148.4</v>
+      </c>
+      <c r="E12" s="26">
+        <v>2328095.5</v>
+      </c>
+      <c r="F12" s="26">
+        <v>179390.4</v>
+      </c>
+      <c r="G12" s="26">
+        <v>2507485.9</v>
+      </c>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="45">
+        <v>35</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="26">
+        <v>18036700.199999999</v>
+      </c>
+      <c r="D13" s="26">
+        <v>7885103.7000000002</v>
+      </c>
+      <c r="E13" s="26">
+        <v>10151596.5</v>
+      </c>
+      <c r="F13" s="26">
+        <v>215749.7</v>
+      </c>
+      <c r="G13" s="26">
+        <v>10367346.199999999</v>
+      </c>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="45">
+        <v>39</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="26">
+        <v>9747433.4000000004</v>
+      </c>
+      <c r="D14" s="26">
+        <v>3779710.8</v>
+      </c>
+      <c r="E14" s="26">
+        <v>5967722.5999999996</v>
+      </c>
+      <c r="F14" s="26">
+        <v>113249.4</v>
+      </c>
+      <c r="G14" s="26">
+        <v>6080972</v>
+      </c>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="45">
+        <v>43</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="26">
+        <v>4836393.7</v>
+      </c>
+      <c r="D15" s="26">
+        <v>1914382.1</v>
+      </c>
+      <c r="E15" s="26">
+        <v>2922011.6</v>
+      </c>
+      <c r="F15" s="26">
+        <v>129029.6</v>
+      </c>
+      <c r="G15" s="26">
+        <v>3051041.2</v>
+      </c>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="45">
+        <v>47</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="26">
+        <v>8025333.5999999996</v>
+      </c>
+      <c r="D16" s="26">
+        <v>3021975.9</v>
+      </c>
+      <c r="E16" s="26">
+        <v>5003357.7</v>
+      </c>
+      <c r="F16" s="26">
+        <v>538241.19999999995</v>
+      </c>
+      <c r="G16" s="26">
+        <v>5541598.9000000004</v>
+      </c>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="45">
+        <v>55</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="26">
+        <v>10322340.199999999</v>
+      </c>
+      <c r="D17" s="26">
+        <v>4290779.3</v>
+      </c>
+      <c r="E17" s="26">
+        <v>6031560.9000000004</v>
+      </c>
+      <c r="F17" s="26">
+        <v>326026.2</v>
+      </c>
+      <c r="G17" s="26">
+        <v>6357587.0999999996</v>
+      </c>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="45">
+        <v>59</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="26">
+        <v>5453163.9000000004</v>
+      </c>
+      <c r="D18" s="26">
+        <v>2097515</v>
+      </c>
+      <c r="E18" s="26">
+        <v>3355648.9</v>
+      </c>
+      <c r="F18" s="26">
+        <v>75111.100000000006</v>
+      </c>
+      <c r="G18" s="26">
+        <v>3430760</v>
+      </c>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="45">
+        <v>61</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="26">
+        <v>9018280.5999999996</v>
+      </c>
+      <c r="D19" s="26">
+        <v>3815015.1</v>
+      </c>
+      <c r="E19" s="26">
+        <v>5203265.5</v>
+      </c>
+      <c r="F19" s="26">
+        <v>193041.6</v>
+      </c>
+      <c r="G19" s="26">
+        <v>5396307.0999999996</v>
+      </c>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="45">
+        <v>62</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="26">
+        <v>5737365.5</v>
+      </c>
+      <c r="D20" s="26">
+        <v>2732213</v>
+      </c>
+      <c r="E20" s="26">
+        <v>3005152.5</v>
+      </c>
+      <c r="F20" s="26">
+        <v>40203.300000000003</v>
+      </c>
+      <c r="G20" s="26">
+        <v>3045355.8</v>
+      </c>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="45">
+        <v>63</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="26">
+        <v>9862242.4000000004</v>
+      </c>
+      <c r="D21" s="26">
+        <v>4049098.8</v>
+      </c>
+      <c r="E21" s="26">
+        <v>5813143.5999999996</v>
+      </c>
+      <c r="F21" s="26">
+        <v>32947.699999999997</v>
+      </c>
+      <c r="G21" s="26">
+        <v>5846091.2999999998</v>
+      </c>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="45">
+        <v>71</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="26">
+        <v>28873169.899999999</v>
+      </c>
+      <c r="D22" s="26">
+        <v>10463403.199999999</v>
+      </c>
+      <c r="E22" s="26">
+        <v>18409766.699999999</v>
+      </c>
+      <c r="F22" s="26">
+        <v>1183560.7</v>
+      </c>
+      <c r="G22" s="26">
+        <v>19593327.399999999</v>
+      </c>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" s="45">
+        <v>75</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="26">
+        <v>49267864</v>
+      </c>
+      <c r="D23" s="26">
+        <v>15779892.5</v>
+      </c>
+      <c r="E23" s="26">
+        <v>33487971.5</v>
+      </c>
+      <c r="F23" s="26">
+        <v>2707789.4</v>
+      </c>
+      <c r="G23" s="26">
+        <v>36195760.899999999</v>
+      </c>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" s="45">
+        <v>79</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="26">
+        <v>8745394.5</v>
+      </c>
+      <c r="D24" s="26">
+        <v>3230810</v>
+      </c>
+      <c r="E24" s="26">
+        <v>5514584.5</v>
+      </c>
+      <c r="F24" s="26">
+        <v>383001.7</v>
+      </c>
+      <c r="G24" s="26">
+        <v>5897586.2000000002</v>
+      </c>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+    </row>
+    <row r="26" spans="1:19" ht="20.25" customHeight="1">
+      <c r="A26" s="61"/>
+      <c r="B26" s="62"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A26:G26"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="11" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Metadata GO </vt:lpstr>
       <vt:lpstr>Metadata IC</vt:lpstr>
       <vt:lpstr>Metadata GVA</vt:lpstr>
       <vt:lpstr>Metadata NTP</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2022 </vt:lpstr>
       <vt:lpstr>2023  </vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'2022 '!Область_печати</vt:lpstr>
       <vt:lpstr>'2023  '!Область_печати</vt:lpstr>
       <vt:lpstr>'2024'!Область_печати</vt:lpstr>
+      <vt:lpstr>'2025'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nurhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>