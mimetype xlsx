--- v0 (2026-10-06)
+++ v1 (2026-10-29)
@@ -324,63 +324,63 @@
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>Производительность труда в разрезе регионов по видам экономической деятельности</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t xml:space="preserve">Методика расчета производительности труда </t>
   </si>
   <si>
     <t>ВВП методом производства и показатели статистики труда</t>
   </si>
   <si>
     <t>Согласно СНС 2008 из секции «Операции с недвижимым имуществом» исключается  условное проживание, так как условное проживание подразумевает производство жилищных услуг владельцами жилья для собственного потребления.
 Производительность труда в отрасли «Сельское, лесное и рыбное хозяйство» рассчитывается с учетом численности занятых в личных подсобных хозяйствах.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar</t>
   </si>
   <si>
     <t>111216, 11121601</t>
   </si>
   <si>
-    <t>Дата опубликования: 07.07.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>за январь-июнь 2026 года</t>
   </si>
   <si>
     <t>от 05.10.2026г.</t>
   </si>
   <si>
     <t>№ 4-5/5111</t>
+  </si>
+  <si>
+    <t>Дата следующего опубликования: 26.01.2027</t>
+  </si>
+  <si>
+    <t>Дата опубликования: 06.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1387,51 +1387,51 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+      <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="5" customWidth="1"/>
     <col min="6" max="7" width="10.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="5" customWidth="1"/>
     <col min="9" max="9" width="5.28515625" style="6" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="6"/>
@@ -1476,62 +1476,62 @@
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="6"/>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
     </row>
     <row r="11" spans="1:9" ht="18">
       <c r="A11" s="101" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B11" s="101"/>
       <c r="C11" s="101"/>
       <c r="D11" s="101"/>
       <c r="E11" s="101"/>
       <c r="F11" s="101"/>
       <c r="G11" s="101"/>
     </row>
     <row r="12" spans="1:9" ht="18">
       <c r="A12" s="102" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12" s="102"/>
       <c r="C12" s="102"/>
       <c r="D12" s="102"/>
       <c r="E12" s="102"/>
       <c r="F12" s="102"/>
       <c r="G12" s="102"/>
     </row>
     <row r="13" spans="1:9" ht="12" customHeight="1">
       <c r="A13" s="63"/>
       <c r="B13" s="63"/>
       <c r="C13" s="63"/>
       <c r="D13" s="63"/>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="6"/>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
@@ -1560,51 +1560,51 @@
     </row>
     <row r="17" spans="1:9" ht="69.75" customHeight="1">
       <c r="A17" s="103"/>
       <c r="B17" s="103"/>
       <c r="C17" s="103"/>
       <c r="D17" s="103"/>
       <c r="E17" s="103"/>
       <c r="F17" s="103"/>
       <c r="G17" s="103"/>
       <c r="H17" s="103"/>
       <c r="I17" s="103"/>
     </row>
     <row r="18" spans="1:9" ht="12.75" customHeight="1">
       <c r="A18" s="75"/>
       <c r="B18" s="74"/>
       <c r="C18" s="74"/>
       <c r="D18" s="74"/>
       <c r="E18" s="74"/>
       <c r="F18" s="74"/>
       <c r="G18" s="74"/>
       <c r="H18" s="74"/>
       <c r="I18" s="74"/>
     </row>
     <row r="19" spans="1:9" ht="18">
       <c r="A19" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
     </row>
     <row r="23" spans="1:9" ht="18">
       <c r="A23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A16:I17"/>
   </mergeCells>
@@ -4345,62 +4345,62 @@
         <v>154.80000000000001</v>
       </c>
       <c r="D27" s="40">
         <v>194.2</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="16.5" customHeight="1">
       <c r="A28" s="38" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="46">
         <v>154.69999999999999</v>
       </c>
       <c r="D28" s="46">
         <v>169.4</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="58"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="59" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="61"/>
     </row>
     <row r="33" spans="1:7" ht="12" customHeight="1">
       <c r="A33" s="54" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B33" s="41"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
       <c r="E33" s="39"/>
       <c r="F33" s="39"/>
       <c r="G33" s="61"/>
     </row>
     <row r="34" spans="1:7" ht="12" customHeight="1">
       <c r="A34" s="54"/>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="61"/>
     </row>
     <row r="35" spans="1:7" ht="14.25" customHeight="1">
       <c r="A35" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="62"/>
       <c r="C35" s="69"/>
       <c r="D35" s="69"/>
       <c r="E35" s="42"/>