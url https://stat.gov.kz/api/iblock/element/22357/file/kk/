--- v0 (2026-04-23)
+++ v1 (2026-07-06)
@@ -6,79 +6,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Каз\Орналастыру орындары туралы ақпараттар\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.karzhaubay.inet\Desktop\Юлия\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13305" windowHeight="12960" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер " sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="92">
   <si>
     <t>2006*</t>
   </si>
   <si>
     <t>2007*</t>
   </si>
   <si>
     <t>2008*</t>
   </si>
   <si>
     <t>2009*</t>
   </si>
   <si>
     <t>2010*</t>
   </si>
   <si>
     <t>2011*</t>
   </si>
   <si>
     <t>2012*</t>
   </si>
   <si>
     <t>2013*</t>
   </si>
   <si>
@@ -307,63 +307,66 @@
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Орналастыру орындарында бір уақыттағы сыйымдылық</t>
   </si>
   <si>
     <t>«Бір уақыттағы сыйымдылық» барлық бөлмелердегі қойылған тұрақты төсек саны. Бөлмелердегі уақытша (қосымша) қойылған төсек орындар және тікелей мақсатта үнемі пайдаланылмайтын орындар есепке алынбайды.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702700?keyword=</t>
   </si>
   <si>
     <t>Бірліктермен</t>
   </si>
   <si>
     <t>221302 Орналастыру орындарының бір уакыттағы толтырымдылығы</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -414,72 +417,79 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -543,61 +553,71 @@
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -747,58 +767,71 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1161,367 +1194,368 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702700?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.5703125" customWidth="1"/>
     <col min="2" max="2" width="74.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="61">
         <v>221302</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="61" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2">
       <c r="A3" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="61" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2">
       <c r="A4" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="61" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2">
       <c r="A5" s="56" t="s">
         <v>52</v>
       </c>
       <c r="B5" s="61" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" ht="38.25">
       <c r="A6" s="56" t="s">
         <v>54</v>
       </c>
       <c r="B6" s="61" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2">
       <c r="A7" s="55" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="61" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2">
       <c r="A8" s="55" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="61" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="61" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="61" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2">
       <c r="A11" s="55" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="62" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2">
       <c r="A12" s="57" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="63" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2">
       <c r="A13" s="57" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="63" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2">
       <c r="A14" s="57" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="62" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2">
       <c r="A15" s="55" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="64">
-        <v>46113</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
       <c r="A16" s="55" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="64">
-        <v>46183</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="55" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="61" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2">
       <c r="A18" s="55" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="65" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2">
       <c r="A19" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="66" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2">
       <c r="A20" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="67" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
     <hyperlink ref="B20" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
     <hyperlink ref="B14" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="2" width="81.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:2">
       <c r="B5" s="58" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2">
       <c r="B6" s="58" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:2">
       <c r="B7" s="58" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:2">
       <c r="B8" s="58" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:2">
       <c r="B9" s="58" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:2">
       <c r="B10" s="58"/>
     </row>
-    <row r="11" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:2" ht="26.25">
       <c r="B11" s="59" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:2">
       <c r="B12" s="58"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:2">
       <c r="B13" s="58"/>
     </row>
-    <row r="20" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:2">
       <c r="B20" s="60" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X100"/>
+  <dimension ref="A1:Y100"/>
   <sheetViews>
-    <sheetView topLeftCell="K70" workbookViewId="0">
-      <selection activeCell="U100" sqref="U100"/>
+    <sheetView tabSelected="1" topLeftCell="A61" workbookViewId="0">
+      <selection activeCell="A52" sqref="A52:Y52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="45.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" ht="45.75" customHeight="1"/>
+    <row r="3" spans="1:25" ht="15" customHeight="1">
       <c r="A3" s="72" t="s">
         <v>90</v>
       </c>
       <c r="B3" s="72"/>
       <c r="C3" s="72"/>
       <c r="D3" s="72"/>
       <c r="E3" s="72"/>
       <c r="F3" s="72"/>
       <c r="G3" s="72"/>
       <c r="H3" s="72"/>
       <c r="I3" s="72"/>
       <c r="J3" s="72"/>
       <c r="K3" s="72"/>
       <c r="L3" s="72"/>
       <c r="M3" s="72"/>
       <c r="N3" s="72"/>
       <c r="O3" s="72"/>
       <c r="P3" s="72"/>
       <c r="Q3" s="72"/>
       <c r="R3" s="72"/>
       <c r="S3" s="72"/>
       <c r="T3" s="72"/>
       <c r="U3" s="72"/>
       <c r="V3" s="72"/>
       <c r="W3" s="72"/>
       <c r="X3" s="1"/>
     </row>
-    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:25">
       <c r="A4" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="73"/>
       <c r="C4" s="73"/>
       <c r="D4" s="73"/>
       <c r="E4" s="73"/>
       <c r="F4" s="73"/>
       <c r="G4" s="73"/>
       <c r="H4" s="73"/>
       <c r="I4" s="73"/>
       <c r="J4" s="73"/>
       <c r="K4" s="73"/>
       <c r="L4" s="73"/>
       <c r="M4" s="73"/>
       <c r="N4" s="73"/>
       <c r="O4" s="73"/>
       <c r="P4" s="73"/>
       <c r="Q4" s="73"/>
       <c r="R4" s="73"/>
       <c r="S4" s="73"/>
       <c r="T4" s="73"/>
       <c r="U4" s="73"/>
       <c r="V4" s="73"/>
       <c r="W4" s="73"/>
-      <c r="X4" s="1"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" s="43"/>
       <c r="B5" s="44">
         <v>2003</v>
       </c>
       <c r="C5" s="44">
         <v>2004</v>
       </c>
       <c r="D5" s="44">
         <v>2005</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="44" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="44" t="s">
         <v>4</v>
       </c>
@@ -1548,80 +1582,84 @@
       </c>
       <c r="Q5" s="44" t="s">
         <v>12</v>
       </c>
       <c r="R5" s="44" t="s">
         <v>13</v>
       </c>
       <c r="S5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="T5" s="44" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="44" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="44" t="s">
         <v>18</v>
       </c>
       <c r="X5" s="44" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y5" s="44" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" s="74" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="74"/>
       <c r="C6" s="74"/>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74"/>
       <c r="G6" s="74"/>
       <c r="H6" s="74"/>
       <c r="I6" s="74"/>
       <c r="J6" s="74"/>
       <c r="K6" s="74"/>
       <c r="L6" s="74"/>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="74"/>
       <c r="Q6" s="74"/>
       <c r="R6" s="74"/>
       <c r="S6" s="74"/>
       <c r="T6" s="74"/>
       <c r="U6" s="74"/>
       <c r="V6" s="74"/>
       <c r="W6" s="74"/>
-      <c r="X6" s="1"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="X6" s="74"/>
+      <c r="Y6" s="74"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="37">
         <v>18933</v>
       </c>
       <c r="C7" s="2">
         <v>21966</v>
       </c>
       <c r="D7" s="2">
         <v>29290</v>
       </c>
       <c r="E7" s="2">
         <v>40971</v>
       </c>
       <c r="F7" s="2">
         <v>46728</v>
       </c>
       <c r="G7" s="2">
         <v>52433</v>
       </c>
       <c r="H7" s="2">
         <v>60828</v>
       </c>
       <c r="I7" s="3">
@@ -1650,52 +1688,55 @@
       </c>
       <c r="Q7" s="4">
         <v>154123</v>
       </c>
       <c r="R7" s="4">
         <v>169107</v>
       </c>
       <c r="S7" s="4">
         <v>179843</v>
       </c>
       <c r="T7" s="4">
         <v>183290</v>
       </c>
       <c r="U7" s="5">
         <v>195814</v>
       </c>
       <c r="V7" s="5">
         <v>199831</v>
       </c>
       <c r="W7" s="5">
         <v>206861</v>
       </c>
       <c r="X7" s="54">
         <v>226458</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y7" s="75">
+        <v>232913</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I8" s="8" t="s">
@@ -1724,52 +1765,55 @@
       </c>
       <c r="Q8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="V8" s="11">
         <v>17491</v>
       </c>
       <c r="W8" s="11">
         <v>16748</v>
       </c>
       <c r="X8" s="46">
         <v>17669</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y8" s="76">
+        <v>18290</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="39">
         <v>597</v>
       </c>
       <c r="C9" s="12">
         <v>640</v>
       </c>
       <c r="D9" s="12">
         <v>709</v>
       </c>
       <c r="E9" s="12">
         <v>1777</v>
       </c>
       <c r="F9" s="12">
         <v>2532</v>
       </c>
       <c r="G9" s="12">
         <v>3134</v>
       </c>
       <c r="H9" s="12">
         <v>3733</v>
       </c>
       <c r="I9" s="13">
@@ -1798,52 +1842,55 @@
       </c>
       <c r="Q9" s="15">
         <v>11926</v>
       </c>
       <c r="R9" s="15">
         <v>13327</v>
       </c>
       <c r="S9" s="15">
         <v>12932</v>
       </c>
       <c r="T9" s="15">
         <v>13072</v>
       </c>
       <c r="U9" s="11">
         <v>15060</v>
       </c>
       <c r="V9" s="11">
         <v>14231</v>
       </c>
       <c r="W9" s="11">
         <v>14945</v>
       </c>
       <c r="X9" s="46">
         <v>16239</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y9" s="76">
+        <v>15986</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="39">
         <v>489</v>
       </c>
       <c r="C10" s="12">
         <v>441</v>
       </c>
       <c r="D10" s="12">
         <v>474</v>
       </c>
       <c r="E10" s="12">
         <v>897</v>
       </c>
       <c r="F10" s="12">
         <v>1224</v>
       </c>
       <c r="G10" s="12">
         <v>1363</v>
       </c>
       <c r="H10" s="12">
         <v>1454</v>
       </c>
       <c r="I10" s="13">
@@ -1872,52 +1919,55 @@
       </c>
       <c r="Q10" s="15">
         <v>4646</v>
       </c>
       <c r="R10" s="15">
         <v>4569</v>
       </c>
       <c r="S10" s="15">
         <v>4840</v>
       </c>
       <c r="T10" s="15">
         <v>4932</v>
       </c>
       <c r="U10" s="11">
         <v>5482</v>
       </c>
       <c r="V10" s="11">
         <v>5580</v>
       </c>
       <c r="W10" s="11">
         <v>5775</v>
       </c>
       <c r="X10" s="46">
         <v>5363</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y10" s="76">
+        <v>6024</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="39">
         <v>1053</v>
       </c>
       <c r="C11" s="12">
         <v>611</v>
       </c>
       <c r="D11" s="12">
         <v>920</v>
       </c>
       <c r="E11" s="12">
         <v>1553</v>
       </c>
       <c r="F11" s="12">
         <v>1434</v>
       </c>
       <c r="G11" s="12">
         <v>1878</v>
       </c>
       <c r="H11" s="12">
         <v>6602</v>
       </c>
       <c r="I11" s="13">
@@ -1946,52 +1996,55 @@
       </c>
       <c r="Q11" s="15">
         <v>21875</v>
       </c>
       <c r="R11" s="15">
         <v>25704</v>
       </c>
       <c r="S11" s="15">
         <v>26539</v>
       </c>
       <c r="T11" s="15">
         <v>26090</v>
       </c>
       <c r="U11" s="11">
         <v>28559</v>
       </c>
       <c r="V11" s="11">
         <v>12789</v>
       </c>
       <c r="W11" s="11">
         <v>14039</v>
       </c>
       <c r="X11" s="46">
         <v>15451</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y11" s="76">
+        <v>16298</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="39">
         <v>684</v>
       </c>
       <c r="C12" s="12">
         <v>913</v>
       </c>
       <c r="D12" s="12">
         <v>950</v>
       </c>
       <c r="E12" s="12">
         <v>2221</v>
       </c>
       <c r="F12" s="12">
         <v>3297</v>
       </c>
       <c r="G12" s="12">
         <v>2199</v>
       </c>
       <c r="H12" s="12">
         <v>2363</v>
       </c>
       <c r="I12" s="13">
@@ -2020,52 +2073,55 @@
       </c>
       <c r="Q12" s="15">
         <v>4576</v>
       </c>
       <c r="R12" s="15">
         <v>4694</v>
       </c>
       <c r="S12" s="15">
         <v>4954</v>
       </c>
       <c r="T12" s="15">
         <v>5400</v>
       </c>
       <c r="U12" s="11">
         <v>6360</v>
       </c>
       <c r="V12" s="11">
         <v>6754</v>
       </c>
       <c r="W12" s="11">
         <v>6811</v>
       </c>
       <c r="X12" s="46">
         <v>7530</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y12" s="76">
+        <v>7902</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="39">
         <v>327</v>
       </c>
       <c r="C13" s="12">
         <v>310</v>
       </c>
       <c r="D13" s="12">
         <v>359</v>
       </c>
       <c r="E13" s="12">
         <v>782</v>
       </c>
       <c r="F13" s="12">
         <v>821</v>
       </c>
       <c r="G13" s="12">
         <v>1023</v>
       </c>
       <c r="H13" s="12">
         <v>1136</v>
       </c>
       <c r="I13" s="13">
@@ -2094,52 +2150,55 @@
       </c>
       <c r="Q13" s="15">
         <v>2756</v>
       </c>
       <c r="R13" s="15">
         <v>2829</v>
       </c>
       <c r="S13" s="15">
         <v>3604</v>
       </c>
       <c r="T13" s="15">
         <v>3895</v>
       </c>
       <c r="U13" s="11">
         <v>4144</v>
       </c>
       <c r="V13" s="11">
         <v>4668</v>
       </c>
       <c r="W13" s="11">
         <v>5129</v>
       </c>
       <c r="X13" s="46">
         <v>5282</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y13" s="76">
+        <v>5898</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="39">
         <v>492</v>
       </c>
       <c r="C14" s="12">
         <v>567</v>
       </c>
       <c r="D14" s="12">
         <v>525</v>
       </c>
       <c r="E14" s="12">
         <v>586</v>
       </c>
       <c r="F14" s="12">
         <v>633</v>
       </c>
       <c r="G14" s="12">
         <v>962</v>
       </c>
       <c r="H14" s="12">
         <v>960</v>
       </c>
       <c r="I14" s="13">
@@ -2168,52 +2227,55 @@
       </c>
       <c r="Q14" s="15">
         <v>3471</v>
       </c>
       <c r="R14" s="15">
         <v>3872</v>
       </c>
       <c r="S14" s="15">
         <v>5747</v>
       </c>
       <c r="T14" s="15">
         <v>6246</v>
       </c>
       <c r="U14" s="11">
         <v>6115</v>
       </c>
       <c r="V14" s="11">
         <v>7005</v>
       </c>
       <c r="W14" s="11">
         <v>7009</v>
       </c>
       <c r="X14" s="46">
         <v>7562</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y14" s="76">
+        <v>7163</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="8" t="s">
@@ -2242,52 +2304,55 @@
       </c>
       <c r="Q15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="V15" s="11">
         <v>15954</v>
       </c>
       <c r="W15" s="11">
         <v>15487</v>
       </c>
       <c r="X15" s="46">
         <v>20201</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y15" s="76">
+        <v>19999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="39">
         <v>1540</v>
       </c>
       <c r="C16" s="12">
         <v>1878</v>
       </c>
       <c r="D16" s="12">
         <v>7874</v>
       </c>
       <c r="E16" s="12">
         <v>6190</v>
       </c>
       <c r="F16" s="12">
         <v>8003</v>
       </c>
       <c r="G16" s="12">
         <v>7876</v>
       </c>
       <c r="H16" s="12">
         <v>8247</v>
       </c>
       <c r="I16" s="13">
@@ -2316,52 +2381,55 @@
       </c>
       <c r="Q16" s="15">
         <v>11242</v>
       </c>
       <c r="R16" s="15">
         <v>12113</v>
       </c>
       <c r="S16" s="15">
         <v>11773</v>
       </c>
       <c r="T16" s="15">
         <v>12087</v>
       </c>
       <c r="U16" s="11">
         <v>11585</v>
       </c>
       <c r="V16" s="11">
         <v>11622</v>
       </c>
       <c r="W16" s="11">
         <v>12327</v>
       </c>
       <c r="X16" s="46">
         <v>14323</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y16" s="76">
+        <v>13879</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="39">
         <v>553</v>
       </c>
       <c r="C17" s="12">
         <v>485</v>
       </c>
       <c r="D17" s="12">
         <v>564</v>
       </c>
       <c r="E17" s="12">
         <v>1548</v>
       </c>
       <c r="F17" s="12">
         <v>1550</v>
       </c>
       <c r="G17" s="12">
         <v>1362</v>
       </c>
       <c r="H17" s="12">
         <v>1543</v>
       </c>
       <c r="I17" s="13">
@@ -2390,52 +2458,55 @@
       </c>
       <c r="Q17" s="15">
         <v>6108</v>
       </c>
       <c r="R17" s="15">
         <v>5517</v>
       </c>
       <c r="S17" s="15">
         <v>6072</v>
       </c>
       <c r="T17" s="15">
         <v>5534</v>
       </c>
       <c r="U17" s="11">
         <v>5631</v>
       </c>
       <c r="V17" s="11">
         <v>5687</v>
       </c>
       <c r="W17" s="11">
         <v>5368</v>
       </c>
       <c r="X17" s="46">
         <v>6319</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y17" s="76">
+        <v>6170</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="39">
         <v>309</v>
       </c>
       <c r="C18" s="12">
         <v>339</v>
       </c>
       <c r="D18" s="12">
         <v>267</v>
       </c>
       <c r="E18" s="12">
         <v>598</v>
       </c>
       <c r="F18" s="12">
         <v>667</v>
       </c>
       <c r="G18" s="12">
         <v>763</v>
       </c>
       <c r="H18" s="12">
         <v>783</v>
       </c>
       <c r="I18" s="13">
@@ -2464,52 +2535,55 @@
       </c>
       <c r="Q18" s="15">
         <v>1903</v>
       </c>
       <c r="R18" s="15">
         <v>2260</v>
       </c>
       <c r="S18" s="15">
         <v>3485</v>
       </c>
       <c r="T18" s="15">
         <v>3544</v>
       </c>
       <c r="U18" s="11">
         <v>3700</v>
       </c>
       <c r="V18" s="11">
         <v>3907</v>
       </c>
       <c r="W18" s="11">
         <v>4258</v>
       </c>
       <c r="X18" s="46">
         <v>5175</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y18" s="76">
+        <v>4909</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="42" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="39">
         <v>303</v>
       </c>
       <c r="C19" s="12">
         <v>395</v>
       </c>
       <c r="D19" s="12">
         <v>498</v>
       </c>
       <c r="E19" s="12">
         <v>915</v>
       </c>
       <c r="F19" s="12">
         <v>1124</v>
       </c>
       <c r="G19" s="12">
         <v>1581</v>
       </c>
       <c r="H19" s="12">
         <v>1737</v>
       </c>
       <c r="I19" s="13">
@@ -2538,52 +2612,55 @@
       </c>
       <c r="Q19" s="15">
         <v>5219</v>
       </c>
       <c r="R19" s="15">
         <v>5381</v>
       </c>
       <c r="S19" s="15">
         <v>5726</v>
       </c>
       <c r="T19" s="15">
         <v>6907</v>
       </c>
       <c r="U19" s="11">
         <v>7257</v>
       </c>
       <c r="V19" s="11">
         <v>7457</v>
       </c>
       <c r="W19" s="11">
         <v>8347</v>
       </c>
       <c r="X19" s="46">
         <v>8515</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y19" s="76">
+        <v>8646</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="39">
         <v>1051</v>
       </c>
       <c r="C20" s="12">
         <v>1023</v>
       </c>
       <c r="D20" s="12">
         <v>957</v>
       </c>
       <c r="E20" s="12">
         <v>1112</v>
       </c>
       <c r="F20" s="12">
         <v>1464</v>
       </c>
       <c r="G20" s="12">
         <v>2015</v>
       </c>
       <c r="H20" s="12">
         <v>2079</v>
       </c>
       <c r="I20" s="13">
@@ -2612,52 +2689,55 @@
       </c>
       <c r="Q20" s="15">
         <v>5651</v>
       </c>
       <c r="R20" s="15">
         <v>6082</v>
       </c>
       <c r="S20" s="15">
         <v>7681</v>
       </c>
       <c r="T20" s="15">
         <v>7391</v>
       </c>
       <c r="U20" s="11">
         <v>8488</v>
       </c>
       <c r="V20" s="11">
         <v>8645</v>
       </c>
       <c r="W20" s="11">
         <v>9214</v>
       </c>
       <c r="X20" s="46">
         <v>10219</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y20" s="76">
+        <v>10542</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="39">
         <v>439</v>
       </c>
       <c r="C21" s="12">
         <v>592</v>
       </c>
       <c r="D21" s="12">
         <v>996</v>
       </c>
       <c r="E21" s="12">
         <v>3595</v>
       </c>
       <c r="F21" s="12">
         <v>4639</v>
       </c>
       <c r="G21" s="12">
         <v>5048</v>
       </c>
       <c r="H21" s="12">
         <v>5159</v>
       </c>
       <c r="I21" s="13">
@@ -2686,52 +2766,55 @@
       </c>
       <c r="Q21" s="15">
         <v>6904</v>
       </c>
       <c r="R21" s="15">
         <v>7031</v>
       </c>
       <c r="S21" s="15">
         <v>8378</v>
       </c>
       <c r="T21" s="15">
         <v>8201</v>
       </c>
       <c r="U21" s="11">
         <v>8610</v>
       </c>
       <c r="V21" s="11">
         <v>8989</v>
       </c>
       <c r="W21" s="11">
         <v>8858</v>
       </c>
       <c r="X21" s="46">
         <v>9613</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y21" s="76">
+        <v>6724</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="39">
         <v>299</v>
       </c>
       <c r="C22" s="12">
         <v>254</v>
       </c>
       <c r="D22" s="12">
         <v>288</v>
       </c>
       <c r="E22" s="12">
         <v>349</v>
       </c>
       <c r="F22" s="12">
         <v>413</v>
       </c>
       <c r="G22" s="12">
         <v>513</v>
       </c>
       <c r="H22" s="12">
         <v>576</v>
       </c>
       <c r="I22" s="13">
@@ -2760,52 +2843,55 @@
       </c>
       <c r="Q22" s="15">
         <v>4485</v>
       </c>
       <c r="R22" s="15">
         <v>5018</v>
       </c>
       <c r="S22" s="15">
         <v>5690</v>
       </c>
       <c r="T22" s="15">
         <v>5620</v>
       </c>
       <c r="U22" s="11">
         <v>5769</v>
       </c>
       <c r="V22" s="11">
         <v>5485</v>
       </c>
       <c r="W22" s="11">
         <v>6192</v>
       </c>
       <c r="X22" s="46">
         <v>6676</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y22" s="76">
+        <v>10284</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -2834,52 +2920,55 @@
       </c>
       <c r="Q23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T23" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="V23" s="11">
         <v>482</v>
       </c>
       <c r="W23" s="11">
         <v>575</v>
       </c>
       <c r="X23" s="46">
         <v>535</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y23" s="76">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="39">
         <v>3476</v>
       </c>
       <c r="C24" s="12">
         <v>6064</v>
       </c>
       <c r="D24" s="12">
         <v>5780</v>
       </c>
       <c r="E24" s="12">
         <v>8558</v>
       </c>
       <c r="F24" s="12">
         <v>8173</v>
       </c>
       <c r="G24" s="12">
         <v>10172</v>
       </c>
       <c r="H24" s="12">
         <v>11082</v>
       </c>
       <c r="I24" s="13">
@@ -2908,52 +2997,55 @@
       </c>
       <c r="Q24" s="15">
         <v>28211</v>
       </c>
       <c r="R24" s="15">
         <v>32426</v>
       </c>
       <c r="S24" s="15">
         <v>32974</v>
       </c>
       <c r="T24" s="15">
         <v>34034</v>
       </c>
       <c r="U24" s="11">
         <v>35471</v>
       </c>
       <c r="V24" s="11">
         <v>19521</v>
       </c>
       <c r="W24" s="11">
         <v>19422</v>
       </c>
       <c r="X24" s="46">
         <v>20850</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y24" s="76">
+        <v>21901</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="39">
         <v>1696</v>
       </c>
       <c r="C25" s="12">
         <v>1776</v>
       </c>
       <c r="D25" s="12">
         <v>2013</v>
       </c>
       <c r="E25" s="12">
         <v>2940</v>
       </c>
       <c r="F25" s="12">
         <v>3491</v>
       </c>
       <c r="G25" s="12">
         <v>4531</v>
       </c>
       <c r="H25" s="12">
         <v>4838</v>
       </c>
       <c r="I25" s="13">
@@ -2982,52 +3074,55 @@
       </c>
       <c r="Q25" s="15">
         <v>15142</v>
       </c>
       <c r="R25" s="15">
         <v>14457</v>
       </c>
       <c r="S25" s="15">
         <v>13853</v>
       </c>
       <c r="T25" s="15">
         <v>14567</v>
       </c>
       <c r="U25" s="11">
         <v>15002</v>
       </c>
       <c r="V25" s="11">
         <v>16279</v>
       </c>
       <c r="W25" s="11">
         <v>17929</v>
       </c>
       <c r="X25" s="46">
         <v>18442</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y25" s="76">
+        <v>18249</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="39">
         <v>5625</v>
       </c>
       <c r="C26" s="12">
         <v>5678</v>
       </c>
       <c r="D26" s="12">
         <v>6116</v>
       </c>
       <c r="E26" s="12">
         <v>7350</v>
       </c>
       <c r="F26" s="12">
         <v>7263</v>
       </c>
       <c r="G26" s="12">
         <v>8013</v>
       </c>
       <c r="H26" s="12">
         <v>8536</v>
       </c>
       <c r="I26" s="13">
@@ -3056,52 +3151,55 @@
       </c>
       <c r="Q26" s="15">
         <v>16133</v>
       </c>
       <c r="R26" s="15">
         <v>19558</v>
       </c>
       <c r="S26" s="15">
         <v>21210</v>
       </c>
       <c r="T26" s="15">
         <v>20881</v>
       </c>
       <c r="U26" s="11">
         <v>23077</v>
       </c>
       <c r="V26" s="11">
         <v>21715</v>
       </c>
       <c r="W26" s="11">
         <v>22019</v>
       </c>
       <c r="X26" s="46">
         <v>22556</v>
       </c>
-    </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y26" s="76">
+        <v>24674</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I27" s="8" t="s">
@@ -3130,106 +3228,110 @@
       </c>
       <c r="Q27" s="15">
         <v>3875</v>
       </c>
       <c r="R27" s="15">
         <v>4269</v>
       </c>
       <c r="S27" s="15">
         <v>4385</v>
       </c>
       <c r="T27" s="15">
         <v>4889</v>
       </c>
       <c r="U27" s="11">
         <v>5504</v>
       </c>
       <c r="V27" s="11">
         <v>5570</v>
       </c>
       <c r="W27" s="11">
         <v>6409</v>
       </c>
       <c r="X27" s="46">
         <v>7938</v>
       </c>
-    </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y27" s="77">
+        <v>8738</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" s="6"/>
       <c r="B28" s="40"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="11"/>
       <c r="U28" s="11"/>
       <c r="V28" s="11"/>
       <c r="W28" s="19"/>
       <c r="X28" s="1"/>
     </row>
-    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:25">
       <c r="A29" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="71"/>
       <c r="C29" s="71"/>
       <c r="D29" s="71"/>
       <c r="E29" s="71"/>
       <c r="F29" s="71"/>
       <c r="G29" s="71"/>
       <c r="H29" s="71"/>
       <c r="I29" s="71"/>
       <c r="J29" s="71"/>
       <c r="K29" s="71"/>
       <c r="L29" s="71"/>
       <c r="M29" s="71"/>
       <c r="N29" s="71"/>
       <c r="O29" s="71"/>
       <c r="P29" s="71"/>
       <c r="Q29" s="71"/>
       <c r="R29" s="71"/>
       <c r="S29" s="71"/>
       <c r="T29" s="71"/>
       <c r="U29" s="71"/>
       <c r="V29" s="71"/>
       <c r="W29" s="71"/>
-      <c r="X29" s="1"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="X29" s="71"/>
+      <c r="Y29" s="71"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>19098</v>
       </c>
       <c r="C30" s="2">
         <v>22010</v>
       </c>
       <c r="D30" s="2">
         <v>32713</v>
       </c>
       <c r="E30" s="2">
         <v>47512</v>
       </c>
       <c r="F30" s="2">
         <v>52396</v>
       </c>
       <c r="G30" s="2">
         <v>61659</v>
       </c>
       <c r="H30" s="2">
         <v>65503</v>
       </c>
       <c r="I30" s="20">
@@ -3259,51 +3361,51 @@
       <c r="Q30" s="4">
         <v>159969</v>
       </c>
       <c r="R30" s="4">
         <v>177305</v>
       </c>
       <c r="S30" s="4">
         <v>181108</v>
       </c>
       <c r="T30" s="4">
         <v>186605</v>
       </c>
       <c r="U30" s="5">
         <v>199316</v>
       </c>
       <c r="V30" s="5">
         <v>205243</v>
       </c>
       <c r="W30" s="54">
         <v>220493</v>
       </c>
       <c r="X30" s="5">
         <v>232378</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:25">
       <c r="A31" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I31" s="8" t="s">
@@ -3333,51 +3435,51 @@
       <c r="Q31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T31" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U31" s="11">
         <v>16298</v>
       </c>
       <c r="V31" s="11">
         <v>17868</v>
       </c>
       <c r="W31" s="46">
         <v>17174</v>
       </c>
       <c r="X31" s="11">
         <v>17224</v>
       </c>
     </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:25">
       <c r="A32" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="12">
         <v>597</v>
       </c>
       <c r="C32" s="12">
         <v>663</v>
       </c>
       <c r="D32" s="12">
         <v>672</v>
       </c>
       <c r="E32" s="12">
         <v>1863</v>
       </c>
       <c r="F32" s="12">
         <v>2648</v>
       </c>
       <c r="G32" s="12">
         <v>3407</v>
       </c>
       <c r="H32" s="12">
         <v>3829</v>
       </c>
       <c r="I32" s="13">
@@ -3407,51 +3509,51 @@
       <c r="Q32" s="15">
         <v>12276</v>
       </c>
       <c r="R32" s="15">
         <v>13383</v>
       </c>
       <c r="S32" s="15">
         <v>12895</v>
       </c>
       <c r="T32" s="15">
         <v>13482</v>
       </c>
       <c r="U32" s="11">
         <v>15365</v>
       </c>
       <c r="V32" s="11">
         <v>14809</v>
       </c>
       <c r="W32" s="46">
         <v>15610</v>
       </c>
       <c r="X32" s="11">
         <v>16765</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:24">
       <c r="A33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="12">
         <v>448</v>
       </c>
       <c r="C33" s="12">
         <v>441</v>
       </c>
       <c r="D33" s="12">
         <v>541</v>
       </c>
       <c r="E33" s="12">
         <v>904</v>
       </c>
       <c r="F33" s="12">
         <v>1193</v>
       </c>
       <c r="G33" s="12">
         <v>1559</v>
       </c>
       <c r="H33" s="12">
         <v>1488</v>
       </c>
       <c r="I33" s="13">
@@ -3481,51 +3583,51 @@
       <c r="Q33" s="15">
         <v>4628</v>
       </c>
       <c r="R33" s="15">
         <v>4664</v>
       </c>
       <c r="S33" s="15">
         <v>4969</v>
       </c>
       <c r="T33" s="15">
         <v>4998</v>
       </c>
       <c r="U33" s="11">
         <v>5457</v>
       </c>
       <c r="V33" s="11">
         <v>6017</v>
       </c>
       <c r="W33" s="46">
         <v>5997</v>
       </c>
       <c r="X33" s="11">
         <v>5676</v>
       </c>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:24">
       <c r="A34" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="12">
         <v>1199</v>
       </c>
       <c r="C34" s="12">
         <v>725</v>
       </c>
       <c r="D34" s="12">
         <v>1192</v>
       </c>
       <c r="E34" s="12">
         <v>4014</v>
       </c>
       <c r="F34" s="12">
         <v>2104</v>
       </c>
       <c r="G34" s="12">
         <v>6363</v>
       </c>
       <c r="H34" s="12">
         <v>6458</v>
       </c>
       <c r="I34" s="13">
@@ -3555,51 +3657,51 @@
       <c r="Q34" s="15">
         <v>23203</v>
       </c>
       <c r="R34" s="15">
         <v>25855</v>
       </c>
       <c r="S34" s="15">
         <v>26840</v>
       </c>
       <c r="T34" s="15">
         <v>26918</v>
       </c>
       <c r="U34" s="11">
         <v>12774</v>
       </c>
       <c r="V34" s="11">
         <v>13253</v>
       </c>
       <c r="W34" s="46">
         <v>14987</v>
       </c>
       <c r="X34" s="11">
         <v>16058</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:24">
       <c r="A35" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="12">
         <v>684</v>
       </c>
       <c r="C35" s="12">
         <v>958</v>
       </c>
       <c r="D35" s="12">
         <v>1396</v>
       </c>
       <c r="E35" s="12">
         <v>2475</v>
       </c>
       <c r="F35" s="12">
         <v>3596</v>
       </c>
       <c r="G35" s="12">
         <v>2213</v>
       </c>
       <c r="H35" s="12">
         <v>2378</v>
       </c>
       <c r="I35" s="13">
@@ -3629,51 +3731,51 @@
       <c r="Q35" s="15">
         <v>5092</v>
       </c>
       <c r="R35" s="15">
         <v>4963</v>
       </c>
       <c r="S35" s="15">
         <v>5029</v>
       </c>
       <c r="T35" s="15">
         <v>5290</v>
       </c>
       <c r="U35" s="11">
         <v>6491</v>
       </c>
       <c r="V35" s="11">
         <v>6839</v>
       </c>
       <c r="W35" s="46">
         <v>6915</v>
       </c>
       <c r="X35" s="11">
         <v>7436</v>
       </c>
     </row>
-    <row r="36" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:24">
       <c r="A36" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="12">
         <v>316</v>
       </c>
       <c r="C36" s="12">
         <v>297</v>
       </c>
       <c r="D36" s="12">
         <v>360</v>
       </c>
       <c r="E36" s="12">
         <v>826</v>
       </c>
       <c r="F36" s="12">
         <v>948</v>
       </c>
       <c r="G36" s="12">
         <v>1096</v>
       </c>
       <c r="H36" s="12">
         <v>1194</v>
       </c>
       <c r="I36" s="13">
@@ -3703,51 +3805,51 @@
       <c r="Q36" s="15">
         <v>2960</v>
       </c>
       <c r="R36" s="15">
         <v>3274</v>
       </c>
       <c r="S36" s="15">
         <v>3576</v>
       </c>
       <c r="T36" s="15">
         <v>3818</v>
       </c>
       <c r="U36" s="11">
         <v>4225</v>
       </c>
       <c r="V36" s="11">
         <v>4813</v>
       </c>
       <c r="W36" s="46">
         <v>4989</v>
       </c>
       <c r="X36" s="11">
         <v>5468</v>
       </c>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:24">
       <c r="A37" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="12">
         <v>658</v>
       </c>
       <c r="C37" s="12">
         <v>471</v>
       </c>
       <c r="D37" s="12">
         <v>525</v>
       </c>
       <c r="E37" s="12">
         <v>589</v>
       </c>
       <c r="F37" s="12">
         <v>859</v>
       </c>
       <c r="G37" s="12">
         <v>1006</v>
       </c>
       <c r="H37" s="12">
         <v>1016</v>
       </c>
       <c r="I37" s="13">
@@ -3777,51 +3879,51 @@
       <c r="Q37" s="15">
         <v>3496</v>
       </c>
       <c r="R37" s="15">
         <v>5695</v>
       </c>
       <c r="S37" s="15">
         <v>5632</v>
       </c>
       <c r="T37" s="15">
         <v>6073</v>
       </c>
       <c r="U37" s="11">
         <v>6150</v>
       </c>
       <c r="V37" s="11">
         <v>7446</v>
       </c>
       <c r="W37" s="46">
         <v>7227</v>
       </c>
       <c r="X37" s="11">
         <v>7568</v>
       </c>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:24">
       <c r="A38" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="8" t="s">
@@ -3851,51 +3953,51 @@
       <c r="Q38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T38" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U38" s="11">
         <v>16467</v>
       </c>
       <c r="V38" s="11">
         <v>14966</v>
       </c>
       <c r="W38" s="46">
         <v>22487</v>
       </c>
       <c r="X38" s="11">
         <v>22840</v>
       </c>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:24">
       <c r="A39" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="12">
         <v>1429</v>
       </c>
       <c r="C39" s="12">
         <v>1980</v>
       </c>
       <c r="D39" s="12">
         <v>8186</v>
       </c>
       <c r="E39" s="12">
         <v>7540</v>
       </c>
       <c r="F39" s="12">
         <v>8272</v>
       </c>
       <c r="G39" s="12">
         <v>8096</v>
       </c>
       <c r="H39" s="12">
         <v>8814</v>
       </c>
       <c r="I39" s="13">
@@ -3925,51 +4027,51 @@
       <c r="Q39" s="15">
         <v>11466</v>
       </c>
       <c r="R39" s="15">
         <v>11884</v>
       </c>
       <c r="S39" s="15">
         <v>11811</v>
       </c>
       <c r="T39" s="15">
         <v>11964</v>
       </c>
       <c r="U39" s="11">
         <v>11562</v>
       </c>
       <c r="V39" s="11">
         <v>11877</v>
       </c>
       <c r="W39" s="46">
         <v>13043</v>
       </c>
       <c r="X39" s="11">
         <v>14607</v>
       </c>
     </row>
-    <row r="40" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:24">
       <c r="A40" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="12">
         <v>475</v>
       </c>
       <c r="C40" s="12">
         <v>476</v>
       </c>
       <c r="D40" s="12">
         <v>873</v>
       </c>
       <c r="E40" s="12">
         <v>1585</v>
       </c>
       <c r="F40" s="12">
         <v>1562</v>
       </c>
       <c r="G40" s="12">
         <v>1423</v>
       </c>
       <c r="H40" s="12">
         <v>1761</v>
       </c>
       <c r="I40" s="13">
@@ -3999,51 +4101,51 @@
       <c r="Q40" s="15">
         <v>6508</v>
       </c>
       <c r="R40" s="15">
         <v>6114</v>
       </c>
       <c r="S40" s="15">
         <v>6166</v>
       </c>
       <c r="T40" s="15">
         <v>5598</v>
       </c>
       <c r="U40" s="11">
         <v>5712</v>
       </c>
       <c r="V40" s="11">
         <v>5723</v>
       </c>
       <c r="W40" s="46">
         <v>5661</v>
       </c>
       <c r="X40" s="11">
         <v>6331</v>
       </c>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:24">
       <c r="A41" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="12">
         <v>311</v>
       </c>
       <c r="C41" s="12">
         <v>324</v>
       </c>
       <c r="D41" s="12">
         <v>269</v>
       </c>
       <c r="E41" s="12">
         <v>547</v>
       </c>
       <c r="F41" s="12">
         <v>715</v>
       </c>
       <c r="G41" s="12">
         <v>782</v>
       </c>
       <c r="H41" s="12">
         <v>842</v>
       </c>
       <c r="I41" s="13">
@@ -4073,51 +4175,51 @@
       <c r="Q41" s="15">
         <v>1932</v>
       </c>
       <c r="R41" s="15">
         <v>3374</v>
       </c>
       <c r="S41" s="15">
         <v>3564</v>
       </c>
       <c r="T41" s="15">
         <v>3618</v>
       </c>
       <c r="U41" s="11">
         <v>3734</v>
       </c>
       <c r="V41" s="11">
         <v>3970</v>
       </c>
       <c r="W41" s="46">
         <v>4366</v>
       </c>
       <c r="X41" s="11">
         <v>5075</v>
       </c>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:24">
       <c r="A42" s="42" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="12">
         <v>343</v>
       </c>
       <c r="C42" s="12">
         <v>357</v>
       </c>
       <c r="D42" s="12">
         <v>503</v>
       </c>
       <c r="E42" s="12">
         <v>915</v>
       </c>
       <c r="F42" s="12">
         <v>1397</v>
       </c>
       <c r="G42" s="12">
         <v>1647</v>
       </c>
       <c r="H42" s="12">
         <v>1902</v>
       </c>
       <c r="I42" s="13">
@@ -4147,51 +4249,51 @@
       <c r="Q42" s="15">
         <v>5460</v>
       </c>
       <c r="R42" s="15">
         <v>5544</v>
       </c>
       <c r="S42" s="15">
         <v>5856</v>
       </c>
       <c r="T42" s="15">
         <v>7144</v>
       </c>
       <c r="U42" s="11">
         <v>7616</v>
       </c>
       <c r="V42" s="11">
         <v>8073</v>
       </c>
       <c r="W42" s="46">
         <v>8439</v>
       </c>
       <c r="X42" s="11">
         <v>8793</v>
       </c>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:24">
       <c r="A43" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="12">
         <v>1042</v>
       </c>
       <c r="C43" s="12">
         <v>881</v>
       </c>
       <c r="D43" s="12">
         <v>1027</v>
       </c>
       <c r="E43" s="12">
         <v>1167</v>
       </c>
       <c r="F43" s="12">
         <v>1807</v>
       </c>
       <c r="G43" s="12">
         <v>2059</v>
       </c>
       <c r="H43" s="12">
         <v>2117</v>
       </c>
       <c r="I43" s="13">
@@ -4221,51 +4323,51 @@
       <c r="Q43" s="15">
         <v>5831</v>
       </c>
       <c r="R43" s="15">
         <v>7785</v>
       </c>
       <c r="S43" s="15">
         <v>7705</v>
       </c>
       <c r="T43" s="15">
         <v>8069</v>
       </c>
       <c r="U43" s="11">
         <v>8992</v>
       </c>
       <c r="V43" s="11">
         <v>9378</v>
       </c>
       <c r="W43" s="46">
         <v>9088</v>
       </c>
       <c r="X43" s="11">
         <v>10370</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:24">
       <c r="A44" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="12">
         <v>457</v>
       </c>
       <c r="C44" s="12">
         <v>710</v>
       </c>
       <c r="D44" s="12">
         <v>997</v>
       </c>
       <c r="E44" s="12">
         <v>4196</v>
       </c>
       <c r="F44" s="12">
         <v>4783</v>
       </c>
       <c r="G44" s="12">
         <v>5606</v>
       </c>
       <c r="H44" s="12">
         <v>5245</v>
       </c>
       <c r="I44" s="13">
@@ -4295,51 +4397,51 @@
       <c r="Q44" s="15">
         <v>7004</v>
       </c>
       <c r="R44" s="15">
         <v>7962</v>
       </c>
       <c r="S44" s="15">
         <v>8302</v>
       </c>
       <c r="T44" s="15">
         <v>8485</v>
       </c>
       <c r="U44" s="11">
         <v>8786</v>
       </c>
       <c r="V44" s="11">
         <v>8996</v>
       </c>
       <c r="W44" s="46">
         <v>9464</v>
       </c>
       <c r="X44" s="11">
         <v>6759</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:24">
       <c r="A45" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="12">
         <v>296</v>
       </c>
       <c r="C45" s="12">
         <v>237</v>
       </c>
       <c r="D45" s="12">
         <v>288</v>
       </c>
       <c r="E45" s="12">
         <v>354</v>
       </c>
       <c r="F45" s="12">
         <v>458</v>
       </c>
       <c r="G45" s="12">
         <v>547</v>
       </c>
       <c r="H45" s="12">
         <v>1035</v>
       </c>
       <c r="I45" s="13">
@@ -4369,51 +4471,51 @@
       <c r="Q45" s="15">
         <v>4582</v>
       </c>
       <c r="R45" s="15">
         <v>5445</v>
       </c>
       <c r="S45" s="15">
         <v>5646</v>
       </c>
       <c r="T45" s="15">
         <v>5629</v>
       </c>
       <c r="U45" s="11">
         <v>5916</v>
       </c>
       <c r="V45" s="11">
         <v>5940</v>
       </c>
       <c r="W45" s="46">
         <v>6576</v>
       </c>
       <c r="X45" s="11">
         <v>9869</v>
       </c>
     </row>
-    <row r="46" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:24">
       <c r="A46" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I46" s="8" t="s">
@@ -4443,51 +4545,51 @@
       <c r="Q46" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R46" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S46" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T46" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U46" s="11">
         <v>646</v>
       </c>
       <c r="V46" s="11">
         <v>468</v>
       </c>
       <c r="W46" s="46">
         <v>544</v>
       </c>
       <c r="X46" s="11">
         <v>573</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:24">
       <c r="A47" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="12">
         <v>3530</v>
       </c>
       <c r="C47" s="12">
         <v>6186</v>
       </c>
       <c r="D47" s="12">
         <v>7371</v>
       </c>
       <c r="E47" s="12">
         <v>9856</v>
       </c>
       <c r="F47" s="12">
         <v>10856</v>
       </c>
       <c r="G47" s="12">
         <v>12661</v>
       </c>
       <c r="H47" s="12">
         <v>13398</v>
       </c>
       <c r="I47" s="13">
@@ -4517,51 +4619,51 @@
       <c r="Q47" s="15">
         <v>29259</v>
       </c>
       <c r="R47" s="15">
         <v>32840</v>
       </c>
       <c r="S47" s="15">
         <v>33570</v>
       </c>
       <c r="T47" s="15">
         <v>34886</v>
       </c>
       <c r="U47" s="11">
         <v>19177</v>
       </c>
       <c r="V47" s="11">
         <v>19727</v>
       </c>
       <c r="W47" s="46">
         <v>20113</v>
       </c>
       <c r="X47" s="11">
         <v>21070</v>
       </c>
     </row>
-    <row r="48" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:24">
       <c r="A48" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="12">
         <v>1741</v>
       </c>
       <c r="C48" s="12">
         <v>1753</v>
       </c>
       <c r="D48" s="12">
         <v>2435</v>
       </c>
       <c r="E48" s="12">
         <v>2991</v>
       </c>
       <c r="F48" s="12">
         <v>3912</v>
       </c>
       <c r="G48" s="12">
         <v>4759</v>
       </c>
       <c r="H48" s="12">
         <v>5345</v>
       </c>
       <c r="I48" s="13">
@@ -4591,51 +4693,51 @@
       <c r="Q48" s="15">
         <v>14864</v>
       </c>
       <c r="R48" s="15">
         <v>13987</v>
       </c>
       <c r="S48" s="15">
         <v>13875</v>
       </c>
       <c r="T48" s="15">
         <v>14609</v>
       </c>
       <c r="U48" s="11">
         <v>15134</v>
       </c>
       <c r="V48" s="11">
         <v>17410</v>
       </c>
       <c r="W48" s="46">
         <v>18453</v>
       </c>
       <c r="X48" s="11">
         <v>18575</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:25">
       <c r="A49" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="12">
         <v>5572</v>
       </c>
       <c r="C49" s="12">
         <v>5551</v>
       </c>
       <c r="D49" s="12">
         <v>6078</v>
       </c>
       <c r="E49" s="12">
         <v>7690</v>
       </c>
       <c r="F49" s="12">
         <v>7286</v>
       </c>
       <c r="G49" s="12">
         <v>8435</v>
       </c>
       <c r="H49" s="12">
         <v>8681</v>
       </c>
       <c r="I49" s="13">
@@ -4665,51 +4767,51 @@
       <c r="Q49" s="15">
         <v>17313</v>
       </c>
       <c r="R49" s="15">
         <v>20010</v>
       </c>
       <c r="S49" s="15">
         <v>21117</v>
       </c>
       <c r="T49" s="15">
         <v>20881</v>
       </c>
       <c r="U49" s="11">
         <v>23141</v>
       </c>
       <c r="V49" s="11">
         <v>21715</v>
       </c>
       <c r="W49" s="46">
         <v>22647</v>
       </c>
       <c r="X49" s="46">
         <v>22768</v>
       </c>
     </row>
-    <row r="50" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:25">
       <c r="A50" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="23" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="23" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H50" s="23" t="s">
         <v>20</v>
       </c>
       <c r="I50" s="23" t="s">
@@ -4739,105 +4841,106 @@
       <c r="Q50" s="15">
         <v>4095</v>
       </c>
       <c r="R50" s="15">
         <v>4526</v>
       </c>
       <c r="S50" s="15">
         <v>4555</v>
       </c>
       <c r="T50" s="15">
         <v>5143</v>
       </c>
       <c r="U50" s="11">
         <v>5673</v>
       </c>
       <c r="V50" s="11">
         <v>5955</v>
       </c>
       <c r="W50" s="46">
         <v>6713</v>
       </c>
       <c r="X50" s="46">
         <v>8553</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:25">
       <c r="A51" s="6"/>
       <c r="B51" s="25"/>
       <c r="C51" s="25"/>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
       <c r="F51" s="25"/>
       <c r="G51" s="25"/>
       <c r="H51" s="25"/>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
       <c r="N51" s="25"/>
       <c r="O51" s="25"/>
       <c r="P51" s="25"/>
       <c r="Q51" s="25"/>
       <c r="R51" s="25"/>
       <c r="S51" s="25"/>
       <c r="T51" s="25"/>
       <c r="U51" s="26"/>
       <c r="V51" s="26"/>
       <c r="W51" s="27"/>
       <c r="X51" s="1"/>
     </row>
-    <row r="52" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A52" s="75" t="s">
+    <row r="52" spans="1:25">
+      <c r="A52" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="B52" s="75"/>
-[...23 lines deleted...]
-    <row r="53" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="2">
         <v>22439</v>
       </c>
       <c r="C53" s="28">
         <v>23036</v>
       </c>
       <c r="D53" s="2">
         <v>45204</v>
       </c>
       <c r="E53" s="2">
         <v>51997</v>
       </c>
       <c r="F53" s="2">
         <v>58612</v>
       </c>
       <c r="G53" s="2">
         <v>64278</v>
       </c>
       <c r="H53" s="20">
         <v>69380</v>
       </c>
       <c r="I53" s="20">
@@ -4867,51 +4970,51 @@
       <c r="Q53" s="29">
         <v>167106</v>
       </c>
       <c r="R53" s="29">
         <v>181153</v>
       </c>
       <c r="S53" s="29">
         <v>182519</v>
       </c>
       <c r="T53" s="30">
         <v>191653</v>
       </c>
       <c r="U53" s="31">
         <v>204247</v>
       </c>
       <c r="V53" s="31">
         <v>208446</v>
       </c>
       <c r="W53" s="31">
         <v>226229</v>
       </c>
       <c r="X53" s="31">
         <v>243498</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:25">
       <c r="A54" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H54" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I54" s="8" t="s">
@@ -4941,51 +5044,51 @@
       <c r="Q54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T54" s="32" t="s">
         <v>20</v>
       </c>
       <c r="U54" s="11">
         <v>17577</v>
       </c>
       <c r="V54" s="11">
         <v>18058</v>
       </c>
       <c r="W54" s="46">
         <v>17171</v>
       </c>
       <c r="X54" s="68">
         <v>17618</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:25">
       <c r="A55" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B55" s="12">
         <v>597</v>
       </c>
       <c r="C55" s="33">
         <v>663</v>
       </c>
       <c r="D55" s="12">
         <v>746</v>
       </c>
       <c r="E55" s="12">
         <v>1889</v>
       </c>
       <c r="F55" s="12">
         <v>2967</v>
       </c>
       <c r="G55" s="12">
         <v>3798</v>
       </c>
       <c r="H55" s="13">
         <v>3876</v>
       </c>
       <c r="I55" s="13">
@@ -5015,51 +5118,51 @@
       <c r="Q55" s="15">
         <v>13464</v>
       </c>
       <c r="R55" s="15">
         <v>13976</v>
       </c>
       <c r="S55" s="15">
         <v>12797</v>
       </c>
       <c r="T55" s="11">
         <v>15295</v>
       </c>
       <c r="U55" s="11">
         <v>15084</v>
       </c>
       <c r="V55" s="11">
         <v>14659</v>
       </c>
       <c r="W55" s="46">
         <v>16620</v>
       </c>
       <c r="X55" s="68">
         <v>16760</v>
       </c>
     </row>
-    <row r="56" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:25">
       <c r="A56" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="12">
         <v>448</v>
       </c>
       <c r="C56" s="33">
         <v>467</v>
       </c>
       <c r="D56" s="12">
         <v>4283</v>
       </c>
       <c r="E56" s="12">
         <v>925</v>
       </c>
       <c r="F56" s="12">
         <v>1231</v>
       </c>
       <c r="G56" s="12">
         <v>1622</v>
       </c>
       <c r="H56" s="13">
         <v>1482</v>
       </c>
       <c r="I56" s="13">
@@ -5089,51 +5192,51 @@
       <c r="Q56" s="15">
         <v>4743</v>
       </c>
       <c r="R56" s="15">
         <v>4836</v>
       </c>
       <c r="S56" s="15">
         <v>4827</v>
       </c>
       <c r="T56" s="11">
         <v>4941</v>
       </c>
       <c r="U56" s="11">
         <v>5501</v>
       </c>
       <c r="V56" s="11">
         <v>6005</v>
       </c>
       <c r="W56" s="46">
         <v>5809</v>
       </c>
       <c r="X56" s="68">
         <v>5706</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:25">
       <c r="A57" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="12">
         <v>1247</v>
       </c>
       <c r="C57" s="33">
         <v>733</v>
       </c>
       <c r="D57" s="12">
         <v>1361</v>
       </c>
       <c r="E57" s="12">
         <v>4179</v>
       </c>
       <c r="F57" s="12">
         <v>4781</v>
       </c>
       <c r="G57" s="12">
         <v>6430</v>
       </c>
       <c r="H57" s="13">
         <v>6722</v>
       </c>
       <c r="I57" s="13">
@@ -5163,51 +5266,51 @@
       <c r="Q57" s="15">
         <v>25929</v>
       </c>
       <c r="R57" s="15">
         <v>27097</v>
       </c>
       <c r="S57" s="15">
         <v>27071</v>
       </c>
       <c r="T57" s="11">
         <v>28784</v>
       </c>
       <c r="U57" s="11">
         <v>13166</v>
       </c>
       <c r="V57" s="11">
         <v>14058</v>
       </c>
       <c r="W57" s="46">
         <v>15178</v>
       </c>
       <c r="X57" s="68">
         <v>16082</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:25">
       <c r="A58" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B58" s="12">
         <v>767</v>
       </c>
       <c r="C58" s="33">
         <v>964</v>
       </c>
       <c r="D58" s="12">
         <v>1429</v>
       </c>
       <c r="E58" s="12">
         <v>4668</v>
       </c>
       <c r="F58" s="12">
         <v>3749</v>
       </c>
       <c r="G58" s="12">
         <v>2471</v>
       </c>
       <c r="H58" s="13">
         <v>2378</v>
       </c>
       <c r="I58" s="13">
@@ -5237,51 +5340,51 @@
       <c r="Q58" s="15">
         <v>4881</v>
       </c>
       <c r="R58" s="15">
         <v>5019</v>
       </c>
       <c r="S58" s="15">
         <v>5206</v>
       </c>
       <c r="T58" s="11">
         <v>5485</v>
       </c>
       <c r="U58" s="11">
         <v>6950</v>
       </c>
       <c r="V58" s="11">
         <v>6670</v>
       </c>
       <c r="W58" s="46">
         <v>6756</v>
       </c>
       <c r="X58" s="68">
         <v>7600</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:25">
       <c r="A59" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="12">
         <v>332</v>
       </c>
       <c r="C59" s="33">
         <v>402</v>
       </c>
       <c r="D59" s="12">
         <v>357</v>
       </c>
       <c r="E59" s="12">
         <v>819</v>
       </c>
       <c r="F59" s="12">
         <v>1009</v>
       </c>
       <c r="G59" s="12">
         <v>1221</v>
       </c>
       <c r="H59" s="13">
         <v>1371</v>
       </c>
       <c r="I59" s="13">
@@ -5311,51 +5414,51 @@
       <c r="Q59" s="15">
         <v>3055</v>
       </c>
       <c r="R59" s="15">
         <v>3707</v>
       </c>
       <c r="S59" s="15">
         <v>3587</v>
       </c>
       <c r="T59" s="11">
         <v>3942</v>
       </c>
       <c r="U59" s="11">
         <v>4456</v>
       </c>
       <c r="V59" s="11">
         <v>4964</v>
       </c>
       <c r="W59" s="46">
         <v>4840</v>
       </c>
       <c r="X59" s="68">
         <v>5144</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:25">
       <c r="A60" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="12">
         <v>700</v>
       </c>
       <c r="C60" s="33">
         <v>578</v>
       </c>
       <c r="D60" s="12">
         <v>530</v>
       </c>
       <c r="E60" s="12">
         <v>591</v>
       </c>
       <c r="F60" s="12">
         <v>908</v>
       </c>
       <c r="G60" s="12">
         <v>1000</v>
       </c>
       <c r="H60" s="13">
         <v>1075</v>
       </c>
       <c r="I60" s="13">
@@ -5385,51 +5488,51 @@
       <c r="Q60" s="15">
         <v>3784</v>
       </c>
       <c r="R60" s="15">
         <v>5804</v>
       </c>
       <c r="S60" s="15">
         <v>5874</v>
       </c>
       <c r="T60" s="11">
         <v>5980</v>
       </c>
       <c r="U60" s="11">
         <v>6600</v>
       </c>
       <c r="V60" s="11">
         <v>7462</v>
       </c>
       <c r="W60" s="46">
         <v>7692</v>
       </c>
       <c r="X60" s="68">
         <v>7895</v>
       </c>
     </row>
-    <row r="61" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:25">
       <c r="A61" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H61" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I61" s="8" t="s">
@@ -5459,51 +5562,51 @@
       <c r="Q61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T61" s="32" t="s">
         <v>20</v>
       </c>
       <c r="U61" s="11">
         <v>16836</v>
       </c>
       <c r="V61" s="11">
         <v>16258</v>
       </c>
       <c r="W61" s="46">
         <v>22757</v>
       </c>
       <c r="X61" s="68">
         <v>23537</v>
       </c>
     </row>
-    <row r="62" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:25">
       <c r="A62" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B62" s="12">
         <v>1775</v>
       </c>
       <c r="C62" s="33">
         <v>2113</v>
       </c>
       <c r="D62" s="12">
         <v>16165</v>
       </c>
       <c r="E62" s="12">
         <v>8004</v>
       </c>
       <c r="F62" s="12">
         <v>8490</v>
       </c>
       <c r="G62" s="12">
         <v>8330</v>
       </c>
       <c r="H62" s="13">
         <v>9205</v>
       </c>
       <c r="I62" s="13">
@@ -5533,51 +5636,51 @@
       <c r="Q62" s="15">
         <v>11643</v>
       </c>
       <c r="R62" s="15">
         <v>11982</v>
       </c>
       <c r="S62" s="15">
         <v>11893</v>
       </c>
       <c r="T62" s="11">
         <v>11908</v>
       </c>
       <c r="U62" s="11">
         <v>11456</v>
       </c>
       <c r="V62" s="11">
         <v>12252</v>
       </c>
       <c r="W62" s="46">
         <v>14347</v>
       </c>
       <c r="X62" s="68">
         <v>14804</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:25">
       <c r="A63" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B63" s="12">
         <v>476</v>
       </c>
       <c r="C63" s="33">
         <v>476</v>
       </c>
       <c r="D63" s="12">
         <v>984</v>
       </c>
       <c r="E63" s="12">
         <v>1608</v>
       </c>
       <c r="F63" s="12">
         <v>1241</v>
       </c>
       <c r="G63" s="12">
         <v>1529</v>
       </c>
       <c r="H63" s="13">
         <v>1812</v>
       </c>
       <c r="I63" s="13">
@@ -5607,51 +5710,51 @@
       <c r="Q63" s="15">
         <v>6407</v>
       </c>
       <c r="R63" s="15">
         <v>6124</v>
       </c>
       <c r="S63" s="15">
         <v>6125</v>
       </c>
       <c r="T63" s="11">
         <v>5673</v>
       </c>
       <c r="U63" s="11">
         <v>5778</v>
       </c>
       <c r="V63" s="11">
         <v>5657</v>
       </c>
       <c r="W63" s="46">
         <v>6011</v>
       </c>
       <c r="X63" s="68">
         <v>6359</v>
       </c>
     </row>
-    <row r="64" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:25">
       <c r="A64" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B64" s="12">
         <v>312</v>
       </c>
       <c r="C64" s="33">
         <v>324</v>
       </c>
       <c r="D64" s="12">
         <v>292</v>
       </c>
       <c r="E64" s="12">
         <v>700</v>
       </c>
       <c r="F64" s="12">
         <v>755</v>
       </c>
       <c r="G64" s="12">
         <v>797</v>
       </c>
       <c r="H64" s="13">
         <v>844</v>
       </c>
       <c r="I64" s="13">
@@ -5681,51 +5784,51 @@
       <c r="Q64" s="15">
         <v>1954</v>
       </c>
       <c r="R64" s="15">
         <v>3378</v>
       </c>
       <c r="S64" s="15">
         <v>3522</v>
       </c>
       <c r="T64" s="11">
         <v>3598</v>
       </c>
       <c r="U64" s="11">
         <v>3823</v>
       </c>
       <c r="V64" s="11">
         <v>4131</v>
       </c>
       <c r="W64" s="46">
         <v>4712</v>
       </c>
       <c r="X64" s="68">
         <v>5016</v>
       </c>
     </row>
-    <row r="65" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:25">
       <c r="A65" s="42" t="s">
         <v>39</v>
       </c>
       <c r="B65" s="12">
         <v>363</v>
       </c>
       <c r="C65" s="33">
         <v>355</v>
       </c>
       <c r="D65" s="12">
         <v>520</v>
       </c>
       <c r="E65" s="12">
         <v>915</v>
       </c>
       <c r="F65" s="12">
         <v>1398</v>
       </c>
       <c r="G65" s="12">
         <v>1647</v>
       </c>
       <c r="H65" s="13">
         <v>2017</v>
       </c>
       <c r="I65" s="13">
@@ -5755,51 +5858,51 @@
       <c r="Q65" s="15">
         <v>5125</v>
       </c>
       <c r="R65" s="15">
         <v>5630</v>
       </c>
       <c r="S65" s="15">
         <v>6959</v>
       </c>
       <c r="T65" s="11">
         <v>7168</v>
       </c>
       <c r="U65" s="11">
         <v>7483</v>
       </c>
       <c r="V65" s="11">
         <v>8180</v>
       </c>
       <c r="W65" s="46">
         <v>8631</v>
       </c>
       <c r="X65" s="68">
         <v>8786</v>
       </c>
     </row>
-    <row r="66" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:25">
       <c r="A66" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B66" s="12">
         <v>1042</v>
       </c>
       <c r="C66" s="33">
         <v>881</v>
       </c>
       <c r="D66" s="12">
         <v>1100</v>
       </c>
       <c r="E66" s="12">
         <v>1202</v>
       </c>
       <c r="F66" s="12">
         <v>2018</v>
       </c>
       <c r="G66" s="12">
         <v>2110</v>
       </c>
       <c r="H66" s="13">
         <v>2164</v>
       </c>
       <c r="I66" s="13">
@@ -5829,51 +5932,51 @@
       <c r="Q66" s="15">
         <v>5765</v>
       </c>
       <c r="R66" s="15">
         <v>7670</v>
       </c>
       <c r="S66" s="15">
         <v>7433</v>
       </c>
       <c r="T66" s="11">
         <v>8147</v>
       </c>
       <c r="U66" s="11">
         <v>9210</v>
       </c>
       <c r="V66" s="11">
         <v>9432</v>
       </c>
       <c r="W66" s="46">
         <v>9865</v>
       </c>
       <c r="X66" s="68">
         <v>10377</v>
       </c>
     </row>
-    <row r="67" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:25">
       <c r="A67" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B67" s="12">
         <v>572</v>
       </c>
       <c r="C67" s="33">
         <v>761</v>
       </c>
       <c r="D67" s="12">
         <v>1027</v>
       </c>
       <c r="E67" s="12">
         <v>4213</v>
       </c>
       <c r="F67" s="12">
         <v>5165</v>
       </c>
       <c r="G67" s="12">
         <v>5420</v>
       </c>
       <c r="H67" s="13">
         <v>5349</v>
       </c>
       <c r="I67" s="13">
@@ -5903,51 +6006,51 @@
       <c r="Q67" s="15">
         <v>7002</v>
       </c>
       <c r="R67" s="15">
         <v>8195</v>
       </c>
       <c r="S67" s="15">
         <v>8382</v>
       </c>
       <c r="T67" s="11">
         <v>8010</v>
       </c>
       <c r="U67" s="11">
         <v>9094</v>
       </c>
       <c r="V67" s="11">
         <v>8707</v>
       </c>
       <c r="W67" s="46">
         <v>9662</v>
       </c>
       <c r="X67" s="68">
         <v>6750</v>
       </c>
     </row>
-    <row r="68" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:25">
       <c r="A68" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B68" s="12">
         <v>268</v>
       </c>
       <c r="C68" s="33">
         <v>236</v>
       </c>
       <c r="D68" s="12">
         <v>370</v>
       </c>
       <c r="E68" s="12">
         <v>414</v>
       </c>
       <c r="F68" s="12">
         <v>491</v>
       </c>
       <c r="G68" s="12">
         <v>579</v>
       </c>
       <c r="H68" s="13">
         <v>1311</v>
       </c>
       <c r="I68" s="13">
@@ -5977,51 +6080,51 @@
       <c r="Q68" s="15">
         <v>4811</v>
       </c>
       <c r="R68" s="15">
         <v>5533</v>
       </c>
       <c r="S68" s="15">
         <v>5644</v>
       </c>
       <c r="T68" s="11">
         <v>5668</v>
       </c>
       <c r="U68" s="11">
         <v>5887</v>
       </c>
       <c r="V68" s="11">
         <v>6216</v>
       </c>
       <c r="W68" s="46">
         <v>6868</v>
       </c>
       <c r="X68" s="68">
         <v>10440</v>
       </c>
     </row>
-    <row r="69" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:25">
       <c r="A69" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G69" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H69" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I69" s="8" t="s">
@@ -6051,51 +6154,51 @@
       <c r="Q69" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R69" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S69" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T69" s="32" t="s">
         <v>20</v>
       </c>
       <c r="U69" s="11">
         <v>556</v>
       </c>
       <c r="V69" s="11">
         <v>457</v>
       </c>
       <c r="W69" s="46">
         <v>525</v>
       </c>
       <c r="X69" s="68">
         <v>597</v>
       </c>
     </row>
-    <row r="70" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:25">
       <c r="A70" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B70" s="12">
         <v>6239</v>
       </c>
       <c r="C70" s="33">
         <v>6591</v>
       </c>
       <c r="D70" s="12">
         <v>7557</v>
       </c>
       <c r="E70" s="12">
         <v>10853</v>
       </c>
       <c r="F70" s="12">
         <v>12169</v>
       </c>
       <c r="G70" s="12">
         <v>13898</v>
       </c>
       <c r="H70" s="13">
         <v>15041</v>
       </c>
       <c r="I70" s="13">
@@ -6125,51 +6228,51 @@
       <c r="Q70" s="15">
         <v>31864</v>
       </c>
       <c r="R70" s="15">
         <v>33446</v>
       </c>
       <c r="S70" s="15">
         <v>34391</v>
       </c>
       <c r="T70" s="11">
         <v>35783</v>
       </c>
       <c r="U70" s="11">
         <v>19398</v>
       </c>
       <c r="V70" s="11">
         <v>20051</v>
       </c>
       <c r="W70" s="46">
         <v>20376</v>
       </c>
       <c r="X70" s="68">
         <v>21692</v>
       </c>
     </row>
-    <row r="71" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:25">
       <c r="A71" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B71" s="12">
         <v>1735</v>
       </c>
       <c r="C71" s="33">
         <v>1910</v>
       </c>
       <c r="D71" s="12">
         <v>2346</v>
       </c>
       <c r="E71" s="12">
         <v>3084</v>
       </c>
       <c r="F71" s="12">
         <v>4162</v>
       </c>
       <c r="G71" s="12">
         <v>4773</v>
       </c>
       <c r="H71" s="13">
         <v>5953</v>
       </c>
       <c r="I71" s="13">
@@ -6199,51 +6302,51 @@
       <c r="Q71" s="15">
         <v>14108</v>
       </c>
       <c r="R71" s="15">
         <v>13758</v>
       </c>
       <c r="S71" s="15">
         <v>13908</v>
       </c>
       <c r="T71" s="11">
         <v>14682</v>
       </c>
       <c r="U71" s="11">
         <v>15461</v>
       </c>
       <c r="V71" s="11">
         <v>17369</v>
       </c>
       <c r="W71" s="46">
         <v>18836</v>
       </c>
       <c r="X71" s="68">
         <v>18895</v>
       </c>
     </row>
-    <row r="72" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:25">
       <c r="A72" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B72" s="12">
         <v>5566</v>
       </c>
       <c r="C72" s="33">
         <v>5582</v>
       </c>
       <c r="D72" s="12">
         <v>6137</v>
       </c>
       <c r="E72" s="12">
         <v>7933</v>
       </c>
       <c r="F72" s="12">
         <v>8078</v>
       </c>
       <c r="G72" s="12">
         <v>8653</v>
       </c>
       <c r="H72" s="13">
         <v>8780</v>
       </c>
       <c r="I72" s="13">
@@ -6273,51 +6376,51 @@
       <c r="Q72" s="15">
         <v>18380</v>
       </c>
       <c r="R72" s="15">
         <v>20622</v>
       </c>
       <c r="S72" s="15">
         <v>20478</v>
       </c>
       <c r="T72" s="11">
         <v>21511</v>
       </c>
       <c r="U72" s="11">
         <v>24379</v>
       </c>
       <c r="V72" s="11">
         <v>21835</v>
       </c>
       <c r="W72" s="46">
         <v>22361</v>
       </c>
       <c r="X72" s="68">
         <v>30724</v>
       </c>
     </row>
-    <row r="73" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:25">
       <c r="A73" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G73" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H73" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I73" s="8" t="s">
@@ -6347,105 +6450,106 @@
       <c r="Q73" s="15">
         <v>4191</v>
       </c>
       <c r="R73" s="15">
         <v>4376</v>
       </c>
       <c r="S73" s="15">
         <v>4422</v>
       </c>
       <c r="T73" s="11">
         <v>5078</v>
       </c>
       <c r="U73" s="11">
         <v>5552</v>
       </c>
       <c r="V73" s="11">
         <v>6025</v>
       </c>
       <c r="W73" s="46">
         <v>7212</v>
       </c>
       <c r="X73" s="69">
         <v>8716</v>
       </c>
     </row>
-    <row r="74" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:25">
       <c r="A74" s="34"/>
       <c r="B74" s="18"/>
       <c r="C74" s="18"/>
       <c r="D74" s="18"/>
       <c r="E74" s="18"/>
       <c r="F74" s="18"/>
       <c r="G74" s="18"/>
       <c r="H74" s="18"/>
       <c r="I74" s="14"/>
       <c r="J74" s="14"/>
       <c r="K74" s="18"/>
       <c r="L74" s="18"/>
       <c r="M74" s="18"/>
       <c r="N74" s="18"/>
       <c r="O74" s="18"/>
       <c r="P74" s="18"/>
       <c r="Q74" s="18"/>
       <c r="R74" s="18"/>
       <c r="S74" s="18"/>
       <c r="T74" s="11"/>
       <c r="U74" s="19"/>
       <c r="V74" s="11"/>
       <c r="W74" s="19"/>
       <c r="X74" s="1"/>
     </row>
-    <row r="75" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:25">
       <c r="A75" s="71" t="s">
         <v>27</v>
       </c>
       <c r="B75" s="71"/>
       <c r="C75" s="71"/>
       <c r="D75" s="71"/>
       <c r="E75" s="71"/>
       <c r="F75" s="71"/>
       <c r="G75" s="71"/>
       <c r="H75" s="71"/>
       <c r="I75" s="71"/>
       <c r="J75" s="71"/>
       <c r="K75" s="71"/>
       <c r="L75" s="71"/>
       <c r="M75" s="71"/>
       <c r="N75" s="71"/>
       <c r="O75" s="71"/>
       <c r="P75" s="71"/>
       <c r="Q75" s="71"/>
       <c r="R75" s="71"/>
       <c r="S75" s="71"/>
       <c r="T75" s="71"/>
       <c r="U75" s="71"/>
       <c r="V75" s="71"/>
       <c r="W75" s="71"/>
-      <c r="X75" s="1"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="X75" s="71"/>
+      <c r="Y75" s="71"/>
+    </row>
+    <row r="76" spans="1:25">
       <c r="A76" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="2">
         <v>22172</v>
       </c>
       <c r="C76" s="2">
         <v>24257</v>
       </c>
       <c r="D76" s="2">
         <v>33399</v>
       </c>
       <c r="E76" s="2">
         <v>53834</v>
       </c>
       <c r="F76" s="2">
         <v>58367</v>
       </c>
       <c r="G76" s="2">
         <v>64377</v>
       </c>
       <c r="H76" s="20">
         <v>67857</v>
       </c>
       <c r="I76" s="20">
@@ -6475,51 +6579,51 @@
       <c r="Q76" s="29">
         <v>168603</v>
       </c>
       <c r="R76" s="4">
         <v>181201</v>
       </c>
       <c r="S76" s="4">
         <v>183619</v>
       </c>
       <c r="T76" s="5">
         <v>193030</v>
       </c>
       <c r="U76" s="5">
         <v>203531</v>
       </c>
       <c r="V76" s="5">
         <v>207756</v>
       </c>
       <c r="W76" s="54">
         <v>225763</v>
       </c>
       <c r="X76" s="68">
         <v>232953</v>
       </c>
     </row>
-    <row r="77" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:25">
       <c r="A77" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G77" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H77" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I77" s="8" t="s">
@@ -6549,51 +6653,51 @@
       <c r="Q77" s="21" t="s">
         <v>20</v>
       </c>
       <c r="R77" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S77" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T77" s="5" t="s">
         <v>20</v>
       </c>
       <c r="U77" s="11">
         <v>17609</v>
       </c>
       <c r="V77" s="11">
         <v>17379</v>
       </c>
       <c r="W77" s="46">
         <v>17142</v>
       </c>
       <c r="X77" s="68">
         <v>17449</v>
       </c>
     </row>
-    <row r="78" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:25">
       <c r="A78" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="12">
         <v>612</v>
       </c>
       <c r="C78" s="12">
         <v>833</v>
       </c>
       <c r="D78" s="12">
         <v>842</v>
       </c>
       <c r="E78" s="12">
         <v>2444</v>
       </c>
       <c r="F78" s="12">
         <v>3245</v>
       </c>
       <c r="G78" s="12">
         <v>3787</v>
       </c>
       <c r="H78" s="13">
         <v>3990</v>
       </c>
       <c r="I78" s="13">
@@ -6623,51 +6727,51 @@
       <c r="Q78" s="35">
         <v>12562</v>
       </c>
       <c r="R78" s="15">
         <v>13573</v>
       </c>
       <c r="S78" s="15">
         <v>12742</v>
       </c>
       <c r="T78" s="11">
         <v>15040</v>
       </c>
       <c r="U78" s="11">
         <v>14475</v>
       </c>
       <c r="V78" s="11">
         <v>14577</v>
       </c>
       <c r="W78" s="46">
         <v>16516</v>
       </c>
       <c r="X78" s="68">
         <v>16712</v>
       </c>
     </row>
-    <row r="79" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:25">
       <c r="A79" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="12">
         <v>448</v>
       </c>
       <c r="C79" s="12">
         <v>466</v>
       </c>
       <c r="D79" s="12">
         <v>812</v>
       </c>
       <c r="E79" s="12">
         <v>1215</v>
       </c>
       <c r="F79" s="12">
         <v>1267</v>
       </c>
       <c r="G79" s="12">
         <v>1480</v>
       </c>
       <c r="H79" s="13">
         <v>1505</v>
       </c>
       <c r="I79" s="13">
@@ -6697,51 +6801,51 @@
       <c r="Q79" s="35">
         <v>4725</v>
       </c>
       <c r="R79" s="15">
         <v>4848</v>
       </c>
       <c r="S79" s="15">
         <v>4902</v>
       </c>
       <c r="T79" s="11">
         <v>5421</v>
       </c>
       <c r="U79" s="11">
         <v>5503</v>
       </c>
       <c r="V79" s="11">
         <v>5751</v>
       </c>
       <c r="W79" s="46">
         <v>5635</v>
       </c>
       <c r="X79" s="68">
         <v>5759</v>
       </c>
     </row>
-    <row r="80" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:25">
       <c r="A80" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="12">
         <v>1247</v>
       </c>
       <c r="C80" s="12">
         <v>967</v>
       </c>
       <c r="D80" s="12">
         <v>1235</v>
       </c>
       <c r="E80" s="12">
         <v>4298</v>
       </c>
       <c r="F80" s="12">
         <v>4781</v>
       </c>
       <c r="G80" s="12">
         <v>6456</v>
       </c>
       <c r="H80" s="13">
         <v>4921</v>
       </c>
       <c r="I80" s="13">
@@ -6771,51 +6875,51 @@
       <c r="Q80" s="35">
         <v>25786</v>
       </c>
       <c r="R80" s="15">
         <v>26824</v>
       </c>
       <c r="S80" s="15">
         <v>27745</v>
       </c>
       <c r="T80" s="11">
         <v>28758</v>
       </c>
       <c r="U80" s="11">
         <v>12937</v>
       </c>
       <c r="V80" s="11">
         <v>15375</v>
       </c>
       <c r="W80" s="46">
         <v>15497</v>
       </c>
       <c r="X80" s="68">
         <v>16155</v>
       </c>
     </row>
-    <row r="81" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:24">
       <c r="A81" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B81" s="12">
         <v>774</v>
       </c>
       <c r="C81" s="12">
         <v>983</v>
       </c>
       <c r="D81" s="12">
         <v>1571</v>
       </c>
       <c r="E81" s="12">
         <v>4832</v>
       </c>
       <c r="F81" s="12">
         <v>1890</v>
       </c>
       <c r="G81" s="12">
         <v>2471</v>
       </c>
       <c r="H81" s="13">
         <v>2912</v>
       </c>
       <c r="I81" s="13">
@@ -6845,51 +6949,51 @@
       <c r="Q81" s="35">
         <v>4668</v>
       </c>
       <c r="R81" s="15">
         <v>5146</v>
       </c>
       <c r="S81" s="15">
         <v>5360</v>
       </c>
       <c r="T81" s="11">
         <v>5582</v>
       </c>
       <c r="U81" s="11">
         <v>7021</v>
       </c>
       <c r="V81" s="11">
         <v>6700</v>
       </c>
       <c r="W81" s="46">
         <v>7158</v>
       </c>
       <c r="X81" s="68">
         <v>7590</v>
       </c>
     </row>
-    <row r="82" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:24">
       <c r="A82" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="12">
         <v>310</v>
       </c>
       <c r="C82" s="12">
         <v>470</v>
       </c>
       <c r="D82" s="12">
         <v>500</v>
       </c>
       <c r="E82" s="12">
         <v>846</v>
       </c>
       <c r="F82" s="12">
         <v>1104</v>
       </c>
       <c r="G82" s="12">
         <v>1260</v>
       </c>
       <c r="H82" s="13">
         <v>1376</v>
       </c>
       <c r="I82" s="13">
@@ -6919,51 +7023,51 @@
       <c r="Q82" s="35">
         <v>3011</v>
       </c>
       <c r="R82" s="15">
         <v>3513</v>
       </c>
       <c r="S82" s="15">
         <v>3633</v>
       </c>
       <c r="T82" s="11">
         <v>4167</v>
       </c>
       <c r="U82" s="11">
         <v>4430</v>
       </c>
       <c r="V82" s="11">
         <v>4812</v>
       </c>
       <c r="W82" s="46">
         <v>4894</v>
       </c>
       <c r="X82" s="68">
         <v>5161</v>
       </c>
     </row>
-    <row r="83" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:24">
       <c r="A83" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B83" s="12">
         <v>683</v>
       </c>
       <c r="C83" s="12">
         <v>575</v>
       </c>
       <c r="D83" s="12">
         <v>530</v>
       </c>
       <c r="E83" s="12">
         <v>601</v>
       </c>
       <c r="F83" s="12">
         <v>949</v>
       </c>
       <c r="G83" s="12">
         <v>969</v>
       </c>
       <c r="H83" s="13">
         <v>991</v>
       </c>
       <c r="I83" s="13">
@@ -6993,51 +7097,51 @@
       <c r="Q83" s="35">
         <v>3884</v>
       </c>
       <c r="R83" s="15">
         <v>5750</v>
       </c>
       <c r="S83" s="15">
         <v>5986</v>
       </c>
       <c r="T83" s="11">
         <v>6311</v>
       </c>
       <c r="U83" s="11">
         <v>6893</v>
       </c>
       <c r="V83" s="11">
         <v>7048</v>
       </c>
       <c r="W83" s="46">
         <v>7133</v>
       </c>
       <c r="X83" s="68">
         <v>7934</v>
       </c>
     </row>
-    <row r="84" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:24">
       <c r="A84" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H84" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I84" s="8" t="s">
@@ -7067,51 +7171,51 @@
       <c r="Q84" s="21" t="s">
         <v>20</v>
       </c>
       <c r="R84" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S84" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T84" s="5" t="s">
         <v>20</v>
       </c>
       <c r="U84" s="11">
         <v>16696</v>
       </c>
       <c r="V84" s="11">
         <v>16189</v>
       </c>
       <c r="W84" s="46">
         <v>21916</v>
       </c>
       <c r="X84" s="68">
         <v>21846</v>
       </c>
     </row>
-    <row r="85" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:24">
       <c r="A85" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="12">
         <v>1807</v>
       </c>
       <c r="C85" s="12">
         <v>2217</v>
       </c>
       <c r="D85" s="12">
         <v>4738</v>
       </c>
       <c r="E85" s="12">
         <v>8449</v>
       </c>
       <c r="F85" s="12">
         <v>8564</v>
       </c>
       <c r="G85" s="12">
         <v>8305</v>
       </c>
       <c r="H85" s="13">
         <v>8884</v>
       </c>
       <c r="I85" s="13">
@@ -7141,51 +7245,51 @@
       <c r="Q85" s="35">
         <v>11997</v>
       </c>
       <c r="R85" s="15">
         <v>11824</v>
       </c>
       <c r="S85" s="15">
         <v>11944</v>
       </c>
       <c r="T85" s="11">
         <v>11760</v>
       </c>
       <c r="U85" s="11">
         <v>11875</v>
       </c>
       <c r="V85" s="11">
         <v>12248</v>
       </c>
       <c r="W85" s="46">
         <v>14631</v>
       </c>
       <c r="X85" s="68">
         <v>14236</v>
       </c>
     </row>
-    <row r="86" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:24">
       <c r="A86" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B86" s="12">
         <v>478</v>
       </c>
       <c r="C86" s="12">
         <v>476</v>
       </c>
       <c r="D86" s="12">
         <v>1126</v>
       </c>
       <c r="E86" s="12">
         <v>1651</v>
       </c>
       <c r="F86" s="12">
         <v>1342</v>
       </c>
       <c r="G86" s="12">
         <v>1557</v>
       </c>
       <c r="H86" s="13">
         <v>1698</v>
       </c>
       <c r="I86" s="13">
@@ -7215,51 +7319,51 @@
       <c r="Q86" s="35">
         <v>6417</v>
       </c>
       <c r="R86" s="15">
         <v>6063</v>
       </c>
       <c r="S86" s="15">
         <v>6066</v>
       </c>
       <c r="T86" s="11">
         <v>5689</v>
       </c>
       <c r="U86" s="11">
         <v>5735</v>
       </c>
       <c r="V86" s="11">
         <v>5579</v>
       </c>
       <c r="W86" s="46">
         <v>6314</v>
       </c>
       <c r="X86" s="68">
         <v>6289</v>
       </c>
     </row>
-    <row r="87" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:24">
       <c r="A87" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B87" s="12">
         <v>313</v>
       </c>
       <c r="C87" s="12">
         <v>350</v>
       </c>
       <c r="D87" s="12">
         <v>293</v>
       </c>
       <c r="E87" s="12">
         <v>749</v>
       </c>
       <c r="F87" s="12">
         <v>797</v>
       </c>
       <c r="G87" s="12">
         <v>797</v>
       </c>
       <c r="H87" s="13">
         <v>876</v>
       </c>
       <c r="I87" s="13">
@@ -7289,51 +7393,51 @@
       <c r="Q87" s="35">
         <v>2115</v>
       </c>
       <c r="R87" s="15">
         <v>3467</v>
       </c>
       <c r="S87" s="15">
         <v>3510</v>
       </c>
       <c r="T87" s="11">
         <v>3593</v>
       </c>
       <c r="U87" s="11">
         <v>3863</v>
       </c>
       <c r="V87" s="11">
         <v>4195</v>
       </c>
       <c r="W87" s="46">
         <v>4809</v>
       </c>
       <c r="X87" s="68">
         <v>5038</v>
       </c>
     </row>
-    <row r="88" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:24">
       <c r="A88" s="42" t="s">
         <v>39</v>
       </c>
       <c r="B88" s="12">
         <v>363</v>
       </c>
       <c r="C88" s="12">
         <v>477</v>
       </c>
       <c r="D88" s="12">
         <v>575</v>
       </c>
       <c r="E88" s="12">
         <v>915</v>
       </c>
       <c r="F88" s="12">
         <v>1585</v>
       </c>
       <c r="G88" s="12">
         <v>1647</v>
       </c>
       <c r="H88" s="13">
         <v>1945</v>
       </c>
       <c r="I88" s="13">
@@ -7363,51 +7467,51 @@
       <c r="Q88" s="35">
         <v>5204</v>
       </c>
       <c r="R88" s="15">
         <v>5811</v>
       </c>
       <c r="S88" s="15">
         <v>6822</v>
       </c>
       <c r="T88" s="11">
         <v>7174</v>
       </c>
       <c r="U88" s="11">
         <v>7445</v>
       </c>
       <c r="V88" s="11">
         <v>8148</v>
       </c>
       <c r="W88" s="46">
         <v>8665</v>
       </c>
       <c r="X88" s="68">
         <v>8690</v>
       </c>
     </row>
-    <row r="89" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:24">
       <c r="A89" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B89" s="12">
         <v>1042</v>
       </c>
       <c r="C89" s="12">
         <v>881</v>
       </c>
       <c r="D89" s="12">
         <v>1182</v>
       </c>
       <c r="E89" s="12">
         <v>1469</v>
       </c>
       <c r="F89" s="12">
         <v>2027</v>
       </c>
       <c r="G89" s="12">
         <v>2122</v>
       </c>
       <c r="H89" s="13">
         <v>2181</v>
       </c>
       <c r="I89" s="13">
@@ -7437,51 +7541,51 @@
       <c r="Q89" s="35">
         <v>5912</v>
       </c>
       <c r="R89" s="15">
         <v>7680</v>
       </c>
       <c r="S89" s="15">
         <v>7410</v>
       </c>
       <c r="T89" s="11">
         <v>8330</v>
       </c>
       <c r="U89" s="11">
         <v>8706</v>
       </c>
       <c r="V89" s="11">
         <v>9123</v>
       </c>
       <c r="W89" s="46">
         <v>10142</v>
       </c>
       <c r="X89" s="68">
         <v>10319</v>
       </c>
     </row>
-    <row r="90" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:24">
       <c r="A90" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B90" s="12">
         <v>584</v>
       </c>
       <c r="C90" s="12">
         <v>860</v>
       </c>
       <c r="D90" s="12">
         <v>3113</v>
       </c>
       <c r="E90" s="12">
         <v>4430</v>
       </c>
       <c r="F90" s="12">
         <v>5165</v>
       </c>
       <c r="G90" s="12">
         <v>5240</v>
       </c>
       <c r="H90" s="13">
         <v>5256</v>
       </c>
       <c r="I90" s="13">
@@ -7511,51 +7615,51 @@
       <c r="Q90" s="35">
         <v>7115</v>
       </c>
       <c r="R90" s="15">
         <v>8374</v>
       </c>
       <c r="S90" s="15">
         <v>8427</v>
       </c>
       <c r="T90" s="11">
         <v>8156</v>
       </c>
       <c r="U90" s="11">
         <v>9079</v>
       </c>
       <c r="V90" s="11">
         <v>8402</v>
       </c>
       <c r="W90" s="46">
         <v>9363</v>
       </c>
       <c r="X90" s="68">
         <v>6737</v>
       </c>
     </row>
-    <row r="91" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:24">
       <c r="A91" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B91" s="12">
         <v>268</v>
       </c>
       <c r="C91" s="12">
         <v>262</v>
       </c>
       <c r="D91" s="12">
         <v>385</v>
       </c>
       <c r="E91" s="12">
         <v>433</v>
       </c>
       <c r="F91" s="12">
         <v>491</v>
       </c>
       <c r="G91" s="12">
         <v>579</v>
       </c>
       <c r="H91" s="13">
         <v>1162</v>
       </c>
       <c r="I91" s="13">
@@ -7585,51 +7689,51 @@
       <c r="Q91" s="35">
         <v>4940</v>
       </c>
       <c r="R91" s="15">
         <v>5535</v>
       </c>
       <c r="S91" s="15">
         <v>5626</v>
       </c>
       <c r="T91" s="11">
         <v>5683</v>
       </c>
       <c r="U91" s="11">
         <v>6044</v>
       </c>
       <c r="V91" s="11">
         <v>6231</v>
       </c>
       <c r="W91" s="46">
         <v>6909</v>
       </c>
       <c r="X91" s="68">
         <v>10335</v>
       </c>
     </row>
-    <row r="92" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:24">
       <c r="A92" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G92" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H92" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I92" s="8" t="s">
@@ -7659,51 +7763,51 @@
       <c r="Q92" s="21" t="s">
         <v>20</v>
       </c>
       <c r="R92" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S92" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T92" s="5" t="s">
         <v>20</v>
       </c>
       <c r="U92" s="11">
         <v>480</v>
       </c>
       <c r="V92" s="11">
         <v>489</v>
       </c>
       <c r="W92" s="46">
         <v>540</v>
       </c>
       <c r="X92" s="68">
         <v>625</v>
       </c>
     </row>
-    <row r="93" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:24">
       <c r="A93" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B93" s="12">
         <v>5923</v>
       </c>
       <c r="C93" s="12">
         <v>6332</v>
       </c>
       <c r="D93" s="12">
         <v>7861</v>
       </c>
       <c r="E93" s="12">
         <v>10300</v>
       </c>
       <c r="F93" s="12">
         <v>12320</v>
       </c>
       <c r="G93" s="12">
         <v>14081</v>
       </c>
       <c r="H93" s="13">
         <v>14689</v>
       </c>
       <c r="I93" s="13">
@@ -7733,51 +7837,51 @@
       <c r="Q93" s="35">
         <v>31917</v>
       </c>
       <c r="R93" s="45">
         <v>33629</v>
       </c>
       <c r="S93" s="45">
         <v>34176</v>
       </c>
       <c r="T93" s="46">
         <v>35315</v>
       </c>
       <c r="U93" s="46">
         <v>19630</v>
       </c>
       <c r="V93" s="46">
         <v>20058</v>
       </c>
       <c r="W93" s="46">
         <v>20514</v>
       </c>
       <c r="X93" s="68">
         <v>21737</v>
       </c>
     </row>
-    <row r="94" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:24">
       <c r="A94" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B94" s="12">
         <v>1758</v>
       </c>
       <c r="C94" s="12">
         <v>1928</v>
       </c>
       <c r="D94" s="12">
         <v>2386</v>
       </c>
       <c r="E94" s="12">
         <v>3305</v>
       </c>
       <c r="F94" s="12">
         <v>4395</v>
       </c>
       <c r="G94" s="12">
         <v>4909</v>
       </c>
       <c r="H94" s="13">
         <v>5953</v>
       </c>
       <c r="I94" s="13">
@@ -7807,51 +7911,51 @@
       <c r="Q94" s="35">
         <v>14584</v>
       </c>
       <c r="R94" s="45">
         <v>13902</v>
       </c>
       <c r="S94" s="45">
         <v>14192</v>
       </c>
       <c r="T94" s="46">
         <v>14815</v>
       </c>
       <c r="U94" s="46">
         <v>15551</v>
       </c>
       <c r="V94" s="46">
         <v>17581</v>
       </c>
       <c r="W94" s="46">
         <v>18920</v>
       </c>
       <c r="X94" s="68">
         <v>18313</v>
       </c>
     </row>
-    <row r="95" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:24">
       <c r="A95" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B95" s="12">
         <v>5562</v>
       </c>
       <c r="C95" s="12">
         <v>6180</v>
       </c>
       <c r="D95" s="12">
         <v>6250</v>
       </c>
       <c r="E95" s="12">
         <v>7897</v>
       </c>
       <c r="F95" s="12">
         <v>8445</v>
       </c>
       <c r="G95" s="12">
         <v>8717</v>
       </c>
       <c r="H95" s="13">
         <v>9518</v>
       </c>
       <c r="I95" s="13">
@@ -7881,51 +7985,51 @@
       <c r="Q95" s="35">
         <v>19426</v>
       </c>
       <c r="R95" s="45">
         <v>20669</v>
       </c>
       <c r="S95" s="45">
         <v>20553</v>
       </c>
       <c r="T95" s="46">
         <v>21838</v>
       </c>
       <c r="U95" s="46">
         <v>24043</v>
       </c>
       <c r="V95" s="46">
         <v>21813</v>
       </c>
       <c r="W95" s="46">
         <v>22034</v>
       </c>
       <c r="X95" s="68">
         <v>23149</v>
       </c>
     </row>
-    <row r="96" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:24">
       <c r="A96" s="47" t="s">
         <v>44</v>
       </c>
       <c r="B96" s="48" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="48" t="s">
         <v>20</v>
       </c>
       <c r="D96" s="48" t="s">
         <v>20</v>
       </c>
       <c r="E96" s="49" t="s">
         <v>20</v>
       </c>
       <c r="F96" s="49" t="s">
         <v>20</v>
       </c>
       <c r="G96" s="49" t="s">
         <v>20</v>
       </c>
       <c r="H96" s="49" t="s">
         <v>20</v>
       </c>
       <c r="I96" s="49" t="s">
@@ -7955,163 +8059,163 @@
       <c r="Q96" s="51">
         <v>4340</v>
       </c>
       <c r="R96" s="52">
         <v>4593</v>
       </c>
       <c r="S96" s="52">
         <v>4525</v>
       </c>
       <c r="T96" s="53">
         <v>5398</v>
       </c>
       <c r="U96" s="53">
         <v>5516</v>
       </c>
       <c r="V96" s="53">
         <v>6058</v>
       </c>
       <c r="W96" s="53">
         <v>7031</v>
       </c>
       <c r="X96" s="70">
         <v>8879</v>
       </c>
     </row>
-    <row r="97" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:24">
       <c r="A97" s="19"/>
       <c r="B97" s="19"/>
       <c r="C97" s="19"/>
       <c r="D97" s="19"/>
       <c r="E97" s="19"/>
       <c r="F97" s="19"/>
       <c r="G97" s="19"/>
       <c r="H97" s="19"/>
       <c r="I97" s="19"/>
       <c r="J97" s="19"/>
       <c r="K97" s="19"/>
       <c r="L97" s="19"/>
       <c r="M97" s="19"/>
       <c r="N97" s="19"/>
       <c r="O97" s="19"/>
       <c r="P97" s="19"/>
       <c r="Q97" s="19"/>
       <c r="R97" s="19"/>
       <c r="S97" s="19"/>
       <c r="T97" s="11"/>
       <c r="U97" s="19"/>
       <c r="V97" s="19"/>
       <c r="W97" s="19"/>
       <c r="X97" s="1"/>
     </row>
-    <row r="98" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:24">
       <c r="A98" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B98" s="19"/>
       <c r="C98" s="19"/>
       <c r="D98" s="19"/>
       <c r="E98" s="19"/>
       <c r="F98" s="19"/>
       <c r="G98" s="19"/>
       <c r="H98" s="19"/>
       <c r="I98" s="19"/>
       <c r="J98" s="19"/>
       <c r="K98" s="19"/>
       <c r="L98" s="19"/>
       <c r="M98" s="19"/>
       <c r="N98" s="19"/>
       <c r="O98" s="19"/>
       <c r="P98" s="19"/>
       <c r="Q98" s="19"/>
       <c r="R98" s="19"/>
       <c r="S98" s="19"/>
       <c r="T98" s="19"/>
       <c r="U98" s="19"/>
       <c r="V98" s="19"/>
       <c r="W98" s="19"/>
       <c r="X98" s="1"/>
     </row>
-    <row r="99" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:24">
       <c r="A99" s="34"/>
       <c r="B99" s="19"/>
       <c r="C99" s="19"/>
       <c r="D99" s="19"/>
       <c r="E99" s="19"/>
       <c r="F99" s="19"/>
       <c r="G99" s="19"/>
       <c r="H99" s="19"/>
       <c r="I99" s="19"/>
       <c r="J99" s="19"/>
       <c r="K99" s="19"/>
       <c r="L99" s="19"/>
       <c r="M99" s="19"/>
       <c r="N99" s="19"/>
       <c r="O99" s="19"/>
       <c r="P99" s="19"/>
       <c r="Q99" s="19"/>
       <c r="R99" s="19"/>
       <c r="S99" s="19"/>
       <c r="T99" s="19"/>
       <c r="U99" s="19"/>
       <c r="V99" s="19"/>
       <c r="W99" s="19"/>
       <c r="X99" s="1"/>
     </row>
-    <row r="100" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:24">
       <c r="A100" s="34"/>
       <c r="B100" s="19"/>
       <c r="C100" s="19"/>
       <c r="D100" s="19"/>
       <c r="E100" s="19"/>
       <c r="F100" s="19"/>
       <c r="G100" s="19"/>
       <c r="H100" s="19"/>
       <c r="I100" s="19"/>
       <c r="J100" s="19"/>
       <c r="K100" s="19"/>
       <c r="L100" s="19"/>
       <c r="M100" s="19"/>
       <c r="N100" s="19"/>
       <c r="O100" s="19"/>
       <c r="P100" s="19"/>
       <c r="Q100" s="19"/>
       <c r="R100" s="19"/>
       <c r="S100" s="19"/>
       <c r="T100" s="19"/>
       <c r="U100" s="19"/>
       <c r="V100" s="19"/>
       <c r="W100" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:W75"/>
     <mergeCell ref="A3:W3"/>
-    <mergeCell ref="A4:W4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A75:Y75"/>
+    <mergeCell ref="A52:Y52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>