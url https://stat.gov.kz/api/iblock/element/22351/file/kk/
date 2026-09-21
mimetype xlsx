--- v1 (2026-07-06)
+++ v2 (2026-09-21)
@@ -1,71 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="93">
   <si>
     <t>2006*</t>
   </si>
   <si>
     <t>2007*</t>
   </si>
   <si>
     <t>2008*</t>
   </si>
   <si>
     <t>2009*</t>
   </si>
   <si>
     <t>2010*</t>
   </si>
   <si>
     <t>2011*</t>
   </si>
   <si>
     <t>2012*</t>
@@ -310,61 +300,61 @@
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>221309 Қонақ үйлердің толтырылымдылығы (төсек-тәулік)</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -456,72 +446,330 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -568,77 +816,397 @@
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="227">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="170" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -804,99 +1372,312 @@
     </xf>
     <xf numFmtId="14" fontId="12" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="17" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="169" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="19" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="20">
+  <cellStyles count="227">
+    <cellStyle name="20% - Акцент1 2" xfId="20"/>
+    <cellStyle name="20% - Акцент1 3" xfId="21"/>
+    <cellStyle name="20% - Акцент1 4" xfId="22"/>
+    <cellStyle name="20% - Акцент1 5" xfId="23"/>
+    <cellStyle name="20% - Акцент2 2" xfId="24"/>
+    <cellStyle name="20% - Акцент2 3" xfId="25"/>
+    <cellStyle name="20% - Акцент2 4" xfId="26"/>
+    <cellStyle name="20% - Акцент2 5" xfId="27"/>
+    <cellStyle name="20% - Акцент3 2" xfId="28"/>
+    <cellStyle name="20% - Акцент3 3" xfId="29"/>
+    <cellStyle name="20% - Акцент3 4" xfId="30"/>
+    <cellStyle name="20% - Акцент3 5" xfId="31"/>
+    <cellStyle name="20% - Акцент4 2" xfId="32"/>
+    <cellStyle name="20% - Акцент4 3" xfId="33"/>
+    <cellStyle name="20% - Акцент4 4" xfId="34"/>
+    <cellStyle name="20% - Акцент4 5" xfId="35"/>
+    <cellStyle name="20% - Акцент5 2" xfId="36"/>
+    <cellStyle name="20% - Акцент5 3" xfId="37"/>
+    <cellStyle name="20% - Акцент5 4" xfId="38"/>
+    <cellStyle name="20% - Акцент5 5" xfId="39"/>
+    <cellStyle name="20% - Акцент6 2" xfId="40"/>
+    <cellStyle name="20% - Акцент6 3" xfId="41"/>
+    <cellStyle name="20% - Акцент6 4" xfId="42"/>
+    <cellStyle name="20% - Акцент6 5" xfId="43"/>
+    <cellStyle name="40% - Акцент1 2" xfId="44"/>
+    <cellStyle name="40% - Акцент1 3" xfId="45"/>
+    <cellStyle name="40% - Акцент1 4" xfId="46"/>
+    <cellStyle name="40% - Акцент1 5" xfId="47"/>
+    <cellStyle name="40% - Акцент2 2" xfId="48"/>
+    <cellStyle name="40% - Акцент2 3" xfId="49"/>
+    <cellStyle name="40% - Акцент2 4" xfId="50"/>
+    <cellStyle name="40% - Акцент2 5" xfId="51"/>
+    <cellStyle name="40% - Акцент3 2" xfId="52"/>
+    <cellStyle name="40% - Акцент3 3" xfId="53"/>
+    <cellStyle name="40% - Акцент3 4" xfId="54"/>
+    <cellStyle name="40% - Акцент3 5" xfId="55"/>
+    <cellStyle name="40% - Акцент4 2" xfId="56"/>
+    <cellStyle name="40% - Акцент4 3" xfId="57"/>
+    <cellStyle name="40% - Акцент4 4" xfId="58"/>
+    <cellStyle name="40% - Акцент4 5" xfId="59"/>
+    <cellStyle name="40% - Акцент5 2" xfId="60"/>
+    <cellStyle name="40% - Акцент5 3" xfId="61"/>
+    <cellStyle name="40% - Акцент5 4" xfId="62"/>
+    <cellStyle name="40% - Акцент5 5" xfId="63"/>
+    <cellStyle name="40% - Акцент6 2" xfId="64"/>
+    <cellStyle name="40% - Акцент6 3" xfId="65"/>
+    <cellStyle name="40% - Акцент6 4" xfId="66"/>
+    <cellStyle name="40% - Акцент6 5" xfId="67"/>
+    <cellStyle name="60% - Акцент1 2" xfId="68"/>
+    <cellStyle name="60% - Акцент1 3" xfId="69"/>
+    <cellStyle name="60% - Акцент1 4" xfId="70"/>
+    <cellStyle name="60% - Акцент1 5" xfId="71"/>
+    <cellStyle name="60% - Акцент2 2" xfId="72"/>
+    <cellStyle name="60% - Акцент2 3" xfId="73"/>
+    <cellStyle name="60% - Акцент2 4" xfId="74"/>
+    <cellStyle name="60% - Акцент2 5" xfId="75"/>
+    <cellStyle name="60% - Акцент3 2" xfId="76"/>
+    <cellStyle name="60% - Акцент3 3" xfId="77"/>
+    <cellStyle name="60% - Акцент3 4" xfId="78"/>
+    <cellStyle name="60% - Акцент3 5" xfId="79"/>
+    <cellStyle name="60% - Акцент4 2" xfId="80"/>
+    <cellStyle name="60% - Акцент4 3" xfId="81"/>
+    <cellStyle name="60% - Акцент4 4" xfId="82"/>
+    <cellStyle name="60% - Акцент4 5" xfId="83"/>
+    <cellStyle name="60% - Акцент5 2" xfId="84"/>
+    <cellStyle name="60% - Акцент5 3" xfId="85"/>
+    <cellStyle name="60% - Акцент5 4" xfId="86"/>
+    <cellStyle name="60% - Акцент5 5" xfId="87"/>
+    <cellStyle name="60% - Акцент6 2" xfId="88"/>
+    <cellStyle name="60% - Акцент6 3" xfId="89"/>
+    <cellStyle name="60% - Акцент6 4" xfId="90"/>
+    <cellStyle name="60% - Акцент6 5" xfId="91"/>
+    <cellStyle name="Акцент1 2" xfId="92"/>
+    <cellStyle name="Акцент1 3" xfId="93"/>
+    <cellStyle name="Акцент1 4" xfId="94"/>
+    <cellStyle name="Акцент1 5" xfId="95"/>
+    <cellStyle name="Акцент2 2" xfId="96"/>
+    <cellStyle name="Акцент2 3" xfId="97"/>
+    <cellStyle name="Акцент2 4" xfId="98"/>
+    <cellStyle name="Акцент2 5" xfId="99"/>
+    <cellStyle name="Акцент3 2" xfId="100"/>
+    <cellStyle name="Акцент3 3" xfId="101"/>
+    <cellStyle name="Акцент3 4" xfId="102"/>
+    <cellStyle name="Акцент3 5" xfId="103"/>
+    <cellStyle name="Акцент4 2" xfId="104"/>
+    <cellStyle name="Акцент4 3" xfId="105"/>
+    <cellStyle name="Акцент4 4" xfId="106"/>
+    <cellStyle name="Акцент4 5" xfId="107"/>
+    <cellStyle name="Акцент5 2" xfId="108"/>
+    <cellStyle name="Акцент5 3" xfId="109"/>
+    <cellStyle name="Акцент5 4" xfId="110"/>
+    <cellStyle name="Акцент5 5" xfId="111"/>
+    <cellStyle name="Акцент6 2" xfId="112"/>
+    <cellStyle name="Акцент6 3" xfId="113"/>
+    <cellStyle name="Акцент6 4" xfId="114"/>
+    <cellStyle name="Акцент6 5" xfId="115"/>
+    <cellStyle name="Ввод  2" xfId="116"/>
+    <cellStyle name="Ввод  3" xfId="117"/>
+    <cellStyle name="Ввод  4" xfId="118"/>
+    <cellStyle name="Ввод  5" xfId="119"/>
+    <cellStyle name="Вывод 2" xfId="120"/>
+    <cellStyle name="Вывод 3" xfId="121"/>
+    <cellStyle name="Вывод 4" xfId="122"/>
+    <cellStyle name="Вывод 5" xfId="123"/>
+    <cellStyle name="Вычисление 2" xfId="124"/>
+    <cellStyle name="Вычисление 3" xfId="125"/>
+    <cellStyle name="Вычисление 4" xfId="126"/>
+    <cellStyle name="Вычисление 5" xfId="127"/>
     <cellStyle name="Гиперссылка" xfId="18" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="17"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="128"/>
+    <cellStyle name="Гиперссылка 3" xfId="129"/>
     <cellStyle name="Денежный 2" xfId="12"/>
+    <cellStyle name="Денежный 4" xfId="130"/>
+    <cellStyle name="Заголовок 1 2" xfId="131"/>
+    <cellStyle name="Заголовок 1 3" xfId="132"/>
+    <cellStyle name="Заголовок 1 4" xfId="133"/>
+    <cellStyle name="Заголовок 1 5" xfId="134"/>
+    <cellStyle name="Заголовок 2 2" xfId="135"/>
+    <cellStyle name="Заголовок 2 3" xfId="136"/>
+    <cellStyle name="Заголовок 2 4" xfId="137"/>
+    <cellStyle name="Заголовок 2 5" xfId="138"/>
+    <cellStyle name="Заголовок 3 2" xfId="139"/>
+    <cellStyle name="Заголовок 3 3" xfId="140"/>
+    <cellStyle name="Заголовок 3 4" xfId="141"/>
+    <cellStyle name="Заголовок 3 5" xfId="142"/>
+    <cellStyle name="Заголовок 4 2" xfId="143"/>
+    <cellStyle name="Заголовок 4 3" xfId="144"/>
+    <cellStyle name="Заголовок 4 4" xfId="145"/>
+    <cellStyle name="Заголовок 4 5" xfId="146"/>
+    <cellStyle name="Итог 2" xfId="147"/>
+    <cellStyle name="Итог 3" xfId="148"/>
+    <cellStyle name="Итог 4" xfId="149"/>
+    <cellStyle name="Итог 5" xfId="150"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="151"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="152"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="153"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="154"/>
+    <cellStyle name="Название 2" xfId="155"/>
+    <cellStyle name="Название 3" xfId="156"/>
+    <cellStyle name="Название 4" xfId="157"/>
+    <cellStyle name="Название 5" xfId="158"/>
+    <cellStyle name="Нейтральный 2" xfId="159"/>
+    <cellStyle name="Нейтральный 3" xfId="160"/>
+    <cellStyle name="Нейтральный 4" xfId="161"/>
+    <cellStyle name="Нейтральный 5" xfId="162"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="163"/>
+    <cellStyle name="Обычный 11 2" xfId="164"/>
+    <cellStyle name="Обычный 12 2" xfId="165"/>
+    <cellStyle name="Обычный 17 2" xfId="166"/>
     <cellStyle name="Обычный 2" xfId="13"/>
     <cellStyle name="Обычный 2 2" xfId="14"/>
+    <cellStyle name="Обычный 2 2 2" xfId="167"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="168"/>
+    <cellStyle name="Обычный 2 3" xfId="169"/>
+    <cellStyle name="Обычный 2 3 2" xfId="170"/>
     <cellStyle name="Обычный 2 4" xfId="19"/>
+    <cellStyle name="Обычный 2 4 2" xfId="171"/>
+    <cellStyle name="Обычный 24 2" xfId="172"/>
+    <cellStyle name="Обычный 24 3" xfId="173"/>
+    <cellStyle name="Обычный 25 2" xfId="174"/>
+    <cellStyle name="Обычный 26 2" xfId="175"/>
+    <cellStyle name="Обычный 27 2" xfId="176"/>
+    <cellStyle name="Обычный 29 2" xfId="177"/>
     <cellStyle name="Обычный 3" xfId="11"/>
+    <cellStyle name="Обычный 3 2" xfId="178"/>
+    <cellStyle name="Обычный 3 3" xfId="179"/>
     <cellStyle name="Обычный 30" xfId="15"/>
+    <cellStyle name="Обычный 31" xfId="180"/>
+    <cellStyle name="Обычный 32" xfId="181"/>
+    <cellStyle name="Обычный 33" xfId="182"/>
+    <cellStyle name="Обычный 34" xfId="183"/>
+    <cellStyle name="Обычный 35" xfId="184"/>
+    <cellStyle name="Обычный 36" xfId="185"/>
+    <cellStyle name="Обычный 37" xfId="186"/>
+    <cellStyle name="Обычный 38" xfId="187"/>
+    <cellStyle name="Обычный 39" xfId="188"/>
     <cellStyle name="Обычный 4" xfId="16"/>
+    <cellStyle name="Обычный 4 2" xfId="189"/>
+    <cellStyle name="Обычный 40" xfId="190"/>
+    <cellStyle name="Обычный 41" xfId="191"/>
+    <cellStyle name="Обычный 43" xfId="192"/>
+    <cellStyle name="Обычный 45" xfId="193"/>
+    <cellStyle name="Обычный 48" xfId="194"/>
+    <cellStyle name="Обычный 49" xfId="195"/>
+    <cellStyle name="Обычный 50" xfId="196"/>
+    <cellStyle name="Обычный 51" xfId="197"/>
+    <cellStyle name="Обычный 52" xfId="198"/>
+    <cellStyle name="Обычный 6 2" xfId="199"/>
+    <cellStyle name="Обычный 7 2" xfId="200"/>
+    <cellStyle name="Обычный 8 2" xfId="201"/>
+    <cellStyle name="Обычный 9 2" xfId="202"/>
     <cellStyle name="Обычный_2005" xfId="1"/>
     <cellStyle name="Обычный_2007" xfId="2"/>
     <cellStyle name="Обычный_2008" xfId="3"/>
     <cellStyle name="Обычный_2009" xfId="4"/>
     <cellStyle name="Обычный_2010" xfId="5"/>
     <cellStyle name="Обычный_2011" xfId="6"/>
     <cellStyle name="Обычный_2012" xfId="9"/>
     <cellStyle name="Обычный_2013" xfId="10"/>
     <cellStyle name="Обычный_2014" xfId="7"/>
     <cellStyle name="Обычный_Лист1" xfId="8"/>
+    <cellStyle name="Плохой 2" xfId="203"/>
+    <cellStyle name="Плохой 3" xfId="204"/>
+    <cellStyle name="Плохой 4" xfId="205"/>
+    <cellStyle name="Плохой 5" xfId="206"/>
+    <cellStyle name="Пояснение 2" xfId="207"/>
+    <cellStyle name="Пояснение 3" xfId="208"/>
+    <cellStyle name="Пояснение 4" xfId="209"/>
+    <cellStyle name="Пояснение 5" xfId="210"/>
+    <cellStyle name="Примечание 2" xfId="211"/>
+    <cellStyle name="Примечание 3" xfId="212"/>
+    <cellStyle name="Примечание 4" xfId="213"/>
+    <cellStyle name="Примечание 5" xfId="214"/>
+    <cellStyle name="Связанная ячейка 2" xfId="215"/>
+    <cellStyle name="Связанная ячейка 3" xfId="216"/>
+    <cellStyle name="Связанная ячейка 4" xfId="217"/>
+    <cellStyle name="Связанная ячейка 5" xfId="218"/>
+    <cellStyle name="Текст предупреждения 2" xfId="219"/>
+    <cellStyle name="Текст предупреждения 3" xfId="220"/>
+    <cellStyle name="Текст предупреждения 4" xfId="221"/>
+    <cellStyle name="Текст предупреждения 5" xfId="222"/>
+    <cellStyle name="Хороший 2" xfId="223"/>
+    <cellStyle name="Хороший 3" xfId="224"/>
+    <cellStyle name="Хороший 4" xfId="225"/>
+    <cellStyle name="Хороший 5" xfId="226"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2285999</xdr:colOff>
@@ -1231,51 +2012,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4647970" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="3" width="64.140625" customWidth="1"/>
@@ -1498,115 +2279,115 @@
     <row r="11" spans="2:2" ht="26.25">
       <c r="B11" s="82" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="81"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="81"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="83" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X100"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A70" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:X6"/>
+    <sheetView tabSelected="1" topLeftCell="L16" workbookViewId="0">
+      <selection activeCell="X51" sqref="X51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="40.5" customHeight="1"/>
     <row r="3" spans="1:24" ht="15" customHeight="1">
-      <c r="A3" s="99" t="s">
+      <c r="A3" s="100" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="99"/>
-[...21 lines deleted...]
-      <c r="X3" s="99"/>
+      <c r="B3" s="100"/>
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="100"/>
+      <c r="P3" s="100"/>
+      <c r="Q3" s="100"/>
+      <c r="R3" s="100"/>
+      <c r="S3" s="100"/>
+      <c r="T3" s="100"/>
+      <c r="U3" s="100"/>
+      <c r="V3" s="100"/>
+      <c r="W3" s="100"/>
+      <c r="X3" s="100"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="98" t="s">
+      <c r="A4" s="99" t="s">
         <v>45</v>
       </c>
-      <c r="B4" s="98"/>
-[...21 lines deleted...]
-      <c r="X4" s="98"/>
+      <c r="B4" s="99"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="99"/>
+      <c r="H4" s="99"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="99"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="99"/>
+      <c r="M4" s="99"/>
+      <c r="N4" s="99"/>
+      <c r="O4" s="99"/>
+      <c r="P4" s="99"/>
+      <c r="Q4" s="99"/>
+      <c r="R4" s="99"/>
+      <c r="S4" s="99"/>
+      <c r="T4" s="99"/>
+      <c r="U4" s="99"/>
+      <c r="V4" s="99"/>
+      <c r="W4" s="99"/>
+      <c r="X4" s="99"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="66"/>
       <c r="B5" s="67">
         <v>2004</v>
       </c>
       <c r="C5" s="67">
         <v>2005</v>
       </c>
       <c r="D5" s="67" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="67" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="67" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="67" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="67" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="67" t="s">
@@ -1637,76 +2418,76 @@
         <v>13</v>
       </c>
       <c r="R5" s="67" t="s">
         <v>14</v>
       </c>
       <c r="S5" s="67" t="s">
         <v>15</v>
       </c>
       <c r="T5" s="67" t="s">
         <v>16</v>
       </c>
       <c r="U5" s="67" t="s">
         <v>17</v>
       </c>
       <c r="V5" s="67" t="s">
         <v>18</v>
       </c>
       <c r="W5" s="67" t="s">
         <v>47</v>
       </c>
       <c r="X5" s="67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:24">
-      <c r="A6" s="97" t="s">
+      <c r="A6" s="98" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="97"/>
-[...21 lines deleted...]
-      <c r="X6" s="97"/>
+      <c r="B6" s="98"/>
+      <c r="C6" s="98"/>
+      <c r="D6" s="98"/>
+      <c r="E6" s="98"/>
+      <c r="F6" s="98"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="98"/>
+      <c r="I6" s="98"/>
+      <c r="J6" s="98"/>
+      <c r="K6" s="98"/>
+      <c r="L6" s="98"/>
+      <c r="M6" s="98"/>
+      <c r="N6" s="98"/>
+      <c r="O6" s="98"/>
+      <c r="P6" s="98"/>
+      <c r="Q6" s="98"/>
+      <c r="R6" s="98"/>
+      <c r="S6" s="98"/>
+      <c r="T6" s="98"/>
+      <c r="U6" s="98"/>
+      <c r="V6" s="98"/>
+      <c r="W6" s="98"/>
+      <c r="X6" s="98"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="22">
         <v>22.548452367413475</v>
       </c>
       <c r="D7" s="23">
         <v>33.53083495302883</v>
       </c>
       <c r="E7" s="24">
         <v>31.614912717023142</v>
       </c>
       <c r="F7" s="25">
         <v>29.103961933643451</v>
       </c>
       <c r="G7" s="26">
         <v>26.860926819461202</v>
       </c>
       <c r="H7" s="27">
         <v>24.320961212515435</v>
@@ -3244,76 +4025,76 @@
       <c r="A28" s="11"/>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="13"/>
       <c r="O28" s="13"/>
       <c r="P28" s="14"/>
       <c r="Q28" s="14"/>
       <c r="R28" s="14"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="15"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:24">
-      <c r="A29" s="100" t="s">
+      <c r="A29" s="97" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="100"/>
-[...21 lines deleted...]
-      <c r="X29" s="100"/>
+      <c r="B29" s="97"/>
+      <c r="C29" s="97"/>
+      <c r="D29" s="97"/>
+      <c r="E29" s="97"/>
+      <c r="F29" s="97"/>
+      <c r="G29" s="97"/>
+      <c r="H29" s="97"/>
+      <c r="I29" s="97"/>
+      <c r="J29" s="97"/>
+      <c r="K29" s="97"/>
+      <c r="L29" s="97"/>
+      <c r="M29" s="97"/>
+      <c r="N29" s="97"/>
+      <c r="O29" s="97"/>
+      <c r="P29" s="97"/>
+      <c r="Q29" s="97"/>
+      <c r="R29" s="97"/>
+      <c r="S29" s="97"/>
+      <c r="T29" s="97"/>
+      <c r="U29" s="97"/>
+      <c r="V29" s="97"/>
+      <c r="W29" s="97"/>
+      <c r="X29" s="97"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="22">
         <v>23.028396048854269</v>
       </c>
       <c r="D30" s="23">
         <v>37.205963000344212</v>
       </c>
       <c r="E30" s="24">
         <v>31.607836820600376</v>
       </c>
       <c r="F30" s="25">
         <v>31.227163035475691</v>
       </c>
       <c r="G30" s="26">
         <v>26.181624980913547</v>
       </c>
       <c r="H30" s="46">
         <v>25.873310874792388</v>
@@ -3341,50 +4122,53 @@
       </c>
       <c r="P30" s="30">
         <v>22</v>
       </c>
       <c r="Q30" s="30">
         <v>22.3</v>
       </c>
       <c r="R30" s="30">
         <v>16.100000000000001</v>
       </c>
       <c r="S30" s="30">
         <v>20.100000000000001</v>
       </c>
       <c r="T30" s="31">
         <v>22.8</v>
       </c>
       <c r="U30" s="31">
         <v>24.2</v>
       </c>
       <c r="V30" s="75">
         <v>25.4</v>
       </c>
       <c r="W30" s="31">
         <v>25.4</v>
       </c>
+      <c r="X30" s="103">
+        <v>24.4</v>
+      </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>22</v>
@@ -3412,50 +4196,53 @@
       </c>
       <c r="P31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="Q31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="R31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="S31" s="33" t="s">
         <v>22</v>
       </c>
       <c r="T31" s="34">
         <v>22.3</v>
       </c>
       <c r="U31" s="34">
         <v>23.6</v>
       </c>
       <c r="V31" s="77">
         <v>26.6</v>
       </c>
       <c r="W31" s="34">
         <v>22.9</v>
       </c>
+      <c r="X31" s="104">
+        <v>20.100000000000001</v>
+      </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="36">
         <v>19.01528434843021</v>
       </c>
       <c r="D32" s="37">
         <v>13.46759341769144</v>
       </c>
       <c r="E32" s="38">
         <v>16.519755566716892</v>
       </c>
       <c r="F32" s="39">
         <v>12.749386535794303</v>
       </c>
       <c r="G32" s="40">
         <v>10.05990052951379</v>
       </c>
       <c r="H32" s="51">
         <v>12.316208746936312</v>
@@ -3483,52 +4270,55 @@
       </c>
       <c r="P32" s="44">
         <v>12.9</v>
       </c>
       <c r="Q32" s="44">
         <v>13.9</v>
       </c>
       <c r="R32" s="44">
         <v>12.8</v>
       </c>
       <c r="S32" s="44">
         <v>18.2</v>
       </c>
       <c r="T32" s="34">
         <v>19</v>
       </c>
       <c r="U32" s="34">
         <v>21.7</v>
       </c>
       <c r="V32" s="77">
         <v>22.1</v>
       </c>
       <c r="W32" s="34">
         <v>24.5</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32" s="104">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="36">
         <v>16.325747610277997</v>
       </c>
       <c r="D33" s="37">
         <v>45.3603877294372</v>
       </c>
       <c r="E33" s="38">
         <v>34.3232044198895</v>
       </c>
       <c r="F33" s="39">
         <v>25.936584637773091</v>
       </c>
       <c r="G33" s="40">
         <v>31.773288679366029</v>
       </c>
       <c r="H33" s="51">
         <v>21.504703175621742</v>
       </c>
       <c r="I33" s="52">
@@ -3554,52 +4344,55 @@
       </c>
       <c r="P33" s="44">
         <v>19.2</v>
       </c>
       <c r="Q33" s="44">
         <v>20.100000000000001</v>
       </c>
       <c r="R33" s="44">
         <v>14.2</v>
       </c>
       <c r="S33" s="44">
         <v>20.5</v>
       </c>
       <c r="T33" s="34">
         <v>20.5</v>
       </c>
       <c r="U33" s="34">
         <v>21</v>
       </c>
       <c r="V33" s="77">
         <v>21.9</v>
       </c>
       <c r="W33" s="34">
         <v>22.4</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="104">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C34" s="36">
         <v>29.861277924573628</v>
       </c>
       <c r="D34" s="37">
         <v>11.919991169516241</v>
       </c>
       <c r="E34" s="38">
         <v>26.12919677008075</v>
       </c>
       <c r="F34" s="39">
         <v>13.763369210440125</v>
       </c>
       <c r="G34" s="40">
         <v>14.096419368100188</v>
       </c>
       <c r="H34" s="51">
         <v>15.820527987179972</v>
       </c>
       <c r="I34" s="52">
@@ -3625,52 +4418,55 @@
       </c>
       <c r="P34" s="44">
         <v>17.5</v>
       </c>
       <c r="Q34" s="44">
         <v>16.3</v>
       </c>
       <c r="R34" s="44">
         <v>14.2</v>
       </c>
       <c r="S34" s="44">
         <v>16.399999999999999</v>
       </c>
       <c r="T34" s="34">
         <v>15.1</v>
       </c>
       <c r="U34" s="34">
         <v>19.899999999999999</v>
       </c>
       <c r="V34" s="77">
         <v>24.9</v>
       </c>
       <c r="W34" s="34">
         <v>25.8</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="104">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C35" s="36">
         <v>20.462568665009737</v>
       </c>
       <c r="D35" s="37">
         <v>59.374842392425663</v>
       </c>
       <c r="E35" s="38">
         <v>15.208149856926495</v>
       </c>
       <c r="F35" s="39">
         <v>44.818747365971177</v>
       </c>
       <c r="G35" s="40">
         <v>65.823368496688758</v>
       </c>
       <c r="H35" s="51">
         <v>52.788837321595253</v>
       </c>
       <c r="I35" s="52">
@@ -3696,52 +4492,55 @@
       </c>
       <c r="P35" s="44">
         <v>29.1</v>
       </c>
       <c r="Q35" s="44">
         <v>25.7</v>
       </c>
       <c r="R35" s="44">
         <v>14.4</v>
       </c>
       <c r="S35" s="44">
         <v>11</v>
       </c>
       <c r="T35" s="34">
         <v>9.9</v>
       </c>
       <c r="U35" s="34">
         <v>12.1</v>
       </c>
       <c r="V35" s="77">
         <v>10.199999999999999</v>
       </c>
       <c r="W35" s="34">
         <v>11.8</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="104">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C36" s="36">
         <v>14.812768569674647</v>
       </c>
       <c r="D36" s="37">
         <v>23.013729694071081</v>
       </c>
       <c r="E36" s="38">
         <v>28.705662469962412</v>
       </c>
       <c r="F36" s="39">
         <v>50.645626658592626</v>
       </c>
       <c r="G36" s="40">
         <v>39.525393529661109</v>
       </c>
       <c r="H36" s="51">
         <v>15.988709871294313</v>
       </c>
       <c r="I36" s="52">
@@ -3767,52 +4566,55 @@
       </c>
       <c r="P36" s="44">
         <v>31.9</v>
       </c>
       <c r="Q36" s="44">
         <v>32.799999999999997</v>
       </c>
       <c r="R36" s="44">
         <v>22.8</v>
       </c>
       <c r="S36" s="44">
         <v>20.2</v>
       </c>
       <c r="T36" s="34">
         <v>17.5</v>
       </c>
       <c r="U36" s="34">
         <v>16.100000000000001</v>
       </c>
       <c r="V36" s="77">
         <v>24.1</v>
       </c>
       <c r="W36" s="34">
         <v>18.2</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="104">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="36">
         <v>26.084714548802946</v>
       </c>
       <c r="D37" s="37">
         <v>36.447561033196394</v>
       </c>
       <c r="E37" s="38">
         <v>37.729821027034177</v>
       </c>
       <c r="F37" s="39">
         <v>25.617664648276893</v>
       </c>
       <c r="G37" s="40">
         <v>28.776722442404058</v>
       </c>
       <c r="H37" s="51">
         <v>27.253591160220996</v>
       </c>
       <c r="I37" s="52">
@@ -3838,52 +4640,55 @@
       </c>
       <c r="P37" s="44">
         <v>18.5</v>
       </c>
       <c r="Q37" s="44">
         <v>16.899999999999999</v>
       </c>
       <c r="R37" s="44">
         <v>12.6</v>
       </c>
       <c r="S37" s="44">
         <v>21</v>
       </c>
       <c r="T37" s="34">
         <v>16.2</v>
       </c>
       <c r="U37" s="34">
         <v>15.5</v>
       </c>
       <c r="V37" s="77">
         <v>16.2</v>
       </c>
       <c r="W37" s="34">
         <v>14.9</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="104">
+        <v>17.100000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="5" t="s">
@@ -3909,52 +4714,55 @@
       </c>
       <c r="P38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="Q38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="R38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="S38" s="45" t="s">
         <v>22</v>
       </c>
       <c r="T38" s="34">
         <v>17.8</v>
       </c>
       <c r="U38" s="34">
         <v>18.399999999999999</v>
       </c>
       <c r="V38" s="77">
         <v>14.4</v>
       </c>
       <c r="W38" s="34">
         <v>17.399999999999999</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="104">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C39" s="36">
         <v>8.2708022737882274</v>
       </c>
       <c r="D39" s="37">
         <v>38.938135742008754</v>
       </c>
       <c r="E39" s="38">
         <v>32.83087221619207</v>
       </c>
       <c r="F39" s="39">
         <v>27.244869346934959</v>
       </c>
       <c r="G39" s="40">
         <v>26.090971013395897</v>
       </c>
       <c r="H39" s="51">
         <v>26.717582060448493</v>
       </c>
       <c r="I39" s="52">
@@ -3980,52 +4788,55 @@
       </c>
       <c r="P39" s="44">
         <v>18.5</v>
       </c>
       <c r="Q39" s="44">
         <v>19</v>
       </c>
       <c r="R39" s="44">
         <v>13.8</v>
       </c>
       <c r="S39" s="44">
         <v>15.9</v>
       </c>
       <c r="T39" s="34">
         <v>17.8</v>
       </c>
       <c r="U39" s="34">
         <v>22.3</v>
       </c>
       <c r="V39" s="77">
         <v>21.7</v>
       </c>
       <c r="W39" s="34">
         <v>21</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="104">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C40" s="36">
         <v>26.107650632833902</v>
       </c>
       <c r="D40" s="37">
         <v>20.953385713095866</v>
       </c>
       <c r="E40" s="38">
         <v>25.596732917174908</v>
       </c>
       <c r="F40" s="39">
         <v>34.17839972527473</v>
       </c>
       <c r="G40" s="40">
         <v>28.325442719297495</v>
       </c>
       <c r="H40" s="51">
         <v>23.683241252302025</v>
       </c>
       <c r="I40" s="52">
@@ -4051,52 +4862,55 @@
       </c>
       <c r="P40" s="44">
         <v>27.1</v>
       </c>
       <c r="Q40" s="44">
         <v>25.9</v>
       </c>
       <c r="R40" s="44">
         <v>17.8</v>
       </c>
       <c r="S40" s="44">
         <v>24.4</v>
       </c>
       <c r="T40" s="34">
         <v>23.8</v>
       </c>
       <c r="U40" s="34">
         <v>25.3</v>
       </c>
       <c r="V40" s="77">
         <v>25.5</v>
       </c>
       <c r="W40" s="34">
         <v>27.8</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="104">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="36">
         <v>18.042062888948223</v>
       </c>
       <c r="D41" s="37">
         <v>20.743826452262017</v>
       </c>
       <c r="E41" s="38">
         <v>18.549123228441029</v>
       </c>
       <c r="F41" s="39">
         <v>17.108105569644032</v>
       </c>
       <c r="G41" s="40">
         <v>15.784516328567614</v>
       </c>
       <c r="H41" s="51">
         <v>17.402144395542653</v>
       </c>
       <c r="I41" s="52">
@@ -4122,52 +4936,55 @@
       </c>
       <c r="P41" s="44">
         <v>16.899999999999999</v>
       </c>
       <c r="Q41" s="44">
         <v>13.8</v>
       </c>
       <c r="R41" s="44">
         <v>14.5</v>
       </c>
       <c r="S41" s="44">
         <v>13.5</v>
       </c>
       <c r="T41" s="34">
         <v>13.8</v>
       </c>
       <c r="U41" s="34">
         <v>12.1</v>
       </c>
       <c r="V41" s="77">
         <v>12.1</v>
       </c>
       <c r="W41" s="34">
         <v>15.3</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="104">
+        <v>16.100000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="36">
         <v>55.679143341504769</v>
       </c>
       <c r="D42" s="37">
         <v>58.614692040106405</v>
       </c>
       <c r="E42" s="38">
         <v>54.509982662923782</v>
       </c>
       <c r="F42" s="39">
         <v>44.501110591536126</v>
       </c>
       <c r="G42" s="40">
         <v>34.079194921775617</v>
       </c>
       <c r="H42" s="51">
         <v>73.053584947340084</v>
       </c>
       <c r="I42" s="52">
@@ -4193,52 +5010,55 @@
       </c>
       <c r="P42" s="44">
         <v>24</v>
       </c>
       <c r="Q42" s="44">
         <v>21</v>
       </c>
       <c r="R42" s="44">
         <v>12.7</v>
       </c>
       <c r="S42" s="44">
         <v>19.8</v>
       </c>
       <c r="T42" s="34">
         <v>21.9</v>
       </c>
       <c r="U42" s="34">
         <v>21.8</v>
       </c>
       <c r="V42" s="77">
         <v>23.2</v>
       </c>
       <c r="W42" s="34">
         <v>24.7</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="104">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C43" s="36">
         <v>16.858768322665075</v>
       </c>
       <c r="D43" s="37">
         <v>22.816094556652477</v>
       </c>
       <c r="E43" s="38">
         <v>23.039797568279184</v>
       </c>
       <c r="F43" s="39">
         <v>17.777737212953159</v>
       </c>
       <c r="G43" s="40">
         <v>16.436577581862835</v>
       </c>
       <c r="H43" s="51">
         <v>18.713112194579018</v>
       </c>
       <c r="I43" s="52">
@@ -4264,52 +5084,55 @@
       </c>
       <c r="P43" s="44">
         <v>18.7</v>
       </c>
       <c r="Q43" s="44">
         <v>19.899999999999999</v>
       </c>
       <c r="R43" s="44">
         <v>16.8</v>
       </c>
       <c r="S43" s="44">
         <v>28.4</v>
       </c>
       <c r="T43" s="34">
         <v>24.3</v>
       </c>
       <c r="U43" s="34">
         <v>22.5</v>
       </c>
       <c r="V43" s="77">
         <v>26</v>
       </c>
       <c r="W43" s="34">
         <v>23.6</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="104">
+        <v>26.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C44" s="36">
         <v>18.943403636233811</v>
       </c>
       <c r="D44" s="37">
         <v>49.913930193288195</v>
       </c>
       <c r="E44" s="38">
         <v>28.511130611264445</v>
       </c>
       <c r="F44" s="39">
         <v>40.082595590154988</v>
       </c>
       <c r="G44" s="40">
         <v>12.475616355604776</v>
       </c>
       <c r="H44" s="51">
         <v>13.736145302732936</v>
       </c>
       <c r="I44" s="52">
@@ -4335,52 +5158,55 @@
       </c>
       <c r="P44" s="44">
         <v>24.1</v>
       </c>
       <c r="Q44" s="44">
         <v>25.6</v>
       </c>
       <c r="R44" s="44">
         <v>12.3</v>
       </c>
       <c r="S44" s="44">
         <v>16.7</v>
       </c>
       <c r="T44" s="34">
         <v>18.399999999999999</v>
       </c>
       <c r="U44" s="34">
         <v>22.9</v>
       </c>
       <c r="V44" s="77">
         <v>26.4</v>
       </c>
       <c r="W44" s="34">
         <v>22.7</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="104">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="36">
         <v>48.352030703049223</v>
       </c>
       <c r="D45" s="37">
         <v>36.462176680877093</v>
       </c>
       <c r="E45" s="38">
         <v>43.521054830772087</v>
       </c>
       <c r="F45" s="39">
         <v>25.396478521478521</v>
       </c>
       <c r="G45" s="40">
         <v>14.530534859952898</v>
       </c>
       <c r="H45" s="51">
         <v>20.192936688708318</v>
       </c>
       <c r="I45" s="52">
@@ -4406,52 +5232,55 @@
       </c>
       <c r="P45" s="44">
         <v>26.2</v>
       </c>
       <c r="Q45" s="44">
         <v>21.7</v>
       </c>
       <c r="R45" s="44">
         <v>16.3</v>
       </c>
       <c r="S45" s="44">
         <v>25.4</v>
       </c>
       <c r="T45" s="34">
         <v>22.4</v>
       </c>
       <c r="U45" s="34">
         <v>19.3</v>
       </c>
       <c r="V45" s="77">
         <v>21</v>
       </c>
       <c r="W45" s="34">
         <v>23.8</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="104">
+        <v>22.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="5" t="s">
@@ -4477,52 +5306,55 @@
       </c>
       <c r="P46" s="6" t="s">
         <v>22</v>
       </c>
       <c r="Q46" s="6" t="s">
         <v>22</v>
       </c>
       <c r="R46" s="6" t="s">
         <v>22</v>
       </c>
       <c r="S46" s="45" t="s">
         <v>22</v>
       </c>
       <c r="T46" s="34">
         <v>18.100000000000001</v>
       </c>
       <c r="U46" s="34">
         <v>23.2</v>
       </c>
       <c r="V46" s="77">
         <v>21.6</v>
       </c>
       <c r="W46" s="34">
         <v>22.2</v>
       </c>
-    </row>
-    <row r="47" spans="1:23">
+      <c r="X46" s="104">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B47" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C47" s="36">
         <v>28.510698522859506</v>
       </c>
       <c r="D47" s="37">
         <v>25.460338334308936</v>
       </c>
       <c r="E47" s="38">
         <v>28.609961759133029</v>
       </c>
       <c r="F47" s="39">
         <v>24.847404540984307</v>
       </c>
       <c r="G47" s="40">
         <v>22.141180144960313</v>
       </c>
       <c r="H47" s="51">
         <v>21.995897510190375</v>
       </c>
       <c r="I47" s="52">
@@ -4548,52 +5380,55 @@
       </c>
       <c r="P47" s="44">
         <v>26.1</v>
       </c>
       <c r="Q47" s="44">
         <v>26.3</v>
       </c>
       <c r="R47" s="44">
         <v>17.600000000000001</v>
       </c>
       <c r="S47" s="44">
         <v>21.8</v>
       </c>
       <c r="T47" s="34">
         <v>27.9</v>
       </c>
       <c r="U47" s="34">
         <v>24.5</v>
       </c>
       <c r="V47" s="77">
         <v>26</v>
       </c>
       <c r="W47" s="34">
         <v>22.8</v>
       </c>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="X47" s="104">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C48" s="36">
         <v>31.800174708157964</v>
       </c>
       <c r="D48" s="37">
         <v>29.428000267178124</v>
       </c>
       <c r="E48" s="38">
         <v>38.511569939855228</v>
       </c>
       <c r="F48" s="39">
         <v>40.169725244352108</v>
       </c>
       <c r="G48" s="40">
         <v>23.064653638823064</v>
       </c>
       <c r="H48" s="51">
         <v>25.580504309786079</v>
       </c>
       <c r="I48" s="52">
@@ -4618,50 +5453,53 @@
         <v>35.799999999999997</v>
       </c>
       <c r="P48" s="44">
         <v>18.2</v>
       </c>
       <c r="Q48" s="44">
         <v>23.5</v>
       </c>
       <c r="R48" s="44">
         <v>13.2</v>
       </c>
       <c r="S48" s="44">
         <v>19.3</v>
       </c>
       <c r="T48" s="34">
         <v>25.2</v>
       </c>
       <c r="U48" s="34">
         <v>30.3</v>
       </c>
       <c r="V48" s="77">
         <v>28.4</v>
       </c>
       <c r="W48" s="34">
         <v>29.9</v>
+      </c>
+      <c r="X48" s="104">
+        <v>30.2</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C49" s="36">
         <v>37.56717264904907</v>
       </c>
       <c r="D49" s="37">
         <v>44.437692970183448</v>
       </c>
       <c r="E49" s="38">
         <v>40.368462658046461</v>
       </c>
       <c r="F49" s="39">
         <v>32.344248182902597</v>
       </c>
       <c r="G49" s="40">
         <v>25.258731291252396</v>
       </c>
       <c r="H49" s="51">
@@ -4690,50 +5528,53 @@
       </c>
       <c r="P49" s="44">
         <v>29.2</v>
       </c>
       <c r="Q49" s="44">
         <v>26.5</v>
       </c>
       <c r="R49" s="44">
         <v>20.399999999999999</v>
       </c>
       <c r="S49" s="44">
         <v>20.8</v>
       </c>
       <c r="T49" s="34">
         <v>30</v>
       </c>
       <c r="U49" s="34">
         <v>32.5</v>
       </c>
       <c r="V49" s="77">
         <v>37</v>
       </c>
       <c r="W49" s="77">
         <v>36.9</v>
       </c>
+      <c r="X49" s="104">
+        <v>33.1</v>
+      </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>22</v>
@@ -4760,50 +5601,53 @@
         <v>22</v>
       </c>
       <c r="P50" s="44">
         <v>20.399999999999999</v>
       </c>
       <c r="Q50" s="44">
         <v>24.8</v>
       </c>
       <c r="R50" s="44">
         <v>20.399999999999999</v>
       </c>
       <c r="S50" s="44">
         <v>29</v>
       </c>
       <c r="T50" s="34">
         <v>32</v>
       </c>
       <c r="U50" s="34">
         <v>29.2</v>
       </c>
       <c r="V50" s="77">
         <v>29</v>
       </c>
       <c r="W50" s="77">
         <v>25.7</v>
+      </c>
+      <c r="X50" s="105">
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" s="11"/>
       <c r="B51" s="17"/>
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="9"/>
       <c r="I51" s="9"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
       <c r="N51" s="17"/>
       <c r="O51" s="17"/>
       <c r="P51" s="17"/>
       <c r="Q51" s="17"/>
       <c r="R51" s="17"/>
       <c r="S51" s="17"/>
       <c r="T51" s="18"/>
       <c r="U51" s="18"/>
       <c r="V51" s="19"/>
@@ -6332,76 +7176,76 @@
       <c r="A74" s="20"/>
       <c r="B74" s="14"/>
       <c r="C74" s="14"/>
       <c r="D74" s="14"/>
       <c r="E74" s="14"/>
       <c r="F74" s="14"/>
       <c r="G74" s="14"/>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
       <c r="J74" s="14"/>
       <c r="K74" s="14"/>
       <c r="L74" s="14"/>
       <c r="M74" s="14"/>
       <c r="N74" s="14"/>
       <c r="O74" s="14"/>
       <c r="P74" s="14"/>
       <c r="Q74" s="14"/>
       <c r="R74" s="14"/>
       <c r="S74" s="7"/>
       <c r="T74" s="15"/>
       <c r="U74" s="7"/>
       <c r="V74" s="15"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:24">
-      <c r="A75" s="100" t="s">
+      <c r="A75" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="B75" s="100"/>
-[...21 lines deleted...]
-      <c r="X75" s="100"/>
+      <c r="B75" s="97"/>
+      <c r="C75" s="97"/>
+      <c r="D75" s="97"/>
+      <c r="E75" s="97"/>
+      <c r="F75" s="97"/>
+      <c r="G75" s="97"/>
+      <c r="H75" s="97"/>
+      <c r="I75" s="97"/>
+      <c r="J75" s="97"/>
+      <c r="K75" s="97"/>
+      <c r="L75" s="97"/>
+      <c r="M75" s="97"/>
+      <c r="N75" s="97"/>
+      <c r="O75" s="97"/>
+      <c r="P75" s="97"/>
+      <c r="Q75" s="97"/>
+      <c r="R75" s="97"/>
+      <c r="S75" s="97"/>
+      <c r="T75" s="97"/>
+      <c r="U75" s="97"/>
+      <c r="V75" s="97"/>
+      <c r="W75" s="97"/>
+      <c r="X75" s="97"/>
     </row>
     <row r="76" spans="1:24">
       <c r="A76" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B76" s="23">
         <v>31.036904940127986</v>
       </c>
       <c r="C76" s="22">
         <v>31.93244463141658</v>
       </c>
       <c r="D76" s="23">
         <v>31.712336772712256</v>
       </c>
       <c r="E76" s="24">
         <v>39.33584830190172</v>
       </c>
       <c r="F76" s="25">
         <v>31.553673588991813</v>
       </c>
       <c r="G76" s="26">
         <v>25.627328173618235</v>
       </c>
       <c r="H76" s="46">
         <v>26.081472803268891</v>