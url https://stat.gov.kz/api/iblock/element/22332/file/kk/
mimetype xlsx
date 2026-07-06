--- v0 (2026-04-23)
+++ v1 (2026-07-06)
@@ -6,72 +6,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Каз\Орналастыру орындары туралы ақпараттар\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.karzhaubay.inet\Desktop\Юлия\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="92">
   <si>
     <t>2006*</t>
   </si>
   <si>
     <t>2007*</t>
   </si>
   <si>
     <t>2008*</t>
   </si>
   <si>
     <t>2009*</t>
   </si>
   <si>
     <t>2010*</t>
   </si>
   <si>
     <t>2011*</t>
   </si>
   <si>
     <t>2012*</t>
   </si>
   <si>
     <t>2013*</t>
   </si>
   <si>
@@ -300,63 +300,66 @@
     <t>2000 бастап</t>
   </si>
   <si>
     <t>Орналастыру орындарының саны (қонақ үйлер, мотельдер, кемпингтер, туристік базалар, қонақжайлар, демалыс үйлері, пансионаттар және туристердің тұруы мен оларға қызмет көрсету үшін пайдаланылатын басқа да үй-жайлар мен имараттар)</t>
   </si>
   <si>
     <t>Агрегатталған</t>
   </si>
   <si>
     <t>Қызмет көрсету және энергетика статистикасы департаменті</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702689?keyword=</t>
   </si>
   <si>
     <t>2-туризм «Орналастыру орындарының қызметі туралы есеп », кезеңділігі тоқсандық</t>
   </si>
   <si>
     <t>Түркістан облысы және Шымкент қаласы (Республикалық маңызы бар қала) 2018 құрылды, Абай,Жетісу,Ұлытау облыстары 2022 жылы құрылды.</t>
   </si>
   <si>
     <t>Бірліктермен</t>
   </si>
   <si>
     <t>221202 Орналастыру орындарының саны</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -420,72 +423,84 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -523,67 +538,77 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -697,74 +722,87 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 30" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -1129,367 +1167,371 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702689?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.5703125" customWidth="1"/>
     <col min="2" max="2" width="68.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="52">
         <v>221202</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="52" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="52" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2">
       <c r="A4" s="50" t="s">
         <v>52</v>
       </c>
       <c r="B4" s="52" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2">
       <c r="A5" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="52" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="51" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" ht="51">
       <c r="A6" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2">
       <c r="A7" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2">
       <c r="A8" s="49" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="49" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2">
       <c r="A11" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2">
       <c r="A12" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2">
       <c r="A13" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="54" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2">
       <c r="A14" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2">
       <c r="A15" s="49" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="56">
-        <v>46113</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
       <c r="A16" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="56">
-        <v>46183</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="49" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2">
       <c r="A18" s="49" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="59" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
     <hyperlink ref="B20" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
     <hyperlink ref="B14" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B11:B28"/>
   <sheetViews>
     <sheetView topLeftCell="A9" workbookViewId="0">
-      <selection activeCell="A9" sqref="A1:XFD1048576"/>
+      <selection activeCell="C28" sqref="C28:C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="2" width="81.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="11" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:2" ht="15.75" customHeight="1"/>
+    <row r="13" spans="2:2">
       <c r="B13" s="46" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:2">
       <c r="B14" s="46" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:2">
       <c r="B15" s="46" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:2">
       <c r="B16" s="46" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:2">
       <c r="B17" s="46" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:2">
       <c r="B18" s="46"/>
     </row>
-    <row r="19" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:2" ht="26.25">
       <c r="B19" s="47" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="20" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:2">
       <c r="B20" s="46"/>
     </row>
-    <row r="21" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:2">
       <c r="B21" s="46"/>
     </row>
-    <row r="28" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:2">
       <c r="B28" s="48" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X98"/>
+  <dimension ref="A1:Y98"/>
   <sheetViews>
-    <sheetView topLeftCell="K70" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="U98" sqref="U98"/>
+    <sheetView tabSelected="1" topLeftCell="A66" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="X51" sqref="X51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A3" s="63" t="s">
+    <row r="1" spans="1:25" ht="42.75" customHeight="1"/>
+    <row r="3" spans="1:25" ht="15" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>90</v>
       </c>
-      <c r="B3" s="63"/>
-[...23 lines deleted...]
-      <c r="A4" s="64" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="64"/>
-[...22 lines deleted...]
-    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="68"/>
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="68"/>
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" s="30"/>
       <c r="B5" s="31">
         <v>2003</v>
       </c>
       <c r="C5" s="31">
         <v>2004</v>
       </c>
       <c r="D5" s="31">
         <v>2005</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="31" t="s">
         <v>4</v>
       </c>
@@ -1516,80 +1558,84 @@
       </c>
       <c r="Q5" s="31" t="s">
         <v>12</v>
       </c>
       <c r="R5" s="31" t="s">
         <v>13</v>
       </c>
       <c r="S5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="T5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="31" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="31" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="31" t="s">
         <v>18</v>
       </c>
       <c r="X5" s="31" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="65" t="s">
+      <c r="Y5" s="31" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="65"/>
-[...23 lines deleted...]
-    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="1">
         <v>209</v>
       </c>
       <c r="C7" s="1">
         <v>239</v>
       </c>
       <c r="D7" s="1">
         <v>269</v>
       </c>
       <c r="E7" s="2">
         <v>655</v>
       </c>
       <c r="F7" s="2">
         <v>735</v>
       </c>
       <c r="G7" s="2">
         <v>900</v>
       </c>
       <c r="H7" s="2">
         <v>1040</v>
       </c>
       <c r="I7" s="3">
@@ -1618,52 +1664,55 @@
       </c>
       <c r="Q7" s="2">
         <v>3058</v>
       </c>
       <c r="R7" s="2">
         <v>3449</v>
       </c>
       <c r="S7" s="2">
         <v>3484</v>
       </c>
       <c r="T7" s="2">
         <v>3539</v>
       </c>
       <c r="U7" s="5">
         <v>3756</v>
       </c>
       <c r="V7" s="5">
         <v>3848</v>
       </c>
       <c r="W7" s="5">
         <v>4004</v>
       </c>
       <c r="X7" s="5">
         <v>4313</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y7" s="61">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I8" s="8" t="s">
@@ -1692,52 +1741,55 @@
       </c>
       <c r="Q8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="T8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="V8" s="10">
         <v>319</v>
       </c>
       <c r="W8" s="10">
         <v>313</v>
       </c>
       <c r="X8" s="45">
         <v>328</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y8" s="62">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="11">
         <v>6</v>
       </c>
       <c r="C9" s="11">
         <v>8</v>
       </c>
       <c r="D9" s="11">
         <v>11</v>
       </c>
       <c r="E9" s="12">
         <v>51</v>
       </c>
       <c r="F9" s="12">
         <v>68</v>
       </c>
       <c r="G9" s="12">
         <v>89</v>
       </c>
       <c r="H9" s="12">
         <v>96</v>
       </c>
       <c r="I9" s="13">
@@ -1766,52 +1818,55 @@
       </c>
       <c r="Q9" s="12">
         <v>275</v>
       </c>
       <c r="R9" s="12">
         <v>375</v>
       </c>
       <c r="S9" s="12">
         <v>298</v>
       </c>
       <c r="T9" s="12">
         <v>319</v>
       </c>
       <c r="U9" s="10">
         <v>348</v>
       </c>
       <c r="V9" s="10">
         <v>326</v>
       </c>
       <c r="W9" s="10">
         <v>350</v>
       </c>
       <c r="X9" s="45">
         <v>374</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y9" s="62">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>4</v>
       </c>
       <c r="C10" s="11">
         <v>5</v>
       </c>
       <c r="D10" s="11">
         <v>6</v>
       </c>
       <c r="E10" s="12">
         <v>31</v>
       </c>
       <c r="F10" s="12">
         <v>35</v>
       </c>
       <c r="G10" s="12">
         <v>35</v>
       </c>
       <c r="H10" s="12">
         <v>38</v>
       </c>
       <c r="I10" s="13">
@@ -1840,52 +1895,55 @@
       </c>
       <c r="Q10" s="12">
         <v>101</v>
       </c>
       <c r="R10" s="12">
         <v>96</v>
       </c>
       <c r="S10" s="12">
         <v>103</v>
       </c>
       <c r="T10" s="12">
         <v>97</v>
       </c>
       <c r="U10" s="10">
         <v>101</v>
       </c>
       <c r="V10" s="10">
         <v>100</v>
       </c>
       <c r="W10" s="10">
         <v>102</v>
       </c>
       <c r="X10" s="45">
         <v>101</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y10" s="62">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>11</v>
       </c>
       <c r="C11" s="11">
         <v>9</v>
       </c>
       <c r="D11" s="11">
         <v>14</v>
       </c>
       <c r="E11" s="12">
         <v>51</v>
       </c>
       <c r="F11" s="12">
         <v>50</v>
       </c>
       <c r="G11" s="12">
         <v>63</v>
       </c>
       <c r="H11" s="12">
         <v>141</v>
       </c>
       <c r="I11" s="13">
@@ -1914,52 +1972,55 @@
       </c>
       <c r="Q11" s="12">
         <v>454</v>
       </c>
       <c r="R11" s="12">
         <v>533</v>
       </c>
       <c r="S11" s="12">
         <v>531</v>
       </c>
       <c r="T11" s="12">
         <v>532</v>
       </c>
       <c r="U11" s="10">
         <v>556</v>
       </c>
       <c r="V11" s="10">
         <v>235</v>
       </c>
       <c r="W11" s="10">
         <v>257</v>
       </c>
       <c r="X11" s="45">
         <v>270</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y11" s="62">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="11">
         <v>19</v>
       </c>
       <c r="C12" s="11">
         <v>28</v>
       </c>
       <c r="D12" s="11">
         <v>32</v>
       </c>
       <c r="E12" s="12">
         <v>54</v>
       </c>
       <c r="F12" s="12">
         <v>25</v>
       </c>
       <c r="G12" s="12">
         <v>40</v>
       </c>
       <c r="H12" s="12">
         <v>39</v>
       </c>
       <c r="I12" s="13">
@@ -1988,52 +2049,55 @@
       </c>
       <c r="Q12" s="12">
         <v>90</v>
       </c>
       <c r="R12" s="12">
         <v>90</v>
       </c>
       <c r="S12" s="12">
         <v>99</v>
       </c>
       <c r="T12" s="12">
         <v>99</v>
       </c>
       <c r="U12" s="10">
         <v>111</v>
       </c>
       <c r="V12" s="10">
         <v>125</v>
       </c>
       <c r="W12" s="10">
         <v>127</v>
       </c>
       <c r="X12" s="45">
         <v>132</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y12" s="62">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="11">
         <v>4</v>
       </c>
       <c r="C13" s="11">
         <v>3</v>
       </c>
       <c r="D13" s="11">
         <v>6</v>
       </c>
       <c r="E13" s="12">
         <v>15</v>
       </c>
       <c r="F13" s="12">
         <v>16</v>
       </c>
       <c r="G13" s="12">
         <v>21</v>
       </c>
       <c r="H13" s="12">
         <v>23</v>
       </c>
       <c r="I13" s="13">
@@ -2062,52 +2126,55 @@
       </c>
       <c r="Q13" s="12">
         <v>77</v>
       </c>
       <c r="R13" s="12">
         <v>65</v>
       </c>
       <c r="S13" s="12">
         <v>68</v>
       </c>
       <c r="T13" s="12">
         <v>75</v>
       </c>
       <c r="U13" s="10">
         <v>76</v>
       </c>
       <c r="V13" s="10">
         <v>84</v>
       </c>
       <c r="W13" s="10">
         <v>95</v>
       </c>
       <c r="X13" s="45">
         <v>100</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y13" s="62">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="11">
         <v>8</v>
       </c>
       <c r="C14" s="11">
         <v>11</v>
       </c>
       <c r="D14" s="11">
         <v>10</v>
       </c>
       <c r="E14" s="12">
         <v>20</v>
       </c>
       <c r="F14" s="12">
         <v>22</v>
       </c>
       <c r="G14" s="12">
         <v>41</v>
       </c>
       <c r="H14" s="12">
         <v>42</v>
       </c>
       <c r="I14" s="13">
@@ -2136,52 +2203,55 @@
       </c>
       <c r="Q14" s="12">
         <v>161</v>
       </c>
       <c r="R14" s="12">
         <v>181</v>
       </c>
       <c r="S14" s="12">
         <v>187</v>
       </c>
       <c r="T14" s="12">
         <v>197</v>
       </c>
       <c r="U14" s="10">
         <v>202</v>
       </c>
       <c r="V14" s="10">
         <v>214</v>
       </c>
       <c r="W14" s="10">
         <v>226</v>
       </c>
       <c r="X14" s="45">
         <v>224</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y14" s="62">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="8" t="s">
@@ -2210,52 +2280,55 @@
       </c>
       <c r="Q15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="U15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="V15" s="10">
         <v>334</v>
       </c>
       <c r="W15" s="10">
         <v>296</v>
       </c>
       <c r="X15" s="45">
         <v>373</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y15" s="62">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="11">
         <v>24</v>
       </c>
       <c r="C16" s="11">
         <v>27</v>
       </c>
       <c r="D16" s="11">
         <v>26</v>
       </c>
       <c r="E16" s="12">
         <v>69</v>
       </c>
       <c r="F16" s="12">
         <v>89</v>
       </c>
       <c r="G16" s="12">
         <v>96</v>
       </c>
       <c r="H16" s="12">
         <v>107</v>
       </c>
       <c r="I16" s="13">
@@ -2284,52 +2357,55 @@
       </c>
       <c r="Q16" s="12">
         <v>235</v>
       </c>
       <c r="R16" s="12">
         <v>251</v>
       </c>
       <c r="S16" s="12">
         <v>248</v>
       </c>
       <c r="T16" s="12">
         <v>249</v>
       </c>
       <c r="U16" s="10">
         <v>246</v>
       </c>
       <c r="V16" s="10">
         <v>231</v>
       </c>
       <c r="W16" s="10">
         <v>242</v>
       </c>
       <c r="X16" s="45">
         <v>259</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y16" s="62">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="11">
         <v>3</v>
       </c>
       <c r="C17" s="11">
         <v>3</v>
       </c>
       <c r="D17" s="11">
         <v>5</v>
       </c>
       <c r="E17" s="12">
         <v>32</v>
       </c>
       <c r="F17" s="12">
         <v>35</v>
       </c>
       <c r="G17" s="12">
         <v>38</v>
       </c>
       <c r="H17" s="12">
         <v>48</v>
       </c>
       <c r="I17" s="13">
@@ -2358,52 +2434,55 @@
       </c>
       <c r="Q17" s="12">
         <v>123</v>
       </c>
       <c r="R17" s="12">
         <v>137</v>
       </c>
       <c r="S17" s="12">
         <v>140</v>
       </c>
       <c r="T17" s="12">
         <v>135</v>
       </c>
       <c r="U17" s="10">
         <v>138</v>
       </c>
       <c r="V17" s="10">
         <v>137</v>
       </c>
       <c r="W17" s="10">
         <v>129</v>
       </c>
       <c r="X17" s="45">
         <v>131</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y17" s="62">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="11">
         <v>11</v>
       </c>
       <c r="C18" s="11">
         <v>11</v>
       </c>
       <c r="D18" s="11">
         <v>11</v>
       </c>
       <c r="E18" s="12">
         <v>25</v>
       </c>
       <c r="F18" s="12">
         <v>25</v>
       </c>
       <c r="G18" s="12">
         <v>31</v>
       </c>
       <c r="H18" s="12">
         <v>29</v>
       </c>
       <c r="I18" s="13">
@@ -2432,52 +2511,55 @@
       </c>
       <c r="Q18" s="12">
         <v>90</v>
       </c>
       <c r="R18" s="12">
         <v>107</v>
       </c>
       <c r="S18" s="12">
         <v>109</v>
       </c>
       <c r="T18" s="12">
         <v>114</v>
       </c>
       <c r="U18" s="10">
         <v>122</v>
       </c>
       <c r="V18" s="10">
         <v>139</v>
       </c>
       <c r="W18" s="10">
         <v>150</v>
       </c>
       <c r="X18" s="45">
         <v>172</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y18" s="62">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="11">
         <v>6</v>
       </c>
       <c r="C19" s="11">
         <v>8</v>
       </c>
       <c r="D19" s="11">
         <v>10</v>
       </c>
       <c r="E19" s="12">
         <v>11</v>
       </c>
       <c r="F19" s="12">
         <v>18</v>
       </c>
       <c r="G19" s="12">
         <v>24</v>
       </c>
       <c r="H19" s="12">
         <v>27</v>
       </c>
       <c r="I19" s="13">
@@ -2506,52 +2588,55 @@
       </c>
       <c r="Q19" s="12">
         <v>78</v>
       </c>
       <c r="R19" s="12">
         <v>87</v>
       </c>
       <c r="S19" s="12">
         <v>90</v>
       </c>
       <c r="T19" s="12">
         <v>91</v>
       </c>
       <c r="U19" s="10">
         <v>98</v>
       </c>
       <c r="V19" s="10">
         <v>99</v>
       </c>
       <c r="W19" s="10">
         <v>103</v>
       </c>
       <c r="X19" s="45">
         <v>108</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y19" s="62">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="11">
         <v>14</v>
       </c>
       <c r="C20" s="11">
         <v>13</v>
       </c>
       <c r="D20" s="11">
         <v>13</v>
       </c>
       <c r="E20" s="12">
         <v>27</v>
       </c>
       <c r="F20" s="12">
         <v>37</v>
       </c>
       <c r="G20" s="12">
         <v>52</v>
       </c>
       <c r="H20" s="12">
         <v>56</v>
       </c>
       <c r="I20" s="13">
@@ -2580,52 +2665,55 @@
       </c>
       <c r="Q20" s="12">
         <v>131</v>
       </c>
       <c r="R20" s="12">
         <v>156</v>
       </c>
       <c r="S20" s="12">
         <v>166</v>
       </c>
       <c r="T20" s="12">
         <v>180</v>
       </c>
       <c r="U20" s="10">
         <v>214</v>
       </c>
       <c r="V20" s="10">
         <v>215</v>
       </c>
       <c r="W20" s="10">
         <v>224</v>
       </c>
       <c r="X20" s="44">
         <v>245</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y20" s="62">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="11">
         <v>9</v>
       </c>
       <c r="C21" s="11">
         <v>11</v>
       </c>
       <c r="D21" s="11">
         <v>13</v>
       </c>
       <c r="E21" s="12">
         <v>44</v>
       </c>
       <c r="F21" s="12">
         <v>51</v>
       </c>
       <c r="G21" s="12">
         <v>53</v>
       </c>
       <c r="H21" s="12">
         <v>52</v>
       </c>
       <c r="I21" s="13">
@@ -2654,52 +2742,55 @@
       </c>
       <c r="Q21" s="12">
         <v>98</v>
       </c>
       <c r="R21" s="12">
         <v>101</v>
       </c>
       <c r="S21" s="12">
         <v>111</v>
       </c>
       <c r="T21" s="12">
         <v>115</v>
       </c>
       <c r="U21" s="10">
         <v>123</v>
       </c>
       <c r="V21" s="10">
         <v>130</v>
       </c>
       <c r="W21" s="10">
         <v>129</v>
       </c>
       <c r="X21" s="44">
         <v>141</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y21" s="62">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="11">
         <v>5</v>
       </c>
       <c r="C22" s="11">
         <v>4</v>
       </c>
       <c r="D22" s="11">
         <v>7</v>
       </c>
       <c r="E22" s="12">
         <v>12</v>
       </c>
       <c r="F22" s="12">
         <v>16</v>
       </c>
       <c r="G22" s="12">
         <v>21</v>
       </c>
       <c r="H22" s="12">
         <v>23</v>
       </c>
       <c r="I22" s="13">
@@ -2728,52 +2819,55 @@
       </c>
       <c r="Q22" s="12">
         <v>104</v>
       </c>
       <c r="R22" s="12">
         <v>113</v>
       </c>
       <c r="S22" s="12">
         <v>119</v>
       </c>
       <c r="T22" s="12">
         <v>114</v>
       </c>
       <c r="U22" s="10">
         <v>119</v>
       </c>
       <c r="V22" s="10">
         <v>119</v>
       </c>
       <c r="W22" s="10">
         <v>122</v>
       </c>
       <c r="X22" s="44">
         <v>125</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y22" s="62">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -2802,52 +2896,55 @@
       </c>
       <c r="Q23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="U23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="V23" s="10">
         <v>24</v>
       </c>
       <c r="W23" s="10">
         <v>28</v>
       </c>
       <c r="X23" s="45">
         <v>28</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y23" s="62">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="11">
         <v>25</v>
       </c>
       <c r="C24" s="11">
         <v>34</v>
       </c>
       <c r="D24" s="11">
         <v>37</v>
       </c>
       <c r="E24" s="12">
         <v>92</v>
       </c>
       <c r="F24" s="12">
         <v>98</v>
       </c>
       <c r="G24" s="12">
         <v>108</v>
       </c>
       <c r="H24" s="12">
         <v>125</v>
       </c>
       <c r="I24" s="13">
@@ -2876,52 +2973,55 @@
       </c>
       <c r="Q24" s="12">
         <v>516</v>
       </c>
       <c r="R24" s="12">
         <v>540</v>
       </c>
       <c r="S24" s="12">
         <v>550</v>
       </c>
       <c r="T24" s="12">
         <v>560</v>
       </c>
       <c r="U24" s="10">
         <v>589</v>
       </c>
       <c r="V24" s="10">
         <v>318</v>
       </c>
       <c r="W24" s="10">
         <v>325</v>
       </c>
       <c r="X24" s="45">
         <v>371</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y24" s="62">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="11">
         <v>24</v>
       </c>
       <c r="C25" s="11">
         <v>26</v>
       </c>
       <c r="D25" s="11">
         <v>28</v>
       </c>
       <c r="E25" s="12">
         <v>56</v>
       </c>
       <c r="F25" s="12">
         <v>82</v>
       </c>
       <c r="G25" s="12">
         <v>92</v>
       </c>
       <c r="H25" s="12">
         <v>94</v>
       </c>
       <c r="I25" s="13">
@@ -2950,52 +3050,55 @@
       </c>
       <c r="Q25" s="12">
         <v>211</v>
       </c>
       <c r="R25" s="12">
         <v>214</v>
       </c>
       <c r="S25" s="12">
         <v>208</v>
       </c>
       <c r="T25" s="12">
         <v>209</v>
       </c>
       <c r="U25" s="10">
         <v>213</v>
       </c>
       <c r="V25" s="10">
         <v>222</v>
       </c>
       <c r="W25" s="10">
         <v>273</v>
       </c>
       <c r="X25" s="45">
         <v>299</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y25" s="62">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="11">
         <v>36</v>
       </c>
       <c r="C26" s="11">
         <v>38</v>
       </c>
       <c r="D26" s="11">
         <v>40</v>
       </c>
       <c r="E26" s="12">
         <v>65</v>
       </c>
       <c r="F26" s="12">
         <v>68</v>
       </c>
       <c r="G26" s="12">
         <v>96</v>
       </c>
       <c r="H26" s="12">
         <v>100</v>
       </c>
       <c r="I26" s="13">
@@ -3024,52 +3127,55 @@
       </c>
       <c r="Q26" s="12">
         <v>212</v>
       </c>
       <c r="R26" s="12">
         <v>298</v>
       </c>
       <c r="S26" s="12">
         <v>346</v>
       </c>
       <c r="T26" s="12">
         <v>333</v>
       </c>
       <c r="U26" s="10">
         <v>360</v>
       </c>
       <c r="V26" s="10">
         <v>337</v>
       </c>
       <c r="W26" s="10">
         <v>365</v>
       </c>
       <c r="X26" s="45">
         <v>383</v>
       </c>
-    </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y26" s="62">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I27" s="8" t="s">
@@ -3098,104 +3204,109 @@
       </c>
       <c r="Q27" s="12">
         <v>102</v>
       </c>
       <c r="R27" s="12">
         <v>105</v>
       </c>
       <c r="S27" s="12">
         <v>111</v>
       </c>
       <c r="T27" s="12">
         <v>120</v>
       </c>
       <c r="U27" s="10">
         <v>140</v>
       </c>
       <c r="V27" s="10">
         <v>140</v>
       </c>
       <c r="W27" s="10">
         <v>148</v>
       </c>
       <c r="X27" s="45">
         <v>149</v>
       </c>
-    </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y27" s="62">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" s="6"/>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="13"/>
       <c r="R28" s="13"/>
       <c r="S28" s="13"/>
       <c r="T28" s="10"/>
       <c r="U28" s="10"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
     </row>
-    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A29" s="62" t="s">
+    <row r="29" spans="1:25">
+      <c r="A29" s="69" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="62"/>
-[...22 lines deleted...]
-    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
+      <c r="N29" s="69"/>
+      <c r="O29" s="69"/>
+      <c r="P29" s="69"/>
+      <c r="Q29" s="69"/>
+      <c r="R29" s="69"/>
+      <c r="S29" s="69"/>
+      <c r="T29" s="69"/>
+      <c r="U29" s="69"/>
+      <c r="V29" s="69"/>
+      <c r="W29" s="69"/>
+      <c r="X29" s="69"/>
+      <c r="Y29" s="69"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="1">
         <v>218</v>
       </c>
       <c r="C30" s="1">
         <v>242</v>
       </c>
       <c r="D30" s="1">
         <v>302</v>
       </c>
       <c r="E30" s="2">
         <v>762</v>
       </c>
       <c r="F30" s="2">
         <v>828</v>
       </c>
       <c r="G30" s="2">
         <v>1055</v>
       </c>
       <c r="H30" s="2">
         <v>1146</v>
       </c>
       <c r="I30" s="3">
@@ -3225,51 +3336,51 @@
       <c r="Q30" s="17">
         <v>3161</v>
       </c>
       <c r="R30" s="17">
         <v>3540</v>
       </c>
       <c r="S30" s="17">
         <v>3472</v>
       </c>
       <c r="T30" s="17">
         <v>3596</v>
       </c>
       <c r="U30" s="18">
         <v>3831</v>
       </c>
       <c r="V30" s="18">
         <v>3914</v>
       </c>
       <c r="W30" s="43">
         <v>4167</v>
       </c>
       <c r="X30" s="18">
         <v>4442</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:25">
       <c r="A31" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I31" s="8" t="s">
@@ -3299,51 +3410,51 @@
       <c r="Q31" s="20" t="s">
         <v>20</v>
       </c>
       <c r="R31" s="20" t="s">
         <v>20</v>
       </c>
       <c r="S31" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T31" s="21" t="s">
         <v>20</v>
       </c>
       <c r="U31" s="22">
         <v>304</v>
       </c>
       <c r="V31" s="22">
         <v>325</v>
       </c>
       <c r="W31" s="35">
         <v>318</v>
       </c>
       <c r="X31" s="22">
         <v>324</v>
       </c>
     </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:25">
       <c r="A32" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="11">
         <v>6</v>
       </c>
       <c r="C32" s="11">
         <v>8</v>
       </c>
       <c r="D32" s="11">
         <v>11</v>
       </c>
       <c r="E32" s="12">
         <v>55</v>
       </c>
       <c r="F32" s="13">
         <v>73</v>
       </c>
       <c r="G32" s="12">
         <v>93</v>
       </c>
       <c r="H32" s="12">
         <v>115</v>
       </c>
       <c r="I32" s="13">
@@ -3373,51 +3484,51 @@
       <c r="Q32" s="24">
         <v>291</v>
       </c>
       <c r="R32" s="24">
         <v>384</v>
       </c>
       <c r="S32" s="24">
         <v>303</v>
       </c>
       <c r="T32" s="24">
         <v>338</v>
       </c>
       <c r="U32" s="22">
         <v>344</v>
       </c>
       <c r="V32" s="22">
         <v>348</v>
       </c>
       <c r="W32" s="35">
         <v>354</v>
       </c>
       <c r="X32" s="22">
         <v>389</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:24">
       <c r="A33" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="11">
         <v>4</v>
       </c>
       <c r="C33" s="11">
         <v>5</v>
       </c>
       <c r="D33" s="11">
         <v>8</v>
       </c>
       <c r="E33" s="12">
         <v>31</v>
       </c>
       <c r="F33" s="13">
         <v>35</v>
       </c>
       <c r="G33" s="12">
         <v>40</v>
       </c>
       <c r="H33" s="12">
         <v>39</v>
       </c>
       <c r="I33" s="13">
@@ -3447,51 +3558,51 @@
       <c r="Q33" s="24">
         <v>99</v>
       </c>
       <c r="R33" s="24">
         <v>101</v>
       </c>
       <c r="S33" s="24">
         <v>102</v>
       </c>
       <c r="T33" s="24">
         <v>99</v>
       </c>
       <c r="U33" s="22">
         <v>100</v>
       </c>
       <c r="V33" s="22">
         <v>103</v>
       </c>
       <c r="W33" s="35">
         <v>106</v>
       </c>
       <c r="X33" s="22">
         <v>107</v>
       </c>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:24">
       <c r="A34" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="11">
         <v>13</v>
       </c>
       <c r="C34" s="11">
         <v>11</v>
       </c>
       <c r="D34" s="11">
         <v>16</v>
       </c>
       <c r="E34" s="12">
         <v>90</v>
       </c>
       <c r="F34" s="12">
         <v>58</v>
       </c>
       <c r="G34" s="12">
         <v>138</v>
       </c>
       <c r="H34" s="12">
         <v>149</v>
       </c>
       <c r="I34" s="13">
@@ -3521,51 +3632,51 @@
       <c r="Q34" s="24">
         <v>480</v>
       </c>
       <c r="R34" s="24">
         <v>536</v>
       </c>
       <c r="S34" s="24">
         <v>530</v>
       </c>
       <c r="T34" s="24">
         <v>548</v>
       </c>
       <c r="U34" s="22">
         <v>234</v>
       </c>
       <c r="V34" s="22">
         <v>251</v>
       </c>
       <c r="W34" s="35">
         <v>270</v>
       </c>
       <c r="X34" s="22">
         <v>285</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:24">
       <c r="A35" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="11">
         <v>21</v>
       </c>
       <c r="C35" s="11">
         <v>30</v>
       </c>
       <c r="D35" s="11">
         <v>37</v>
       </c>
       <c r="E35" s="12">
         <v>55</v>
       </c>
       <c r="F35" s="12">
         <v>27</v>
       </c>
       <c r="G35" s="12">
         <v>41</v>
       </c>
       <c r="H35" s="12">
         <v>40</v>
       </c>
       <c r="I35" s="13">
@@ -3595,51 +3706,51 @@
       <c r="Q35" s="24">
         <v>94</v>
       </c>
       <c r="R35" s="24">
         <v>95</v>
       </c>
       <c r="S35" s="24">
         <v>99</v>
       </c>
       <c r="T35" s="24">
         <v>101</v>
       </c>
       <c r="U35" s="22">
         <v>120</v>
       </c>
       <c r="V35" s="22">
         <v>130</v>
       </c>
       <c r="W35" s="35">
         <v>128</v>
       </c>
       <c r="X35" s="22">
         <v>131</v>
       </c>
     </row>
-    <row r="36" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:24">
       <c r="A36" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="11">
         <v>3</v>
       </c>
       <c r="C36" s="11">
         <v>3</v>
       </c>
       <c r="D36" s="11">
         <v>6</v>
       </c>
       <c r="E36" s="12">
         <v>19</v>
       </c>
       <c r="F36" s="13">
         <v>24</v>
       </c>
       <c r="G36" s="12">
         <v>25</v>
       </c>
       <c r="H36" s="12">
         <v>27</v>
       </c>
       <c r="I36" s="13">
@@ -3669,51 +3780,51 @@
       <c r="Q36" s="24">
         <v>75</v>
       </c>
       <c r="R36" s="24">
         <v>71</v>
       </c>
       <c r="S36" s="24">
         <v>64</v>
       </c>
       <c r="T36" s="24">
         <v>73</v>
       </c>
       <c r="U36" s="22">
         <v>78</v>
       </c>
       <c r="V36" s="22">
         <v>87</v>
       </c>
       <c r="W36" s="35">
         <v>94</v>
       </c>
       <c r="X36" s="22">
         <v>104</v>
       </c>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:24">
       <c r="A37" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="11">
         <v>11</v>
       </c>
       <c r="C37" s="11">
         <v>8</v>
       </c>
       <c r="D37" s="11">
         <v>10</v>
       </c>
       <c r="E37" s="12">
         <v>21</v>
       </c>
       <c r="F37" s="13">
         <v>37</v>
       </c>
       <c r="G37" s="12">
         <v>44</v>
       </c>
       <c r="H37" s="12">
         <v>43</v>
       </c>
       <c r="I37" s="13">
@@ -3743,51 +3854,51 @@
       <c r="Q37" s="24">
         <v>163</v>
       </c>
       <c r="R37" s="24">
         <v>181</v>
       </c>
       <c r="S37" s="24">
         <v>181</v>
       </c>
       <c r="T37" s="24">
         <v>188</v>
       </c>
       <c r="U37" s="22">
         <v>199</v>
       </c>
       <c r="V37" s="22">
         <v>220</v>
       </c>
       <c r="W37" s="35">
         <v>225</v>
       </c>
       <c r="X37" s="22">
         <v>230</v>
       </c>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:24">
       <c r="A38" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="8" t="s">
@@ -3817,51 +3928,51 @@
       <c r="Q38" s="20" t="s">
         <v>20</v>
       </c>
       <c r="R38" s="20" t="s">
         <v>20</v>
       </c>
       <c r="S38" s="25" t="s">
         <v>20</v>
       </c>
       <c r="T38" s="25" t="s">
         <v>20</v>
       </c>
       <c r="U38" s="22">
         <v>332</v>
       </c>
       <c r="V38" s="22">
         <v>292</v>
       </c>
       <c r="W38" s="35">
         <v>361</v>
       </c>
       <c r="X38" s="22">
         <v>400</v>
       </c>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:24">
       <c r="A39" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="11">
         <v>23</v>
       </c>
       <c r="C39" s="11">
         <v>28</v>
       </c>
       <c r="D39" s="11">
         <v>31</v>
       </c>
       <c r="E39" s="12">
         <v>89</v>
       </c>
       <c r="F39" s="13">
         <v>97</v>
       </c>
       <c r="G39" s="12">
         <v>104</v>
       </c>
       <c r="H39" s="12">
         <v>116</v>
       </c>
       <c r="I39" s="13">
@@ -3891,51 +4002,51 @@
       <c r="Q39" s="24">
         <v>239</v>
       </c>
       <c r="R39" s="24">
         <v>253</v>
       </c>
       <c r="S39" s="24">
         <v>242</v>
       </c>
       <c r="T39" s="24">
         <v>250</v>
       </c>
       <c r="U39" s="22">
         <v>230</v>
       </c>
       <c r="V39" s="22">
         <v>231</v>
       </c>
       <c r="W39" s="35">
         <v>245</v>
       </c>
       <c r="X39" s="22">
         <v>277</v>
       </c>
     </row>
-    <row r="40" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:24">
       <c r="A40" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="11">
         <v>3</v>
       </c>
       <c r="C40" s="11">
         <v>3</v>
       </c>
       <c r="D40" s="11">
         <v>6</v>
       </c>
       <c r="E40" s="12">
         <v>33</v>
       </c>
       <c r="F40" s="12">
         <v>35</v>
       </c>
       <c r="G40" s="12">
         <v>40</v>
       </c>
       <c r="H40" s="12">
         <v>51</v>
       </c>
       <c r="I40" s="13">
@@ -3965,51 +4076,51 @@
       <c r="Q40" s="24">
         <v>131</v>
       </c>
       <c r="R40" s="24">
         <v>143</v>
       </c>
       <c r="S40" s="24">
         <v>138</v>
       </c>
       <c r="T40" s="24">
         <v>135</v>
       </c>
       <c r="U40" s="22">
         <v>136</v>
       </c>
       <c r="V40" s="22">
         <v>139</v>
       </c>
       <c r="W40" s="35">
         <v>128</v>
       </c>
       <c r="X40" s="22">
         <v>130</v>
       </c>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:24">
       <c r="A41" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="11">
         <v>12</v>
       </c>
       <c r="C41" s="11">
         <v>10</v>
       </c>
       <c r="D41" s="11">
         <v>11</v>
       </c>
       <c r="E41" s="12">
         <v>27</v>
       </c>
       <c r="F41" s="13">
         <v>29</v>
       </c>
       <c r="G41" s="12">
         <v>31</v>
       </c>
       <c r="H41" s="12">
         <v>30</v>
       </c>
       <c r="I41" s="13">
@@ -4039,51 +4150,51 @@
       <c r="Q41" s="24">
         <v>92</v>
       </c>
       <c r="R41" s="24">
         <v>109</v>
       </c>
       <c r="S41" s="24">
         <v>113</v>
       </c>
       <c r="T41" s="24">
         <v>116</v>
       </c>
       <c r="U41" s="22">
         <v>122</v>
       </c>
       <c r="V41" s="22">
         <v>140</v>
       </c>
       <c r="W41" s="35">
         <v>157</v>
       </c>
       <c r="X41" s="22">
         <v>171</v>
       </c>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:24">
       <c r="A42" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="11">
         <v>8</v>
       </c>
       <c r="C42" s="11">
         <v>7</v>
       </c>
       <c r="D42" s="11">
         <v>11</v>
       </c>
       <c r="E42" s="12">
         <v>11</v>
       </c>
       <c r="F42" s="13">
         <v>18</v>
       </c>
       <c r="G42" s="12">
         <v>25</v>
       </c>
       <c r="H42" s="12">
         <v>28</v>
       </c>
       <c r="I42" s="13">
@@ -4113,51 +4224,51 @@
       <c r="Q42" s="24">
         <v>82</v>
       </c>
       <c r="R42" s="24">
         <v>88</v>
       </c>
       <c r="S42" s="24">
         <v>92</v>
       </c>
       <c r="T42" s="24">
         <v>95</v>
       </c>
       <c r="U42" s="22">
         <v>99</v>
       </c>
       <c r="V42" s="22">
         <v>101</v>
       </c>
       <c r="W42" s="35">
         <v>104</v>
       </c>
       <c r="X42" s="22">
         <v>108</v>
       </c>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:24">
       <c r="A43" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="11">
         <v>14</v>
       </c>
       <c r="C43" s="11">
         <v>13</v>
       </c>
       <c r="D43" s="11">
         <v>15</v>
       </c>
       <c r="E43" s="12">
         <v>29</v>
       </c>
       <c r="F43" s="13">
         <v>42</v>
       </c>
       <c r="G43" s="12">
         <v>54</v>
       </c>
       <c r="H43" s="12">
         <v>58</v>
       </c>
       <c r="I43" s="13">
@@ -4187,51 +4298,51 @@
       <c r="Q43" s="24">
         <v>136</v>
       </c>
       <c r="R43" s="24">
         <v>168</v>
       </c>
       <c r="S43" s="24">
         <v>166</v>
       </c>
       <c r="T43" s="24">
         <v>188</v>
       </c>
       <c r="U43" s="22">
         <v>219</v>
       </c>
       <c r="V43" s="22">
         <v>220</v>
       </c>
       <c r="W43" s="35">
         <v>139</v>
       </c>
       <c r="X43" s="22">
         <v>151</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:24">
       <c r="A44" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="11">
         <v>9</v>
       </c>
       <c r="C44" s="11">
         <v>12</v>
       </c>
       <c r="D44" s="11">
         <v>13</v>
       </c>
       <c r="E44" s="12">
         <v>48</v>
       </c>
       <c r="F44" s="12">
         <v>53</v>
       </c>
       <c r="G44" s="12">
         <v>54</v>
       </c>
       <c r="H44" s="12">
         <v>54</v>
       </c>
       <c r="I44" s="13">
@@ -4261,51 +4372,51 @@
       <c r="Q44" s="24">
         <v>101</v>
       </c>
       <c r="R44" s="24">
         <v>108</v>
       </c>
       <c r="S44" s="24">
         <v>112</v>
       </c>
       <c r="T44" s="24">
         <v>118</v>
       </c>
       <c r="U44" s="22">
         <v>128</v>
       </c>
       <c r="V44" s="22">
         <v>127</v>
       </c>
       <c r="W44" s="35">
         <v>125</v>
       </c>
       <c r="X44" s="22">
         <v>126</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:24">
       <c r="A45" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="11">
         <v>5</v>
       </c>
       <c r="C45" s="11">
         <v>4</v>
       </c>
       <c r="D45" s="11">
         <v>7</v>
       </c>
       <c r="E45" s="12">
         <v>13</v>
       </c>
       <c r="F45" s="13">
         <v>18</v>
       </c>
       <c r="G45" s="12">
         <v>23</v>
       </c>
       <c r="H45" s="12">
         <v>28</v>
       </c>
       <c r="I45" s="13">
@@ -4335,51 +4446,51 @@
       <c r="Q45" s="24">
         <v>107</v>
       </c>
       <c r="R45" s="24">
         <v>116</v>
       </c>
       <c r="S45" s="24">
         <v>119</v>
       </c>
       <c r="T45" s="24">
         <v>114</v>
       </c>
       <c r="U45" s="22">
         <v>120</v>
       </c>
       <c r="V45" s="22">
         <v>121</v>
       </c>
       <c r="W45" s="35">
         <v>229</v>
       </c>
       <c r="X45" s="22">
         <v>251</v>
       </c>
     </row>
-    <row r="46" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:24">
       <c r="A46" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I46" s="8" t="s">
@@ -4409,51 +4520,51 @@
       <c r="Q46" s="20" t="s">
         <v>20</v>
       </c>
       <c r="R46" s="20" t="s">
         <v>20</v>
       </c>
       <c r="S46" s="25" t="s">
         <v>20</v>
       </c>
       <c r="T46" s="25" t="s">
         <v>20</v>
       </c>
       <c r="U46" s="22">
         <v>29</v>
       </c>
       <c r="V46" s="22">
         <v>25</v>
       </c>
       <c r="W46" s="35">
         <v>26</v>
       </c>
       <c r="X46" s="22">
         <v>30</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:24">
       <c r="A47" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="11">
         <v>26</v>
       </c>
       <c r="C47" s="11">
         <v>36</v>
       </c>
       <c r="D47" s="11">
         <v>46</v>
       </c>
       <c r="E47" s="12">
         <v>107</v>
       </c>
       <c r="F47" s="13">
         <v>121</v>
       </c>
       <c r="G47" s="12">
         <v>148</v>
       </c>
       <c r="H47" s="12">
         <v>166</v>
       </c>
       <c r="I47" s="13">
@@ -4483,51 +4594,51 @@
       <c r="Q47" s="24">
         <v>523</v>
       </c>
       <c r="R47" s="24">
         <v>547</v>
       </c>
       <c r="S47" s="24">
         <v>559</v>
       </c>
       <c r="T47" s="24">
         <v>582</v>
       </c>
       <c r="U47" s="22">
         <v>299</v>
       </c>
       <c r="V47" s="22">
         <v>325</v>
       </c>
       <c r="W47" s="35">
         <v>346</v>
       </c>
       <c r="X47" s="22">
         <v>383</v>
       </c>
     </row>
-    <row r="48" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:24">
       <c r="A48" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="11">
         <v>24</v>
       </c>
       <c r="C48" s="11">
         <v>26</v>
       </c>
       <c r="D48" s="11">
         <v>33</v>
       </c>
       <c r="E48" s="12">
         <v>62</v>
       </c>
       <c r="F48" s="12">
         <v>87</v>
       </c>
       <c r="G48" s="12">
         <v>93</v>
       </c>
       <c r="H48" s="12">
         <v>98</v>
       </c>
       <c r="I48" s="13">
@@ -4557,51 +4668,51 @@
       <c r="Q48" s="24">
         <v>208</v>
       </c>
       <c r="R48" s="24">
         <v>211</v>
       </c>
       <c r="S48" s="24">
         <v>208</v>
       </c>
       <c r="T48" s="24">
         <v>211</v>
       </c>
       <c r="U48" s="22">
         <v>224</v>
       </c>
       <c r="V48" s="22">
         <v>238</v>
       </c>
       <c r="W48" s="35">
         <v>283</v>
       </c>
       <c r="X48" s="22">
         <v>309</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:25">
       <c r="A49" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="11">
         <v>36</v>
       </c>
       <c r="C49" s="11">
         <v>38</v>
       </c>
       <c r="D49" s="11">
         <v>41</v>
       </c>
       <c r="E49" s="12">
         <v>72</v>
       </c>
       <c r="F49" s="13">
         <v>73</v>
       </c>
       <c r="G49" s="12">
         <v>102</v>
       </c>
       <c r="H49" s="12">
         <v>104</v>
       </c>
       <c r="I49" s="13">
@@ -4631,51 +4742,51 @@
       <c r="Q49" s="24">
         <v>237</v>
       </c>
       <c r="R49" s="24">
         <v>320</v>
       </c>
       <c r="S49" s="24">
         <v>335</v>
       </c>
       <c r="T49" s="24">
         <v>315</v>
       </c>
       <c r="U49" s="22">
         <v>366</v>
       </c>
       <c r="V49" s="22">
         <v>347</v>
       </c>
       <c r="W49" s="35">
         <v>385</v>
       </c>
       <c r="X49" s="34">
         <v>377</v>
       </c>
     </row>
-    <row r="50" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:25">
       <c r="A50" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H50" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I50" s="8" t="s">
@@ -4701,107 +4812,110 @@
       </c>
       <c r="P50" s="20" t="s">
         <v>20</v>
       </c>
       <c r="Q50" s="24">
         <v>103</v>
       </c>
       <c r="R50" s="24">
         <v>109</v>
       </c>
       <c r="S50" s="24">
         <v>109</v>
       </c>
       <c r="T50" s="24">
         <v>125</v>
       </c>
       <c r="U50" s="22">
         <v>148</v>
       </c>
       <c r="V50" s="22">
         <v>144</v>
       </c>
       <c r="W50" s="35">
         <v>144</v>
       </c>
-      <c r="X50" s="42">
+      <c r="X50" s="34">
         <v>159</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:25">
       <c r="A51" s="26"/>
       <c r="B51" s="25"/>
       <c r="C51" s="25"/>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
       <c r="F51" s="25"/>
       <c r="G51" s="25"/>
       <c r="H51" s="25"/>
       <c r="I51" s="23"/>
       <c r="J51" s="23"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
       <c r="N51" s="25"/>
       <c r="O51" s="25"/>
       <c r="P51" s="25"/>
       <c r="Q51" s="25"/>
       <c r="R51" s="19"/>
       <c r="S51" s="19"/>
       <c r="T51" s="25"/>
       <c r="U51" s="22"/>
       <c r="V51" s="22"/>
       <c r="W51" s="19"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="66" t="s">
+      <c r="X51" s="72"/>
+    </row>
+    <row r="52" spans="1:25">
+      <c r="A52" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="B52" s="66"/>
-[...22 lines deleted...]
-    <row r="53" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B52" s="71"/>
+      <c r="C52" s="71"/>
+      <c r="D52" s="71"/>
+      <c r="E52" s="71"/>
+      <c r="F52" s="71"/>
+      <c r="G52" s="71"/>
+      <c r="H52" s="71"/>
+      <c r="I52" s="71"/>
+      <c r="J52" s="71"/>
+      <c r="K52" s="71"/>
+      <c r="L52" s="71"/>
+      <c r="M52" s="71"/>
+      <c r="N52" s="71"/>
+      <c r="O52" s="71"/>
+      <c r="P52" s="71"/>
+      <c r="Q52" s="71"/>
+      <c r="R52" s="71"/>
+      <c r="S52" s="71"/>
+      <c r="T52" s="71"/>
+      <c r="U52" s="71"/>
+      <c r="V52" s="71"/>
+      <c r="W52" s="71"/>
+      <c r="X52" s="71"/>
+      <c r="Y52" s="71"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B53" s="1">
         <v>237</v>
       </c>
       <c r="C53" s="1">
         <v>259</v>
       </c>
       <c r="D53" s="1">
         <v>341</v>
       </c>
       <c r="E53" s="2">
         <v>810</v>
       </c>
       <c r="F53" s="2">
         <v>946</v>
       </c>
       <c r="G53" s="2">
         <v>1138</v>
       </c>
       <c r="H53" s="2">
         <v>1252</v>
       </c>
       <c r="I53" s="3">
@@ -4831,51 +4945,51 @@
       <c r="Q53" s="17">
         <v>3345</v>
       </c>
       <c r="R53" s="17">
         <v>3630</v>
       </c>
       <c r="S53" s="17">
         <v>3488</v>
       </c>
       <c r="T53" s="18">
         <v>3670</v>
       </c>
       <c r="U53" s="18">
         <v>3965</v>
       </c>
       <c r="V53" s="18">
         <v>4009</v>
       </c>
       <c r="W53" s="18">
         <v>4315</v>
       </c>
       <c r="X53" s="18">
         <v>4499</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:25">
       <c r="A54" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H54" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I54" s="8" t="s">
@@ -4905,51 +5019,51 @@
       <c r="Q54" s="20" t="s">
         <v>20</v>
       </c>
       <c r="R54" s="20" t="s">
         <v>20</v>
       </c>
       <c r="S54" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T54" s="21" t="s">
         <v>20</v>
       </c>
       <c r="U54" s="22">
         <v>325</v>
       </c>
       <c r="V54" s="22">
         <v>333</v>
       </c>
       <c r="W54" s="19">
         <v>321</v>
       </c>
       <c r="X54" s="22">
         <v>327</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:25">
       <c r="A55" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="11">
         <v>6</v>
       </c>
       <c r="C55" s="11">
         <v>8</v>
       </c>
       <c r="D55" s="11">
         <v>15</v>
       </c>
       <c r="E55" s="12">
         <v>56</v>
       </c>
       <c r="F55" s="12">
         <v>74</v>
       </c>
       <c r="G55" s="12">
         <v>96</v>
       </c>
       <c r="H55" s="12">
         <v>116</v>
       </c>
       <c r="I55" s="13">
@@ -4979,51 +5093,51 @@
       <c r="Q55" s="24">
         <v>356</v>
       </c>
       <c r="R55" s="24">
         <v>407</v>
       </c>
       <c r="S55" s="24">
         <v>317</v>
       </c>
       <c r="T55" s="22">
         <v>357</v>
       </c>
       <c r="U55" s="22">
         <v>354</v>
       </c>
       <c r="V55" s="22">
         <v>353</v>
       </c>
       <c r="W55" s="19">
         <v>389</v>
       </c>
       <c r="X55" s="22">
         <v>397</v>
       </c>
     </row>
-    <row r="56" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:25">
       <c r="A56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B56" s="11">
         <v>4</v>
       </c>
       <c r="C56" s="11">
         <v>6</v>
       </c>
       <c r="D56" s="11">
         <v>11</v>
       </c>
       <c r="E56" s="12">
         <v>24</v>
       </c>
       <c r="F56" s="12">
         <v>35</v>
       </c>
       <c r="G56" s="12">
         <v>41</v>
       </c>
       <c r="H56" s="12">
         <v>39</v>
       </c>
       <c r="I56" s="13">
@@ -5053,51 +5167,51 @@
       <c r="Q56" s="24">
         <v>103</v>
       </c>
       <c r="R56" s="24">
         <v>105</v>
       </c>
       <c r="S56" s="24">
         <v>99</v>
       </c>
       <c r="T56" s="22">
         <v>98</v>
       </c>
       <c r="U56" s="22">
         <v>99</v>
       </c>
       <c r="V56" s="22">
         <v>102</v>
       </c>
       <c r="W56" s="19">
         <v>107</v>
       </c>
       <c r="X56" s="22">
         <v>108</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:25">
       <c r="A57" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="11">
         <v>14</v>
       </c>
       <c r="C57" s="11">
         <v>11</v>
       </c>
       <c r="D57" s="11">
         <v>20</v>
       </c>
       <c r="E57" s="12">
         <v>95</v>
       </c>
       <c r="F57" s="12">
         <v>111</v>
       </c>
       <c r="G57" s="12">
         <v>141</v>
       </c>
       <c r="H57" s="12">
         <v>162</v>
       </c>
       <c r="I57" s="13">
@@ -5127,51 +5241,51 @@
       <c r="Q57" s="24">
         <v>518</v>
       </c>
       <c r="R57" s="24">
         <v>540</v>
       </c>
       <c r="S57" s="24">
         <v>539</v>
       </c>
       <c r="T57" s="22">
         <v>575</v>
       </c>
       <c r="U57" s="22">
         <v>244</v>
       </c>
       <c r="V57" s="22">
         <v>267</v>
       </c>
       <c r="W57" s="19">
         <v>274</v>
       </c>
       <c r="X57" s="22">
         <v>283</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:25">
       <c r="A58" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="11">
         <v>23</v>
       </c>
       <c r="C58" s="11">
         <v>31</v>
       </c>
       <c r="D58" s="11">
         <v>38</v>
       </c>
       <c r="E58" s="12">
         <v>55</v>
       </c>
       <c r="F58" s="12">
         <v>29</v>
       </c>
       <c r="G58" s="12">
         <v>43</v>
       </c>
       <c r="H58" s="12">
         <v>40</v>
       </c>
       <c r="I58" s="13">
@@ -5201,51 +5315,51 @@
       <c r="Q58" s="24">
         <v>93</v>
       </c>
       <c r="R58" s="24">
         <v>97</v>
       </c>
       <c r="S58" s="24">
         <v>98</v>
       </c>
       <c r="T58" s="22">
         <v>104</v>
       </c>
       <c r="U58" s="22">
         <v>128</v>
       </c>
       <c r="V58" s="22">
         <v>127</v>
       </c>
       <c r="W58" s="19">
         <v>128</v>
       </c>
       <c r="X58" s="22">
         <v>136</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:25">
       <c r="A59" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="11">
         <v>4</v>
       </c>
       <c r="C59" s="11">
         <v>5</v>
       </c>
       <c r="D59" s="11">
         <v>6</v>
       </c>
       <c r="E59" s="12">
         <v>19</v>
       </c>
       <c r="F59" s="12">
         <v>26</v>
       </c>
       <c r="G59" s="12">
         <v>26</v>
       </c>
       <c r="H59" s="12">
         <v>35</v>
       </c>
       <c r="I59" s="13">
@@ -5275,51 +5389,51 @@
       <c r="Q59" s="24">
         <v>87</v>
       </c>
       <c r="R59" s="24">
         <v>84</v>
       </c>
       <c r="S59" s="24">
         <v>65</v>
       </c>
       <c r="T59" s="22">
         <v>74</v>
       </c>
       <c r="U59" s="22">
         <v>89</v>
       </c>
       <c r="V59" s="22">
         <v>95</v>
       </c>
       <c r="W59" s="19">
         <v>96</v>
       </c>
       <c r="X59" s="22">
         <v>104</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:25">
       <c r="A60" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="11">
         <v>12</v>
       </c>
       <c r="C60" s="11">
         <v>11</v>
       </c>
       <c r="D60" s="11">
         <v>10</v>
       </c>
       <c r="E60" s="12">
         <v>21</v>
       </c>
       <c r="F60" s="12">
         <v>38</v>
       </c>
       <c r="G60" s="12">
         <v>44</v>
       </c>
       <c r="H60" s="12">
         <v>46</v>
       </c>
       <c r="I60" s="13">
@@ -5349,51 +5463,51 @@
       <c r="Q60" s="24">
         <v>168</v>
       </c>
       <c r="R60" s="24">
         <v>183</v>
       </c>
       <c r="S60" s="24">
         <v>180</v>
       </c>
       <c r="T60" s="22">
         <v>182</v>
       </c>
       <c r="U60" s="22">
         <v>206</v>
       </c>
       <c r="V60" s="22">
         <v>221</v>
       </c>
       <c r="W60" s="19">
         <v>223</v>
       </c>
       <c r="X60" s="22">
         <v>230</v>
       </c>
     </row>
-    <row r="61" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:25">
       <c r="A61" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H61" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I61" s="8" t="s">
@@ -5423,51 +5537,51 @@
       <c r="Q61" s="20" t="s">
         <v>20</v>
       </c>
       <c r="R61" s="20" t="s">
         <v>20</v>
       </c>
       <c r="S61" s="25" t="s">
         <v>20</v>
       </c>
       <c r="T61" s="25" t="s">
         <v>20</v>
       </c>
       <c r="U61" s="22">
         <v>349</v>
       </c>
       <c r="V61" s="22">
         <v>308</v>
       </c>
       <c r="W61" s="19">
         <v>409</v>
       </c>
       <c r="X61" s="22">
         <v>409</v>
       </c>
     </row>
-    <row r="62" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:25">
       <c r="A62" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B62" s="11">
         <v>24</v>
       </c>
       <c r="C62" s="11">
         <v>30</v>
       </c>
       <c r="D62" s="11">
         <v>43</v>
       </c>
       <c r="E62" s="12">
         <v>98</v>
       </c>
       <c r="F62" s="12">
         <v>102</v>
       </c>
       <c r="G62" s="12">
         <v>111</v>
       </c>
       <c r="H62" s="12">
         <v>122</v>
       </c>
       <c r="I62" s="13">
@@ -5497,51 +5611,51 @@
       <c r="Q62" s="24">
         <v>244</v>
       </c>
       <c r="R62" s="24">
         <v>252</v>
       </c>
       <c r="S62" s="24">
         <v>243</v>
       </c>
       <c r="T62" s="22">
         <v>248</v>
       </c>
       <c r="U62" s="22">
         <v>230</v>
       </c>
       <c r="V62" s="22">
         <v>235</v>
       </c>
       <c r="W62" s="19">
         <v>272</v>
       </c>
       <c r="X62" s="22">
         <v>279</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:25">
       <c r="A63" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B63" s="11">
         <v>3</v>
       </c>
       <c r="C63" s="11">
         <v>3</v>
       </c>
       <c r="D63" s="11">
         <v>8</v>
       </c>
       <c r="E63" s="12">
         <v>34</v>
       </c>
       <c r="F63" s="12">
         <v>35</v>
       </c>
       <c r="G63" s="12">
         <v>45</v>
       </c>
       <c r="H63" s="12">
         <v>51</v>
       </c>
       <c r="I63" s="13">
@@ -5571,51 +5685,51 @@
       <c r="Q63" s="24">
         <v>134</v>
       </c>
       <c r="R63" s="24">
         <v>141</v>
       </c>
       <c r="S63" s="24">
         <v>137</v>
       </c>
       <c r="T63" s="22">
         <v>136</v>
       </c>
       <c r="U63" s="22">
         <v>138</v>
       </c>
       <c r="V63" s="22">
         <v>140</v>
       </c>
       <c r="W63" s="19">
         <v>131</v>
       </c>
       <c r="X63" s="22">
         <v>130</v>
       </c>
     </row>
-    <row r="64" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:25">
       <c r="A64" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="11">
         <v>12</v>
       </c>
       <c r="C64" s="11">
         <v>10</v>
       </c>
       <c r="D64" s="11">
         <v>12</v>
       </c>
       <c r="E64" s="12">
         <v>28</v>
       </c>
       <c r="F64" s="12">
         <v>30</v>
       </c>
       <c r="G64" s="12">
         <v>32</v>
       </c>
       <c r="H64" s="12">
         <v>30</v>
       </c>
       <c r="I64" s="13">
@@ -5645,51 +5759,51 @@
       <c r="Q64" s="24">
         <v>93</v>
       </c>
       <c r="R64" s="24">
         <v>107</v>
       </c>
       <c r="S64" s="24">
         <v>112</v>
       </c>
       <c r="T64" s="22">
         <v>116</v>
       </c>
       <c r="U64" s="22">
         <v>127</v>
       </c>
       <c r="V64" s="22">
         <v>148</v>
       </c>
       <c r="W64" s="19">
         <v>166</v>
       </c>
       <c r="X64" s="22">
         <v>169</v>
       </c>
     </row>
-    <row r="65" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:25">
       <c r="A65" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="11">
         <v>9</v>
       </c>
       <c r="C65" s="11">
         <v>9</v>
       </c>
       <c r="D65" s="11">
         <v>12</v>
       </c>
       <c r="E65" s="12">
         <v>11</v>
       </c>
       <c r="F65" s="12">
         <v>20</v>
       </c>
       <c r="G65" s="12">
         <v>25</v>
       </c>
       <c r="H65" s="12">
         <v>31</v>
       </c>
       <c r="I65" s="13">
@@ -5719,51 +5833,51 @@
       <c r="Q65" s="24">
         <v>80</v>
       </c>
       <c r="R65" s="24">
         <v>90</v>
       </c>
       <c r="S65" s="24">
         <v>93</v>
       </c>
       <c r="T65" s="22">
         <v>96</v>
       </c>
       <c r="U65" s="22">
         <v>100</v>
       </c>
       <c r="V65" s="22">
         <v>102</v>
       </c>
       <c r="W65" s="19">
         <v>105</v>
       </c>
       <c r="X65" s="22">
         <v>106</v>
       </c>
     </row>
-    <row r="66" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:25">
       <c r="A66" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B66" s="11">
         <v>14</v>
       </c>
       <c r="C66" s="11">
         <v>13</v>
       </c>
       <c r="D66" s="11">
         <v>15</v>
       </c>
       <c r="E66" s="12">
         <v>32</v>
       </c>
       <c r="F66" s="12">
         <v>51</v>
       </c>
       <c r="G66" s="12">
         <v>57</v>
       </c>
       <c r="H66" s="12">
         <v>62</v>
       </c>
       <c r="I66" s="13">
@@ -5793,51 +5907,51 @@
       <c r="Q66" s="24">
         <v>142</v>
       </c>
       <c r="R66" s="24">
         <v>168</v>
       </c>
       <c r="S66" s="24">
         <v>169</v>
       </c>
       <c r="T66" s="22">
         <v>195</v>
       </c>
       <c r="U66" s="22">
         <v>225</v>
       </c>
       <c r="V66" s="22">
         <v>220</v>
       </c>
       <c r="W66" s="19">
         <v>139</v>
       </c>
       <c r="X66" s="22">
         <v>149</v>
       </c>
     </row>
-    <row r="67" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:25">
       <c r="A67" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B67" s="11">
         <v>12</v>
       </c>
       <c r="C67" s="11">
         <v>11</v>
       </c>
       <c r="D67" s="11">
         <v>14</v>
       </c>
       <c r="E67" s="12">
         <v>49</v>
       </c>
       <c r="F67" s="12">
         <v>57</v>
       </c>
       <c r="G67" s="12">
         <v>55</v>
       </c>
       <c r="H67" s="12">
         <v>55</v>
       </c>
       <c r="I67" s="13">
@@ -5867,51 +5981,51 @@
       <c r="Q67" s="24">
         <v>101</v>
       </c>
       <c r="R67" s="24">
         <v>109</v>
       </c>
       <c r="S67" s="24">
         <v>113</v>
       </c>
       <c r="T67" s="22">
         <v>113</v>
       </c>
       <c r="U67" s="22">
         <v>133</v>
       </c>
       <c r="V67" s="22">
         <v>128</v>
       </c>
       <c r="W67" s="19">
         <v>127</v>
       </c>
       <c r="X67" s="22">
         <v>125</v>
       </c>
     </row>
-    <row r="68" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:25">
       <c r="A68" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B68" s="11">
         <v>4</v>
       </c>
       <c r="C68" s="11">
         <v>4</v>
       </c>
       <c r="D68" s="11">
         <v>11</v>
       </c>
       <c r="E68" s="12">
         <v>16</v>
       </c>
       <c r="F68" s="12">
         <v>23</v>
       </c>
       <c r="G68" s="12">
         <v>24</v>
       </c>
       <c r="H68" s="12">
         <v>33</v>
       </c>
       <c r="I68" s="13">
@@ -5941,51 +6055,51 @@
       <c r="Q68" s="24">
         <v>109</v>
       </c>
       <c r="R68" s="24">
         <v>119</v>
       </c>
       <c r="S68" s="24">
         <v>116</v>
       </c>
       <c r="T68" s="22">
         <v>115</v>
       </c>
       <c r="U68" s="22">
         <v>122</v>
       </c>
       <c r="V68" s="22">
         <v>123</v>
       </c>
       <c r="W68" s="19">
         <v>235</v>
       </c>
       <c r="X68" s="22">
         <v>265</v>
       </c>
     </row>
-    <row r="69" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:25">
       <c r="A69" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G69" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H69" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I69" s="8" t="s">
@@ -6015,51 +6129,51 @@
       <c r="Q69" s="20" t="s">
         <v>20</v>
       </c>
       <c r="R69" s="20" t="s">
         <v>20</v>
       </c>
       <c r="S69" s="25" t="s">
         <v>20</v>
       </c>
       <c r="T69" s="25" t="s">
         <v>20</v>
       </c>
       <c r="U69" s="22">
         <v>27</v>
       </c>
       <c r="V69" s="22">
         <v>26</v>
       </c>
       <c r="W69" s="19">
         <v>26</v>
       </c>
       <c r="X69" s="22">
         <v>31</v>
       </c>
     </row>
-    <row r="70" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:25">
       <c r="A70" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B70" s="11">
         <v>36</v>
       </c>
       <c r="C70" s="11">
         <v>41</v>
       </c>
       <c r="D70" s="11">
         <v>49</v>
       </c>
       <c r="E70" s="12">
         <v>133</v>
       </c>
       <c r="F70" s="12">
         <v>149</v>
       </c>
       <c r="G70" s="12">
         <v>201</v>
       </c>
       <c r="H70" s="12">
         <v>217</v>
       </c>
       <c r="I70" s="13">
@@ -6089,51 +6203,51 @@
       <c r="Q70" s="24">
         <v>538</v>
       </c>
       <c r="R70" s="24">
         <v>567</v>
       </c>
       <c r="S70" s="24">
         <v>564</v>
       </c>
       <c r="T70" s="22">
         <v>598</v>
       </c>
       <c r="U70" s="22">
         <v>308</v>
       </c>
       <c r="V70" s="22">
         <v>338</v>
       </c>
       <c r="W70" s="19">
         <v>368</v>
       </c>
       <c r="X70" s="22">
         <v>405</v>
       </c>
     </row>
-    <row r="71" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:25">
       <c r="A71" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B71" s="11">
         <v>24</v>
       </c>
       <c r="C71" s="11">
         <v>27</v>
       </c>
       <c r="D71" s="11">
         <v>35</v>
       </c>
       <c r="E71" s="12">
         <v>66</v>
       </c>
       <c r="F71" s="12">
         <v>93</v>
       </c>
       <c r="G71" s="12">
         <v>94</v>
       </c>
       <c r="H71" s="12">
         <v>107</v>
       </c>
       <c r="I71" s="13">
@@ -6163,51 +6277,51 @@
       <c r="Q71" s="24">
         <v>209</v>
       </c>
       <c r="R71" s="24">
         <v>208</v>
       </c>
       <c r="S71" s="24">
         <v>208</v>
       </c>
       <c r="T71" s="22">
         <v>214</v>
       </c>
       <c r="U71" s="22">
         <v>231</v>
       </c>
       <c r="V71" s="22">
         <v>254</v>
       </c>
       <c r="W71" s="19">
         <v>286</v>
       </c>
       <c r="X71" s="22">
         <v>312</v>
       </c>
     </row>
-    <row r="72" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:25">
       <c r="A72" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B72" s="11">
         <v>36</v>
       </c>
       <c r="C72" s="11">
         <v>39</v>
       </c>
       <c r="D72" s="11">
         <v>42</v>
       </c>
       <c r="E72" s="12">
         <v>73</v>
       </c>
       <c r="F72" s="12">
         <v>73</v>
       </c>
       <c r="G72" s="12">
         <v>103</v>
       </c>
       <c r="H72" s="12">
         <v>106</v>
       </c>
       <c r="I72" s="13">
@@ -6237,51 +6351,51 @@
       <c r="Q72" s="24">
         <v>265</v>
       </c>
       <c r="R72" s="24">
         <v>341</v>
       </c>
       <c r="S72" s="24">
         <v>328</v>
       </c>
       <c r="T72" s="22">
         <v>327</v>
       </c>
       <c r="U72" s="22">
         <v>383</v>
       </c>
       <c r="V72" s="22">
         <v>345</v>
       </c>
       <c r="W72" s="19">
         <v>366</v>
       </c>
       <c r="X72" s="22">
         <v>375</v>
       </c>
     </row>
-    <row r="73" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:25">
       <c r="A73" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G73" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H73" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I73" s="8" t="s">
@@ -6311,103 +6425,105 @@
       <c r="Q73" s="24">
         <v>105</v>
       </c>
       <c r="R73" s="24">
         <v>112</v>
       </c>
       <c r="S73" s="24">
         <v>107</v>
       </c>
       <c r="T73" s="22">
         <v>122</v>
       </c>
       <c r="U73" s="22">
         <v>147</v>
       </c>
       <c r="V73" s="22">
         <v>144</v>
       </c>
       <c r="W73" s="19">
         <v>147</v>
       </c>
       <c r="X73" s="19">
         <v>159</v>
       </c>
     </row>
-    <row r="74" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:25">
       <c r="A74" s="6"/>
       <c r="B74" s="13"/>
       <c r="C74" s="13"/>
       <c r="D74" s="13"/>
       <c r="E74" s="13"/>
       <c r="F74" s="13"/>
       <c r="G74" s="13"/>
       <c r="H74" s="13"/>
       <c r="I74" s="14"/>
       <c r="J74" s="14"/>
       <c r="K74" s="25"/>
       <c r="L74" s="25"/>
       <c r="M74" s="25"/>
       <c r="N74" s="25"/>
       <c r="O74" s="25"/>
       <c r="P74" s="25"/>
       <c r="Q74" s="25"/>
       <c r="R74" s="25"/>
       <c r="S74" s="25"/>
       <c r="T74" s="22"/>
       <c r="U74" s="22"/>
       <c r="V74" s="22"/>
       <c r="W74" s="19"/>
     </row>
-    <row r="75" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A75" s="62" t="s">
+    <row r="75" spans="1:25">
+      <c r="A75" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="B75" s="62"/>
-[...22 lines deleted...]
-    <row r="76" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B75" s="69"/>
+      <c r="C75" s="69"/>
+      <c r="D75" s="69"/>
+      <c r="E75" s="69"/>
+      <c r="F75" s="69"/>
+      <c r="G75" s="69"/>
+      <c r="H75" s="69"/>
+      <c r="I75" s="69"/>
+      <c r="J75" s="69"/>
+      <c r="K75" s="69"/>
+      <c r="L75" s="69"/>
+      <c r="M75" s="69"/>
+      <c r="N75" s="69"/>
+      <c r="O75" s="69"/>
+      <c r="P75" s="69"/>
+      <c r="Q75" s="69"/>
+      <c r="R75" s="69"/>
+      <c r="S75" s="69"/>
+      <c r="T75" s="69"/>
+      <c r="U75" s="69"/>
+      <c r="V75" s="69"/>
+      <c r="W75" s="69"/>
+      <c r="X75" s="69"/>
+      <c r="Y75" s="69"/>
+    </row>
+    <row r="76" spans="1:25">
       <c r="A76" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B76" s="1">
         <v>239</v>
       </c>
       <c r="C76" s="1">
         <v>273</v>
       </c>
       <c r="D76" s="1">
         <v>385</v>
       </c>
       <c r="E76" s="2">
         <v>871</v>
       </c>
       <c r="F76" s="2">
         <v>992</v>
       </c>
       <c r="G76" s="2">
         <v>1149</v>
       </c>
       <c r="H76" s="3">
         <v>1235</v>
       </c>
       <c r="I76" s="3">
@@ -6437,51 +6553,51 @@
       <c r="Q76" s="17">
         <v>3322</v>
       </c>
       <c r="R76" s="17">
         <v>3592</v>
       </c>
       <c r="S76" s="17">
         <v>3514</v>
       </c>
       <c r="T76" s="18">
         <v>3686</v>
       </c>
       <c r="U76" s="18">
         <v>3970</v>
       </c>
       <c r="V76" s="18">
         <v>3992</v>
       </c>
       <c r="W76" s="43">
         <v>4303</v>
       </c>
       <c r="X76" s="60">
         <v>4482</v>
       </c>
     </row>
-    <row r="77" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:25">
       <c r="A77" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G77" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H77" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I77" s="8" t="s">
@@ -6511,51 +6627,51 @@
       <c r="Q77" s="20" t="s">
         <v>20</v>
       </c>
       <c r="R77" s="20" t="s">
         <v>20</v>
       </c>
       <c r="S77" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T77" s="21" t="s">
         <v>20</v>
       </c>
       <c r="U77" s="22">
         <v>325</v>
       </c>
       <c r="V77" s="22">
         <v>325</v>
       </c>
       <c r="W77" s="34">
         <v>318</v>
       </c>
       <c r="X77" s="60">
         <v>322</v>
       </c>
     </row>
-    <row r="78" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:25">
       <c r="A78" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B78" s="11">
         <v>6</v>
       </c>
       <c r="C78" s="11">
         <v>11</v>
       </c>
       <c r="D78" s="11">
         <v>15</v>
       </c>
       <c r="E78" s="12">
         <v>66</v>
       </c>
       <c r="F78" s="12">
         <v>84</v>
       </c>
       <c r="G78" s="12">
         <v>97</v>
       </c>
       <c r="H78" s="13">
         <v>123</v>
       </c>
       <c r="I78" s="13">
@@ -6585,51 +6701,51 @@
       <c r="Q78" s="24">
         <v>287</v>
       </c>
       <c r="R78" s="24">
         <v>370</v>
       </c>
       <c r="S78" s="24">
         <v>311</v>
       </c>
       <c r="T78" s="22">
         <v>341</v>
       </c>
       <c r="U78" s="22">
         <v>340</v>
       </c>
       <c r="V78" s="22">
         <v>339</v>
       </c>
       <c r="W78" s="34">
         <v>369</v>
       </c>
       <c r="X78" s="60">
         <v>376</v>
       </c>
     </row>
-    <row r="79" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:25">
       <c r="A79" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B79" s="11">
         <v>4</v>
       </c>
       <c r="C79" s="11">
         <v>6</v>
       </c>
       <c r="D79" s="11">
         <v>23</v>
       </c>
       <c r="E79" s="12">
         <v>35</v>
       </c>
       <c r="F79" s="12">
         <v>36</v>
       </c>
       <c r="G79" s="12">
         <v>40</v>
       </c>
       <c r="H79" s="13">
         <v>41</v>
       </c>
       <c r="I79" s="13">
@@ -6659,51 +6775,51 @@
       <c r="Q79" s="24">
         <v>102</v>
       </c>
       <c r="R79" s="24">
         <v>105</v>
       </c>
       <c r="S79" s="24">
         <v>97</v>
       </c>
       <c r="T79" s="22">
         <v>100</v>
       </c>
       <c r="U79" s="22">
         <v>99</v>
       </c>
       <c r="V79" s="22">
         <v>100</v>
       </c>
       <c r="W79" s="34">
         <v>106</v>
       </c>
       <c r="X79" s="60">
         <v>108</v>
       </c>
     </row>
-    <row r="80" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:25">
       <c r="A80" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B80" s="11">
         <v>14</v>
       </c>
       <c r="C80" s="11">
         <v>12</v>
       </c>
       <c r="D80" s="11">
         <v>20</v>
       </c>
       <c r="E80" s="12">
         <v>102</v>
       </c>
       <c r="F80" s="12">
         <v>111</v>
       </c>
       <c r="G80" s="12">
         <v>142</v>
       </c>
       <c r="H80" s="13">
         <v>136</v>
       </c>
       <c r="I80" s="13">
@@ -6733,51 +6849,51 @@
       <c r="Q80" s="24">
         <v>519</v>
       </c>
       <c r="R80" s="24">
         <v>540</v>
       </c>
       <c r="S80" s="24">
         <v>539</v>
       </c>
       <c r="T80" s="22">
         <v>567</v>
       </c>
       <c r="U80" s="22">
         <v>241</v>
       </c>
       <c r="V80" s="22">
         <v>261</v>
       </c>
       <c r="W80" s="34">
         <v>277</v>
       </c>
       <c r="X80" s="60">
         <v>284</v>
       </c>
     </row>
-    <row r="81" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:24">
       <c r="A81" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B81" s="11">
         <v>27</v>
       </c>
       <c r="C81" s="11">
         <v>31</v>
       </c>
       <c r="D81" s="11">
         <v>38</v>
       </c>
       <c r="E81" s="12">
         <v>56</v>
       </c>
       <c r="F81" s="12">
         <v>36</v>
       </c>
       <c r="G81" s="12">
         <v>43</v>
       </c>
       <c r="H81" s="13">
         <v>53</v>
       </c>
       <c r="I81" s="13">
@@ -6807,51 +6923,51 @@
       <c r="Q81" s="24">
         <v>91</v>
       </c>
       <c r="R81" s="24">
         <v>100</v>
       </c>
       <c r="S81" s="24">
         <v>101</v>
       </c>
       <c r="T81" s="22">
         <v>106</v>
       </c>
       <c r="U81" s="22">
         <v>131</v>
       </c>
       <c r="V81" s="22">
         <v>128</v>
       </c>
       <c r="W81" s="34">
         <v>132</v>
       </c>
       <c r="X81" s="60">
         <v>138</v>
       </c>
     </row>
-    <row r="82" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:24">
       <c r="A82" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B82" s="11">
         <v>3</v>
       </c>
       <c r="C82" s="11">
         <v>6</v>
       </c>
       <c r="D82" s="11">
         <v>8</v>
       </c>
       <c r="E82" s="12">
         <v>20</v>
       </c>
       <c r="F82" s="12">
         <v>27</v>
       </c>
       <c r="G82" s="12">
         <v>27</v>
       </c>
       <c r="H82" s="13">
         <v>36</v>
       </c>
       <c r="I82" s="13">
@@ -6881,51 +6997,51 @@
       <c r="Q82" s="24">
         <v>74</v>
       </c>
       <c r="R82" s="24">
         <v>67</v>
       </c>
       <c r="S82" s="24">
         <v>73</v>
       </c>
       <c r="T82" s="22">
         <v>76</v>
       </c>
       <c r="U82" s="22">
         <v>84</v>
       </c>
       <c r="V82" s="22">
         <v>92</v>
       </c>
       <c r="W82" s="34">
         <v>94</v>
       </c>
       <c r="X82" s="60">
         <v>111</v>
       </c>
     </row>
-    <row r="83" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:24">
       <c r="A83" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B83" s="11">
         <v>12</v>
       </c>
       <c r="C83" s="11">
         <v>11</v>
       </c>
       <c r="D83" s="11">
         <v>10</v>
       </c>
       <c r="E83" s="12">
         <v>21</v>
       </c>
       <c r="F83" s="12">
         <v>41</v>
       </c>
       <c r="G83" s="12">
         <v>44</v>
       </c>
       <c r="H83" s="13">
         <v>41</v>
       </c>
       <c r="I83" s="13">
@@ -6955,51 +7071,51 @@
       <c r="Q83" s="24">
         <v>178</v>
       </c>
       <c r="R83" s="24">
         <v>185</v>
       </c>
       <c r="S83" s="24">
         <v>185</v>
       </c>
       <c r="T83" s="22">
         <v>191</v>
       </c>
       <c r="U83" s="22">
         <v>212</v>
       </c>
       <c r="V83" s="22">
         <v>225</v>
       </c>
       <c r="W83" s="34">
         <v>219</v>
       </c>
       <c r="X83" s="60">
         <v>234</v>
       </c>
     </row>
-    <row r="84" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:24">
       <c r="A84" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H84" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I84" s="8" t="s">
@@ -7029,51 +7145,51 @@
       <c r="Q84" s="20" t="s">
         <v>20</v>
       </c>
       <c r="R84" s="20" t="s">
         <v>20</v>
       </c>
       <c r="S84" s="25" t="s">
         <v>20</v>
       </c>
       <c r="T84" s="25" t="s">
         <v>20</v>
       </c>
       <c r="U84" s="22">
         <v>346</v>
       </c>
       <c r="V84" s="22">
         <v>311</v>
       </c>
       <c r="W84" s="34">
         <v>390</v>
       </c>
       <c r="X84" s="60">
         <v>389</v>
       </c>
     </row>
-    <row r="85" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:24">
       <c r="A85" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B85" s="11">
         <v>24</v>
       </c>
       <c r="C85" s="11">
         <v>31</v>
       </c>
       <c r="D85" s="11">
         <v>45</v>
       </c>
       <c r="E85" s="12">
         <v>99</v>
       </c>
       <c r="F85" s="12">
         <v>104</v>
       </c>
       <c r="G85" s="12">
         <v>111</v>
       </c>
       <c r="H85" s="13">
         <v>120</v>
       </c>
       <c r="I85" s="13">
@@ -7103,51 +7219,51 @@
       <c r="Q85" s="24">
         <v>253</v>
       </c>
       <c r="R85" s="24">
         <v>250</v>
       </c>
       <c r="S85" s="24">
         <v>247</v>
       </c>
       <c r="T85" s="22">
         <v>247</v>
       </c>
       <c r="U85" s="22">
         <v>241</v>
       </c>
       <c r="V85" s="22">
         <v>245</v>
       </c>
       <c r="W85" s="34">
         <v>269</v>
       </c>
       <c r="X85" s="60">
         <v>276</v>
       </c>
     </row>
-    <row r="86" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:24">
       <c r="A86" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B86" s="11">
         <v>3</v>
       </c>
       <c r="C86" s="11">
         <v>3</v>
       </c>
       <c r="D86" s="11">
         <v>10</v>
       </c>
       <c r="E86" s="12">
         <v>34</v>
       </c>
       <c r="F86" s="12">
         <v>39</v>
       </c>
       <c r="G86" s="12">
         <v>45</v>
       </c>
       <c r="H86" s="13">
         <v>47</v>
       </c>
       <c r="I86" s="13">
@@ -7177,51 +7293,51 @@
       <c r="Q86" s="24">
         <v>139</v>
       </c>
       <c r="R86" s="24">
         <v>141</v>
       </c>
       <c r="S86" s="24">
         <v>138</v>
       </c>
       <c r="T86" s="22">
         <v>141</v>
       </c>
       <c r="U86" s="22">
         <v>141</v>
       </c>
       <c r="V86" s="22">
         <v>132</v>
       </c>
       <c r="W86" s="34">
         <v>133</v>
       </c>
       <c r="X86" s="60">
         <v>128</v>
       </c>
     </row>
-    <row r="87" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:24">
       <c r="A87" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B87" s="11">
         <v>12</v>
       </c>
       <c r="C87" s="11">
         <v>11</v>
       </c>
       <c r="D87" s="11">
         <v>12</v>
       </c>
       <c r="E87" s="12">
         <v>28</v>
       </c>
       <c r="F87" s="12">
         <v>34</v>
       </c>
       <c r="G87" s="12">
         <v>32</v>
       </c>
       <c r="H87" s="13">
         <v>31</v>
       </c>
       <c r="I87" s="13">
@@ -7251,51 +7367,51 @@
       <c r="Q87" s="24">
         <v>98</v>
       </c>
       <c r="R87" s="24">
         <v>108</v>
       </c>
       <c r="S87" s="24">
         <v>112</v>
       </c>
       <c r="T87" s="22">
         <v>119</v>
       </c>
       <c r="U87" s="22">
         <v>133</v>
       </c>
       <c r="V87" s="22">
         <v>150</v>
       </c>
       <c r="W87" s="34">
         <v>165</v>
       </c>
       <c r="X87" s="60">
         <v>158</v>
       </c>
     </row>
-    <row r="88" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:24">
       <c r="A88" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B88" s="11">
         <v>9</v>
       </c>
       <c r="C88" s="11">
         <v>10</v>
       </c>
       <c r="D88" s="11">
         <v>12</v>
       </c>
       <c r="E88" s="12">
         <v>11</v>
       </c>
       <c r="F88" s="12">
         <v>22</v>
       </c>
       <c r="G88" s="12">
         <v>25</v>
       </c>
       <c r="H88" s="13">
         <v>28</v>
       </c>
       <c r="I88" s="13">
@@ -7325,51 +7441,51 @@
       <c r="Q88" s="24">
         <v>82</v>
       </c>
       <c r="R88" s="24">
         <v>92</v>
       </c>
       <c r="S88" s="24">
         <v>91</v>
       </c>
       <c r="T88" s="22">
         <v>97</v>
       </c>
       <c r="U88" s="22">
         <v>99</v>
       </c>
       <c r="V88" s="22">
         <v>101</v>
       </c>
       <c r="W88" s="34">
         <v>106</v>
       </c>
       <c r="X88" s="60">
         <v>104</v>
       </c>
     </row>
-    <row r="89" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:24">
       <c r="A89" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B89" s="11">
         <v>14</v>
       </c>
       <c r="C89" s="11">
         <v>13</v>
       </c>
       <c r="D89" s="11">
         <v>18</v>
       </c>
       <c r="E89" s="12">
         <v>34</v>
       </c>
       <c r="F89" s="12">
         <v>52</v>
       </c>
       <c r="G89" s="12">
         <v>58</v>
       </c>
       <c r="H89" s="13">
         <v>63</v>
       </c>
       <c r="I89" s="13">
@@ -7399,51 +7515,51 @@
       <c r="Q89" s="24">
         <v>148</v>
       </c>
       <c r="R89" s="24">
         <v>164</v>
       </c>
       <c r="S89" s="24">
         <v>175</v>
       </c>
       <c r="T89" s="22">
         <v>204</v>
       </c>
       <c r="U89" s="22">
         <v>220</v>
       </c>
       <c r="V89" s="22">
         <v>220</v>
       </c>
       <c r="W89" s="34">
         <v>139</v>
       </c>
       <c r="X89" s="60">
         <v>150</v>
       </c>
     </row>
-    <row r="90" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:24">
       <c r="A90" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B90" s="11">
         <v>11</v>
       </c>
       <c r="C90" s="11">
         <v>15</v>
       </c>
       <c r="D90" s="11">
         <v>31</v>
       </c>
       <c r="E90" s="12">
         <v>51</v>
       </c>
       <c r="F90" s="12">
         <v>57</v>
       </c>
       <c r="G90" s="12">
         <v>54</v>
       </c>
       <c r="H90" s="13">
         <v>54</v>
       </c>
       <c r="I90" s="13">
@@ -7473,51 +7589,51 @@
       <c r="Q90" s="24">
         <v>97</v>
       </c>
       <c r="R90" s="24">
         <v>112</v>
       </c>
       <c r="S90" s="24">
         <v>114</v>
       </c>
       <c r="T90" s="22">
         <v>111</v>
       </c>
       <c r="U90" s="22">
         <v>134</v>
       </c>
       <c r="V90" s="22">
         <v>124</v>
       </c>
       <c r="W90" s="34">
         <v>127</v>
       </c>
       <c r="X90" s="60">
         <v>126</v>
       </c>
     </row>
-    <row r="91" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:24">
       <c r="A91" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B91" s="11">
         <v>4</v>
       </c>
       <c r="C91" s="11">
         <v>5</v>
       </c>
       <c r="D91" s="11">
         <v>10</v>
       </c>
       <c r="E91" s="12">
         <v>19</v>
       </c>
       <c r="F91" s="12">
         <v>23</v>
       </c>
       <c r="G91" s="12">
         <v>24</v>
       </c>
       <c r="H91" s="13">
         <v>32</v>
       </c>
       <c r="I91" s="13">
@@ -7547,51 +7663,51 @@
       <c r="Q91" s="24">
         <v>112</v>
       </c>
       <c r="R91" s="24">
         <v>119</v>
       </c>
       <c r="S91" s="24">
         <v>114</v>
       </c>
       <c r="T91" s="22">
         <v>116</v>
       </c>
       <c r="U91" s="22">
         <v>125</v>
       </c>
       <c r="V91" s="22">
         <v>123</v>
       </c>
       <c r="W91" s="34">
         <v>240</v>
       </c>
       <c r="X91" s="60">
         <v>269</v>
       </c>
     </row>
-    <row r="92" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:24">
       <c r="A92" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G92" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H92" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I92" s="8" t="s">
@@ -7621,51 +7737,51 @@
       <c r="Q92" s="20" t="s">
         <v>20</v>
       </c>
       <c r="R92" s="20" t="s">
         <v>20</v>
       </c>
       <c r="S92" s="25" t="s">
         <v>20</v>
       </c>
       <c r="T92" s="25" t="s">
         <v>20</v>
       </c>
       <c r="U92" s="22">
         <v>24</v>
       </c>
       <c r="V92" s="22">
         <v>25</v>
       </c>
       <c r="W92" s="34">
         <v>28</v>
       </c>
       <c r="X92" s="60">
         <v>30</v>
       </c>
     </row>
-    <row r="93" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:24">
       <c r="A93" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B93" s="11">
         <v>34</v>
       </c>
       <c r="C93" s="11">
         <v>40</v>
       </c>
       <c r="D93" s="11">
         <v>55</v>
       </c>
       <c r="E93" s="12">
         <v>138</v>
       </c>
       <c r="F93" s="12">
         <v>151</v>
       </c>
       <c r="G93" s="12">
         <v>205</v>
       </c>
       <c r="H93" s="13">
         <v>216</v>
       </c>
       <c r="I93" s="13">
@@ -7695,51 +7811,51 @@
       <c r="Q93" s="33">
         <v>537</v>
       </c>
       <c r="R93" s="33">
         <v>576</v>
       </c>
       <c r="S93" s="33">
         <v>562</v>
       </c>
       <c r="T93" s="34">
         <v>587</v>
       </c>
       <c r="U93" s="34">
         <v>320</v>
       </c>
       <c r="V93" s="34">
         <v>334</v>
       </c>
       <c r="W93" s="34">
         <v>367</v>
       </c>
       <c r="X93" s="60">
         <v>412</v>
       </c>
     </row>
-    <row r="94" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:24">
       <c r="A94" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B94" s="11">
         <v>26</v>
       </c>
       <c r="C94" s="11">
         <v>28</v>
       </c>
       <c r="D94" s="11">
         <v>36</v>
       </c>
       <c r="E94" s="12">
         <v>84</v>
       </c>
       <c r="F94" s="12">
         <v>96</v>
       </c>
       <c r="G94" s="12">
         <v>96</v>
       </c>
       <c r="H94" s="13">
         <v>107</v>
       </c>
       <c r="I94" s="13">
@@ -7769,51 +7885,51 @@
       <c r="Q94" s="33">
         <v>213</v>
       </c>
       <c r="R94" s="33">
         <v>208</v>
       </c>
       <c r="S94" s="33">
         <v>212</v>
       </c>
       <c r="T94" s="34">
         <v>212</v>
       </c>
       <c r="U94" s="34">
         <v>229</v>
       </c>
       <c r="V94" s="34">
         <v>257</v>
       </c>
       <c r="W94" s="34">
         <v>291</v>
       </c>
       <c r="X94" s="60">
         <v>317</v>
       </c>
     </row>
-    <row r="95" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:24">
       <c r="A95" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B95" s="11">
         <v>36</v>
       </c>
       <c r="C95" s="11">
         <v>40</v>
       </c>
       <c r="D95" s="11">
         <v>42</v>
       </c>
       <c r="E95" s="12">
         <v>73</v>
       </c>
       <c r="F95" s="12">
         <v>79</v>
       </c>
       <c r="G95" s="12">
         <v>106</v>
       </c>
       <c r="H95" s="13">
         <v>107</v>
       </c>
       <c r="I95" s="13">
@@ -7843,51 +7959,51 @@
       <c r="Q95" s="33">
         <v>286</v>
       </c>
       <c r="R95" s="33">
         <v>339</v>
       </c>
       <c r="S95" s="33">
         <v>335</v>
       </c>
       <c r="T95" s="34">
         <v>350</v>
       </c>
       <c r="U95" s="34">
         <v>384</v>
       </c>
       <c r="V95" s="34">
         <v>354</v>
       </c>
       <c r="W95" s="34">
         <v>387</v>
       </c>
       <c r="X95" s="60">
         <v>388</v>
       </c>
     </row>
-    <row r="96" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:24">
       <c r="A96" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B96" s="37" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D96" s="37" t="s">
         <v>20</v>
       </c>
       <c r="E96" s="38" t="s">
         <v>20</v>
       </c>
       <c r="F96" s="38" t="s">
         <v>20</v>
       </c>
       <c r="G96" s="38" t="s">
         <v>20</v>
       </c>
       <c r="H96" s="38" t="s">
         <v>20</v>
       </c>
       <c r="I96" s="38" t="s">
@@ -7910,117 +8026,119 @@
       </c>
       <c r="O96" s="40" t="s">
         <v>20</v>
       </c>
       <c r="P96" s="40" t="s">
         <v>20</v>
       </c>
       <c r="Q96" s="41">
         <v>106</v>
       </c>
       <c r="R96" s="41">
         <v>116</v>
       </c>
       <c r="S96" s="41">
         <v>108</v>
       </c>
       <c r="T96" s="42">
         <v>121</v>
       </c>
       <c r="U96" s="42">
         <v>142</v>
       </c>
       <c r="V96" s="42">
         <v>146</v>
       </c>
-      <c r="W96" s="42">
+      <c r="W96" s="34">
         <v>146</v>
       </c>
-      <c r="X96" s="61">
+      <c r="X96" s="63">
         <v>162</v>
       </c>
     </row>
-    <row r="97" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:25">
       <c r="A97" s="19"/>
       <c r="B97" s="19"/>
       <c r="C97" s="19"/>
       <c r="D97" s="19"/>
       <c r="E97" s="19"/>
       <c r="F97" s="19"/>
       <c r="G97" s="19"/>
       <c r="H97" s="19"/>
       <c r="I97" s="19"/>
       <c r="J97" s="19"/>
       <c r="K97" s="19"/>
       <c r="L97" s="19"/>
       <c r="M97" s="19"/>
       <c r="N97" s="19"/>
       <c r="O97" s="19"/>
       <c r="P97" s="19"/>
       <c r="Q97" s="19"/>
       <c r="R97" s="19"/>
       <c r="S97" s="19"/>
       <c r="T97" s="19"/>
       <c r="U97" s="19"/>
       <c r="V97" s="19"/>
-      <c r="W97" s="19"/>
-[...1 lines deleted...]
-    <row r="98" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="W97" s="64"/>
+      <c r="X97" s="65"/>
+      <c r="Y97" s="65"/>
+    </row>
+    <row r="98" spans="1:25">
       <c r="A98" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B98" s="19"/>
       <c r="C98" s="19"/>
       <c r="D98" s="19"/>
       <c r="E98" s="19"/>
       <c r="F98" s="19"/>
       <c r="G98" s="19"/>
       <c r="H98" s="19"/>
       <c r="I98" s="19"/>
       <c r="J98" s="19"/>
       <c r="K98" s="19"/>
       <c r="L98" s="19"/>
       <c r="M98" s="19"/>
       <c r="N98" s="19"/>
       <c r="O98" s="19"/>
       <c r="P98" s="19"/>
       <c r="Q98" s="19"/>
       <c r="R98" s="19"/>
       <c r="S98" s="19"/>
       <c r="T98" s="19"/>
       <c r="U98" s="19"/>
       <c r="V98" s="19"/>
       <c r="W98" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:W75"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A75:Y75"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A52:Y52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>