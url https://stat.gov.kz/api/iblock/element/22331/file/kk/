--- v1 (2026-07-06)
+++ v2 (2026-09-21)
@@ -1,78 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="92">
   <si>
     <t>2006*</t>
   </si>
   <si>
     <t>2007*</t>
   </si>
   <si>
     <t>2008*</t>
   </si>
   <si>
     <t>2009*</t>
   </si>
   <si>
     <t>2010*</t>
   </si>
   <si>
     <t>2011*</t>
   </si>
   <si>
     <t>2012*</t>
@@ -314,57 +297,58 @@
   <si>
     <t>A.Karzhaubai@stat.kz</t>
   </si>
   <si>
     <t>Бөлмелер саны</t>
   </si>
   <si>
     <t>Орналастыру орындары нөмiрлерiнiң саны</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702696?keyword=</t>
   </si>
   <si>
     <t>221301 Орналастыру орындарындағы бөлмелер саны</t>
   </si>
   <si>
     <t>2-туризм «Орналастыру орындарының қызметі туралы есеп», кезеңділігі тоқсандық</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -427,66 +411,323 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -533,62 +774,385 @@
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="215">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -667,86 +1231,302 @@
     <xf numFmtId="14" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="215">
+    <cellStyle name="20% - Акцент1 2" xfId="9"/>
+    <cellStyle name="20% - Акцент1 3" xfId="10"/>
+    <cellStyle name="20% - Акцент1 4" xfId="11"/>
+    <cellStyle name="20% - Акцент1 5" xfId="12"/>
+    <cellStyle name="20% - Акцент2 2" xfId="13"/>
+    <cellStyle name="20% - Акцент2 3" xfId="14"/>
+    <cellStyle name="20% - Акцент2 4" xfId="15"/>
+    <cellStyle name="20% - Акцент2 5" xfId="16"/>
+    <cellStyle name="20% - Акцент3 2" xfId="17"/>
+    <cellStyle name="20% - Акцент3 3" xfId="18"/>
+    <cellStyle name="20% - Акцент3 4" xfId="19"/>
+    <cellStyle name="20% - Акцент3 5" xfId="20"/>
+    <cellStyle name="20% - Акцент4 2" xfId="21"/>
+    <cellStyle name="20% - Акцент4 3" xfId="22"/>
+    <cellStyle name="20% - Акцент4 4" xfId="23"/>
+    <cellStyle name="20% - Акцент4 5" xfId="24"/>
+    <cellStyle name="20% - Акцент5 2" xfId="25"/>
+    <cellStyle name="20% - Акцент5 3" xfId="26"/>
+    <cellStyle name="20% - Акцент5 4" xfId="27"/>
+    <cellStyle name="20% - Акцент5 5" xfId="28"/>
+    <cellStyle name="20% - Акцент6 2" xfId="29"/>
+    <cellStyle name="20% - Акцент6 3" xfId="30"/>
+    <cellStyle name="20% - Акцент6 4" xfId="31"/>
+    <cellStyle name="20% - Акцент6 5" xfId="32"/>
+    <cellStyle name="40% - Акцент1 2" xfId="33"/>
+    <cellStyle name="40% - Акцент1 3" xfId="34"/>
+    <cellStyle name="40% - Акцент1 4" xfId="35"/>
+    <cellStyle name="40% - Акцент1 5" xfId="36"/>
+    <cellStyle name="40% - Акцент2 2" xfId="37"/>
+    <cellStyle name="40% - Акцент2 3" xfId="38"/>
+    <cellStyle name="40% - Акцент2 4" xfId="39"/>
+    <cellStyle name="40% - Акцент2 5" xfId="40"/>
+    <cellStyle name="40% - Акцент3 2" xfId="41"/>
+    <cellStyle name="40% - Акцент3 3" xfId="42"/>
+    <cellStyle name="40% - Акцент3 4" xfId="43"/>
+    <cellStyle name="40% - Акцент3 5" xfId="44"/>
+    <cellStyle name="40% - Акцент4 2" xfId="45"/>
+    <cellStyle name="40% - Акцент4 3" xfId="46"/>
+    <cellStyle name="40% - Акцент4 4" xfId="47"/>
+    <cellStyle name="40% - Акцент4 5" xfId="48"/>
+    <cellStyle name="40% - Акцент5 2" xfId="49"/>
+    <cellStyle name="40% - Акцент5 3" xfId="50"/>
+    <cellStyle name="40% - Акцент5 4" xfId="51"/>
+    <cellStyle name="40% - Акцент5 5" xfId="52"/>
+    <cellStyle name="40% - Акцент6 2" xfId="53"/>
+    <cellStyle name="40% - Акцент6 3" xfId="54"/>
+    <cellStyle name="40% - Акцент6 4" xfId="55"/>
+    <cellStyle name="40% - Акцент6 5" xfId="56"/>
+    <cellStyle name="60% - Акцент1 2" xfId="57"/>
+    <cellStyle name="60% - Акцент1 3" xfId="58"/>
+    <cellStyle name="60% - Акцент1 4" xfId="59"/>
+    <cellStyle name="60% - Акцент1 5" xfId="60"/>
+    <cellStyle name="60% - Акцент2 2" xfId="61"/>
+    <cellStyle name="60% - Акцент2 3" xfId="62"/>
+    <cellStyle name="60% - Акцент2 4" xfId="63"/>
+    <cellStyle name="60% - Акцент2 5" xfId="64"/>
+    <cellStyle name="60% - Акцент3 2" xfId="65"/>
+    <cellStyle name="60% - Акцент3 3" xfId="66"/>
+    <cellStyle name="60% - Акцент3 4" xfId="67"/>
+    <cellStyle name="60% - Акцент3 5" xfId="68"/>
+    <cellStyle name="60% - Акцент4 2" xfId="69"/>
+    <cellStyle name="60% - Акцент4 3" xfId="70"/>
+    <cellStyle name="60% - Акцент4 4" xfId="71"/>
+    <cellStyle name="60% - Акцент4 5" xfId="72"/>
+    <cellStyle name="60% - Акцент5 2" xfId="73"/>
+    <cellStyle name="60% - Акцент5 3" xfId="74"/>
+    <cellStyle name="60% - Акцент5 4" xfId="75"/>
+    <cellStyle name="60% - Акцент5 5" xfId="76"/>
+    <cellStyle name="60% - Акцент6 2" xfId="77"/>
+    <cellStyle name="60% - Акцент6 3" xfId="78"/>
+    <cellStyle name="60% - Акцент6 4" xfId="79"/>
+    <cellStyle name="60% - Акцент6 5" xfId="80"/>
+    <cellStyle name="Акцент1 2" xfId="81"/>
+    <cellStyle name="Акцент1 3" xfId="82"/>
+    <cellStyle name="Акцент1 4" xfId="83"/>
+    <cellStyle name="Акцент1 5" xfId="84"/>
+    <cellStyle name="Акцент2 2" xfId="85"/>
+    <cellStyle name="Акцент2 3" xfId="86"/>
+    <cellStyle name="Акцент2 4" xfId="87"/>
+    <cellStyle name="Акцент2 5" xfId="88"/>
+    <cellStyle name="Акцент3 2" xfId="89"/>
+    <cellStyle name="Акцент3 3" xfId="90"/>
+    <cellStyle name="Акцент3 4" xfId="91"/>
+    <cellStyle name="Акцент3 5" xfId="92"/>
+    <cellStyle name="Акцент4 2" xfId="93"/>
+    <cellStyle name="Акцент4 3" xfId="94"/>
+    <cellStyle name="Акцент4 4" xfId="95"/>
+    <cellStyle name="Акцент4 5" xfId="96"/>
+    <cellStyle name="Акцент5 2" xfId="97"/>
+    <cellStyle name="Акцент5 3" xfId="98"/>
+    <cellStyle name="Акцент5 4" xfId="99"/>
+    <cellStyle name="Акцент5 5" xfId="100"/>
+    <cellStyle name="Акцент6 2" xfId="101"/>
+    <cellStyle name="Акцент6 3" xfId="102"/>
+    <cellStyle name="Акцент6 4" xfId="103"/>
+    <cellStyle name="Акцент6 5" xfId="104"/>
+    <cellStyle name="Ввод  2" xfId="105"/>
+    <cellStyle name="Ввод  3" xfId="106"/>
+    <cellStyle name="Ввод  4" xfId="107"/>
+    <cellStyle name="Ввод  5" xfId="108"/>
+    <cellStyle name="Вывод 2" xfId="109"/>
+    <cellStyle name="Вывод 3" xfId="110"/>
+    <cellStyle name="Вывод 4" xfId="111"/>
+    <cellStyle name="Вывод 5" xfId="112"/>
+    <cellStyle name="Вычисление 2" xfId="113"/>
+    <cellStyle name="Вычисление 3" xfId="114"/>
+    <cellStyle name="Вычисление 4" xfId="115"/>
+    <cellStyle name="Вычисление 5" xfId="116"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="117"/>
+    <cellStyle name="Гиперссылка 3" xfId="118"/>
+    <cellStyle name="Гиперссылка 4" xfId="8"/>
+    <cellStyle name="Денежный 2" xfId="5"/>
+    <cellStyle name="Денежный 4" xfId="119"/>
+    <cellStyle name="Заголовок 1 2" xfId="120"/>
+    <cellStyle name="Заголовок 1 3" xfId="121"/>
+    <cellStyle name="Заголовок 1 4" xfId="122"/>
+    <cellStyle name="Заголовок 1 5" xfId="123"/>
+    <cellStyle name="Заголовок 2 2" xfId="124"/>
+    <cellStyle name="Заголовок 2 3" xfId="125"/>
+    <cellStyle name="Заголовок 2 4" xfId="126"/>
+    <cellStyle name="Заголовок 2 5" xfId="127"/>
+    <cellStyle name="Заголовок 3 2" xfId="128"/>
+    <cellStyle name="Заголовок 3 3" xfId="129"/>
+    <cellStyle name="Заголовок 3 4" xfId="130"/>
+    <cellStyle name="Заголовок 3 5" xfId="131"/>
+    <cellStyle name="Заголовок 4 2" xfId="132"/>
+    <cellStyle name="Заголовок 4 3" xfId="133"/>
+    <cellStyle name="Заголовок 4 4" xfId="134"/>
+    <cellStyle name="Заголовок 4 5" xfId="135"/>
+    <cellStyle name="Итог 2" xfId="136"/>
+    <cellStyle name="Итог 3" xfId="137"/>
+    <cellStyle name="Итог 4" xfId="138"/>
+    <cellStyle name="Итог 5" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="140"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="141"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="142"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="143"/>
+    <cellStyle name="Название 2" xfId="144"/>
+    <cellStyle name="Название 3" xfId="145"/>
+    <cellStyle name="Название 4" xfId="146"/>
+    <cellStyle name="Название 5" xfId="147"/>
+    <cellStyle name="Нейтральный 2" xfId="148"/>
+    <cellStyle name="Нейтральный 3" xfId="149"/>
+    <cellStyle name="Нейтральный 4" xfId="150"/>
+    <cellStyle name="Нейтральный 5" xfId="151"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="152"/>
+    <cellStyle name="Обычный 11 2" xfId="153"/>
+    <cellStyle name="Обычный 12 2" xfId="154"/>
+    <cellStyle name="Обычный 17 2" xfId="155"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="156"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="157"/>
+    <cellStyle name="Обычный 2 3" xfId="158"/>
+    <cellStyle name="Обычный 2 3 2" xfId="159"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 24 2" xfId="160"/>
+    <cellStyle name="Обычный 24 3" xfId="161"/>
+    <cellStyle name="Обычный 25 2" xfId="162"/>
+    <cellStyle name="Обычный 26 2" xfId="163"/>
+    <cellStyle name="Обычный 27 2" xfId="164"/>
+    <cellStyle name="Обычный 29 2" xfId="165"/>
+    <cellStyle name="Обычный 3 2" xfId="166"/>
+    <cellStyle name="Обычный 3 3" xfId="167"/>
+    <cellStyle name="Обычный 30" xfId="7"/>
+    <cellStyle name="Обычный 31" xfId="168"/>
+    <cellStyle name="Обычный 32" xfId="169"/>
+    <cellStyle name="Обычный 33" xfId="170"/>
+    <cellStyle name="Обычный 34" xfId="171"/>
+    <cellStyle name="Обычный 35" xfId="172"/>
+    <cellStyle name="Обычный 36" xfId="173"/>
+    <cellStyle name="Обычный 37" xfId="174"/>
+    <cellStyle name="Обычный 38" xfId="175"/>
+    <cellStyle name="Обычный 39" xfId="176"/>
     <cellStyle name="Обычный 4" xfId="1"/>
+    <cellStyle name="Обычный 4 2" xfId="177"/>
+    <cellStyle name="Обычный 40" xfId="178"/>
+    <cellStyle name="Обычный 41" xfId="179"/>
+    <cellStyle name="Обычный 43" xfId="180"/>
+    <cellStyle name="Обычный 45" xfId="181"/>
+    <cellStyle name="Обычный 48" xfId="182"/>
+    <cellStyle name="Обычный 49" xfId="183"/>
+    <cellStyle name="Обычный 50" xfId="184"/>
+    <cellStyle name="Обычный 51" xfId="185"/>
+    <cellStyle name="Обычный 52" xfId="186"/>
+    <cellStyle name="Обычный 6 2" xfId="187"/>
+    <cellStyle name="Обычный 7 2" xfId="188"/>
+    <cellStyle name="Обычный 8 2" xfId="189"/>
+    <cellStyle name="Обычный 9 2" xfId="190"/>
+    <cellStyle name="Плохой 2" xfId="191"/>
+    <cellStyle name="Плохой 3" xfId="192"/>
+    <cellStyle name="Плохой 4" xfId="193"/>
+    <cellStyle name="Плохой 5" xfId="194"/>
+    <cellStyle name="Пояснение 2" xfId="195"/>
+    <cellStyle name="Пояснение 3" xfId="196"/>
+    <cellStyle name="Пояснение 4" xfId="197"/>
+    <cellStyle name="Пояснение 5" xfId="198"/>
+    <cellStyle name="Примечание 2" xfId="199"/>
+    <cellStyle name="Примечание 3" xfId="200"/>
+    <cellStyle name="Примечание 4" xfId="201"/>
+    <cellStyle name="Примечание 5" xfId="202"/>
+    <cellStyle name="Связанная ячейка 2" xfId="203"/>
+    <cellStyle name="Связанная ячейка 3" xfId="204"/>
+    <cellStyle name="Связанная ячейка 4" xfId="205"/>
+    <cellStyle name="Связанная ячейка 5" xfId="206"/>
+    <cellStyle name="Текст предупреждения 2" xfId="207"/>
+    <cellStyle name="Текст предупреждения 3" xfId="208"/>
+    <cellStyle name="Текст предупреждения 4" xfId="209"/>
+    <cellStyle name="Текст предупреждения 5" xfId="210"/>
+    <cellStyle name="Хороший 2" xfId="211"/>
+    <cellStyle name="Хороший 3" xfId="212"/>
+    <cellStyle name="Хороший 4" xfId="213"/>
+    <cellStyle name="Хороший 5" xfId="214"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2285999</xdr:colOff>
@@ -1081,51 +1861,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.5703125" customWidth="1"/>
     <col min="2" max="2" width="64.7109375" customWidth="1"/>
@@ -1348,117 +2128,117 @@
     <row r="11" spans="2:2" ht="26.25">
       <c r="B11" s="29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="28"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="28"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="30" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y99"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:Y6"/>
+    <sheetView tabSelected="1" topLeftCell="L16" workbookViewId="0">
+      <selection activeCell="Y30" sqref="Y30:Y50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="42.75" customHeight="1"/>
     <row r="3" spans="1:25" ht="15" customHeight="1">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="50" t="s">
         <v>89</v>
       </c>
-      <c r="B3" s="47"/>
-[...22 lines deleted...]
-      <c r="Y3" s="47"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="48"/>
-[...22 lines deleted...]
-      <c r="Y4" s="48"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="16"/>
       <c r="B5" s="17">
         <v>2003</v>
       </c>
       <c r="C5" s="17">
         <v>2004</v>
       </c>
       <c r="D5" s="17">
         <v>2005</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="17" t="s">
@@ -1492,77 +2272,77 @@
         <v>13</v>
       </c>
       <c r="S5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="T5" s="17" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="X5" s="17" t="s">
         <v>47</v>
       </c>
       <c r="Y5" s="17" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="46"/>
-[...22 lines deleted...]
-      <c r="Y6" s="46"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="1">
         <v>9924</v>
       </c>
       <c r="C7" s="1">
         <v>11198</v>
       </c>
       <c r="D7" s="1">
         <v>11670</v>
       </c>
       <c r="E7" s="1">
         <v>19340</v>
       </c>
       <c r="F7" s="1">
         <v>21022</v>
       </c>
       <c r="G7" s="1">
         <v>24906</v>
       </c>
       <c r="H7" s="1">
         <v>28182</v>
@@ -3163,77 +3943,77 @@
       <c r="A28" s="4"/>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="11"/>
       <c r="O28" s="11"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="9"/>
       <c r="U28" s="9"/>
       <c r="V28" s="9"/>
       <c r="W28" s="9"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="49" t="s">
+      <c r="A29" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="49"/>
-[...22 lines deleted...]
-      <c r="Y29" s="49"/>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="48"/>
+      <c r="I29" s="48"/>
+      <c r="J29" s="48"/>
+      <c r="K29" s="48"/>
+      <c r="L29" s="48"/>
+      <c r="M29" s="48"/>
+      <c r="N29" s="48"/>
+      <c r="O29" s="48"/>
+      <c r="P29" s="48"/>
+      <c r="Q29" s="48"/>
+      <c r="R29" s="48"/>
+      <c r="S29" s="48"/>
+      <c r="T29" s="48"/>
+      <c r="U29" s="48"/>
+      <c r="V29" s="48"/>
+      <c r="W29" s="48"/>
+      <c r="X29" s="48"/>
+      <c r="Y29" s="48"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="1">
         <v>10065</v>
       </c>
       <c r="C30" s="1">
         <v>11177</v>
       </c>
       <c r="D30" s="1">
         <v>12864</v>
       </c>
       <c r="E30" s="1">
         <v>21987</v>
       </c>
       <c r="F30" s="1">
         <v>23008</v>
       </c>
       <c r="G30" s="1">
         <v>28179</v>
       </c>
       <c r="H30" s="1">
         <v>30001</v>
@@ -3264,50 +4044,53 @@
       </c>
       <c r="Q30" s="1">
         <v>68681</v>
       </c>
       <c r="R30" s="1">
         <v>74414</v>
       </c>
       <c r="S30" s="1">
         <v>75751</v>
       </c>
       <c r="T30" s="1">
         <v>78250</v>
       </c>
       <c r="U30" s="3">
         <v>81909</v>
       </c>
       <c r="V30" s="3">
         <v>83883</v>
       </c>
       <c r="W30" s="1">
         <v>90596</v>
       </c>
       <c r="X30" s="3">
         <v>94176</v>
       </c>
+      <c r="Y30" s="54">
+        <v>99466</v>
+      </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>20</v>
@@ -3338,50 +4121,53 @@
       </c>
       <c r="Q31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="R31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="S31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="T31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="U31" s="9">
         <v>5983</v>
       </c>
       <c r="V31" s="9">
         <v>6681</v>
       </c>
       <c r="W31" s="10">
         <v>6620</v>
       </c>
       <c r="X31" s="9">
         <v>6701</v>
       </c>
+      <c r="Y31" s="55">
+        <v>7206</v>
+      </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="10">
         <v>335</v>
       </c>
       <c r="C32" s="10">
         <v>378</v>
       </c>
       <c r="D32" s="10">
         <v>364</v>
       </c>
       <c r="E32" s="10">
         <v>948</v>
       </c>
       <c r="F32" s="10">
         <v>1348</v>
       </c>
       <c r="G32" s="10">
         <v>1729</v>
       </c>
       <c r="H32" s="10">
         <v>1911</v>
@@ -3412,52 +4198,55 @@
       </c>
       <c r="Q32" s="10">
         <v>4917</v>
       </c>
       <c r="R32" s="10">
         <v>5164</v>
       </c>
       <c r="S32" s="10">
         <v>4977</v>
       </c>
       <c r="T32" s="10">
         <v>5157</v>
       </c>
       <c r="U32" s="9">
         <v>5506</v>
       </c>
       <c r="V32" s="9">
         <v>5760</v>
       </c>
       <c r="W32" s="10">
         <v>6003</v>
       </c>
       <c r="X32" s="9">
         <v>6257</v>
       </c>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32" s="55">
+        <v>6072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="10">
         <v>357</v>
       </c>
       <c r="C33" s="10">
         <v>359</v>
       </c>
       <c r="D33" s="10">
         <v>434</v>
       </c>
       <c r="E33" s="10">
         <v>662</v>
       </c>
       <c r="F33" s="10">
         <v>751</v>
       </c>
       <c r="G33" s="10">
         <v>925</v>
       </c>
       <c r="H33" s="10">
         <v>906</v>
       </c>
       <c r="I33" s="6">
@@ -3486,52 +4275,55 @@
       </c>
       <c r="Q33" s="10">
         <v>1930</v>
       </c>
       <c r="R33" s="10">
         <v>1985</v>
       </c>
       <c r="S33" s="10">
         <v>2112</v>
       </c>
       <c r="T33" s="10">
         <v>2019</v>
       </c>
       <c r="U33" s="9">
         <v>2127</v>
       </c>
       <c r="V33" s="9">
         <v>2243</v>
       </c>
       <c r="W33" s="10">
         <v>2264</v>
       </c>
       <c r="X33" s="9">
         <v>2204</v>
       </c>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="Y33" s="55">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="10">
         <v>368</v>
       </c>
       <c r="C34" s="10">
         <v>312</v>
       </c>
       <c r="D34" s="10">
         <v>564</v>
       </c>
       <c r="E34" s="10">
         <v>1604</v>
       </c>
       <c r="F34" s="10">
         <v>735</v>
       </c>
       <c r="G34" s="10">
         <v>2498</v>
       </c>
       <c r="H34" s="10">
         <v>2602</v>
       </c>
       <c r="I34" s="6">
@@ -3560,52 +4352,55 @@
       </c>
       <c r="Q34" s="10">
         <v>8728</v>
       </c>
       <c r="R34" s="10">
         <v>9659</v>
       </c>
       <c r="S34" s="10">
         <v>10000</v>
       </c>
       <c r="T34" s="10">
         <v>10326</v>
       </c>
       <c r="U34" s="9">
         <v>4433</v>
       </c>
       <c r="V34" s="9">
         <v>4663</v>
       </c>
       <c r="W34" s="10">
         <v>5400</v>
       </c>
       <c r="X34" s="9">
         <v>5906</v>
       </c>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34" s="55">
+        <v>6472</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="10">
         <v>437</v>
       </c>
       <c r="C35" s="10">
         <v>738</v>
       </c>
       <c r="D35" s="10">
         <v>828</v>
       </c>
       <c r="E35" s="10">
         <v>2077</v>
       </c>
       <c r="F35" s="10">
         <v>1323</v>
       </c>
       <c r="G35" s="10">
         <v>1764</v>
       </c>
       <c r="H35" s="10">
         <v>1839</v>
       </c>
       <c r="I35" s="6">
@@ -3634,52 +4429,55 @@
       </c>
       <c r="Q35" s="10">
         <v>2954</v>
       </c>
       <c r="R35" s="10">
         <v>2873</v>
       </c>
       <c r="S35" s="10">
         <v>2935</v>
       </c>
       <c r="T35" s="10">
         <v>3340</v>
       </c>
       <c r="U35" s="9">
         <v>3775</v>
       </c>
       <c r="V35" s="9">
         <v>4095</v>
       </c>
       <c r="W35" s="10">
         <v>4078</v>
       </c>
       <c r="X35" s="9">
         <v>4122</v>
       </c>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35" s="55">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="10">
         <v>189</v>
       </c>
       <c r="C36" s="10">
         <v>198</v>
       </c>
       <c r="D36" s="10">
         <v>287</v>
       </c>
       <c r="E36" s="10">
         <v>655</v>
       </c>
       <c r="F36" s="10">
         <v>722</v>
       </c>
       <c r="G36" s="10">
         <v>808</v>
       </c>
       <c r="H36" s="10">
         <v>785</v>
       </c>
       <c r="I36" s="6">
@@ -3708,52 +4506,55 @@
       </c>
       <c r="Q36" s="10">
         <v>1558</v>
       </c>
       <c r="R36" s="10">
         <v>1615</v>
       </c>
       <c r="S36" s="10">
         <v>1729</v>
       </c>
       <c r="T36" s="10">
         <v>1769</v>
       </c>
       <c r="U36" s="9">
         <v>2050</v>
       </c>
       <c r="V36" s="9">
         <v>2422</v>
       </c>
       <c r="W36" s="10">
         <v>2463</v>
       </c>
       <c r="X36" s="9">
         <v>2696</v>
       </c>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36" s="55">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="10">
         <v>350</v>
       </c>
       <c r="C37" s="10">
         <v>254</v>
       </c>
       <c r="D37" s="10">
         <v>280</v>
       </c>
       <c r="E37" s="10">
         <v>334</v>
       </c>
       <c r="F37" s="10">
         <v>527</v>
       </c>
       <c r="G37" s="10">
         <v>598</v>
       </c>
       <c r="H37" s="10">
         <v>593</v>
       </c>
       <c r="I37" s="6">
@@ -3782,52 +4583,55 @@
       </c>
       <c r="Q37" s="10">
         <v>1861</v>
       </c>
       <c r="R37" s="10">
         <v>2152</v>
       </c>
       <c r="S37" s="10">
         <v>2208</v>
       </c>
       <c r="T37" s="10">
         <v>2318</v>
       </c>
       <c r="U37" s="9">
         <v>2329</v>
       </c>
       <c r="V37" s="9">
         <v>2637</v>
       </c>
       <c r="W37" s="10">
         <v>2657</v>
       </c>
       <c r="X37" s="9">
         <v>2777</v>
       </c>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37" s="55">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="6" t="s">
@@ -3856,52 +4660,55 @@
       </c>
       <c r="Q38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="R38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="S38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="T38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="U38" s="9">
         <v>6035</v>
       </c>
       <c r="V38" s="9">
         <v>5274</v>
       </c>
       <c r="W38" s="10">
         <v>9002</v>
       </c>
       <c r="X38" s="9">
         <v>7994</v>
       </c>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38" s="55">
+        <v>7935</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="10">
         <v>773</v>
       </c>
       <c r="C39" s="10">
         <v>972</v>
       </c>
       <c r="D39" s="10">
         <v>1123</v>
       </c>
       <c r="E39" s="10">
         <v>2493</v>
       </c>
       <c r="F39" s="10">
         <v>2758</v>
       </c>
       <c r="G39" s="10">
         <v>2793</v>
       </c>
       <c r="H39" s="10">
         <v>3029</v>
       </c>
       <c r="I39" s="6">
@@ -3930,52 +4737,55 @@
       </c>
       <c r="Q39" s="10">
         <v>4576</v>
       </c>
       <c r="R39" s="10">
         <v>4661</v>
       </c>
       <c r="S39" s="10">
         <v>4607</v>
       </c>
       <c r="T39" s="10">
         <v>4648</v>
       </c>
       <c r="U39" s="9">
         <v>4231</v>
       </c>
       <c r="V39" s="9">
         <v>4244</v>
       </c>
       <c r="W39" s="10">
         <v>4668</v>
       </c>
       <c r="X39" s="9">
         <v>5238</v>
       </c>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39" s="55">
+        <v>5743</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="10">
         <v>250</v>
       </c>
       <c r="C40" s="10">
         <v>256</v>
       </c>
       <c r="D40" s="10">
         <v>466</v>
       </c>
       <c r="E40" s="10">
         <v>773</v>
       </c>
       <c r="F40" s="10">
         <v>776</v>
       </c>
       <c r="G40" s="10">
         <v>769</v>
       </c>
       <c r="H40" s="10">
         <v>979</v>
       </c>
       <c r="I40" s="6">
@@ -4004,52 +4814,55 @@
       </c>
       <c r="Q40" s="10">
         <v>2290</v>
       </c>
       <c r="R40" s="10">
         <v>2326</v>
       </c>
       <c r="S40" s="10">
         <v>2319</v>
       </c>
       <c r="T40" s="10">
         <v>2172</v>
       </c>
       <c r="U40" s="9">
         <v>2183</v>
       </c>
       <c r="V40" s="9">
         <v>2174</v>
       </c>
       <c r="W40" s="10">
         <v>2047</v>
       </c>
       <c r="X40" s="9">
         <v>2208</v>
       </c>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40" s="55">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="10">
         <v>185</v>
       </c>
       <c r="C41" s="10">
         <v>191</v>
       </c>
       <c r="D41" s="10">
         <v>136</v>
       </c>
       <c r="E41" s="10">
         <v>364</v>
       </c>
       <c r="F41" s="10">
         <v>419</v>
       </c>
       <c r="G41" s="10">
         <v>451</v>
       </c>
       <c r="H41" s="10">
         <v>478</v>
       </c>
       <c r="I41" s="6">
@@ -4078,52 +4891,55 @@
       </c>
       <c r="Q41" s="10">
         <v>1073</v>
       </c>
       <c r="R41" s="10">
         <v>1411</v>
       </c>
       <c r="S41" s="10">
         <v>1497</v>
       </c>
       <c r="T41" s="10">
         <v>1527</v>
       </c>
       <c r="U41" s="9">
         <v>1575</v>
       </c>
       <c r="V41" s="9">
         <v>1694</v>
       </c>
       <c r="W41" s="10">
         <v>1820</v>
       </c>
       <c r="X41" s="9">
         <v>2142</v>
       </c>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41" s="55">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="10">
         <v>266</v>
       </c>
       <c r="C42" s="10">
         <v>279</v>
       </c>
       <c r="D42" s="10">
         <v>474</v>
       </c>
       <c r="E42" s="10">
         <v>597</v>
       </c>
       <c r="F42" s="10">
         <v>863</v>
       </c>
       <c r="G42" s="10">
         <v>934</v>
       </c>
       <c r="H42" s="10">
         <v>1139</v>
       </c>
       <c r="I42" s="6">
@@ -4152,52 +4968,55 @@
       </c>
       <c r="Q42" s="10">
         <v>2964</v>
       </c>
       <c r="R42" s="10">
         <v>3135</v>
       </c>
       <c r="S42" s="10">
         <v>3249</v>
       </c>
       <c r="T42" s="10">
         <v>3769</v>
       </c>
       <c r="U42" s="9">
         <v>3806</v>
       </c>
       <c r="V42" s="9">
         <v>3988</v>
       </c>
       <c r="W42" s="10">
         <v>4111</v>
       </c>
       <c r="X42" s="9">
         <v>4151</v>
       </c>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42" s="55">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
       <c r="A43" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="10">
         <v>614</v>
       </c>
       <c r="C43" s="10">
         <v>533</v>
       </c>
       <c r="D43" s="10">
         <v>635</v>
       </c>
       <c r="E43" s="10">
         <v>693</v>
       </c>
       <c r="F43" s="10">
         <v>954</v>
       </c>
       <c r="G43" s="10">
         <v>1116</v>
       </c>
       <c r="H43" s="10">
         <v>1161</v>
       </c>
       <c r="I43" s="6">
@@ -4226,52 +5045,55 @@
       </c>
       <c r="Q43" s="10">
         <v>1859</v>
       </c>
       <c r="R43" s="10">
         <v>2159</v>
       </c>
       <c r="S43" s="10">
         <v>2121</v>
       </c>
       <c r="T43" s="10">
         <v>2546</v>
       </c>
       <c r="U43" s="9">
         <v>2954</v>
       </c>
       <c r="V43" s="9">
         <v>3109</v>
       </c>
       <c r="W43" s="10">
         <v>3145</v>
       </c>
       <c r="X43" s="9">
         <v>3685</v>
       </c>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43" s="55">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
       <c r="A44" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="10">
         <v>289</v>
       </c>
       <c r="C44" s="10">
         <v>392</v>
       </c>
       <c r="D44" s="10">
         <v>503</v>
       </c>
       <c r="E44" s="10">
         <v>1535</v>
       </c>
       <c r="F44" s="10">
         <v>1693</v>
       </c>
       <c r="G44" s="10">
         <v>1870</v>
       </c>
       <c r="H44" s="10">
         <v>1869</v>
       </c>
       <c r="I44" s="6">
@@ -4300,52 +5122,55 @@
       </c>
       <c r="Q44" s="10">
         <v>2828</v>
       </c>
       <c r="R44" s="10">
         <v>2951</v>
       </c>
       <c r="S44" s="10">
         <v>3101</v>
       </c>
       <c r="T44" s="10">
         <v>3054</v>
       </c>
       <c r="U44" s="9">
         <v>3251</v>
       </c>
       <c r="V44" s="9">
         <v>3262</v>
       </c>
       <c r="W44" s="10">
         <v>3455</v>
       </c>
       <c r="X44" s="9">
         <v>2068</v>
       </c>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44" s="55">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
       <c r="A45" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="10">
         <v>191</v>
       </c>
       <c r="C45" s="10">
         <v>152</v>
       </c>
       <c r="D45" s="10">
         <v>181</v>
       </c>
       <c r="E45" s="10">
         <v>232</v>
       </c>
       <c r="F45" s="10">
         <v>288</v>
       </c>
       <c r="G45" s="10">
         <v>323</v>
       </c>
       <c r="H45" s="10">
         <v>549</v>
       </c>
       <c r="I45" s="6">
@@ -4374,52 +5199,55 @@
       </c>
       <c r="Q45" s="10">
         <v>1544</v>
       </c>
       <c r="R45" s="10">
         <v>1767</v>
       </c>
       <c r="S45" s="10">
         <v>1825</v>
       </c>
       <c r="T45" s="10">
         <v>1813</v>
       </c>
       <c r="U45" s="9">
         <v>1889</v>
       </c>
       <c r="V45" s="9">
         <v>1923</v>
       </c>
       <c r="W45" s="10">
         <v>2038</v>
       </c>
       <c r="X45" s="9">
         <v>3479</v>
       </c>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45" s="55">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="I46" s="6" t="s">
@@ -4448,52 +5276,55 @@
       </c>
       <c r="Q46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="R46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="S46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="T46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="U46" s="9">
         <v>355</v>
       </c>
       <c r="V46" s="9">
         <v>253</v>
       </c>
       <c r="W46" s="10">
         <v>302</v>
       </c>
       <c r="X46" s="9">
         <v>322</v>
       </c>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46" s="55">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="10">
         <v>1518</v>
       </c>
       <c r="C47" s="10">
         <v>2307</v>
       </c>
       <c r="D47" s="10">
         <v>2337</v>
       </c>
       <c r="E47" s="10">
         <v>3075</v>
       </c>
       <c r="F47" s="10">
         <v>3562</v>
       </c>
       <c r="G47" s="10">
         <v>4220</v>
       </c>
       <c r="H47" s="10">
         <v>4435</v>
       </c>
       <c r="I47" s="6">
@@ -4522,52 +5353,55 @@
       </c>
       <c r="Q47" s="10">
         <v>9414</v>
       </c>
       <c r="R47" s="10">
         <v>10538</v>
       </c>
       <c r="S47" s="10">
         <v>10710</v>
       </c>
       <c r="T47" s="10">
         <v>11132</v>
       </c>
       <c r="U47" s="9">
         <v>5352</v>
       </c>
       <c r="V47" s="9">
         <v>5592</v>
       </c>
       <c r="W47" s="10">
         <v>5646</v>
       </c>
       <c r="X47" s="9">
         <v>5890</v>
       </c>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47" s="55">
+        <v>6259</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
       <c r="A48" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="10">
         <v>931</v>
       </c>
       <c r="C48" s="10">
         <v>942</v>
       </c>
       <c r="D48" s="10">
         <v>1305</v>
       </c>
       <c r="E48" s="10">
         <v>1847</v>
       </c>
       <c r="F48" s="10">
         <v>2371</v>
       </c>
       <c r="G48" s="10">
         <v>2738</v>
       </c>
       <c r="H48" s="10">
         <v>2945</v>
       </c>
       <c r="I48" s="6">
@@ -4595,50 +5429,53 @@
         <v>8958</v>
       </c>
       <c r="Q48" s="10">
         <v>8375</v>
       </c>
       <c r="R48" s="10">
         <v>8381</v>
       </c>
       <c r="S48" s="10">
         <v>8093</v>
       </c>
       <c r="T48" s="10">
         <v>8592</v>
       </c>
       <c r="U48" s="9">
         <v>8637</v>
       </c>
       <c r="V48" s="9">
         <v>9311</v>
       </c>
       <c r="W48" s="10">
         <v>9926</v>
       </c>
       <c r="X48" s="9">
         <v>9688</v>
+      </c>
+      <c r="Y48" s="55">
+        <v>9914</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="10">
         <v>3012</v>
       </c>
       <c r="C49" s="10">
         <v>2914</v>
       </c>
       <c r="D49" s="10">
         <v>2947</v>
       </c>
       <c r="E49" s="10">
         <v>4098</v>
       </c>
       <c r="F49" s="10">
         <v>3918</v>
       </c>
       <c r="G49" s="10">
         <v>4643</v>
       </c>
       <c r="H49" s="10">
@@ -4670,50 +5507,53 @@
       </c>
       <c r="Q49" s="10">
         <v>9751</v>
       </c>
       <c r="R49" s="10">
         <v>11353</v>
       </c>
       <c r="S49" s="10">
         <v>12036</v>
       </c>
       <c r="T49" s="10">
         <v>11287</v>
       </c>
       <c r="U49" s="9">
         <v>12563</v>
       </c>
       <c r="V49" s="9">
         <v>11361</v>
       </c>
       <c r="W49" s="10">
         <v>11616</v>
       </c>
       <c r="X49" s="20">
         <v>12552</v>
       </c>
+      <c r="Y49" s="55">
+        <v>14077</v>
+      </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>20</v>
@@ -4743,106 +5583,109 @@
         <v>20</v>
       </c>
       <c r="Q50" s="10">
         <v>2059</v>
       </c>
       <c r="R50" s="10">
         <v>2284</v>
       </c>
       <c r="S50" s="10">
         <v>2232</v>
       </c>
       <c r="T50" s="10">
         <v>2781</v>
       </c>
       <c r="U50" s="9">
         <v>2875</v>
       </c>
       <c r="V50" s="9">
         <v>3197</v>
       </c>
       <c r="W50" s="10">
         <v>3335</v>
       </c>
       <c r="X50" s="20">
         <v>4096</v>
+      </c>
+      <c r="Y50" s="56">
+        <v>4471</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="5"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="5"/>
       <c r="O51" s="5"/>
       <c r="P51" s="5"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="5"/>
       <c r="S51" s="5"/>
       <c r="T51" s="5"/>
       <c r="U51" s="9"/>
       <c r="V51" s="9"/>
       <c r="W51" s="12"/>
       <c r="X51" s="44"/>
     </row>
     <row r="52" spans="1:25">
-      <c r="A52" s="50" t="s">
+      <c r="A52" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B52" s="51"/>
-[...22 lines deleted...]
-      <c r="Y52" s="51"/>
+      <c r="B52" s="53"/>
+      <c r="C52" s="53"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
+      <c r="G52" s="53"/>
+      <c r="H52" s="53"/>
+      <c r="I52" s="53"/>
+      <c r="J52" s="53"/>
+      <c r="K52" s="53"/>
+      <c r="L52" s="53"/>
+      <c r="M52" s="53"/>
+      <c r="N52" s="53"/>
+      <c r="O52" s="53"/>
+      <c r="P52" s="53"/>
+      <c r="Q52" s="53"/>
+      <c r="R52" s="53"/>
+      <c r="S52" s="53"/>
+      <c r="T52" s="53"/>
+      <c r="U52" s="53"/>
+      <c r="V52" s="53"/>
+      <c r="W52" s="53"/>
+      <c r="X52" s="53"/>
+      <c r="Y52" s="53"/>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="1">
         <v>11114</v>
       </c>
       <c r="C53" s="1">
         <v>11667</v>
       </c>
       <c r="D53" s="1">
         <v>14048</v>
       </c>
       <c r="E53" s="1">
         <v>22790</v>
       </c>
       <c r="F53" s="1">
         <v>25565</v>
       </c>
       <c r="G53" s="1">
         <v>29305</v>
       </c>
       <c r="H53" s="2">
         <v>31643</v>
@@ -6380,77 +7223,77 @@
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="5"/>
       <c r="D74" s="5"/>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="5"/>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74" s="5"/>
       <c r="O74" s="5"/>
       <c r="P74" s="5"/>
       <c r="Q74" s="5"/>
       <c r="R74" s="5"/>
       <c r="S74" s="5"/>
       <c r="T74" s="9"/>
       <c r="U74" s="9"/>
       <c r="V74" s="9"/>
       <c r="W74" s="12"/>
     </row>
     <row r="75" spans="1:25">
-      <c r="A75" s="49" t="s">
+      <c r="A75" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="B75" s="49"/>
-[...22 lines deleted...]
-      <c r="Y75" s="49"/>
+      <c r="B75" s="48"/>
+      <c r="C75" s="48"/>
+      <c r="D75" s="48"/>
+      <c r="E75" s="48"/>
+      <c r="F75" s="48"/>
+      <c r="G75" s="48"/>
+      <c r="H75" s="48"/>
+      <c r="I75" s="48"/>
+      <c r="J75" s="48"/>
+      <c r="K75" s="48"/>
+      <c r="L75" s="48"/>
+      <c r="M75" s="48"/>
+      <c r="N75" s="48"/>
+      <c r="O75" s="48"/>
+      <c r="P75" s="48"/>
+      <c r="Q75" s="48"/>
+      <c r="R75" s="48"/>
+      <c r="S75" s="48"/>
+      <c r="T75" s="48"/>
+      <c r="U75" s="48"/>
+      <c r="V75" s="48"/>
+      <c r="W75" s="48"/>
+      <c r="X75" s="48"/>
+      <c r="Y75" s="48"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="1">
         <v>11104</v>
       </c>
       <c r="C76" s="1">
         <v>12196</v>
       </c>
       <c r="D76" s="1">
         <v>15515</v>
       </c>
       <c r="E76" s="1">
         <v>23782</v>
       </c>
       <c r="F76" s="1">
         <v>26225</v>
       </c>
       <c r="G76" s="1">
         <v>29504</v>
       </c>
       <c r="H76" s="2">
         <v>30858</v>
@@ -7987,53 +8830,53 @@
     <row r="97" spans="1:25">
       <c r="A97" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="12"/>
       <c r="D97" s="12"/>
       <c r="E97" s="12"/>
       <c r="F97" s="12"/>
       <c r="G97" s="12"/>
       <c r="H97" s="12"/>
       <c r="I97" s="12"/>
       <c r="J97" s="12"/>
       <c r="K97" s="12"/>
       <c r="L97" s="12"/>
       <c r="M97" s="12"/>
       <c r="N97" s="12"/>
       <c r="O97" s="12"/>
       <c r="P97" s="12"/>
       <c r="Q97" s="12"/>
       <c r="R97" s="12"/>
       <c r="S97" s="12"/>
       <c r="T97" s="12"/>
       <c r="U97" s="12"/>
       <c r="V97" s="12"/>
-      <c r="W97" s="52"/>
-[...1 lines deleted...]
-      <c r="Y97" s="53"/>
+      <c r="W97" s="46"/>
+      <c r="X97" s="47"/>
+      <c r="Y97" s="47"/>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" s="12"/>
       <c r="B98" s="12"/>
       <c r="C98" s="12"/>
       <c r="D98" s="12"/>
       <c r="E98" s="12"/>
       <c r="F98" s="12"/>
       <c r="G98" s="12"/>
       <c r="H98" s="12"/>
       <c r="I98" s="12"/>
       <c r="J98" s="12"/>
       <c r="K98" s="12"/>
       <c r="L98" s="12"/>
       <c r="M98" s="12"/>
       <c r="N98" s="12"/>
       <c r="O98" s="12"/>
       <c r="P98" s="12"/>
       <c r="Q98" s="12"/>
       <c r="R98" s="12"/>
       <c r="S98" s="12"/>
       <c r="T98" s="12"/>
       <c r="U98" s="12"/>
       <c r="V98" s="12"/>
       <c r="W98" s="12"/>