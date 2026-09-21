--- v1 (2026-07-06)
+++ v2 (2026-09-21)
@@ -1,79 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P76" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="89">
   <si>
     <t>2010*</t>
   </si>
   <si>
     <t>2011*</t>
   </si>
   <si>
     <t>2012*</t>
   </si>
   <si>
     <t>2013*</t>
   </si>
   <si>
     <t>2014*</t>
@@ -312,56 +295,57 @@
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>221205 Ішкі туризм бойынша (резиденттер) орналастыру орындарымен кызмет көрсетілген келушілер</t>
   </si>
   <si>
     <t xml:space="preserve"> Ішкі туризм бойынша (резиденттер) орналастыру орындарымен кызмет көрсетілген келушілер</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -394,72 +378,342 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -519,61 +773,385 @@
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="215">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -655,84 +1233,294 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="215">
+    <cellStyle name="20% - Акцент1 2" xfId="8"/>
+    <cellStyle name="20% - Акцент1 3" xfId="9"/>
+    <cellStyle name="20% - Акцент1 4" xfId="10"/>
+    <cellStyle name="20% - Акцент1 5" xfId="11"/>
+    <cellStyle name="20% - Акцент2 2" xfId="12"/>
+    <cellStyle name="20% - Акцент2 3" xfId="13"/>
+    <cellStyle name="20% - Акцент2 4" xfId="14"/>
+    <cellStyle name="20% - Акцент2 5" xfId="15"/>
+    <cellStyle name="20% - Акцент3 2" xfId="16"/>
+    <cellStyle name="20% - Акцент3 3" xfId="17"/>
+    <cellStyle name="20% - Акцент3 4" xfId="18"/>
+    <cellStyle name="20% - Акцент3 5" xfId="19"/>
+    <cellStyle name="20% - Акцент4 2" xfId="20"/>
+    <cellStyle name="20% - Акцент4 3" xfId="21"/>
+    <cellStyle name="20% - Акцент4 4" xfId="22"/>
+    <cellStyle name="20% - Акцент4 5" xfId="23"/>
+    <cellStyle name="20% - Акцент5 2" xfId="24"/>
+    <cellStyle name="20% - Акцент5 3" xfId="25"/>
+    <cellStyle name="20% - Акцент5 4" xfId="26"/>
+    <cellStyle name="20% - Акцент5 5" xfId="27"/>
+    <cellStyle name="20% - Акцент6 2" xfId="28"/>
+    <cellStyle name="20% - Акцент6 3" xfId="29"/>
+    <cellStyle name="20% - Акцент6 4" xfId="30"/>
+    <cellStyle name="20% - Акцент6 5" xfId="31"/>
+    <cellStyle name="40% - Акцент1 2" xfId="32"/>
+    <cellStyle name="40% - Акцент1 3" xfId="33"/>
+    <cellStyle name="40% - Акцент1 4" xfId="34"/>
+    <cellStyle name="40% - Акцент1 5" xfId="35"/>
+    <cellStyle name="40% - Акцент2 2" xfId="36"/>
+    <cellStyle name="40% - Акцент2 3" xfId="37"/>
+    <cellStyle name="40% - Акцент2 4" xfId="38"/>
+    <cellStyle name="40% - Акцент2 5" xfId="39"/>
+    <cellStyle name="40% - Акцент3 2" xfId="40"/>
+    <cellStyle name="40% - Акцент3 3" xfId="41"/>
+    <cellStyle name="40% - Акцент3 4" xfId="42"/>
+    <cellStyle name="40% - Акцент3 5" xfId="43"/>
+    <cellStyle name="40% - Акцент4 2" xfId="44"/>
+    <cellStyle name="40% - Акцент4 3" xfId="45"/>
+    <cellStyle name="40% - Акцент4 4" xfId="46"/>
+    <cellStyle name="40% - Акцент4 5" xfId="47"/>
+    <cellStyle name="40% - Акцент5 2" xfId="48"/>
+    <cellStyle name="40% - Акцент5 3" xfId="49"/>
+    <cellStyle name="40% - Акцент5 4" xfId="50"/>
+    <cellStyle name="40% - Акцент5 5" xfId="51"/>
+    <cellStyle name="40% - Акцент6 2" xfId="52"/>
+    <cellStyle name="40% - Акцент6 3" xfId="53"/>
+    <cellStyle name="40% - Акцент6 4" xfId="54"/>
+    <cellStyle name="40% - Акцент6 5" xfId="55"/>
+    <cellStyle name="60% - Акцент1 2" xfId="56"/>
+    <cellStyle name="60% - Акцент1 3" xfId="57"/>
+    <cellStyle name="60% - Акцент1 4" xfId="58"/>
+    <cellStyle name="60% - Акцент1 5" xfId="59"/>
+    <cellStyle name="60% - Акцент2 2" xfId="60"/>
+    <cellStyle name="60% - Акцент2 3" xfId="61"/>
+    <cellStyle name="60% - Акцент2 4" xfId="62"/>
+    <cellStyle name="60% - Акцент2 5" xfId="63"/>
+    <cellStyle name="60% - Акцент3 2" xfId="64"/>
+    <cellStyle name="60% - Акцент3 3" xfId="65"/>
+    <cellStyle name="60% - Акцент3 4" xfId="66"/>
+    <cellStyle name="60% - Акцент3 5" xfId="67"/>
+    <cellStyle name="60% - Акцент4 2" xfId="68"/>
+    <cellStyle name="60% - Акцент4 3" xfId="69"/>
+    <cellStyle name="60% - Акцент4 4" xfId="70"/>
+    <cellStyle name="60% - Акцент4 5" xfId="71"/>
+    <cellStyle name="60% - Акцент5 2" xfId="72"/>
+    <cellStyle name="60% - Акцент5 3" xfId="73"/>
+    <cellStyle name="60% - Акцент5 4" xfId="74"/>
+    <cellStyle name="60% - Акцент5 5" xfId="75"/>
+    <cellStyle name="60% - Акцент6 2" xfId="76"/>
+    <cellStyle name="60% - Акцент6 3" xfId="77"/>
+    <cellStyle name="60% - Акцент6 4" xfId="78"/>
+    <cellStyle name="60% - Акцент6 5" xfId="79"/>
+    <cellStyle name="Акцент1 2" xfId="80"/>
+    <cellStyle name="Акцент1 3" xfId="81"/>
+    <cellStyle name="Акцент1 4" xfId="82"/>
+    <cellStyle name="Акцент1 5" xfId="83"/>
+    <cellStyle name="Акцент2 2" xfId="84"/>
+    <cellStyle name="Акцент2 3" xfId="85"/>
+    <cellStyle name="Акцент2 4" xfId="86"/>
+    <cellStyle name="Акцент2 5" xfId="87"/>
+    <cellStyle name="Акцент3 2" xfId="88"/>
+    <cellStyle name="Акцент3 3" xfId="89"/>
+    <cellStyle name="Акцент3 4" xfId="90"/>
+    <cellStyle name="Акцент3 5" xfId="91"/>
+    <cellStyle name="Акцент4 2" xfId="92"/>
+    <cellStyle name="Акцент4 3" xfId="93"/>
+    <cellStyle name="Акцент4 4" xfId="94"/>
+    <cellStyle name="Акцент4 5" xfId="95"/>
+    <cellStyle name="Акцент5 2" xfId="96"/>
+    <cellStyle name="Акцент5 3" xfId="97"/>
+    <cellStyle name="Акцент5 4" xfId="98"/>
+    <cellStyle name="Акцент5 5" xfId="99"/>
+    <cellStyle name="Акцент6 2" xfId="100"/>
+    <cellStyle name="Акцент6 3" xfId="101"/>
+    <cellStyle name="Акцент6 4" xfId="102"/>
+    <cellStyle name="Акцент6 5" xfId="103"/>
+    <cellStyle name="Ввод  2" xfId="104"/>
+    <cellStyle name="Ввод  3" xfId="105"/>
+    <cellStyle name="Ввод  4" xfId="106"/>
+    <cellStyle name="Ввод  5" xfId="107"/>
+    <cellStyle name="Вывод 2" xfId="108"/>
+    <cellStyle name="Вывод 3" xfId="109"/>
+    <cellStyle name="Вывод 4" xfId="110"/>
+    <cellStyle name="Вывод 5" xfId="111"/>
+    <cellStyle name="Вычисление 2" xfId="112"/>
+    <cellStyle name="Вычисление 3" xfId="113"/>
+    <cellStyle name="Вычисление 4" xfId="114"/>
+    <cellStyle name="Вычисление 5" xfId="115"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="116"/>
+    <cellStyle name="Гиперссылка 3" xfId="117"/>
+    <cellStyle name="Денежный 2" xfId="4"/>
+    <cellStyle name="Денежный 4" xfId="118"/>
+    <cellStyle name="Заголовок 1 2" xfId="119"/>
+    <cellStyle name="Заголовок 1 3" xfId="120"/>
+    <cellStyle name="Заголовок 1 4" xfId="121"/>
+    <cellStyle name="Заголовок 1 5" xfId="122"/>
+    <cellStyle name="Заголовок 2 2" xfId="123"/>
+    <cellStyle name="Заголовок 2 3" xfId="124"/>
+    <cellStyle name="Заголовок 2 4" xfId="125"/>
+    <cellStyle name="Заголовок 2 5" xfId="126"/>
+    <cellStyle name="Заголовок 3 2" xfId="127"/>
+    <cellStyle name="Заголовок 3 3" xfId="128"/>
+    <cellStyle name="Заголовок 3 4" xfId="129"/>
+    <cellStyle name="Заголовок 3 5" xfId="130"/>
+    <cellStyle name="Заголовок 4 2" xfId="131"/>
+    <cellStyle name="Заголовок 4 3" xfId="132"/>
+    <cellStyle name="Заголовок 4 4" xfId="133"/>
+    <cellStyle name="Заголовок 4 5" xfId="134"/>
+    <cellStyle name="Итог 2" xfId="135"/>
+    <cellStyle name="Итог 3" xfId="136"/>
+    <cellStyle name="Итог 4" xfId="137"/>
+    <cellStyle name="Итог 5" xfId="138"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="140"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="141"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="142"/>
+    <cellStyle name="Название 2" xfId="143"/>
+    <cellStyle name="Название 3" xfId="144"/>
+    <cellStyle name="Название 4" xfId="145"/>
+    <cellStyle name="Название 5" xfId="146"/>
+    <cellStyle name="Нейтральный 2" xfId="147"/>
+    <cellStyle name="Нейтральный 3" xfId="148"/>
+    <cellStyle name="Нейтральный 4" xfId="149"/>
+    <cellStyle name="Нейтральный 5" xfId="150"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="151"/>
+    <cellStyle name="Обычный 11 2" xfId="152"/>
+    <cellStyle name="Обычный 12 2" xfId="153"/>
+    <cellStyle name="Обычный 17 2" xfId="154"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="155"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="156"/>
+    <cellStyle name="Обычный 2 3" xfId="157"/>
+    <cellStyle name="Обычный 2 3 2" xfId="158"/>
+    <cellStyle name="Обычный 2 4" xfId="159"/>
+    <cellStyle name="Обычный 2 5" xfId="5"/>
+    <cellStyle name="Обычный 24 2" xfId="160"/>
+    <cellStyle name="Обычный 24 3" xfId="161"/>
+    <cellStyle name="Обычный 25 2" xfId="162"/>
+    <cellStyle name="Обычный 26 2" xfId="163"/>
+    <cellStyle name="Обычный 27 2" xfId="164"/>
+    <cellStyle name="Обычный 29 2" xfId="165"/>
+    <cellStyle name="Обычный 3 2" xfId="166"/>
+    <cellStyle name="Обычный 3 3" xfId="167"/>
+    <cellStyle name="Обычный 30" xfId="7"/>
+    <cellStyle name="Обычный 31" xfId="168"/>
+    <cellStyle name="Обычный 32" xfId="169"/>
+    <cellStyle name="Обычный 33" xfId="170"/>
+    <cellStyle name="Обычный 34" xfId="171"/>
+    <cellStyle name="Обычный 35" xfId="172"/>
+    <cellStyle name="Обычный 36" xfId="173"/>
+    <cellStyle name="Обычный 37" xfId="174"/>
+    <cellStyle name="Обычный 38" xfId="175"/>
+    <cellStyle name="Обычный 39" xfId="176"/>
     <cellStyle name="Обычный 4" xfId="1"/>
+    <cellStyle name="Обычный 4 2" xfId="177"/>
+    <cellStyle name="Обычный 40" xfId="178"/>
+    <cellStyle name="Обычный 41" xfId="179"/>
+    <cellStyle name="Обычный 43" xfId="180"/>
+    <cellStyle name="Обычный 45" xfId="181"/>
+    <cellStyle name="Обычный 48" xfId="182"/>
+    <cellStyle name="Обычный 49" xfId="183"/>
+    <cellStyle name="Обычный 50" xfId="184"/>
+    <cellStyle name="Обычный 51" xfId="185"/>
+    <cellStyle name="Обычный 52" xfId="186"/>
+    <cellStyle name="Обычный 6 2" xfId="187"/>
+    <cellStyle name="Обычный 7 2" xfId="188"/>
+    <cellStyle name="Обычный 8 2" xfId="189"/>
+    <cellStyle name="Обычный 9 2" xfId="190"/>
+    <cellStyle name="Плохой 2" xfId="191"/>
+    <cellStyle name="Плохой 3" xfId="192"/>
+    <cellStyle name="Плохой 4" xfId="193"/>
+    <cellStyle name="Плохой 5" xfId="194"/>
+    <cellStyle name="Пояснение 2" xfId="195"/>
+    <cellStyle name="Пояснение 3" xfId="196"/>
+    <cellStyle name="Пояснение 4" xfId="197"/>
+    <cellStyle name="Пояснение 5" xfId="198"/>
+    <cellStyle name="Примечание 2" xfId="199"/>
+    <cellStyle name="Примечание 3" xfId="200"/>
+    <cellStyle name="Примечание 4" xfId="201"/>
+    <cellStyle name="Примечание 5" xfId="202"/>
+    <cellStyle name="Связанная ячейка 2" xfId="203"/>
+    <cellStyle name="Связанная ячейка 3" xfId="204"/>
+    <cellStyle name="Связанная ячейка 4" xfId="205"/>
+    <cellStyle name="Связанная ячейка 5" xfId="206"/>
+    <cellStyle name="Текст предупреждения 2" xfId="207"/>
+    <cellStyle name="Текст предупреждения 3" xfId="208"/>
+    <cellStyle name="Текст предупреждения 4" xfId="209"/>
+    <cellStyle name="Текст предупреждения 5" xfId="210"/>
+    <cellStyle name="Хороший 2" xfId="211"/>
+    <cellStyle name="Хороший 3" xfId="212"/>
+    <cellStyle name="Хороший 4" xfId="213"/>
+    <cellStyle name="Хороший 5" xfId="214"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2047874</xdr:colOff>
@@ -1067,51 +1855,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.5703125" customWidth="1"/>
     <col min="2" max="2" width="69.28515625" customWidth="1"/>
@@ -1334,117 +2122,117 @@
     <row r="11" spans="2:2" ht="26.25">
       <c r="B11" s="46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="45"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="45"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="47" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X103"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A70" workbookViewId="0">
-      <selection activeCell="L100" sqref="L100"/>
+    <sheetView tabSelected="1" topLeftCell="K22" workbookViewId="0">
+      <selection activeCell="X30" sqref="X30:X50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
     <col min="23" max="23" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="42.75" customHeight="1"/>
     <row r="3" spans="1:24" ht="15" customHeight="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="57" t="s">
         <v>86</v>
       </c>
-      <c r="B3" s="56"/>
-[...21 lines deleted...]
-      <c r="X3" s="56"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="57"/>
-[...21 lines deleted...]
-      <c r="X4" s="57"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="32"/>
       <c r="B5" s="33">
         <v>2004</v>
       </c>
       <c r="C5" s="33">
         <v>2005</v>
       </c>
       <c r="D5" s="33">
         <v>2006</v>
       </c>
       <c r="E5" s="33">
         <v>2007</v>
       </c>
       <c r="F5" s="33">
         <v>2008</v>
       </c>
       <c r="G5" s="33">
         <v>2009</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="33" t="s">
@@ -3081,76 +3869,76 @@
     <row r="28" spans="1:24">
       <c r="A28" s="8"/>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="12"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="18"/>
     </row>
     <row r="29" spans="1:24">
-      <c r="A29" s="55" t="s">
+      <c r="A29" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="B29" s="55"/>
-[...21 lines deleted...]
-      <c r="X29" s="55"/>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="1">
         <v>373674</v>
       </c>
       <c r="C30" s="1">
         <v>393511</v>
       </c>
       <c r="D30" s="1">
         <v>554193</v>
       </c>
       <c r="E30" s="1">
         <v>629087</v>
       </c>
       <c r="F30" s="2">
         <v>631552</v>
       </c>
       <c r="G30" s="2">
         <v>485804</v>
       </c>
       <c r="H30" s="3">
         <v>863268</v>
@@ -3178,50 +3966,53 @@
       </c>
       <c r="P30" s="4">
         <v>1905623</v>
       </c>
       <c r="Q30" s="4">
         <v>2089752</v>
       </c>
       <c r="R30" s="6">
         <v>1234013</v>
       </c>
       <c r="S30" s="6">
         <v>2113913</v>
       </c>
       <c r="T30" s="7">
         <v>2679712</v>
       </c>
       <c r="U30" s="7">
         <v>3081562</v>
       </c>
       <c r="V30" s="37">
         <v>3430991</v>
       </c>
       <c r="W30" s="37">
         <v>3930885</v>
       </c>
+      <c r="X30" s="62">
+        <v>4129305</v>
+      </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>16</v>
@@ -3249,50 +4040,53 @@
       </c>
       <c r="P31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T31" s="17">
         <v>56739</v>
       </c>
       <c r="U31" s="17">
         <v>65706</v>
       </c>
       <c r="V31" s="38">
         <v>65577</v>
       </c>
       <c r="W31" s="38">
         <v>70560</v>
       </c>
+      <c r="X31" s="63">
+        <v>79597</v>
+      </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13">
         <v>15338</v>
       </c>
       <c r="C32" s="13">
         <v>14577</v>
       </c>
       <c r="D32" s="13">
         <v>21833</v>
       </c>
       <c r="E32" s="13">
         <v>24218</v>
       </c>
       <c r="F32" s="13">
         <v>23190</v>
       </c>
       <c r="G32" s="13">
         <v>19715</v>
       </c>
       <c r="H32" s="14">
         <v>53469</v>
@@ -3320,52 +4114,55 @@
       </c>
       <c r="P32" s="15">
         <v>137404</v>
       </c>
       <c r="Q32" s="15">
         <v>150503</v>
       </c>
       <c r="R32" s="16">
         <v>87286</v>
       </c>
       <c r="S32" s="16">
         <v>140206</v>
       </c>
       <c r="T32" s="17">
         <v>178818</v>
       </c>
       <c r="U32" s="17">
         <v>215704</v>
       </c>
       <c r="V32" s="38">
         <v>222169</v>
       </c>
       <c r="W32" s="38">
         <v>283713</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32" s="63">
+        <v>349766</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13">
         <v>23556</v>
       </c>
       <c r="C33" s="13">
         <v>13079</v>
       </c>
       <c r="D33" s="13">
         <v>20011</v>
       </c>
       <c r="E33" s="13">
         <v>22183</v>
       </c>
       <c r="F33" s="13">
         <v>19684</v>
       </c>
       <c r="G33" s="13">
         <v>15681</v>
       </c>
       <c r="H33" s="14">
         <v>25045</v>
       </c>
       <c r="I33" s="14">
@@ -3391,52 +4188,55 @@
       </c>
       <c r="P33" s="15">
         <v>48526</v>
       </c>
       <c r="Q33" s="15">
         <v>55088</v>
       </c>
       <c r="R33" s="16">
         <v>32199</v>
       </c>
       <c r="S33" s="16">
         <v>60102</v>
       </c>
       <c r="T33" s="17">
         <v>73257</v>
       </c>
       <c r="U33" s="17">
         <v>72261</v>
       </c>
       <c r="V33" s="38">
         <v>93202</v>
       </c>
       <c r="W33" s="38">
         <v>131257</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="63">
+        <v>88268</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13">
         <v>30319</v>
       </c>
       <c r="C34" s="13">
         <v>35226</v>
       </c>
       <c r="D34" s="13">
         <v>13926</v>
       </c>
       <c r="E34" s="13">
         <v>19083</v>
       </c>
       <c r="F34" s="13">
         <v>25922</v>
       </c>
       <c r="G34" s="13">
         <v>21270</v>
       </c>
       <c r="H34" s="14">
         <v>65479</v>
       </c>
       <c r="I34" s="14">
@@ -3462,52 +4262,55 @@
       </c>
       <c r="P34" s="15">
         <v>189877</v>
       </c>
       <c r="Q34" s="15">
         <v>191511</v>
       </c>
       <c r="R34" s="16">
         <v>108022</v>
       </c>
       <c r="S34" s="16">
         <v>165940</v>
       </c>
       <c r="T34" s="17">
         <v>144283</v>
       </c>
       <c r="U34" s="17">
         <v>176017</v>
       </c>
       <c r="V34" s="38">
         <v>212265</v>
       </c>
       <c r="W34" s="38">
         <v>331475</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="63">
+        <v>258989</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13">
         <v>31948</v>
       </c>
       <c r="C35" s="13">
         <v>13763</v>
       </c>
       <c r="D35" s="13">
         <v>13173</v>
       </c>
       <c r="E35" s="13">
         <v>17289</v>
       </c>
       <c r="F35" s="13">
         <v>27015</v>
       </c>
       <c r="G35" s="13">
         <v>33847</v>
       </c>
       <c r="H35" s="14">
         <v>33570</v>
       </c>
       <c r="I35" s="14">
@@ -3533,52 +4336,55 @@
       </c>
       <c r="P35" s="15">
         <v>65741</v>
       </c>
       <c r="Q35" s="15">
         <v>86602</v>
       </c>
       <c r="R35" s="16">
         <v>41525</v>
       </c>
       <c r="S35" s="16">
         <v>18660</v>
       </c>
       <c r="T35" s="17">
         <v>54588</v>
       </c>
       <c r="U35" s="17">
         <v>72882</v>
       </c>
       <c r="V35" s="38">
         <v>59395</v>
       </c>
       <c r="W35" s="38">
         <v>73918</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="63">
+        <v>74787</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="13">
         <v>6343</v>
       </c>
       <c r="C36" s="13">
         <v>7337</v>
       </c>
       <c r="D36" s="13">
         <v>10340</v>
       </c>
       <c r="E36" s="13">
         <v>14502</v>
       </c>
       <c r="F36" s="13">
         <v>10909</v>
       </c>
       <c r="G36" s="13">
         <v>9344</v>
       </c>
       <c r="H36" s="14">
         <v>16411</v>
       </c>
       <c r="I36" s="14">
@@ -3604,52 +4410,55 @@
       </c>
       <c r="P36" s="15">
         <v>36506</v>
       </c>
       <c r="Q36" s="15">
         <v>38542</v>
       </c>
       <c r="R36" s="16">
         <v>16478</v>
       </c>
       <c r="S36" s="16">
         <v>28748</v>
       </c>
       <c r="T36" s="18">
         <v>38919</v>
       </c>
       <c r="U36" s="17">
         <v>49416</v>
       </c>
       <c r="V36" s="38">
         <v>91174</v>
       </c>
       <c r="W36" s="38">
         <v>71935</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="63">
+        <v>117137</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="13">
         <v>8733</v>
       </c>
       <c r="C37" s="13">
         <v>10834</v>
       </c>
       <c r="D37" s="13">
         <v>16878</v>
       </c>
       <c r="E37" s="13">
         <v>19887</v>
       </c>
       <c r="F37" s="13">
         <v>15524</v>
       </c>
       <c r="G37" s="13">
         <v>14860</v>
       </c>
       <c r="H37" s="14">
         <v>25435</v>
       </c>
       <c r="I37" s="14">
@@ -3675,52 +4484,55 @@
       </c>
       <c r="P37" s="15">
         <v>53416</v>
       </c>
       <c r="Q37" s="15">
         <v>66973</v>
       </c>
       <c r="R37" s="16">
         <v>39576</v>
       </c>
       <c r="S37" s="16">
         <v>60787</v>
       </c>
       <c r="T37" s="17">
         <v>61555</v>
       </c>
       <c r="U37" s="17">
         <v>67023</v>
       </c>
       <c r="V37" s="38">
         <v>94209</v>
       </c>
       <c r="W37" s="38">
         <v>97587</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="63">
+        <v>118851</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="9" t="s">
@@ -3746,52 +4558,55 @@
       </c>
       <c r="P38" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q38" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R38" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S38" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T38" s="17">
         <v>69904</v>
       </c>
       <c r="U38" s="17">
         <v>84528</v>
       </c>
       <c r="V38" s="38">
         <v>87677</v>
       </c>
       <c r="W38" s="38">
         <v>115355</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="63">
+        <v>98998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="13">
         <v>23823</v>
       </c>
       <c r="C39" s="13">
         <v>38447</v>
       </c>
       <c r="D39" s="13">
         <v>48722</v>
       </c>
       <c r="E39" s="13">
         <v>37910</v>
       </c>
       <c r="F39" s="13">
         <v>39206</v>
       </c>
       <c r="G39" s="13">
         <v>36665</v>
       </c>
       <c r="H39" s="14">
         <v>82146</v>
       </c>
       <c r="I39" s="14">
@@ -3817,52 +4632,55 @@
       </c>
       <c r="P39" s="15">
         <v>113089</v>
       </c>
       <c r="Q39" s="15">
         <v>124788</v>
       </c>
       <c r="R39" s="16">
         <v>73428</v>
       </c>
       <c r="S39" s="16">
         <v>113431</v>
       </c>
       <c r="T39" s="17">
         <v>116921</v>
       </c>
       <c r="U39" s="17">
         <v>148700</v>
       </c>
       <c r="V39" s="38">
         <v>141432</v>
       </c>
       <c r="W39" s="38">
         <v>185678</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="63">
+        <v>181389</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="13">
         <v>10870</v>
       </c>
       <c r="C40" s="13">
         <v>8180</v>
       </c>
       <c r="D40" s="13">
         <v>14406</v>
       </c>
       <c r="E40" s="13">
         <v>11943</v>
       </c>
       <c r="F40" s="13">
         <v>12322</v>
       </c>
       <c r="G40" s="13">
         <v>10223</v>
       </c>
       <c r="H40" s="14">
         <v>35135</v>
       </c>
       <c r="I40" s="14">
@@ -3888,52 +4706,55 @@
       </c>
       <c r="P40" s="15">
         <v>86494</v>
       </c>
       <c r="Q40" s="15">
         <v>96251</v>
       </c>
       <c r="R40" s="16">
         <v>55671</v>
       </c>
       <c r="S40" s="16">
         <v>88668</v>
       </c>
       <c r="T40" s="17">
         <v>93327</v>
       </c>
       <c r="U40" s="17">
         <v>97497</v>
       </c>
       <c r="V40" s="38">
         <v>95930</v>
       </c>
       <c r="W40" s="38">
         <v>121864</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="63">
+        <v>103086</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="13">
         <v>3689</v>
       </c>
       <c r="C41" s="13">
         <v>2941</v>
       </c>
       <c r="D41" s="13">
         <v>6067</v>
       </c>
       <c r="E41" s="13">
         <v>6650</v>
       </c>
       <c r="F41" s="13">
         <v>7202</v>
       </c>
       <c r="G41" s="13">
         <v>4621</v>
       </c>
       <c r="H41" s="14">
         <v>13485</v>
       </c>
       <c r="I41" s="14">
@@ -3959,52 +4780,55 @@
       </c>
       <c r="P41" s="15">
         <v>25841</v>
       </c>
       <c r="Q41" s="15">
         <v>37633</v>
       </c>
       <c r="R41" s="16">
         <v>19441</v>
       </c>
       <c r="S41" s="16">
         <v>42176</v>
       </c>
       <c r="T41" s="17">
         <v>49872</v>
       </c>
       <c r="U41" s="17">
         <v>51124</v>
       </c>
       <c r="V41" s="38">
         <v>63698</v>
       </c>
       <c r="W41" s="38">
         <v>97870</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="63">
+        <v>113715</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="13">
         <v>13354</v>
       </c>
       <c r="C42" s="13">
         <v>21170</v>
       </c>
       <c r="D42" s="13">
         <v>18080</v>
       </c>
       <c r="E42" s="13">
         <v>31934</v>
       </c>
       <c r="F42" s="13">
         <v>33265</v>
       </c>
       <c r="G42" s="13">
         <v>37915</v>
       </c>
       <c r="H42" s="14">
         <v>51380</v>
       </c>
       <c r="I42" s="14">
@@ -4030,52 +4854,55 @@
       </c>
       <c r="P42" s="15">
         <v>93664</v>
       </c>
       <c r="Q42" s="15">
         <v>88557</v>
       </c>
       <c r="R42" s="16">
         <v>39730</v>
       </c>
       <c r="S42" s="16">
         <v>134283</v>
       </c>
       <c r="T42" s="17">
         <v>120087</v>
       </c>
       <c r="U42" s="17">
         <v>164102</v>
       </c>
       <c r="V42" s="38">
         <v>199930</v>
       </c>
       <c r="W42" s="38">
         <v>194932</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="63">
+        <v>186707</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="13">
         <v>22253</v>
       </c>
       <c r="C43" s="13">
         <v>20072</v>
       </c>
       <c r="D43" s="13">
         <v>29563</v>
       </c>
       <c r="E43" s="13">
         <v>34412</v>
       </c>
       <c r="F43" s="13">
         <v>24704</v>
       </c>
       <c r="G43" s="13">
         <v>22893</v>
       </c>
       <c r="H43" s="14">
         <v>41544</v>
       </c>
       <c r="I43" s="14">
@@ -4101,52 +4928,55 @@
       </c>
       <c r="P43" s="15">
         <v>62660</v>
       </c>
       <c r="Q43" s="15">
         <v>72603</v>
       </c>
       <c r="R43" s="16">
         <v>40908</v>
       </c>
       <c r="S43" s="16">
         <v>94717</v>
       </c>
       <c r="T43" s="17">
         <v>115713</v>
       </c>
       <c r="U43" s="17">
         <v>112588</v>
       </c>
       <c r="V43" s="38">
         <v>137176</v>
       </c>
       <c r="W43" s="38">
         <v>125637</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="63">
+        <v>205426</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="13">
         <v>14366</v>
       </c>
       <c r="C44" s="13">
         <v>15949</v>
       </c>
       <c r="D44" s="13">
         <v>47993</v>
       </c>
       <c r="E44" s="13">
         <v>40571</v>
       </c>
       <c r="F44" s="13">
         <v>36957</v>
       </c>
       <c r="G44" s="13">
         <v>24043</v>
       </c>
       <c r="H44" s="14">
         <v>34082</v>
       </c>
       <c r="I44" s="14">
@@ -4172,52 +5002,55 @@
       </c>
       <c r="P44" s="15">
         <v>51955</v>
       </c>
       <c r="Q44" s="15">
         <v>54012</v>
       </c>
       <c r="R44" s="16">
         <v>26960</v>
       </c>
       <c r="S44" s="16">
         <v>48198</v>
       </c>
       <c r="T44" s="17">
         <v>69957</v>
       </c>
       <c r="U44" s="17">
         <v>85518</v>
       </c>
       <c r="V44" s="38">
         <v>95813</v>
       </c>
       <c r="W44" s="38">
         <v>64099</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="63">
+        <v>140415</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="13">
         <v>5604</v>
       </c>
       <c r="C45" s="13">
         <v>6791</v>
       </c>
       <c r="D45" s="13">
         <v>8942</v>
       </c>
       <c r="E45" s="13">
         <v>5876</v>
       </c>
       <c r="F45" s="13">
         <v>11351</v>
       </c>
       <c r="G45" s="13">
         <v>7181</v>
       </c>
       <c r="H45" s="14">
         <v>21604</v>
       </c>
       <c r="I45" s="14">
@@ -4243,52 +5076,55 @@
       </c>
       <c r="P45" s="15">
         <v>54755</v>
       </c>
       <c r="Q45" s="15">
         <v>53156</v>
       </c>
       <c r="R45" s="16">
         <v>27021</v>
       </c>
       <c r="S45" s="16">
         <v>64961</v>
       </c>
       <c r="T45" s="17">
         <v>61983</v>
       </c>
       <c r="U45" s="17">
         <v>60542</v>
       </c>
       <c r="V45" s="38">
         <v>54542</v>
       </c>
       <c r="W45" s="38">
         <v>142260</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="63">
+        <v>69496</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="9" t="s">
@@ -4314,52 +5150,55 @@
       </c>
       <c r="P46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S46" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T46" s="17">
         <v>12745</v>
       </c>
       <c r="U46" s="17">
         <v>13554</v>
       </c>
       <c r="V46" s="38">
         <v>13241</v>
       </c>
       <c r="W46" s="38">
         <v>13738</v>
       </c>
-    </row>
-    <row r="47" spans="1:23">
+      <c r="X46" s="63">
+        <v>14207</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B47" s="13">
         <v>43331</v>
       </c>
       <c r="C47" s="13">
         <v>47122</v>
       </c>
       <c r="D47" s="13">
         <v>50978</v>
       </c>
       <c r="E47" s="13">
         <v>87305</v>
       </c>
       <c r="F47" s="13">
         <v>48783</v>
       </c>
       <c r="G47" s="13">
         <v>45933</v>
       </c>
       <c r="H47" s="14">
         <v>97704</v>
       </c>
       <c r="I47" s="14">
@@ -4385,52 +5224,55 @@
       </c>
       <c r="P47" s="15">
         <v>201933</v>
       </c>
       <c r="Q47" s="15">
         <v>186410</v>
       </c>
       <c r="R47" s="16">
         <v>130531</v>
       </c>
       <c r="S47" s="16">
         <v>163510</v>
       </c>
       <c r="T47" s="17">
         <v>122590</v>
       </c>
       <c r="U47" s="17">
         <v>145456</v>
       </c>
       <c r="V47" s="38">
         <v>177616</v>
       </c>
       <c r="W47" s="38">
         <v>206543</v>
       </c>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="X47" s="63">
+        <v>188902</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B48" s="13">
         <v>55444</v>
       </c>
       <c r="C48" s="13">
         <v>61323</v>
       </c>
       <c r="D48" s="13">
         <v>77987</v>
       </c>
       <c r="E48" s="13">
         <v>110354</v>
       </c>
       <c r="F48" s="13">
         <v>170763</v>
       </c>
       <c r="G48" s="13">
         <v>84542</v>
       </c>
       <c r="H48" s="14">
         <v>161849</v>
       </c>
       <c r="I48" s="14">
@@ -4455,50 +5297,53 @@
         <v>317095</v>
       </c>
       <c r="P48" s="15">
         <v>266557</v>
       </c>
       <c r="Q48" s="15">
         <v>305710</v>
       </c>
       <c r="R48" s="16">
         <v>151891</v>
       </c>
       <c r="S48" s="16">
         <v>289523</v>
       </c>
       <c r="T48" s="17">
         <v>415115</v>
       </c>
       <c r="U48" s="17">
         <v>485693</v>
       </c>
       <c r="V48" s="38">
         <v>520782</v>
       </c>
       <c r="W48" s="38">
         <v>558651</v>
+      </c>
+      <c r="X48" s="63">
+        <v>642073</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="13">
         <v>64703</v>
       </c>
       <c r="C49" s="13">
         <v>76700</v>
       </c>
       <c r="D49" s="13">
         <v>155294</v>
       </c>
       <c r="E49" s="13">
         <v>144970</v>
       </c>
       <c r="F49" s="13">
         <v>124755</v>
       </c>
       <c r="G49" s="13">
         <v>97071</v>
       </c>
       <c r="H49" s="14">
@@ -4527,50 +5372,53 @@
       </c>
       <c r="P49" s="15">
         <v>343238</v>
       </c>
       <c r="Q49" s="15">
         <v>383995</v>
       </c>
       <c r="R49" s="16">
         <v>278133</v>
       </c>
       <c r="S49" s="16">
         <v>447202</v>
       </c>
       <c r="T49" s="17">
         <v>622790</v>
       </c>
       <c r="U49" s="17">
         <v>710586</v>
       </c>
       <c r="V49" s="38">
         <v>768000</v>
       </c>
       <c r="W49" s="38">
         <v>816469</v>
       </c>
+      <c r="X49" s="63">
+        <v>816393</v>
+      </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="10" t="s">
         <v>16</v>
@@ -4597,103 +5445,106 @@
         <v>16</v>
       </c>
       <c r="P50" s="15">
         <v>73967</v>
       </c>
       <c r="Q50" s="15">
         <v>97418</v>
       </c>
       <c r="R50" s="16">
         <v>65213</v>
       </c>
       <c r="S50" s="16">
         <v>152801</v>
       </c>
       <c r="T50" s="17">
         <v>200549</v>
       </c>
       <c r="U50" s="17">
         <v>202665</v>
       </c>
       <c r="V50" s="38">
         <v>237163</v>
       </c>
       <c r="W50" s="38">
         <v>227344</v>
+      </c>
+      <c r="X50" s="63">
+        <v>281103</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" s="22"/>
       <c r="B51" s="12"/>
       <c r="C51" s="12"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
       <c r="F51" s="12"/>
       <c r="G51" s="12"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="12"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
       <c r="N51" s="12"/>
       <c r="O51" s="12"/>
       <c r="P51" s="12"/>
       <c r="Q51" s="12"/>
       <c r="R51" s="12"/>
       <c r="S51" s="20"/>
       <c r="T51" s="20"/>
       <c r="U51" s="20"/>
       <c r="V51" s="20"/>
     </row>
     <row r="52" spans="1:24">
-      <c r="A52" s="59" t="s">
+      <c r="A52" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="B52" s="60"/>
-[...21 lines deleted...]
-      <c r="X52" s="60"/>
+      <c r="B52" s="61"/>
+      <c r="C52" s="61"/>
+      <c r="D52" s="61"/>
+      <c r="E52" s="61"/>
+      <c r="F52" s="61"/>
+      <c r="G52" s="61"/>
+      <c r="H52" s="61"/>
+      <c r="I52" s="61"/>
+      <c r="J52" s="61"/>
+      <c r="K52" s="61"/>
+      <c r="L52" s="61"/>
+      <c r="M52" s="61"/>
+      <c r="N52" s="61"/>
+      <c r="O52" s="61"/>
+      <c r="P52" s="61"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="61"/>
+      <c r="S52" s="61"/>
+      <c r="T52" s="61"/>
+      <c r="U52" s="61"/>
+      <c r="V52" s="61"/>
+      <c r="W52" s="61"/>
+      <c r="X52" s="61"/>
     </row>
     <row r="53" spans="1:24">
       <c r="A53" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="1">
         <v>605100</v>
       </c>
       <c r="C53" s="1">
         <v>642179</v>
       </c>
       <c r="D53" s="1">
         <v>892873</v>
       </c>
       <c r="E53" s="1">
         <v>1031403</v>
       </c>
       <c r="F53" s="2">
         <v>969786</v>
       </c>
       <c r="G53" s="3">
         <v>774643</v>
       </c>
       <c r="H53" s="3">
         <v>1475788</v>
@@ -6167,76 +7018,76 @@
     <row r="74" spans="1:24">
       <c r="A74" s="8"/>
       <c r="B74" s="24"/>
       <c r="C74" s="24"/>
       <c r="D74" s="24"/>
       <c r="E74" s="24"/>
       <c r="F74" s="24"/>
       <c r="G74" s="24"/>
       <c r="H74" s="14"/>
       <c r="I74" s="14"/>
       <c r="J74" s="24"/>
       <c r="K74" s="24"/>
       <c r="L74" s="12"/>
       <c r="M74" s="12"/>
       <c r="N74" s="12"/>
       <c r="O74" s="12"/>
       <c r="P74" s="12"/>
       <c r="Q74" s="12"/>
       <c r="R74" s="12"/>
       <c r="S74" s="18"/>
       <c r="T74" s="20"/>
       <c r="U74" s="18"/>
       <c r="V74" s="39"/>
     </row>
     <row r="75" spans="1:24">
-      <c r="A75" s="55" t="s">
+      <c r="A75" s="59" t="s">
         <v>43</v>
       </c>
-      <c r="B75" s="55"/>
-[...21 lines deleted...]
-      <c r="X75" s="55"/>
+      <c r="B75" s="59"/>
+      <c r="C75" s="59"/>
+      <c r="D75" s="59"/>
+      <c r="E75" s="59"/>
+      <c r="F75" s="59"/>
+      <c r="G75" s="59"/>
+      <c r="H75" s="59"/>
+      <c r="I75" s="59"/>
+      <c r="J75" s="59"/>
+      <c r="K75" s="59"/>
+      <c r="L75" s="59"/>
+      <c r="M75" s="59"/>
+      <c r="N75" s="59"/>
+      <c r="O75" s="59"/>
+      <c r="P75" s="59"/>
+      <c r="Q75" s="59"/>
+      <c r="R75" s="59"/>
+      <c r="S75" s="59"/>
+      <c r="T75" s="59"/>
+      <c r="U75" s="59"/>
+      <c r="V75" s="59"/>
+      <c r="W75" s="59"/>
+      <c r="X75" s="59"/>
     </row>
     <row r="76" spans="1:24">
       <c r="A76" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B76" s="1">
         <v>814534</v>
       </c>
       <c r="C76" s="1">
         <v>963454</v>
       </c>
       <c r="D76" s="1">
         <v>1140140</v>
       </c>
       <c r="E76" s="1">
         <v>1416594</v>
       </c>
       <c r="F76" s="2">
         <v>1258065</v>
       </c>
       <c r="G76" s="3">
         <v>1792504</v>
       </c>
       <c r="H76" s="3">
         <v>1954707</v>
@@ -7709,52 +8560,52 @@
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97" s="25"/>
       <c r="B97" s="25"/>
       <c r="C97" s="25"/>
       <c r="D97" s="25"/>
       <c r="E97" s="25"/>
       <c r="F97" s="25"/>
       <c r="G97" s="25"/>
       <c r="H97" s="25"/>
       <c r="I97" s="25"/>
       <c r="J97" s="25"/>
       <c r="K97" s="25"/>
       <c r="L97" s="25"/>
       <c r="M97" s="25"/>
       <c r="N97" s="25"/>
       <c r="O97" s="25"/>
       <c r="P97" s="25"/>
       <c r="Q97" s="25"/>
       <c r="R97" s="25"/>
       <c r="S97" s="26"/>
       <c r="T97" s="20"/>
       <c r="U97" s="20"/>
       <c r="V97" s="20"/>
-      <c r="W97" s="61"/>
-      <c r="X97" s="61"/>
+      <c r="W97" s="55"/>
+      <c r="X97" s="55"/>
     </row>
     <row r="98" spans="1:24">
       <c r="A98" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B98" s="20"/>
       <c r="C98" s="20"/>
       <c r="D98" s="20"/>
       <c r="E98" s="20"/>
       <c r="F98" s="20"/>
       <c r="G98" s="20"/>
       <c r="H98" s="20"/>
       <c r="I98" s="20"/>
       <c r="J98" s="20"/>
       <c r="K98" s="20"/>
       <c r="L98" s="20"/>
       <c r="M98" s="20"/>
       <c r="N98" s="20"/>
       <c r="O98" s="20"/>
       <c r="P98" s="20"/>
       <c r="Q98" s="20"/>
       <c r="R98" s="20"/>
       <c r="S98" s="20"/>
       <c r="T98" s="20"/>
       <c r="U98" s="20"/>
@@ -7860,56 +8711,56 @@
       <c r="A103" s="27"/>
       <c r="B103" s="27"/>
       <c r="C103" s="27"/>
       <c r="D103" s="27"/>
       <c r="E103" s="27"/>
       <c r="F103" s="27"/>
       <c r="G103" s="27"/>
       <c r="H103" s="27"/>
       <c r="I103" s="27"/>
       <c r="J103" s="27"/>
       <c r="K103" s="27"/>
       <c r="L103" s="27"/>
       <c r="M103" s="27"/>
       <c r="N103" s="27"/>
       <c r="O103" s="27"/>
       <c r="P103" s="27"/>
       <c r="Q103" s="27"/>
       <c r="R103" s="27"/>
       <c r="S103" s="27"/>
       <c r="T103" s="27"/>
       <c r="U103" s="27"/>
       <c r="V103" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A75:X75"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A3:X3"/>
     <mergeCell ref="A6:X6"/>
     <mergeCell ref="A29:X29"/>
     <mergeCell ref="A52:X52"/>
-    <mergeCell ref="A75:X75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>