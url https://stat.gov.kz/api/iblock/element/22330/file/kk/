--- v0 (2026-04-23)
+++ v1 (2026-07-06)
@@ -6,85 +6,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Каз\Орналастыру орындарындағы келушілер\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.karzhaubay.inet\Desktop\Юлия\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P76" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="89">
   <si>
     <t>2010*</t>
   </si>
   <si>
     <t>2011*</t>
   </si>
   <si>
     <t>2012*</t>
   </si>
   <si>
     <t>2013*</t>
   </si>
   <si>
     <t>2014*</t>
   </si>
   <si>
     <t>2015*</t>
   </si>
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
@@ -304,61 +304,64 @@
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>221205 Ішкі туризм бойынша (резиденттер) орналастыру орындарымен кызмет көрсетілген келушілер</t>
   </si>
   <si>
     <t xml:space="preserve"> Ішкі туризм бойынша (резиденттер) орналастыру орындарымен кызмет көрсетілген келушілер</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -412,51 +415,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -507,61 +510,70 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -655,53 +667,57 @@
     </xf>
     <xf numFmtId="14" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1069,364 +1085,368 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.5703125" customWidth="1"/>
     <col min="2" max="2" width="69.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="48">
         <v>221205</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="48" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2">
       <c r="A3" s="42" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="48" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2">
       <c r="A4" s="43" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="48" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2">
       <c r="A5" s="43" t="s">
         <v>51</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" ht="25.5">
       <c r="A6" s="43" t="s">
         <v>53</v>
       </c>
       <c r="B6" s="48" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2">
       <c r="A7" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="48" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2">
       <c r="A8" s="42" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="48" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="42" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="42" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2">
       <c r="A11" s="42" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="49" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2">
       <c r="A12" s="44" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="50" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2">
       <c r="A13" s="44" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2">
       <c r="A14" s="44" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2">
       <c r="A15" s="42" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="51">
-        <v>46113</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
       <c r="A16" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="51">
-        <v>46183</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="48" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2">
       <c r="A18" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="52" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2">
       <c r="A19" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2">
       <c r="A20" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
     <hyperlink ref="B20" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="2" width="81.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:2">
       <c r="B5" s="45" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2">
       <c r="B6" s="45" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:2">
       <c r="B7" s="45" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:2">
       <c r="B8" s="45" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:2">
       <c r="B9" s="45" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:2">
       <c r="B10" s="45"/>
     </row>
-    <row r="11" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:2" ht="26.25">
       <c r="B11" s="46" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:2">
       <c r="B12" s="45"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:2">
       <c r="B13" s="45"/>
     </row>
-    <row r="20" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:2">
       <c r="B20" s="47" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W103"/>
+  <dimension ref="A1:X103"/>
   <sheetViews>
-    <sheetView topLeftCell="K70" workbookViewId="0">
-      <selection activeCell="S99" sqref="S99"/>
+    <sheetView tabSelected="1" topLeftCell="A70" workbookViewId="0">
+      <selection activeCell="L100" sqref="L100"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
     <col min="23" max="23" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:24" ht="42.75" customHeight="1"/>
+    <row r="3" spans="1:24" ht="15" customHeight="1">
       <c r="A3" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B3" s="56"/>
       <c r="C3" s="56"/>
       <c r="D3" s="56"/>
       <c r="E3" s="56"/>
       <c r="F3" s="56"/>
       <c r="G3" s="56"/>
       <c r="H3" s="56"/>
       <c r="I3" s="56"/>
       <c r="J3" s="56"/>
       <c r="K3" s="56"/>
       <c r="L3" s="56"/>
       <c r="M3" s="56"/>
       <c r="N3" s="56"/>
       <c r="O3" s="56"/>
       <c r="P3" s="56"/>
       <c r="Q3" s="56"/>
       <c r="R3" s="56"/>
       <c r="S3" s="56"/>
       <c r="T3" s="56"/>
       <c r="U3" s="56"/>
       <c r="V3" s="56"/>
-    </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" s="57" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="57"/>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="57"/>
       <c r="F4" s="57"/>
       <c r="G4" s="57"/>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="57"/>
       <c r="L4" s="57"/>
       <c r="M4" s="57"/>
       <c r="N4" s="57"/>
       <c r="O4" s="57"/>
       <c r="P4" s="57"/>
       <c r="Q4" s="57"/>
       <c r="R4" s="57"/>
       <c r="S4" s="57"/>
       <c r="T4" s="57"/>
       <c r="U4" s="57"/>
       <c r="V4" s="57"/>
-    </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" s="32"/>
       <c r="B5" s="33">
         <v>2004</v>
       </c>
       <c r="C5" s="33">
         <v>2005</v>
       </c>
       <c r="D5" s="33">
         <v>2006</v>
       </c>
       <c r="E5" s="33">
         <v>2007</v>
       </c>
       <c r="F5" s="33">
         <v>2008</v>
       </c>
       <c r="G5" s="33">
         <v>2009</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="33" t="s">
         <v>1</v>
       </c>
@@ -1450,79 +1470,83 @@
       </c>
       <c r="P5" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Q5" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R5" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S5" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T5" s="33" t="s">
         <v>12</v>
       </c>
       <c r="U5" s="33" t="s">
         <v>13</v>
       </c>
       <c r="V5" s="33" t="s">
         <v>14</v>
       </c>
       <c r="W5" s="33" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X5" s="33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="58" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="58"/>
       <c r="F6" s="58"/>
       <c r="G6" s="58"/>
       <c r="H6" s="58"/>
       <c r="I6" s="58"/>
       <c r="J6" s="58"/>
       <c r="K6" s="58"/>
       <c r="L6" s="58"/>
       <c r="M6" s="58"/>
       <c r="N6" s="58"/>
       <c r="O6" s="58"/>
       <c r="P6" s="58"/>
       <c r="Q6" s="58"/>
       <c r="R6" s="58"/>
       <c r="S6" s="58"/>
       <c r="T6" s="58"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
       <c r="W6" s="58"/>
-    </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X6" s="58"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="1">
         <v>177570</v>
       </c>
       <c r="C7" s="1">
         <v>173597</v>
       </c>
       <c r="D7" s="1">
         <v>246351</v>
       </c>
       <c r="E7" s="1">
         <v>291175</v>
       </c>
       <c r="F7" s="2">
         <v>291816</v>
       </c>
       <c r="G7" s="2">
         <v>233374</v>
       </c>
       <c r="H7" s="3">
         <v>375844</v>
       </c>
       <c r="I7" s="3">
@@ -1548,52 +1572,55 @@
       </c>
       <c r="P7" s="4">
         <v>813239</v>
       </c>
       <c r="Q7" s="4">
         <v>917772</v>
       </c>
       <c r="R7" s="6">
         <v>843702</v>
       </c>
       <c r="S7" s="6">
         <v>931067</v>
       </c>
       <c r="T7" s="7">
         <v>1131919</v>
       </c>
       <c r="U7" s="7">
         <v>1348145</v>
       </c>
       <c r="V7" s="7">
         <v>1492845</v>
       </c>
       <c r="W7" s="40">
         <v>1664079</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X7" s="40">
+        <v>1724428</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="9" t="s">
@@ -1619,52 +1646,55 @@
       </c>
       <c r="P8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U8" s="12">
         <v>24776</v>
       </c>
       <c r="V8" s="12">
         <v>20470</v>
       </c>
       <c r="W8" s="41">
         <v>26165</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X8" s="41">
+        <v>29835</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="13">
         <v>6359</v>
       </c>
       <c r="C9" s="13">
         <v>7766</v>
       </c>
       <c r="D9" s="13">
         <v>9701</v>
       </c>
       <c r="E9" s="13">
         <v>9846</v>
       </c>
       <c r="F9" s="13">
         <v>10476</v>
       </c>
       <c r="G9" s="13">
         <v>9107</v>
       </c>
       <c r="H9" s="14">
         <v>21327</v>
       </c>
       <c r="I9" s="14">
@@ -1690,52 +1720,55 @@
       </c>
       <c r="P9" s="15">
         <v>56827</v>
       </c>
       <c r="Q9" s="15">
         <v>66641</v>
       </c>
       <c r="R9" s="16">
         <v>56120</v>
       </c>
       <c r="S9" s="16">
         <v>55063</v>
       </c>
       <c r="T9" s="17">
         <v>67512</v>
       </c>
       <c r="U9" s="17">
         <v>83099</v>
       </c>
       <c r="V9" s="17">
         <v>100459</v>
       </c>
       <c r="W9" s="41">
         <v>111886</v>
       </c>
-    </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X9" s="41">
+        <v>159442</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="13">
         <v>12076</v>
       </c>
       <c r="C10" s="13">
         <v>5510</v>
       </c>
       <c r="D10" s="13">
         <v>9724</v>
       </c>
       <c r="E10" s="13">
         <v>10237</v>
       </c>
       <c r="F10" s="13">
         <v>9363</v>
       </c>
       <c r="G10" s="13">
         <v>8168</v>
       </c>
       <c r="H10" s="14">
         <v>11033</v>
       </c>
       <c r="I10" s="14">
@@ -1761,52 +1794,55 @@
       </c>
       <c r="P10" s="15">
         <v>22064</v>
       </c>
       <c r="Q10" s="15">
         <v>23210</v>
       </c>
       <c r="R10" s="16">
         <v>22749</v>
       </c>
       <c r="S10" s="16">
         <v>24548</v>
       </c>
       <c r="T10" s="17">
         <v>32618</v>
       </c>
       <c r="U10" s="17">
         <v>29545</v>
       </c>
       <c r="V10" s="17">
         <v>39246</v>
       </c>
       <c r="W10" s="41">
         <v>62222</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X10" s="41">
+        <v>36528</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="13">
         <v>14173</v>
       </c>
       <c r="C11" s="13">
         <v>16994</v>
       </c>
       <c r="D11" s="13">
         <v>7185</v>
       </c>
       <c r="E11" s="13">
         <v>7071</v>
       </c>
       <c r="F11" s="13">
         <v>9771</v>
       </c>
       <c r="G11" s="13">
         <v>11572</v>
       </c>
       <c r="H11" s="14">
         <v>26540</v>
       </c>
       <c r="I11" s="14">
@@ -1832,52 +1868,55 @@
       </c>
       <c r="P11" s="15">
         <v>82147</v>
       </c>
       <c r="Q11" s="15">
         <v>84700</v>
       </c>
       <c r="R11" s="16">
         <v>77031</v>
       </c>
       <c r="S11" s="16">
         <v>72534</v>
       </c>
       <c r="T11" s="17">
         <v>89021</v>
       </c>
       <c r="U11" s="17">
         <v>75707</v>
       </c>
       <c r="V11" s="17">
         <v>98575</v>
       </c>
       <c r="W11" s="41">
         <v>159870</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X11" s="41">
+        <v>111242</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="13">
         <v>13880</v>
       </c>
       <c r="C12" s="13">
         <v>5393</v>
       </c>
       <c r="D12" s="13">
         <v>7596</v>
       </c>
       <c r="E12" s="13">
         <v>7129</v>
       </c>
       <c r="F12" s="13">
         <v>12045</v>
       </c>
       <c r="G12" s="13">
         <v>20469</v>
       </c>
       <c r="H12" s="14">
         <v>17664</v>
       </c>
       <c r="I12" s="14">
@@ -1903,52 +1942,55 @@
       </c>
       <c r="P12" s="15">
         <v>28910</v>
       </c>
       <c r="Q12" s="15">
         <v>37517</v>
       </c>
       <c r="R12" s="16">
         <v>34414</v>
       </c>
       <c r="S12" s="16">
         <v>10867</v>
       </c>
       <c r="T12" s="17">
         <v>22851</v>
       </c>
       <c r="U12" s="17">
         <v>38540</v>
       </c>
       <c r="V12" s="17">
         <v>27077</v>
       </c>
       <c r="W12" s="41">
         <v>32646</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X12" s="41">
+        <v>33577</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="13">
         <v>4059</v>
       </c>
       <c r="C13" s="13">
         <v>3248</v>
       </c>
       <c r="D13" s="13">
         <v>5209</v>
       </c>
       <c r="E13" s="13">
         <v>6399</v>
       </c>
       <c r="F13" s="13">
         <v>5513</v>
       </c>
       <c r="G13" s="13">
         <v>4747</v>
       </c>
       <c r="H13" s="14">
         <v>7488</v>
       </c>
       <c r="I13" s="14">
@@ -1974,52 +2016,55 @@
       </c>
       <c r="P13" s="15">
         <v>16205</v>
       </c>
       <c r="Q13" s="15">
         <v>18397</v>
       </c>
       <c r="R13" s="16">
         <v>12952</v>
       </c>
       <c r="S13" s="16">
         <v>11479</v>
       </c>
       <c r="T13" s="17">
         <v>15966</v>
       </c>
       <c r="U13" s="17">
         <v>19204</v>
       </c>
       <c r="V13" s="17">
         <v>55153</v>
       </c>
       <c r="W13" s="41">
         <v>35825</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X13" s="41">
+        <v>54555</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13">
         <v>4253</v>
       </c>
       <c r="C14" s="13">
         <v>5084</v>
       </c>
       <c r="D14" s="13">
         <v>6993</v>
       </c>
       <c r="E14" s="13">
         <v>6721</v>
       </c>
       <c r="F14" s="13">
         <v>6692</v>
       </c>
       <c r="G14" s="13">
         <v>7318</v>
       </c>
       <c r="H14" s="14">
         <v>11006</v>
       </c>
       <c r="I14" s="14">
@@ -2045,52 +2090,55 @@
       </c>
       <c r="P14" s="15">
         <v>24778</v>
       </c>
       <c r="Q14" s="15">
         <v>30100</v>
       </c>
       <c r="R14" s="16">
         <v>26594</v>
       </c>
       <c r="S14" s="16">
         <v>29042</v>
       </c>
       <c r="T14" s="17">
         <v>26545</v>
       </c>
       <c r="U14" s="17">
         <v>30677</v>
       </c>
       <c r="V14" s="17">
         <v>40299</v>
       </c>
       <c r="W14" s="41">
         <v>43097</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X14" s="41">
+        <v>47550</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -2116,52 +2164,55 @@
       </c>
       <c r="P15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="12">
         <v>34798</v>
       </c>
       <c r="V15" s="12">
         <v>38665</v>
       </c>
       <c r="W15" s="41">
         <v>43760</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X15" s="41">
+        <v>32903</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>10613</v>
       </c>
       <c r="C16" s="13">
         <v>15893</v>
       </c>
       <c r="D16" s="13">
         <v>22085</v>
       </c>
       <c r="E16" s="13">
         <v>16414</v>
       </c>
       <c r="F16" s="13">
         <v>16966</v>
       </c>
       <c r="G16" s="13">
         <v>15283</v>
       </c>
       <c r="H16" s="14">
         <v>38139</v>
       </c>
       <c r="I16" s="14">
@@ -2187,52 +2238,55 @@
       </c>
       <c r="P16" s="15">
         <v>43896</v>
       </c>
       <c r="Q16" s="15">
         <v>53328</v>
       </c>
       <c r="R16" s="16">
         <v>49575</v>
       </c>
       <c r="S16" s="16">
         <v>48402</v>
       </c>
       <c r="T16" s="17">
         <v>51541</v>
       </c>
       <c r="U16" s="17">
         <v>61806</v>
       </c>
       <c r="V16" s="17">
         <v>53908</v>
       </c>
       <c r="W16" s="41">
         <v>60502</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X16" s="41">
+        <v>53010</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13">
         <v>5805</v>
       </c>
       <c r="C17" s="13">
         <v>4018</v>
       </c>
       <c r="D17" s="13">
         <v>6645</v>
       </c>
       <c r="E17" s="13">
         <v>5336</v>
       </c>
       <c r="F17" s="13">
         <v>5828</v>
       </c>
       <c r="G17" s="13">
         <v>4688</v>
       </c>
       <c r="H17" s="14">
         <v>13649</v>
       </c>
       <c r="I17" s="14">
@@ -2258,52 +2312,55 @@
       </c>
       <c r="P17" s="15">
         <v>37407</v>
       </c>
       <c r="Q17" s="15">
         <v>40461</v>
       </c>
       <c r="R17" s="16">
         <v>35520</v>
       </c>
       <c r="S17" s="16">
         <v>37222</v>
       </c>
       <c r="T17" s="17">
         <v>40517</v>
       </c>
       <c r="U17" s="17">
         <v>43114</v>
       </c>
       <c r="V17" s="17">
         <v>41802</v>
       </c>
       <c r="W17" s="41">
         <v>52514</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X17" s="41">
+        <v>41082</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>1615</v>
       </c>
       <c r="C18" s="13">
         <v>985</v>
       </c>
       <c r="D18" s="13">
         <v>3152</v>
       </c>
       <c r="E18" s="13">
         <v>3454</v>
       </c>
       <c r="F18" s="13">
         <v>3550</v>
       </c>
       <c r="G18" s="13">
         <v>2360</v>
       </c>
       <c r="H18" s="14">
         <v>5239</v>
       </c>
       <c r="I18" s="14">
@@ -2329,52 +2386,55 @@
       </c>
       <c r="P18" s="15">
         <v>11639</v>
       </c>
       <c r="Q18" s="15">
         <v>19682</v>
       </c>
       <c r="R18" s="16">
         <v>11340</v>
       </c>
       <c r="S18" s="16">
         <v>14927</v>
       </c>
       <c r="T18" s="17">
         <v>23404</v>
       </c>
       <c r="U18" s="17">
         <v>22338</v>
       </c>
       <c r="V18" s="17">
         <v>25336</v>
       </c>
       <c r="W18" s="41">
         <v>45434</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X18" s="41">
+        <v>57735</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13">
         <v>8594</v>
       </c>
       <c r="C19" s="13">
         <v>9043</v>
       </c>
       <c r="D19" s="13">
         <v>8118</v>
       </c>
       <c r="E19" s="13">
         <v>14749</v>
       </c>
       <c r="F19" s="13">
         <v>14510</v>
       </c>
       <c r="G19" s="13">
         <v>16593</v>
       </c>
       <c r="H19" s="14">
         <v>21778</v>
       </c>
       <c r="I19" s="14">
@@ -2400,52 +2460,55 @@
       </c>
       <c r="P19" s="15">
         <v>33036</v>
       </c>
       <c r="Q19" s="15">
         <v>34325</v>
       </c>
       <c r="R19" s="16">
         <v>25774</v>
       </c>
       <c r="S19" s="16">
         <v>50955</v>
       </c>
       <c r="T19" s="17">
         <v>52314</v>
       </c>
       <c r="U19" s="17">
         <v>60248</v>
       </c>
       <c r="V19" s="17">
         <v>64895</v>
       </c>
       <c r="W19" s="41">
         <v>60055</v>
       </c>
-    </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X19" s="41">
+        <v>63776</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>9170</v>
       </c>
       <c r="C20" s="13">
         <v>9870</v>
       </c>
       <c r="D20" s="13">
         <v>9461</v>
       </c>
       <c r="E20" s="13">
         <v>15773</v>
       </c>
       <c r="F20" s="13">
         <v>10942</v>
       </c>
       <c r="G20" s="13">
         <v>9372</v>
       </c>
       <c r="H20" s="14">
         <v>18911</v>
       </c>
       <c r="I20" s="14">
@@ -2471,52 +2534,55 @@
       </c>
       <c r="P20" s="15">
         <v>23948</v>
       </c>
       <c r="Q20" s="15">
         <v>26242</v>
       </c>
       <c r="R20" s="16">
         <v>22723</v>
       </c>
       <c r="S20" s="16">
         <v>39425</v>
       </c>
       <c r="T20" s="17">
         <v>48928</v>
       </c>
       <c r="U20" s="17">
         <v>45284</v>
       </c>
       <c r="V20" s="17">
         <v>59253</v>
       </c>
       <c r="W20" s="41">
         <v>59345</v>
       </c>
-    </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X20" s="41">
+        <v>47289</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>5969</v>
       </c>
       <c r="C21" s="13">
         <v>7276</v>
       </c>
       <c r="D21" s="13">
         <v>16993</v>
       </c>
       <c r="E21" s="13">
         <v>23338</v>
       </c>
       <c r="F21" s="13">
         <v>13657</v>
       </c>
       <c r="G21" s="13">
         <v>10153</v>
       </c>
       <c r="H21" s="14">
         <v>11939</v>
       </c>
       <c r="I21" s="14">
@@ -2542,52 +2608,55 @@
       </c>
       <c r="P21" s="15">
         <v>19830</v>
       </c>
       <c r="Q21" s="15">
         <v>21718</v>
       </c>
       <c r="R21" s="16">
         <v>17405</v>
       </c>
       <c r="S21" s="16">
         <v>18229</v>
       </c>
       <c r="T21" s="17">
         <v>22563</v>
       </c>
       <c r="U21" s="17">
         <v>32233</v>
       </c>
       <c r="V21" s="17">
         <v>33458</v>
       </c>
       <c r="W21" s="41">
         <v>51480</v>
       </c>
-    </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X21" s="41">
+        <v>24310</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="13">
         <v>2620</v>
       </c>
       <c r="C22" s="13">
         <v>3299</v>
       </c>
       <c r="D22" s="13">
         <v>3602</v>
       </c>
       <c r="E22" s="13">
         <v>2752</v>
       </c>
       <c r="F22" s="13">
         <v>5040</v>
       </c>
       <c r="G22" s="13">
         <v>4645</v>
       </c>
       <c r="H22" s="14">
         <v>9060</v>
       </c>
       <c r="I22" s="14">
@@ -2613,52 +2682,55 @@
       </c>
       <c r="P22" s="15">
         <v>20805</v>
       </c>
       <c r="Q22" s="15">
         <v>18458</v>
       </c>
       <c r="R22" s="16">
         <v>16022</v>
       </c>
       <c r="S22" s="16">
         <v>20969</v>
       </c>
       <c r="T22" s="17">
         <v>25544</v>
       </c>
       <c r="U22" s="17">
         <v>22025</v>
       </c>
       <c r="V22" s="17">
         <v>21165</v>
       </c>
       <c r="W22" s="41">
         <v>25769</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X22" s="41">
+        <v>84931</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -2684,52 +2756,55 @@
       </c>
       <c r="P23" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q23" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S23" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T23" s="12" t="s">
         <v>16</v>
       </c>
       <c r="U23" s="12">
         <v>6036</v>
       </c>
       <c r="V23" s="12">
         <v>5896</v>
       </c>
       <c r="W23" s="41">
         <v>6110</v>
       </c>
-    </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X23" s="41">
+        <v>6336</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="13">
         <v>21335</v>
       </c>
       <c r="C24" s="13">
         <v>16950</v>
       </c>
       <c r="D24" s="13">
         <v>21417</v>
       </c>
       <c r="E24" s="13">
         <v>32865</v>
       </c>
       <c r="F24" s="13">
         <v>19637</v>
       </c>
       <c r="G24" s="13">
         <v>20473</v>
       </c>
       <c r="H24" s="14">
         <v>35366</v>
       </c>
       <c r="I24" s="14">
@@ -2755,52 +2830,55 @@
       </c>
       <c r="P24" s="15">
         <v>82029</v>
       </c>
       <c r="Q24" s="15">
         <v>77885</v>
       </c>
       <c r="R24" s="16">
         <v>80185</v>
       </c>
       <c r="S24" s="16">
         <v>71513</v>
       </c>
       <c r="T24" s="17">
         <v>67075</v>
       </c>
       <c r="U24" s="17">
         <v>61169</v>
       </c>
       <c r="V24" s="17">
         <v>74931</v>
       </c>
       <c r="W24" s="41">
         <v>95165</v>
       </c>
-    </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X24" s="41">
+        <v>80010</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="13">
         <v>26963</v>
       </c>
       <c r="C25" s="13">
         <v>27474</v>
       </c>
       <c r="D25" s="13">
         <v>37915</v>
       </c>
       <c r="E25" s="13">
         <v>57973</v>
       </c>
       <c r="F25" s="13">
         <v>87685</v>
       </c>
       <c r="G25" s="13">
         <v>47192</v>
       </c>
       <c r="H25" s="14">
         <v>79612</v>
       </c>
       <c r="I25" s="14">
@@ -2826,52 +2904,55 @@
       </c>
       <c r="P25" s="15">
         <v>122667</v>
       </c>
       <c r="Q25" s="15">
         <v>142835</v>
       </c>
       <c r="R25" s="16">
         <v>112319</v>
       </c>
       <c r="S25" s="16">
         <v>139277</v>
       </c>
       <c r="T25" s="17">
         <v>187572</v>
       </c>
       <c r="U25" s="17">
         <v>230573</v>
       </c>
       <c r="V25" s="17">
         <v>236601</v>
       </c>
       <c r="W25" s="41">
         <v>245920</v>
       </c>
-    </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X25" s="41">
+        <v>284333</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="13">
         <v>30086</v>
       </c>
       <c r="C26" s="13">
         <v>34794</v>
       </c>
       <c r="D26" s="13">
         <v>70555</v>
       </c>
       <c r="E26" s="13">
         <v>71118</v>
       </c>
       <c r="F26" s="13">
         <v>60141</v>
       </c>
       <c r="G26" s="13">
         <v>41234</v>
       </c>
       <c r="H26" s="14">
         <v>47093</v>
       </c>
       <c r="I26" s="14">
@@ -2897,52 +2978,55 @@
       </c>
       <c r="P26" s="15">
         <v>153220</v>
       </c>
       <c r="Q26" s="15">
         <v>180250</v>
       </c>
       <c r="R26" s="16">
         <v>199762</v>
       </c>
       <c r="S26" s="16">
         <v>216882</v>
       </c>
       <c r="T26" s="17">
         <v>267515</v>
       </c>
       <c r="U26" s="17">
         <v>333412</v>
       </c>
       <c r="V26" s="17">
         <v>350450</v>
       </c>
       <c r="W26" s="41">
         <v>351886</v>
       </c>
-    </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X26" s="41">
+        <v>342956</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="9" t="s">
@@ -2968,103 +3052,107 @@
       </c>
       <c r="P27" s="15">
         <v>33831</v>
       </c>
       <c r="Q27" s="15">
         <v>42023</v>
       </c>
       <c r="R27" s="16">
         <v>43217</v>
       </c>
       <c r="S27" s="16">
         <v>69733</v>
       </c>
       <c r="T27" s="17">
         <v>90433</v>
       </c>
       <c r="U27" s="17">
         <v>93561</v>
       </c>
       <c r="V27" s="17">
         <v>105206</v>
       </c>
       <c r="W27" s="41">
         <v>94428</v>
       </c>
-    </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X27" s="41">
+        <v>133028</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="8"/>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="12"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="18"/>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:24">
       <c r="A29" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="55"/>
       <c r="C29" s="55"/>
       <c r="D29" s="55"/>
       <c r="E29" s="55"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
       <c r="J29" s="55"/>
       <c r="K29" s="55"/>
       <c r="L29" s="55"/>
       <c r="M29" s="55"/>
       <c r="N29" s="55"/>
       <c r="O29" s="55"/>
       <c r="P29" s="55"/>
       <c r="Q29" s="55"/>
       <c r="R29" s="55"/>
       <c r="S29" s="55"/>
       <c r="T29" s="55"/>
       <c r="U29" s="55"/>
       <c r="V29" s="55"/>
       <c r="W29" s="55"/>
-    </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X29" s="55"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="1">
         <v>373674</v>
       </c>
       <c r="C30" s="1">
         <v>393511</v>
       </c>
       <c r="D30" s="1">
         <v>554193</v>
       </c>
       <c r="E30" s="1">
         <v>629087</v>
       </c>
       <c r="F30" s="2">
         <v>631552</v>
       </c>
       <c r="G30" s="2">
         <v>485804</v>
       </c>
       <c r="H30" s="3">
         <v>863268</v>
       </c>
       <c r="I30" s="3">
@@ -3091,51 +3179,51 @@
       <c r="P30" s="4">
         <v>1905623</v>
       </c>
       <c r="Q30" s="4">
         <v>2089752</v>
       </c>
       <c r="R30" s="6">
         <v>1234013</v>
       </c>
       <c r="S30" s="6">
         <v>2113913</v>
       </c>
       <c r="T30" s="7">
         <v>2679712</v>
       </c>
       <c r="U30" s="7">
         <v>3081562</v>
       </c>
       <c r="V30" s="37">
         <v>3430991</v>
       </c>
       <c r="W30" s="37">
         <v>3930885</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:24">
       <c r="A31" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="9" t="s">
@@ -3162,51 +3250,51 @@
       <c r="P31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T31" s="17">
         <v>56739</v>
       </c>
       <c r="U31" s="17">
         <v>65706</v>
       </c>
       <c r="V31" s="38">
         <v>65577</v>
       </c>
       <c r="W31" s="38">
         <v>70560</v>
       </c>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:24">
       <c r="A32" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13">
         <v>15338</v>
       </c>
       <c r="C32" s="13">
         <v>14577</v>
       </c>
       <c r="D32" s="13">
         <v>21833</v>
       </c>
       <c r="E32" s="13">
         <v>24218</v>
       </c>
       <c r="F32" s="13">
         <v>23190</v>
       </c>
       <c r="G32" s="13">
         <v>19715</v>
       </c>
       <c r="H32" s="14">
         <v>53469</v>
       </c>
       <c r="I32" s="14">
@@ -3233,51 +3321,51 @@
       <c r="P32" s="15">
         <v>137404</v>
       </c>
       <c r="Q32" s="15">
         <v>150503</v>
       </c>
       <c r="R32" s="16">
         <v>87286</v>
       </c>
       <c r="S32" s="16">
         <v>140206</v>
       </c>
       <c r="T32" s="17">
         <v>178818</v>
       </c>
       <c r="U32" s="17">
         <v>215704</v>
       </c>
       <c r="V32" s="38">
         <v>222169</v>
       </c>
       <c r="W32" s="38">
         <v>283713</v>
       </c>
     </row>
-    <row r="33" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:23">
       <c r="A33" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13">
         <v>23556</v>
       </c>
       <c r="C33" s="13">
         <v>13079</v>
       </c>
       <c r="D33" s="13">
         <v>20011</v>
       </c>
       <c r="E33" s="13">
         <v>22183</v>
       </c>
       <c r="F33" s="13">
         <v>19684</v>
       </c>
       <c r="G33" s="13">
         <v>15681</v>
       </c>
       <c r="H33" s="14">
         <v>25045</v>
       </c>
       <c r="I33" s="14">
@@ -3304,51 +3392,51 @@
       <c r="P33" s="15">
         <v>48526</v>
       </c>
       <c r="Q33" s="15">
         <v>55088</v>
       </c>
       <c r="R33" s="16">
         <v>32199</v>
       </c>
       <c r="S33" s="16">
         <v>60102</v>
       </c>
       <c r="T33" s="17">
         <v>73257</v>
       </c>
       <c r="U33" s="17">
         <v>72261</v>
       </c>
       <c r="V33" s="38">
         <v>93202</v>
       </c>
       <c r="W33" s="38">
         <v>131257</v>
       </c>
     </row>
-    <row r="34" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:23">
       <c r="A34" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13">
         <v>30319</v>
       </c>
       <c r="C34" s="13">
         <v>35226</v>
       </c>
       <c r="D34" s="13">
         <v>13926</v>
       </c>
       <c r="E34" s="13">
         <v>19083</v>
       </c>
       <c r="F34" s="13">
         <v>25922</v>
       </c>
       <c r="G34" s="13">
         <v>21270</v>
       </c>
       <c r="H34" s="14">
         <v>65479</v>
       </c>
       <c r="I34" s="14">
@@ -3375,51 +3463,51 @@
       <c r="P34" s="15">
         <v>189877</v>
       </c>
       <c r="Q34" s="15">
         <v>191511</v>
       </c>
       <c r="R34" s="16">
         <v>108022</v>
       </c>
       <c r="S34" s="16">
         <v>165940</v>
       </c>
       <c r="T34" s="17">
         <v>144283</v>
       </c>
       <c r="U34" s="17">
         <v>176017</v>
       </c>
       <c r="V34" s="38">
         <v>212265</v>
       </c>
       <c r="W34" s="38">
         <v>331475</v>
       </c>
     </row>
-    <row r="35" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:23">
       <c r="A35" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13">
         <v>31948</v>
       </c>
       <c r="C35" s="13">
         <v>13763</v>
       </c>
       <c r="D35" s="13">
         <v>13173</v>
       </c>
       <c r="E35" s="13">
         <v>17289</v>
       </c>
       <c r="F35" s="13">
         <v>27015</v>
       </c>
       <c r="G35" s="13">
         <v>33847</v>
       </c>
       <c r="H35" s="14">
         <v>33570</v>
       </c>
       <c r="I35" s="14">
@@ -3446,51 +3534,51 @@
       <c r="P35" s="15">
         <v>65741</v>
       </c>
       <c r="Q35" s="15">
         <v>86602</v>
       </c>
       <c r="R35" s="16">
         <v>41525</v>
       </c>
       <c r="S35" s="16">
         <v>18660</v>
       </c>
       <c r="T35" s="17">
         <v>54588</v>
       </c>
       <c r="U35" s="17">
         <v>72882</v>
       </c>
       <c r="V35" s="38">
         <v>59395</v>
       </c>
       <c r="W35" s="38">
         <v>73918</v>
       </c>
     </row>
-    <row r="36" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:23">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="13">
         <v>6343</v>
       </c>
       <c r="C36" s="13">
         <v>7337</v>
       </c>
       <c r="D36" s="13">
         <v>10340</v>
       </c>
       <c r="E36" s="13">
         <v>14502</v>
       </c>
       <c r="F36" s="13">
         <v>10909</v>
       </c>
       <c r="G36" s="13">
         <v>9344</v>
       </c>
       <c r="H36" s="14">
         <v>16411</v>
       </c>
       <c r="I36" s="14">
@@ -3517,51 +3605,51 @@
       <c r="P36" s="15">
         <v>36506</v>
       </c>
       <c r="Q36" s="15">
         <v>38542</v>
       </c>
       <c r="R36" s="16">
         <v>16478</v>
       </c>
       <c r="S36" s="16">
         <v>28748</v>
       </c>
       <c r="T36" s="18">
         <v>38919</v>
       </c>
       <c r="U36" s="17">
         <v>49416</v>
       </c>
       <c r="V36" s="38">
         <v>91174</v>
       </c>
       <c r="W36" s="38">
         <v>71935</v>
       </c>
     </row>
-    <row r="37" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:23">
       <c r="A37" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="13">
         <v>8733</v>
       </c>
       <c r="C37" s="13">
         <v>10834</v>
       </c>
       <c r="D37" s="13">
         <v>16878</v>
       </c>
       <c r="E37" s="13">
         <v>19887</v>
       </c>
       <c r="F37" s="13">
         <v>15524</v>
       </c>
       <c r="G37" s="13">
         <v>14860</v>
       </c>
       <c r="H37" s="14">
         <v>25435</v>
       </c>
       <c r="I37" s="14">
@@ -3588,51 +3676,51 @@
       <c r="P37" s="15">
         <v>53416</v>
       </c>
       <c r="Q37" s="15">
         <v>66973</v>
       </c>
       <c r="R37" s="16">
         <v>39576</v>
       </c>
       <c r="S37" s="16">
         <v>60787</v>
       </c>
       <c r="T37" s="17">
         <v>61555</v>
       </c>
       <c r="U37" s="17">
         <v>67023</v>
       </c>
       <c r="V37" s="38">
         <v>94209</v>
       </c>
       <c r="W37" s="38">
         <v>97587</v>
       </c>
     </row>
-    <row r="38" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:23">
       <c r="A38" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="9" t="s">
@@ -3659,51 +3747,51 @@
       <c r="P38" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q38" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R38" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S38" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T38" s="17">
         <v>69904</v>
       </c>
       <c r="U38" s="17">
         <v>84528</v>
       </c>
       <c r="V38" s="38">
         <v>87677</v>
       </c>
       <c r="W38" s="38">
         <v>115355</v>
       </c>
     </row>
-    <row r="39" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:23">
       <c r="A39" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="13">
         <v>23823</v>
       </c>
       <c r="C39" s="13">
         <v>38447</v>
       </c>
       <c r="D39" s="13">
         <v>48722</v>
       </c>
       <c r="E39" s="13">
         <v>37910</v>
       </c>
       <c r="F39" s="13">
         <v>39206</v>
       </c>
       <c r="G39" s="13">
         <v>36665</v>
       </c>
       <c r="H39" s="14">
         <v>82146</v>
       </c>
       <c r="I39" s="14">
@@ -3730,51 +3818,51 @@
       <c r="P39" s="15">
         <v>113089</v>
       </c>
       <c r="Q39" s="15">
         <v>124788</v>
       </c>
       <c r="R39" s="16">
         <v>73428</v>
       </c>
       <c r="S39" s="16">
         <v>113431</v>
       </c>
       <c r="T39" s="17">
         <v>116921</v>
       </c>
       <c r="U39" s="17">
         <v>148700</v>
       </c>
       <c r="V39" s="38">
         <v>141432</v>
       </c>
       <c r="W39" s="38">
         <v>185678</v>
       </c>
     </row>
-    <row r="40" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:23">
       <c r="A40" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="13">
         <v>10870</v>
       </c>
       <c r="C40" s="13">
         <v>8180</v>
       </c>
       <c r="D40" s="13">
         <v>14406</v>
       </c>
       <c r="E40" s="13">
         <v>11943</v>
       </c>
       <c r="F40" s="13">
         <v>12322</v>
       </c>
       <c r="G40" s="13">
         <v>10223</v>
       </c>
       <c r="H40" s="14">
         <v>35135</v>
       </c>
       <c r="I40" s="14">
@@ -3801,51 +3889,51 @@
       <c r="P40" s="15">
         <v>86494</v>
       </c>
       <c r="Q40" s="15">
         <v>96251</v>
       </c>
       <c r="R40" s="16">
         <v>55671</v>
       </c>
       <c r="S40" s="16">
         <v>88668</v>
       </c>
       <c r="T40" s="17">
         <v>93327</v>
       </c>
       <c r="U40" s="17">
         <v>97497</v>
       </c>
       <c r="V40" s="38">
         <v>95930</v>
       </c>
       <c r="W40" s="38">
         <v>121864</v>
       </c>
     </row>
-    <row r="41" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:23">
       <c r="A41" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="13">
         <v>3689</v>
       </c>
       <c r="C41" s="13">
         <v>2941</v>
       </c>
       <c r="D41" s="13">
         <v>6067</v>
       </c>
       <c r="E41" s="13">
         <v>6650</v>
       </c>
       <c r="F41" s="13">
         <v>7202</v>
       </c>
       <c r="G41" s="13">
         <v>4621</v>
       </c>
       <c r="H41" s="14">
         <v>13485</v>
       </c>
       <c r="I41" s="14">
@@ -3872,51 +3960,51 @@
       <c r="P41" s="15">
         <v>25841</v>
       </c>
       <c r="Q41" s="15">
         <v>37633</v>
       </c>
       <c r="R41" s="16">
         <v>19441</v>
       </c>
       <c r="S41" s="16">
         <v>42176</v>
       </c>
       <c r="T41" s="17">
         <v>49872</v>
       </c>
       <c r="U41" s="17">
         <v>51124</v>
       </c>
       <c r="V41" s="38">
         <v>63698</v>
       </c>
       <c r="W41" s="38">
         <v>97870</v>
       </c>
     </row>
-    <row r="42" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:23">
       <c r="A42" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="13">
         <v>13354</v>
       </c>
       <c r="C42" s="13">
         <v>21170</v>
       </c>
       <c r="D42" s="13">
         <v>18080</v>
       </c>
       <c r="E42" s="13">
         <v>31934</v>
       </c>
       <c r="F42" s="13">
         <v>33265</v>
       </c>
       <c r="G42" s="13">
         <v>37915</v>
       </c>
       <c r="H42" s="14">
         <v>51380</v>
       </c>
       <c r="I42" s="14">
@@ -3943,51 +4031,51 @@
       <c r="P42" s="15">
         <v>93664</v>
       </c>
       <c r="Q42" s="15">
         <v>88557</v>
       </c>
       <c r="R42" s="16">
         <v>39730</v>
       </c>
       <c r="S42" s="16">
         <v>134283</v>
       </c>
       <c r="T42" s="17">
         <v>120087</v>
       </c>
       <c r="U42" s="17">
         <v>164102</v>
       </c>
       <c r="V42" s="38">
         <v>199930</v>
       </c>
       <c r="W42" s="38">
         <v>194932</v>
       </c>
     </row>
-    <row r="43" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:23">
       <c r="A43" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="13">
         <v>22253</v>
       </c>
       <c r="C43" s="13">
         <v>20072</v>
       </c>
       <c r="D43" s="13">
         <v>29563</v>
       </c>
       <c r="E43" s="13">
         <v>34412</v>
       </c>
       <c r="F43" s="13">
         <v>24704</v>
       </c>
       <c r="G43" s="13">
         <v>22893</v>
       </c>
       <c r="H43" s="14">
         <v>41544</v>
       </c>
       <c r="I43" s="14">
@@ -4014,51 +4102,51 @@
       <c r="P43" s="15">
         <v>62660</v>
       </c>
       <c r="Q43" s="15">
         <v>72603</v>
       </c>
       <c r="R43" s="16">
         <v>40908</v>
       </c>
       <c r="S43" s="16">
         <v>94717</v>
       </c>
       <c r="T43" s="17">
         <v>115713</v>
       </c>
       <c r="U43" s="17">
         <v>112588</v>
       </c>
       <c r="V43" s="38">
         <v>137176</v>
       </c>
       <c r="W43" s="38">
         <v>125637</v>
       </c>
     </row>
-    <row r="44" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:23">
       <c r="A44" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="13">
         <v>14366</v>
       </c>
       <c r="C44" s="13">
         <v>15949</v>
       </c>
       <c r="D44" s="13">
         <v>47993</v>
       </c>
       <c r="E44" s="13">
         <v>40571</v>
       </c>
       <c r="F44" s="13">
         <v>36957</v>
       </c>
       <c r="G44" s="13">
         <v>24043</v>
       </c>
       <c r="H44" s="14">
         <v>34082</v>
       </c>
       <c r="I44" s="14">
@@ -4085,51 +4173,51 @@
       <c r="P44" s="15">
         <v>51955</v>
       </c>
       <c r="Q44" s="15">
         <v>54012</v>
       </c>
       <c r="R44" s="16">
         <v>26960</v>
       </c>
       <c r="S44" s="16">
         <v>48198</v>
       </c>
       <c r="T44" s="17">
         <v>69957</v>
       </c>
       <c r="U44" s="17">
         <v>85518</v>
       </c>
       <c r="V44" s="38">
         <v>95813</v>
       </c>
       <c r="W44" s="38">
         <v>64099</v>
       </c>
     </row>
-    <row r="45" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:23">
       <c r="A45" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="13">
         <v>5604</v>
       </c>
       <c r="C45" s="13">
         <v>6791</v>
       </c>
       <c r="D45" s="13">
         <v>8942</v>
       </c>
       <c r="E45" s="13">
         <v>5876</v>
       </c>
       <c r="F45" s="13">
         <v>11351</v>
       </c>
       <c r="G45" s="13">
         <v>7181</v>
       </c>
       <c r="H45" s="14">
         <v>21604</v>
       </c>
       <c r="I45" s="14">
@@ -4156,51 +4244,51 @@
       <c r="P45" s="15">
         <v>54755</v>
       </c>
       <c r="Q45" s="15">
         <v>53156</v>
       </c>
       <c r="R45" s="16">
         <v>27021</v>
       </c>
       <c r="S45" s="16">
         <v>64961</v>
       </c>
       <c r="T45" s="17">
         <v>61983</v>
       </c>
       <c r="U45" s="17">
         <v>60542</v>
       </c>
       <c r="V45" s="38">
         <v>54542</v>
       </c>
       <c r="W45" s="38">
         <v>142260</v>
       </c>
     </row>
-    <row r="46" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:23">
       <c r="A46" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="9" t="s">
@@ -4227,51 +4315,51 @@
       <c r="P46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S46" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T46" s="17">
         <v>12745</v>
       </c>
       <c r="U46" s="17">
         <v>13554</v>
       </c>
       <c r="V46" s="38">
         <v>13241</v>
       </c>
       <c r="W46" s="38">
         <v>13738</v>
       </c>
     </row>
-    <row r="47" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:23">
       <c r="A47" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B47" s="13">
         <v>43331</v>
       </c>
       <c r="C47" s="13">
         <v>47122</v>
       </c>
       <c r="D47" s="13">
         <v>50978</v>
       </c>
       <c r="E47" s="13">
         <v>87305</v>
       </c>
       <c r="F47" s="13">
         <v>48783</v>
       </c>
       <c r="G47" s="13">
         <v>45933</v>
       </c>
       <c r="H47" s="14">
         <v>97704</v>
       </c>
       <c r="I47" s="14">
@@ -4298,51 +4386,51 @@
       <c r="P47" s="15">
         <v>201933</v>
       </c>
       <c r="Q47" s="15">
         <v>186410</v>
       </c>
       <c r="R47" s="16">
         <v>130531</v>
       </c>
       <c r="S47" s="16">
         <v>163510</v>
       </c>
       <c r="T47" s="17">
         <v>122590</v>
       </c>
       <c r="U47" s="17">
         <v>145456</v>
       </c>
       <c r="V47" s="38">
         <v>177616</v>
       </c>
       <c r="W47" s="38">
         <v>206543</v>
       </c>
     </row>
-    <row r="48" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:23">
       <c r="A48" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B48" s="13">
         <v>55444</v>
       </c>
       <c r="C48" s="13">
         <v>61323</v>
       </c>
       <c r="D48" s="13">
         <v>77987</v>
       </c>
       <c r="E48" s="13">
         <v>110354</v>
       </c>
       <c r="F48" s="13">
         <v>170763</v>
       </c>
       <c r="G48" s="13">
         <v>84542</v>
       </c>
       <c r="H48" s="14">
         <v>161849</v>
       </c>
       <c r="I48" s="14">
@@ -4369,51 +4457,51 @@
       <c r="P48" s="15">
         <v>266557</v>
       </c>
       <c r="Q48" s="15">
         <v>305710</v>
       </c>
       <c r="R48" s="16">
         <v>151891</v>
       </c>
       <c r="S48" s="16">
         <v>289523</v>
       </c>
       <c r="T48" s="17">
         <v>415115</v>
       </c>
       <c r="U48" s="17">
         <v>485693</v>
       </c>
       <c r="V48" s="38">
         <v>520782</v>
       </c>
       <c r="W48" s="38">
         <v>558651</v>
       </c>
     </row>
-    <row r="49" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:24">
       <c r="A49" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="13">
         <v>64703</v>
       </c>
       <c r="C49" s="13">
         <v>76700</v>
       </c>
       <c r="D49" s="13">
         <v>155294</v>
       </c>
       <c r="E49" s="13">
         <v>144970</v>
       </c>
       <c r="F49" s="13">
         <v>124755</v>
       </c>
       <c r="G49" s="13">
         <v>97071</v>
       </c>
       <c r="H49" s="14">
         <v>104930</v>
       </c>
       <c r="I49" s="14">
@@ -4440,51 +4528,51 @@
       <c r="P49" s="15">
         <v>343238</v>
       </c>
       <c r="Q49" s="15">
         <v>383995</v>
       </c>
       <c r="R49" s="16">
         <v>278133</v>
       </c>
       <c r="S49" s="16">
         <v>447202</v>
       </c>
       <c r="T49" s="17">
         <v>622790</v>
       </c>
       <c r="U49" s="17">
         <v>710586</v>
       </c>
       <c r="V49" s="38">
         <v>768000</v>
       </c>
       <c r="W49" s="38">
         <v>816469</v>
       </c>
     </row>
-    <row r="50" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:24">
       <c r="A50" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="10" t="s">
@@ -4511,102 +4599,103 @@
       <c r="P50" s="15">
         <v>73967</v>
       </c>
       <c r="Q50" s="15">
         <v>97418</v>
       </c>
       <c r="R50" s="16">
         <v>65213</v>
       </c>
       <c r="S50" s="16">
         <v>152801</v>
       </c>
       <c r="T50" s="17">
         <v>200549</v>
       </c>
       <c r="U50" s="17">
         <v>202665</v>
       </c>
       <c r="V50" s="38">
         <v>237163</v>
       </c>
       <c r="W50" s="38">
         <v>227344</v>
       </c>
     </row>
-    <row r="51" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:24">
       <c r="A51" s="22"/>
       <c r="B51" s="12"/>
       <c r="C51" s="12"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
       <c r="F51" s="12"/>
       <c r="G51" s="12"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="12"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
       <c r="N51" s="12"/>
       <c r="O51" s="12"/>
       <c r="P51" s="12"/>
       <c r="Q51" s="12"/>
       <c r="R51" s="12"/>
       <c r="S51" s="20"/>
       <c r="T51" s="20"/>
       <c r="U51" s="20"/>
       <c r="V51" s="20"/>
     </row>
-    <row r="52" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:24">
       <c r="A52" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="B52" s="59"/>
-[...22 lines deleted...]
-    <row r="53" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B52" s="60"/>
+      <c r="C52" s="60"/>
+      <c r="D52" s="60"/>
+      <c r="E52" s="60"/>
+      <c r="F52" s="60"/>
+      <c r="G52" s="60"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="60"/>
+      <c r="K52" s="60"/>
+      <c r="L52" s="60"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="O52" s="60"/>
+      <c r="P52" s="60"/>
+      <c r="Q52" s="60"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+      <c r="U52" s="60"/>
+      <c r="V52" s="60"/>
+      <c r="W52" s="60"/>
+      <c r="X52" s="60"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="1">
         <v>605100</v>
       </c>
       <c r="C53" s="1">
         <v>642179</v>
       </c>
       <c r="D53" s="1">
         <v>892873</v>
       </c>
       <c r="E53" s="1">
         <v>1031403</v>
       </c>
       <c r="F53" s="2">
         <v>969786</v>
       </c>
       <c r="G53" s="3">
         <v>774643</v>
       </c>
       <c r="H53" s="3">
         <v>1475788</v>
       </c>
       <c r="I53" s="3">
@@ -4633,51 +4722,51 @@
       <c r="P53" s="4">
         <v>3654869</v>
       </c>
       <c r="Q53" s="4">
         <v>4113033</v>
       </c>
       <c r="R53" s="6">
         <v>2359291</v>
       </c>
       <c r="S53" s="6">
         <v>3882858</v>
       </c>
       <c r="T53" s="6">
         <v>4858251</v>
       </c>
       <c r="U53" s="7">
         <v>5410766</v>
       </c>
       <c r="V53" s="40">
         <v>5973210</v>
       </c>
       <c r="W53" s="40">
         <v>6714530</v>
       </c>
     </row>
-    <row r="54" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:24">
       <c r="A54" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="9" t="s">
@@ -4704,51 +4793,51 @@
       <c r="P54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R54" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S54" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T54" s="16">
         <v>238181</v>
       </c>
       <c r="U54" s="17">
         <v>290707</v>
       </c>
       <c r="V54" s="41">
         <v>222875</v>
       </c>
       <c r="W54" s="41">
         <v>203372</v>
       </c>
     </row>
-    <row r="55" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:24">
       <c r="A55" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="23">
         <v>23879</v>
       </c>
       <c r="C55" s="13">
         <v>23730</v>
       </c>
       <c r="D55" s="13">
         <v>33521</v>
       </c>
       <c r="E55" s="13">
         <v>51088</v>
       </c>
       <c r="F55" s="13">
         <v>40661</v>
       </c>
       <c r="G55" s="14">
         <v>34247</v>
       </c>
       <c r="H55" s="14">
         <v>96367</v>
       </c>
       <c r="I55" s="14">
@@ -4775,51 +4864,51 @@
       <c r="P55" s="15">
         <v>257919</v>
       </c>
       <c r="Q55" s="15">
         <v>294266</v>
       </c>
       <c r="R55" s="16">
         <v>170885</v>
       </c>
       <c r="S55" s="16">
         <v>248384</v>
       </c>
       <c r="T55" s="16">
         <v>333077</v>
       </c>
       <c r="U55" s="17">
         <v>388317</v>
       </c>
       <c r="V55" s="41">
         <v>404732</v>
       </c>
       <c r="W55" s="41">
         <v>510833</v>
       </c>
     </row>
-    <row r="56" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:24">
       <c r="A56" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="23">
         <v>32686</v>
       </c>
       <c r="C56" s="13">
         <v>23278</v>
       </c>
       <c r="D56" s="13">
         <v>30803</v>
       </c>
       <c r="E56" s="13">
         <v>33693</v>
       </c>
       <c r="F56" s="13">
         <v>30481</v>
       </c>
       <c r="G56" s="14">
         <v>24066</v>
       </c>
       <c r="H56" s="14">
         <v>38155</v>
       </c>
       <c r="I56" s="14">
@@ -4846,51 +4935,51 @@
       <c r="P56" s="15">
         <v>81721</v>
       </c>
       <c r="Q56" s="15">
         <v>90460</v>
       </c>
       <c r="R56" s="16">
         <v>50810</v>
       </c>
       <c r="S56" s="16">
         <v>101574</v>
       </c>
       <c r="T56" s="16">
         <v>117472</v>
       </c>
       <c r="U56" s="17">
         <v>121150</v>
       </c>
       <c r="V56" s="41">
         <v>173475</v>
       </c>
       <c r="W56" s="41">
         <v>219052</v>
       </c>
     </row>
-    <row r="57" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:24">
       <c r="A57" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="23">
         <v>48394</v>
       </c>
       <c r="C57" s="13">
         <v>54552</v>
       </c>
       <c r="D57" s="13">
         <v>25128</v>
       </c>
       <c r="E57" s="13">
         <v>32547</v>
       </c>
       <c r="F57" s="13">
         <v>49130</v>
       </c>
       <c r="G57" s="14">
         <v>37475</v>
       </c>
       <c r="H57" s="14">
         <v>129399</v>
       </c>
       <c r="I57" s="14">
@@ -4917,51 +5006,51 @@
       <c r="P57" s="15">
         <v>718006</v>
       </c>
       <c r="Q57" s="15">
         <v>729450</v>
       </c>
       <c r="R57" s="16">
         <v>411740</v>
       </c>
       <c r="S57" s="16">
         <v>521306</v>
       </c>
       <c r="T57" s="16">
         <v>279626</v>
       </c>
       <c r="U57" s="17">
         <v>319577</v>
       </c>
       <c r="V57" s="41">
         <v>377440</v>
       </c>
       <c r="W57" s="41">
         <v>520995</v>
       </c>
     </row>
-    <row r="58" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:24">
       <c r="A58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="23">
         <v>48838</v>
       </c>
       <c r="C58" s="13">
         <v>27118</v>
       </c>
       <c r="D58" s="13">
         <v>18504</v>
       </c>
       <c r="E58" s="13">
         <v>29759</v>
       </c>
       <c r="F58" s="13">
         <v>44354</v>
       </c>
       <c r="G58" s="14">
         <v>49272</v>
       </c>
       <c r="H58" s="14">
         <v>52703</v>
       </c>
       <c r="I58" s="14">
@@ -4988,51 +5077,51 @@
       <c r="P58" s="15">
         <v>101373</v>
       </c>
       <c r="Q58" s="15">
         <v>130685</v>
       </c>
       <c r="R58" s="16">
         <v>57025</v>
       </c>
       <c r="S58" s="16">
         <v>28097</v>
       </c>
       <c r="T58" s="16">
         <v>94387</v>
       </c>
       <c r="U58" s="17">
         <v>103784</v>
       </c>
       <c r="V58" s="41">
         <v>94070</v>
       </c>
       <c r="W58" s="41">
         <v>119133</v>
       </c>
     </row>
-    <row r="59" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:24">
       <c r="A59" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="23">
         <v>10721</v>
       </c>
       <c r="C59" s="13">
         <v>11362</v>
       </c>
       <c r="D59" s="13">
         <v>15594</v>
       </c>
       <c r="E59" s="13">
         <v>24389</v>
       </c>
       <c r="F59" s="13">
         <v>16315</v>
       </c>
       <c r="G59" s="14">
         <v>13316</v>
       </c>
       <c r="H59" s="14">
         <v>29335</v>
       </c>
       <c r="I59" s="14">
@@ -5059,51 +5148,51 @@
       <c r="P59" s="15">
         <v>59131</v>
       </c>
       <c r="Q59" s="15">
         <v>66662</v>
       </c>
       <c r="R59" s="16">
         <v>24905</v>
       </c>
       <c r="S59" s="16">
         <v>46910</v>
       </c>
       <c r="T59" s="16">
         <v>69048</v>
       </c>
       <c r="U59" s="17">
         <v>103759</v>
       </c>
       <c r="V59" s="41">
         <v>124847</v>
       </c>
       <c r="W59" s="41">
         <v>111325</v>
       </c>
     </row>
-    <row r="60" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:24">
       <c r="A60" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="23">
         <v>14242</v>
       </c>
       <c r="C60" s="13">
         <v>17932</v>
       </c>
       <c r="D60" s="13">
         <v>25098</v>
       </c>
       <c r="E60" s="13">
         <v>29751</v>
       </c>
       <c r="F60" s="13">
         <v>24826</v>
       </c>
       <c r="G60" s="14">
         <v>22548</v>
       </c>
       <c r="H60" s="14">
         <v>39670</v>
       </c>
       <c r="I60" s="14">
@@ -5130,51 +5219,51 @@
       <c r="P60" s="15">
         <v>82089</v>
       </c>
       <c r="Q60" s="15">
         <v>105637</v>
       </c>
       <c r="R60" s="16">
         <v>61030</v>
       </c>
       <c r="S60" s="16">
         <v>96317</v>
       </c>
       <c r="T60" s="16">
         <v>97805</v>
       </c>
       <c r="U60" s="17">
         <v>107079</v>
       </c>
       <c r="V60" s="41">
         <v>148639</v>
       </c>
       <c r="W60" s="41">
         <v>154836</v>
       </c>
     </row>
-    <row r="61" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:24">
       <c r="A61" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="9" t="s">
@@ -5201,51 +5290,51 @@
       <c r="P61" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q61" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R61" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S61" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T61" s="16">
         <v>286707</v>
       </c>
       <c r="U61" s="17">
         <v>217629</v>
       </c>
       <c r="V61" s="41">
         <v>248579</v>
       </c>
       <c r="W61" s="41">
         <v>319484</v>
       </c>
     </row>
-    <row r="62" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:24">
       <c r="A62" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="23">
         <v>42727</v>
       </c>
       <c r="C62" s="13">
         <v>60331</v>
       </c>
       <c r="D62" s="13">
         <v>78781</v>
       </c>
       <c r="E62" s="13">
         <v>69098</v>
       </c>
       <c r="F62" s="13">
         <v>68327</v>
       </c>
       <c r="G62" s="14">
         <v>63940</v>
       </c>
       <c r="H62" s="14">
         <v>136866</v>
       </c>
       <c r="I62" s="14">
@@ -5272,51 +5361,51 @@
       <c r="P62" s="15">
         <v>197972</v>
       </c>
       <c r="Q62" s="15">
         <v>222266</v>
       </c>
       <c r="R62" s="16">
         <v>138160</v>
       </c>
       <c r="S62" s="16">
         <v>196870</v>
       </c>
       <c r="T62" s="16">
         <v>212152</v>
       </c>
       <c r="U62" s="17">
         <v>271073</v>
       </c>
       <c r="V62" s="41">
         <v>290351</v>
       </c>
       <c r="W62" s="41">
         <v>355911</v>
       </c>
     </row>
-    <row r="63" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:24">
       <c r="A63" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B63" s="23">
         <v>17227</v>
       </c>
       <c r="C63" s="13">
         <v>12183</v>
       </c>
       <c r="D63" s="13">
         <v>25782</v>
       </c>
       <c r="E63" s="13">
         <v>18020</v>
       </c>
       <c r="F63" s="13">
         <v>18733</v>
       </c>
       <c r="G63" s="14">
         <v>16070</v>
       </c>
       <c r="H63" s="14">
         <v>57974</v>
       </c>
       <c r="I63" s="14">
@@ -5343,51 +5432,51 @@
       <c r="P63" s="15">
         <v>140947</v>
       </c>
       <c r="Q63" s="15">
         <v>160774</v>
       </c>
       <c r="R63" s="16">
         <v>96778</v>
       </c>
       <c r="S63" s="16">
         <v>146021</v>
       </c>
       <c r="T63" s="16">
         <v>152632</v>
       </c>
       <c r="U63" s="17">
         <v>158542</v>
       </c>
       <c r="V63" s="41">
         <v>160754</v>
       </c>
       <c r="W63" s="41">
         <v>188582</v>
       </c>
     </row>
-    <row r="64" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:24">
       <c r="A64" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="23">
         <v>5676</v>
       </c>
       <c r="C64" s="13">
         <v>4512</v>
       </c>
       <c r="D64" s="13">
         <v>9402</v>
       </c>
       <c r="E64" s="13">
         <v>10484</v>
       </c>
       <c r="F64" s="13">
         <v>10166</v>
       </c>
       <c r="G64" s="14">
         <v>6731</v>
       </c>
       <c r="H64" s="14">
         <v>20990</v>
       </c>
       <c r="I64" s="14">
@@ -5414,51 +5503,51 @@
       <c r="P64" s="15">
         <v>41218</v>
       </c>
       <c r="Q64" s="15">
         <v>52527</v>
       </c>
       <c r="R64" s="16">
         <v>31923</v>
       </c>
       <c r="S64" s="16">
         <v>68588</v>
       </c>
       <c r="T64" s="16">
         <v>70960</v>
       </c>
       <c r="U64" s="17">
         <v>80636</v>
       </c>
       <c r="V64" s="41">
         <v>110461</v>
       </c>
       <c r="W64" s="41">
         <v>147606</v>
       </c>
     </row>
-    <row r="65" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:24">
       <c r="A65" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B65" s="23">
         <v>24036</v>
       </c>
       <c r="C65" s="13">
         <v>31566</v>
       </c>
       <c r="D65" s="13">
         <v>33497</v>
       </c>
       <c r="E65" s="13">
         <v>52015</v>
       </c>
       <c r="F65" s="13">
         <v>55811</v>
       </c>
       <c r="G65" s="14">
         <v>64900</v>
       </c>
       <c r="H65" s="14">
         <v>83187</v>
       </c>
       <c r="I65" s="14">
@@ -5485,51 +5574,51 @@
       <c r="P65" s="15">
         <v>169491</v>
       </c>
       <c r="Q65" s="15">
         <v>157512</v>
       </c>
       <c r="R65" s="16">
         <v>99256</v>
       </c>
       <c r="S65" s="16">
         <v>216583</v>
       </c>
       <c r="T65" s="16">
         <v>202965</v>
       </c>
       <c r="U65" s="17">
         <v>290991</v>
       </c>
       <c r="V65" s="41">
         <v>331760</v>
       </c>
       <c r="W65" s="41">
         <v>313492</v>
       </c>
     </row>
-    <row r="66" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:24">
       <c r="A66" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B66" s="23">
         <v>35506</v>
       </c>
       <c r="C66" s="13">
         <v>28310</v>
       </c>
       <c r="D66" s="13">
         <v>44192</v>
       </c>
       <c r="E66" s="13">
         <v>51743</v>
       </c>
       <c r="F66" s="13">
         <v>37986</v>
       </c>
       <c r="G66" s="14">
         <v>36074</v>
       </c>
       <c r="H66" s="14">
         <v>62969</v>
       </c>
       <c r="I66" s="14">
@@ -5556,51 +5645,51 @@
       <c r="P66" s="15">
         <v>112335</v>
       </c>
       <c r="Q66" s="15">
         <v>133444</v>
       </c>
       <c r="R66" s="16">
         <v>72799</v>
       </c>
       <c r="S66" s="16">
         <v>151720</v>
       </c>
       <c r="T66" s="16">
         <v>190357</v>
       </c>
       <c r="U66" s="17">
         <v>187479</v>
       </c>
       <c r="V66" s="41">
         <v>229201</v>
       </c>
       <c r="W66" s="41">
         <v>236329</v>
       </c>
     </row>
-    <row r="67" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:24">
       <c r="A67" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B67" s="23">
         <v>22590</v>
       </c>
       <c r="C67" s="13">
         <v>25646</v>
       </c>
       <c r="D67" s="13">
         <v>90547</v>
       </c>
       <c r="E67" s="13">
         <v>73046</v>
       </c>
       <c r="F67" s="13">
         <v>62923</v>
       </c>
       <c r="G67" s="14">
         <v>47370</v>
       </c>
       <c r="H67" s="14">
         <v>65006</v>
       </c>
       <c r="I67" s="14">
@@ -5627,51 +5716,51 @@
       <c r="P67" s="15">
         <v>106771</v>
       </c>
       <c r="Q67" s="15">
         <v>117433</v>
       </c>
       <c r="R67" s="16">
         <v>43883</v>
       </c>
       <c r="S67" s="16">
         <v>100885</v>
       </c>
       <c r="T67" s="16">
         <v>149037</v>
       </c>
       <c r="U67" s="17">
         <v>163965</v>
       </c>
       <c r="V67" s="41">
         <v>185858</v>
       </c>
       <c r="W67" s="41">
         <v>126724</v>
       </c>
     </row>
-    <row r="68" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:24">
       <c r="A68" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="23">
         <v>9274</v>
       </c>
       <c r="C68" s="13">
         <v>12878</v>
       </c>
       <c r="D68" s="13">
         <v>14344</v>
       </c>
       <c r="E68" s="13">
         <v>8948</v>
       </c>
       <c r="F68" s="13">
         <v>18399</v>
       </c>
       <c r="G68" s="14">
         <v>10145</v>
       </c>
       <c r="H68" s="14">
         <v>36300</v>
       </c>
       <c r="I68" s="14">
@@ -5698,51 +5787,51 @@
       <c r="P68" s="15">
         <v>96064</v>
       </c>
       <c r="Q68" s="15">
         <v>105831</v>
       </c>
       <c r="R68" s="16">
         <v>67790</v>
       </c>
       <c r="S68" s="16">
         <v>122442</v>
       </c>
       <c r="T68" s="16">
         <v>110613</v>
       </c>
       <c r="U68" s="17">
         <v>118798</v>
       </c>
       <c r="V68" s="41">
         <v>108938</v>
       </c>
       <c r="W68" s="41">
         <v>235325</v>
       </c>
     </row>
-    <row r="69" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:24">
       <c r="A69" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="9" t="s">
@@ -5769,51 +5858,51 @@
       <c r="P69" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q69" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R69" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S69" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T69" s="16">
         <v>19457</v>
       </c>
       <c r="U69" s="17">
         <v>22676</v>
       </c>
       <c r="V69" s="41">
         <v>20452</v>
       </c>
       <c r="W69" s="41">
         <v>21898</v>
       </c>
     </row>
-    <row r="70" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:24">
       <c r="A70" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B70" s="23">
         <v>84635</v>
       </c>
       <c r="C70" s="13">
         <v>84385</v>
       </c>
       <c r="D70" s="13">
         <v>95773</v>
       </c>
       <c r="E70" s="13">
         <v>156470</v>
       </c>
       <c r="F70" s="13">
         <v>91155</v>
       </c>
       <c r="G70" s="14">
         <v>87806</v>
       </c>
       <c r="H70" s="14">
         <v>222912</v>
       </c>
       <c r="I70" s="14">
@@ -5840,51 +5929,51 @@
       <c r="P70" s="15">
         <v>440875</v>
       </c>
       <c r="Q70" s="15">
         <v>461391</v>
       </c>
       <c r="R70" s="16">
         <v>260988</v>
       </c>
       <c r="S70" s="16">
         <v>388516</v>
       </c>
       <c r="T70" s="16">
         <v>247266</v>
       </c>
       <c r="U70" s="17">
         <v>281163</v>
       </c>
       <c r="V70" s="41">
         <v>320210</v>
       </c>
       <c r="W70" s="41">
         <v>351022</v>
       </c>
     </row>
-    <row r="71" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:24">
       <c r="A71" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B71" s="23">
         <v>81257</v>
       </c>
       <c r="C71" s="13">
         <v>99149</v>
       </c>
       <c r="D71" s="13">
         <v>118635</v>
       </c>
       <c r="E71" s="13">
         <v>173612</v>
       </c>
       <c r="F71" s="13">
         <v>209847</v>
       </c>
       <c r="G71" s="14">
         <v>115670</v>
       </c>
       <c r="H71" s="14">
         <v>236704</v>
       </c>
       <c r="I71" s="14">
@@ -5911,51 +6000,51 @@
       <c r="P71" s="15">
         <v>416388</v>
       </c>
       <c r="Q71" s="15">
         <v>475741</v>
       </c>
       <c r="R71" s="16">
         <v>231957</v>
       </c>
       <c r="S71" s="16">
         <v>473074</v>
       </c>
       <c r="T71" s="16">
         <v>681043</v>
       </c>
       <c r="U71" s="17">
         <v>759220</v>
       </c>
       <c r="V71" s="41">
         <v>835449</v>
       </c>
       <c r="W71" s="41">
         <v>895754</v>
       </c>
     </row>
-    <row r="72" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:24">
       <c r="A72" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B72" s="23">
         <v>103412</v>
       </c>
       <c r="C72" s="13">
         <v>125247</v>
       </c>
       <c r="D72" s="13">
         <v>233272</v>
       </c>
       <c r="E72" s="13">
         <v>216740</v>
       </c>
       <c r="F72" s="13">
         <v>190672</v>
       </c>
       <c r="G72" s="14">
         <v>145013</v>
       </c>
       <c r="H72" s="14">
         <v>167251</v>
       </c>
       <c r="I72" s="14">
@@ -5982,51 +6071,51 @@
       <c r="P72" s="15">
         <v>521275</v>
       </c>
       <c r="Q72" s="15">
         <v>649606</v>
       </c>
       <c r="R72" s="16">
         <v>422487</v>
       </c>
       <c r="S72" s="16">
         <v>747236</v>
       </c>
       <c r="T72" s="16">
         <v>1018701</v>
       </c>
       <c r="U72" s="17">
         <v>1104645</v>
       </c>
       <c r="V72" s="41">
         <v>1222034</v>
       </c>
       <c r="W72" s="41">
         <v>1306032</v>
       </c>
     </row>
-    <row r="73" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:24">
       <c r="A73" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="9" t="s">
@@ -6053,102 +6142,103 @@
       <c r="P73" s="15">
         <v>111294</v>
       </c>
       <c r="Q73" s="15">
         <v>159348</v>
       </c>
       <c r="R73" s="16">
         <v>116875</v>
       </c>
       <c r="S73" s="16">
         <v>228335</v>
       </c>
       <c r="T73" s="16">
         <v>286765</v>
       </c>
       <c r="U73" s="17">
         <v>319576</v>
       </c>
       <c r="V73" s="41">
         <v>363085</v>
       </c>
       <c r="W73" s="41">
         <v>376825</v>
       </c>
     </row>
-    <row r="74" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:24">
       <c r="A74" s="8"/>
       <c r="B74" s="24"/>
       <c r="C74" s="24"/>
       <c r="D74" s="24"/>
       <c r="E74" s="24"/>
       <c r="F74" s="24"/>
       <c r="G74" s="24"/>
       <c r="H74" s="14"/>
       <c r="I74" s="14"/>
       <c r="J74" s="24"/>
       <c r="K74" s="24"/>
       <c r="L74" s="12"/>
       <c r="M74" s="12"/>
       <c r="N74" s="12"/>
       <c r="O74" s="12"/>
       <c r="P74" s="12"/>
       <c r="Q74" s="12"/>
       <c r="R74" s="12"/>
       <c r="S74" s="18"/>
       <c r="T74" s="20"/>
       <c r="U74" s="18"/>
       <c r="V74" s="39"/>
     </row>
-    <row r="75" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:24">
       <c r="A75" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B75" s="55"/>
       <c r="C75" s="55"/>
       <c r="D75" s="55"/>
       <c r="E75" s="55"/>
       <c r="F75" s="55"/>
       <c r="G75" s="55"/>
       <c r="H75" s="55"/>
       <c r="I75" s="55"/>
       <c r="J75" s="55"/>
       <c r="K75" s="55"/>
       <c r="L75" s="55"/>
       <c r="M75" s="55"/>
       <c r="N75" s="55"/>
       <c r="O75" s="55"/>
       <c r="P75" s="55"/>
       <c r="Q75" s="55"/>
       <c r="R75" s="55"/>
       <c r="S75" s="55"/>
       <c r="T75" s="55"/>
       <c r="U75" s="55"/>
       <c r="V75" s="55"/>
       <c r="W75" s="55"/>
-    </row>
-    <row r="76" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X75" s="55"/>
+    </row>
+    <row r="76" spans="1:24">
       <c r="A76" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B76" s="1">
         <v>814534</v>
       </c>
       <c r="C76" s="1">
         <v>963454</v>
       </c>
       <c r="D76" s="1">
         <v>1140140</v>
       </c>
       <c r="E76" s="1">
         <v>1416594</v>
       </c>
       <c r="F76" s="2">
         <v>1258065</v>
       </c>
       <c r="G76" s="3">
         <v>1792504</v>
       </c>
       <c r="H76" s="3">
         <v>1954707</v>
       </c>
       <c r="I76" s="3">
@@ -6176,51 +6266,51 @@
         <f>SUM(P78:P96)</f>
         <v>4695942</v>
       </c>
       <c r="Q76" s="4">
         <v>5286782</v>
       </c>
       <c r="R76" s="6">
         <v>3328614</v>
       </c>
       <c r="S76" s="6">
         <v>5145217</v>
       </c>
       <c r="T76" s="6">
         <v>6407318</v>
       </c>
       <c r="U76" s="6">
         <v>7054499</v>
       </c>
       <c r="V76" s="37">
         <v>7824431</v>
       </c>
       <c r="W76" s="38">
         <v>8659931</v>
       </c>
     </row>
-    <row r="77" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:24">
       <c r="A77" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="9" t="s">
@@ -6247,51 +6337,51 @@
       <c r="P77" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q77" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R77" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S77" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T77" s="16">
         <v>264830</v>
       </c>
       <c r="U77" s="16">
         <v>322354</v>
       </c>
       <c r="V77" s="38">
         <v>257524</v>
       </c>
       <c r="W77" s="38">
         <v>242215</v>
       </c>
     </row>
-    <row r="78" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:24">
       <c r="A78" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="13">
         <v>31647</v>
       </c>
       <c r="C78" s="13">
         <v>31045</v>
       </c>
       <c r="D78" s="13">
         <v>43235</v>
       </c>
       <c r="E78" s="13">
         <v>68017</v>
       </c>
       <c r="F78" s="13">
         <v>52765</v>
       </c>
       <c r="G78" s="14">
         <v>112652</v>
       </c>
       <c r="H78" s="14">
         <v>127184</v>
       </c>
       <c r="I78" s="13">
@@ -6318,51 +6408,51 @@
       <c r="P78" s="15">
         <v>324951</v>
       </c>
       <c r="Q78" s="15">
         <v>376434</v>
       </c>
       <c r="R78" s="16">
         <v>235014</v>
       </c>
       <c r="S78" s="16">
         <v>324819</v>
       </c>
       <c r="T78" s="16">
         <v>427212</v>
       </c>
       <c r="U78" s="16">
         <v>486341</v>
       </c>
       <c r="V78" s="38">
         <v>515434</v>
       </c>
       <c r="W78" s="38">
         <v>659350</v>
       </c>
     </row>
-    <row r="79" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:24">
       <c r="A79" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="13">
         <v>43105</v>
       </c>
       <c r="C79" s="13">
         <v>47519</v>
       </c>
       <c r="D79" s="13">
         <v>35079</v>
       </c>
       <c r="E79" s="13">
         <v>45753</v>
       </c>
       <c r="F79" s="13">
         <v>40956</v>
       </c>
       <c r="G79" s="14">
         <v>52602</v>
       </c>
       <c r="H79" s="14">
         <v>53395</v>
       </c>
       <c r="I79" s="13">
@@ -6389,51 +6479,51 @@
       <c r="P79" s="15">
         <v>112150</v>
       </c>
       <c r="Q79" s="15">
         <v>118980</v>
       </c>
       <c r="R79" s="16">
         <v>79233</v>
       </c>
       <c r="S79" s="16">
         <v>136931</v>
       </c>
       <c r="T79" s="16">
         <v>155037</v>
       </c>
       <c r="U79" s="16">
         <v>161647</v>
       </c>
       <c r="V79" s="38">
         <v>226384</v>
       </c>
       <c r="W79" s="38">
         <v>265128</v>
       </c>
     </row>
-    <row r="80" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:24">
       <c r="A80" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B80" s="13">
         <v>70192</v>
       </c>
       <c r="C80" s="13">
         <v>73691</v>
       </c>
       <c r="D80" s="13">
         <v>35412</v>
       </c>
       <c r="E80" s="13">
         <v>40018</v>
       </c>
       <c r="F80" s="13">
         <v>58390</v>
       </c>
       <c r="G80" s="14">
         <v>235638</v>
       </c>
       <c r="H80" s="14">
         <v>151582</v>
       </c>
       <c r="I80" s="13">
@@ -6460,51 +6550,51 @@
       <c r="P80" s="15">
         <v>805836</v>
       </c>
       <c r="Q80" s="15">
         <v>829431</v>
       </c>
       <c r="R80" s="16">
         <v>482186</v>
       </c>
       <c r="S80" s="16">
         <v>607409</v>
       </c>
       <c r="T80" s="16">
         <v>351677</v>
       </c>
       <c r="U80" s="16">
         <v>404281</v>
       </c>
       <c r="V80" s="38">
         <v>498836</v>
       </c>
       <c r="W80" s="38">
         <v>646912</v>
       </c>
     </row>
-    <row r="81" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:23">
       <c r="A81" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B81" s="13">
         <v>64098</v>
       </c>
       <c r="C81" s="13">
         <v>42096</v>
       </c>
       <c r="D81" s="13">
         <v>24734</v>
       </c>
       <c r="E81" s="13">
         <v>52499</v>
       </c>
       <c r="F81" s="13">
         <v>63865</v>
       </c>
       <c r="G81" s="14">
         <v>77492</v>
       </c>
       <c r="H81" s="14">
         <v>72569</v>
       </c>
       <c r="I81" s="13">
@@ -6531,51 +6621,51 @@
       <c r="P81" s="15">
         <v>141914</v>
       </c>
       <c r="Q81" s="15">
         <v>175088</v>
       </c>
       <c r="R81" s="16">
         <v>67955</v>
       </c>
       <c r="S81" s="16">
         <v>42876</v>
       </c>
       <c r="T81" s="16">
         <v>137004</v>
       </c>
       <c r="U81" s="16">
         <v>141415</v>
       </c>
       <c r="V81" s="38">
         <v>131905</v>
       </c>
       <c r="W81" s="38">
         <v>166256</v>
       </c>
     </row>
-    <row r="82" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:23">
       <c r="A82" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B82" s="13">
         <v>17461</v>
       </c>
       <c r="C82" s="13">
         <v>17176</v>
       </c>
       <c r="D82" s="13">
         <v>21678</v>
       </c>
       <c r="E82" s="13">
         <v>33069</v>
       </c>
       <c r="F82" s="13">
         <v>21892</v>
       </c>
       <c r="G82" s="14">
         <v>32356</v>
       </c>
       <c r="H82" s="14">
         <v>38268</v>
       </c>
       <c r="I82" s="13">
@@ -6602,51 +6692,51 @@
       <c r="P82" s="15">
         <v>79749</v>
       </c>
       <c r="Q82" s="15" t="s">
         <v>19</v>
       </c>
       <c r="R82" s="16">
         <v>36523</v>
       </c>
       <c r="S82" s="16">
         <v>69592</v>
       </c>
       <c r="T82" s="16">
         <v>87623</v>
       </c>
       <c r="U82" s="16">
         <v>154704</v>
       </c>
       <c r="V82" s="38">
         <v>161095</v>
       </c>
       <c r="W82" s="38">
         <v>149372</v>
       </c>
     </row>
-    <row r="83" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:23">
       <c r="A83" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B83" s="13">
         <v>18287</v>
       </c>
       <c r="C83" s="13">
         <v>23928</v>
       </c>
       <c r="D83" s="13">
         <v>35303</v>
       </c>
       <c r="E83" s="13">
         <v>43782</v>
       </c>
       <c r="F83" s="13">
         <v>32094</v>
       </c>
       <c r="G83" s="14">
         <v>43892</v>
       </c>
       <c r="H83" s="14">
         <v>53007</v>
       </c>
       <c r="I83" s="13">
@@ -6673,51 +6763,51 @@
       <c r="P83" s="15">
         <v>116996</v>
       </c>
       <c r="Q83" s="15">
         <v>139260</v>
       </c>
       <c r="R83" s="16">
         <v>92922</v>
       </c>
       <c r="S83" s="16">
         <v>125776</v>
       </c>
       <c r="T83" s="16">
         <v>132840</v>
       </c>
       <c r="U83" s="16">
         <v>153002</v>
       </c>
       <c r="V83" s="38">
         <v>195779</v>
       </c>
       <c r="W83" s="38">
         <v>207597</v>
       </c>
     </row>
-    <row r="84" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:23">
       <c r="A84" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="9" t="s">
@@ -6744,51 +6834,51 @@
       <c r="P84" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q84" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R84" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S84" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T84" s="16">
         <v>323521</v>
       </c>
       <c r="U84" s="16">
         <v>265726</v>
       </c>
       <c r="V84" s="38">
         <v>297701</v>
       </c>
       <c r="W84" s="38">
         <v>372959</v>
       </c>
     </row>
-    <row r="85" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:23">
       <c r="A85" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B85" s="13">
         <v>65001</v>
       </c>
       <c r="C85" s="13">
         <v>96798</v>
       </c>
       <c r="D85" s="13">
         <v>93956</v>
       </c>
       <c r="E85" s="13">
         <v>88026</v>
       </c>
       <c r="F85" s="13">
         <v>88085</v>
       </c>
       <c r="G85" s="14">
         <v>211512</v>
       </c>
       <c r="H85" s="14">
         <v>186801</v>
       </c>
       <c r="I85" s="13">
@@ -6815,51 +6905,51 @@
       <c r="P85" s="15">
         <v>260895</v>
       </c>
       <c r="Q85" s="15">
         <v>298465</v>
       </c>
       <c r="R85" s="16">
         <v>193215</v>
       </c>
       <c r="S85" s="16">
         <v>262858</v>
       </c>
       <c r="T85" s="16">
         <v>289392</v>
       </c>
       <c r="U85" s="16">
         <v>345930</v>
       </c>
       <c r="V85" s="38">
         <v>363554</v>
       </c>
       <c r="W85" s="38">
         <v>424759</v>
       </c>
     </row>
-    <row r="86" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:23">
       <c r="A86" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B86" s="13">
         <v>21467</v>
       </c>
       <c r="C86" s="13">
         <v>24663</v>
       </c>
       <c r="D86" s="13">
         <v>32881</v>
       </c>
       <c r="E86" s="13">
         <v>23258</v>
       </c>
       <c r="F86" s="13">
         <v>26580</v>
       </c>
       <c r="G86" s="14">
         <v>62199</v>
       </c>
       <c r="H86" s="14">
         <v>83933</v>
       </c>
       <c r="I86" s="13">
@@ -6886,51 +6976,51 @@
       <c r="P86" s="15">
         <v>192845</v>
       </c>
       <c r="Q86" s="15">
         <v>215129</v>
       </c>
       <c r="R86" s="16">
         <v>134661</v>
       </c>
       <c r="S86" s="16">
         <v>202132</v>
       </c>
       <c r="T86" s="16">
         <v>199909</v>
       </c>
       <c r="U86" s="16">
         <v>206686</v>
       </c>
       <c r="V86" s="38">
         <v>219851</v>
       </c>
       <c r="W86" s="38">
         <v>236587</v>
       </c>
     </row>
-    <row r="87" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:23">
       <c r="A87" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B87" s="13">
         <v>7624</v>
       </c>
       <c r="C87" s="13">
         <v>6387</v>
       </c>
       <c r="D87" s="13">
         <v>13263</v>
       </c>
       <c r="E87" s="13">
         <v>15712</v>
       </c>
       <c r="F87" s="13">
         <v>12764</v>
       </c>
       <c r="G87" s="14">
         <v>25972</v>
       </c>
       <c r="H87" s="14">
         <v>30395</v>
       </c>
       <c r="I87" s="13">
@@ -6957,51 +7047,51 @@
       <c r="P87" s="15">
         <v>60120</v>
       </c>
       <c r="Q87" s="15" t="s">
         <v>19</v>
       </c>
       <c r="R87" s="16">
         <v>50416</v>
       </c>
       <c r="S87" s="16">
         <v>94167</v>
       </c>
       <c r="T87" s="16">
         <v>95532</v>
       </c>
       <c r="U87" s="16">
         <v>112829</v>
       </c>
       <c r="V87" s="38">
         <v>160495</v>
       </c>
       <c r="W87" s="38">
         <v>199771</v>
       </c>
     </row>
-    <row r="88" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:23">
       <c r="A88" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B88" s="13">
         <v>28883</v>
       </c>
       <c r="C88" s="13">
         <v>41144</v>
       </c>
       <c r="D88" s="13">
         <v>43199</v>
       </c>
       <c r="E88" s="13">
         <v>70807</v>
       </c>
       <c r="F88" s="13">
         <v>76698</v>
       </c>
       <c r="G88" s="14">
         <v>92935</v>
       </c>
       <c r="H88" s="14">
         <v>108662</v>
       </c>
       <c r="I88" s="13">
@@ -7028,51 +7118,51 @@
       <c r="P88" s="15">
         <v>212078</v>
       </c>
       <c r="Q88" s="15" t="s">
         <v>19</v>
       </c>
       <c r="R88" s="16">
         <v>152148</v>
       </c>
       <c r="S88" s="16">
         <v>279954</v>
       </c>
       <c r="T88" s="16">
         <v>268879</v>
       </c>
       <c r="U88" s="16">
         <v>350001</v>
       </c>
       <c r="V88" s="38">
         <v>419854</v>
       </c>
       <c r="W88" s="38">
         <v>382384</v>
       </c>
     </row>
-    <row r="89" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:23">
       <c r="A89" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B89" s="13">
         <v>45657</v>
       </c>
       <c r="C89" s="13">
         <v>39866</v>
       </c>
       <c r="D89" s="13">
         <v>60337</v>
       </c>
       <c r="E89" s="13">
         <v>67561</v>
       </c>
       <c r="F89" s="13">
         <v>51792</v>
       </c>
       <c r="G89" s="14">
         <v>75844</v>
       </c>
       <c r="H89" s="14">
         <v>84948</v>
       </c>
       <c r="I89" s="13">
@@ -7099,51 +7189,51 @@
       <c r="P89" s="15">
         <v>145277</v>
       </c>
       <c r="Q89" s="15" t="s">
         <v>19</v>
       </c>
       <c r="R89" s="16">
         <v>102512</v>
       </c>
       <c r="S89" s="16">
         <v>205047</v>
       </c>
       <c r="T89" s="16">
         <v>245667</v>
       </c>
       <c r="U89" s="16">
         <v>264877</v>
       </c>
       <c r="V89" s="38">
         <v>293423</v>
       </c>
       <c r="W89" s="38">
         <v>295097</v>
       </c>
     </row>
-    <row r="90" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:23">
       <c r="A90" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B90" s="13">
         <v>29196</v>
       </c>
       <c r="C90" s="13">
         <v>51430</v>
       </c>
       <c r="D90" s="13">
         <v>105797</v>
       </c>
       <c r="E90" s="13">
         <v>93468</v>
       </c>
       <c r="F90" s="13">
         <v>72234</v>
       </c>
       <c r="G90" s="14">
         <v>70502</v>
       </c>
       <c r="H90" s="14">
         <v>82672</v>
       </c>
       <c r="I90" s="13">
@@ -7170,51 +7260,51 @@
       <c r="P90" s="15">
         <v>139967</v>
       </c>
       <c r="Q90" s="15" t="s">
         <v>19</v>
       </c>
       <c r="R90" s="16">
         <v>67643</v>
       </c>
       <c r="S90" s="16">
         <v>131305</v>
       </c>
       <c r="T90" s="16">
         <v>180731</v>
       </c>
       <c r="U90" s="16">
         <v>202924</v>
       </c>
       <c r="V90" s="38">
         <v>234287</v>
       </c>
       <c r="W90" s="38">
         <v>155980</v>
       </c>
     </row>
-    <row r="91" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:23">
       <c r="A91" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B91" s="13">
         <v>13316</v>
       </c>
       <c r="C91" s="13">
         <v>31279</v>
       </c>
       <c r="D91" s="13">
         <v>19458</v>
       </c>
       <c r="E91" s="13">
         <v>12000</v>
       </c>
       <c r="F91" s="13">
         <v>24618</v>
       </c>
       <c r="G91" s="14">
         <v>34162</v>
       </c>
       <c r="H91" s="14">
         <v>49201</v>
       </c>
       <c r="I91" s="13">
@@ -7241,51 +7331,51 @@
       <c r="P91" s="15">
         <v>115274</v>
       </c>
       <c r="Q91" s="15" t="s">
         <v>19</v>
       </c>
       <c r="R91" s="16">
         <v>100500</v>
       </c>
       <c r="S91" s="16">
         <v>151327</v>
       </c>
       <c r="T91" s="16">
         <v>135788</v>
       </c>
       <c r="U91" s="16">
         <v>145036</v>
       </c>
       <c r="V91" s="38">
         <v>135622</v>
       </c>
       <c r="W91" s="38">
         <v>325073</v>
       </c>
     </row>
-    <row r="92" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:23">
       <c r="A92" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="9" t="s">
@@ -7312,51 +7402,51 @@
       <c r="P92" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q92" s="4" t="s">
         <v>16</v>
       </c>
       <c r="R92" s="11" t="s">
         <v>16</v>
       </c>
       <c r="S92" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T92" s="16">
         <v>25009</v>
       </c>
       <c r="U92" s="16">
         <v>30045</v>
       </c>
       <c r="V92" s="38">
         <v>30206</v>
       </c>
       <c r="W92" s="38">
         <v>31780</v>
       </c>
     </row>
-    <row r="93" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:23">
       <c r="A93" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B93" s="13">
         <v>109563</v>
       </c>
       <c r="C93" s="13">
         <v>109724</v>
       </c>
       <c r="D93" s="13">
         <v>127255</v>
       </c>
       <c r="E93" s="13">
         <v>187576</v>
       </c>
       <c r="F93" s="13">
         <v>115771</v>
       </c>
       <c r="G93" s="14">
         <v>236514</v>
       </c>
       <c r="H93" s="14">
         <v>271896</v>
       </c>
       <c r="I93" s="13">
@@ -7383,51 +7473,51 @@
       <c r="P93" s="15">
         <v>536184</v>
       </c>
       <c r="Q93" s="15">
         <v>582948</v>
       </c>
       <c r="R93" s="16">
         <v>346099</v>
       </c>
       <c r="S93" s="16">
         <v>477660</v>
       </c>
       <c r="T93" s="16">
         <v>342490</v>
       </c>
       <c r="U93" s="16">
         <v>351709</v>
       </c>
       <c r="V93" s="38">
         <v>409724</v>
       </c>
       <c r="W93" s="38">
         <v>428786</v>
       </c>
     </row>
-    <row r="94" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:23">
       <c r="A94" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B94" s="13">
         <v>109742</v>
       </c>
       <c r="C94" s="13">
         <v>119065</v>
       </c>
       <c r="D94" s="13">
         <v>155893</v>
       </c>
       <c r="E94" s="13">
         <v>251697</v>
       </c>
       <c r="F94" s="13">
         <v>255868</v>
       </c>
       <c r="G94" s="14">
         <v>219448</v>
       </c>
       <c r="H94" s="14">
         <v>326566</v>
       </c>
       <c r="I94" s="13">
@@ -7454,51 +7544,51 @@
       <c r="P94" s="15">
         <v>575906</v>
       </c>
       <c r="Q94" s="15">
         <v>635571</v>
       </c>
       <c r="R94" s="16">
         <v>357292</v>
       </c>
       <c r="S94" s="16">
         <v>673100</v>
       </c>
       <c r="T94" s="16">
         <v>939894</v>
       </c>
       <c r="U94" s="16">
         <v>1036921</v>
       </c>
       <c r="V94" s="38">
         <v>1143563</v>
       </c>
       <c r="W94" s="38">
         <v>1224524</v>
       </c>
     </row>
-    <row r="95" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:23">
       <c r="A95" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B95" s="13">
         <v>139295</v>
       </c>
       <c r="C95" s="13">
         <v>207643</v>
       </c>
       <c r="D95" s="13">
         <v>292660</v>
       </c>
       <c r="E95" s="13">
         <v>323351</v>
       </c>
       <c r="F95" s="13">
         <v>263693</v>
       </c>
       <c r="G95" s="14">
         <v>208784</v>
       </c>
       <c r="H95" s="14">
         <v>233628</v>
       </c>
       <c r="I95" s="13">
@@ -7525,51 +7615,51 @@
       <c r="P95" s="15">
         <v>719854</v>
       </c>
       <c r="Q95" s="15">
         <v>898531</v>
       </c>
       <c r="R95" s="16">
         <v>624982</v>
       </c>
       <c r="S95" s="16">
         <v>1057560</v>
       </c>
       <c r="T95" s="16">
         <v>1392015</v>
       </c>
       <c r="U95" s="16">
         <v>1497673</v>
       </c>
       <c r="V95" s="38">
         <v>1653959</v>
       </c>
       <c r="W95" s="38">
         <v>1733796</v>
       </c>
     </row>
-    <row r="96" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:23">
       <c r="A96" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B96" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="31" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="31" t="s">
         <v>16</v>
       </c>
       <c r="E96" s="31" t="s">
         <v>16</v>
       </c>
       <c r="F96" s="31" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="31" t="s">
         <v>16</v>
       </c>
       <c r="H96" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="31" t="s">
@@ -7592,232 +7682,234 @@
       </c>
       <c r="O96" s="31" t="s">
         <v>16</v>
       </c>
       <c r="P96" s="35">
         <v>155946</v>
       </c>
       <c r="Q96" s="35">
         <v>215951</v>
       </c>
       <c r="R96" s="36">
         <v>205313</v>
       </c>
       <c r="S96" s="36">
         <v>302704</v>
       </c>
       <c r="T96" s="36">
         <v>412268</v>
       </c>
       <c r="U96" s="36">
         <v>420398</v>
       </c>
       <c r="V96" s="36">
         <v>475235</v>
       </c>
-      <c r="W96" s="36">
+      <c r="W96" s="38">
         <v>511605</v>
       </c>
     </row>
-    <row r="97" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:24">
       <c r="A97" s="25"/>
       <c r="B97" s="25"/>
       <c r="C97" s="25"/>
       <c r="D97" s="25"/>
       <c r="E97" s="25"/>
       <c r="F97" s="25"/>
       <c r="G97" s="25"/>
       <c r="H97" s="25"/>
       <c r="I97" s="25"/>
       <c r="J97" s="25"/>
       <c r="K97" s="25"/>
       <c r="L97" s="25"/>
       <c r="M97" s="25"/>
       <c r="N97" s="25"/>
       <c r="O97" s="25"/>
       <c r="P97" s="25"/>
       <c r="Q97" s="25"/>
       <c r="R97" s="25"/>
       <c r="S97" s="26"/>
       <c r="T97" s="20"/>
       <c r="U97" s="20"/>
       <c r="V97" s="20"/>
-    </row>
-    <row r="98" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="W97" s="61"/>
+      <c r="X97" s="61"/>
+    </row>
+    <row r="98" spans="1:24">
       <c r="A98" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B98" s="20"/>
       <c r="C98" s="20"/>
       <c r="D98" s="20"/>
       <c r="E98" s="20"/>
       <c r="F98" s="20"/>
       <c r="G98" s="20"/>
       <c r="H98" s="20"/>
       <c r="I98" s="20"/>
       <c r="J98" s="20"/>
       <c r="K98" s="20"/>
       <c r="L98" s="20"/>
       <c r="M98" s="20"/>
       <c r="N98" s="20"/>
       <c r="O98" s="20"/>
       <c r="P98" s="20"/>
       <c r="Q98" s="20"/>
       <c r="R98" s="20"/>
       <c r="S98" s="20"/>
       <c r="T98" s="20"/>
       <c r="U98" s="20"/>
       <c r="V98" s="20"/>
     </row>
-    <row r="99" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:24">
       <c r="A99" s="22"/>
       <c r="B99" s="20"/>
       <c r="C99" s="20"/>
       <c r="D99" s="20"/>
       <c r="E99" s="20"/>
       <c r="F99" s="20"/>
       <c r="G99" s="20"/>
       <c r="H99" s="20"/>
       <c r="I99" s="20"/>
       <c r="J99" s="20"/>
       <c r="K99" s="20"/>
       <c r="L99" s="20"/>
       <c r="M99" s="20"/>
       <c r="N99" s="20"/>
       <c r="O99" s="20"/>
       <c r="P99" s="20"/>
       <c r="Q99" s="20"/>
       <c r="R99" s="20"/>
       <c r="S99" s="20"/>
       <c r="T99" s="20"/>
       <c r="U99" s="20"/>
       <c r="V99" s="20"/>
     </row>
-    <row r="100" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:24">
       <c r="A100" s="22"/>
       <c r="B100" s="20"/>
       <c r="C100" s="20"/>
       <c r="D100" s="20"/>
       <c r="E100" s="20"/>
       <c r="F100" s="20"/>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="20"/>
       <c r="J100" s="20"/>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
       <c r="M100" s="20"/>
       <c r="N100" s="20"/>
       <c r="O100" s="20"/>
       <c r="P100" s="20"/>
       <c r="Q100" s="20"/>
       <c r="R100" s="20"/>
       <c r="S100" s="20"/>
       <c r="T100" s="20"/>
       <c r="U100" s="20"/>
       <c r="V100" s="20"/>
     </row>
-    <row r="101" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:24">
       <c r="A101" s="20"/>
       <c r="B101" s="20"/>
       <c r="C101" s="20"/>
       <c r="D101" s="20"/>
       <c r="E101" s="20"/>
       <c r="F101" s="20"/>
       <c r="G101" s="20"/>
       <c r="H101" s="20"/>
       <c r="I101" s="20"/>
       <c r="J101" s="20"/>
       <c r="K101" s="20"/>
       <c r="L101" s="20"/>
       <c r="M101" s="20"/>
       <c r="N101" s="20"/>
       <c r="O101" s="20"/>
       <c r="P101" s="20"/>
       <c r="Q101" s="20"/>
       <c r="R101" s="20"/>
       <c r="S101" s="20"/>
       <c r="T101" s="20"/>
       <c r="U101" s="20"/>
       <c r="V101" s="20"/>
     </row>
-    <row r="102" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:24">
       <c r="A102" s="20"/>
       <c r="B102" s="20"/>
       <c r="C102" s="20"/>
       <c r="D102" s="20"/>
       <c r="E102" s="20"/>
       <c r="F102" s="20"/>
       <c r="G102" s="20"/>
       <c r="H102" s="20"/>
       <c r="I102" s="20"/>
       <c r="J102" s="20"/>
       <c r="K102" s="20"/>
       <c r="L102" s="20"/>
       <c r="M102" s="20"/>
       <c r="N102" s="20"/>
       <c r="O102" s="20"/>
       <c r="P102" s="20"/>
       <c r="Q102" s="20"/>
       <c r="R102" s="20"/>
       <c r="S102" s="20"/>
       <c r="T102" s="20"/>
       <c r="U102" s="20"/>
       <c r="V102" s="20"/>
     </row>
-    <row r="103" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:24">
       <c r="A103" s="27"/>
       <c r="B103" s="27"/>
       <c r="C103" s="27"/>
       <c r="D103" s="27"/>
       <c r="E103" s="27"/>
       <c r="F103" s="27"/>
       <c r="G103" s="27"/>
       <c r="H103" s="27"/>
       <c r="I103" s="27"/>
       <c r="J103" s="27"/>
       <c r="K103" s="27"/>
       <c r="L103" s="27"/>
       <c r="M103" s="27"/>
       <c r="N103" s="27"/>
       <c r="O103" s="27"/>
       <c r="P103" s="27"/>
       <c r="Q103" s="27"/>
       <c r="R103" s="27"/>
       <c r="S103" s="27"/>
       <c r="T103" s="27"/>
       <c r="U103" s="27"/>
       <c r="V103" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:W75"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A6:X6"/>
+    <mergeCell ref="A29:X29"/>
+    <mergeCell ref="A52:X52"/>
+    <mergeCell ref="A75:X75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>