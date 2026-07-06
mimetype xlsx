--- v0 (2026-04-23)
+++ v1 (2026-07-06)
@@ -7,85 +7,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Каз\Орналастыру орындарындағы келушілер\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.karzhaubay.inet\Desktop\Юлия\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P76" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="89">
   <si>
     <t>2010*</t>
   </si>
   <si>
     <t>2011*</t>
   </si>
   <si>
     <t>2012*</t>
   </si>
   <si>
     <t>2013*</t>
   </si>
   <si>
     <t>2014*</t>
   </si>
   <si>
     <t>2015*</t>
   </si>
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
@@ -305,61 +305,64 @@
     <t>A.Karzhaubai@stat.kz</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>221205 Кіру туризм бойынша (резидент еместер) орналастыру орындарымен кызмет көрсетілген келушілер</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -413,51 +416,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -508,50 +511,59 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -578,51 +590,50 @@
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -655,61 +666,62 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1078,462 +1090,469 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702692" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.5703125" customWidth="1"/>
     <col min="2" max="2" width="64.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53">
+      <c r="B1" s="52">
         <v>221205</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="46" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="53" t="s">
+      <c r="B2" s="52" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="47" t="s">
+    <row r="3" spans="1:2">
+      <c r="A3" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="B3" s="52" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="48" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="53" t="s">
+      <c r="B4" s="52" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="48" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="53" t="s">
+      <c r="B5" s="52" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="48" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="53" t="s">
+      <c r="B6" s="52" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="47" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="46" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="53" t="s">
+      <c r="B7" s="52" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="47" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="53" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="47" t="s">
+      <c r="B8" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="46" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="53" t="s">
+      <c r="B9" s="52" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A10" s="47" t="s">
+    <row r="10" spans="1:2" ht="38.25">
+      <c r="A10" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="53" t="s">
+      <c r="B10" s="52" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="47" t="s">
+    <row r="11" spans="1:2">
+      <c r="A11" s="46" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="54" t="s">
+      <c r="B11" s="53" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="49" t="s">
+    <row r="12" spans="1:2">
+      <c r="A12" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="54" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="49" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="54" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="49" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="54" t="s">
+      <c r="B14" s="53" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="47" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="56">
-[...4 lines deleted...]
-      <c r="A16" s="47" t="s">
+      <c r="B15" s="55">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="56">
-[...4 lines deleted...]
-      <c r="A17" s="47" t="s">
+      <c r="B16" s="55">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="52" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="47" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="46" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="57" t="s">
+      <c r="B18" s="56" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="47" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="B19" s="58" t="s">
+      <c r="B19" s="57" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="47" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="46" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="59" t="s">
+      <c r="B20" s="58" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
     <hyperlink ref="B20" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
     <hyperlink ref="B14" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="2" width="81.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="50" t="s">
+    <row r="5" spans="2:2">
+      <c r="B5" s="49" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="50" t="s">
+    <row r="6" spans="2:2">
+      <c r="B6" s="49" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="50" t="s">
+    <row r="7" spans="2:2">
+      <c r="B7" s="49" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="50" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="49" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="50" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="49" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="51" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="49"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25">
+      <c r="B11" s="50" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="B20" s="52" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="49"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="49"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="51" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W99"/>
+  <dimension ref="A1:X99"/>
   <sheetViews>
-    <sheetView topLeftCell="J73" workbookViewId="0">
-      <selection activeCell="U103" sqref="U103"/>
+    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
+      <selection activeCell="T15" sqref="T15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.5703125" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="39" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A3" s="61" t="s">
+    <row r="1" spans="1:24" ht="39" customHeight="1"/>
+    <row r="3" spans="1:24" ht="15" customHeight="1">
+      <c r="A3" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="B3" s="61"/>
-[...22 lines deleted...]
-      <c r="A4" s="62" t="s">
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="62"/>
-[...24 lines deleted...]
-      <c r="B5" s="42">
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41">
         <v>2004</v>
       </c>
-      <c r="C5" s="42">
+      <c r="C5" s="41">
         <v>2005</v>
       </c>
-      <c r="D5" s="42">
+      <c r="D5" s="41">
         <v>2006</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="41">
         <v>2007</v>
       </c>
-      <c r="F5" s="42">
+      <c r="F5" s="41">
         <v>2008</v>
       </c>
-      <c r="G5" s="42">
+      <c r="G5" s="41">
         <v>2009</v>
       </c>
-      <c r="H5" s="42" t="s">
+      <c r="H5" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="I5" s="42" t="s">
+      <c r="I5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="42" t="s">
+      <c r="J5" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="42" t="s">
+      <c r="K5" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="L5" s="42" t="s">
+      <c r="L5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="M5" s="42" t="s">
+      <c r="M5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="42" t="s">
+      <c r="N5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="42" t="s">
+      <c r="O5" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="P5" s="42" t="s">
+      <c r="P5" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="42" t="s">
+      <c r="Q5" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="R5" s="42" t="s">
+      <c r="R5" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="42" t="s">
+      <c r="S5" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="T5" s="42" t="s">
+      <c r="T5" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="U5" s="42" t="s">
+      <c r="U5" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="42" t="s">
+      <c r="V5" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="W5" s="42" t="s">
+      <c r="W5" s="41" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="63" t="s">
+      <c r="X5" s="41" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="63"/>
-[...23 lines deleted...]
-      <c r="A7" s="30" t="s">
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="1">
         <v>42818</v>
       </c>
       <c r="C7" s="1">
         <v>45890</v>
       </c>
       <c r="D7" s="1">
         <v>60486</v>
       </c>
       <c r="E7" s="2">
         <v>82689</v>
       </c>
       <c r="F7" s="3">
         <v>124250</v>
       </c>
       <c r="G7" s="3">
         <v>114296</v>
       </c>
       <c r="H7" s="4">
         <v>131257</v>
       </c>
       <c r="I7" s="4">
         <v>135913</v>
@@ -1555,56 +1574,59 @@
       </c>
       <c r="O7" s="3">
         <v>171660</v>
       </c>
       <c r="P7" s="3">
         <v>154776</v>
       </c>
       <c r="Q7" s="3">
         <v>196169</v>
       </c>
       <c r="R7" s="5">
         <v>143966</v>
       </c>
       <c r="S7" s="6">
         <v>53718</v>
       </c>
       <c r="T7" s="6">
         <v>97045</v>
       </c>
       <c r="U7" s="7">
         <v>227691</v>
       </c>
       <c r="V7" s="7">
         <v>222813</v>
       </c>
-      <c r="W7" s="45">
+      <c r="W7" s="44">
         <v>257174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="X7" s="6">
+        <v>241165</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>16</v>
@@ -1626,56 +1648,59 @@
       </c>
       <c r="O8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U8" s="14">
         <v>648</v>
       </c>
       <c r="V8" s="14">
         <v>533</v>
       </c>
-      <c r="W8" s="46">
+      <c r="W8" s="45">
         <v>770</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="X8" s="19">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="15">
         <v>400</v>
       </c>
       <c r="C9" s="15">
         <v>108</v>
       </c>
       <c r="D9" s="15">
         <v>520</v>
       </c>
       <c r="E9" s="16">
         <v>192</v>
       </c>
       <c r="F9" s="15">
         <v>235</v>
       </c>
       <c r="G9" s="15">
         <v>158</v>
       </c>
       <c r="H9" s="10">
         <v>558</v>
       </c>
       <c r="I9" s="10">
         <v>280</v>
@@ -1697,56 +1722,59 @@
       </c>
       <c r="O9" s="15">
         <v>2475</v>
       </c>
       <c r="P9" s="15">
         <v>1509</v>
       </c>
       <c r="Q9" s="15">
         <v>1309</v>
       </c>
       <c r="R9" s="16">
         <v>1302</v>
       </c>
       <c r="S9" s="16">
         <v>540</v>
       </c>
       <c r="T9" s="17">
         <v>629</v>
       </c>
       <c r="U9" s="14">
         <v>2517</v>
       </c>
       <c r="V9" s="14">
         <v>1476</v>
       </c>
-      <c r="W9" s="46">
+      <c r="W9" s="45">
         <v>1626</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="X9" s="19">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="15">
         <v>1889</v>
       </c>
       <c r="C10" s="15">
         <v>1619</v>
       </c>
       <c r="D10" s="15">
         <v>1687</v>
       </c>
       <c r="E10" s="16">
         <v>1753</v>
       </c>
       <c r="F10" s="15">
         <v>1620</v>
       </c>
       <c r="G10" s="15">
         <v>1336</v>
       </c>
       <c r="H10" s="10">
         <v>1632</v>
       </c>
       <c r="I10" s="10">
         <v>1888</v>
@@ -1768,56 +1796,59 @@
       </c>
       <c r="O10" s="15">
         <v>2004</v>
       </c>
       <c r="P10" s="15">
         <v>2673</v>
       </c>
       <c r="Q10" s="15">
         <v>2641</v>
       </c>
       <c r="R10" s="16">
         <v>2406</v>
       </c>
       <c r="S10" s="16">
         <v>1058</v>
       </c>
       <c r="T10" s="17">
         <v>1515</v>
       </c>
       <c r="U10" s="14">
         <v>5870</v>
       </c>
       <c r="V10" s="14">
         <v>4937</v>
       </c>
-      <c r="W10" s="46">
+      <c r="W10" s="45">
         <v>2963</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="X10" s="19">
+        <v>4366</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="15">
         <v>1049</v>
       </c>
       <c r="C11" s="15">
         <v>2</v>
       </c>
       <c r="D11" s="15">
         <v>18</v>
       </c>
       <c r="E11" s="16">
         <v>91</v>
       </c>
       <c r="F11" s="15">
         <v>272</v>
       </c>
       <c r="G11" s="15">
         <v>102</v>
       </c>
       <c r="H11" s="10">
         <v>156</v>
       </c>
       <c r="I11" s="10">
         <v>110</v>
@@ -1839,56 +1870,59 @@
       </c>
       <c r="O11" s="15">
         <v>108</v>
       </c>
       <c r="P11" s="15">
         <v>313</v>
       </c>
       <c r="Q11" s="15">
         <v>435</v>
       </c>
       <c r="R11" s="16">
         <v>262</v>
       </c>
       <c r="S11" s="16">
         <v>51</v>
       </c>
       <c r="T11" s="17">
         <v>583</v>
       </c>
       <c r="U11" s="14">
         <v>510</v>
       </c>
       <c r="V11" s="14">
         <v>760</v>
       </c>
-      <c r="W11" s="46">
+      <c r="W11" s="45">
         <v>1678</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="32" t="s">
+      <c r="X11" s="19">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="15">
         <v>5319</v>
       </c>
       <c r="C12" s="15">
         <v>3885</v>
       </c>
       <c r="D12" s="15">
         <v>4641</v>
       </c>
       <c r="E12" s="16">
         <v>4522</v>
       </c>
       <c r="F12" s="15">
         <v>41648</v>
       </c>
       <c r="G12" s="15">
         <v>46650</v>
       </c>
       <c r="H12" s="10">
         <v>58827</v>
       </c>
       <c r="I12" s="10">
         <v>51385</v>
@@ -1910,56 +1944,59 @@
       </c>
       <c r="O12" s="15">
         <v>12406</v>
       </c>
       <c r="P12" s="15">
         <v>14832</v>
       </c>
       <c r="Q12" s="15">
         <v>19316</v>
       </c>
       <c r="R12" s="16">
         <v>14704</v>
       </c>
       <c r="S12" s="16">
         <v>448</v>
       </c>
       <c r="T12" s="17">
         <v>1049</v>
       </c>
       <c r="U12" s="14">
         <v>10909</v>
       </c>
       <c r="V12" s="14">
         <v>5588</v>
       </c>
-      <c r="W12" s="46">
+      <c r="W12" s="45">
         <v>4104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="32" t="s">
+      <c r="X12" s="19">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="15">
         <v>920</v>
       </c>
       <c r="C13" s="15">
         <v>969</v>
       </c>
       <c r="D13" s="15">
         <v>1428</v>
       </c>
       <c r="E13" s="16">
         <v>1910</v>
       </c>
       <c r="F13" s="15">
         <v>3689</v>
       </c>
       <c r="G13" s="15">
         <v>3074</v>
       </c>
       <c r="H13" s="10">
         <v>2968</v>
       </c>
       <c r="I13" s="10">
         <v>4500</v>
@@ -1981,56 +2018,59 @@
       </c>
       <c r="O13" s="15">
         <v>2285</v>
       </c>
       <c r="P13" s="15">
         <v>3868</v>
       </c>
       <c r="Q13" s="15">
         <v>5370</v>
       </c>
       <c r="R13" s="16">
         <v>1736</v>
       </c>
       <c r="S13" s="16">
         <v>1208</v>
       </c>
       <c r="T13" s="17">
         <v>1408</v>
       </c>
       <c r="U13" s="14">
         <v>2903</v>
       </c>
       <c r="V13" s="14">
         <v>2318</v>
       </c>
-      <c r="W13" s="46">
+      <c r="W13" s="45">
         <v>2199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="X13" s="19">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="15">
         <v>282</v>
       </c>
       <c r="C14" s="15">
         <v>387</v>
       </c>
       <c r="D14" s="15">
         <v>319</v>
       </c>
       <c r="E14" s="16">
         <v>237</v>
       </c>
       <c r="F14" s="15">
         <v>258</v>
       </c>
       <c r="G14" s="15">
         <v>398</v>
       </c>
       <c r="H14" s="10">
         <v>284</v>
       </c>
       <c r="I14" s="10">
         <v>401</v>
@@ -2052,56 +2092,59 @@
       </c>
       <c r="O14" s="15">
         <v>399</v>
       </c>
       <c r="P14" s="15">
         <v>750</v>
       </c>
       <c r="Q14" s="15">
         <v>884</v>
       </c>
       <c r="R14" s="16">
         <v>324</v>
       </c>
       <c r="S14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T14" s="17">
         <v>289</v>
       </c>
       <c r="U14" s="14">
         <v>467</v>
       </c>
       <c r="V14" s="14">
         <v>545</v>
       </c>
-      <c r="W14" s="46">
+      <c r="W14" s="45">
         <v>992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="X14" s="19">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>16</v>
@@ -2123,56 +2166,59 @@
       </c>
       <c r="O15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="18" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="14">
         <v>457</v>
       </c>
       <c r="V15" s="14">
         <v>860</v>
       </c>
-      <c r="W15" s="46">
+      <c r="W15" s="45">
         <v>999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="X15" s="19">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="15">
         <v>2024</v>
       </c>
       <c r="C16" s="15">
         <v>3096</v>
       </c>
       <c r="D16" s="15">
         <v>3085</v>
       </c>
       <c r="E16" s="16">
         <v>2900</v>
       </c>
       <c r="F16" s="15">
         <v>2764</v>
       </c>
       <c r="G16" s="15">
         <v>1371</v>
       </c>
       <c r="H16" s="10">
         <v>2548</v>
       </c>
       <c r="I16" s="10">
         <v>2369</v>
@@ -2194,56 +2240,59 @@
       </c>
       <c r="O16" s="15">
         <v>3795</v>
       </c>
       <c r="P16" s="15">
         <v>3952</v>
       </c>
       <c r="Q16" s="15">
         <v>3845</v>
       </c>
       <c r="R16" s="16">
         <v>3506</v>
       </c>
       <c r="S16" s="16">
         <v>1093</v>
       </c>
       <c r="T16" s="19">
         <v>1408</v>
       </c>
       <c r="U16" s="14">
         <v>3049</v>
       </c>
       <c r="V16" s="14">
         <v>3101</v>
       </c>
-      <c r="W16" s="46">
+      <c r="W16" s="45">
         <v>2944</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="X16" s="19">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="15">
         <v>1919</v>
       </c>
       <c r="C17" s="15">
         <v>490</v>
       </c>
       <c r="D17" s="15">
         <v>868</v>
       </c>
       <c r="E17" s="16">
         <v>2227</v>
       </c>
       <c r="F17" s="15">
         <v>1922</v>
       </c>
       <c r="G17" s="15">
         <v>834</v>
       </c>
       <c r="H17" s="10">
         <v>872</v>
       </c>
       <c r="I17" s="10">
         <v>1068</v>
@@ -2265,56 +2314,59 @@
       </c>
       <c r="O17" s="15">
         <v>3110</v>
       </c>
       <c r="P17" s="15">
         <v>3816</v>
       </c>
       <c r="Q17" s="15">
         <v>3861</v>
       </c>
       <c r="R17" s="16">
         <v>3138</v>
       </c>
       <c r="S17" s="16">
         <v>2268</v>
       </c>
       <c r="T17" s="19">
         <v>4185</v>
       </c>
       <c r="U17" s="14">
         <v>3425</v>
       </c>
       <c r="V17" s="14">
         <v>2414</v>
       </c>
-      <c r="W17" s="46">
+      <c r="W17" s="45">
         <v>2263</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="32" t="s">
+      <c r="X17" s="19">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="15">
         <v>304</v>
       </c>
       <c r="C18" s="15">
         <v>404</v>
       </c>
       <c r="D18" s="15">
         <v>350</v>
       </c>
       <c r="E18" s="16">
         <v>705</v>
       </c>
       <c r="F18" s="15">
         <v>258</v>
       </c>
       <c r="G18" s="15">
         <v>181</v>
       </c>
       <c r="H18" s="10">
         <v>262</v>
       </c>
       <c r="I18" s="10">
         <v>385</v>
@@ -2336,56 +2388,59 @@
       </c>
       <c r="O18" s="15">
         <v>520</v>
       </c>
       <c r="P18" s="15">
         <v>599</v>
       </c>
       <c r="Q18" s="15">
         <v>972</v>
       </c>
       <c r="R18" s="16">
         <v>80</v>
       </c>
       <c r="S18" s="16">
         <v>16</v>
       </c>
       <c r="T18" s="19">
         <v>79</v>
       </c>
       <c r="U18" s="14">
         <v>775</v>
       </c>
       <c r="V18" s="14">
         <v>595</v>
       </c>
-      <c r="W18" s="46">
+      <c r="W18" s="45">
         <v>2512</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="32" t="s">
+      <c r="X18" s="19">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="15">
         <v>673</v>
       </c>
       <c r="C19" s="15">
         <v>713</v>
       </c>
       <c r="D19" s="15">
         <v>2982</v>
       </c>
       <c r="E19" s="16">
         <v>5480</v>
       </c>
       <c r="F19" s="15">
         <v>6957</v>
       </c>
       <c r="G19" s="15">
         <v>7863</v>
       </c>
       <c r="H19" s="10">
         <v>13458</v>
       </c>
       <c r="I19" s="10">
         <v>8613</v>
@@ -2407,56 +2462,59 @@
       </c>
       <c r="O19" s="15">
         <v>6873</v>
       </c>
       <c r="P19" s="15">
         <v>5820</v>
       </c>
       <c r="Q19" s="15">
         <v>6177</v>
       </c>
       <c r="R19" s="16">
         <v>3701</v>
       </c>
       <c r="S19" s="16">
         <v>1428</v>
       </c>
       <c r="T19" s="19">
         <v>2261</v>
       </c>
       <c r="U19" s="14">
         <v>5645</v>
       </c>
       <c r="V19" s="14">
         <v>5607</v>
       </c>
-      <c r="W19" s="46">
+      <c r="W19" s="45">
         <v>6395</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="32" t="s">
+      <c r="X19" s="19">
+        <v>4017</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="15">
         <v>519</v>
       </c>
       <c r="C20" s="15">
         <v>593</v>
       </c>
       <c r="D20" s="15">
         <v>979</v>
       </c>
       <c r="E20" s="16">
         <v>2022</v>
       </c>
       <c r="F20" s="15">
         <v>1029</v>
       </c>
       <c r="G20" s="15">
         <v>1820</v>
       </c>
       <c r="H20" s="10">
         <v>1726</v>
       </c>
       <c r="I20" s="10">
         <v>1198</v>
@@ -2478,56 +2536,59 @@
       </c>
       <c r="O20" s="15">
         <v>3601</v>
       </c>
       <c r="P20" s="15">
         <v>928</v>
       </c>
       <c r="Q20" s="15">
         <v>1417</v>
       </c>
       <c r="R20" s="16">
         <v>166</v>
       </c>
       <c r="S20" s="16">
         <v>465</v>
       </c>
       <c r="T20" s="17">
         <v>191</v>
       </c>
       <c r="U20" s="14">
         <v>981</v>
       </c>
       <c r="V20" s="14">
         <v>1218</v>
       </c>
-      <c r="W20" s="46">
+      <c r="W20" s="45">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="32" t="s">
+      <c r="X20" s="19">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="15">
         <v>352</v>
       </c>
       <c r="C21" s="15">
         <v>507</v>
       </c>
       <c r="D21" s="15">
         <v>700</v>
       </c>
       <c r="E21" s="16">
         <v>790</v>
       </c>
       <c r="F21" s="15">
         <v>1436</v>
       </c>
       <c r="G21" s="15">
         <v>609</v>
       </c>
       <c r="H21" s="10">
         <v>435</v>
       </c>
       <c r="I21" s="10">
         <v>682</v>
@@ -2549,56 +2610,59 @@
       </c>
       <c r="O21" s="15">
         <v>1636</v>
       </c>
       <c r="P21" s="15">
         <v>2148</v>
       </c>
       <c r="Q21" s="15">
         <v>1913</v>
       </c>
       <c r="R21" s="16">
         <v>2610</v>
       </c>
       <c r="S21" s="16">
         <v>922</v>
       </c>
       <c r="T21" s="19">
         <v>595</v>
       </c>
       <c r="U21" s="14">
         <v>2965</v>
       </c>
       <c r="V21" s="14">
         <v>1497</v>
       </c>
-      <c r="W21" s="46">
+      <c r="W21" s="45">
         <v>1428</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="32" t="s">
+      <c r="X21" s="19">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="15">
         <v>829</v>
       </c>
       <c r="C22" s="15">
         <v>822</v>
       </c>
       <c r="D22" s="15">
         <v>765</v>
       </c>
       <c r="E22" s="16">
         <v>310</v>
       </c>
       <c r="F22" s="15">
         <v>496</v>
       </c>
       <c r="G22" s="15">
         <v>351</v>
       </c>
       <c r="H22" s="10">
         <v>467</v>
       </c>
       <c r="I22" s="10">
         <v>638</v>
@@ -2620,56 +2684,59 @@
       </c>
       <c r="O22" s="15">
         <v>1016</v>
       </c>
       <c r="P22" s="15">
         <v>980</v>
       </c>
       <c r="Q22" s="15">
         <v>3453</v>
       </c>
       <c r="R22" s="16">
         <v>1289</v>
       </c>
       <c r="S22" s="16">
         <v>446</v>
       </c>
       <c r="T22" s="17">
         <v>641</v>
       </c>
       <c r="U22" s="14">
         <v>2159</v>
       </c>
       <c r="V22" s="14">
         <v>1461</v>
       </c>
-      <c r="W22" s="46">
+      <c r="W22" s="45">
         <v>1351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="X22" s="19">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>16</v>
@@ -2691,56 +2758,59 @@
       </c>
       <c r="O23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R23" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T23" s="18" t="s">
         <v>16</v>
       </c>
       <c r="U23" s="14">
         <v>259</v>
       </c>
       <c r="V23" s="14">
         <v>173</v>
       </c>
-      <c r="W23" s="46">
+      <c r="W23" s="45">
         <v>240</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="32" t="s">
+      <c r="X23" s="19">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>1680</v>
       </c>
       <c r="C24" s="15">
         <v>1476</v>
       </c>
       <c r="D24" s="15">
         <v>1641</v>
       </c>
       <c r="E24" s="16">
         <v>2104</v>
       </c>
       <c r="F24" s="15">
         <v>2239</v>
       </c>
       <c r="G24" s="15">
         <v>1603</v>
       </c>
       <c r="H24" s="10">
         <v>2529</v>
       </c>
       <c r="I24" s="10">
         <v>2838</v>
@@ -2762,56 +2832,59 @@
       </c>
       <c r="O24" s="15">
         <v>4610</v>
       </c>
       <c r="P24" s="15">
         <v>6077</v>
       </c>
       <c r="Q24" s="15">
         <v>5313</v>
       </c>
       <c r="R24" s="16">
         <v>3962</v>
       </c>
       <c r="S24" s="16">
         <v>687</v>
       </c>
       <c r="T24" s="17">
         <v>1305</v>
       </c>
       <c r="U24" s="14">
         <v>4001</v>
       </c>
       <c r="V24" s="14">
         <v>2500</v>
       </c>
-      <c r="W24" s="46">
+      <c r="W24" s="45">
         <v>3743</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="32" t="s">
+      <c r="X24" s="19">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="15">
         <v>3795</v>
       </c>
       <c r="C25" s="15">
         <v>4002</v>
       </c>
       <c r="D25" s="15">
         <v>6531</v>
       </c>
       <c r="E25" s="16">
         <v>15130</v>
       </c>
       <c r="F25" s="15">
         <v>14381</v>
       </c>
       <c r="G25" s="15">
         <v>14182</v>
       </c>
       <c r="H25" s="10">
         <v>17475</v>
       </c>
       <c r="I25" s="10">
         <v>20407</v>
@@ -2833,56 +2906,59 @@
       </c>
       <c r="O25" s="15">
         <v>49512</v>
       </c>
       <c r="P25" s="15">
         <v>40212</v>
       </c>
       <c r="Q25" s="15">
         <v>43050</v>
       </c>
       <c r="R25" s="16">
         <v>34689</v>
       </c>
       <c r="S25" s="16">
         <v>19109</v>
       </c>
       <c r="T25" s="19">
         <v>18673</v>
       </c>
       <c r="U25" s="14">
         <v>56584</v>
       </c>
       <c r="V25" s="14">
         <v>57844</v>
       </c>
-      <c r="W25" s="46">
+      <c r="W25" s="45">
         <v>68225</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="32" t="s">
+      <c r="X25" s="19">
+        <v>67910</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="15">
         <v>20864</v>
       </c>
       <c r="C26" s="15">
         <v>26817</v>
       </c>
       <c r="D26" s="15">
         <v>33972</v>
       </c>
       <c r="E26" s="16">
         <v>42316</v>
       </c>
       <c r="F26" s="15">
         <v>45046</v>
       </c>
       <c r="G26" s="15">
         <v>33764</v>
       </c>
       <c r="H26" s="10">
         <v>27060</v>
       </c>
       <c r="I26" s="10">
         <v>39151</v>
@@ -2904,56 +2980,59 @@
       </c>
       <c r="O26" s="15">
         <v>77310</v>
       </c>
       <c r="P26" s="15">
         <v>62581</v>
       </c>
       <c r="Q26" s="15">
         <v>91335</v>
       </c>
       <c r="R26" s="16">
         <v>65567</v>
       </c>
       <c r="S26" s="16">
         <v>22298</v>
       </c>
       <c r="T26" s="19">
         <v>55166</v>
       </c>
       <c r="U26" s="14">
         <v>118735</v>
       </c>
       <c r="V26" s="14">
         <v>122859</v>
       </c>
-      <c r="W26" s="46">
+      <c r="W26" s="45">
         <v>145058</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="31" t="s">
+      <c r="X26" s="19">
+        <v>129974</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="10" t="s">
         <v>16</v>
@@ -2975,107 +3054,111 @@
       </c>
       <c r="O27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P27" s="15">
         <v>3718</v>
       </c>
       <c r="Q27" s="15">
         <v>4878</v>
       </c>
       <c r="R27" s="16">
         <v>4524</v>
       </c>
       <c r="S27" s="16">
         <v>1423</v>
       </c>
       <c r="T27" s="17">
         <v>7068</v>
       </c>
       <c r="U27" s="14">
         <v>4832</v>
       </c>
       <c r="V27" s="14">
         <v>6527</v>
       </c>
-      <c r="W27" s="46">
+      <c r="W27" s="45">
         <v>5660</v>
       </c>
-    </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X27" s="19">
+        <v>6415</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="20"/>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="21"/>
       <c r="O28" s="21"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A29" s="60" t="s">
+    <row r="29" spans="1:24">
+      <c r="A29" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="60"/>
-[...23 lines deleted...]
-      <c r="A30" s="30" t="s">
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="2">
         <v>103536</v>
       </c>
       <c r="C30" s="2">
         <v>104864</v>
       </c>
       <c r="D30" s="2">
         <v>147746</v>
       </c>
       <c r="E30" s="2">
         <v>206536</v>
       </c>
       <c r="F30" s="3">
         <v>246069</v>
       </c>
       <c r="G30" s="3">
         <v>229337</v>
       </c>
       <c r="H30" s="4">
         <v>282166</v>
       </c>
       <c r="I30" s="4">
         <v>282021</v>
@@ -3094,59 +3177,59 @@
       </c>
       <c r="N30" s="5">
         <v>323424</v>
       </c>
       <c r="O30" s="3">
         <v>416205</v>
       </c>
       <c r="P30" s="3">
         <v>371241</v>
       </c>
       <c r="Q30" s="3">
         <v>461123</v>
       </c>
       <c r="R30" s="5">
         <v>164684</v>
       </c>
       <c r="S30" s="5">
         <v>122873</v>
       </c>
       <c r="T30" s="22">
         <v>291984</v>
       </c>
       <c r="U30" s="7">
         <v>515858</v>
       </c>
-      <c r="V30" s="43">
+      <c r="V30" s="42">
         <v>566457</v>
       </c>
-      <c r="W30" s="43">
+      <c r="W30" s="42">
         <v>622920</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A31" s="31" t="s">
+    <row r="31" spans="1:24">
+      <c r="A31" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>16</v>
@@ -3165,59 +3248,59 @@
       </c>
       <c r="N31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R31" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S31" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T31" s="24">
         <v>1107</v>
       </c>
       <c r="U31" s="14">
         <v>1724</v>
       </c>
-      <c r="V31" s="44">
+      <c r="V31" s="43">
         <v>1443</v>
       </c>
-      <c r="W31" s="44">
+      <c r="W31" s="43">
         <v>2424</v>
       </c>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A32" s="32" t="s">
+    <row r="32" spans="1:24">
+      <c r="A32" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="15">
         <v>785</v>
       </c>
       <c r="C32" s="15">
         <v>231</v>
       </c>
       <c r="D32" s="15">
         <v>1099</v>
       </c>
       <c r="E32" s="15">
         <v>397</v>
       </c>
       <c r="F32" s="15">
         <v>1272</v>
       </c>
       <c r="G32" s="15">
         <v>526</v>
       </c>
       <c r="H32" s="10">
         <v>1231</v>
       </c>
       <c r="I32" s="10">
         <v>971</v>
@@ -3236,59 +3319,59 @@
       </c>
       <c r="N32" s="10">
         <v>4903</v>
       </c>
       <c r="O32" s="15">
         <v>6907</v>
       </c>
       <c r="P32" s="15">
         <v>4653</v>
       </c>
       <c r="Q32" s="15">
         <v>5234</v>
       </c>
       <c r="R32" s="16">
         <v>1518</v>
       </c>
       <c r="S32" s="16">
         <v>1245</v>
       </c>
       <c r="T32" s="24">
         <v>2552</v>
       </c>
       <c r="U32" s="14">
         <v>7449</v>
       </c>
-      <c r="V32" s="44">
+      <c r="V32" s="43">
         <v>5766</v>
       </c>
-      <c r="W32" s="44">
+      <c r="W32" s="43">
         <v>6862</v>
       </c>
     </row>
-    <row r="33" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A33" s="32" t="s">
+    <row r="33" spans="1:23">
+      <c r="A33" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="15">
         <v>3674</v>
       </c>
       <c r="C33" s="15">
         <v>3514</v>
       </c>
       <c r="D33" s="15">
         <v>3994</v>
       </c>
       <c r="E33" s="15">
         <v>3704</v>
       </c>
       <c r="F33" s="15">
         <v>3993</v>
       </c>
       <c r="G33" s="15">
         <v>2978</v>
       </c>
       <c r="H33" s="10">
         <v>4084</v>
       </c>
       <c r="I33" s="10">
         <v>4265</v>
@@ -3307,59 +3390,59 @@
       </c>
       <c r="N33" s="10">
         <v>4623</v>
       </c>
       <c r="O33" s="15">
         <v>4651</v>
       </c>
       <c r="P33" s="15">
         <v>5303</v>
       </c>
       <c r="Q33" s="15">
         <v>6020</v>
       </c>
       <c r="R33" s="16">
         <v>2532</v>
       </c>
       <c r="S33" s="16">
         <v>2009</v>
       </c>
       <c r="T33" s="24">
         <v>6478</v>
       </c>
       <c r="U33" s="14">
         <v>12785</v>
       </c>
-      <c r="V33" s="44">
+      <c r="V33" s="43">
         <v>10211</v>
       </c>
-      <c r="W33" s="44">
+      <c r="W33" s="43">
         <v>7652</v>
       </c>
     </row>
-    <row r="34" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A34" s="32" t="s">
+    <row r="34" spans="1:23">
+      <c r="A34" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="15">
         <v>1432</v>
       </c>
       <c r="C34" s="15">
         <v>16</v>
       </c>
       <c r="D34" s="15">
         <v>167</v>
       </c>
       <c r="E34" s="15">
         <v>154</v>
       </c>
       <c r="F34" s="15">
         <v>472</v>
       </c>
       <c r="G34" s="15">
         <v>177</v>
       </c>
       <c r="H34" s="10">
         <v>344</v>
       </c>
       <c r="I34" s="10">
         <v>298</v>
@@ -3378,59 +3461,59 @@
       </c>
       <c r="N34" s="10">
         <v>521</v>
       </c>
       <c r="O34" s="15">
         <v>943</v>
       </c>
       <c r="P34" s="15">
         <v>1820</v>
       </c>
       <c r="Q34" s="15">
         <v>1676</v>
       </c>
       <c r="R34" s="16">
         <v>295</v>
       </c>
       <c r="S34" s="16">
         <v>288</v>
       </c>
       <c r="T34" s="24">
         <v>1203</v>
       </c>
       <c r="U34" s="14">
         <v>1401</v>
       </c>
-      <c r="V34" s="44">
+      <c r="V34" s="43">
         <v>3561</v>
       </c>
-      <c r="W34" s="44">
+      <c r="W34" s="43">
         <v>5053</v>
       </c>
     </row>
-    <row r="35" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A35" s="32" t="s">
+    <row r="35" spans="1:23">
+      <c r="A35" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="15">
         <v>13319</v>
       </c>
       <c r="C35" s="15">
         <v>11845</v>
       </c>
       <c r="D35" s="15">
         <v>14333</v>
       </c>
       <c r="E35" s="15">
         <v>41002</v>
       </c>
       <c r="F35" s="15">
         <v>69887</v>
       </c>
       <c r="G35" s="15">
         <v>90882</v>
       </c>
       <c r="H35" s="10">
         <v>118863</v>
       </c>
       <c r="I35" s="10">
         <v>83151</v>
@@ -3449,59 +3532,59 @@
       </c>
       <c r="N35" s="16">
         <v>29008</v>
       </c>
       <c r="O35" s="15">
         <v>26914</v>
       </c>
       <c r="P35" s="15">
         <v>32014</v>
       </c>
       <c r="Q35" s="15">
         <v>40938</v>
       </c>
       <c r="R35" s="16">
         <v>15428</v>
       </c>
       <c r="S35" s="16">
         <v>1264</v>
       </c>
       <c r="T35" s="24">
         <v>3153</v>
       </c>
       <c r="U35" s="14">
         <v>17723</v>
       </c>
-      <c r="V35" s="44">
+      <c r="V35" s="43">
         <v>11622</v>
       </c>
-      <c r="W35" s="44">
+      <c r="W35" s="43">
         <v>10003</v>
       </c>
     </row>
-    <row r="36" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A36" s="32" t="s">
+    <row r="36" spans="1:23">
+      <c r="A36" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="15">
         <v>4939</v>
       </c>
       <c r="C36" s="15">
         <v>2109</v>
       </c>
       <c r="D36" s="15">
         <v>3321</v>
       </c>
       <c r="E36" s="15">
         <v>4428</v>
       </c>
       <c r="F36" s="15">
         <v>8063</v>
       </c>
       <c r="G36" s="15">
         <v>5113</v>
       </c>
       <c r="H36" s="10">
         <v>7403</v>
       </c>
       <c r="I36" s="10">
         <v>7256</v>
@@ -3520,59 +3603,59 @@
       </c>
       <c r="N36" s="10">
         <v>7109</v>
       </c>
       <c r="O36" s="15">
         <v>6779</v>
       </c>
       <c r="P36" s="15">
         <v>8952</v>
       </c>
       <c r="Q36" s="15">
         <v>12407</v>
       </c>
       <c r="R36" s="16">
         <v>2999</v>
       </c>
       <c r="S36" s="16">
         <v>2845</v>
       </c>
       <c r="T36" s="24">
         <v>3892</v>
       </c>
       <c r="U36" s="14">
         <v>5880</v>
       </c>
-      <c r="V36" s="44">
+      <c r="V36" s="43">
         <v>5057</v>
       </c>
-      <c r="W36" s="44">
+      <c r="W36" s="43">
         <v>5146</v>
       </c>
     </row>
-    <row r="37" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A37" s="32" t="s">
+    <row r="37" spans="1:23">
+      <c r="A37" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="15">
         <v>799</v>
       </c>
       <c r="C37" s="15">
         <v>887</v>
       </c>
       <c r="D37" s="15">
         <v>1000</v>
       </c>
       <c r="E37" s="15">
         <v>758</v>
       </c>
       <c r="F37" s="15">
         <v>710</v>
       </c>
       <c r="G37" s="15">
         <v>733</v>
       </c>
       <c r="H37" s="10">
         <v>755</v>
       </c>
       <c r="I37" s="10">
         <v>933</v>
@@ -3591,59 +3674,59 @@
       </c>
       <c r="N37" s="10">
         <v>901</v>
       </c>
       <c r="O37" s="15">
         <v>1188</v>
       </c>
       <c r="P37" s="15">
         <v>1817</v>
       </c>
       <c r="Q37" s="15">
         <v>2113</v>
       </c>
       <c r="R37" s="16">
         <v>486</v>
       </c>
       <c r="S37" s="16">
         <v>578</v>
       </c>
       <c r="T37" s="24">
         <v>776</v>
       </c>
       <c r="U37" s="14">
         <v>1239</v>
       </c>
-      <c r="V37" s="44">
+      <c r="V37" s="43">
         <v>1455</v>
       </c>
-      <c r="W37" s="44">
+      <c r="W37" s="43">
         <v>2265</v>
       </c>
     </row>
-    <row r="38" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A38" s="31" t="s">
+    <row r="38" spans="1:23">
+      <c r="A38" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="10" t="s">
         <v>16</v>
@@ -3662,59 +3745,59 @@
       </c>
       <c r="N38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q38" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R38" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T38" s="25">
         <v>405</v>
       </c>
       <c r="U38" s="14">
         <v>1232</v>
       </c>
-      <c r="V38" s="44">
+      <c r="V38" s="43">
         <v>2156</v>
       </c>
-      <c r="W38" s="44">
+      <c r="W38" s="43">
         <v>3769</v>
       </c>
     </row>
-    <row r="39" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A39" s="32" t="s">
+    <row r="39" spans="1:23">
+      <c r="A39" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="15">
         <v>4951</v>
       </c>
       <c r="C39" s="15">
         <v>6238</v>
       </c>
       <c r="D39" s="15">
         <v>6409</v>
       </c>
       <c r="E39" s="15">
         <v>5838</v>
       </c>
       <c r="F39" s="15">
         <v>5684</v>
       </c>
       <c r="G39" s="15">
         <v>3341</v>
       </c>
       <c r="H39" s="10">
         <v>6577</v>
       </c>
       <c r="I39" s="10">
         <v>6675</v>
@@ -3733,59 +3816,59 @@
       </c>
       <c r="N39" s="10">
         <v>8121</v>
       </c>
       <c r="O39" s="15">
         <v>8929</v>
       </c>
       <c r="P39" s="15">
         <v>8909</v>
       </c>
       <c r="Q39" s="15">
         <v>9367</v>
       </c>
       <c r="R39" s="16">
         <v>4059</v>
       </c>
       <c r="S39" s="16">
         <v>3369</v>
       </c>
       <c r="T39" s="25">
         <v>3973</v>
       </c>
       <c r="U39" s="14">
         <v>8004</v>
       </c>
-      <c r="V39" s="44">
+      <c r="V39" s="43">
         <v>8614</v>
       </c>
-      <c r="W39" s="44">
+      <c r="W39" s="43">
         <v>8256</v>
       </c>
     </row>
-    <row r="40" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A40" s="32" t="s">
+    <row r="40" spans="1:23">
+      <c r="A40" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="15">
         <v>3383</v>
       </c>
       <c r="C40" s="15">
         <v>1197</v>
       </c>
       <c r="D40" s="15">
         <v>2218</v>
       </c>
       <c r="E40" s="15">
         <v>3806</v>
       </c>
       <c r="F40" s="15">
         <v>4530</v>
       </c>
       <c r="G40" s="15">
         <v>2106</v>
       </c>
       <c r="H40" s="10">
         <v>2107</v>
       </c>
       <c r="I40" s="10">
         <v>2584</v>
@@ -3804,59 +3887,59 @@
       </c>
       <c r="N40" s="16">
         <v>4848</v>
       </c>
       <c r="O40" s="15">
         <v>7296</v>
       </c>
       <c r="P40" s="15">
         <v>8747</v>
       </c>
       <c r="Q40" s="15">
         <v>9424</v>
       </c>
       <c r="R40" s="16">
         <v>3746</v>
       </c>
       <c r="S40" s="16">
         <v>5497</v>
       </c>
       <c r="T40" s="25">
         <v>10535</v>
       </c>
       <c r="U40" s="14">
         <v>7479</v>
       </c>
-      <c r="V40" s="44">
+      <c r="V40" s="43">
         <v>5775</v>
       </c>
-      <c r="W40" s="44">
+      <c r="W40" s="43">
         <v>5950</v>
       </c>
     </row>
-    <row r="41" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A41" s="32" t="s">
+    <row r="41" spans="1:23">
+      <c r="A41" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="15">
         <v>854</v>
       </c>
       <c r="C41" s="15">
         <v>763</v>
       </c>
       <c r="D41" s="15">
         <v>1254</v>
       </c>
       <c r="E41" s="15">
         <v>1127</v>
       </c>
       <c r="F41" s="15">
         <v>712</v>
       </c>
       <c r="G41" s="15">
         <v>498</v>
       </c>
       <c r="H41" s="10">
         <v>721</v>
       </c>
       <c r="I41" s="10">
         <v>779</v>
@@ -3875,59 +3958,59 @@
       </c>
       <c r="N41" s="10">
         <v>1407</v>
       </c>
       <c r="O41" s="15">
         <v>1411</v>
       </c>
       <c r="P41" s="15">
         <v>1112</v>
       </c>
       <c r="Q41" s="15">
         <v>1604</v>
       </c>
       <c r="R41" s="16">
         <v>133</v>
       </c>
       <c r="S41" s="16">
         <v>60</v>
       </c>
       <c r="T41" s="24">
         <v>761</v>
       </c>
       <c r="U41" s="14">
         <v>2065</v>
       </c>
-      <c r="V41" s="44">
+      <c r="V41" s="43">
         <v>3016</v>
       </c>
-      <c r="W41" s="44">
+      <c r="W41" s="43">
         <v>6073</v>
       </c>
     </row>
-    <row r="42" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A42" s="32" t="s">
+    <row r="42" spans="1:23">
+      <c r="A42" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="15">
         <v>1491</v>
       </c>
       <c r="C42" s="15">
         <v>1725</v>
       </c>
       <c r="D42" s="15">
         <v>7338</v>
       </c>
       <c r="E42" s="15">
         <v>11591</v>
       </c>
       <c r="F42" s="15">
         <v>15352</v>
       </c>
       <c r="G42" s="15">
         <v>14687</v>
       </c>
       <c r="H42" s="10">
         <v>24958</v>
       </c>
       <c r="I42" s="10">
         <v>19124</v>
@@ -3946,59 +4029,59 @@
       </c>
       <c r="N42" s="10">
         <v>12547</v>
       </c>
       <c r="O42" s="15">
         <v>14275</v>
       </c>
       <c r="P42" s="15">
         <v>13928</v>
       </c>
       <c r="Q42" s="15">
         <v>11749</v>
       </c>
       <c r="R42" s="16">
         <v>5288</v>
       </c>
       <c r="S42" s="16">
         <v>4799</v>
       </c>
       <c r="T42" s="25">
         <v>9570</v>
       </c>
       <c r="U42" s="14">
         <v>15689</v>
       </c>
-      <c r="V42" s="44">
+      <c r="V42" s="43">
         <v>14977</v>
       </c>
-      <c r="W42" s="44">
+      <c r="W42" s="43">
         <v>18314</v>
       </c>
     </row>
-    <row r="43" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A43" s="32" t="s">
+    <row r="43" spans="1:23">
+      <c r="A43" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="15">
         <v>1530</v>
       </c>
       <c r="C43" s="15">
         <v>1760</v>
       </c>
       <c r="D43" s="15">
         <v>2522</v>
       </c>
       <c r="E43" s="15">
         <v>4022</v>
       </c>
       <c r="F43" s="15">
         <v>2575</v>
       </c>
       <c r="G43" s="15">
         <v>3237</v>
       </c>
       <c r="H43" s="10">
         <v>3963</v>
       </c>
       <c r="I43" s="10">
         <v>3420</v>
@@ -4017,59 +4100,59 @@
       </c>
       <c r="N43" s="10">
         <v>5293</v>
       </c>
       <c r="O43" s="15">
         <v>8530</v>
       </c>
       <c r="P43" s="15">
         <v>2808</v>
       </c>
       <c r="Q43" s="15">
         <v>4106</v>
       </c>
       <c r="R43" s="16">
         <v>319</v>
       </c>
       <c r="S43" s="16">
         <v>870</v>
       </c>
       <c r="T43" s="25">
         <v>2571</v>
       </c>
       <c r="U43" s="14">
         <v>2965</v>
       </c>
-      <c r="V43" s="44">
+      <c r="V43" s="43">
         <v>3744</v>
       </c>
-      <c r="W43" s="44">
+      <c r="W43" s="43">
         <v>3878</v>
       </c>
     </row>
-    <row r="44" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A44" s="32" t="s">
+    <row r="44" spans="1:23">
+      <c r="A44" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="15">
         <v>791</v>
       </c>
       <c r="C44" s="15">
         <v>1122</v>
       </c>
       <c r="D44" s="15">
         <v>1608</v>
       </c>
       <c r="E44" s="15">
         <v>1880</v>
       </c>
       <c r="F44" s="15">
         <v>3283</v>
       </c>
       <c r="G44" s="15">
         <v>1108</v>
       </c>
       <c r="H44" s="10">
         <v>1141</v>
       </c>
       <c r="I44" s="10">
         <v>1605</v>
@@ -4088,59 +4171,59 @@
       </c>
       <c r="N44" s="16">
         <v>4315</v>
       </c>
       <c r="O44" s="15">
         <v>4153</v>
       </c>
       <c r="P44" s="15">
         <v>4348</v>
       </c>
       <c r="Q44" s="15">
         <v>4456</v>
       </c>
       <c r="R44" s="16">
         <v>2682</v>
       </c>
       <c r="S44" s="16">
         <v>2125</v>
       </c>
       <c r="T44" s="25">
         <v>2319</v>
       </c>
       <c r="U44" s="14">
         <v>5548</v>
       </c>
-      <c r="V44" s="44">
+      <c r="V44" s="43">
         <v>3228</v>
       </c>
-      <c r="W44" s="44">
+      <c r="W44" s="43">
         <v>3710</v>
       </c>
     </row>
-    <row r="45" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A45" s="32" t="s">
+    <row r="45" spans="1:23">
+      <c r="A45" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="15">
         <v>1275</v>
       </c>
       <c r="C45" s="15">
         <v>2050</v>
       </c>
       <c r="D45" s="15">
         <v>1936</v>
       </c>
       <c r="E45" s="15">
         <v>674</v>
       </c>
       <c r="F45" s="15">
         <v>1049</v>
       </c>
       <c r="G45" s="15">
         <v>639</v>
       </c>
       <c r="H45" s="10">
         <v>1296</v>
       </c>
       <c r="I45" s="10">
         <v>1647</v>
@@ -4159,59 +4242,59 @@
       </c>
       <c r="N45" s="10">
         <v>1994</v>
       </c>
       <c r="O45" s="15">
         <v>5227</v>
       </c>
       <c r="P45" s="15">
         <v>5601</v>
       </c>
       <c r="Q45" s="15">
         <v>7244</v>
       </c>
       <c r="R45" s="16">
         <v>1360</v>
       </c>
       <c r="S45" s="16">
         <v>1302</v>
       </c>
       <c r="T45" s="25">
         <v>2665</v>
       </c>
       <c r="U45" s="14">
         <v>4635</v>
       </c>
-      <c r="V45" s="44">
+      <c r="V45" s="43">
         <v>3262</v>
       </c>
-      <c r="W45" s="44">
+      <c r="W45" s="43">
         <v>8836</v>
       </c>
     </row>
-    <row r="46" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A46" s="31" t="s">
+    <row r="46" spans="1:23">
+      <c r="A46" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="10" t="s">
         <v>16</v>
@@ -4230,59 +4313,59 @@
       </c>
       <c r="N46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R46" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T46" s="24">
         <v>268</v>
       </c>
       <c r="U46" s="14">
         <v>506</v>
       </c>
-      <c r="V46" s="44">
+      <c r="V46" s="43">
         <v>417</v>
       </c>
-      <c r="W46" s="44">
+      <c r="W46" s="43">
         <v>607</v>
       </c>
     </row>
-    <row r="47" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A47" s="32" t="s">
+    <row r="47" spans="1:23">
+      <c r="A47" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="15">
         <v>5079</v>
       </c>
       <c r="C47" s="15">
         <v>2888</v>
       </c>
       <c r="D47" s="15">
         <v>3390</v>
       </c>
       <c r="E47" s="15">
         <v>5037</v>
       </c>
       <c r="F47" s="15">
         <v>4846</v>
       </c>
       <c r="G47" s="15">
         <v>4087</v>
       </c>
       <c r="H47" s="10">
         <v>6101</v>
       </c>
       <c r="I47" s="10">
         <v>6695</v>
@@ -4301,59 +4384,59 @@
       </c>
       <c r="N47" s="10">
         <v>8107</v>
       </c>
       <c r="O47" s="15">
         <v>10681</v>
       </c>
       <c r="P47" s="15">
         <v>11770</v>
       </c>
       <c r="Q47" s="15">
         <v>11695</v>
       </c>
       <c r="R47" s="16">
         <v>4285</v>
       </c>
       <c r="S47" s="16">
         <v>2037</v>
       </c>
       <c r="T47" s="25">
         <v>5025</v>
       </c>
       <c r="U47" s="14">
         <v>8758</v>
       </c>
-      <c r="V47" s="44">
+      <c r="V47" s="43">
         <v>7603</v>
       </c>
-      <c r="W47" s="44">
+      <c r="W47" s="43">
         <v>7970</v>
       </c>
     </row>
-    <row r="48" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A48" s="32" t="s">
+    <row r="48" spans="1:23">
+      <c r="A48" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B48" s="15">
         <v>8666</v>
       </c>
       <c r="C48" s="15">
         <v>9415</v>
       </c>
       <c r="D48" s="15">
         <v>17684</v>
       </c>
       <c r="E48" s="15">
         <v>33134</v>
       </c>
       <c r="F48" s="15">
         <v>31596</v>
       </c>
       <c r="G48" s="15">
         <v>30073</v>
       </c>
       <c r="H48" s="10">
         <v>41005</v>
       </c>
       <c r="I48" s="10">
         <v>57569</v>
@@ -4372,59 +4455,59 @@
       </c>
       <c r="N48" s="10">
         <v>89898</v>
       </c>
       <c r="O48" s="15">
         <v>139592</v>
       </c>
       <c r="P48" s="15">
         <v>89968</v>
       </c>
       <c r="Q48" s="15">
         <v>112791</v>
       </c>
       <c r="R48" s="16">
         <v>39769</v>
       </c>
       <c r="S48" s="16">
         <v>34924</v>
       </c>
       <c r="T48" s="25">
         <v>67564</v>
       </c>
       <c r="U48" s="14">
         <v>136772</v>
       </c>
-      <c r="V48" s="44">
+      <c r="V48" s="43">
         <v>156436</v>
       </c>
-      <c r="W48" s="44">
+      <c r="W48" s="43">
         <v>177007</v>
       </c>
     </row>
-    <row r="49" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A49" s="32" t="s">
+    <row r="49" spans="1:24">
+      <c r="A49" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="15">
         <v>50568</v>
       </c>
       <c r="C49" s="15">
         <v>59104</v>
       </c>
       <c r="D49" s="15">
         <v>79473</v>
       </c>
       <c r="E49" s="15">
         <v>88984</v>
       </c>
       <c r="F49" s="15">
         <v>92045</v>
       </c>
       <c r="G49" s="15">
         <v>69152</v>
       </c>
       <c r="H49" s="10">
         <v>61617</v>
       </c>
       <c r="I49" s="10">
         <v>85049</v>
@@ -4443,59 +4526,59 @@
       </c>
       <c r="N49" s="16">
         <v>139829</v>
       </c>
       <c r="O49" s="15">
         <v>168729</v>
       </c>
       <c r="P49" s="15">
         <v>160667</v>
       </c>
       <c r="Q49" s="15">
         <v>206126</v>
       </c>
       <c r="R49" s="16">
         <v>75053</v>
       </c>
       <c r="S49" s="16">
         <v>54238</v>
       </c>
       <c r="T49" s="25">
         <v>151467</v>
       </c>
       <c r="U49" s="14">
         <v>261571</v>
       </c>
-      <c r="V49" s="44">
+      <c r="V49" s="43">
         <v>302358</v>
       </c>
-      <c r="W49" s="44">
+      <c r="W49" s="43">
         <v>323580</v>
       </c>
     </row>
-    <row r="50" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A50" s="31" t="s">
+    <row r="50" spans="1:24">
+      <c r="A50" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="10" t="s">
         <v>16</v>
@@ -4514,110 +4597,111 @@
       </c>
       <c r="N50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P50" s="15">
         <v>8824</v>
       </c>
       <c r="Q50" s="15">
         <v>14173</v>
       </c>
       <c r="R50" s="16">
         <v>4732</v>
       </c>
       <c r="S50" s="16">
         <v>5423</v>
       </c>
       <c r="T50" s="25">
         <v>15700</v>
       </c>
       <c r="U50" s="14">
         <v>12433</v>
       </c>
-      <c r="V50" s="44">
+      <c r="V50" s="43">
         <v>15756</v>
       </c>
-      <c r="W50" s="44">
+      <c r="W50" s="43">
         <v>15565</v>
       </c>
     </row>
-    <row r="51" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:24">
       <c r="A51" s="8"/>
       <c r="B51" s="9"/>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
       <c r="F51" s="9"/>
       <c r="G51" s="9"/>
       <c r="H51" s="10"/>
       <c r="I51" s="10"/>
       <c r="J51" s="9"/>
       <c r="K51" s="9"/>
       <c r="L51" s="9"/>
       <c r="M51" s="9"/>
       <c r="N51" s="9"/>
       <c r="O51" s="9"/>
       <c r="P51" s="9"/>
       <c r="Q51" s="9"/>
       <c r="R51" s="9"/>
       <c r="S51" s="9"/>
       <c r="T51" s="24"/>
       <c r="U51" s="17"/>
       <c r="V51" s="23"/>
     </row>
-    <row r="52" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A52" s="65" t="s">
+    <row r="52" spans="1:24">
+      <c r="A52" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="65"/>
-[...23 lines deleted...]
-      <c r="A53" s="30" t="s">
+      <c r="B52" s="64"/>
+      <c r="C52" s="64"/>
+      <c r="D52" s="64"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="64"/>
+      <c r="I52" s="64"/>
+      <c r="J52" s="64"/>
+      <c r="K52" s="64"/>
+      <c r="L52" s="64"/>
+      <c r="M52" s="64"/>
+      <c r="N52" s="64"/>
+      <c r="O52" s="64"/>
+      <c r="P52" s="64"/>
+      <c r="Q52" s="64"/>
+      <c r="R52" s="64"/>
+      <c r="S52" s="64"/>
+      <c r="T52" s="64"/>
+      <c r="U52" s="64"/>
+      <c r="V52" s="64"/>
+      <c r="W52" s="64"/>
+      <c r="X52" s="64"/>
+    </row>
+    <row r="53" spans="1:24">
+      <c r="A53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="2">
         <v>161703</v>
       </c>
       <c r="C53" s="2">
         <v>167639</v>
       </c>
       <c r="D53" s="2">
         <v>247025</v>
       </c>
       <c r="E53" s="2">
         <v>340262</v>
       </c>
       <c r="F53" s="3">
         <v>383586</v>
       </c>
       <c r="G53" s="4">
         <v>351945</v>
       </c>
       <c r="H53" s="4">
         <v>440509</v>
       </c>
       <c r="I53" s="4">
         <v>419703</v>
@@ -4636,59 +4720,59 @@
       </c>
       <c r="N53" s="5">
         <v>528446</v>
       </c>
       <c r="O53" s="26">
         <v>685045</v>
       </c>
       <c r="P53" s="3">
         <v>608094</v>
       </c>
       <c r="Q53" s="27">
         <v>752757</v>
       </c>
       <c r="R53" s="5">
         <v>196705</v>
       </c>
       <c r="S53" s="5">
         <v>208536</v>
       </c>
       <c r="T53" s="5">
         <v>609803</v>
       </c>
       <c r="U53" s="7">
         <v>834953</v>
       </c>
-      <c r="V53" s="45">
+      <c r="V53" s="44">
         <v>968667</v>
       </c>
-      <c r="W53" s="45">
+      <c r="W53" s="44">
         <v>1086813</v>
       </c>
     </row>
-    <row r="54" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A54" s="31" t="s">
+    <row r="54" spans="1:24">
+      <c r="A54" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="10" t="s">
         <v>16</v>
@@ -4707,59 +4791,59 @@
       </c>
       <c r="N54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P54" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q54" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R54" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S54" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T54" s="16">
         <v>3342</v>
       </c>
       <c r="U54" s="14">
         <v>10754</v>
       </c>
-      <c r="V54" s="46">
+      <c r="V54" s="45">
         <v>2949</v>
       </c>
-      <c r="W54" s="46">
+      <c r="W54" s="45">
         <v>4351</v>
       </c>
     </row>
-    <row r="55" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A55" s="32" t="s">
+    <row r="55" spans="1:24">
+      <c r="A55" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="28">
         <v>1177</v>
       </c>
       <c r="C55" s="15">
         <v>780</v>
       </c>
       <c r="D55" s="15">
         <v>1973</v>
       </c>
       <c r="E55" s="15">
         <v>652</v>
       </c>
       <c r="F55" s="15">
         <v>2633</v>
       </c>
       <c r="G55" s="10">
         <v>1110</v>
       </c>
       <c r="H55" s="10">
         <v>2555</v>
       </c>
       <c r="I55" s="10">
         <v>2258</v>
@@ -4778,59 +4862,59 @@
       </c>
       <c r="N55" s="10">
         <v>10764</v>
       </c>
       <c r="O55" s="10">
         <v>15225</v>
       </c>
       <c r="P55" s="15">
         <v>12083</v>
       </c>
       <c r="Q55" s="10">
         <v>15782</v>
       </c>
       <c r="R55" s="16">
         <v>1994</v>
       </c>
       <c r="S55" s="24">
         <v>2162</v>
       </c>
       <c r="T55" s="24">
         <v>12647</v>
       </c>
       <c r="U55" s="14">
         <v>15838</v>
       </c>
-      <c r="V55" s="46">
+      <c r="V55" s="45">
         <v>15419</v>
       </c>
-      <c r="W55" s="46">
+      <c r="W55" s="45">
         <v>19573</v>
       </c>
     </row>
-    <row r="56" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A56" s="32" t="s">
+    <row r="56" spans="1:24">
+      <c r="A56" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="28">
         <v>5567</v>
       </c>
       <c r="C56" s="15">
         <v>5500</v>
       </c>
       <c r="D56" s="15">
         <v>6377</v>
       </c>
       <c r="E56" s="15">
         <v>6025</v>
       </c>
       <c r="F56" s="15">
         <v>6509</v>
       </c>
       <c r="G56" s="10">
         <v>4779</v>
       </c>
       <c r="H56" s="10">
         <v>6511</v>
       </c>
       <c r="I56" s="10">
         <v>6622</v>
@@ -4849,59 +4933,59 @@
       </c>
       <c r="N56" s="10">
         <v>7504</v>
       </c>
       <c r="O56" s="10">
         <v>7530</v>
       </c>
       <c r="P56" s="15">
         <v>8694</v>
       </c>
       <c r="Q56" s="10">
         <v>10520</v>
       </c>
       <c r="R56" s="16">
         <v>4795</v>
       </c>
       <c r="S56" s="16">
         <v>3786</v>
       </c>
       <c r="T56" s="16">
         <v>19440</v>
       </c>
       <c r="U56" s="14">
         <v>18887</v>
       </c>
-      <c r="V56" s="46">
+      <c r="V56" s="45">
         <v>16555</v>
       </c>
-      <c r="W56" s="46">
+      <c r="W56" s="45">
         <v>14023</v>
       </c>
     </row>
-    <row r="57" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A57" s="32" t="s">
+    <row r="57" spans="1:24">
+      <c r="A57" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="28">
         <v>2862</v>
       </c>
       <c r="C57" s="15">
         <v>43</v>
       </c>
       <c r="D57" s="15">
         <v>443</v>
       </c>
       <c r="E57" s="15">
         <v>398</v>
       </c>
       <c r="F57" s="15">
         <v>790</v>
       </c>
       <c r="G57" s="10">
         <v>777</v>
       </c>
       <c r="H57" s="10">
         <v>742</v>
       </c>
       <c r="I57" s="10">
         <v>667</v>
@@ -4920,59 +5004,59 @@
       </c>
       <c r="N57" s="10">
         <v>1287</v>
       </c>
       <c r="O57" s="10">
         <v>1928</v>
       </c>
       <c r="P57" s="15">
         <v>3392</v>
       </c>
       <c r="Q57" s="10">
         <v>4214</v>
       </c>
       <c r="R57" s="16">
         <v>438</v>
       </c>
       <c r="S57" s="24">
         <v>963</v>
       </c>
       <c r="T57" s="24">
         <v>1783</v>
       </c>
       <c r="U57" s="14">
         <v>2739</v>
       </c>
-      <c r="V57" s="46">
+      <c r="V57" s="45">
         <v>6740</v>
       </c>
-      <c r="W57" s="46">
+      <c r="W57" s="45">
         <v>9440</v>
       </c>
     </row>
-    <row r="58" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A58" s="32" t="s">
+    <row r="58" spans="1:24">
+      <c r="A58" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="28">
         <v>22496</v>
       </c>
       <c r="C58" s="15">
         <v>19107</v>
       </c>
       <c r="D58" s="15">
         <v>29986</v>
       </c>
       <c r="E58" s="15">
         <v>79708</v>
       </c>
       <c r="F58" s="15">
         <v>114971</v>
       </c>
       <c r="G58" s="10">
         <v>135556</v>
       </c>
       <c r="H58" s="10">
         <v>177634</v>
       </c>
       <c r="I58" s="10">
         <v>107683</v>
@@ -4991,59 +5075,59 @@
       </c>
       <c r="N58" s="10">
         <v>43008</v>
       </c>
       <c r="O58" s="10">
         <v>40686</v>
       </c>
       <c r="P58" s="15">
         <v>49414</v>
       </c>
       <c r="Q58" s="10">
         <v>57251</v>
       </c>
       <c r="R58" s="16">
         <v>15722</v>
       </c>
       <c r="S58" s="24">
         <v>2450</v>
       </c>
       <c r="T58" s="24">
         <v>13771</v>
       </c>
       <c r="U58" s="14">
         <v>24431</v>
       </c>
-      <c r="V58" s="46">
+      <c r="V58" s="45">
         <v>18292</v>
       </c>
-      <c r="W58" s="46">
+      <c r="W58" s="45">
         <v>15865</v>
       </c>
     </row>
-    <row r="59" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A59" s="32" t="s">
+    <row r="59" spans="1:24">
+      <c r="A59" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B59" s="28">
         <v>6142</v>
       </c>
       <c r="C59" s="15">
         <v>3231</v>
       </c>
       <c r="D59" s="15">
         <v>5123</v>
       </c>
       <c r="E59" s="15">
         <v>8215</v>
       </c>
       <c r="F59" s="15">
         <v>12076</v>
       </c>
       <c r="G59" s="10">
         <v>6903</v>
       </c>
       <c r="H59" s="10">
         <v>13230</v>
       </c>
       <c r="I59" s="10">
         <v>9732</v>
@@ -5062,59 +5146,59 @@
       </c>
       <c r="N59" s="10">
         <v>11226</v>
       </c>
       <c r="O59" s="10">
         <v>10606</v>
       </c>
       <c r="P59" s="15">
         <v>14959</v>
       </c>
       <c r="Q59" s="10">
         <v>19046</v>
       </c>
       <c r="R59" s="16">
         <v>3704</v>
       </c>
       <c r="S59" s="16">
         <v>4683</v>
       </c>
       <c r="T59" s="16">
         <v>9532</v>
       </c>
       <c r="U59" s="14">
         <v>8823</v>
       </c>
-      <c r="V59" s="46">
+      <c r="V59" s="45">
         <v>8106</v>
       </c>
-      <c r="W59" s="46">
+      <c r="W59" s="45">
         <v>8335</v>
       </c>
     </row>
-    <row r="60" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A60" s="32" t="s">
+    <row r="60" spans="1:24">
+      <c r="A60" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="28">
         <v>1514</v>
       </c>
       <c r="C60" s="15">
         <v>1440</v>
       </c>
       <c r="D60" s="15">
         <v>1781</v>
       </c>
       <c r="E60" s="15">
         <v>1069</v>
       </c>
       <c r="F60" s="15">
         <v>1090</v>
       </c>
       <c r="G60" s="10">
         <v>1132</v>
       </c>
       <c r="H60" s="10">
         <v>1209</v>
       </c>
       <c r="I60" s="10">
         <v>1492</v>
@@ -5133,59 +5217,59 @@
       </c>
       <c r="N60" s="10">
         <v>1769</v>
       </c>
       <c r="O60" s="10">
         <v>1997</v>
       </c>
       <c r="P60" s="15">
         <v>2828</v>
       </c>
       <c r="Q60" s="10">
         <v>3438</v>
       </c>
       <c r="R60" s="16">
         <v>1050</v>
       </c>
       <c r="S60" s="24">
         <v>836</v>
       </c>
       <c r="T60" s="24">
         <v>1471</v>
       </c>
       <c r="U60" s="14">
         <v>2454</v>
       </c>
-      <c r="V60" s="46">
+      <c r="V60" s="45">
         <v>2471</v>
       </c>
-      <c r="W60" s="46">
+      <c r="W60" s="45">
         <v>3719</v>
       </c>
     </row>
-    <row r="61" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A61" s="31" t="s">
+    <row r="61" spans="1:24">
+      <c r="A61" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="10" t="s">
         <v>16</v>
@@ -5204,59 +5288,59 @@
       </c>
       <c r="N61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q61" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R61" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T61" s="24">
         <v>1459</v>
       </c>
       <c r="U61" s="14">
         <v>2584</v>
       </c>
-      <c r="V61" s="46">
+      <c r="V61" s="45">
         <v>4189</v>
       </c>
-      <c r="W61" s="46">
+      <c r="W61" s="45">
         <v>6750</v>
       </c>
     </row>
-    <row r="62" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A62" s="32" t="s">
+    <row r="62" spans="1:24">
+      <c r="A62" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B62" s="28">
         <v>8064</v>
       </c>
       <c r="C62" s="15">
         <v>9713</v>
       </c>
       <c r="D62" s="15">
         <v>9620</v>
       </c>
       <c r="E62" s="15">
         <v>8910</v>
       </c>
       <c r="F62" s="15">
         <v>8628</v>
       </c>
       <c r="G62" s="10">
         <v>5078</v>
       </c>
       <c r="H62" s="10">
         <v>10215</v>
       </c>
       <c r="I62" s="10">
         <v>10860</v>
@@ -5275,59 +5359,59 @@
       </c>
       <c r="N62" s="10">
         <v>12921</v>
       </c>
       <c r="O62" s="10">
         <v>15228</v>
       </c>
       <c r="P62" s="15">
         <v>14600</v>
       </c>
       <c r="Q62" s="10">
         <v>16221</v>
       </c>
       <c r="R62" s="16">
         <v>4902</v>
       </c>
       <c r="S62" s="16">
         <v>6455</v>
       </c>
       <c r="T62" s="16">
         <v>9377</v>
       </c>
       <c r="U62" s="14">
         <v>12784</v>
       </c>
-      <c r="V62" s="46">
+      <c r="V62" s="45">
         <v>15958</v>
       </c>
-      <c r="W62" s="46">
+      <c r="W62" s="45">
         <v>14062</v>
       </c>
     </row>
-    <row r="63" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A63" s="32" t="s">
+    <row r="63" spans="1:24">
+      <c r="A63" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="28">
         <v>5083</v>
       </c>
       <c r="C63" s="15">
         <v>2015</v>
       </c>
       <c r="D63" s="15">
         <v>3388</v>
       </c>
       <c r="E63" s="15">
         <v>5417</v>
       </c>
       <c r="F63" s="15">
         <v>5711</v>
       </c>
       <c r="G63" s="10">
         <v>3078</v>
       </c>
       <c r="H63" s="10">
         <v>3320</v>
       </c>
       <c r="I63" s="10">
         <v>4179</v>
@@ -5346,59 +5430,59 @@
       </c>
       <c r="N63" s="10">
         <v>8576</v>
       </c>
       <c r="O63" s="10">
         <v>12882</v>
       </c>
       <c r="P63" s="15">
         <v>14624</v>
       </c>
       <c r="Q63" s="10">
         <v>17030</v>
       </c>
       <c r="R63" s="16">
         <v>4989</v>
       </c>
       <c r="S63" s="16">
         <v>9805</v>
       </c>
       <c r="T63" s="16">
         <v>21376</v>
       </c>
       <c r="U63" s="14">
         <v>11680</v>
       </c>
-      <c r="V63" s="46">
+      <c r="V63" s="45">
         <v>9576</v>
       </c>
-      <c r="W63" s="46">
+      <c r="W63" s="45">
         <v>10027</v>
       </c>
     </row>
-    <row r="64" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A64" s="32" t="s">
+    <row r="64" spans="1:24">
+      <c r="A64" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="28">
         <v>1358</v>
       </c>
       <c r="C64" s="15">
         <v>1167</v>
       </c>
       <c r="D64" s="15">
         <v>2106</v>
       </c>
       <c r="E64" s="15">
         <v>1540</v>
       </c>
       <c r="F64" s="15">
         <v>1070</v>
       </c>
       <c r="G64" s="10">
         <v>791</v>
       </c>
       <c r="H64" s="10">
         <v>1163</v>
       </c>
       <c r="I64" s="10">
         <v>1229</v>
@@ -5417,59 +5501,59 @@
       </c>
       <c r="N64" s="10">
         <v>1898</v>
       </c>
       <c r="O64" s="10">
         <v>2391</v>
       </c>
       <c r="P64" s="15">
         <v>1597</v>
       </c>
       <c r="Q64" s="10">
         <v>2074</v>
       </c>
       <c r="R64" s="16">
         <v>216</v>
       </c>
       <c r="S64" s="24">
         <v>130</v>
       </c>
       <c r="T64" s="24">
         <v>3319</v>
       </c>
       <c r="U64" s="14">
         <v>3057</v>
       </c>
-      <c r="V64" s="46">
+      <c r="V64" s="45">
         <v>6159</v>
       </c>
-      <c r="W64" s="46">
+      <c r="W64" s="45">
         <v>9894</v>
       </c>
     </row>
-    <row r="65" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A65" s="32" t="s">
+    <row r="65" spans="1:24">
+      <c r="A65" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B65" s="28">
         <v>2163</v>
       </c>
       <c r="C65" s="15">
         <v>2829</v>
       </c>
       <c r="D65" s="15">
         <v>11901</v>
       </c>
       <c r="E65" s="15">
         <v>18883</v>
       </c>
       <c r="F65" s="15">
         <v>23484</v>
       </c>
       <c r="G65" s="10">
         <v>27783</v>
       </c>
       <c r="H65" s="10">
         <v>38207</v>
       </c>
       <c r="I65" s="10">
         <v>28451</v>
@@ -5488,59 +5572,59 @@
       </c>
       <c r="N65" s="10">
         <v>21891</v>
       </c>
       <c r="O65" s="10">
         <v>22683</v>
       </c>
       <c r="P65" s="15">
         <v>22306</v>
       </c>
       <c r="Q65" s="10">
         <v>18218</v>
       </c>
       <c r="R65" s="16">
         <v>6765</v>
       </c>
       <c r="S65" s="16">
         <v>8975</v>
       </c>
       <c r="T65" s="16">
         <v>27761</v>
       </c>
       <c r="U65" s="14">
         <v>34435</v>
       </c>
-      <c r="V65" s="46">
+      <c r="V65" s="45">
         <v>35641</v>
       </c>
-      <c r="W65" s="46">
+      <c r="W65" s="45">
         <v>37210</v>
       </c>
     </row>
-    <row r="66" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A66" s="32" t="s">
+    <row r="66" spans="1:24">
+      <c r="A66" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="28">
         <v>2923</v>
       </c>
       <c r="C66" s="15">
         <v>2945</v>
       </c>
       <c r="D66" s="15">
         <v>4117</v>
       </c>
       <c r="E66" s="15">
         <v>7346</v>
       </c>
       <c r="F66" s="15">
         <v>4904</v>
       </c>
       <c r="G66" s="10">
         <v>4895</v>
       </c>
       <c r="H66" s="10">
         <v>5958</v>
       </c>
       <c r="I66" s="10">
         <v>5498</v>
@@ -5559,59 +5643,59 @@
       </c>
       <c r="N66" s="10">
         <v>8912</v>
       </c>
       <c r="O66" s="10">
         <v>15028</v>
       </c>
       <c r="P66" s="15">
         <v>4972</v>
       </c>
       <c r="Q66" s="10">
         <v>6587</v>
       </c>
       <c r="R66" s="16">
         <v>461</v>
       </c>
       <c r="S66" s="24">
         <v>1151</v>
       </c>
       <c r="T66" s="24">
         <v>5779</v>
       </c>
       <c r="U66" s="14">
         <v>5356</v>
       </c>
-      <c r="V66" s="46">
+      <c r="V66" s="45">
         <v>6182</v>
       </c>
-      <c r="W66" s="46">
+      <c r="W66" s="45">
         <v>6932</v>
       </c>
     </row>
-    <row r="67" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A67" s="32" t="s">
+    <row r="67" spans="1:24">
+      <c r="A67" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B67" s="28">
         <v>1349</v>
       </c>
       <c r="C67" s="15">
         <v>1928</v>
       </c>
       <c r="D67" s="15">
         <v>2376</v>
       </c>
       <c r="E67" s="15">
         <v>2937</v>
       </c>
       <c r="F67" s="15">
         <v>4229</v>
       </c>
       <c r="G67" s="10">
         <v>1631</v>
       </c>
       <c r="H67" s="10">
         <v>1848</v>
       </c>
       <c r="I67" s="10">
         <v>2571</v>
@@ -5630,59 +5714,59 @@
       </c>
       <c r="N67" s="10">
         <v>6507</v>
       </c>
       <c r="O67" s="10">
         <v>7447</v>
       </c>
       <c r="P67" s="15">
         <v>6893</v>
       </c>
       <c r="Q67" s="10">
         <v>7564</v>
       </c>
       <c r="R67" s="16">
         <v>3240</v>
       </c>
       <c r="S67" s="16">
         <v>4014</v>
       </c>
       <c r="T67" s="16">
         <v>6848</v>
       </c>
       <c r="U67" s="14">
         <v>8109</v>
       </c>
-      <c r="V67" s="46">
+      <c r="V67" s="45">
         <v>5505</v>
       </c>
-      <c r="W67" s="46">
+      <c r="W67" s="45">
         <v>7152</v>
       </c>
     </row>
-    <row r="68" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A68" s="32" t="s">
+    <row r="68" spans="1:24">
+      <c r="A68" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B68" s="28">
         <v>1880</v>
       </c>
       <c r="C68" s="15">
         <v>3385</v>
       </c>
       <c r="D68" s="15">
         <v>2884</v>
       </c>
       <c r="E68" s="15">
         <v>1047</v>
       </c>
       <c r="F68" s="15">
         <v>1657</v>
       </c>
       <c r="G68" s="10">
         <v>914</v>
       </c>
       <c r="H68" s="10">
         <v>2249</v>
       </c>
       <c r="I68" s="10">
         <v>2739</v>
@@ -5701,59 +5785,59 @@
       </c>
       <c r="N68" s="10">
         <v>3907</v>
       </c>
       <c r="O68" s="10">
         <v>7296</v>
       </c>
       <c r="P68" s="15">
         <v>8952</v>
       </c>
       <c r="Q68" s="10">
         <v>11988</v>
       </c>
       <c r="R68" s="16">
         <v>1741</v>
       </c>
       <c r="S68" s="24">
         <v>2191</v>
       </c>
       <c r="T68" s="24">
         <v>7250</v>
       </c>
       <c r="U68" s="14">
         <v>7297</v>
       </c>
-      <c r="V68" s="46">
+      <c r="V68" s="45">
         <v>6222</v>
       </c>
-      <c r="W68" s="46">
+      <c r="W68" s="45">
         <v>15689</v>
       </c>
     </row>
-    <row r="69" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A69" s="31" t="s">
+    <row r="69" spans="1:24">
+      <c r="A69" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="10" t="s">
         <v>16</v>
@@ -5772,59 +5856,59 @@
       </c>
       <c r="N69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q69" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R69" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T69" s="24">
         <v>461</v>
       </c>
       <c r="U69" s="14">
         <v>751</v>
       </c>
-      <c r="V69" s="46">
+      <c r="V69" s="45">
         <v>732</v>
       </c>
-      <c r="W69" s="46">
+      <c r="W69" s="45">
         <v>1035</v>
       </c>
     </row>
-    <row r="70" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A70" s="32" t="s">
+    <row r="70" spans="1:24">
+      <c r="A70" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B70" s="28">
         <v>6736</v>
       </c>
       <c r="C70" s="15">
         <v>4744</v>
       </c>
       <c r="D70" s="15">
         <v>5941</v>
       </c>
       <c r="E70" s="15">
         <v>8675</v>
       </c>
       <c r="F70" s="15">
         <v>8097</v>
       </c>
       <c r="G70" s="10">
         <v>7575</v>
       </c>
       <c r="H70" s="10">
         <v>12352</v>
       </c>
       <c r="I70" s="10">
         <v>14697</v>
@@ -5843,59 +5927,59 @@
       </c>
       <c r="N70" s="10">
         <v>16858</v>
       </c>
       <c r="O70" s="10">
         <v>15991</v>
       </c>
       <c r="P70" s="15">
         <v>22022</v>
       </c>
       <c r="Q70" s="10">
         <v>23373</v>
       </c>
       <c r="R70" s="16">
         <v>4983</v>
       </c>
       <c r="S70" s="24">
         <v>3953</v>
       </c>
       <c r="T70" s="24">
         <v>12641</v>
       </c>
       <c r="U70" s="14">
         <v>14743</v>
       </c>
-      <c r="V70" s="46">
+      <c r="V70" s="45">
         <v>13978</v>
       </c>
-      <c r="W70" s="46">
+      <c r="W70" s="45">
         <v>14510</v>
       </c>
     </row>
-    <row r="71" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A71" s="32" t="s">
+    <row r="71" spans="1:24">
+      <c r="A71" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B71" s="28">
         <v>13661</v>
       </c>
       <c r="C71" s="15">
         <v>14909</v>
       </c>
       <c r="D71" s="15">
         <v>30839</v>
       </c>
       <c r="E71" s="15">
         <v>53672</v>
       </c>
       <c r="F71" s="15">
         <v>50909</v>
       </c>
       <c r="G71" s="10">
         <v>47265</v>
       </c>
       <c r="H71" s="10">
         <v>65450</v>
       </c>
       <c r="I71" s="10">
         <v>86415</v>
@@ -5914,59 +5998,59 @@
       </c>
       <c r="N71" s="10">
         <v>147235</v>
       </c>
       <c r="O71" s="10">
         <v>243908</v>
       </c>
       <c r="P71" s="15">
         <v>140739</v>
       </c>
       <c r="Q71" s="10">
         <v>178384</v>
       </c>
       <c r="R71" s="16">
         <v>47511</v>
       </c>
       <c r="S71" s="16">
         <v>51416</v>
       </c>
       <c r="T71" s="16">
         <v>156218</v>
       </c>
       <c r="U71" s="14">
         <v>220000</v>
       </c>
-      <c r="V71" s="46">
+      <c r="V71" s="45">
         <v>261964</v>
       </c>
-      <c r="W71" s="46">
+      <c r="W71" s="45">
         <v>295342</v>
       </c>
     </row>
-    <row r="72" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A72" s="32" t="s">
+    <row r="72" spans="1:24">
+      <c r="A72" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B72" s="28">
         <v>78728</v>
       </c>
       <c r="C72" s="15">
         <v>93903</v>
       </c>
       <c r="D72" s="15">
         <v>128170</v>
       </c>
       <c r="E72" s="15">
         <v>135768</v>
       </c>
       <c r="F72" s="15">
         <v>136828</v>
       </c>
       <c r="G72" s="10">
         <v>102678</v>
       </c>
       <c r="H72" s="10">
         <v>97866</v>
       </c>
       <c r="I72" s="10">
         <v>134610</v>
@@ -5985,59 +6069,59 @@
       </c>
       <c r="N72" s="10">
         <v>224183</v>
       </c>
       <c r="O72" s="10">
         <v>264219</v>
       </c>
       <c r="P72" s="15">
         <v>265520</v>
       </c>
       <c r="Q72" s="10">
         <v>335045</v>
       </c>
       <c r="R72" s="16">
         <v>88415</v>
       </c>
       <c r="S72" s="16">
         <v>95704</v>
       </c>
       <c r="T72" s="16">
         <v>270198</v>
       </c>
       <c r="U72" s="14">
         <v>409394</v>
       </c>
-      <c r="V72" s="46">
+      <c r="V72" s="45">
         <v>507567</v>
       </c>
-      <c r="W72" s="46">
+      <c r="W72" s="45">
         <v>563343</v>
       </c>
     </row>
-    <row r="73" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A73" s="31" t="s">
+    <row r="73" spans="1:24">
+      <c r="A73" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="10" t="s">
         <v>16</v>
@@ -6056,110 +6140,111 @@
       </c>
       <c r="N73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P73" s="15">
         <v>14499</v>
       </c>
       <c r="Q73" s="10">
         <v>26022</v>
       </c>
       <c r="R73" s="16">
         <v>5779</v>
       </c>
       <c r="S73" s="16">
         <v>9862</v>
       </c>
       <c r="T73" s="16">
         <v>25130</v>
       </c>
       <c r="U73" s="14">
         <v>20837</v>
       </c>
-      <c r="V73" s="46">
+      <c r="V73" s="45">
         <v>24462</v>
       </c>
-      <c r="W73" s="46">
+      <c r="W73" s="45">
         <v>29561</v>
       </c>
     </row>
-    <row r="74" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:24">
       <c r="A74" s="8"/>
       <c r="B74" s="9"/>
       <c r="C74" s="9"/>
       <c r="D74" s="9"/>
       <c r="E74" s="9"/>
       <c r="F74" s="9"/>
       <c r="G74" s="9"/>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
       <c r="J74" s="9"/>
       <c r="K74" s="9"/>
       <c r="L74" s="9"/>
       <c r="M74" s="9"/>
       <c r="N74" s="9"/>
       <c r="O74" s="9"/>
       <c r="P74" s="9"/>
       <c r="Q74" s="9"/>
       <c r="R74" s="9"/>
       <c r="S74" s="24"/>
       <c r="T74" s="24"/>
       <c r="U74" s="17"/>
       <c r="V74" s="23"/>
     </row>
-    <row r="75" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A75" s="60" t="s">
+    <row r="75" spans="1:24">
+      <c r="A75" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B75" s="60"/>
-[...23 lines deleted...]
-      <c r="A76" s="30" t="s">
+      <c r="B75" s="59"/>
+      <c r="C75" s="59"/>
+      <c r="D75" s="59"/>
+      <c r="E75" s="59"/>
+      <c r="F75" s="59"/>
+      <c r="G75" s="59"/>
+      <c r="H75" s="59"/>
+      <c r="I75" s="59"/>
+      <c r="J75" s="59"/>
+      <c r="K75" s="59"/>
+      <c r="L75" s="59"/>
+      <c r="M75" s="59"/>
+      <c r="N75" s="59"/>
+      <c r="O75" s="59"/>
+      <c r="P75" s="59"/>
+      <c r="Q75" s="59"/>
+      <c r="R75" s="59"/>
+      <c r="S75" s="59"/>
+      <c r="T75" s="59"/>
+      <c r="U75" s="59"/>
+      <c r="V75" s="59"/>
+      <c r="W75" s="59"/>
+      <c r="X75" s="59"/>
+    </row>
+    <row r="76" spans="1:24">
+      <c r="A76" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="2">
         <v>219634</v>
       </c>
       <c r="C76" s="2">
         <v>261164</v>
       </c>
       <c r="D76" s="2">
         <v>330817</v>
       </c>
       <c r="E76" s="2">
         <v>548313</v>
       </c>
       <c r="F76" s="3">
         <v>543022</v>
       </c>
       <c r="G76" s="4">
         <v>513580</v>
       </c>
       <c r="H76" s="4">
         <v>594161</v>
       </c>
       <c r="I76" s="4">
         <v>584303</v>
@@ -6179,59 +6264,59 @@
       <c r="N76" s="3">
         <v>722515</v>
       </c>
       <c r="O76" s="3">
         <v>891911</v>
       </c>
       <c r="P76" s="3">
         <f>SUM(P78:P96)</f>
         <v>830922</v>
       </c>
       <c r="Q76" s="27">
         <v>979781</v>
       </c>
       <c r="R76" s="5">
         <v>252726</v>
       </c>
       <c r="S76" s="5">
         <v>329754</v>
       </c>
       <c r="T76" s="7">
         <v>927844</v>
       </c>
       <c r="U76" s="7">
         <v>1084771</v>
       </c>
-      <c r="V76" s="45">
+      <c r="V76" s="44">
         <v>1294869</v>
       </c>
-      <c r="W76" s="46">
+      <c r="W76" s="45">
         <v>1427126</v>
       </c>
     </row>
-    <row r="77" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A77" s="31" t="s">
+    <row r="77" spans="1:24">
+      <c r="A77" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="10" t="s">
         <v>16</v>
@@ -6250,59 +6335,59 @@
       </c>
       <c r="N77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P77" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q77" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R77" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S77" s="12" t="s">
         <v>16</v>
       </c>
       <c r="T77" s="14">
         <v>4530</v>
       </c>
       <c r="U77" s="14">
         <v>11612</v>
       </c>
-      <c r="V77" s="46">
+      <c r="V77" s="45">
         <v>3744</v>
       </c>
-      <c r="W77" s="46">
+      <c r="W77" s="45">
         <v>5746</v>
       </c>
     </row>
-    <row r="78" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A78" s="32" t="s">
+    <row r="78" spans="1:24">
+      <c r="A78" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B78" s="15">
         <v>1476</v>
       </c>
       <c r="C78" s="15">
         <v>1241</v>
       </c>
       <c r="D78" s="15">
         <v>2124</v>
       </c>
       <c r="E78" s="15">
         <v>999</v>
       </c>
       <c r="F78" s="15">
         <v>2977</v>
       </c>
       <c r="G78" s="10">
         <v>4439</v>
       </c>
       <c r="H78" s="10">
         <v>3043</v>
       </c>
       <c r="I78" s="15">
         <v>2850</v>
@@ -6321,59 +6406,59 @@
       </c>
       <c r="N78" s="15">
         <v>12609</v>
       </c>
       <c r="O78" s="15">
         <v>17235</v>
       </c>
       <c r="P78" s="15">
         <v>13747</v>
       </c>
       <c r="Q78" s="10">
         <v>18501</v>
       </c>
       <c r="R78" s="16">
         <v>2657</v>
       </c>
       <c r="S78" s="16">
         <v>2935</v>
       </c>
       <c r="T78" s="14">
         <v>15972</v>
       </c>
       <c r="U78" s="14">
         <v>18201</v>
       </c>
-      <c r="V78" s="46">
+      <c r="V78" s="45">
         <v>17942</v>
       </c>
-      <c r="W78" s="46">
+      <c r="W78" s="45">
         <v>22359</v>
       </c>
     </row>
-    <row r="79" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A79" s="32" t="s">
+    <row r="79" spans="1:24">
+      <c r="A79" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="15">
         <v>8028</v>
       </c>
       <c r="C79" s="15">
         <v>9076</v>
       </c>
       <c r="D79" s="15">
         <v>8780</v>
       </c>
       <c r="E79" s="15">
         <v>8220</v>
       </c>
       <c r="F79" s="15">
         <v>8094</v>
       </c>
       <c r="G79" s="10">
         <v>8194</v>
       </c>
       <c r="H79" s="10">
         <v>8633</v>
       </c>
       <c r="I79" s="15">
         <v>8979</v>
@@ -6392,59 +6477,59 @@
       </c>
       <c r="N79" s="15">
         <v>10323</v>
       </c>
       <c r="O79" s="15">
         <v>9900</v>
       </c>
       <c r="P79" s="15">
         <v>12251</v>
       </c>
       <c r="Q79" s="10">
         <v>14437</v>
       </c>
       <c r="R79" s="16">
         <v>5817</v>
       </c>
       <c r="S79" s="16">
         <v>8092</v>
       </c>
       <c r="T79" s="14">
         <v>31600</v>
       </c>
       <c r="U79" s="14">
         <v>23679</v>
       </c>
-      <c r="V79" s="46">
+      <c r="V79" s="45">
         <v>21911</v>
       </c>
-      <c r="W79" s="46">
+      <c r="W79" s="45">
         <v>19727</v>
       </c>
     </row>
-    <row r="80" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A80" s="32" t="s">
+    <row r="80" spans="1:24">
+      <c r="A80" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="15">
         <v>2909</v>
       </c>
       <c r="C80" s="15">
         <v>76</v>
       </c>
       <c r="D80" s="15">
         <v>540</v>
       </c>
       <c r="E80" s="15">
         <v>809</v>
       </c>
       <c r="F80" s="15">
         <v>787</v>
       </c>
       <c r="G80" s="10">
         <v>3768</v>
       </c>
       <c r="H80" s="10">
         <v>858</v>
       </c>
       <c r="I80" s="15">
         <v>1013</v>
@@ -6463,59 +6548,59 @@
       </c>
       <c r="N80" s="15">
         <v>1914</v>
       </c>
       <c r="O80" s="15">
         <v>2327</v>
       </c>
       <c r="P80" s="15">
         <v>3958</v>
       </c>
       <c r="Q80" s="10">
         <v>4751</v>
       </c>
       <c r="R80" s="16">
         <v>691</v>
       </c>
       <c r="S80" s="16">
         <v>1602</v>
       </c>
       <c r="T80" s="14">
         <v>3165</v>
       </c>
       <c r="U80" s="14">
         <v>3848</v>
       </c>
-      <c r="V80" s="46">
+      <c r="V80" s="45">
         <v>8716</v>
       </c>
-      <c r="W80" s="46">
+      <c r="W80" s="45">
         <v>11631</v>
       </c>
     </row>
-    <row r="81" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A81" s="32" t="s">
+    <row r="81" spans="1:23">
+      <c r="A81" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B81" s="15">
         <v>33639</v>
       </c>
       <c r="C81" s="15">
         <v>30233</v>
       </c>
       <c r="D81" s="15">
         <v>45400</v>
       </c>
       <c r="E81" s="15">
         <v>134825</v>
       </c>
       <c r="F81" s="15">
         <v>170767</v>
       </c>
       <c r="G81" s="10">
         <v>181785</v>
       </c>
       <c r="H81" s="10">
         <v>226332</v>
       </c>
       <c r="I81" s="15">
         <v>138713</v>
@@ -6534,59 +6619,59 @@
       </c>
       <c r="N81" s="15">
         <v>58060</v>
       </c>
       <c r="O81" s="15">
         <v>55530</v>
       </c>
       <c r="P81" s="15">
         <v>67146</v>
       </c>
       <c r="Q81" s="10">
         <v>74678</v>
       </c>
       <c r="R81" s="16">
         <v>16579</v>
       </c>
       <c r="S81" s="16">
         <v>3427</v>
       </c>
       <c r="T81" s="14">
         <v>23145</v>
       </c>
       <c r="U81" s="14">
         <v>30360</v>
       </c>
-      <c r="V81" s="46">
+      <c r="V81" s="45">
         <v>24568</v>
       </c>
-      <c r="W81" s="46">
+      <c r="W81" s="45">
         <v>20918</v>
       </c>
     </row>
-    <row r="82" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A82" s="32" t="s">
+    <row r="82" spans="1:23">
+      <c r="A82" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="15">
         <v>4425</v>
       </c>
       <c r="C82" s="15">
         <v>5020</v>
       </c>
       <c r="D82" s="15">
         <v>6485</v>
       </c>
       <c r="E82" s="15">
         <v>11901</v>
       </c>
       <c r="F82" s="15">
         <v>16157</v>
       </c>
       <c r="G82" s="10">
         <v>10732</v>
       </c>
       <c r="H82" s="10">
         <v>15743</v>
       </c>
       <c r="I82" s="15">
         <v>11491</v>
@@ -6605,59 +6690,59 @@
       </c>
       <c r="N82" s="15">
         <v>14085</v>
       </c>
       <c r="O82" s="15">
         <v>21415</v>
       </c>
       <c r="P82" s="15">
         <v>20937</v>
       </c>
       <c r="Q82" s="10" t="s">
         <v>20</v>
       </c>
       <c r="R82" s="16">
         <v>4943</v>
       </c>
       <c r="S82" s="16">
         <v>6588</v>
       </c>
       <c r="T82" s="14">
         <v>13653</v>
       </c>
       <c r="U82" s="14">
         <v>11856</v>
       </c>
-      <c r="V82" s="46">
+      <c r="V82" s="45">
         <v>11220</v>
       </c>
-      <c r="W82" s="46">
+      <c r="W82" s="45">
         <v>10958</v>
       </c>
     </row>
-    <row r="83" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A83" s="32" t="s">
+    <row r="83" spans="1:23">
+      <c r="A83" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B83" s="15">
         <v>2026</v>
       </c>
       <c r="C83" s="15">
         <v>2189</v>
       </c>
       <c r="D83" s="15">
         <v>2424</v>
       </c>
       <c r="E83" s="15">
         <v>1625</v>
       </c>
       <c r="F83" s="15">
         <v>1354</v>
       </c>
       <c r="G83" s="10">
         <v>2071</v>
       </c>
       <c r="H83" s="10">
         <v>1581</v>
       </c>
       <c r="I83" s="15">
         <v>2052</v>
@@ -6676,59 +6761,59 @@
       </c>
       <c r="N83" s="15">
         <v>2545</v>
       </c>
       <c r="O83" s="15">
         <v>2742</v>
       </c>
       <c r="P83" s="15">
         <v>3940</v>
       </c>
       <c r="Q83" s="10">
         <v>4721</v>
       </c>
       <c r="R83" s="16">
         <v>1557</v>
       </c>
       <c r="S83" s="16">
         <v>1386</v>
       </c>
       <c r="T83" s="14">
         <v>2872</v>
       </c>
       <c r="U83" s="14">
         <v>3629</v>
       </c>
-      <c r="V83" s="46">
+      <c r="V83" s="45">
         <v>3328</v>
       </c>
-      <c r="W83" s="46">
+      <c r="W83" s="45">
         <v>4803</v>
       </c>
     </row>
-    <row r="84" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A84" s="31" t="s">
+    <row r="84" spans="1:23">
+      <c r="A84" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="10" t="s">
         <v>16</v>
@@ -6747,59 +6832,59 @@
       </c>
       <c r="N84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q84" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R84" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T84" s="14">
         <v>2202</v>
       </c>
       <c r="U84" s="14">
         <v>3345</v>
       </c>
-      <c r="V84" s="46">
+      <c r="V84" s="45">
         <v>5403</v>
       </c>
-      <c r="W84" s="46">
+      <c r="W84" s="45">
         <v>8586</v>
       </c>
     </row>
-    <row r="85" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A85" s="32" t="s">
+    <row r="85" spans="1:23">
+      <c r="A85" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="15">
         <v>11473</v>
       </c>
       <c r="C85" s="15">
         <v>13307</v>
       </c>
       <c r="D85" s="15">
         <v>13124</v>
       </c>
       <c r="E85" s="15">
         <v>13394</v>
       </c>
       <c r="F85" s="15">
         <v>11801</v>
       </c>
       <c r="G85" s="10">
         <v>19283</v>
       </c>
       <c r="H85" s="10">
         <v>13866</v>
       </c>
       <c r="I85" s="15">
         <v>15319</v>
@@ -6818,59 +6903,59 @@
       </c>
       <c r="N85" s="15">
         <v>17509</v>
       </c>
       <c r="O85" s="15">
         <v>20827</v>
       </c>
       <c r="P85" s="15">
         <v>19804</v>
       </c>
       <c r="Q85" s="10">
         <v>21198</v>
       </c>
       <c r="R85" s="16">
         <v>6676</v>
       </c>
       <c r="S85" s="16">
         <v>9432</v>
       </c>
       <c r="T85" s="14">
         <v>15807</v>
       </c>
       <c r="U85" s="14">
         <v>16414</v>
       </c>
-      <c r="V85" s="46">
+      <c r="V85" s="45">
         <v>21351</v>
       </c>
-      <c r="W85" s="46">
+      <c r="W85" s="45">
         <v>19428</v>
       </c>
     </row>
-    <row r="86" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A86" s="32" t="s">
+    <row r="86" spans="1:23">
+      <c r="A86" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="15">
         <v>5982</v>
       </c>
       <c r="C86" s="15">
         <v>4404</v>
       </c>
       <c r="D86" s="15">
         <v>4422</v>
       </c>
       <c r="E86" s="15">
         <v>7355</v>
       </c>
       <c r="F86" s="15">
         <v>6482</v>
       </c>
       <c r="G86" s="10">
         <v>5591</v>
       </c>
       <c r="H86" s="10">
         <v>4454</v>
       </c>
       <c r="I86" s="15">
         <v>5358</v>
@@ -6889,59 +6974,59 @@
       </c>
       <c r="N86" s="15">
         <v>12111</v>
       </c>
       <c r="O86" s="15">
         <v>18049</v>
       </c>
       <c r="P86" s="15">
         <v>20408</v>
       </c>
       <c r="Q86" s="10">
         <v>22435</v>
       </c>
       <c r="R86" s="16">
         <v>7299</v>
       </c>
       <c r="S86" s="16">
         <v>13548</v>
       </c>
       <c r="T86" s="14">
         <v>28587</v>
       </c>
       <c r="U86" s="14">
         <v>14421</v>
       </c>
-      <c r="V86" s="46">
+      <c r="V86" s="45">
         <v>12579</v>
       </c>
-      <c r="W86" s="46">
+      <c r="W86" s="45">
         <v>13312</v>
       </c>
     </row>
-    <row r="87" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A87" s="32" t="s">
+    <row r="87" spans="1:23">
+      <c r="A87" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B87" s="15">
         <v>1716</v>
       </c>
       <c r="C87" s="15">
         <v>1451</v>
       </c>
       <c r="D87" s="15">
         <v>2631</v>
       </c>
       <c r="E87" s="15">
         <v>2072</v>
       </c>
       <c r="F87" s="15">
         <v>1389</v>
       </c>
       <c r="G87" s="10">
         <v>1712</v>
       </c>
       <c r="H87" s="10">
         <v>1685</v>
       </c>
       <c r="I87" s="15">
         <v>1576</v>
@@ -6960,59 +7045,59 @@
       </c>
       <c r="N87" s="15">
         <v>2939</v>
       </c>
       <c r="O87" s="15">
         <v>3173</v>
       </c>
       <c r="P87" s="15">
         <v>3396</v>
       </c>
       <c r="Q87" s="10" t="s">
         <v>20</v>
       </c>
       <c r="R87" s="16">
         <v>288</v>
       </c>
       <c r="S87" s="16">
         <v>197</v>
       </c>
       <c r="T87" s="14">
         <v>4960</v>
       </c>
       <c r="U87" s="14">
         <v>3980</v>
       </c>
-      <c r="V87" s="46">
+      <c r="V87" s="45">
         <v>8724</v>
       </c>
-      <c r="W87" s="46">
+      <c r="W87" s="45">
         <v>12507</v>
       </c>
     </row>
-    <row r="88" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A88" s="32" t="s">
+    <row r="88" spans="1:23">
+      <c r="A88" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B88" s="15">
         <v>2563</v>
       </c>
       <c r="C88" s="15">
         <v>7754</v>
       </c>
       <c r="D88" s="15">
         <v>12919</v>
       </c>
       <c r="E88" s="15">
         <v>27796</v>
       </c>
       <c r="F88" s="15">
         <v>41600</v>
       </c>
       <c r="G88" s="10">
         <v>39994</v>
       </c>
       <c r="H88" s="10">
         <v>48855</v>
       </c>
       <c r="I88" s="15">
         <v>43833</v>
@@ -7031,59 +7116,59 @@
       </c>
       <c r="N88" s="15">
         <v>28114</v>
       </c>
       <c r="O88" s="15">
         <v>28726</v>
       </c>
       <c r="P88" s="15">
         <v>28720</v>
       </c>
       <c r="Q88" s="10" t="s">
         <v>20</v>
       </c>
       <c r="R88" s="16">
         <v>8356</v>
       </c>
       <c r="S88" s="16">
         <v>11977</v>
       </c>
       <c r="T88" s="14">
         <v>41338</v>
       </c>
       <c r="U88" s="14">
         <v>40331</v>
       </c>
-      <c r="V88" s="46">
+      <c r="V88" s="45">
         <v>42869</v>
       </c>
-      <c r="W88" s="46">
+      <c r="W88" s="45">
         <v>44434</v>
       </c>
     </row>
-    <row r="89" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A89" s="32" t="s">
+    <row r="89" spans="1:23">
+      <c r="A89" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B89" s="15">
         <v>4150</v>
       </c>
       <c r="C89" s="15">
         <v>4029</v>
       </c>
       <c r="D89" s="15">
         <v>5383</v>
       </c>
       <c r="E89" s="15">
         <v>9613</v>
       </c>
       <c r="F89" s="15">
         <v>6116</v>
       </c>
       <c r="G89" s="10">
         <v>7211</v>
       </c>
       <c r="H89" s="10">
         <v>7700</v>
       </c>
       <c r="I89" s="15">
         <v>7160</v>
@@ -7102,59 +7187,59 @@
       </c>
       <c r="N89" s="15">
         <v>13045</v>
       </c>
       <c r="O89" s="15">
         <v>22341</v>
       </c>
       <c r="P89" s="15">
         <v>6847</v>
       </c>
       <c r="Q89" s="10" t="s">
         <v>20</v>
       </c>
       <c r="R89" s="16">
         <v>1235</v>
       </c>
       <c r="S89" s="16">
         <v>1351</v>
       </c>
       <c r="T89" s="14">
         <v>7787</v>
       </c>
       <c r="U89" s="14">
         <v>8060</v>
       </c>
-      <c r="V89" s="46">
+      <c r="V89" s="45">
         <v>9384</v>
       </c>
-      <c r="W89" s="46">
+      <c r="W89" s="45">
         <v>8928</v>
       </c>
     </row>
-    <row r="90" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A90" s="32" t="s">
+    <row r="90" spans="1:23">
+      <c r="A90" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B90" s="15">
         <v>1883</v>
       </c>
       <c r="C90" s="15">
         <v>2624</v>
       </c>
       <c r="D90" s="15">
         <v>3441</v>
       </c>
       <c r="E90" s="15">
         <v>4882</v>
       </c>
       <c r="F90" s="15">
         <v>4662</v>
       </c>
       <c r="G90" s="10">
         <v>2560</v>
       </c>
       <c r="H90" s="10">
         <v>2552</v>
       </c>
       <c r="I90" s="15">
         <v>3482</v>
@@ -7173,59 +7258,59 @@
       </c>
       <c r="N90" s="15">
         <v>8565</v>
       </c>
       <c r="O90" s="15">
         <v>10262</v>
       </c>
       <c r="P90" s="16">
         <v>10570</v>
       </c>
       <c r="Q90" s="10" t="s">
         <v>20</v>
       </c>
       <c r="R90" s="16">
         <v>4120</v>
       </c>
       <c r="S90" s="16">
         <v>5734</v>
       </c>
       <c r="T90" s="14">
         <v>10981</v>
       </c>
       <c r="U90" s="14">
         <v>10168</v>
       </c>
-      <c r="V90" s="46">
+      <c r="V90" s="45">
         <v>7455</v>
       </c>
-      <c r="W90" s="46">
+      <c r="W90" s="45">
         <v>8988</v>
       </c>
     </row>
-    <row r="91" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A91" s="32" t="s">
+    <row r="91" spans="1:23">
+      <c r="A91" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B91" s="15">
         <v>2334</v>
       </c>
       <c r="C91" s="15">
         <v>5332</v>
       </c>
       <c r="D91" s="15">
         <v>3631</v>
       </c>
       <c r="E91" s="15">
         <v>1376</v>
       </c>
       <c r="F91" s="15">
         <v>2187</v>
       </c>
       <c r="G91" s="10">
         <v>2796</v>
       </c>
       <c r="H91" s="10">
         <v>3031</v>
       </c>
       <c r="I91" s="15">
         <v>3686</v>
@@ -7244,59 +7329,59 @@
       </c>
       <c r="N91" s="15">
         <v>5058</v>
       </c>
       <c r="O91" s="15">
         <v>8424</v>
       </c>
       <c r="P91" s="15">
         <v>11466</v>
       </c>
       <c r="Q91" s="10" t="s">
         <v>20</v>
       </c>
       <c r="R91" s="16">
         <v>2132</v>
       </c>
       <c r="S91" s="16">
         <v>3018</v>
       </c>
       <c r="T91" s="14">
         <v>10375</v>
       </c>
       <c r="U91" s="14">
         <v>8950</v>
       </c>
-      <c r="V91" s="46">
+      <c r="V91" s="45">
         <v>7931</v>
       </c>
-      <c r="W91" s="46">
+      <c r="W91" s="45">
         <v>22563</v>
       </c>
     </row>
-    <row r="92" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A92" s="31" t="s">
+    <row r="92" spans="1:23">
+      <c r="A92" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="10" t="s">
         <v>16</v>
@@ -7315,59 +7400,59 @@
       </c>
       <c r="N92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q92" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R92" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S92" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T92" s="14">
         <v>649</v>
       </c>
       <c r="U92" s="14">
         <v>1002</v>
       </c>
-      <c r="V92" s="46">
+      <c r="V92" s="45">
         <v>1044</v>
       </c>
-      <c r="W92" s="46">
+      <c r="W92" s="45">
         <v>1382</v>
       </c>
     </row>
-    <row r="93" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A93" s="32" t="s">
+    <row r="93" spans="1:23">
+      <c r="A93" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B93" s="15">
         <v>8803</v>
       </c>
       <c r="C93" s="15">
         <v>6728</v>
       </c>
       <c r="D93" s="15">
         <v>8806</v>
       </c>
       <c r="E93" s="15">
         <v>11888</v>
       </c>
       <c r="F93" s="15">
         <v>11126</v>
       </c>
       <c r="G93" s="10">
         <v>14123</v>
       </c>
       <c r="H93" s="10">
         <v>15892</v>
       </c>
       <c r="I93" s="15">
         <v>19588</v>
@@ -7386,59 +7471,59 @@
       </c>
       <c r="N93" s="15">
         <v>22463</v>
       </c>
       <c r="O93" s="15">
         <v>23177</v>
       </c>
       <c r="P93" s="15">
         <v>28846</v>
       </c>
       <c r="Q93" s="10">
         <v>29741</v>
       </c>
       <c r="R93" s="16">
         <v>6256</v>
       </c>
       <c r="S93" s="16">
         <v>5847</v>
       </c>
       <c r="T93" s="14">
         <v>17829</v>
       </c>
       <c r="U93" s="14">
         <v>18345</v>
       </c>
-      <c r="V93" s="46">
+      <c r="V93" s="45">
         <v>18070</v>
       </c>
-      <c r="W93" s="46">
+      <c r="W93" s="45">
         <v>18004</v>
       </c>
     </row>
-    <row r="94" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A94" s="32" t="s">
+    <row r="94" spans="1:23">
+      <c r="A94" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B94" s="15">
         <v>18299</v>
       </c>
       <c r="C94" s="15">
         <v>25313</v>
       </c>
       <c r="D94" s="15">
         <v>46236</v>
       </c>
       <c r="E94" s="15">
         <v>81450</v>
       </c>
       <c r="F94" s="15">
         <v>72677</v>
       </c>
       <c r="G94" s="10">
         <v>70703</v>
       </c>
       <c r="H94" s="10">
         <v>95922</v>
       </c>
       <c r="I94" s="15">
         <v>119734</v>
@@ -7457,59 +7542,59 @@
       </c>
       <c r="N94" s="15">
         <v>205188</v>
       </c>
       <c r="O94" s="15">
         <v>294157</v>
       </c>
       <c r="P94" s="15">
         <v>191681</v>
       </c>
       <c r="Q94" s="10">
         <v>236280</v>
       </c>
       <c r="R94" s="16">
         <v>63758</v>
       </c>
       <c r="S94" s="16">
         <v>78023</v>
       </c>
       <c r="T94" s="14">
         <v>238510</v>
       </c>
       <c r="U94" s="14">
         <v>287126</v>
       </c>
-      <c r="V94" s="46">
+      <c r="V94" s="45">
         <v>349644</v>
       </c>
-      <c r="W94" s="46">
+      <c r="W94" s="45">
         <v>380301</v>
       </c>
     </row>
-    <row r="95" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A95" s="32" t="s">
+    <row r="95" spans="1:23">
+      <c r="A95" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B95" s="15">
         <v>109928</v>
       </c>
       <c r="C95" s="15">
         <v>142387</v>
       </c>
       <c r="D95" s="15">
         <v>164471</v>
       </c>
       <c r="E95" s="15">
         <v>230108</v>
       </c>
       <c r="F95" s="15">
         <v>184846</v>
       </c>
       <c r="G95" s="10">
         <v>138618</v>
       </c>
       <c r="H95" s="10">
         <v>144014</v>
       </c>
       <c r="I95" s="15">
         <v>199469</v>
@@ -7528,210 +7613,212 @@
       </c>
       <c r="N95" s="15">
         <v>307987</v>
       </c>
       <c r="O95" s="15">
         <v>353626</v>
       </c>
       <c r="P95" s="15">
         <v>365137</v>
       </c>
       <c r="Q95" s="10">
         <v>435699</v>
       </c>
       <c r="R95" s="16">
         <v>112281</v>
       </c>
       <c r="S95" s="16">
         <v>162469</v>
       </c>
       <c r="T95" s="14">
         <v>417353</v>
       </c>
       <c r="U95" s="14">
         <v>540744</v>
       </c>
-      <c r="V95" s="46">
+      <c r="V95" s="45">
         <v>686355</v>
       </c>
-      <c r="W95" s="46">
+      <c r="W95" s="45">
         <v>754093</v>
       </c>
     </row>
-    <row r="96" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A96" s="34" t="s">
+    <row r="96" spans="1:23">
+      <c r="A96" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B96" s="35" t="s">
-[...41 lines deleted...]
-      <c r="P96" s="37">
+      <c r="B96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="E96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="F96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="G96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="H96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="J96" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="K96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="L96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="M96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="N96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="O96" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="P96" s="36">
         <v>22068</v>
       </c>
-      <c r="Q96" s="38">
+      <c r="Q96" s="37">
         <v>33362</v>
       </c>
-      <c r="R96" s="39">
+      <c r="R96" s="38">
         <v>8081</v>
       </c>
-      <c r="S96" s="39">
+      <c r="S96" s="38">
         <v>14128</v>
       </c>
-      <c r="T96" s="40">
+      <c r="T96" s="39">
         <v>36529</v>
       </c>
-      <c r="U96" s="40">
+      <c r="U96" s="39">
         <v>28700</v>
       </c>
-      <c r="V96" s="40">
+      <c r="V96" s="39">
         <v>32631</v>
       </c>
-      <c r="W96" s="40">
+      <c r="W96" s="45">
         <v>38458</v>
       </c>
     </row>
-    <row r="97" spans="1:22" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="S97" s="33"/>
+    <row r="97" spans="1:24">
+      <c r="A97" s="32"/>
+      <c r="B97" s="32"/>
+      <c r="C97" s="32"/>
+      <c r="D97" s="32"/>
+      <c r="E97" s="32"/>
+      <c r="F97" s="32"/>
+      <c r="G97" s="32"/>
+      <c r="H97" s="32"/>
+      <c r="I97" s="32"/>
+      <c r="J97" s="32"/>
+      <c r="K97" s="32"/>
+      <c r="L97" s="32"/>
+      <c r="M97" s="32"/>
+      <c r="N97" s="32"/>
+      <c r="O97" s="32"/>
+      <c r="P97" s="32"/>
+      <c r="Q97" s="32"/>
+      <c r="R97" s="32"/>
+      <c r="S97" s="32"/>
       <c r="T97" s="23"/>
       <c r="U97" s="23"/>
       <c r="V97" s="23"/>
-    </row>
-    <row r="98" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="W97" s="62"/>
+      <c r="X97" s="62"/>
+    </row>
+    <row r="98" spans="1:24">
       <c r="A98" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B98" s="23"/>
       <c r="C98" s="23"/>
       <c r="D98" s="23"/>
       <c r="E98" s="23"/>
       <c r="F98" s="23"/>
       <c r="G98" s="23"/>
       <c r="H98" s="23"/>
       <c r="I98" s="23"/>
       <c r="J98" s="23"/>
       <c r="K98" s="23"/>
       <c r="L98" s="23"/>
       <c r="M98" s="23"/>
       <c r="N98" s="23"/>
       <c r="O98" s="23"/>
       <c r="P98" s="23"/>
       <c r="Q98" s="23"/>
       <c r="R98" s="23"/>
       <c r="S98" s="23"/>
       <c r="T98" s="23"/>
       <c r="U98" s="23"/>
       <c r="V98" s="23"/>
     </row>
-    <row r="99" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:24">
       <c r="A99" s="20"/>
       <c r="B99" s="23"/>
       <c r="C99" s="23"/>
       <c r="D99" s="23"/>
       <c r="E99" s="23"/>
       <c r="F99" s="23"/>
       <c r="G99" s="23"/>
       <c r="H99" s="23"/>
       <c r="I99" s="23"/>
       <c r="J99" s="23"/>
       <c r="K99" s="23"/>
       <c r="L99" s="23"/>
       <c r="M99" s="23"/>
       <c r="N99" s="23"/>
       <c r="O99" s="23"/>
       <c r="P99" s="23"/>
       <c r="Q99" s="23"/>
       <c r="R99" s="23"/>
       <c r="S99" s="23"/>
       <c r="T99" s="23"/>
       <c r="U99" s="23"/>
       <c r="V99" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:W75"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A75:X75"/>
+    <mergeCell ref="A52:X52"/>
+    <mergeCell ref="A29:X29"/>
+    <mergeCell ref="A6:X6"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A4:X4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>