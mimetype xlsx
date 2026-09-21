--- v1 (2026-07-06)
+++ v2 (2026-09-21)
@@ -1,79 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P66" i="1" l="1"/>
   <c r="P53" i="1"/>
   <c r="I53" i="1"/>
   <c r="C53" i="1"/>
   <c r="I30" i="1"/>
   <c r="I7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="93">
   <si>
     <t>2006*</t>
   </si>
   <si>
     <t>2007*</t>
   </si>
   <si>
     <t>2008*</t>
   </si>
@@ -329,59 +312,60 @@
   <si>
     <t>Орналастыру орындармен қызмет көрсеткен көлемі (қосылған құнға салынатын салықсыз)</t>
   </si>
   <si>
     <t>Агрегатталған</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702693</t>
   </si>
   <si>
     <t>2003 бастап</t>
   </si>
   <si>
     <t>221206 Орналастыру орындары көрсеткен қызметтер көлемі**</t>
   </si>
   <si>
     <t>2-туризм «Орналастыру орындарының қызметі туралы есеп», кезеңділігі тоқсандық</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -444,72 +428,329 @@
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="18">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -668,63 +909,385 @@
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="215">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="23" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="23" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="23" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="23" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -944,67 +1507,282 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="215">
+    <cellStyle name="20% - Акцент1 2" xfId="9"/>
+    <cellStyle name="20% - Акцент1 3" xfId="10"/>
+    <cellStyle name="20% - Акцент1 4" xfId="11"/>
+    <cellStyle name="20% - Акцент1 5" xfId="12"/>
+    <cellStyle name="20% - Акцент2 2" xfId="13"/>
+    <cellStyle name="20% - Акцент2 3" xfId="14"/>
+    <cellStyle name="20% - Акцент2 4" xfId="15"/>
+    <cellStyle name="20% - Акцент2 5" xfId="16"/>
+    <cellStyle name="20% - Акцент3 2" xfId="17"/>
+    <cellStyle name="20% - Акцент3 3" xfId="18"/>
+    <cellStyle name="20% - Акцент3 4" xfId="19"/>
+    <cellStyle name="20% - Акцент3 5" xfId="20"/>
+    <cellStyle name="20% - Акцент4 2" xfId="21"/>
+    <cellStyle name="20% - Акцент4 3" xfId="22"/>
+    <cellStyle name="20% - Акцент4 4" xfId="23"/>
+    <cellStyle name="20% - Акцент4 5" xfId="24"/>
+    <cellStyle name="20% - Акцент5 2" xfId="25"/>
+    <cellStyle name="20% - Акцент5 3" xfId="26"/>
+    <cellStyle name="20% - Акцент5 4" xfId="27"/>
+    <cellStyle name="20% - Акцент5 5" xfId="28"/>
+    <cellStyle name="20% - Акцент6 2" xfId="29"/>
+    <cellStyle name="20% - Акцент6 3" xfId="30"/>
+    <cellStyle name="20% - Акцент6 4" xfId="31"/>
+    <cellStyle name="20% - Акцент6 5" xfId="32"/>
+    <cellStyle name="40% - Акцент1 2" xfId="33"/>
+    <cellStyle name="40% - Акцент1 3" xfId="34"/>
+    <cellStyle name="40% - Акцент1 4" xfId="35"/>
+    <cellStyle name="40% - Акцент1 5" xfId="36"/>
+    <cellStyle name="40% - Акцент2 2" xfId="37"/>
+    <cellStyle name="40% - Акцент2 3" xfId="38"/>
+    <cellStyle name="40% - Акцент2 4" xfId="39"/>
+    <cellStyle name="40% - Акцент2 5" xfId="40"/>
+    <cellStyle name="40% - Акцент3 2" xfId="41"/>
+    <cellStyle name="40% - Акцент3 3" xfId="42"/>
+    <cellStyle name="40% - Акцент3 4" xfId="43"/>
+    <cellStyle name="40% - Акцент3 5" xfId="44"/>
+    <cellStyle name="40% - Акцент4 2" xfId="45"/>
+    <cellStyle name="40% - Акцент4 3" xfId="46"/>
+    <cellStyle name="40% - Акцент4 4" xfId="47"/>
+    <cellStyle name="40% - Акцент4 5" xfId="48"/>
+    <cellStyle name="40% - Акцент5 2" xfId="49"/>
+    <cellStyle name="40% - Акцент5 3" xfId="50"/>
+    <cellStyle name="40% - Акцент5 4" xfId="51"/>
+    <cellStyle name="40% - Акцент5 5" xfId="52"/>
+    <cellStyle name="40% - Акцент6 2" xfId="53"/>
+    <cellStyle name="40% - Акцент6 3" xfId="54"/>
+    <cellStyle name="40% - Акцент6 4" xfId="55"/>
+    <cellStyle name="40% - Акцент6 5" xfId="56"/>
+    <cellStyle name="60% - Акцент1 2" xfId="57"/>
+    <cellStyle name="60% - Акцент1 3" xfId="58"/>
+    <cellStyle name="60% - Акцент1 4" xfId="59"/>
+    <cellStyle name="60% - Акцент1 5" xfId="60"/>
+    <cellStyle name="60% - Акцент2 2" xfId="61"/>
+    <cellStyle name="60% - Акцент2 3" xfId="62"/>
+    <cellStyle name="60% - Акцент2 4" xfId="63"/>
+    <cellStyle name="60% - Акцент2 5" xfId="64"/>
+    <cellStyle name="60% - Акцент3 2" xfId="65"/>
+    <cellStyle name="60% - Акцент3 3" xfId="66"/>
+    <cellStyle name="60% - Акцент3 4" xfId="67"/>
+    <cellStyle name="60% - Акцент3 5" xfId="68"/>
+    <cellStyle name="60% - Акцент4 2" xfId="69"/>
+    <cellStyle name="60% - Акцент4 3" xfId="70"/>
+    <cellStyle name="60% - Акцент4 4" xfId="71"/>
+    <cellStyle name="60% - Акцент4 5" xfId="72"/>
+    <cellStyle name="60% - Акцент5 2" xfId="73"/>
+    <cellStyle name="60% - Акцент5 3" xfId="74"/>
+    <cellStyle name="60% - Акцент5 4" xfId="75"/>
+    <cellStyle name="60% - Акцент5 5" xfId="76"/>
+    <cellStyle name="60% - Акцент6 2" xfId="77"/>
+    <cellStyle name="60% - Акцент6 3" xfId="78"/>
+    <cellStyle name="60% - Акцент6 4" xfId="79"/>
+    <cellStyle name="60% - Акцент6 5" xfId="80"/>
+    <cellStyle name="Акцент1 2" xfId="81"/>
+    <cellStyle name="Акцент1 3" xfId="82"/>
+    <cellStyle name="Акцент1 4" xfId="83"/>
+    <cellStyle name="Акцент1 5" xfId="84"/>
+    <cellStyle name="Акцент2 2" xfId="85"/>
+    <cellStyle name="Акцент2 3" xfId="86"/>
+    <cellStyle name="Акцент2 4" xfId="87"/>
+    <cellStyle name="Акцент2 5" xfId="88"/>
+    <cellStyle name="Акцент3 2" xfId="89"/>
+    <cellStyle name="Акцент3 3" xfId="90"/>
+    <cellStyle name="Акцент3 4" xfId="91"/>
+    <cellStyle name="Акцент3 5" xfId="92"/>
+    <cellStyle name="Акцент4 2" xfId="93"/>
+    <cellStyle name="Акцент4 3" xfId="94"/>
+    <cellStyle name="Акцент4 4" xfId="95"/>
+    <cellStyle name="Акцент4 5" xfId="96"/>
+    <cellStyle name="Акцент5 2" xfId="97"/>
+    <cellStyle name="Акцент5 3" xfId="98"/>
+    <cellStyle name="Акцент5 4" xfId="99"/>
+    <cellStyle name="Акцент5 5" xfId="100"/>
+    <cellStyle name="Акцент6 2" xfId="101"/>
+    <cellStyle name="Акцент6 3" xfId="102"/>
+    <cellStyle name="Акцент6 4" xfId="103"/>
+    <cellStyle name="Акцент6 5" xfId="104"/>
+    <cellStyle name="Ввод  2" xfId="105"/>
+    <cellStyle name="Ввод  3" xfId="106"/>
+    <cellStyle name="Ввод  4" xfId="107"/>
+    <cellStyle name="Ввод  5" xfId="108"/>
+    <cellStyle name="Вывод 2" xfId="109"/>
+    <cellStyle name="Вывод 3" xfId="110"/>
+    <cellStyle name="Вывод 4" xfId="111"/>
+    <cellStyle name="Вывод 5" xfId="112"/>
+    <cellStyle name="Вычисление 2" xfId="113"/>
+    <cellStyle name="Вычисление 3" xfId="114"/>
+    <cellStyle name="Вычисление 4" xfId="115"/>
+    <cellStyle name="Вычисление 5" xfId="116"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="117"/>
+    <cellStyle name="Гиперссылка 3" xfId="118"/>
+    <cellStyle name="Гиперссылка 4" xfId="8"/>
+    <cellStyle name="Денежный 2" xfId="6"/>
+    <cellStyle name="Денежный 4" xfId="119"/>
+    <cellStyle name="Заголовок 1 2" xfId="120"/>
+    <cellStyle name="Заголовок 1 3" xfId="121"/>
+    <cellStyle name="Заголовок 1 4" xfId="122"/>
+    <cellStyle name="Заголовок 1 5" xfId="123"/>
+    <cellStyle name="Заголовок 2 2" xfId="124"/>
+    <cellStyle name="Заголовок 2 3" xfId="125"/>
+    <cellStyle name="Заголовок 2 4" xfId="126"/>
+    <cellStyle name="Заголовок 2 5" xfId="127"/>
+    <cellStyle name="Заголовок 3 2" xfId="128"/>
+    <cellStyle name="Заголовок 3 3" xfId="129"/>
+    <cellStyle name="Заголовок 3 4" xfId="130"/>
+    <cellStyle name="Заголовок 3 5" xfId="131"/>
+    <cellStyle name="Заголовок 4 2" xfId="132"/>
+    <cellStyle name="Заголовок 4 3" xfId="133"/>
+    <cellStyle name="Заголовок 4 4" xfId="134"/>
+    <cellStyle name="Заголовок 4 5" xfId="135"/>
+    <cellStyle name="Итог 2" xfId="136"/>
+    <cellStyle name="Итог 3" xfId="137"/>
+    <cellStyle name="Итог 4" xfId="138"/>
+    <cellStyle name="Итог 5" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="140"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="141"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="142"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="143"/>
+    <cellStyle name="Название 2" xfId="144"/>
+    <cellStyle name="Название 3" xfId="145"/>
+    <cellStyle name="Название 4" xfId="146"/>
+    <cellStyle name="Название 5" xfId="147"/>
+    <cellStyle name="Нейтральный 2" xfId="148"/>
+    <cellStyle name="Нейтральный 3" xfId="149"/>
+    <cellStyle name="Нейтральный 4" xfId="150"/>
+    <cellStyle name="Нейтральный 5" xfId="151"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="152"/>
+    <cellStyle name="Обычный 11 2" xfId="153"/>
+    <cellStyle name="Обычный 12 2" xfId="154"/>
+    <cellStyle name="Обычный 17 2" xfId="155"/>
     <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 2 2" xfId="156"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="157"/>
+    <cellStyle name="Обычный 2 3" xfId="158"/>
+    <cellStyle name="Обычный 2 3 2" xfId="159"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 24 2" xfId="160"/>
+    <cellStyle name="Обычный 24 3" xfId="161"/>
+    <cellStyle name="Обычный 25 2" xfId="162"/>
+    <cellStyle name="Обычный 26 2" xfId="163"/>
+    <cellStyle name="Обычный 27 2" xfId="164"/>
+    <cellStyle name="Обычный 29 2" xfId="165"/>
+    <cellStyle name="Обычный 3 2" xfId="166"/>
+    <cellStyle name="Обычный 3 3" xfId="167"/>
     <cellStyle name="Обычный 30" xfId="1"/>
+    <cellStyle name="Обычный 31" xfId="168"/>
+    <cellStyle name="Обычный 32" xfId="169"/>
+    <cellStyle name="Обычный 33" xfId="170"/>
+    <cellStyle name="Обычный 34" xfId="171"/>
+    <cellStyle name="Обычный 35" xfId="172"/>
+    <cellStyle name="Обычный 36" xfId="173"/>
+    <cellStyle name="Обычный 37" xfId="174"/>
+    <cellStyle name="Обычный 38" xfId="175"/>
+    <cellStyle name="Обычный 39" xfId="176"/>
     <cellStyle name="Обычный 4" xfId="2"/>
+    <cellStyle name="Обычный 4 2" xfId="177"/>
+    <cellStyle name="Обычный 40" xfId="178"/>
+    <cellStyle name="Обычный 41" xfId="179"/>
+    <cellStyle name="Обычный 43" xfId="180"/>
+    <cellStyle name="Обычный 45" xfId="181"/>
+    <cellStyle name="Обычный 48" xfId="182"/>
+    <cellStyle name="Обычный 49" xfId="183"/>
+    <cellStyle name="Обычный 50" xfId="184"/>
+    <cellStyle name="Обычный 51" xfId="185"/>
+    <cellStyle name="Обычный 52" xfId="186"/>
+    <cellStyle name="Обычный 6 2" xfId="187"/>
+    <cellStyle name="Обычный 7 2" xfId="188"/>
+    <cellStyle name="Обычный 8 2" xfId="189"/>
+    <cellStyle name="Обычный 9 2" xfId="190"/>
+    <cellStyle name="Плохой 2" xfId="191"/>
+    <cellStyle name="Плохой 3" xfId="192"/>
+    <cellStyle name="Плохой 4" xfId="193"/>
+    <cellStyle name="Плохой 5" xfId="194"/>
+    <cellStyle name="Пояснение 2" xfId="195"/>
+    <cellStyle name="Пояснение 3" xfId="196"/>
+    <cellStyle name="Пояснение 4" xfId="197"/>
+    <cellStyle name="Пояснение 5" xfId="198"/>
+    <cellStyle name="Примечание 2" xfId="199"/>
+    <cellStyle name="Примечание 3" xfId="200"/>
+    <cellStyle name="Примечание 4" xfId="201"/>
+    <cellStyle name="Примечание 5" xfId="202"/>
+    <cellStyle name="Связанная ячейка 2" xfId="203"/>
+    <cellStyle name="Связанная ячейка 3" xfId="204"/>
+    <cellStyle name="Связанная ячейка 4" xfId="205"/>
+    <cellStyle name="Связанная ячейка 5" xfId="206"/>
+    <cellStyle name="Текст предупреждения 2" xfId="207"/>
+    <cellStyle name="Текст предупреждения 3" xfId="208"/>
+    <cellStyle name="Текст предупреждения 4" xfId="209"/>
+    <cellStyle name="Текст предупреждения 5" xfId="210"/>
+    <cellStyle name="Хороший 2" xfId="211"/>
+    <cellStyle name="Хороший 3" xfId="212"/>
+    <cellStyle name="Хороший 4" xfId="213"/>
+    <cellStyle name="Хороший 5" xfId="214"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2076449</xdr:colOff>
@@ -1339,69 +2117,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.5703125" customWidth="1"/>
     <col min="2" max="2" width="64.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="87">
         <v>221206</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="81" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="87" t="s">
         <v>85</v>
       </c>
     </row>
@@ -1606,51 +2384,53 @@
     <row r="11" spans="2:2" ht="26.25">
       <c r="B11" s="85" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="84"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="84"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="86" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y100"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="P16" workbookViewId="0">
+      <selection activeCell="Y30" sqref="Y30:Y50"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" customWidth="1"/>
     <col min="14" max="14" width="12.85546875" customWidth="1"/>
     <col min="15" max="15" width="11.42578125" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" customWidth="1"/>
     <col min="17" max="17" width="13.28515625" customWidth="1"/>
     <col min="18" max="18" width="13" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" customWidth="1"/>
     <col min="22" max="22" width="11.42578125" customWidth="1"/>
@@ -3546,50 +4326,53 @@
       </c>
       <c r="Q30" s="4">
         <v>44754222.200000003</v>
       </c>
       <c r="R30" s="4">
         <v>50955954.799999997</v>
       </c>
       <c r="S30" s="4">
         <v>28009020.199999999</v>
       </c>
       <c r="T30" s="4">
         <v>44598852.700000003</v>
       </c>
       <c r="U30" s="4">
         <v>67762016.700000003</v>
       </c>
       <c r="V30" s="6">
         <v>98731591.200000003</v>
       </c>
       <c r="W30" s="3">
         <v>121323893.09999999</v>
       </c>
       <c r="X30" s="6">
         <v>151253698.69999999</v>
       </c>
+      <c r="Y30" s="109">
+        <v>173799895.5</v>
+      </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="47" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="48" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="49" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>20</v>
@@ -3620,50 +4403,53 @@
       </c>
       <c r="Q31" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R31" s="4" t="s">
         <v>20</v>
       </c>
       <c r="S31" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T31" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U31" s="8">
         <v>767979.9</v>
       </c>
       <c r="V31" s="9">
         <v>984183.8</v>
       </c>
       <c r="W31" s="13">
         <v>1157833.6000000001</v>
       </c>
       <c r="X31" s="9">
         <v>1231109.7</v>
       </c>
+      <c r="Y31" s="107">
+        <v>1750094.9</v>
+      </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="69" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="31">
         <v>44109</v>
       </c>
       <c r="C32" s="31">
         <v>62369</v>
       </c>
       <c r="D32" s="16">
         <v>52520.5</v>
       </c>
       <c r="E32" s="50">
         <v>138342.79999999999</v>
       </c>
       <c r="F32" s="13">
         <v>212832.7</v>
       </c>
       <c r="G32" s="13">
         <v>277743.5</v>
       </c>
       <c r="H32" s="51">
         <v>304048.3</v>
@@ -3694,52 +4480,55 @@
       </c>
       <c r="Q32" s="8">
         <v>2508176.2000000002</v>
       </c>
       <c r="R32" s="8">
         <v>2840799.9</v>
       </c>
       <c r="S32" s="8">
         <v>1934493.1</v>
       </c>
       <c r="T32" s="8">
         <v>4509357.5999999996</v>
       </c>
       <c r="U32" s="8">
         <v>6299598.7000000002</v>
       </c>
       <c r="V32" s="9">
         <v>8666952.9000000004</v>
       </c>
       <c r="W32" s="13">
         <v>11564758.699999999</v>
       </c>
       <c r="X32" s="9">
         <v>14016637.4</v>
       </c>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32" s="107">
+        <v>16705368.300000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" s="69" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="24">
         <v>158977.1</v>
       </c>
       <c r="C33" s="24">
         <v>195555</v>
       </c>
       <c r="D33" s="11">
         <v>182153</v>
       </c>
       <c r="E33" s="52">
         <v>292848.3</v>
       </c>
       <c r="F33" s="13">
         <v>343468.5</v>
       </c>
       <c r="G33" s="13">
         <v>373283.89999999997</v>
       </c>
       <c r="H33" s="51">
         <v>359014.40000000002</v>
       </c>
       <c r="I33" s="12">
@@ -3768,52 +4557,55 @@
       </c>
       <c r="Q33" s="8">
         <v>863551</v>
       </c>
       <c r="R33" s="8">
         <v>971148.7</v>
       </c>
       <c r="S33" s="8">
         <v>417028.4</v>
       </c>
       <c r="T33" s="8">
         <v>974228.6</v>
       </c>
       <c r="U33" s="8">
         <v>1170059.6000000001</v>
       </c>
       <c r="V33" s="9">
         <v>1688923.9</v>
       </c>
       <c r="W33" s="13">
         <v>1952297.5</v>
       </c>
       <c r="X33" s="9">
         <v>2264055.7999999998</v>
       </c>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="Y33" s="107">
+        <v>2817014.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" s="69" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="27">
         <v>50098.6</v>
       </c>
       <c r="C34" s="27">
         <v>50111</v>
       </c>
       <c r="D34" s="53">
         <v>91734.1</v>
       </c>
       <c r="E34" s="50">
         <v>184397</v>
       </c>
       <c r="F34" s="13">
         <v>191678</v>
       </c>
       <c r="G34" s="13">
         <v>388617.79999999993</v>
       </c>
       <c r="H34" s="51">
         <v>400652.6</v>
       </c>
       <c r="I34" s="12">
@@ -3842,52 +4634,55 @@
       </c>
       <c r="Q34" s="8">
         <v>2986102.2</v>
       </c>
       <c r="R34" s="8">
         <v>2745725.4</v>
       </c>
       <c r="S34" s="8">
         <v>1503323.2</v>
       </c>
       <c r="T34" s="8">
         <v>2280544.4</v>
       </c>
       <c r="U34" s="8">
         <v>2517511.6</v>
       </c>
       <c r="V34" s="9">
         <v>3227197.7</v>
       </c>
       <c r="W34" s="13">
         <v>4150734.7</v>
       </c>
       <c r="X34" s="9">
         <v>6389717.7000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34" s="107">
+        <v>8341762.7000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" s="69" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="31">
         <v>1066956.3999999999</v>
       </c>
       <c r="C35" s="35">
         <v>2707441.6</v>
       </c>
       <c r="D35" s="36">
         <v>808980</v>
       </c>
       <c r="E35" s="52">
         <v>1022338</v>
       </c>
       <c r="F35" s="13">
         <v>798862.89999999991</v>
       </c>
       <c r="G35" s="13">
         <v>2327669</v>
       </c>
       <c r="H35" s="51">
         <v>2783039.1</v>
       </c>
       <c r="I35" s="12">
@@ -3916,52 +4711,55 @@
       </c>
       <c r="Q35" s="8">
         <v>3924902.9</v>
       </c>
       <c r="R35" s="8">
         <v>3804909.5</v>
       </c>
       <c r="S35" s="8">
         <v>1933114.6</v>
       </c>
       <c r="T35" s="8">
         <v>826278.8</v>
       </c>
       <c r="U35" s="8">
         <v>1722028.9</v>
       </c>
       <c r="V35" s="9">
         <v>3150139.4</v>
       </c>
       <c r="W35" s="13">
         <v>2640093.7999999998</v>
       </c>
       <c r="X35" s="9">
         <v>2968406.5</v>
       </c>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35" s="107">
+        <v>3757840.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36" s="69" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="35">
         <v>119849</v>
       </c>
       <c r="C36" s="35">
         <v>70790</v>
       </c>
       <c r="D36" s="36">
         <v>65750</v>
       </c>
       <c r="E36" s="52">
         <v>168943</v>
       </c>
       <c r="F36" s="13">
         <v>207940</v>
       </c>
       <c r="G36" s="13">
         <v>590709.29999999993</v>
       </c>
       <c r="H36" s="51">
         <v>568226.30000000005</v>
       </c>
       <c r="I36" s="12">
@@ -3990,52 +4788,55 @@
       </c>
       <c r="Q36" s="8">
         <v>1319994.5</v>
       </c>
       <c r="R36" s="8">
         <v>1497049.4</v>
       </c>
       <c r="S36" s="8">
         <v>1003735.1</v>
       </c>
       <c r="T36" s="8">
         <v>1357542.3999999999</v>
       </c>
       <c r="U36" s="8">
         <v>1431287.4</v>
       </c>
       <c r="V36" s="9">
         <v>1896393.7</v>
       </c>
       <c r="W36" s="13">
         <v>2462794.2999999998</v>
       </c>
       <c r="X36" s="9">
         <v>2306991.5</v>
       </c>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36" s="107">
+        <v>2914092.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="69" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="24">
         <v>45734.1</v>
       </c>
       <c r="C37" s="24">
         <v>55838.1</v>
       </c>
       <c r="D37" s="11">
         <v>58715.399999999994</v>
       </c>
       <c r="E37" s="54">
         <v>70187.3</v>
       </c>
       <c r="F37" s="13">
         <v>95929.600000000006</v>
       </c>
       <c r="G37" s="13">
         <v>135096.5</v>
       </c>
       <c r="H37" s="51">
         <v>136919</v>
       </c>
       <c r="I37" s="12">
@@ -4064,52 +4865,55 @@
       </c>
       <c r="Q37" s="8">
         <v>760850</v>
       </c>
       <c r="R37" s="8">
         <v>635946.80000000005</v>
       </c>
       <c r="S37" s="8">
         <v>311674.59999999998</v>
       </c>
       <c r="T37" s="8">
         <v>717678.5</v>
       </c>
       <c r="U37" s="8">
         <v>840508.9</v>
       </c>
       <c r="V37" s="9">
         <v>1069765.8</v>
       </c>
       <c r="W37" s="13">
         <v>1299821.8</v>
       </c>
       <c r="X37" s="9">
         <v>1533577.7</v>
       </c>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37" s="107">
+        <v>1957831.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="55" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="55" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="56" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="49" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="2" t="s">
@@ -4138,52 +4942,55 @@
       </c>
       <c r="Q38" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R38" s="4" t="s">
         <v>20</v>
       </c>
       <c r="S38" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="U38" s="8">
         <v>868798.4</v>
       </c>
       <c r="V38" s="9">
         <v>1086258.7</v>
       </c>
       <c r="W38" s="13">
         <v>1257703.2</v>
       </c>
       <c r="X38" s="9">
         <v>1896618.2</v>
       </c>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38" s="107">
+        <v>2231848.2999999998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" s="69" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="24">
         <v>195511.6</v>
       </c>
       <c r="C39" s="24">
         <v>267630.2</v>
       </c>
       <c r="D39" s="11">
         <v>290775.3</v>
       </c>
       <c r="E39" s="57">
         <v>503077.1</v>
       </c>
       <c r="F39" s="13">
         <v>593171.5</v>
       </c>
       <c r="G39" s="13">
         <v>871022.2</v>
       </c>
       <c r="H39" s="51">
         <v>715255.7</v>
       </c>
       <c r="I39" s="12">
@@ -4212,52 +5019,55 @@
       </c>
       <c r="Q39" s="8">
         <v>1854580.8</v>
       </c>
       <c r="R39" s="8">
         <v>2093682.7</v>
       </c>
       <c r="S39" s="8">
         <v>1107722</v>
       </c>
       <c r="T39" s="8">
         <v>2028016.3</v>
       </c>
       <c r="U39" s="8">
         <v>2114836.1</v>
       </c>
       <c r="V39" s="9">
         <v>2744149.1</v>
       </c>
       <c r="W39" s="13">
         <v>3347691.2</v>
       </c>
       <c r="X39" s="9">
         <v>3999869.4</v>
       </c>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39" s="107">
+        <v>4566665.9000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" s="69" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="27">
         <v>21164</v>
       </c>
       <c r="C40" s="27">
         <v>48224</v>
       </c>
       <c r="D40" s="28">
         <v>10848</v>
       </c>
       <c r="E40" s="52">
         <v>87592.8</v>
       </c>
       <c r="F40" s="13">
         <v>151128.4</v>
       </c>
       <c r="G40" s="13">
         <v>197110</v>
       </c>
       <c r="H40" s="51">
         <v>212794.5</v>
       </c>
       <c r="I40" s="12">
@@ -4286,52 +5096,55 @@
       </c>
       <c r="Q40" s="8">
         <v>753135.6</v>
       </c>
       <c r="R40" s="8">
         <v>791290.8</v>
       </c>
       <c r="S40" s="8">
         <v>415479.6</v>
       </c>
       <c r="T40" s="8">
         <v>788746.8</v>
       </c>
       <c r="U40" s="8">
         <v>1026702.1</v>
       </c>
       <c r="V40" s="9">
         <v>1299104.6000000001</v>
       </c>
       <c r="W40" s="13">
         <v>1506940.1</v>
       </c>
       <c r="X40" s="9">
         <v>2007822.2</v>
       </c>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40" s="107">
+        <v>1967520.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" s="69" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="58">
         <v>40776.300000000003</v>
       </c>
       <c r="C41" s="24">
         <v>58896</v>
       </c>
       <c r="D41" s="11">
         <v>63541</v>
       </c>
       <c r="E41" s="52">
         <v>93212.2</v>
       </c>
       <c r="F41" s="13">
         <v>105928.2</v>
       </c>
       <c r="G41" s="13">
         <v>181990</v>
       </c>
       <c r="H41" s="51">
         <v>180301.8</v>
       </c>
       <c r="I41" s="12">
@@ -4360,52 +5173,55 @@
       </c>
       <c r="Q41" s="8">
         <v>411728.5</v>
       </c>
       <c r="R41" s="8">
         <v>533244.69999999995</v>
       </c>
       <c r="S41" s="8">
         <v>309314.2</v>
       </c>
       <c r="T41" s="8">
         <v>536192.4</v>
       </c>
       <c r="U41" s="8">
         <v>582600</v>
       </c>
       <c r="V41" s="9">
         <v>739806</v>
       </c>
       <c r="W41" s="13">
         <v>914090.8</v>
       </c>
       <c r="X41" s="9">
         <v>1520381.9</v>
       </c>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41" s="107">
+        <v>1632099.7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" s="69" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="24">
         <v>236290.1</v>
       </c>
       <c r="C42" s="24">
         <v>387874</v>
       </c>
       <c r="D42" s="11">
         <v>554592.9</v>
       </c>
       <c r="E42" s="52">
         <v>447307</v>
       </c>
       <c r="F42" s="13">
         <v>847985</v>
       </c>
       <c r="G42" s="13">
         <v>1234079.5999999999</v>
       </c>
       <c r="H42" s="51">
         <v>1269214.0999999999</v>
       </c>
       <c r="I42" s="12">
@@ -4434,52 +5250,55 @@
       </c>
       <c r="Q42" s="8">
         <v>2034386.4</v>
       </c>
       <c r="R42" s="8">
         <v>2331892.4</v>
       </c>
       <c r="S42" s="8">
         <v>1013262.4</v>
       </c>
       <c r="T42" s="8">
         <v>3175096</v>
       </c>
       <c r="U42" s="8">
         <v>3633328.1</v>
       </c>
       <c r="V42" s="9">
         <v>4862785.5</v>
       </c>
       <c r="W42" s="13">
         <v>6580906.2000000002</v>
       </c>
       <c r="X42" s="9">
         <v>7351377.7000000002</v>
       </c>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42" s="107">
+        <v>8570060.8000000007</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
       <c r="A43" s="69" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="24">
         <v>76126.3</v>
       </c>
       <c r="C43" s="24">
         <v>120577.4</v>
       </c>
       <c r="D43" s="11">
         <v>93346.5</v>
       </c>
       <c r="E43" s="52">
         <v>119031.4</v>
       </c>
       <c r="F43" s="13">
         <v>168783.4</v>
       </c>
       <c r="G43" s="13">
         <v>201834.8</v>
       </c>
       <c r="H43" s="51">
         <v>173265.1</v>
       </c>
       <c r="I43" s="12">
@@ -4508,52 +5327,55 @@
       </c>
       <c r="Q43" s="8">
         <v>544214.30000000005</v>
       </c>
       <c r="R43" s="8">
         <v>756388.3</v>
       </c>
       <c r="S43" s="8">
         <v>439006.4</v>
       </c>
       <c r="T43" s="8">
         <v>1787125.3</v>
       </c>
       <c r="U43" s="8">
         <v>2554609.5</v>
       </c>
       <c r="V43" s="9">
         <v>2556639.9</v>
       </c>
       <c r="W43" s="13">
         <v>3135673.4</v>
       </c>
       <c r="X43" s="9">
         <v>3034088.7</v>
       </c>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43" s="107">
+        <v>5859394.7000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
       <c r="A44" s="69" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="24">
         <v>39500.5</v>
       </c>
       <c r="C44" s="24">
         <v>48050.6</v>
       </c>
       <c r="D44" s="11">
         <v>67812.7</v>
       </c>
       <c r="E44" s="52">
         <v>202180</v>
       </c>
       <c r="F44" s="13">
         <v>281088.7</v>
       </c>
       <c r="G44" s="13">
         <v>293960.2</v>
       </c>
       <c r="H44" s="51">
         <v>286057.3</v>
       </c>
       <c r="I44" s="12">
@@ -4582,52 +5404,55 @@
       </c>
       <c r="Q44" s="8">
         <v>918592.7</v>
       </c>
       <c r="R44" s="8">
         <v>1098667.1000000001</v>
       </c>
       <c r="S44" s="8">
         <v>673750.2</v>
       </c>
       <c r="T44" s="8">
         <v>850805.9</v>
       </c>
       <c r="U44" s="8">
         <v>1298734.3</v>
       </c>
       <c r="V44" s="9">
         <v>1823746.7</v>
       </c>
       <c r="W44" s="13">
         <v>2123118.4</v>
       </c>
       <c r="X44" s="9">
         <v>1233073.8</v>
       </c>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44" s="107">
+        <v>3701294.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
       <c r="A45" s="69" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="24">
         <v>46033</v>
       </c>
       <c r="C45" s="24">
         <v>53934</v>
       </c>
       <c r="D45" s="11">
         <v>56758</v>
       </c>
       <c r="E45" s="52">
         <v>68564</v>
       </c>
       <c r="F45" s="13">
         <v>91317.9</v>
       </c>
       <c r="G45" s="13">
         <v>109674.59999999999</v>
       </c>
       <c r="H45" s="51">
         <v>94595.799999999988</v>
       </c>
       <c r="I45" s="12">
@@ -4656,52 +5481,55 @@
       </c>
       <c r="Q45" s="8">
         <v>504487.1</v>
       </c>
       <c r="R45" s="8">
         <v>530745.19999999995</v>
       </c>
       <c r="S45" s="8">
         <v>247985.4</v>
       </c>
       <c r="T45" s="8">
         <v>615565.80000000005</v>
       </c>
       <c r="U45" s="8">
         <v>698245.2</v>
       </c>
       <c r="V45" s="9">
         <v>876852.9</v>
       </c>
       <c r="W45" s="13">
         <v>986619</v>
       </c>
       <c r="X45" s="9">
         <v>3984996.4</v>
       </c>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45" s="107">
+        <v>1507983.9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="47" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="47" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="48" t="s">
         <v>20</v>
       </c>
       <c r="E46" s="49" t="s">
         <v>20</v>
       </c>
       <c r="F46" s="59" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I46" s="2" t="s">
@@ -4730,52 +5558,55 @@
       </c>
       <c r="Q46" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R46" s="4" t="s">
         <v>20</v>
       </c>
       <c r="S46" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T46" s="8" t="s">
         <v>20</v>
       </c>
       <c r="U46" s="8">
         <v>164104.1</v>
       </c>
       <c r="V46" s="9">
         <v>240361.7</v>
       </c>
       <c r="W46" s="13">
         <v>304497.09999999998</v>
       </c>
       <c r="X46" s="9">
         <v>368033.2</v>
       </c>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46" s="107">
+        <v>455366</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47" s="69" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="24">
         <v>145817.79999999999</v>
       </c>
       <c r="C47" s="24">
         <v>266994.59999999998</v>
       </c>
       <c r="D47" s="11">
         <v>230790</v>
       </c>
       <c r="E47" s="52">
         <v>341816.6</v>
       </c>
       <c r="F47" s="13">
         <v>483379.9</v>
       </c>
       <c r="G47" s="13">
         <v>605004.5</v>
       </c>
       <c r="H47" s="51">
         <v>536910.1</v>
       </c>
       <c r="I47" s="12">
@@ -4804,52 +5635,55 @@
       </c>
       <c r="Q47" s="8">
         <v>1867315.7</v>
       </c>
       <c r="R47" s="8">
         <v>2147655.9</v>
       </c>
       <c r="S47" s="8">
         <v>1323424.6000000001</v>
       </c>
       <c r="T47" s="8">
         <v>1847284.3</v>
       </c>
       <c r="U47" s="8">
         <v>1748634.1</v>
       </c>
       <c r="V47" s="9">
         <v>2243245.1</v>
       </c>
       <c r="W47" s="13">
         <v>3361355.9</v>
       </c>
       <c r="X47" s="9">
         <v>4185971.3</v>
       </c>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47" s="107">
+        <v>5186686.7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
       <c r="A48" s="69" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="24">
         <v>1012223.6</v>
       </c>
       <c r="C48" s="24">
         <v>1250668.7</v>
       </c>
       <c r="D48" s="11">
         <v>1255981.8999999999</v>
       </c>
       <c r="E48" s="52">
         <v>1643345.9</v>
       </c>
       <c r="F48" s="13">
         <v>2347601.9</v>
       </c>
       <c r="G48" s="13">
         <v>3156445.1999999997</v>
       </c>
       <c r="H48" s="51">
         <v>2449733.3000000003</v>
       </c>
       <c r="I48" s="12">
@@ -4877,50 +5711,53 @@
         <v>14297448.300000001</v>
       </c>
       <c r="Q48" s="8">
         <v>10659925</v>
       </c>
       <c r="R48" s="8">
         <v>11897881.300000001</v>
       </c>
       <c r="S48" s="8">
         <v>5817898.2000000002</v>
       </c>
       <c r="T48" s="8">
         <v>8328385.2999999998</v>
       </c>
       <c r="U48" s="8">
         <v>14034844.800000001</v>
       </c>
       <c r="V48" s="9">
         <v>21418541.300000001</v>
       </c>
       <c r="W48" s="13">
         <v>24310523.300000001</v>
       </c>
       <c r="X48" s="9">
         <v>34479262.100000001</v>
+      </c>
+      <c r="Y48" s="107">
+        <v>40042977.299999997</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" s="69" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="24">
         <v>3298779.4</v>
       </c>
       <c r="C49" s="24">
         <v>4086964</v>
       </c>
       <c r="D49" s="11">
         <v>3280436.2</v>
       </c>
       <c r="E49" s="52">
         <v>4864492.0999999996</v>
       </c>
       <c r="F49" s="13">
         <v>5616589.9000000004</v>
       </c>
       <c r="G49" s="13">
         <v>7568540.1000000006</v>
       </c>
       <c r="H49" s="51">
@@ -4952,50 +5789,53 @@
       </c>
       <c r="Q49" s="8">
         <v>11229249.199999999</v>
       </c>
       <c r="R49" s="8">
         <v>14360579.6</v>
       </c>
       <c r="S49" s="8">
         <v>8268848.2000000002</v>
       </c>
       <c r="T49" s="8">
         <v>11214637.1</v>
       </c>
       <c r="U49" s="8">
         <v>20650868.5</v>
       </c>
       <c r="V49" s="9">
         <v>34212750</v>
       </c>
       <c r="W49" s="13">
         <v>42957974.700000003</v>
       </c>
       <c r="X49" s="79">
         <v>50109994.299999997</v>
       </c>
+      <c r="Y49" s="107">
+        <v>53146998.700000003</v>
+      </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" s="68" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="32" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="60" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="61" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>20</v>
@@ -5025,50 +5865,53 @@
         <v>20</v>
       </c>
       <c r="Q50" s="8">
         <v>1613030.1</v>
       </c>
       <c r="R50" s="8">
         <v>1918347.1</v>
       </c>
       <c r="S50" s="8">
         <v>1288960</v>
       </c>
       <c r="T50" s="9">
         <v>2761367.2</v>
       </c>
       <c r="U50" s="9">
         <v>3636736.5</v>
       </c>
       <c r="V50" s="9">
         <v>3943792.5</v>
       </c>
       <c r="W50" s="13">
         <v>5308465.4000000004</v>
       </c>
       <c r="X50" s="79">
         <v>6371713.2000000002</v>
+      </c>
+      <c r="Y50" s="108">
+        <v>6686993.4000000004</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" s="7"/>
       <c r="B51" s="41"/>
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
       <c r="I51" s="62"/>
       <c r="J51" s="62"/>
       <c r="K51" s="41"/>
       <c r="L51" s="41"/>
       <c r="M51" s="41"/>
       <c r="N51" s="41"/>
       <c r="O51" s="41"/>
       <c r="P51" s="41"/>
       <c r="Q51" s="41"/>
       <c r="R51" s="41"/>
       <c r="S51" s="41"/>
       <c r="T51" s="41"/>
       <c r="U51" s="42"/>
       <c r="V51" s="42"/>