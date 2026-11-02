--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\NURADIN ДНС\ДИНАМИЧЕСКИЕ РЯДЫ МСП КВАРТАЛЬНАЯ\2026\1 квартал 2026 года\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\NURADIN ДНС\ДИНАМИЧЕСКИЕ РЯДЫ МСП КВАРТАЛЬНАЯ\2026\2 квартал 2026 года\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="503"/>
   </bookViews>
   <sheets>
     <sheet name="ВДС МСП" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ВДС МСП'!$A$1:$AU$86</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="37">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -73,53 +73,50 @@
     <t>Костанайская</t>
   </si>
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
-  </si>
-[...1 lines deleted...]
-    <t>январь-декабрь</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>ВДС,</t>
   </si>
   <si>
     <t>доля 
 в ВРП,</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>Валовая добавленная стоимость МСП</t>
   </si>
   <si>
     <t>Валовая добавленная стоимость МП</t>
   </si>
   <si>
     <t>Валовая добавленная стоимость СП</t>
@@ -478,93 +475,95 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -836,595 +835,595 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AV121"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="Z1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="11" width="10.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="13.140625" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="12.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.28515625" style="1" customWidth="1"/>
     <col min="28" max="28" width="12.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.28515625" style="1" customWidth="1"/>
     <col min="30" max="30" width="13.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.28515625" style="1" customWidth="1"/>
     <col min="32" max="33" width="12.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="13.140625" style="1" customWidth="1"/>
     <col min="35" max="37" width="12.28515625" style="1" customWidth="1"/>
     <col min="38" max="38" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="34"/>
     <col min="42" max="42" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="9.140625" style="1"/>
-    <col min="46" max="46" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="9.140625" style="1"/>
     <col min="48" max="48" width="9.140625" style="3"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="45" t="s">
-[...47 lines deleted...]
-      <c r="AU2" s="45"/>
+      <c r="A2" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="53"/>
+      <c r="AH2" s="53"/>
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="53"/>
+      <c r="AL2" s="53"/>
+      <c r="AM2" s="53"/>
+      <c r="AN2" s="53"/>
+      <c r="AO2" s="53"/>
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
+      <c r="AR2" s="53"/>
+      <c r="AS2" s="53"/>
+      <c r="AT2" s="53"/>
+      <c r="AU2" s="53"/>
     </row>
     <row r="3" spans="1:47" x14ac:dyDescent="0.2">
       <c r="C3" s="2"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
     </row>
     <row r="4" spans="1:47" ht="15" x14ac:dyDescent="0.2">
-      <c r="A4" s="44"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="C4" s="51"/>
-[...4 lines deleted...]
-      <c r="H4" s="50" t="s">
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="51"/>
-[...4 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="O4" s="51"/>
-[...12 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="47">
         <v>2023</v>
       </c>
-      <c r="AA4" s="40"/>
-[...4 lines deleted...]
-      <c r="AF4" s="39">
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="47">
         <v>2024</v>
       </c>
-      <c r="AG4" s="40"/>
-[...4 lines deleted...]
-      <c r="AL4" s="39">
+      <c r="AG4" s="48"/>
+      <c r="AH4" s="48"/>
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="47">
         <v>2025</v>
       </c>
-      <c r="AM4" s="40"/>
-[...6 lines deleted...]
-      <c r="AT4" s="39">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="52"/>
+      <c r="AQ4" s="52"/>
+      <c r="AR4" s="47">
         <v>2026</v>
       </c>
-      <c r="AU4" s="40"/>
+      <c r="AS4" s="48"/>
+      <c r="AT4" s="48"/>
+      <c r="AU4" s="48"/>
     </row>
     <row r="5" spans="1:47" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="44"/>
-      <c r="B5" s="47" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="49"/>
-      <c r="D5" s="47" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="49"/>
-      <c r="F5" s="49" t="s">
+      <c r="E5" s="45"/>
+      <c r="F5" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="49"/>
-      <c r="H5" s="43" t="s">
+      <c r="G5" s="45"/>
+      <c r="H5" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-      <c r="J5" s="43" t="s">
+      <c r="I5" s="40"/>
+      <c r="J5" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="43"/>
-      <c r="L5" s="43" t="s">
+      <c r="K5" s="40"/>
+      <c r="L5" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="M5" s="43"/>
-      <c r="N5" s="43" t="s">
+      <c r="M5" s="40"/>
+      <c r="N5" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="O5" s="43"/>
-      <c r="P5" s="43" t="s">
+      <c r="O5" s="40"/>
+      <c r="P5" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="Q5" s="43"/>
-      <c r="R5" s="43" t="s">
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="S5" s="43"/>
-      <c r="T5" s="43" t="s">
+      <c r="S5" s="40"/>
+      <c r="T5" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="U5" s="47"/>
-      <c r="V5" s="47" t="s">
+      <c r="U5" s="44"/>
+      <c r="V5" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="W5" s="49"/>
-      <c r="X5" s="47" t="s">
+      <c r="W5" s="45"/>
+      <c r="X5" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="Y5" s="48"/>
-      <c r="Z5" s="43" t="s">
+      <c r="Y5" s="50"/>
+      <c r="Z5" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AA5" s="47"/>
-      <c r="AB5" s="47" t="s">
+      <c r="AA5" s="44"/>
+      <c r="AB5" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AC5" s="49"/>
-      <c r="AD5" s="47" t="s">
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="AE5" s="48"/>
-      <c r="AF5" s="43" t="s">
+      <c r="AE5" s="50"/>
+      <c r="AF5" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AG5" s="47"/>
-      <c r="AH5" s="47" t="s">
+      <c r="AG5" s="44"/>
+      <c r="AH5" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AI5" s="49"/>
-      <c r="AJ5" s="47" t="s">
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="AK5" s="48"/>
-      <c r="AL5" s="43" t="s">
+      <c r="AK5" s="50"/>
+      <c r="AL5" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AM5" s="43"/>
-      <c r="AN5" s="43" t="s">
+      <c r="AM5" s="40"/>
+      <c r="AN5" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AO5" s="43"/>
-      <c r="AP5" s="43" t="s">
+      <c r="AO5" s="40"/>
+      <c r="AP5" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="AQ5" s="43"/>
-      <c r="AR5" s="43" t="s">
+      <c r="AQ5" s="40"/>
+      <c r="AR5" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="AS5" s="40"/>
+      <c r="AT5" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU5" s="40"/>
+    </row>
+    <row r="6" spans="1:47" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="41"/>
+      <c r="B6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="O6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="P6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="R6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="S6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="T6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="U6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="V6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="W6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="X6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AJ6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AL6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AN6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO6" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="AP6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS6" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="AT6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU6" s="39" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A7" s="41"/>
+      <c r="B7" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="AS5" s="43"/>
-[...153 lines deleted...]
-      </c>
       <c r="D7" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H7" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J7" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="K7" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M7" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="O7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Q7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="R7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="S7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="T7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="U7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="V7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="W7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="X7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Y7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AA7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AB7" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AC7" s="37" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AE7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AF7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AG7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AH7" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AI7" s="37" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AJ7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AK7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AL7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AM7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AN7" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AO7" s="36" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AP7" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AQ7" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AR7" s="33" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>36</v>
+      </c>
+      <c r="AS7" s="38" t="s">
+        <v>18</v>
       </c>
       <c r="AT7" s="33" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>36</v>
+      </c>
+      <c r="AU7" s="39" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="9">
         <v>3725064.2635982768</v>
       </c>
       <c r="C8" s="9">
         <v>28.261168504262958</v>
       </c>
       <c r="D8" s="9">
         <v>7950249.1034313114</v>
       </c>
       <c r="E8" s="9">
         <v>28.486717167236993</v>
       </c>
       <c r="F8" s="9">
         <v>13053707.828893937</v>
       </c>
       <c r="G8" s="9">
         <v>29.467997948584888</v>
       </c>
       <c r="H8" s="9">
@@ -1514,101 +1513,101 @@
       <c r="AJ8" s="10">
         <v>33389821.24957779</v>
       </c>
       <c r="AK8" s="10">
         <v>39.299422325150786</v>
       </c>
       <c r="AL8" s="10">
         <v>11766413.096463541</v>
       </c>
       <c r="AM8" s="21">
         <v>38.619766377730457</v>
       </c>
       <c r="AN8" s="10">
         <v>24404364.239160433</v>
       </c>
       <c r="AO8" s="10">
         <v>39.764770677535374</v>
       </c>
       <c r="AP8" s="10">
         <v>40400546.518491611</v>
       </c>
       <c r="AQ8" s="10">
         <v>40.511995626139054</v>
       </c>
       <c r="AR8" s="10">
-        <v>65240840.713998981</v>
-[...2 lines deleted...]
-        <v>40.881882038632256</v>
+        <v>13208812.032789707</v>
+      </c>
+      <c r="AS8" s="21">
+        <v>38.732840685259553</v>
       </c>
       <c r="AT8" s="10">
-        <v>13208812.032789707</v>
+        <v>28772221.982793964</v>
       </c>
       <c r="AU8" s="21">
-        <v>38.732840685259553</v>
+        <v>40.401695551092011</v>
       </c>
     </row>
     <row r="9" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O9" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P9" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q9" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R9" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S9" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T9" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U9" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V9" s="13">
         <v>139966.92841330118</v>
       </c>
       <c r="W9" s="13">
         <v>16.067453378831175</v>
       </c>
       <c r="X9" s="13">
         <v>248354.95436770521</v>
       </c>
       <c r="Y9" s="13">
         <v>17.148247969953445</v>
       </c>
       <c r="Z9" s="13">
         <v>116587.8713728858</v>
       </c>
       <c r="AA9" s="13">
         <v>20.525235087311884</v>
       </c>
       <c r="AB9" s="14">
         <v>216361.9</v>
       </c>
       <c r="AC9" s="14">
         <v>18.7</v>
       </c>
@@ -1633,60 +1632,60 @@
       <c r="AJ9" s="14">
         <v>406299.36869682302</v>
       </c>
       <c r="AK9" s="14">
         <v>18.234533113179229</v>
       </c>
       <c r="AL9" s="14">
         <v>126514.68717060539</v>
       </c>
       <c r="AM9" s="22">
         <v>17.313638562289825</v>
       </c>
       <c r="AN9" s="14">
         <v>243692.39969569209</v>
       </c>
       <c r="AO9" s="14">
         <v>17.951272355128058</v>
       </c>
       <c r="AP9" s="14">
         <v>439454.64931452216</v>
       </c>
       <c r="AQ9" s="14">
         <v>18.419748935527167</v>
       </c>
       <c r="AR9" s="14">
-        <v>779699.42959005316</v>
-[...2 lines deleted...]
-        <v>19.81821545163751</v>
+        <v>152260.09996329376</v>
+      </c>
+      <c r="AS9" s="22">
+        <v>17.113598880175413</v>
       </c>
       <c r="AT9" s="14">
-        <v>152260.09996329376</v>
+        <v>311688.15597117937</v>
       </c>
       <c r="AU9" s="22">
-        <v>17.113598880175413</v>
+        <v>17.476545297409981</v>
       </c>
     </row>
     <row r="10" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="15">
         <v>83202.872231477813</v>
       </c>
       <c r="C10" s="15">
         <v>24.953423054030935</v>
       </c>
       <c r="D10" s="15">
         <v>205331.23811308906</v>
       </c>
       <c r="E10" s="15">
         <v>28.182302300699781</v>
       </c>
       <c r="F10" s="15">
         <v>336968.37453482638</v>
       </c>
       <c r="G10" s="15">
         <v>27.510434089657686</v>
       </c>
       <c r="H10" s="15">
@@ -1776,60 +1775,60 @@
       <c r="AJ10" s="14">
         <v>748057.51850749238</v>
       </c>
       <c r="AK10" s="14">
         <v>28.259963761555184</v>
       </c>
       <c r="AL10" s="14">
         <v>261563.59003776169</v>
       </c>
       <c r="AM10" s="22">
         <v>30.081131460740174</v>
       </c>
       <c r="AN10" s="14">
         <v>551265.14080787578</v>
       </c>
       <c r="AO10" s="14">
         <v>30.767772892345487</v>
       </c>
       <c r="AP10" s="14">
         <v>866132.86420353688</v>
       </c>
       <c r="AQ10" s="14">
         <v>29.068060652432109</v>
       </c>
       <c r="AR10" s="14">
-        <v>1727493.4202026222</v>
-[...2 lines deleted...]
-        <v>32.410624575332378</v>
+        <v>307902.00001244352</v>
+      </c>
+      <c r="AS10" s="22">
+        <v>31.210303165979703</v>
       </c>
       <c r="AT10" s="14">
-        <v>307902.00001244352</v>
+        <v>703631.99214563332</v>
       </c>
       <c r="AU10" s="22">
-        <v>31.210303165979703</v>
+        <v>32.110813602721201</v>
       </c>
     </row>
     <row r="11" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="15">
         <v>114858.92164942226</v>
       </c>
       <c r="C11" s="15">
         <v>18.562185059162836</v>
       </c>
       <c r="D11" s="15">
         <v>268698.37173893774</v>
       </c>
       <c r="E11" s="15">
         <v>19.423543873362767</v>
       </c>
       <c r="F11" s="15">
         <v>446947.8130149839</v>
       </c>
       <c r="G11" s="15">
         <v>20.398225001851067</v>
       </c>
       <c r="H11" s="15">
@@ -1919,60 +1918,60 @@
       <c r="AJ11" s="14">
         <v>1019238.5705007344</v>
       </c>
       <c r="AK11" s="14">
         <v>28.315150098946049</v>
       </c>
       <c r="AL11" s="14">
         <v>326331.13171530556</v>
       </c>
       <c r="AM11" s="22">
         <v>27.94382138377015</v>
       </c>
       <c r="AN11" s="14">
         <v>686133.61106981151</v>
       </c>
       <c r="AO11" s="14">
         <v>27.552761639319513</v>
       </c>
       <c r="AP11" s="14">
         <v>1179107.8309132194</v>
       </c>
       <c r="AQ11" s="14">
         <v>28.84958477678909</v>
       </c>
       <c r="AR11" s="14">
-        <v>1617931.1014910613</v>
-[...2 lines deleted...]
-        <v>28.518295838539192</v>
+        <v>362093.45170043106</v>
+      </c>
+      <c r="AS11" s="22">
+        <v>27.109300574915562</v>
       </c>
       <c r="AT11" s="14">
-        <v>362093.45170043106</v>
+        <v>789840.25853617617</v>
       </c>
       <c r="AU11" s="22">
-        <v>27.109300574915562</v>
+        <v>28.110342044147508</v>
       </c>
     </row>
     <row r="12" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>144943.54492773561</v>
       </c>
       <c r="C12" s="15">
         <v>25.728971762325006</v>
       </c>
       <c r="D12" s="15">
         <v>378189.65663623135</v>
       </c>
       <c r="E12" s="15">
         <v>31.022943220738085</v>
       </c>
       <c r="F12" s="15">
         <v>663142.85934849666</v>
       </c>
       <c r="G12" s="15">
         <v>31.208884650668352</v>
       </c>
       <c r="H12" s="15">
@@ -2062,60 +2061,60 @@
       <c r="AJ12" s="14">
         <v>1736413.9472242119</v>
       </c>
       <c r="AK12" s="14">
         <v>45.951913397910864</v>
       </c>
       <c r="AL12" s="14">
         <v>681554.20794971543</v>
       </c>
       <c r="AM12" s="22">
         <v>46.746186335829819</v>
       </c>
       <c r="AN12" s="14">
         <v>1329466.2041518334</v>
       </c>
       <c r="AO12" s="14">
         <v>45.124275452769162</v>
       </c>
       <c r="AP12" s="14">
         <v>2149763.7530961577</v>
       </c>
       <c r="AQ12" s="14">
         <v>45.960037590808476</v>
       </c>
       <c r="AR12" s="14">
-        <v>3219722.1362618976</v>
-[...2 lines deleted...]
-        <v>47.451854079056176</v>
+        <v>776848.49693789845</v>
+      </c>
+      <c r="AS12" s="22">
+        <v>47.98247149012952</v>
       </c>
       <c r="AT12" s="14">
-        <v>776848.49693789845</v>
+        <v>1631159.0030438926</v>
       </c>
       <c r="AU12" s="22">
-        <v>47.98247149012952</v>
+        <v>49.782733833698984</v>
       </c>
     </row>
     <row r="13" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>461300.75164786685</v>
       </c>
       <c r="C13" s="15">
         <v>22.46204291717951</v>
       </c>
       <c r="D13" s="15">
         <v>833702.02997122996</v>
       </c>
       <c r="E13" s="15">
         <v>19.742128924981301</v>
       </c>
       <c r="F13" s="15">
         <v>1200259.8314643295</v>
       </c>
       <c r="G13" s="15">
         <v>20.844743327276404</v>
       </c>
       <c r="H13" s="15">
@@ -2205,60 +2204,60 @@
       <c r="AJ13" s="14">
         <v>2510555.3580133957</v>
       </c>
       <c r="AK13" s="14">
         <v>25.449737613095085</v>
       </c>
       <c r="AL13" s="14">
         <v>751973.24010526622</v>
       </c>
       <c r="AM13" s="22">
         <v>22.425797124703717</v>
       </c>
       <c r="AN13" s="14">
         <v>1585571.9630124329</v>
       </c>
       <c r="AO13" s="14">
         <v>21.183103432331752</v>
       </c>
       <c r="AP13" s="14">
         <v>2476727.2958030831</v>
       </c>
       <c r="AQ13" s="14">
         <v>21.450269926877905</v>
       </c>
       <c r="AR13" s="14">
-        <v>3622649.3740571337</v>
-[...2 lines deleted...]
-        <v>21.871493775419033</v>
+        <v>927117.81993865944</v>
+      </c>
+      <c r="AS13" s="22">
+        <v>29.235392350396786</v>
       </c>
       <c r="AT13" s="14">
-        <v>927117.81993865944</v>
+        <v>1935324.3163257646</v>
       </c>
       <c r="AU13" s="22">
-        <v>29.235392350396786</v>
+        <v>23.321251771961641</v>
       </c>
     </row>
     <row r="14" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
         <v>198837.6897137092</v>
       </c>
       <c r="C14" s="15">
         <v>34.33839107704523</v>
       </c>
       <c r="D14" s="15">
         <v>478431.1545634768</v>
       </c>
       <c r="E14" s="15">
         <v>34.753723328652107</v>
       </c>
       <c r="F14" s="15">
         <v>774914.91290971951</v>
       </c>
       <c r="G14" s="15">
         <v>36.902047398466181</v>
       </c>
       <c r="H14" s="15">
@@ -2348,60 +2347,60 @@
       <c r="AJ14" s="14">
         <v>1164141.6971617704</v>
       </c>
       <c r="AK14" s="14">
         <v>34.739644098716091</v>
       </c>
       <c r="AL14" s="14">
         <v>461319.58805163932</v>
       </c>
       <c r="AM14" s="22">
         <v>35.749563440779937</v>
       </c>
       <c r="AN14" s="14">
         <v>810604.88873510691</v>
       </c>
       <c r="AO14" s="14">
         <v>36.742627052758976</v>
       </c>
       <c r="AP14" s="14">
         <v>1232809.9978876573</v>
       </c>
       <c r="AQ14" s="14">
         <v>35.170115306651709</v>
       </c>
       <c r="AR14" s="14">
-        <v>1814939.9168116965</v>
-[...2 lines deleted...]
-        <v>36.143689140037026</v>
+        <v>425963.38661747088</v>
+      </c>
+      <c r="AS14" s="22">
+        <v>35.835649526286943</v>
       </c>
       <c r="AT14" s="14">
-        <v>425963.38661747088</v>
+        <v>927374.02069043391</v>
       </c>
       <c r="AU14" s="22">
-        <v>35.835649526286943</v>
+        <v>37.065235990962044</v>
       </c>
     </row>
     <row r="15" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="15">
         <v>43292.394455028567</v>
       </c>
       <c r="C15" s="15">
         <v>14.362904701153838</v>
       </c>
       <c r="D15" s="15">
         <v>119279.0944077569</v>
       </c>
       <c r="E15" s="15">
         <v>17.7288149097607</v>
       </c>
       <c r="F15" s="15">
         <v>219479.75189076512</v>
       </c>
       <c r="G15" s="15">
         <v>20.477784908259004</v>
       </c>
       <c r="H15" s="15">
@@ -2491,101 +2490,101 @@
       <c r="AJ15" s="14">
         <v>528727.54278641206</v>
       </c>
       <c r="AK15" s="14">
         <v>23.751840774481352</v>
       </c>
       <c r="AL15" s="14">
         <v>181432.56960289483</v>
       </c>
       <c r="AM15" s="22">
         <v>26.260235289836903</v>
       </c>
       <c r="AN15" s="14">
         <v>348181.0106390799</v>
       </c>
       <c r="AO15" s="14">
         <v>22.455279544722423</v>
       </c>
       <c r="AP15" s="14">
         <v>630046.89099344402</v>
       </c>
       <c r="AQ15" s="14">
         <v>23.92963641864586</v>
       </c>
       <c r="AR15" s="14">
-        <v>950117.03189668863</v>
-[...2 lines deleted...]
-        <v>29.072499010408006</v>
+        <v>248168.59002596475</v>
+      </c>
+      <c r="AS15" s="22">
+        <v>32.48288052365114</v>
       </c>
       <c r="AT15" s="14">
-        <v>248168.59002596475</v>
+        <v>436148.50299688824</v>
       </c>
       <c r="AU15" s="22">
-        <v>32.48288052365114</v>
+        <v>26.227337343760738</v>
       </c>
     </row>
     <row r="16" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O16" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P16" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q16" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R16" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S16" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T16" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U16" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V16" s="13">
         <v>200078.38242775298</v>
       </c>
       <c r="W16" s="13">
         <v>39.206977681108967</v>
       </c>
       <c r="X16" s="13">
         <v>374385.14632435126</v>
       </c>
       <c r="Y16" s="13">
         <v>40.963667628397445</v>
       </c>
       <c r="Z16" s="13">
         <v>104156.98972959511</v>
       </c>
       <c r="AA16" s="13">
         <v>33.084479903232442</v>
       </c>
       <c r="AB16" s="14">
         <v>209815</v>
       </c>
       <c r="AC16" s="14">
         <v>30.2</v>
       </c>
@@ -2610,60 +2609,60 @@
       <c r="AJ16" s="14">
         <v>449611.34021503036</v>
       </c>
       <c r="AK16" s="14">
         <v>32.068475038754755</v>
       </c>
       <c r="AL16" s="14">
         <v>184819.57857455587</v>
       </c>
       <c r="AM16" s="22">
         <v>40.281025979502417</v>
       </c>
       <c r="AN16" s="14">
         <v>282028.45705211704</v>
       </c>
       <c r="AO16" s="14">
         <v>29.457099546815567</v>
       </c>
       <c r="AP16" s="14">
         <v>536186.53437949799</v>
       </c>
       <c r="AQ16" s="14">
         <v>32.199773225480278</v>
       </c>
       <c r="AR16" s="14">
-        <v>849772.38250730012</v>
-[...2 lines deleted...]
-        <v>34.671587318620048</v>
+        <v>187569.25980177915</v>
+      </c>
+      <c r="AS16" s="22">
+        <v>38.435953547533281</v>
       </c>
       <c r="AT16" s="14">
-        <v>187569.25980177915</v>
+        <v>315410.80260246975</v>
       </c>
       <c r="AU16" s="22">
-        <v>38.435953547533281</v>
+        <v>28.832054973411225</v>
       </c>
     </row>
     <row r="17" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="15">
         <v>124680.50589289387</v>
       </c>
       <c r="C17" s="15">
         <v>13.05998254411721</v>
       </c>
       <c r="D17" s="15">
         <v>343097.47334101686</v>
       </c>
       <c r="E17" s="15">
         <v>15.893852986985468</v>
       </c>
       <c r="F17" s="15">
         <v>573763.5364658786</v>
       </c>
       <c r="G17" s="15">
         <v>15.981224640856487</v>
       </c>
       <c r="H17" s="15">
@@ -2753,60 +2752,60 @@
       <c r="AJ17" s="14">
         <v>1144959.8985407043</v>
       </c>
       <c r="AK17" s="14">
         <v>19.723334771849945</v>
       </c>
       <c r="AL17" s="14">
         <v>381713.26719966409</v>
       </c>
       <c r="AM17" s="22">
         <v>20.080345271017588</v>
       </c>
       <c r="AN17" s="14">
         <v>683084.99138807424</v>
       </c>
       <c r="AO17" s="14">
         <v>18.65892385954005</v>
       </c>
       <c r="AP17" s="14">
         <v>1331494.7515283842</v>
       </c>
       <c r="AQ17" s="14">
         <v>20.503288839482085</v>
       </c>
       <c r="AR17" s="14">
-        <v>2555959.6254880172</v>
-[...2 lines deleted...]
-        <v>23.150728463651792</v>
+        <v>617278.83988614648</v>
+      </c>
+      <c r="AS17" s="22">
+        <v>26.377999211929573</v>
       </c>
       <c r="AT17" s="14">
-        <v>617278.83988614648</v>
+        <v>861444.22174298659</v>
       </c>
       <c r="AU17" s="22">
-        <v>26.377999211929573</v>
+        <v>19.847742446551894</v>
       </c>
     </row>
     <row r="18" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="15">
         <v>102805.27514061506</v>
       </c>
       <c r="C18" s="15">
         <v>24.778338080812542</v>
       </c>
       <c r="D18" s="15">
         <v>263308.27414713235</v>
       </c>
       <c r="E18" s="15">
         <v>28.434579697865612</v>
       </c>
       <c r="F18" s="15">
         <v>450273.56981988269</v>
       </c>
       <c r="G18" s="15">
         <v>28.737277667596107</v>
       </c>
       <c r="H18" s="15">
@@ -2896,60 +2895,60 @@
       <c r="AJ18" s="14">
         <v>875018.22045718902</v>
       </c>
       <c r="AK18" s="14">
         <v>28.665747649611252</v>
       </c>
       <c r="AL18" s="14">
         <v>321322.43237901892</v>
       </c>
       <c r="AM18" s="22">
         <v>30.216811635078894</v>
       </c>
       <c r="AN18" s="14">
         <v>567668.2369536967</v>
       </c>
       <c r="AO18" s="14">
         <v>28.181919577283136</v>
       </c>
       <c r="AP18" s="14">
         <v>1021352.79391338</v>
       </c>
       <c r="AQ18" s="14">
         <v>28.988187006611966</v>
       </c>
       <c r="AR18" s="14">
-        <v>1828784.410177106</v>
-[...2 lines deleted...]
-        <v>30.909888880420961</v>
+        <v>347672.07730577845</v>
+      </c>
+      <c r="AS18" s="22">
+        <v>29.774082230834082</v>
       </c>
       <c r="AT18" s="14">
-        <v>347672.07730577845</v>
+        <v>715456.59308818285</v>
       </c>
       <c r="AU18" s="22">
-        <v>29.774082230834082</v>
+        <v>31.007240102745847</v>
       </c>
     </row>
     <row r="19" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="15">
         <v>43537.990300884267</v>
       </c>
       <c r="C19" s="15">
         <v>12.378263034276992</v>
       </c>
       <c r="D19" s="15">
         <v>124383.07157065127</v>
       </c>
       <c r="E19" s="15">
         <v>14.924033239847608</v>
       </c>
       <c r="F19" s="15">
         <v>208860.1146014652</v>
       </c>
       <c r="G19" s="15">
         <v>15.421186939109839</v>
       </c>
       <c r="H19" s="15">
@@ -3039,60 +3038,60 @@
       <c r="AJ19" s="14">
         <v>431166.95343521738</v>
       </c>
       <c r="AK19" s="14">
         <v>20.515332767368292</v>
       </c>
       <c r="AL19" s="14">
         <v>121953.51697051461</v>
       </c>
       <c r="AM19" s="22">
         <v>19.045776632281342</v>
       </c>
       <c r="AN19" s="14">
         <v>279973.15368831088</v>
       </c>
       <c r="AO19" s="14">
         <v>20.09614152889818</v>
       </c>
       <c r="AP19" s="14">
         <v>458516.51807630947</v>
       </c>
       <c r="AQ19" s="14">
         <v>20.501589791886602</v>
       </c>
       <c r="AR19" s="14">
-        <v>759740.72593892959</v>
-[...2 lines deleted...]
-        <v>24.747451606420896</v>
+        <v>163188.27771378245</v>
+      </c>
+      <c r="AS19" s="22">
+        <v>25.845642869247044</v>
       </c>
       <c r="AT19" s="14">
-        <v>163188.27771378245</v>
+        <v>331194.69899123115</v>
       </c>
       <c r="AU19" s="22">
-        <v>25.845642869247044</v>
+        <v>22.114998161142605</v>
       </c>
     </row>
     <row r="20" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="15">
         <v>151426.91830146019</v>
       </c>
       <c r="C20" s="15">
         <v>22.897625179501979</v>
       </c>
       <c r="D20" s="15">
         <v>350655.17849280802</v>
       </c>
       <c r="E20" s="15">
         <v>24.069938905391542</v>
       </c>
       <c r="F20" s="15">
         <v>567048.85119026527</v>
       </c>
       <c r="G20" s="15">
         <v>23.927749451471545</v>
       </c>
       <c r="H20" s="15">
@@ -3182,60 +3181,60 @@
       <c r="AJ20" s="14">
         <v>1115284.9081276339</v>
       </c>
       <c r="AK20" s="14">
         <v>30.515823669497248</v>
       </c>
       <c r="AL20" s="14">
         <v>314987.5561925993</v>
       </c>
       <c r="AM20" s="22">
         <v>30.711197666305196</v>
       </c>
       <c r="AN20" s="14">
         <v>770732.07812586869</v>
       </c>
       <c r="AO20" s="14">
         <v>31.207844262448408</v>
       </c>
       <c r="AP20" s="14">
         <v>1266972.9405791352</v>
       </c>
       <c r="AQ20" s="14">
         <v>31.102348220469132</v>
       </c>
       <c r="AR20" s="14">
-        <v>1843909.8426349382</v>
-[...2 lines deleted...]
-        <v>32.805372463260376</v>
+        <v>318524.82722990261</v>
+      </c>
+      <c r="AS20" s="22">
+        <v>27.49534016032743</v>
       </c>
       <c r="AT20" s="14">
-        <v>318524.82722990261</v>
+        <v>846318.79828212829</v>
       </c>
       <c r="AU20" s="22">
-        <v>27.49534016032743</v>
+        <v>29.294962052811876</v>
       </c>
     </row>
     <row r="21" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="15">
         <v>82219.624702221947</v>
       </c>
       <c r="C21" s="15">
         <v>14.615486638593726</v>
       </c>
       <c r="D21" s="15">
         <v>204887.13133152042</v>
       </c>
       <c r="E21" s="15">
         <v>17.93918534798518</v>
       </c>
       <c r="F21" s="15">
         <v>336533.77140221506</v>
       </c>
       <c r="G21" s="15">
         <v>16.764583332924765</v>
       </c>
       <c r="H21" s="15">
@@ -3325,60 +3324,60 @@
       <c r="AJ21" s="14">
         <v>639873.57233225426</v>
       </c>
       <c r="AK21" s="14">
         <v>21.143619758514433</v>
       </c>
       <c r="AL21" s="14">
         <v>228511.14570015232</v>
       </c>
       <c r="AM21" s="22">
         <v>20.393467242429224</v>
       </c>
       <c r="AN21" s="14">
         <v>470101.66227227706</v>
       </c>
       <c r="AO21" s="14">
         <v>21.902556298934734</v>
       </c>
       <c r="AP21" s="14">
         <v>746736.69703667017</v>
       </c>
       <c r="AQ21" s="14">
         <v>21.363486393031131</v>
       </c>
       <c r="AR21" s="14">
-        <v>1418478.5674684611</v>
-[...2 lines deleted...]
-        <v>23.48078152949585</v>
+        <v>254036.74435422558</v>
+      </c>
+      <c r="AS21" s="22">
+        <v>17.661170806179484</v>
       </c>
       <c r="AT21" s="14">
-        <v>254036.74435422558</v>
+        <v>581812.55705739977</v>
       </c>
       <c r="AU21" s="22">
-        <v>17.661170806179484</v>
+        <v>20.040588620422284</v>
       </c>
     </row>
     <row r="22" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="15">
         <v>57624.567501278827</v>
       </c>
       <c r="C22" s="15">
         <v>26.624311170780278</v>
       </c>
       <c r="D22" s="15">
         <v>129189.15388082554</v>
       </c>
       <c r="E22" s="15">
         <v>33.072889059769302</v>
       </c>
       <c r="F22" s="15">
         <v>281936.19959616795</v>
       </c>
       <c r="G22" s="15">
         <v>37.953151389287676</v>
       </c>
       <c r="H22" s="15">
@@ -3468,65 +3467,65 @@
       <c r="AJ22" s="14">
         <v>513960.9216065036</v>
       </c>
       <c r="AK22" s="14">
         <v>28.408325311691964</v>
       </c>
       <c r="AL22" s="14">
         <v>146932.52136636263</v>
       </c>
       <c r="AM22" s="22">
         <v>29.572199945610997</v>
       </c>
       <c r="AN22" s="14">
         <v>333568.568723695</v>
       </c>
       <c r="AO22" s="14">
         <v>31.62156349463099</v>
       </c>
       <c r="AP22" s="14">
         <v>589027.94825373148</v>
       </c>
       <c r="AQ22" s="14">
         <v>29.044456978188034</v>
       </c>
       <c r="AR22" s="14">
-        <v>1008866.2805148751</v>
-[...2 lines deleted...]
-        <v>32.739277812583424</v>
+        <v>203087.74953042099</v>
+      </c>
+      <c r="AS22" s="22">
+        <v>32.98639753336213</v>
       </c>
       <c r="AT22" s="14">
-        <v>203087.74953042099</v>
+        <v>429050.29735406383</v>
       </c>
       <c r="AU22" s="22">
-        <v>32.98639753336213</v>
+        <v>33.909047576803992</v>
       </c>
     </row>
     <row r="23" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B23" s="16">
         <v>47812.74974109992</v>
       </c>
       <c r="C23" s="16">
         <v>12.822522397520904</v>
       </c>
       <c r="D23" s="15">
         <v>113248.09285819068</v>
       </c>
       <c r="E23" s="15">
         <v>15.77279176962432</v>
       </c>
       <c r="F23" s="15">
         <v>259558.61802848577</v>
       </c>
       <c r="G23" s="15">
         <v>20.401125072585334</v>
       </c>
       <c r="H23" s="15">
         <v>62097.064254818943</v>
       </c>
       <c r="I23" s="15">
         <v>13.738738404447522</v>
       </c>
@@ -3611,101 +3610,101 @@
       <c r="AJ23" s="14">
         <v>882874.9149212155</v>
       </c>
       <c r="AK23" s="14">
         <v>27.914224442660515</v>
       </c>
       <c r="AL23" s="14">
         <v>275806.35067553591</v>
       </c>
       <c r="AM23" s="22">
         <v>26.169755506816781</v>
       </c>
       <c r="AN23" s="14">
         <v>594636.6575944291</v>
       </c>
       <c r="AO23" s="14">
         <v>28.917393293904283</v>
       </c>
       <c r="AP23" s="14">
         <v>1035614.9393625415</v>
       </c>
       <c r="AQ23" s="14">
         <v>28.880542067420468</v>
       </c>
       <c r="AR23" s="14">
-        <v>1588783.8722505847</v>
-[...2 lines deleted...]
-        <v>31.464264294157275</v>
+        <v>400325.20023238234</v>
+      </c>
+      <c r="AS23" s="22">
+        <v>35.42825042650896</v>
       </c>
       <c r="AT23" s="14">
-        <v>400325.20023238234</v>
+        <v>764941.01473896927</v>
       </c>
       <c r="AU23" s="22">
-        <v>35.42825042650896</v>
+        <v>32.499499606724427</v>
       </c>
     </row>
     <row r="24" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O24" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P24" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q24" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R24" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S24" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T24" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U24" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V24" s="13">
         <v>28264.603026931614</v>
       </c>
       <c r="W24" s="13">
         <v>3.7994817397732636</v>
       </c>
       <c r="X24" s="13">
         <v>58228.933515091325</v>
       </c>
       <c r="Y24" s="13">
         <v>4.9780296297862545</v>
       </c>
       <c r="Z24" s="13">
         <v>20401.790409236637</v>
       </c>
       <c r="AA24" s="13">
         <v>4.9285079766546041</v>
       </c>
       <c r="AB24" s="14">
         <v>38339.199999999997</v>
       </c>
       <c r="AC24" s="14">
         <v>5.0999999999999996</v>
       </c>
@@ -3730,60 +3729,60 @@
       <c r="AJ24" s="14">
         <v>99060.806147917043</v>
       </c>
       <c r="AK24" s="14">
         <v>7.2765645072490361</v>
       </c>
       <c r="AL24" s="14">
         <v>33098.178799668429</v>
       </c>
       <c r="AM24" s="22">
         <v>6.4642494251029454</v>
       </c>
       <c r="AN24" s="14">
         <v>70105.903150141545</v>
       </c>
       <c r="AO24" s="14">
         <v>6.9445222140265708</v>
       </c>
       <c r="AP24" s="14">
         <v>120288.11894211301</v>
       </c>
       <c r="AQ24" s="14">
         <v>7.3303696706811161</v>
       </c>
       <c r="AR24" s="14">
-        <v>230989.24552918453</v>
-[...2 lines deleted...]
-        <v>7.757179621765971</v>
+        <v>44532.619068211134</v>
+      </c>
+      <c r="AS24" s="22">
+        <v>6.5882298303672959</v>
       </c>
       <c r="AT24" s="14">
-        <v>44532.619068211134</v>
+        <v>80188.638837701699</v>
       </c>
       <c r="AU24" s="22">
-        <v>6.5882298303672959</v>
+        <v>6.5646651646872893</v>
       </c>
     </row>
     <row r="25" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="15">
         <v>127940.8166993638</v>
       </c>
       <c r="C25" s="15">
         <v>16.006265435753072</v>
       </c>
       <c r="D25" s="15">
         <v>297341.84357251466</v>
       </c>
       <c r="E25" s="15">
         <v>18.155130677634169</v>
       </c>
       <c r="F25" s="15">
         <v>490700.61623386707</v>
       </c>
       <c r="G25" s="15">
         <v>18.303300574203956</v>
       </c>
       <c r="H25" s="15">
@@ -3873,65 +3872,65 @@
       <c r="AJ25" s="14">
         <v>763354.11023782799</v>
       </c>
       <c r="AK25" s="14">
         <v>22.878286321068131</v>
       </c>
       <c r="AL25" s="14">
         <v>279548.4189121899</v>
       </c>
       <c r="AM25" s="22">
         <v>24.768248238541858</v>
       </c>
       <c r="AN25" s="14">
         <v>579135.59127136518</v>
       </c>
       <c r="AO25" s="14">
         <v>26.187510553780271</v>
       </c>
       <c r="AP25" s="14">
         <v>856745.61306328315</v>
       </c>
       <c r="AQ25" s="14">
         <v>24.388687356215833</v>
       </c>
       <c r="AR25" s="14">
-        <v>1538351.9329026539</v>
-[...2 lines deleted...]
-        <v>25.865727039261696</v>
+        <v>342370.9274213654</v>
+      </c>
+      <c r="AS25" s="22">
+        <v>25.192262009217099</v>
       </c>
       <c r="AT25" s="14">
-        <v>342370.9274213654</v>
+        <v>708741.65065419371</v>
       </c>
       <c r="AU25" s="22">
-        <v>25.192262009217099</v>
+        <v>27.302421581097285</v>
       </c>
     </row>
     <row r="26" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B26" s="15">
         <v>719777.24366555421</v>
       </c>
       <c r="C26" s="15">
         <v>59.491357087667495</v>
       </c>
       <c r="D26" s="15">
         <v>1434559.5055763647</v>
       </c>
       <c r="E26" s="15">
         <v>52.44488134792504</v>
       </c>
       <c r="F26" s="15">
         <v>2476394.6813248033</v>
       </c>
       <c r="G26" s="15">
         <v>54.247518907259398</v>
       </c>
       <c r="H26" s="15">
         <v>795768.11962517572</v>
       </c>
       <c r="I26" s="15">
         <v>49.800353762216105</v>
       </c>
@@ -4016,60 +4015,60 @@
       <c r="AJ26" s="14">
         <v>6698776.7145954128</v>
       </c>
       <c r="AK26" s="14">
         <v>72.800315408945551</v>
       </c>
       <c r="AL26" s="14">
         <v>2055778.1339234156</v>
       </c>
       <c r="AM26" s="22">
         <v>58.718561975845368</v>
       </c>
       <c r="AN26" s="14">
         <v>4913799.0990530802</v>
       </c>
       <c r="AO26" s="14">
         <v>72.330103404380083</v>
       </c>
       <c r="AP26" s="14">
         <v>8596145.6642286107</v>
       </c>
       <c r="AQ26" s="14">
         <v>74.424381099192516</v>
       </c>
       <c r="AR26" s="14">
-        <v>12444024.262724578</v>
-[...2 lines deleted...]
-        <v>65.88263272609727</v>
+        <v>2491004.920058297</v>
+      </c>
+      <c r="AS26" s="22">
+        <v>58.634699717449969</v>
       </c>
       <c r="AT26" s="14">
-        <v>2491004.920058297</v>
+        <v>6256540.1589865629</v>
       </c>
       <c r="AU26" s="22">
-        <v>58.634699717449969</v>
+        <v>70.143816704856718</v>
       </c>
     </row>
     <row r="27" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="15">
         <v>1114005.0730033512</v>
       </c>
       <c r="C27" s="15">
         <v>41.008271485424046</v>
       </c>
       <c r="D27" s="15">
         <v>2136348.3958506207</v>
       </c>
       <c r="E27" s="15">
         <v>39.866547889897973</v>
       </c>
       <c r="F27" s="15">
         <v>3364988.0651619686</v>
       </c>
       <c r="G27" s="15">
         <v>40.986417396119514</v>
       </c>
       <c r="H27" s="15">
@@ -4158,66 +4157,66 @@
       </c>
       <c r="AJ27" s="15">
         <v>10060551.453297202</v>
       </c>
       <c r="AK27" s="15">
         <v>61.233260800428354</v>
       </c>
       <c r="AL27" s="15">
         <v>4028500.4125601184</v>
       </c>
       <c r="AM27" s="29">
         <v>57.911264635550346</v>
       </c>
       <c r="AN27" s="14">
         <v>8015738.7537379153</v>
       </c>
       <c r="AO27" s="14">
         <v>59.203865040375817</v>
       </c>
       <c r="AP27" s="14">
         <v>12815444.467102574</v>
       </c>
       <c r="AQ27" s="14">
         <v>62.729265455706901</v>
       </c>
-      <c r="AR27" s="14">
-[...3 lines deleted...]
-        <v>59.77133415470216</v>
+      <c r="AR27" s="15">
+        <v>3932912.4236446125</v>
+      </c>
+      <c r="AS27" s="29">
+        <v>52.142252743496783</v>
       </c>
       <c r="AT27" s="15">
-        <v>3932912.4236446125</v>
+        <v>8485424.0996289253</v>
       </c>
       <c r="AU27" s="29">
-        <v>52.142252743496783</v>
+        <v>58.848633300853599</v>
       </c>
     </row>
     <row r="28" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A28" s="17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B28" s="18">
         <v>106797.32402431301</v>
       </c>
       <c r="C28" s="18">
         <v>22.679353270636451</v>
       </c>
       <c r="D28" s="19">
         <v>269599.43737894366</v>
       </c>
       <c r="E28" s="19">
         <v>28.449944126656508</v>
       </c>
       <c r="F28" s="19">
         <v>401936.2619058186</v>
       </c>
       <c r="G28" s="19">
         <v>27.389619834879721</v>
       </c>
       <c r="H28" s="19">
         <v>115513.83231491623</v>
       </c>
       <c r="I28" s="19">
         <v>24.525682813019316</v>
       </c>
@@ -4302,560 +4301,560 @@
       <c r="AJ28" s="19">
         <v>1601893.4327728488</v>
       </c>
       <c r="AK28" s="19">
         <v>54.797023139183736</v>
       </c>
       <c r="AL28" s="19">
         <v>602752.56857655488</v>
       </c>
       <c r="AM28" s="23">
         <v>57.496469724796974</v>
       </c>
       <c r="AN28" s="19">
         <v>1288875.8680376294</v>
       </c>
       <c r="AO28" s="19">
         <v>57.603045775619911</v>
       </c>
       <c r="AP28" s="19">
         <v>2051976.2498137578</v>
       </c>
       <c r="AQ28" s="19">
         <v>55.841379306027257</v>
       </c>
       <c r="AR28" s="19">
-        <v>3163974.7025267398</v>
-[...2 lines deleted...]
-        <v>55.958174900809446</v>
+        <v>705954.32134664454</v>
+      </c>
+      <c r="AS28" s="23">
+        <v>52.221813660116418</v>
       </c>
       <c r="AT28" s="19">
-        <v>705954.32134664454</v>
+        <v>1660532.2011191826</v>
       </c>
       <c r="AU28" s="23">
-        <v>52.221813660116418</v>
+        <v>57.569269122262405</v>
       </c>
     </row>
     <row r="29" spans="1:47" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
       <c r="AD29" s="14"/>
     </row>
     <row r="30" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="45" t="s">
-[...47 lines deleted...]
-      <c r="AU30" s="45"/>
+      <c r="A30" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="53"/>
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="53"/>
+      <c r="L30" s="53"/>
+      <c r="M30" s="53"/>
+      <c r="N30" s="53"/>
+      <c r="O30" s="53"/>
+      <c r="P30" s="53"/>
+      <c r="Q30" s="53"/>
+      <c r="R30" s="53"/>
+      <c r="S30" s="53"/>
+      <c r="T30" s="53"/>
+      <c r="U30" s="53"/>
+      <c r="V30" s="53"/>
+      <c r="W30" s="53"/>
+      <c r="X30" s="53"/>
+      <c r="Y30" s="53"/>
+      <c r="Z30" s="53"/>
+      <c r="AA30" s="53"/>
+      <c r="AB30" s="53"/>
+      <c r="AC30" s="53"/>
+      <c r="AD30" s="53"/>
+      <c r="AE30" s="53"/>
+      <c r="AF30" s="53"/>
+      <c r="AG30" s="53"/>
+      <c r="AH30" s="53"/>
+      <c r="AI30" s="53"/>
+      <c r="AJ30" s="53"/>
+      <c r="AK30" s="53"/>
+      <c r="AL30" s="53"/>
+      <c r="AM30" s="53"/>
+      <c r="AN30" s="53"/>
+      <c r="AO30" s="53"/>
+      <c r="AP30" s="53"/>
+      <c r="AQ30" s="53"/>
+      <c r="AR30" s="53"/>
+      <c r="AS30" s="53"/>
+      <c r="AT30" s="53"/>
+      <c r="AU30" s="53"/>
     </row>
     <row r="31" spans="1:47" x14ac:dyDescent="0.2">
       <c r="C31" s="2"/>
     </row>
     <row r="32" spans="1:47" ht="15" x14ac:dyDescent="0.2">
-      <c r="A32" s="44"/>
-      <c r="B32" s="50" t="s">
+      <c r="A32" s="41"/>
+      <c r="B32" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="51"/>
-[...4 lines deleted...]
-      <c r="H32" s="50" t="s">
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="I32" s="51"/>
-[...4 lines deleted...]
-      <c r="N32" s="51" t="s">
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+      <c r="S32" s="54"/>
+      <c r="T32" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="O32" s="51"/>
-[...12 lines deleted...]
-      <c r="Z32" s="39">
+      <c r="U32" s="48"/>
+      <c r="V32" s="48"/>
+      <c r="W32" s="48"/>
+      <c r="X32" s="48"/>
+      <c r="Y32" s="49"/>
+      <c r="Z32" s="47">
         <v>2023</v>
       </c>
-      <c r="AA32" s="40"/>
-[...4 lines deleted...]
-      <c r="AF32" s="39">
+      <c r="AA32" s="48"/>
+      <c r="AB32" s="48"/>
+      <c r="AC32" s="48"/>
+      <c r="AD32" s="48"/>
+      <c r="AE32" s="49"/>
+      <c r="AF32" s="47">
         <v>2024</v>
       </c>
-      <c r="AG32" s="40"/>
-[...4 lines deleted...]
-      <c r="AL32" s="39">
+      <c r="AG32" s="48"/>
+      <c r="AH32" s="48"/>
+      <c r="AI32" s="48"/>
+      <c r="AJ32" s="48"/>
+      <c r="AK32" s="49"/>
+      <c r="AL32" s="47">
         <v>2025</v>
       </c>
-      <c r="AM32" s="40"/>
-[...6 lines deleted...]
-      <c r="AT32" s="39">
+      <c r="AM32" s="48"/>
+      <c r="AN32" s="52"/>
+      <c r="AO32" s="52"/>
+      <c r="AP32" s="52"/>
+      <c r="AQ32" s="52"/>
+      <c r="AR32" s="47">
         <v>2026</v>
       </c>
-      <c r="AU32" s="40"/>
+      <c r="AS32" s="48"/>
+      <c r="AT32" s="48"/>
+      <c r="AU32" s="48"/>
     </row>
     <row r="33" spans="1:47" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="44"/>
-      <c r="B33" s="47" t="s">
+      <c r="A33" s="41"/>
+      <c r="B33" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="C33" s="49"/>
-      <c r="D33" s="47" t="s">
+      <c r="C33" s="45"/>
+      <c r="D33" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="E33" s="49"/>
-      <c r="F33" s="49" t="s">
+      <c r="E33" s="45"/>
+      <c r="F33" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="G33" s="49"/>
-      <c r="H33" s="43" t="s">
+      <c r="G33" s="45"/>
+      <c r="H33" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="I33" s="43"/>
-      <c r="J33" s="43" t="s">
+      <c r="I33" s="40"/>
+      <c r="J33" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="K33" s="43"/>
-      <c r="L33" s="43" t="s">
+      <c r="K33" s="40"/>
+      <c r="L33" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="M33" s="43"/>
-      <c r="N33" s="43" t="s">
+      <c r="M33" s="40"/>
+      <c r="N33" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="O33" s="43"/>
-      <c r="P33" s="43" t="s">
+      <c r="O33" s="40"/>
+      <c r="P33" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="Q33" s="43"/>
-      <c r="R33" s="43" t="s">
+      <c r="Q33" s="40"/>
+      <c r="R33" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="S33" s="43"/>
-      <c r="T33" s="43" t="s">
+      <c r="S33" s="40"/>
+      <c r="T33" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="U33" s="43"/>
-      <c r="V33" s="43" t="s">
+      <c r="U33" s="40"/>
+      <c r="V33" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="W33" s="43"/>
-      <c r="X33" s="43" t="s">
+      <c r="W33" s="40"/>
+      <c r="X33" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="Y33" s="43"/>
-      <c r="Z33" s="43" t="s">
+      <c r="Y33" s="40"/>
+      <c r="Z33" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AA33" s="43"/>
-      <c r="AB33" s="43" t="s">
+      <c r="AA33" s="40"/>
+      <c r="AB33" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AC33" s="43"/>
-      <c r="AD33" s="43" t="s">
+      <c r="AC33" s="40"/>
+      <c r="AD33" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="AE33" s="43"/>
-      <c r="AF33" s="43" t="s">
+      <c r="AE33" s="40"/>
+      <c r="AF33" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AG33" s="43"/>
-      <c r="AH33" s="43" t="s">
+      <c r="AG33" s="40"/>
+      <c r="AH33" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AI33" s="43"/>
-      <c r="AJ33" s="43" t="s">
+      <c r="AI33" s="40"/>
+      <c r="AJ33" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="AK33" s="43"/>
-      <c r="AL33" s="43" t="s">
+      <c r="AK33" s="40"/>
+      <c r="AL33" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AM33" s="43"/>
-      <c r="AN33" s="43" t="s">
+      <c r="AM33" s="40"/>
+      <c r="AN33" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AO33" s="43"/>
-      <c r="AP33" s="43" t="s">
+      <c r="AO33" s="40"/>
+      <c r="AP33" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="AQ33" s="43"/>
-      <c r="AR33" s="43" t="s">
+      <c r="AQ33" s="40"/>
+      <c r="AR33" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="AS33" s="40"/>
+      <c r="AT33" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU33" s="40"/>
+    </row>
+    <row r="34" spans="1:47" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
+      <c r="B34" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="O34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="P34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="R34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="S34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="T34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="U34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="V34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="W34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="X34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AJ34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AL34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AN34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO34" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="AP34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ34" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS34" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="AT34" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU34" s="39" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A35" s="41"/>
+      <c r="B35" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="AS33" s="43"/>
-[...153 lines deleted...]
-      </c>
       <c r="D35" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G35" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J35" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="K35" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M35" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="O35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Q35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="R35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="S35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="T35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="U35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="V35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="W35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="X35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Y35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AA35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AB35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AC35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AE35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AF35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AG35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AH35" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AI35" s="37" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AJ35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AK35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AL35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AM35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AN35" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AO35" s="36" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AP35" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AQ35" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AR35" s="33" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>36</v>
+      </c>
+      <c r="AS35" s="38" t="s">
+        <v>18</v>
       </c>
       <c r="AT35" s="33" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>36</v>
+      </c>
+      <c r="AU35" s="39" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B36" s="9">
         <v>2965383.0835172306</v>
       </c>
       <c r="C36" s="9">
         <v>22.497649724307994</v>
       </c>
       <c r="D36" s="9">
         <v>6144877.1965685654</v>
       </c>
       <c r="E36" s="9">
         <v>22.017848302451654</v>
       </c>
       <c r="F36" s="9">
         <v>10202716.5091174</v>
       </c>
       <c r="G36" s="9">
         <v>23.032048296283921</v>
       </c>
       <c r="H36" s="9">
@@ -4945,101 +4944,101 @@
       <c r="AJ36" s="24">
         <v>27366510.051487878</v>
       </c>
       <c r="AK36" s="24">
         <v>32.210056712792536</v>
       </c>
       <c r="AL36" s="10">
         <v>9578386.876284996</v>
       </c>
       <c r="AM36" s="21">
         <v>31.438218291760123</v>
       </c>
       <c r="AN36" s="10">
         <v>19583774.997010827</v>
       </c>
       <c r="AO36" s="10">
         <v>31.910043389164606</v>
       </c>
       <c r="AP36" s="10">
         <v>32904844.050833702</v>
       </c>
       <c r="AQ36" s="10">
         <v>32.995615483964322</v>
       </c>
       <c r="AR36" s="10">
-        <v>53702471.696297809</v>
-[...2 lines deleted...]
-        <v>33.651591381162973</v>
+        <v>10749246.6389647</v>
+      </c>
+      <c r="AS36" s="21">
+        <v>31.520537692567071</v>
       </c>
       <c r="AT36" s="10">
-        <v>10749246.6389647</v>
+        <v>23701678.797289751</v>
       </c>
       <c r="AU36" s="21">
-        <v>31.520537692567071</v>
+        <v>33.28168437566341</v>
       </c>
     </row>
     <row r="37" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O37" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P37" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q37" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R37" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S37" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T37" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U37" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V37" s="13">
         <v>96800.519535059269</v>
       </c>
       <c r="W37" s="13">
         <v>11.112180943797837</v>
       </c>
       <c r="X37" s="13">
         <v>182520.26860549106</v>
       </c>
       <c r="Y37" s="22">
         <v>12.602538304733999</v>
       </c>
       <c r="Z37" s="13">
         <v>85826.881785464095</v>
       </c>
       <c r="AA37" s="13">
         <v>15.109778613449038</v>
       </c>
       <c r="AB37" s="13">
         <v>163020.79305019096</v>
       </c>
       <c r="AC37" s="13">
         <v>14.116638705448608</v>
       </c>
@@ -5064,60 +5063,60 @@
       <c r="AJ37" s="25">
         <v>340685.06713825976</v>
       </c>
       <c r="AK37" s="26">
         <v>15.289792740322468</v>
       </c>
       <c r="AL37" s="14">
         <v>106873.56788430175</v>
       </c>
       <c r="AM37" s="22">
         <v>14.625735300723756</v>
       </c>
       <c r="AN37" s="14">
         <v>200930.21211837881</v>
       </c>
       <c r="AO37" s="14">
         <v>14.801253410507709</v>
       </c>
       <c r="AP37" s="14">
         <v>363826.44223516725</v>
       </c>
       <c r="AQ37" s="14">
         <v>15.249791377861749</v>
       </c>
       <c r="AR37" s="14">
-        <v>630869.3612833774</v>
-[...2 lines deleted...]
-        <v>16.03528802159639</v>
+        <v>119973.73707786204</v>
+      </c>
+      <c r="AS37" s="22">
+        <v>13.484704219957376</v>
       </c>
       <c r="AT37" s="14">
-        <v>119973.73707786204</v>
+        <v>239662.32200560812</v>
       </c>
       <c r="AU37" s="22">
-        <v>13.484704219957376</v>
+        <v>13.438012790581491</v>
       </c>
     </row>
     <row r="38" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B38" s="15">
         <v>65993.304354568594</v>
       </c>
       <c r="C38" s="15">
         <v>19.792091283958829</v>
       </c>
       <c r="D38" s="15">
         <v>157795.79158304178</v>
       </c>
       <c r="E38" s="15">
         <v>21.657925705986475</v>
       </c>
       <c r="F38" s="15">
         <v>257047.00171691427</v>
       </c>
       <c r="G38" s="15">
         <v>20.985573522854278</v>
       </c>
       <c r="H38" s="15">
@@ -5207,60 +5206,60 @@
       <c r="AJ38" s="25">
         <v>572397.20589609304</v>
       </c>
       <c r="AK38" s="26">
         <v>21.623904440012677</v>
       </c>
       <c r="AL38" s="14">
         <v>200111.1226190931</v>
       </c>
       <c r="AM38" s="22">
         <v>23.013787910588768</v>
       </c>
       <c r="AN38" s="14">
         <v>406122.58586999954</v>
       </c>
       <c r="AO38" s="14">
         <v>22.66692842247954</v>
       </c>
       <c r="AP38" s="14">
         <v>645213.594217762</v>
       </c>
       <c r="AQ38" s="14">
         <v>21.653846269581415</v>
       </c>
       <c r="AR38" s="14">
-        <v>1352479.113022472</v>
-[...2 lines deleted...]
-        <v>25.374737909570953</v>
+        <v>198073.57526076573</v>
+      </c>
+      <c r="AS38" s="22">
+        <v>20.077610190281842</v>
       </c>
       <c r="AT38" s="14">
-        <v>198073.57526076573</v>
+        <v>488860.41559914197</v>
       </c>
       <c r="AU38" s="22">
-        <v>20.077610190281842</v>
+        <v>22.309539444312041</v>
       </c>
     </row>
     <row r="39" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="15">
         <v>88354.832773640053</v>
       </c>
       <c r="C39" s="15">
         <v>14.278897392242248</v>
       </c>
       <c r="D39" s="15">
         <v>203214.22242145144</v>
       </c>
       <c r="E39" s="15">
         <v>14.689855912968945</v>
       </c>
       <c r="F39" s="15">
         <v>345902.75148215075</v>
       </c>
       <c r="G39" s="15">
         <v>15.786635370012961</v>
       </c>
       <c r="H39" s="15">
@@ -5350,60 +5349,60 @@
       <c r="AJ39" s="25">
         <v>841380.22304690967</v>
       </c>
       <c r="AK39" s="26">
         <v>23.374122600318909</v>
       </c>
       <c r="AL39" s="14">
         <v>264734.81827125198</v>
       </c>
       <c r="AM39" s="22">
         <v>22.669312722178596</v>
       </c>
       <c r="AN39" s="14">
         <v>547868.58748375496</v>
       </c>
       <c r="AO39" s="14">
         <v>22.000514705982944</v>
       </c>
       <c r="AP39" s="14">
         <v>965406.07762355881</v>
       </c>
       <c r="AQ39" s="14">
         <v>23.620879914653134</v>
       </c>
       <c r="AR39" s="14">
-        <v>1314246.7428275656</v>
-[...2 lines deleted...]
-        <v>23.165434784121505</v>
+        <v>270128.12538955029</v>
+      </c>
+      <c r="AS39" s="22">
+        <v>20.224018165847106</v>
       </c>
       <c r="AT39" s="14">
-        <v>270128.12538955029</v>
+        <v>612243.76472465403</v>
       </c>
       <c r="AU39" s="22">
-        <v>20.224018165847106</v>
+        <v>21.789699188925717</v>
       </c>
     </row>
     <row r="40" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="15">
         <v>108823.20266502445</v>
       </c>
       <c r="C40" s="15">
         <v>19.317239066080063</v>
       </c>
       <c r="D40" s="15">
         <v>278248.69081669016</v>
       </c>
       <c r="E40" s="15">
         <v>22.824773721280859</v>
       </c>
       <c r="F40" s="15">
         <v>509184.06742415798</v>
       </c>
       <c r="G40" s="15">
         <v>23.963263122234068</v>
       </c>
       <c r="H40" s="15">
@@ -5493,60 +5492,60 @@
       <c r="AJ40" s="25">
         <v>1365806.3680397368</v>
       </c>
       <c r="AK40" s="26">
         <v>36.144270807549084</v>
       </c>
       <c r="AL40" s="14">
         <v>533987.60311668029</v>
       </c>
       <c r="AM40" s="22">
         <v>36.62494296881686</v>
       </c>
       <c r="AN40" s="14">
         <v>1016209.1687207108</v>
       </c>
       <c r="AO40" s="14">
         <v>34.49181506365386</v>
       </c>
       <c r="AP40" s="14">
         <v>1707615.8212588306</v>
       </c>
       <c r="AQ40" s="14">
         <v>36.507307941480896</v>
       </c>
       <c r="AR40" s="14">
-        <v>2571777.6798429652</v>
-[...2 lines deleted...]
-        <v>37.902531343703338</v>
+        <v>660019.00897994137</v>
+      </c>
+      <c r="AS40" s="22">
+        <v>40.766434389915844</v>
       </c>
       <c r="AT40" s="14">
-        <v>660019.00897994137</v>
+        <v>1388117.7713060316</v>
       </c>
       <c r="AU40" s="22">
-        <v>40.766434389915844</v>
+        <v>42.365151042786536</v>
       </c>
     </row>
     <row r="41" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="15">
         <v>429151.98365813505</v>
       </c>
       <c r="C41" s="15">
         <v>20.896628155247718</v>
       </c>
       <c r="D41" s="15">
         <v>751166.45121148648</v>
       </c>
       <c r="E41" s="15">
         <v>17.787679999351322</v>
       </c>
       <c r="F41" s="15">
         <v>1079069.0084772441</v>
       </c>
       <c r="G41" s="15">
         <v>18.740039385209787</v>
       </c>
       <c r="H41" s="15">
@@ -5636,60 +5635,60 @@
       <c r="AJ41" s="25">
         <v>2002333.4635278571</v>
       </c>
       <c r="AK41" s="26">
         <v>20.297844099732437</v>
       </c>
       <c r="AL41" s="14">
         <v>592006.95416443737</v>
       </c>
       <c r="AM41" s="22">
         <v>17.655186571063286</v>
       </c>
       <c r="AN41" s="14">
         <v>1209432.5340572065</v>
       </c>
       <c r="AO41" s="14">
         <v>16.157913397185876</v>
       </c>
       <c r="AP41" s="14">
         <v>1934511.1937915378</v>
       </c>
       <c r="AQ41" s="14">
         <v>16.754281891959451</v>
       </c>
       <c r="AR41" s="14">
-        <v>2838166.9230965208</v>
-[...2 lines deleted...]
-        <v>17.135235509305115</v>
+        <v>702808.26998298732</v>
+      </c>
+      <c r="AS41" s="22">
+        <v>22.162097500634452</v>
       </c>
       <c r="AT41" s="14">
-        <v>702808.26998298732</v>
+        <v>1510497.1750191804</v>
       </c>
       <c r="AU41" s="22">
-        <v>22.162097500634452</v>
+        <v>18.201954381649777</v>
       </c>
     </row>
     <row r="42" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="15">
         <v>170594.15243644034</v>
       </c>
       <c r="C42" s="15">
         <v>29.460856894152862</v>
       </c>
       <c r="D42" s="15">
         <v>392962.83931176749</v>
       </c>
       <c r="E42" s="15">
         <v>28.545218398963577</v>
       </c>
       <c r="F42" s="15">
         <v>627446.51359783986</v>
       </c>
       <c r="G42" s="15">
         <v>29.879488185159467</v>
       </c>
       <c r="H42" s="15">
@@ -5779,60 +5778,60 @@
       <c r="AJ42" s="25">
         <v>1026050.2445642325</v>
       </c>
       <c r="AK42" s="26">
         <v>30.618798734265098</v>
       </c>
       <c r="AL42" s="14">
         <v>412592.87513094622</v>
       </c>
       <c r="AM42" s="22">
         <v>31.973528865322027</v>
       </c>
       <c r="AN42" s="14">
         <v>711920.73442119069</v>
       </c>
       <c r="AO42" s="14">
         <v>32.269529088063592</v>
       </c>
       <c r="AP42" s="14">
         <v>1079653.1295170099</v>
       </c>
       <c r="AQ42" s="14">
         <v>30.800792596882282</v>
       </c>
       <c r="AR42" s="14">
-        <v>1583022.4808469643</v>
-[...2 lines deleted...]
-        <v>31.525160651011895</v>
+        <v>381158.41791372438</v>
+      </c>
+      <c r="AS42" s="22">
+        <v>32.066275899474242</v>
       </c>
       <c r="AT42" s="14">
-        <v>381158.41791372438</v>
+        <v>828164.80947134469</v>
       </c>
       <c r="AU42" s="22">
-        <v>32.066275899474242</v>
+        <v>33.100047464788929</v>
       </c>
     </row>
     <row r="43" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="15">
         <v>33748.986056155612</v>
       </c>
       <c r="C43" s="15">
         <v>11.196735052127135</v>
       </c>
       <c r="D43" s="15">
         <v>89513.747365054311</v>
       </c>
       <c r="E43" s="15">
         <v>13.304700767504523</v>
       </c>
       <c r="F43" s="15">
         <v>175361.72309764795</v>
       </c>
       <c r="G43" s="15">
         <v>16.361507682597331</v>
       </c>
       <c r="H43" s="15">
@@ -5922,101 +5921,101 @@
       <c r="AJ43" s="25">
         <v>417412.85406406107</v>
       </c>
       <c r="AK43" s="26">
         <v>18.751290304837493</v>
       </c>
       <c r="AL43" s="14">
         <v>158470.39930885402</v>
       </c>
       <c r="AM43" s="22">
         <v>22.936730607041547</v>
       </c>
       <c r="AN43" s="14">
         <v>285459.89472529112</v>
       </c>
       <c r="AO43" s="14">
         <v>18.410199117688407</v>
       </c>
       <c r="AP43" s="14">
         <v>522990.55549083202</v>
       </c>
       <c r="AQ43" s="14">
         <v>19.863559398805872</v>
       </c>
       <c r="AR43" s="14">
-        <v>795704.66802068718</v>
-[...2 lines deleted...]
-        <v>24.347656548613319</v>
+        <v>216003.12980156785</v>
+      </c>
+      <c r="AS43" s="22">
+        <v>28.272731280557878</v>
       </c>
       <c r="AT43" s="14">
-        <v>216003.12980156785</v>
+        <v>357784.15135456133</v>
       </c>
       <c r="AU43" s="22">
-        <v>28.272731280557878</v>
+        <v>21.514978429019575</v>
       </c>
     </row>
     <row r="44" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O44" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P44" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q44" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R44" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S44" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T44" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U44" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V44" s="13">
         <v>152418.60749204896</v>
       </c>
       <c r="W44" s="13">
         <v>29.867659212430514</v>
       </c>
       <c r="X44" s="13">
         <v>303202.19842818793</v>
       </c>
       <c r="Y44" s="22">
         <v>33.175125141987621</v>
       </c>
       <c r="Z44" s="13">
         <v>76241.444900840521</v>
       </c>
       <c r="AA44" s="13">
         <v>24.217371855347949</v>
       </c>
       <c r="AB44" s="13">
         <v>154810.75118486368</v>
       </c>
       <c r="AC44" s="13">
         <v>22.258546578290034</v>
       </c>
@@ -6041,60 +6040,60 @@
       <c r="AJ44" s="25">
         <v>343848.15636766271</v>
       </c>
       <c r="AK44" s="26">
         <v>24.524928606837694</v>
       </c>
       <c r="AL44" s="14">
         <v>165960.82246037072</v>
       </c>
       <c r="AM44" s="22">
         <v>36.170801019379205</v>
       </c>
       <c r="AN44" s="14">
         <v>240731.85881409066</v>
       </c>
       <c r="AO44" s="14">
         <v>25.143783018556171</v>
       </c>
       <c r="AP44" s="14">
         <v>465316.63480357319</v>
       </c>
       <c r="AQ44" s="14">
         <v>27.943801565359838</v>
       </c>
       <c r="AR44" s="14">
-        <v>746704.8621411717</v>
-[...2 lines deleted...]
-        <v>30.466326468009655</v>
+        <v>171404.75393696871</v>
+      </c>
+      <c r="AS44" s="22">
+        <v>35.123586706638008</v>
       </c>
       <c r="AT44" s="14">
-        <v>171404.75393696871</v>
+        <v>280656.66375120089</v>
       </c>
       <c r="AU44" s="22">
-        <v>35.123586706638008</v>
+        <v>25.655140189118722</v>
       </c>
     </row>
     <row r="45" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="15">
         <v>99123.552387127609</v>
       </c>
       <c r="C45" s="15">
         <v>10.38295325011636</v>
       </c>
       <c r="D45" s="15">
         <v>265414.49805871956</v>
       </c>
       <c r="E45" s="15">
         <v>12.295220281517349</v>
       </c>
       <c r="F45" s="15">
         <v>458433.12083462439</v>
       </c>
       <c r="G45" s="15">
         <v>12.768888612186549</v>
       </c>
       <c r="H45" s="15">
@@ -6184,60 +6183,60 @@
       <c r="AJ45" s="25">
         <v>939157.47218384396</v>
       </c>
       <c r="AK45" s="26">
         <v>16.178136239509342</v>
       </c>
       <c r="AL45" s="14">
         <v>320672.08948440227</v>
       </c>
       <c r="AM45" s="22">
         <v>16.86922312882897</v>
       </c>
       <c r="AN45" s="14">
         <v>532924.36816458288</v>
       </c>
       <c r="AO45" s="14">
         <v>14.557185904890087</v>
       </c>
       <c r="AP45" s="14">
         <v>1085906.6217313213</v>
       </c>
       <c r="AQ45" s="14">
         <v>16.721550792826289</v>
       </c>
       <c r="AR45" s="14">
-        <v>2111348.6026075939</v>
-[...2 lines deleted...]
-        <v>19.123642526922307</v>
+        <v>468367.30841436906</v>
+      </c>
+      <c r="AS45" s="22">
+        <v>20.014605546055225</v>
       </c>
       <c r="AT45" s="14">
-        <v>468367.30841436906</v>
+        <v>596252.07443813304</v>
       </c>
       <c r="AU45" s="22">
-        <v>20.014605546055225</v>
+        <v>13.737694569157055</v>
       </c>
     </row>
     <row r="46" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="15">
         <v>74650.952754016209</v>
       </c>
       <c r="C46" s="15">
         <v>17.992525605945392</v>
       </c>
       <c r="D46" s="15">
         <v>189228.49503598482</v>
       </c>
       <c r="E46" s="15">
         <v>20.43472709179381</v>
       </c>
       <c r="F46" s="15">
         <v>336751.79057467252</v>
       </c>
       <c r="G46" s="15">
         <v>21.492111372816392</v>
       </c>
       <c r="H46" s="15">
@@ -6327,60 +6326,60 @@
       <c r="AJ46" s="25">
         <v>653967.58991882217</v>
       </c>
       <c r="AK46" s="26">
         <v>21.424090910749896</v>
       </c>
       <c r="AL46" s="14">
         <v>238167.90203878359</v>
       </c>
       <c r="AM46" s="22">
         <v>22.397050153469959</v>
       </c>
       <c r="AN46" s="14">
         <v>401244.39317567431</v>
       </c>
       <c r="AO46" s="14">
         <v>19.91979907136319</v>
       </c>
       <c r="AP46" s="14">
         <v>757406.00997042737</v>
       </c>
       <c r="AQ46" s="14">
         <v>21.496810101071315</v>
       </c>
       <c r="AR46" s="14">
-        <v>1380258.5896496798</v>
-[...2 lines deleted...]
-        <v>23.32896069919278</v>
+        <v>279580.80111495045</v>
+      </c>
+      <c r="AS46" s="22">
+        <v>23.942853930250472</v>
       </c>
       <c r="AT46" s="14">
-        <v>279580.80111495045</v>
+        <v>577698.03368641506</v>
       </c>
       <c r="AU46" s="22">
-        <v>23.942853930250472</v>
+        <v>25.036909031867715</v>
       </c>
     </row>
     <row r="47" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="15">
         <v>32234.152231586722</v>
       </c>
       <c r="C47" s="15">
         <v>9.1644748012496873</v>
       </c>
       <c r="D47" s="15">
         <v>87638.982319909555</v>
       </c>
       <c r="E47" s="15">
         <v>10.515314252436889</v>
       </c>
       <c r="F47" s="15">
         <v>144160.78572678845</v>
       </c>
       <c r="G47" s="15">
         <v>10.644111874705285</v>
       </c>
       <c r="H47" s="15">
@@ -6470,60 +6469,60 @@
       <c r="AJ47" s="25">
         <v>351881.14354949538</v>
       </c>
       <c r="AK47" s="26">
         <v>16.742838700797215</v>
       </c>
       <c r="AL47" s="14">
         <v>101621.0879538</v>
       </c>
       <c r="AM47" s="22">
         <v>15.870411861639351</v>
       </c>
       <c r="AN47" s="14">
         <v>230813.75867215882</v>
       </c>
       <c r="AO47" s="14">
         <v>16.567538351396987</v>
       </c>
       <c r="AP47" s="14">
         <v>380273.1609586355</v>
       </c>
       <c r="AQ47" s="14">
         <v>17.003104681041208</v>
       </c>
       <c r="AR47" s="14">
-        <v>645181.93250427069</v>
-[...2 lines deleted...]
-        <v>21.015865158806822</v>
+        <v>144092.40770355458</v>
+      </c>
+      <c r="AS47" s="22">
+        <v>22.821252615998905</v>
       </c>
       <c r="AT47" s="14">
-        <v>144092.40770355458</v>
+        <v>288818.21931806859</v>
       </c>
       <c r="AU47" s="22">
-        <v>22.821252615998905</v>
+        <v>19.285376271353542</v>
       </c>
     </row>
     <row r="48" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="15">
         <v>95802.270015087153</v>
       </c>
       <c r="C48" s="15">
         <v>14.486489553883724</v>
       </c>
       <c r="D48" s="15">
         <v>214325.57278615853</v>
       </c>
       <c r="E48" s="15">
         <v>14.711898637857111</v>
       </c>
       <c r="F48" s="15">
         <v>343011.08001560799</v>
       </c>
       <c r="G48" s="15">
         <v>14.47403193651515</v>
       </c>
       <c r="H48" s="15">
@@ -6613,60 +6612,60 @@
       <c r="AJ48" s="25">
         <v>784319.36998749152</v>
       </c>
       <c r="AK48" s="26">
         <v>21.460123257016605</v>
       </c>
       <c r="AL48" s="14">
         <v>227674.96045274456</v>
       </c>
       <c r="AM48" s="22">
         <v>22.198244269234213</v>
       </c>
       <c r="AN48" s="14">
         <v>553711.20482532657</v>
       </c>
       <c r="AO48" s="14">
         <v>22.420415001514229</v>
       </c>
       <c r="AP48" s="14">
         <v>930425.68511301267</v>
       </c>
       <c r="AQ48" s="14">
         <v>22.840601187919361</v>
       </c>
       <c r="AR48" s="14">
-        <v>1397940.2724636639</v>
-[...2 lines deleted...]
-        <v>24.871037758564455</v>
+        <v>233286.19820152732</v>
+      </c>
+      <c r="AS48" s="22">
+        <v>20.137467556432902</v>
       </c>
       <c r="AT48" s="14">
-        <v>233286.19820152732</v>
+        <v>631019.80721356801</v>
       </c>
       <c r="AU48" s="22">
-        <v>20.137467556432902</v>
+        <v>21.842479860327714</v>
       </c>
     </row>
     <row r="49" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="15">
         <v>58030.087511341393</v>
       </c>
       <c r="C49" s="15">
         <v>10.315517392960301</v>
       </c>
       <c r="D49" s="15">
         <v>144087.53275850028</v>
       </c>
       <c r="E49" s="15">
         <v>12.61578967742113</v>
       </c>
       <c r="F49" s="15">
         <v>243435.32619090198</v>
       </c>
       <c r="G49" s="15">
         <v>12.126841817689378</v>
       </c>
       <c r="H49" s="15">
@@ -6756,60 +6755,60 @@
       <c r="AJ49" s="25">
         <v>494571.05611305643</v>
       </c>
       <c r="AK49" s="26">
         <v>16.342325743985505</v>
       </c>
       <c r="AL49" s="14">
         <v>172839.16978417517</v>
       </c>
       <c r="AM49" s="22">
         <v>15.425024177277535</v>
       </c>
       <c r="AN49" s="14">
         <v>357790.84515792376</v>
       </c>
       <c r="AO49" s="14">
         <v>16.669871132631823</v>
       </c>
       <c r="AP49" s="14">
         <v>586610.26085358311</v>
       </c>
       <c r="AQ49" s="14">
         <v>16.782408545729407</v>
       </c>
       <c r="AR49" s="14">
-        <v>1161091.8504838403</v>
-[...2 lines deleted...]
-        <v>19.220131133560674</v>
+        <v>196942.33873056463</v>
+      </c>
+      <c r="AS49" s="22">
+        <v>13.691847185850236</v>
       </c>
       <c r="AT49" s="14">
-        <v>196942.33873056463</v>
+        <v>463785.97163615783</v>
       </c>
       <c r="AU49" s="22">
-        <v>13.691847185850236</v>
+        <v>15.975151709498263</v>
       </c>
     </row>
     <row r="50" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="15">
         <v>44698.5591562384</v>
       </c>
       <c r="C50" s="15">
         <v>20.652100301400278</v>
       </c>
       <c r="D50" s="15">
         <v>94726.43081213643</v>
       </c>
       <c r="E50" s="15">
         <v>24.250307732239794</v>
       </c>
       <c r="F50" s="15">
         <v>222893.13067523114</v>
       </c>
       <c r="G50" s="15">
         <v>30.005003771301133</v>
       </c>
       <c r="H50" s="15">
@@ -6899,65 +6898,65 @@
       <c r="AJ50" s="25">
         <v>393476.81272011372</v>
       </c>
       <c r="AK50" s="26">
         <v>21.748768881924349</v>
       </c>
       <c r="AL50" s="14">
         <v>111634.41703702472</v>
       </c>
       <c r="AM50" s="22">
         <v>22.467968770502434</v>
       </c>
       <c r="AN50" s="14">
         <v>243931.52548702306</v>
       </c>
       <c r="AO50" s="14">
         <v>23.124169795264557</v>
       </c>
       <c r="AP50" s="14">
         <v>442860.65846216353</v>
       </c>
       <c r="AQ50" s="14">
         <v>21.837074760492655</v>
       </c>
       <c r="AR50" s="14">
-        <v>782006.80837841181</v>
-[...2 lines deleted...]
-        <v>25.377335574905285</v>
+        <v>158279.34058719501</v>
+      </c>
+      <c r="AS50" s="22">
+        <v>25.708420434023065</v>
       </c>
       <c r="AT50" s="14">
-        <v>158279.34058719501</v>
+        <v>321883.81907200284</v>
       </c>
       <c r="AU50" s="22">
-        <v>25.708420434023065</v>
+        <v>25.439380423290437</v>
       </c>
     </row>
     <row r="51" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B51" s="16">
         <v>38224.325271920497</v>
       </c>
       <c r="C51" s="16">
         <v>10.251078835317568</v>
       </c>
       <c r="D51" s="16">
         <v>89922.367183578186</v>
       </c>
       <c r="E51" s="15">
         <v>12.524067621997904</v>
       </c>
       <c r="F51" s="15">
         <v>217290.77066619316</v>
       </c>
       <c r="G51" s="15">
         <v>17.078901957294892</v>
       </c>
       <c r="H51" s="15">
         <v>45739.72042023042</v>
       </c>
       <c r="I51" s="15">
         <v>10.1197385268877</v>
       </c>
@@ -7042,101 +7041,101 @@
       <c r="AJ51" s="25">
         <v>686875.75118448283</v>
       </c>
       <c r="AK51" s="26">
         <v>21.71723712922082</v>
       </c>
       <c r="AL51" s="14">
         <v>230945.5491254369</v>
       </c>
       <c r="AM51" s="22">
         <v>21.913159509188606</v>
       </c>
       <c r="AN51" s="14">
         <v>463997.61099173629</v>
       </c>
       <c r="AO51" s="14">
         <v>22.564369742626084</v>
       </c>
       <c r="AP51" s="14">
         <v>816307.58042491518</v>
       </c>
       <c r="AQ51" s="14">
         <v>22.764644000720473</v>
       </c>
       <c r="AR51" s="14">
-        <v>1223971.1618573936</v>
-[...2 lines deleted...]
-        <v>24.239516020863618</v>
+        <v>351349.28631534276</v>
+      </c>
+      <c r="AS51" s="22">
+        <v>31.093946860026492</v>
       </c>
       <c r="AT51" s="14">
-        <v>351349.28631534276</v>
+        <v>606872.17574574251</v>
       </c>
       <c r="AU51" s="22">
-        <v>31.093946860026492</v>
+        <v>25.783742350004733</v>
       </c>
     </row>
     <row r="52" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A52" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B52" s="16"/>
       <c r="C52" s="16"/>
       <c r="D52" s="16"/>
       <c r="E52" s="15"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="15"/>
       <c r="K52" s="15"/>
       <c r="L52" s="15"/>
       <c r="M52" s="15"/>
       <c r="N52" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O52" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P52" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q52" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R52" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S52" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T52" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U52" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V52" s="13">
         <v>20661.412571263336</v>
       </c>
       <c r="W52" s="13">
         <v>2.7774195062154741</v>
       </c>
       <c r="X52" s="13">
         <v>45775.691375222661</v>
       </c>
       <c r="Y52" s="22">
         <v>3.9133938101536963</v>
       </c>
       <c r="Z52" s="13">
         <v>16689.972277157976</v>
       </c>
       <c r="AA52" s="13">
         <v>4.0318354344468066</v>
       </c>
       <c r="AB52" s="13">
         <v>31555.024082578067</v>
       </c>
       <c r="AC52" s="13">
         <v>4.2105202590622941</v>
       </c>
@@ -7161,60 +7160,60 @@
       <c r="AJ52" s="25">
         <v>91467.186855017921</v>
       </c>
       <c r="AK52" s="26">
         <v>6.7187711399533558</v>
       </c>
       <c r="AL52" s="14">
         <v>28774.993032425977</v>
       </c>
       <c r="AM52" s="22">
         <v>5.6199083729967736</v>
       </c>
       <c r="AN52" s="14">
         <v>59929.767814392922</v>
       </c>
       <c r="AO52" s="14">
         <v>5.9364987136274552</v>
       </c>
       <c r="AP52" s="14">
         <v>105500.04713082867</v>
       </c>
       <c r="AQ52" s="14">
         <v>6.4291831358292404</v>
       </c>
       <c r="AR52" s="14">
-        <v>202425.18744250271</v>
-[...2 lines deleted...]
-        <v>6.7979292081922686</v>
+        <v>38186.367690760017</v>
+      </c>
+      <c r="AS52" s="22">
+        <v>5.6493548324272185</v>
       </c>
       <c r="AT52" s="14">
-        <v>38186.367690760017</v>
+        <v>68949.444735728772</v>
       </c>
       <c r="AU52" s="22">
-        <v>5.6493548324272185</v>
+        <v>5.6445654215090677</v>
       </c>
     </row>
     <row r="53" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="15">
         <v>100792.36134826479</v>
       </c>
       <c r="C53" s="15">
         <v>12.609809216925898</v>
       </c>
       <c r="D53" s="15">
         <v>223055.79199379261</v>
       </c>
       <c r="E53" s="15">
         <v>13.619364847527375</v>
       </c>
       <c r="F53" s="15">
         <v>375648.55430495727</v>
       </c>
       <c r="G53" s="15">
         <v>14.011819370595425</v>
       </c>
       <c r="H53" s="15">
@@ -7304,65 +7303,65 @@
       <c r="AJ53" s="25">
         <v>499485.41687622597</v>
       </c>
       <c r="AK53" s="26">
         <v>14.969946748478371</v>
       </c>
       <c r="AL53" s="14">
         <v>186429.54470446453</v>
       </c>
       <c r="AM53" s="22">
         <v>16.51782993517465</v>
       </c>
       <c r="AN53" s="14">
         <v>374338.63056742499</v>
       </c>
       <c r="AO53" s="14">
         <v>16.92694592841681</v>
       </c>
       <c r="AP53" s="14">
         <v>539515.08207347209</v>
       </c>
       <c r="AQ53" s="14">
         <v>15.358193213976948</v>
       </c>
       <c r="AR53" s="14">
-        <v>1019221.3116091009</v>
-[...2 lines deleted...]
-        <v>17.137106064498649</v>
+        <v>235422.44167169378</v>
+      </c>
+      <c r="AS53" s="22">
+        <v>17.322802137763617</v>
       </c>
       <c r="AT53" s="14">
-        <v>235422.44167169378</v>
+        <v>509121.74317136797</v>
       </c>
       <c r="AU53" s="22">
-        <v>17.322802137763617</v>
+        <v>19.612585848930134</v>
       </c>
     </row>
     <row r="54" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B54" s="15">
         <v>556334.13500800612</v>
       </c>
       <c r="C54" s="15">
         <v>45.982382712280533</v>
       </c>
       <c r="D54" s="15">
         <v>1105564.9426998408</v>
       </c>
       <c r="E54" s="15">
         <v>40.417439650942548</v>
       </c>
       <c r="F54" s="15">
         <v>1951495.8623471574</v>
       </c>
       <c r="G54" s="15">
         <v>42.749166555906861</v>
       </c>
       <c r="H54" s="15">
         <v>603931.09227758495</v>
       </c>
       <c r="I54" s="15">
         <v>37.794906960575098</v>
       </c>
@@ -7447,60 +7446,60 @@
       <c r="AJ54" s="25">
         <v>5716627.826041488</v>
       </c>
       <c r="AK54" s="26">
         <v>62.126613043335432</v>
       </c>
       <c r="AL54" s="14">
         <v>1752687.7452648529</v>
       </c>
       <c r="AM54" s="22">
         <v>50.061483920070181</v>
       </c>
       <c r="AN54" s="14">
         <v>4139584.7687643925</v>
       </c>
       <c r="AO54" s="14">
         <v>60.933829067945567</v>
       </c>
       <c r="AP54" s="14">
         <v>7181500.5006859023</v>
       </c>
       <c r="AQ54" s="14">
         <v>62.176555750006806</v>
       </c>
       <c r="AR54" s="14">
-        <v>10312995.167652274</v>
-[...2 lines deleted...]
-        <v>54.600285132173781</v>
+        <v>2057490.5412577111</v>
+      </c>
+      <c r="AS54" s="22">
+        <v>48.430390115534635</v>
       </c>
       <c r="AT54" s="14">
-        <v>2057490.5412577111</v>
+        <v>5308341.2623772221</v>
       </c>
       <c r="AU54" s="22">
-        <v>48.430390115534635</v>
+        <v>59.513294417234043</v>
       </c>
     </row>
     <row r="55" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="15">
         <v>894916.98152111738</v>
       </c>
       <c r="C55" s="15">
         <v>32.943295703487152</v>
       </c>
       <c r="D55" s="15">
         <v>1670156.8473487841</v>
       </c>
       <c r="E55" s="15">
         <v>31.166914566835015</v>
       </c>
       <c r="F55" s="15">
         <v>2634104.9739471073</v>
       </c>
       <c r="G55" s="15">
         <v>32.08407395114908</v>
       </c>
       <c r="H55" s="15">
@@ -7589,66 +7588,66 @@
       </c>
       <c r="AJ55" s="25">
         <v>8502840.116288539</v>
       </c>
       <c r="AK55" s="26">
         <v>51.752294971306263</v>
       </c>
       <c r="AL55" s="15">
         <v>3275743.704215548</v>
       </c>
       <c r="AM55" s="29">
         <v>47.090093361194008</v>
       </c>
       <c r="AN55" s="14">
         <v>6546320.2432994694</v>
       </c>
       <c r="AO55" s="14">
         <v>48.350809838288548</v>
       </c>
       <c r="AP55" s="14">
         <v>10691985.216589937</v>
       </c>
       <c r="AQ55" s="14">
         <v>52.335319357956038</v>
       </c>
-      <c r="AR55" s="14">
-[...3 lines deleted...]
-        <v>50.909275573721764</v>
+      <c r="AR55" s="15">
+        <v>3308918.230556576</v>
+      </c>
+      <c r="AS55" s="29">
+        <v>43.869385356249104</v>
       </c>
       <c r="AT55" s="15">
-        <v>3308918.230556576</v>
+        <v>7239180.4377729194</v>
       </c>
       <c r="AU55" s="29">
-        <v>43.869385356249104</v>
+        <v>50.205607872898348</v>
       </c>
     </row>
     <row r="56" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A56" s="17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B56" s="18">
         <v>73909.244368559928</v>
       </c>
       <c r="C56" s="18">
         <v>15.69527961785605</v>
       </c>
       <c r="D56" s="18">
         <v>187853.99286166829</v>
       </c>
       <c r="E56" s="19">
         <v>19.823615556629516</v>
       </c>
       <c r="F56" s="19">
         <v>281480.04803820379</v>
       </c>
       <c r="G56" s="19">
         <v>19.181229059339262</v>
       </c>
       <c r="H56" s="19">
         <v>78764.223514188532</v>
       </c>
       <c r="I56" s="19">
         <v>16.723073974867166</v>
       </c>
@@ -7733,559 +7732,559 @@
       <c r="AJ56" s="27">
         <v>1341926.7271244847</v>
       </c>
       <c r="AK56" s="28">
         <v>45.904170909823982</v>
       </c>
       <c r="AL56" s="19">
         <v>496457.55023539928</v>
       </c>
       <c r="AM56" s="23">
         <v>43.35700517073964</v>
       </c>
       <c r="AN56" s="19">
         <v>1060512.3038800971</v>
       </c>
       <c r="AO56" s="19">
         <v>47.39691408686523</v>
       </c>
       <c r="AP56" s="19">
         <v>1702019.7779012311</v>
       </c>
       <c r="AQ56" s="19">
         <v>46.317851881945145</v>
       </c>
       <c r="AR56" s="19">
-        <v>2659277.4073509709</v>
-[...2 lines deleted...]
-        <v>47.032079665959053</v>
+        <v>557762.35837708821</v>
+      </c>
+      <c r="AS56" s="23">
+        <v>41.259556128551516</v>
       </c>
       <c r="AT56" s="19">
-        <v>557762.35837708821</v>
+        <v>1383768.7348907012</v>
       </c>
       <c r="AU56" s="23">
-        <v>41.259556128551516</v>
+        <v>47.9741101366198</v>
       </c>
     </row>
     <row r="57" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A57" s="20"/>
     </row>
     <row r="58" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="45" t="s">
-[...47 lines deleted...]
-      <c r="AU58" s="45"/>
+      <c r="A58" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="B58" s="53"/>
+      <c r="C58" s="53"/>
+      <c r="D58" s="53"/>
+      <c r="E58" s="53"/>
+      <c r="F58" s="53"/>
+      <c r="G58" s="53"/>
+      <c r="H58" s="53"/>
+      <c r="I58" s="53"/>
+      <c r="J58" s="53"/>
+      <c r="K58" s="53"/>
+      <c r="L58" s="53"/>
+      <c r="M58" s="53"/>
+      <c r="N58" s="53"/>
+      <c r="O58" s="53"/>
+      <c r="P58" s="53"/>
+      <c r="Q58" s="53"/>
+      <c r="R58" s="53"/>
+      <c r="S58" s="53"/>
+      <c r="T58" s="53"/>
+      <c r="U58" s="53"/>
+      <c r="V58" s="53"/>
+      <c r="W58" s="53"/>
+      <c r="X58" s="53"/>
+      <c r="Y58" s="53"/>
+      <c r="Z58" s="53"/>
+      <c r="AA58" s="53"/>
+      <c r="AB58" s="53"/>
+      <c r="AC58" s="53"/>
+      <c r="AD58" s="53"/>
+      <c r="AE58" s="53"/>
+      <c r="AF58" s="53"/>
+      <c r="AG58" s="53"/>
+      <c r="AH58" s="53"/>
+      <c r="AI58" s="53"/>
+      <c r="AJ58" s="53"/>
+      <c r="AK58" s="53"/>
+      <c r="AL58" s="53"/>
+      <c r="AM58" s="53"/>
+      <c r="AN58" s="53"/>
+      <c r="AO58" s="53"/>
+      <c r="AP58" s="53"/>
+      <c r="AQ58" s="53"/>
+      <c r="AR58" s="53"/>
+      <c r="AS58" s="53"/>
+      <c r="AT58" s="53"/>
+      <c r="AU58" s="53"/>
     </row>
     <row r="59" spans="1:47" x14ac:dyDescent="0.2">
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:47" ht="15" x14ac:dyDescent="0.2">
-      <c r="A60" s="44"/>
-      <c r="B60" s="50" t="s">
+      <c r="A60" s="41"/>
+      <c r="B60" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C60" s="43"/>
+      <c r="D60" s="43"/>
+      <c r="E60" s="43"/>
+      <c r="F60" s="43"/>
+      <c r="G60" s="43"/>
+      <c r="H60" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="C60" s="51"/>
-[...4 lines deleted...]
-      <c r="H60" s="50" t="s">
+      <c r="I60" s="43"/>
+      <c r="J60" s="43"/>
+      <c r="K60" s="43"/>
+      <c r="L60" s="43"/>
+      <c r="M60" s="43"/>
+      <c r="N60" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="I60" s="51"/>
-[...4 lines deleted...]
-      <c r="N60" s="44" t="s">
+      <c r="O60" s="41"/>
+      <c r="P60" s="41"/>
+      <c r="Q60" s="41"/>
+      <c r="R60" s="41"/>
+      <c r="S60" s="41"/>
+      <c r="T60" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="O60" s="44"/>
-[...12 lines deleted...]
-      <c r="Z60" s="39">
+      <c r="U60" s="51"/>
+      <c r="V60" s="51"/>
+      <c r="W60" s="51"/>
+      <c r="X60" s="51"/>
+      <c r="Y60" s="51"/>
+      <c r="Z60" s="47">
         <v>2023</v>
       </c>
-      <c r="AA60" s="40"/>
-[...4 lines deleted...]
-      <c r="AF60" s="39">
+      <c r="AA60" s="48"/>
+      <c r="AB60" s="48"/>
+      <c r="AC60" s="48"/>
+      <c r="AD60" s="48"/>
+      <c r="AE60" s="49"/>
+      <c r="AF60" s="47">
         <v>2024</v>
       </c>
-      <c r="AG60" s="40"/>
-[...4 lines deleted...]
-      <c r="AL60" s="39">
+      <c r="AG60" s="48"/>
+      <c r="AH60" s="48"/>
+      <c r="AI60" s="48"/>
+      <c r="AJ60" s="48"/>
+      <c r="AK60" s="49"/>
+      <c r="AL60" s="47">
         <v>2025</v>
       </c>
-      <c r="AM60" s="40"/>
-[...6 lines deleted...]
-      <c r="AT60" s="39">
+      <c r="AM60" s="48"/>
+      <c r="AN60" s="52"/>
+      <c r="AO60" s="52"/>
+      <c r="AP60" s="52"/>
+      <c r="AQ60" s="52"/>
+      <c r="AR60" s="47">
         <v>2026</v>
       </c>
-      <c r="AU60" s="40"/>
+      <c r="AS60" s="48"/>
+      <c r="AT60" s="48"/>
+      <c r="AU60" s="48"/>
     </row>
     <row r="61" spans="1:47" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="44"/>
-      <c r="B61" s="47" t="s">
+      <c r="A61" s="41"/>
+      <c r="B61" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="C61" s="49"/>
-      <c r="D61" s="47" t="s">
+      <c r="C61" s="45"/>
+      <c r="D61" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="E61" s="49"/>
-      <c r="F61" s="49" t="s">
+      <c r="E61" s="45"/>
+      <c r="F61" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="G61" s="49"/>
-      <c r="H61" s="43" t="s">
+      <c r="G61" s="45"/>
+      <c r="H61" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="I61" s="43"/>
-      <c r="J61" s="43" t="s">
+      <c r="I61" s="40"/>
+      <c r="J61" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="K61" s="43"/>
-      <c r="L61" s="43" t="s">
+      <c r="K61" s="40"/>
+      <c r="L61" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="M61" s="43"/>
-      <c r="N61" s="43" t="s">
+      <c r="M61" s="40"/>
+      <c r="N61" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="O61" s="43"/>
-      <c r="P61" s="43" t="s">
+      <c r="O61" s="40"/>
+      <c r="P61" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="Q61" s="43"/>
-      <c r="R61" s="43" t="s">
+      <c r="Q61" s="40"/>
+      <c r="R61" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="S61" s="43"/>
-      <c r="T61" s="43" t="s">
+      <c r="S61" s="40"/>
+      <c r="T61" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="U61" s="43"/>
-      <c r="V61" s="43" t="s">
+      <c r="U61" s="40"/>
+      <c r="V61" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="W61" s="43"/>
-      <c r="X61" s="43" t="s">
+      <c r="W61" s="40"/>
+      <c r="X61" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="Y61" s="43"/>
-      <c r="Z61" s="43" t="s">
+      <c r="Y61" s="40"/>
+      <c r="Z61" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AA61" s="43"/>
-      <c r="AB61" s="43" t="s">
+      <c r="AA61" s="40"/>
+      <c r="AB61" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AC61" s="43"/>
-      <c r="AD61" s="43" t="s">
+      <c r="AC61" s="40"/>
+      <c r="AD61" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="AE61" s="43"/>
-      <c r="AF61" s="43" t="s">
+      <c r="AE61" s="40"/>
+      <c r="AF61" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AG61" s="43"/>
-      <c r="AH61" s="43" t="s">
+      <c r="AG61" s="40"/>
+      <c r="AH61" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AI61" s="43"/>
-      <c r="AJ61" s="43" t="s">
+      <c r="AI61" s="40"/>
+      <c r="AJ61" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="AK61" s="43"/>
-      <c r="AL61" s="43" t="s">
+      <c r="AK61" s="40"/>
+      <c r="AL61" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AM61" s="43"/>
-      <c r="AN61" s="43" t="s">
+      <c r="AM61" s="40"/>
+      <c r="AN61" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AO61" s="43"/>
-      <c r="AP61" s="43" t="s">
+      <c r="AO61" s="40"/>
+      <c r="AP61" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="AQ61" s="43"/>
-      <c r="AR61" s="43" t="s">
+      <c r="AQ61" s="40"/>
+      <c r="AR61" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="AS61" s="40"/>
+      <c r="AT61" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU61" s="40"/>
+    </row>
+    <row r="62" spans="1:47" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A62" s="41"/>
+      <c r="B62" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H62" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J62" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="O62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="P62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="R62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="S62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="T62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="U62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="V62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="W62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="X62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AJ62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AL62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AN62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO62" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="AP62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ62" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS62" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="AT62" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU62" s="39" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A63" s="41"/>
+      <c r="B63" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C63" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="AS61" s="43"/>
-[...153 lines deleted...]
-      </c>
       <c r="D63" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G63" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H63" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J63" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="K63" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M63" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="O63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Q63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="R63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="S63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="T63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="U63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="V63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="W63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="X63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Y63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AA63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AB63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AC63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AE63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AF63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AG63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AH63" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AI63" s="37" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AJ63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AK63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AL63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AM63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AN63" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AO63" s="36" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AP63" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AQ63" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AR63" s="33" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>36</v>
+      </c>
+      <c r="AS63" s="38" t="s">
+        <v>18</v>
       </c>
       <c r="AT63" s="33" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>36</v>
+      </c>
+      <c r="AU63" s="39" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A64" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B64" s="9">
         <v>759681.1800810463</v>
       </c>
       <c r="C64" s="9">
         <v>5.7635187799549659</v>
       </c>
       <c r="D64" s="9">
         <v>1805371.906862746</v>
       </c>
       <c r="E64" s="9">
         <v>6.468868864785339</v>
       </c>
       <c r="F64" s="9">
         <v>2850991.3197765388</v>
       </c>
       <c r="G64" s="9">
         <v>6.4359496523009678</v>
       </c>
       <c r="H64" s="9">
@@ -8375,101 +8374,101 @@
       <c r="AJ64" s="9">
         <v>6023311.1980899209</v>
       </c>
       <c r="AK64" s="9">
         <v>7.0893656123582565</v>
       </c>
       <c r="AL64" s="10">
         <v>2188026.2201785464</v>
       </c>
       <c r="AM64" s="21">
         <v>7.1815480859703404</v>
       </c>
       <c r="AN64" s="10">
         <v>4820589.2421496082</v>
       </c>
       <c r="AO64" s="10">
         <v>7.8547272883707695</v>
       </c>
       <c r="AP64" s="10">
         <v>7495702.4676579088</v>
       </c>
       <c r="AQ64" s="10">
         <v>7.516380142174734</v>
       </c>
       <c r="AR64" s="10">
-        <v>11538369.017701169</v>
-[...2 lines deleted...]
-        <v>7.2302906574692818</v>
+        <v>2459565.3938250104</v>
+      </c>
+      <c r="AS64" s="21">
+        <v>7.212302992692492</v>
       </c>
       <c r="AT64" s="10">
-        <v>2459565.3938250104</v>
+        <v>5070543.1855042158</v>
       </c>
       <c r="AU64" s="21">
-        <v>7.212302992692492</v>
+        <v>7.1200111754286048</v>
       </c>
     </row>
     <row r="65" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B65" s="9"/>
       <c r="C65" s="9"/>
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
       <c r="F65" s="9"/>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9"/>
       <c r="J65" s="9"/>
       <c r="K65" s="9"/>
       <c r="L65" s="9"/>
       <c r="M65" s="9"/>
       <c r="N65" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O65" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P65" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q65" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R65" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S65" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T65" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U65" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V65" s="13">
         <v>43166.408878241913</v>
       </c>
       <c r="W65" s="13">
         <v>4.9552724350333399</v>
       </c>
       <c r="X65" s="13">
         <v>65834.685762214169</v>
       </c>
       <c r="Y65" s="22">
         <v>4.5457096652194462</v>
       </c>
       <c r="Z65" s="13">
         <v>30760.989587421696</v>
       </c>
       <c r="AA65" s="13">
         <v>5.4154564738628475</v>
       </c>
       <c r="AB65" s="13">
         <v>53341.087575593469</v>
       </c>
       <c r="AC65" s="13">
         <v>4.6190234225428739</v>
       </c>
@@ -8494,60 +8493,60 @@
       <c r="AJ65" s="13">
         <v>65614.301558563224</v>
       </c>
       <c r="AK65" s="13">
         <v>2.9447403728567592</v>
       </c>
       <c r="AL65" s="14">
         <v>19641.119286303645</v>
       </c>
       <c r="AM65" s="22">
         <v>2.6879032615660696</v>
       </c>
       <c r="AN65" s="14">
         <v>42762.187577313285</v>
       </c>
       <c r="AO65" s="14">
         <v>3.1500189446203497</v>
       </c>
       <c r="AP65" s="14">
         <v>75628.207079354892</v>
       </c>
       <c r="AQ65" s="14">
         <v>3.169957557665418</v>
       </c>
       <c r="AR65" s="14">
-        <v>148830.06830667576</v>
-[...2 lines deleted...]
-        <v>3.7829274300411209</v>
+        <v>32286.362885431736</v>
+      </c>
+      <c r="AS65" s="22">
+        <v>3.6288946602180387</v>
       </c>
       <c r="AT65" s="14">
-        <v>32286.362885431736</v>
+        <v>72025.833965571263</v>
       </c>
       <c r="AU65" s="22">
-        <v>3.6288946602180387</v>
+        <v>4.0385325068284903</v>
       </c>
     </row>
     <row r="66" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B66" s="15">
         <v>17209.567876909201</v>
       </c>
       <c r="C66" s="15">
         <v>5.1613317700721018</v>
       </c>
       <c r="D66" s="15">
         <v>47535.446530047324</v>
       </c>
       <c r="E66" s="15">
         <v>6.5243765947133117</v>
       </c>
       <c r="F66" s="15">
         <v>79921.372817912168</v>
       </c>
       <c r="G66" s="15">
         <v>6.5248605668034125</v>
       </c>
       <c r="H66" s="15">
@@ -8637,60 +8636,60 @@
       <c r="AJ66" s="14">
         <v>175660.31261139931</v>
       </c>
       <c r="AK66" s="14">
         <v>6.6360593215425041</v>
       </c>
       <c r="AL66" s="14">
         <v>61452.467418668588</v>
       </c>
       <c r="AM66" s="22">
         <v>7.0673435501514081</v>
       </c>
       <c r="AN66" s="14">
         <v>145142.55493787621</v>
       </c>
       <c r="AO66" s="14">
         <v>8.1008444698659474</v>
       </c>
       <c r="AP66" s="14">
         <v>220919.26998577494</v>
       </c>
       <c r="AQ66" s="14">
         <v>7.4142143828506937</v>
       </c>
       <c r="AR66" s="14">
-        <v>375014.30718015024</v>
-[...2 lines deleted...]
-        <v>7.0358866657614216</v>
+        <v>109828.42475167778</v>
+      </c>
+      <c r="AS66" s="22">
+        <v>11.132692975697861</v>
       </c>
       <c r="AT66" s="14">
-        <v>109828.42475167778</v>
+        <v>214771.5765464913</v>
       </c>
       <c r="AU66" s="22">
-        <v>11.132692975697861</v>
+        <v>9.8012741584091554</v>
       </c>
     </row>
     <row r="67" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="15">
         <v>26504.088875782214</v>
       </c>
       <c r="C67" s="15">
         <v>4.2832876669205886</v>
       </c>
       <c r="D67" s="15">
         <v>65484.149317486343</v>
       </c>
       <c r="E67" s="15">
         <v>4.7336879603938273</v>
       </c>
       <c r="F67" s="15">
         <v>101045.06153283312</v>
       </c>
       <c r="G67" s="15">
         <v>4.6115896318381058</v>
       </c>
       <c r="H67" s="15">
@@ -8780,60 +8779,60 @@
       <c r="AJ67" s="14">
         <v>177858.34745382474</v>
       </c>
       <c r="AK67" s="14">
         <v>4.9410274986271405</v>
       </c>
       <c r="AL67" s="14">
         <v>61596.313444053601</v>
       </c>
       <c r="AM67" s="22">
         <v>5.2745086615915548</v>
       </c>
       <c r="AN67" s="14">
         <v>138265.02358605652</v>
       </c>
       <c r="AO67" s="14">
         <v>5.5522469333365665</v>
       </c>
       <c r="AP67" s="14">
         <v>213701.75328966061</v>
       </c>
       <c r="AQ67" s="14">
         <v>5.228704862135956</v>
       </c>
       <c r="AR67" s="14">
-        <v>303684.35866349557</v>
-[...2 lines deleted...]
-        <v>5.3528610544176853</v>
+        <v>91965.326310880773</v>
+      </c>
+      <c r="AS67" s="22">
+        <v>6.8852824090684583</v>
       </c>
       <c r="AT67" s="14">
-        <v>91965.326310880773</v>
+        <v>177596.49381152214</v>
       </c>
       <c r="AU67" s="22">
-        <v>6.8852824090684583</v>
+        <v>6.3206428552217906</v>
       </c>
     </row>
     <row r="68" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B68" s="15">
         <v>36120.342262711158</v>
       </c>
       <c r="C68" s="15">
         <v>6.4117326962449397</v>
       </c>
       <c r="D68" s="15">
         <v>99940.965819541219</v>
       </c>
       <c r="E68" s="15">
         <v>8.1981694994572258</v>
       </c>
       <c r="F68" s="15">
         <v>153958.79192433864</v>
       </c>
       <c r="G68" s="15">
         <v>7.2456215284342829</v>
       </c>
       <c r="H68" s="15">
@@ -8923,60 +8922,60 @@
       <c r="AJ68" s="14">
         <v>370607.57918447501</v>
       </c>
       <c r="AK68" s="14">
         <v>9.8076425903617768</v>
       </c>
       <c r="AL68" s="14">
         <v>147566.60483303521</v>
       </c>
       <c r="AM68" s="22">
         <v>10.12124336701296</v>
       </c>
       <c r="AN68" s="14">
         <v>313257.03543112276</v>
       </c>
       <c r="AO68" s="14">
         <v>10.632460389115305</v>
       </c>
       <c r="AP68" s="14">
         <v>442147.93183732731</v>
       </c>
       <c r="AQ68" s="14">
         <v>9.4527296493275799</v>
       </c>
       <c r="AR68" s="14">
-        <v>647944.45641893242</v>
-[...2 lines deleted...]
-        <v>9.5493227353528418</v>
+        <v>116829.48795795711</v>
+      </c>
+      <c r="AS68" s="22">
+        <v>7.2160371002136783</v>
       </c>
       <c r="AT68" s="14">
-        <v>116829.48795795711</v>
+        <v>243041.231737861</v>
       </c>
       <c r="AU68" s="22">
-        <v>7.2160371002136783</v>
+        <v>7.4175827909124514</v>
       </c>
     </row>
     <row r="69" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B69" s="15">
         <v>32148.767989731758</v>
       </c>
       <c r="C69" s="15">
         <v>1.5654147619317906</v>
       </c>
       <c r="D69" s="15">
         <v>82535.57875974357</v>
       </c>
       <c r="E69" s="15">
         <v>1.9544489256299826</v>
       </c>
       <c r="F69" s="15">
         <v>121190.82298708547</v>
       </c>
       <c r="G69" s="15">
         <v>2.1047039420666152</v>
       </c>
       <c r="H69" s="15">
@@ -9066,60 +9065,60 @@
       <c r="AJ69" s="14">
         <v>508221.89448553877</v>
       </c>
       <c r="AK69" s="14">
         <v>5.1518935133626496</v>
       </c>
       <c r="AL69" s="14">
         <v>159966.28594082888</v>
       </c>
       <c r="AM69" s="22">
         <v>4.7706105536404309</v>
       </c>
       <c r="AN69" s="14">
         <v>376139.42895522638</v>
       </c>
       <c r="AO69" s="14">
         <v>5.0251900351458749</v>
       </c>
       <c r="AP69" s="14">
         <v>542216.10201154556</v>
       </c>
       <c r="AQ69" s="14">
         <v>4.6959880349184546</v>
       </c>
       <c r="AR69" s="14">
-        <v>784482.45096061309</v>
-[...2 lines deleted...]
-        <v>4.7362582661139196</v>
+        <v>224309.54995567209</v>
+      </c>
+      <c r="AS69" s="22">
+        <v>7.0732948497623322</v>
       </c>
       <c r="AT69" s="14">
-        <v>224309.54995567209</v>
+        <v>424827.14130658418</v>
       </c>
       <c r="AU69" s="22">
-        <v>7.0732948497623322</v>
+        <v>5.1192973903118615</v>
       </c>
     </row>
     <row r="70" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="15">
         <v>28243.537277268835</v>
       </c>
       <c r="C70" s="15">
         <v>4.8775341828923668</v>
       </c>
       <c r="D70" s="15">
         <v>85468.315251709326</v>
       </c>
       <c r="E70" s="15">
         <v>6.2085049296885355</v>
       </c>
       <c r="F70" s="15">
         <v>147468.39931187956</v>
       </c>
       <c r="G70" s="15">
         <v>7.0225592133067094</v>
       </c>
       <c r="H70" s="15">
@@ -9209,60 +9208,60 @@
       <c r="AJ70" s="14">
         <v>138091.45259753798</v>
       </c>
       <c r="AK70" s="14">
         <v>4.120845364450993</v>
       </c>
       <c r="AL70" s="14">
         <v>48726.712920693091</v>
       </c>
       <c r="AM70" s="22">
         <v>3.7760345754579085</v>
       </c>
       <c r="AN70" s="14">
         <v>98684.154313916239</v>
       </c>
       <c r="AO70" s="14">
         <v>4.4730979646953912</v>
       </c>
       <c r="AP70" s="14">
         <v>153156.86837064722</v>
       </c>
       <c r="AQ70" s="14">
         <v>4.3693227097694276</v>
       </c>
       <c r="AR70" s="14">
-        <v>231917.43596473217</v>
-[...2 lines deleted...]
-        <v>4.6185284890251319</v>
+        <v>44804.968703746505</v>
+      </c>
+      <c r="AS70" s="22">
+        <v>3.7693736268126954</v>
       </c>
       <c r="AT70" s="14">
-        <v>44804.968703746505</v>
+        <v>99209.211219089193</v>
       </c>
       <c r="AU70" s="22">
-        <v>3.7693736268126954</v>
+        <v>3.9651885261731179</v>
       </c>
     </row>
     <row r="71" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A71" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="15">
         <v>9543.4083988729599</v>
       </c>
       <c r="C71" s="15">
         <v>3.1661696490267044</v>
       </c>
       <c r="D71" s="15">
         <v>29765.347042702582</v>
       </c>
       <c r="E71" s="15">
         <v>4.4241141422561787</v>
       </c>
       <c r="F71" s="15">
         <v>44118.028793117148</v>
       </c>
       <c r="G71" s="15">
         <v>4.1162772256616709</v>
       </c>
       <c r="H71" s="15">
@@ -9352,101 +9351,101 @@
       <c r="AJ71" s="14">
         <v>111314.68872235094</v>
       </c>
       <c r="AK71" s="14">
         <v>5.000550469643855</v>
       </c>
       <c r="AL71" s="14">
         <v>22962.170294040829</v>
       </c>
       <c r="AM71" s="22">
         <v>3.3235046827953574</v>
       </c>
       <c r="AN71" s="14">
         <v>62721.115913788803</v>
       </c>
       <c r="AO71" s="14">
         <v>4.0450804270340193</v>
       </c>
       <c r="AP71" s="14">
         <v>107056.33550261203</v>
       </c>
       <c r="AQ71" s="14">
         <v>4.0660770198399909</v>
       </c>
       <c r="AR71" s="14">
-        <v>154412.36387600144</v>
-[...2 lines deleted...]
-        <v>4.7248424617946885</v>
+        <v>32165.460224396902</v>
+      </c>
+      <c r="AS71" s="22">
+        <v>4.2101492430932623</v>
       </c>
       <c r="AT71" s="14">
-        <v>32165.460224396902</v>
+        <v>78364.351642326917</v>
       </c>
       <c r="AU71" s="22">
-        <v>4.2101492430932623</v>
+        <v>4.712358914741162</v>
       </c>
     </row>
     <row r="72" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A72" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B72" s="15"/>
       <c r="C72" s="15"/>
       <c r="D72" s="15"/>
       <c r="E72" s="15"/>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15"/>
       <c r="I72" s="15"/>
       <c r="J72" s="15"/>
       <c r="K72" s="15"/>
       <c r="L72" s="15"/>
       <c r="M72" s="15"/>
       <c r="N72" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O72" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P72" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q72" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R72" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S72" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T72" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U72" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V72" s="13">
         <v>47659.774935704023</v>
       </c>
       <c r="W72" s="13">
         <v>9.3393184686784547</v>
       </c>
       <c r="X72" s="13">
         <v>71182.947896163285</v>
       </c>
       <c r="Y72" s="22">
         <v>7.7885424864098178</v>
       </c>
       <c r="Z72" s="13">
         <v>27915.544828754588</v>
       </c>
       <c r="AA72" s="13">
         <v>8.8671080478844946</v>
       </c>
       <c r="AB72" s="13">
         <v>55004.290162635851</v>
       </c>
       <c r="AC72" s="13">
         <v>7.908465950977928</v>
       </c>
@@ -9471,60 +9470,60 @@
       <c r="AJ72" s="13">
         <v>105763.18384736768</v>
       </c>
       <c r="AK72" s="13">
         <v>7.5435464319170613</v>
       </c>
       <c r="AL72" s="14">
         <v>18858.75611418514</v>
       </c>
       <c r="AM72" s="22">
         <v>4.1102249601232064</v>
       </c>
       <c r="AN72" s="14">
         <v>41296.598238026389</v>
       </c>
       <c r="AO72" s="14">
         <v>4.3133165282593957</v>
       </c>
       <c r="AP72" s="14">
         <v>70869.899575924821</v>
       </c>
       <c r="AQ72" s="14">
         <v>4.2559716601204451</v>
       </c>
       <c r="AR72" s="14">
-        <v>103067.5203661284</v>
-[...2 lines deleted...]
-        <v>4.2052608506103955</v>
+        <v>16164.50586481042</v>
+      </c>
+      <c r="AS72" s="22">
+        <v>3.3123668408952658</v>
       </c>
       <c r="AT72" s="14">
-        <v>16164.50586481042</v>
+        <v>34754.138851268843</v>
       </c>
       <c r="AU72" s="22">
-        <v>3.3123668408952658</v>
+        <v>3.1769147842925021</v>
       </c>
     </row>
     <row r="73" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A73" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="15">
         <v>25556.953505766258</v>
       </c>
       <c r="C73" s="15">
         <v>2.6770292940008495</v>
       </c>
       <c r="D73" s="15">
         <v>77682.975282297295</v>
       </c>
       <c r="E73" s="15">
         <v>3.5986327054681184</v>
       </c>
       <c r="F73" s="15">
         <v>115330.41563125417</v>
       </c>
       <c r="G73" s="15">
         <v>3.2123360286699376</v>
       </c>
       <c r="H73" s="15">
@@ -9614,60 +9613,60 @@
       <c r="AJ73" s="14">
         <v>205802.42635686029</v>
       </c>
       <c r="AK73" s="14">
         <v>3.5451985323406028</v>
       </c>
       <c r="AL73" s="14">
         <v>61041.177715261823</v>
       </c>
       <c r="AM73" s="22">
         <v>3.2111221421886187</v>
       </c>
       <c r="AN73" s="14">
         <v>150160.62322349133</v>
       </c>
       <c r="AO73" s="14">
         <v>4.1017379546499608</v>
       </c>
       <c r="AP73" s="14">
         <v>245588.12979706275</v>
       </c>
       <c r="AQ73" s="14">
         <v>3.781738046655795</v>
       </c>
       <c r="AR73" s="14">
-        <v>444611.02288042341</v>
-[...2 lines deleted...]
-        <v>4.0270859367294856</v>
+        <v>148911.53147177745</v>
+      </c>
+      <c r="AS73" s="22">
+        <v>6.3633936658743497</v>
       </c>
       <c r="AT73" s="14">
-        <v>148911.53147177745</v>
+        <v>265192.14730485354</v>
       </c>
       <c r="AU73" s="22">
-        <v>6.3633936658743497</v>
+        <v>6.1100478773948392</v>
       </c>
     </row>
     <row r="74" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A74" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B74" s="15">
         <v>28154.322386598844</v>
       </c>
       <c r="C74" s="15">
         <v>6.7858124748671482</v>
       </c>
       <c r="D74" s="15">
         <v>74079.779111147553</v>
       </c>
       <c r="E74" s="15">
         <v>7.9998526060718014</v>
       </c>
       <c r="F74" s="15">
         <v>113521.77924521019</v>
       </c>
       <c r="G74" s="15">
         <v>7.2451662947797129</v>
       </c>
       <c r="H74" s="15">
@@ -9757,60 +9756,60 @@
       <c r="AJ74" s="14">
         <v>221050.63053836685</v>
       </c>
       <c r="AK74" s="14">
         <v>7.2416567388613569</v>
       </c>
       <c r="AL74" s="14">
         <v>83154.530340235331</v>
       </c>
       <c r="AM74" s="22">
         <v>7.8197614816089347</v>
       </c>
       <c r="AN74" s="14">
         <v>166423.84377802233</v>
       </c>
       <c r="AO74" s="14">
         <v>8.2621205059199418</v>
       </c>
       <c r="AP74" s="14">
         <v>263946.78394295269</v>
       </c>
       <c r="AQ74" s="14">
         <v>7.4913769055406529</v>
       </c>
       <c r="AR74" s="14">
-        <v>448525.8205274262</v>
-[...2 lines deleted...]
-        <v>7.5809281812281801</v>
+        <v>68091.276190828008</v>
+      </c>
+      <c r="AS74" s="22">
+        <v>5.8312283005836099</v>
       </c>
       <c r="AT74" s="14">
-        <v>68091.276190828008</v>
+        <v>137758.55940176776</v>
       </c>
       <c r="AU74" s="22">
-        <v>5.8312283005836099</v>
+        <v>5.9703310708781299</v>
       </c>
     </row>
     <row r="75" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A75" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="15">
         <v>11303.838069297542</v>
       </c>
       <c r="C75" s="15">
         <v>3.2137882330273051</v>
       </c>
       <c r="D75" s="15">
         <v>36744.089250741716</v>
       </c>
       <c r="E75" s="15">
         <v>4.408718987410718</v>
       </c>
       <c r="F75" s="15">
         <v>64699.32887467675</v>
       </c>
       <c r="G75" s="15">
         <v>4.7770750644045554</v>
       </c>
       <c r="H75" s="15">
@@ -9900,60 +9899,60 @@
       <c r="AJ75" s="14">
         <v>79285.809885722017</v>
       </c>
       <c r="AK75" s="14">
         <v>3.7724940665710776</v>
       </c>
       <c r="AL75" s="14">
         <v>20332.429016714606</v>
       </c>
       <c r="AM75" s="22">
         <v>3.1753647706419899</v>
       </c>
       <c r="AN75" s="14">
         <v>49159.39501615207</v>
       </c>
       <c r="AO75" s="14">
         <v>3.5286031775011937</v>
       </c>
       <c r="AP75" s="14">
         <v>78243.35711767395</v>
       </c>
       <c r="AQ75" s="14">
         <v>3.4984851108453952</v>
       </c>
       <c r="AR75" s="14">
-        <v>114558.79343465889</v>
-[...2 lines deleted...]
-        <v>3.7315864476140748</v>
+        <v>19095.870010227864</v>
+      </c>
+      <c r="AS75" s="22">
+        <v>3.0243902532481397</v>
       </c>
       <c r="AT75" s="14">
-        <v>19095.870010227864</v>
+        <v>42376.479673162547</v>
       </c>
       <c r="AU75" s="22">
-        <v>3.0243902532481397</v>
+        <v>2.8296218897890606</v>
       </c>
     </row>
     <row r="76" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="15">
         <v>55624.648286373027</v>
       </c>
       <c r="C76" s="15">
         <v>8.4111356256182539</v>
       </c>
       <c r="D76" s="15">
         <v>136329.60570664948</v>
       </c>
       <c r="E76" s="15">
         <v>9.3580402675344327</v>
       </c>
       <c r="F76" s="15">
         <v>224037.7711746573</v>
       </c>
       <c r="G76" s="15">
         <v>9.4537175149563968</v>
       </c>
       <c r="H76" s="15">
@@ -10043,60 +10042,60 @@
       <c r="AJ76" s="14">
         <v>330965.53814014234</v>
       </c>
       <c r="AK76" s="14">
         <v>9.0557004124806433</v>
       </c>
       <c r="AL76" s="14">
         <v>87312.595739854747</v>
       </c>
       <c r="AM76" s="22">
         <v>8.5129533970709854</v>
       </c>
       <c r="AN76" s="14">
         <v>217020.87330054207</v>
       </c>
       <c r="AO76" s="14">
         <v>8.7874292609341769</v>
       </c>
       <c r="AP76" s="14">
         <v>336547.25546612247</v>
       </c>
       <c r="AQ76" s="14">
         <v>8.2617470325497688</v>
       </c>
       <c r="AR76" s="14">
-        <v>445969.57017127413</v>
-[...2 lines deleted...]
-        <v>7.9343347046959209</v>
+        <v>85238.629028375275</v>
+      </c>
+      <c r="AS76" s="22">
+        <v>7.3578726038945286</v>
       </c>
       <c r="AT76" s="14">
-        <v>85238.629028375275</v>
+        <v>215298.99106856028</v>
       </c>
       <c r="AU76" s="22">
-        <v>7.3578726038945286</v>
+        <v>7.4524821924841618</v>
       </c>
     </row>
     <row r="77" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="15">
         <v>24189.537190880554</v>
       </c>
       <c r="C77" s="15">
         <v>4.2999692456334753</v>
       </c>
       <c r="D77" s="15">
         <v>60799.598573020114</v>
       </c>
       <c r="E77" s="15">
         <v>5.3233956705640466</v>
       </c>
       <c r="F77" s="15">
         <v>93098.445211313097</v>
       </c>
       <c r="G77" s="15">
         <v>4.6377415152353896</v>
       </c>
       <c r="H77" s="15">
@@ -10186,60 +10185,60 @@
       <c r="AJ77" s="14">
         <v>145302.5162191978</v>
       </c>
       <c r="AK77" s="14">
         <v>4.8012940145289269</v>
       </c>
       <c r="AL77" s="14">
         <v>55671.975915977164</v>
       </c>
       <c r="AM77" s="22">
         <v>4.9684430651516891</v>
       </c>
       <c r="AN77" s="14">
         <v>112310.81711435331</v>
       </c>
       <c r="AO77" s="14">
         <v>5.2326851663029128</v>
       </c>
       <c r="AP77" s="14">
         <v>160126.43618308703</v>
       </c>
       <c r="AQ77" s="14">
         <v>4.5810778473017226</v>
       </c>
       <c r="AR77" s="14">
-        <v>257386.71698462073</v>
-[...2 lines deleted...]
-        <v>4.2606503959351745</v>
+        <v>57094.405623660932</v>
+      </c>
+      <c r="AS77" s="22">
+        <v>3.9693236203292477</v>
       </c>
       <c r="AT77" s="14">
-        <v>57094.405623660932</v>
+        <v>118026.58542124199</v>
       </c>
       <c r="AU77" s="22">
-        <v>3.9693236203292477</v>
+        <v>4.0654369109240207</v>
       </c>
     </row>
     <row r="78" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A78" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B78" s="15">
         <v>12926.008345040427</v>
       </c>
       <c r="C78" s="15">
         <v>5.9722108693800005</v>
       </c>
       <c r="D78" s="15">
         <v>34462.723068689113</v>
       </c>
       <c r="E78" s="15">
         <v>8.8225813275295035</v>
       </c>
       <c r="F78" s="15">
         <v>59043.068920936807</v>
       </c>
       <c r="G78" s="15">
         <v>7.9481476179865433</v>
       </c>
       <c r="H78" s="15">
@@ -10329,65 +10328,65 @@
       <c r="AJ78" s="14">
         <v>120484.10888638988</v>
       </c>
       <c r="AK78" s="14">
         <v>6.6595564297676155</v>
       </c>
       <c r="AL78" s="14">
         <v>35298.104329337926</v>
       </c>
       <c r="AM78" s="22">
         <v>7.1042311751085618</v>
       </c>
       <c r="AN78" s="14">
         <v>89637.043236671932</v>
       </c>
       <c r="AO78" s="14">
         <v>8.4973936993664321</v>
       </c>
       <c r="AP78" s="14">
         <v>146167.28979156789</v>
       </c>
       <c r="AQ78" s="14">
         <v>7.2073822176953763</v>
       </c>
       <c r="AR78" s="14">
-        <v>226859.47213646324</v>
-[...2 lines deleted...]
-        <v>7.3619422376781367</v>
+        <v>44808.408943225993</v>
+      </c>
+      <c r="AS78" s="22">
+        <v>7.2779770993390622</v>
       </c>
       <c r="AT78" s="14">
-        <v>44808.408943225993</v>
+        <v>107166.47828206098</v>
       </c>
       <c r="AU78" s="22">
-        <v>7.2779770993390622</v>
+        <v>8.4696671535135533</v>
       </c>
     </row>
     <row r="79" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A79" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B79" s="15">
         <v>9588.4244691794211</v>
       </c>
       <c r="C79" s="15">
         <v>2.5714435622033358</v>
       </c>
       <c r="D79" s="15">
         <v>23325.725674612509</v>
       </c>
       <c r="E79" s="15">
         <v>3.2487241476264175</v>
       </c>
       <c r="F79" s="15">
         <v>42267.84736229261</v>
       </c>
       <c r="G79" s="15">
         <v>3.3222231152904409</v>
       </c>
       <c r="H79" s="15">
         <v>16357.343834588519</v>
       </c>
       <c r="I79" s="15">
         <v>3.6189998775598227</v>
       </c>
@@ -10472,101 +10471,101 @@
       <c r="AJ79" s="14">
         <v>195999.16373673262</v>
       </c>
       <c r="AK79" s="14">
         <v>6.1969873134396947</v>
       </c>
       <c r="AL79" s="14">
         <v>44860.801550099</v>
       </c>
       <c r="AM79" s="22">
         <v>4.2565959976281711</v>
       </c>
       <c r="AN79" s="14">
         <v>130639.04660269275</v>
       </c>
       <c r="AO79" s="14">
         <v>6.353023551278195</v>
       </c>
       <c r="AP79" s="14">
         <v>219307.35893762636</v>
       </c>
       <c r="AQ79" s="14">
         <v>6.1158980666999927</v>
       </c>
       <c r="AR79" s="14">
-        <v>364812.71039319108</v>
-[...2 lines deleted...]
-        <v>7.224748273293657</v>
+        <v>48975.913917039565</v>
+      </c>
+      <c r="AS79" s="22">
+        <v>4.3343035664824683</v>
       </c>
       <c r="AT79" s="14">
-        <v>48975.913917039565</v>
+        <v>158068.83899322679</v>
       </c>
       <c r="AU79" s="22">
-        <v>4.3343035664824683</v>
+        <v>6.7157572567196961</v>
       </c>
     </row>
     <row r="80" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A80" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B80" s="15"/>
       <c r="C80" s="15"/>
       <c r="D80" s="15"/>
       <c r="E80" s="15"/>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15"/>
       <c r="I80" s="15"/>
       <c r="J80" s="15"/>
       <c r="K80" s="15"/>
       <c r="L80" s="15"/>
       <c r="M80" s="15"/>
       <c r="N80" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O80" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P80" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q80" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R80" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S80" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T80" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U80" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V80" s="13">
         <v>7603.1904556682775</v>
       </c>
       <c r="W80" s="13">
         <v>1.0220622335577894</v>
       </c>
       <c r="X80" s="13">
         <v>12453.24213986866</v>
       </c>
       <c r="Y80" s="22">
         <v>1.0646358196325578</v>
       </c>
       <c r="Z80" s="13">
         <v>3711.818132078663</v>
       </c>
       <c r="AA80" s="13">
         <v>0.8966725422077978</v>
       </c>
       <c r="AB80" s="13">
         <v>6784.1809108475554</v>
       </c>
       <c r="AC80" s="13">
         <v>0.90524193838401745</v>
       </c>
@@ -10591,60 +10590,60 @@
       <c r="AJ80" s="13">
         <v>7593.6192928991186</v>
       </c>
       <c r="AK80" s="13">
         <v>0.55779336729568008</v>
       </c>
       <c r="AL80" s="14">
         <v>4323.1857672424549</v>
       </c>
       <c r="AM80" s="22">
         <v>0.84434105210617316</v>
       </c>
       <c r="AN80" s="14">
         <v>10176.135335748617</v>
       </c>
       <c r="AO80" s="14">
         <v>1.0080235003991147</v>
       </c>
       <c r="AP80" s="14">
         <v>14788.071811284339</v>
       </c>
       <c r="AQ80" s="14">
         <v>0.9011865348518755</v>
       </c>
       <c r="AR80" s="14">
-        <v>28564.058086681835</v>
-[...2 lines deleted...]
-        <v>0.95925041357370278</v>
+        <v>6346.2513774511199</v>
+      </c>
+      <c r="AS80" s="22">
+        <v>0.93887499794007812</v>
       </c>
       <c r="AT80" s="14">
-        <v>6346.2513774511199</v>
+        <v>11239.194101972927</v>
       </c>
       <c r="AU80" s="22">
-        <v>0.93887499794007812</v>
+        <v>0.92009974317822185</v>
       </c>
     </row>
     <row r="81" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="15">
         <v>27148.455351099023</v>
       </c>
       <c r="C81" s="15">
         <v>3.3964562188271743</v>
       </c>
       <c r="D81" s="15">
         <v>74286.051578722094</v>
       </c>
       <c r="E81" s="15">
         <v>4.5357658301067945</v>
       </c>
       <c r="F81" s="15">
         <v>115052.06192890974</v>
       </c>
       <c r="G81" s="15">
         <v>4.2914812036085292</v>
       </c>
       <c r="H81" s="15">
@@ -10734,65 +10733,65 @@
       <c r="AJ81" s="14">
         <v>263868.69336160197</v>
       </c>
       <c r="AK81" s="14">
         <v>7.9083395725897576</v>
       </c>
       <c r="AL81" s="14">
         <v>93118.874207725399</v>
       </c>
       <c r="AM81" s="22">
         <v>8.2504183033672085</v>
       </c>
       <c r="AN81" s="14">
         <v>204796.96070394016</v>
       </c>
       <c r="AO81" s="14">
         <v>9.260564625363461</v>
       </c>
       <c r="AP81" s="14">
         <v>317230.53098981106</v>
       </c>
       <c r="AQ81" s="14">
         <v>9.0304941422388847</v>
       </c>
       <c r="AR81" s="14">
-        <v>519130.62129355303</v>
-[...2 lines deleted...]
-        <v>8.7286209747630448</v>
+        <v>106948.48574967158</v>
+      </c>
+      <c r="AS81" s="22">
+        <v>7.8694598714534827</v>
       </c>
       <c r="AT81" s="14">
-        <v>106948.48574967158</v>
+        <v>199619.90748282577</v>
       </c>
       <c r="AU81" s="22">
-        <v>7.8694598714534827</v>
+        <v>7.6898357321671487</v>
       </c>
     </row>
     <row r="82" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B82" s="15">
         <v>163443.10865754806</v>
       </c>
       <c r="C82" s="15">
         <v>13.508974375386964</v>
       </c>
       <c r="D82" s="15">
         <v>328994.56287652405</v>
       </c>
       <c r="E82" s="15">
         <v>12.027441696982502</v>
       </c>
       <c r="F82" s="15">
         <v>524898.8189776456</v>
       </c>
       <c r="G82" s="15">
         <v>11.498352351352533</v>
       </c>
       <c r="H82" s="15">
         <v>191837.02734759075</v>
       </c>
       <c r="I82" s="15">
         <v>12.005446801641007</v>
       </c>
@@ -10877,60 +10876,60 @@
       <c r="AJ82" s="14">
         <v>982148.88855392474</v>
       </c>
       <c r="AK82" s="14">
         <v>10.673702365610119</v>
       </c>
       <c r="AL82" s="14">
         <v>303090.38865856279</v>
       </c>
       <c r="AM82" s="22">
         <v>8.6570780557751945</v>
       </c>
       <c r="AN82" s="14">
         <v>774214.33028868772</v>
       </c>
       <c r="AO82" s="14">
         <v>11.396274336434514</v>
       </c>
       <c r="AP82" s="14">
         <v>1414645.1635427091</v>
       </c>
       <c r="AQ82" s="14">
         <v>12.247825349185721</v>
       </c>
       <c r="AR82" s="14">
-        <v>2131029.0950723053</v>
-[...2 lines deleted...]
-        <v>11.282347593923484</v>
+        <v>433514.37880058598</v>
+      </c>
+      <c r="AS82" s="22">
+        <v>10.204309601915334</v>
       </c>
       <c r="AT82" s="14">
-        <v>433514.37880058598</v>
+        <v>948198.89660934079</v>
       </c>
       <c r="AU82" s="22">
-        <v>10.204309601915334</v>
+        <v>10.630522287622679</v>
       </c>
     </row>
     <row r="83" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B83" s="15">
         <v>219088.09148223384</v>
       </c>
       <c r="C83" s="15">
         <v>8.064975781936889</v>
       </c>
       <c r="D83" s="15">
         <v>466191.54850183649</v>
       </c>
       <c r="E83" s="15">
         <v>8.6996333230629599</v>
       </c>
       <c r="F83" s="15">
         <v>730883.09121486102</v>
       </c>
       <c r="G83" s="15">
         <v>8.9023434449704304</v>
       </c>
       <c r="H83" s="15">
@@ -11019,66 +11018,66 @@
       </c>
       <c r="AJ83" s="14">
         <v>1557711.3370086625</v>
       </c>
       <c r="AK83" s="14">
         <v>9.4809658291220931</v>
       </c>
       <c r="AL83" s="15">
         <v>752756.70834457059</v>
       </c>
       <c r="AM83" s="29">
         <v>10.82117127435634</v>
       </c>
       <c r="AN83" s="14">
         <v>1469418.5104384462</v>
       </c>
       <c r="AO83" s="14">
         <v>10.853055202087273</v>
       </c>
       <c r="AP83" s="14">
         <v>2123459.2505126372</v>
       </c>
       <c r="AQ83" s="14">
         <v>10.39394609775086</v>
       </c>
-      <c r="AR83" s="14">
-[...3 lines deleted...]
-        <v>8.8620585809803991</v>
+      <c r="AR83" s="15">
+        <v>623994.19308803673</v>
+      </c>
+      <c r="AS83" s="29">
+        <v>8.272867387247679</v>
       </c>
       <c r="AT83" s="15">
-        <v>623994.19308803673</v>
+        <v>1246243.6618560066</v>
       </c>
       <c r="AU83" s="29">
-        <v>8.272867387247679</v>
+        <v>8.643025427955255</v>
       </c>
     </row>
     <row r="84" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A84" s="17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B84" s="19">
         <v>32888.079655753078</v>
       </c>
       <c r="C84" s="19">
         <v>6.984073652780399</v>
       </c>
       <c r="D84" s="19">
         <v>81745.444517275391</v>
       </c>
       <c r="E84" s="19">
         <v>8.6263285700269901</v>
       </c>
       <c r="F84" s="19">
         <v>120456.21386761483</v>
       </c>
       <c r="G84" s="19">
         <v>8.2083907755404635</v>
       </c>
       <c r="H84" s="19">
         <v>36749.608800727707</v>
       </c>
       <c r="I84" s="19">
         <v>7.8026088381521506</v>
       </c>
@@ -11163,80 +11162,80 @@
       <c r="AJ84" s="19">
         <v>259966.70564836395</v>
       </c>
       <c r="AK84" s="19">
         <v>8.8928522293597467</v>
       </c>
       <c r="AL84" s="19">
         <v>106295.01834115562</v>
       </c>
       <c r="AM84" s="23">
         <v>10.139464554057339</v>
       </c>
       <c r="AN84" s="19">
         <v>228363.56415753241</v>
       </c>
       <c r="AO84" s="19">
         <v>10.206131688754688</v>
       </c>
       <c r="AP84" s="19">
         <v>349956.4719125267</v>
       </c>
       <c r="AQ84" s="19">
         <v>9.523527424082106</v>
       </c>
       <c r="AR84" s="19">
-        <v>504697.29517576867</v>
-[...2 lines deleted...]
-        <v>8.9260952348503917</v>
+        <v>148191.96296955631</v>
+      </c>
+      <c r="AS84" s="23">
+        <v>10.9622575315649</v>
       </c>
       <c r="AT84" s="19">
-        <v>148191.96296955631</v>
+        <v>276763.46622848138</v>
       </c>
       <c r="AU84" s="23">
-        <v>10.9622575315649</v>
+        <v>9.5951589856426107</v>
       </c>
     </row>
     <row r="85" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="52"/>
-[...11 lines deleted...]
-      <c r="M85" s="52"/>
+      <c r="A85" s="46"/>
+      <c r="B85" s="46"/>
+      <c r="C85" s="46"/>
+      <c r="D85" s="46"/>
+      <c r="E85" s="46"/>
+      <c r="F85" s="46"/>
+      <c r="G85" s="46"/>
+      <c r="H85" s="46"/>
+      <c r="I85" s="46"/>
+      <c r="J85" s="46"/>
+      <c r="K85" s="46"/>
+      <c r="L85" s="46"/>
+      <c r="M85" s="46"/>
     </row>
     <row r="86" spans="1:47" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="31" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B86" s="30"/>
       <c r="C86" s="30"/>
       <c r="D86" s="30"/>
       <c r="E86" s="30"/>
       <c r="F86" s="30"/>
       <c r="G86" s="30"/>
       <c r="H86" s="30"/>
       <c r="I86" s="30"/>
       <c r="J86" s="30"/>
       <c r="K86" s="30"/>
       <c r="L86" s="30"/>
       <c r="M86" s="30"/>
       <c r="N86" s="30"/>
       <c r="O86" s="30"/>
       <c r="P86" s="30"/>
       <c r="Q86" s="30"/>
       <c r="R86" s="30"/>
       <c r="S86" s="30"/>
       <c r="T86" s="30"/>
       <c r="U86" s="30"/>
       <c r="V86" s="30"/>
       <c r="W86" s="30"/>
       <c r="X86" s="30"/>
       <c r="Y86" s="30"/>
@@ -11650,150 +11649,150 @@
       <c r="E114" s="14"/>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3"/>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3"/>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3"/>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3"/>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3"/>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3"/>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="100">
-    <mergeCell ref="T60:Y60"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AR4:AU4"/>
+    <mergeCell ref="A2:AU2"/>
+    <mergeCell ref="AL60:AQ60"/>
+    <mergeCell ref="AN61:AO61"/>
+    <mergeCell ref="AP61:AQ61"/>
+    <mergeCell ref="N60:S60"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="Z61:AA61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="N4:S4"/>
+    <mergeCell ref="N32:S32"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="AT33:AU33"/>
+    <mergeCell ref="AR32:AU32"/>
+    <mergeCell ref="A30:AU30"/>
+    <mergeCell ref="AT61:AU61"/>
+    <mergeCell ref="AR60:AU60"/>
+    <mergeCell ref="A58:AU58"/>
+    <mergeCell ref="R33:S33"/>
     <mergeCell ref="Z33:AA33"/>
-    <mergeCell ref="AF60:AK60"/>
-[...4 lines deleted...]
-    <mergeCell ref="AJ61:AK61"/>
+    <mergeCell ref="AL4:AQ4"/>
+    <mergeCell ref="AN33:AO33"/>
+    <mergeCell ref="AP33:AQ33"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="Z32:AE32"/>
+    <mergeCell ref="AR33:AS33"/>
+    <mergeCell ref="AR61:AS61"/>
+    <mergeCell ref="Z60:AE60"/>
+    <mergeCell ref="AF4:AK4"/>
+    <mergeCell ref="AF32:AK32"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AD61:AE61"/>
+    <mergeCell ref="AD33:AE33"/>
+    <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AF33:AG33"/>
     <mergeCell ref="AH33:AI33"/>
+    <mergeCell ref="AL33:AM33"/>
+    <mergeCell ref="AF61:AG61"/>
+    <mergeCell ref="AH61:AI61"/>
+    <mergeCell ref="AJ61:AK61"/>
+    <mergeCell ref="AL32:AQ32"/>
     <mergeCell ref="AJ33:AK33"/>
-    <mergeCell ref="Z4:AE4"/>
-[...5 lines deleted...]
-    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AL61:AM61"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="N33:O33"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AB33:AC33"/>
     <mergeCell ref="T33:U33"/>
     <mergeCell ref="V33:W33"/>
-    <mergeCell ref="A4:A7"/>
-[...7 lines deleted...]
-    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="T32:Y32"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="T60:Y60"/>
+    <mergeCell ref="AF60:AK60"/>
+    <mergeCell ref="AB61:AC61"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="V5:W5"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="A60:A63"/>
     <mergeCell ref="H60:M60"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="H33:I33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="H32:M32"/>
     <mergeCell ref="J61:K61"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="F61:G61"/>
     <mergeCell ref="B32:G32"/>
     <mergeCell ref="J33:K33"/>
     <mergeCell ref="H61:I61"/>
-    <mergeCell ref="F33:G33"/>
-[...9 lines deleted...]
-    <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AP5:AQ5"/>
-    <mergeCell ref="P5:Q5"/>
-    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="H4:M4"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
     <mergeCell ref="AN5:AO5"/>
-    <mergeCell ref="AL61:AM61"/>
-[...29 lines deleted...]
-    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="Z4:AE4"/>
     <mergeCell ref="T4:Y4"/>
-    <mergeCell ref="R33:S33"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.43307086614173229" top="0.55118110236220474" bottom="0.37" header="0.51181102362204722" footer="0.25"/>
   <pageSetup paperSize="9" scale="31" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>