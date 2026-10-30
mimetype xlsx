--- v0 (2026-08-10)
+++ v1 (2026-10-30)
@@ -1,70 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="12795" yWindow="735" windowWidth="13395" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$309</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$331</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="45">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Output of products by small and medium business entities</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>legal entities 
 of small 
 enterprises</t>
   </si>
   <si>
     <t>legal entities 
 of medium 
 enterprises</t>
   </si>
@@ -157,55 +152,58 @@
   </si>
   <si>
     <t>January-March 2024</t>
   </si>
   <si>
     <t>January-June 2024</t>
   </si>
   <si>
     <t>January-September 2024</t>
   </si>
   <si>
     <t>January-March 2025</t>
   </si>
   <si>
     <t>January-June 2025</t>
   </si>
   <si>
     <t>January-September 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
+  <si>
+    <t>January-June 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -389,75 +387,75 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -484,86 +482,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -732,123 +730,123 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L309"/>
+  <dimension ref="A1:L331"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A276" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D295" sqref="D295"/>
+      <pane ySplit="4" topLeftCell="A309" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D340" sqref="D340"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" style="17" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="17" customWidth="1"/>
     <col min="3" max="6" width="19" style="17" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="21"/>
-[...3 lines deleted...]
-      <c r="F1" s="21"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="22"/>
-[...3 lines deleted...]
-      <c r="F2" s="22"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A3" s="23"/>
-      <c r="B3" s="24" t="s">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="C3" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="27"/>
-[...1 lines deleted...]
-      <c r="F3" s="28"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="27"/>
     </row>
     <row r="4" spans="1:12" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="23"/>
-      <c r="B4" s="25"/>
+      <c r="A4" s="22"/>
+      <c r="B4" s="24"/>
       <c r="C4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A5" s="20" t="s">
+      <c r="A5" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="20"/>
-[...3 lines deleted...]
-      <c r="F5" s="20"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="1">
         <v>10438069</v>
       </c>
       <c r="C6" s="1">
         <v>7640980</v>
       </c>
       <c r="D6" s="1">
         <v>1924981</v>
       </c>
       <c r="E6" s="1">
         <v>750544</v>
       </c>
       <c r="F6" s="1">
         <v>121563</v>
       </c>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
@@ -1271,58 +1269,58 @@
       <c r="L22" s="7"/>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="3">
         <v>317318</v>
       </c>
       <c r="C23" s="3">
         <v>205624</v>
       </c>
       <c r="D23" s="3">
         <v>61515</v>
       </c>
       <c r="E23" s="3">
         <v>49376</v>
       </c>
       <c r="F23" s="12">
         <v>803</v>
       </c>
       <c r="G23" s="7"/>
       <c r="I23" s="9"/>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A24" s="20" t="s">
+      <c r="A24" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="20"/>
-[...3 lines deleted...]
-      <c r="F24" s="20"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
       <c r="G24" s="7"/>
       <c r="I24" s="9"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="1">
         <v>23416338</v>
       </c>
       <c r="C25" s="1">
         <v>16710783</v>
       </c>
       <c r="D25" s="1">
         <v>4311548</v>
       </c>
       <c r="E25" s="1">
         <v>2080150</v>
       </c>
       <c r="F25" s="1">
         <v>313857</v>
       </c>
       <c r="G25" s="7"/>
       <c r="I25" s="9"/>
     </row>
@@ -7051,71 +7049,502 @@
       </c>
       <c r="F308" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A309" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B309" s="3">
         <v>922414</v>
       </c>
       <c r="C309" s="3">
         <v>276729</v>
       </c>
       <c r="D309" s="3">
         <v>204011</v>
       </c>
       <c r="E309" s="3">
         <v>439710</v>
       </c>
       <c r="F309" s="3">
         <v>1964</v>
       </c>
     </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A310" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B310" s="19"/>
+      <c r="C310" s="19"/>
+      <c r="D310" s="19"/>
+      <c r="E310" s="19"/>
+      <c r="F310" s="19"/>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A311" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B311" s="18">
+        <v>45433972.5</v>
+      </c>
+      <c r="C311" s="18">
+        <v>22414052.199999999</v>
+      </c>
+      <c r="D311" s="18">
+        <v>8325993.2000000002</v>
+      </c>
+      <c r="E311" s="18">
+        <v>14307051.699999999</v>
+      </c>
+      <c r="F311" s="18">
+        <v>386875.4</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A312" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B312" s="15">
+        <v>681614.3</v>
+      </c>
+      <c r="C312" s="15">
+        <v>147543.20000000001</v>
+      </c>
+      <c r="D312" s="15">
+        <v>157509.5</v>
+      </c>
+      <c r="E312" s="15">
+        <v>315688</v>
+      </c>
+      <c r="F312" s="15">
+        <v>60873.7</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A313" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B313" s="15">
+        <v>1238884.8</v>
+      </c>
+      <c r="C313" s="15">
+        <v>444884.4</v>
+      </c>
+      <c r="D313" s="15">
+        <v>378148.3</v>
+      </c>
+      <c r="E313" s="15">
+        <v>407226.9</v>
+      </c>
+      <c r="F313" s="15">
+        <v>8625.2000000000007</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A314" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B314" s="15">
+        <v>1287675.3999999999</v>
+      </c>
+      <c r="C314" s="15">
+        <v>439657.8</v>
+      </c>
+      <c r="D314" s="15">
+        <v>289535.3</v>
+      </c>
+      <c r="E314" s="15">
+        <v>540731.5</v>
+      </c>
+      <c r="F314" s="15">
+        <v>17750.8</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A315" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B315" s="15">
+        <v>2454478.5</v>
+      </c>
+      <c r="C315" s="15">
+        <v>1146735.2</v>
+      </c>
+      <c r="D315" s="15">
+        <v>365715.1</v>
+      </c>
+      <c r="E315" s="15">
+        <v>898161.1</v>
+      </c>
+      <c r="F315" s="15">
+        <v>43867.1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A316" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B316" s="15">
+        <v>3165135.5</v>
+      </c>
+      <c r="C316" s="15">
+        <v>2115796.7000000002</v>
+      </c>
+      <c r="D316" s="15">
+        <v>694785.6</v>
+      </c>
+      <c r="E316" s="15">
+        <v>341648.6</v>
+      </c>
+      <c r="F316" s="15">
+        <v>12904.6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A317" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B317" s="15">
+        <v>1509322.8</v>
+      </c>
+      <c r="C317" s="15">
+        <v>955327.4</v>
+      </c>
+      <c r="D317" s="15">
+        <v>161465.29999999999</v>
+      </c>
+      <c r="E317" s="15">
+        <v>360587.3</v>
+      </c>
+      <c r="F317" s="15">
+        <v>31942.799999999999</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A318" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B318" s="15">
+        <v>1002340.5</v>
+      </c>
+      <c r="C318" s="15">
+        <v>280395.7</v>
+      </c>
+      <c r="D318" s="15">
+        <v>136687.29999999999</v>
+      </c>
+      <c r="E318" s="15">
+        <v>556193.4</v>
+      </c>
+      <c r="F318" s="15">
+        <v>29064.2</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A319" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B319" s="15">
+        <v>555673.5</v>
+      </c>
+      <c r="C319" s="15">
+        <v>162534.9</v>
+      </c>
+      <c r="D319" s="15">
+        <v>56740.2</v>
+      </c>
+      <c r="E319" s="15">
+        <v>314268.3</v>
+      </c>
+      <c r="F319" s="15">
+        <v>22130</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A320" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B320" s="15">
+        <v>2514915.4</v>
+      </c>
+      <c r="C320" s="15">
+        <v>775645.4</v>
+      </c>
+      <c r="D320" s="15">
+        <v>529973.4</v>
+      </c>
+      <c r="E320" s="15">
+        <v>1178039.5</v>
+      </c>
+      <c r="F320" s="15">
+        <v>31257.1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A321" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B321" s="15">
+        <v>1301964.3999999999</v>
+      </c>
+      <c r="C321" s="15">
+        <v>479105.1</v>
+      </c>
+      <c r="D321" s="15">
+        <v>250688.5</v>
+      </c>
+      <c r="E321" s="15">
+        <v>568224.30000000005</v>
+      </c>
+      <c r="F321" s="15">
+        <v>3946.5</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A322" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B322" s="15">
+        <v>644031</v>
+      </c>
+      <c r="C322" s="15">
+        <v>237279.5</v>
+      </c>
+      <c r="D322" s="15">
+        <v>68178.8</v>
+      </c>
+      <c r="E322" s="15">
+        <v>334370.90000000002</v>
+      </c>
+      <c r="F322" s="15">
+        <v>4201.8</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A323" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B323" s="15">
+        <v>1221462.7</v>
+      </c>
+      <c r="C323" s="15">
+        <v>464580.1</v>
+      </c>
+      <c r="D323" s="15">
+        <v>310733.59999999998</v>
+      </c>
+      <c r="E323" s="15">
+        <v>442709.4</v>
+      </c>
+      <c r="F323" s="15">
+        <v>3439.6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A324" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B324" s="15">
+        <v>1020490.2</v>
+      </c>
+      <c r="C324" s="15">
+        <v>399035.1</v>
+      </c>
+      <c r="D324" s="15">
+        <v>207016.8</v>
+      </c>
+      <c r="E324" s="15">
+        <v>392651.3</v>
+      </c>
+      <c r="F324" s="15">
+        <v>21787</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A325" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B325" s="15">
+        <v>784068.1</v>
+      </c>
+      <c r="C325" s="15">
+        <v>306893.8</v>
+      </c>
+      <c r="D325" s="15">
+        <v>175895.1</v>
+      </c>
+      <c r="E325" s="15">
+        <v>290396.09999999998</v>
+      </c>
+      <c r="F325" s="15">
+        <v>10883.1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A326" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B326" s="15">
+        <v>1845839.7</v>
+      </c>
+      <c r="C326" s="15">
+        <v>519311.5</v>
+      </c>
+      <c r="D326" s="15">
+        <v>287671</v>
+      </c>
+      <c r="E326" s="15">
+        <v>998424.1</v>
+      </c>
+      <c r="F326" s="15">
+        <v>40433.1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A327" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B327" s="15">
+        <v>187164</v>
+      </c>
+      <c r="C327" s="15">
+        <v>62039.1</v>
+      </c>
+      <c r="D327" s="15">
+        <v>26232.799999999999</v>
+      </c>
+      <c r="E327" s="15">
+        <v>86279.1</v>
+      </c>
+      <c r="F327" s="15">
+        <v>12613</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A328" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B328" s="15">
+        <v>1296750</v>
+      </c>
+      <c r="C328" s="15">
+        <v>526699.4</v>
+      </c>
+      <c r="D328" s="15">
+        <v>365234.8</v>
+      </c>
+      <c r="E328" s="15">
+        <v>377116.6</v>
+      </c>
+      <c r="F328" s="15">
+        <v>27699.200000000001</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A329" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B329" s="15">
+        <v>8701300.5999999996</v>
+      </c>
+      <c r="C329" s="15">
+        <v>5278200.7</v>
+      </c>
+      <c r="D329" s="15">
+        <v>1509585</v>
+      </c>
+      <c r="E329" s="15">
+        <v>1913514.8</v>
+      </c>
+      <c r="F329" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A330" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B330" s="15">
+        <v>11903535.699999999</v>
+      </c>
+      <c r="C330" s="15">
+        <v>6945677.9000000004</v>
+      </c>
+      <c r="D330" s="15">
+        <v>1942046.5</v>
+      </c>
+      <c r="E330" s="15">
+        <v>3015811.2</v>
+      </c>
+      <c r="F330" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A331" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B331" s="3">
+        <v>2117325.5</v>
+      </c>
+      <c r="C331" s="3">
+        <v>726709.2</v>
+      </c>
+      <c r="D331" s="3">
+        <v>412150.2</v>
+      </c>
+      <c r="E331" s="3">
+        <v>975009.3</v>
+      </c>
+      <c r="F331" s="3">
+        <v>3456.7</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
+    <mergeCell ref="A178:F178"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A222:F222"/>
+    <mergeCell ref="A200:F200"/>
+    <mergeCell ref="A310:F310"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
     <mergeCell ref="A288:F288"/>
     <mergeCell ref="A156:F156"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A266:F266"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A244:F244"/>
     <mergeCell ref="A112:F112"/>
     <mergeCell ref="A134:F134"/>
     <mergeCell ref="A46:F46"/>
-    <mergeCell ref="A178:F178"/>
-[...7 lines deleted...]
-    <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>