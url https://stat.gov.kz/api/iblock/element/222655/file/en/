--- v0 (2026-08-10)
+++ v1 (2026-10-30)
@@ -1,66 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="10455" yWindow="-210" windowWidth="13470" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$972</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$1038</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B598" i="1" l="1"/>
   <c r="B597" i="1"/>
   <c r="B596" i="1"/>
   <c r="B595" i="1"/>
   <c r="B594" i="1"/>
   <c r="B593" i="1"/>
   <c r="B592" i="1"/>
   <c r="B591" i="1"/>
   <c r="B590" i="1"/>
   <c r="B589" i="1"/>
   <c r="B588" i="1"/>
   <c r="B587" i="1"/>
   <c r="B586" i="1"/>
   <c r="B585" i="1"/>
   <c r="B584" i="1"/>
   <c r="B583" i="1"/>
   <c r="B582" i="1"/>
   <c r="B581" i="1"/>
@@ -116,51 +111,51 @@
   <c r="B158" i="1"/>
   <c r="B157" i="1"/>
   <c r="B156" i="1"/>
   <c r="B155" i="1"/>
   <c r="B154" i="1"/>
   <c r="B153" i="1"/>
   <c r="B152" i="1"/>
   <c r="B151" i="1"/>
   <c r="B150" i="1"/>
   <c r="B149" i="1"/>
   <c r="B148" i="1"/>
   <c r="B147" i="1"/>
   <c r="B146" i="1"/>
   <c r="B145" i="1"/>
   <c r="B144" i="1"/>
   <c r="B143" i="1"/>
   <c r="B142" i="1"/>
   <c r="B141" i="1"/>
   <c r="B140" i="1"/>
   <c r="B139" i="1"/>
   <c r="B138" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1042" uniqueCount="76">
   <si>
     <t>Number of registered small and medium business entities</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>legal entities 
 of small 
 enterprises</t>
   </si>
   <si>
     <t>legal entities 
 of medium 
 enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs</t>
   </si>
@@ -340,58 +335,67 @@
   </si>
   <si>
     <t>As of September 1, 2025</t>
   </si>
   <si>
     <t>As of October 1, 2025</t>
   </si>
   <si>
     <t>As of November 1, 2025</t>
   </si>
   <si>
     <t>As of December 1, 2025</t>
   </si>
   <si>
     <t>As of January 1, 2026</t>
   </si>
   <si>
     <t>As of February 1, 2026</t>
   </si>
   <si>
     <t>As of March 1, 2026</t>
   </si>
   <si>
     <t>As of April 1, 2026</t>
   </si>
+  <si>
+    <t>As of July 1, 2026</t>
+  </si>
+  <si>
+    <t>As of May 1, 2026</t>
+  </si>
+  <si>
+    <t>As of June 1, 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="178" formatCode="0.0000"/>
-    <numFmt numFmtId="179" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -566,111 +570,111 @@
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -694,86 +698,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -942,121 +946,121 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L972"/>
+  <dimension ref="A1:L1038"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A940" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E956" sqref="E956"/>
+      <pane ySplit="4" topLeftCell="A1007" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E1042" sqref="E1042"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="19" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="29"/>
-[...3 lines deleted...]
-      <c r="F1" s="29"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A3" s="31"/>
-      <c r="B3" s="32" t="s">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="35"/>
-[...1 lines deleted...]
-      <c r="F3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="1:12" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33"/>
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A5" s="37" t="s">
+      <c r="A5" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="37"/>
-[...3 lines deleted...]
-      <c r="F5" s="37"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="4">
         <v>1874687</v>
       </c>
       <c r="C6" s="5">
         <v>432697</v>
       </c>
       <c r="D6" s="4">
         <v>2813</v>
       </c>
       <c r="E6" s="5">
         <v>1204176</v>
       </c>
       <c r="F6" s="4">
         <v>235001</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>44</v>
       </c>
@@ -21114,101 +21118,1394 @@
       </c>
       <c r="F971" s="25">
         <v>1803</v>
       </c>
     </row>
     <row r="972" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A972" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B972" s="26">
         <v>144796</v>
       </c>
       <c r="C972" s="26">
         <v>27073</v>
       </c>
       <c r="D972" s="26">
         <v>176</v>
       </c>
       <c r="E972" s="26">
         <v>112104</v>
       </c>
       <c r="F972" s="26">
         <v>5443</v>
       </c>
     </row>
+    <row r="973" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A973" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B973" s="27"/>
+      <c r="C973" s="27"/>
+      <c r="D973" s="27"/>
+      <c r="E973" s="27"/>
+      <c r="F973" s="27"/>
+    </row>
+    <row r="974" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A974" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B974" s="24">
+        <v>2139777</v>
+      </c>
+      <c r="C974" s="24">
+        <v>475566</v>
+      </c>
+      <c r="D974" s="24">
+        <v>3105</v>
+      </c>
+      <c r="E974" s="24">
+        <v>1414692</v>
+      </c>
+      <c r="F974" s="24">
+        <v>246414</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A975" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B975" s="25">
+        <v>52944</v>
+      </c>
+      <c r="C975" s="25">
+        <v>6380</v>
+      </c>
+      <c r="D975" s="25">
+        <v>57</v>
+      </c>
+      <c r="E975" s="25">
+        <v>37220</v>
+      </c>
+      <c r="F975" s="25">
+        <v>9287</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A976" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B976" s="25">
+        <v>60938</v>
+      </c>
+      <c r="C976" s="25">
+        <v>11580</v>
+      </c>
+      <c r="D976" s="25">
+        <v>147</v>
+      </c>
+      <c r="E976" s="25">
+        <v>43136</v>
+      </c>
+      <c r="F976" s="25">
+        <v>6075</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A977" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B977" s="25">
+        <v>83633</v>
+      </c>
+      <c r="C977" s="25">
+        <v>16213</v>
+      </c>
+      <c r="D977" s="25">
+        <v>113</v>
+      </c>
+      <c r="E977" s="25">
+        <v>59181</v>
+      </c>
+      <c r="F977" s="25">
+        <v>8126</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A978" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B978" s="25">
+        <v>150237</v>
+      </c>
+      <c r="C978" s="25">
+        <v>19156</v>
+      </c>
+      <c r="D978" s="25">
+        <v>136</v>
+      </c>
+      <c r="E978" s="25">
+        <v>104051</v>
+      </c>
+      <c r="F978" s="25">
+        <v>26894</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A979" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B979" s="25">
+        <v>61508</v>
+      </c>
+      <c r="C979" s="25">
+        <v>12536</v>
+      </c>
+      <c r="D979" s="25">
+        <v>115</v>
+      </c>
+      <c r="E979" s="25">
+        <v>45277</v>
+      </c>
+      <c r="F979" s="25">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A980" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B980" s="25">
+        <v>57430</v>
+      </c>
+      <c r="C980" s="25">
+        <v>9904</v>
+      </c>
+      <c r="D980" s="25">
+        <v>105</v>
+      </c>
+      <c r="E980" s="25">
+        <v>39058</v>
+      </c>
+      <c r="F980" s="25">
+        <v>8363</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A981" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B981" s="25">
+        <v>106937</v>
+      </c>
+      <c r="C981" s="25">
+        <v>11188</v>
+      </c>
+      <c r="D981" s="25">
+        <v>74</v>
+      </c>
+      <c r="E981" s="25">
+        <v>66829</v>
+      </c>
+      <c r="F981" s="25">
+        <v>28846</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A982" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B982" s="25">
+        <v>61032</v>
+      </c>
+      <c r="C982" s="25">
+        <v>6559</v>
+      </c>
+      <c r="D982" s="25">
+        <v>47</v>
+      </c>
+      <c r="E982" s="25">
+        <v>35768</v>
+      </c>
+      <c r="F982" s="25">
+        <v>18658</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A983" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B983" s="25">
+        <v>102842</v>
+      </c>
+      <c r="C983" s="25">
+        <v>24046</v>
+      </c>
+      <c r="D983" s="25">
+        <v>209</v>
+      </c>
+      <c r="E983" s="25">
+        <v>70476</v>
+      </c>
+      <c r="F983" s="25">
+        <v>8111</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A984" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B984" s="25">
+        <v>63042</v>
+      </c>
+      <c r="C984" s="25">
+        <v>11222</v>
+      </c>
+      <c r="D984" s="25">
+        <v>130</v>
+      </c>
+      <c r="E984" s="25">
+        <v>45697</v>
+      </c>
+      <c r="F984" s="25">
+        <v>5993</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A985" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B985" s="25">
+        <v>61754</v>
+      </c>
+      <c r="C985" s="25">
+        <v>8978</v>
+      </c>
+      <c r="D985" s="25">
+        <v>68</v>
+      </c>
+      <c r="E985" s="25">
+        <v>43444</v>
+      </c>
+      <c r="F985" s="25">
+        <v>9264</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A986" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B986" s="25">
+        <v>74905</v>
+      </c>
+      <c r="C986" s="25">
+        <v>16330</v>
+      </c>
+      <c r="D986" s="25">
+        <v>124</v>
+      </c>
+      <c r="E986" s="25">
+        <v>55220</v>
+      </c>
+      <c r="F986" s="25">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A987" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B987" s="25">
+        <v>58689</v>
+      </c>
+      <c r="C987" s="25">
+        <v>14129</v>
+      </c>
+      <c r="D987" s="25">
+        <v>116</v>
+      </c>
+      <c r="E987" s="25">
+        <v>38581</v>
+      </c>
+      <c r="F987" s="25">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A988" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B988" s="25">
+        <v>35887</v>
+      </c>
+      <c r="C988" s="25">
+        <v>8013</v>
+      </c>
+      <c r="D988" s="25">
+        <v>124</v>
+      </c>
+      <c r="E988" s="25">
+        <v>23599</v>
+      </c>
+      <c r="F988" s="25">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A989" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B989" s="25">
+        <v>202843</v>
+      </c>
+      <c r="C989" s="25">
+        <v>15764</v>
+      </c>
+      <c r="D989" s="25">
+        <v>98</v>
+      </c>
+      <c r="E989" s="25">
+        <v>106259</v>
+      </c>
+      <c r="F989" s="25">
+        <v>80722</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A990" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B990" s="25">
+        <v>17256</v>
+      </c>
+      <c r="C990" s="25">
+        <v>1953</v>
+      </c>
+      <c r="D990" s="25">
+        <v>18</v>
+      </c>
+      <c r="E990" s="25">
+        <v>11907</v>
+      </c>
+      <c r="F990" s="25">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A991" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B991" s="25">
+        <v>62191</v>
+      </c>
+      <c r="C991" s="25">
+        <v>11956</v>
+      </c>
+      <c r="D991" s="25">
+        <v>134</v>
+      </c>
+      <c r="E991" s="25">
+        <v>42282</v>
+      </c>
+      <c r="F991" s="25">
+        <v>7819</v>
+      </c>
+    </row>
+    <row r="992" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A992" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B992" s="25">
+        <v>273790</v>
+      </c>
+      <c r="C992" s="25">
+        <v>91367</v>
+      </c>
+      <c r="D992" s="25">
+        <v>280</v>
+      </c>
+      <c r="E992" s="25">
+        <v>180844</v>
+      </c>
+      <c r="F992" s="25">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="993" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A993" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B993" s="25">
+        <v>411574</v>
+      </c>
+      <c r="C993" s="25">
+        <v>151253</v>
+      </c>
+      <c r="D993" s="25">
+        <v>833</v>
+      </c>
+      <c r="E993" s="25">
+        <v>257805</v>
+      </c>
+      <c r="F993" s="25">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="994" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A994" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B994" s="26">
+        <v>140345</v>
+      </c>
+      <c r="C994" s="26">
+        <v>27039</v>
+      </c>
+      <c r="D994" s="26">
+        <v>177</v>
+      </c>
+      <c r="E994" s="26">
+        <v>108058</v>
+      </c>
+      <c r="F994" s="26">
+        <v>5071</v>
+      </c>
+    </row>
+    <row r="995" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A995" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B995" s="27"/>
+      <c r="C995" s="27"/>
+      <c r="D995" s="27"/>
+      <c r="E995" s="27"/>
+      <c r="F995" s="27"/>
+    </row>
+    <row r="996" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A996" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B996" s="24">
+        <v>2140926</v>
+      </c>
+      <c r="C996" s="24">
+        <v>477448</v>
+      </c>
+      <c r="D996" s="24">
+        <v>3091</v>
+      </c>
+      <c r="E996" s="24">
+        <v>1413914</v>
+      </c>
+      <c r="F996" s="24">
+        <v>246473</v>
+      </c>
+    </row>
+    <row r="997" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A997" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B997" s="25">
+        <v>52963</v>
+      </c>
+      <c r="C997" s="25">
+        <v>6398</v>
+      </c>
+      <c r="D997" s="25">
+        <v>58</v>
+      </c>
+      <c r="E997" s="25">
+        <v>37221</v>
+      </c>
+      <c r="F997" s="25">
+        <v>9286</v>
+      </c>
+    </row>
+    <row r="998" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A998" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B998" s="25">
+        <v>61073</v>
+      </c>
+      <c r="C998" s="25">
+        <v>11608</v>
+      </c>
+      <c r="D998" s="25">
+        <v>145</v>
+      </c>
+      <c r="E998" s="25">
+        <v>43262</v>
+      </c>
+      <c r="F998" s="25">
+        <v>6058</v>
+      </c>
+    </row>
+    <row r="999" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A999" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B999" s="25">
+        <v>83410</v>
+      </c>
+      <c r="C999" s="25">
+        <v>16234</v>
+      </c>
+      <c r="D999" s="25">
+        <v>114</v>
+      </c>
+      <c r="E999" s="25">
+        <v>58928</v>
+      </c>
+      <c r="F999" s="25">
+        <v>8134</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1000" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1000" s="25">
+        <v>149653</v>
+      </c>
+      <c r="C1000" s="25">
+        <v>19236</v>
+      </c>
+      <c r="D1000" s="25">
+        <v>137</v>
+      </c>
+      <c r="E1000" s="25">
+        <v>103468</v>
+      </c>
+      <c r="F1000" s="25">
+        <v>26812</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1001" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1001" s="25">
+        <v>61428</v>
+      </c>
+      <c r="C1001" s="25">
+        <v>12550</v>
+      </c>
+      <c r="D1001" s="25">
+        <v>115</v>
+      </c>
+      <c r="E1001" s="25">
+        <v>45172</v>
+      </c>
+      <c r="F1001" s="25">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1002" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1002" s="25">
+        <v>57409</v>
+      </c>
+      <c r="C1002" s="25">
+        <v>9909</v>
+      </c>
+      <c r="D1002" s="25">
+        <v>103</v>
+      </c>
+      <c r="E1002" s="25">
+        <v>39007</v>
+      </c>
+      <c r="F1002" s="25">
+        <v>8390</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1003" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1003" s="25">
+        <v>106921</v>
+      </c>
+      <c r="C1003" s="25">
+        <v>11233</v>
+      </c>
+      <c r="D1003" s="25">
+        <v>77</v>
+      </c>
+      <c r="E1003" s="25">
+        <v>66829</v>
+      </c>
+      <c r="F1003" s="25">
+        <v>28782</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1004" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1004" s="25">
+        <v>61083</v>
+      </c>
+      <c r="C1004" s="25">
+        <v>6549</v>
+      </c>
+      <c r="D1004" s="25">
+        <v>46</v>
+      </c>
+      <c r="E1004" s="25">
+        <v>35815</v>
+      </c>
+      <c r="F1004" s="25">
+        <v>18673</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1005" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1005" s="25">
+        <v>102957</v>
+      </c>
+      <c r="C1005" s="25">
+        <v>24042</v>
+      </c>
+      <c r="D1005" s="25">
+        <v>208</v>
+      </c>
+      <c r="E1005" s="25">
+        <v>70581</v>
+      </c>
+      <c r="F1005" s="25">
+        <v>8126</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1006" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1006" s="25">
+        <v>63052</v>
+      </c>
+      <c r="C1006" s="25">
+        <v>11228</v>
+      </c>
+      <c r="D1006" s="25">
+        <v>132</v>
+      </c>
+      <c r="E1006" s="25">
+        <v>45707</v>
+      </c>
+      <c r="F1006" s="25">
+        <v>5985</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1007" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1007" s="25">
+        <v>61877</v>
+      </c>
+      <c r="C1007" s="25">
+        <v>8991</v>
+      </c>
+      <c r="D1007" s="25">
+        <v>68</v>
+      </c>
+      <c r="E1007" s="25">
+        <v>43511</v>
+      </c>
+      <c r="F1007" s="25">
+        <v>9307</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1008" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1008" s="25">
+        <v>74770</v>
+      </c>
+      <c r="C1008" s="25">
+        <v>16357</v>
+      </c>
+      <c r="D1008" s="25">
+        <v>123</v>
+      </c>
+      <c r="E1008" s="25">
+        <v>55051</v>
+      </c>
+      <c r="F1008" s="25">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1009" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1009" s="25">
+        <v>58766</v>
+      </c>
+      <c r="C1009" s="25">
+        <v>14150</v>
+      </c>
+      <c r="D1009" s="25">
+        <v>117</v>
+      </c>
+      <c r="E1009" s="25">
+        <v>38632</v>
+      </c>
+      <c r="F1009" s="25">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1010" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1010" s="25">
+        <v>35860</v>
+      </c>
+      <c r="C1010" s="25">
+        <v>7987</v>
+      </c>
+      <c r="D1010" s="25">
+        <v>124</v>
+      </c>
+      <c r="E1010" s="25">
+        <v>23597</v>
+      </c>
+      <c r="F1010" s="25">
+        <v>4152</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1011" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1011" s="25">
+        <v>202770</v>
+      </c>
+      <c r="C1011" s="25">
+        <v>15816</v>
+      </c>
+      <c r="D1011" s="25">
+        <v>88</v>
+      </c>
+      <c r="E1011" s="25">
+        <v>106123</v>
+      </c>
+      <c r="F1011" s="25">
+        <v>80743</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1012" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1012" s="25">
+        <v>17242</v>
+      </c>
+      <c r="C1012" s="25">
+        <v>1964</v>
+      </c>
+      <c r="D1012" s="25">
+        <v>17</v>
+      </c>
+      <c r="E1012" s="25">
+        <v>11892</v>
+      </c>
+      <c r="F1012" s="25">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1013" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1013" s="25">
+        <v>62205</v>
+      </c>
+      <c r="C1013" s="25">
+        <v>11959</v>
+      </c>
+      <c r="D1013" s="25">
+        <v>132</v>
+      </c>
+      <c r="E1013" s="25">
+        <v>42260</v>
+      </c>
+      <c r="F1013" s="25">
+        <v>7854</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1014" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1014" s="25">
+        <v>274285</v>
+      </c>
+      <c r="C1014" s="25">
+        <v>91829</v>
+      </c>
+      <c r="D1014" s="25">
+        <v>278</v>
+      </c>
+      <c r="E1014" s="25">
+        <v>180859</v>
+      </c>
+      <c r="F1014" s="25">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1015" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1015" s="25">
+        <v>412787</v>
+      </c>
+      <c r="C1015" s="25">
+        <v>152450</v>
+      </c>
+      <c r="D1015" s="25">
+        <v>833</v>
+      </c>
+      <c r="E1015" s="25">
+        <v>257787</v>
+      </c>
+      <c r="F1015" s="25">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1016" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1016" s="26">
+        <v>140415</v>
+      </c>
+      <c r="C1016" s="26">
+        <v>26958</v>
+      </c>
+      <c r="D1016" s="26">
+        <v>176</v>
+      </c>
+      <c r="E1016" s="26">
+        <v>108212</v>
+      </c>
+      <c r="F1016" s="26">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1017" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1017" s="27"/>
+      <c r="C1017" s="27"/>
+      <c r="D1017" s="27"/>
+      <c r="E1017" s="27"/>
+      <c r="F1017" s="27"/>
+    </row>
+    <row r="1018" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1018" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1018" s="24">
+        <v>2139450</v>
+      </c>
+      <c r="C1018" s="24">
+        <v>479438</v>
+      </c>
+      <c r="D1018" s="24">
+        <v>3033</v>
+      </c>
+      <c r="E1018" s="24">
+        <v>1410932</v>
+      </c>
+      <c r="F1018" s="24">
+        <v>246047</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1019" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1019" s="25">
+        <v>52886</v>
+      </c>
+      <c r="C1019" s="25">
+        <v>6402</v>
+      </c>
+      <c r="D1019" s="25">
+        <v>59</v>
+      </c>
+      <c r="E1019" s="25">
+        <v>37139</v>
+      </c>
+      <c r="F1019" s="25">
+        <v>9286</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1020" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1020" s="25">
+        <v>60924</v>
+      </c>
+      <c r="C1020" s="25">
+        <v>11488</v>
+      </c>
+      <c r="D1020" s="25">
+        <v>141</v>
+      </c>
+      <c r="E1020" s="25">
+        <v>43221</v>
+      </c>
+      <c r="F1020" s="25">
+        <v>6074</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1021" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1021" s="25">
+        <v>83101</v>
+      </c>
+      <c r="C1021" s="25">
+        <v>16226</v>
+      </c>
+      <c r="D1021" s="25">
+        <v>114</v>
+      </c>
+      <c r="E1021" s="25">
+        <v>58607</v>
+      </c>
+      <c r="F1021" s="25">
+        <v>8154</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1022" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1022" s="25">
+        <v>149522</v>
+      </c>
+      <c r="C1022" s="25">
+        <v>19285</v>
+      </c>
+      <c r="D1022" s="25">
+        <v>136</v>
+      </c>
+      <c r="E1022" s="25">
+        <v>103366</v>
+      </c>
+      <c r="F1022" s="25">
+        <v>26735</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1023" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1023" s="25">
+        <v>61279</v>
+      </c>
+      <c r="C1023" s="25">
+        <v>12560</v>
+      </c>
+      <c r="D1023" s="25">
+        <v>116</v>
+      </c>
+      <c r="E1023" s="25">
+        <v>45001</v>
+      </c>
+      <c r="F1023" s="25">
+        <v>3602</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1024" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1024" s="25">
+        <v>57321</v>
+      </c>
+      <c r="C1024" s="25">
+        <v>9931</v>
+      </c>
+      <c r="D1024" s="25">
+        <v>103</v>
+      </c>
+      <c r="E1024" s="25">
+        <v>38883</v>
+      </c>
+      <c r="F1024" s="25">
+        <v>8404</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1025" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1025" s="25">
+        <v>106839</v>
+      </c>
+      <c r="C1025" s="25">
+        <v>11289</v>
+      </c>
+      <c r="D1025" s="25">
+        <v>75</v>
+      </c>
+      <c r="E1025" s="25">
+        <v>66627</v>
+      </c>
+      <c r="F1025" s="25">
+        <v>28848</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1026" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1026" s="25">
+        <v>61125</v>
+      </c>
+      <c r="C1026" s="25">
+        <v>6595</v>
+      </c>
+      <c r="D1026" s="25">
+        <v>48</v>
+      </c>
+      <c r="E1026" s="25">
+        <v>35825</v>
+      </c>
+      <c r="F1026" s="25">
+        <v>18657</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1027" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1027" s="25">
+        <v>102831</v>
+      </c>
+      <c r="C1027" s="25">
+        <v>24082</v>
+      </c>
+      <c r="D1027" s="25">
+        <v>209</v>
+      </c>
+      <c r="E1027" s="25">
+        <v>70408</v>
+      </c>
+      <c r="F1027" s="25">
+        <v>8132</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1028" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1028" s="25">
+        <v>62878</v>
+      </c>
+      <c r="C1028" s="25">
+        <v>11239</v>
+      </c>
+      <c r="D1028" s="25">
+        <v>132</v>
+      </c>
+      <c r="E1028" s="25">
+        <v>45515</v>
+      </c>
+      <c r="F1028" s="25">
+        <v>5992</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1029" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1029" s="25">
+        <v>61760</v>
+      </c>
+      <c r="C1029" s="25">
+        <v>9012</v>
+      </c>
+      <c r="D1029" s="25">
+        <v>67</v>
+      </c>
+      <c r="E1029" s="25">
+        <v>43395</v>
+      </c>
+      <c r="F1029" s="25">
+        <v>9286</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1030" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1030" s="25">
+        <v>74406</v>
+      </c>
+      <c r="C1030" s="25">
+        <v>16363</v>
+      </c>
+      <c r="D1030" s="25">
+        <v>123</v>
+      </c>
+      <c r="E1030" s="25">
+        <v>54668</v>
+      </c>
+      <c r="F1030" s="25">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1031" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1031" s="25">
+        <v>58728</v>
+      </c>
+      <c r="C1031" s="25">
+        <v>14138</v>
+      </c>
+      <c r="D1031" s="25">
+        <v>117</v>
+      </c>
+      <c r="E1031" s="25">
+        <v>38603</v>
+      </c>
+      <c r="F1031" s="25">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1032" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1032" s="25">
+        <v>35852</v>
+      </c>
+      <c r="C1032" s="25">
+        <v>7961</v>
+      </c>
+      <c r="D1032" s="25">
+        <v>125</v>
+      </c>
+      <c r="E1032" s="25">
+        <v>23569</v>
+      </c>
+      <c r="F1032" s="25">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1033" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1033" s="25">
+        <v>202245</v>
+      </c>
+      <c r="C1033" s="25">
+        <v>15889</v>
+      </c>
+      <c r="D1033" s="25">
+        <v>87</v>
+      </c>
+      <c r="E1033" s="25">
+        <v>106110</v>
+      </c>
+      <c r="F1033" s="25">
+        <v>80159</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1034" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1034" s="25">
+        <v>17165</v>
+      </c>
+      <c r="C1034" s="25">
+        <v>1966</v>
+      </c>
+      <c r="D1034" s="25">
+        <v>16</v>
+      </c>
+      <c r="E1034" s="25">
+        <v>11796</v>
+      </c>
+      <c r="F1034" s="25">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1035" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1035" s="25">
+        <v>62122</v>
+      </c>
+      <c r="C1035" s="25">
+        <v>11953</v>
+      </c>
+      <c r="D1035" s="25">
+        <v>133</v>
+      </c>
+      <c r="E1035" s="25">
+        <v>42207</v>
+      </c>
+      <c r="F1035" s="25">
+        <v>7829</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1036" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1036" s="25">
+        <v>273977</v>
+      </c>
+      <c r="C1036" s="25">
+        <v>91827</v>
+      </c>
+      <c r="D1036" s="25">
+        <v>263</v>
+      </c>
+      <c r="E1036" s="25">
+        <v>180563</v>
+      </c>
+      <c r="F1036" s="25">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1037" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1037" s="25">
+        <v>414064</v>
+      </c>
+      <c r="C1037" s="25">
+        <v>154293</v>
+      </c>
+      <c r="D1037" s="25">
+        <v>792</v>
+      </c>
+      <c r="E1037" s="25">
+        <v>257219</v>
+      </c>
+      <c r="F1037" s="25">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1038" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1038" s="26">
+        <v>140425</v>
+      </c>
+      <c r="C1038" s="26">
+        <v>26939</v>
+      </c>
+      <c r="D1038" s="26">
+        <v>177</v>
+      </c>
+      <c r="E1038" s="26">
+        <v>108210</v>
+      </c>
+      <c r="F1038" s="26">
+        <v>5099</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="49">
+  <mergeCells count="52">
     <mergeCell ref="A907:F907"/>
     <mergeCell ref="A929:F929"/>
     <mergeCell ref="A951:F951"/>
     <mergeCell ref="A841:F841"/>
     <mergeCell ref="A863:F863"/>
     <mergeCell ref="A885:F885"/>
+    <mergeCell ref="A555:F555"/>
+    <mergeCell ref="A489:F489"/>
     <mergeCell ref="A775:F775"/>
     <mergeCell ref="A797:F797"/>
     <mergeCell ref="A819:F819"/>
     <mergeCell ref="A709:F709"/>
     <mergeCell ref="A731:F731"/>
     <mergeCell ref="A753:F753"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A115:F115"/>
+    <mergeCell ref="A335:F335"/>
+    <mergeCell ref="A93:F93"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A71:F71"/>
+    <mergeCell ref="A357:F357"/>
+    <mergeCell ref="A247:F247"/>
+    <mergeCell ref="A269:F269"/>
+    <mergeCell ref="A137:F137"/>
+    <mergeCell ref="A291:F291"/>
+    <mergeCell ref="A203:F203"/>
+    <mergeCell ref="A313:F313"/>
+    <mergeCell ref="A159:F159"/>
+    <mergeCell ref="A225:F225"/>
+    <mergeCell ref="A1017:F1017"/>
+    <mergeCell ref="A379:F379"/>
+    <mergeCell ref="A511:F511"/>
+    <mergeCell ref="A533:F533"/>
+    <mergeCell ref="A973:F973"/>
+    <mergeCell ref="A995:F995"/>
     <mergeCell ref="A643:F643"/>
     <mergeCell ref="A665:F665"/>
     <mergeCell ref="A687:F687"/>
     <mergeCell ref="A621:F621"/>
     <mergeCell ref="A401:F401"/>
     <mergeCell ref="A423:F423"/>
     <mergeCell ref="A577:F577"/>
     <mergeCell ref="A599:F599"/>
     <mergeCell ref="A445:F445"/>
     <mergeCell ref="A467:F467"/>
-    <mergeCell ref="A1:F1"/>
-[...25 lines deleted...]
-    <mergeCell ref="A533:F533"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>