--- v0 (2026-08-10)
+++ v1 (2026-10-30)
@@ -1,70 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13410" yWindow="-75" windowWidth="13500" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$375</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$397</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="48">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Кaragandy</t>
   </si>
   <si>
@@ -166,55 +161,58 @@
   </si>
   <si>
     <t xml:space="preserve">As of July 1, 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">As of October 1, 2024 </t>
   </si>
   <si>
     <t>As of January 1, 2025</t>
   </si>
   <si>
     <t>As of April 1, 2025</t>
   </si>
   <si>
     <t>As of July 1, 2025</t>
   </si>
   <si>
     <t>As of October 1, 2025</t>
   </si>
   <si>
     <t>As of January 1, 2026</t>
   </si>
   <si>
     <t>As of April 1, 2026</t>
   </si>
+  <si>
+    <t>As of July 1, 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -395,75 +393,75 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -488,86 +486,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -736,123 +734,123 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L375"/>
+  <dimension ref="A1:L397"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A344" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D363" sqref="D363"/>
+      <pane ySplit="4" topLeftCell="A374" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D401" sqref="D401"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" style="13" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="13" customWidth="1"/>
     <col min="3" max="6" width="19" style="13" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="19"/>
-[...3 lines deleted...]
-      <c r="F1" s="19"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="20"/>
-[...3 lines deleted...]
-      <c r="F2" s="20"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="21"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="C3" s="24" t="s">
+      <c r="C3" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="26"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="25"/>
     </row>
     <row r="4" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="21"/>
-      <c r="B4" s="23"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="18"/>
-[...3 lines deleted...]
-      <c r="F5" s="18"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="7">
         <v>3630551</v>
       </c>
       <c r="C6" s="7">
         <v>1557662</v>
       </c>
       <c r="D6" s="7">
         <v>377180</v>
       </c>
       <c r="E6" s="7">
         <v>1393422</v>
       </c>
       <c r="F6" s="7">
         <v>302287</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
@@ -1171,58 +1169,58 @@
       <c r="F22" s="1">
         <v>1433</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="3">
         <v>179861</v>
       </c>
       <c r="C23" s="3">
         <v>84299</v>
       </c>
       <c r="D23" s="3">
         <v>18681</v>
       </c>
       <c r="E23" s="3">
         <v>73167</v>
       </c>
       <c r="F23" s="3">
         <v>3714</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A24" s="18" t="s">
+      <c r="A24" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="18"/>
-[...3 lines deleted...]
-      <c r="F24" s="18"/>
+      <c r="B24" s="26"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="7">
         <v>3761990</v>
       </c>
       <c r="C25" s="7">
         <v>1604071</v>
       </c>
       <c r="D25" s="7">
         <v>380030</v>
       </c>
       <c r="E25" s="7">
         <v>1473239</v>
       </c>
       <c r="F25" s="7">
         <v>304650</v>
       </c>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
@@ -1727,58 +1725,58 @@
         <v>17</v>
       </c>
       <c r="B45" s="1">
         <v>189398</v>
       </c>
       <c r="C45" s="1">
         <v>82961</v>
       </c>
       <c r="D45" s="1">
         <v>20826</v>
       </c>
       <c r="E45" s="1">
         <v>81494</v>
       </c>
       <c r="F45" s="1">
         <v>4117</v>
       </c>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A46" s="18" t="s">
+      <c r="A46" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B46" s="18"/>
-[...3 lines deleted...]
-      <c r="F46" s="18"/>
+      <c r="B46" s="26"/>
+      <c r="C46" s="26"/>
+      <c r="D46" s="26"/>
+      <c r="E46" s="26"/>
+      <c r="F46" s="26"/>
       <c r="G46" s="11"/>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="7">
         <v>3912486</v>
       </c>
       <c r="C47" s="7">
         <v>1643471</v>
       </c>
       <c r="D47" s="7">
         <v>379724</v>
       </c>
       <c r="E47" s="7">
         <v>1577960</v>
       </c>
       <c r="F47" s="7">
         <v>311331</v>
       </c>
       <c r="G47" s="11"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="8" t="s">
@@ -2184,58 +2182,58 @@
       </c>
       <c r="G66" s="11"/>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="3">
         <v>198271</v>
       </c>
       <c r="C67" s="3">
         <v>84222</v>
       </c>
       <c r="D67" s="3">
         <v>20806</v>
       </c>
       <c r="E67" s="3">
         <v>88490</v>
       </c>
       <c r="F67" s="3">
         <v>4753</v>
       </c>
       <c r="G67" s="11"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A68" s="18" t="s">
+      <c r="A68" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B68" s="18"/>
-[...3 lines deleted...]
-      <c r="F68" s="18"/>
+      <c r="B68" s="26"/>
+      <c r="C68" s="26"/>
+      <c r="D68" s="26"/>
+      <c r="E68" s="26"/>
+      <c r="F68" s="26"/>
       <c r="G68" s="11"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B69" s="12">
         <v>4109741</v>
       </c>
       <c r="C69" s="12">
         <v>1728767</v>
       </c>
       <c r="D69" s="12">
         <v>380081</v>
       </c>
       <c r="E69" s="12">
         <v>1678463</v>
       </c>
       <c r="F69" s="12">
         <v>322430</v>
       </c>
       <c r="G69" s="11"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A70" s="8" t="s">
@@ -2641,58 +2639,58 @@
       </c>
       <c r="G88" s="11"/>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B89" s="3">
         <v>205650</v>
       </c>
       <c r="C89" s="3">
         <v>87224</v>
       </c>
       <c r="D89" s="3">
         <v>20288</v>
       </c>
       <c r="E89" s="3">
         <v>92794</v>
       </c>
       <c r="F89" s="3">
         <v>5344</v>
       </c>
       <c r="G89" s="11"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A90" s="18" t="s">
+      <c r="A90" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B90" s="18"/>
-[...3 lines deleted...]
-      <c r="F90" s="18"/>
+      <c r="B90" s="26"/>
+      <c r="C90" s="26"/>
+      <c r="D90" s="26"/>
+      <c r="E90" s="26"/>
+      <c r="F90" s="26"/>
       <c r="G90" s="11"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B91" s="12">
         <v>4152081</v>
       </c>
       <c r="C91" s="12">
         <v>1649603</v>
       </c>
       <c r="D91" s="12">
         <v>399801</v>
       </c>
       <c r="E91" s="12">
         <v>1769774</v>
       </c>
       <c r="F91" s="12">
         <v>332903</v>
       </c>
       <c r="G91" s="11"/>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A92" s="8" t="s">
@@ -8368,74 +8366,505 @@
       </c>
       <c r="F374" s="14">
         <v>1928</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A375" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B375" s="15">
         <v>220098</v>
       </c>
       <c r="C375" s="15">
         <v>61987</v>
       </c>
       <c r="D375" s="15">
         <v>26849</v>
       </c>
       <c r="E375" s="15">
         <v>125516</v>
       </c>
       <c r="F375" s="15">
         <v>5746</v>
       </c>
     </row>
+    <row r="376" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A376" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B376" s="17"/>
+      <c r="C376" s="17"/>
+      <c r="D376" s="17"/>
+      <c r="E376" s="17"/>
+      <c r="F376" s="17"/>
+    </row>
+    <row r="377" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A377" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B377" s="16">
+        <v>3979439</v>
+      </c>
+      <c r="C377" s="16">
+        <v>1429375</v>
+      </c>
+      <c r="D377" s="16">
+        <v>449444</v>
+      </c>
+      <c r="E377" s="16">
+        <v>1791151</v>
+      </c>
+      <c r="F377" s="16">
+        <v>309469</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A378" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B378" s="14">
+        <v>96177</v>
+      </c>
+      <c r="C378" s="14">
+        <v>22556</v>
+      </c>
+      <c r="D378" s="14">
+        <v>8991</v>
+      </c>
+      <c r="E378" s="14">
+        <v>50492</v>
+      </c>
+      <c r="F378" s="14">
+        <v>14138</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A379" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B379" s="14">
+        <v>137336</v>
+      </c>
+      <c r="C379" s="14">
+        <v>45112</v>
+      </c>
+      <c r="D379" s="14">
+        <v>20761</v>
+      </c>
+      <c r="E379" s="14">
+        <v>62064</v>
+      </c>
+      <c r="F379" s="14">
+        <v>9399</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A380" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B380" s="14">
+        <v>151584</v>
+      </c>
+      <c r="C380" s="14">
+        <v>49186</v>
+      </c>
+      <c r="D380" s="14">
+        <v>17514</v>
+      </c>
+      <c r="E380" s="14">
+        <v>75135</v>
+      </c>
+      <c r="F380" s="14">
+        <v>9749</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A381" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B381" s="14">
+        <v>239377</v>
+      </c>
+      <c r="C381" s="14">
+        <v>70006</v>
+      </c>
+      <c r="D381" s="14">
+        <v>19913</v>
+      </c>
+      <c r="E381" s="14">
+        <v>117093</v>
+      </c>
+      <c r="F381" s="14">
+        <v>32365</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A382" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B382" s="14">
+        <v>124669</v>
+      </c>
+      <c r="C382" s="14">
+        <v>38931</v>
+      </c>
+      <c r="D382" s="14">
+        <v>19295</v>
+      </c>
+      <c r="E382" s="14">
+        <v>61136</v>
+      </c>
+      <c r="F382" s="14">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A383" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B383" s="14">
+        <v>117936</v>
+      </c>
+      <c r="C383" s="14">
+        <v>34657</v>
+      </c>
+      <c r="D383" s="14">
+        <v>15606</v>
+      </c>
+      <c r="E383" s="14">
+        <v>56325</v>
+      </c>
+      <c r="F383" s="14">
+        <v>11348</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A384" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B384" s="14">
+        <v>157544</v>
+      </c>
+      <c r="C384" s="14">
+        <v>32377</v>
+      </c>
+      <c r="D384" s="14">
+        <v>12909</v>
+      </c>
+      <c r="E384" s="14">
+        <v>78624</v>
+      </c>
+      <c r="F384" s="14">
+        <v>33634</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A385" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B385" s="14">
+        <v>96799</v>
+      </c>
+      <c r="C385" s="14">
+        <v>19596</v>
+      </c>
+      <c r="D385" s="14">
+        <v>6429</v>
+      </c>
+      <c r="E385" s="14">
+        <v>44160</v>
+      </c>
+      <c r="F385" s="14">
+        <v>26614</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A386" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B386" s="14">
+        <v>232884</v>
+      </c>
+      <c r="C386" s="14">
+        <v>83139</v>
+      </c>
+      <c r="D386" s="14">
+        <v>42922</v>
+      </c>
+      <c r="E386" s="14">
+        <v>96479</v>
+      </c>
+      <c r="F386" s="14">
+        <v>10344</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A387" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B387" s="14">
+        <v>148219</v>
+      </c>
+      <c r="C387" s="14">
+        <v>48335</v>
+      </c>
+      <c r="D387" s="14">
+        <v>20190</v>
+      </c>
+      <c r="E387" s="14">
+        <v>69405</v>
+      </c>
+      <c r="F387" s="14">
+        <v>10289</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A388" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B388" s="14">
+        <v>102451</v>
+      </c>
+      <c r="C388" s="14">
+        <v>23215</v>
+      </c>
+      <c r="D388" s="14">
+        <v>10215</v>
+      </c>
+      <c r="E388" s="14">
+        <v>56735</v>
+      </c>
+      <c r="F388" s="14">
+        <v>12286</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A389" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B389" s="14">
+        <v>136102</v>
+      </c>
+      <c r="C389" s="14">
+        <v>43137</v>
+      </c>
+      <c r="D389" s="14">
+        <v>20484</v>
+      </c>
+      <c r="E389" s="14">
+        <v>68854</v>
+      </c>
+      <c r="F389" s="14">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A390" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B390" s="14">
+        <v>129232</v>
+      </c>
+      <c r="C390" s="14">
+        <v>44052</v>
+      </c>
+      <c r="D390" s="14">
+        <v>17756</v>
+      </c>
+      <c r="E390" s="14">
+        <v>57700</v>
+      </c>
+      <c r="F390" s="14">
+        <v>9724</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A391" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B391" s="14">
+        <v>102990</v>
+      </c>
+      <c r="C391" s="14">
+        <v>39439</v>
+      </c>
+      <c r="D391" s="14">
+        <v>18835</v>
+      </c>
+      <c r="E391" s="14">
+        <v>37523</v>
+      </c>
+      <c r="F391" s="14">
+        <v>7193</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A392" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B392" s="14">
+        <v>275240</v>
+      </c>
+      <c r="C392" s="14">
+        <v>55967</v>
+      </c>
+      <c r="D392" s="14">
+        <v>12083</v>
+      </c>
+      <c r="E392" s="14">
+        <v>117768</v>
+      </c>
+      <c r="F392" s="14">
+        <v>89422</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A393" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B393" s="14">
+        <v>28059</v>
+      </c>
+      <c r="C393" s="14">
+        <v>5523</v>
+      </c>
+      <c r="D393" s="14">
+        <v>3412</v>
+      </c>
+      <c r="E393" s="14">
+        <v>14998</v>
+      </c>
+      <c r="F393" s="14">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A394" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B394" s="14">
+        <v>141652</v>
+      </c>
+      <c r="C394" s="14">
+        <v>47728</v>
+      </c>
+      <c r="D394" s="14">
+        <v>19850</v>
+      </c>
+      <c r="E394" s="14">
+        <v>62860</v>
+      </c>
+      <c r="F394" s="14">
+        <v>11214</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A395" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B395" s="14">
+        <v>480522</v>
+      </c>
+      <c r="C395" s="14">
+        <v>221318</v>
+      </c>
+      <c r="D395" s="14">
+        <v>43208</v>
+      </c>
+      <c r="E395" s="14">
+        <v>214653</v>
+      </c>
+      <c r="F395" s="14">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A396" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B396" s="14">
+        <v>854458</v>
+      </c>
+      <c r="C396" s="14">
+        <v>433238</v>
+      </c>
+      <c r="D396" s="14">
+        <v>91612</v>
+      </c>
+      <c r="E396" s="14">
+        <v>327697</v>
+      </c>
+      <c r="F396" s="14">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A397" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B397" s="15">
+        <v>226208</v>
+      </c>
+      <c r="C397" s="15">
+        <v>71863</v>
+      </c>
+      <c r="D397" s="15">
+        <v>27459</v>
+      </c>
+      <c r="E397" s="15">
+        <v>121450</v>
+      </c>
+      <c r="F397" s="15">
+        <v>5436</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="23">
+    <mergeCell ref="A178:F178"/>
     <mergeCell ref="A244:F244"/>
     <mergeCell ref="A354:F354"/>
     <mergeCell ref="A332:F332"/>
     <mergeCell ref="A310:F310"/>
     <mergeCell ref="A288:F288"/>
     <mergeCell ref="A266:F266"/>
+    <mergeCell ref="A376:F376"/>
     <mergeCell ref="A222:F222"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A134:F134"/>
     <mergeCell ref="A46:F46"/>
     <mergeCell ref="A200:F200"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A112:F112"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A156:F156"/>
-    <mergeCell ref="A178:F178"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>