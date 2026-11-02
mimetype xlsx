--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -1,80 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$364</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$385</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="670" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="54">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Численность занятых в малом и среднем предпринимательстве</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
@@ -203,55 +188,58 @@
    обработка и удаление 
    отходов, деятельность по 
    ликвидации загрязнений</t>
   </si>
   <si>
     <t>на 1 октября 2024г.</t>
   </si>
   <si>
     <t>на 1 января 2025г.</t>
   </si>
   <si>
     <t>на 1 апреля 2025г.</t>
   </si>
   <si>
     <t>на 1 июля 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
   </si>
   <si>
     <t>на 1 января 2026г.</t>
   </si>
   <si>
     <t>на 1 апреля 2026г.</t>
   </si>
+  <si>
+    <t>на 1 июля 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -447,179 +435,179 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -788,101 +776,101 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L364"/>
+  <dimension ref="A1:L385"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A344" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K342" sqref="K342"/>
+      <pane ySplit="4" topLeftCell="A361" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H298" sqref="H298"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" style="23" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="23" customWidth="1"/>
     <col min="3" max="6" width="19" style="23" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="35"/>
-[...3 lines deleted...]
-      <c r="F1" s="35"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="36"/>
-[...3 lines deleted...]
-      <c r="F2" s="36"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="37"/>
-      <c r="B3" s="38" t="s">
+      <c r="A3" s="40"/>
+      <c r="B3" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="39" t="s">
+      <c r="C3" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="39"/>
-[...1 lines deleted...]
-      <c r="F3" s="39"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
     </row>
     <row r="4" spans="1:6" ht="51" x14ac:dyDescent="0.2">
-      <c r="A4" s="37"/>
-      <c r="B4" s="38"/>
+      <c r="A4" s="40"/>
+      <c r="B4" s="41"/>
       <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="43"/>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
@@ -1263,58 +1251,58 @@
       <c r="F24" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="18">
         <v>298889</v>
       </c>
       <c r="C25" s="18">
         <v>51686</v>
       </c>
       <c r="D25" s="18">
         <v>1057</v>
       </c>
       <c r="E25" s="18">
         <v>246146</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A26" s="40" t="s">
+      <c r="A26" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="40"/>
-[...3 lines deleted...]
-      <c r="F26" s="40"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="37"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="10">
         <v>3761990</v>
       </c>
       <c r="C27" s="10">
         <v>1604071</v>
       </c>
       <c r="D27" s="10">
         <v>380030</v>
       </c>
       <c r="E27" s="10">
         <v>1473239</v>
       </c>
       <c r="F27" s="10">
         <v>304650</v>
       </c>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
@@ -6517,63 +6505,59 @@
     <row r="280" spans="1:6" s="27" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A280" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B280" s="28">
         <v>456727</v>
       </c>
       <c r="C280" s="28">
         <v>71485</v>
       </c>
       <c r="D280" s="28">
         <v>40201</v>
       </c>
       <c r="E280" s="28">
         <v>15437</v>
       </c>
       <c r="F280" s="28">
         <v>329604</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A281" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B281" s="28">
-        <f>SUM(B282:B285)</f>
         <v>454311</v>
       </c>
       <c r="C281" s="28">
-        <f>SUM(C282:C285)</f>
         <v>215124</v>
       </c>
       <c r="D281" s="28">
-        <f>SUM(D282:D285)</f>
         <v>116249</v>
       </c>
       <c r="E281" s="28">
-        <f>SUM(E282:E285)</f>
         <v>122938</v>
       </c>
       <c r="F281" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="282" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A282" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B282" s="28">
         <v>44041</v>
       </c>
       <c r="C282" s="28">
         <v>26476</v>
       </c>
       <c r="D282" s="28">
         <v>16681</v>
       </c>
       <c r="E282" s="28">
         <v>884</v>
       </c>
       <c r="F282" s="4" t="s">
         <v>30</v>
       </c>
@@ -8107,100 +8091,511 @@
       <c r="F360" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="361" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A361" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B361" s="29">
         <v>302698</v>
       </c>
       <c r="C361" s="29">
         <v>25755</v>
       </c>
       <c r="D361" s="29">
         <v>1566</v>
       </c>
       <c r="E361" s="29">
         <v>275377</v>
       </c>
       <c r="F361" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A362" s="41" t="s">
+      <c r="A362" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B362" s="34"/>
+      <c r="C362" s="34"/>
+      <c r="D362" s="34"/>
+      <c r="E362" s="34"/>
+      <c r="F362" s="34"/>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A363" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B363" s="30">
+        <v>3979439</v>
+      </c>
+      <c r="C363" s="30">
+        <v>1429375</v>
+      </c>
+      <c r="D363" s="30">
+        <v>449444</v>
+      </c>
+      <c r="E363" s="30">
+        <v>1791151</v>
+      </c>
+      <c r="F363" s="30">
+        <v>309469</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A364" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B364" s="28">
+        <v>413345</v>
+      </c>
+      <c r="C364" s="28">
+        <v>58603</v>
+      </c>
+      <c r="D364" s="28">
+        <v>38120</v>
+      </c>
+      <c r="E364" s="28">
+        <v>7153</v>
+      </c>
+      <c r="F364" s="28">
+        <v>309469</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A365" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B365" s="28">
+        <v>422403</v>
+      </c>
+      <c r="C365" s="28">
+        <v>178722</v>
+      </c>
+      <c r="D365" s="28">
+        <v>130992</v>
+      </c>
+      <c r="E365" s="28">
+        <v>112689</v>
+      </c>
+      <c r="F365" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A366" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B366" s="28">
+        <v>53182</v>
+      </c>
+      <c r="C366" s="28">
+        <v>19949</v>
+      </c>
+      <c r="D366" s="28">
+        <v>32369</v>
+      </c>
+      <c r="E366" s="28">
+        <v>864</v>
+      </c>
+      <c r="F366" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A367" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B367" s="28">
+        <v>337951</v>
+      </c>
+      <c r="C367" s="28">
+        <v>143824</v>
+      </c>
+      <c r="D367" s="28">
+        <v>86014</v>
+      </c>
+      <c r="E367" s="28">
+        <v>108113</v>
+      </c>
+      <c r="F367" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A368" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B368" s="28">
+        <v>10794</v>
+      </c>
+      <c r="C368" s="28">
+        <v>5867</v>
+      </c>
+      <c r="D368" s="28">
+        <v>4301</v>
+      </c>
+      <c r="E368" s="28">
+        <v>626</v>
+      </c>
+      <c r="F368" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A369" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B369" s="28">
+        <v>20476</v>
+      </c>
+      <c r="C369" s="28">
+        <v>9082</v>
+      </c>
+      <c r="D369" s="28">
+        <v>8308</v>
+      </c>
+      <c r="E369" s="28">
+        <v>3086</v>
+      </c>
+      <c r="F369" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A370" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B370" s="28">
+        <v>289295</v>
+      </c>
+      <c r="C370" s="28">
+        <v>172841</v>
+      </c>
+      <c r="D370" s="28">
+        <v>40321</v>
+      </c>
+      <c r="E370" s="28">
+        <v>76133</v>
+      </c>
+      <c r="F370" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A371" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B371" s="28">
+        <v>1214615</v>
+      </c>
+      <c r="C371" s="28">
+        <v>339854</v>
+      </c>
+      <c r="D371" s="28">
+        <v>68064</v>
+      </c>
+      <c r="E371" s="28">
+        <v>806697</v>
+      </c>
+      <c r="F371" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A372" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="B372" s="28">
+        <v>225323</v>
+      </c>
+      <c r="C372" s="28">
+        <v>78218</v>
+      </c>
+      <c r="D372" s="28">
+        <v>33711</v>
+      </c>
+      <c r="E372" s="28">
+        <v>113394</v>
+      </c>
+      <c r="F372" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A373" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B373" s="28">
+        <v>165440</v>
+      </c>
+      <c r="C373" s="28">
+        <v>51580</v>
+      </c>
+      <c r="D373" s="28">
+        <v>12031</v>
+      </c>
+      <c r="E373" s="28">
+        <v>101829</v>
+      </c>
+      <c r="F373" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A374" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B374" s="28">
+        <v>88409</v>
+      </c>
+      <c r="C374" s="28">
+        <v>53357</v>
+      </c>
+      <c r="D374" s="28">
+        <v>10457</v>
+      </c>
+      <c r="E374" s="28">
+        <v>24595</v>
+      </c>
+      <c r="F374" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A375" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B375" s="28">
+        <v>18908</v>
+      </c>
+      <c r="C375" s="28">
+        <v>15713</v>
+      </c>
+      <c r="D375" s="28">
+        <v>2483</v>
+      </c>
+      <c r="E375" s="28">
+        <v>712</v>
+      </c>
+      <c r="F375" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A376" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B376" s="28">
+        <v>177473</v>
+      </c>
+      <c r="C376" s="28">
+        <v>59356</v>
+      </c>
+      <c r="D376" s="28">
+        <v>6212</v>
+      </c>
+      <c r="E376" s="28">
+        <v>111905</v>
+      </c>
+      <c r="F376" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A377" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B377" s="28">
+        <v>147219</v>
+      </c>
+      <c r="C377" s="28">
+        <v>90705</v>
+      </c>
+      <c r="D377" s="28">
+        <v>16148</v>
+      </c>
+      <c r="E377" s="28">
+        <v>40366</v>
+      </c>
+      <c r="F377" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A378" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B378" s="28">
+        <v>208989</v>
+      </c>
+      <c r="C378" s="28">
+        <v>119751</v>
+      </c>
+      <c r="D378" s="28">
+        <v>33601</v>
+      </c>
+      <c r="E378" s="28">
+        <v>55637</v>
+      </c>
+      <c r="F378" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A379" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B379" s="28">
+        <v>168279</v>
+      </c>
+      <c r="C379" s="28">
+        <v>110985</v>
+      </c>
+      <c r="D379" s="28">
+        <v>16401</v>
+      </c>
+      <c r="E379" s="28">
+        <v>40893</v>
+      </c>
+      <c r="F379" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A380" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B380" s="28">
+        <v>99915</v>
+      </c>
+      <c r="C380" s="28">
+        <v>51562</v>
+      </c>
+      <c r="D380" s="28">
+        <v>34601</v>
+      </c>
+      <c r="E380" s="28">
+        <v>13752</v>
+      </c>
+      <c r="F380" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A381" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B381" s="28">
+        <v>41301</v>
+      </c>
+      <c r="C381" s="28">
+        <v>13814</v>
+      </c>
+      <c r="D381" s="28">
+        <v>4505</v>
+      </c>
+      <c r="E381" s="28">
+        <v>22982</v>
+      </c>
+      <c r="F381" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A382" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B382" s="29">
+        <v>298525</v>
+      </c>
+      <c r="C382" s="29">
+        <v>34314</v>
+      </c>
+      <c r="D382" s="29">
+        <v>1797</v>
+      </c>
+      <c r="E382" s="29">
+        <v>262414</v>
+      </c>
+      <c r="F382" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A383" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B362" s="41"/>
-[...19 lines deleted...]
-      <c r="F364" s="42"/>
+      <c r="B383" s="35"/>
+      <c r="C383" s="35"/>
+      <c r="D383" s="35"/>
+      <c r="E383" s="35"/>
+      <c r="F383" s="35"/>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A384" s="36"/>
+      <c r="B384" s="36"/>
+      <c r="C384" s="36"/>
+      <c r="D384" s="36"/>
+      <c r="E384" s="36"/>
+      <c r="F384" s="36"/>
+    </row>
+    <row r="385" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A385" s="36"/>
+      <c r="B385" s="36"/>
+      <c r="C385" s="36"/>
+      <c r="D385" s="36"/>
+      <c r="E385" s="36"/>
+      <c r="F385" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="24">
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A362:F362"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
     <mergeCell ref="A341:F341"/>
-    <mergeCell ref="A362:F364"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A299:F299"/>
     <mergeCell ref="A278:F278"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A236:F236"/>
+    <mergeCell ref="A257:F257"/>
+    <mergeCell ref="A320:F320"/>
+    <mergeCell ref="A152:F152"/>
+    <mergeCell ref="A383:F385"/>
+    <mergeCell ref="A131:F131"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A110:F110"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A89:F89"/>
-    <mergeCell ref="A257:F257"/>
-[...10 lines deleted...]
-    <mergeCell ref="A26:F26"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>