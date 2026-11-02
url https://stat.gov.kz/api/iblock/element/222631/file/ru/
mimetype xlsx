--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -1,66 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$972</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$1038</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B598" i="1" l="1"/>
   <c r="B597" i="1"/>
   <c r="B596" i="1"/>
   <c r="B595" i="1"/>
   <c r="B594" i="1"/>
   <c r="B593" i="1"/>
   <c r="B592" i="1"/>
   <c r="B591" i="1"/>
   <c r="B590" i="1"/>
   <c r="B589" i="1"/>
   <c r="B588" i="1"/>
   <c r="B587" i="1"/>
   <c r="B586" i="1"/>
   <c r="B585" i="1"/>
   <c r="B584" i="1"/>
   <c r="B583" i="1"/>
   <c r="B582" i="1"/>
   <c r="B581" i="1"/>
@@ -116,51 +111,51 @@
   <c r="B158" i="1"/>
   <c r="B157" i="1"/>
   <c r="B156" i="1"/>
   <c r="B155" i="1"/>
   <c r="B154" i="1"/>
   <c r="B153" i="1"/>
   <c r="B152" i="1"/>
   <c r="B151" i="1"/>
   <c r="B150" i="1"/>
   <c r="B149" i="1"/>
   <c r="B148" i="1"/>
   <c r="B147" i="1"/>
   <c r="B146" i="1"/>
   <c r="B145" i="1"/>
   <c r="B144" i="1"/>
   <c r="B143" i="1"/>
   <c r="B142" i="1"/>
   <c r="B141" i="1"/>
   <c r="B140" i="1"/>
   <c r="B139" i="1"/>
   <c r="B138" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1042" uniqueCount="76">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
@@ -336,58 +331,67 @@
   </si>
   <si>
     <t>на 1 сентября 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
   </si>
   <si>
     <t>на 1 ноября 2025г.</t>
   </si>
   <si>
     <t>на 1 декабря 2025г.</t>
   </si>
   <si>
     <t>на 1 января 2026г.</t>
   </si>
   <si>
     <t>на 1 февраля 2026г.</t>
   </si>
   <si>
     <t>на 1 марта 2026г.</t>
   </si>
   <si>
     <t>на 1 апреля 2026г.</t>
   </si>
+  <si>
+    <t>на 1 мая 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 июня 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 июля 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="178" formatCode="0.0000"/>
-    <numFmt numFmtId="179" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -472,153 +476,154 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -648,86 +653,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -896,121 +901,121 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L972"/>
+  <dimension ref="A1:L1038"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A940" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J953" sqref="J953"/>
+      <pane ySplit="4" topLeftCell="A1016" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J1038" sqref="J1038"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="19" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="34"/>
-[...3 lines deleted...]
-      <c r="F1" s="34"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="35"/>
-[...3 lines deleted...]
-      <c r="F2" s="35"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A3" s="36"/>
-      <c r="B3" s="37" t="s">
+      <c r="A3" s="37"/>
+      <c r="B3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="38"/>
-[...1 lines deleted...]
-      <c r="F3" s="38"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
     </row>
     <row r="4" spans="1:12" ht="51" x14ac:dyDescent="0.2">
-      <c r="A4" s="36"/>
-      <c r="B4" s="37"/>
+      <c r="A4" s="37"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A5" s="39" t="s">
+      <c r="A5" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="39"/>
-[...3 lines deleted...]
-      <c r="F5" s="39"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="4">
         <v>1874687</v>
       </c>
       <c r="C6" s="3">
         <v>432697</v>
       </c>
       <c r="D6" s="4">
         <v>2813</v>
       </c>
       <c r="E6" s="3">
         <v>1204176</v>
       </c>
       <c r="F6" s="4">
         <v>235001</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>24</v>
       </c>
@@ -1431,58 +1436,58 @@
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="6">
         <v>108626</v>
       </c>
       <c r="C26" s="5">
         <v>24414</v>
       </c>
       <c r="D26" s="6">
         <v>141</v>
       </c>
       <c r="E26" s="5">
         <v>79581</v>
       </c>
       <c r="F26" s="6">
         <v>4490</v>
       </c>
       <c r="G26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A27" s="33" t="s">
+      <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="33"/>
-[...3 lines deleted...]
-      <c r="F27" s="33"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
       <c r="G27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9">
         <v>1924475</v>
       </c>
       <c r="C28" s="9">
         <v>435434</v>
       </c>
       <c r="D28" s="9">
         <v>2825</v>
       </c>
       <c r="E28" s="9">
         <v>1247131</v>
       </c>
       <c r="F28" s="9">
         <v>239085</v>
       </c>
       <c r="G28" s="10"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
@@ -1909,58 +1914,58 @@
       <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="15">
         <v>114049</v>
       </c>
       <c r="C48" s="15">
         <v>24524</v>
       </c>
       <c r="D48" s="16">
         <v>140</v>
       </c>
       <c r="E48" s="15">
         <v>84573</v>
       </c>
       <c r="F48" s="15">
         <v>4812</v>
       </c>
       <c r="G48" s="10"/>
       <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A49" s="33" t="s">
+      <c r="A49" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="B49" s="33"/>
-[...3 lines deleted...]
-      <c r="F49" s="33"/>
+      <c r="B49" s="34"/>
+      <c r="C49" s="34"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
       <c r="G49" s="7"/>
       <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="9">
         <v>1958632</v>
       </c>
       <c r="C50" s="9">
         <v>436742</v>
       </c>
       <c r="D50" s="9">
         <v>2866</v>
       </c>
       <c r="E50" s="9">
         <v>1276151</v>
       </c>
       <c r="F50" s="9">
         <v>242873</v>
       </c>
       <c r="G50" s="10"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
@@ -2387,58 +2392,58 @@
       <c r="I69" s="7"/>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A70" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="12">
         <v>117144</v>
       </c>
       <c r="C70" s="12">
         <v>24647</v>
       </c>
       <c r="D70" s="12">
         <v>141</v>
       </c>
       <c r="E70" s="12">
         <v>87392</v>
       </c>
       <c r="F70" s="12">
         <v>4964</v>
       </c>
       <c r="G70" s="10"/>
       <c r="I70" s="7"/>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A71" s="33" t="s">
+      <c r="A71" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="B71" s="33"/>
-[...3 lines deleted...]
-      <c r="F71" s="33"/>
+      <c r="B71" s="34"/>
+      <c r="C71" s="34"/>
+      <c r="D71" s="34"/>
+      <c r="E71" s="34"/>
+      <c r="F71" s="34"/>
       <c r="G71" s="7"/>
       <c r="I71" s="7"/>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="9">
         <v>2001152</v>
       </c>
       <c r="C72" s="9">
         <v>437912</v>
       </c>
       <c r="D72" s="9">
         <v>2849</v>
       </c>
       <c r="E72" s="9">
         <v>1312976</v>
       </c>
       <c r="F72" s="9">
         <v>247415</v>
       </c>
       <c r="G72" s="10"/>
       <c r="H72" s="7"/>
       <c r="I72" s="7"/>
@@ -2865,58 +2870,58 @@
       <c r="I91" s="7"/>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A92" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B92" s="12">
         <v>119836</v>
       </c>
       <c r="C92" s="12">
         <v>24465</v>
       </c>
       <c r="D92" s="12">
         <v>141</v>
       </c>
       <c r="E92" s="12">
         <v>89863</v>
       </c>
       <c r="F92" s="12">
         <v>5367</v>
       </c>
       <c r="G92" s="10"/>
       <c r="I92" s="7"/>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A93" s="33" t="s">
+      <c r="A93" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B93" s="33"/>
-[...3 lines deleted...]
-      <c r="F93" s="33"/>
+      <c r="B93" s="34"/>
+      <c r="C93" s="34"/>
+      <c r="D93" s="34"/>
+      <c r="E93" s="34"/>
+      <c r="F93" s="34"/>
       <c r="G93" s="7"/>
       <c r="I93" s="7"/>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A94" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="9">
         <v>2026527</v>
       </c>
       <c r="C94" s="9">
         <v>438403</v>
       </c>
       <c r="D94" s="9">
         <v>3032</v>
       </c>
       <c r="E94" s="9">
         <v>1336490</v>
       </c>
       <c r="F94" s="9">
         <v>248602</v>
       </c>
       <c r="G94" s="10"/>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
@@ -3343,58 +3348,58 @@
       <c r="I113" s="7"/>
     </row>
     <row r="114" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A114" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B114" s="15">
         <v>122409</v>
       </c>
       <c r="C114" s="15">
         <v>24538</v>
       </c>
       <c r="D114" s="15">
         <v>156</v>
       </c>
       <c r="E114" s="15">
         <v>92239</v>
       </c>
       <c r="F114" s="15">
         <v>5476</v>
       </c>
       <c r="G114" s="10"/>
       <c r="I114" s="7"/>
     </row>
     <row r="115" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A115" s="33" t="s">
+      <c r="A115" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="B115" s="33"/>
-[...3 lines deleted...]
-      <c r="F115" s="33"/>
+      <c r="B115" s="34"/>
+      <c r="C115" s="34"/>
+      <c r="D115" s="34"/>
+      <c r="E115" s="34"/>
+      <c r="F115" s="34"/>
       <c r="G115" s="7"/>
       <c r="I115" s="7"/>
     </row>
     <row r="116" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A116" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B116" s="18">
         <f>C116+D116+E116+F116</f>
         <v>2068393</v>
       </c>
       <c r="C116" s="18">
         <f>C117+C118+C119+C120+C121+C122+C123+C124+C125+C126+C127+C128+C129+C130+C131+C132+C133+C134+C135+C136</f>
         <v>439405</v>
       </c>
       <c r="D116" s="18">
         <f>D117+D118+D119+D120+D121+D122+D123+D124+D125+D126+D127+D128+D129+D130+D131+D132+D133+D134+D135+D136</f>
         <v>3008</v>
       </c>
       <c r="E116" s="18">
         <f>E117+E118+E119+E120+E121+E122+E123+E124+E125+E126+E127+E128+E129+E130+E131+E132+E133+E134+E135+E136</f>
         <v>1374579</v>
       </c>
       <c r="F116" s="18">
         <f>F117+F118+F119+F120+F121+F122+F123+F124+F125+F126+F127+F128+F129+F130+F131+F132+F133+F134+F135+F136</f>
@@ -3846,58 +3851,58 @@
     </row>
     <row r="136" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A136" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B136" s="22">
         <f t="shared" si="0"/>
         <v>126373</v>
       </c>
       <c r="C136" s="22">
         <v>24606</v>
       </c>
       <c r="D136" s="22">
         <v>155</v>
       </c>
       <c r="E136" s="23">
         <v>95959</v>
       </c>
       <c r="F136" s="23">
         <v>5653</v>
       </c>
       <c r="G136" s="10"/>
       <c r="I136" s="7"/>
     </row>
     <row r="137" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A137" s="33" t="s">
+      <c r="A137" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="B137" s="33"/>
-[...3 lines deleted...]
-      <c r="F137" s="33"/>
+      <c r="B137" s="34"/>
+      <c r="C137" s="34"/>
+      <c r="D137" s="34"/>
+      <c r="E137" s="34"/>
+      <c r="F137" s="34"/>
       <c r="G137" s="7"/>
       <c r="I137" s="7"/>
     </row>
     <row r="138" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A138" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B138" s="9">
         <f>C138+D138+E138+F138</f>
         <v>2097519</v>
       </c>
       <c r="C138" s="9">
         <v>441970</v>
       </c>
       <c r="D138" s="9">
         <v>2992</v>
       </c>
       <c r="E138" s="9">
         <v>1397138</v>
       </c>
       <c r="F138" s="9">
         <v>255419</v>
       </c>
       <c r="G138" s="10"/>
       <c r="H138" s="7"/>
@@ -4345,58 +4350,58 @@
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A158" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B158" s="12">
         <f t="shared" si="1"/>
         <v>129379</v>
       </c>
       <c r="C158" s="12">
         <v>24723</v>
       </c>
       <c r="D158" s="12">
         <v>154</v>
       </c>
       <c r="E158" s="12">
         <v>98578</v>
       </c>
       <c r="F158" s="12">
         <v>5924</v>
       </c>
       <c r="G158" s="10"/>
       <c r="I158" s="7"/>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A159" s="33" t="s">
+      <c r="A159" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="B159" s="33"/>
-[...3 lines deleted...]
-      <c r="F159" s="33"/>
+      <c r="B159" s="34"/>
+      <c r="C159" s="34"/>
+      <c r="D159" s="34"/>
+      <c r="E159" s="34"/>
+      <c r="F159" s="34"/>
       <c r="G159" s="7"/>
       <c r="I159" s="7"/>
     </row>
     <row r="160" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A160" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B160" s="9">
         <f>C160+D160+E160+F160</f>
         <v>2129821</v>
       </c>
       <c r="C160" s="9">
         <v>444604</v>
       </c>
       <c r="D160" s="9">
         <v>2989</v>
       </c>
       <c r="E160" s="9">
         <v>1422792</v>
       </c>
       <c r="F160" s="9">
         <v>259436</v>
       </c>
       <c r="G160" s="10"/>
       <c r="H160" s="7"/>
@@ -4844,58 +4849,58 @@
     </row>
     <row r="180" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A180" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B180" s="15">
         <f t="shared" si="2"/>
         <v>132379</v>
       </c>
       <c r="C180" s="15">
         <v>24918</v>
       </c>
       <c r="D180" s="15">
         <v>152</v>
       </c>
       <c r="E180" s="15">
         <v>101143</v>
       </c>
       <c r="F180" s="15">
         <v>6166</v>
       </c>
       <c r="G180" s="10"/>
       <c r="I180" s="7"/>
     </row>
     <row r="181" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A181" s="33" t="s">
+      <c r="A181" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="B181" s="33"/>
-[...3 lines deleted...]
-      <c r="F181" s="33"/>
+      <c r="B181" s="34"/>
+      <c r="C181" s="34"/>
+      <c r="D181" s="34"/>
+      <c r="E181" s="34"/>
+      <c r="F181" s="34"/>
       <c r="G181" s="7"/>
       <c r="I181" s="7"/>
     </row>
     <row r="182" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A182" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B182" s="9">
         <v>2163190</v>
       </c>
       <c r="C182" s="9">
         <v>447179</v>
       </c>
       <c r="D182" s="9">
         <v>2940</v>
       </c>
       <c r="E182" s="9">
         <v>1448836</v>
       </c>
       <c r="F182" s="9">
         <v>264235</v>
       </c>
       <c r="G182" s="10"/>
       <c r="H182" s="7"/>
       <c r="I182" s="7"/>
@@ -5322,58 +5327,58 @@
       <c r="I201" s="7"/>
     </row>
     <row r="202" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A202" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B202" s="15">
         <v>135782</v>
       </c>
       <c r="C202" s="15">
         <v>25062</v>
       </c>
       <c r="D202" s="15">
         <v>156</v>
       </c>
       <c r="E202" s="15">
         <v>104188</v>
       </c>
       <c r="F202" s="15">
         <v>6376</v>
       </c>
       <c r="G202" s="10"/>
       <c r="I202" s="7"/>
     </row>
     <row r="203" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A203" s="33" t="s">
+      <c r="A203" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="B203" s="33"/>
-[...3 lines deleted...]
-      <c r="F203" s="33"/>
+      <c r="B203" s="34"/>
+      <c r="C203" s="34"/>
+      <c r="D203" s="34"/>
+      <c r="E203" s="34"/>
+      <c r="F203" s="34"/>
       <c r="G203" s="7"/>
       <c r="I203" s="7"/>
     </row>
     <row r="204" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A204" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B204" s="9">
         <v>2203315</v>
       </c>
       <c r="C204" s="9">
         <v>449743</v>
       </c>
       <c r="D204" s="9">
         <v>2938</v>
       </c>
       <c r="E204" s="9">
         <v>1482531</v>
       </c>
       <c r="F204" s="9">
         <v>268103</v>
       </c>
       <c r="G204" s="10"/>
       <c r="H204" s="7"/>
       <c r="I204" s="7"/>
@@ -5800,58 +5805,58 @@
       <c r="I223" s="7"/>
     </row>
     <row r="224" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A224" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B224" s="15">
         <v>138712</v>
       </c>
       <c r="C224" s="15">
         <v>25214</v>
       </c>
       <c r="D224" s="15">
         <v>155</v>
       </c>
       <c r="E224" s="15">
         <v>106914</v>
       </c>
       <c r="F224" s="15">
         <v>6429</v>
       </c>
       <c r="G224" s="10"/>
       <c r="I224" s="7"/>
     </row>
     <row r="225" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A225" s="33" t="s">
+      <c r="A225" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="B225" s="33"/>
-[...3 lines deleted...]
-      <c r="F225" s="33"/>
+      <c r="B225" s="34"/>
+      <c r="C225" s="34"/>
+      <c r="D225" s="34"/>
+      <c r="E225" s="34"/>
+      <c r="F225" s="34"/>
       <c r="G225" s="7"/>
       <c r="I225" s="7"/>
     </row>
     <row r="226" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A226" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B226" s="9">
         <v>2223486</v>
       </c>
       <c r="C226" s="9">
         <v>452053</v>
       </c>
       <c r="D226" s="9">
         <v>2940</v>
       </c>
       <c r="E226" s="9">
         <v>1496527</v>
       </c>
       <c r="F226" s="9">
         <v>271966</v>
       </c>
       <c r="G226" s="24"/>
       <c r="H226" s="25"/>
       <c r="I226" s="25"/>
@@ -6339,58 +6344,58 @@
         <v>27</v>
       </c>
       <c r="B246" s="15">
         <v>140537</v>
       </c>
       <c r="C246" s="15">
         <v>25333</v>
       </c>
       <c r="D246" s="15">
         <v>151</v>
       </c>
       <c r="E246" s="15">
         <v>108432</v>
       </c>
       <c r="F246" s="15">
         <v>6621</v>
       </c>
       <c r="G246" s="24"/>
       <c r="H246" s="27"/>
       <c r="I246" s="27"/>
       <c r="J246" s="27"/>
       <c r="K246" s="27"/>
       <c r="L246" s="28"/>
     </row>
     <row r="247" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A247" s="33" t="s">
+      <c r="A247" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="B247" s="33"/>
-[...3 lines deleted...]
-      <c r="F247" s="33"/>
+      <c r="B247" s="34"/>
+      <c r="C247" s="34"/>
+      <c r="D247" s="34"/>
+      <c r="E247" s="34"/>
+      <c r="F247" s="34"/>
       <c r="G247" s="29"/>
       <c r="H247" s="28"/>
       <c r="I247" s="29"/>
       <c r="J247" s="28"/>
       <c r="K247" s="28"/>
       <c r="L247" s="28"/>
     </row>
     <row r="248" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A248" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B248" s="9">
         <v>2234776</v>
       </c>
       <c r="C248" s="9">
         <v>454476</v>
       </c>
       <c r="D248" s="9">
         <v>2932</v>
       </c>
       <c r="E248" s="9">
         <v>1502377</v>
       </c>
       <c r="F248" s="9">
         <v>274991</v>
@@ -6821,58 +6826,58 @@
       <c r="I267" s="7"/>
     </row>
     <row r="268" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A268" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B268" s="15">
         <v>141296</v>
       </c>
       <c r="C268" s="15">
         <v>25504</v>
       </c>
       <c r="D268" s="15">
         <v>150</v>
       </c>
       <c r="E268" s="15">
         <v>108922</v>
       </c>
       <c r="F268" s="15">
         <v>6720</v>
       </c>
       <c r="G268" s="10"/>
       <c r="I268" s="7"/>
     </row>
     <row r="269" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A269" s="33" t="s">
+      <c r="A269" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="B269" s="33"/>
-[...3 lines deleted...]
-      <c r="F269" s="33"/>
+      <c r="B269" s="34"/>
+      <c r="C269" s="34"/>
+      <c r="D269" s="34"/>
+      <c r="E269" s="34"/>
+      <c r="F269" s="34"/>
       <c r="G269" s="7"/>
       <c r="I269" s="7"/>
     </row>
     <row r="270" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A270" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B270" s="9">
         <v>2230441</v>
       </c>
       <c r="C270" s="9">
         <v>456863</v>
       </c>
       <c r="D270" s="9">
         <v>2890</v>
       </c>
       <c r="E270" s="9">
         <v>1493838</v>
       </c>
       <c r="F270" s="9">
         <v>276850</v>
       </c>
       <c r="G270" s="10"/>
       <c r="H270" s="7"/>
       <c r="I270" s="7"/>
@@ -7299,58 +7304,58 @@
       <c r="I289" s="7"/>
     </row>
     <row r="290" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A290" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B290" s="15">
         <v>141761</v>
       </c>
       <c r="C290" s="15">
         <v>25644</v>
       </c>
       <c r="D290" s="15">
         <v>149</v>
       </c>
       <c r="E290" s="15">
         <v>109152</v>
       </c>
       <c r="F290" s="15">
         <v>6816</v>
       </c>
       <c r="G290" s="10"/>
       <c r="I290" s="7"/>
     </row>
     <row r="291" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A291" s="33" t="s">
+      <c r="A291" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="B291" s="33"/>
-[...3 lines deleted...]
-      <c r="F291" s="33"/>
+      <c r="B291" s="34"/>
+      <c r="C291" s="34"/>
+      <c r="D291" s="34"/>
+      <c r="E291" s="34"/>
+      <c r="F291" s="34"/>
       <c r="G291" s="7"/>
       <c r="I291" s="7"/>
     </row>
     <row r="292" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A292" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B292" s="9">
         <v>2236501</v>
       </c>
       <c r="C292" s="9">
         <v>459362</v>
       </c>
       <c r="D292" s="9">
         <v>2900</v>
       </c>
       <c r="E292" s="9">
         <v>1494272</v>
       </c>
       <c r="F292" s="9">
         <v>279967</v>
       </c>
       <c r="G292" s="10"/>
       <c r="H292" s="7"/>
       <c r="I292" s="7"/>
@@ -7777,58 +7782,58 @@
       <c r="I311" s="7"/>
     </row>
     <row r="312" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A312" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B312" s="15">
         <v>140219</v>
       </c>
       <c r="C312" s="15">
         <v>25820</v>
       </c>
       <c r="D312" s="15">
         <v>149</v>
       </c>
       <c r="E312" s="15">
         <v>107373</v>
       </c>
       <c r="F312" s="15">
         <v>6877</v>
       </c>
       <c r="G312" s="10"/>
       <c r="I312" s="7"/>
     </row>
     <row r="313" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A313" s="33" t="s">
+      <c r="A313" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="B313" s="33"/>
-[...3 lines deleted...]
-      <c r="F313" s="33"/>
+      <c r="B313" s="34"/>
+      <c r="C313" s="34"/>
+      <c r="D313" s="34"/>
+      <c r="E313" s="34"/>
+      <c r="F313" s="34"/>
       <c r="G313" s="7"/>
       <c r="I313" s="7"/>
     </row>
     <row r="314" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A314" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B314" s="9">
         <v>2237311</v>
       </c>
       <c r="C314" s="9">
         <v>459858</v>
       </c>
       <c r="D314" s="9">
         <v>3020</v>
       </c>
       <c r="E314" s="9">
         <v>1494279</v>
       </c>
       <c r="F314" s="9">
         <v>280154</v>
       </c>
       <c r="G314" s="10"/>
       <c r="H314" s="7"/>
       <c r="I314" s="7"/>
@@ -8255,58 +8260,58 @@
       <c r="I333" s="7"/>
     </row>
     <row r="334" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A334" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B334" s="15">
         <v>142340</v>
       </c>
       <c r="C334" s="15">
         <v>26009</v>
       </c>
       <c r="D334" s="15">
         <v>160</v>
       </c>
       <c r="E334" s="15">
         <v>109089</v>
       </c>
       <c r="F334" s="15">
         <v>7082</v>
       </c>
       <c r="G334" s="10"/>
       <c r="I334" s="7"/>
     </row>
     <row r="335" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A335" s="33" t="s">
+      <c r="A335" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="B335" s="33"/>
-[...3 lines deleted...]
-      <c r="F335" s="33"/>
+      <c r="B335" s="34"/>
+      <c r="C335" s="34"/>
+      <c r="D335" s="34"/>
+      <c r="E335" s="34"/>
+      <c r="F335" s="34"/>
       <c r="G335" s="7"/>
       <c r="I335" s="7"/>
     </row>
     <row r="336" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A336" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B336" s="9">
         <v>2222306</v>
       </c>
       <c r="C336" s="9">
         <v>458455</v>
       </c>
       <c r="D336" s="9">
         <v>3031</v>
       </c>
       <c r="E336" s="9">
         <v>1481813</v>
       </c>
       <c r="F336" s="9">
         <v>279007</v>
       </c>
       <c r="G336" s="10"/>
       <c r="H336" s="7"/>
       <c r="I336" s="7"/>
@@ -8733,58 +8738,58 @@
       <c r="I355" s="7"/>
     </row>
     <row r="356" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A356" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B356" s="15">
         <v>141055</v>
       </c>
       <c r="C356" s="15">
         <v>26018</v>
       </c>
       <c r="D356" s="15">
         <v>157</v>
       </c>
       <c r="E356" s="15">
         <v>107687</v>
       </c>
       <c r="F356" s="15">
         <v>7193</v>
       </c>
       <c r="G356" s="10"/>
       <c r="I356" s="7"/>
     </row>
     <row r="357" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A357" s="33" t="s">
+      <c r="A357" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="B357" s="33"/>
-[...3 lines deleted...]
-      <c r="F357" s="33"/>
+      <c r="B357" s="34"/>
+      <c r="C357" s="34"/>
+      <c r="D357" s="34"/>
+      <c r="E357" s="34"/>
+      <c r="F357" s="34"/>
       <c r="G357" s="7"/>
       <c r="I357" s="7"/>
     </row>
     <row r="358" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B358" s="9">
         <v>2178951</v>
       </c>
       <c r="C358" s="9">
         <v>456655</v>
       </c>
       <c r="D358" s="9">
         <v>3024</v>
       </c>
       <c r="E358" s="9">
         <v>1442861</v>
       </c>
       <c r="F358" s="9">
         <v>276411</v>
       </c>
       <c r="G358" s="10"/>
       <c r="H358" s="7"/>
       <c r="I358" s="7"/>
@@ -9211,58 +9216,58 @@
       <c r="I377" s="7"/>
     </row>
     <row r="378" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A378" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B378" s="15">
         <v>139018</v>
       </c>
       <c r="C378" s="15">
         <v>25775</v>
       </c>
       <c r="D378" s="15">
         <v>159</v>
       </c>
       <c r="E378" s="15">
         <v>105858</v>
       </c>
       <c r="F378" s="15">
         <v>7226</v>
       </c>
       <c r="G378" s="10"/>
       <c r="I378" s="7"/>
     </row>
     <row r="379" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A379" s="33" t="s">
+      <c r="A379" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="B379" s="33"/>
-[...3 lines deleted...]
-      <c r="F379" s="33"/>
+      <c r="B379" s="34"/>
+      <c r="C379" s="34"/>
+      <c r="D379" s="34"/>
+      <c r="E379" s="34"/>
+      <c r="F379" s="34"/>
       <c r="G379" s="7"/>
       <c r="I379" s="7"/>
     </row>
     <row r="380" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B380" s="9">
         <v>2186275</v>
       </c>
       <c r="C380" s="9">
         <v>457076</v>
       </c>
       <c r="D380" s="9">
         <v>3030</v>
       </c>
       <c r="E380" s="9">
         <v>1451274</v>
       </c>
       <c r="F380" s="9">
         <v>274895</v>
       </c>
       <c r="G380" s="10"/>
       <c r="H380" s="7"/>
       <c r="I380" s="7"/>
@@ -9689,58 +9694,58 @@
       <c r="I399" s="7"/>
     </row>
     <row r="400" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A400" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B400" s="15">
         <v>141492</v>
       </c>
       <c r="C400" s="15">
         <v>25847</v>
       </c>
       <c r="D400" s="15">
         <v>156</v>
       </c>
       <c r="E400" s="15">
         <v>108149</v>
       </c>
       <c r="F400" s="15">
         <v>7340</v>
       </c>
       <c r="G400" s="10"/>
       <c r="I400" s="7"/>
     </row>
     <row r="401" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A401" s="33" t="s">
+      <c r="A401" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="B401" s="33"/>
-[...3 lines deleted...]
-      <c r="F401" s="33"/>
+      <c r="B401" s="34"/>
+      <c r="C401" s="34"/>
+      <c r="D401" s="34"/>
+      <c r="E401" s="34"/>
+      <c r="F401" s="34"/>
       <c r="G401" s="7"/>
       <c r="I401" s="7"/>
     </row>
     <row r="402" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B402" s="9">
         <v>2184363</v>
       </c>
       <c r="C402" s="9">
         <v>457760</v>
       </c>
       <c r="D402" s="9">
         <v>3035</v>
       </c>
       <c r="E402" s="9">
         <v>1450824</v>
       </c>
       <c r="F402" s="9">
         <v>272744</v>
       </c>
       <c r="G402" s="10"/>
       <c r="H402" s="7"/>
       <c r="I402" s="7"/>
@@ -10167,58 +10172,58 @@
       <c r="I421" s="7"/>
     </row>
     <row r="422" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A422" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B422" s="15">
         <v>142056</v>
       </c>
       <c r="C422" s="15">
         <v>25972</v>
       </c>
       <c r="D422" s="15">
         <v>161</v>
       </c>
       <c r="E422" s="15">
         <v>108563</v>
       </c>
       <c r="F422" s="15">
         <v>7360</v>
       </c>
       <c r="G422" s="10"/>
       <c r="I422" s="7"/>
     </row>
     <row r="423" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A423" s="33" t="s">
+      <c r="A423" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B423" s="33"/>
-[...3 lines deleted...]
-      <c r="F423" s="33"/>
+      <c r="B423" s="34"/>
+      <c r="C423" s="34"/>
+      <c r="D423" s="34"/>
+      <c r="E423" s="34"/>
+      <c r="F423" s="34"/>
       <c r="G423" s="7"/>
       <c r="I423" s="7"/>
     </row>
     <row r="424" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A424" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B424" s="9">
         <v>2187241</v>
       </c>
       <c r="C424" s="9">
         <v>458497</v>
       </c>
       <c r="D424" s="9">
         <v>3048</v>
       </c>
       <c r="E424" s="9">
         <v>1453036</v>
       </c>
       <c r="F424" s="9">
         <v>272660</v>
       </c>
       <c r="G424" s="10"/>
       <c r="H424" s="7"/>
       <c r="I424" s="7"/>
@@ -10645,58 +10650,58 @@
       <c r="I443" s="7"/>
     </row>
     <row r="444" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A444" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B444" s="15">
         <v>141525</v>
       </c>
       <c r="C444" s="15">
         <v>25966</v>
       </c>
       <c r="D444" s="15">
         <v>163</v>
       </c>
       <c r="E444" s="15">
         <v>108090</v>
       </c>
       <c r="F444" s="15">
         <v>7306</v>
       </c>
       <c r="G444" s="10"/>
       <c r="I444" s="7"/>
     </row>
     <row r="445" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A445" s="33" t="s">
+      <c r="A445" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="B445" s="33"/>
-[...3 lines deleted...]
-      <c r="F445" s="33"/>
+      <c r="B445" s="34"/>
+      <c r="C445" s="34"/>
+      <c r="D445" s="34"/>
+      <c r="E445" s="34"/>
+      <c r="F445" s="34"/>
       <c r="G445" s="7"/>
       <c r="I445" s="7"/>
     </row>
     <row r="446" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A446" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B446" s="9">
         <v>2187012</v>
       </c>
       <c r="C446" s="9">
         <v>459916</v>
       </c>
       <c r="D446" s="9">
         <v>3024</v>
       </c>
       <c r="E446" s="9">
         <v>1452310</v>
       </c>
       <c r="F446" s="9">
         <v>271762</v>
       </c>
       <c r="G446" s="10"/>
       <c r="H446" s="7"/>
       <c r="I446" s="7"/>
@@ -11123,58 +11128,58 @@
       <c r="I465" s="7"/>
     </row>
     <row r="466" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A466" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B466" s="15">
         <v>142448</v>
       </c>
       <c r="C466" s="15">
         <v>26105</v>
       </c>
       <c r="D466" s="15">
         <v>156</v>
       </c>
       <c r="E466" s="15">
         <v>108879</v>
       </c>
       <c r="F466" s="15">
         <v>7308</v>
       </c>
       <c r="G466" s="10"/>
       <c r="I466" s="7"/>
     </row>
     <row r="467" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A467" s="33" t="s">
+      <c r="A467" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B467" s="33"/>
-[...3 lines deleted...]
-      <c r="F467" s="33"/>
+      <c r="B467" s="34"/>
+      <c r="C467" s="34"/>
+      <c r="D467" s="34"/>
+      <c r="E467" s="34"/>
+      <c r="F467" s="34"/>
       <c r="G467" s="7"/>
       <c r="I467" s="7"/>
     </row>
     <row r="468" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A468" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B468" s="9">
         <v>2207185</v>
       </c>
       <c r="C468" s="9">
         <v>461449</v>
       </c>
       <c r="D468" s="9">
         <v>3011</v>
       </c>
       <c r="E468" s="9">
         <v>1470054</v>
       </c>
       <c r="F468" s="9">
         <v>272671</v>
       </c>
       <c r="G468" s="10"/>
       <c r="H468" s="7"/>
       <c r="I468" s="7"/>
@@ -11601,58 +11606,58 @@
       <c r="I487" s="7"/>
     </row>
     <row r="488" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A488" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B488" s="15">
         <v>144611</v>
       </c>
       <c r="C488" s="15">
         <v>26193</v>
       </c>
       <c r="D488" s="15">
         <v>154</v>
       </c>
       <c r="E488" s="15">
         <v>110913</v>
       </c>
       <c r="F488" s="15">
         <v>7351</v>
       </c>
       <c r="G488" s="10"/>
       <c r="I488" s="7"/>
     </row>
     <row r="489" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A489" s="33" t="s">
+      <c r="A489" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="B489" s="33"/>
-[...3 lines deleted...]
-      <c r="F489" s="33"/>
+      <c r="B489" s="34"/>
+      <c r="C489" s="34"/>
+      <c r="D489" s="34"/>
+      <c r="E489" s="34"/>
+      <c r="F489" s="34"/>
       <c r="G489" s="7"/>
       <c r="I489" s="7"/>
     </row>
     <row r="490" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A490" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B490" s="9">
         <v>2219058</v>
       </c>
       <c r="C490" s="9">
         <v>462568</v>
       </c>
       <c r="D490" s="9">
         <v>3013</v>
       </c>
       <c r="E490" s="9">
         <v>1480033</v>
       </c>
       <c r="F490" s="9">
         <v>273444</v>
       </c>
       <c r="G490" s="10"/>
       <c r="H490" s="7"/>
       <c r="I490" s="7"/>
@@ -12079,58 +12084,58 @@
       <c r="I509" s="7"/>
     </row>
     <row r="510" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A510" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B510" s="15">
         <v>144713</v>
       </c>
       <c r="C510" s="15">
         <v>26312</v>
       </c>
       <c r="D510" s="15">
         <v>153</v>
       </c>
       <c r="E510" s="15">
         <v>110916</v>
       </c>
       <c r="F510" s="15">
         <v>7332</v>
       </c>
       <c r="G510" s="10"/>
       <c r="I510" s="7"/>
     </row>
     <row r="511" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A511" s="33" t="s">
+      <c r="A511" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="B511" s="33"/>
-[...3 lines deleted...]
-      <c r="F511" s="33"/>
+      <c r="B511" s="34"/>
+      <c r="C511" s="34"/>
+      <c r="D511" s="34"/>
+      <c r="E511" s="34"/>
+      <c r="F511" s="34"/>
       <c r="G511" s="10"/>
       <c r="I511" s="7"/>
     </row>
     <row r="512" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A512" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B512" s="9">
         <v>2236754</v>
       </c>
       <c r="C512" s="9">
         <v>464144</v>
       </c>
       <c r="D512" s="9">
         <v>3013</v>
       </c>
       <c r="E512" s="9">
         <v>1495660</v>
       </c>
       <c r="F512" s="9">
         <v>273937</v>
       </c>
       <c r="G512" s="10"/>
       <c r="I512" s="7"/>
     </row>
@@ -12553,58 +12558,58 @@
       <c r="I531" s="7"/>
     </row>
     <row r="532" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A532" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B532" s="15">
         <v>145955</v>
       </c>
       <c r="C532" s="15">
         <v>26466</v>
       </c>
       <c r="D532" s="15">
         <v>149</v>
       </c>
       <c r="E532" s="15">
         <v>111998</v>
       </c>
       <c r="F532" s="15">
         <v>7342</v>
       </c>
       <c r="G532" s="10"/>
       <c r="I532" s="7"/>
     </row>
     <row r="533" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A533" s="33" t="s">
+      <c r="A533" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="B533" s="33"/>
-[...3 lines deleted...]
-      <c r="F533" s="33"/>
+      <c r="B533" s="34"/>
+      <c r="C533" s="34"/>
+      <c r="D533" s="34"/>
+      <c r="E533" s="34"/>
+      <c r="F533" s="34"/>
       <c r="G533" s="10"/>
       <c r="I533" s="7"/>
     </row>
     <row r="534" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A534" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B534" s="9">
         <v>2245651</v>
       </c>
       <c r="C534" s="9">
         <v>466335</v>
       </c>
       <c r="D534" s="9">
         <v>3001</v>
       </c>
       <c r="E534" s="9">
         <v>1502330</v>
       </c>
       <c r="F534" s="9">
         <v>273985</v>
       </c>
       <c r="G534" s="10"/>
       <c r="I534" s="7"/>
     </row>
@@ -13027,58 +13032,58 @@
       <c r="I553" s="7"/>
     </row>
     <row r="554" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A554" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B554" s="15">
         <v>146611</v>
       </c>
       <c r="C554" s="15">
         <v>26595</v>
       </c>
       <c r="D554" s="15">
         <v>142</v>
       </c>
       <c r="E554" s="15">
         <v>112538</v>
       </c>
       <c r="F554" s="15">
         <v>7336</v>
       </c>
       <c r="G554" s="10"/>
       <c r="I554" s="7"/>
     </row>
     <row r="555" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A555" s="33" t="s">
+      <c r="A555" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="B555" s="33"/>
-[...3 lines deleted...]
-      <c r="F555" s="33"/>
+      <c r="B555" s="34"/>
+      <c r="C555" s="34"/>
+      <c r="D555" s="34"/>
+      <c r="E555" s="34"/>
+      <c r="F555" s="34"/>
       <c r="G555" s="10"/>
       <c r="I555" s="7"/>
     </row>
     <row r="556" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A556" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B556" s="9">
         <v>2257629</v>
       </c>
       <c r="C556" s="9">
         <v>468092</v>
       </c>
       <c r="D556" s="9">
         <v>3018</v>
       </c>
       <c r="E556" s="9">
         <v>1512945</v>
       </c>
       <c r="F556" s="9">
         <v>273574</v>
       </c>
       <c r="G556" s="10"/>
       <c r="I556" s="7"/>
     </row>
@@ -13501,58 +13506,58 @@
       <c r="I575" s="7"/>
     </row>
     <row r="576" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A576" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B576" s="15">
         <v>147780</v>
       </c>
       <c r="C576" s="15">
         <v>26677</v>
       </c>
       <c r="D576" s="15">
         <v>144</v>
       </c>
       <c r="E576" s="15">
         <v>113651</v>
       </c>
       <c r="F576" s="15">
         <v>7308</v>
       </c>
       <c r="G576" s="10"/>
       <c r="I576" s="7"/>
     </row>
     <row r="577" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A577" s="33" t="s">
+      <c r="A577" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="B577" s="33"/>
-[...3 lines deleted...]
-      <c r="F577" s="33"/>
+      <c r="B577" s="34"/>
+      <c r="C577" s="34"/>
+      <c r="D577" s="34"/>
+      <c r="E577" s="34"/>
+      <c r="F577" s="34"/>
       <c r="G577" s="10"/>
       <c r="I577" s="7"/>
     </row>
     <row r="578" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A578" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B578" s="30">
         <f>SUM(C578:F578)</f>
         <v>2263180</v>
       </c>
       <c r="C578" s="30">
         <v>468112</v>
       </c>
       <c r="D578" s="30">
         <v>3227</v>
       </c>
       <c r="E578" s="30">
         <v>1518773</v>
       </c>
       <c r="F578" s="30">
         <v>273068</v>
       </c>
       <c r="G578" s="10"/>
       <c r="I578" s="7"/>
@@ -13996,58 +14001,58 @@
     </row>
     <row r="598" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A598" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B598" s="31">
         <f t="shared" si="3"/>
         <v>147955</v>
       </c>
       <c r="C598" s="32">
         <v>26737</v>
       </c>
       <c r="D598" s="32">
         <v>160</v>
       </c>
       <c r="E598" s="32">
         <v>113811</v>
       </c>
       <c r="F598" s="32">
         <v>7247</v>
       </c>
       <c r="G598" s="10"/>
       <c r="I598" s="7"/>
     </row>
     <row r="599" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A599" s="33" t="s">
+      <c r="A599" s="34" t="s">
         <v>56</v>
       </c>
-      <c r="B599" s="33"/>
-[...3 lines deleted...]
-      <c r="F599" s="33"/>
+      <c r="B599" s="34"/>
+      <c r="C599" s="34"/>
+      <c r="D599" s="34"/>
+      <c r="E599" s="34"/>
+      <c r="F599" s="34"/>
       <c r="G599" s="10"/>
       <c r="I599" s="7"/>
     </row>
     <row r="600" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A600" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B600" s="30">
         <v>2269158</v>
       </c>
       <c r="C600" s="30">
         <v>466463</v>
       </c>
       <c r="D600" s="30">
         <v>3233</v>
       </c>
       <c r="E600" s="30">
         <v>1526898</v>
       </c>
       <c r="F600" s="30">
         <v>272564</v>
       </c>
       <c r="G600" s="10"/>
       <c r="I600" s="7"/>
     </row>
@@ -14470,58 +14475,58 @@
       <c r="I619" s="7"/>
     </row>
     <row r="620" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A620" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B620" s="31">
         <v>148178</v>
       </c>
       <c r="C620" s="32">
         <v>26825</v>
       </c>
       <c r="D620" s="32">
         <v>162</v>
       </c>
       <c r="E620" s="32">
         <v>113942</v>
       </c>
       <c r="F620" s="32">
         <v>7249</v>
       </c>
       <c r="G620" s="10"/>
       <c r="I620" s="7"/>
     </row>
     <row r="621" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A621" s="33" t="s">
+      <c r="A621" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="B621" s="33"/>
-[...3 lines deleted...]
-      <c r="F621" s="33"/>
+      <c r="B621" s="34"/>
+      <c r="C621" s="34"/>
+      <c r="D621" s="34"/>
+      <c r="E621" s="34"/>
+      <c r="F621" s="34"/>
       <c r="G621" s="10"/>
       <c r="I621" s="7"/>
     </row>
     <row r="622" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A622" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B622" s="30">
         <v>2262392</v>
       </c>
       <c r="C622" s="30">
         <v>464811</v>
       </c>
       <c r="D622" s="30">
         <v>3207</v>
       </c>
       <c r="E622" s="30">
         <v>1523035</v>
       </c>
       <c r="F622" s="30">
         <v>271339</v>
       </c>
       <c r="G622" s="10"/>
       <c r="I622" s="7"/>
     </row>
@@ -14944,58 +14949,58 @@
       <c r="I641" s="7"/>
     </row>
     <row r="642" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A642" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B642" s="31">
         <v>147878</v>
       </c>
       <c r="C642" s="32">
         <v>26894</v>
       </c>
       <c r="D642" s="32">
         <v>164</v>
       </c>
       <c r="E642" s="32">
         <v>113629</v>
       </c>
       <c r="F642" s="32">
         <v>7191</v>
       </c>
       <c r="G642" s="10"/>
       <c r="I642" s="7"/>
     </row>
     <row r="643" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A643" s="33" t="s">
+      <c r="A643" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="B643" s="33"/>
-[...3 lines deleted...]
-      <c r="F643" s="33"/>
+      <c r="B643" s="34"/>
+      <c r="C643" s="34"/>
+      <c r="D643" s="34"/>
+      <c r="E643" s="34"/>
+      <c r="F643" s="34"/>
     </row>
     <row r="644" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A644" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B644" s="30">
         <v>2274387</v>
       </c>
       <c r="C644" s="30">
         <v>465331</v>
       </c>
       <c r="D644" s="30">
         <v>3116</v>
       </c>
       <c r="E644" s="30">
         <v>1536388</v>
       </c>
       <c r="F644" s="30">
         <v>269552</v>
       </c>
     </row>
     <row r="645" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A645" s="11" t="s">
         <v>24</v>
       </c>
@@ -15374,58 +15379,58 @@
       <c r="F663" s="31">
         <v>4002</v>
       </c>
     </row>
     <row r="664" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A664" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B664" s="32">
         <v>148723</v>
       </c>
       <c r="C664" s="32">
         <v>26750</v>
       </c>
       <c r="D664" s="32">
         <v>167</v>
       </c>
       <c r="E664" s="32">
         <v>114642</v>
       </c>
       <c r="F664" s="32">
         <v>7164</v>
       </c>
     </row>
     <row r="665" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A665" s="33" t="s">
+      <c r="A665" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="B665" s="33"/>
-[...3 lines deleted...]
-      <c r="F665" s="33"/>
+      <c r="B665" s="34"/>
+      <c r="C665" s="34"/>
+      <c r="D665" s="34"/>
+      <c r="E665" s="34"/>
+      <c r="F665" s="34"/>
     </row>
     <row r="666" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A666" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B666" s="30">
         <v>2283656</v>
       </c>
       <c r="C666" s="30">
         <v>466288</v>
       </c>
       <c r="D666" s="30">
         <v>3102</v>
       </c>
       <c r="E666" s="30">
         <v>1545914</v>
       </c>
       <c r="F666" s="30">
         <v>268352</v>
       </c>
     </row>
     <row r="667" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A667" s="11" t="s">
         <v>24</v>
       </c>
@@ -15804,58 +15809,58 @@
       <c r="F685" s="31">
         <v>3150</v>
       </c>
     </row>
     <row r="686" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A686" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B686" s="32">
         <v>148949</v>
       </c>
       <c r="C686" s="32">
         <v>26523</v>
       </c>
       <c r="D686" s="32">
         <v>161</v>
       </c>
       <c r="E686" s="32">
         <v>115113</v>
       </c>
       <c r="F686" s="32">
         <v>7152</v>
       </c>
     </row>
     <row r="687" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A687" s="33" t="s">
+      <c r="A687" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="B687" s="33"/>
-[...3 lines deleted...]
-      <c r="F687" s="33"/>
+      <c r="B687" s="34"/>
+      <c r="C687" s="34"/>
+      <c r="D687" s="34"/>
+      <c r="E687" s="34"/>
+      <c r="F687" s="34"/>
     </row>
     <row r="688" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A688" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B688" s="30">
         <v>2289818</v>
       </c>
       <c r="C688" s="30">
         <v>467678</v>
       </c>
       <c r="D688" s="30">
         <v>3113</v>
       </c>
       <c r="E688" s="30">
         <v>1551623</v>
       </c>
       <c r="F688" s="30">
         <v>267404</v>
       </c>
     </row>
     <row r="689" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A689" s="11" t="s">
         <v>24</v>
       </c>
@@ -16234,58 +16239,58 @@
       <c r="F707" s="31">
         <v>2630</v>
       </c>
     </row>
     <row r="708" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A708" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B708" s="32">
         <v>149206</v>
       </c>
       <c r="C708" s="32">
         <v>26583</v>
       </c>
       <c r="D708" s="32">
         <v>160</v>
       </c>
       <c r="E708" s="32">
         <v>115310</v>
       </c>
       <c r="F708" s="32">
         <v>7153</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A709" s="33" t="s">
+      <c r="A709" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="B709" s="33"/>
-[...3 lines deleted...]
-      <c r="F709" s="33"/>
+      <c r="B709" s="34"/>
+      <c r="C709" s="34"/>
+      <c r="D709" s="34"/>
+      <c r="E709" s="34"/>
+      <c r="F709" s="34"/>
     </row>
     <row r="710" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A710" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B710" s="30">
         <v>2303260</v>
       </c>
       <c r="C710" s="30">
         <v>469739</v>
       </c>
       <c r="D710" s="30">
         <v>3067</v>
       </c>
       <c r="E710" s="30">
         <v>1564780</v>
       </c>
       <c r="F710" s="30">
         <v>265674</v>
       </c>
     </row>
     <row r="711" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A711" s="11" t="s">
         <v>24</v>
       </c>
@@ -16664,58 +16669,58 @@
       <c r="F729" s="31">
         <v>2238</v>
       </c>
     </row>
     <row r="730" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A730" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B730" s="32">
         <v>149978</v>
       </c>
       <c r="C730" s="32">
         <v>26708</v>
       </c>
       <c r="D730" s="32">
         <v>153</v>
       </c>
       <c r="E730" s="32">
         <v>115932</v>
       </c>
       <c r="F730" s="32">
         <v>7185</v>
       </c>
     </row>
     <row r="731" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A731" s="33" t="s">
+      <c r="A731" s="34" t="s">
         <v>62</v>
       </c>
-      <c r="B731" s="33"/>
-[...3 lines deleted...]
-      <c r="F731" s="33"/>
+      <c r="B731" s="34"/>
+      <c r="C731" s="34"/>
+      <c r="D731" s="34"/>
+      <c r="E731" s="34"/>
+      <c r="F731" s="34"/>
     </row>
     <row r="732" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A732" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B732" s="30">
         <v>2314260</v>
       </c>
       <c r="C732" s="30">
         <v>471849</v>
       </c>
       <c r="D732" s="30">
         <v>3059</v>
       </c>
       <c r="E732" s="30">
         <v>1575768</v>
       </c>
       <c r="F732" s="30">
         <v>263584</v>
       </c>
     </row>
     <row r="733" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A733" s="11" t="s">
         <v>24</v>
       </c>
@@ -17094,58 +17099,58 @@
       <c r="F751" s="31">
         <v>2079</v>
       </c>
     </row>
     <row r="752" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A752" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B752" s="32">
         <v>149485</v>
       </c>
       <c r="C752" s="32">
         <v>26844</v>
       </c>
       <c r="D752" s="32">
         <v>153</v>
       </c>
       <c r="E752" s="32">
         <v>116067</v>
       </c>
       <c r="F752" s="32">
         <v>6421</v>
       </c>
     </row>
     <row r="753" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A753" s="33" t="s">
+      <c r="A753" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="B753" s="33"/>
-[...3 lines deleted...]
-      <c r="F753" s="33"/>
+      <c r="B753" s="34"/>
+      <c r="C753" s="34"/>
+      <c r="D753" s="34"/>
+      <c r="E753" s="34"/>
+      <c r="F753" s="34"/>
     </row>
     <row r="754" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A754" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B754" s="30">
         <v>2328798</v>
       </c>
       <c r="C754" s="30">
         <v>473502</v>
       </c>
       <c r="D754" s="30">
         <v>3057</v>
       </c>
       <c r="E754" s="30">
         <v>1589357</v>
       </c>
       <c r="F754" s="30">
         <v>262882</v>
       </c>
     </row>
     <row r="755" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A755" s="11" t="s">
         <v>24</v>
       </c>
@@ -17443,52 +17448,52 @@
       </c>
       <c r="F769" s="31">
         <v>79682</v>
       </c>
     </row>
     <row r="770" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A770" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B770" s="31">
         <v>19475</v>
       </c>
       <c r="C770" s="31">
         <v>1984</v>
       </c>
       <c r="D770" s="31">
         <v>15</v>
       </c>
       <c r="E770" s="31">
         <v>13575</v>
       </c>
       <c r="F770" s="31">
         <v>3901</v>
       </c>
     </row>
-    <row r="771" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A771" s="11" t="s">
+    <row r="771" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A771" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B771" s="31">
         <v>69225</v>
       </c>
       <c r="C771" s="31">
         <v>11921</v>
       </c>
       <c r="D771" s="31">
         <v>141</v>
       </c>
       <c r="E771" s="31">
         <v>48192</v>
       </c>
       <c r="F771" s="31">
         <v>8971</v>
       </c>
     </row>
     <row r="772" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A772" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B772" s="31">
         <v>298720</v>
       </c>
@@ -17524,58 +17529,58 @@
       <c r="F773" s="31">
         <v>1844</v>
       </c>
     </row>
     <row r="774" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A774" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B774" s="32">
         <v>150333</v>
       </c>
       <c r="C774" s="32">
         <v>26981</v>
       </c>
       <c r="D774" s="32">
         <v>155</v>
       </c>
       <c r="E774" s="32">
         <v>117108</v>
       </c>
       <c r="F774" s="32">
         <v>6089</v>
       </c>
     </row>
     <row r="775" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A775" s="33" t="s">
+      <c r="A775" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="B775" s="33"/>
-[...3 lines deleted...]
-      <c r="F775" s="33"/>
+      <c r="B775" s="34"/>
+      <c r="C775" s="34"/>
+      <c r="D775" s="34"/>
+      <c r="E775" s="34"/>
+      <c r="F775" s="34"/>
     </row>
     <row r="776" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A776" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B776" s="30">
         <v>2352617</v>
       </c>
       <c r="C776" s="30">
         <v>475475</v>
       </c>
       <c r="D776" s="30">
         <v>3040</v>
       </c>
       <c r="E776" s="30">
         <v>1617110</v>
       </c>
       <c r="F776" s="30">
         <v>256992</v>
       </c>
     </row>
     <row r="777" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A777" s="11" t="s">
         <v>24</v>
       </c>
@@ -17873,52 +17878,52 @@
       </c>
       <c r="F791" s="31">
         <v>79408</v>
       </c>
     </row>
     <row r="792" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A792" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B792" s="31">
         <v>19593</v>
       </c>
       <c r="C792" s="31">
         <v>1997</v>
       </c>
       <c r="D792" s="31">
         <v>15</v>
       </c>
       <c r="E792" s="31">
         <v>13679</v>
       </c>
       <c r="F792" s="31">
         <v>3902</v>
       </c>
     </row>
-    <row r="793" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A793" s="11" t="s">
+    <row r="793" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A793" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B793" s="31">
         <v>69587</v>
       </c>
       <c r="C793" s="31">
         <v>11937</v>
       </c>
       <c r="D793" s="31">
         <v>141</v>
       </c>
       <c r="E793" s="31">
         <v>49077</v>
       </c>
       <c r="F793" s="31">
         <v>8432</v>
       </c>
     </row>
     <row r="794" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A794" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B794" s="31">
         <v>303108</v>
       </c>
@@ -17954,58 +17959,58 @@
       <c r="F795" s="31">
         <v>1847</v>
       </c>
     </row>
     <row r="796" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A796" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B796" s="32">
         <v>151944</v>
       </c>
       <c r="C796" s="32">
         <v>27136</v>
       </c>
       <c r="D796" s="32">
         <v>152</v>
       </c>
       <c r="E796" s="32">
         <v>118631</v>
       </c>
       <c r="F796" s="32">
         <v>6025</v>
       </c>
     </row>
     <row r="797" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A797" s="33" t="s">
+      <c r="A797" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="B797" s="33"/>
-[...3 lines deleted...]
-      <c r="F797" s="33"/>
+      <c r="B797" s="34"/>
+      <c r="C797" s="34"/>
+      <c r="D797" s="34"/>
+      <c r="E797" s="34"/>
+      <c r="F797" s="34"/>
     </row>
     <row r="798" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A798" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B798" s="30">
         <v>2378414</v>
       </c>
       <c r="C798" s="30">
         <v>477282</v>
       </c>
       <c r="D798" s="30">
         <v>3045</v>
       </c>
       <c r="E798" s="30">
         <v>1643541</v>
       </c>
       <c r="F798" s="30">
         <v>254546</v>
       </c>
     </row>
     <row r="799" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A799" s="11" t="s">
         <v>24</v>
       </c>
@@ -18303,52 +18308,52 @@
       </c>
       <c r="F813" s="31">
         <v>79460</v>
       </c>
     </row>
     <row r="814" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A814" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B814" s="31">
         <v>19732</v>
       </c>
       <c r="C814" s="31">
         <v>2000</v>
       </c>
       <c r="D814" s="31">
         <v>15</v>
       </c>
       <c r="E814" s="31">
         <v>13866</v>
       </c>
       <c r="F814" s="31">
         <v>3851</v>
       </c>
     </row>
-    <row r="815" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A815" s="11" t="s">
+    <row r="815" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A815" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B815" s="31">
         <v>70172</v>
       </c>
       <c r="C815" s="31">
         <v>11947</v>
       </c>
       <c r="D815" s="31">
         <v>141</v>
       </c>
       <c r="E815" s="31">
         <v>49635</v>
       </c>
       <c r="F815" s="31">
         <v>8449</v>
       </c>
     </row>
     <row r="816" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A816" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B816" s="31">
         <v>307870</v>
       </c>
@@ -18384,58 +18389,58 @@
       <c r="F817" s="31">
         <v>1925</v>
       </c>
     </row>
     <row r="818" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A818" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B818" s="32">
         <v>153534</v>
       </c>
       <c r="C818" s="32">
         <v>27225</v>
       </c>
       <c r="D818" s="32">
         <v>153</v>
       </c>
       <c r="E818" s="32">
         <v>120112</v>
       </c>
       <c r="F818" s="32">
         <v>6044</v>
       </c>
     </row>
     <row r="819" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A819" s="33" t="s">
+      <c r="A819" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="B819" s="33"/>
-[...3 lines deleted...]
-      <c r="F819" s="33"/>
+      <c r="B819" s="34"/>
+      <c r="C819" s="34"/>
+      <c r="D819" s="34"/>
+      <c r="E819" s="34"/>
+      <c r="F819" s="34"/>
     </row>
     <row r="820" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A820" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B820" s="30">
         <v>2377466</v>
       </c>
       <c r="C820" s="30">
         <v>479306</v>
       </c>
       <c r="D820" s="30">
         <v>3012</v>
       </c>
       <c r="E820" s="30">
         <v>1641959</v>
       </c>
       <c r="F820" s="30">
         <v>253189</v>
       </c>
     </row>
     <row r="821" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A821" s="11" t="s">
         <v>24</v>
       </c>
@@ -18733,52 +18738,52 @@
       </c>
       <c r="F835" s="31">
         <v>79113</v>
       </c>
     </row>
     <row r="836" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A836" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B836" s="31">
         <v>19612</v>
       </c>
       <c r="C836" s="31">
         <v>2001</v>
       </c>
       <c r="D836" s="31">
         <v>15</v>
       </c>
       <c r="E836" s="31">
         <v>13788</v>
       </c>
       <c r="F836" s="31">
         <v>3808</v>
       </c>
     </row>
-    <row r="837" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A837" s="11" t="s">
+    <row r="837" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A837" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B837" s="31">
         <v>69844</v>
       </c>
       <c r="C837" s="31">
         <v>11986</v>
       </c>
       <c r="D837" s="31">
         <v>142</v>
       </c>
       <c r="E837" s="31">
         <v>49337</v>
       </c>
       <c r="F837" s="31">
         <v>8379</v>
       </c>
     </row>
     <row r="838" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A838" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B838" s="31">
         <v>309574</v>
       </c>
@@ -18814,58 +18819,58 @@
       <c r="F839" s="31">
         <v>1966</v>
       </c>
     </row>
     <row r="840" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A840" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B840" s="32">
         <v>152240</v>
       </c>
       <c r="C840" s="32">
         <v>27372</v>
       </c>
       <c r="D840" s="32">
         <v>151</v>
       </c>
       <c r="E840" s="32">
         <v>118863</v>
       </c>
       <c r="F840" s="32">
         <v>5854</v>
       </c>
     </row>
     <row r="841" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A841" s="33" t="s">
+      <c r="A841" s="34" t="s">
         <v>67</v>
       </c>
-      <c r="B841" s="33"/>
-[...3 lines deleted...]
-      <c r="F841" s="33"/>
+      <c r="B841" s="34"/>
+      <c r="C841" s="34"/>
+      <c r="D841" s="34"/>
+      <c r="E841" s="34"/>
+      <c r="F841" s="34"/>
     </row>
     <row r="842" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A842" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B842" s="30">
         <v>2382167</v>
       </c>
       <c r="C842" s="30">
         <v>480307</v>
       </c>
       <c r="D842" s="30">
         <v>3188</v>
       </c>
       <c r="E842" s="30">
         <v>1645794</v>
       </c>
       <c r="F842" s="30">
         <v>252878</v>
       </c>
     </row>
     <row r="843" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A843" s="11" t="s">
         <v>24</v>
       </c>
@@ -19163,52 +19168,52 @@
       </c>
       <c r="F857" s="31">
         <v>79238</v>
       </c>
     </row>
     <row r="858" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A858" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B858" s="31">
         <v>19567</v>
       </c>
       <c r="C858" s="31">
         <v>1984</v>
       </c>
       <c r="D858" s="31">
         <v>17</v>
       </c>
       <c r="E858" s="31">
         <v>13762</v>
       </c>
       <c r="F858" s="31">
         <v>3804</v>
       </c>
     </row>
-    <row r="859" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A859" s="11" t="s">
+    <row r="859" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A859" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B859" s="31">
         <v>69742</v>
       </c>
       <c r="C859" s="31">
         <v>12015</v>
       </c>
       <c r="D859" s="31">
         <v>148</v>
       </c>
       <c r="E859" s="31">
         <v>49212</v>
       </c>
       <c r="F859" s="31">
         <v>8367</v>
       </c>
     </row>
     <row r="860" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A860" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B860" s="31">
         <v>311451</v>
       </c>
@@ -19244,58 +19249,58 @@
       <c r="F861" s="31">
         <v>2000</v>
       </c>
     </row>
     <row r="862" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A862" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B862" s="32">
         <v>152623</v>
       </c>
       <c r="C862" s="32">
         <v>27464</v>
       </c>
       <c r="D862" s="32">
         <v>165</v>
       </c>
       <c r="E862" s="32">
         <v>119208</v>
       </c>
       <c r="F862" s="32">
         <v>5786</v>
       </c>
     </row>
     <row r="863" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A863" s="33" t="s">
+      <c r="A863" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="B863" s="33"/>
-[...3 lines deleted...]
-      <c r="F863" s="33"/>
+      <c r="B863" s="34"/>
+      <c r="C863" s="34"/>
+      <c r="D863" s="34"/>
+      <c r="E863" s="34"/>
+      <c r="F863" s="34"/>
     </row>
     <row r="864" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A864" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B864" s="30">
         <v>2381350</v>
       </c>
       <c r="C864" s="30">
         <v>479051</v>
       </c>
       <c r="D864" s="30">
         <v>3164</v>
       </c>
       <c r="E864" s="30">
         <v>1646818</v>
       </c>
       <c r="F864" s="30">
         <v>252317</v>
       </c>
     </row>
     <row r="865" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A865" s="11" t="s">
         <v>24</v>
       </c>
@@ -19593,52 +19598,52 @@
       </c>
       <c r="F879" s="31">
         <v>79296</v>
       </c>
     </row>
     <row r="880" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A880" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B880" s="31">
         <v>19391</v>
       </c>
       <c r="C880" s="31">
         <v>1945</v>
       </c>
       <c r="D880" s="31">
         <v>17</v>
       </c>
       <c r="E880" s="31">
         <v>13663</v>
       </c>
       <c r="F880" s="31">
         <v>3766</v>
       </c>
     </row>
-    <row r="881" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A881" s="11" t="s">
+    <row r="881" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A881" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B881" s="31">
         <v>69461</v>
       </c>
       <c r="C881" s="31">
         <v>11974</v>
       </c>
       <c r="D881" s="31">
         <v>145</v>
       </c>
       <c r="E881" s="31">
         <v>49021</v>
       </c>
       <c r="F881" s="31">
         <v>8321</v>
       </c>
     </row>
     <row r="882" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A882" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B882" s="31">
         <v>312250</v>
       </c>
@@ -19674,58 +19679,58 @@
       <c r="F883" s="31">
         <v>2046</v>
       </c>
     </row>
     <row r="884" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A884" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B884" s="32">
         <v>152501</v>
       </c>
       <c r="C884" s="32">
         <v>27503</v>
       </c>
       <c r="D884" s="32">
         <v>173</v>
       </c>
       <c r="E884" s="32">
         <v>119116</v>
       </c>
       <c r="F884" s="32">
         <v>5709</v>
       </c>
     </row>
     <row r="885" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A885" s="33" t="s">
+      <c r="A885" s="34" t="s">
         <v>69</v>
       </c>
-      <c r="B885" s="33"/>
-[...3 lines deleted...]
-      <c r="F885" s="33"/>
+      <c r="B885" s="34"/>
+      <c r="C885" s="34"/>
+      <c r="D885" s="34"/>
+      <c r="E885" s="34"/>
+      <c r="F885" s="34"/>
     </row>
     <row r="886" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A886" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B886" s="30">
         <v>2360325</v>
       </c>
       <c r="C886" s="30">
         <v>476932</v>
       </c>
       <c r="D886" s="30">
         <v>3153</v>
       </c>
       <c r="E886" s="30">
         <v>1628605</v>
       </c>
       <c r="F886" s="30">
         <v>251635</v>
       </c>
     </row>
     <row r="887" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A887" s="11" t="s">
         <v>24</v>
       </c>
@@ -20023,52 +20028,52 @@
       </c>
       <c r="F901" s="31">
         <v>79464</v>
       </c>
     </row>
     <row r="902" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A902" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B902" s="31">
         <v>19137</v>
       </c>
       <c r="C902" s="31">
         <v>1931</v>
       </c>
       <c r="D902" s="31">
         <v>16</v>
       </c>
       <c r="E902" s="31">
         <v>13447</v>
       </c>
       <c r="F902" s="31">
         <v>3743</v>
       </c>
     </row>
-    <row r="903" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A903" s="11" t="s">
+    <row r="903" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A903" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B903" s="31">
         <v>68429</v>
       </c>
       <c r="C903" s="31">
         <v>11955</v>
       </c>
       <c r="D903" s="31">
         <v>132</v>
       </c>
       <c r="E903" s="31">
         <v>48096</v>
       </c>
       <c r="F903" s="31">
         <v>8246</v>
       </c>
     </row>
     <row r="904" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A904" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B904" s="31">
         <v>308564</v>
       </c>
@@ -20104,58 +20109,58 @@
       <c r="F905" s="31">
         <v>2088</v>
       </c>
     </row>
     <row r="906" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A906" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B906" s="32">
         <v>151543</v>
       </c>
       <c r="C906" s="32">
         <v>27568</v>
       </c>
       <c r="D906" s="32">
         <v>174</v>
       </c>
       <c r="E906" s="32">
         <v>118182</v>
       </c>
       <c r="F906" s="32">
         <v>5619</v>
       </c>
     </row>
     <row r="907" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A907" s="33" t="s">
+      <c r="A907" s="34" t="s">
         <v>70</v>
       </c>
-      <c r="B907" s="33"/>
-[...3 lines deleted...]
-      <c r="F907" s="33"/>
+      <c r="B907" s="34"/>
+      <c r="C907" s="34"/>
+      <c r="D907" s="34"/>
+      <c r="E907" s="34"/>
+      <c r="F907" s="34"/>
     </row>
     <row r="908" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A908" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B908" s="30">
         <v>2327159</v>
       </c>
       <c r="C908" s="30">
         <v>477480</v>
       </c>
       <c r="D908" s="30">
         <v>3153</v>
       </c>
       <c r="E908" s="30">
         <v>1592130</v>
       </c>
       <c r="F908" s="30">
         <v>254396</v>
       </c>
     </row>
     <row r="909" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A909" s="11" t="s">
         <v>24</v>
       </c>
@@ -20453,52 +20458,52 @@
       </c>
       <c r="F923" s="31">
         <v>80645</v>
       </c>
     </row>
     <row r="924" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A924" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B924" s="31">
         <v>18769</v>
       </c>
       <c r="C924" s="31">
         <v>1938</v>
       </c>
       <c r="D924" s="31">
         <v>16</v>
       </c>
       <c r="E924" s="31">
         <v>13086</v>
       </c>
       <c r="F924" s="31">
         <v>3729</v>
       </c>
     </row>
-    <row r="925" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A925" s="11" t="s">
+    <row r="925" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A925" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B925" s="31">
         <v>66715</v>
       </c>
       <c r="C925" s="31">
         <v>11961</v>
       </c>
       <c r="D925" s="31">
         <v>133</v>
       </c>
       <c r="E925" s="31">
         <v>46374</v>
       </c>
       <c r="F925" s="31">
         <v>8247</v>
       </c>
     </row>
     <row r="926" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A926" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B926" s="31">
         <v>305119</v>
       </c>
@@ -20534,58 +20539,58 @@
       <c r="F927" s="31">
         <v>2163</v>
       </c>
     </row>
     <row r="928" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A928" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B928" s="32">
         <v>150050</v>
       </c>
       <c r="C928" s="32">
         <v>27681</v>
       </c>
       <c r="D928" s="32">
         <v>174</v>
       </c>
       <c r="E928" s="32">
         <v>116603</v>
       </c>
       <c r="F928" s="32">
         <v>5592</v>
       </c>
     </row>
     <row r="929" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A929" s="33" t="s">
+      <c r="A929" s="34" t="s">
         <v>71</v>
       </c>
-      <c r="B929" s="33"/>
-[...3 lines deleted...]
-      <c r="F929" s="33"/>
+      <c r="B929" s="34"/>
+      <c r="C929" s="34"/>
+      <c r="D929" s="34"/>
+      <c r="E929" s="34"/>
+      <c r="F929" s="34"/>
     </row>
     <row r="930" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A930" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B930" s="30">
         <v>2277151</v>
       </c>
       <c r="C930" s="30">
         <v>478369</v>
       </c>
       <c r="D930" s="30">
         <v>3155</v>
       </c>
       <c r="E930" s="30">
         <v>1539501</v>
       </c>
       <c r="F930" s="30">
         <v>256126</v>
       </c>
     </row>
     <row r="931" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A931" s="11" t="s">
         <v>24</v>
       </c>
@@ -20883,52 +20888,52 @@
       </c>
       <c r="F945" s="31">
         <v>81209</v>
       </c>
     </row>
     <row r="946" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A946" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B946" s="31">
         <v>18146</v>
       </c>
       <c r="C946" s="31">
         <v>1934</v>
       </c>
       <c r="D946" s="31">
         <v>16</v>
       </c>
       <c r="E946" s="31">
         <v>12500</v>
       </c>
       <c r="F946" s="31">
         <v>3696</v>
       </c>
     </row>
-    <row r="947" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A947" s="11" t="s">
+    <row r="947" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A947" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B947" s="31">
         <v>65123</v>
       </c>
       <c r="C947" s="31">
         <v>11952</v>
       </c>
       <c r="D947" s="31">
         <v>134</v>
       </c>
       <c r="E947" s="31">
         <v>44823</v>
       </c>
       <c r="F947" s="31">
         <v>8214</v>
       </c>
     </row>
     <row r="948" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A948" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B948" s="31">
         <v>300314</v>
       </c>
@@ -20964,58 +20969,58 @@
       <c r="F949" s="31">
         <v>2146</v>
       </c>
     </row>
     <row r="950" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A950" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B950" s="32">
         <v>147439</v>
       </c>
       <c r="C950" s="32">
         <v>27776</v>
       </c>
       <c r="D950" s="32">
         <v>173</v>
       </c>
       <c r="E950" s="32">
         <v>113887</v>
       </c>
       <c r="F950" s="32">
         <v>5603</v>
       </c>
     </row>
     <row r="951" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A951" s="33" t="s">
+      <c r="A951" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="B951" s="33"/>
-[...3 lines deleted...]
-      <c r="F951" s="33"/>
+      <c r="B951" s="34"/>
+      <c r="C951" s="34"/>
+      <c r="D951" s="34"/>
+      <c r="E951" s="34"/>
+      <c r="F951" s="34"/>
     </row>
     <row r="952" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A952" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B952" s="30">
         <v>2235673</v>
       </c>
       <c r="C952" s="30">
         <v>478448</v>
       </c>
       <c r="D952" s="30">
         <v>3155</v>
       </c>
       <c r="E952" s="30">
         <v>1504084</v>
       </c>
       <c r="F952" s="30">
         <v>249986</v>
       </c>
     </row>
     <row r="953" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A953" s="11" t="s">
         <v>24</v>
       </c>
@@ -21313,52 +21318,52 @@
       </c>
       <c r="F967" s="31">
         <v>80950</v>
       </c>
     </row>
     <row r="968" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A968" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B968" s="31">
         <v>17714</v>
       </c>
       <c r="C968" s="31">
         <v>1950</v>
       </c>
       <c r="D968" s="31">
         <v>17</v>
       </c>
       <c r="E968" s="31">
         <v>12273</v>
       </c>
       <c r="F968" s="31">
         <v>3474</v>
       </c>
     </row>
-    <row r="969" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A969" s="11" t="s">
+    <row r="969" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A969" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B969" s="31">
         <v>63884</v>
       </c>
       <c r="C969" s="31">
         <v>11966</v>
       </c>
       <c r="D969" s="31">
         <v>133</v>
       </c>
       <c r="E969" s="31">
         <v>43797</v>
       </c>
       <c r="F969" s="31">
         <v>7988</v>
       </c>
     </row>
     <row r="970" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A970" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B970" s="31">
         <v>295075</v>
       </c>
@@ -21393,101 +21398,1394 @@
       </c>
       <c r="F971" s="31">
         <v>1803</v>
       </c>
     </row>
     <row r="972" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A972" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B972" s="32">
         <v>144796</v>
       </c>
       <c r="C972" s="32">
         <v>27073</v>
       </c>
       <c r="D972" s="32">
         <v>176</v>
       </c>
       <c r="E972" s="32">
         <v>112104</v>
       </c>
       <c r="F972" s="32">
         <v>5443</v>
       </c>
     </row>
+    <row r="973" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A973" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B973" s="34"/>
+      <c r="C973" s="34"/>
+      <c r="D973" s="34"/>
+      <c r="E973" s="34"/>
+      <c r="F973" s="34"/>
+    </row>
+    <row r="974" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A974" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B974" s="30">
+        <v>2139777</v>
+      </c>
+      <c r="C974" s="30">
+        <v>475566</v>
+      </c>
+      <c r="D974" s="30">
+        <v>3105</v>
+      </c>
+      <c r="E974" s="30">
+        <v>1414692</v>
+      </c>
+      <c r="F974" s="30">
+        <v>246414</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A975" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B975" s="31">
+        <v>52944</v>
+      </c>
+      <c r="C975" s="31">
+        <v>6380</v>
+      </c>
+      <c r="D975" s="31">
+        <v>57</v>
+      </c>
+      <c r="E975" s="31">
+        <v>37220</v>
+      </c>
+      <c r="F975" s="31">
+        <v>9287</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A976" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B976" s="31">
+        <v>60938</v>
+      </c>
+      <c r="C976" s="31">
+        <v>11580</v>
+      </c>
+      <c r="D976" s="31">
+        <v>147</v>
+      </c>
+      <c r="E976" s="31">
+        <v>43136</v>
+      </c>
+      <c r="F976" s="31">
+        <v>6075</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A977" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B977" s="31">
+        <v>83633</v>
+      </c>
+      <c r="C977" s="31">
+        <v>16213</v>
+      </c>
+      <c r="D977" s="31">
+        <v>113</v>
+      </c>
+      <c r="E977" s="31">
+        <v>59181</v>
+      </c>
+      <c r="F977" s="31">
+        <v>8126</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A978" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B978" s="31">
+        <v>150237</v>
+      </c>
+      <c r="C978" s="31">
+        <v>19156</v>
+      </c>
+      <c r="D978" s="31">
+        <v>136</v>
+      </c>
+      <c r="E978" s="31">
+        <v>104051</v>
+      </c>
+      <c r="F978" s="31">
+        <v>26894</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A979" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B979" s="31">
+        <v>61508</v>
+      </c>
+      <c r="C979" s="31">
+        <v>12536</v>
+      </c>
+      <c r="D979" s="31">
+        <v>115</v>
+      </c>
+      <c r="E979" s="31">
+        <v>45277</v>
+      </c>
+      <c r="F979" s="31">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A980" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B980" s="31">
+        <v>57430</v>
+      </c>
+      <c r="C980" s="31">
+        <v>9904</v>
+      </c>
+      <c r="D980" s="31">
+        <v>105</v>
+      </c>
+      <c r="E980" s="31">
+        <v>39058</v>
+      </c>
+      <c r="F980" s="31">
+        <v>8363</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A981" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B981" s="31">
+        <v>106937</v>
+      </c>
+      <c r="C981" s="31">
+        <v>11188</v>
+      </c>
+      <c r="D981" s="31">
+        <v>74</v>
+      </c>
+      <c r="E981" s="31">
+        <v>66829</v>
+      </c>
+      <c r="F981" s="31">
+        <v>28846</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A982" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B982" s="31">
+        <v>61032</v>
+      </c>
+      <c r="C982" s="31">
+        <v>6559</v>
+      </c>
+      <c r="D982" s="31">
+        <v>47</v>
+      </c>
+      <c r="E982" s="31">
+        <v>35768</v>
+      </c>
+      <c r="F982" s="31">
+        <v>18658</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A983" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B983" s="31">
+        <v>102842</v>
+      </c>
+      <c r="C983" s="31">
+        <v>24046</v>
+      </c>
+      <c r="D983" s="31">
+        <v>209</v>
+      </c>
+      <c r="E983" s="31">
+        <v>70476</v>
+      </c>
+      <c r="F983" s="31">
+        <v>8111</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A984" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B984" s="31">
+        <v>63042</v>
+      </c>
+      <c r="C984" s="31">
+        <v>11222</v>
+      </c>
+      <c r="D984" s="31">
+        <v>130</v>
+      </c>
+      <c r="E984" s="31">
+        <v>45697</v>
+      </c>
+      <c r="F984" s="31">
+        <v>5993</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A985" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B985" s="31">
+        <v>61754</v>
+      </c>
+      <c r="C985" s="31">
+        <v>8978</v>
+      </c>
+      <c r="D985" s="31">
+        <v>68</v>
+      </c>
+      <c r="E985" s="31">
+        <v>43444</v>
+      </c>
+      <c r="F985" s="31">
+        <v>9264</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A986" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B986" s="31">
+        <v>74905</v>
+      </c>
+      <c r="C986" s="31">
+        <v>16330</v>
+      </c>
+      <c r="D986" s="31">
+        <v>124</v>
+      </c>
+      <c r="E986" s="31">
+        <v>55220</v>
+      </c>
+      <c r="F986" s="31">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A987" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B987" s="31">
+        <v>58689</v>
+      </c>
+      <c r="C987" s="31">
+        <v>14129</v>
+      </c>
+      <c r="D987" s="31">
+        <v>116</v>
+      </c>
+      <c r="E987" s="31">
+        <v>38581</v>
+      </c>
+      <c r="F987" s="31">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A988" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B988" s="31">
+        <v>35887</v>
+      </c>
+      <c r="C988" s="31">
+        <v>8013</v>
+      </c>
+      <c r="D988" s="31">
+        <v>124</v>
+      </c>
+      <c r="E988" s="31">
+        <v>23599</v>
+      </c>
+      <c r="F988" s="31">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A989" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B989" s="31">
+        <v>202843</v>
+      </c>
+      <c r="C989" s="31">
+        <v>15764</v>
+      </c>
+      <c r="D989" s="31">
+        <v>98</v>
+      </c>
+      <c r="E989" s="31">
+        <v>106259</v>
+      </c>
+      <c r="F989" s="31">
+        <v>80722</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A990" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B990" s="31">
+        <v>17256</v>
+      </c>
+      <c r="C990" s="31">
+        <v>1953</v>
+      </c>
+      <c r="D990" s="31">
+        <v>18</v>
+      </c>
+      <c r="E990" s="31">
+        <v>11907</v>
+      </c>
+      <c r="F990" s="31">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A991" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B991" s="31">
+        <v>62191</v>
+      </c>
+      <c r="C991" s="31">
+        <v>11956</v>
+      </c>
+      <c r="D991" s="31">
+        <v>134</v>
+      </c>
+      <c r="E991" s="31">
+        <v>42282</v>
+      </c>
+      <c r="F991" s="31">
+        <v>7819</v>
+      </c>
+    </row>
+    <row r="992" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A992" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B992" s="31">
+        <v>273790</v>
+      </c>
+      <c r="C992" s="31">
+        <v>91367</v>
+      </c>
+      <c r="D992" s="31">
+        <v>280</v>
+      </c>
+      <c r="E992" s="31">
+        <v>180844</v>
+      </c>
+      <c r="F992" s="31">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="993" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A993" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B993" s="31">
+        <v>411574</v>
+      </c>
+      <c r="C993" s="31">
+        <v>151253</v>
+      </c>
+      <c r="D993" s="31">
+        <v>833</v>
+      </c>
+      <c r="E993" s="31">
+        <v>257805</v>
+      </c>
+      <c r="F993" s="31">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="994" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A994" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B994" s="32">
+        <v>140345</v>
+      </c>
+      <c r="C994" s="32">
+        <v>27039</v>
+      </c>
+      <c r="D994" s="32">
+        <v>177</v>
+      </c>
+      <c r="E994" s="32">
+        <v>108058</v>
+      </c>
+      <c r="F994" s="32">
+        <v>5071</v>
+      </c>
+    </row>
+    <row r="995" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A995" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="B995" s="34"/>
+      <c r="C995" s="34"/>
+      <c r="D995" s="34"/>
+      <c r="E995" s="34"/>
+      <c r="F995" s="34"/>
+    </row>
+    <row r="996" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A996" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B996" s="30">
+        <v>2140926</v>
+      </c>
+      <c r="C996" s="30">
+        <v>477448</v>
+      </c>
+      <c r="D996" s="30">
+        <v>3091</v>
+      </c>
+      <c r="E996" s="30">
+        <v>1413914</v>
+      </c>
+      <c r="F996" s="30">
+        <v>246473</v>
+      </c>
+    </row>
+    <row r="997" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A997" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B997" s="31">
+        <v>52963</v>
+      </c>
+      <c r="C997" s="31">
+        <v>6398</v>
+      </c>
+      <c r="D997" s="31">
+        <v>58</v>
+      </c>
+      <c r="E997" s="31">
+        <v>37221</v>
+      </c>
+      <c r="F997" s="31">
+        <v>9286</v>
+      </c>
+    </row>
+    <row r="998" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A998" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B998" s="31">
+        <v>61073</v>
+      </c>
+      <c r="C998" s="31">
+        <v>11608</v>
+      </c>
+      <c r="D998" s="31">
+        <v>145</v>
+      </c>
+      <c r="E998" s="31">
+        <v>43262</v>
+      </c>
+      <c r="F998" s="31">
+        <v>6058</v>
+      </c>
+    </row>
+    <row r="999" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A999" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B999" s="31">
+        <v>83410</v>
+      </c>
+      <c r="C999" s="31">
+        <v>16234</v>
+      </c>
+      <c r="D999" s="31">
+        <v>114</v>
+      </c>
+      <c r="E999" s="31">
+        <v>58928</v>
+      </c>
+      <c r="F999" s="31">
+        <v>8134</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1000" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1000" s="31">
+        <v>149653</v>
+      </c>
+      <c r="C1000" s="31">
+        <v>19236</v>
+      </c>
+      <c r="D1000" s="31">
+        <v>137</v>
+      </c>
+      <c r="E1000" s="31">
+        <v>103468</v>
+      </c>
+      <c r="F1000" s="31">
+        <v>26812</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1001" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1001" s="31">
+        <v>61428</v>
+      </c>
+      <c r="C1001" s="31">
+        <v>12550</v>
+      </c>
+      <c r="D1001" s="31">
+        <v>115</v>
+      </c>
+      <c r="E1001" s="31">
+        <v>45172</v>
+      </c>
+      <c r="F1001" s="31">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1002" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1002" s="31">
+        <v>57409</v>
+      </c>
+      <c r="C1002" s="31">
+        <v>9909</v>
+      </c>
+      <c r="D1002" s="31">
+        <v>103</v>
+      </c>
+      <c r="E1002" s="31">
+        <v>39007</v>
+      </c>
+      <c r="F1002" s="31">
+        <v>8390</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1003" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1003" s="31">
+        <v>106921</v>
+      </c>
+      <c r="C1003" s="31">
+        <v>11233</v>
+      </c>
+      <c r="D1003" s="31">
+        <v>77</v>
+      </c>
+      <c r="E1003" s="31">
+        <v>66829</v>
+      </c>
+      <c r="F1003" s="31">
+        <v>28782</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1004" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1004" s="31">
+        <v>61083</v>
+      </c>
+      <c r="C1004" s="31">
+        <v>6549</v>
+      </c>
+      <c r="D1004" s="31">
+        <v>46</v>
+      </c>
+      <c r="E1004" s="31">
+        <v>35815</v>
+      </c>
+      <c r="F1004" s="31">
+        <v>18673</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1005" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1005" s="31">
+        <v>102957</v>
+      </c>
+      <c r="C1005" s="31">
+        <v>24042</v>
+      </c>
+      <c r="D1005" s="31">
+        <v>208</v>
+      </c>
+      <c r="E1005" s="31">
+        <v>70581</v>
+      </c>
+      <c r="F1005" s="31">
+        <v>8126</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1006" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1006" s="31">
+        <v>63052</v>
+      </c>
+      <c r="C1006" s="31">
+        <v>11228</v>
+      </c>
+      <c r="D1006" s="31">
+        <v>132</v>
+      </c>
+      <c r="E1006" s="31">
+        <v>45707</v>
+      </c>
+      <c r="F1006" s="31">
+        <v>5985</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1007" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1007" s="31">
+        <v>61877</v>
+      </c>
+      <c r="C1007" s="31">
+        <v>8991</v>
+      </c>
+      <c r="D1007" s="31">
+        <v>68</v>
+      </c>
+      <c r="E1007" s="31">
+        <v>43511</v>
+      </c>
+      <c r="F1007" s="31">
+        <v>9307</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1008" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1008" s="31">
+        <v>74770</v>
+      </c>
+      <c r="C1008" s="31">
+        <v>16357</v>
+      </c>
+      <c r="D1008" s="31">
+        <v>123</v>
+      </c>
+      <c r="E1008" s="31">
+        <v>55051</v>
+      </c>
+      <c r="F1008" s="31">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1009" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1009" s="31">
+        <v>58766</v>
+      </c>
+      <c r="C1009" s="31">
+        <v>14150</v>
+      </c>
+      <c r="D1009" s="31">
+        <v>117</v>
+      </c>
+      <c r="E1009" s="31">
+        <v>38632</v>
+      </c>
+      <c r="F1009" s="31">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1010" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1010" s="31">
+        <v>35860</v>
+      </c>
+      <c r="C1010" s="31">
+        <v>7987</v>
+      </c>
+      <c r="D1010" s="31">
+        <v>124</v>
+      </c>
+      <c r="E1010" s="31">
+        <v>23597</v>
+      </c>
+      <c r="F1010" s="31">
+        <v>4152</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1011" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1011" s="31">
+        <v>202770</v>
+      </c>
+      <c r="C1011" s="31">
+        <v>15816</v>
+      </c>
+      <c r="D1011" s="31">
+        <v>88</v>
+      </c>
+      <c r="E1011" s="31">
+        <v>106123</v>
+      </c>
+      <c r="F1011" s="31">
+        <v>80743</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1012" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1012" s="31">
+        <v>17242</v>
+      </c>
+      <c r="C1012" s="31">
+        <v>1964</v>
+      </c>
+      <c r="D1012" s="31">
+        <v>17</v>
+      </c>
+      <c r="E1012" s="31">
+        <v>11892</v>
+      </c>
+      <c r="F1012" s="31">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1013" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1013" s="31">
+        <v>62205</v>
+      </c>
+      <c r="C1013" s="31">
+        <v>11959</v>
+      </c>
+      <c r="D1013" s="31">
+        <v>132</v>
+      </c>
+      <c r="E1013" s="31">
+        <v>42260</v>
+      </c>
+      <c r="F1013" s="31">
+        <v>7854</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1014" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1014" s="31">
+        <v>274285</v>
+      </c>
+      <c r="C1014" s="31">
+        <v>91829</v>
+      </c>
+      <c r="D1014" s="31">
+        <v>278</v>
+      </c>
+      <c r="E1014" s="31">
+        <v>180859</v>
+      </c>
+      <c r="F1014" s="31">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1015" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1015" s="31">
+        <v>412787</v>
+      </c>
+      <c r="C1015" s="31">
+        <v>152450</v>
+      </c>
+      <c r="D1015" s="31">
+        <v>833</v>
+      </c>
+      <c r="E1015" s="31">
+        <v>257787</v>
+      </c>
+      <c r="F1015" s="31">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1016" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1016" s="32">
+        <v>140415</v>
+      </c>
+      <c r="C1016" s="32">
+        <v>26958</v>
+      </c>
+      <c r="D1016" s="32">
+        <v>176</v>
+      </c>
+      <c r="E1016" s="32">
+        <v>108212</v>
+      </c>
+      <c r="F1016" s="32">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1017" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1017" s="34"/>
+      <c r="C1017" s="34"/>
+      <c r="D1017" s="34"/>
+      <c r="E1017" s="34"/>
+      <c r="F1017" s="34"/>
+    </row>
+    <row r="1018" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1018" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1018" s="30">
+        <v>2139450</v>
+      </c>
+      <c r="C1018" s="30">
+        <v>479438</v>
+      </c>
+      <c r="D1018" s="30">
+        <v>3033</v>
+      </c>
+      <c r="E1018" s="30">
+        <v>1410932</v>
+      </c>
+      <c r="F1018" s="30">
+        <v>246047</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1019" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1019" s="31">
+        <v>52886</v>
+      </c>
+      <c r="C1019" s="31">
+        <v>6402</v>
+      </c>
+      <c r="D1019" s="31">
+        <v>59</v>
+      </c>
+      <c r="E1019" s="31">
+        <v>37139</v>
+      </c>
+      <c r="F1019" s="31">
+        <v>9286</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1020" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1020" s="31">
+        <v>60924</v>
+      </c>
+      <c r="C1020" s="31">
+        <v>11488</v>
+      </c>
+      <c r="D1020" s="31">
+        <v>141</v>
+      </c>
+      <c r="E1020" s="31">
+        <v>43221</v>
+      </c>
+      <c r="F1020" s="31">
+        <v>6074</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1021" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1021" s="31">
+        <v>83101</v>
+      </c>
+      <c r="C1021" s="31">
+        <v>16226</v>
+      </c>
+      <c r="D1021" s="31">
+        <v>114</v>
+      </c>
+      <c r="E1021" s="31">
+        <v>58607</v>
+      </c>
+      <c r="F1021" s="31">
+        <v>8154</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1022" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1022" s="31">
+        <v>149522</v>
+      </c>
+      <c r="C1022" s="31">
+        <v>19285</v>
+      </c>
+      <c r="D1022" s="31">
+        <v>136</v>
+      </c>
+      <c r="E1022" s="31">
+        <v>103366</v>
+      </c>
+      <c r="F1022" s="31">
+        <v>26735</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1023" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1023" s="31">
+        <v>61279</v>
+      </c>
+      <c r="C1023" s="31">
+        <v>12560</v>
+      </c>
+      <c r="D1023" s="31">
+        <v>116</v>
+      </c>
+      <c r="E1023" s="31">
+        <v>45001</v>
+      </c>
+      <c r="F1023" s="31">
+        <v>3602</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1024" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1024" s="31">
+        <v>57321</v>
+      </c>
+      <c r="C1024" s="31">
+        <v>9931</v>
+      </c>
+      <c r="D1024" s="31">
+        <v>103</v>
+      </c>
+      <c r="E1024" s="31">
+        <v>38883</v>
+      </c>
+      <c r="F1024" s="31">
+        <v>8404</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1025" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1025" s="31">
+        <v>106839</v>
+      </c>
+      <c r="C1025" s="31">
+        <v>11289</v>
+      </c>
+      <c r="D1025" s="31">
+        <v>75</v>
+      </c>
+      <c r="E1025" s="31">
+        <v>66627</v>
+      </c>
+      <c r="F1025" s="31">
+        <v>28848</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1026" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1026" s="31">
+        <v>61125</v>
+      </c>
+      <c r="C1026" s="31">
+        <v>6595</v>
+      </c>
+      <c r="D1026" s="31">
+        <v>48</v>
+      </c>
+      <c r="E1026" s="31">
+        <v>35825</v>
+      </c>
+      <c r="F1026" s="31">
+        <v>18657</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1027" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1027" s="31">
+        <v>102831</v>
+      </c>
+      <c r="C1027" s="31">
+        <v>24082</v>
+      </c>
+      <c r="D1027" s="31">
+        <v>209</v>
+      </c>
+      <c r="E1027" s="31">
+        <v>70408</v>
+      </c>
+      <c r="F1027" s="31">
+        <v>8132</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1028" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1028" s="31">
+        <v>62878</v>
+      </c>
+      <c r="C1028" s="31">
+        <v>11239</v>
+      </c>
+      <c r="D1028" s="31">
+        <v>132</v>
+      </c>
+      <c r="E1028" s="31">
+        <v>45515</v>
+      </c>
+      <c r="F1028" s="31">
+        <v>5992</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1029" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1029" s="31">
+        <v>61760</v>
+      </c>
+      <c r="C1029" s="31">
+        <v>9012</v>
+      </c>
+      <c r="D1029" s="31">
+        <v>67</v>
+      </c>
+      <c r="E1029" s="31">
+        <v>43395</v>
+      </c>
+      <c r="F1029" s="31">
+        <v>9286</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1030" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1030" s="31">
+        <v>74406</v>
+      </c>
+      <c r="C1030" s="31">
+        <v>16363</v>
+      </c>
+      <c r="D1030" s="31">
+        <v>123</v>
+      </c>
+      <c r="E1030" s="31">
+        <v>54668</v>
+      </c>
+      <c r="F1030" s="31">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1031" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1031" s="31">
+        <v>58728</v>
+      </c>
+      <c r="C1031" s="31">
+        <v>14138</v>
+      </c>
+      <c r="D1031" s="31">
+        <v>117</v>
+      </c>
+      <c r="E1031" s="31">
+        <v>38603</v>
+      </c>
+      <c r="F1031" s="31">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1032" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1032" s="31">
+        <v>35852</v>
+      </c>
+      <c r="C1032" s="31">
+        <v>7961</v>
+      </c>
+      <c r="D1032" s="31">
+        <v>125</v>
+      </c>
+      <c r="E1032" s="31">
+        <v>23569</v>
+      </c>
+      <c r="F1032" s="31">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1033" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1033" s="31">
+        <v>202245</v>
+      </c>
+      <c r="C1033" s="31">
+        <v>15889</v>
+      </c>
+      <c r="D1033" s="31">
+        <v>87</v>
+      </c>
+      <c r="E1033" s="31">
+        <v>106110</v>
+      </c>
+      <c r="F1033" s="31">
+        <v>80159</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1034" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1034" s="31">
+        <v>17165</v>
+      </c>
+      <c r="C1034" s="31">
+        <v>1966</v>
+      </c>
+      <c r="D1034" s="31">
+        <v>16</v>
+      </c>
+      <c r="E1034" s="31">
+        <v>11796</v>
+      </c>
+      <c r="F1034" s="31">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1035" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1035" s="31">
+        <v>62122</v>
+      </c>
+      <c r="C1035" s="31">
+        <v>11953</v>
+      </c>
+      <c r="D1035" s="31">
+        <v>133</v>
+      </c>
+      <c r="E1035" s="31">
+        <v>42207</v>
+      </c>
+      <c r="F1035" s="31">
+        <v>7829</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1036" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1036" s="31">
+        <v>273977</v>
+      </c>
+      <c r="C1036" s="31">
+        <v>91827</v>
+      </c>
+      <c r="D1036" s="31">
+        <v>263</v>
+      </c>
+      <c r="E1036" s="31">
+        <v>180563</v>
+      </c>
+      <c r="F1036" s="31">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1037" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1037" s="31">
+        <v>414064</v>
+      </c>
+      <c r="C1037" s="31">
+        <v>154293</v>
+      </c>
+      <c r="D1037" s="31">
+        <v>792</v>
+      </c>
+      <c r="E1037" s="31">
+        <v>257219</v>
+      </c>
+      <c r="F1037" s="31">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1038" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1038" s="32">
+        <v>140425</v>
+      </c>
+      <c r="C1038" s="32">
+        <v>26939</v>
+      </c>
+      <c r="D1038" s="32">
+        <v>177</v>
+      </c>
+      <c r="E1038" s="32">
+        <v>108210</v>
+      </c>
+      <c r="F1038" s="32">
+        <v>5099</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="49">
-[...11 lines deleted...]
-    <mergeCell ref="A753:F753"/>
+  <mergeCells count="52">
+    <mergeCell ref="A973:F973"/>
+    <mergeCell ref="A995:F995"/>
+    <mergeCell ref="A1017:F1017"/>
+    <mergeCell ref="A511:F511"/>
+    <mergeCell ref="A445:F445"/>
+    <mergeCell ref="A489:F489"/>
     <mergeCell ref="A643:F643"/>
     <mergeCell ref="A665:F665"/>
     <mergeCell ref="A687:F687"/>
     <mergeCell ref="A621:F621"/>
-    <mergeCell ref="A49:F49"/>
-[...3 lines deleted...]
-    <mergeCell ref="A137:F137"/>
     <mergeCell ref="A555:F555"/>
     <mergeCell ref="A577:F577"/>
     <mergeCell ref="A599:F599"/>
     <mergeCell ref="A533:F533"/>
-    <mergeCell ref="A1:F1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A71:F71"/>
+    <mergeCell ref="A775:F775"/>
+    <mergeCell ref="A797:F797"/>
+    <mergeCell ref="A247:F247"/>
+    <mergeCell ref="A225:F225"/>
+    <mergeCell ref="A467:F467"/>
+    <mergeCell ref="A401:F401"/>
+    <mergeCell ref="A423:F423"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A379:F379"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A159:F159"/>
     <mergeCell ref="A269:F269"/>
     <mergeCell ref="A313:F313"/>
     <mergeCell ref="A335:F335"/>
     <mergeCell ref="A291:F291"/>
-    <mergeCell ref="A401:F401"/>
-[...2 lines deleted...]
-    <mergeCell ref="A445:F445"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A115:F115"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A203:F203"/>
+    <mergeCell ref="A137:F137"/>
+    <mergeCell ref="A71:F71"/>
     <mergeCell ref="A93:F93"/>
     <mergeCell ref="A357:F357"/>
-    <mergeCell ref="A247:F247"/>
-[...2 lines deleted...]
-    <mergeCell ref="A489:F489"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A819:F819"/>
+    <mergeCell ref="A709:F709"/>
+    <mergeCell ref="A731:F731"/>
+    <mergeCell ref="A753:F753"/>
+    <mergeCell ref="A907:F907"/>
+    <mergeCell ref="A929:F929"/>
+    <mergeCell ref="A951:F951"/>
+    <mergeCell ref="A841:F841"/>
+    <mergeCell ref="A863:F863"/>
+    <mergeCell ref="A885:F885"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="763" max="5" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>