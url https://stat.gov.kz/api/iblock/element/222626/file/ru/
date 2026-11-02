--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -1,145 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$975</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$1041</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B136" i="1" l="1"/>
   <c r="B135" i="1"/>
   <c r="B134" i="1"/>
   <c r="B133" i="1"/>
   <c r="B132" i="1"/>
   <c r="B131" i="1"/>
   <c r="B130" i="1"/>
   <c r="B129" i="1"/>
   <c r="B128" i="1"/>
   <c r="B127" i="1"/>
   <c r="B126" i="1"/>
   <c r="B125" i="1"/>
   <c r="B124" i="1"/>
   <c r="B123" i="1"/>
   <c r="B122" i="1"/>
   <c r="B121" i="1"/>
   <c r="B120" i="1"/>
   <c r="B119" i="1"/>
   <c r="B118" i="1"/>
   <c r="B117" i="1"/>
   <c r="F116" i="1"/>
   <c r="E116" i="1"/>
   <c r="D116" i="1"/>
   <c r="C116" i="1"/>
-  <c r="B116" i="1"/>
+  <c r="B116" i="1" s="1"/>
   <c r="B180" i="1"/>
   <c r="B179" i="1"/>
   <c r="B178" i="1"/>
   <c r="B177" i="1"/>
   <c r="B176" i="1"/>
   <c r="B175" i="1"/>
   <c r="B174" i="1"/>
   <c r="B173" i="1"/>
   <c r="B172" i="1"/>
   <c r="B171" i="1"/>
   <c r="B170" i="1"/>
   <c r="B169" i="1"/>
   <c r="B168" i="1"/>
   <c r="B167" i="1"/>
   <c r="B166" i="1"/>
   <c r="B165" i="1"/>
   <c r="B164" i="1"/>
   <c r="B163" i="1"/>
   <c r="B162" i="1"/>
   <c r="B161" i="1"/>
   <c r="B160" i="1"/>
   <c r="B158" i="1"/>
   <c r="B157" i="1"/>
   <c r="B156" i="1"/>
   <c r="B155" i="1"/>
   <c r="B154" i="1"/>
   <c r="B153" i="1"/>
   <c r="B152" i="1"/>
   <c r="B151" i="1"/>
   <c r="B150" i="1"/>
   <c r="B149" i="1"/>
   <c r="B148" i="1"/>
   <c r="B147" i="1"/>
   <c r="B146" i="1"/>
   <c r="B145" i="1"/>
   <c r="B144" i="1"/>
   <c r="B143" i="1"/>
   <c r="B142" i="1"/>
   <c r="B141" i="1"/>
   <c r="B140" i="1"/>
   <c r="B139" i="1"/>
   <c r="B138" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="977" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="77">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
@@ -318,57 +313,66 @@
   </si>
   <si>
     <t>на 1 сентября 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
   </si>
   <si>
     <t>на 1 ноября 2025г.</t>
   </si>
   <si>
     <t>на 1 декабря 2025г.</t>
   </si>
   <si>
     <t>на 1 января 2026г.</t>
   </si>
   <si>
     <t>на 1 февраля 2026г.</t>
   </si>
   <si>
     <t>на 1 марта 2026г.</t>
   </si>
   <si>
     <t>на 1 апреля 2026г.</t>
   </si>
+  <si>
+    <t>на 1 мая 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 июня 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 июля 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="178" formatCode="0.0000"/>
+    <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -518,66 +522,66 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -607,86 +611,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -855,55 +859,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K975"/>
+  <dimension ref="A1:K1041"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A947" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J954" sqref="J954"/>
+      <pane ySplit="4" topLeftCell="A1014" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J1054" sqref="J1054"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="4" customWidth="1"/>
     <col min="2" max="6" width="19" style="4" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
@@ -918,58 +922,58 @@
       </c>
       <c r="C3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:11" ht="51" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="32"/>
       <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A5" s="28" t="s">
+      <c r="A5" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="28"/>
-[...3 lines deleted...]
-      <c r="F5" s="28"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="7">
         <v>1641815</v>
       </c>
       <c r="C6" s="7">
         <v>321833</v>
       </c>
       <c r="D6" s="7">
         <v>2685</v>
       </c>
       <c r="E6" s="7">
         <v>1091032</v>
       </c>
       <c r="F6" s="7">
         <v>226265</v>
       </c>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
@@ -1353,58 +1357,58 @@
       <c r="F25" s="10">
         <v>1640</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="13">
         <v>95502</v>
       </c>
       <c r="C26" s="13">
         <v>18904</v>
       </c>
       <c r="D26" s="14">
         <v>139</v>
       </c>
       <c r="E26" s="13">
         <v>72447</v>
       </c>
       <c r="F26" s="13">
         <v>4012</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="27"/>
-[...3 lines deleted...]
-      <c r="F27" s="27"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="15">
         <v>1694418</v>
       </c>
       <c r="C28" s="15">
         <v>325845</v>
       </c>
       <c r="D28" s="15">
         <v>2700</v>
       </c>
       <c r="E28" s="15">
         <v>1135306</v>
       </c>
       <c r="F28" s="15">
         <v>230567</v>
       </c>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
@@ -1788,58 +1792,58 @@
       <c r="F47" s="2">
         <v>1782</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="3">
         <v>101033</v>
       </c>
       <c r="C48" s="3">
         <v>19080</v>
       </c>
       <c r="D48" s="19">
         <v>139</v>
       </c>
       <c r="E48" s="3">
         <v>77482</v>
       </c>
       <c r="F48" s="3">
         <v>4332</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A49" s="27" t="s">
+      <c r="A49" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="27"/>
-[...3 lines deleted...]
-      <c r="F49" s="27"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="20">
         <v>1732696</v>
       </c>
       <c r="C50" s="20">
         <v>330083</v>
       </c>
       <c r="D50" s="20">
         <v>2746</v>
       </c>
       <c r="E50" s="20">
         <v>1165606</v>
       </c>
       <c r="F50" s="20">
         <v>234261</v>
       </c>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
@@ -2223,58 +2227,58 @@
       <c r="F69" s="2">
         <v>1859</v>
       </c>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="3">
         <v>104202</v>
       </c>
       <c r="C70" s="3">
         <v>19207</v>
       </c>
       <c r="D70" s="3">
         <v>140</v>
       </c>
       <c r="E70" s="3">
         <v>80368</v>
       </c>
       <c r="F70" s="3">
         <v>4487</v>
       </c>
     </row>
     <row r="71" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A71" s="27" t="s">
+      <c r="A71" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="B71" s="27"/>
-[...3 lines deleted...]
-      <c r="F71" s="27"/>
+      <c r="B71" s="28"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="28"/>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="20">
         <v>1781867</v>
       </c>
       <c r="C72" s="20">
         <v>334591</v>
       </c>
       <c r="D72" s="20">
         <v>2732</v>
       </c>
       <c r="E72" s="20">
         <v>1205655</v>
       </c>
       <c r="F72" s="20">
         <v>238889</v>
       </c>
       <c r="G72" s="8"/>
       <c r="H72" s="8"/>
       <c r="I72" s="8"/>
       <c r="J72" s="8"/>
       <c r="K72" s="8"/>
@@ -2658,58 +2662,58 @@
       <c r="F91" s="2">
         <v>2043</v>
       </c>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="3">
         <v>107438</v>
       </c>
       <c r="C92" s="3">
         <v>19289</v>
       </c>
       <c r="D92" s="3">
         <v>140</v>
       </c>
       <c r="E92" s="3">
         <v>83183</v>
       </c>
       <c r="F92" s="3">
         <v>4826</v>
       </c>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A93" s="27" t="s">
+      <c r="A93" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="B93" s="27"/>
-[...3 lines deleted...]
-      <c r="F93" s="27"/>
+      <c r="B93" s="28"/>
+      <c r="C93" s="28"/>
+      <c r="D93" s="28"/>
+      <c r="E93" s="28"/>
+      <c r="F93" s="28"/>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B94" s="15">
         <v>1818764</v>
       </c>
       <c r="C94" s="15">
         <v>340584</v>
       </c>
       <c r="D94" s="15">
         <v>2924</v>
       </c>
       <c r="E94" s="15">
         <v>1234536</v>
       </c>
       <c r="F94" s="15">
         <v>240720</v>
       </c>
       <c r="G94" s="8"/>
       <c r="H94" s="8"/>
       <c r="I94" s="8"/>
       <c r="J94" s="8"/>
       <c r="K94" s="8"/>
@@ -3093,58 +3097,58 @@
       <c r="F113" s="1">
         <v>2109</v>
       </c>
     </row>
     <row r="114" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A114" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B114" s="1">
         <v>110409</v>
       </c>
       <c r="C114" s="1">
         <v>19605</v>
       </c>
       <c r="D114" s="1">
         <v>155</v>
       </c>
       <c r="E114" s="1">
         <v>85696</v>
       </c>
       <c r="F114" s="1">
         <v>4953</v>
       </c>
     </row>
     <row r="115" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A115" s="27" t="s">
+      <c r="A115" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="B115" s="27"/>
-[...3 lines deleted...]
-      <c r="F115" s="27"/>
+      <c r="B115" s="28"/>
+      <c r="C115" s="28"/>
+      <c r="D115" s="28"/>
+      <c r="E115" s="28"/>
+      <c r="F115" s="28"/>
     </row>
     <row r="116" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A116" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B116" s="15">
         <f>C116+D116+E116+F116</f>
         <v>1870335</v>
       </c>
       <c r="C116" s="15">
         <f>C117+C118+C119+C120+C121+C122+C123+C124+C125+C126+C127+C128+C129+C130+C131+C132+C133+C134+C135+C136</f>
         <v>348053</v>
       </c>
       <c r="D116" s="15">
         <f>D117+D118+D119+D120+D121+D122+D123+D124+D125+D126+D127+D128+D129+D130+D131+D132+D133+D134+D135+D136</f>
         <v>2922</v>
       </c>
       <c r="E116" s="15">
         <f>E117+E118+E119+E120+E121+E122+E123+E124+E125+E126+E127+E128+E129+E130+E131+E132+E133+E134+E135+E136</f>
         <v>1275598</v>
       </c>
       <c r="F116" s="15">
         <f>F117+F118+F119+F120+F121+F122+F123+F124+F125+F126+F127+F128+F129+F130+F131+F132+F133+F134+F135+F136</f>
         <v>243762</v>
       </c>
@@ -3553,58 +3557,58 @@
         <v>2192</v>
       </c>
     </row>
     <row r="136" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A136" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B136" s="1">
         <f t="shared" si="0"/>
         <v>114654</v>
       </c>
       <c r="C136" s="1">
         <v>19801</v>
       </c>
       <c r="D136" s="1">
         <v>154</v>
       </c>
       <c r="E136" s="1">
         <v>89564</v>
       </c>
       <c r="F136" s="1">
         <v>5135</v>
       </c>
     </row>
     <row r="137" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A137" s="27" t="s">
+      <c r="A137" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="B137" s="27"/>
-[...3 lines deleted...]
-      <c r="F137" s="27"/>
+      <c r="B137" s="28"/>
+      <c r="C137" s="28"/>
+      <c r="D137" s="28"/>
+      <c r="E137" s="28"/>
+      <c r="F137" s="28"/>
     </row>
     <row r="138" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A138" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B138" s="15">
         <f>C138+D138+E138+F138</f>
         <v>1904656</v>
       </c>
       <c r="C138" s="15">
         <v>351136</v>
       </c>
       <c r="D138" s="15">
         <v>2910</v>
       </c>
       <c r="E138" s="15">
         <v>1302544</v>
       </c>
       <c r="F138" s="15">
         <v>248066</v>
       </c>
       <c r="G138" s="8"/>
       <c r="H138" s="8"/>
       <c r="I138" s="8"/>
       <c r="J138" s="8"/>
@@ -4009,58 +4013,58 @@
         <v>2283</v>
       </c>
     </row>
     <row r="158" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A158" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B158" s="1">
         <f t="shared" si="1"/>
         <v>118036</v>
       </c>
       <c r="C158" s="1">
         <v>20018</v>
       </c>
       <c r="D158" s="1">
         <v>153</v>
       </c>
       <c r="E158" s="1">
         <v>92452</v>
       </c>
       <c r="F158" s="1">
         <v>5413</v>
       </c>
     </row>
     <row r="159" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A159" s="27" t="s">
+      <c r="A159" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="B159" s="27"/>
-[...3 lines deleted...]
-      <c r="F159" s="27"/>
+      <c r="B159" s="28"/>
+      <c r="C159" s="28"/>
+      <c r="D159" s="28"/>
+      <c r="E159" s="28"/>
+      <c r="F159" s="28"/>
     </row>
     <row r="160" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A160" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B160" s="15">
         <f>C160+D160+E160+F160</f>
         <v>1939801</v>
       </c>
       <c r="C160" s="15">
         <v>354306</v>
       </c>
       <c r="D160" s="15">
         <v>2908</v>
       </c>
       <c r="E160" s="15">
         <v>1330396</v>
       </c>
       <c r="F160" s="15">
         <v>252191</v>
       </c>
       <c r="G160" s="8"/>
       <c r="H160" s="8"/>
       <c r="I160" s="8"/>
       <c r="J160" s="8"/>
@@ -4465,58 +4469,58 @@
         <v>2393</v>
       </c>
     </row>
     <row r="180" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A180" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B180" s="1">
         <f t="shared" si="2"/>
         <v>121199</v>
       </c>
       <c r="C180" s="1">
         <v>20239</v>
       </c>
       <c r="D180" s="1">
         <v>151</v>
       </c>
       <c r="E180" s="1">
         <v>95157</v>
       </c>
       <c r="F180" s="1">
         <v>5652</v>
       </c>
     </row>
     <row r="181" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A181" s="27" t="s">
+      <c r="A181" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="B181" s="27"/>
-[...3 lines deleted...]
-      <c r="F181" s="27"/>
+      <c r="B181" s="28"/>
+      <c r="C181" s="28"/>
+      <c r="D181" s="28"/>
+      <c r="E181" s="28"/>
+      <c r="F181" s="28"/>
     </row>
     <row r="182" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A182" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B182" s="15">
         <v>1974722</v>
       </c>
       <c r="C182" s="15">
         <v>356502</v>
       </c>
       <c r="D182" s="15">
         <v>2859</v>
       </c>
       <c r="E182" s="15">
         <v>1358255</v>
       </c>
       <c r="F182" s="15">
         <v>257106</v>
       </c>
       <c r="G182" s="8"/>
       <c r="H182" s="8"/>
       <c r="I182" s="8"/>
       <c r="J182" s="8"/>
       <c r="K182" s="8"/>
@@ -4900,58 +4904,58 @@
       <c r="F201" s="1">
         <v>2477</v>
       </c>
     </row>
     <row r="202" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A202" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B202" s="1">
         <v>124732</v>
       </c>
       <c r="C202" s="1">
         <v>20430</v>
       </c>
       <c r="D202" s="1">
         <v>155</v>
       </c>
       <c r="E202" s="1">
         <v>98283</v>
       </c>
       <c r="F202" s="1">
         <v>5864</v>
       </c>
     </row>
     <row r="203" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A203" s="27" t="s">
+      <c r="A203" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B203" s="27"/>
-[...3 lines deleted...]
-      <c r="F203" s="27"/>
+      <c r="B203" s="28"/>
+      <c r="C203" s="28"/>
+      <c r="D203" s="28"/>
+      <c r="E203" s="28"/>
+      <c r="F203" s="28"/>
     </row>
     <row r="204" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A204" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B204" s="15">
         <v>1988454</v>
       </c>
       <c r="C204" s="15">
         <v>353353</v>
       </c>
       <c r="D204" s="15">
         <v>2853</v>
       </c>
       <c r="E204" s="15">
         <v>1372027</v>
       </c>
       <c r="F204" s="15">
         <v>260221</v>
       </c>
       <c r="G204" s="8"/>
       <c r="H204" s="8"/>
       <c r="I204" s="8"/>
       <c r="J204" s="8"/>
       <c r="K204" s="8"/>
@@ -5335,58 +5339,58 @@
       <c r="F223" s="1">
         <v>2532</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A224" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B224" s="1">
         <v>126549</v>
       </c>
       <c r="C224" s="1">
         <v>20262</v>
       </c>
       <c r="D224" s="1">
         <v>154</v>
       </c>
       <c r="E224" s="1">
         <v>100205</v>
       </c>
       <c r="F224" s="1">
         <v>5928</v>
       </c>
     </row>
     <row r="225" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A225" s="27" t="s">
+      <c r="A225" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B225" s="27"/>
-[...3 lines deleted...]
-      <c r="F225" s="27"/>
+      <c r="B225" s="28"/>
+      <c r="C225" s="28"/>
+      <c r="D225" s="28"/>
+      <c r="E225" s="28"/>
+      <c r="F225" s="28"/>
     </row>
     <row r="226" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A226" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B226" s="1">
         <v>2015030</v>
       </c>
       <c r="C226" s="1">
         <v>354618</v>
       </c>
       <c r="D226" s="1">
         <v>2851</v>
       </c>
       <c r="E226" s="1">
         <v>1392945</v>
       </c>
       <c r="F226" s="1">
         <v>264616</v>
       </c>
       <c r="G226" s="8"/>
       <c r="H226" s="8"/>
       <c r="I226" s="8"/>
       <c r="J226" s="8"/>
       <c r="K226" s="8"/>
@@ -5770,58 +5774,58 @@
       <c r="F245" s="2">
         <v>2659</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A246" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B246" s="3">
         <v>128635</v>
       </c>
       <c r="C246" s="3">
         <v>20496</v>
       </c>
       <c r="D246" s="3">
         <v>150</v>
       </c>
       <c r="E246" s="3">
         <v>101863</v>
       </c>
       <c r="F246" s="3">
         <v>6126</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A247" s="27" t="s">
+      <c r="A247" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="B247" s="27"/>
-[...3 lines deleted...]
-      <c r="F247" s="27"/>
+      <c r="B247" s="28"/>
+      <c r="C247" s="28"/>
+      <c r="D247" s="28"/>
+      <c r="E247" s="28"/>
+      <c r="F247" s="28"/>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A248" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B248" s="15">
         <v>2031826</v>
       </c>
       <c r="C248" s="15">
         <v>352895</v>
       </c>
       <c r="D248" s="15">
         <v>2840</v>
       </c>
       <c r="E248" s="15">
         <v>1408196</v>
       </c>
       <c r="F248" s="15">
         <v>267895</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A249" s="9" t="s">
         <v>23</v>
       </c>
@@ -6200,58 +6204,58 @@
       <c r="F267" s="1">
         <v>2805</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A268" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B268" s="1">
         <v>129600</v>
       </c>
       <c r="C268" s="1">
         <v>20718</v>
       </c>
       <c r="D268" s="1">
         <v>149</v>
       </c>
       <c r="E268" s="1">
         <v>102504</v>
       </c>
       <c r="F268" s="1">
         <v>6229</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A269" s="27" t="s">
+      <c r="A269" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="B269" s="27"/>
-[...3 lines deleted...]
-      <c r="F269" s="27"/>
+      <c r="B269" s="28"/>
+      <c r="C269" s="28"/>
+      <c r="D269" s="28"/>
+      <c r="E269" s="28"/>
+      <c r="F269" s="28"/>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A270" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B270" s="15">
         <v>2027939</v>
       </c>
       <c r="C270" s="15">
         <v>352956</v>
       </c>
       <c r="D270" s="15">
         <v>2799</v>
       </c>
       <c r="E270" s="15">
         <v>1402483</v>
       </c>
       <c r="F270" s="15">
         <v>269701</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A271" s="9" t="s">
         <v>23</v>
       </c>
@@ -6630,58 +6634,58 @@
       <c r="F289" s="1">
         <v>2953</v>
       </c>
     </row>
     <row r="290" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A290" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B290" s="1">
         <v>130104</v>
       </c>
       <c r="C290" s="1">
         <v>20864</v>
       </c>
       <c r="D290" s="1">
         <v>148</v>
       </c>
       <c r="E290" s="1">
         <v>102760</v>
       </c>
       <c r="F290" s="1">
         <v>6332</v>
       </c>
     </row>
     <row r="291" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A291" s="27" t="s">
+      <c r="A291" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="B291" s="27"/>
-[...3 lines deleted...]
-      <c r="F291" s="27"/>
+      <c r="B291" s="28"/>
+      <c r="C291" s="28"/>
+      <c r="D291" s="28"/>
+      <c r="E291" s="28"/>
+      <c r="F291" s="28"/>
     </row>
     <row r="292" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A292" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B292" s="15">
         <v>2036081</v>
       </c>
       <c r="C292" s="15">
         <v>356523</v>
       </c>
       <c r="D292" s="15">
         <v>2809</v>
       </c>
       <c r="E292" s="15">
         <v>1403891</v>
       </c>
       <c r="F292" s="15">
         <v>272858</v>
       </c>
       <c r="G292" s="8"/>
       <c r="H292" s="8"/>
       <c r="I292" s="8"/>
       <c r="J292" s="8"/>
       <c r="K292" s="8"/>
@@ -7065,58 +7069,58 @@
       <c r="F311" s="1">
         <v>3041</v>
       </c>
     </row>
     <row r="312" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A312" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B312" s="3">
         <v>128652</v>
       </c>
       <c r="C312" s="3">
         <v>21062</v>
       </c>
       <c r="D312" s="3">
         <v>148</v>
       </c>
       <c r="E312" s="3">
         <v>101048</v>
       </c>
       <c r="F312" s="3">
         <v>6394</v>
       </c>
     </row>
     <row r="313" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A313" s="27" t="s">
+      <c r="A313" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="B313" s="27"/>
-[...3 lines deleted...]
-      <c r="F313" s="27"/>
+      <c r="B313" s="28"/>
+      <c r="C313" s="28"/>
+      <c r="D313" s="28"/>
+      <c r="E313" s="28"/>
+      <c r="F313" s="28"/>
     </row>
     <row r="314" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A314" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B314" s="15">
         <v>2041977</v>
       </c>
       <c r="C314" s="15">
         <v>359359</v>
       </c>
       <c r="D314" s="15">
         <v>2940</v>
       </c>
       <c r="E314" s="15">
         <v>1406538</v>
       </c>
       <c r="F314" s="15">
         <v>273140</v>
       </c>
       <c r="G314" s="8"/>
       <c r="H314" s="8"/>
       <c r="I314" s="8"/>
       <c r="J314" s="8"/>
       <c r="K314" s="8"/>
@@ -7500,58 +7504,58 @@
       <c r="F333" s="1">
         <v>3128</v>
       </c>
     </row>
     <row r="334" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A334" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B334" s="3">
         <v>130898</v>
       </c>
       <c r="C334" s="3">
         <v>21305</v>
       </c>
       <c r="D334" s="3">
         <v>159</v>
       </c>
       <c r="E334" s="3">
         <v>102838</v>
       </c>
       <c r="F334" s="3">
         <v>6596</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="27" t="s">
+      <c r="A335" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="B335" s="27"/>
-[...3 lines deleted...]
-      <c r="F335" s="27"/>
+      <c r="B335" s="28"/>
+      <c r="C335" s="28"/>
+      <c r="D335" s="28"/>
+      <c r="E335" s="28"/>
+      <c r="F335" s="28"/>
     </row>
     <row r="336" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A336" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B336" s="15">
         <v>2035147</v>
       </c>
       <c r="C336" s="15">
         <v>361100</v>
       </c>
       <c r="D336" s="15">
         <v>2953</v>
       </c>
       <c r="E336" s="15">
         <v>1398680</v>
       </c>
       <c r="F336" s="15">
         <v>272414</v>
       </c>
       <c r="G336" s="8"/>
       <c r="H336" s="8"/>
       <c r="I336" s="8"/>
       <c r="J336" s="8"/>
       <c r="K336" s="8"/>
@@ -7935,58 +7939,58 @@
       <c r="F355" s="1">
         <v>3158</v>
       </c>
     </row>
     <row r="356" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A356" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B356" s="3">
         <v>129955</v>
       </c>
       <c r="C356" s="3">
         <v>21335</v>
       </c>
       <c r="D356" s="3">
         <v>156</v>
       </c>
       <c r="E356" s="3">
         <v>101740</v>
       </c>
       <c r="F356" s="3">
         <v>6724</v>
       </c>
     </row>
     <row r="357" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="27" t="s">
+      <c r="A357" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="B357" s="27"/>
-[...3 lines deleted...]
-      <c r="F357" s="27"/>
+      <c r="B357" s="28"/>
+      <c r="C357" s="28"/>
+      <c r="D357" s="28"/>
+      <c r="E357" s="28"/>
+      <c r="F357" s="28"/>
     </row>
     <row r="358" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A358" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B358" s="15">
         <v>2002199</v>
       </c>
       <c r="C358" s="15">
         <v>360268</v>
       </c>
       <c r="D358" s="15">
         <v>2940</v>
       </c>
       <c r="E358" s="15">
         <v>1369043</v>
       </c>
       <c r="F358" s="15">
         <v>269948</v>
       </c>
       <c r="G358" s="8"/>
       <c r="H358" s="8"/>
       <c r="I358" s="8"/>
       <c r="J358" s="8"/>
       <c r="K358" s="8"/>
@@ -8370,58 +8374,58 @@
       <c r="F377" s="1">
         <v>3149</v>
       </c>
     </row>
     <row r="378" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A378" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B378" s="3">
         <v>128526</v>
       </c>
       <c r="C378" s="3">
         <v>21258</v>
       </c>
       <c r="D378" s="3">
         <v>158</v>
       </c>
       <c r="E378" s="3">
         <v>100341</v>
       </c>
       <c r="F378" s="3">
         <v>6769</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A379" s="27" t="s">
+      <c r="A379" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B379" s="27"/>
-[...3 lines deleted...]
-      <c r="F379" s="27"/>
+      <c r="B379" s="28"/>
+      <c r="C379" s="28"/>
+      <c r="D379" s="28"/>
+      <c r="E379" s="28"/>
+      <c r="F379" s="28"/>
     </row>
     <row r="380" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A380" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B380" s="15">
         <v>2020036</v>
       </c>
       <c r="C380" s="15">
         <v>362700</v>
       </c>
       <c r="D380" s="15">
         <v>2947</v>
       </c>
       <c r="E380" s="15">
         <v>1385456</v>
       </c>
       <c r="F380" s="15">
         <v>268933</v>
       </c>
       <c r="G380" s="8"/>
       <c r="H380" s="8"/>
       <c r="I380" s="8"/>
       <c r="J380" s="8"/>
       <c r="K380" s="8"/>
@@ -8805,58 +8809,58 @@
       <c r="F399" s="1">
         <v>3254</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A400" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B400" s="3">
         <v>131485</v>
       </c>
       <c r="C400" s="3">
         <v>21427</v>
       </c>
       <c r="D400" s="3">
         <v>155</v>
       </c>
       <c r="E400" s="3">
         <v>103023</v>
       </c>
       <c r="F400" s="3">
         <v>6880</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A401" s="27" t="s">
+      <c r="A401" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="B401" s="27"/>
-[...3 lines deleted...]
-      <c r="F401" s="27"/>
+      <c r="B401" s="28"/>
+      <c r="C401" s="28"/>
+      <c r="D401" s="28"/>
+      <c r="E401" s="28"/>
+      <c r="F401" s="28"/>
     </row>
     <row r="402" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A402" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B402" s="15">
         <v>2012702</v>
       </c>
       <c r="C402" s="15">
         <v>361211</v>
       </c>
       <c r="D402" s="15">
         <v>2950</v>
       </c>
       <c r="E402" s="15">
         <v>1382053</v>
       </c>
       <c r="F402" s="15">
         <v>266488</v>
       </c>
       <c r="G402" s="8"/>
       <c r="H402" s="8"/>
       <c r="I402" s="8"/>
       <c r="J402" s="8"/>
       <c r="K402" s="8"/>
@@ -9240,58 +9244,58 @@
       <c r="F421" s="1">
         <v>3267</v>
       </c>
     </row>
     <row r="422" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A422" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B422" s="3">
         <v>130009</v>
       </c>
       <c r="C422" s="3">
         <v>20851</v>
       </c>
       <c r="D422" s="3">
         <v>160</v>
       </c>
       <c r="E422" s="3">
         <v>102162</v>
       </c>
       <c r="F422" s="3">
         <v>6836</v>
       </c>
     </row>
     <row r="423" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A423" s="27" t="s">
+      <c r="A423" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="B423" s="27"/>
-[...3 lines deleted...]
-      <c r="F423" s="27"/>
+      <c r="B423" s="28"/>
+      <c r="C423" s="28"/>
+      <c r="D423" s="28"/>
+      <c r="E423" s="28"/>
+      <c r="F423" s="28"/>
     </row>
     <row r="424" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A424" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B424" s="15">
         <v>2017379</v>
       </c>
       <c r="C424" s="15">
         <v>362657</v>
       </c>
       <c r="D424" s="15">
         <v>2961</v>
       </c>
       <c r="E424" s="15">
         <v>1385298</v>
       </c>
       <c r="F424" s="15">
         <v>266463</v>
       </c>
       <c r="G424" s="8"/>
       <c r="H424" s="8"/>
       <c r="I424" s="8"/>
       <c r="J424" s="8"/>
       <c r="K424" s="8"/>
@@ -9675,58 +9679,58 @@
       <c r="F443" s="1">
         <v>3321</v>
       </c>
     </row>
     <row r="444" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A444" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B444" s="3">
         <v>129706</v>
       </c>
       <c r="C444" s="3">
         <v>20935</v>
       </c>
       <c r="D444" s="3">
         <v>162</v>
       </c>
       <c r="E444" s="3">
         <v>101821</v>
       </c>
       <c r="F444" s="3">
         <v>6788</v>
       </c>
     </row>
     <row r="445" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A445" s="27" t="s">
+      <c r="A445" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="B445" s="27"/>
-[...3 lines deleted...]
-      <c r="F445" s="27"/>
+      <c r="B445" s="28"/>
+      <c r="C445" s="28"/>
+      <c r="D445" s="28"/>
+      <c r="E445" s="28"/>
+      <c r="F445" s="28"/>
     </row>
     <row r="446" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A446" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B446" s="15">
         <v>2015768</v>
       </c>
       <c r="C446" s="15">
         <v>362625</v>
       </c>
       <c r="D446" s="15">
         <v>2940</v>
       </c>
       <c r="E446" s="15">
         <v>1384620</v>
       </c>
       <c r="F446" s="15">
         <v>265583</v>
       </c>
       <c r="G446" s="8"/>
       <c r="H446" s="8"/>
       <c r="I446" s="8"/>
       <c r="J446" s="8"/>
       <c r="K446" s="8"/>
@@ -10110,58 +10114,58 @@
       <c r="F465" s="1">
         <v>3347</v>
       </c>
     </row>
     <row r="466" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A466" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B466" s="3">
         <v>130644</v>
       </c>
       <c r="C466" s="3">
         <v>21036</v>
       </c>
       <c r="D466" s="3">
         <v>155</v>
       </c>
       <c r="E466" s="3">
         <v>102663</v>
       </c>
       <c r="F466" s="3">
         <v>6790</v>
       </c>
     </row>
     <row r="467" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A467" s="27" t="s">
+      <c r="A467" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="B467" s="27"/>
-[...3 lines deleted...]
-      <c r="F467" s="27"/>
+      <c r="B467" s="28"/>
+      <c r="C467" s="28"/>
+      <c r="D467" s="28"/>
+      <c r="E467" s="28"/>
+      <c r="F467" s="28"/>
     </row>
     <row r="468" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A468" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B468" s="15">
         <v>2018847</v>
       </c>
       <c r="C468" s="15">
         <v>359271</v>
       </c>
       <c r="D468" s="15">
         <v>2926</v>
       </c>
       <c r="E468" s="15">
         <v>1390983</v>
       </c>
       <c r="F468" s="15">
         <v>265667</v>
       </c>
       <c r="G468" s="8"/>
       <c r="H468" s="8"/>
       <c r="I468" s="8"/>
       <c r="J468" s="8"/>
       <c r="K468" s="8"/>
@@ -10545,58 +10549,58 @@
       <c r="F487" s="1">
         <v>3354</v>
       </c>
     </row>
     <row r="488" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A488" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B488" s="3">
         <v>130890</v>
       </c>
       <c r="C488" s="3">
         <v>20785</v>
       </c>
       <c r="D488" s="3">
         <v>153</v>
       </c>
       <c r="E488" s="3">
         <v>103162</v>
       </c>
       <c r="F488" s="3">
         <v>6790</v>
       </c>
     </row>
     <row r="489" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A489" s="27" t="s">
+      <c r="A489" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="B489" s="27"/>
-[...3 lines deleted...]
-      <c r="F489" s="27"/>
+      <c r="B489" s="28"/>
+      <c r="C489" s="28"/>
+      <c r="D489" s="28"/>
+      <c r="E489" s="28"/>
+      <c r="F489" s="28"/>
     </row>
     <row r="490" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A490" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B490" s="15">
         <v>2028794</v>
       </c>
       <c r="C490" s="15">
         <v>359363</v>
       </c>
       <c r="D490" s="15">
         <v>2928</v>
       </c>
       <c r="E490" s="15">
         <v>1400080</v>
       </c>
       <c r="F490" s="15">
         <v>266423</v>
       </c>
       <c r="G490" s="8"/>
       <c r="H490" s="8"/>
       <c r="I490" s="8"/>
       <c r="J490" s="8"/>
       <c r="K490" s="8"/>
@@ -10980,58 +10984,58 @@
       <c r="F509" s="1">
         <v>3375</v>
       </c>
     </row>
     <row r="510" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A510" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B510" s="3">
         <v>130942</v>
       </c>
       <c r="C510" s="3">
         <v>20845</v>
       </c>
       <c r="D510" s="3">
         <v>152</v>
       </c>
       <c r="E510" s="3">
         <v>103191</v>
       </c>
       <c r="F510" s="3">
         <v>6754</v>
       </c>
     </row>
     <row r="511" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A511" s="27" t="s">
+      <c r="A511" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="B511" s="27"/>
-[...3 lines deleted...]
-      <c r="F511" s="27"/>
+      <c r="B511" s="28"/>
+      <c r="C511" s="28"/>
+      <c r="D511" s="28"/>
+      <c r="E511" s="28"/>
+      <c r="F511" s="28"/>
     </row>
     <row r="512" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A512" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B512" s="15">
         <v>2044058</v>
       </c>
       <c r="C512" s="15">
         <v>359114</v>
       </c>
       <c r="D512" s="15">
         <v>2925</v>
       </c>
       <c r="E512" s="15">
         <v>1415059</v>
       </c>
       <c r="F512" s="15">
         <v>266960</v>
       </c>
     </row>
     <row r="513" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A513" s="9" t="s">
         <v>23</v>
       </c>
@@ -11410,58 +11414,58 @@
       <c r="F531" s="1">
         <v>3439</v>
       </c>
     </row>
     <row r="532" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A532" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B532" s="3">
         <v>132182</v>
       </c>
       <c r="C532" s="3">
         <v>20971</v>
       </c>
       <c r="D532" s="3">
         <v>148</v>
       </c>
       <c r="E532" s="3">
         <v>104316</v>
       </c>
       <c r="F532" s="3">
         <v>6747</v>
       </c>
     </row>
     <row r="533" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A533" s="27" t="s">
+      <c r="A533" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B533" s="27"/>
-[...3 lines deleted...]
-      <c r="F533" s="27"/>
+      <c r="B533" s="28"/>
+      <c r="C533" s="28"/>
+      <c r="D533" s="28"/>
+      <c r="E533" s="28"/>
+      <c r="F533" s="28"/>
     </row>
     <row r="534" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A534" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B534" s="15">
         <v>2043760</v>
       </c>
       <c r="C534" s="15">
         <v>358172</v>
       </c>
       <c r="D534" s="15">
         <v>2908</v>
       </c>
       <c r="E534" s="15">
         <v>1417982</v>
       </c>
       <c r="F534" s="15">
         <v>264698</v>
       </c>
     </row>
     <row r="535" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A535" s="9" t="s">
         <v>23</v>
       </c>
@@ -11840,58 +11844,58 @@
       <c r="F553" s="1">
         <v>3489</v>
       </c>
     </row>
     <row r="554" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A554" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B554" s="3">
         <v>132711</v>
       </c>
       <c r="C554" s="3">
         <v>20940</v>
       </c>
       <c r="D554" s="3">
         <v>141</v>
       </c>
       <c r="E554" s="3">
         <v>104891</v>
       </c>
       <c r="F554" s="3">
         <v>6739</v>
       </c>
     </row>
     <row r="555" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A555" s="27" t="s">
+      <c r="A555" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B555" s="27"/>
-[...3 lines deleted...]
-      <c r="F555" s="27"/>
+      <c r="B555" s="28"/>
+      <c r="C555" s="28"/>
+      <c r="D555" s="28"/>
+      <c r="E555" s="28"/>
+      <c r="F555" s="28"/>
     </row>
     <row r="556" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A556" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B556" s="15">
         <v>2051458</v>
       </c>
       <c r="C556" s="15">
         <v>358526</v>
       </c>
       <c r="D556" s="15">
         <v>2924</v>
       </c>
       <c r="E556" s="15">
         <v>1426324</v>
       </c>
       <c r="F556" s="15">
         <v>263684</v>
       </c>
     </row>
     <row r="557" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A557" s="9" t="s">
         <v>23</v>
       </c>
@@ -12270,58 +12274,58 @@
       <c r="F575" s="1">
         <v>3520</v>
       </c>
     </row>
     <row r="576" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A576" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B576" s="3">
         <v>133809</v>
       </c>
       <c r="C576" s="3">
         <v>20889</v>
       </c>
       <c r="D576" s="3">
         <v>143</v>
       </c>
       <c r="E576" s="3">
         <v>106081</v>
       </c>
       <c r="F576" s="3">
         <v>6696</v>
       </c>
     </row>
     <row r="577" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A577" s="27" t="s">
+      <c r="A577" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B577" s="27"/>
-[...3 lines deleted...]
-      <c r="F577" s="27"/>
+      <c r="B577" s="28"/>
+      <c r="C577" s="28"/>
+      <c r="D577" s="28"/>
+      <c r="E577" s="28"/>
+      <c r="F577" s="28"/>
     </row>
     <row r="578" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A578" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B578" s="21">
         <v>2072966</v>
       </c>
       <c r="C578" s="21">
         <v>362216</v>
       </c>
       <c r="D578" s="22">
         <v>3138</v>
       </c>
       <c r="E578" s="21">
         <v>1442773</v>
       </c>
       <c r="F578" s="21">
         <v>264839</v>
       </c>
     </row>
     <row r="579" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A579" s="9" t="s">
         <v>23</v>
       </c>
@@ -12700,58 +12704,58 @@
       <c r="F597" s="23">
         <v>3602</v>
       </c>
     </row>
     <row r="598" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A598" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B598" s="25">
         <v>136250</v>
       </c>
       <c r="C598" s="25">
         <v>21013</v>
       </c>
       <c r="D598" s="26">
         <v>158</v>
       </c>
       <c r="E598" s="25">
         <v>108350</v>
       </c>
       <c r="F598" s="25">
         <v>6729</v>
       </c>
     </row>
     <row r="599" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A599" s="27" t="s">
+      <c r="A599" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="B599" s="27"/>
-[...3 lines deleted...]
-      <c r="F599" s="27"/>
+      <c r="B599" s="28"/>
+      <c r="C599" s="28"/>
+      <c r="D599" s="28"/>
+      <c r="E599" s="28"/>
+      <c r="F599" s="28"/>
     </row>
     <row r="600" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A600" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B600" s="21">
         <v>2071305</v>
       </c>
       <c r="C600" s="21">
         <v>361109</v>
       </c>
       <c r="D600" s="22">
         <v>3150</v>
       </c>
       <c r="E600" s="21">
         <v>1446781</v>
       </c>
       <c r="F600" s="21">
         <v>260265</v>
       </c>
     </row>
     <row r="601" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A601" s="9" t="s">
         <v>23</v>
       </c>
@@ -13130,58 +13134,58 @@
       <c r="F619" s="23">
         <v>3612</v>
       </c>
     </row>
     <row r="620" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A620" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B620" s="25">
         <v>136532</v>
       </c>
       <c r="C620" s="25">
         <v>21041</v>
       </c>
       <c r="D620" s="26">
         <v>160</v>
       </c>
       <c r="E620" s="25">
         <v>108586</v>
       </c>
       <c r="F620" s="25">
         <v>6745</v>
       </c>
     </row>
     <row r="621" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A621" s="27" t="s">
+      <c r="A621" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B621" s="27"/>
-[...3 lines deleted...]
-      <c r="F621" s="27"/>
+      <c r="B621" s="28"/>
+      <c r="C621" s="28"/>
+      <c r="D621" s="28"/>
+      <c r="E621" s="28"/>
+      <c r="F621" s="28"/>
     </row>
     <row r="622" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A622" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B622" s="21">
         <v>2071657</v>
       </c>
       <c r="C622" s="21">
         <v>363012</v>
       </c>
       <c r="D622" s="22">
         <v>3135</v>
       </c>
       <c r="E622" s="21">
         <v>1444485</v>
       </c>
       <c r="F622" s="21">
         <v>261025</v>
       </c>
     </row>
     <row r="623" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A623" s="9" t="s">
         <v>23</v>
       </c>
@@ -13560,58 +13564,58 @@
       <c r="F641" s="23">
         <v>3670</v>
       </c>
     </row>
     <row r="642" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A642" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B642" s="25">
         <v>137114</v>
       </c>
       <c r="C642" s="25">
         <v>21309</v>
       </c>
       <c r="D642" s="26">
         <v>162</v>
       </c>
       <c r="E642" s="25">
         <v>108902</v>
       </c>
       <c r="F642" s="25">
         <v>6741</v>
       </c>
     </row>
     <row r="643" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A643" s="27" t="s">
+      <c r="A643" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B643" s="27"/>
-[...3 lines deleted...]
-      <c r="F643" s="27"/>
+      <c r="B643" s="28"/>
+      <c r="C643" s="28"/>
+      <c r="D643" s="28"/>
+      <c r="E643" s="28"/>
+      <c r="F643" s="28"/>
     </row>
     <row r="644" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A644" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B644" s="21">
         <v>2085357</v>
       </c>
       <c r="C644" s="21">
         <v>364014</v>
       </c>
       <c r="D644" s="22">
         <v>3044</v>
       </c>
       <c r="E644" s="21">
         <v>1458529</v>
       </c>
       <c r="F644" s="21">
         <v>259770</v>
       </c>
     </row>
     <row r="645" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A645" s="9" t="s">
         <v>23</v>
       </c>
@@ -13990,58 +13994,58 @@
       <c r="F663" s="23">
         <v>3716</v>
       </c>
     </row>
     <row r="664" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A664" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B664" s="25">
         <v>137781</v>
       </c>
       <c r="C664" s="25">
         <v>21201</v>
       </c>
       <c r="D664" s="26">
         <v>165</v>
       </c>
       <c r="E664" s="25">
         <v>109764</v>
       </c>
       <c r="F664" s="25">
         <v>6651</v>
       </c>
     </row>
     <row r="665" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A665" s="27" t="s">
+      <c r="A665" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B665" s="27"/>
-[...3 lines deleted...]
-      <c r="F665" s="27"/>
+      <c r="B665" s="28"/>
+      <c r="C665" s="28"/>
+      <c r="D665" s="28"/>
+      <c r="E665" s="28"/>
+      <c r="F665" s="28"/>
     </row>
     <row r="666" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A666" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B666" s="21">
         <v>2091705</v>
       </c>
       <c r="C666" s="21">
         <v>360762</v>
       </c>
       <c r="D666" s="22">
         <v>3028</v>
       </c>
       <c r="E666" s="21">
         <v>1468996</v>
       </c>
       <c r="F666" s="21">
         <v>258919</v>
       </c>
     </row>
     <row r="667" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A667" s="9" t="s">
         <v>23</v>
       </c>
@@ -14420,58 +14424,58 @@
       <c r="F685" s="23">
         <v>3060</v>
       </c>
     </row>
     <row r="686" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A686" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B686" s="25">
         <v>138403</v>
       </c>
       <c r="C686" s="25">
         <v>21241</v>
       </c>
       <c r="D686" s="26">
         <v>159</v>
       </c>
       <c r="E686" s="25">
         <v>110359</v>
       </c>
       <c r="F686" s="25">
         <v>6644</v>
       </c>
     </row>
     <row r="687" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A687" s="27" t="s">
+      <c r="A687" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B687" s="27"/>
-[...3 lines deleted...]
-      <c r="F687" s="27"/>
+      <c r="B687" s="28"/>
+      <c r="C687" s="28"/>
+      <c r="D687" s="28"/>
+      <c r="E687" s="28"/>
+      <c r="F687" s="28"/>
     </row>
     <row r="688" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A688" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B688" s="21">
         <v>2099642</v>
       </c>
       <c r="C688" s="21">
         <v>361654</v>
       </c>
       <c r="D688" s="22">
         <v>3037</v>
       </c>
       <c r="E688" s="21">
         <v>1476774</v>
       </c>
       <c r="F688" s="21">
         <v>258177</v>
       </c>
     </row>
     <row r="689" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A689" s="9" t="s">
         <v>23</v>
       </c>
@@ -14850,58 +14854,58 @@
       <c r="F707" s="23">
         <v>2575</v>
       </c>
     </row>
     <row r="708" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A708" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B708" s="25">
         <v>138851</v>
       </c>
       <c r="C708" s="25">
         <v>21352</v>
       </c>
       <c r="D708" s="26">
         <v>158</v>
       </c>
       <c r="E708" s="25">
         <v>110690</v>
       </c>
       <c r="F708" s="25">
         <v>6651</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A709" s="27" t="s">
+      <c r="A709" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B709" s="27"/>
-[...3 lines deleted...]
-      <c r="F709" s="27"/>
+      <c r="B709" s="28"/>
+      <c r="C709" s="28"/>
+      <c r="D709" s="28"/>
+      <c r="E709" s="28"/>
+      <c r="F709" s="28"/>
     </row>
     <row r="710" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A710" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B710" s="21">
         <v>2105823</v>
       </c>
       <c r="C710" s="21">
         <v>360918</v>
       </c>
       <c r="D710" s="22">
         <v>2990</v>
       </c>
       <c r="E710" s="21">
         <v>1485035</v>
       </c>
       <c r="F710" s="21">
         <v>256880</v>
       </c>
     </row>
     <row r="711" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A711" s="9" t="s">
         <v>23</v>
       </c>
@@ -15280,58 +15284,58 @@
       <c r="F729" s="23">
         <v>2144</v>
       </c>
     </row>
     <row r="730" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A730" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B730" s="25">
         <v>138721</v>
       </c>
       <c r="C730" s="25">
         <v>21383</v>
       </c>
       <c r="D730" s="26">
         <v>151</v>
       </c>
       <c r="E730" s="25">
         <v>110554</v>
       </c>
       <c r="F730" s="25">
         <v>6633</v>
       </c>
     </row>
     <row r="731" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A731" s="27" t="s">
+      <c r="A731" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B731" s="27"/>
-[...3 lines deleted...]
-      <c r="F731" s="27"/>
+      <c r="B731" s="28"/>
+      <c r="C731" s="28"/>
+      <c r="D731" s="28"/>
+      <c r="E731" s="28"/>
+      <c r="F731" s="28"/>
     </row>
     <row r="732" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A732" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B732" s="21">
         <v>2109425</v>
       </c>
       <c r="C732" s="21">
         <v>361238</v>
       </c>
       <c r="D732" s="22">
         <v>2982</v>
       </c>
       <c r="E732" s="21">
         <v>1490057</v>
       </c>
       <c r="F732" s="21">
         <v>255148</v>
       </c>
     </row>
     <row r="733" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A733" s="9" t="s">
         <v>23</v>
       </c>
@@ -15710,58 +15714,58 @@
       <c r="F751" s="23">
         <v>1969</v>
       </c>
     </row>
     <row r="752" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A752" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B752" s="25">
         <v>138179</v>
       </c>
       <c r="C752" s="25">
         <v>21568</v>
       </c>
       <c r="D752" s="26">
         <v>151</v>
       </c>
       <c r="E752" s="25">
         <v>110593</v>
       </c>
       <c r="F752" s="25">
         <v>5867</v>
       </c>
     </row>
     <row r="753" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A753" s="27" t="s">
+      <c r="A753" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B753" s="27"/>
-[...3 lines deleted...]
-      <c r="F753" s="27"/>
+      <c r="B753" s="28"/>
+      <c r="C753" s="28"/>
+      <c r="D753" s="28"/>
+      <c r="E753" s="28"/>
+      <c r="F753" s="28"/>
     </row>
     <row r="754" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A754" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B754" s="21">
         <v>2125003</v>
       </c>
       <c r="C754" s="21">
         <v>362675</v>
       </c>
       <c r="D754" s="22">
         <v>2980</v>
       </c>
       <c r="E754" s="21">
         <v>1504589</v>
       </c>
       <c r="F754" s="21">
         <v>254759</v>
       </c>
     </row>
     <row r="755" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A755" s="9" t="s">
         <v>23</v>
       </c>
@@ -16140,58 +16144,58 @@
       <c r="F773" s="23">
         <v>1744</v>
       </c>
     </row>
     <row r="774" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A774" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B774" s="25">
         <v>139146</v>
       </c>
       <c r="C774" s="25">
         <v>21699</v>
       </c>
       <c r="D774" s="26">
         <v>153</v>
       </c>
       <c r="E774" s="25">
         <v>111745</v>
       </c>
       <c r="F774" s="25">
         <v>5549</v>
       </c>
     </row>
     <row r="775" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A775" s="27" t="s">
+      <c r="A775" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B775" s="27"/>
-[...3 lines deleted...]
-      <c r="F775" s="27"/>
+      <c r="B775" s="28"/>
+      <c r="C775" s="28"/>
+      <c r="D775" s="28"/>
+      <c r="E775" s="28"/>
+      <c r="F775" s="28"/>
     </row>
     <row r="776" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A776" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B776" s="21">
         <v>2149601</v>
       </c>
       <c r="C776" s="21">
         <v>364294</v>
       </c>
       <c r="D776" s="22">
         <v>2964</v>
       </c>
       <c r="E776" s="21">
         <v>1533056</v>
       </c>
       <c r="F776" s="21">
         <v>249287</v>
       </c>
     </row>
     <row r="777" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A777" s="9" t="s">
         <v>23</v>
       </c>
@@ -16570,58 +16574,58 @@
       <c r="F795" s="23">
         <v>1748</v>
       </c>
     </row>
     <row r="796" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A796" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B796" s="25">
         <v>140792</v>
       </c>
       <c r="C796" s="25">
         <v>21815</v>
       </c>
       <c r="D796" s="26">
         <v>150</v>
       </c>
       <c r="E796" s="25">
         <v>113339</v>
       </c>
       <c r="F796" s="25">
         <v>5488</v>
       </c>
     </row>
     <row r="797" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A797" s="27" t="s">
+      <c r="A797" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B797" s="27"/>
-[...3 lines deleted...]
-      <c r="F797" s="27"/>
+      <c r="B797" s="28"/>
+      <c r="C797" s="28"/>
+      <c r="D797" s="28"/>
+      <c r="E797" s="28"/>
+      <c r="F797" s="28"/>
     </row>
     <row r="798" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A798" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B798" s="21">
         <v>2174309</v>
       </c>
       <c r="C798" s="21">
         <v>365818</v>
       </c>
       <c r="D798" s="22">
         <v>2971</v>
       </c>
       <c r="E798" s="21">
         <v>1558721</v>
       </c>
       <c r="F798" s="21">
         <v>246799</v>
       </c>
     </row>
     <row r="799" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A799" s="9" t="s">
         <v>23</v>
       </c>
@@ -17000,58 +17004,58 @@
       <c r="F817" s="23">
         <v>1816</v>
       </c>
     </row>
     <row r="818" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A818" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B818" s="25">
         <v>142338</v>
       </c>
       <c r="C818" s="25">
         <v>21923</v>
       </c>
       <c r="D818" s="26">
         <v>151</v>
       </c>
       <c r="E818" s="25">
         <v>114751</v>
       </c>
       <c r="F818" s="25">
         <v>5513</v>
       </c>
     </row>
     <row r="819" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A819" s="27" t="s">
+      <c r="A819" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="B819" s="27"/>
-[...3 lines deleted...]
-      <c r="F819" s="27"/>
+      <c r="B819" s="28"/>
+      <c r="C819" s="28"/>
+      <c r="D819" s="28"/>
+      <c r="E819" s="28"/>
+      <c r="F819" s="28"/>
     </row>
     <row r="820" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A820" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B820" s="21">
         <v>2176392</v>
       </c>
       <c r="C820" s="21">
         <v>368249</v>
       </c>
       <c r="D820" s="22">
         <v>2940</v>
       </c>
       <c r="E820" s="21">
         <v>1559580</v>
       </c>
       <c r="F820" s="21">
         <v>245623</v>
       </c>
     </row>
     <row r="821" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A821" s="9" t="s">
         <v>23</v>
       </c>
@@ -17430,58 +17434,58 @@
       <c r="F839" s="23">
         <v>1859</v>
       </c>
     </row>
     <row r="840" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A840" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B840" s="25">
         <v>141265</v>
       </c>
       <c r="C840" s="25">
         <v>22095</v>
       </c>
       <c r="D840" s="26">
         <v>149</v>
       </c>
       <c r="E840" s="25">
         <v>113690</v>
       </c>
       <c r="F840" s="25">
         <v>5331</v>
       </c>
     </row>
     <row r="841" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A841" s="27" t="s">
+      <c r="A841" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="B841" s="27"/>
-[...3 lines deleted...]
-      <c r="F841" s="27"/>
+      <c r="B841" s="28"/>
+      <c r="C841" s="28"/>
+      <c r="D841" s="28"/>
+      <c r="E841" s="28"/>
+      <c r="F841" s="28"/>
     </row>
     <row r="842" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A842" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B842" s="21">
         <v>2181112</v>
       </c>
       <c r="C842" s="21">
         <v>370222</v>
       </c>
       <c r="D842" s="22">
         <v>3116</v>
       </c>
       <c r="E842" s="21">
         <v>1562450</v>
       </c>
       <c r="F842" s="21">
         <v>245324</v>
       </c>
     </row>
     <row r="843" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A843" s="9" t="s">
         <v>23</v>
       </c>
@@ -17860,58 +17864,58 @@
       <c r="F861" s="23">
         <v>1871</v>
       </c>
     </row>
     <row r="862" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A862" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B862" s="25">
         <v>141645</v>
       </c>
       <c r="C862" s="25">
         <v>22234</v>
       </c>
       <c r="D862" s="26">
         <v>163</v>
       </c>
       <c r="E862" s="25">
         <v>113984</v>
       </c>
       <c r="F862" s="25">
         <v>5264</v>
       </c>
     </row>
     <row r="863" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A863" s="27" t="s">
+      <c r="A863" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="B863" s="27"/>
-[...3 lines deleted...]
-      <c r="F863" s="27"/>
+      <c r="B863" s="28"/>
+      <c r="C863" s="28"/>
+      <c r="D863" s="28"/>
+      <c r="E863" s="28"/>
+      <c r="F863" s="28"/>
     </row>
     <row r="864" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A864" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B864" s="21">
         <v>2198251</v>
       </c>
       <c r="C864" s="21">
         <v>374250</v>
       </c>
       <c r="D864" s="22">
         <v>3098</v>
       </c>
       <c r="E864" s="21">
         <v>1575065</v>
       </c>
       <c r="F864" s="21">
         <v>245838</v>
       </c>
     </row>
     <row r="865" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A865" s="9" t="s">
         <v>23</v>
       </c>
@@ -18290,58 +18294,58 @@
       <c r="F883" s="23">
         <v>1926</v>
       </c>
     </row>
     <row r="884" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A884" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B884" s="25">
         <v>142984</v>
       </c>
       <c r="C884" s="25">
         <v>22438</v>
       </c>
       <c r="D884" s="26">
         <v>171</v>
       </c>
       <c r="E884" s="25">
         <v>115093</v>
       </c>
       <c r="F884" s="25">
         <v>5282</v>
       </c>
     </row>
     <row r="885" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A885" s="27" t="s">
+      <c r="A885" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="B885" s="27"/>
-[...3 lines deleted...]
-      <c r="F885" s="27"/>
+      <c r="B885" s="28"/>
+      <c r="C885" s="28"/>
+      <c r="D885" s="28"/>
+      <c r="E885" s="28"/>
+      <c r="F885" s="28"/>
     </row>
     <row r="886" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A886" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B886" s="21">
         <v>2175605</v>
       </c>
       <c r="C886" s="21">
         <v>372690</v>
       </c>
       <c r="D886" s="22">
         <v>3085</v>
       </c>
       <c r="E886" s="21">
         <v>1556909</v>
       </c>
       <c r="F886" s="21">
         <v>242921</v>
       </c>
     </row>
     <row r="887" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A887" s="9" t="s">
         <v>23</v>
       </c>
@@ -18720,58 +18724,58 @@
       <c r="F905" s="23">
         <v>1968</v>
       </c>
     </row>
     <row r="906" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A906" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B906" s="25">
         <v>141957</v>
       </c>
       <c r="C906" s="25">
         <v>22469</v>
       </c>
       <c r="D906" s="26">
         <v>172</v>
       </c>
       <c r="E906" s="25">
         <v>114129</v>
       </c>
       <c r="F906" s="25">
         <v>5187</v>
       </c>
     </row>
     <row r="907" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A907" s="27" t="s">
+      <c r="A907" s="28" t="s">
         <v>71</v>
       </c>
-      <c r="B907" s="27"/>
-[...3 lines deleted...]
-      <c r="F907" s="27"/>
+      <c r="B907" s="28"/>
+      <c r="C907" s="28"/>
+      <c r="D907" s="28"/>
+      <c r="E907" s="28"/>
+      <c r="F907" s="28"/>
     </row>
     <row r="908" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A908" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B908" s="21">
         <v>2147715</v>
       </c>
       <c r="C908" s="21">
         <v>374409</v>
       </c>
       <c r="D908" s="22">
         <v>3087</v>
       </c>
       <c r="E908" s="21">
         <v>1523741</v>
       </c>
       <c r="F908" s="21">
         <v>246478</v>
       </c>
     </row>
     <row r="909" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A909" s="9" t="s">
         <v>23</v>
       </c>
@@ -19150,58 +19154,58 @@
       <c r="F927" s="23">
         <v>2037</v>
       </c>
     </row>
     <row r="928" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A928" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B928" s="25">
         <v>140704</v>
       </c>
       <c r="C928" s="25">
         <v>22645</v>
       </c>
       <c r="D928" s="26">
         <v>171</v>
       </c>
       <c r="E928" s="25">
         <v>112721</v>
       </c>
       <c r="F928" s="25">
         <v>5167</v>
       </c>
     </row>
     <row r="929" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A929" s="27" t="s">
+      <c r="A929" s="28" t="s">
         <v>72</v>
       </c>
-      <c r="B929" s="27"/>
-[...3 lines deleted...]
-      <c r="F929" s="27"/>
+      <c r="B929" s="28"/>
+      <c r="C929" s="28"/>
+      <c r="D929" s="28"/>
+      <c r="E929" s="28"/>
+      <c r="F929" s="28"/>
     </row>
     <row r="930" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A930" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B930" s="21">
         <v>2111377</v>
       </c>
       <c r="C930" s="21">
         <v>375462</v>
       </c>
       <c r="D930" s="22">
         <v>3091</v>
       </c>
       <c r="E930" s="21">
         <v>1483476</v>
       </c>
       <c r="F930" s="21">
         <v>249348</v>
       </c>
     </row>
     <row r="931" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A931" s="9" t="s">
         <v>23</v>
       </c>
@@ -19580,58 +19584,58 @@
       <c r="F949" s="23">
         <v>2019</v>
       </c>
     </row>
     <row r="950" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A950" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B950" s="25">
         <v>138981</v>
       </c>
       <c r="C950" s="25">
         <v>22723</v>
       </c>
       <c r="D950" s="26">
         <v>171</v>
       </c>
       <c r="E950" s="25">
         <v>110836</v>
       </c>
       <c r="F950" s="25">
         <v>5251</v>
       </c>
     </row>
     <row r="951" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A951" s="27" t="s">
+      <c r="A951" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="B951" s="27"/>
-[...3 lines deleted...]
-      <c r="F951" s="27"/>
+      <c r="B951" s="28"/>
+      <c r="C951" s="28"/>
+      <c r="D951" s="28"/>
+      <c r="E951" s="28"/>
+      <c r="F951" s="28"/>
     </row>
     <row r="952" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A952" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B952" s="21">
         <v>2068980</v>
       </c>
       <c r="C952" s="21">
         <v>376151</v>
       </c>
       <c r="D952" s="22">
         <v>3094</v>
       </c>
       <c r="E952" s="21">
         <v>1446960</v>
       </c>
       <c r="F952" s="21">
         <v>242775</v>
       </c>
     </row>
     <row r="953" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A953" s="9" t="s">
         <v>23</v>
       </c>
@@ -20010,127 +20014,1420 @@
       <c r="F971" s="23">
         <v>1692</v>
       </c>
     </row>
     <row r="972" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A972" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B972" s="25">
         <v>136853</v>
       </c>
       <c r="C972" s="25">
         <v>22596</v>
       </c>
       <c r="D972" s="26">
         <v>174</v>
       </c>
       <c r="E972" s="25">
         <v>108992</v>
       </c>
       <c r="F972" s="25">
         <v>5091</v>
       </c>
     </row>
     <row r="973" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A973" s="34" t="s">
+      <c r="A973" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="B973" s="28"/>
+      <c r="C973" s="28"/>
+      <c r="D973" s="28"/>
+      <c r="E973" s="28"/>
+      <c r="F973" s="28"/>
+    </row>
+    <row r="974" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A974" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B974" s="21">
+        <v>1977452</v>
+      </c>
+      <c r="C974" s="21">
+        <v>377244</v>
+      </c>
+      <c r="D974" s="22">
+        <v>3046</v>
+      </c>
+      <c r="E974" s="21">
+        <v>1358477</v>
+      </c>
+      <c r="F974" s="21">
+        <v>238685</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A975" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B975" s="23">
+        <v>49932</v>
+      </c>
+      <c r="C975" s="23">
+        <v>5293</v>
+      </c>
+      <c r="D975" s="24">
+        <v>57</v>
+      </c>
+      <c r="E975" s="23">
+        <v>35414</v>
+      </c>
+      <c r="F975" s="23">
+        <v>9168</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A976" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B976" s="23">
+        <v>57462</v>
+      </c>
+      <c r="C976" s="23">
+        <v>9950</v>
+      </c>
+      <c r="D976" s="24">
+        <v>144</v>
+      </c>
+      <c r="E976" s="23">
+        <v>41440</v>
+      </c>
+      <c r="F976" s="23">
+        <v>5928</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A977" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B977" s="23">
+        <v>78327</v>
+      </c>
+      <c r="C977" s="23">
+        <v>13058</v>
+      </c>
+      <c r="D977" s="24">
+        <v>113</v>
+      </c>
+      <c r="E977" s="23">
+        <v>57270</v>
+      </c>
+      <c r="F977" s="23">
+        <v>7886</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A978" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B978" s="23">
+        <v>134501</v>
+      </c>
+      <c r="C978" s="23">
+        <v>15611</v>
+      </c>
+      <c r="D978" s="24">
+        <v>136</v>
+      </c>
+      <c r="E978" s="23">
+        <v>95775</v>
+      </c>
+      <c r="F978" s="23">
+        <v>22979</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A979" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B979" s="23">
+        <v>57498</v>
+      </c>
+      <c r="C979" s="23">
+        <v>10054</v>
+      </c>
+      <c r="D979" s="24">
+        <v>115</v>
+      </c>
+      <c r="E979" s="23">
+        <v>43789</v>
+      </c>
+      <c r="F979" s="23">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A980" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B980" s="23">
+        <v>53822</v>
+      </c>
+      <c r="C980" s="23">
+        <v>8100</v>
+      </c>
+      <c r="D980" s="24">
+        <v>105</v>
+      </c>
+      <c r="E980" s="23">
+        <v>37372</v>
+      </c>
+      <c r="F980" s="23">
+        <v>8245</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A981" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B981" s="23">
+        <v>101614</v>
+      </c>
+      <c r="C981" s="23">
+        <v>9314</v>
+      </c>
+      <c r="D981" s="24">
+        <v>74</v>
+      </c>
+      <c r="E981" s="23">
+        <v>64250</v>
+      </c>
+      <c r="F981" s="23">
+        <v>27976</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A982" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B982" s="23">
+        <v>58406</v>
+      </c>
+      <c r="C982" s="23">
+        <v>5462</v>
+      </c>
+      <c r="D982" s="24">
+        <v>47</v>
+      </c>
+      <c r="E982" s="23">
+        <v>34450</v>
+      </c>
+      <c r="F982" s="23">
+        <v>18447</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A983" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B983" s="23">
+        <v>94432</v>
+      </c>
+      <c r="C983" s="23">
+        <v>19256</v>
+      </c>
+      <c r="D983" s="24">
+        <v>206</v>
+      </c>
+      <c r="E983" s="23">
+        <v>67140</v>
+      </c>
+      <c r="F983" s="23">
+        <v>7830</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A984" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B984" s="23">
+        <v>59526</v>
+      </c>
+      <c r="C984" s="23">
+        <v>9460</v>
+      </c>
+      <c r="D984" s="24">
+        <v>130</v>
+      </c>
+      <c r="E984" s="23">
+        <v>44060</v>
+      </c>
+      <c r="F984" s="23">
+        <v>5876</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A985" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B985" s="23">
+        <v>59500</v>
+      </c>
+      <c r="C985" s="23">
+        <v>7900</v>
+      </c>
+      <c r="D985" s="24">
+        <v>68</v>
+      </c>
+      <c r="E985" s="23">
+        <v>42442</v>
+      </c>
+      <c r="F985" s="23">
+        <v>9090</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A986" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B986" s="23">
+        <v>71290</v>
+      </c>
+      <c r="C986" s="23">
+        <v>14074</v>
+      </c>
+      <c r="D986" s="24">
+        <v>123</v>
+      </c>
+      <c r="E986" s="23">
+        <v>53943</v>
+      </c>
+      <c r="F986" s="23">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A987" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B987" s="23">
+        <v>54091</v>
+      </c>
+      <c r="C987" s="23">
+        <v>11617</v>
+      </c>
+      <c r="D987" s="24">
+        <v>116</v>
+      </c>
+      <c r="E987" s="23">
+        <v>36693</v>
+      </c>
+      <c r="F987" s="23">
+        <v>5665</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A988" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B988" s="23">
+        <v>32891</v>
+      </c>
+      <c r="C988" s="23">
+        <v>6258</v>
+      </c>
+      <c r="D988" s="24">
+        <v>124</v>
+      </c>
+      <c r="E988" s="23">
+        <v>22489</v>
+      </c>
+      <c r="F988" s="23">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A989" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B989" s="23">
+        <v>200053</v>
+      </c>
+      <c r="C989" s="23">
+        <v>14933</v>
+      </c>
+      <c r="D989" s="24">
+        <v>97</v>
+      </c>
+      <c r="E989" s="23">
+        <v>104573</v>
+      </c>
+      <c r="F989" s="23">
+        <v>80450</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A990" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B990" s="23">
+        <v>16376</v>
+      </c>
+      <c r="C990" s="23">
+        <v>1728</v>
+      </c>
+      <c r="D990" s="24">
+        <v>18</v>
+      </c>
+      <c r="E990" s="23">
+        <v>11346</v>
+      </c>
+      <c r="F990" s="23">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A991" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B991" s="23">
+        <v>57013</v>
+      </c>
+      <c r="C991" s="23">
+        <v>9600</v>
+      </c>
+      <c r="D991" s="24">
+        <v>134</v>
+      </c>
+      <c r="E991" s="23">
+        <v>39638</v>
+      </c>
+      <c r="F991" s="23">
+        <v>7641</v>
+      </c>
+    </row>
+    <row r="992" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A992" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B992" s="23">
+        <v>246173</v>
+      </c>
+      <c r="C992" s="23">
+        <v>70895</v>
+      </c>
+      <c r="D992" s="24">
+        <v>280</v>
+      </c>
+      <c r="E992" s="23">
+        <v>173812</v>
+      </c>
+      <c r="F992" s="23">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="993" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A993" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B993" s="23">
+        <v>361794</v>
+      </c>
+      <c r="C993" s="23">
+        <v>111979</v>
+      </c>
+      <c r="D993" s="24">
+        <v>784</v>
+      </c>
+      <c r="E993" s="23">
+        <v>247460</v>
+      </c>
+      <c r="F993" s="23">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="994" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A994" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B994" s="25">
+        <v>132751</v>
+      </c>
+      <c r="C994" s="25">
+        <v>22702</v>
+      </c>
+      <c r="D994" s="26">
+        <v>175</v>
+      </c>
+      <c r="E994" s="25">
+        <v>105121</v>
+      </c>
+      <c r="F994" s="25">
+        <v>4753</v>
+      </c>
+    </row>
+    <row r="995" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A995" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="B995" s="28"/>
+      <c r="C995" s="28"/>
+      <c r="D995" s="28"/>
+      <c r="E995" s="28"/>
+      <c r="F995" s="28"/>
+    </row>
+    <row r="996" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A996" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B996" s="21">
+        <v>1976355</v>
+      </c>
+      <c r="C996" s="21">
+        <v>377361</v>
+      </c>
+      <c r="D996" s="22">
+        <v>3032</v>
+      </c>
+      <c r="E996" s="21">
+        <v>1357274</v>
+      </c>
+      <c r="F996" s="21">
+        <v>238688</v>
+      </c>
+    </row>
+    <row r="997" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A997" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B997" s="23">
+        <v>49907</v>
+      </c>
+      <c r="C997" s="23">
+        <v>5226</v>
+      </c>
+      <c r="D997" s="24">
+        <v>58</v>
+      </c>
+      <c r="E997" s="23">
+        <v>35448</v>
+      </c>
+      <c r="F997" s="23">
+        <v>9175</v>
+      </c>
+    </row>
+    <row r="998" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A998" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B998" s="23">
+        <v>57667</v>
+      </c>
+      <c r="C998" s="23">
+        <v>9972</v>
+      </c>
+      <c r="D998" s="24">
+        <v>142</v>
+      </c>
+      <c r="E998" s="23">
+        <v>41636</v>
+      </c>
+      <c r="F998" s="23">
+        <v>5917</v>
+      </c>
+    </row>
+    <row r="999" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A999" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B999" s="23">
+        <v>78007</v>
+      </c>
+      <c r="C999" s="23">
+        <v>13023</v>
+      </c>
+      <c r="D999" s="24">
+        <v>114</v>
+      </c>
+      <c r="E999" s="23">
+        <v>56975</v>
+      </c>
+      <c r="F999" s="23">
+        <v>7895</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1000" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1000" s="23">
+        <v>134110</v>
+      </c>
+      <c r="C1000" s="23">
+        <v>15701</v>
+      </c>
+      <c r="D1000" s="24">
+        <v>137</v>
+      </c>
+      <c r="E1000" s="23">
+        <v>95358</v>
+      </c>
+      <c r="F1000" s="23">
+        <v>22914</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1001" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1001" s="23">
+        <v>57428</v>
+      </c>
+      <c r="C1001" s="23">
+        <v>10077</v>
+      </c>
+      <c r="D1001" s="24">
+        <v>115</v>
+      </c>
+      <c r="E1001" s="23">
+        <v>43685</v>
+      </c>
+      <c r="F1001" s="23">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1002" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1002" s="23">
+        <v>53809</v>
+      </c>
+      <c r="C1002" s="23">
+        <v>8099</v>
+      </c>
+      <c r="D1002" s="24">
+        <v>103</v>
+      </c>
+      <c r="E1002" s="23">
+        <v>37333</v>
+      </c>
+      <c r="F1002" s="23">
+        <v>8274</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1003" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1003" s="23">
+        <v>100721</v>
+      </c>
+      <c r="C1003" s="23">
+        <v>9117</v>
+      </c>
+      <c r="D1003" s="24">
+        <v>77</v>
+      </c>
+      <c r="E1003" s="23">
+        <v>63701</v>
+      </c>
+      <c r="F1003" s="23">
+        <v>27826</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1004" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1004" s="23">
+        <v>58523</v>
+      </c>
+      <c r="C1004" s="23">
+        <v>5489</v>
+      </c>
+      <c r="D1004" s="24">
+        <v>46</v>
+      </c>
+      <c r="E1004" s="23">
+        <v>34525</v>
+      </c>
+      <c r="F1004" s="23">
+        <v>18463</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1005" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1005" s="23">
+        <v>94639</v>
+      </c>
+      <c r="C1005" s="23">
+        <v>19261</v>
+      </c>
+      <c r="D1005" s="24">
+        <v>205</v>
+      </c>
+      <c r="E1005" s="23">
+        <v>67322</v>
+      </c>
+      <c r="F1005" s="23">
+        <v>7851</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1006" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1006" s="23">
+        <v>59560</v>
+      </c>
+      <c r="C1006" s="23">
+        <v>9443</v>
+      </c>
+      <c r="D1006" s="24">
+        <v>132</v>
+      </c>
+      <c r="E1006" s="23">
+        <v>44115</v>
+      </c>
+      <c r="F1006" s="23">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1007" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1007" s="23">
+        <v>59629</v>
+      </c>
+      <c r="C1007" s="23">
+        <v>7900</v>
+      </c>
+      <c r="D1007" s="24">
+        <v>68</v>
+      </c>
+      <c r="E1007" s="23">
+        <v>42531</v>
+      </c>
+      <c r="F1007" s="23">
+        <v>9130</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1008" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1008" s="23">
+        <v>71197</v>
+      </c>
+      <c r="C1008" s="23">
+        <v>14103</v>
+      </c>
+      <c r="D1008" s="24">
+        <v>122</v>
+      </c>
+      <c r="E1008" s="23">
+        <v>53813</v>
+      </c>
+      <c r="F1008" s="23">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1009" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1009" s="23">
+        <v>54170</v>
+      </c>
+      <c r="C1009" s="23">
+        <v>11644</v>
+      </c>
+      <c r="D1009" s="24">
+        <v>117</v>
+      </c>
+      <c r="E1009" s="23">
+        <v>36736</v>
+      </c>
+      <c r="F1009" s="23">
+        <v>5673</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1010" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1010" s="23">
+        <v>32824</v>
+      </c>
+      <c r="C1010" s="23">
+        <v>6240</v>
+      </c>
+      <c r="D1010" s="24">
+        <v>124</v>
+      </c>
+      <c r="E1010" s="23">
+        <v>22448</v>
+      </c>
+      <c r="F1010" s="23">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1011" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1011" s="23">
+        <v>199929</v>
+      </c>
+      <c r="C1011" s="23">
+        <v>15005</v>
+      </c>
+      <c r="D1011" s="24">
+        <v>87</v>
+      </c>
+      <c r="E1011" s="23">
+        <v>104360</v>
+      </c>
+      <c r="F1011" s="23">
+        <v>80477</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1012" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1012" s="23">
+        <v>16378</v>
+      </c>
+      <c r="C1012" s="23">
+        <v>1734</v>
+      </c>
+      <c r="D1012" s="24">
+        <v>17</v>
+      </c>
+      <c r="E1012" s="23">
+        <v>11349</v>
+      </c>
+      <c r="F1012" s="23">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1013" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1013" s="23">
+        <v>57068</v>
+      </c>
+      <c r="C1013" s="23">
+        <v>9595</v>
+      </c>
+      <c r="D1013" s="24">
+        <v>132</v>
+      </c>
+      <c r="E1013" s="23">
+        <v>39661</v>
+      </c>
+      <c r="F1013" s="23">
+        <v>7680</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1014" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1014" s="23">
+        <v>246093</v>
+      </c>
+      <c r="C1014" s="23">
+        <v>71162</v>
+      </c>
+      <c r="D1014" s="24">
+        <v>278</v>
+      </c>
+      <c r="E1014" s="23">
+        <v>173457</v>
+      </c>
+      <c r="F1014" s="23">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1015" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1015" s="23">
+        <v>361808</v>
+      </c>
+      <c r="C1015" s="23">
+        <v>111861</v>
+      </c>
+      <c r="D1015" s="24">
+        <v>784</v>
+      </c>
+      <c r="E1015" s="23">
+        <v>247558</v>
+      </c>
+      <c r="F1015" s="23">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1016" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1016" s="25">
+        <v>132888</v>
+      </c>
+      <c r="C1016" s="25">
+        <v>22709</v>
+      </c>
+      <c r="D1016" s="26">
+        <v>174</v>
+      </c>
+      <c r="E1016" s="25">
+        <v>105263</v>
+      </c>
+      <c r="F1016" s="25">
+        <v>4742</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1017" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1017" s="28"/>
+      <c r="C1017" s="28"/>
+      <c r="D1017" s="28"/>
+      <c r="E1017" s="28"/>
+      <c r="F1017" s="28"/>
+    </row>
+    <row r="1018" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1018" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1018" s="21">
+        <v>1974899</v>
+      </c>
+      <c r="C1018" s="21">
+        <v>379092</v>
+      </c>
+      <c r="D1018" s="22">
+        <v>2973</v>
+      </c>
+      <c r="E1018" s="21">
+        <v>1354201</v>
+      </c>
+      <c r="F1018" s="21">
+        <v>238633</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1019" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1019" s="23">
+        <v>49870</v>
+      </c>
+      <c r="C1019" s="23">
+        <v>5231</v>
+      </c>
+      <c r="D1019" s="24">
+        <v>59</v>
+      </c>
+      <c r="E1019" s="23">
+        <v>35399</v>
+      </c>
+      <c r="F1019" s="23">
+        <v>9181</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1020" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1020" s="23">
+        <v>57688</v>
+      </c>
+      <c r="C1020" s="23">
+        <v>10014</v>
+      </c>
+      <c r="D1020" s="24">
+        <v>138</v>
+      </c>
+      <c r="E1020" s="23">
+        <v>41604</v>
+      </c>
+      <c r="F1020" s="23">
+        <v>5932</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1021" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1021" s="23">
+        <v>77655</v>
+      </c>
+      <c r="C1021" s="23">
+        <v>12985</v>
+      </c>
+      <c r="D1021" s="24">
+        <v>114</v>
+      </c>
+      <c r="E1021" s="23">
+        <v>56641</v>
+      </c>
+      <c r="F1021" s="23">
+        <v>7915</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1022" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1022" s="23">
+        <v>134458</v>
+      </c>
+      <c r="C1022" s="23">
+        <v>15759</v>
+      </c>
+      <c r="D1022" s="24">
+        <v>136</v>
+      </c>
+      <c r="E1022" s="23">
+        <v>95424</v>
+      </c>
+      <c r="F1022" s="23">
+        <v>23139</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1023" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1023" s="23">
+        <v>57317</v>
+      </c>
+      <c r="C1023" s="23">
+        <v>10090</v>
+      </c>
+      <c r="D1023" s="24">
+        <v>116</v>
+      </c>
+      <c r="E1023" s="23">
+        <v>43548</v>
+      </c>
+      <c r="F1023" s="23">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1024" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1024" s="23">
+        <v>53682</v>
+      </c>
+      <c r="C1024" s="23">
+        <v>8075</v>
+      </c>
+      <c r="D1024" s="24">
+        <v>103</v>
+      </c>
+      <c r="E1024" s="23">
+        <v>37211</v>
+      </c>
+      <c r="F1024" s="23">
+        <v>8293</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1025" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1025" s="23">
+        <v>100640</v>
+      </c>
+      <c r="C1025" s="23">
+        <v>9182</v>
+      </c>
+      <c r="D1025" s="24">
+        <v>75</v>
+      </c>
+      <c r="E1025" s="23">
+        <v>63461</v>
+      </c>
+      <c r="F1025" s="23">
+        <v>27922</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1026" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1026" s="23">
+        <v>58568</v>
+      </c>
+      <c r="C1026" s="23">
+        <v>5521</v>
+      </c>
+      <c r="D1026" s="24">
+        <v>47</v>
+      </c>
+      <c r="E1026" s="23">
+        <v>34553</v>
+      </c>
+      <c r="F1026" s="23">
+        <v>18447</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1027" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1027" s="23">
+        <v>94501</v>
+      </c>
+      <c r="C1027" s="23">
+        <v>19233</v>
+      </c>
+      <c r="D1027" s="24">
+        <v>206</v>
+      </c>
+      <c r="E1027" s="23">
+        <v>67198</v>
+      </c>
+      <c r="F1027" s="23">
+        <v>7864</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1028" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1028" s="23">
+        <v>59376</v>
+      </c>
+      <c r="C1028" s="23">
+        <v>9454</v>
+      </c>
+      <c r="D1028" s="24">
+        <v>132</v>
+      </c>
+      <c r="E1028" s="23">
+        <v>43904</v>
+      </c>
+      <c r="F1028" s="23">
+        <v>5886</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1029" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1029" s="23">
+        <v>59511</v>
+      </c>
+      <c r="C1029" s="23">
+        <v>7915</v>
+      </c>
+      <c r="D1029" s="24">
+        <v>67</v>
+      </c>
+      <c r="E1029" s="23">
+        <v>42419</v>
+      </c>
+      <c r="F1029" s="23">
+        <v>9110</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1030" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1030" s="23">
+        <v>70857</v>
+      </c>
+      <c r="C1030" s="23">
+        <v>14125</v>
+      </c>
+      <c r="D1030" s="24">
+        <v>122</v>
+      </c>
+      <c r="E1030" s="23">
+        <v>53436</v>
+      </c>
+      <c r="F1030" s="23">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1031" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1031" s="23">
+        <v>53983</v>
+      </c>
+      <c r="C1031" s="23">
+        <v>11618</v>
+      </c>
+      <c r="D1031" s="24">
+        <v>117</v>
+      </c>
+      <c r="E1031" s="23">
+        <v>36569</v>
+      </c>
+      <c r="F1031" s="23">
+        <v>5679</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1032" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1032" s="23">
+        <v>32793</v>
+      </c>
+      <c r="C1032" s="23">
+        <v>6188</v>
+      </c>
+      <c r="D1032" s="24">
+        <v>125</v>
+      </c>
+      <c r="E1032" s="23">
+        <v>22418</v>
+      </c>
+      <c r="F1032" s="23">
+        <v>4062</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1033" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1033" s="23">
+        <v>199417</v>
+      </c>
+      <c r="C1033" s="23">
+        <v>15070</v>
+      </c>
+      <c r="D1033" s="24">
+        <v>86</v>
+      </c>
+      <c r="E1033" s="23">
+        <v>104366</v>
+      </c>
+      <c r="F1033" s="23">
+        <v>79895</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1034" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1034" s="23">
+        <v>16306</v>
+      </c>
+      <c r="C1034" s="23">
+        <v>1735</v>
+      </c>
+      <c r="D1034" s="24">
+        <v>16</v>
+      </c>
+      <c r="E1034" s="23">
+        <v>11259</v>
+      </c>
+      <c r="F1034" s="23">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1035" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1035" s="23">
+        <v>57017</v>
+      </c>
+      <c r="C1035" s="23">
+        <v>9591</v>
+      </c>
+      <c r="D1035" s="24">
+        <v>133</v>
+      </c>
+      <c r="E1035" s="23">
+        <v>39631</v>
+      </c>
+      <c r="F1035" s="23">
+        <v>7662</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1036" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1036" s="23">
+        <v>245940</v>
+      </c>
+      <c r="C1036" s="23">
+        <v>71204</v>
+      </c>
+      <c r="D1036" s="24">
+        <v>263</v>
+      </c>
+      <c r="E1036" s="23">
+        <v>173271</v>
+      </c>
+      <c r="F1036" s="23">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1037" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1037" s="23">
+        <v>362345</v>
+      </c>
+      <c r="C1037" s="23">
+        <v>113339</v>
+      </c>
+      <c r="D1037" s="24">
+        <v>743</v>
+      </c>
+      <c r="E1037" s="23">
+        <v>246626</v>
+      </c>
+      <c r="F1037" s="23">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1038" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1038" s="25">
+        <v>132975</v>
+      </c>
+      <c r="C1038" s="25">
+        <v>22763</v>
+      </c>
+      <c r="D1038" s="26">
+        <v>175</v>
+      </c>
+      <c r="E1038" s="25">
+        <v>105263</v>
+      </c>
+      <c r="F1038" s="25">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1039" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B973" s="34"/>
-[...19 lines deleted...]
-      <c r="F975" s="34"/>
+      <c r="B1039" s="34"/>
+      <c r="C1039" s="34"/>
+      <c r="D1039" s="34"/>
+      <c r="E1039" s="34"/>
+      <c r="F1039" s="34"/>
+    </row>
+    <row r="1040" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1040" s="34"/>
+      <c r="B1040" s="34"/>
+      <c r="C1040" s="34"/>
+      <c r="D1040" s="34"/>
+      <c r="E1040" s="34"/>
+      <c r="F1040" s="34"/>
+    </row>
+    <row r="1041" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1041" s="34"/>
+      <c r="B1041" s="34"/>
+      <c r="C1041" s="34"/>
+      <c r="D1041" s="34"/>
+      <c r="E1041" s="34"/>
+      <c r="F1041" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="50">
+  <mergeCells count="53">
+    <mergeCell ref="A973:F973"/>
+    <mergeCell ref="A995:F995"/>
+    <mergeCell ref="A1017:F1017"/>
+    <mergeCell ref="A1039:F1041"/>
+    <mergeCell ref="A731:F731"/>
+    <mergeCell ref="A753:F753"/>
+    <mergeCell ref="A775:F775"/>
+    <mergeCell ref="A797:F797"/>
+    <mergeCell ref="A819:F819"/>
     <mergeCell ref="A907:F907"/>
     <mergeCell ref="A929:F929"/>
     <mergeCell ref="A951:F951"/>
-    <mergeCell ref="A973:F975"/>
     <mergeCell ref="A841:F841"/>
     <mergeCell ref="A863:F863"/>
     <mergeCell ref="A885:F885"/>
-    <mergeCell ref="A775:F775"/>
-[...1 lines deleted...]
-    <mergeCell ref="A819:F819"/>
+    <mergeCell ref="A709:F709"/>
+    <mergeCell ref="A71:F71"/>
+    <mergeCell ref="A291:F291"/>
+    <mergeCell ref="A423:F423"/>
+    <mergeCell ref="A335:F335"/>
+    <mergeCell ref="A357:F357"/>
+    <mergeCell ref="A379:F379"/>
+    <mergeCell ref="A555:F555"/>
+    <mergeCell ref="A577:F577"/>
+    <mergeCell ref="A445:F445"/>
+    <mergeCell ref="A467:F467"/>
+    <mergeCell ref="A489:F489"/>
+    <mergeCell ref="A247:F247"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A643:F643"/>
+    <mergeCell ref="A665:F665"/>
+    <mergeCell ref="A687:F687"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="A247:F247"/>
-    <mergeCell ref="A49:F49"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A621:F621"/>
     <mergeCell ref="A599:F599"/>
     <mergeCell ref="A401:F401"/>
     <mergeCell ref="A511:F511"/>
     <mergeCell ref="A533:F533"/>
-    <mergeCell ref="A555:F555"/>
-[...15 lines deleted...]
-    <mergeCell ref="A291:F291"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A225:F225"/>
     <mergeCell ref="A159:F159"/>
     <mergeCell ref="A115:F115"/>
-    <mergeCell ref="A731:F731"/>
-[...4 lines deleted...]
-    <mergeCell ref="A709:F709"/>
+    <mergeCell ref="A313:F313"/>
+    <mergeCell ref="A93:F93"/>
+    <mergeCell ref="A137:F137"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A269:F269"/>
+    <mergeCell ref="A203:F203"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>