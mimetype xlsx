--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -1,81 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-690" yWindow="-45" windowWidth="15345" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$931</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$994</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E533" i="1" l="1"/>
   <c r="D533" i="1"/>
   <c r="C533" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1723" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1840" uniqueCount="81">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Количество действующих субъектов малого и среднего предпринимательства</t>
   </si>
   <si>
@@ -279,58 +274,67 @@
   </si>
   <si>
     <t>на 1 сентября 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
   </si>
   <si>
     <t>на 1 ноября 2025г.</t>
   </si>
   <si>
     <t>на 1 декабря 2025г.</t>
   </si>
   <si>
     <t>на 1 января 2026г.</t>
   </si>
   <si>
     <t>на 1 апреля 2026г.</t>
   </si>
   <si>
     <t>на 1 февраля 2026г.</t>
   </si>
   <si>
     <t>на 1 марта 2026г.</t>
   </si>
+  <si>
+    <t>на 1 мая 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 июня 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 июля 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="178" formatCode="0.0000"/>
-    <numFmt numFmtId="179" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -538,124 +542,124 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -678,86 +682,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -926,55 +930,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BL931"/>
+  <dimension ref="A1:BL994"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A878" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I910" sqref="I910"/>
+      <pane ySplit="4" topLeftCell="A971" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I998" sqref="I998"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="19" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="46"/>
     <col min="8" max="8" width="9.85546875" style="46" bestFit="1" customWidth="1"/>
     <col min="9" max="64" width="9.140625" style="46"/>
     <col min="65" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>0</v>
@@ -992,58 +996,58 @@
       </c>
       <c r="C3" s="57" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="57"/>
       <c r="E3" s="57"/>
       <c r="F3" s="57"/>
     </row>
     <row r="4" spans="1:12" ht="51" x14ac:dyDescent="0.2">
       <c r="A4" s="55"/>
       <c r="B4" s="56"/>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="58"/>
-[...3 lines deleted...]
-      <c r="F5" s="58"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="4">
         <v>1641815</v>
       </c>
       <c r="C6" s="4">
         <v>321833</v>
       </c>
       <c r="D6" s="4">
         <v>2685</v>
       </c>
       <c r="E6" s="4">
         <v>1091032</v>
       </c>
       <c r="F6" s="4">
         <v>226265</v>
       </c>
       <c r="G6" s="47"/>
       <c r="H6" s="47"/>
       <c r="I6" s="47"/>
       <c r="J6" s="47"/>
       <c r="K6" s="47"/>
@@ -1427,58 +1431,58 @@
       </c>
       <c r="G24" s="47"/>
     </row>
     <row r="25" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="11">
         <v>248697</v>
       </c>
       <c r="C25" s="11">
         <v>21265</v>
       </c>
       <c r="D25" s="12">
         <v>27</v>
       </c>
       <c r="E25" s="11">
         <v>227405</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G25" s="47"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A26" s="50" t="s">
+      <c r="A26" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B26" s="50"/>
-[...3 lines deleted...]
-      <c r="F26" s="50"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
       <c r="G26" s="47"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="4">
         <v>1694418</v>
       </c>
       <c r="C27" s="4">
         <v>325845</v>
       </c>
       <c r="D27" s="4">
         <v>2700</v>
       </c>
       <c r="E27" s="4">
         <v>1135306</v>
       </c>
       <c r="F27" s="4">
         <v>230567</v>
       </c>
       <c r="G27" s="47"/>
     </row>
     <row r="28" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
@@ -1863,58 +1867,58 @@
       </c>
       <c r="G45" s="47"/>
     </row>
     <row r="46" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="17">
         <v>260761</v>
       </c>
       <c r="C46" s="17">
         <v>21602</v>
       </c>
       <c r="D46" s="10">
         <v>27</v>
       </c>
       <c r="E46" s="17">
         <v>239132</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>29</v>
       </c>
       <c r="G46" s="47"/>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A47" s="50" t="s">
+      <c r="A47" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="50"/>
-[...3 lines deleted...]
-      <c r="F47" s="50"/>
+      <c r="B47" s="51"/>
+      <c r="C47" s="51"/>
+      <c r="D47" s="51"/>
+      <c r="E47" s="51"/>
+      <c r="F47" s="51"/>
       <c r="G47" s="47"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B48" s="18">
         <v>1732696</v>
       </c>
       <c r="C48" s="18">
         <v>330083</v>
       </c>
       <c r="D48" s="18">
         <v>2746</v>
       </c>
       <c r="E48" s="18">
         <v>1165606</v>
       </c>
       <c r="F48" s="18">
         <v>234261</v>
       </c>
       <c r="G48" s="47"/>
     </row>
     <row r="49" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
@@ -2299,58 +2303,58 @@
       </c>
       <c r="G66" s="47"/>
     </row>
     <row r="67" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B67" s="13">
         <v>268764</v>
       </c>
       <c r="C67" s="13">
         <v>21954</v>
       </c>
       <c r="D67" s="13">
         <v>35</v>
       </c>
       <c r="E67" s="13">
         <v>246775</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G67" s="47"/>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A68" s="50" t="s">
+      <c r="A68" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="B68" s="50"/>
-[...3 lines deleted...]
-      <c r="F68" s="50"/>
+      <c r="B68" s="51"/>
+      <c r="C68" s="51"/>
+      <c r="D68" s="51"/>
+      <c r="E68" s="51"/>
+      <c r="F68" s="51"/>
       <c r="G68" s="47"/>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B69" s="18">
         <v>1781867</v>
       </c>
       <c r="C69" s="18">
         <v>334591</v>
       </c>
       <c r="D69" s="18">
         <v>2732</v>
       </c>
       <c r="E69" s="18">
         <v>1205655</v>
       </c>
       <c r="F69" s="18">
         <v>238889</v>
       </c>
       <c r="G69" s="47"/>
     </row>
     <row r="70" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
@@ -2735,58 +2739,58 @@
       </c>
       <c r="G87" s="47"/>
     </row>
     <row r="88" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A88" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B88" s="13">
         <v>281228</v>
       </c>
       <c r="C88" s="13">
         <v>22298</v>
       </c>
       <c r="D88" s="13">
         <v>36</v>
       </c>
       <c r="E88" s="13">
         <v>256654</v>
       </c>
       <c r="F88" s="16" t="s">
         <v>29</v>
       </c>
       <c r="G88" s="47"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A89" s="50" t="s">
+      <c r="A89" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B89" s="50"/>
-[...3 lines deleted...]
-      <c r="F89" s="50"/>
+      <c r="B89" s="51"/>
+      <c r="C89" s="51"/>
+      <c r="D89" s="51"/>
+      <c r="E89" s="51"/>
+      <c r="F89" s="51"/>
       <c r="G89" s="47"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B90" s="18">
         <v>1818764</v>
       </c>
       <c r="C90" s="18">
         <v>340584</v>
       </c>
       <c r="D90" s="18">
         <v>2924</v>
       </c>
       <c r="E90" s="18">
         <v>1234536</v>
       </c>
       <c r="F90" s="18">
         <v>240720</v>
       </c>
       <c r="G90" s="47"/>
     </row>
     <row r="91" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A91" s="5" t="s">
@@ -3171,58 +3175,58 @@
       </c>
       <c r="G108" s="47"/>
     </row>
     <row r="109" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A109" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B109" s="17">
         <v>286783</v>
       </c>
       <c r="C109" s="17">
         <v>22479</v>
       </c>
       <c r="D109" s="17">
         <v>39</v>
       </c>
       <c r="E109" s="17">
         <v>264265</v>
       </c>
       <c r="F109" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G109" s="47"/>
     </row>
     <row r="110" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A110" s="50" t="s">
+      <c r="A110" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="B110" s="50"/>
-[...3 lines deleted...]
-      <c r="F110" s="50"/>
+      <c r="B110" s="51"/>
+      <c r="C110" s="51"/>
+      <c r="D110" s="51"/>
+      <c r="E110" s="51"/>
+      <c r="F110" s="51"/>
       <c r="G110" s="47"/>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B111" s="18">
         <v>1870335</v>
       </c>
       <c r="C111" s="18">
         <v>348053</v>
       </c>
       <c r="D111" s="18">
         <v>2922</v>
       </c>
       <c r="E111" s="18">
         <v>1275598</v>
       </c>
       <c r="F111" s="18">
         <v>243762</v>
       </c>
       <c r="G111" s="47"/>
     </row>
     <row r="112" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A112" s="5" t="s">
@@ -3610,58 +3614,58 @@
       </c>
       <c r="G129" s="47"/>
     </row>
     <row r="130" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A130" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B130" s="17">
         <v>300664</v>
       </c>
       <c r="C130" s="17">
         <v>23187</v>
       </c>
       <c r="D130" s="17">
         <v>41</v>
       </c>
       <c r="E130" s="17">
         <v>274890</v>
       </c>
       <c r="F130" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="47"/>
     </row>
     <row r="131" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A131" s="50" t="s">
+      <c r="A131" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="B131" s="50"/>
-[...3 lines deleted...]
-      <c r="F131" s="50"/>
+      <c r="B131" s="51"/>
+      <c r="C131" s="51"/>
+      <c r="D131" s="51"/>
+      <c r="E131" s="51"/>
+      <c r="F131" s="51"/>
       <c r="G131" s="47"/>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B132" s="18">
         <v>1904656</v>
       </c>
       <c r="C132" s="18">
         <v>351136</v>
       </c>
       <c r="D132" s="18">
         <v>2910</v>
       </c>
       <c r="E132" s="18">
         <v>1302544</v>
       </c>
       <c r="F132" s="18">
         <v>248066</v>
       </c>
       <c r="G132" s="47"/>
     </row>
     <row r="133" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A133" s="5" t="s">
@@ -4051,58 +4055,58 @@
       </c>
       <c r="G150" s="47"/>
     </row>
     <row r="151" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A151" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B151" s="17">
         <v>304916</v>
       </c>
       <c r="C151" s="17">
         <v>23602</v>
       </c>
       <c r="D151" s="17">
         <v>42</v>
       </c>
       <c r="E151" s="17">
         <v>281272</v>
       </c>
       <c r="F151" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G151" s="47"/>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A152" s="50" t="s">
+      <c r="A152" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="B152" s="50"/>
-[...3 lines deleted...]
-      <c r="F152" s="50"/>
+      <c r="B152" s="51"/>
+      <c r="C152" s="51"/>
+      <c r="D152" s="51"/>
+      <c r="E152" s="51"/>
+      <c r="F152" s="51"/>
       <c r="G152" s="47"/>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B153" s="18">
         <v>1939801</v>
       </c>
       <c r="C153" s="18">
         <v>354306</v>
       </c>
       <c r="D153" s="18">
         <v>2908</v>
       </c>
       <c r="E153" s="18">
         <v>1330396</v>
       </c>
       <c r="F153" s="18">
         <v>252191</v>
       </c>
       <c r="G153" s="47"/>
     </row>
     <row r="154" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A154" s="5" t="s">
@@ -4488,58 +4492,58 @@
       </c>
       <c r="G171" s="47"/>
     </row>
     <row r="172" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A172" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B172" s="17">
         <v>311304</v>
       </c>
       <c r="C172" s="17">
         <v>23808</v>
       </c>
       <c r="D172" s="17">
         <v>40</v>
       </c>
       <c r="E172" s="17">
         <v>287456</v>
       </c>
       <c r="F172" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G172" s="47"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A173" s="50" t="s">
+      <c r="A173" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B173" s="50"/>
-[...3 lines deleted...]
-      <c r="F173" s="50"/>
+      <c r="B173" s="51"/>
+      <c r="C173" s="51"/>
+      <c r="D173" s="51"/>
+      <c r="E173" s="51"/>
+      <c r="F173" s="51"/>
       <c r="G173" s="47"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B174" s="18">
         <v>1974722</v>
       </c>
       <c r="C174" s="18">
         <v>356502</v>
       </c>
       <c r="D174" s="18">
         <v>2859</v>
       </c>
       <c r="E174" s="18">
         <v>1358255</v>
       </c>
       <c r="F174" s="18">
         <v>257106</v>
       </c>
       <c r="G174" s="47"/>
     </row>
     <row r="175" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A175" s="5" t="s">
@@ -4929,58 +4933,58 @@
       </c>
       <c r="G192" s="47"/>
     </row>
     <row r="193" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A193" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B193" s="17">
         <v>317172</v>
       </c>
       <c r="C193" s="17">
         <v>24017</v>
       </c>
       <c r="D193" s="17">
         <v>40</v>
       </c>
       <c r="E193" s="17">
         <v>293115</v>
       </c>
       <c r="F193" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G193" s="47"/>
     </row>
     <row r="194" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A194" s="50" t="s">
+      <c r="A194" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B194" s="50"/>
-[...3 lines deleted...]
-      <c r="F194" s="50"/>
+      <c r="B194" s="51"/>
+      <c r="C194" s="51"/>
+      <c r="D194" s="51"/>
+      <c r="E194" s="51"/>
+      <c r="F194" s="51"/>
       <c r="G194" s="47"/>
     </row>
     <row r="195" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B195" s="18">
         <v>1988454</v>
       </c>
       <c r="C195" s="18">
         <v>353353</v>
       </c>
       <c r="D195" s="18">
         <v>2853</v>
       </c>
       <c r="E195" s="18">
         <v>1372027</v>
       </c>
       <c r="F195" s="18">
         <v>260221</v>
       </c>
       <c r="G195" s="47"/>
     </row>
     <row r="196" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A196" s="5" t="s">
@@ -5371,58 +5375,58 @@
       </c>
       <c r="G213" s="47"/>
     </row>
     <row r="214" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A214" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B214" s="17">
         <v>316303</v>
       </c>
       <c r="C214" s="17">
         <v>23883</v>
       </c>
       <c r="D214" s="17">
         <v>38</v>
       </c>
       <c r="E214" s="17">
         <v>292382</v>
       </c>
       <c r="F214" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G214" s="47"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A215" s="50" t="s">
+      <c r="A215" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B215" s="50"/>
-[...3 lines deleted...]
-      <c r="F215" s="50"/>
+      <c r="B215" s="51"/>
+      <c r="C215" s="51"/>
+      <c r="D215" s="51"/>
+      <c r="E215" s="51"/>
+      <c r="F215" s="51"/>
       <c r="G215" s="47"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B216" s="20">
         <v>2015030</v>
       </c>
       <c r="C216" s="20">
         <v>354618</v>
       </c>
       <c r="D216" s="20">
         <v>2851</v>
       </c>
       <c r="E216" s="20">
         <v>1392945</v>
       </c>
       <c r="F216" s="20">
         <v>264616</v>
       </c>
       <c r="G216" s="47"/>
     </row>
     <row r="217" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A217" s="5" t="s">
@@ -5813,58 +5817,58 @@
       </c>
       <c r="G234" s="47"/>
     </row>
     <row r="235" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A235" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B235" s="24">
         <v>319821</v>
       </c>
       <c r="C235" s="24">
         <v>24077</v>
       </c>
       <c r="D235" s="24">
         <v>37</v>
       </c>
       <c r="E235" s="24">
         <v>295707</v>
       </c>
       <c r="F235" s="25" t="s">
         <v>29</v>
       </c>
       <c r="G235" s="47"/>
     </row>
     <row r="236" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A236" s="50" t="s">
+      <c r="A236" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="B236" s="50"/>
-[...3 lines deleted...]
-      <c r="F236" s="50"/>
+      <c r="B236" s="51"/>
+      <c r="C236" s="51"/>
+      <c r="D236" s="51"/>
+      <c r="E236" s="51"/>
+      <c r="F236" s="51"/>
       <c r="G236" s="47"/>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B237" s="18">
         <v>2031826</v>
       </c>
       <c r="C237" s="18">
         <v>352895</v>
       </c>
       <c r="D237" s="18">
         <v>2840</v>
       </c>
       <c r="E237" s="18">
         <v>1408196</v>
       </c>
       <c r="F237" s="18">
         <v>267895</v>
       </c>
       <c r="G237" s="47"/>
     </row>
     <row r="238" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A238" s="5" t="s">
@@ -6253,58 +6257,58 @@
       </c>
       <c r="G255" s="47"/>
     </row>
     <row r="256" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A256" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B256" s="17">
         <v>321254</v>
       </c>
       <c r="C256" s="17">
         <v>23768</v>
       </c>
       <c r="D256" s="17">
         <v>36</v>
       </c>
       <c r="E256" s="17">
         <v>297450</v>
       </c>
       <c r="F256" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G256" s="47"/>
     </row>
     <row r="257" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A257" s="50" t="s">
+      <c r="A257" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="B257" s="50"/>
-[...3 lines deleted...]
-      <c r="F257" s="50"/>
+      <c r="B257" s="51"/>
+      <c r="C257" s="51"/>
+      <c r="D257" s="51"/>
+      <c r="E257" s="51"/>
+      <c r="F257" s="51"/>
       <c r="G257" s="47"/>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B258" s="18">
         <v>2027939</v>
       </c>
       <c r="C258" s="18">
         <v>352956</v>
       </c>
       <c r="D258" s="18">
         <v>2799</v>
       </c>
       <c r="E258" s="18">
         <v>1402483</v>
       </c>
       <c r="F258" s="18">
         <v>269701</v>
       </c>
       <c r="G258" s="47"/>
     </row>
     <row r="259" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A259" s="5" t="s">
@@ -6687,58 +6691,58 @@
       </c>
       <c r="G276" s="47"/>
     </row>
     <row r="277" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A277" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B277" s="17">
         <v>316950</v>
       </c>
       <c r="C277" s="17">
         <v>23657</v>
       </c>
       <c r="D277" s="17">
         <v>34</v>
       </c>
       <c r="E277" s="17">
         <v>293259</v>
       </c>
       <c r="F277" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G277" s="47"/>
     </row>
     <row r="278" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A278" s="50" t="s">
+      <c r="A278" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B278" s="50"/>
-[...3 lines deleted...]
-      <c r="F278" s="50"/>
+      <c r="B278" s="51"/>
+      <c r="C278" s="51"/>
+      <c r="D278" s="51"/>
+      <c r="E278" s="51"/>
+      <c r="F278" s="51"/>
       <c r="G278" s="47"/>
     </row>
     <row r="279" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B279" s="18">
         <v>2036081</v>
       </c>
       <c r="C279" s="18">
         <v>356523</v>
       </c>
       <c r="D279" s="18">
         <v>2809</v>
       </c>
       <c r="E279" s="18">
         <v>1403891</v>
       </c>
       <c r="F279" s="18">
         <v>272858</v>
       </c>
       <c r="G279" s="47"/>
     </row>
     <row r="280" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A280" s="5" t="s">
@@ -7124,58 +7128,58 @@
       </c>
       <c r="G297" s="47"/>
     </row>
     <row r="298" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A298" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B298" s="17">
         <v>315772</v>
       </c>
       <c r="C298" s="17">
         <v>24024</v>
       </c>
       <c r="D298" s="17">
         <v>32</v>
       </c>
       <c r="E298" s="17">
         <v>291716</v>
       </c>
       <c r="F298" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G298" s="47"/>
     </row>
     <row r="299" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A299" s="50" t="s">
+      <c r="A299" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="B299" s="50"/>
-[...3 lines deleted...]
-      <c r="F299" s="50"/>
+      <c r="B299" s="51"/>
+      <c r="C299" s="51"/>
+      <c r="D299" s="51"/>
+      <c r="E299" s="51"/>
+      <c r="F299" s="51"/>
       <c r="G299" s="47"/>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B300" s="18">
         <v>2041977</v>
       </c>
       <c r="C300" s="18">
         <v>359359</v>
       </c>
       <c r="D300" s="18">
         <v>2940</v>
       </c>
       <c r="E300" s="18">
         <v>1406538</v>
       </c>
       <c r="F300" s="18">
         <v>273140</v>
       </c>
       <c r="G300" s="47"/>
     </row>
     <row r="301" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A301" s="5" t="s">
@@ -7562,58 +7566,58 @@
       <c r="G318" s="47"/>
       <c r="H318" s="47"/>
     </row>
     <row r="319" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A319" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B319" s="17">
         <v>314384</v>
       </c>
       <c r="C319" s="17">
         <v>24319</v>
       </c>
       <c r="D319" s="17">
         <v>34</v>
       </c>
       <c r="E319" s="17">
         <v>290031</v>
       </c>
       <c r="F319" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G319" s="47"/>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A320" s="50" t="s">
+      <c r="A320" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="B320" s="50"/>
-[...3 lines deleted...]
-      <c r="F320" s="50"/>
+      <c r="B320" s="51"/>
+      <c r="C320" s="51"/>
+      <c r="D320" s="51"/>
+      <c r="E320" s="51"/>
+      <c r="F320" s="51"/>
       <c r="G320" s="47"/>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B321" s="18">
         <v>2035147</v>
       </c>
       <c r="C321" s="18">
         <v>361100</v>
       </c>
       <c r="D321" s="18">
         <v>2953</v>
       </c>
       <c r="E321" s="18">
         <v>1398680</v>
       </c>
       <c r="F321" s="18">
         <v>272414</v>
       </c>
       <c r="G321" s="47"/>
     </row>
     <row r="322" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A322" s="5" t="s">
@@ -7999,58 +8003,58 @@
       </c>
       <c r="G339" s="47"/>
     </row>
     <row r="340" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A340" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B340" s="17">
         <v>310581</v>
       </c>
       <c r="C340" s="17">
         <v>24471</v>
       </c>
       <c r="D340" s="17">
         <v>34</v>
       </c>
       <c r="E340" s="17">
         <v>286076</v>
       </c>
       <c r="F340" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G340" s="47"/>
     </row>
     <row r="341" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A341" s="50" t="s">
+      <c r="A341" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="B341" s="50"/>
-[...3 lines deleted...]
-      <c r="F341" s="50"/>
+      <c r="B341" s="51"/>
+      <c r="C341" s="51"/>
+      <c r="D341" s="51"/>
+      <c r="E341" s="51"/>
+      <c r="F341" s="51"/>
       <c r="G341" s="47"/>
     </row>
     <row r="342" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B342" s="18">
         <v>2002199</v>
       </c>
       <c r="C342" s="18">
         <v>360268</v>
       </c>
       <c r="D342" s="18">
         <v>2940</v>
       </c>
       <c r="E342" s="18">
         <v>1369043</v>
       </c>
       <c r="F342" s="18">
         <v>269948</v>
       </c>
       <c r="G342" s="47"/>
     </row>
     <row r="343" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A343" s="5" t="s">
@@ -8436,58 +8440,58 @@
       </c>
       <c r="G360" s="47"/>
     </row>
     <row r="361" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A361" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B361" s="17">
         <v>302451</v>
       </c>
       <c r="C361" s="17">
         <v>24582</v>
       </c>
       <c r="D361" s="17">
         <v>36</v>
       </c>
       <c r="E361" s="17">
         <v>277833</v>
       </c>
       <c r="F361" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G361" s="47"/>
     </row>
     <row r="362" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A362" s="50" t="s">
+      <c r="A362" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="B362" s="50"/>
-[...3 lines deleted...]
-      <c r="F362" s="50"/>
+      <c r="B362" s="51"/>
+      <c r="C362" s="51"/>
+      <c r="D362" s="51"/>
+      <c r="E362" s="51"/>
+      <c r="F362" s="51"/>
       <c r="G362" s="47"/>
     </row>
     <row r="363" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A363" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B363" s="18">
         <v>2020036</v>
       </c>
       <c r="C363" s="18">
         <v>362700</v>
       </c>
       <c r="D363" s="18">
         <v>2947</v>
       </c>
       <c r="E363" s="18">
         <v>1385456</v>
       </c>
       <c r="F363" s="18">
         <v>268933</v>
       </c>
       <c r="G363" s="47"/>
     </row>
     <row r="364" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A364" s="5" t="s">
@@ -8874,58 +8878,58 @@
       </c>
       <c r="G381" s="47"/>
     </row>
     <row r="382" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A382" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B382" s="17">
         <v>303437</v>
       </c>
       <c r="C382" s="17">
         <v>24790</v>
       </c>
       <c r="D382" s="17">
         <v>35</v>
       </c>
       <c r="E382" s="17">
         <v>278612</v>
       </c>
       <c r="F382" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G382" s="47"/>
     </row>
     <row r="383" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A383" s="50" t="s">
+      <c r="A383" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="B383" s="50"/>
-[...3 lines deleted...]
-      <c r="F383" s="58"/>
+      <c r="B383" s="51"/>
+      <c r="C383" s="51"/>
+      <c r="D383" s="51"/>
+      <c r="E383" s="51"/>
+      <c r="F383" s="52"/>
       <c r="G383" s="47"/>
     </row>
     <row r="384" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A384" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B384" s="18">
         <v>2012702</v>
       </c>
       <c r="C384" s="18">
         <v>361211</v>
       </c>
       <c r="D384" s="18">
         <v>2950</v>
       </c>
       <c r="E384" s="18">
         <v>1382053</v>
       </c>
       <c r="F384" s="18">
         <v>266488</v>
       </c>
       <c r="G384" s="47"/>
     </row>
     <row r="385" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A385" s="5" t="s">
@@ -9311,58 +9315,58 @@
       </c>
       <c r="G402" s="47"/>
     </row>
     <row r="403" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A403" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B403" s="17">
         <v>301313</v>
       </c>
       <c r="C403" s="17">
         <v>24734</v>
       </c>
       <c r="D403" s="17">
         <v>34</v>
       </c>
       <c r="E403" s="17">
         <v>276545</v>
       </c>
       <c r="F403" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G403" s="47"/>
     </row>
     <row r="404" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A404" s="50" t="s">
+      <c r="A404" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="B404" s="50"/>
-[...3 lines deleted...]
-      <c r="F404" s="50"/>
+      <c r="B404" s="51"/>
+      <c r="C404" s="51"/>
+      <c r="D404" s="51"/>
+      <c r="E404" s="51"/>
+      <c r="F404" s="51"/>
       <c r="G404" s="47"/>
     </row>
     <row r="405" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A405" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B405" s="18">
         <v>2017379</v>
       </c>
       <c r="C405" s="18">
         <v>362657</v>
       </c>
       <c r="D405" s="18">
         <v>2961</v>
       </c>
       <c r="E405" s="18">
         <v>1385298</v>
       </c>
       <c r="F405" s="18">
         <v>266463</v>
       </c>
       <c r="G405" s="47"/>
     </row>
     <row r="406" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A406" s="5" t="s">
@@ -9748,58 +9752,58 @@
       </c>
       <c r="G423" s="47"/>
     </row>
     <row r="424" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A424" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B424" s="17">
         <v>300382</v>
       </c>
       <c r="C424" s="17">
         <v>24942</v>
       </c>
       <c r="D424" s="17">
         <v>34</v>
       </c>
       <c r="E424" s="17">
         <v>275406</v>
       </c>
       <c r="F424" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G424" s="47"/>
     </row>
     <row r="425" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A425" s="50" t="s">
+      <c r="A425" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B425" s="50"/>
-[...3 lines deleted...]
-      <c r="F425" s="50"/>
+      <c r="B425" s="51"/>
+      <c r="C425" s="51"/>
+      <c r="D425" s="51"/>
+      <c r="E425" s="51"/>
+      <c r="F425" s="51"/>
       <c r="G425" s="47"/>
     </row>
     <row r="426" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A426" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B426" s="18">
         <v>2015768</v>
       </c>
       <c r="C426" s="18">
         <v>362625</v>
       </c>
       <c r="D426" s="18">
         <v>2940</v>
       </c>
       <c r="E426" s="18">
         <v>1384620</v>
       </c>
       <c r="F426" s="18">
         <v>265583</v>
       </c>
       <c r="G426" s="47"/>
     </row>
     <row r="427" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A427" s="5" t="s">
@@ -10185,58 +10189,58 @@
       </c>
       <c r="G444" s="47"/>
     </row>
     <row r="445" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A445" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B445" s="17">
         <v>298322</v>
       </c>
       <c r="C445" s="17">
         <v>24865</v>
       </c>
       <c r="D445" s="17">
         <v>36</v>
       </c>
       <c r="E445" s="17">
         <v>273421</v>
       </c>
       <c r="F445" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G445" s="47"/>
     </row>
     <row r="446" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A446" s="50" t="s">
+      <c r="A446" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="B446" s="50"/>
-[...3 lines deleted...]
-      <c r="F446" s="50"/>
+      <c r="B446" s="51"/>
+      <c r="C446" s="51"/>
+      <c r="D446" s="51"/>
+      <c r="E446" s="51"/>
+      <c r="F446" s="51"/>
       <c r="G446" s="47"/>
     </row>
     <row r="447" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A447" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B447" s="18">
         <v>2018847</v>
       </c>
       <c r="C447" s="18">
         <v>359271</v>
       </c>
       <c r="D447" s="18">
         <v>2926</v>
       </c>
       <c r="E447" s="18">
         <v>1390983</v>
       </c>
       <c r="F447" s="18">
         <v>265667</v>
       </c>
       <c r="G447" s="47"/>
     </row>
     <row r="448" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A448" s="5" t="s">
@@ -10622,58 +10626,58 @@
       </c>
       <c r="G465" s="47"/>
     </row>
     <row r="466" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A466" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B466" s="17">
         <v>297477</v>
       </c>
       <c r="C466" s="17">
         <v>24518</v>
       </c>
       <c r="D466" s="17">
         <v>37</v>
       </c>
       <c r="E466" s="17">
         <v>272922</v>
       </c>
       <c r="F466" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G466" s="47"/>
     </row>
     <row r="467" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A467" s="50" t="s">
+      <c r="A467" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="B467" s="50"/>
-[...3 lines deleted...]
-      <c r="F467" s="50"/>
+      <c r="B467" s="51"/>
+      <c r="C467" s="51"/>
+      <c r="D467" s="51"/>
+      <c r="E467" s="51"/>
+      <c r="F467" s="51"/>
       <c r="G467" s="47"/>
     </row>
     <row r="468" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A468" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B468" s="18">
         <v>2028794</v>
       </c>
       <c r="C468" s="18">
         <v>359363</v>
       </c>
       <c r="D468" s="18">
         <v>2928</v>
       </c>
       <c r="E468" s="18">
         <v>1400080</v>
       </c>
       <c r="F468" s="18">
         <v>266423</v>
       </c>
       <c r="G468" s="47"/>
     </row>
     <row r="469" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A469" s="5" t="s">
@@ -11059,58 +11063,58 @@
       </c>
       <c r="G486" s="47"/>
     </row>
     <row r="487" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A487" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B487" s="17">
         <v>298457</v>
       </c>
       <c r="C487" s="17">
         <v>24512</v>
       </c>
       <c r="D487" s="17">
         <v>36</v>
       </c>
       <c r="E487" s="17">
         <v>273909</v>
       </c>
       <c r="F487" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G487" s="47"/>
     </row>
     <row r="488" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A488" s="50" t="s">
+      <c r="A488" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B488" s="50"/>
-[...3 lines deleted...]
-      <c r="F488" s="50"/>
+      <c r="B488" s="51"/>
+      <c r="C488" s="51"/>
+      <c r="D488" s="51"/>
+      <c r="E488" s="51"/>
+      <c r="F488" s="51"/>
       <c r="G488" s="47"/>
     </row>
     <row r="489" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A489" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B489" s="18">
         <v>2044058</v>
       </c>
       <c r="C489" s="18">
         <v>359114</v>
       </c>
       <c r="D489" s="18">
         <v>2925</v>
       </c>
       <c r="E489" s="18">
         <v>1415059</v>
       </c>
       <c r="F489" s="18">
         <v>266960</v>
       </c>
       <c r="G489" s="47"/>
     </row>
     <row r="490" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A490" s="5" t="s">
@@ -11490,58 +11494,58 @@
       </c>
       <c r="G507" s="47"/>
     </row>
     <row r="508" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A508" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B508" s="17">
         <v>300698</v>
       </c>
       <c r="C508" s="17">
         <v>24329</v>
       </c>
       <c r="D508" s="17">
         <v>32</v>
       </c>
       <c r="E508" s="17">
         <v>276337</v>
       </c>
       <c r="F508" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G508" s="47"/>
     </row>
     <row r="509" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A509" s="52" t="s">
+      <c r="A509" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="B509" s="52"/>
-[...3 lines deleted...]
-      <c r="F509" s="52"/>
+      <c r="B509" s="50"/>
+      <c r="C509" s="50"/>
+      <c r="D509" s="50"/>
+      <c r="E509" s="50"/>
+      <c r="F509" s="50"/>
       <c r="G509" s="47"/>
     </row>
     <row r="510" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A510" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B510" s="27">
         <v>2043760</v>
       </c>
       <c r="C510" s="27">
         <v>358172</v>
       </c>
       <c r="D510" s="27">
         <v>2908</v>
       </c>
       <c r="E510" s="27">
         <v>1417982</v>
       </c>
       <c r="F510" s="28">
         <v>264698</v>
       </c>
       <c r="G510" s="47"/>
     </row>
     <row r="511" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A511" s="15" t="s">
@@ -11921,58 +11925,58 @@
       </c>
       <c r="G528" s="47"/>
     </row>
     <row r="529" spans="1:64" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A529" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B529" s="17">
         <v>300120</v>
       </c>
       <c r="C529" s="17">
         <v>24116</v>
       </c>
       <c r="D529" s="17">
         <v>33</v>
       </c>
       <c r="E529" s="17">
         <v>275971</v>
       </c>
       <c r="F529" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G529" s="47"/>
     </row>
     <row r="530" spans="1:64" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A530" s="52" t="s">
+      <c r="A530" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="B530" s="52"/>
-[...3 lines deleted...]
-      <c r="F530" s="52"/>
+      <c r="B530" s="50"/>
+      <c r="C530" s="50"/>
+      <c r="D530" s="50"/>
+      <c r="E530" s="50"/>
+      <c r="F530" s="50"/>
       <c r="G530" s="47"/>
     </row>
     <row r="531" spans="1:64" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A531" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B531" s="27">
         <v>2051458</v>
       </c>
       <c r="C531" s="27">
         <v>358526</v>
       </c>
       <c r="D531" s="27">
         <v>2924</v>
       </c>
       <c r="E531" s="27">
         <v>1426324</v>
       </c>
       <c r="F531" s="38">
         <v>263684</v>
       </c>
       <c r="G531" s="48"/>
       <c r="H531" s="49"/>
       <c r="I531" s="49"/>
       <c r="J531" s="49"/>
@@ -12412,58 +12416,58 @@
       </c>
       <c r="G549" s="47"/>
     </row>
     <row r="550" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A550" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B550" s="17">
         <v>298613</v>
       </c>
       <c r="C550" s="31">
         <v>24068</v>
       </c>
       <c r="D550" s="31">
         <v>34</v>
       </c>
       <c r="E550" s="17">
         <v>274511</v>
       </c>
       <c r="F550" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G550" s="47"/>
     </row>
     <row r="551" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A551" s="52" t="s">
+      <c r="A551" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B551" s="52"/>
-[...3 lines deleted...]
-      <c r="F551" s="52"/>
+      <c r="B551" s="50"/>
+      <c r="C551" s="50"/>
+      <c r="D551" s="50"/>
+      <c r="E551" s="50"/>
+      <c r="F551" s="50"/>
     </row>
     <row r="552" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A552" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B552" s="32">
         <v>2072966</v>
       </c>
       <c r="C552" s="32">
         <v>362216</v>
       </c>
       <c r="D552" s="32">
         <v>3138</v>
       </c>
       <c r="E552" s="32">
         <v>1442773</v>
       </c>
       <c r="F552" s="33">
         <v>264839</v>
       </c>
     </row>
     <row r="553" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A553" s="15" t="s">
         <v>10</v>
       </c>
@@ -12840,58 +12844,58 @@
       </c>
       <c r="G570" s="47"/>
     </row>
     <row r="571" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A571" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B571" s="36">
         <v>298809</v>
       </c>
       <c r="C571" s="37">
         <v>24177</v>
       </c>
       <c r="D571" s="37">
         <v>37</v>
       </c>
       <c r="E571" s="36">
         <v>274595</v>
       </c>
       <c r="F571" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G571" s="47"/>
     </row>
     <row r="572" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A572" s="52" t="s">
+      <c r="A572" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B572" s="52"/>
-[...3 lines deleted...]
-      <c r="F572" s="52"/>
+      <c r="B572" s="50"/>
+      <c r="C572" s="50"/>
+      <c r="D572" s="50"/>
+      <c r="E572" s="50"/>
+      <c r="F572" s="50"/>
     </row>
     <row r="573" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A573" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B573" s="27">
         <v>2071305</v>
       </c>
       <c r="C573" s="27">
         <v>361109</v>
       </c>
       <c r="D573" s="27">
         <v>3150</v>
       </c>
       <c r="E573" s="27">
         <v>1446781</v>
       </c>
       <c r="F573" s="38">
         <v>260265</v>
       </c>
     </row>
     <row r="574" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A574" s="15" t="s">
         <v>10</v>
       </c>
@@ -13268,58 +13272,58 @@
       </c>
       <c r="G591" s="47"/>
     </row>
     <row r="592" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A592" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B592" s="17">
         <v>298159</v>
       </c>
       <c r="C592" s="31">
         <v>24288</v>
       </c>
       <c r="D592" s="31">
         <v>37</v>
       </c>
       <c r="E592" s="17">
         <v>273834</v>
       </c>
       <c r="F592" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G592" s="47"/>
     </row>
     <row r="593" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A593" s="52" t="s">
+      <c r="A593" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B593" s="52"/>
-[...3 lines deleted...]
-      <c r="F593" s="52"/>
+      <c r="B593" s="50"/>
+      <c r="C593" s="50"/>
+      <c r="D593" s="50"/>
+      <c r="E593" s="50"/>
+      <c r="F593" s="50"/>
     </row>
     <row r="594" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A594" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B594" s="27">
         <v>2071657</v>
       </c>
       <c r="C594" s="27">
         <v>363012</v>
       </c>
       <c r="D594" s="27">
         <v>3135</v>
       </c>
       <c r="E594" s="27">
         <v>1444485</v>
       </c>
       <c r="F594" s="38">
         <v>261025</v>
       </c>
     </row>
     <row r="595" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A595" s="15" t="s">
         <v>10</v>
       </c>
@@ -13696,58 +13700,58 @@
       </c>
       <c r="G612" s="47"/>
     </row>
     <row r="613" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A613" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B613" s="17">
         <v>296455</v>
       </c>
       <c r="C613" s="31">
         <v>24714</v>
       </c>
       <c r="D613" s="31">
         <v>34</v>
       </c>
       <c r="E613" s="17">
         <v>271707</v>
       </c>
       <c r="F613" s="11" t="s">
         <v>29</v>
       </c>
       <c r="G613" s="47"/>
     </row>
     <row r="614" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A614" s="52" t="s">
+      <c r="A614" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B614" s="52"/>
-[...3 lines deleted...]
-      <c r="F614" s="52"/>
+      <c r="B614" s="50"/>
+      <c r="C614" s="50"/>
+      <c r="D614" s="50"/>
+      <c r="E614" s="50"/>
+      <c r="F614" s="50"/>
     </row>
     <row r="615" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A615" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B615" s="32">
         <v>2085357</v>
       </c>
       <c r="C615" s="32">
         <v>364014</v>
       </c>
       <c r="D615" s="32">
         <v>3044</v>
       </c>
       <c r="E615" s="32">
         <v>1458529</v>
       </c>
       <c r="F615" s="33">
         <v>259770</v>
       </c>
     </row>
     <row r="616" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A616" s="15" t="s">
         <v>10</v>
       </c>
@@ -14124,58 +14128,58 @@
       </c>
       <c r="G633" s="47"/>
     </row>
     <row r="634" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A634" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B634" s="36">
         <v>297919</v>
       </c>
       <c r="C634" s="37">
         <v>24892</v>
       </c>
       <c r="D634" s="37">
         <v>34</v>
       </c>
       <c r="E634" s="36">
         <v>272993</v>
       </c>
       <c r="F634" s="40" t="s">
         <v>29</v>
       </c>
       <c r="G634" s="47"/>
     </row>
     <row r="635" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A635" s="52" t="s">
+      <c r="A635" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="B635" s="52"/>
-[...3 lines deleted...]
-      <c r="F635" s="52"/>
+      <c r="B635" s="50"/>
+      <c r="C635" s="50"/>
+      <c r="D635" s="50"/>
+      <c r="E635" s="50"/>
+      <c r="F635" s="50"/>
     </row>
     <row r="636" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A636" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B636" s="32">
         <v>2091705</v>
       </c>
       <c r="C636" s="32">
         <v>360762</v>
       </c>
       <c r="D636" s="32">
         <v>3028</v>
       </c>
       <c r="E636" s="32">
         <v>1468996</v>
       </c>
       <c r="F636" s="33">
         <v>258919</v>
       </c>
     </row>
     <row r="637" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A637" s="15" t="s">
         <v>10</v>
       </c>
@@ -14552,58 +14556,58 @@
       </c>
       <c r="G654" s="47"/>
     </row>
     <row r="655" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A655" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B655" s="36">
         <v>297326</v>
       </c>
       <c r="C655" s="37">
         <v>24674</v>
       </c>
       <c r="D655" s="37">
         <v>33</v>
       </c>
       <c r="E655" s="36">
         <v>272619</v>
       </c>
       <c r="F655" s="40" t="s">
         <v>29</v>
       </c>
       <c r="G655" s="47"/>
     </row>
     <row r="656" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A656" s="52" t="s">
+      <c r="A656" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B656" s="52"/>
-[...3 lines deleted...]
-      <c r="F656" s="52"/>
+      <c r="B656" s="50"/>
+      <c r="C656" s="50"/>
+      <c r="D656" s="50"/>
+      <c r="E656" s="50"/>
+      <c r="F656" s="50"/>
     </row>
     <row r="657" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A657" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B657" s="32">
         <v>2099642</v>
       </c>
       <c r="C657" s="32">
         <v>361654</v>
       </c>
       <c r="D657" s="32">
         <v>3037</v>
       </c>
       <c r="E657" s="32">
         <v>1476774</v>
       </c>
       <c r="F657" s="33">
         <v>258177</v>
       </c>
     </row>
     <row r="658" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A658" s="15" t="s">
         <v>10</v>
       </c>
@@ -14980,58 +14984,58 @@
       </c>
       <c r="G675" s="47"/>
     </row>
     <row r="676" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A676" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B676" s="36">
         <v>296471</v>
       </c>
       <c r="C676" s="37">
         <v>24634</v>
       </c>
       <c r="D676" s="37">
         <v>33</v>
       </c>
       <c r="E676" s="36">
         <v>271804</v>
       </c>
       <c r="F676" s="40" t="s">
         <v>29</v>
       </c>
       <c r="G676" s="47"/>
     </row>
     <row r="677" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A677" s="50" t="s">
+      <c r="A677" s="51" t="s">
         <v>66</v>
       </c>
-      <c r="B677" s="50"/>
-[...3 lines deleted...]
-      <c r="F677" s="50"/>
+      <c r="B677" s="51"/>
+      <c r="C677" s="51"/>
+      <c r="D677" s="51"/>
+      <c r="E677" s="51"/>
+      <c r="F677" s="51"/>
     </row>
     <row r="678" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A678" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B678" s="18">
         <v>2105823</v>
       </c>
       <c r="C678" s="18">
         <v>360918</v>
       </c>
       <c r="D678" s="18">
         <v>2990</v>
       </c>
       <c r="E678" s="18">
         <v>1485035</v>
       </c>
       <c r="F678" s="18">
         <v>256880</v>
       </c>
     </row>
     <row r="679" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A679" s="5" t="s">
         <v>10</v>
       </c>
@@ -15408,58 +15412,58 @@
       </c>
       <c r="G696" s="47"/>
     </row>
     <row r="697" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A697" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B697" s="17">
         <v>295070</v>
       </c>
       <c r="C697" s="17">
         <v>24325</v>
       </c>
       <c r="D697" s="17">
         <v>32</v>
       </c>
       <c r="E697" s="17">
         <v>270713</v>
       </c>
       <c r="F697" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G697" s="47"/>
     </row>
     <row r="698" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A698" s="50" t="s">
+      <c r="A698" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="B698" s="50"/>
-[...3 lines deleted...]
-      <c r="F698" s="50"/>
+      <c r="B698" s="51"/>
+      <c r="C698" s="51"/>
+      <c r="D698" s="51"/>
+      <c r="E698" s="51"/>
+      <c r="F698" s="51"/>
     </row>
     <row r="699" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A699" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B699" s="18">
         <v>2109425</v>
       </c>
       <c r="C699" s="18">
         <v>361238</v>
       </c>
       <c r="D699" s="18">
         <v>2982</v>
       </c>
       <c r="E699" s="18">
         <v>1490057</v>
       </c>
       <c r="F699" s="18">
         <v>255148</v>
       </c>
     </row>
     <row r="700" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A700" s="5" t="s">
         <v>10</v>
       </c>
@@ -15836,58 +15840,58 @@
       </c>
       <c r="G717" s="47"/>
     </row>
     <row r="718" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A718" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B718" s="17">
         <v>293929</v>
       </c>
       <c r="C718" s="17">
         <v>24488</v>
       </c>
       <c r="D718" s="17">
         <v>28</v>
       </c>
       <c r="E718" s="17">
         <v>269413</v>
       </c>
       <c r="F718" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G718" s="47"/>
     </row>
     <row r="719" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A719" s="50" t="s">
+      <c r="A719" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="B719" s="50"/>
-[...3 lines deleted...]
-      <c r="F719" s="50"/>
+      <c r="B719" s="51"/>
+      <c r="C719" s="51"/>
+      <c r="D719" s="51"/>
+      <c r="E719" s="51"/>
+      <c r="F719" s="51"/>
     </row>
     <row r="720" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A720" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B720" s="18">
         <v>2125003</v>
       </c>
       <c r="C720" s="18">
         <v>362675</v>
       </c>
       <c r="D720" s="18">
         <v>2980</v>
       </c>
       <c r="E720" s="18">
         <v>1504589</v>
       </c>
       <c r="F720" s="18">
         <v>254759</v>
       </c>
     </row>
     <row r="721" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A721" s="5" t="s">
         <v>10</v>
       </c>
@@ -16246,58 +16250,58 @@
       <c r="F738" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="739" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A739" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B739" s="17">
         <v>294830</v>
       </c>
       <c r="C739" s="17">
         <v>24528</v>
       </c>
       <c r="D739" s="17">
         <v>28</v>
       </c>
       <c r="E739" s="17">
         <v>270274</v>
       </c>
       <c r="F739" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A740" s="50" t="s">
+      <c r="A740" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="B740" s="50"/>
-[...3 lines deleted...]
-      <c r="F740" s="50"/>
+      <c r="B740" s="51"/>
+      <c r="C740" s="51"/>
+      <c r="D740" s="51"/>
+      <c r="E740" s="51"/>
+      <c r="F740" s="51"/>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A741" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B741" s="18">
         <v>2149601</v>
       </c>
       <c r="C741" s="18">
         <v>364294</v>
       </c>
       <c r="D741" s="18">
         <v>2964</v>
       </c>
       <c r="E741" s="18">
         <v>1533056</v>
       </c>
       <c r="F741" s="18">
         <v>249287</v>
       </c>
     </row>
     <row r="742" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A742" s="5" t="s">
         <v>10</v>
       </c>
@@ -16656,58 +16660,58 @@
       <c r="F759" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="760" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A760" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B760" s="17">
         <v>297724</v>
       </c>
       <c r="C760" s="17">
         <v>24568</v>
       </c>
       <c r="D760" s="17">
         <v>31</v>
       </c>
       <c r="E760" s="17">
         <v>273125</v>
       </c>
       <c r="F760" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="761" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A761" s="50" t="s">
+      <c r="A761" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="B761" s="50"/>
-[...3 lines deleted...]
-      <c r="F761" s="50"/>
+      <c r="B761" s="51"/>
+      <c r="C761" s="51"/>
+      <c r="D761" s="51"/>
+      <c r="E761" s="51"/>
+      <c r="F761" s="51"/>
     </row>
     <row r="762" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A762" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B762" s="18">
         <v>2174309</v>
       </c>
       <c r="C762" s="18">
         <v>365818</v>
       </c>
       <c r="D762" s="18">
         <v>2971</v>
       </c>
       <c r="E762" s="18">
         <v>1558721</v>
       </c>
       <c r="F762" s="18">
         <v>246799</v>
       </c>
     </row>
     <row r="763" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A763" s="5" t="s">
         <v>10</v>
       </c>
@@ -17066,58 +17070,58 @@
       <c r="F780" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="781" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A781" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B781" s="17">
         <v>300108</v>
       </c>
       <c r="C781" s="17">
         <v>24533</v>
       </c>
       <c r="D781" s="17">
         <v>32</v>
       </c>
       <c r="E781" s="17">
         <v>275543</v>
       </c>
       <c r="F781" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="782" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A782" s="50" t="s">
+      <c r="A782" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="B782" s="50"/>
-[...3 lines deleted...]
-      <c r="F782" s="50"/>
+      <c r="B782" s="51"/>
+      <c r="C782" s="51"/>
+      <c r="D782" s="51"/>
+      <c r="E782" s="51"/>
+      <c r="F782" s="51"/>
     </row>
     <row r="783" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A783" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B783" s="18">
         <v>2176392</v>
       </c>
       <c r="C783" s="18">
         <v>368249</v>
       </c>
       <c r="D783" s="18">
         <v>2940</v>
       </c>
       <c r="E783" s="18">
         <v>1559580</v>
       </c>
       <c r="F783" s="18">
         <v>245623</v>
       </c>
     </row>
     <row r="784" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A784" s="5" t="s">
         <v>10</v>
       </c>
@@ -17476,58 +17480,58 @@
       <c r="F801" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="802" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A802" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B802" s="17">
         <v>297586</v>
       </c>
       <c r="C802" s="17">
         <v>24742</v>
       </c>
       <c r="D802" s="17">
         <v>33</v>
       </c>
       <c r="E802" s="17">
         <v>272811</v>
       </c>
       <c r="F802" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="803" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A803" s="50" t="s">
+      <c r="A803" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="B803" s="50"/>
-[...3 lines deleted...]
-      <c r="F803" s="50"/>
+      <c r="B803" s="51"/>
+      <c r="C803" s="51"/>
+      <c r="D803" s="51"/>
+      <c r="E803" s="51"/>
+      <c r="F803" s="51"/>
     </row>
     <row r="804" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A804" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B804" s="18">
         <v>2181112</v>
       </c>
       <c r="C804" s="18">
         <v>370222</v>
       </c>
       <c r="D804" s="18">
         <v>3116</v>
       </c>
       <c r="E804" s="18">
         <v>1562450</v>
       </c>
       <c r="F804" s="18">
         <v>245324</v>
       </c>
     </row>
     <row r="805" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A805" s="5" t="s">
         <v>10</v>
       </c>
@@ -17886,58 +17890,58 @@
       <c r="F822" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="823" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A823" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B823" s="17">
         <v>296523</v>
       </c>
       <c r="C823" s="17">
         <v>24746</v>
       </c>
       <c r="D823" s="17">
         <v>31</v>
       </c>
       <c r="E823" s="17">
         <v>271746</v>
       </c>
       <c r="F823" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="824" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A824" s="50" t="s">
+      <c r="A824" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="B824" s="50"/>
-[...3 lines deleted...]
-      <c r="F824" s="50"/>
+      <c r="B824" s="51"/>
+      <c r="C824" s="51"/>
+      <c r="D824" s="51"/>
+      <c r="E824" s="51"/>
+      <c r="F824" s="51"/>
     </row>
     <row r="825" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A825" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B825" s="18">
         <v>2198251</v>
       </c>
       <c r="C825" s="18">
         <v>374250</v>
       </c>
       <c r="D825" s="18">
         <v>3098</v>
       </c>
       <c r="E825" s="18">
         <v>1575065</v>
       </c>
       <c r="F825" s="18">
         <v>245838</v>
       </c>
     </row>
     <row r="826" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A826" s="5" t="s">
         <v>10</v>
       </c>
@@ -18296,58 +18300,58 @@
       <c r="F843" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="844" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A844" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B844" s="17">
         <v>297891</v>
       </c>
       <c r="C844" s="17">
         <v>25083</v>
       </c>
       <c r="D844" s="17">
         <v>33</v>
       </c>
       <c r="E844" s="17">
         <v>272775</v>
       </c>
       <c r="F844" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="845" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A845" s="50" t="s">
+      <c r="A845" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B845" s="50"/>
-[...3 lines deleted...]
-      <c r="F845" s="50"/>
+      <c r="B845" s="51"/>
+      <c r="C845" s="51"/>
+      <c r="D845" s="51"/>
+      <c r="E845" s="51"/>
+      <c r="F845" s="51"/>
     </row>
     <row r="846" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A846" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B846" s="18">
         <v>2175605</v>
       </c>
       <c r="C846" s="18">
         <v>372690</v>
       </c>
       <c r="D846" s="18">
         <v>3085</v>
       </c>
       <c r="E846" s="18">
         <v>1556909</v>
       </c>
       <c r="F846" s="18">
         <v>242921</v>
       </c>
     </row>
     <row r="847" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A847" s="5" t="s">
         <v>10</v>
       </c>
@@ -18706,58 +18710,58 @@
       <c r="F864" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="865" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A865" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B865" s="17">
         <v>290358</v>
       </c>
       <c r="C865" s="17">
         <v>24646</v>
       </c>
       <c r="D865" s="17">
         <v>31</v>
       </c>
       <c r="E865" s="17">
         <v>265681</v>
       </c>
       <c r="F865" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="866" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A866" s="50" t="s">
+      <c r="A866" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="B866" s="50"/>
-[...3 lines deleted...]
-      <c r="F866" s="50"/>
+      <c r="B866" s="51"/>
+      <c r="C866" s="51"/>
+      <c r="D866" s="51"/>
+      <c r="E866" s="51"/>
+      <c r="F866" s="51"/>
     </row>
     <row r="867" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A867" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B867" s="18">
         <v>2147715</v>
       </c>
       <c r="C867" s="18">
         <v>374409</v>
       </c>
       <c r="D867" s="18">
         <v>3087</v>
       </c>
       <c r="E867" s="18">
         <v>1523741</v>
       </c>
       <c r="F867" s="18">
         <v>246478</v>
       </c>
     </row>
     <row r="868" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A868" s="5" t="s">
         <v>10</v>
       </c>
@@ -19116,58 +19120,58 @@
       <c r="F885" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="886" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A886" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B886" s="17">
         <v>279507</v>
       </c>
       <c r="C886" s="17">
         <v>24663</v>
       </c>
       <c r="D886" s="17">
         <v>33</v>
       </c>
       <c r="E886" s="17">
         <v>254811</v>
       </c>
       <c r="F886" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="887" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A887" s="50" t="s">
+      <c r="A887" s="51" t="s">
         <v>77</v>
       </c>
-      <c r="B887" s="50"/>
-[...3 lines deleted...]
-      <c r="F887" s="50"/>
+      <c r="B887" s="51"/>
+      <c r="C887" s="51"/>
+      <c r="D887" s="51"/>
+      <c r="E887" s="51"/>
+      <c r="F887" s="51"/>
     </row>
     <row r="888" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A888" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B888" s="18">
         <v>2111377</v>
       </c>
       <c r="C888" s="18">
         <v>375462</v>
       </c>
       <c r="D888" s="18">
         <v>3091</v>
       </c>
       <c r="E888" s="18">
         <v>1483476</v>
       </c>
       <c r="F888" s="18">
         <v>249348</v>
       </c>
     </row>
     <row r="889" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A889" s="5" t="s">
         <v>10</v>
       </c>
@@ -19526,58 +19530,58 @@
       <c r="F906" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="907" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A907" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B907" s="17">
         <v>268940</v>
       </c>
       <c r="C907" s="17">
         <v>24739</v>
       </c>
       <c r="D907" s="17">
         <v>34</v>
       </c>
       <c r="E907" s="17">
         <v>244167</v>
       </c>
       <c r="F907" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="908" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A908" s="50" t="s">
+      <c r="A908" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="B908" s="50"/>
-[...3 lines deleted...]
-      <c r="F908" s="50"/>
+      <c r="B908" s="51"/>
+      <c r="C908" s="51"/>
+      <c r="D908" s="51"/>
+      <c r="E908" s="51"/>
+      <c r="F908" s="51"/>
     </row>
     <row r="909" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A909" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B909" s="18">
         <v>2068980</v>
       </c>
       <c r="C909" s="18">
         <v>376151</v>
       </c>
       <c r="D909" s="18">
         <v>3094</v>
       </c>
       <c r="E909" s="18">
         <v>1446960</v>
       </c>
       <c r="F909" s="18">
         <v>242775</v>
       </c>
     </row>
     <row r="910" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A910" s="5" t="s">
         <v>10</v>
       </c>
@@ -19937,126 +19941,1359 @@
         <v>29</v>
       </c>
     </row>
     <row r="928" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A928" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B928" s="17">
         <v>260071</v>
       </c>
       <c r="C928" s="17">
         <v>24885</v>
       </c>
       <c r="D928" s="17">
         <v>31</v>
       </c>
       <c r="E928" s="17">
         <v>235155</v>
       </c>
       <c r="F928" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="929" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A929" s="51" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="B929" s="51"/>
       <c r="C929" s="51"/>
       <c r="D929" s="51"/>
       <c r="E929" s="51"/>
       <c r="F929" s="51"/>
     </row>
     <row r="930" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A930" s="51"/>
-[...12 lines deleted...]
-      <c r="F931" s="51"/>
+      <c r="A930" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B930" s="18">
+        <v>1977452</v>
+      </c>
+      <c r="C930" s="18">
+        <v>377244</v>
+      </c>
+      <c r="D930" s="18">
+        <v>3046</v>
+      </c>
+      <c r="E930" s="18">
+        <v>1358477</v>
+      </c>
+      <c r="F930" s="18">
+        <v>238685</v>
+      </c>
+    </row>
+    <row r="931" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A931" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B931" s="13">
+        <v>262563</v>
+      </c>
+      <c r="C931" s="13">
+        <v>18551</v>
+      </c>
+      <c r="D931" s="13">
+        <v>256</v>
+      </c>
+      <c r="E931" s="13">
+        <v>5071</v>
+      </c>
+      <c r="F931" s="13">
+        <v>238685</v>
+      </c>
+    </row>
+    <row r="932" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A932" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B932" s="13">
+        <v>112306</v>
+      </c>
+      <c r="C932" s="13">
+        <v>31027</v>
+      </c>
+      <c r="D932" s="13">
+        <v>736</v>
+      </c>
+      <c r="E932" s="13">
+        <v>80543</v>
+      </c>
+      <c r="F932" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="933" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A933" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B933" s="13">
+        <v>5765</v>
+      </c>
+      <c r="C933" s="13">
+        <v>5088</v>
+      </c>
+      <c r="D933" s="13">
+        <v>114</v>
+      </c>
+      <c r="E933" s="13">
+        <v>563</v>
+      </c>
+      <c r="F933" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="934" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A934" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B934" s="13">
+        <v>100481</v>
+      </c>
+      <c r="C934" s="13">
+        <v>22567</v>
+      </c>
+      <c r="D934" s="13">
+        <v>542</v>
+      </c>
+      <c r="E934" s="13">
+        <v>77372</v>
+      </c>
+      <c r="F934" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="935" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A935" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B935" s="13">
+        <v>1922</v>
+      </c>
+      <c r="C935" s="13">
+        <v>1419</v>
+      </c>
+      <c r="D935" s="13">
+        <v>33</v>
+      </c>
+      <c r="E935" s="13">
+        <v>470</v>
+      </c>
+      <c r="F935" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="936" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A936" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B936" s="13">
+        <v>4138</v>
+      </c>
+      <c r="C936" s="13">
+        <v>1953</v>
+      </c>
+      <c r="D936" s="13">
+        <v>47</v>
+      </c>
+      <c r="E936" s="13">
+        <v>2138</v>
+      </c>
+      <c r="F936" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="937" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A937" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B937" s="13">
+        <v>119123</v>
+      </c>
+      <c r="C937" s="13">
+        <v>57231</v>
+      </c>
+      <c r="D937" s="13">
+        <v>295</v>
+      </c>
+      <c r="E937" s="13">
+        <v>61597</v>
+      </c>
+      <c r="F937" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="938" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A938" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B938" s="13">
+        <v>721968</v>
+      </c>
+      <c r="C938" s="13">
+        <v>105316</v>
+      </c>
+      <c r="D938" s="13">
+        <v>484</v>
+      </c>
+      <c r="E938" s="13">
+        <v>616168</v>
+      </c>
+      <c r="F938" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="939" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A939" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B939" s="13">
+        <v>109535</v>
+      </c>
+      <c r="C939" s="13">
+        <v>18154</v>
+      </c>
+      <c r="D939" s="13">
+        <v>210</v>
+      </c>
+      <c r="E939" s="13">
+        <v>91171</v>
+      </c>
+      <c r="F939" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="940" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A940" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B940" s="13">
+        <v>56656</v>
+      </c>
+      <c r="C940" s="13">
+        <v>8980</v>
+      </c>
+      <c r="D940" s="13">
+        <v>82</v>
+      </c>
+      <c r="E940" s="13">
+        <v>47594</v>
+      </c>
+      <c r="F940" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="941" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A941" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B941" s="13">
+        <v>35501</v>
+      </c>
+      <c r="C941" s="13">
+        <v>15330</v>
+      </c>
+      <c r="D941" s="13">
+        <v>76</v>
+      </c>
+      <c r="E941" s="13">
+        <v>20095</v>
+      </c>
+      <c r="F941" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="942" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A942" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B942" s="13">
+        <v>5010</v>
+      </c>
+      <c r="C942" s="13">
+        <v>4389</v>
+      </c>
+      <c r="D942" s="13">
+        <v>55</v>
+      </c>
+      <c r="E942" s="13">
+        <v>566</v>
+      </c>
+      <c r="F942" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="943" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A943" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B943" s="13">
+        <v>94173</v>
+      </c>
+      <c r="C943" s="13">
+        <v>14789</v>
+      </c>
+      <c r="D943" s="13">
+        <v>53</v>
+      </c>
+      <c r="E943" s="13">
+        <v>79331</v>
+      </c>
+      <c r="F943" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="944" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A944" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B944" s="13">
+        <v>59427</v>
+      </c>
+      <c r="C944" s="13">
+        <v>28124</v>
+      </c>
+      <c r="D944" s="13">
+        <v>118</v>
+      </c>
+      <c r="E944" s="13">
+        <v>31185</v>
+      </c>
+      <c r="F944" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="945" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A945" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B945" s="13">
+        <v>62880</v>
+      </c>
+      <c r="C945" s="13">
+        <v>20265</v>
+      </c>
+      <c r="D945" s="13">
+        <v>256</v>
+      </c>
+      <c r="E945" s="13">
+        <v>42359</v>
+      </c>
+      <c r="F945" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="946" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A946" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B946" s="13">
+        <v>45790</v>
+      </c>
+      <c r="C946" s="13">
+        <v>16101</v>
+      </c>
+      <c r="D946" s="13">
+        <v>137</v>
+      </c>
+      <c r="E946" s="13">
+        <v>29552</v>
+      </c>
+      <c r="F946" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="947" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A947" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B947" s="13">
+        <v>19047</v>
+      </c>
+      <c r="C947" s="13">
+        <v>9753</v>
+      </c>
+      <c r="D947" s="13">
+        <v>229</v>
+      </c>
+      <c r="E947" s="13">
+        <v>9065</v>
+      </c>
+      <c r="F947" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="948" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A948" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B948" s="13">
+        <v>20568</v>
+      </c>
+      <c r="C948" s="13">
+        <v>4220</v>
+      </c>
+      <c r="D948" s="13">
+        <v>28</v>
+      </c>
+      <c r="E948" s="13">
+        <v>16320</v>
+      </c>
+      <c r="F948" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="949" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A949" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B949" s="17">
+        <v>252905</v>
+      </c>
+      <c r="C949" s="17">
+        <v>25014</v>
+      </c>
+      <c r="D949" s="17">
+        <v>31</v>
+      </c>
+      <c r="E949" s="17">
+        <v>227860</v>
+      </c>
+      <c r="F949" s="11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="950" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A950" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="B950" s="51"/>
+      <c r="C950" s="51"/>
+      <c r="D950" s="51"/>
+      <c r="E950" s="51"/>
+      <c r="F950" s="51"/>
+    </row>
+    <row r="951" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A951" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B951" s="18">
+        <v>1976355</v>
+      </c>
+      <c r="C951" s="18">
+        <v>377361</v>
+      </c>
+      <c r="D951" s="18">
+        <v>3032</v>
+      </c>
+      <c r="E951" s="18">
+        <v>1357274</v>
+      </c>
+      <c r="F951" s="18">
+        <v>238688</v>
+      </c>
+    </row>
+    <row r="952" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A952" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B952" s="13">
+        <v>262678</v>
+      </c>
+      <c r="C952" s="13">
+        <v>18615</v>
+      </c>
+      <c r="D952" s="13">
+        <v>257</v>
+      </c>
+      <c r="E952" s="13">
+        <v>5118</v>
+      </c>
+      <c r="F952" s="13">
+        <v>238688</v>
+      </c>
+    </row>
+    <row r="953" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A953" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B953" s="13">
+        <v>112197</v>
+      </c>
+      <c r="C953" s="13">
+        <v>31096</v>
+      </c>
+      <c r="D953" s="13">
+        <v>732</v>
+      </c>
+      <c r="E953" s="13">
+        <v>80369</v>
+      </c>
+      <c r="F953" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="954" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A954" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B954" s="13">
+        <v>5822</v>
+      </c>
+      <c r="C954" s="13">
+        <v>5140</v>
+      </c>
+      <c r="D954" s="13">
+        <v>116</v>
+      </c>
+      <c r="E954" s="13">
+        <v>566</v>
+      </c>
+      <c r="F954" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="955" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A955" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B955" s="13">
+        <v>100292</v>
+      </c>
+      <c r="C955" s="13">
+        <v>22581</v>
+      </c>
+      <c r="D955" s="13">
+        <v>539</v>
+      </c>
+      <c r="E955" s="13">
+        <v>77172</v>
+      </c>
+      <c r="F955" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="956" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A956" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B956" s="13">
+        <v>1928</v>
+      </c>
+      <c r="C956" s="13">
+        <v>1421</v>
+      </c>
+      <c r="D956" s="13">
+        <v>33</v>
+      </c>
+      <c r="E956" s="13">
+        <v>474</v>
+      </c>
+      <c r="F956" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="957" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A957" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B957" s="13">
+        <v>4155</v>
+      </c>
+      <c r="C957" s="13">
+        <v>1954</v>
+      </c>
+      <c r="D957" s="13">
+        <v>44</v>
+      </c>
+      <c r="E957" s="13">
+        <v>2157</v>
+      </c>
+      <c r="F957" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="958" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A958" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B958" s="13">
+        <v>120190</v>
+      </c>
+      <c r="C958" s="13">
+        <v>57472</v>
+      </c>
+      <c r="D958" s="13">
+        <v>293</v>
+      </c>
+      <c r="E958" s="13">
+        <v>62425</v>
+      </c>
+      <c r="F958" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="959" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A959" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B959" s="13">
+        <v>720835</v>
+      </c>
+      <c r="C959" s="13">
+        <v>104993</v>
+      </c>
+      <c r="D959" s="13">
+        <v>484</v>
+      </c>
+      <c r="E959" s="13">
+        <v>615358</v>
+      </c>
+      <c r="F959" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="960" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A960" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B960" s="13">
+        <v>108600</v>
+      </c>
+      <c r="C960" s="13">
+        <v>18141</v>
+      </c>
+      <c r="D960" s="13">
+        <v>209</v>
+      </c>
+      <c r="E960" s="13">
+        <v>90250</v>
+      </c>
+      <c r="F960" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="961" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A961" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B961" s="13">
+        <v>56760</v>
+      </c>
+      <c r="C961" s="13">
+        <v>8962</v>
+      </c>
+      <c r="D961" s="13">
+        <v>81</v>
+      </c>
+      <c r="E961" s="13">
+        <v>47717</v>
+      </c>
+      <c r="F961" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="962" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A962" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B962" s="13">
+        <v>35843</v>
+      </c>
+      <c r="C962" s="13">
+        <v>15410</v>
+      </c>
+      <c r="D962" s="13">
+        <v>76</v>
+      </c>
+      <c r="E962" s="13">
+        <v>20357</v>
+      </c>
+      <c r="F962" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="963" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A963" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B963" s="13">
+        <v>5001</v>
+      </c>
+      <c r="C963" s="13">
+        <v>4373</v>
+      </c>
+      <c r="D963" s="13">
+        <v>55</v>
+      </c>
+      <c r="E963" s="13">
+        <v>573</v>
+      </c>
+      <c r="F963" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="964" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A964" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B964" s="13">
+        <v>94362</v>
+      </c>
+      <c r="C964" s="13">
+        <v>14784</v>
+      </c>
+      <c r="D964" s="13">
+        <v>52</v>
+      </c>
+      <c r="E964" s="13">
+        <v>79526</v>
+      </c>
+      <c r="F964" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="965" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A965" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B965" s="13">
+        <v>59741</v>
+      </c>
+      <c r="C965" s="13">
+        <v>28111</v>
+      </c>
+      <c r="D965" s="13">
+        <v>117</v>
+      </c>
+      <c r="E965" s="13">
+        <v>31513</v>
+      </c>
+      <c r="F965" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="966" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A966" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B966" s="13">
+        <v>63262</v>
+      </c>
+      <c r="C966" s="13">
+        <v>20237</v>
+      </c>
+      <c r="D966" s="13">
+        <v>249</v>
+      </c>
+      <c r="E966" s="13">
+        <v>42776</v>
+      </c>
+      <c r="F966" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="967" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A967" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B967" s="13">
+        <v>45782</v>
+      </c>
+      <c r="C967" s="13">
+        <v>16125</v>
+      </c>
+      <c r="D967" s="13">
+        <v>137</v>
+      </c>
+      <c r="E967" s="13">
+        <v>29520</v>
+      </c>
+      <c r="F967" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="968" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A968" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B968" s="13">
+        <v>19128</v>
+      </c>
+      <c r="C968" s="13">
+        <v>9785</v>
+      </c>
+      <c r="D968" s="13">
+        <v>230</v>
+      </c>
+      <c r="E968" s="13">
+        <v>9113</v>
+      </c>
+      <c r="F968" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="969" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A969" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B969" s="13">
+        <v>20731</v>
+      </c>
+      <c r="C969" s="13">
+        <v>4210</v>
+      </c>
+      <c r="D969" s="13">
+        <v>28</v>
+      </c>
+      <c r="E969" s="13">
+        <v>16493</v>
+      </c>
+      <c r="F969" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="970" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A970" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B970" s="17">
+        <v>251245</v>
+      </c>
+      <c r="C970" s="17">
+        <v>25047</v>
+      </c>
+      <c r="D970" s="17">
+        <v>32</v>
+      </c>
+      <c r="E970" s="17">
+        <v>226166</v>
+      </c>
+      <c r="F970" s="11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="971" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A971" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B971" s="51"/>
+      <c r="C971" s="51"/>
+      <c r="D971" s="51"/>
+      <c r="E971" s="51"/>
+      <c r="F971" s="51"/>
+    </row>
+    <row r="972" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A972" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B972" s="18">
+        <v>1974899</v>
+      </c>
+      <c r="C972" s="18">
+        <v>379092</v>
+      </c>
+      <c r="D972" s="18">
+        <v>2973</v>
+      </c>
+      <c r="E972" s="18">
+        <v>1354201</v>
+      </c>
+      <c r="F972" s="18">
+        <v>238633</v>
+      </c>
+    </row>
+    <row r="973" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A973" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B973" s="13">
+        <v>263119</v>
+      </c>
+      <c r="C973" s="13">
+        <v>18756</v>
+      </c>
+      <c r="D973" s="13">
+        <v>254</v>
+      </c>
+      <c r="E973" s="13">
+        <v>5476</v>
+      </c>
+      <c r="F973" s="13">
+        <v>238633</v>
+      </c>
+    </row>
+    <row r="974" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A974" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B974" s="13">
+        <v>112238</v>
+      </c>
+      <c r="C974" s="13">
+        <v>31261</v>
+      </c>
+      <c r="D974" s="13">
+        <v>728</v>
+      </c>
+      <c r="E974" s="13">
+        <v>80249</v>
+      </c>
+      <c r="F974" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A975" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B975" s="13">
+        <v>5920</v>
+      </c>
+      <c r="C975" s="13">
+        <v>5227</v>
+      </c>
+      <c r="D975" s="13">
+        <v>117</v>
+      </c>
+      <c r="E975" s="13">
+        <v>576</v>
+      </c>
+      <c r="F975" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A976" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B976" s="13">
+        <v>100208</v>
+      </c>
+      <c r="C976" s="13">
+        <v>22657</v>
+      </c>
+      <c r="D976" s="13">
+        <v>537</v>
+      </c>
+      <c r="E976" s="13">
+        <v>77014</v>
+      </c>
+      <c r="F976" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A977" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B977" s="13">
+        <v>1926</v>
+      </c>
+      <c r="C977" s="13">
+        <v>1420</v>
+      </c>
+      <c r="D977" s="13">
+        <v>31</v>
+      </c>
+      <c r="E977" s="13">
+        <v>475</v>
+      </c>
+      <c r="F977" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A978" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B978" s="13">
+        <v>4184</v>
+      </c>
+      <c r="C978" s="13">
+        <v>1957</v>
+      </c>
+      <c r="D978" s="13">
+        <v>43</v>
+      </c>
+      <c r="E978" s="13">
+        <v>2184</v>
+      </c>
+      <c r="F978" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A979" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B979" s="13">
+        <v>121891</v>
+      </c>
+      <c r="C979" s="13">
+        <v>58195</v>
+      </c>
+      <c r="D979" s="13">
+        <v>289</v>
+      </c>
+      <c r="E979" s="13">
+        <v>63407</v>
+      </c>
+      <c r="F979" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A980" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B980" s="13">
+        <v>718146</v>
+      </c>
+      <c r="C980" s="13">
+        <v>105104</v>
+      </c>
+      <c r="D980" s="13">
+        <v>475</v>
+      </c>
+      <c r="E980" s="13">
+        <v>612567</v>
+      </c>
+      <c r="F980" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A981" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B981" s="13">
+        <v>108247</v>
+      </c>
+      <c r="C981" s="13">
+        <v>18120</v>
+      </c>
+      <c r="D981" s="13">
+        <v>207</v>
+      </c>
+      <c r="E981" s="13">
+        <v>89920</v>
+      </c>
+      <c r="F981" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A982" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B982" s="13">
+        <v>56882</v>
+      </c>
+      <c r="C982" s="13">
+        <v>9001</v>
+      </c>
+      <c r="D982" s="13">
+        <v>78</v>
+      </c>
+      <c r="E982" s="13">
+        <v>47803</v>
+      </c>
+      <c r="F982" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A983" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B983" s="13">
+        <v>36329</v>
+      </c>
+      <c r="C983" s="13">
+        <v>15594</v>
+      </c>
+      <c r="D983" s="13">
+        <v>68</v>
+      </c>
+      <c r="E983" s="13">
+        <v>20667</v>
+      </c>
+      <c r="F983" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A984" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B984" s="13">
+        <v>4978</v>
+      </c>
+      <c r="C984" s="13">
+        <v>4364</v>
+      </c>
+      <c r="D984" s="13">
+        <v>53</v>
+      </c>
+      <c r="E984" s="13">
+        <v>561</v>
+      </c>
+      <c r="F984" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A985" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B985" s="13">
+        <v>94546</v>
+      </c>
+      <c r="C985" s="13">
+        <v>14802</v>
+      </c>
+      <c r="D985" s="13">
+        <v>54</v>
+      </c>
+      <c r="E985" s="13">
+        <v>79690</v>
+      </c>
+      <c r="F985" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A986" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B986" s="13">
+        <v>60036</v>
+      </c>
+      <c r="C986" s="13">
+        <v>28159</v>
+      </c>
+      <c r="D986" s="13">
+        <v>110</v>
+      </c>
+      <c r="E986" s="13">
+        <v>31767</v>
+      </c>
+      <c r="F986" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6" ht="51" x14ac:dyDescent="0.2">
+      <c r="A987" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B987" s="13">
+        <v>63631</v>
+      </c>
+      <c r="C987" s="13">
+        <v>20261</v>
+      </c>
+      <c r="D987" s="13">
+        <v>239</v>
+      </c>
+      <c r="E987" s="13">
+        <v>43131</v>
+      </c>
+      <c r="F987" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A988" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B988" s="13">
+        <v>45771</v>
+      </c>
+      <c r="C988" s="13">
+        <v>16104</v>
+      </c>
+      <c r="D988" s="13">
+        <v>134</v>
+      </c>
+      <c r="E988" s="13">
+        <v>29533</v>
+      </c>
+      <c r="F988" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A989" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B989" s="13">
+        <v>19159</v>
+      </c>
+      <c r="C989" s="13">
+        <v>9783</v>
+      </c>
+      <c r="D989" s="13">
+        <v>225</v>
+      </c>
+      <c r="E989" s="13">
+        <v>9151</v>
+      </c>
+      <c r="F989" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A990" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B990" s="13">
+        <v>20901</v>
+      </c>
+      <c r="C990" s="13">
+        <v>4225</v>
+      </c>
+      <c r="D990" s="13">
+        <v>27</v>
+      </c>
+      <c r="E990" s="13">
+        <v>16649</v>
+      </c>
+      <c r="F990" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A991" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B991" s="17">
+        <v>249025</v>
+      </c>
+      <c r="C991" s="17">
+        <v>25363</v>
+      </c>
+      <c r="D991" s="17">
+        <v>32</v>
+      </c>
+      <c r="E991" s="17">
+        <v>223630</v>
+      </c>
+      <c r="F991" s="11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="992" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A992" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B992" s="58"/>
+      <c r="C992" s="58"/>
+      <c r="D992" s="58"/>
+      <c r="E992" s="58"/>
+      <c r="F992" s="58"/>
+    </row>
+    <row r="993" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A993" s="58"/>
+      <c r="B993" s="58"/>
+      <c r="C993" s="58"/>
+      <c r="D993" s="58"/>
+      <c r="E993" s="58"/>
+      <c r="F993" s="58"/>
+    </row>
+    <row r="994" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A994" s="58"/>
+      <c r="B994" s="58"/>
+      <c r="C994" s="58"/>
+      <c r="D994" s="58"/>
+      <c r="E994" s="58"/>
+      <c r="F994" s="58"/>
     </row>
   </sheetData>
-  <mergeCells count="50">
+  <mergeCells count="53">
+    <mergeCell ref="A971:F971"/>
+    <mergeCell ref="A992:F994"/>
+    <mergeCell ref="A866:F866"/>
+    <mergeCell ref="A887:F887"/>
+    <mergeCell ref="A908:F908"/>
+    <mergeCell ref="A152:F152"/>
     <mergeCell ref="A635:F635"/>
     <mergeCell ref="A572:F572"/>
-    <mergeCell ref="A593:F593"/>
-[...13 lines deleted...]
-    <mergeCell ref="A530:F530"/>
+    <mergeCell ref="A929:F929"/>
+    <mergeCell ref="A950:F950"/>
     <mergeCell ref="A446:F446"/>
-    <mergeCell ref="A278:F278"/>
-[...4 lines deleted...]
-    <mergeCell ref="A299:F299"/>
     <mergeCell ref="A320:F320"/>
     <mergeCell ref="A362:F362"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A194:F194"/>
-    <mergeCell ref="A152:F152"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A425:F425"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A341:F341"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A26:F26"/>
-    <mergeCell ref="A866:F866"/>
-[...2 lines deleted...]
-    <mergeCell ref="A929:F931"/>
+    <mergeCell ref="A278:F278"/>
+    <mergeCell ref="A383:F383"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A404:F404"/>
+    <mergeCell ref="A299:F299"/>
+    <mergeCell ref="A845:F845"/>
+    <mergeCell ref="A761:F761"/>
+    <mergeCell ref="A782:F782"/>
+    <mergeCell ref="A719:F719"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A467:F467"/>
+    <mergeCell ref="A257:F257"/>
+    <mergeCell ref="A488:F488"/>
+    <mergeCell ref="A509:F509"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A236:F236"/>
     <mergeCell ref="A656:F656"/>
     <mergeCell ref="A698:F698"/>
     <mergeCell ref="A803:F803"/>
     <mergeCell ref="A551:F551"/>
+    <mergeCell ref="A530:F530"/>
+    <mergeCell ref="A593:F593"/>
+    <mergeCell ref="A677:F677"/>
+    <mergeCell ref="A740:F740"/>
+    <mergeCell ref="A614:F614"/>
+    <mergeCell ref="A824:F824"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>