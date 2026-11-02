--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$312</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="48">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
@@ -157,65 +152,66 @@
   <si>
     <t>январь-июнь 2023г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2023г.</t>
   </si>
   <si>
     <t>январь-март 2024г.</t>
   </si>
   <si>
     <t>январь-июнь 2024г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2024г.</t>
   </si>
   <si>
     <t>январь-март 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2025г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2025г.</t>
   </si>
   <si>
-    <t>январь-декабрь 2025г.</t>
-[...1 lines deleted...]
-  <si>
     <t>январь-март 2026г.</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
+  <si>
+    <t>январь-июнь 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -290,130 +286,139 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -436,86 +441,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -687,120 +692,120 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L312"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A277" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E296" sqref="E296"/>
+      <pane ySplit="4" topLeftCell="A286" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I319" sqref="I319"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" style="18" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="18" customWidth="1"/>
     <col min="3" max="6" width="19" style="18" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="23"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A2" s="24" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="A2" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A3" s="25"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="27"/>
-[...1 lines deleted...]
-      <c r="F3" s="27"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
     </row>
     <row r="4" spans="1:12" ht="51" x14ac:dyDescent="0.2">
-      <c r="A4" s="25"/>
-      <c r="B4" s="26"/>
+      <c r="A4" s="28"/>
+      <c r="B4" s="29"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A5" s="29" t="s">
+      <c r="A5" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="29"/>
-[...3 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5">
         <v>10438069</v>
       </c>
       <c r="C6" s="5">
         <v>7640980</v>
       </c>
       <c r="D6" s="5">
         <v>1924981</v>
       </c>
       <c r="E6" s="5">
         <v>750544</v>
       </c>
       <c r="F6" s="5">
         <v>121563</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
@@ -1223,58 +1228,58 @@
       <c r="L22" s="6"/>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="11">
         <v>317318</v>
       </c>
       <c r="C23" s="11">
         <v>205624</v>
       </c>
       <c r="D23" s="11">
         <v>61515</v>
       </c>
       <c r="E23" s="11">
         <v>49376</v>
       </c>
       <c r="F23" s="12">
         <v>803</v>
       </c>
       <c r="G23" s="6"/>
       <c r="I23" s="1"/>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A24" s="22" t="s">
+      <c r="A24" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="22"/>
-[...3 lines deleted...]
-      <c r="F24" s="28"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="24"/>
       <c r="G24" s="6"/>
       <c r="I24" s="1"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="5">
         <v>23416338</v>
       </c>
       <c r="C25" s="5">
         <v>16710783</v>
       </c>
       <c r="D25" s="5">
         <v>4311548</v>
       </c>
       <c r="E25" s="5">
         <v>2080150</v>
       </c>
       <c r="F25" s="5">
         <v>313857</v>
       </c>
       <c r="G25" s="6"/>
       <c r="I25" s="1"/>
     </row>
@@ -1690,58 +1695,58 @@
       </c>
       <c r="G44" s="6"/>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="11">
         <v>737978</v>
       </c>
       <c r="C45" s="11">
         <v>441159</v>
       </c>
       <c r="D45" s="11">
         <v>163043</v>
       </c>
       <c r="E45" s="11">
         <v>132227</v>
       </c>
       <c r="F45" s="11">
         <v>1549</v>
       </c>
       <c r="G45" s="6"/>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A46" s="22" t="s">
+      <c r="A46" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B46" s="22"/>
-[...3 lines deleted...]
-      <c r="F46" s="22"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
       <c r="G46" s="6"/>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="5">
         <v>39652548</v>
       </c>
       <c r="C47" s="5">
         <v>27487249</v>
       </c>
       <c r="D47" s="5">
         <v>6870400</v>
       </c>
       <c r="E47" s="5">
         <v>3234991</v>
       </c>
       <c r="F47" s="5">
         <v>2059908</v>
       </c>
       <c r="G47" s="6"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="7" t="s">
@@ -2142,58 +2147,58 @@
       </c>
       <c r="G66" s="6"/>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="11">
         <v>1307181</v>
       </c>
       <c r="C67" s="11">
         <v>805766</v>
       </c>
       <c r="D67" s="11">
         <v>280220</v>
       </c>
       <c r="E67" s="11">
         <v>217447</v>
       </c>
       <c r="F67" s="11">
         <v>3748</v>
       </c>
       <c r="G67" s="6"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A68" s="22" t="s">
+      <c r="A68" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="22"/>
-[...3 lines deleted...]
-      <c r="F68" s="22"/>
+      <c r="B68" s="23"/>
+      <c r="C68" s="23"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="23"/>
+      <c r="F68" s="23"/>
       <c r="G68" s="6"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="5">
         <v>13736644</v>
       </c>
       <c r="C69" s="5">
         <v>9508711</v>
       </c>
       <c r="D69" s="5">
         <v>2415043</v>
       </c>
       <c r="E69" s="5">
         <v>1675524</v>
       </c>
       <c r="F69" s="5">
         <v>137366</v>
       </c>
       <c r="G69" s="6"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A70" s="7" t="s">
@@ -2594,58 +2599,58 @@
       </c>
       <c r="G88" s="6"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B89" s="11">
         <v>519862</v>
       </c>
       <c r="C89" s="11">
         <v>311882</v>
       </c>
       <c r="D89" s="11">
         <v>96961</v>
       </c>
       <c r="E89" s="11">
         <v>109638</v>
       </c>
       <c r="F89" s="11">
         <v>1381</v>
       </c>
       <c r="G89" s="6"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A90" s="22" t="s">
+      <c r="A90" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B90" s="22"/>
-[...3 lines deleted...]
-      <c r="F90" s="22"/>
+      <c r="B90" s="23"/>
+      <c r="C90" s="23"/>
+      <c r="D90" s="23"/>
+      <c r="E90" s="23"/>
+      <c r="F90" s="23"/>
       <c r="G90" s="6"/>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A91" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="5">
         <v>28791406</v>
       </c>
       <c r="C91" s="5">
         <v>19488375</v>
       </c>
       <c r="D91" s="5">
         <v>5361255</v>
       </c>
       <c r="E91" s="5">
         <v>3576709</v>
       </c>
       <c r="F91" s="5">
         <v>365067</v>
       </c>
       <c r="G91" s="6"/>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A92" s="7" t="s">
@@ -3046,58 +3051,58 @@
       </c>
       <c r="G110" s="6"/>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B111" s="11">
         <v>1152068</v>
       </c>
       <c r="C111" s="11">
         <v>709728</v>
       </c>
       <c r="D111" s="11">
         <v>216469</v>
       </c>
       <c r="E111" s="11">
         <v>223434</v>
       </c>
       <c r="F111" s="11">
         <v>2437</v>
       </c>
       <c r="G111" s="6"/>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A112" s="22" t="s">
+      <c r="A112" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B112" s="22"/>
-[...3 lines deleted...]
-      <c r="F112" s="22"/>
+      <c r="B112" s="23"/>
+      <c r="C112" s="23"/>
+      <c r="D112" s="23"/>
+      <c r="E112" s="23"/>
+      <c r="F112" s="23"/>
       <c r="G112" s="6"/>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A113" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B113" s="5">
         <v>47187758</v>
       </c>
       <c r="C113" s="5">
         <v>31986533</v>
       </c>
       <c r="D113" s="5">
         <v>8547652</v>
       </c>
       <c r="E113" s="5">
         <v>4832804</v>
       </c>
       <c r="F113" s="5">
         <v>1820769</v>
       </c>
       <c r="G113" s="6"/>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A114" s="7" t="s">
@@ -3498,58 +3503,58 @@
       </c>
       <c r="G132" s="6"/>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A133" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B133" s="11">
         <v>1859922</v>
       </c>
       <c r="C133" s="11">
         <v>1206603</v>
       </c>
       <c r="D133" s="11">
         <v>338578</v>
       </c>
       <c r="E133" s="11">
         <v>309786</v>
       </c>
       <c r="F133" s="11">
         <v>4955</v>
       </c>
       <c r="G133" s="6"/>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A134" s="22" t="s">
+      <c r="A134" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B134" s="22"/>
-[...3 lines deleted...]
-      <c r="F134" s="22"/>
+      <c r="B134" s="23"/>
+      <c r="C134" s="23"/>
+      <c r="D134" s="23"/>
+      <c r="E134" s="23"/>
+      <c r="F134" s="23"/>
       <c r="G134" s="6"/>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A135" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="19">
         <v>16761387</v>
       </c>
       <c r="C135" s="19">
         <v>10113844</v>
       </c>
       <c r="D135" s="19">
         <v>2681926</v>
       </c>
       <c r="E135" s="19">
         <v>3827233</v>
       </c>
       <c r="F135" s="19">
         <v>138384</v>
       </c>
       <c r="G135" s="6"/>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A136" s="7" t="s">
@@ -3950,58 +3955,58 @@
       </c>
       <c r="G154" s="6"/>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A155" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B155" s="11">
         <v>698479</v>
       </c>
       <c r="C155" s="11">
         <v>374623</v>
       </c>
       <c r="D155" s="11">
         <v>90810</v>
       </c>
       <c r="E155" s="11">
         <v>231986</v>
       </c>
       <c r="F155" s="11">
         <v>1060</v>
       </c>
       <c r="G155" s="6"/>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A156" s="22" t="s">
+      <c r="A156" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B156" s="22"/>
-[...3 lines deleted...]
-      <c r="F156" s="22"/>
+      <c r="B156" s="23"/>
+      <c r="C156" s="23"/>
+      <c r="D156" s="23"/>
+      <c r="E156" s="23"/>
+      <c r="F156" s="23"/>
       <c r="G156" s="6"/>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A157" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="19">
         <v>34266817</v>
       </c>
       <c r="C157" s="19">
         <v>21593496</v>
       </c>
       <c r="D157" s="19">
         <v>5918531</v>
       </c>
       <c r="E157" s="19">
         <v>6488493</v>
       </c>
       <c r="F157" s="19">
         <v>266297</v>
       </c>
       <c r="G157" s="6"/>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A158" s="7" t="s">
@@ -4402,58 +4407,58 @@
       </c>
       <c r="G176" s="6"/>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A177" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B177" s="11">
         <v>1498864</v>
       </c>
       <c r="C177" s="11">
         <v>830747</v>
       </c>
       <c r="D177" s="11">
         <v>247149</v>
       </c>
       <c r="E177" s="11">
         <v>418963</v>
       </c>
       <c r="F177" s="11">
         <v>2005</v>
       </c>
       <c r="G177" s="6"/>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A178" s="22" t="s">
+      <c r="A178" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B178" s="22"/>
-[...3 lines deleted...]
-      <c r="F178" s="22"/>
+      <c r="B178" s="23"/>
+      <c r="C178" s="23"/>
+      <c r="D178" s="23"/>
+      <c r="E178" s="23"/>
+      <c r="F178" s="23"/>
       <c r="G178" s="6"/>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A179" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B179" s="19">
         <v>57188186</v>
       </c>
       <c r="C179" s="19">
         <v>36127997</v>
       </c>
       <c r="D179" s="19">
         <v>9565309</v>
       </c>
       <c r="E179" s="19">
         <v>9770656</v>
       </c>
       <c r="F179" s="19">
         <v>1724224</v>
       </c>
       <c r="G179" s="6"/>
       <c r="H179" s="6"/>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.2">
@@ -4875,58 +4880,58 @@
       <c r="H198" s="6"/>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A199" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B199" s="15">
         <v>2417271</v>
       </c>
       <c r="C199" s="11">
         <v>1439311</v>
       </c>
       <c r="D199" s="11">
         <v>392292</v>
       </c>
       <c r="E199" s="11">
         <v>581554</v>
       </c>
       <c r="F199" s="11">
         <v>4114</v>
       </c>
       <c r="G199" s="6"/>
       <c r="H199" s="6"/>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A200" s="22" t="s">
+      <c r="A200" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B200" s="22"/>
-[...3 lines deleted...]
-      <c r="F200" s="22"/>
+      <c r="B200" s="23"/>
+      <c r="C200" s="23"/>
+      <c r="D200" s="23"/>
+      <c r="E200" s="23"/>
+      <c r="F200" s="23"/>
     </row>
     <row r="201" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A201" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B201" s="19">
         <v>18677915</v>
       </c>
       <c r="C201" s="19">
         <v>10311478</v>
       </c>
       <c r="D201" s="19">
         <v>3349577</v>
       </c>
       <c r="E201" s="19">
         <v>4899036</v>
       </c>
       <c r="F201" s="19">
         <v>117824</v>
       </c>
     </row>
     <row r="202" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A202" s="7" t="s">
         <v>28</v>
       </c>
@@ -5305,58 +5310,58 @@
       <c r="F220" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A221" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B221" s="11">
         <v>865515</v>
       </c>
       <c r="C221" s="11">
         <v>405521</v>
       </c>
       <c r="D221" s="11">
         <v>152633</v>
       </c>
       <c r="E221" s="11">
         <v>305673</v>
       </c>
       <c r="F221" s="11">
         <v>1688</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A222" s="22" t="s">
+      <c r="A222" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B222" s="22"/>
-[...3 lines deleted...]
-      <c r="F222" s="22"/>
+      <c r="B222" s="23"/>
+      <c r="C222" s="23"/>
+      <c r="D222" s="23"/>
+      <c r="E222" s="23"/>
+      <c r="F222" s="23"/>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A223" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B223" s="19">
         <v>42707762</v>
       </c>
       <c r="C223" s="19">
         <v>24465713</v>
       </c>
       <c r="D223" s="19">
         <v>7625058</v>
       </c>
       <c r="E223" s="19">
         <v>10294643</v>
       </c>
       <c r="F223" s="19">
         <v>322348</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A224" s="7" t="s">
         <v>28</v>
       </c>
@@ -5735,58 +5740,58 @@
       <c r="F242" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A243" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B243" s="11">
         <v>2027240</v>
       </c>
       <c r="C243" s="11">
         <v>994849</v>
       </c>
       <c r="D243" s="11">
         <v>336899</v>
       </c>
       <c r="E243" s="11">
         <v>692278</v>
       </c>
       <c r="F243" s="11">
         <v>3214</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A244" s="22" t="s">
+      <c r="A244" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B244" s="22"/>
-[...3 lines deleted...]
-      <c r="F244" s="22"/>
+      <c r="B244" s="23"/>
+      <c r="C244" s="23"/>
+      <c r="D244" s="23"/>
+      <c r="E244" s="23"/>
+      <c r="F244" s="23"/>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B245" s="19">
         <v>73180136</v>
       </c>
       <c r="C245" s="19">
         <v>41588761</v>
       </c>
       <c r="D245" s="19">
         <v>12258612</v>
       </c>
       <c r="E245" s="19">
         <v>17349794</v>
       </c>
       <c r="F245" s="19">
         <v>1982969</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A246" s="7" t="s">
         <v>28</v>
       </c>
@@ -6165,957 +6170,957 @@
       <c r="F264" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A265" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B265" s="11">
         <v>3332993</v>
       </c>
       <c r="C265" s="11">
         <v>1629101</v>
       </c>
       <c r="D265" s="11">
         <v>532113</v>
       </c>
       <c r="E265" s="11">
         <v>1166954</v>
       </c>
       <c r="F265" s="11">
         <v>4825</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A266" s="22" t="s">
+      <c r="A266" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B266" s="22"/>
-[...3 lines deleted...]
-      <c r="F266" s="22"/>
+      <c r="B266" s="23"/>
+      <c r="C266" s="23"/>
+      <c r="D266" s="23"/>
+      <c r="E266" s="23"/>
+      <c r="F266" s="23"/>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A267" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B267" s="19">
-        <v>104766311</v>
+        <v>19479274</v>
       </c>
       <c r="C267" s="19">
-        <v>59523111</v>
+        <v>9255183</v>
       </c>
       <c r="D267" s="19">
-        <v>17279749</v>
+        <v>3759012</v>
       </c>
       <c r="E267" s="19">
-        <v>24842443</v>
+        <v>6319133</v>
       </c>
       <c r="F267" s="19">
-        <v>3121008</v>
+        <v>145946</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A268" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B268" s="15">
-        <v>1553657</v>
+        <v>296943</v>
       </c>
       <c r="C268" s="15">
-        <v>411032</v>
+        <v>60059</v>
       </c>
       <c r="D268" s="15">
-        <v>269901</v>
+        <v>62966</v>
       </c>
       <c r="E268" s="15">
-        <v>598195</v>
+        <v>155488</v>
       </c>
       <c r="F268" s="15">
-        <v>274529</v>
+        <v>18430</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A269" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B269" s="15">
-        <v>2787635</v>
+        <v>531728</v>
       </c>
       <c r="C269" s="15">
-        <v>1288366</v>
+        <v>167964</v>
       </c>
       <c r="D269" s="15">
-        <v>605156</v>
+        <v>189667</v>
       </c>
       <c r="E269" s="15">
-        <v>718126</v>
+        <v>170341</v>
       </c>
       <c r="F269" s="15">
-        <v>175987</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A270" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B270" s="15">
-        <v>3151038</v>
+        <v>569709</v>
       </c>
       <c r="C270" s="15">
-        <v>1442264</v>
+        <v>174033</v>
       </c>
       <c r="D270" s="15">
-        <v>510616</v>
+        <v>144696</v>
       </c>
       <c r="E270" s="15">
-        <v>1047171</v>
+        <v>243346</v>
       </c>
       <c r="F270" s="15">
-        <v>150987</v>
+        <v>7634</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A271" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B271" s="15">
-        <v>5557421</v>
+        <v>1070497</v>
       </c>
       <c r="C271" s="15">
-        <v>2672511</v>
+        <v>474081</v>
       </c>
       <c r="D271" s="15">
-        <v>942735</v>
+        <v>160991</v>
       </c>
       <c r="E271" s="15">
-        <v>1682386</v>
+        <v>415338</v>
       </c>
       <c r="F271" s="15">
-        <v>259789</v>
+        <v>20087</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A272" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B272" s="15">
-        <v>5167519</v>
+        <v>1438261</v>
       </c>
       <c r="C272" s="15">
-        <v>3360740</v>
+        <v>935118</v>
       </c>
       <c r="D272" s="15">
-        <v>1119023</v>
+        <v>347977</v>
       </c>
       <c r="E272" s="15">
-        <v>640194</v>
+        <v>150569</v>
       </c>
       <c r="F272" s="15">
-        <v>47562</v>
+        <v>4597</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A273" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B273" s="15">
-        <v>2945428</v>
+        <v>649351</v>
       </c>
       <c r="C273" s="15">
-        <v>1811155</v>
+        <v>420356</v>
       </c>
       <c r="D273" s="15">
-        <v>360954</v>
+        <v>68302</v>
       </c>
       <c r="E273" s="15">
-        <v>648014</v>
+        <v>151422</v>
       </c>
       <c r="F273" s="15">
-        <v>125305</v>
+        <v>9271</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A274" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B274" s="15">
-        <v>2096920</v>
+        <v>422926</v>
       </c>
       <c r="C274" s="15">
-        <v>680176</v>
+        <v>109761</v>
       </c>
       <c r="D274" s="15">
-        <v>272720</v>
+        <v>54816</v>
       </c>
       <c r="E274" s="15">
-        <v>890633</v>
+        <v>249456</v>
       </c>
       <c r="F274" s="15">
-        <v>253391</v>
+        <v>8893</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A275" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B275" s="15">
-        <v>1503267</v>
+        <v>235830</v>
       </c>
       <c r="C275" s="15">
-        <v>599873</v>
+        <v>63750</v>
       </c>
       <c r="D275" s="15">
-        <v>166605</v>
+        <v>23518</v>
       </c>
       <c r="E275" s="15">
-        <v>533167</v>
+        <v>138295</v>
       </c>
       <c r="F275" s="15">
-        <v>203622</v>
+        <v>10267</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A276" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B276" s="15">
-        <v>4902267</v>
+        <v>1093585</v>
       </c>
       <c r="C276" s="15">
-        <v>2070623</v>
+        <v>302765</v>
       </c>
       <c r="D276" s="15">
-        <v>743836</v>
+        <v>263815</v>
       </c>
       <c r="E276" s="15">
-        <v>1885606</v>
+        <v>517326</v>
       </c>
       <c r="F276" s="15">
-        <v>202202</v>
+        <v>9679</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A277" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B277" s="15">
-        <v>3222226</v>
+        <v>551307</v>
       </c>
       <c r="C277" s="15">
-        <v>1245121</v>
+        <v>212609</v>
       </c>
       <c r="D277" s="15">
-        <v>730558</v>
+        <v>107973</v>
       </c>
       <c r="E277" s="15">
-        <v>958719</v>
+        <v>229472</v>
       </c>
       <c r="F277" s="15">
-        <v>287828</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A278" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B278" s="15">
-        <v>1576530</v>
+        <v>269806</v>
       </c>
       <c r="C278" s="15">
-        <v>704649</v>
+        <v>83370</v>
       </c>
       <c r="D278" s="15">
-        <v>183808</v>
+        <v>31572</v>
       </c>
       <c r="E278" s="15">
-        <v>625724</v>
+        <v>153108</v>
       </c>
       <c r="F278" s="15">
-        <v>62349</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A279" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B279" s="15">
-        <v>2593140</v>
+        <v>526191</v>
       </c>
       <c r="C279" s="15">
-        <v>1124291</v>
+        <v>179121</v>
       </c>
       <c r="D279" s="15">
-        <v>627179</v>
+        <v>140811</v>
       </c>
       <c r="E279" s="15">
-        <v>829066</v>
+        <v>204787</v>
       </c>
       <c r="F279" s="15">
-        <v>12604</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A280" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B280" s="15">
-        <v>2406857</v>
+        <v>413106</v>
       </c>
       <c r="C280" s="15">
-        <v>1081797</v>
+        <v>164481</v>
       </c>
       <c r="D280" s="15">
-        <v>427778</v>
+        <v>92845</v>
       </c>
       <c r="E280" s="15">
-        <v>685902</v>
+        <v>147826</v>
       </c>
       <c r="F280" s="15">
-        <v>211380</v>
+        <v>7954</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A281" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B281" s="15">
-        <v>1874182</v>
+        <v>307312</v>
       </c>
       <c r="C281" s="15">
-        <v>813414</v>
+        <v>115533</v>
       </c>
       <c r="D281" s="15">
-        <v>371626</v>
+        <v>67804</v>
       </c>
       <c r="E281" s="15">
-        <v>520248</v>
+        <v>120366</v>
       </c>
       <c r="F281" s="15">
-        <v>168894</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A282" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B282" s="15">
-        <v>3960029</v>
+        <v>743119</v>
       </c>
       <c r="C282" s="15">
-        <v>1263331</v>
+        <v>203780</v>
       </c>
       <c r="D282" s="15">
-        <v>612480</v>
+        <v>77960</v>
       </c>
       <c r="E282" s="15">
-        <v>1567690</v>
+        <v>440283</v>
       </c>
       <c r="F282" s="15">
-        <v>516528</v>
+        <v>21096</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A283" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B283" s="15">
-        <v>415948</v>
+        <v>87953</v>
       </c>
       <c r="C283" s="15">
-        <v>168563</v>
+        <v>31812</v>
       </c>
       <c r="D283" s="15">
-        <v>51436</v>
+        <v>12534</v>
       </c>
       <c r="E283" s="15">
-        <v>163459</v>
+        <v>38771</v>
       </c>
       <c r="F283" s="15">
-        <v>32490</v>
+        <v>4836</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A284" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B284" s="15">
-        <v>2778260</v>
+        <v>540640</v>
       </c>
       <c r="C284" s="15">
-        <v>1136696</v>
+        <v>212350</v>
       </c>
       <c r="D284" s="15">
-        <v>855229</v>
+        <v>168883</v>
       </c>
       <c r="E284" s="15">
-        <v>657813</v>
+        <v>150015</v>
       </c>
       <c r="F284" s="15">
-        <v>128522</v>
+        <v>9392</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A285" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B285" s="15">
-        <v>20971367</v>
+        <v>3695345</v>
       </c>
       <c r="C285" s="15">
-        <v>14558541</v>
+        <v>2211317</v>
       </c>
       <c r="D285" s="15">
-        <v>3141244</v>
+        <v>643108</v>
       </c>
       <c r="E285" s="15">
-        <v>3271577</v>
+        <v>840920</v>
       </c>
       <c r="F285" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A286" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B286" s="15">
-        <v>30618483</v>
+        <v>5113251</v>
       </c>
       <c r="C286" s="15">
-        <v>20805361</v>
+        <v>2856194</v>
       </c>
       <c r="D286" s="15">
-        <v>4539681</v>
+        <v>894763</v>
       </c>
       <c r="E286" s="15">
-        <v>5273440</v>
+        <v>1362294</v>
       </c>
       <c r="F286" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A287" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B287" s="11">
-        <v>4684137</v>
+        <v>922414</v>
       </c>
       <c r="C287" s="11">
-        <v>2284607</v>
+        <v>276729</v>
       </c>
       <c r="D287" s="11">
-        <v>747184</v>
+        <v>204011</v>
       </c>
       <c r="E287" s="11">
-        <v>1645313</v>
+        <v>439710</v>
       </c>
       <c r="F287" s="11">
-        <v>7033</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A288" s="22" t="s">
-[...6 lines deleted...]
-      <c r="F288" s="22"/>
+      <c r="A288" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B288" s="23"/>
+      <c r="C288" s="23"/>
+      <c r="D288" s="23"/>
+      <c r="E288" s="23"/>
+      <c r="F288" s="23"/>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A289" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B289" s="19">
-[...12 lines deleted...]
-        <v>145946</v>
+      <c r="B289" s="20">
+        <v>45433972.5</v>
+      </c>
+      <c r="C289" s="20">
+        <v>22414052.199999999</v>
+      </c>
+      <c r="D289" s="20">
+        <v>8325993.2000000002</v>
+      </c>
+      <c r="E289" s="20">
+        <v>14307051.699999999</v>
+      </c>
+      <c r="F289" s="20">
+        <v>386875.4</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A290" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B290" s="15">
-[...12 lines deleted...]
-        <v>18430</v>
+      <c r="B290" s="21">
+        <v>681614.3</v>
+      </c>
+      <c r="C290" s="21">
+        <v>147543.20000000001</v>
+      </c>
+      <c r="D290" s="21">
+        <v>157509.5</v>
+      </c>
+      <c r="E290" s="21">
+        <v>315688</v>
+      </c>
+      <c r="F290" s="21">
+        <v>60873.7</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A291" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B291" s="15">
-[...12 lines deleted...]
-        <v>3756</v>
+      <c r="B291" s="21">
+        <v>1238884.8</v>
+      </c>
+      <c r="C291" s="21">
+        <v>444884.4</v>
+      </c>
+      <c r="D291" s="21">
+        <v>378148.3</v>
+      </c>
+      <c r="E291" s="21">
+        <v>407226.9</v>
+      </c>
+      <c r="F291" s="21">
+        <v>8625.2000000000007</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A292" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B292" s="15">
-[...12 lines deleted...]
-        <v>7634</v>
+      <c r="B292" s="21">
+        <v>1287675.3999999999</v>
+      </c>
+      <c r="C292" s="21">
+        <v>439657.8</v>
+      </c>
+      <c r="D292" s="21">
+        <v>289535.3</v>
+      </c>
+      <c r="E292" s="21">
+        <v>540731.5</v>
+      </c>
+      <c r="F292" s="21">
+        <v>17750.8</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A293" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B293" s="15">
-[...12 lines deleted...]
-        <v>20087</v>
+      <c r="B293" s="21">
+        <v>2454478.5</v>
+      </c>
+      <c r="C293" s="21">
+        <v>1146735.2</v>
+      </c>
+      <c r="D293" s="21">
+        <v>365715.1</v>
+      </c>
+      <c r="E293" s="21">
+        <v>898161.1</v>
+      </c>
+      <c r="F293" s="21">
+        <v>43867.1</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A294" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B294" s="15">
-[...12 lines deleted...]
-        <v>4597</v>
+      <c r="B294" s="21">
+        <v>3165135.5</v>
+      </c>
+      <c r="C294" s="21">
+        <v>2115796.7000000002</v>
+      </c>
+      <c r="D294" s="21">
+        <v>694785.6</v>
+      </c>
+      <c r="E294" s="21">
+        <v>341648.6</v>
+      </c>
+      <c r="F294" s="21">
+        <v>12904.6</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A295" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B295" s="15">
-[...12 lines deleted...]
-        <v>9271</v>
+      <c r="B295" s="21">
+        <v>1509322.8</v>
+      </c>
+      <c r="C295" s="21">
+        <v>955327.4</v>
+      </c>
+      <c r="D295" s="21">
+        <v>161465.29999999999</v>
+      </c>
+      <c r="E295" s="21">
+        <v>360587.3</v>
+      </c>
+      <c r="F295" s="21">
+        <v>31942.799999999999</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A296" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B296" s="15">
-[...12 lines deleted...]
-        <v>8893</v>
+      <c r="B296" s="21">
+        <v>1002340.5</v>
+      </c>
+      <c r="C296" s="21">
+        <v>280395.7</v>
+      </c>
+      <c r="D296" s="21">
+        <v>136687.29999999999</v>
+      </c>
+      <c r="E296" s="21">
+        <v>556193.4</v>
+      </c>
+      <c r="F296" s="21">
+        <v>29064.2</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A297" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B297" s="15">
-[...12 lines deleted...]
-        <v>10267</v>
+      <c r="B297" s="21">
+        <v>555673.5</v>
+      </c>
+      <c r="C297" s="21">
+        <v>162534.9</v>
+      </c>
+      <c r="D297" s="21">
+        <v>56740.2</v>
+      </c>
+      <c r="E297" s="21">
+        <v>314268.3</v>
+      </c>
+      <c r="F297" s="21">
+        <v>22130</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A298" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B298" s="15">
-[...12 lines deleted...]
-        <v>9679</v>
+      <c r="B298" s="21">
+        <v>2514915.4</v>
+      </c>
+      <c r="C298" s="21">
+        <v>775645.4</v>
+      </c>
+      <c r="D298" s="21">
+        <v>529973.4</v>
+      </c>
+      <c r="E298" s="21">
+        <v>1178039.5</v>
+      </c>
+      <c r="F298" s="21">
+        <v>31257.1</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A299" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B299" s="15">
-[...12 lines deleted...]
-        <v>1253</v>
+      <c r="B299" s="21">
+        <v>1301964.3999999999</v>
+      </c>
+      <c r="C299" s="21">
+        <v>479105.1</v>
+      </c>
+      <c r="D299" s="21">
+        <v>250688.5</v>
+      </c>
+      <c r="E299" s="21">
+        <v>568224.30000000005</v>
+      </c>
+      <c r="F299" s="21">
+        <v>3946.5</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A300" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B300" s="15">
-[...12 lines deleted...]
-        <v>1756</v>
+      <c r="B300" s="21">
+        <v>644031</v>
+      </c>
+      <c r="C300" s="21">
+        <v>237279.5</v>
+      </c>
+      <c r="D300" s="21">
+        <v>68178.8</v>
+      </c>
+      <c r="E300" s="21">
+        <v>334370.90000000002</v>
+      </c>
+      <c r="F300" s="21">
+        <v>4201.8</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A301" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B301" s="15">
-[...12 lines deleted...]
-        <v>1472</v>
+      <c r="B301" s="21">
+        <v>1221462.7</v>
+      </c>
+      <c r="C301" s="21">
+        <v>464580.1</v>
+      </c>
+      <c r="D301" s="21">
+        <v>310733.59999999998</v>
+      </c>
+      <c r="E301" s="21">
+        <v>442709.4</v>
+      </c>
+      <c r="F301" s="21">
+        <v>3439.6</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A302" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B302" s="15">
-[...12 lines deleted...]
-        <v>7954</v>
+      <c r="B302" s="21">
+        <v>1020490.2</v>
+      </c>
+      <c r="C302" s="21">
+        <v>399035.1</v>
+      </c>
+      <c r="D302" s="21">
+        <v>207016.8</v>
+      </c>
+      <c r="E302" s="21">
+        <v>392651.3</v>
+      </c>
+      <c r="F302" s="21">
+        <v>21787</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A303" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B303" s="15">
-[...12 lines deleted...]
-        <v>3609</v>
+      <c r="B303" s="21">
+        <v>784068.1</v>
+      </c>
+      <c r="C303" s="21">
+        <v>306893.8</v>
+      </c>
+      <c r="D303" s="21">
+        <v>175895.1</v>
+      </c>
+      <c r="E303" s="21">
+        <v>290396.09999999998</v>
+      </c>
+      <c r="F303" s="21">
+        <v>10883.1</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A304" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B304" s="15">
-[...12 lines deleted...]
-        <v>21096</v>
+      <c r="B304" s="21">
+        <v>1845839.7</v>
+      </c>
+      <c r="C304" s="21">
+        <v>519311.5</v>
+      </c>
+      <c r="D304" s="21">
+        <v>287671</v>
+      </c>
+      <c r="E304" s="21">
+        <v>998424.1</v>
+      </c>
+      <c r="F304" s="21">
+        <v>40433.1</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A305" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B305" s="15">
-[...12 lines deleted...]
-        <v>4836</v>
+      <c r="B305" s="21">
+        <v>187164</v>
+      </c>
+      <c r="C305" s="21">
+        <v>62039.1</v>
+      </c>
+      <c r="D305" s="21">
+        <v>26232.799999999999</v>
+      </c>
+      <c r="E305" s="21">
+        <v>86279.1</v>
+      </c>
+      <c r="F305" s="21">
+        <v>12613</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A306" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B306" s="15">
-[...12 lines deleted...]
-        <v>9392</v>
+      <c r="B306" s="21">
+        <v>1296750</v>
+      </c>
+      <c r="C306" s="21">
+        <v>526699.4</v>
+      </c>
+      <c r="D306" s="21">
+        <v>365234.8</v>
+      </c>
+      <c r="E306" s="21">
+        <v>377116.6</v>
+      </c>
+      <c r="F306" s="21">
+        <v>27699.200000000001</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A307" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B307" s="15">
-[...11 lines deleted...]
-      <c r="F307" s="15">
+      <c r="B307" s="21">
+        <v>8701300.5999999996</v>
+      </c>
+      <c r="C307" s="21">
+        <v>5278200.7</v>
+      </c>
+      <c r="D307" s="21">
+        <v>1509585</v>
+      </c>
+      <c r="E307" s="21">
+        <v>1913514.8</v>
+      </c>
+      <c r="F307" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A308" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B308" s="15">
-[...11 lines deleted...]
-      <c r="F308" s="15">
+      <c r="B308" s="21">
+        <v>11903535.699999999</v>
+      </c>
+      <c r="C308" s="21">
+        <v>6945677.9000000004</v>
+      </c>
+      <c r="D308" s="21">
+        <v>1942046.5</v>
+      </c>
+      <c r="E308" s="21">
+        <v>3015811.2</v>
+      </c>
+      <c r="F308" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A309" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B309" s="11">
-[...12 lines deleted...]
-        <v>1964</v>
+      <c r="B309" s="22">
+        <v>2117325.5</v>
+      </c>
+      <c r="C309" s="22">
+        <v>726709.2</v>
+      </c>
+      <c r="D309" s="22">
+        <v>412150.2</v>
+      </c>
+      <c r="E309" s="22">
+        <v>975009.3</v>
+      </c>
+      <c r="F309" s="22">
+        <v>3456.7</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A310" s="20" t="s">
+      <c r="A310" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B310" s="20"/>
-[...3 lines deleted...]
-      <c r="F310" s="20"/>
+      <c r="B310" s="31"/>
+      <c r="C310" s="31"/>
+      <c r="D310" s="31"/>
+      <c r="E310" s="31"/>
+      <c r="F310" s="31"/>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A311" s="21"/>
-[...4 lines deleted...]
-      <c r="F311" s="21"/>
+      <c r="A311" s="32"/>
+      <c r="B311" s="32"/>
+      <c r="C311" s="32"/>
+      <c r="D311" s="32"/>
+      <c r="E311" s="32"/>
+      <c r="F311" s="32"/>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A312" s="21"/>
-[...4 lines deleted...]
-      <c r="F312" s="21"/>
+      <c r="A312" s="32"/>
+      <c r="B312" s="32"/>
+      <c r="C312" s="32"/>
+      <c r="D312" s="32"/>
+      <c r="E312" s="32"/>
+      <c r="F312" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A24:F24"/>
-[...8 lines deleted...]
-    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A288:F288"/>
     <mergeCell ref="A310:F312"/>
     <mergeCell ref="A46:F46"/>
     <mergeCell ref="A244:F244"/>
     <mergeCell ref="A222:F222"/>
     <mergeCell ref="A200:F200"/>
     <mergeCell ref="A112:F112"/>
     <mergeCell ref="A134:F134"/>
     <mergeCell ref="A178:F178"/>
-    <mergeCell ref="A288:F288"/>
     <mergeCell ref="A266:F266"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A156:F156"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>