--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15150" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$301</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="49">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
@@ -170,69 +165,70 @@
     <t xml:space="preserve">   Обрабатывающая 
    промышленность</t>
   </si>
   <si>
     <t xml:space="preserve">   Снабжение электроэнергией, 
    газом, паром, горячей водой 
    и кондиционированным 
    воздухом</t>
   </si>
   <si>
     <t xml:space="preserve">   Водоснабжение; сбор, 
    обработка и удаление 
    отходов, деятельность по 
    ликвидации загрязнений</t>
   </si>
   <si>
     <t>январь-сентябрь 2024г.</t>
   </si>
   <si>
     <t>январь-март 2025г.</t>
   </si>
   <si>
     <t>январь-март 2026г.</t>
   </si>
   <si>
-    <t>январь-декабрь 2025г.</t>
-[...1 lines deleted...]
-  <si>
     <t>январь-сентябрь 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2025г.</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
+  <si>
+    <t>январь-июнь 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -326,51 +322,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -418,82 +414,88 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -516,86 +518,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -767,120 +769,120 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L301"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A272" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F284" sqref="F284"/>
+      <pane ySplit="4" topLeftCell="A278" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K288" sqref="K288"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" style="21" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="21" customWidth="1"/>
     <col min="3" max="6" width="19" style="21" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A2" s="39" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="39"/>
+      <c r="A2" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A3" s="40"/>
-      <c r="B3" s="41" t="s">
+      <c r="A3" s="38"/>
+      <c r="B3" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="42" t="s">
+      <c r="C3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="42"/>
-[...1 lines deleted...]
-      <c r="F3" s="42"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
     </row>
     <row r="4" spans="1:12" ht="51" x14ac:dyDescent="0.2">
-      <c r="A4" s="40"/>
-      <c r="B4" s="41"/>
+      <c r="A4" s="38"/>
+      <c r="B4" s="39"/>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A5" s="43" t="s">
+      <c r="A5" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="43"/>
-[...3 lines deleted...]
-      <c r="F5" s="43"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4">
         <v>10438069</v>
       </c>
       <c r="C6" s="4">
         <v>7640980</v>
       </c>
       <c r="D6" s="4">
         <v>1924983</v>
       </c>
       <c r="E6" s="4">
         <v>750546</v>
       </c>
       <c r="F6" s="4">
         <v>121561</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
@@ -1349,58 +1351,58 @@
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="7">
         <v>222300</v>
       </c>
       <c r="C25" s="7">
         <v>143111</v>
       </c>
       <c r="D25" s="7">
         <v>6268</v>
       </c>
       <c r="E25" s="7">
         <v>72921</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A26" s="33" t="s">
+      <c r="A26" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="33"/>
-[...3 lines deleted...]
-      <c r="F26" s="34"/>
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="45"/>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="4">
         <v>23416338</v>
       </c>
       <c r="C27" s="4">
         <v>16710783</v>
       </c>
       <c r="D27" s="4">
         <v>4311548</v>
       </c>
       <c r="E27" s="4">
         <v>2080150</v>
       </c>
       <c r="F27" s="4">
         <v>313857</v>
       </c>
       <c r="G27" s="5"/>
     </row>
     <row r="28" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -1783,58 +1785,58 @@
       </c>
       <c r="G45" s="5"/>
     </row>
     <row r="46" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="13">
         <v>579104</v>
       </c>
       <c r="C46" s="13">
         <v>356243</v>
       </c>
       <c r="D46" s="13">
         <v>15965</v>
       </c>
       <c r="E46" s="13">
         <v>206896</v>
       </c>
       <c r="F46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G46" s="5"/>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A47" s="33" t="s">
+      <c r="A47" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="B47" s="33"/>
-[...3 lines deleted...]
-      <c r="F47" s="34"/>
+      <c r="B47" s="44"/>
+      <c r="C47" s="44"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="44"/>
+      <c r="F47" s="45"/>
       <c r="G47" s="5"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="15">
         <v>39652548</v>
       </c>
       <c r="C48" s="15">
         <v>27487249</v>
       </c>
       <c r="D48" s="15">
         <v>6870400</v>
       </c>
       <c r="E48" s="15">
         <v>3234991</v>
       </c>
       <c r="F48" s="15">
         <v>2059908</v>
       </c>
       <c r="G48" s="5"/>
     </row>
     <row r="49" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
@@ -2214,58 +2216,58 @@
       </c>
       <c r="G66" s="5"/>
     </row>
     <row r="67" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B67" s="18">
         <v>933885</v>
       </c>
       <c r="C67" s="18">
         <v>568312</v>
       </c>
       <c r="D67" s="18">
         <v>25273</v>
       </c>
       <c r="E67" s="18">
         <v>340300</v>
       </c>
       <c r="F67" s="19" t="s">
         <v>26</v>
       </c>
       <c r="G67" s="5"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A68" s="33" t="s">
+      <c r="A68" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="B68" s="33"/>
-[...3 lines deleted...]
-      <c r="F68" s="34"/>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44"/>
+      <c r="E68" s="44"/>
+      <c r="F68" s="45"/>
       <c r="G68" s="5"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B69" s="32">
         <v>13736644</v>
       </c>
       <c r="C69" s="4">
         <v>9508711</v>
       </c>
       <c r="D69" s="4">
         <v>2415043</v>
       </c>
       <c r="E69" s="4">
         <v>1675524</v>
       </c>
       <c r="F69" s="4">
         <v>137366</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>6</v>
@@ -2629,58 +2631,58 @@
       </c>
       <c r="G87" s="5"/>
     </row>
     <row r="88" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A88" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="27">
         <v>412381</v>
       </c>
       <c r="C88" s="28">
         <v>212652</v>
       </c>
       <c r="D88" s="29">
         <v>5421</v>
       </c>
       <c r="E88" s="29">
         <v>194308</v>
       </c>
       <c r="F88" s="30" t="s">
         <v>25</v>
       </c>
       <c r="G88" s="5"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A89" s="33" t="s">
+      <c r="A89" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="B89" s="33"/>
-[...3 lines deleted...]
-      <c r="F89" s="34"/>
+      <c r="B89" s="44"/>
+      <c r="C89" s="44"/>
+      <c r="D89" s="44"/>
+      <c r="E89" s="44"/>
+      <c r="F89" s="45"/>
       <c r="G89" s="5"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B90" s="32">
         <v>28791406</v>
       </c>
       <c r="C90" s="4">
         <v>19488375</v>
       </c>
       <c r="D90" s="4">
         <v>5361255</v>
       </c>
       <c r="E90" s="4">
         <v>3576709</v>
       </c>
       <c r="F90" s="4">
         <v>365067</v>
       </c>
     </row>
     <row r="91" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>6</v>
@@ -3044,58 +3046,58 @@
       </c>
       <c r="G108" s="5"/>
     </row>
     <row r="109" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A109" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B109" s="27">
         <v>865125</v>
       </c>
       <c r="C109" s="28">
         <v>449880</v>
       </c>
       <c r="D109" s="29">
         <v>16891</v>
       </c>
       <c r="E109" s="29">
         <v>398354</v>
       </c>
       <c r="F109" s="30" t="s">
         <v>26</v>
       </c>
       <c r="G109" s="5"/>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A110" s="33" t="s">
+      <c r="A110" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="B110" s="33"/>
-[...3 lines deleted...]
-      <c r="F110" s="34"/>
+      <c r="B110" s="44"/>
+      <c r="C110" s="44"/>
+      <c r="D110" s="44"/>
+      <c r="E110" s="44"/>
+      <c r="F110" s="45"/>
       <c r="G110" s="5"/>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B111" s="32">
         <v>47187758</v>
       </c>
       <c r="C111" s="4">
         <v>31986533</v>
       </c>
       <c r="D111" s="4">
         <v>8547652</v>
       </c>
       <c r="E111" s="4">
         <v>4832804</v>
       </c>
       <c r="F111" s="4">
         <v>1820769</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
         <v>6</v>
@@ -3459,58 +3461,58 @@
       </c>
       <c r="G129" s="5"/>
     </row>
     <row r="130" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B130" s="27">
         <v>1361331</v>
       </c>
       <c r="C130" s="13">
         <v>776576</v>
       </c>
       <c r="D130" s="29">
         <v>24468</v>
       </c>
       <c r="E130" s="29">
         <v>560287</v>
       </c>
       <c r="F130" s="30" t="s">
         <v>26</v>
       </c>
       <c r="G130" s="5"/>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A131" s="33" t="s">
+      <c r="A131" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="B131" s="33"/>
-[...3 lines deleted...]
-      <c r="F131" s="34"/>
+      <c r="B131" s="44"/>
+      <c r="C131" s="44"/>
+      <c r="D131" s="44"/>
+      <c r="E131" s="44"/>
+      <c r="F131" s="45"/>
       <c r="G131" s="5"/>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B132" s="4">
         <v>16761387</v>
       </c>
       <c r="C132" s="4">
         <v>10113844</v>
       </c>
       <c r="D132" s="4">
         <v>2681926</v>
       </c>
       <c r="E132" s="4">
         <v>3827233</v>
       </c>
       <c r="F132" s="4">
         <v>138384</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
         <v>6</v>
@@ -3874,58 +3876,58 @@
       </c>
       <c r="G150" s="5"/>
     </row>
     <row r="151" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A151" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B151" s="13">
         <v>748196</v>
       </c>
       <c r="C151" s="13">
         <v>252610</v>
       </c>
       <c r="D151" s="13">
         <v>6759</v>
       </c>
       <c r="E151" s="13">
         <v>488827</v>
       </c>
       <c r="F151" s="13" t="s">
         <v>26</v>
       </c>
       <c r="G151" s="5"/>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A152" s="35" t="s">
+      <c r="A152" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="B152" s="35"/>
-[...3 lines deleted...]
-      <c r="F152" s="35"/>
+      <c r="B152" s="41"/>
+      <c r="C152" s="41"/>
+      <c r="D152" s="41"/>
+      <c r="E152" s="41"/>
+      <c r="F152" s="41"/>
       <c r="G152" s="5"/>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A153" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B153" s="4">
         <v>34266817</v>
       </c>
       <c r="C153" s="4">
         <v>21593496</v>
       </c>
       <c r="D153" s="4">
         <v>5918531</v>
       </c>
       <c r="E153" s="4">
         <v>6488493</v>
       </c>
       <c r="F153" s="4">
         <v>266297</v>
       </c>
       <c r="G153" s="5"/>
     </row>
     <row r="154" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A154" s="20" t="s">
@@ -4305,58 +4307,58 @@
       </c>
       <c r="G171" s="5"/>
     </row>
     <row r="172" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A172" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B172" s="7">
         <v>1313490</v>
       </c>
       <c r="C172" s="7">
         <v>500778</v>
       </c>
       <c r="D172" s="7">
         <v>18489</v>
       </c>
       <c r="E172" s="7">
         <v>794223</v>
       </c>
       <c r="F172" s="13" t="s">
         <v>26</v>
       </c>
       <c r="G172" s="5"/>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A173" s="35" t="s">
+      <c r="A173" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B173" s="35"/>
-[...3 lines deleted...]
-      <c r="F173" s="35"/>
+      <c r="B173" s="41"/>
+      <c r="C173" s="41"/>
+      <c r="D173" s="41"/>
+      <c r="E173" s="41"/>
+      <c r="F173" s="41"/>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A174" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B174" s="4">
         <v>57188186</v>
       </c>
       <c r="C174" s="4">
         <v>36127996</v>
       </c>
       <c r="D174" s="4">
         <v>9565309</v>
       </c>
       <c r="E174" s="4">
         <v>9770656</v>
       </c>
       <c r="F174" s="4">
         <v>1724224</v>
       </c>
     </row>
     <row r="175" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A175" s="20" t="s">
         <v>6</v>
       </c>
@@ -4713,58 +4715,58 @@
       <c r="F192" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="193" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A193" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B193" s="7">
         <v>2032237</v>
       </c>
       <c r="C193" s="7">
         <v>884862</v>
       </c>
       <c r="D193" s="7">
         <v>27363</v>
       </c>
       <c r="E193" s="7">
         <v>1120013</v>
       </c>
       <c r="F193" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A194" s="35" t="s">
+      <c r="A194" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="B194" s="35"/>
-[...3 lines deleted...]
-      <c r="F194" s="35"/>
+      <c r="B194" s="41"/>
+      <c r="C194" s="41"/>
+      <c r="D194" s="41"/>
+      <c r="E194" s="41"/>
+      <c r="F194" s="41"/>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A195" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B195" s="4">
         <v>18677915</v>
       </c>
       <c r="C195" s="4">
         <v>10311478</v>
       </c>
       <c r="D195" s="4">
         <v>3349577</v>
       </c>
       <c r="E195" s="4">
         <v>4899036</v>
       </c>
       <c r="F195" s="4">
         <v>117824</v>
       </c>
     </row>
     <row r="196" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A196" s="20" t="s">
         <v>6</v>
       </c>
@@ -5123,58 +5125,58 @@
       <c r="F213" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="214" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A214" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B214" s="7">
         <v>858927</v>
       </c>
       <c r="C214" s="7">
         <v>259977</v>
       </c>
       <c r="D214" s="7">
         <v>8407</v>
       </c>
       <c r="E214" s="7">
         <v>590543</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A215" s="35" t="s">
-[...6 lines deleted...]
-      <c r="F215" s="35"/>
+      <c r="A215" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B215" s="41"/>
+      <c r="C215" s="41"/>
+      <c r="D215" s="41"/>
+      <c r="E215" s="41"/>
+      <c r="F215" s="41"/>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A216" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B216" s="4">
         <v>42707762</v>
       </c>
       <c r="C216" s="4">
         <v>24465713</v>
       </c>
       <c r="D216" s="4">
         <v>7625058</v>
       </c>
       <c r="E216" s="4">
         <v>10294643</v>
       </c>
       <c r="F216" s="4">
         <v>322348</v>
       </c>
     </row>
     <row r="217" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A217" s="20" t="s">
         <v>6</v>
       </c>
@@ -5533,58 +5535,58 @@
       <c r="F234" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="235" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A235" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B235" s="7">
         <v>1943158</v>
       </c>
       <c r="C235" s="7">
         <v>670556</v>
       </c>
       <c r="D235" s="7">
         <v>23638</v>
       </c>
       <c r="E235" s="7">
         <v>1248964</v>
       </c>
       <c r="F235" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A236" s="35" t="s">
-[...6 lines deleted...]
-      <c r="F236" s="35"/>
+      <c r="A236" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B236" s="41"/>
+      <c r="C236" s="41"/>
+      <c r="D236" s="41"/>
+      <c r="E236" s="41"/>
+      <c r="F236" s="41"/>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A237" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B237" s="4">
         <v>73180136</v>
       </c>
       <c r="C237" s="4">
         <v>41588761</v>
       </c>
       <c r="D237" s="4">
         <v>12258612</v>
       </c>
       <c r="E237" s="4">
         <v>17349794</v>
       </c>
       <c r="F237" s="4">
         <v>1982969</v>
       </c>
     </row>
     <row r="238" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A238" s="20" t="s">
         <v>6</v>
       </c>
@@ -5943,917 +5945,917 @@
       <c r="F255" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="256" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A256" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B256" s="7">
         <v>3264778</v>
       </c>
       <c r="C256" s="7">
         <v>1101894</v>
       </c>
       <c r="D256" s="7">
         <v>33553</v>
       </c>
       <c r="E256" s="7">
         <v>2129331</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A257" s="35" t="s">
-[...6 lines deleted...]
-      <c r="F257" s="35"/>
+      <c r="A257" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="B257" s="41"/>
+      <c r="C257" s="41"/>
+      <c r="D257" s="41"/>
+      <c r="E257" s="41"/>
+      <c r="F257" s="41"/>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A258" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B258" s="4">
-        <v>104766311</v>
+        <v>19479274</v>
       </c>
       <c r="C258" s="4">
-        <v>59523111</v>
+        <v>9255183</v>
       </c>
       <c r="D258" s="4">
-        <v>17279749</v>
+        <v>3759012</v>
       </c>
       <c r="E258" s="4">
-        <v>24842443</v>
+        <v>6319133</v>
       </c>
       <c r="F258" s="4">
-        <v>3121008</v>
+        <v>145946</v>
       </c>
     </row>
     <row r="259" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="7">
-        <v>6467035</v>
+        <v>840886</v>
       </c>
       <c r="C259" s="7">
-        <v>1106256</v>
+        <v>169673</v>
       </c>
       <c r="D259" s="7">
-        <v>738967</v>
+        <v>124374</v>
       </c>
       <c r="E259" s="7">
-        <v>1500804</v>
+        <v>400893</v>
       </c>
       <c r="F259" s="7">
-        <v>3121008</v>
+        <v>145946</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A260" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B260" s="7">
-        <v>18172978</v>
+        <v>3946866</v>
       </c>
       <c r="C260" s="7">
-        <v>10921766</v>
+        <v>2216740</v>
       </c>
       <c r="D260" s="7">
-        <v>6084642</v>
+        <v>1443469</v>
       </c>
       <c r="E260" s="7">
-        <v>1166570</v>
+        <v>286657</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="261" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A261" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B261" s="7">
-        <v>3880473</v>
+        <v>988121</v>
       </c>
       <c r="C261" s="7">
-        <v>2715984</v>
+        <v>660532</v>
       </c>
       <c r="D261" s="7">
-        <v>1153256</v>
+        <v>325174</v>
       </c>
       <c r="E261" s="7">
-        <v>11233</v>
+        <v>2415</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="262" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A262" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B262" s="7">
-        <v>13161617</v>
+        <v>2708058</v>
       </c>
       <c r="C262" s="7">
-        <v>7416987</v>
+        <v>1385076</v>
       </c>
       <c r="D262" s="7">
-        <v>4630066</v>
+        <v>1048693</v>
       </c>
       <c r="E262" s="7">
-        <v>1114564</v>
+        <v>274289</v>
       </c>
       <c r="F262" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="263" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A263" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B263" s="7">
-        <v>783240</v>
+        <v>187027</v>
       </c>
       <c r="C263" s="7">
-        <v>581828</v>
+        <v>138051</v>
       </c>
       <c r="D263" s="7">
-        <v>194894</v>
+        <v>47014</v>
       </c>
       <c r="E263" s="7">
-        <v>6518</v>
+        <v>1962</v>
       </c>
       <c r="F263" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="264" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A264" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B264" s="7">
-        <v>347648</v>
+        <v>63660</v>
       </c>
       <c r="C264" s="7">
-        <v>206967</v>
+        <v>33081</v>
       </c>
       <c r="D264" s="7">
-        <v>106426</v>
+        <v>22588</v>
       </c>
       <c r="E264" s="7">
-        <v>34255</v>
+        <v>7991</v>
       </c>
       <c r="F264" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A265" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B265" s="7">
-        <v>16602333</v>
+        <v>1521627</v>
       </c>
       <c r="C265" s="7">
-        <v>13107945</v>
+        <v>852389</v>
       </c>
       <c r="D265" s="7">
-        <v>2562941</v>
+        <v>344372</v>
       </c>
       <c r="E265" s="7">
-        <v>931447</v>
+        <v>324866</v>
       </c>
       <c r="F265" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="266" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A266" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B266" s="7">
-        <v>28282064</v>
+        <v>6191699</v>
       </c>
       <c r="C266" s="7">
-        <v>14575494</v>
+        <v>2749947</v>
       </c>
       <c r="D266" s="7">
-        <v>3310314</v>
+        <v>770377</v>
       </c>
       <c r="E266" s="7">
-        <v>10396256</v>
+        <v>2671375</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="267" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A267" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B267" s="7">
-        <v>7284274</v>
+        <v>1501560</v>
       </c>
       <c r="C267" s="7">
-        <v>2900221</v>
+        <v>544870</v>
       </c>
       <c r="D267" s="7">
-        <v>1649375</v>
+        <v>343264</v>
       </c>
       <c r="E267" s="7">
-        <v>2734678</v>
+        <v>613426</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="268" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A268" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B268" s="7">
-        <v>2645838</v>
+        <v>541297</v>
       </c>
       <c r="C268" s="7">
-        <v>1228096</v>
+        <v>229143</v>
       </c>
       <c r="D268" s="7">
-        <v>229433</v>
+        <v>44074</v>
       </c>
       <c r="E268" s="7">
-        <v>1188309</v>
+        <v>268080</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A269" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B269" s="7">
-        <v>3343779</v>
+        <v>634773</v>
       </c>
       <c r="C269" s="7">
-        <v>2576555</v>
+        <v>425058</v>
       </c>
       <c r="D269" s="7">
-        <v>471600</v>
+        <v>109599</v>
       </c>
       <c r="E269" s="7">
-        <v>295624</v>
+        <v>100116</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="270" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A270" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B270" s="7">
-        <v>1497409</v>
+        <v>175944</v>
       </c>
       <c r="C270" s="7">
-        <v>1389795</v>
+        <v>147378</v>
       </c>
       <c r="D270" s="7">
-        <v>98045</v>
+        <v>26912</v>
       </c>
       <c r="E270" s="7">
-        <v>9569</v>
+        <v>1654</v>
       </c>
       <c r="F270" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="271" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A271" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B271" s="7">
-        <v>3817052</v>
+        <v>807167</v>
       </c>
       <c r="C271" s="7">
-        <v>2208518</v>
+        <v>425992</v>
       </c>
       <c r="D271" s="7">
-        <v>158143</v>
+        <v>37977</v>
       </c>
       <c r="E271" s="7">
-        <v>1450391</v>
+        <v>343198</v>
       </c>
       <c r="F271" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="272" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A272" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B272" s="7">
-        <v>4514127</v>
+        <v>741151</v>
       </c>
       <c r="C272" s="7">
-        <v>3386646</v>
+        <v>482285</v>
       </c>
       <c r="D272" s="7">
-        <v>640856</v>
+        <v>116721</v>
       </c>
       <c r="E272" s="7">
-        <v>486625</v>
+        <v>142145</v>
       </c>
       <c r="F272" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="273" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A273" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B273" s="7">
-        <v>2841138</v>
+        <v>708945</v>
       </c>
       <c r="C273" s="7">
-        <v>1732770</v>
+        <v>376144</v>
       </c>
       <c r="D273" s="7">
-        <v>352800</v>
+        <v>118652</v>
       </c>
       <c r="E273" s="7">
-        <v>755568</v>
+        <v>214149</v>
       </c>
       <c r="F273" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A274" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B274" s="7">
-        <v>1417301</v>
+        <v>352673</v>
       </c>
       <c r="C274" s="7">
-        <v>804217</v>
+        <v>193947</v>
       </c>
       <c r="D274" s="7">
-        <v>170744</v>
+        <v>50843</v>
       </c>
       <c r="E274" s="7">
-        <v>442340</v>
+        <v>107883</v>
       </c>
       <c r="F274" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="275" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A275" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B275" s="7">
-        <v>1281489</v>
+        <v>280123</v>
       </c>
       <c r="C275" s="7">
-        <v>769664</v>
+        <v>160717</v>
       </c>
       <c r="D275" s="7">
-        <v>386650</v>
+        <v>84342</v>
       </c>
       <c r="E275" s="7">
-        <v>125175</v>
+        <v>35064</v>
       </c>
       <c r="F275" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="276" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A276" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B276" s="7">
-        <v>1747794</v>
+        <v>377806</v>
       </c>
       <c r="C276" s="7">
-        <v>1094165</v>
+        <v>163003</v>
       </c>
       <c r="D276" s="7">
-        <v>360086</v>
+        <v>138853</v>
       </c>
       <c r="E276" s="7">
-        <v>293543</v>
+        <v>75950</v>
       </c>
       <c r="F276" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="277" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A277" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B277" s="7">
-        <v>4851700</v>
+        <v>856757</v>
       </c>
       <c r="C277" s="7">
-        <v>1721003</v>
+        <v>117897</v>
       </c>
       <c r="D277" s="7">
-        <v>65153</v>
+        <v>5183</v>
       </c>
       <c r="E277" s="7">
-        <v>3065544</v>
+        <v>733677</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A278" s="35" t="s">
-[...6 lines deleted...]
-      <c r="F278" s="35"/>
+      <c r="A278" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="B278" s="41"/>
+      <c r="C278" s="41"/>
+      <c r="D278" s="41"/>
+      <c r="E278" s="41"/>
+      <c r="F278" s="41"/>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A279" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B279" s="4">
-[...12 lines deleted...]
-        <v>145946</v>
+      <c r="B279" s="33">
+        <v>45433972.5</v>
+      </c>
+      <c r="C279" s="33">
+        <v>22414052.199999999</v>
+      </c>
+      <c r="D279" s="33">
+        <v>8325993.2000000002</v>
+      </c>
+      <c r="E279" s="33">
+        <v>14307051.699999999</v>
+      </c>
+      <c r="F279" s="33">
+        <v>386875.4</v>
       </c>
     </row>
     <row r="280" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A280" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B280" s="7">
-[...12 lines deleted...]
-        <v>145946</v>
+      <c r="B280" s="34">
+        <v>2137604.2000000002</v>
+      </c>
+      <c r="C280" s="34">
+        <v>437429.3</v>
+      </c>
+      <c r="D280" s="34">
+        <v>328656</v>
+      </c>
+      <c r="E280" s="34">
+        <v>984643.5</v>
+      </c>
+      <c r="F280" s="34">
+        <v>386875.4</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A281" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B281" s="7">
-[...11 lines deleted...]
-      <c r="F281" s="7" t="s">
+      <c r="B281" s="34">
+        <v>9012773.6999999993</v>
+      </c>
+      <c r="C281" s="34">
+        <v>5048578.5999999996</v>
+      </c>
+      <c r="D281" s="34">
+        <v>3277478.3000000003</v>
+      </c>
+      <c r="E281" s="34">
+        <v>686716.7</v>
+      </c>
+      <c r="F281" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="282" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A282" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B282" s="7">
-[...11 lines deleted...]
-      <c r="F282" s="7" t="s">
+      <c r="B282" s="34">
+        <v>2249129.5</v>
+      </c>
+      <c r="C282" s="34">
+        <v>1455381.3</v>
+      </c>
+      <c r="D282" s="34">
+        <v>787248.6</v>
+      </c>
+      <c r="E282" s="34">
+        <v>6499.5</v>
+      </c>
+      <c r="F282" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="283" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A283" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B283" s="7">
-[...11 lines deleted...]
-      <c r="F283" s="7" t="s">
+      <c r="B283" s="34">
+        <v>6228289.7000000002</v>
+      </c>
+      <c r="C283" s="34">
+        <v>3216703.4</v>
+      </c>
+      <c r="D283" s="34">
+        <v>2363461.6</v>
+      </c>
+      <c r="E283" s="34">
+        <v>648124.69999999995</v>
+      </c>
+      <c r="F283" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="284" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A284" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B284" s="7">
-[...11 lines deleted...]
-      <c r="F284" s="7" t="s">
+      <c r="B284" s="34">
+        <v>376584.2</v>
+      </c>
+      <c r="C284" s="34">
+        <v>294036.3</v>
+      </c>
+      <c r="D284" s="34">
+        <v>79389.5</v>
+      </c>
+      <c r="E284" s="34">
+        <v>3158.4</v>
+      </c>
+      <c r="F284" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="285" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A285" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B285" s="7">
-[...11 lines deleted...]
-      <c r="F285" s="7" t="s">
+      <c r="B285" s="34">
+        <v>158770.29999999999</v>
+      </c>
+      <c r="C285" s="34">
+        <v>82457.600000000006</v>
+      </c>
+      <c r="D285" s="34">
+        <v>47378.6</v>
+      </c>
+      <c r="E285" s="34">
+        <v>28934.1</v>
+      </c>
+      <c r="F285" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A286" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B286" s="7">
-[...11 lines deleted...]
-      <c r="F286" s="7" t="s">
+      <c r="B286" s="34">
+        <v>4312358.8</v>
+      </c>
+      <c r="C286" s="34">
+        <v>2705300.1</v>
+      </c>
+      <c r="D286" s="34">
+        <v>914292.7</v>
+      </c>
+      <c r="E286" s="34">
+        <v>692765.9</v>
+      </c>
+      <c r="F286" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="287" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A287" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B287" s="7">
-[...11 lines deleted...]
-      <c r="F287" s="7" t="s">
+      <c r="B287" s="34">
+        <v>14107989.4</v>
+      </c>
+      <c r="C287" s="34">
+        <v>6604686.2999999998</v>
+      </c>
+      <c r="D287" s="34">
+        <v>1500094.1</v>
+      </c>
+      <c r="E287" s="34">
+        <v>6003208.9000000004</v>
+      </c>
+      <c r="F287" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="288" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A288" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B288" s="7">
-[...11 lines deleted...]
-      <c r="F288" s="7" t="s">
+      <c r="B288" s="34">
+        <v>3221149.9</v>
+      </c>
+      <c r="C288" s="34">
+        <v>1283129.3999999999</v>
+      </c>
+      <c r="D288" s="34">
+        <v>703395.9</v>
+      </c>
+      <c r="E288" s="34">
+        <v>1234624.6000000001</v>
+      </c>
+      <c r="F288" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="289" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A289" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B289" s="7">
-[...11 lines deleted...]
-      <c r="F289" s="7" t="s">
+      <c r="B289" s="34">
+        <v>1184820.1000000001</v>
+      </c>
+      <c r="C289" s="34">
+        <v>519637.1</v>
+      </c>
+      <c r="D289" s="34">
+        <v>104318.3</v>
+      </c>
+      <c r="E289" s="34">
+        <v>560864.69999999995</v>
+      </c>
+      <c r="F289" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A290" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B290" s="7">
-[...11 lines deleted...]
-      <c r="F290" s="7" t="s">
+      <c r="B290" s="34">
+        <v>1499195</v>
+      </c>
+      <c r="C290" s="34">
+        <v>1020744</v>
+      </c>
+      <c r="D290" s="34">
+        <v>227322.2</v>
+      </c>
+      <c r="E290" s="34">
+        <v>251128.8</v>
+      </c>
+      <c r="F290" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="291" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A291" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B291" s="7">
-[...11 lines deleted...]
-      <c r="F291" s="7" t="s">
+      <c r="B291" s="34">
+        <v>510717.7</v>
+      </c>
+      <c r="C291" s="34">
+        <v>363470.2</v>
+      </c>
+      <c r="D291" s="34">
+        <v>130175.6</v>
+      </c>
+      <c r="E291" s="34">
+        <v>17071.900000000001</v>
+      </c>
+      <c r="F291" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="292" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A292" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B292" s="7">
-[...11 lines deleted...]
-      <c r="F292" s="7" t="s">
+      <c r="B292" s="34">
+        <v>1848377.7</v>
+      </c>
+      <c r="C292" s="34">
+        <v>918140.1</v>
+      </c>
+      <c r="D292" s="34">
+        <v>78315.399999999994</v>
+      </c>
+      <c r="E292" s="34">
+        <v>851922.2</v>
+      </c>
+      <c r="F292" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="293" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A293" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B293" s="7">
-[...11 lines deleted...]
-      <c r="F293" s="7" t="s">
+      <c r="B293" s="34">
+        <v>1753743.4</v>
+      </c>
+      <c r="C293" s="34">
+        <v>1115563.2</v>
+      </c>
+      <c r="D293" s="34">
+        <v>271196.09999999998</v>
+      </c>
+      <c r="E293" s="34">
+        <v>366984.1</v>
+      </c>
+      <c r="F293" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="294" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A294" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B294" s="7">
-[...11 lines deleted...]
-      <c r="F294" s="7" t="s">
+      <c r="B294" s="34">
+        <v>1747688.9</v>
+      </c>
+      <c r="C294" s="34">
+        <v>1009023.6</v>
+      </c>
+      <c r="D294" s="34">
+        <v>232537.5</v>
+      </c>
+      <c r="E294" s="34">
+        <v>506127.8</v>
+      </c>
+      <c r="F294" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A295" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B295" s="7">
-[...11 lines deleted...]
-      <c r="F295" s="7" t="s">
+      <c r="B295" s="34">
+        <v>803201</v>
+      </c>
+      <c r="C295" s="34">
+        <v>413543.2</v>
+      </c>
+      <c r="D295" s="34">
+        <v>107064.1</v>
+      </c>
+      <c r="E295" s="34">
+        <v>282593.8</v>
+      </c>
+      <c r="F295" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="296" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A296" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B296" s="7">
-[...11 lines deleted...]
-      <c r="F296" s="7" t="s">
+      <c r="B296" s="34">
+        <v>627644.80000000005</v>
+      </c>
+      <c r="C296" s="34">
+        <v>361394.9</v>
+      </c>
+      <c r="D296" s="34">
+        <v>187213.2</v>
+      </c>
+      <c r="E296" s="34">
+        <v>79036.7</v>
+      </c>
+      <c r="F296" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="297" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A297" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B297" s="7">
-[...11 lines deleted...]
-      <c r="F297" s="7" t="s">
+      <c r="B297" s="34">
+        <v>741326.1</v>
+      </c>
+      <c r="C297" s="34">
+        <v>328078</v>
+      </c>
+      <c r="D297" s="34">
+        <v>253329.3</v>
+      </c>
+      <c r="E297" s="34">
+        <v>159918.70000000001</v>
+      </c>
+      <c r="F297" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="298" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A298" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B298" s="7">
-[...11 lines deleted...]
-      <c r="F298" s="7" t="s">
+      <c r="B298" s="34">
+        <v>1925381.9</v>
+      </c>
+      <c r="C298" s="34">
+        <v>285334</v>
+      </c>
+      <c r="D298" s="34">
+        <v>10604.4</v>
+      </c>
+      <c r="E298" s="34">
+        <v>1629443.5</v>
+      </c>
+      <c r="F298" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A299" s="36" t="s">
+      <c r="A299" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="B299" s="36"/>
-[...3 lines deleted...]
-      <c r="F299" s="36"/>
+      <c r="B299" s="42"/>
+      <c r="C299" s="42"/>
+      <c r="D299" s="42"/>
+      <c r="E299" s="42"/>
+      <c r="F299" s="42"/>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A300" s="37"/>
-[...4 lines deleted...]
-      <c r="F300" s="37"/>
+      <c r="A300" s="43"/>
+      <c r="B300" s="43"/>
+      <c r="C300" s="43"/>
+      <c r="D300" s="43"/>
+      <c r="E300" s="43"/>
+      <c r="F300" s="43"/>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A301" s="37"/>
-[...4 lines deleted...]
-      <c r="F301" s="37"/>
+      <c r="A301" s="43"/>
+      <c r="B301" s="43"/>
+      <c r="C301" s="43"/>
+      <c r="D301" s="43"/>
+      <c r="E301" s="43"/>
+      <c r="F301" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A5:F5"/>
-[...4 lines deleted...]
-    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A278:F278"/>
     <mergeCell ref="A299:F301"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A131:F131"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A236:F236"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A152:F152"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A110:F110"/>
-    <mergeCell ref="A26:F26"/>
-[...3 lines deleted...]
-    <mergeCell ref="A278:F278"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="42" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>