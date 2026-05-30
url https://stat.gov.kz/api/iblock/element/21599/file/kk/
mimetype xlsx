--- v0 (2026-04-25)
+++ v1 (2026-05-30)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Ресурсы 01.2026\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\!Энергетика и товарные рынки\Матрица\2026\03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6BB81D50-4BBC-4731-B1FC-7ED7886C5793}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A058481-29AF-4F86-ADCC-97EB5E633735}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14400" yWindow="180" windowWidth="14355" windowHeight="15435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$P$126</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>Өнімнің атауы</t>
   </si>
   <si>
     <t>Өзге де тұздалған, тұздық судағы, кептірілген немесе ысталған ет және етті тағамдық қосымша өнімдер (шошқа етінен, ірі қара мал етінен басқасы); еттен немесе етті қосымша өнімдерден жасалған тағамдық ұн және ұнтақ</t>
   </si>
   <si>
@@ -465,51 +465,51 @@
       <t xml:space="preserve"> - ресурстары отандық өндiрiспен қамтамасыз етілетін тауарлар (≥50%),
                                       </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>қызыл түспен</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> - қорларының толтырылуы импорт есебiнен iске асатын тауарлар</t>
     </r>
   </si>
   <si>
-    <t>2026 жылғы қаңтардағы 
+    <t>2026 жылғы наурыздағы 
 шикізаттың, өндірістік-техникалық мақсаттағы өнімдер мен тұтыну тауарларының аса маңызды түрлерінің
  РЕСУРСТАРЫ МЕН ПАЙДАЛАНУЫ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -627,77 +627,77 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -974,3142 +974,3142 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P126"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L3" sqref="L3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="16" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="16" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="16" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="18.42578125" style="16" customWidth="1"/>
     <col min="9" max="12" width="6.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="6.140625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="32.25" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="20" t="s">
         <v>112</v>
       </c>
-      <c r="B1" s="18"/>
-[...5 lines deleted...]
-      <c r="H1" s="18"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
     </row>
     <row r="2" spans="1:16" ht="46.5" customHeight="1">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="21" t="s">
         <v>131</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:16" ht="60.75" customHeight="1">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="B3" s="23"/>
-[...5 lines deleted...]
-      <c r="H3" s="23"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
     </row>
     <row r="4" spans="1:16" ht="33" customHeight="1">
-      <c r="A4" s="20" t="s">
+      <c r="A4" s="22" t="s">
         <v>113</v>
       </c>
-      <c r="B4" s="20"/>
-[...5 lines deleted...]
-      <c r="H4" s="20"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
     </row>
     <row r="5" spans="1:16" ht="46.5" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>116</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>117</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>118</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>119</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="24.75" customHeight="1">
-      <c r="A6" s="24" t="s">
+      <c r="A6" s="26" t="s">
         <v>121</v>
       </c>
-      <c r="B6" s="24"/>
-[...5 lines deleted...]
-      <c r="H6" s="24"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
     </row>
     <row r="7" spans="1:16" s="5" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A7" s="22" t="s">
+      <c r="A7" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="B7" s="22"/>
-[...5 lines deleted...]
-      <c r="H7" s="22"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
     </row>
     <row r="8" spans="1:16" ht="54" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="26">
-[...6 lines deleted...]
-        <v>9.6</v>
+      <c r="B8" s="17">
+        <v>100</v>
+      </c>
+      <c r="C8" s="17">
+        <v>87.5</v>
+      </c>
+      <c r="D8" s="17">
+        <v>12.5</v>
       </c>
       <c r="E8" s="7"/>
-      <c r="F8" s="26">
-[...6 lines deleted...]
-        <v>92.9</v>
+      <c r="F8" s="17">
+        <v>100</v>
+      </c>
+      <c r="G8" s="17">
+        <v>6.5</v>
+      </c>
+      <c r="H8" s="17">
+        <v>93.5</v>
       </c>
       <c r="L8" s="2"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:16" ht="18" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="B9" s="26">
-[...6 lines deleted...]
-        <v>17.7</v>
+      <c r="B9" s="17">
+        <v>100</v>
+      </c>
+      <c r="C9" s="17">
+        <v>73.7</v>
+      </c>
+      <c r="D9" s="17">
+        <v>26.3</v>
       </c>
       <c r="E9" s="7"/>
-      <c r="F9" s="26">
-[...6 lines deleted...]
-        <v>94.9</v>
+      <c r="F9" s="17">
+        <v>100</v>
+      </c>
+      <c r="G9" s="17">
+        <v>5.3</v>
+      </c>
+      <c r="H9" s="17">
+        <v>94.7</v>
       </c>
       <c r="L9" s="2"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:16" ht="26.25" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="B10" s="27">
-[...18 lines deleted...]
-        <v>77.7</v>
+      <c r="B10" s="18">
+        <v>100</v>
+      </c>
+      <c r="C10" s="18">
+        <v>5</v>
+      </c>
+      <c r="D10" s="18">
+        <v>95</v>
+      </c>
+      <c r="E10" s="10"/>
+      <c r="F10" s="18">
+        <v>100</v>
+      </c>
+      <c r="G10" s="18">
+        <v>27.1</v>
+      </c>
+      <c r="H10" s="18">
+        <v>72.900000000000006</v>
       </c>
       <c r="L10" s="2"/>
       <c r="P10" s="2"/>
     </row>
     <row r="11" spans="1:16" ht="69" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="26">
-[...6 lines deleted...]
-        <v>21.4</v>
+      <c r="B11" s="17">
+        <v>100</v>
+      </c>
+      <c r="C11" s="17">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D11" s="17">
+        <v>32.6</v>
       </c>
       <c r="E11" s="7"/>
-      <c r="F11" s="26">
-[...2 lines deleted...]
-      <c r="G11" s="26">
+      <c r="F11" s="17">
+        <v>100</v>
+      </c>
+      <c r="G11" s="17">
         <v>0</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="17">
         <v>100</v>
       </c>
       <c r="L11" s="2"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:16" ht="66" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="26">
-[...6 lines deleted...]
-        <v>27.7</v>
+      <c r="B12" s="17">
+        <v>100</v>
+      </c>
+      <c r="C12" s="17">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="D12" s="17">
+        <v>30.4</v>
       </c>
       <c r="E12" s="7"/>
-      <c r="F12" s="26">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F12" s="17">
+        <v>100</v>
+      </c>
+      <c r="G12" s="17">
+        <v>0.1</v>
+      </c>
+      <c r="H12" s="17">
+        <v>99.9</v>
       </c>
       <c r="L12" s="2"/>
       <c r="M12" s="8"/>
       <c r="O12" s="8"/>
     </row>
     <row r="13" spans="1:16" ht="41.25" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="26">
-[...6 lines deleted...]
-        <v>29.7</v>
+      <c r="B13" s="17">
+        <v>100</v>
+      </c>
+      <c r="C13" s="17">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D13" s="17">
+        <v>32.6</v>
       </c>
       <c r="E13" s="7"/>
-      <c r="F13" s="26">
-[...6 lines deleted...]
-        <v>99.6</v>
+      <c r="F13" s="17">
+        <v>100</v>
+      </c>
+      <c r="G13" s="17">
+        <v>0.2</v>
+      </c>
+      <c r="H13" s="17">
+        <v>99.8</v>
       </c>
       <c r="L13" s="2"/>
       <c r="M13" s="8"/>
       <c r="O13" s="8"/>
     </row>
     <row r="14" spans="1:16" ht="38.25">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B14" s="27">
-[...16 lines deleted...]
-        <v>78.8</v>
+      <c r="B14" s="17">
+        <v>100</v>
+      </c>
+      <c r="C14" s="17">
+        <v>56.1</v>
+      </c>
+      <c r="D14" s="17">
+        <v>43.9</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="17">
+        <v>100</v>
+      </c>
+      <c r="G14" s="17">
+        <v>21.5</v>
+      </c>
+      <c r="H14" s="17">
+        <v>78.5</v>
       </c>
       <c r="L14" s="2"/>
       <c r="M14" s="8"/>
       <c r="O14" s="8"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="26">
-[...6 lines deleted...]
-        <v>38.5</v>
+      <c r="B15" s="17">
+        <v>100</v>
+      </c>
+      <c r="C15" s="17">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="D15" s="17">
+        <v>35.4</v>
       </c>
       <c r="E15" s="7"/>
-      <c r="F15" s="26">
-[...6 lines deleted...]
-        <v>99.6</v>
+      <c r="F15" s="17">
+        <v>100</v>
+      </c>
+      <c r="G15" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="H15" s="17">
+        <v>99.5</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="54" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="27">
-[...6 lines deleted...]
-        <v>83.7</v>
+      <c r="B16" s="18">
+        <v>100</v>
+      </c>
+      <c r="C16" s="18">
+        <v>15.7</v>
+      </c>
+      <c r="D16" s="18">
+        <v>84.3</v>
       </c>
       <c r="E16" s="10"/>
-      <c r="F16" s="27">
-[...6 lines deleted...]
-        <v>96.2</v>
+      <c r="F16" s="18">
+        <v>100</v>
+      </c>
+      <c r="G16" s="18">
+        <v>7.2</v>
+      </c>
+      <c r="H16" s="18">
+        <v>92.8</v>
       </c>
       <c r="L16" s="2"/>
       <c r="M16" s="8"/>
       <c r="O16" s="8"/>
     </row>
     <row r="17" spans="1:16" ht="25.5">
       <c r="A17" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="27">
-[...2 lines deleted...]
-      <c r="C17" s="27">
+      <c r="B17" s="18">
+        <v>100</v>
+      </c>
+      <c r="C17" s="18">
         <v>12.9</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="18">
         <v>87.1</v>
       </c>
       <c r="E17" s="10"/>
-      <c r="F17" s="27">
-[...6 lines deleted...]
-        <v>84.9</v>
+      <c r="F17" s="18">
+        <v>100</v>
+      </c>
+      <c r="G17" s="18">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H17" s="18">
+        <v>83.9</v>
       </c>
       <c r="L17" s="2"/>
       <c r="M17" s="8"/>
       <c r="O17" s="8"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="26">
-[...18 lines deleted...]
-        <v>11.7</v>
+      <c r="B18" s="17">
+        <v>100</v>
+      </c>
+      <c r="C18" s="17">
+        <v>85.8</v>
+      </c>
+      <c r="D18" s="17">
+        <v>14.2</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="17">
+        <v>100</v>
+      </c>
+      <c r="G18" s="17">
+        <v>89.3</v>
+      </c>
+      <c r="H18" s="17">
+        <v>10.7</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="26">
-[...18 lines deleted...]
-        <v>10.8</v>
+      <c r="B19" s="17">
+        <v>100</v>
+      </c>
+      <c r="C19" s="17">
+        <v>87.2</v>
+      </c>
+      <c r="D19" s="17">
+        <v>12.8</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="17">
+        <v>100</v>
+      </c>
+      <c r="G19" s="17">
+        <v>97.2</v>
+      </c>
+      <c r="H19" s="17">
+        <v>2.8</v>
       </c>
     </row>
     <row r="20" spans="1:16">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="27">
-[...16 lines deleted...]
-        <v>74.099999999999994</v>
+      <c r="B20" s="17">
+        <v>100</v>
+      </c>
+      <c r="C20" s="17">
+        <v>66.8</v>
+      </c>
+      <c r="D20" s="17">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="17">
+        <v>100</v>
+      </c>
+      <c r="G20" s="17">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="H20" s="17">
+        <v>66.7</v>
       </c>
       <c r="L20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="26">
-[...6 lines deleted...]
-        <v>12.4</v>
+      <c r="B21" s="17">
+        <v>100</v>
+      </c>
+      <c r="C21" s="17">
+        <v>85.1</v>
+      </c>
+      <c r="D21" s="17">
+        <v>14.9</v>
       </c>
       <c r="E21" s="7"/>
-      <c r="F21" s="26">
-[...6 lines deleted...]
-        <v>98.1</v>
+      <c r="F21" s="17">
+        <v>100</v>
+      </c>
+      <c r="G21" s="17">
+        <v>2.5</v>
+      </c>
+      <c r="H21" s="17">
+        <v>97.5</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="B22" s="26">
-[...6 lines deleted...]
-        <v>3.6</v>
+      <c r="B22" s="17">
+        <v>100</v>
+      </c>
+      <c r="C22" s="17">
+        <v>95.1</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4.9000000000000004</v>
       </c>
       <c r="E22" s="7"/>
-      <c r="F22" s="26">
-[...6 lines deleted...]
-        <v>99.4</v>
+      <c r="F22" s="17">
+        <v>100</v>
+      </c>
+      <c r="G22" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="H22" s="17">
+        <v>99.2</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="B23" s="27">
-[...6 lines deleted...]
-        <v>89.3</v>
+      <c r="B23" s="18">
+        <v>100</v>
+      </c>
+      <c r="C23" s="18">
+        <v>6.5</v>
+      </c>
+      <c r="D23" s="18">
+        <v>93.5</v>
       </c>
       <c r="E23" s="10"/>
-      <c r="F23" s="27">
-[...6 lines deleted...]
-        <v>95.1</v>
+      <c r="F23" s="18">
+        <v>100</v>
+      </c>
+      <c r="G23" s="18">
+        <v>7.1</v>
+      </c>
+      <c r="H23" s="18">
+        <v>92.9</v>
       </c>
       <c r="L23" s="2"/>
       <c r="M23" s="8"/>
       <c r="O23" s="8"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="B24" s="26">
-[...6 lines deleted...]
-        <v>9.8000000000000007</v>
+      <c r="B24" s="17">
+        <v>100</v>
+      </c>
+      <c r="C24" s="17">
+        <v>87.1</v>
+      </c>
+      <c r="D24" s="17">
+        <v>12.9</v>
       </c>
       <c r="E24" s="7"/>
-      <c r="F24" s="26">
-[...6 lines deleted...]
-        <v>99</v>
+      <c r="F24" s="17">
+        <v>100</v>
+      </c>
+      <c r="G24" s="17">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H24" s="17">
+        <v>98.9</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="B25" s="26">
-[...6 lines deleted...]
-        <v>35.5</v>
+      <c r="B25" s="17">
+        <v>100</v>
+      </c>
+      <c r="C25" s="17">
+        <v>57.2</v>
+      </c>
+      <c r="D25" s="17">
+        <v>42.8</v>
       </c>
       <c r="E25" s="7"/>
-      <c r="F25" s="26">
-[...6 lines deleted...]
-        <v>98.3</v>
+      <c r="F25" s="17">
+        <v>100</v>
+      </c>
+      <c r="G25" s="17">
+        <v>1.3</v>
+      </c>
+      <c r="H25" s="17">
+        <v>98.7</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="53.25" customHeight="1">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="B26" s="26">
-[...16 lines deleted...]
-        <v>98.4</v>
+      <c r="B26" s="18">
+        <v>100</v>
+      </c>
+      <c r="C26" s="18">
+        <v>41.8</v>
+      </c>
+      <c r="D26" s="18">
+        <v>58.2</v>
+      </c>
+      <c r="E26" s="10"/>
+      <c r="F26" s="18">
+        <v>100</v>
+      </c>
+      <c r="G26" s="18">
+        <v>0.3</v>
+      </c>
+      <c r="H26" s="18">
+        <v>99.7</v>
       </c>
       <c r="L26" s="2"/>
       <c r="M26" s="8"/>
       <c r="O26" s="8"/>
     </row>
     <row r="27" spans="1:16" ht="25.5" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B27" s="26">
-[...6 lines deleted...]
-        <v>15.5</v>
+      <c r="B27" s="17">
+        <v>100</v>
+      </c>
+      <c r="C27" s="17">
+        <v>84.3</v>
+      </c>
+      <c r="D27" s="17">
+        <v>15.7</v>
       </c>
       <c r="E27" s="7"/>
-      <c r="F27" s="26">
-[...6 lines deleted...]
-        <v>95.3</v>
+      <c r="F27" s="17">
+        <v>100</v>
+      </c>
+      <c r="G27" s="17">
+        <v>6</v>
+      </c>
+      <c r="H27" s="17">
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:16" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="13"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
     </row>
     <row r="29" spans="1:16" ht="53.25" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="26">
-[...6 lines deleted...]
-        <v>7.1</v>
+      <c r="B29" s="17">
+        <v>100</v>
+      </c>
+      <c r="C29" s="17">
+        <v>87.8</v>
+      </c>
+      <c r="D29" s="17">
+        <v>12.2</v>
       </c>
       <c r="E29" s="7"/>
-      <c r="F29" s="26">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="F29" s="17">
+        <v>100</v>
+      </c>
+      <c r="G29" s="17">
+        <v>24.9</v>
+      </c>
+      <c r="H29" s="17">
+        <v>75.099999999999994</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="B30" s="26">
-[...6 lines deleted...]
-        <v>0.5</v>
+      <c r="B30" s="17">
+        <v>100</v>
+      </c>
+      <c r="C30" s="17">
+        <v>99.2</v>
+      </c>
+      <c r="D30" s="17">
+        <v>0.8</v>
       </c>
       <c r="E30" s="7"/>
-      <c r="F30" s="26">
-[...6 lines deleted...]
-        <v>45.2</v>
+      <c r="F30" s="17">
+        <v>100</v>
+      </c>
+      <c r="G30" s="17">
+        <v>63.9</v>
+      </c>
+      <c r="H30" s="17">
+        <v>36.1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="26">
-[...6 lines deleted...]
-        <v>10.5</v>
+      <c r="B31" s="17">
+        <v>100</v>
+      </c>
+      <c r="C31" s="17">
+        <v>95.2</v>
+      </c>
+      <c r="D31" s="17">
+        <v>4.8</v>
       </c>
       <c r="E31" s="7"/>
-      <c r="F31" s="26">
-[...6 lines deleted...]
-        <v>50.5</v>
+      <c r="F31" s="17">
+        <v>100</v>
+      </c>
+      <c r="G31" s="17">
+        <v>46.1</v>
+      </c>
+      <c r="H31" s="17">
+        <v>53.9</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="39.75" customHeight="1">
       <c r="A32" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="26">
-[...6 lines deleted...]
-        <v>7.5</v>
+      <c r="B32" s="17">
+        <v>100</v>
+      </c>
+      <c r="C32" s="17">
+        <v>96.4</v>
+      </c>
+      <c r="D32" s="17">
+        <v>3.6</v>
       </c>
       <c r="E32" s="7"/>
-      <c r="F32" s="26">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="F32" s="17">
+        <v>100</v>
+      </c>
+      <c r="G32" s="17">
+        <v>55.6</v>
+      </c>
+      <c r="H32" s="17">
+        <v>44.4</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="26">
-[...6 lines deleted...]
-        <v>14.7</v>
+      <c r="B33" s="17">
+        <v>100</v>
+      </c>
+      <c r="C33" s="17">
+        <v>84.6</v>
+      </c>
+      <c r="D33" s="17">
+        <v>15.4</v>
       </c>
       <c r="E33" s="7"/>
-      <c r="F33" s="26">
-[...6 lines deleted...]
-        <v>96.7</v>
+      <c r="F33" s="17">
+        <v>100</v>
+      </c>
+      <c r="G33" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="H33" s="17">
+        <v>97.6</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="38.25">
       <c r="A34" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="B34" s="26">
-[...6 lines deleted...]
-        <v>6.1</v>
+      <c r="B34" s="17">
+        <v>100</v>
+      </c>
+      <c r="C34" s="17">
+        <v>93.4</v>
+      </c>
+      <c r="D34" s="17">
+        <v>6.6</v>
       </c>
       <c r="E34" s="7"/>
-      <c r="F34" s="26">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F34" s="17">
+        <v>100</v>
+      </c>
+      <c r="G34" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="H34" s="17">
+        <v>99.5</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="38.25">
       <c r="A35" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="B35" s="26">
-[...6 lines deleted...]
-        <v>40.700000000000003</v>
+      <c r="B35" s="17">
+        <v>100</v>
+      </c>
+      <c r="C35" s="17">
+        <v>59.4</v>
+      </c>
+      <c r="D35" s="17">
+        <v>40.6</v>
       </c>
       <c r="E35" s="7"/>
-      <c r="F35" s="26">
-[...6 lines deleted...]
-        <v>87.4</v>
+      <c r="F35" s="17">
+        <v>100</v>
+      </c>
+      <c r="G35" s="17">
+        <v>8.1</v>
+      </c>
+      <c r="H35" s="17">
+        <v>91.9</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="25.5">
       <c r="A36" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="B36" s="26">
-[...6 lines deleted...]
-        <v>20.5</v>
+      <c r="B36" s="17">
+        <v>100</v>
+      </c>
+      <c r="C36" s="17">
+        <v>75.2</v>
+      </c>
+      <c r="D36" s="17">
+        <v>24.8</v>
       </c>
       <c r="E36" s="7"/>
-      <c r="F36" s="26">
-[...6 lines deleted...]
-        <v>5.6</v>
+      <c r="F36" s="17">
+        <v>100</v>
+      </c>
+      <c r="G36" s="17">
+        <v>24.7</v>
+      </c>
+      <c r="H36" s="17">
+        <v>75.3</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B37" s="27">
-[...6 lines deleted...]
-        <v>83.9</v>
+      <c r="B37" s="18">
+        <v>100</v>
+      </c>
+      <c r="C37" s="18">
+        <v>2.5</v>
+      </c>
+      <c r="D37" s="18">
+        <v>97.5</v>
       </c>
       <c r="E37" s="10"/>
-      <c r="F37" s="27">
-[...6 lines deleted...]
-        <v>79.5</v>
+      <c r="F37" s="18">
+        <v>100</v>
+      </c>
+      <c r="G37" s="18">
+        <v>19.3</v>
+      </c>
+      <c r="H37" s="18">
+        <v>80.7</v>
       </c>
       <c r="L37" s="2"/>
       <c r="M37" s="8"/>
       <c r="O37" s="8"/>
     </row>
     <row r="38" spans="1:15" ht="25.5">
       <c r="A38" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B38" s="27">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="B38" s="18">
+        <v>100</v>
+      </c>
+      <c r="C38" s="18">
+        <v>42</v>
+      </c>
+      <c r="D38" s="18">
+        <v>58</v>
       </c>
       <c r="E38" s="10"/>
-      <c r="F38" s="27">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="F38" s="18">
+        <v>100</v>
+      </c>
+      <c r="G38" s="18">
+        <v>22</v>
+      </c>
+      <c r="H38" s="18">
+        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="B39" s="27">
-[...6 lines deleted...]
-        <v>79.7</v>
+      <c r="B39" s="18">
+        <v>100</v>
+      </c>
+      <c r="C39" s="18">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="D39" s="18">
+        <v>64.8</v>
       </c>
       <c r="E39" s="10"/>
-      <c r="F39" s="27">
-[...6 lines deleted...]
-        <v>86.7</v>
+      <c r="F39" s="18">
+        <v>100</v>
+      </c>
+      <c r="G39" s="18">
+        <v>17.7</v>
+      </c>
+      <c r="H39" s="18">
+        <v>82.3</v>
       </c>
       <c r="L39" s="2"/>
       <c r="M39" s="8"/>
       <c r="O39" s="8"/>
     </row>
     <row r="40" spans="1:15" ht="38.25">
       <c r="A40" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B40" s="26">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="B40" s="17">
+        <v>100</v>
+      </c>
+      <c r="C40" s="17">
+        <v>56.4</v>
+      </c>
+      <c r="D40" s="17">
+        <v>43.6</v>
       </c>
       <c r="E40" s="7"/>
-      <c r="F40" s="26">
-[...6 lines deleted...]
-        <v>87.5</v>
+      <c r="F40" s="17">
+        <v>100</v>
+      </c>
+      <c r="G40" s="17">
+        <v>8.1</v>
+      </c>
+      <c r="H40" s="17">
+        <v>91.9</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="12.75" customHeight="1">
       <c r="A41" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B41" s="26">
-[...6 lines deleted...]
-        <v>8.8000000000000007</v>
+      <c r="B41" s="17">
+        <v>100</v>
+      </c>
+      <c r="C41" s="17">
+        <v>93.9</v>
+      </c>
+      <c r="D41" s="17">
+        <v>6.1</v>
       </c>
       <c r="E41" s="7"/>
-      <c r="F41" s="26">
-[...6 lines deleted...]
-        <v>40.700000000000003</v>
+      <c r="F41" s="17">
+        <v>100</v>
+      </c>
+      <c r="G41" s="17">
+        <v>67.5</v>
+      </c>
+      <c r="H41" s="17">
+        <v>32.5</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="27" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="B42" s="27">
-[...6 lines deleted...]
-        <v>67.8</v>
+      <c r="B42" s="18">
+        <v>100</v>
+      </c>
+      <c r="C42" s="18">
+        <v>26.4</v>
+      </c>
+      <c r="D42" s="18">
+        <v>73.599999999999994</v>
       </c>
       <c r="E42" s="10"/>
-      <c r="F42" s="27">
-[...6 lines deleted...]
-        <v>94.5</v>
+      <c r="F42" s="18">
+        <v>100</v>
+      </c>
+      <c r="G42" s="18">
+        <v>2.8</v>
+      </c>
+      <c r="H42" s="18">
+        <v>97.2</v>
       </c>
     </row>
     <row r="43" spans="1:15" ht="12.75" customHeight="1">
       <c r="A43" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B43" s="26">
-[...6 lines deleted...]
-        <v>8.9</v>
+      <c r="B43" s="17">
+        <v>100</v>
+      </c>
+      <c r="C43" s="17">
+        <v>86.7</v>
+      </c>
+      <c r="D43" s="17">
+        <v>13.3</v>
       </c>
       <c r="E43" s="7"/>
-      <c r="F43" s="26">
-[...6 lines deleted...]
-        <v>97.5</v>
+      <c r="F43" s="17">
+        <v>100</v>
+      </c>
+      <c r="G43" s="17">
+        <v>1.4</v>
+      </c>
+      <c r="H43" s="17">
+        <v>98.6</v>
       </c>
     </row>
     <row r="44" spans="1:15" ht="38.25" customHeight="1">
       <c r="A44" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B44" s="26">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="B44" s="17">
+        <v>100</v>
+      </c>
+      <c r="C44" s="17">
+        <v>87.2</v>
+      </c>
+      <c r="D44" s="17">
+        <v>12.8</v>
       </c>
       <c r="E44" s="7"/>
-      <c r="F44" s="26">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F44" s="17">
+        <v>100</v>
+      </c>
+      <c r="G44" s="17">
+        <v>0.1</v>
+      </c>
+      <c r="H44" s="17">
+        <v>99.9</v>
       </c>
     </row>
     <row r="45" spans="1:15" ht="12.75" customHeight="1">
       <c r="A45" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B45" s="26">
-[...6 lines deleted...]
-        <v>18.2</v>
+      <c r="B45" s="17">
+        <v>100</v>
+      </c>
+      <c r="C45" s="17">
+        <v>87</v>
+      </c>
+      <c r="D45" s="17">
+        <v>13</v>
       </c>
       <c r="E45" s="7"/>
-      <c r="F45" s="26">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F45" s="17">
+        <v>100</v>
+      </c>
+      <c r="G45" s="17">
+        <v>0.2</v>
+      </c>
+      <c r="H45" s="17">
+        <v>99.8</v>
       </c>
     </row>
     <row r="46" spans="1:15" ht="12.75" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B46" s="26">
-[...6 lines deleted...]
-        <v>44.8</v>
+      <c r="B46" s="17">
+        <v>100</v>
+      </c>
+      <c r="C46" s="17">
+        <v>61.9</v>
+      </c>
+      <c r="D46" s="17">
+        <v>38.1</v>
       </c>
       <c r="E46" s="7"/>
-      <c r="F46" s="26">
-[...6 lines deleted...]
-        <v>99.5</v>
+      <c r="F46" s="17">
+        <v>100</v>
+      </c>
+      <c r="G46" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="H46" s="17">
+        <v>99.3</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="27"/>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="B47" s="18">
+        <v>100</v>
+      </c>
+      <c r="C47" s="18">
+        <v>42.5</v>
+      </c>
+      <c r="D47" s="18">
+        <v>57.5</v>
       </c>
       <c r="E47" s="10"/>
-      <c r="F47" s="27">
-[...6 lines deleted...]
-        <v>96.7</v>
+      <c r="F47" s="18">
+        <v>100</v>
+      </c>
+      <c r="G47" s="18">
+        <v>2.7</v>
+      </c>
+      <c r="H47" s="18">
+        <v>97.3</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="12.75" customHeight="1">
       <c r="A48" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="B48" s="27"/>
-[...2 lines deleted...]
-        <v>13.8</v>
+      <c r="B48" s="18"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="18">
+        <v>5</v>
       </c>
       <c r="E48" s="10"/>
-      <c r="F48" s="27">
-[...2 lines deleted...]
-      <c r="G48" s="27">
+      <c r="F48" s="18">
+        <v>100</v>
+      </c>
+      <c r="G48" s="18">
         <v>0</v>
       </c>
-      <c r="H48" s="27">
+      <c r="H48" s="18">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="25.5" customHeight="1">
       <c r="A49" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B49" s="26">
-[...6 lines deleted...]
-        <v>34.6</v>
+      <c r="B49" s="17">
+        <v>100</v>
+      </c>
+      <c r="C49" s="17">
+        <v>59.6</v>
+      </c>
+      <c r="D49" s="17">
+        <v>40.4</v>
       </c>
       <c r="E49" s="7"/>
-      <c r="F49" s="26">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F49" s="17">
+        <v>100</v>
+      </c>
+      <c r="G49" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="H49" s="17">
+        <v>99.5</v>
       </c>
     </row>
     <row r="50" spans="1:16" ht="51" customHeight="1">
-      <c r="A50" s="9" t="s">
+      <c r="A50" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="B50" s="27">
-[...12 lines deleted...]
-      <c r="G50" s="27">
+      <c r="B50" s="17">
+        <v>100</v>
+      </c>
+      <c r="C50" s="17">
+        <v>94.6</v>
+      </c>
+      <c r="D50" s="17">
+        <v>5.4</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="17">
+        <v>100</v>
+      </c>
+      <c r="G50" s="17">
         <v>0</v>
       </c>
-      <c r="H50" s="27">
+      <c r="H50" s="17">
         <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A51" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
       <c r="F51" s="12"/>
       <c r="G51" s="12"/>
       <c r="H51" s="12"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
       <c r="M51" s="13"/>
       <c r="N51" s="4"/>
       <c r="O51" s="13"/>
       <c r="P51" s="14"/>
     </row>
     <row r="52" spans="1:16" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A52" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B52" s="27">
-[...2 lines deleted...]
-      <c r="C52" s="27">
+      <c r="B52" s="18">
+        <v>100</v>
+      </c>
+      <c r="C52" s="18">
         <v>0</v>
       </c>
-      <c r="D52" s="27">
-[...10 lines deleted...]
-        <v>100</v>
+      <c r="D52" s="18">
+        <v>100</v>
+      </c>
+      <c r="E52" s="19"/>
+      <c r="F52" s="18">
+        <v>100</v>
+      </c>
+      <c r="G52" s="18">
+        <v>6.2</v>
+      </c>
+      <c r="H52" s="18">
+        <v>93.8</v>
       </c>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="M52" s="13"/>
       <c r="N52" s="4"/>
       <c r="O52" s="13"/>
       <c r="P52" s="4"/>
     </row>
     <row r="53" spans="1:16" ht="25.5" customHeight="1">
       <c r="A53" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B53" s="26">
-[...6 lines deleted...]
-        <v>8.6999999999999993</v>
+      <c r="B53" s="17">
+        <v>100</v>
+      </c>
+      <c r="C53" s="17">
+        <v>89.9</v>
+      </c>
+      <c r="D53" s="17">
+        <v>10.1</v>
       </c>
       <c r="E53" s="7"/>
-      <c r="F53" s="26">
-[...6 lines deleted...]
-        <v>97.1</v>
+      <c r="F53" s="17">
+        <v>100</v>
+      </c>
+      <c r="G53" s="17">
+        <v>5.7</v>
+      </c>
+      <c r="H53" s="17">
+        <v>94.3</v>
       </c>
     </row>
     <row r="54" spans="1:16" ht="12.75" customHeight="1">
       <c r="A54" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B54" s="26">
-[...6 lines deleted...]
-        <v>15.4</v>
+      <c r="B54" s="17">
+        <v>100</v>
+      </c>
+      <c r="C54" s="17">
+        <v>83.4</v>
+      </c>
+      <c r="D54" s="17">
+        <v>16.600000000000001</v>
       </c>
       <c r="E54" s="7"/>
-      <c r="F54" s="26">
-[...6 lines deleted...]
-        <v>87.8</v>
+      <c r="F54" s="17">
+        <v>100</v>
+      </c>
+      <c r="G54" s="17">
+        <v>29.3</v>
+      </c>
+      <c r="H54" s="17">
+        <v>70.7</v>
       </c>
     </row>
     <row r="55" spans="1:16" ht="25.5" customHeight="1">
       <c r="A55" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B55" s="26">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="B55" s="17">
+        <v>100</v>
+      </c>
+      <c r="C55" s="17">
+        <v>87.8</v>
+      </c>
+      <c r="D55" s="17">
+        <v>12.2</v>
       </c>
       <c r="E55" s="7"/>
-      <c r="F55" s="26">
-[...6 lines deleted...]
-        <v>94.6</v>
+      <c r="F55" s="17">
+        <v>100</v>
+      </c>
+      <c r="G55" s="17">
+        <v>9</v>
+      </c>
+      <c r="H55" s="17">
+        <v>91</v>
       </c>
     </row>
     <row r="56" spans="1:16" ht="12.75" customHeight="1">
       <c r="A56" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B56" s="26">
-[...6 lines deleted...]
-        <v>7.5</v>
+      <c r="B56" s="17">
+        <v>100</v>
+      </c>
+      <c r="C56" s="17">
+        <v>96.7</v>
+      </c>
+      <c r="D56" s="17">
+        <v>3.3</v>
       </c>
       <c r="E56" s="7"/>
-      <c r="F56" s="26">
-[...6 lines deleted...]
-        <v>57.9</v>
+      <c r="F56" s="17">
+        <v>100</v>
+      </c>
+      <c r="G56" s="17">
+        <v>48.6</v>
+      </c>
+      <c r="H56" s="17">
+        <v>51.4</v>
       </c>
     </row>
     <row r="57" spans="1:16" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A57" s="21" t="s">
+      <c r="A57" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="B57" s="21"/>
-[...5 lines deleted...]
-      <c r="H57" s="21"/>
+      <c r="B57" s="23"/>
+      <c r="C57" s="23"/>
+      <c r="D57" s="23"/>
+      <c r="E57" s="23"/>
+      <c r="F57" s="23"/>
+      <c r="G57" s="23"/>
+      <c r="H57" s="23"/>
       <c r="I57" s="4"/>
       <c r="J57" s="4"/>
       <c r="K57" s="4"/>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="4"/>
       <c r="P57" s="4"/>
     </row>
     <row r="58" spans="1:16" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A58" s="21"/>
-[...6 lines deleted...]
-      <c r="H58" s="21"/>
+      <c r="A58" s="23"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="23"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
       <c r="I58" s="4"/>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
     </row>
     <row r="59" spans="1:16" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A59" s="25" t="s">
+      <c r="A59" s="27" t="s">
         <v>124</v>
       </c>
-      <c r="B59" s="25"/>
-[...5 lines deleted...]
-      <c r="H59" s="25"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
       <c r="P59" s="4"/>
     </row>
     <row r="60" spans="1:16" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A60" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="B60" s="27">
-[...2 lines deleted...]
-      <c r="C60" s="27">
+      <c r="B60" s="18">
+        <v>100</v>
+      </c>
+      <c r="C60" s="18">
         <v>0</v>
       </c>
-      <c r="D60" s="27">
-[...11 lines deleted...]
-      <c r="H60" s="27">
+      <c r="D60" s="18">
+        <v>62.8</v>
+      </c>
+      <c r="E60" s="18">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="F60" s="18">
+        <v>100</v>
+      </c>
+      <c r="G60" s="18">
+        <v>100</v>
+      </c>
+      <c r="H60" s="18">
         <v>0</v>
       </c>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="M60" s="13"/>
       <c r="N60" s="4"/>
       <c r="O60" s="13"/>
       <c r="P60" s="4"/>
     </row>
     <row r="61" spans="1:16" ht="51">
       <c r="A61" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="B61" s="27">
-[...2 lines deleted...]
-      <c r="C61" s="27">
+      <c r="B61" s="18">
+        <v>100</v>
+      </c>
+      <c r="C61" s="18">
         <v>0</v>
       </c>
-      <c r="D61" s="27">
+      <c r="D61" s="18">
         <v>100</v>
       </c>
       <c r="E61" s="10"/>
-      <c r="F61" s="27">
-[...2 lines deleted...]
-      <c r="G61" s="27">
+      <c r="F61" s="18">
+        <v>100</v>
+      </c>
+      <c r="G61" s="18">
         <v>0</v>
       </c>
-      <c r="H61" s="27">
+      <c r="H61" s="18">
         <v>100</v>
       </c>
       <c r="L61" s="2"/>
       <c r="M61" s="8"/>
       <c r="O61" s="8"/>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B62" s="27">
-[...6 lines deleted...]
-        <v>87.6</v>
+      <c r="B62" s="18">
+        <v>100</v>
+      </c>
+      <c r="C62" s="18">
+        <v>8.6</v>
+      </c>
+      <c r="D62" s="18">
+        <v>91.4</v>
       </c>
       <c r="E62" s="10"/>
-      <c r="F62" s="27">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="F62" s="18">
+        <v>100</v>
+      </c>
+      <c r="G62" s="18">
+        <v>0.5</v>
+      </c>
+      <c r="H62" s="18">
+        <v>99.5</v>
       </c>
       <c r="L62" s="2"/>
       <c r="M62" s="8"/>
       <c r="O62" s="8"/>
     </row>
     <row r="63" spans="1:16" ht="26.25" customHeight="1">
-      <c r="A63" s="9" t="s">
+      <c r="A63" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="27">
-[...12 lines deleted...]
-      <c r="G63" s="27">
+      <c r="B63" s="17">
+        <v>100</v>
+      </c>
+      <c r="C63" s="17">
+        <v>11.9</v>
+      </c>
+      <c r="D63" s="17">
+        <v>1.5</v>
+      </c>
+      <c r="E63" s="17">
+        <v>86.6</v>
+      </c>
+      <c r="F63" s="17">
+        <v>100</v>
+      </c>
+      <c r="G63" s="17">
+        <v>100</v>
+      </c>
+      <c r="H63" s="17">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L63" s="2"/>
       <c r="M63" s="8"/>
       <c r="O63" s="8"/>
     </row>
     <row r="64" spans="1:16" ht="25.5">
       <c r="A64" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B64" s="27">
-[...6 lines deleted...]
-        <v>83.9</v>
+      <c r="B64" s="18">
+        <v>100</v>
+      </c>
+      <c r="C64" s="18">
+        <v>18.2</v>
+      </c>
+      <c r="D64" s="18">
+        <v>81.8</v>
       </c>
       <c r="E64" s="10"/>
-      <c r="F64" s="27">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F64" s="18">
+        <v>100</v>
+      </c>
+      <c r="G64" s="18">
+        <v>0.5</v>
+      </c>
+      <c r="H64" s="18">
+        <v>99.5</v>
       </c>
       <c r="L64" s="2"/>
       <c r="M64" s="8"/>
       <c r="O64" s="8"/>
     </row>
     <row r="65" spans="1:16" ht="12.75" customHeight="1">
       <c r="A65" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="B65" s="27">
-[...6 lines deleted...]
-        <v>61.6</v>
+      <c r="B65" s="18">
+        <v>100</v>
+      </c>
+      <c r="C65" s="18">
+        <v>44.4</v>
+      </c>
+      <c r="D65" s="18">
+        <v>55.6</v>
       </c>
       <c r="E65" s="10"/>
-      <c r="F65" s="27">
-[...6 lines deleted...]
-        <v>91.9</v>
+      <c r="F65" s="18">
+        <v>100</v>
+      </c>
+      <c r="G65" s="18">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H65" s="18">
+        <v>90.2</v>
       </c>
       <c r="L65" s="2"/>
       <c r="M65" s="8"/>
       <c r="O65" s="8"/>
     </row>
     <row r="66" spans="1:16" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A66" s="21" t="s">
+      <c r="A66" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="B66" s="21"/>
-[...5 lines deleted...]
-      <c r="H66" s="21"/>
+      <c r="B66" s="23"/>
+      <c r="C66" s="23"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23"/>
+      <c r="F66" s="23"/>
+      <c r="G66" s="23"/>
+      <c r="H66" s="23"/>
       <c r="I66" s="4"/>
       <c r="J66" s="4"/>
       <c r="K66" s="4"/>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="4"/>
       <c r="P66" s="4"/>
     </row>
     <row r="67" spans="1:16" ht="12.75" customHeight="1">
       <c r="A67" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="B67" s="27">
-[...6 lines deleted...]
-        <v>98.8</v>
+      <c r="B67" s="18">
+        <v>100</v>
+      </c>
+      <c r="C67" s="18">
+        <v>1.9</v>
+      </c>
+      <c r="D67" s="18">
+        <v>98.1</v>
       </c>
       <c r="E67" s="10"/>
-      <c r="F67" s="27">
-[...6 lines deleted...]
-        <v>96.2</v>
+      <c r="F67" s="18">
+        <v>100</v>
+      </c>
+      <c r="G67" s="18">
+        <v>5.8</v>
+      </c>
+      <c r="H67" s="18">
+        <v>94.2</v>
       </c>
       <c r="L67" s="2"/>
       <c r="M67" s="8"/>
       <c r="O67" s="8"/>
     </row>
     <row r="68" spans="1:16" ht="25.5" customHeight="1">
       <c r="A68" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="B68" s="27">
-[...6 lines deleted...]
-        <v>99.1</v>
+      <c r="B68" s="18">
+        <v>100</v>
+      </c>
+      <c r="C68" s="18">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D68" s="18">
+        <v>98.9</v>
       </c>
       <c r="E68" s="10"/>
-      <c r="F68" s="27">
-[...6 lines deleted...]
-        <v>97.6</v>
+      <c r="F68" s="18">
+        <v>100</v>
+      </c>
+      <c r="G68" s="18">
+        <v>3.7</v>
+      </c>
+      <c r="H68" s="18">
+        <v>96.3</v>
       </c>
       <c r="L68" s="2"/>
       <c r="M68" s="8"/>
       <c r="O68" s="8"/>
     </row>
     <row r="69" spans="1:16" ht="12.75" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="B69" s="27">
-[...6 lines deleted...]
-        <v>98.5</v>
+      <c r="B69" s="18">
+        <v>100</v>
+      </c>
+      <c r="C69" s="18">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D69" s="18">
+        <v>94.9</v>
       </c>
       <c r="E69" s="10"/>
-      <c r="F69" s="27">
-[...6 lines deleted...]
-        <v>95.1</v>
+      <c r="F69" s="18">
+        <v>100</v>
+      </c>
+      <c r="G69" s="18">
+        <v>6.4</v>
+      </c>
+      <c r="H69" s="18">
+        <v>93.6</v>
       </c>
       <c r="L69" s="2"/>
       <c r="M69" s="8"/>
       <c r="O69" s="8"/>
     </row>
     <row r="70" spans="1:16" ht="25.5" customHeight="1">
       <c r="A70" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B70" s="27">
-[...6 lines deleted...]
-        <v>99.6</v>
+      <c r="B70" s="18">
+        <v>100</v>
+      </c>
+      <c r="C70" s="18">
+        <v>9.1</v>
+      </c>
+      <c r="D70" s="18">
+        <v>90.9</v>
       </c>
       <c r="E70" s="10"/>
-      <c r="F70" s="27">
-[...6 lines deleted...]
-        <v>99.4</v>
+      <c r="F70" s="18">
+        <v>100</v>
+      </c>
+      <c r="G70" s="18">
+        <v>0.9</v>
+      </c>
+      <c r="H70" s="18">
+        <v>99.1</v>
       </c>
       <c r="L70" s="2"/>
       <c r="M70" s="8"/>
       <c r="O70" s="8"/>
     </row>
     <row r="71" spans="1:16" ht="27.75" customHeight="1">
       <c r="A71" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="B71" s="27">
-[...6 lines deleted...]
-        <v>83.9</v>
+      <c r="B71" s="18">
+        <v>100</v>
+      </c>
+      <c r="C71" s="18">
+        <v>6.9</v>
+      </c>
+      <c r="D71" s="18">
+        <v>93.1</v>
       </c>
       <c r="E71" s="10"/>
-      <c r="F71" s="27">
-[...6 lines deleted...]
-        <v>93.6</v>
+      <c r="F71" s="18">
+        <v>100</v>
+      </c>
+      <c r="G71" s="18">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H71" s="18">
+        <v>82.1</v>
       </c>
       <c r="L71" s="2"/>
       <c r="M71" s="8"/>
       <c r="O71" s="8"/>
     </row>
     <row r="72" spans="1:16" ht="38.25" customHeight="1">
       <c r="A72" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="27">
-[...6 lines deleted...]
-        <v>89.8</v>
+      <c r="B72" s="18">
+        <v>100</v>
+      </c>
+      <c r="C72" s="18">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="D72" s="18">
+        <v>83.9</v>
       </c>
       <c r="E72" s="10"/>
-      <c r="F72" s="27">
-[...6 lines deleted...]
-        <v>92.5</v>
+      <c r="F72" s="18">
+        <v>100</v>
+      </c>
+      <c r="G72" s="18">
+        <v>6.8</v>
+      </c>
+      <c r="H72" s="18">
+        <v>93.2</v>
       </c>
       <c r="L72" s="2"/>
       <c r="M72" s="8"/>
       <c r="O72" s="8"/>
     </row>
     <row r="73" spans="1:16" ht="51" customHeight="1">
       <c r="A73" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="B73" s="27">
-[...6 lines deleted...]
-        <v>98.5</v>
+      <c r="B73" s="18">
+        <v>100</v>
+      </c>
+      <c r="C73" s="18">
+        <v>3.6</v>
+      </c>
+      <c r="D73" s="18">
+        <v>96.4</v>
       </c>
       <c r="E73" s="10"/>
-      <c r="F73" s="27">
-[...6 lines deleted...]
-        <v>98.4</v>
+      <c r="F73" s="18">
+        <v>100</v>
+      </c>
+      <c r="G73" s="18">
+        <v>8.4</v>
+      </c>
+      <c r="H73" s="18">
+        <v>91.6</v>
       </c>
       <c r="L73" s="2"/>
       <c r="M73" s="8"/>
       <c r="O73" s="8"/>
     </row>
     <row r="74" spans="1:16" ht="25.5" customHeight="1">
       <c r="A74" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B74" s="27">
-[...6 lines deleted...]
-        <v>95.5</v>
+      <c r="B74" s="18">
+        <v>100</v>
+      </c>
+      <c r="C74" s="18">
+        <v>7</v>
+      </c>
+      <c r="D74" s="18">
+        <v>93</v>
       </c>
       <c r="E74" s="10"/>
-      <c r="F74" s="27">
-[...6 lines deleted...]
-        <v>91.1</v>
+      <c r="F74" s="18">
+        <v>100</v>
+      </c>
+      <c r="G74" s="18">
+        <v>10.6</v>
+      </c>
+      <c r="H74" s="18">
+        <v>89.4</v>
       </c>
       <c r="L74" s="2"/>
       <c r="M74" s="8"/>
       <c r="O74" s="8"/>
     </row>
     <row r="75" spans="1:16" s="5" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A75" s="21" t="s">
+      <c r="A75" s="23" t="s">
         <v>126</v>
       </c>
-      <c r="B75" s="21"/>
-[...5 lines deleted...]
-      <c r="H75" s="21"/>
+      <c r="B75" s="23"/>
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
       <c r="I75" s="4"/>
       <c r="J75" s="4"/>
       <c r="K75" s="4"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
       <c r="P75" s="4"/>
     </row>
     <row r="76" spans="1:16" ht="68.25" customHeight="1">
       <c r="A76" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="B76" s="27">
-[...6 lines deleted...]
-        <v>69.5</v>
+      <c r="B76" s="18">
+        <v>100</v>
+      </c>
+      <c r="C76" s="18">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D76" s="18">
+        <v>90.2</v>
       </c>
       <c r="E76" s="10"/>
-      <c r="F76" s="27">
-[...2 lines deleted...]
-      <c r="G76" s="27">
+      <c r="F76" s="18">
+        <v>100</v>
+      </c>
+      <c r="G76" s="18">
         <v>0</v>
       </c>
-      <c r="H76" s="27">
+      <c r="H76" s="18">
         <v>100</v>
       </c>
       <c r="L76" s="2"/>
       <c r="M76" s="8"/>
       <c r="O76" s="8"/>
     </row>
     <row r="77" spans="1:16" ht="94.5" customHeight="1">
-      <c r="A77" s="6" t="s">
+      <c r="A77" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B77" s="26">
-[...16 lines deleted...]
-        <v>99.7</v>
+      <c r="B77" s="18">
+        <v>100</v>
+      </c>
+      <c r="C77" s="18">
+        <v>48.1</v>
+      </c>
+      <c r="D77" s="18">
+        <v>51.9</v>
+      </c>
+      <c r="E77" s="10"/>
+      <c r="F77" s="18">
+        <v>100</v>
+      </c>
+      <c r="G77" s="18">
+        <v>0.6</v>
+      </c>
+      <c r="H77" s="18">
+        <v>99.4</v>
       </c>
     </row>
     <row r="78" spans="1:16" ht="12.75" customHeight="1">
       <c r="A78" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="B78" s="27">
-[...6 lines deleted...]
-        <v>51.7</v>
+      <c r="B78" s="18">
+        <v>100</v>
+      </c>
+      <c r="C78" s="18">
+        <v>41.6</v>
+      </c>
+      <c r="D78" s="18">
+        <v>58.4</v>
       </c>
       <c r="E78" s="10"/>
-      <c r="F78" s="27">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F78" s="18">
+        <v>100</v>
+      </c>
+      <c r="G78" s="18">
+        <v>0.6</v>
+      </c>
+      <c r="H78" s="18">
+        <v>99.4</v>
       </c>
     </row>
     <row r="79" spans="1:16" ht="89.25" customHeight="1">
       <c r="A79" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="B79" s="27">
-[...6 lines deleted...]
-        <v>93.2</v>
+      <c r="B79" s="18">
+        <v>100</v>
+      </c>
+      <c r="C79" s="18">
+        <v>10.3</v>
+      </c>
+      <c r="D79" s="18">
+        <v>89.7</v>
       </c>
       <c r="E79" s="10"/>
-      <c r="F79" s="27">
-[...6 lines deleted...]
-        <v>98.4</v>
+      <c r="F79" s="18">
+        <v>100</v>
+      </c>
+      <c r="G79" s="18">
+        <v>0.5</v>
+      </c>
+      <c r="H79" s="18">
+        <v>99.5</v>
       </c>
       <c r="L79" s="2"/>
       <c r="M79" s="8"/>
       <c r="O79" s="8"/>
     </row>
     <row r="80" spans="1:16" ht="89.25" customHeight="1">
       <c r="A80" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="B80" s="27">
-[...6 lines deleted...]
-        <v>66.7</v>
+      <c r="B80" s="18">
+        <v>100</v>
+      </c>
+      <c r="C80" s="18">
+        <v>44.8</v>
+      </c>
+      <c r="D80" s="18">
+        <v>55.2</v>
       </c>
       <c r="E80" s="10"/>
-      <c r="F80" s="27">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F80" s="18">
+        <v>100</v>
+      </c>
+      <c r="G80" s="18">
+        <v>0</v>
+      </c>
+      <c r="H80" s="18">
+        <v>100</v>
       </c>
       <c r="L80" s="2"/>
       <c r="M80" s="8"/>
       <c r="O80" s="8"/>
     </row>
     <row r="81" spans="1:16" s="5" customFormat="1" ht="33" customHeight="1">
-      <c r="A81" s="21" t="s">
+      <c r="A81" s="23" t="s">
         <v>127</v>
       </c>
-      <c r="B81" s="21"/>
-[...5 lines deleted...]
-      <c r="H81" s="21"/>
+      <c r="B81" s="23"/>
+      <c r="C81" s="23"/>
+      <c r="D81" s="23"/>
+      <c r="E81" s="23"/>
+      <c r="F81" s="23"/>
+      <c r="G81" s="23"/>
+      <c r="H81" s="23"/>
       <c r="I81" s="4"/>
       <c r="J81" s="4"/>
       <c r="K81" s="4"/>
       <c r="L81" s="4"/>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="4"/>
       <c r="P81" s="4"/>
     </row>
     <row r="82" spans="1:16" ht="25.5" customHeight="1">
       <c r="A82" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B82" s="26">
-[...5 lines deleted...]
-      <c r="D82" s="26">
+      <c r="B82" s="17">
+        <v>100</v>
+      </c>
+      <c r="C82" s="17">
+        <v>100</v>
+      </c>
+      <c r="D82" s="17">
         <v>0</v>
       </c>
       <c r="E82" s="7"/>
-      <c r="F82" s="26">
-[...6 lines deleted...]
-        <v>99.1</v>
+      <c r="F82" s="17">
+        <v>100</v>
+      </c>
+      <c r="G82" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="H82" s="17">
+        <v>98.8</v>
       </c>
     </row>
     <row r="83" spans="1:16" ht="81.75" customHeight="1">
       <c r="A83" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B83" s="26">
-[...5 lines deleted...]
-      <c r="D83" s="26">
+      <c r="B83" s="17">
+        <v>100</v>
+      </c>
+      <c r="C83" s="17">
+        <v>100</v>
+      </c>
+      <c r="D83" s="17">
         <v>0</v>
       </c>
       <c r="E83" s="7"/>
-      <c r="F83" s="26">
-[...6 lines deleted...]
-        <v>99.1</v>
+      <c r="F83" s="17">
+        <v>100</v>
+      </c>
+      <c r="G83" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="H83" s="17">
+        <v>98.8</v>
       </c>
     </row>
     <row r="84" spans="1:16" ht="38.25">
-      <c r="A84" s="6" t="s">
+      <c r="A84" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="B84" s="26">
-[...12 lines deleted...]
-      <c r="G84" s="26">
+      <c r="B84" s="18">
+        <v>100</v>
+      </c>
+      <c r="C84" s="18">
+        <v>36.6</v>
+      </c>
+      <c r="D84" s="18">
+        <v>63.4</v>
+      </c>
+      <c r="E84" s="10"/>
+      <c r="F84" s="18">
+        <v>100</v>
+      </c>
+      <c r="G84" s="18">
         <v>0</v>
       </c>
-      <c r="H84" s="26">
+      <c r="H84" s="18">
         <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:16" ht="12.75" customHeight="1">
       <c r="A85" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="B85" s="26">
-[...6 lines deleted...]
-        <v>0.1</v>
+      <c r="B85" s="17">
+        <v>100</v>
+      </c>
+      <c r="C85" s="17">
+        <v>99.7</v>
+      </c>
+      <c r="D85" s="17">
+        <v>0.3</v>
       </c>
       <c r="E85" s="7"/>
-      <c r="F85" s="26">
-[...6 lines deleted...]
-        <v>88.3</v>
+      <c r="F85" s="17">
+        <v>100</v>
+      </c>
+      <c r="G85" s="17">
+        <v>19.2</v>
+      </c>
+      <c r="H85" s="17">
+        <v>80.8</v>
       </c>
     </row>
     <row r="86" spans="1:16" ht="12.75" customHeight="1">
       <c r="A86" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B86" s="26">
-[...6 lines deleted...]
-        <v>36.700000000000003</v>
+      <c r="B86" s="17">
+        <v>100</v>
+      </c>
+      <c r="C86" s="17">
+        <v>64.3</v>
+      </c>
+      <c r="D86" s="17">
+        <v>35.700000000000003</v>
       </c>
       <c r="E86" s="7"/>
-      <c r="F86" s="26">
-[...6 lines deleted...]
-        <v>93.7</v>
+      <c r="F86" s="17">
+        <v>100</v>
+      </c>
+      <c r="G86" s="17">
+        <v>8.1</v>
+      </c>
+      <c r="H86" s="17">
+        <v>91.9</v>
       </c>
     </row>
     <row r="87" spans="1:16" ht="54" customHeight="1">
       <c r="A87" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B87" s="27">
-[...17 lines deleted...]
-      <c r="H87" s="27">
+      <c r="B87" s="18">
+        <v>100</v>
+      </c>
+      <c r="C87" s="18">
+        <v>4.5</v>
+      </c>
+      <c r="D87" s="18">
+        <v>56.7</v>
+      </c>
+      <c r="E87" s="18">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="F87" s="18">
+        <v>100</v>
+      </c>
+      <c r="G87" s="18">
+        <v>100</v>
+      </c>
+      <c r="H87" s="18">
         <v>0</v>
       </c>
       <c r="L87" s="2"/>
       <c r="M87" s="8"/>
     </row>
     <row r="88" spans="1:16" ht="80.25" customHeight="1">
       <c r="A88" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B88" s="27">
-[...6 lines deleted...]
-        <v>75.099999999999994</v>
+      <c r="B88" s="18">
+        <v>100</v>
+      </c>
+      <c r="C88" s="18">
+        <v>15.9</v>
+      </c>
+      <c r="D88" s="18">
+        <v>84.1</v>
       </c>
       <c r="E88" s="10"/>
-      <c r="F88" s="27">
-[...6 lines deleted...]
-        <v>74.099999999999994</v>
+      <c r="F88" s="18">
+        <v>100</v>
+      </c>
+      <c r="G88" s="18">
+        <v>12.7</v>
+      </c>
+      <c r="H88" s="18">
+        <v>87.3</v>
       </c>
       <c r="L88" s="2"/>
       <c r="M88" s="8"/>
       <c r="O88" s="8"/>
     </row>
     <row r="89" spans="1:16" ht="12.75" customHeight="1">
       <c r="A89" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="B89" s="27">
-[...6 lines deleted...]
-        <v>88.6</v>
+      <c r="B89" s="18">
+        <v>100</v>
+      </c>
+      <c r="C89" s="18">
+        <v>12.2</v>
+      </c>
+      <c r="D89" s="18">
+        <v>87.8</v>
       </c>
       <c r="E89" s="10"/>
-      <c r="F89" s="27">
-[...6 lines deleted...]
-        <v>94.6</v>
+      <c r="F89" s="18">
+        <v>100</v>
+      </c>
+      <c r="G89" s="18">
+        <v>7.4</v>
+      </c>
+      <c r="H89" s="18">
+        <v>92.6</v>
       </c>
       <c r="L89" s="2"/>
       <c r="M89" s="8"/>
       <c r="O89" s="8"/>
     </row>
     <row r="90" spans="1:16" ht="25.5" customHeight="1">
       <c r="A90" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B90" s="27">
-[...2 lines deleted...]
-      <c r="C90" s="27">
+      <c r="B90" s="18">
+        <v>100</v>
+      </c>
+      <c r="C90" s="18">
+        <v>2.1</v>
+      </c>
+      <c r="D90" s="18">
+        <v>97.9</v>
+      </c>
+      <c r="E90" s="10"/>
+      <c r="F90" s="18">
+        <v>100</v>
+      </c>
+      <c r="G90" s="18">
         <v>0</v>
       </c>
-      <c r="D90" s="27">
-[...10 lines deleted...]
-        <v>99.9</v>
+      <c r="H90" s="18">
+        <v>100</v>
       </c>
       <c r="L90" s="2"/>
       <c r="M90" s="8"/>
       <c r="O90" s="8"/>
     </row>
     <row r="91" spans="1:16" ht="12.75" customHeight="1">
       <c r="A91" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B91" s="27">
-[...6 lines deleted...]
-        <v>90.6</v>
+      <c r="B91" s="18">
+        <v>100</v>
+      </c>
+      <c r="C91" s="18">
+        <v>7.4</v>
+      </c>
+      <c r="D91" s="18">
+        <v>92.6</v>
       </c>
       <c r="E91" s="10"/>
-      <c r="F91" s="27">
-[...6 lines deleted...]
-        <v>80.900000000000006</v>
+      <c r="F91" s="18">
+        <v>100</v>
+      </c>
+      <c r="G91" s="18">
+        <v>15.6</v>
+      </c>
+      <c r="H91" s="18">
+        <v>84.4</v>
       </c>
       <c r="L91" s="2"/>
       <c r="M91" s="8"/>
       <c r="O91" s="8"/>
     </row>
     <row r="92" spans="1:16" ht="38.25" customHeight="1">
       <c r="A92" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="B92" s="27">
-[...6 lines deleted...]
-        <v>98.8</v>
+      <c r="B92" s="18">
+        <v>100</v>
+      </c>
+      <c r="C92" s="18">
+        <v>2.1</v>
+      </c>
+      <c r="D92" s="18">
+        <v>97.9</v>
       </c>
       <c r="E92" s="10"/>
-      <c r="F92" s="27">
-[...6 lines deleted...]
-        <v>73.400000000000006</v>
+      <c r="F92" s="18">
+        <v>100</v>
+      </c>
+      <c r="G92" s="18">
+        <v>22.3</v>
+      </c>
+      <c r="H92" s="18">
+        <v>77.7</v>
       </c>
       <c r="L92" s="2"/>
       <c r="M92" s="8"/>
       <c r="O92" s="8"/>
     </row>
     <row r="93" spans="1:16" ht="38.25" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="B93" s="27">
-[...6 lines deleted...]
-        <v>99.6</v>
+      <c r="B93" s="18">
+        <v>100</v>
+      </c>
+      <c r="C93" s="18">
+        <v>0.3</v>
+      </c>
+      <c r="D93" s="18">
+        <v>99.7</v>
       </c>
       <c r="E93" s="10"/>
-      <c r="F93" s="27">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F93" s="18">
+        <v>100</v>
+      </c>
+      <c r="G93" s="18">
+        <v>0.8</v>
+      </c>
+      <c r="H93" s="18">
+        <v>99.2</v>
       </c>
       <c r="L93" s="2"/>
       <c r="M93" s="8"/>
       <c r="O93" s="8"/>
     </row>
     <row r="94" spans="1:16" ht="25.5" customHeight="1">
       <c r="A94" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="B94" s="27">
-[...2 lines deleted...]
-      <c r="C94" s="27">
+      <c r="B94" s="18">
+        <v>100</v>
+      </c>
+      <c r="C94" s="18">
         <v>0</v>
       </c>
-      <c r="D94" s="27">
+      <c r="D94" s="18">
         <v>100</v>
       </c>
       <c r="E94" s="10"/>
-      <c r="F94" s="27">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F94" s="18">
+        <v>100</v>
+      </c>
+      <c r="G94" s="18">
+        <v>0.9</v>
+      </c>
+      <c r="H94" s="18">
+        <v>99.1</v>
       </c>
       <c r="L94" s="2"/>
       <c r="M94" s="8"/>
       <c r="O94" s="8"/>
     </row>
     <row r="95" spans="1:16" ht="80.25" customHeight="1">
       <c r="A95" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="B95" s="27">
-[...6 lines deleted...]
-        <v>50.4</v>
+      <c r="B95" s="18">
+        <v>100</v>
+      </c>
+      <c r="C95" s="18">
+        <v>47.8</v>
+      </c>
+      <c r="D95" s="18">
+        <v>52.2</v>
       </c>
       <c r="E95" s="10"/>
-      <c r="F95" s="27">
-[...6 lines deleted...]
-        <v>93.9</v>
+      <c r="F95" s="18">
+        <v>100</v>
+      </c>
+      <c r="G95" s="18">
+        <v>3.7</v>
+      </c>
+      <c r="H95" s="18">
+        <v>96.3</v>
       </c>
       <c r="L95" s="2"/>
       <c r="M95" s="8"/>
       <c r="O95" s="8"/>
     </row>
     <row r="96" spans="1:16" ht="25.5">
       <c r="A96" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="B96" s="27">
-[...6 lines deleted...]
-        <v>99.5</v>
+      <c r="B96" s="18">
+        <v>100</v>
+      </c>
+      <c r="C96" s="18">
+        <v>1.3</v>
+      </c>
+      <c r="D96" s="18">
+        <v>98.7</v>
       </c>
       <c r="E96" s="10"/>
-      <c r="F96" s="27">
-[...6 lines deleted...]
-        <v>97.3</v>
+      <c r="F96" s="18">
+        <v>100</v>
+      </c>
+      <c r="G96" s="18">
+        <v>7.7</v>
+      </c>
+      <c r="H96" s="18">
+        <v>92.3</v>
       </c>
       <c r="L96" s="2"/>
       <c r="M96" s="8"/>
       <c r="O96" s="8"/>
     </row>
     <row r="97" spans="1:15" ht="25.5" customHeight="1">
       <c r="A97" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B97" s="27">
-[...6 lines deleted...]
-        <v>84.1</v>
+      <c r="B97" s="18">
+        <v>100</v>
+      </c>
+      <c r="C97" s="18">
+        <v>18.5</v>
+      </c>
+      <c r="D97" s="18">
+        <v>81.5</v>
       </c>
       <c r="E97" s="10"/>
-      <c r="F97" s="27">
-[...6 lines deleted...]
-        <v>76</v>
+      <c r="F97" s="18">
+        <v>100</v>
+      </c>
+      <c r="G97" s="18">
+        <v>7.2</v>
+      </c>
+      <c r="H97" s="18">
+        <v>92.8</v>
       </c>
       <c r="L97" s="2"/>
       <c r="M97" s="8"/>
       <c r="O97" s="8"/>
     </row>
     <row r="98" spans="1:15" ht="38.25" customHeight="1">
       <c r="A98" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="B98" s="27">
-[...6 lines deleted...]
-        <v>67.099999999999994</v>
+      <c r="B98" s="18">
+        <v>100</v>
+      </c>
+      <c r="C98" s="18">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="D98" s="18">
+        <v>61.2</v>
       </c>
       <c r="E98" s="10"/>
-      <c r="F98" s="27">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="F98" s="18">
+        <v>100</v>
+      </c>
+      <c r="G98" s="18">
+        <v>0.7</v>
+      </c>
+      <c r="H98" s="18">
+        <v>99.3</v>
       </c>
     </row>
     <row r="99" spans="1:15" ht="66" customHeight="1">
       <c r="A99" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B99" s="26">
-[...6 lines deleted...]
-        <v>37.4</v>
+      <c r="B99" s="17">
+        <v>100</v>
+      </c>
+      <c r="C99" s="17">
+        <v>51.8</v>
+      </c>
+      <c r="D99" s="17">
+        <v>48.2</v>
       </c>
       <c r="E99" s="7"/>
-      <c r="F99" s="26">
-[...6 lines deleted...]
-        <v>98.4</v>
+      <c r="F99" s="17">
+        <v>100</v>
+      </c>
+      <c r="G99" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="H99" s="17">
+        <v>98.8</v>
       </c>
     </row>
     <row r="100" spans="1:15" ht="38.25" customHeight="1">
       <c r="A100" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B100" s="27">
-[...6 lines deleted...]
-        <v>58.6</v>
+      <c r="B100" s="18">
+        <v>100</v>
+      </c>
+      <c r="C100" s="18">
+        <v>43.2</v>
+      </c>
+      <c r="D100" s="18">
+        <v>56.8</v>
       </c>
       <c r="E100" s="10"/>
-      <c r="F100" s="27">
-[...6 lines deleted...]
-        <v>91.4</v>
+      <c r="F100" s="18">
+        <v>100</v>
+      </c>
+      <c r="G100" s="18">
+        <v>9.5</v>
+      </c>
+      <c r="H100" s="18">
+        <v>90.5</v>
       </c>
     </row>
     <row r="101" spans="1:15" ht="68.25" customHeight="1">
       <c r="A101" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B101" s="27">
-[...6 lines deleted...]
-        <v>77.7</v>
+      <c r="B101" s="18">
+        <v>100</v>
+      </c>
+      <c r="C101" s="18">
+        <v>25.1</v>
+      </c>
+      <c r="D101" s="18">
+        <v>74.900000000000006</v>
       </c>
       <c r="E101" s="10"/>
-      <c r="F101" s="27">
-[...6 lines deleted...]
-        <v>92.6</v>
+      <c r="F101" s="18">
+        <v>100</v>
+      </c>
+      <c r="G101" s="18">
+        <v>10.8</v>
+      </c>
+      <c r="H101" s="18">
+        <v>89.2</v>
       </c>
       <c r="L101" s="2"/>
       <c r="M101" s="8"/>
       <c r="O101" s="8"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" customHeight="1">
       <c r="A102" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="B102" s="26">
-[...6 lines deleted...]
-        <v>39.1</v>
+      <c r="B102" s="17">
+        <v>100</v>
+      </c>
+      <c r="C102" s="17">
+        <v>59</v>
+      </c>
+      <c r="D102" s="17">
+        <v>41</v>
       </c>
       <c r="E102" s="7"/>
-      <c r="F102" s="26">
-[...6 lines deleted...]
-        <v>56.4</v>
+      <c r="F102" s="17">
+        <v>100</v>
+      </c>
+      <c r="G102" s="17">
+        <v>26.3</v>
+      </c>
+      <c r="H102" s="17">
+        <v>73.7</v>
       </c>
       <c r="L102" s="2"/>
       <c r="M102" s="8"/>
       <c r="O102" s="8"/>
     </row>
     <row r="103" spans="1:15" ht="26.25" customHeight="1">
       <c r="A103" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B103" s="27">
-[...2 lines deleted...]
-      <c r="C103" s="27">
+      <c r="B103" s="18">
+        <v>100</v>
+      </c>
+      <c r="C103" s="18">
         <v>0</v>
       </c>
-      <c r="D103" s="27">
+      <c r="D103" s="18">
         <v>100</v>
       </c>
       <c r="E103" s="10"/>
-      <c r="F103" s="27">
-[...6 lines deleted...]
-        <v>90.9</v>
+      <c r="F103" s="18">
+        <v>100</v>
+      </c>
+      <c r="G103" s="18">
+        <v>14.4</v>
+      </c>
+      <c r="H103" s="18">
+        <v>85.6</v>
       </c>
       <c r="L103" s="2"/>
       <c r="M103" s="8"/>
       <c r="O103" s="8"/>
     </row>
     <row r="104" spans="1:15" ht="53.25" customHeight="1">
       <c r="A104" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B104" s="27">
-[...2 lines deleted...]
-      <c r="C104" s="27">
+      <c r="B104" s="18">
+        <v>100</v>
+      </c>
+      <c r="C104" s="18">
         <v>0</v>
       </c>
-      <c r="D104" s="27">
+      <c r="D104" s="18">
         <v>100</v>
       </c>
       <c r="E104" s="10"/>
-      <c r="F104" s="27">
-[...6 lines deleted...]
-        <v>88.2</v>
+      <c r="F104" s="18">
+        <v>100</v>
+      </c>
+      <c r="G104" s="18">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="H104" s="18">
+        <v>81.599999999999994</v>
       </c>
       <c r="L104" s="2"/>
       <c r="M104" s="8"/>
       <c r="O104" s="8"/>
     </row>
     <row r="105" spans="1:15" ht="25.5" customHeight="1">
       <c r="A105" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="B105" s="27">
-[...6 lines deleted...]
-        <v>90.2</v>
+      <c r="B105" s="18">
+        <v>100</v>
+      </c>
+      <c r="C105" s="18">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D105" s="18">
+        <v>90.8</v>
       </c>
       <c r="E105" s="10"/>
-      <c r="F105" s="27">
-[...6 lines deleted...]
-        <v>67.599999999999994</v>
+      <c r="F105" s="18">
+        <v>100</v>
+      </c>
+      <c r="G105" s="18">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="H105" s="18">
+        <v>67.8</v>
       </c>
       <c r="L105" s="2"/>
       <c r="M105" s="8"/>
       <c r="O105" s="8"/>
     </row>
     <row r="106" spans="1:15" ht="25.5" customHeight="1">
       <c r="A106" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B106" s="27">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="B106" s="18">
+        <v>100</v>
+      </c>
+      <c r="C106" s="18">
+        <v>0.2</v>
+      </c>
+      <c r="D106" s="18">
+        <v>99.8</v>
       </c>
       <c r="E106" s="10"/>
-      <c r="F106" s="27">
-[...6 lines deleted...]
-        <v>95.4</v>
+      <c r="F106" s="18">
+        <v>100</v>
+      </c>
+      <c r="G106" s="18">
+        <v>4.3</v>
+      </c>
+      <c r="H106" s="18">
+        <v>95.7</v>
       </c>
       <c r="L106" s="2"/>
       <c r="M106" s="8"/>
       <c r="O106" s="8"/>
     </row>
     <row r="107" spans="1:15" ht="12.75" customHeight="1">
       <c r="A107" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="B107" s="27">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="B107" s="18">
+        <v>100</v>
+      </c>
+      <c r="C107" s="18">
+        <v>0.6</v>
+      </c>
+      <c r="D107" s="18">
+        <v>99.4</v>
       </c>
       <c r="E107" s="10"/>
-      <c r="F107" s="27">
-[...6 lines deleted...]
-        <v>94.2</v>
+      <c r="F107" s="18">
+        <v>100</v>
+      </c>
+      <c r="G107" s="18">
+        <v>8.6</v>
+      </c>
+      <c r="H107" s="18">
+        <v>91.4</v>
       </c>
       <c r="L107" s="2"/>
       <c r="M107" s="8"/>
       <c r="O107" s="8"/>
     </row>
     <row r="108" spans="1:15" ht="25.5" customHeight="1">
       <c r="A108" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="B108" s="27">
-[...2 lines deleted...]
-      <c r="C108" s="27">
+      <c r="B108" s="18">
+        <v>100</v>
+      </c>
+      <c r="C108" s="18">
         <v>0</v>
       </c>
-      <c r="D108" s="27">
+      <c r="D108" s="18">
         <v>100</v>
       </c>
       <c r="E108" s="10"/>
-      <c r="F108" s="27">
-[...6 lines deleted...]
-        <v>96.7</v>
+      <c r="F108" s="18">
+        <v>100</v>
+      </c>
+      <c r="G108" s="18">
+        <v>2.4</v>
+      </c>
+      <c r="H108" s="18">
+        <v>97.6</v>
       </c>
       <c r="L108" s="2"/>
       <c r="M108" s="8"/>
       <c r="O108" s="8"/>
     </row>
-    <row r="109" spans="1:15" ht="63.75" customHeight="1">
+    <row r="109" spans="1:15" ht="69.75" customHeight="1">
       <c r="A109" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B109" s="27">
-[...6 lines deleted...]
-        <v>89.6</v>
+      <c r="B109" s="18">
+        <v>100</v>
+      </c>
+      <c r="C109" s="18">
+        <v>32.1</v>
+      </c>
+      <c r="D109" s="18">
+        <v>67.900000000000006</v>
       </c>
       <c r="E109" s="10"/>
-      <c r="F109" s="27">
-[...6 lines deleted...]
-        <v>92.3</v>
+      <c r="F109" s="18">
+        <v>100</v>
+      </c>
+      <c r="G109" s="18">
+        <v>0.4</v>
+      </c>
+      <c r="H109" s="18">
+        <v>99.6</v>
       </c>
       <c r="L109" s="2"/>
       <c r="M109" s="8"/>
       <c r="O109" s="8"/>
     </row>
-    <row r="110" spans="1:15" ht="12.75" customHeight="1">
+    <row r="110" spans="1:15" ht="17.25" customHeight="1">
       <c r="A110" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B110" s="27">
-[...2 lines deleted...]
-      <c r="C110" s="27">
+      <c r="B110" s="18">
+        <v>100</v>
+      </c>
+      <c r="C110" s="18">
         <v>0</v>
       </c>
-      <c r="D110" s="27">
+      <c r="D110" s="18">
         <v>100</v>
       </c>
       <c r="E110" s="10"/>
-      <c r="F110" s="27">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="F110" s="18">
+        <v>100</v>
+      </c>
+      <c r="G110" s="18">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H110" s="18">
+        <v>95.1</v>
       </c>
       <c r="L110" s="2"/>
       <c r="M110" s="8"/>
       <c r="O110" s="8"/>
     </row>
     <row r="111" spans="1:15" ht="66" customHeight="1">
       <c r="A111" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B111" s="27">
-[...6 lines deleted...]
-        <v>82.5</v>
+      <c r="B111" s="18">
+        <v>100</v>
+      </c>
+      <c r="C111" s="18">
+        <v>13.2</v>
+      </c>
+      <c r="D111" s="18">
+        <v>86.8</v>
       </c>
       <c r="E111" s="10"/>
-      <c r="F111" s="27">
-[...6 lines deleted...]
-        <v>57.2</v>
+      <c r="F111" s="18">
+        <v>100</v>
+      </c>
+      <c r="G111" s="18">
+        <v>22.8</v>
+      </c>
+      <c r="H111" s="18">
+        <v>77.2</v>
       </c>
       <c r="L111" s="2"/>
       <c r="M111" s="8"/>
       <c r="O111" s="8"/>
     </row>
     <row r="112" spans="1:15" ht="54" customHeight="1">
       <c r="A112" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="B112" s="27">
-[...6 lines deleted...]
-        <v>97.8</v>
+      <c r="B112" s="18">
+        <v>100</v>
+      </c>
+      <c r="C112" s="18">
+        <v>0</v>
+      </c>
+      <c r="D112" s="18">
+        <v>100</v>
       </c>
       <c r="E112" s="10"/>
-      <c r="F112" s="27">
-[...6 lines deleted...]
-        <v>55.2</v>
+      <c r="F112" s="18">
+        <v>100</v>
+      </c>
+      <c r="G112" s="18">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="H112" s="18">
+        <v>65.3</v>
       </c>
       <c r="L112" s="2"/>
       <c r="M112" s="8"/>
       <c r="O112" s="8"/>
     </row>
     <row r="113" spans="1:15" ht="25.5" customHeight="1">
       <c r="A113" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B113" s="27">
-[...6 lines deleted...]
-        <v>99.8</v>
+      <c r="B113" s="18">
+        <v>100</v>
+      </c>
+      <c r="C113" s="18">
+        <v>0.4</v>
+      </c>
+      <c r="D113" s="18">
+        <v>99.6</v>
       </c>
       <c r="E113" s="10"/>
-      <c r="F113" s="27">
-[...6 lines deleted...]
-        <v>99.5</v>
+      <c r="F113" s="18">
+        <v>100</v>
+      </c>
+      <c r="G113" s="18">
+        <v>5.3</v>
+      </c>
+      <c r="H113" s="18">
+        <v>94.7</v>
       </c>
       <c r="L113" s="2"/>
       <c r="M113" s="8"/>
       <c r="O113" s="8"/>
     </row>
     <row r="114" spans="1:15" ht="29.25" customHeight="1">
-      <c r="A114" s="21" t="s">
+      <c r="A114" s="23" t="s">
         <v>128</v>
       </c>
-      <c r="B114" s="21"/>
-[...5 lines deleted...]
-      <c r="H114" s="21"/>
+      <c r="B114" s="23"/>
+      <c r="C114" s="23"/>
+      <c r="D114" s="23"/>
+      <c r="E114" s="23"/>
+      <c r="F114" s="23"/>
+      <c r="G114" s="23"/>
+      <c r="H114" s="23"/>
       <c r="M114" s="8"/>
     </row>
     <row r="115" spans="1:15" ht="12.75" customHeight="1">
       <c r="A115" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B115" s="26">
-[...6 lines deleted...]
-        <v>47.8</v>
+      <c r="B115" s="17">
+        <v>100</v>
+      </c>
+      <c r="C115" s="17">
+        <v>63.3</v>
+      </c>
+      <c r="D115" s="17">
+        <v>36.700000000000003</v>
       </c>
       <c r="E115" s="7"/>
-      <c r="F115" s="26">
-[...6 lines deleted...]
-        <v>99.8</v>
+      <c r="F115" s="17">
+        <v>100</v>
+      </c>
+      <c r="G115" s="17">
+        <v>0.6</v>
+      </c>
+      <c r="H115" s="17">
+        <v>99.4</v>
       </c>
     </row>
     <row r="116" spans="1:15" ht="25.5" customHeight="1">
       <c r="A116" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B116" s="26">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="B116" s="17">
+        <v>100</v>
+      </c>
+      <c r="C116" s="17">
+        <v>88.7</v>
+      </c>
+      <c r="D116" s="17">
+        <v>11.3</v>
       </c>
       <c r="E116" s="7"/>
-      <c r="F116" s="26">
-[...2 lines deleted...]
-      <c r="G116" s="26">
+      <c r="F116" s="17">
+        <v>100</v>
+      </c>
+      <c r="G116" s="17">
         <v>0.3</v>
       </c>
-      <c r="H116" s="26">
+      <c r="H116" s="17">
         <v>99.7</v>
       </c>
     </row>
     <row r="117" spans="1:15" ht="12.75" customHeight="1">
       <c r="A117" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B117" s="27">
-[...6 lines deleted...]
-        <v>79.900000000000006</v>
+      <c r="B117" s="18">
+        <v>100</v>
+      </c>
+      <c r="C117" s="18">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="D117" s="18">
+        <v>60.8</v>
       </c>
       <c r="E117" s="10"/>
-      <c r="F117" s="27">
-[...6 lines deleted...]
-        <v>97.9</v>
+      <c r="F117" s="18">
+        <v>100</v>
+      </c>
+      <c r="G117" s="18">
+        <v>3.1</v>
+      </c>
+      <c r="H117" s="18">
+        <v>96.9</v>
       </c>
     </row>
     <row r="118" spans="1:15" ht="27" customHeight="1">
-      <c r="A118" s="21" t="s">
+      <c r="A118" s="23" t="s">
         <v>129</v>
       </c>
-      <c r="B118" s="21"/>
-[...5 lines deleted...]
-      <c r="H118" s="21"/>
+      <c r="B118" s="23"/>
+      <c r="C118" s="23"/>
+      <c r="D118" s="23"/>
+      <c r="E118" s="23"/>
+      <c r="F118" s="23"/>
+      <c r="G118" s="23"/>
+      <c r="H118" s="23"/>
       <c r="M118" s="8"/>
     </row>
     <row r="119" spans="1:15" ht="25.5" customHeight="1">
       <c r="A119" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B119" s="27">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="B119" s="18">
+        <v>100</v>
+      </c>
+      <c r="C119" s="18">
+        <v>47</v>
+      </c>
+      <c r="D119" s="18">
+        <v>53</v>
       </c>
       <c r="E119" s="10"/>
-      <c r="F119" s="27">
-[...6 lines deleted...]
-        <v>97.5</v>
+      <c r="F119" s="18">
+        <v>100</v>
+      </c>
+      <c r="G119" s="18">
+        <v>1</v>
+      </c>
+      <c r="H119" s="18">
+        <v>99</v>
       </c>
     </row>
     <row r="120" spans="1:15" ht="25.5" customHeight="1">
       <c r="A120" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B120" s="27">
-[...6 lines deleted...]
-        <v>85.6</v>
+      <c r="B120" s="18">
+        <v>100</v>
+      </c>
+      <c r="C120" s="18">
+        <v>20.9</v>
+      </c>
+      <c r="D120" s="18">
+        <v>79.099999999999994</v>
       </c>
       <c r="E120" s="10"/>
-      <c r="F120" s="27">
-[...6 lines deleted...]
-        <v>97.2</v>
+      <c r="F120" s="18">
+        <v>100</v>
+      </c>
+      <c r="G120" s="18">
+        <v>3.1</v>
+      </c>
+      <c r="H120" s="18">
+        <v>96.9</v>
       </c>
     </row>
     <row r="121" spans="1:15" ht="25.5" customHeight="1">
       <c r="A121" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B121" s="27">
-[...6 lines deleted...]
-        <v>98.1</v>
+      <c r="B121" s="18">
+        <v>100</v>
+      </c>
+      <c r="C121" s="18">
+        <v>6.2</v>
+      </c>
+      <c r="D121" s="18">
+        <v>93.8</v>
       </c>
       <c r="E121" s="10"/>
-      <c r="F121" s="27">
-[...6 lines deleted...]
-        <v>78.400000000000006</v>
+      <c r="F121" s="18">
+        <v>100</v>
+      </c>
+      <c r="G121" s="18">
+        <v>21.1</v>
+      </c>
+      <c r="H121" s="18">
+        <v>78.900000000000006</v>
       </c>
     </row>
     <row r="122" spans="1:15" ht="12.75" customHeight="1">
       <c r="A122" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B122" s="26">
-[...6 lines deleted...]
-        <v>29.2</v>
+      <c r="B122" s="17">
+        <v>100</v>
+      </c>
+      <c r="C122" s="17">
+        <v>86.1</v>
+      </c>
+      <c r="D122" s="17">
+        <v>13.9</v>
       </c>
       <c r="E122" s="7"/>
-      <c r="F122" s="26">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F122" s="17">
+        <v>100</v>
+      </c>
+      <c r="G122" s="17">
+        <v>0</v>
+      </c>
+      <c r="H122" s="17">
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:15" ht="25.5" customHeight="1">
       <c r="A123" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="B123" s="26">
-[...6 lines deleted...]
-        <v>39.200000000000003</v>
+      <c r="B123" s="17">
+        <v>100</v>
+      </c>
+      <c r="C123" s="17">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="D123" s="17">
+        <v>22.6</v>
       </c>
       <c r="E123" s="7"/>
-      <c r="F123" s="26">
-[...6 lines deleted...]
-        <v>73.099999999999994</v>
+      <c r="F123" s="17">
+        <v>100</v>
+      </c>
+      <c r="G123" s="17">
+        <v>3.6</v>
+      </c>
+      <c r="H123" s="17">
+        <v>96.4</v>
       </c>
     </row>
     <row r="124" spans="1:15" ht="12.75" customHeight="1">
       <c r="A124" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B124" s="26">
-[...6 lines deleted...]
-        <v>19.899999999999999</v>
+      <c r="B124" s="17">
+        <v>100</v>
+      </c>
+      <c r="C124" s="17">
+        <v>81.7</v>
+      </c>
+      <c r="D124" s="17">
+        <v>18.3</v>
       </c>
       <c r="E124" s="7"/>
-      <c r="F124" s="26">
-[...2 lines deleted...]
-      <c r="G124" s="26">
+      <c r="F124" s="17">
+        <v>100</v>
+      </c>
+      <c r="G124" s="17">
         <v>2.8</v>
       </c>
-      <c r="H124" s="26">
+      <c r="H124" s="17">
         <v>97.2</v>
       </c>
     </row>
     <row r="125" spans="1:15" ht="25.5">
       <c r="A125" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="B125" s="27">
-[...6 lines deleted...]
-        <v>90.2</v>
+      <c r="B125" s="18">
+        <v>100</v>
+      </c>
+      <c r="C125" s="18">
+        <v>20.6</v>
+      </c>
+      <c r="D125" s="18">
+        <v>79.400000000000006</v>
       </c>
       <c r="E125" s="10"/>
-      <c r="F125" s="27">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F125" s="18">
+        <v>100</v>
+      </c>
+      <c r="G125" s="18">
+        <v>0.4</v>
+      </c>
+      <c r="H125" s="18">
+        <v>99.6</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B126" s="26">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="B126" s="17">
+        <v>100</v>
+      </c>
+      <c r="C126" s="17">
+        <v>58.8</v>
+      </c>
+      <c r="D126" s="17">
+        <v>41.2</v>
       </c>
       <c r="E126" s="7"/>
-      <c r="F126" s="26">
-[...6 lines deleted...]
-        <v>98.4</v>
+      <c r="F126" s="17">
+        <v>100</v>
+      </c>
+      <c r="G126" s="17">
+        <v>1.3</v>
+      </c>
+      <c r="H126" s="17">
+        <v>98.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A75:H75"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A59:H59"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A57:H58"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 