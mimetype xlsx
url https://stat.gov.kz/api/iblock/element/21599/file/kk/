--- v1 (2026-05-30)
+++ v2 (2026-06-29)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\!Энергетика и товарные рынки\Матрица\2026\03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Assel\ДСУЭ\ежемесячная работа\04\матрица\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A058481-29AF-4F86-ADCC-97EB5E633735}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90EE6AEB-5BCF-4CC2-821F-BB52826E7765}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13920" yWindow="495" windowWidth="14865" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$P$126</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>Өнімнің атауы</t>
   </si>
   <si>
     <t>Өзге де тұздалған, тұздық судағы, кептірілген немесе ысталған ет және етті тағамдық қосымша өнімдер (шошқа етінен, ірі қара мал етінен басқасы); еттен немесе етті қосымша өнімдерден жасалған тағамдық ұн және ұнтақ</t>
   </si>
   <si>
@@ -465,51 +465,51 @@
       <t xml:space="preserve"> - ресурстары отандық өндiрiспен қамтамасыз етілетін тауарлар (≥50%),
                                       </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>қызыл түспен</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> - қорларының толтырылуы импорт есебiнен iске асатын тауарлар</t>
     </r>
   </si>
   <si>
-    <t>2026 жылғы наурыздағы 
+    <t>2026 жылғы сәуірдегі 
 шикізаттың, өндірістік-техникалық мақсаттағы өнімдер мен тұтыну тауарларының аса маңызды түрлерінің
  РЕСУРСТАРЫ МЕН ПАЙДАЛАНУЫ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -595,51 +595,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -654,191 +654,228 @@
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -974,52 +1011,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P126"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J3" sqref="J3"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="16" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="16" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="16" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="18.42578125" style="16" customWidth="1"/>
     <col min="9" max="12" width="6.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="6.140625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="32.25" customHeight="1">
       <c r="A1" s="20" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
@@ -1107,1247 +1144,1243 @@
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
     </row>
     <row r="8" spans="1:16" ht="54" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="17">
         <v>100</v>
       </c>
       <c r="C8" s="17">
-        <v>87.5</v>
+        <v>84.5</v>
       </c>
       <c r="D8" s="17">
-        <v>12.5</v>
+        <v>15.5</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="17">
         <v>100</v>
       </c>
       <c r="G8" s="17">
-        <v>6.5</v>
+        <v>7.7</v>
       </c>
       <c r="H8" s="17">
-        <v>93.5</v>
+        <v>92.3</v>
       </c>
       <c r="L8" s="2"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:16" ht="18" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B9" s="17">
         <v>100</v>
       </c>
       <c r="C9" s="17">
-        <v>73.7</v>
+        <v>70.8</v>
       </c>
       <c r="D9" s="17">
-        <v>26.3</v>
-[...1 lines deleted...]
-      <c r="E9" s="7"/>
+        <v>29.2</v>
+      </c>
+      <c r="E9" s="28"/>
       <c r="F9" s="17">
         <v>100</v>
       </c>
       <c r="G9" s="17">
-        <v>5.3</v>
+        <v>5</v>
       </c>
       <c r="H9" s="17">
-        <v>94.7</v>
+        <v>95</v>
       </c>
       <c r="L9" s="2"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:16" ht="26.25" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="18">
         <v>100</v>
       </c>
       <c r="C10" s="18">
-        <v>5</v>
+        <v>3.8</v>
       </c>
       <c r="D10" s="18">
-        <v>95</v>
+        <v>96.2</v>
       </c>
       <c r="E10" s="10"/>
       <c r="F10" s="18">
         <v>100</v>
       </c>
       <c r="G10" s="18">
-        <v>27.1</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H10" s="18">
-        <v>72.900000000000006</v>
+        <v>97.7</v>
       </c>
       <c r="L10" s="2"/>
       <c r="P10" s="2"/>
     </row>
     <row r="11" spans="1:16" ht="69" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="17">
         <v>100</v>
       </c>
       <c r="C11" s="17">
-        <v>67.400000000000006</v>
+        <v>62.4</v>
       </c>
       <c r="D11" s="17">
-        <v>32.6</v>
+        <v>37.6</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="17">
         <v>100</v>
       </c>
       <c r="G11" s="17">
         <v>0</v>
       </c>
       <c r="H11" s="17">
         <v>100</v>
       </c>
       <c r="L11" s="2"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:16" ht="66" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="17">
         <v>100</v>
       </c>
       <c r="C12" s="17">
-        <v>69.599999999999994</v>
+        <v>71</v>
       </c>
       <c r="D12" s="17">
-        <v>30.4</v>
+        <v>29</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="17">
         <v>100</v>
       </c>
       <c r="G12" s="17">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="H12" s="17">
-        <v>99.9</v>
+        <v>99</v>
       </c>
       <c r="L12" s="2"/>
       <c r="M12" s="8"/>
       <c r="O12" s="8"/>
     </row>
     <row r="13" spans="1:16" ht="41.25" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="17">
         <v>100</v>
       </c>
       <c r="C13" s="17">
-        <v>67.400000000000006</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="D13" s="17">
-        <v>32.6</v>
+        <v>32.1</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="17">
         <v>100</v>
       </c>
       <c r="G13" s="17">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="H13" s="17">
-        <v>99.8</v>
+        <v>99.4</v>
       </c>
       <c r="L13" s="2"/>
       <c r="M13" s="8"/>
       <c r="O13" s="8"/>
     </row>
     <row r="14" spans="1:16" ht="38.25">
       <c r="A14" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="17">
         <v>100</v>
       </c>
       <c r="C14" s="17">
-        <v>56.1</v>
+        <v>59.4</v>
       </c>
       <c r="D14" s="17">
-        <v>43.9</v>
+        <v>40.6</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="17">
         <v>100</v>
       </c>
       <c r="G14" s="17">
-        <v>21.5</v>
+        <v>25.6</v>
       </c>
       <c r="H14" s="17">
-        <v>78.5</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="L14" s="2"/>
       <c r="M14" s="8"/>
       <c r="O14" s="8"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="17">
         <v>100</v>
       </c>
       <c r="C15" s="17">
-        <v>64.599999999999994</v>
+        <v>59.7</v>
       </c>
       <c r="D15" s="17">
-        <v>35.4</v>
+        <v>40.299999999999997</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="17">
         <v>100</v>
       </c>
       <c r="G15" s="17">
-        <v>0.5</v>
+        <v>1.4</v>
       </c>
       <c r="H15" s="17">
-        <v>99.5</v>
+        <v>98.6</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="54" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="18">
         <v>100</v>
       </c>
       <c r="C16" s="18">
-        <v>15.7</v>
+        <v>14.9</v>
       </c>
       <c r="D16" s="18">
-        <v>84.3</v>
+        <v>85.1</v>
       </c>
       <c r="E16" s="10"/>
       <c r="F16" s="18">
         <v>100</v>
       </c>
       <c r="G16" s="18">
-        <v>7.2</v>
+        <v>5.5</v>
       </c>
       <c r="H16" s="18">
-        <v>92.8</v>
+        <v>94.5</v>
       </c>
       <c r="L16" s="2"/>
       <c r="M16" s="8"/>
       <c r="O16" s="8"/>
     </row>
     <row r="17" spans="1:16" ht="25.5">
       <c r="A17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="18">
         <v>100</v>
       </c>
       <c r="C17" s="18">
-        <v>12.9</v>
+        <v>15.4</v>
       </c>
       <c r="D17" s="18">
-        <v>87.1</v>
+        <v>84.6</v>
       </c>
       <c r="E17" s="10"/>
       <c r="F17" s="18">
         <v>100</v>
       </c>
       <c r="G17" s="18">
-        <v>16.100000000000001</v>
+        <v>11.8</v>
       </c>
       <c r="H17" s="18">
-        <v>83.9</v>
+        <v>88.2</v>
       </c>
       <c r="L17" s="2"/>
       <c r="M17" s="8"/>
       <c r="O17" s="8"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="17">
         <v>100</v>
       </c>
       <c r="C18" s="17">
-        <v>85.8</v>
+        <v>89</v>
       </c>
       <c r="D18" s="17">
-        <v>14.2</v>
+        <v>11</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="17">
         <v>100</v>
       </c>
       <c r="G18" s="17">
-        <v>89.3</v>
+        <v>93.4</v>
       </c>
       <c r="H18" s="17">
-        <v>10.7</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="17">
         <v>100</v>
       </c>
       <c r="C19" s="17">
-        <v>87.2</v>
+        <v>91.7</v>
       </c>
       <c r="D19" s="17">
-        <v>12.8</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="17">
         <v>100</v>
       </c>
       <c r="G19" s="17">
-        <v>97.2</v>
+        <v>93.1</v>
       </c>
       <c r="H19" s="17">
-        <v>2.8</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="17">
         <v>100</v>
       </c>
       <c r="C20" s="17">
-        <v>66.8</v>
+        <v>60.8</v>
       </c>
       <c r="D20" s="17">
-        <v>33.200000000000003</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="17">
         <v>100</v>
       </c>
       <c r="G20" s="17">
-        <v>33.299999999999997</v>
+        <v>40.200000000000003</v>
       </c>
       <c r="H20" s="17">
-        <v>66.7</v>
+        <v>59.8</v>
       </c>
       <c r="L20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="17">
         <v>100</v>
       </c>
       <c r="C21" s="17">
-        <v>85.1</v>
+        <v>84.1</v>
       </c>
       <c r="D21" s="17">
-        <v>14.9</v>
+        <v>15.9</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="17">
         <v>100</v>
       </c>
       <c r="G21" s="17">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="H21" s="17">
-        <v>97.5</v>
+        <v>97.2</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="17">
         <v>100</v>
       </c>
       <c r="C22" s="17">
-        <v>95.1</v>
+        <v>94.3</v>
       </c>
       <c r="D22" s="17">
-        <v>4.9000000000000004</v>
+        <v>5.7</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="17">
         <v>100</v>
       </c>
       <c r="G22" s="17">
         <v>0.8</v>
       </c>
       <c r="H22" s="17">
         <v>99.2</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="9" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="18">
         <v>100</v>
       </c>
       <c r="C23" s="18">
-        <v>6.5</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="18">
-        <v>93.5</v>
+        <v>90.7</v>
       </c>
       <c r="E23" s="10"/>
       <c r="F23" s="18">
         <v>100</v>
       </c>
       <c r="G23" s="18">
-        <v>7.1</v>
+        <v>4.8</v>
       </c>
       <c r="H23" s="18">
-        <v>92.9</v>
+        <v>95.2</v>
       </c>
       <c r="L23" s="2"/>
       <c r="M23" s="8"/>
       <c r="O23" s="8"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="17">
         <v>100</v>
       </c>
       <c r="C24" s="17">
-        <v>87.1</v>
+        <v>78.3</v>
       </c>
       <c r="D24" s="17">
-        <v>12.9</v>
+        <v>21.7</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="17">
         <v>100</v>
       </c>
       <c r="G24" s="17">
-        <v>1.1000000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="H24" s="17">
-        <v>98.9</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="17">
         <v>100</v>
       </c>
       <c r="C25" s="17">
-        <v>57.2</v>
+        <v>59.7</v>
       </c>
       <c r="D25" s="17">
-        <v>42.8</v>
+        <v>40.299999999999997</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="17">
         <v>100</v>
       </c>
       <c r="G25" s="17">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="H25" s="17">
-        <v>98.7</v>
+        <v>98.6</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="53.25" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="18">
         <v>100</v>
       </c>
       <c r="C26" s="18">
-        <v>41.8</v>
+        <v>40.700000000000003</v>
       </c>
       <c r="D26" s="18">
-        <v>58.2</v>
+        <v>59.3</v>
       </c>
       <c r="E26" s="10"/>
       <c r="F26" s="18">
         <v>100</v>
       </c>
       <c r="G26" s="18">
-        <v>0.3</v>
+        <v>1.4</v>
       </c>
       <c r="H26" s="18">
-        <v>99.7</v>
+        <v>98.6</v>
       </c>
       <c r="L26" s="2"/>
       <c r="M26" s="8"/>
       <c r="O26" s="8"/>
     </row>
     <row r="27" spans="1:16" ht="25.5" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="17">
         <v>100</v>
       </c>
       <c r="C27" s="17">
-        <v>84.3</v>
+        <v>85</v>
       </c>
       <c r="D27" s="17">
-        <v>15.7</v>
+        <v>15</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="17">
         <v>100</v>
       </c>
       <c r="G27" s="17">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="H27" s="17">
-        <v>94</v>
+        <v>93.5</v>
       </c>
     </row>
     <row r="28" spans="1:16" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="13"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
     </row>
     <row r="29" spans="1:16" ht="53.25" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="17">
         <v>100</v>
       </c>
       <c r="C29" s="17">
-        <v>87.8</v>
+        <v>84.5</v>
       </c>
       <c r="D29" s="17">
-        <v>12.2</v>
+        <v>15.5</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="17">
         <v>100</v>
       </c>
       <c r="G29" s="17">
-        <v>24.9</v>
+        <v>20.9</v>
       </c>
       <c r="H29" s="17">
-        <v>75.099999999999994</v>
+        <v>79.099999999999994</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="17">
         <v>100</v>
       </c>
       <c r="C30" s="17">
-        <v>99.2</v>
+        <v>99.3</v>
       </c>
       <c r="D30" s="17">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="17">
         <v>100</v>
       </c>
       <c r="G30" s="17">
-        <v>63.9</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="H30" s="17">
-        <v>36.1</v>
+        <v>32.9</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="17">
         <v>100</v>
       </c>
       <c r="C31" s="17">
-        <v>95.2</v>
+        <v>94.2</v>
       </c>
       <c r="D31" s="17">
-        <v>4.8</v>
+        <v>5.8</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="17">
         <v>100</v>
       </c>
       <c r="G31" s="17">
-        <v>46.1</v>
+        <v>60.5</v>
       </c>
       <c r="H31" s="17">
-        <v>53.9</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="39.75" customHeight="1">
       <c r="A32" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="17">
         <v>100</v>
       </c>
       <c r="C32" s="17">
-        <v>96.4</v>
+        <v>95.3</v>
       </c>
       <c r="D32" s="17">
-        <v>3.6</v>
+        <v>4.7</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="17">
         <v>100</v>
       </c>
       <c r="G32" s="17">
-        <v>55.6</v>
+        <v>80.3</v>
       </c>
       <c r="H32" s="17">
-        <v>44.4</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="17">
         <v>100</v>
       </c>
       <c r="C33" s="17">
-        <v>84.6</v>
+        <v>85.7</v>
       </c>
       <c r="D33" s="17">
-        <v>15.4</v>
+        <v>14.3</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="17">
         <v>100</v>
       </c>
       <c r="G33" s="17">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="H33" s="17">
-        <v>97.6</v>
+        <v>97.4</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="38.25">
       <c r="A34" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="17">
         <v>100</v>
       </c>
       <c r="C34" s="17">
-        <v>93.4</v>
+        <v>94.9</v>
       </c>
       <c r="D34" s="17">
-        <v>6.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="17">
         <v>100</v>
       </c>
       <c r="G34" s="17">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="H34" s="17">
-        <v>99.5</v>
+        <v>99.8</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="38.25">
       <c r="A35" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B35" s="17">
         <v>100</v>
       </c>
       <c r="C35" s="17">
-        <v>59.4</v>
+        <v>58.1</v>
       </c>
       <c r="D35" s="17">
-        <v>40.6</v>
+        <v>41.9</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="17">
         <v>100</v>
       </c>
       <c r="G35" s="17">
-        <v>8.1</v>
+        <v>9.5</v>
       </c>
       <c r="H35" s="17">
-        <v>91.9</v>
+        <v>90.5</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="25.5">
       <c r="A36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="17">
         <v>100</v>
       </c>
       <c r="C36" s="17">
-        <v>75.2</v>
+        <v>81</v>
       </c>
       <c r="D36" s="17">
-        <v>24.8</v>
+        <v>19</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="17">
         <v>100</v>
       </c>
       <c r="G36" s="17">
-        <v>24.7</v>
+        <v>21.4</v>
       </c>
       <c r="H36" s="17">
-        <v>75.3</v>
+        <v>78.599999999999994</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="18">
         <v>100</v>
       </c>
       <c r="C37" s="18">
-        <v>2.5</v>
+        <v>18.100000000000001</v>
       </c>
       <c r="D37" s="18">
-        <v>97.5</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="E37" s="10"/>
       <c r="F37" s="18">
         <v>100</v>
       </c>
       <c r="G37" s="18">
-        <v>19.3</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="H37" s="18">
-        <v>80.7</v>
+        <v>83.1</v>
       </c>
       <c r="L37" s="2"/>
       <c r="M37" s="8"/>
       <c r="O37" s="8"/>
     </row>
     <row r="38" spans="1:15" ht="25.5">
       <c r="A38" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="18">
         <v>100</v>
       </c>
       <c r="C38" s="18">
-        <v>42</v>
+        <v>41.4</v>
       </c>
       <c r="D38" s="18">
-        <v>58</v>
+        <v>58.6</v>
       </c>
       <c r="E38" s="10"/>
       <c r="F38" s="18">
         <v>100</v>
       </c>
       <c r="G38" s="18">
-        <v>22</v>
+        <v>22.3</v>
       </c>
       <c r="H38" s="18">
-        <v>78</v>
+        <v>77.7</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="18">
         <v>100</v>
       </c>
       <c r="C39" s="18">
-        <v>35.200000000000003</v>
+        <v>22.2</v>
       </c>
       <c r="D39" s="18">
-        <v>64.8</v>
+        <v>77.8</v>
       </c>
       <c r="E39" s="10"/>
       <c r="F39" s="18">
         <v>100</v>
       </c>
       <c r="G39" s="18">
-        <v>17.7</v>
+        <v>15.2</v>
       </c>
       <c r="H39" s="18">
-        <v>82.3</v>
+        <v>84.8</v>
       </c>
       <c r="L39" s="2"/>
       <c r="M39" s="8"/>
       <c r="O39" s="8"/>
     </row>
     <row r="40" spans="1:15" ht="38.25">
       <c r="A40" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="17">
         <v>100</v>
       </c>
       <c r="C40" s="17">
-        <v>56.4</v>
+        <v>56.5</v>
       </c>
       <c r="D40" s="17">
-        <v>43.6</v>
+        <v>43.5</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="17">
         <v>100</v>
       </c>
       <c r="G40" s="17">
-        <v>8.1</v>
+        <v>11</v>
       </c>
       <c r="H40" s="17">
-        <v>91.9</v>
+        <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="12.75" customHeight="1">
       <c r="A41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="17">
         <v>100</v>
       </c>
       <c r="C41" s="17">
-        <v>93.9</v>
+        <v>90.5</v>
       </c>
       <c r="D41" s="17">
-        <v>6.1</v>
+        <v>9.5</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="17">
         <v>100</v>
       </c>
       <c r="G41" s="17">
-        <v>67.5</v>
+        <v>53.3</v>
       </c>
       <c r="H41" s="17">
-        <v>32.5</v>
+        <v>46.7</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="27" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>106</v>
       </c>
       <c r="B42" s="18">
         <v>100</v>
       </c>
       <c r="C42" s="18">
-        <v>26.4</v>
+        <v>34.9</v>
       </c>
       <c r="D42" s="18">
-        <v>73.599999999999994</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="E42" s="10"/>
       <c r="F42" s="18">
         <v>100</v>
       </c>
       <c r="G42" s="18">
-        <v>2.8</v>
+        <v>7.7</v>
       </c>
       <c r="H42" s="18">
-        <v>97.2</v>
+        <v>92.3</v>
       </c>
     </row>
     <row r="43" spans="1:15" ht="12.75" customHeight="1">
       <c r="A43" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B43" s="17">
         <v>100</v>
       </c>
       <c r="C43" s="17">
-        <v>86.7</v>
+        <v>87.9</v>
       </c>
       <c r="D43" s="17">
-        <v>13.3</v>
+        <v>12.1</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="17">
         <v>100</v>
       </c>
       <c r="G43" s="17">
-        <v>1.4</v>
+        <v>0.9</v>
       </c>
       <c r="H43" s="17">
-        <v>98.6</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="44" spans="1:15" ht="38.25" customHeight="1">
       <c r="A44" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="17">
         <v>100</v>
       </c>
       <c r="C44" s="17">
-        <v>87.2</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D44" s="17">
-        <v>12.8</v>
+        <v>26.4</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="17">
         <v>100</v>
       </c>
       <c r="G44" s="17">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="H44" s="17">
-        <v>99.9</v>
+        <v>99.6</v>
       </c>
     </row>
     <row r="45" spans="1:15" ht="12.75" customHeight="1">
       <c r="A45" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B45" s="17">
         <v>100</v>
       </c>
       <c r="C45" s="17">
-        <v>87</v>
+        <v>85.3</v>
       </c>
       <c r="D45" s="17">
-        <v>13</v>
+        <v>14.7</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="17">
         <v>100</v>
       </c>
       <c r="G45" s="17">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="H45" s="17">
-        <v>99.8</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="46" spans="1:15" ht="12.75" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B46" s="17">
         <v>100</v>
       </c>
       <c r="C46" s="17">
-        <v>61.9</v>
+        <v>65.5</v>
       </c>
       <c r="D46" s="17">
-        <v>38.1</v>
+        <v>34.5</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="17">
         <v>100</v>
       </c>
       <c r="G46" s="17">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="H46" s="17">
-        <v>99.3</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="18">
-[...4 lines deleted...]
-      </c>
+      <c r="B47" s="18"/>
+      <c r="C47" s="18"/>
       <c r="D47" s="18">
-        <v>57.5</v>
+        <v>80.900000000000006</v>
       </c>
       <c r="E47" s="10"/>
       <c r="F47" s="18">
         <v>100</v>
       </c>
       <c r="G47" s="18">
-        <v>2.7</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="H47" s="18">
-        <v>97.3</v>
+        <v>95.6</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="12.75" customHeight="1">
       <c r="A48" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18">
-        <v>5</v>
+        <v>4.3</v>
       </c>
       <c r="E48" s="10"/>
       <c r="F48" s="18">
         <v>100</v>
       </c>
       <c r="G48" s="18">
         <v>0</v>
       </c>
       <c r="H48" s="18">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="25.5" customHeight="1">
       <c r="A49" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B49" s="17">
         <v>100</v>
       </c>
       <c r="C49" s="17">
-        <v>59.6</v>
+        <v>64.5</v>
       </c>
       <c r="D49" s="17">
-        <v>40.4</v>
+        <v>35.5</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="17">
         <v>100</v>
       </c>
       <c r="G49" s="17">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="H49" s="17">
-        <v>99.5</v>
+        <v>99.4</v>
       </c>
     </row>
     <row r="50" spans="1:16" ht="51" customHeight="1">
       <c r="A50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B50" s="17">
         <v>100</v>
       </c>
       <c r="C50" s="17">
-        <v>94.6</v>
+        <v>95</v>
       </c>
       <c r="D50" s="17">
-        <v>5.4</v>
+        <v>5</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="17">
         <v>100</v>
       </c>
       <c r="G50" s="17">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="H50" s="17">
-        <v>100</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="51" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A51" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
       <c r="F51" s="12"/>
       <c r="G51" s="12"/>
       <c r="H51" s="12"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
       <c r="M51" s="13"/>
       <c r="N51" s="4"/>
       <c r="O51" s="13"/>
       <c r="P51" s="14"/>
     </row>
     <row r="52" spans="1:16" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A52" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B52" s="18">
         <v>100</v>
       </c>
       <c r="C52" s="18">
         <v>0</v>
       </c>
       <c r="D52" s="18">
         <v>100</v>
       </c>
       <c r="E52" s="19"/>
       <c r="F52" s="18">
         <v>100</v>
       </c>
       <c r="G52" s="18">
-        <v>6.2</v>
+        <v>8</v>
       </c>
       <c r="H52" s="18">
-        <v>93.8</v>
+        <v>92</v>
       </c>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="M52" s="13"/>
       <c r="N52" s="4"/>
       <c r="O52" s="13"/>
       <c r="P52" s="4"/>
     </row>
     <row r="53" spans="1:16" ht="25.5" customHeight="1">
       <c r="A53" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="17">
         <v>100</v>
       </c>
       <c r="C53" s="17">
-        <v>89.9</v>
+        <v>88.7</v>
       </c>
       <c r="D53" s="17">
-        <v>10.1</v>
+        <v>11.3</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="17">
         <v>100</v>
       </c>
       <c r="G53" s="17">
-        <v>5.7</v>
+        <v>4.2</v>
       </c>
       <c r="H53" s="17">
-        <v>94.3</v>
+        <v>95.8</v>
       </c>
     </row>
     <row r="54" spans="1:16" ht="12.75" customHeight="1">
       <c r="A54" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="17">
         <v>100</v>
       </c>
       <c r="C54" s="17">
-        <v>83.4</v>
+        <v>77.2</v>
       </c>
       <c r="D54" s="17">
-        <v>16.600000000000001</v>
+        <v>22.8</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="17">
         <v>100</v>
       </c>
       <c r="G54" s="17">
-        <v>29.3</v>
+        <v>48.9</v>
       </c>
       <c r="H54" s="17">
-        <v>70.7</v>
+        <v>51.1</v>
       </c>
     </row>
     <row r="55" spans="1:16" ht="25.5" customHeight="1">
       <c r="A55" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="17">
         <v>100</v>
       </c>
       <c r="C55" s="17">
-        <v>87.8</v>
+        <v>83.4</v>
       </c>
       <c r="D55" s="17">
-        <v>12.2</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="17">
         <v>100</v>
       </c>
       <c r="G55" s="17">
-        <v>9</v>
+        <v>14.1</v>
       </c>
       <c r="H55" s="17">
-        <v>91</v>
+        <v>85.9</v>
       </c>
     </row>
     <row r="56" spans="1:16" ht="12.75" customHeight="1">
       <c r="A56" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="17">
         <v>100</v>
       </c>
       <c r="C56" s="17">
-        <v>96.7</v>
+        <v>93</v>
       </c>
       <c r="D56" s="17">
-        <v>3.3</v>
+        <v>7</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="17">
         <v>100</v>
       </c>
       <c r="G56" s="17">
-        <v>48.6</v>
+        <v>46.5</v>
       </c>
       <c r="H56" s="17">
-        <v>51.4</v>
+        <v>53.5</v>
       </c>
     </row>
     <row r="57" spans="1:16" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A57" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B57" s="23"/>
       <c r="C57" s="23"/>
       <c r="D57" s="23"/>
       <c r="E57" s="23"/>
       <c r="F57" s="23"/>
       <c r="G57" s="23"/>
       <c r="H57" s="23"/>
       <c r="I57" s="4"/>
       <c r="J57" s="4"/>
       <c r="K57" s="4"/>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="4"/>
       <c r="P57" s="4"/>
     </row>
     <row r="58" spans="1:16" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A58" s="23"/>
       <c r="B58" s="23"/>
@@ -2365,587 +2398,587 @@
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
     </row>
     <row r="59" spans="1:16" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A59" s="27" t="s">
         <v>124</v>
       </c>
       <c r="B59" s="27"/>
       <c r="C59" s="27"/>
       <c r="D59" s="27"/>
       <c r="E59" s="27"/>
       <c r="F59" s="27"/>
       <c r="G59" s="27"/>
       <c r="H59" s="27"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
       <c r="P59" s="4"/>
     </row>
     <row r="60" spans="1:16" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A60" s="9" t="s">
+      <c r="A60" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="B60" s="18">
-[...2 lines deleted...]
-      <c r="C60" s="18">
+      <c r="B60" s="17">
+        <v>100</v>
+      </c>
+      <c r="C60" s="17">
         <v>0</v>
       </c>
-      <c r="D60" s="18">
-[...11 lines deleted...]
-      <c r="H60" s="18">
+      <c r="D60" s="17">
+        <v>30.9</v>
+      </c>
+      <c r="E60" s="17">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="F60" s="17">
+        <v>100</v>
+      </c>
+      <c r="G60" s="17">
+        <v>100</v>
+      </c>
+      <c r="H60" s="17">
         <v>0</v>
       </c>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="M60" s="13"/>
       <c r="N60" s="4"/>
       <c r="O60" s="13"/>
       <c r="P60" s="4"/>
     </row>
     <row r="61" spans="1:16" ht="51">
       <c r="A61" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B61" s="18">
         <v>100</v>
       </c>
       <c r="C61" s="18">
         <v>0</v>
       </c>
       <c r="D61" s="18">
         <v>100</v>
       </c>
       <c r="E61" s="10"/>
       <c r="F61" s="18">
         <v>100</v>
       </c>
       <c r="G61" s="18">
         <v>0</v>
       </c>
       <c r="H61" s="18">
         <v>100</v>
       </c>
       <c r="L61" s="2"/>
       <c r="M61" s="8"/>
       <c r="O61" s="8"/>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="18">
         <v>100</v>
       </c>
       <c r="C62" s="18">
-        <v>8.6</v>
+        <v>8.1</v>
       </c>
       <c r="D62" s="18">
-        <v>91.4</v>
+        <v>91.9</v>
       </c>
       <c r="E62" s="10"/>
       <c r="F62" s="18">
         <v>100</v>
       </c>
       <c r="G62" s="18">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="H62" s="18">
-        <v>99.5</v>
+        <v>98.8</v>
       </c>
       <c r="L62" s="2"/>
       <c r="M62" s="8"/>
       <c r="O62" s="8"/>
     </row>
     <row r="63" spans="1:16" ht="26.25" customHeight="1">
-      <c r="A63" s="6" t="s">
+      <c r="A63" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="17">
-[...17 lines deleted...]
-      <c r="H63" s="17">
+      <c r="B63" s="18">
+        <v>100</v>
+      </c>
+      <c r="C63" s="18">
+        <v>27.5</v>
+      </c>
+      <c r="D63" s="18">
+        <v>72.5</v>
+      </c>
+      <c r="E63" s="18">
         <v>0</v>
+      </c>
+      <c r="F63" s="18">
+        <v>100</v>
+      </c>
+      <c r="G63" s="18">
+        <v>1.3</v>
+      </c>
+      <c r="H63" s="18">
+        <v>98.7</v>
       </c>
       <c r="L63" s="2"/>
       <c r="M63" s="8"/>
       <c r="O63" s="8"/>
     </row>
     <row r="64" spans="1:16" ht="25.5">
       <c r="A64" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="18">
         <v>100</v>
       </c>
       <c r="C64" s="18">
-        <v>18.2</v>
+        <v>15.4</v>
       </c>
       <c r="D64" s="18">
-        <v>81.8</v>
+        <v>84.6</v>
       </c>
       <c r="E64" s="10"/>
       <c r="F64" s="18">
         <v>100</v>
       </c>
       <c r="G64" s="18">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="H64" s="18">
-        <v>99.5</v>
+        <v>98.8</v>
       </c>
       <c r="L64" s="2"/>
       <c r="M64" s="8"/>
       <c r="O64" s="8"/>
     </row>
     <row r="65" spans="1:16" ht="12.75" customHeight="1">
       <c r="A65" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B65" s="18">
         <v>100</v>
       </c>
       <c r="C65" s="18">
-        <v>44.4</v>
+        <v>37.4</v>
       </c>
       <c r="D65" s="18">
-        <v>55.6</v>
+        <v>62.6</v>
       </c>
       <c r="E65" s="10"/>
       <c r="F65" s="18">
         <v>100</v>
       </c>
       <c r="G65" s="18">
-        <v>9.8000000000000007</v>
+        <v>5.6</v>
       </c>
       <c r="H65" s="18">
-        <v>90.2</v>
+        <v>94.4</v>
       </c>
       <c r="L65" s="2"/>
       <c r="M65" s="8"/>
       <c r="O65" s="8"/>
     </row>
     <row r="66" spans="1:16" s="5" customFormat="1" ht="24.75" customHeight="1">
       <c r="A66" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B66" s="23"/>
       <c r="C66" s="23"/>
       <c r="D66" s="23"/>
       <c r="E66" s="23"/>
       <c r="F66" s="23"/>
       <c r="G66" s="23"/>
       <c r="H66" s="23"/>
       <c r="I66" s="4"/>
       <c r="J66" s="4"/>
       <c r="K66" s="4"/>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="4"/>
       <c r="P66" s="4"/>
     </row>
     <row r="67" spans="1:16" ht="12.75" customHeight="1">
       <c r="A67" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="18">
         <v>100</v>
       </c>
       <c r="C67" s="18">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="D67" s="18">
-        <v>98.1</v>
+        <v>98.6</v>
       </c>
       <c r="E67" s="10"/>
       <c r="F67" s="18">
         <v>100</v>
       </c>
       <c r="G67" s="18">
-        <v>5.8</v>
+        <v>9.5</v>
       </c>
       <c r="H67" s="18">
-        <v>94.2</v>
+        <v>90.5</v>
       </c>
       <c r="L67" s="2"/>
       <c r="M67" s="8"/>
       <c r="O67" s="8"/>
     </row>
     <row r="68" spans="1:16" ht="25.5" customHeight="1">
       <c r="A68" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B68" s="18">
         <v>100</v>
       </c>
       <c r="C68" s="18">
-        <v>1.1000000000000001</v>
+        <v>1.3</v>
       </c>
       <c r="D68" s="18">
-        <v>98.9</v>
+        <v>98.7</v>
       </c>
       <c r="E68" s="10"/>
       <c r="F68" s="18">
         <v>100</v>
       </c>
       <c r="G68" s="18">
-        <v>3.7</v>
+        <v>4.7</v>
       </c>
       <c r="H68" s="18">
-        <v>96.3</v>
+        <v>95.3</v>
       </c>
       <c r="L68" s="2"/>
       <c r="M68" s="8"/>
       <c r="O68" s="8"/>
     </row>
     <row r="69" spans="1:16" ht="12.75" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="18">
         <v>100</v>
       </c>
       <c r="C69" s="18">
-        <v>5.0999999999999996</v>
+        <v>5.4</v>
       </c>
       <c r="D69" s="18">
-        <v>94.9</v>
+        <v>94.6</v>
       </c>
       <c r="E69" s="10"/>
       <c r="F69" s="18">
         <v>100</v>
       </c>
       <c r="G69" s="18">
-        <v>6.4</v>
+        <v>13.6</v>
       </c>
       <c r="H69" s="18">
-        <v>93.6</v>
+        <v>86.4</v>
       </c>
       <c r="L69" s="2"/>
       <c r="M69" s="8"/>
       <c r="O69" s="8"/>
     </row>
     <row r="70" spans="1:16" ht="25.5" customHeight="1">
       <c r="A70" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="18">
         <v>100</v>
       </c>
       <c r="C70" s="18">
-        <v>9.1</v>
+        <v>10.4</v>
       </c>
       <c r="D70" s="18">
-        <v>90.9</v>
+        <v>89.6</v>
       </c>
       <c r="E70" s="10"/>
       <c r="F70" s="18">
         <v>100</v>
       </c>
       <c r="G70" s="18">
-        <v>0.9</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H70" s="18">
-        <v>99.1</v>
+        <v>95.4</v>
       </c>
       <c r="L70" s="2"/>
       <c r="M70" s="8"/>
       <c r="O70" s="8"/>
     </row>
     <row r="71" spans="1:16" ht="27.75" customHeight="1">
       <c r="A71" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="18">
         <v>100</v>
       </c>
       <c r="C71" s="18">
-        <v>6.9</v>
+        <v>4.5</v>
       </c>
       <c r="D71" s="18">
-        <v>93.1</v>
+        <v>95.5</v>
       </c>
       <c r="E71" s="10"/>
       <c r="F71" s="18">
         <v>100</v>
       </c>
       <c r="G71" s="18">
-        <v>17.899999999999999</v>
+        <v>33.200000000000003</v>
       </c>
       <c r="H71" s="18">
-        <v>82.1</v>
+        <v>66.8</v>
       </c>
       <c r="L71" s="2"/>
       <c r="M71" s="8"/>
       <c r="O71" s="8"/>
     </row>
     <row r="72" spans="1:16" ht="38.25" customHeight="1">
       <c r="A72" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="18">
         <v>100</v>
       </c>
       <c r="C72" s="18">
-        <v>16.100000000000001</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="D72" s="18">
-        <v>83.9</v>
+        <v>90.2</v>
       </c>
       <c r="E72" s="10"/>
       <c r="F72" s="18">
         <v>100</v>
       </c>
       <c r="G72" s="18">
-        <v>6.8</v>
+        <v>12.6</v>
       </c>
       <c r="H72" s="18">
-        <v>93.2</v>
+        <v>87.4</v>
       </c>
       <c r="L72" s="2"/>
       <c r="M72" s="8"/>
       <c r="O72" s="8"/>
     </row>
     <row r="73" spans="1:16" ht="51" customHeight="1">
       <c r="A73" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B73" s="18">
         <v>100</v>
       </c>
       <c r="C73" s="18">
-        <v>3.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="D73" s="18">
-        <v>96.4</v>
+        <v>94.9</v>
       </c>
       <c r="E73" s="10"/>
       <c r="F73" s="18">
         <v>100</v>
       </c>
       <c r="G73" s="18">
-        <v>8.4</v>
+        <v>24.5</v>
       </c>
       <c r="H73" s="18">
-        <v>91.6</v>
+        <v>75.5</v>
       </c>
       <c r="L73" s="2"/>
       <c r="M73" s="8"/>
       <c r="O73" s="8"/>
     </row>
     <row r="74" spans="1:16" ht="25.5" customHeight="1">
       <c r="A74" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B74" s="18">
         <v>100</v>
       </c>
       <c r="C74" s="18">
-        <v>7</v>
+        <v>7.7</v>
       </c>
       <c r="D74" s="18">
-        <v>93</v>
+        <v>92.3</v>
       </c>
       <c r="E74" s="10"/>
       <c r="F74" s="18">
         <v>100</v>
       </c>
       <c r="G74" s="18">
-        <v>10.6</v>
+        <v>3.8</v>
       </c>
       <c r="H74" s="18">
-        <v>89.4</v>
+        <v>96.2</v>
       </c>
       <c r="L74" s="2"/>
       <c r="M74" s="8"/>
       <c r="O74" s="8"/>
     </row>
     <row r="75" spans="1:16" s="5" customFormat="1" ht="31.5" customHeight="1">
       <c r="A75" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B75" s="23"/>
       <c r="C75" s="23"/>
       <c r="D75" s="23"/>
       <c r="E75" s="23"/>
       <c r="F75" s="23"/>
       <c r="G75" s="23"/>
       <c r="H75" s="23"/>
       <c r="I75" s="4"/>
       <c r="J75" s="4"/>
       <c r="K75" s="4"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
       <c r="P75" s="4"/>
     </row>
     <row r="76" spans="1:16" ht="68.25" customHeight="1">
       <c r="A76" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B76" s="18">
         <v>100</v>
       </c>
       <c r="C76" s="18">
-        <v>9.8000000000000007</v>
+        <v>5.7</v>
       </c>
       <c r="D76" s="18">
-        <v>90.2</v>
+        <v>94.3</v>
       </c>
       <c r="E76" s="10"/>
       <c r="F76" s="18">
         <v>100</v>
       </c>
       <c r="G76" s="18">
         <v>0</v>
       </c>
       <c r="H76" s="18">
         <v>100</v>
       </c>
       <c r="L76" s="2"/>
       <c r="M76" s="8"/>
       <c r="O76" s="8"/>
     </row>
     <row r="77" spans="1:16" ht="94.5" customHeight="1">
       <c r="A77" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="18">
         <v>100</v>
       </c>
       <c r="C77" s="18">
-        <v>48.1</v>
+        <v>44.2</v>
       </c>
       <c r="D77" s="18">
-        <v>51.9</v>
+        <v>55.8</v>
       </c>
       <c r="E77" s="10"/>
       <c r="F77" s="18">
         <v>100</v>
       </c>
       <c r="G77" s="18">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="H77" s="18">
-        <v>99.4</v>
+        <v>99.6</v>
       </c>
     </row>
     <row r="78" spans="1:16" ht="12.75" customHeight="1">
       <c r="A78" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B78" s="18">
         <v>100</v>
       </c>
       <c r="C78" s="18">
-        <v>41.6</v>
+        <v>37.1</v>
       </c>
       <c r="D78" s="18">
-        <v>58.4</v>
+        <v>62.9</v>
       </c>
       <c r="E78" s="10"/>
       <c r="F78" s="18">
         <v>100</v>
       </c>
       <c r="G78" s="18">
         <v>0.6</v>
       </c>
       <c r="H78" s="18">
         <v>99.4</v>
       </c>
     </row>
     <row r="79" spans="1:16" ht="89.25" customHeight="1">
       <c r="A79" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B79" s="18">
         <v>100</v>
       </c>
       <c r="C79" s="18">
-        <v>10.3</v>
+        <v>7.7</v>
       </c>
       <c r="D79" s="18">
-        <v>89.7</v>
+        <v>92.3</v>
       </c>
       <c r="E79" s="10"/>
       <c r="F79" s="18">
         <v>100</v>
       </c>
       <c r="G79" s="18">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="H79" s="18">
-        <v>99.5</v>
+        <v>99.3</v>
       </c>
       <c r="L79" s="2"/>
       <c r="M79" s="8"/>
       <c r="O79" s="8"/>
     </row>
     <row r="80" spans="1:16" ht="89.25" customHeight="1">
       <c r="A80" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B80" s="18">
         <v>100</v>
       </c>
       <c r="C80" s="18">
-        <v>44.8</v>
+        <v>13.5</v>
       </c>
       <c r="D80" s="18">
-        <v>55.2</v>
+        <v>86.5</v>
       </c>
       <c r="E80" s="10"/>
       <c r="F80" s="18">
         <v>100</v>
       </c>
       <c r="G80" s="18">
         <v>0</v>
       </c>
       <c r="H80" s="18">
         <v>100</v>
       </c>
       <c r="L80" s="2"/>
       <c r="M80" s="8"/>
       <c r="O80" s="8"/>
     </row>
     <row r="81" spans="1:16" s="5" customFormat="1" ht="33" customHeight="1">
       <c r="A81" s="23" t="s">
         <v>127</v>
       </c>
       <c r="B81" s="23"/>
       <c r="C81" s="23"/>
       <c r="D81" s="23"/>
       <c r="E81" s="23"/>
       <c r="F81" s="23"/>
       <c r="G81" s="23"/>
@@ -2955,1161 +2988,1163 @@
       <c r="K81" s="4"/>
       <c r="L81" s="4"/>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="4"/>
       <c r="P81" s="4"/>
     </row>
     <row r="82" spans="1:16" ht="25.5" customHeight="1">
       <c r="A82" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B82" s="17">
         <v>100</v>
       </c>
       <c r="C82" s="17">
         <v>100</v>
       </c>
       <c r="D82" s="17">
         <v>0</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="17">
         <v>100</v>
       </c>
       <c r="G82" s="17">
-        <v>1.2</v>
+        <v>2.9</v>
       </c>
       <c r="H82" s="17">
-        <v>98.8</v>
+        <v>97.1</v>
       </c>
     </row>
     <row r="83" spans="1:16" ht="81.75" customHeight="1">
       <c r="A83" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B83" s="17">
         <v>100</v>
       </c>
       <c r="C83" s="17">
         <v>100</v>
       </c>
       <c r="D83" s="17">
         <v>0</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="17">
         <v>100</v>
       </c>
       <c r="G83" s="17">
-        <v>1.2</v>
+        <v>2.9</v>
       </c>
       <c r="H83" s="17">
-        <v>98.8</v>
+        <v>97.1</v>
       </c>
     </row>
     <row r="84" spans="1:16" ht="38.25">
       <c r="A84" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="18">
         <v>100</v>
       </c>
       <c r="C84" s="18">
-        <v>36.6</v>
+        <v>48.5</v>
       </c>
       <c r="D84" s="18">
-        <v>63.4</v>
+        <v>51.5</v>
       </c>
       <c r="E84" s="10"/>
       <c r="F84" s="18">
         <v>100</v>
       </c>
       <c r="G84" s="18">
         <v>0</v>
       </c>
       <c r="H84" s="18">
         <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:16" ht="12.75" customHeight="1">
       <c r="A85" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B85" s="17">
         <v>100</v>
       </c>
       <c r="C85" s="17">
-        <v>99.7</v>
+        <v>99.9</v>
       </c>
       <c r="D85" s="17">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="17">
         <v>100</v>
       </c>
       <c r="G85" s="17">
-        <v>19.2</v>
+        <v>22.2</v>
       </c>
       <c r="H85" s="17">
-        <v>80.8</v>
+        <v>77.8</v>
       </c>
     </row>
     <row r="86" spans="1:16" ht="12.75" customHeight="1">
       <c r="A86" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B86" s="17">
         <v>100</v>
       </c>
       <c r="C86" s="17">
-        <v>64.3</v>
+        <v>64.900000000000006</v>
       </c>
       <c r="D86" s="17">
-        <v>35.700000000000003</v>
+        <v>35.1</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="17">
         <v>100</v>
       </c>
       <c r="G86" s="17">
-        <v>8.1</v>
+        <v>7.5</v>
       </c>
       <c r="H86" s="17">
-        <v>91.9</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="87" spans="1:16" ht="54" customHeight="1">
       <c r="A87" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B87" s="18">
         <v>100</v>
       </c>
       <c r="C87" s="18">
-        <v>4.5</v>
+        <v>8.5</v>
       </c>
       <c r="D87" s="18">
-        <v>56.7</v>
+        <v>80.900000000000006</v>
       </c>
       <c r="E87" s="18">
-        <v>38.799999999999997</v>
+        <v>10.6</v>
       </c>
       <c r="F87" s="18">
         <v>100</v>
       </c>
       <c r="G87" s="18">
         <v>100</v>
       </c>
       <c r="H87" s="18">
         <v>0</v>
       </c>
       <c r="L87" s="2"/>
       <c r="M87" s="8"/>
     </row>
     <row r="88" spans="1:16" ht="80.25" customHeight="1">
       <c r="A88" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B88" s="18">
         <v>100</v>
       </c>
       <c r="C88" s="18">
-        <v>15.9</v>
+        <v>19.3</v>
       </c>
       <c r="D88" s="18">
-        <v>84.1</v>
+        <v>80.7</v>
       </c>
       <c r="E88" s="10"/>
       <c r="F88" s="18">
         <v>100</v>
       </c>
       <c r="G88" s="18">
-        <v>12.7</v>
+        <v>15.4</v>
       </c>
       <c r="H88" s="18">
-        <v>87.3</v>
+        <v>84.6</v>
       </c>
       <c r="L88" s="2"/>
       <c r="M88" s="8"/>
       <c r="O88" s="8"/>
     </row>
     <row r="89" spans="1:16" ht="12.75" customHeight="1">
       <c r="A89" s="9" t="s">
         <v>109</v>
       </c>
       <c r="B89" s="18">
         <v>100</v>
       </c>
       <c r="C89" s="18">
-        <v>12.2</v>
+        <v>12.1</v>
       </c>
       <c r="D89" s="18">
-        <v>87.8</v>
+        <v>87.9</v>
       </c>
       <c r="E89" s="10"/>
       <c r="F89" s="18">
         <v>100</v>
       </c>
       <c r="G89" s="18">
-        <v>7.4</v>
+        <v>9.1</v>
       </c>
       <c r="H89" s="18">
-        <v>92.6</v>
+        <v>90.9</v>
       </c>
       <c r="L89" s="2"/>
       <c r="M89" s="8"/>
       <c r="O89" s="8"/>
     </row>
     <row r="90" spans="1:16" ht="25.5" customHeight="1">
       <c r="A90" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B90" s="18">
         <v>100</v>
       </c>
       <c r="C90" s="18">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="D90" s="18">
-        <v>97.9</v>
+        <v>98.6</v>
       </c>
       <c r="E90" s="10"/>
       <c r="F90" s="18">
         <v>100</v>
       </c>
       <c r="G90" s="18">
         <v>0</v>
       </c>
       <c r="H90" s="18">
         <v>100</v>
       </c>
       <c r="L90" s="2"/>
       <c r="M90" s="8"/>
       <c r="O90" s="8"/>
     </row>
     <row r="91" spans="1:16" ht="12.75" customHeight="1">
       <c r="A91" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B91" s="18">
         <v>100</v>
       </c>
       <c r="C91" s="18">
-        <v>7.4</v>
+        <v>8.6</v>
       </c>
       <c r="D91" s="18">
-        <v>92.6</v>
+        <v>91.4</v>
       </c>
       <c r="E91" s="10"/>
       <c r="F91" s="18">
         <v>100</v>
       </c>
       <c r="G91" s="18">
-        <v>15.6</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="H91" s="18">
-        <v>84.4</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="L91" s="2"/>
       <c r="M91" s="8"/>
       <c r="O91" s="8"/>
     </row>
     <row r="92" spans="1:16" ht="38.25" customHeight="1">
       <c r="A92" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B92" s="18">
         <v>100</v>
       </c>
       <c r="C92" s="18">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="D92" s="18">
-        <v>97.9</v>
+        <v>97.5</v>
       </c>
       <c r="E92" s="10"/>
       <c r="F92" s="18">
         <v>100</v>
       </c>
       <c r="G92" s="18">
-        <v>22.3</v>
+        <v>28.1</v>
       </c>
       <c r="H92" s="18">
-        <v>77.7</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="L92" s="2"/>
       <c r="M92" s="8"/>
       <c r="O92" s="8"/>
     </row>
     <row r="93" spans="1:16" ht="38.25" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>104</v>
       </c>
       <c r="B93" s="18">
         <v>100</v>
       </c>
       <c r="C93" s="18">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="D93" s="18">
-        <v>99.7</v>
+        <v>99.6</v>
       </c>
       <c r="E93" s="10"/>
       <c r="F93" s="18">
         <v>100</v>
       </c>
       <c r="G93" s="18">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="H93" s="18">
-        <v>99.2</v>
+        <v>99.8</v>
       </c>
       <c r="L93" s="2"/>
       <c r="M93" s="8"/>
       <c r="O93" s="8"/>
     </row>
     <row r="94" spans="1:16" ht="25.5" customHeight="1">
       <c r="A94" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B94" s="18">
         <v>100</v>
       </c>
       <c r="C94" s="18">
         <v>0</v>
       </c>
       <c r="D94" s="18">
         <v>100</v>
       </c>
       <c r="E94" s="10"/>
       <c r="F94" s="18">
         <v>100</v>
       </c>
       <c r="G94" s="18">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="H94" s="18">
-        <v>99.1</v>
+        <v>99.7</v>
       </c>
       <c r="L94" s="2"/>
       <c r="M94" s="8"/>
       <c r="O94" s="8"/>
     </row>
     <row r="95" spans="1:16" ht="80.25" customHeight="1">
       <c r="A95" s="9" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="18">
         <v>100</v>
       </c>
       <c r="C95" s="18">
-        <v>47.8</v>
+        <v>49.8</v>
       </c>
       <c r="D95" s="18">
-        <v>52.2</v>
+        <v>50.2</v>
       </c>
       <c r="E95" s="10"/>
       <c r="F95" s="18">
         <v>100</v>
       </c>
       <c r="G95" s="18">
-        <v>3.7</v>
+        <v>4.5</v>
       </c>
       <c r="H95" s="18">
-        <v>96.3</v>
+        <v>95.5</v>
       </c>
       <c r="L95" s="2"/>
       <c r="M95" s="8"/>
       <c r="O95" s="8"/>
     </row>
     <row r="96" spans="1:16" ht="25.5">
       <c r="A96" s="9" t="s">
         <v>110</v>
       </c>
       <c r="B96" s="18">
         <v>100</v>
       </c>
       <c r="C96" s="18">
-        <v>1.3</v>
+        <v>2.6</v>
       </c>
       <c r="D96" s="18">
-        <v>98.7</v>
+        <v>97.4</v>
       </c>
       <c r="E96" s="10"/>
       <c r="F96" s="18">
         <v>100</v>
       </c>
       <c r="G96" s="18">
-        <v>7.7</v>
+        <v>5.4</v>
       </c>
       <c r="H96" s="18">
-        <v>92.3</v>
+        <v>94.6</v>
       </c>
       <c r="L96" s="2"/>
       <c r="M96" s="8"/>
       <c r="O96" s="8"/>
     </row>
     <row r="97" spans="1:15" ht="25.5" customHeight="1">
       <c r="A97" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B97" s="18">
         <v>100</v>
       </c>
       <c r="C97" s="18">
-        <v>18.5</v>
+        <v>21.5</v>
       </c>
       <c r="D97" s="18">
-        <v>81.5</v>
+        <v>78.5</v>
       </c>
       <c r="E97" s="10"/>
       <c r="F97" s="18">
         <v>100</v>
       </c>
       <c r="G97" s="18">
-        <v>7.2</v>
+        <v>11.8</v>
       </c>
       <c r="H97" s="18">
-        <v>92.8</v>
+        <v>88.2</v>
       </c>
       <c r="L97" s="2"/>
       <c r="M97" s="8"/>
       <c r="O97" s="8"/>
     </row>
     <row r="98" spans="1:15" ht="38.25" customHeight="1">
       <c r="A98" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B98" s="18">
         <v>100</v>
       </c>
       <c r="C98" s="18">
-        <v>38.799999999999997</v>
+        <v>38</v>
       </c>
       <c r="D98" s="18">
-        <v>61.2</v>
+        <v>62</v>
       </c>
       <c r="E98" s="10"/>
       <c r="F98" s="18">
         <v>100</v>
       </c>
       <c r="G98" s="18">
-        <v>0.7</v>
+        <v>1.9</v>
       </c>
       <c r="H98" s="18">
-        <v>99.3</v>
+        <v>98.1</v>
       </c>
     </row>
     <row r="99" spans="1:15" ht="66" customHeight="1">
       <c r="A99" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B99" s="17">
         <v>100</v>
       </c>
       <c r="C99" s="17">
-        <v>51.8</v>
+        <v>65.7</v>
       </c>
       <c r="D99" s="17">
-        <v>48.2</v>
+        <v>34.299999999999997</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="17">
         <v>100</v>
       </c>
       <c r="G99" s="17">
-        <v>1.2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H99" s="17">
-        <v>98.8</v>
+        <v>97.8</v>
       </c>
     </row>
     <row r="100" spans="1:15" ht="38.25" customHeight="1">
       <c r="A100" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B100" s="18">
         <v>100</v>
       </c>
       <c r="C100" s="18">
-        <v>43.2</v>
+        <v>33.5</v>
       </c>
       <c r="D100" s="18">
-        <v>56.8</v>
+        <v>66.5</v>
       </c>
       <c r="E100" s="10"/>
       <c r="F100" s="18">
         <v>100</v>
       </c>
       <c r="G100" s="18">
-        <v>9.5</v>
+        <v>6</v>
       </c>
       <c r="H100" s="18">
-        <v>90.5</v>
+        <v>94</v>
       </c>
     </row>
     <row r="101" spans="1:15" ht="68.25" customHeight="1">
       <c r="A101" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B101" s="18">
         <v>100</v>
       </c>
       <c r="C101" s="18">
-        <v>25.1</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="D101" s="18">
-        <v>74.900000000000006</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="E101" s="10"/>
       <c r="F101" s="18">
         <v>100</v>
       </c>
       <c r="G101" s="18">
-        <v>10.8</v>
+        <v>6.7</v>
       </c>
       <c r="H101" s="18">
-        <v>89.2</v>
+        <v>93.3</v>
       </c>
       <c r="L101" s="2"/>
       <c r="M101" s="8"/>
       <c r="O101" s="8"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" customHeight="1">
       <c r="A102" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="17">
         <v>100</v>
       </c>
       <c r="C102" s="17">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D102" s="17">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="E102" s="7"/>
+        <v>45</v>
+      </c>
+      <c r="E102" s="17">
+        <v>0</v>
+      </c>
       <c r="F102" s="17">
         <v>100</v>
       </c>
       <c r="G102" s="17">
-        <v>26.3</v>
+        <v>38.6</v>
       </c>
       <c r="H102" s="17">
-        <v>73.7</v>
+        <v>61.4</v>
       </c>
       <c r="L102" s="2"/>
       <c r="M102" s="8"/>
       <c r="O102" s="8"/>
     </row>
     <row r="103" spans="1:15" ht="26.25" customHeight="1">
       <c r="A103" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B103" s="18">
         <v>100</v>
       </c>
       <c r="C103" s="18">
         <v>0</v>
       </c>
       <c r="D103" s="18">
         <v>100</v>
       </c>
       <c r="E103" s="10"/>
       <c r="F103" s="18">
         <v>100</v>
       </c>
       <c r="G103" s="18">
-        <v>14.4</v>
+        <v>8.4</v>
       </c>
       <c r="H103" s="18">
-        <v>85.6</v>
+        <v>91.6</v>
       </c>
       <c r="L103" s="2"/>
       <c r="M103" s="8"/>
       <c r="O103" s="8"/>
     </row>
     <row r="104" spans="1:15" ht="53.25" customHeight="1">
       <c r="A104" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B104" s="18">
         <v>100</v>
       </c>
       <c r="C104" s="18">
         <v>0</v>
       </c>
       <c r="D104" s="18">
         <v>100</v>
       </c>
       <c r="E104" s="10"/>
       <c r="F104" s="18">
         <v>100</v>
       </c>
       <c r="G104" s="18">
-        <v>18.399999999999999</v>
+        <v>19.8</v>
       </c>
       <c r="H104" s="18">
-        <v>81.599999999999994</v>
+        <v>80.2</v>
       </c>
       <c r="L104" s="2"/>
       <c r="M104" s="8"/>
       <c r="O104" s="8"/>
     </row>
     <row r="105" spans="1:15" ht="25.5" customHeight="1">
       <c r="A105" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B105" s="18">
         <v>100</v>
       </c>
       <c r="C105" s="18">
-        <v>9.1999999999999993</v>
+        <v>12.6</v>
       </c>
       <c r="D105" s="18">
-        <v>90.8</v>
+        <v>87.4</v>
       </c>
       <c r="E105" s="10"/>
       <c r="F105" s="18">
         <v>100</v>
       </c>
       <c r="G105" s="18">
-        <v>32.200000000000003</v>
+        <v>38.200000000000003</v>
       </c>
       <c r="H105" s="18">
-        <v>67.8</v>
+        <v>61.8</v>
       </c>
       <c r="L105" s="2"/>
       <c r="M105" s="8"/>
       <c r="O105" s="8"/>
     </row>
     <row r="106" spans="1:15" ht="25.5" customHeight="1">
       <c r="A106" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B106" s="18">
         <v>100</v>
       </c>
       <c r="C106" s="18">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="D106" s="18">
-        <v>99.8</v>
+        <v>99.4</v>
       </c>
       <c r="E106" s="10"/>
       <c r="F106" s="18">
         <v>100</v>
       </c>
       <c r="G106" s="18">
-        <v>4.3</v>
+        <v>5.4</v>
       </c>
       <c r="H106" s="18">
-        <v>95.7</v>
+        <v>94.6</v>
       </c>
       <c r="L106" s="2"/>
       <c r="M106" s="8"/>
       <c r="O106" s="8"/>
     </row>
     <row r="107" spans="1:15" ht="12.75" customHeight="1">
       <c r="A107" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B107" s="18">
         <v>100</v>
       </c>
       <c r="C107" s="18">
-        <v>0.6</v>
+        <v>1.6</v>
       </c>
       <c r="D107" s="18">
-        <v>99.4</v>
+        <v>98.4</v>
       </c>
       <c r="E107" s="10"/>
       <c r="F107" s="18">
         <v>100</v>
       </c>
       <c r="G107" s="18">
-        <v>8.6</v>
+        <v>4.3</v>
       </c>
       <c r="H107" s="18">
-        <v>91.4</v>
+        <v>95.7</v>
       </c>
       <c r="L107" s="2"/>
       <c r="M107" s="8"/>
       <c r="O107" s="8"/>
     </row>
     <row r="108" spans="1:15" ht="25.5" customHeight="1">
       <c r="A108" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B108" s="18">
         <v>100</v>
       </c>
       <c r="C108" s="18">
         <v>0</v>
       </c>
       <c r="D108" s="18">
         <v>100</v>
       </c>
       <c r="E108" s="10"/>
       <c r="F108" s="18">
         <v>100</v>
       </c>
       <c r="G108" s="18">
-        <v>2.4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="H108" s="18">
-        <v>97.6</v>
+        <v>95.9</v>
       </c>
       <c r="L108" s="2"/>
       <c r="M108" s="8"/>
       <c r="O108" s="8"/>
     </row>
     <row r="109" spans="1:15" ht="69.75" customHeight="1">
       <c r="A109" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B109" s="18">
         <v>100</v>
       </c>
       <c r="C109" s="18">
-        <v>32.1</v>
+        <v>23.7</v>
       </c>
       <c r="D109" s="18">
-        <v>67.900000000000006</v>
+        <v>76.3</v>
       </c>
       <c r="E109" s="10"/>
       <c r="F109" s="18">
         <v>100</v>
       </c>
       <c r="G109" s="18">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="H109" s="18">
-        <v>99.6</v>
+        <v>99.7</v>
       </c>
       <c r="L109" s="2"/>
       <c r="M109" s="8"/>
       <c r="O109" s="8"/>
     </row>
     <row r="110" spans="1:15" ht="17.25" customHeight="1">
       <c r="A110" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B110" s="18">
         <v>100</v>
       </c>
       <c r="C110" s="18">
         <v>0</v>
       </c>
       <c r="D110" s="18">
         <v>100</v>
       </c>
       <c r="E110" s="10"/>
       <c r="F110" s="18">
         <v>100</v>
       </c>
       <c r="G110" s="18">
-        <v>4.9000000000000004</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="H110" s="18">
-        <v>95.1</v>
+        <v>95.9</v>
       </c>
       <c r="L110" s="2"/>
       <c r="M110" s="8"/>
       <c r="O110" s="8"/>
     </row>
     <row r="111" spans="1:15" ht="66" customHeight="1">
       <c r="A111" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B111" s="18">
         <v>100</v>
       </c>
       <c r="C111" s="18">
-        <v>13.2</v>
+        <v>25.3</v>
       </c>
       <c r="D111" s="18">
-        <v>86.8</v>
+        <v>74.7</v>
       </c>
       <c r="E111" s="10"/>
       <c r="F111" s="18">
         <v>100</v>
       </c>
       <c r="G111" s="18">
-        <v>22.8</v>
+        <v>26.1</v>
       </c>
       <c r="H111" s="18">
-        <v>77.2</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="L111" s="2"/>
       <c r="M111" s="8"/>
       <c r="O111" s="8"/>
     </row>
     <row r="112" spans="1:15" ht="54" customHeight="1">
       <c r="A112" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B112" s="18">
         <v>100</v>
       </c>
       <c r="C112" s="18">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="D112" s="18">
-        <v>100</v>
+        <v>99.9</v>
       </c>
       <c r="E112" s="10"/>
       <c r="F112" s="18">
         <v>100</v>
       </c>
       <c r="G112" s="18">
-        <v>34.700000000000003</v>
+        <v>26.7</v>
       </c>
       <c r="H112" s="18">
-        <v>65.3</v>
+        <v>73.3</v>
       </c>
       <c r="L112" s="2"/>
       <c r="M112" s="8"/>
       <c r="O112" s="8"/>
     </row>
     <row r="113" spans="1:15" ht="25.5" customHeight="1">
       <c r="A113" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B113" s="18">
         <v>100</v>
       </c>
       <c r="C113" s="18">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="D113" s="18">
-        <v>99.6</v>
+        <v>99.4</v>
       </c>
       <c r="E113" s="10"/>
       <c r="F113" s="18">
         <v>100</v>
       </c>
       <c r="G113" s="18">
-        <v>5.3</v>
+        <v>3.8</v>
       </c>
       <c r="H113" s="18">
-        <v>94.7</v>
+        <v>96.2</v>
       </c>
       <c r="L113" s="2"/>
       <c r="M113" s="8"/>
       <c r="O113" s="8"/>
     </row>
     <row r="114" spans="1:15" ht="29.25" customHeight="1">
       <c r="A114" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B114" s="23"/>
       <c r="C114" s="23"/>
       <c r="D114" s="23"/>
       <c r="E114" s="23"/>
       <c r="F114" s="23"/>
       <c r="G114" s="23"/>
       <c r="H114" s="23"/>
       <c r="M114" s="8"/>
     </row>
     <row r="115" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A115" s="6" t="s">
+      <c r="A115" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B115" s="17">
-[...16 lines deleted...]
-        <v>99.4</v>
+      <c r="B115" s="18">
+        <v>100</v>
+      </c>
+      <c r="C115" s="18">
+        <v>28.3</v>
+      </c>
+      <c r="D115" s="18">
+        <v>71.7</v>
+      </c>
+      <c r="E115" s="10"/>
+      <c r="F115" s="18">
+        <v>100</v>
+      </c>
+      <c r="G115" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="H115" s="18">
+        <v>99.9</v>
       </c>
     </row>
     <row r="116" spans="1:15" ht="25.5" customHeight="1">
       <c r="A116" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B116" s="17">
         <v>100</v>
       </c>
       <c r="C116" s="17">
-        <v>88.7</v>
+        <v>91.1</v>
       </c>
       <c r="D116" s="17">
-        <v>11.3</v>
+        <v>8.9</v>
       </c>
       <c r="E116" s="7"/>
       <c r="F116" s="17">
         <v>100</v>
       </c>
       <c r="G116" s="17">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="H116" s="17">
-        <v>99.7</v>
+        <v>98.8</v>
       </c>
     </row>
     <row r="117" spans="1:15" ht="12.75" customHeight="1">
       <c r="A117" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B117" s="18">
         <v>100</v>
       </c>
       <c r="C117" s="18">
-        <v>39.200000000000003</v>
+        <v>1.4</v>
       </c>
       <c r="D117" s="18">
-        <v>60.8</v>
+        <v>98.6</v>
       </c>
       <c r="E117" s="10"/>
       <c r="F117" s="18">
         <v>100</v>
       </c>
       <c r="G117" s="18">
-        <v>3.1</v>
+        <v>0.2</v>
       </c>
       <c r="H117" s="18">
-        <v>96.9</v>
+        <v>99.8</v>
       </c>
     </row>
     <row r="118" spans="1:15" ht="27" customHeight="1">
       <c r="A118" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B118" s="23"/>
       <c r="C118" s="23"/>
       <c r="D118" s="23"/>
       <c r="E118" s="23"/>
       <c r="F118" s="23"/>
       <c r="G118" s="23"/>
       <c r="H118" s="23"/>
       <c r="M118" s="8"/>
     </row>
     <row r="119" spans="1:15" ht="25.5" customHeight="1">
       <c r="A119" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B119" s="18">
         <v>100</v>
       </c>
       <c r="C119" s="18">
-        <v>47</v>
+        <v>38.4</v>
       </c>
       <c r="D119" s="18">
-        <v>53</v>
+        <v>61.6</v>
       </c>
       <c r="E119" s="10"/>
       <c r="F119" s="18">
         <v>100</v>
       </c>
       <c r="G119" s="18">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="H119" s="18">
-        <v>99</v>
+        <v>99.3</v>
       </c>
     </row>
     <row r="120" spans="1:15" ht="25.5" customHeight="1">
       <c r="A120" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B120" s="18">
         <v>100</v>
       </c>
       <c r="C120" s="18">
-        <v>20.9</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="D120" s="18">
-        <v>79.099999999999994</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="E120" s="10"/>
       <c r="F120" s="18">
         <v>100</v>
       </c>
       <c r="G120" s="18">
-        <v>3.1</v>
+        <v>5.9</v>
       </c>
       <c r="H120" s="18">
-        <v>96.9</v>
+        <v>94.1</v>
       </c>
     </row>
     <row r="121" spans="1:15" ht="25.5" customHeight="1">
       <c r="A121" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B121" s="18">
         <v>100</v>
       </c>
       <c r="C121" s="18">
-        <v>6.2</v>
+        <v>3.2</v>
       </c>
       <c r="D121" s="18">
-        <v>93.8</v>
+        <v>96.8</v>
       </c>
       <c r="E121" s="10"/>
       <c r="F121" s="18">
         <v>100</v>
       </c>
       <c r="G121" s="18">
-        <v>21.1</v>
+        <v>15.8</v>
       </c>
       <c r="H121" s="18">
-        <v>78.900000000000006</v>
+        <v>84.2</v>
       </c>
     </row>
     <row r="122" spans="1:15" ht="12.75" customHeight="1">
       <c r="A122" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B122" s="17">
         <v>100</v>
       </c>
       <c r="C122" s="17">
-        <v>86.1</v>
+        <v>92.2</v>
       </c>
       <c r="D122" s="17">
-        <v>13.9</v>
+        <v>7.8</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="17">
         <v>100</v>
       </c>
       <c r="G122" s="17">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="H122" s="17">
-        <v>100</v>
+        <v>99.4</v>
       </c>
     </row>
     <row r="123" spans="1:15" ht="25.5" customHeight="1">
       <c r="A123" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B123" s="17">
         <v>100</v>
       </c>
       <c r="C123" s="17">
-        <v>77.400000000000006</v>
+        <v>82.5</v>
       </c>
       <c r="D123" s="17">
-        <v>22.6</v>
+        <v>17.5</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="17">
         <v>100</v>
       </c>
       <c r="G123" s="17">
-        <v>3.6</v>
+        <v>0.2</v>
       </c>
       <c r="H123" s="17">
-        <v>96.4</v>
+        <v>99.8</v>
       </c>
     </row>
     <row r="124" spans="1:15" ht="12.75" customHeight="1">
       <c r="A124" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B124" s="17">
         <v>100</v>
       </c>
       <c r="C124" s="17">
-        <v>81.7</v>
+        <v>79.8</v>
       </c>
       <c r="D124" s="17">
-        <v>18.3</v>
+        <v>20.2</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="17">
         <v>100</v>
       </c>
       <c r="G124" s="17">
-        <v>2.8</v>
+        <v>0.3</v>
       </c>
       <c r="H124" s="17">
-        <v>97.2</v>
+        <v>99.7</v>
       </c>
     </row>
     <row r="125" spans="1:15" ht="25.5">
       <c r="A125" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B125" s="18">
         <v>100</v>
       </c>
       <c r="C125" s="18">
-        <v>20.6</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="D125" s="18">
-        <v>79.400000000000006</v>
+        <v>82.6</v>
       </c>
       <c r="E125" s="10"/>
       <c r="F125" s="18">
         <v>100</v>
       </c>
       <c r="G125" s="18">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="H125" s="18">
-        <v>99.6</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B126" s="17">
         <v>100</v>
       </c>
       <c r="C126" s="17">
-        <v>58.8</v>
+        <v>63.1</v>
       </c>
       <c r="D126" s="17">
-        <v>41.2</v>
+        <v>36.9</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="17">
         <v>100</v>
       </c>
       <c r="G126" s="17">
-        <v>1.3</v>
+        <v>0.9</v>
       </c>
       <c r="H126" s="17">
-        <v>98.7</v>
+        <v>99.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A75:H75"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A59:H59"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A57:H58"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 