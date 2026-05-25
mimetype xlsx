--- v0 (2026-04-25)
+++ v1 (2026-05-25)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\matrix 01.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\!Энергетика и товарные рынки\Матрица\2026\03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0AD84238-D79A-4038-BE21-E46D5B6E023B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D73CD004-9708-4D66-845D-24DAD21DF279}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$T$161</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="168">
   <si>
     <t>Наименования продукции</t>
   </si>
   <si>
     <t>Уголь каменный и лигнит (уголь бурый)</t>
@@ -448,53 +448,50 @@
     <t>Карбиды определенного или неопределенного химического состава</t>
   </si>
   <si>
     <t>Аминосмолы прочие, смолы фенольные и полиуретаны в первичных формах</t>
   </si>
   <si>
     <t>Чугун передельный, литейный или зеркальный в чушках, болванках или в виде форм первичных прочих</t>
   </si>
   <si>
     <t>Подшипники шариковые или роликовые</t>
   </si>
   <si>
     <t>Прицепы и полуприцепы для жилья или туризма</t>
   </si>
   <si>
     <t>Плиты древесно-стружечные и плиты аналогичные из древесины и материалов одревесневших  прочих</t>
   </si>
   <si>
     <t>Вагоны грузовые несамоходные</t>
   </si>
   <si>
     <t>Аккумуляторы электрические свинцово-кислотные для запуска поршневых двигателей</t>
   </si>
   <si>
     <t>Экскаваторы одноковшовые механические самоходные и погрузчики ковшовые неполноворотные, машины самоходные для горнодобывающей промышленности прочие</t>
-  </si>
-[...1 lines deleted...]
-    <t>Экскаваторы одноковшовые  механические самоходные и погрузчики ковшовые    неполноворотны</t>
   </si>
   <si>
     <t>Трубы большого и малого диаметров; профили пустотелые из чугуна литейного</t>
   </si>
   <si>
     <t xml:space="preserve">Матрица потребительских товаров и товаров производственно-технического назначения </t>
   </si>
   <si>
     <t xml:space="preserve">   в процентах</t>
   </si>
   <si>
     <t>Ресурсы</t>
   </si>
   <si>
     <t>Производство</t>
   </si>
   <si>
     <t>Импорт</t>
   </si>
   <si>
     <t>Оценка</t>
   </si>
   <si>
     <t>Использование</t>
   </si>
@@ -583,53 +580,56 @@
       <t xml:space="preserve">- товары, ресурсы которых обеспечены отечественным производством (≥50%),
                                   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">красным цетом </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- товары, наполнение ресурсов которых осуществляется за счет импорта.</t>
     </r>
   </si>
   <si>
+    <t>Экскаваторы одноковшовые  механические самоходные и погрузчики ковшовые    неполноворотные</t>
+  </si>
+  <si>
     <t>РЕСУРСЫ И ИСПОЛЬЗОВАНИЕ
 отдельных видов сырья, продукции производственно-технического назначения и потребительских товаров
-за январь 2026 года</t>
+за март 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -700,158 +700,177 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00CCFF"/>
       <color rgb="FF33CCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1131,4381 +1150,5212 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:T161"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:H3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="35" style="10" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="35" style="2" customWidth="1"/>
+    <col min="2" max="5" width="13.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="18.140625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="17" width="12" style="1" customWidth="1"/>
+    <col min="18" max="20" width="9.140625" style="1"/>
+    <col min="21" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="2" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:20" ht="32.25" customHeight="1">
+      <c r="A1" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+    </row>
+    <row r="2" spans="1:20" ht="48" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+    </row>
+    <row r="3" spans="1:20" ht="68.25" customHeight="1">
+      <c r="A3" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:20" ht="20.25" customHeight="1">
+      <c r="A4" s="27" t="s">
         <v>143</v>
       </c>
-      <c r="B1" s="35"/>
-[...91 lines deleted...]
-    <row r="5" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="B4" s="27"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+    </row>
+    <row r="5" spans="1:20" ht="25.5">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C5" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="D5" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="E5" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="F5" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="G5" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="H5" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="H5" s="3" t="s">
+    </row>
+    <row r="6" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="28" t="s">
         <v>151</v>
       </c>
-      <c r="I5" s="1"/>
-[...22 lines deleted...]
-      <c r="H6" s="30"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
       <c r="I6" s="4"/>
-      <c r="J6" s="15"/>
-[...5 lines deleted...]
-      <c r="P6" s="15"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
     </row>
     <row r="7" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A7" s="30"/>
-[...6 lines deleted...]
-      <c r="H7" s="30"/>
+      <c r="A7" s="28"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
       <c r="I7" s="4"/>
-      <c r="J7" s="15"/>
-[...5 lines deleted...]
-      <c r="P7" s="15"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
     </row>
     <row r="8" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A8" s="31" t="s">
-[...8 lines deleted...]
-      <c r="H8" s="32"/>
+      <c r="A8" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
       <c r="I8" s="4"/>
-      <c r="J8" s="15"/>
-[...7 lines deleted...]
-      <c r="P8" s="15"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
     </row>
-    <row r="9" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="9" spans="1:20" ht="12.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="22">
-[...22 lines deleted...]
-    <row r="10" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B9" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C9" s="13">
+        <v>99.621752571564485</v>
+      </c>
+      <c r="D9" s="13">
+        <v>0.37824742843549591</v>
+      </c>
+      <c r="E9" s="10"/>
+      <c r="F9" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G9" s="13">
+        <v>21.547007339136716</v>
+      </c>
+      <c r="H9" s="13">
+        <v>78.452992660863273</v>
+      </c>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+    </row>
+    <row r="10" spans="1:20" ht="12.75" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B10" s="22">
-[...9 lines deleted...]
-      <c r="F10" s="22">
+      <c r="B10" s="13">
         <v>99.999999999999986</v>
       </c>
-      <c r="G10" s="22">
-[...9 lines deleted...]
-    <row r="11" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="C10" s="13">
+        <v>99.611162616023037</v>
+      </c>
+      <c r="D10" s="13">
+        <v>0.38883738397694245</v>
+      </c>
+      <c r="E10" s="10"/>
+      <c r="F10" s="13">
+        <v>100.00001034004477</v>
+      </c>
+      <c r="G10" s="13">
+        <v>20.920309481676302</v>
+      </c>
+      <c r="H10" s="13">
+        <v>79.079700858368469</v>
+      </c>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+    </row>
+    <row r="11" spans="1:20" ht="12.75" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="B11" s="22">
-[...23 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="B11" s="13">
+        <v>100</v>
+      </c>
+      <c r="C11" s="13">
+        <v>100</v>
+      </c>
+      <c r="D11" s="13">
+        <v>0</v>
+      </c>
+      <c r="E11" s="13">
+        <v>0</v>
+      </c>
+      <c r="F11" s="13">
+        <v>99.999630678775475</v>
+      </c>
+      <c r="G11" s="13">
+        <v>43.931128978051234</v>
+      </c>
+      <c r="H11" s="13">
+        <v>56.068501700724241</v>
+      </c>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="24">
-[...2 lines deleted...]
-      <c r="C12" s="24">
+      <c r="B12" s="17">
+        <v>100</v>
+      </c>
+      <c r="C12" s="17">
         <v>0</v>
       </c>
-      <c r="D12" s="24">
-[...6 lines deleted...]
-      <c r="G12" s="24">
+      <c r="D12" s="17">
+        <v>100</v>
+      </c>
+      <c r="E12" s="18"/>
+      <c r="F12" s="17">
+        <v>100</v>
+      </c>
+      <c r="G12" s="17">
         <v>0</v>
       </c>
-      <c r="H12" s="24">
-[...4 lines deleted...]
-      <c r="T12" s="1"/>
+      <c r="H12" s="17">
+        <v>100</v>
+      </c>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
     </row>
     <row r="13" spans="1:20" s="5" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A13" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H13" s="28"/>
+      <c r="A13" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B13" s="25"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
       <c r="I13" s="4"/>
-      <c r="J13" s="15"/>
-[...6 lines deleted...]
-      <c r="Q13" s="15"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+      <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
     </row>
-    <row r="14" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+    <row r="14" spans="1:20" ht="25.5" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="22">
-[...5 lines deleted...]
-      <c r="D14" s="22">
+      <c r="B14" s="13">
+        <v>100</v>
+      </c>
+      <c r="C14" s="13">
+        <v>100</v>
+      </c>
+      <c r="D14" s="13">
         <v>0</v>
       </c>
-      <c r="E14" s="22">
-[...8 lines deleted...]
-      <c r="H14" s="22">
+      <c r="E14" s="13">
         <v>0</v>
       </c>
-      <c r="R14" s="1"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="F14" s="13">
+        <v>100</v>
+      </c>
+      <c r="G14" s="13">
+        <v>59.289943497345256</v>
+      </c>
+      <c r="H14" s="13">
+        <v>40.710056502654751</v>
+      </c>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2"/>
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+    </row>
+    <row r="15" spans="1:20" ht="38.25" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="22">
-[...5 lines deleted...]
-      <c r="D15" s="22">
+      <c r="B15" s="13">
+        <v>100</v>
+      </c>
+      <c r="C15" s="13">
+        <v>100</v>
+      </c>
+      <c r="D15" s="13">
         <v>0</v>
       </c>
-      <c r="E15" s="22">
-[...8 lines deleted...]
-      <c r="H15" s="22">
+      <c r="E15" s="13">
         <v>0</v>
       </c>
-      <c r="R15" s="1"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="F15" s="13">
+        <v>99.999985033898966</v>
+      </c>
+      <c r="G15" s="13">
+        <v>67.479530489464835</v>
+      </c>
+      <c r="H15" s="13">
+        <v>32.520454544434131</v>
+      </c>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+    </row>
+    <row r="16" spans="1:20" ht="12.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="B16" s="22">
-[...5 lines deleted...]
-      <c r="D16" s="22">
+      <c r="B16" s="13">
+        <v>100</v>
+      </c>
+      <c r="C16" s="13">
+        <v>100</v>
+      </c>
+      <c r="D16" s="13">
         <v>0</v>
       </c>
-      <c r="E16" s="18"/>
-[...14 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="E16" s="10"/>
+      <c r="F16" s="13">
+        <v>100</v>
+      </c>
+      <c r="G16" s="13">
+        <v>3.9715932066316211</v>
+      </c>
+      <c r="H16" s="13">
+        <v>96.028406793368376</v>
+      </c>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+    </row>
+    <row r="17" spans="1:20" ht="38.25" customHeight="1">
+      <c r="A17" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="24">
-[...22 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="B17" s="17">
+        <v>100</v>
+      </c>
+      <c r="C17" s="17">
+        <v>33.482642662294403</v>
+      </c>
+      <c r="D17" s="17">
+        <v>66.51735733770559</v>
+      </c>
+      <c r="E17" s="18"/>
+      <c r="F17" s="17">
+        <v>100</v>
+      </c>
+      <c r="G17" s="17">
+        <v>25.034322853815162</v>
+      </c>
+      <c r="H17" s="17">
+        <v>74.965677146184845</v>
+      </c>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="S17" s="2"/>
+    </row>
+    <row r="18" spans="1:20" ht="12.75" customHeight="1">
+      <c r="A18" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="24">
-[...19 lines deleted...]
-      <c r="S18" s="1"/>
+      <c r="B18" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C18" s="13">
+        <v>69.218206760912466</v>
+      </c>
+      <c r="D18" s="13">
+        <v>30.781793239087552</v>
+      </c>
+      <c r="E18" s="10"/>
+      <c r="F18" s="13">
+        <v>100</v>
+      </c>
+      <c r="G18" s="13">
+        <v>11.583626739047329</v>
+      </c>
+      <c r="H18" s="13">
+        <v>88.416373260952668</v>
+      </c>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
       <c r="T18" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="19" spans="1:20" s="5" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A19" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H19" s="28"/>
+      <c r="A19" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
       <c r="I19" s="4"/>
-      <c r="J19" s="15"/>
-[...6 lines deleted...]
-      <c r="Q19" s="15"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="O19" s="4"/>
+      <c r="P19" s="4"/>
+      <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
     </row>
-    <row r="20" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="20" spans="1:20" ht="12.75" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="22">
+      <c r="B20" s="13">
+        <v>99.9999779084078</v>
+      </c>
+      <c r="C20" s="13">
+        <v>97.608010764791018</v>
+      </c>
+      <c r="D20" s="13">
+        <v>2.3919671436167778</v>
+      </c>
+      <c r="E20" s="10"/>
+      <c r="F20" s="13">
         <v>99.999999999999986</v>
       </c>
-      <c r="C20" s="22">
-[...19 lines deleted...]
-    <row r="21" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="G20" s="13">
+        <v>25.935418764907681</v>
+      </c>
+      <c r="H20" s="13">
+        <v>74.064581235092305</v>
+      </c>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
+      <c r="Q20" s="2"/>
+    </row>
+    <row r="21" spans="1:20" ht="12.75" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="22">
-[...22 lines deleted...]
-    <row r="22" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B21" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C21" s="13">
+        <v>99.987948262600256</v>
+      </c>
+      <c r="D21" s="13">
+        <v>1.2051737399731317E-2</v>
+      </c>
+      <c r="E21" s="10"/>
+      <c r="F21" s="13">
+        <v>99.999992766063983</v>
+      </c>
+      <c r="G21" s="13">
+        <v>1.7856175318200951</v>
+      </c>
+      <c r="H21" s="13">
+        <v>98.214375234243889</v>
+      </c>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="2"/>
+    </row>
+    <row r="22" spans="1:20" ht="12.75" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B22" s="22">
-[...22 lines deleted...]
-    <row r="23" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B22" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C22" s="13">
+        <v>99.559027122994053</v>
+      </c>
+      <c r="D22" s="13">
+        <v>0.4409728770059379</v>
+      </c>
+      <c r="E22" s="10"/>
+      <c r="F22" s="13">
+        <v>100</v>
+      </c>
+      <c r="G22" s="13">
+        <v>0.12430030770362943</v>
+      </c>
+      <c r="H22" s="13">
+        <v>99.875699692296365</v>
+      </c>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="2"/>
+    </row>
+    <row r="23" spans="1:20" ht="12.75" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="22">
-[...22 lines deleted...]
-    <row r="24" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B23" s="13">
+        <v>100</v>
+      </c>
+      <c r="C23" s="13">
+        <v>87.039645803984698</v>
+      </c>
+      <c r="D23" s="13">
+        <v>12.960354196015295</v>
+      </c>
+      <c r="E23" s="10"/>
+      <c r="F23" s="13">
+        <v>100</v>
+      </c>
+      <c r="G23" s="13">
+        <v>20.223959980450221</v>
+      </c>
+      <c r="H23" s="13">
+        <v>79.776040019549782</v>
+      </c>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+      <c r="P23" s="2"/>
+      <c r="Q23" s="2"/>
+    </row>
+    <row r="24" spans="1:20" ht="12.75" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="22">
-[...20 lines deleted...]
-      <c r="T24" s="1"/>
+      <c r="B24" s="13">
+        <v>100</v>
+      </c>
+      <c r="C24" s="13">
+        <v>99.923896118201341</v>
+      </c>
+      <c r="D24" s="13">
+        <v>7.6103881798655168E-2</v>
+      </c>
+      <c r="E24" s="10"/>
+      <c r="F24" s="13">
+        <v>100</v>
+      </c>
+      <c r="G24" s="13">
+        <v>3.5047840302012245</v>
+      </c>
+      <c r="H24" s="13">
+        <v>96.495215969798778</v>
+      </c>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
     </row>
     <row r="25" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A25" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H25" s="28"/>
+      <c r="A25" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
       <c r="I25" s="4"/>
-      <c r="J25" s="15"/>
-[...6 lines deleted...]
-      <c r="Q25" s="15"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="O25" s="4"/>
+      <c r="P25" s="4"/>
+      <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
     </row>
-    <row r="26" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="26" spans="1:20" ht="12.75" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="22">
-[...22 lines deleted...]
-    <row r="27" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B26" s="13">
+        <v>100.00000005671396</v>
+      </c>
+      <c r="C26" s="13">
+        <v>99.996170219464233</v>
+      </c>
+      <c r="D26" s="13">
+        <v>3.8298372497250709E-3</v>
+      </c>
+      <c r="E26" s="10"/>
+      <c r="F26" s="13">
+        <v>100</v>
+      </c>
+      <c r="G26" s="13">
+        <v>7.3264544418615936</v>
+      </c>
+      <c r="H26" s="13">
+        <v>92.6735455581384</v>
+      </c>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
+    </row>
+    <row r="27" spans="1:20" ht="12.75" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="22">
-[...12 lines deleted...]
-      <c r="G27" s="22">
+      <c r="B27" s="13">
+        <v>100</v>
+      </c>
+      <c r="C27" s="13">
+        <v>97.880888000913629</v>
+      </c>
+      <c r="D27" s="13">
+        <v>2.1191119990863778</v>
+      </c>
+      <c r="E27" s="10"/>
+      <c r="F27" s="13">
+        <v>100</v>
+      </c>
+      <c r="G27" s="13">
         <v>0</v>
       </c>
-      <c r="H27" s="22">
-[...6 lines deleted...]
-    <row r="28" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="H27" s="13">
+        <v>100</v>
+      </c>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="Q27" s="2"/>
+    </row>
+    <row r="28" spans="1:20" ht="12.75" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="22">
-[...9 lines deleted...]
-      <c r="F28" s="22">
+      <c r="B28" s="13">
+        <v>100</v>
+      </c>
+      <c r="C28" s="13">
+        <v>99.943811851816363</v>
+      </c>
+      <c r="D28" s="13">
+        <v>5.6188148183631027E-2</v>
+      </c>
+      <c r="E28" s="10"/>
+      <c r="F28" s="13">
         <v>99.999999999999986</v>
       </c>
-      <c r="G28" s="22">
-[...9 lines deleted...]
-    <row r="29" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="G28" s="13">
+        <v>0.4450884246421381</v>
+      </c>
+      <c r="H28" s="13">
+        <v>99.554911575357849</v>
+      </c>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="2"/>
+      <c r="P28" s="2"/>
+      <c r="Q28" s="2"/>
+    </row>
+    <row r="29" spans="1:20" ht="12.75" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B29" s="22">
-[...22 lines deleted...]
-    <row r="30" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B29" s="13">
+        <v>99.999999862889979</v>
+      </c>
+      <c r="C29" s="13">
+        <v>99.539575703613068</v>
+      </c>
+      <c r="D29" s="13">
+        <v>0.46042415927691516</v>
+      </c>
+      <c r="E29" s="10"/>
+      <c r="F29" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G29" s="13">
+        <v>0.2031723420696325</v>
+      </c>
+      <c r="H29" s="13">
+        <v>99.796827657930351</v>
+      </c>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+    </row>
+    <row r="30" spans="1:20" ht="25.5" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="22">
-[...22 lines deleted...]
-    <row r="31" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B30" s="13">
+        <v>100</v>
+      </c>
+      <c r="C30" s="13">
+        <v>100</v>
+      </c>
+      <c r="D30" s="13">
+        <v>0</v>
+      </c>
+      <c r="E30" s="10"/>
+      <c r="F30" s="13">
+        <v>100</v>
+      </c>
+      <c r="G30" s="13">
+        <v>27.412086774067273</v>
+      </c>
+      <c r="H30" s="13">
+        <v>72.587913225932724</v>
+      </c>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+    </row>
+    <row r="31" spans="1:20" ht="25.5" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="22">
-[...22 lines deleted...]
-    <row r="32" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B31" s="13">
+        <v>100</v>
+      </c>
+      <c r="C31" s="13">
+        <v>96.172789255857964</v>
+      </c>
+      <c r="D31" s="13">
+        <v>3.8272107441420311</v>
+      </c>
+      <c r="E31" s="10"/>
+      <c r="F31" s="13">
+        <v>100</v>
+      </c>
+      <c r="G31" s="13">
+        <v>51.835836277667681</v>
+      </c>
+      <c r="H31" s="13">
+        <v>48.164163722332319</v>
+      </c>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="2"/>
+      <c r="Q31" s="2"/>
+    </row>
+    <row r="32" spans="1:20" ht="12.75" customHeight="1">
       <c r="A32" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="B32" s="22">
-[...18 lines deleted...]
-      <c r="R32" s="1"/>
+      <c r="B32" s="13">
+        <v>100</v>
+      </c>
+      <c r="C32" s="13">
+        <v>96.481130609598168</v>
+      </c>
+      <c r="D32" s="13">
+        <v>3.5188693904018331</v>
+      </c>
+      <c r="E32" s="13">
+        <v>0</v>
+      </c>
+      <c r="F32" s="13">
+        <v>100</v>
+      </c>
+      <c r="G32" s="13">
+        <v>94.452894687114622</v>
+      </c>
+      <c r="H32" s="13">
+        <v>5.5471053128853747</v>
+      </c>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="O32" s="2"/>
+      <c r="P32" s="2"/>
+      <c r="Q32" s="2"/>
+      <c r="S32" s="2"/>
+      <c r="T32" s="2"/>
     </row>
     <row r="33" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A33" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H33" s="28"/>
+      <c r="A33" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
       <c r="I33" s="4"/>
-      <c r="J33" s="13"/>
-[...6 lines deleted...]
-      <c r="Q33" s="15"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="N33" s="1"/>
+      <c r="O33" s="1"/>
+      <c r="P33" s="1"/>
+      <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
     </row>
     <row r="34" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A34" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="B34" s="22">
-[...12 lines deleted...]
-      <c r="G34" s="22">
+      <c r="B34" s="13">
+        <v>100</v>
+      </c>
+      <c r="C34" s="13">
+        <v>100</v>
+      </c>
+      <c r="D34" s="13">
         <v>0</v>
       </c>
-      <c r="H34" s="22">
+      <c r="E34" s="11"/>
+      <c r="F34" s="13">
+        <v>100</v>
+      </c>
+      <c r="G34" s="13">
+        <v>0</v>
+      </c>
+      <c r="H34" s="13">
         <v>100</v>
       </c>
       <c r="R34" s="4"/>
       <c r="T34" s="4"/>
     </row>
-    <row r="35" spans="1:20" s="2" customFormat="1" ht="63.75" customHeight="1">
-      <c r="A35" s="8" t="s">
+    <row r="35" spans="1:20" ht="63.75" customHeight="1">
+      <c r="A35" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="B35" s="22">
-[...6 lines deleted...]
-        <v>36.591421084088083</v>
+      <c r="B35" s="17">
+        <v>100.00165327513804</v>
+      </c>
+      <c r="C35" s="17">
+        <v>28.960420593195117</v>
+      </c>
+      <c r="D35" s="17">
+        <v>71.04123268194293</v>
       </c>
       <c r="E35" s="18"/>
-      <c r="F35" s="22">
-[...2 lines deleted...]
-      <c r="G35" s="22">
+      <c r="F35" s="17">
+        <v>100</v>
+      </c>
+      <c r="G35" s="17">
         <v>0</v>
       </c>
-      <c r="H35" s="22">
-[...5 lines deleted...]
-    <row r="36" spans="1:20" s="12" customFormat="1" ht="38.25">
+      <c r="H35" s="17">
+        <v>100</v>
+      </c>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2"/>
+      <c r="O35" s="2"/>
+      <c r="P35" s="2"/>
+      <c r="Q35" s="2"/>
+      <c r="S35" s="2"/>
+    </row>
+    <row r="36" spans="1:20" ht="38.25">
       <c r="A36" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="B36" s="24">
-[...8 lines deleted...]
-      <c r="E36" s="24">
+      <c r="B36" s="15">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C36" s="15">
+        <v>5.3379059668324373</v>
+      </c>
+      <c r="D36" s="15">
+        <v>94.662094033167548</v>
+      </c>
+      <c r="E36" s="15">
         <v>0</v>
       </c>
-      <c r="F36" s="24">
-[...10 lines deleted...]
-    <row r="37" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="F36" s="15">
+        <v>100</v>
+      </c>
+      <c r="G36" s="15">
+        <v>1.2533435573550715</v>
+      </c>
+      <c r="H36" s="15">
+        <v>98.746656442644934</v>
+      </c>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2"/>
+      <c r="O36" s="2"/>
+      <c r="P36" s="2"/>
+      <c r="Q36" s="2"/>
+      <c r="S36" s="2"/>
+      <c r="T36" s="2"/>
+    </row>
+    <row r="37" spans="1:20" ht="38.25">
       <c r="A37" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="B37" s="24">
-[...21 lines deleted...]
-    <row r="38" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="B37" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C37" s="15">
+        <v>4.5870630296863252E-2</v>
+      </c>
+      <c r="D37" s="15">
+        <v>99.954129369703153</v>
+      </c>
+      <c r="E37" s="12"/>
+      <c r="F37" s="15">
+        <v>100.00003822552524</v>
+      </c>
+      <c r="G37" s="15">
+        <v>3.1421381753351332</v>
+      </c>
+      <c r="H37" s="15">
+        <v>96.857900050190111</v>
+      </c>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="O37" s="2"/>
+      <c r="P37" s="2"/>
+      <c r="Q37" s="2"/>
+      <c r="S37" s="2"/>
+    </row>
+    <row r="38" spans="1:20" ht="25.5">
       <c r="A38" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="24">
-[...21 lines deleted...]
-    <row r="39" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="B38" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C38" s="15">
+        <v>33.461089641464582</v>
+      </c>
+      <c r="D38" s="15">
+        <v>66.538910358535432</v>
+      </c>
+      <c r="E38" s="12"/>
+      <c r="F38" s="15">
+        <v>99.999999883968627</v>
+      </c>
+      <c r="G38" s="15">
+        <v>11.09999784506528</v>
+      </c>
+      <c r="H38" s="15">
+        <v>88.900002038903352</v>
+      </c>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="2"/>
+      <c r="P38" s="2"/>
+      <c r="Q38" s="2"/>
+      <c r="S38" s="2"/>
+    </row>
+    <row r="39" spans="1:20" ht="38.25">
       <c r="A39" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="24">
-[...21 lines deleted...]
-    <row r="40" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="B39" s="15">
+        <v>100</v>
+      </c>
+      <c r="C39" s="15">
+        <v>23.292710470065018</v>
+      </c>
+      <c r="D39" s="15">
+        <v>76.707289529934982</v>
+      </c>
+      <c r="E39" s="12"/>
+      <c r="F39" s="15">
+        <v>100</v>
+      </c>
+      <c r="G39" s="15">
+        <v>1.3024498950125445</v>
+      </c>
+      <c r="H39" s="15">
+        <v>98.697550104987457</v>
+      </c>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+      <c r="S39" s="2"/>
+    </row>
+    <row r="40" spans="1:20" ht="38.25">
       <c r="A40" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="24">
-[...21 lines deleted...]
-    <row r="41" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B40" s="15">
+        <v>100</v>
+      </c>
+      <c r="C40" s="15">
+        <v>39.709690201065214</v>
+      </c>
+      <c r="D40" s="15">
+        <v>60.290309798934786</v>
+      </c>
+      <c r="E40" s="12"/>
+      <c r="F40" s="15">
+        <v>100.00011518401797</v>
+      </c>
+      <c r="G40" s="15">
+        <v>1.0856093695287592</v>
+      </c>
+      <c r="H40" s="15">
+        <v>98.914505814489218</v>
+      </c>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="2"/>
+      <c r="P40" s="2"/>
+      <c r="Q40" s="2"/>
+      <c r="S40" s="2"/>
+    </row>
+    <row r="41" spans="1:20" ht="25.5" customHeight="1">
       <c r="A41" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B41" s="24">
-[...20 lines deleted...]
-      <c r="R41" s="1"/>
+      <c r="B41" s="15">
+        <v>100</v>
+      </c>
+      <c r="C41" s="15">
+        <v>24.378600823045268</v>
+      </c>
+      <c r="D41" s="15">
+        <v>75.621399176954739</v>
+      </c>
+      <c r="E41" s="12"/>
+      <c r="F41" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G41" s="15">
+        <v>1.6102808461482925</v>
+      </c>
+      <c r="H41" s="15">
+        <v>98.389719153851715</v>
+      </c>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="2"/>
+      <c r="P41" s="2"/>
+      <c r="Q41" s="2"/>
+      <c r="S41" s="2"/>
+      <c r="T41" s="2"/>
     </row>
     <row r="42" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A42" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H42" s="28"/>
+      <c r="A42" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" s="25"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
       <c r="I42" s="4"/>
-      <c r="J42" s="15"/>
-[...6 lines deleted...]
-      <c r="Q42" s="15"/>
+      <c r="J42" s="4"/>
+      <c r="K42" s="4"/>
+      <c r="L42" s="4"/>
+      <c r="N42" s="4"/>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4"/>
+      <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="4"/>
     </row>
-    <row r="43" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+    <row r="43" spans="1:20" ht="38.25" customHeight="1">
       <c r="A43" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B43" s="22">
-[...9 lines deleted...]
-      <c r="F43" s="22">
+      <c r="B43" s="13">
+        <v>99.999999999999972</v>
+      </c>
+      <c r="C43" s="13">
+        <v>87.048192412161413</v>
+      </c>
+      <c r="D43" s="13">
+        <v>12.951807587838566</v>
+      </c>
+      <c r="E43" s="10"/>
+      <c r="F43" s="13">
         <v>99.999999999999986</v>
       </c>
-      <c r="G43" s="22">
-[...10 lines deleted...]
-      <c r="A44" s="6" t="s">
+      <c r="G43" s="13">
+        <v>0.11315364810821599</v>
+      </c>
+      <c r="H43" s="13">
+        <v>99.886846351891776</v>
+      </c>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="2"/>
+      <c r="P43" s="2"/>
+      <c r="Q43" s="2"/>
+    </row>
+    <row r="44" spans="1:20" ht="42" customHeight="1">
+      <c r="A44" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B44" s="22">
-[...6 lines deleted...]
-        <v>49.596009121608645</v>
+      <c r="B44" s="17">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C44" s="17">
+        <v>36.643189546888919</v>
+      </c>
+      <c r="D44" s="17">
+        <v>63.356810453111066</v>
       </c>
       <c r="E44" s="18"/>
-      <c r="F44" s="22">
-[...2 lines deleted...]
-      <c r="G44" s="22">
+      <c r="F44" s="17">
+        <v>100</v>
+      </c>
+      <c r="G44" s="17">
         <v>0</v>
       </c>
-      <c r="H44" s="22">
-[...5 lines deleted...]
-    <row r="45" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="H44" s="17">
+        <v>100</v>
+      </c>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="O44" s="2"/>
+      <c r="P44" s="2"/>
+      <c r="Q44" s="2"/>
+      <c r="S44" s="2"/>
+    </row>
+    <row r="45" spans="1:20" ht="12.75" customHeight="1">
       <c r="A45" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B45" s="22">
-[...22 lines deleted...]
-    <row r="46" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B45" s="13">
+        <v>100</v>
+      </c>
+      <c r="C45" s="13">
+        <v>61.279286279873737</v>
+      </c>
+      <c r="D45" s="13">
+        <v>38.720713720126263</v>
+      </c>
+      <c r="E45" s="10"/>
+      <c r="F45" s="13">
+        <v>100</v>
+      </c>
+      <c r="G45" s="13">
+        <v>0.4439409975507162</v>
+      </c>
+      <c r="H45" s="13">
+        <v>99.556059002449288</v>
+      </c>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="O45" s="2"/>
+      <c r="P45" s="2"/>
+      <c r="Q45" s="2"/>
+    </row>
+    <row r="46" spans="1:20" ht="12.75" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B46" s="22">
-[...9 lines deleted...]
-      <c r="F46" s="22">
+      <c r="B46" s="13">
+        <v>100.00000016156281</v>
+      </c>
+      <c r="C46" s="13">
+        <v>90.275915034827037</v>
+      </c>
+      <c r="D46" s="13">
+        <v>9.7240851267357673</v>
+      </c>
+      <c r="E46" s="10"/>
+      <c r="F46" s="13">
         <v>99.999999999999986</v>
       </c>
-      <c r="G46" s="22">
-[...9 lines deleted...]
-    <row r="47" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="G46" s="13">
+        <v>0.65000549071223046</v>
+      </c>
+      <c r="H46" s="13">
+        <v>99.349994509287754</v>
+      </c>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="O46" s="2"/>
+      <c r="P46" s="2"/>
+      <c r="Q46" s="2"/>
+    </row>
+    <row r="47" spans="1:20" ht="38.25" customHeight="1">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B47" s="22">
-[...12 lines deleted...]
-      <c r="G47" s="22">
+      <c r="B47" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C47" s="13">
+        <v>73.181270083376432</v>
+      </c>
+      <c r="D47" s="13">
+        <v>26.818729916623578</v>
+      </c>
+      <c r="E47" s="10"/>
+      <c r="F47" s="13">
+        <v>100</v>
+      </c>
+      <c r="G47" s="13">
         <v>0</v>
       </c>
-      <c r="H47" s="22">
-[...6 lines deleted...]
-    <row r="48" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="H47" s="13">
+        <v>100</v>
+      </c>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="2"/>
+      <c r="P47" s="2"/>
+      <c r="Q47" s="2"/>
+    </row>
+    <row r="48" spans="1:20" ht="25.5" customHeight="1">
       <c r="A48" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B48" s="22">
-[...21 lines deleted...]
-      <c r="A49" s="6" t="s">
+      <c r="B48" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C48" s="13">
+        <v>99.415848474125042</v>
+      </c>
+      <c r="D48" s="13">
+        <v>0.58415152587494323</v>
+      </c>
+      <c r="E48" s="10"/>
+      <c r="F48" s="13">
+        <v>100</v>
+      </c>
+      <c r="G48" s="13">
+        <v>39.109280094663859</v>
+      </c>
+      <c r="H48" s="13">
+        <v>60.890719905336134</v>
+      </c>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2"/>
+      <c r="O48" s="2"/>
+      <c r="P48" s="2"/>
+      <c r="Q48" s="2"/>
+      <c r="S48" s="2"/>
+      <c r="T48" s="2"/>
+    </row>
+    <row r="49" spans="1:20" ht="25.5" customHeight="1">
+      <c r="A49" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B49" s="22">
-[...6 lines deleted...]
-        <v>18.929044622948783</v>
+      <c r="B49" s="17">
+        <v>100</v>
+      </c>
+      <c r="C49" s="17">
+        <v>37.321999018344634</v>
+      </c>
+      <c r="D49" s="17">
+        <v>62.678000981655366</v>
       </c>
       <c r="E49" s="18"/>
-      <c r="F49" s="22">
-[...12 lines deleted...]
-    <row r="50" spans="1:20" s="2" customFormat="1" ht="42" customHeight="1">
+      <c r="F49" s="17">
+        <v>100</v>
+      </c>
+      <c r="G49" s="17">
+        <v>4.2410115824050214</v>
+      </c>
+      <c r="H49" s="17">
+        <v>95.758988417594978</v>
+      </c>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2"/>
+      <c r="O49" s="2"/>
+      <c r="P49" s="2"/>
+      <c r="Q49" s="2"/>
+    </row>
+    <row r="50" spans="1:20" ht="42" customHeight="1">
       <c r="A50" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B50" s="22">
-[...22 lines deleted...]
-    <row r="51" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="B50" s="13">
+        <v>100</v>
+      </c>
+      <c r="C50" s="13">
+        <v>99.780161209322387</v>
+      </c>
+      <c r="D50" s="13">
+        <v>0.21983879067760639</v>
+      </c>
+      <c r="E50" s="10"/>
+      <c r="F50" s="13">
+        <v>100</v>
+      </c>
+      <c r="G50" s="13">
+        <v>13.583791214661838</v>
+      </c>
+      <c r="H50" s="13">
+        <v>86.416208785338156</v>
+      </c>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="O50" s="2"/>
+      <c r="P50" s="2"/>
+      <c r="Q50" s="2"/>
+    </row>
+    <row r="51" spans="1:20" ht="38.25" customHeight="1">
       <c r="A51" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="B51" s="22">
-[...22 lines deleted...]
-    <row r="52" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="B51" s="13">
+        <v>100</v>
+      </c>
+      <c r="C51" s="13">
+        <v>99.943068090500958</v>
+      </c>
+      <c r="D51" s="13">
+        <v>5.6931909499046793E-2</v>
+      </c>
+      <c r="E51" s="10"/>
+      <c r="F51" s="13">
+        <v>100</v>
+      </c>
+      <c r="G51" s="13">
+        <v>1.5176564812018369</v>
+      </c>
+      <c r="H51" s="13">
+        <v>98.48234351879816</v>
+      </c>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="O51" s="2"/>
+      <c r="P51" s="2"/>
+      <c r="Q51" s="2"/>
+    </row>
+    <row r="52" spans="1:20" ht="38.25" customHeight="1">
       <c r="A52" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="22">
-[...20 lines deleted...]
-      <c r="T52" s="1"/>
+      <c r="B52" s="13">
+        <v>100</v>
+      </c>
+      <c r="C52" s="13">
+        <v>80.080166861281782</v>
+      </c>
+      <c r="D52" s="13">
+        <v>19.919833138718225</v>
+      </c>
+      <c r="E52" s="10"/>
+      <c r="F52" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G52" s="13">
+        <v>24.003520421262035</v>
+      </c>
+      <c r="H52" s="13">
+        <v>75.996479578737976</v>
+      </c>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2"/>
+      <c r="O52" s="2"/>
+      <c r="P52" s="2"/>
+      <c r="Q52" s="2"/>
     </row>
     <row r="53" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A53" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H53" s="28"/>
+      <c r="A53" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B53" s="25"/>
+      <c r="C53" s="25"/>
+      <c r="D53" s="25"/>
+      <c r="E53" s="25"/>
+      <c r="F53" s="25"/>
+      <c r="G53" s="25"/>
+      <c r="H53" s="25"/>
       <c r="I53" s="4"/>
-      <c r="J53" s="13"/>
-[...6 lines deleted...]
-      <c r="Q53" s="15"/>
+      <c r="J53" s="1"/>
+      <c r="K53" s="4"/>
+      <c r="L53" s="4"/>
+      <c r="N53" s="4"/>
+      <c r="O53" s="4"/>
+      <c r="P53" s="4"/>
+      <c r="Q53" s="4"/>
       <c r="R53" s="4"/>
       <c r="S53" s="4"/>
       <c r="T53" s="4"/>
     </row>
-    <row r="54" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="54" spans="1:20" ht="12.75" customHeight="1">
       <c r="A54" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B54" s="22">
-[...22 lines deleted...]
-    <row r="55" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B54" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C54" s="13">
+        <v>78.546945756084625</v>
+      </c>
+      <c r="D54" s="13">
+        <v>21.453054243915361</v>
+      </c>
+      <c r="E54" s="10"/>
+      <c r="F54" s="13">
+        <v>100</v>
+      </c>
+      <c r="G54" s="13">
+        <v>5.9327009299633908E-2</v>
+      </c>
+      <c r="H54" s="13">
+        <v>99.940672990700364</v>
+      </c>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+      <c r="L54" s="2"/>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2"/>
+      <c r="O54" s="2"/>
+      <c r="P54" s="2"/>
+      <c r="Q54" s="2"/>
+    </row>
+    <row r="55" spans="1:20" ht="12.75" customHeight="1">
       <c r="A55" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="22">
-[...23 lines deleted...]
-      <c r="A56" s="9" t="s">
+      <c r="B55" s="13">
+        <v>100</v>
+      </c>
+      <c r="C55" s="13">
+        <v>57.828582019348964</v>
+      </c>
+      <c r="D55" s="13">
+        <v>42.171417980651043</v>
+      </c>
+      <c r="E55" s="10"/>
+      <c r="F55" s="13">
+        <v>100</v>
+      </c>
+      <c r="G55" s="13">
+        <v>10.843874738511044</v>
+      </c>
+      <c r="H55" s="13">
+        <v>89.156125261488953</v>
+      </c>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2"/>
+      <c r="O55" s="2"/>
+      <c r="P55" s="2"/>
+      <c r="Q55" s="2"/>
+    </row>
+    <row r="56" spans="1:20" ht="25.5" customHeight="1">
+      <c r="A56" s="19" t="s">
         <v>132</v>
       </c>
-      <c r="B56" s="24">
-[...2 lines deleted...]
-      <c r="C56" s="24">
+      <c r="B56" s="17">
+        <v>100</v>
+      </c>
+      <c r="C56" s="17">
         <v>0</v>
       </c>
-      <c r="D56" s="24">
-[...6 lines deleted...]
-      <c r="G56" s="24">
+      <c r="D56" s="17">
+        <v>100</v>
+      </c>
+      <c r="E56" s="17">
         <v>0</v>
       </c>
-      <c r="H56" s="24">
-[...5 lines deleted...]
-      <c r="A57" s="6" t="s">
+      <c r="F56" s="17">
+        <v>100</v>
+      </c>
+      <c r="G56" s="17">
+        <v>0</v>
+      </c>
+      <c r="H56" s="17">
+        <v>100</v>
+      </c>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2"/>
+      <c r="O56" s="2"/>
+      <c r="P56" s="2"/>
+      <c r="Q56" s="2"/>
+      <c r="S56" s="2"/>
+      <c r="T56" s="2"/>
+    </row>
+    <row r="57" spans="1:20" ht="25.5" customHeight="1">
+      <c r="A57" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="22">
-[...22 lines deleted...]
-    <row r="58" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B57" s="15">
+        <v>100</v>
+      </c>
+      <c r="C57" s="15">
+        <v>48.294409994246948</v>
+      </c>
+      <c r="D57" s="15">
+        <v>51.705590005753045</v>
+      </c>
+      <c r="E57" s="12"/>
+      <c r="F57" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G57" s="15">
+        <v>13.671292858666462</v>
+      </c>
+      <c r="H57" s="15">
+        <v>86.328707141333552</v>
+      </c>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2"/>
+      <c r="O57" s="2"/>
+      <c r="P57" s="2"/>
+      <c r="Q57" s="2"/>
+    </row>
+    <row r="58" spans="1:20" ht="25.5" customHeight="1">
       <c r="A58" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="22">
-[...21 lines deleted...]
-    <row r="59" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="B58" s="13">
+        <v>100</v>
+      </c>
+      <c r="C58" s="13">
+        <v>18.180191184280407</v>
+      </c>
+      <c r="D58" s="13">
+        <v>18.024004248539562</v>
+      </c>
+      <c r="E58" s="13">
+        <v>63.795804567180035</v>
+      </c>
+      <c r="F58" s="13">
+        <v>100</v>
+      </c>
+      <c r="G58" s="13">
+        <v>100</v>
+      </c>
+      <c r="H58" s="13">
+        <v>0</v>
+      </c>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="O58" s="2"/>
+      <c r="P58" s="2"/>
+      <c r="Q58" s="2"/>
+      <c r="S58" s="2"/>
+    </row>
+    <row r="59" spans="1:20" ht="25.5">
       <c r="A59" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B59" s="24">
-[...22 lines deleted...]
-    <row r="60" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="B59" s="15">
+        <v>100</v>
+      </c>
+      <c r="C59" s="15">
+        <v>3.2286077492990626</v>
+      </c>
+      <c r="D59" s="15">
+        <v>96.771392250700941</v>
+      </c>
+      <c r="E59" s="12"/>
+      <c r="F59" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G59" s="15">
+        <v>4.401947373837074</v>
+      </c>
+      <c r="H59" s="15">
+        <v>95.598052626162939</v>
+      </c>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2"/>
+      <c r="O59" s="2"/>
+      <c r="P59" s="2"/>
+      <c r="Q59" s="2"/>
+    </row>
+    <row r="60" spans="1:20" ht="25.5">
       <c r="A60" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B60" s="24">
-[...22 lines deleted...]
-    <row r="61" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="B60" s="15">
+        <v>100</v>
+      </c>
+      <c r="C60" s="15">
+        <v>3.9956369315781273</v>
+      </c>
+      <c r="D60" s="15">
+        <v>96.004363068421867</v>
+      </c>
+      <c r="E60" s="12"/>
+      <c r="F60" s="15">
+        <v>100</v>
+      </c>
+      <c r="G60" s="15">
+        <v>23.567948042304117</v>
+      </c>
+      <c r="H60" s="15">
+        <v>76.432051957695876</v>
+      </c>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2"/>
+      <c r="O60" s="2"/>
+      <c r="P60" s="2"/>
+      <c r="Q60" s="2"/>
+    </row>
+    <row r="61" spans="1:20" ht="38.25">
       <c r="A61" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B61" s="24">
-[...23 lines deleted...]
-      <c r="A62" s="8" t="s">
+      <c r="B61" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C61" s="15">
+        <v>30.050319724184231</v>
+      </c>
+      <c r="D61" s="15">
+        <v>69.94968027581578</v>
+      </c>
+      <c r="E61" s="12"/>
+      <c r="F61" s="15">
+        <v>100</v>
+      </c>
+      <c r="G61" s="15">
+        <v>9.0572483398978072</v>
+      </c>
+      <c r="H61" s="15">
+        <v>90.942751660102189</v>
+      </c>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2"/>
+      <c r="Q61" s="2"/>
+    </row>
+    <row r="62" spans="1:20" ht="51">
+      <c r="A62" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="B62" s="22">
-[...17 lines deleted...]
-      <c r="H62" s="22">
+      <c r="B62" s="15">
+        <v>100</v>
+      </c>
+      <c r="C62" s="15">
+        <v>0.35976416201176908</v>
+      </c>
+      <c r="D62" s="15">
+        <v>46.974056246806583</v>
+      </c>
+      <c r="E62" s="15">
+        <v>52.666179591181653</v>
+      </c>
+      <c r="F62" s="15">
+        <v>100</v>
+      </c>
+      <c r="G62" s="15">
+        <v>100</v>
+      </c>
+      <c r="H62" s="15">
         <v>0</v>
       </c>
-      <c r="R62" s="1"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+      <c r="S62" s="2"/>
+      <c r="T62" s="2"/>
+    </row>
+    <row r="63" spans="1:20" ht="25.5">
       <c r="A63" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B63" s="24">
-[...9 lines deleted...]
-      <c r="F63" s="24">
+      <c r="B63" s="15">
+        <v>100.00004464008705</v>
+      </c>
+      <c r="C63" s="15">
+        <v>23.108699951208386</v>
+      </c>
+      <c r="D63" s="15">
+        <v>76.891344688878675</v>
+      </c>
+      <c r="E63" s="12"/>
+      <c r="F63" s="15">
+        <v>100.00004464008707</v>
+      </c>
+      <c r="G63" s="15">
+        <v>25.336686696673734</v>
+      </c>
+      <c r="H63" s="15">
+        <v>74.663357943413331</v>
+      </c>
+      <c r="I63" s="2"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+      <c r="L63" s="2"/>
+      <c r="M63" s="2"/>
+      <c r="N63" s="2"/>
+      <c r="O63" s="2"/>
+      <c r="P63" s="2"/>
+      <c r="Q63" s="2"/>
+    </row>
+    <row r="64" spans="1:20" ht="25.5">
+      <c r="A64" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B64" s="13">
+        <v>100.00001167331754</v>
+      </c>
+      <c r="C64" s="13">
+        <v>51.691399508203141</v>
+      </c>
+      <c r="D64" s="13">
+        <v>48.308612165114404</v>
+      </c>
+      <c r="E64" s="10"/>
+      <c r="F64" s="13">
         <v>99.999999999999986</v>
       </c>
-      <c r="G63" s="24">
-[...34 lines deleted...]
-      <c r="T64" s="1"/>
+      <c r="G64" s="13">
+        <v>3.8604711701158401</v>
+      </c>
+      <c r="H64" s="13">
+        <v>96.139528829884142</v>
+      </c>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
     </row>
     <row r="65" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A65" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H65" s="28"/>
+      <c r="A65" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="25"/>
       <c r="I65" s="4"/>
-      <c r="J65" s="15"/>
-[...6 lines deleted...]
-      <c r="Q65" s="15"/>
+      <c r="J65" s="4"/>
+      <c r="K65" s="4"/>
+      <c r="L65" s="4"/>
+      <c r="O65" s="4"/>
+      <c r="P65" s="1"/>
+      <c r="Q65" s="4"/>
       <c r="R65" s="4"/>
       <c r="S65" s="4"/>
       <c r="T65" s="4"/>
     </row>
-    <row r="66" spans="1:20" s="2" customFormat="1" ht="45.75" customHeight="1">
+    <row r="66" spans="1:20" ht="45.75" customHeight="1">
       <c r="A66" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B66" s="22">
-[...9 lines deleted...]
-      <c r="F66" s="22">
+      <c r="B66" s="13">
+        <v>100.00000204521132</v>
+      </c>
+      <c r="C66" s="13">
+        <v>96.361495436427944</v>
+      </c>
+      <c r="D66" s="13">
+        <v>3.6385066087833686</v>
+      </c>
+      <c r="E66" s="10"/>
+      <c r="F66" s="13">
+        <v>100</v>
+      </c>
+      <c r="G66" s="13">
+        <v>0.18475211926330753</v>
+      </c>
+      <c r="H66" s="13">
+        <v>99.815247880736692</v>
+      </c>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+      <c r="L66" s="2"/>
+      <c r="M66" s="2"/>
+      <c r="N66" s="2"/>
+      <c r="O66" s="2"/>
+      <c r="P66" s="2"/>
+      <c r="Q66" s="2"/>
+    </row>
+    <row r="67" spans="1:20" ht="25.5">
+      <c r="A67" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="B67" s="17">
         <v>100.00000000000001</v>
       </c>
-      <c r="G66" s="22">
-[...36 lines deleted...]
-    <row r="68" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="C67" s="17">
+        <v>9.1942011581518077</v>
+      </c>
+      <c r="D67" s="17">
+        <v>90.805798841848201</v>
+      </c>
+      <c r="E67" s="18"/>
+      <c r="F67" s="17">
+        <v>100</v>
+      </c>
+      <c r="G67" s="17">
+        <v>10.219419538471309</v>
+      </c>
+      <c r="H67" s="17">
+        <v>89.780580461528686</v>
+      </c>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2"/>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2"/>
+      <c r="O67" s="2"/>
+      <c r="P67" s="2"/>
+      <c r="Q67" s="2"/>
+    </row>
+    <row r="68" spans="1:20" ht="38.25">
       <c r="A68" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="24">
-[...22 lines deleted...]
-    <row r="69" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="B68" s="15">
+        <v>100</v>
+      </c>
+      <c r="C68" s="15">
+        <v>3.4958632285129263</v>
+      </c>
+      <c r="D68" s="15">
+        <v>96.504136771487069</v>
+      </c>
+      <c r="E68" s="12"/>
+      <c r="F68" s="15">
+        <v>100</v>
+      </c>
+      <c r="G68" s="15">
+        <v>11.255014899036141</v>
+      </c>
+      <c r="H68" s="15">
+        <v>88.744985100963859</v>
+      </c>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2"/>
+      <c r="O68" s="2"/>
+      <c r="P68" s="2"/>
+      <c r="Q68" s="2"/>
+    </row>
+    <row r="69" spans="1:20" ht="38.25">
       <c r="A69" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="B69" s="24">
-[...2 lines deleted...]
-      <c r="C69" s="24">
+      <c r="B69" s="15">
+        <v>100</v>
+      </c>
+      <c r="C69" s="15">
         <v>0</v>
       </c>
-      <c r="D69" s="24">
-[...16 lines deleted...]
-    <row r="70" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="D69" s="15">
+        <v>100</v>
+      </c>
+      <c r="E69" s="12"/>
+      <c r="F69" s="15">
+        <v>100</v>
+      </c>
+      <c r="G69" s="15">
+        <v>2.0193507062670668</v>
+      </c>
+      <c r="H69" s="15">
+        <v>97.980649293732938</v>
+      </c>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2"/>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2"/>
+      <c r="O69" s="2"/>
+      <c r="P69" s="2"/>
+      <c r="Q69" s="2"/>
+    </row>
+    <row r="70" spans="1:20" ht="38.25">
       <c r="A70" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B70" s="24">
-[...2 lines deleted...]
-      <c r="C70" s="24">
+      <c r="B70" s="15">
+        <v>100</v>
+      </c>
+      <c r="C70" s="15">
         <v>0</v>
       </c>
-      <c r="D70" s="24">
-[...6 lines deleted...]
-      <c r="G70" s="24">
+      <c r="D70" s="15">
+        <v>100</v>
+      </c>
+      <c r="E70" s="12"/>
+      <c r="F70" s="15">
+        <v>100</v>
+      </c>
+      <c r="G70" s="15">
+        <v>0.29918087172620128</v>
+      </c>
+      <c r="H70" s="15">
+        <v>99.700819128273793</v>
+      </c>
+      <c r="I70" s="2"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+      <c r="L70" s="2"/>
+      <c r="M70" s="2"/>
+      <c r="N70" s="2"/>
+      <c r="O70" s="2"/>
+      <c r="P70" s="2"/>
+      <c r="Q70" s="2"/>
+    </row>
+    <row r="71" spans="1:20" ht="25.5" customHeight="1">
+      <c r="A71" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B71" s="13">
+        <v>100</v>
+      </c>
+      <c r="C71" s="13">
+        <v>100</v>
+      </c>
+      <c r="D71" s="13">
         <v>0</v>
       </c>
-      <c r="H70" s="24">
-[...10 lines deleted...]
-      <c r="B71" s="25">
+      <c r="E71" s="10"/>
+      <c r="F71" s="13">
+        <v>100</v>
+      </c>
+      <c r="G71" s="13">
         <v>0</v>
       </c>
-      <c r="C71" s="25">
-[...20 lines deleted...]
-      <c r="A72" s="7" t="s">
+      <c r="H71" s="13">
+        <v>100</v>
+      </c>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+      <c r="L71" s="2"/>
+      <c r="M71" s="2"/>
+      <c r="N71" s="2"/>
+      <c r="O71" s="2"/>
+      <c r="P71" s="2"/>
+      <c r="Q71" s="2"/>
+    </row>
+    <row r="72" spans="1:20" ht="25.5">
+      <c r="A72" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B72" s="24">
-[...22 lines deleted...]
-    <row r="73" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="B72" s="17">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C72" s="17">
+        <v>4.6733452963857349</v>
+      </c>
+      <c r="D72" s="17">
+        <v>95.326654703614253</v>
+      </c>
+      <c r="E72" s="18"/>
+      <c r="F72" s="17">
+        <v>100</v>
+      </c>
+      <c r="G72" s="17">
+        <v>2.4416134110709375</v>
+      </c>
+      <c r="H72" s="17">
+        <v>97.558386588929068</v>
+      </c>
+      <c r="I72" s="2"/>
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+      <c r="L72" s="2"/>
+      <c r="M72" s="2"/>
+      <c r="N72" s="2"/>
+      <c r="O72" s="2"/>
+      <c r="P72" s="2"/>
+      <c r="Q72" s="2"/>
+    </row>
+    <row r="73" spans="1:20" ht="25.5">
       <c r="A73" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B73" s="24">
-[...22 lines deleted...]
-    <row r="74" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="B73" s="15">
+        <v>99.999827559448889</v>
+      </c>
+      <c r="C73" s="15">
+        <v>0.15864530703040128</v>
+      </c>
+      <c r="D73" s="15">
+        <v>99.841182252418491</v>
+      </c>
+      <c r="E73" s="12"/>
+      <c r="F73" s="15">
+        <v>100</v>
+      </c>
+      <c r="G73" s="15">
+        <v>32.099463709886017</v>
+      </c>
+      <c r="H73" s="15">
+        <v>67.90053629011399</v>
+      </c>
+      <c r="I73" s="2"/>
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+      <c r="L73" s="2"/>
+      <c r="M73" s="2"/>
+      <c r="N73" s="2"/>
+      <c r="O73" s="2"/>
+      <c r="P73" s="2"/>
+      <c r="Q73" s="2"/>
+    </row>
+    <row r="74" spans="1:20" ht="38.25" customHeight="1">
       <c r="A74" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B74" s="22">
-[...22 lines deleted...]
-    <row r="75" spans="1:20" s="2" customFormat="1" ht="36.75" customHeight="1">
+      <c r="B74" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C74" s="13">
+        <v>83.500388033716447</v>
+      </c>
+      <c r="D74" s="13">
+        <v>16.499611966283563</v>
+      </c>
+      <c r="E74" s="10"/>
+      <c r="F74" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G74" s="13">
+        <v>4.7316911598882703</v>
+      </c>
+      <c r="H74" s="13">
+        <v>95.268308840111743</v>
+      </c>
+      <c r="I74" s="2"/>
+      <c r="J74" s="2"/>
+      <c r="K74" s="2"/>
+      <c r="L74" s="2"/>
+      <c r="M74" s="2"/>
+      <c r="N74" s="2"/>
+      <c r="O74" s="2"/>
+      <c r="P74" s="2"/>
+      <c r="Q74" s="2"/>
+    </row>
+    <row r="75" spans="1:20" ht="36.75" customHeight="1">
       <c r="A75" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="B75" s="22">
-[...9 lines deleted...]
-      <c r="F75" s="22">
+      <c r="B75" s="13">
         <v>100.00000000000001</v>
       </c>
-      <c r="G75" s="22">
-[...10 lines deleted...]
-      <c r="A76" s="7" t="s">
+      <c r="C75" s="13">
+        <v>98.13383244322678</v>
+      </c>
+      <c r="D75" s="13">
+        <v>1.8661675567732277</v>
+      </c>
+      <c r="E75" s="10"/>
+      <c r="F75" s="13">
+        <v>100</v>
+      </c>
+      <c r="G75" s="13">
+        <v>1.8504349102388351</v>
+      </c>
+      <c r="H75" s="13">
+        <v>98.149565089761168</v>
+      </c>
+      <c r="I75" s="2"/>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+      <c r="L75" s="2"/>
+      <c r="M75" s="2"/>
+      <c r="N75" s="2"/>
+      <c r="O75" s="2"/>
+      <c r="P75" s="2"/>
+      <c r="Q75" s="2"/>
+    </row>
+    <row r="76" spans="1:20" ht="38.25">
+      <c r="A76" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B76" s="24">
-[...22 lines deleted...]
-    <row r="77" spans="1:20" s="2" customFormat="1" ht="69" customHeight="1">
+      <c r="B76" s="17">
+        <v>100</v>
+      </c>
+      <c r="C76" s="17">
+        <v>40.135985744035949</v>
+      </c>
+      <c r="D76" s="17">
+        <v>59.864014255964051</v>
+      </c>
+      <c r="E76" s="18"/>
+      <c r="F76" s="17">
+        <v>100</v>
+      </c>
+      <c r="G76" s="17">
+        <v>3.5013629096065757</v>
+      </c>
+      <c r="H76" s="17">
+        <v>96.49863709039343</v>
+      </c>
+      <c r="I76" s="2"/>
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+      <c r="L76" s="2"/>
+      <c r="M76" s="2"/>
+      <c r="N76" s="2"/>
+      <c r="O76" s="2"/>
+      <c r="P76" s="2"/>
+      <c r="Q76" s="2"/>
+    </row>
+    <row r="77" spans="1:20" ht="69" customHeight="1">
       <c r="A77" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="22">
-[...23 lines deleted...]
-      <c r="A78" s="7" t="s">
+      <c r="B77" s="13">
+        <v>100.00001701170082</v>
+      </c>
+      <c r="C77" s="13">
+        <v>92.996027597742</v>
+      </c>
+      <c r="D77" s="13">
+        <v>7.0039894139588155</v>
+      </c>
+      <c r="E77" s="10"/>
+      <c r="F77" s="13">
+        <v>100</v>
+      </c>
+      <c r="G77" s="13">
+        <v>2.1923659312111465</v>
+      </c>
+      <c r="H77" s="13">
+        <v>97.807634068788857</v>
+      </c>
+      <c r="I77" s="2"/>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+      <c r="L77" s="2"/>
+      <c r="M77" s="2"/>
+      <c r="N77" s="2"/>
+      <c r="O77" s="2"/>
+      <c r="P77" s="2"/>
+      <c r="Q77" s="2"/>
+    </row>
+    <row r="78" spans="1:20">
+      <c r="A78" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B78" s="24">
-[...22 lines deleted...]
-    <row r="79" spans="1:20" s="2" customFormat="1" ht="41.25" customHeight="1">
+      <c r="B78" s="13">
+        <v>99.999999971970681</v>
+      </c>
+      <c r="C78" s="13">
+        <v>52.100748286223364</v>
+      </c>
+      <c r="D78" s="13">
+        <v>47.899251685747323</v>
+      </c>
+      <c r="E78" s="10"/>
+      <c r="F78" s="13">
+        <v>100</v>
+      </c>
+      <c r="G78" s="13">
+        <v>14.96160850290946</v>
+      </c>
+      <c r="H78" s="13">
+        <v>85.038391497090544</v>
+      </c>
+      <c r="I78" s="2"/>
+      <c r="J78" s="2"/>
+      <c r="K78" s="2"/>
+      <c r="L78" s="2"/>
+      <c r="M78" s="2"/>
+      <c r="N78" s="2"/>
+      <c r="O78" s="2"/>
+      <c r="P78" s="2"/>
+      <c r="Q78" s="2"/>
+    </row>
+    <row r="79" spans="1:20" ht="41.25" customHeight="1">
       <c r="A79" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="B79" s="22">
-[...9 lines deleted...]
-      <c r="F79" s="22">
+      <c r="B79" s="13">
+        <v>100</v>
+      </c>
+      <c r="C79" s="13">
+        <v>70.780014894967863</v>
+      </c>
+      <c r="D79" s="13">
+        <v>29.219985105032144</v>
+      </c>
+      <c r="E79" s="10"/>
+      <c r="F79" s="13">
         <v>100.00000000000001</v>
       </c>
-      <c r="G79" s="22">
-[...10 lines deleted...]
-      <c r="A80" s="6" t="s">
+      <c r="G79" s="13">
+        <v>12.604387668886757</v>
+      </c>
+      <c r="H79" s="13">
+        <v>87.395612331113256</v>
+      </c>
+      <c r="I79" s="2"/>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+      <c r="L79" s="2"/>
+      <c r="M79" s="2"/>
+      <c r="N79" s="2"/>
+      <c r="O79" s="2"/>
+      <c r="P79" s="2"/>
+      <c r="Q79" s="2"/>
+    </row>
+    <row r="80" spans="1:20" ht="12.75" customHeight="1">
+      <c r="A80" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="22">
-[...6 lines deleted...]
-        <v>47.750579587418848</v>
+      <c r="B80" s="17">
+        <v>100.00000104651306</v>
+      </c>
+      <c r="C80" s="17">
+        <v>45.013632088535338</v>
+      </c>
+      <c r="D80" s="17">
+        <v>54.986368957977724</v>
       </c>
       <c r="E80" s="18"/>
-      <c r="F80" s="22">
-[...12 lines deleted...]
-    <row r="81" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="F80" s="17">
+        <v>100</v>
+      </c>
+      <c r="G80" s="17">
+        <v>1.0499372594485061</v>
+      </c>
+      <c r="H80" s="17">
+        <v>98.950062740551488</v>
+      </c>
+      <c r="I80" s="2"/>
+      <c r="J80" s="2"/>
+      <c r="K80" s="2"/>
+      <c r="L80" s="2"/>
+      <c r="M80" s="2"/>
+      <c r="N80" s="2"/>
+      <c r="O80" s="2"/>
+      <c r="P80" s="2"/>
+      <c r="Q80" s="2"/>
+    </row>
+    <row r="81" spans="1:20" ht="12.75" customHeight="1">
       <c r="A81" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B81" s="24">
-[...20 lines deleted...]
-      <c r="T81" s="1"/>
+      <c r="B81" s="15">
+        <v>100</v>
+      </c>
+      <c r="C81" s="15">
+        <v>11.832486957927587</v>
+      </c>
+      <c r="D81" s="15">
+        <v>88.167513042072414</v>
+      </c>
+      <c r="E81" s="12"/>
+      <c r="F81" s="15">
+        <v>100</v>
+      </c>
+      <c r="G81" s="15">
+        <v>0.6757049359227898</v>
+      </c>
+      <c r="H81" s="15">
+        <v>99.324295064077205</v>
+      </c>
+      <c r="I81" s="2"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+      <c r="L81" s="2"/>
+      <c r="M81" s="2"/>
+      <c r="N81" s="2"/>
+      <c r="O81" s="2"/>
+      <c r="P81" s="2"/>
+      <c r="Q81" s="2"/>
     </row>
     <row r="82" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A82" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H82" s="28"/>
+      <c r="A82" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="B82" s="25"/>
+      <c r="C82" s="25"/>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="25"/>
+      <c r="G82" s="25"/>
+      <c r="H82" s="25"/>
       <c r="I82" s="4"/>
-      <c r="J82" s="15"/>
-[...6 lines deleted...]
-      <c r="Q82" s="15"/>
+      <c r="J82" s="4"/>
+      <c r="K82" s="4"/>
+      <c r="L82" s="4"/>
+      <c r="P82" s="4"/>
+      <c r="Q82" s="1"/>
       <c r="R82" s="4"/>
       <c r="S82" s="4"/>
       <c r="T82" s="4"/>
     </row>
-    <row r="83" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="83" spans="1:20" ht="12.75" customHeight="1">
       <c r="A83" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B83" s="22">
-[...23 lines deleted...]
-      <c r="A84" s="7" t="s">
+      <c r="B83" s="13">
+        <v>100.00000334207543</v>
+      </c>
+      <c r="C83" s="13">
+        <v>68.775457215134779</v>
+      </c>
+      <c r="D83" s="13">
+        <v>31.224546126940648</v>
+      </c>
+      <c r="E83" s="10"/>
+      <c r="F83" s="13">
+        <v>100</v>
+      </c>
+      <c r="G83" s="13">
+        <v>4.3843484324847459</v>
+      </c>
+      <c r="H83" s="13">
+        <v>95.615651567515258</v>
+      </c>
+      <c r="I83" s="2"/>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+      <c r="L83" s="2"/>
+      <c r="M83" s="2"/>
+      <c r="N83" s="2"/>
+      <c r="O83" s="2"/>
+      <c r="P83" s="2"/>
+      <c r="Q83" s="2"/>
+    </row>
+    <row r="84" spans="1:20" ht="94.15" customHeight="1">
+      <c r="A84" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="B84" s="24">
-[...22 lines deleted...]
-    <row r="85" spans="1:20" s="2" customFormat="1" ht="48.75" customHeight="1">
+      <c r="B84" s="17">
+        <v>100</v>
+      </c>
+      <c r="C84" s="17">
+        <v>2.514948590543348</v>
+      </c>
+      <c r="D84" s="17">
+        <v>97.485051409456645</v>
+      </c>
+      <c r="E84" s="18"/>
+      <c r="F84" s="17">
+        <v>100</v>
+      </c>
+      <c r="G84" s="17">
+        <v>16.006641986407892</v>
+      </c>
+      <c r="H84" s="17">
+        <v>83.993358013592115</v>
+      </c>
+      <c r="I84" s="2"/>
+      <c r="J84" s="2"/>
+      <c r="K84" s="2"/>
+      <c r="L84" s="2"/>
+      <c r="M84" s="2"/>
+      <c r="N84" s="2"/>
+      <c r="O84" s="2"/>
+      <c r="P84" s="2"/>
+      <c r="Q84" s="2"/>
+    </row>
+    <row r="85" spans="1:20" ht="48.75" customHeight="1">
       <c r="A85" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B85" s="24">
-[...12 lines deleted...]
-      <c r="G85" s="24">
+      <c r="B85" s="15">
+        <v>100</v>
+      </c>
+      <c r="C85" s="15">
+        <v>7.1442984067060609</v>
+      </c>
+      <c r="D85" s="15">
+        <v>92.855701593293944</v>
+      </c>
+      <c r="E85" s="12"/>
+      <c r="F85" s="15">
+        <v>100</v>
+      </c>
+      <c r="G85" s="15">
         <v>0</v>
       </c>
-      <c r="H85" s="24">
-[...6 lines deleted...]
-    <row r="86" spans="1:20" s="2" customFormat="1" ht="54.75" customHeight="1">
+      <c r="H85" s="15">
+        <v>100</v>
+      </c>
+      <c r="I85" s="2"/>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+      <c r="L85" s="2"/>
+      <c r="M85" s="2"/>
+      <c r="N85" s="2"/>
+      <c r="O85" s="2"/>
+      <c r="P85" s="2"/>
+      <c r="Q85" s="2"/>
+    </row>
+    <row r="86" spans="1:20" ht="54.75" customHeight="1">
       <c r="A86" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B86" s="22">
-[...23 lines deleted...]
-      <c r="A87" s="7" t="s">
+      <c r="B86" s="13">
+        <v>100.00000815594959</v>
+      </c>
+      <c r="C86" s="13">
+        <v>81.157138397003564</v>
+      </c>
+      <c r="D86" s="13">
+        <v>18.842869758946019</v>
+      </c>
+      <c r="E86" s="10"/>
+      <c r="F86" s="13">
+        <v>100</v>
+      </c>
+      <c r="G86" s="13">
+        <v>2.1998227222798037</v>
+      </c>
+      <c r="H86" s="13">
+        <v>97.800177277720195</v>
+      </c>
+      <c r="I86" s="2"/>
+      <c r="J86" s="2"/>
+      <c r="K86" s="2"/>
+      <c r="L86" s="2"/>
+      <c r="M86" s="2"/>
+      <c r="N86" s="2"/>
+      <c r="O86" s="2"/>
+      <c r="P86" s="2"/>
+      <c r="Q86" s="2"/>
+    </row>
+    <row r="87" spans="1:20">
+      <c r="A87" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="B87" s="24">
-[...22 lines deleted...]
-    <row r="88" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="B87" s="13">
+        <v>100</v>
+      </c>
+      <c r="C87" s="13">
+        <v>52.918109686246936</v>
+      </c>
+      <c r="D87" s="13">
+        <v>47.081890313753064</v>
+      </c>
+      <c r="E87" s="10"/>
+      <c r="F87" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G87" s="13">
+        <v>21.011635630945488</v>
+      </c>
+      <c r="H87" s="13">
+        <v>78.988364369054523</v>
+      </c>
+      <c r="I87" s="2"/>
+      <c r="J87" s="2"/>
+      <c r="K87" s="2"/>
+      <c r="L87" s="2"/>
+      <c r="M87" s="2"/>
+      <c r="N87" s="2"/>
+      <c r="O87" s="2"/>
+      <c r="P87" s="2"/>
+      <c r="Q87" s="2"/>
+    </row>
+    <row r="88" spans="1:20" ht="25.5">
       <c r="A88" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B88" s="22">
-[...23 lines deleted...]
-      <c r="A89" s="7" t="s">
+      <c r="B88" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C88" s="13">
+        <v>72.952362154793121</v>
+      </c>
+      <c r="D88" s="13">
+        <v>27.047637845206861</v>
+      </c>
+      <c r="E88" s="10"/>
+      <c r="F88" s="13">
+        <v>100</v>
+      </c>
+      <c r="G88" s="13">
+        <v>0</v>
+      </c>
+      <c r="H88" s="13">
+        <v>100</v>
+      </c>
+      <c r="I88" s="2"/>
+      <c r="J88" s="2"/>
+      <c r="K88" s="2"/>
+      <c r="L88" s="2"/>
+      <c r="M88" s="2"/>
+      <c r="N88" s="2"/>
+      <c r="O88" s="2"/>
+      <c r="P88" s="2"/>
+      <c r="Q88" s="2"/>
+    </row>
+    <row r="89" spans="1:20" ht="51">
+      <c r="A89" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="B89" s="24">
-[...2 lines deleted...]
-      <c r="C89" s="24">
+      <c r="B89" s="17">
+        <v>100</v>
+      </c>
+      <c r="C89" s="17">
         <v>0</v>
       </c>
-      <c r="D89" s="24">
-[...16 lines deleted...]
-    <row r="90" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="D89" s="17">
+        <v>100</v>
+      </c>
+      <c r="E89" s="18"/>
+      <c r="F89" s="17">
+        <v>100.0006622297275</v>
+      </c>
+      <c r="G89" s="17">
+        <v>6.6222972749246716E-3</v>
+      </c>
+      <c r="H89" s="17">
+        <v>99.994039932452566</v>
+      </c>
+      <c r="I89" s="2"/>
+      <c r="J89" s="2"/>
+      <c r="K89" s="2"/>
+      <c r="L89" s="2"/>
+      <c r="M89" s="2"/>
+      <c r="N89" s="2"/>
+      <c r="O89" s="2"/>
+      <c r="P89" s="2"/>
+      <c r="Q89" s="2"/>
+    </row>
+    <row r="90" spans="1:20" ht="12.75" customHeight="1">
       <c r="A90" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="B90" s="22">
-[...22 lines deleted...]
-    <row r="91" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B90" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C90" s="13">
+        <v>94.0215331550651</v>
+      </c>
+      <c r="D90" s="13">
+        <v>5.9784668449348857</v>
+      </c>
+      <c r="E90" s="10"/>
+      <c r="F90" s="13">
+        <v>100</v>
+      </c>
+      <c r="G90" s="13">
+        <v>7.7947591058734806</v>
+      </c>
+      <c r="H90" s="13">
+        <v>92.205240894126518</v>
+      </c>
+      <c r="I90" s="2"/>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+      <c r="L90" s="2"/>
+      <c r="M90" s="2"/>
+      <c r="N90" s="2"/>
+      <c r="O90" s="2"/>
+      <c r="P90" s="2"/>
+      <c r="Q90" s="2"/>
+    </row>
+    <row r="91" spans="1:20" ht="25.5" customHeight="1">
       <c r="A91" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B91" s="22">
-[...9 lines deleted...]
-      <c r="F91" s="22">
+      <c r="B91" s="13">
+        <v>99.999999019710202</v>
+      </c>
+      <c r="C91" s="13">
+        <v>83.958961304932757</v>
+      </c>
+      <c r="D91" s="13">
+        <v>16.041037714777453</v>
+      </c>
+      <c r="E91" s="10"/>
+      <c r="F91" s="13">
         <v>99.999999999999986</v>
       </c>
-      <c r="G91" s="22">
-[...9 lines deleted...]
-    <row r="92" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="G91" s="13">
+        <v>1.6363977522307942</v>
+      </c>
+      <c r="H91" s="13">
+        <v>98.363602247769194</v>
+      </c>
+      <c r="I91" s="2"/>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+      <c r="L91" s="2"/>
+      <c r="M91" s="2"/>
+      <c r="N91" s="2"/>
+      <c r="O91" s="2"/>
+      <c r="P91" s="2"/>
+      <c r="Q91" s="2"/>
+    </row>
+    <row r="92" spans="1:20" ht="12.75" customHeight="1">
       <c r="A92" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B92" s="22">
-[...9 lines deleted...]
-      <c r="F92" s="22">
+      <c r="B92" s="13">
+        <v>99.999995822805928</v>
+      </c>
+      <c r="C92" s="13">
+        <v>69.480659904764153</v>
+      </c>
+      <c r="D92" s="13">
+        <v>30.519335918041779</v>
+      </c>
+      <c r="E92" s="10"/>
+      <c r="F92" s="13">
         <v>99.999999999999986</v>
       </c>
-      <c r="G92" s="22">
-[...9 lines deleted...]
-    <row r="93" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="G92" s="13">
+        <v>13.482207137446183</v>
+      </c>
+      <c r="H92" s="13">
+        <v>86.517792862553804</v>
+      </c>
+      <c r="I92" s="2"/>
+      <c r="J92" s="2"/>
+      <c r="K92" s="2"/>
+      <c r="L92" s="2"/>
+      <c r="M92" s="2"/>
+      <c r="N92" s="2"/>
+      <c r="O92" s="2"/>
+      <c r="P92" s="2"/>
+      <c r="Q92" s="2"/>
+    </row>
+    <row r="93" spans="1:20" ht="25.5" customHeight="1">
       <c r="A93" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B93" s="22">
-[...22 lines deleted...]
-    <row r="94" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="B93" s="13">
+        <v>100.00000013328653</v>
+      </c>
+      <c r="C93" s="13">
+        <v>99.2754228753506</v>
+      </c>
+      <c r="D93" s="13">
+        <v>0.7245772579359343</v>
+      </c>
+      <c r="E93" s="10"/>
+      <c r="F93" s="13">
+        <v>100.00000013328653</v>
+      </c>
+      <c r="G93" s="13">
+        <v>0.59189732250355098</v>
+      </c>
+      <c r="H93" s="13">
+        <v>99.408102810782978</v>
+      </c>
+      <c r="I93" s="2"/>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+      <c r="L93" s="2"/>
+      <c r="M93" s="2"/>
+      <c r="N93" s="2"/>
+      <c r="O93" s="2"/>
+      <c r="P93" s="2"/>
+      <c r="Q93" s="2"/>
+    </row>
+    <row r="94" spans="1:20" ht="38.25" customHeight="1">
       <c r="A94" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B94" s="22">
-[...22 lines deleted...]
-    <row r="95" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B94" s="13">
+        <v>100</v>
+      </c>
+      <c r="C94" s="13">
+        <v>99.684970470488821</v>
+      </c>
+      <c r="D94" s="13">
+        <v>0.31502952951118351</v>
+      </c>
+      <c r="E94" s="10"/>
+      <c r="F94" s="13">
+        <v>100.00000018169649</v>
+      </c>
+      <c r="G94" s="13">
+        <v>0.600570447715707</v>
+      </c>
+      <c r="H94" s="13">
+        <v>99.399429733980782</v>
+      </c>
+      <c r="I94" s="2"/>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+      <c r="L94" s="2"/>
+      <c r="M94" s="2"/>
+      <c r="N94" s="2"/>
+      <c r="O94" s="2"/>
+      <c r="P94" s="2"/>
+      <c r="Q94" s="2"/>
+    </row>
+    <row r="95" spans="1:20" ht="25.5" customHeight="1">
       <c r="A95" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B95" s="22">
-[...22 lines deleted...]
-    <row r="96" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B95" s="13">
+        <v>100</v>
+      </c>
+      <c r="C95" s="13">
+        <v>74.684245791114733</v>
+      </c>
+      <c r="D95" s="13">
+        <v>25.31575420888527</v>
+      </c>
+      <c r="E95" s="10"/>
+      <c r="F95" s="13">
+        <v>100</v>
+      </c>
+      <c r="G95" s="13">
+        <v>15.267520716493429</v>
+      </c>
+      <c r="H95" s="13">
+        <v>84.732479283506564</v>
+      </c>
+      <c r="I95" s="2"/>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+      <c r="L95" s="2"/>
+      <c r="M95" s="2"/>
+      <c r="N95" s="2"/>
+      <c r="O95" s="2"/>
+      <c r="P95" s="2"/>
+      <c r="Q95" s="2"/>
+    </row>
+    <row r="96" spans="1:20" ht="12.75" customHeight="1">
       <c r="A96" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B96" s="22">
-[...22 lines deleted...]
-    <row r="97" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B96" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C96" s="13">
+        <v>75.027067895797217</v>
+      </c>
+      <c r="D96" s="13">
+        <v>24.972932104202773</v>
+      </c>
+      <c r="E96" s="10"/>
+      <c r="F96" s="13">
+        <v>100</v>
+      </c>
+      <c r="G96" s="13">
+        <v>15.344909927626798</v>
+      </c>
+      <c r="H96" s="13">
+        <v>84.655090072373198</v>
+      </c>
+      <c r="I96" s="2"/>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+      <c r="L96" s="2"/>
+      <c r="M96" s="2"/>
+      <c r="N96" s="2"/>
+      <c r="O96" s="2"/>
+      <c r="P96" s="2"/>
+      <c r="Q96" s="2"/>
+    </row>
+    <row r="97" spans="1:20" ht="12.75" customHeight="1">
       <c r="A97" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B97" s="22">
-[...5 lines deleted...]
-      <c r="D97" s="22">
+      <c r="B97" s="13">
+        <v>99.999949600457626</v>
+      </c>
+      <c r="C97" s="13">
+        <v>99.999949600457626</v>
+      </c>
+      <c r="D97" s="13">
         <v>0</v>
       </c>
-      <c r="E97" s="18"/>
-[...3 lines deleted...]
-      <c r="G97" s="22">
+      <c r="E97" s="10"/>
+      <c r="F97" s="13">
+        <v>100</v>
+      </c>
+      <c r="G97" s="13">
         <v>0</v>
       </c>
-      <c r="H97" s="22">
-[...6 lines deleted...]
-    <row r="98" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="H97" s="13">
+        <v>100</v>
+      </c>
+      <c r="I97" s="2"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+      <c r="L97" s="2"/>
+      <c r="M97" s="2"/>
+      <c r="N97" s="2"/>
+      <c r="O97" s="2"/>
+      <c r="P97" s="2"/>
+      <c r="Q97" s="2"/>
+    </row>
+    <row r="98" spans="1:20" ht="12.75" customHeight="1">
       <c r="A98" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B98" s="22">
-[...22 lines deleted...]
-    <row r="99" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B98" s="13">
+        <v>100.00000070728785</v>
+      </c>
+      <c r="C98" s="13">
+        <v>98.695599182675082</v>
+      </c>
+      <c r="D98" s="13">
+        <v>1.3044015246127765</v>
+      </c>
+      <c r="E98" s="10"/>
+      <c r="F98" s="13">
+        <v>100</v>
+      </c>
+      <c r="G98" s="13">
+        <v>0.36771896815808358</v>
+      </c>
+      <c r="H98" s="13">
+        <v>99.632281031841913</v>
+      </c>
+      <c r="I98" s="2"/>
+      <c r="J98" s="2"/>
+      <c r="K98" s="2"/>
+      <c r="L98" s="2"/>
+      <c r="M98" s="2"/>
+      <c r="N98" s="2"/>
+      <c r="O98" s="2"/>
+      <c r="P98" s="2"/>
+      <c r="Q98" s="2"/>
+    </row>
+    <row r="99" spans="1:20" ht="25.5" customHeight="1">
       <c r="A99" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="B99" s="22">
-[...22 lines deleted...]
-    <row r="100" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="B99" s="13">
+        <v>100</v>
+      </c>
+      <c r="C99" s="13">
+        <v>89.128671980203862</v>
+      </c>
+      <c r="D99" s="13">
+        <v>10.87132801979614</v>
+      </c>
+      <c r="E99" s="10"/>
+      <c r="F99" s="13">
+        <v>99.999999068960221</v>
+      </c>
+      <c r="G99" s="13">
+        <v>0.87906635702145286</v>
+      </c>
+      <c r="H99" s="13">
+        <v>99.120932711938764</v>
+      </c>
+      <c r="I99" s="2"/>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2"/>
+      <c r="L99" s="2"/>
+      <c r="M99" s="2"/>
+      <c r="N99" s="2"/>
+      <c r="O99" s="2"/>
+      <c r="P99" s="2"/>
+      <c r="Q99" s="2"/>
+    </row>
+    <row r="100" spans="1:20" ht="38.25" customHeight="1">
       <c r="A100" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B100" s="22">
-[...5 lines deleted...]
-      <c r="D100" s="22">
+      <c r="B100" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C100" s="13">
+        <v>95.469879994855518</v>
+      </c>
+      <c r="D100" s="13">
+        <v>4.5301200051444903</v>
+      </c>
+      <c r="E100" s="10"/>
+      <c r="F100" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G100" s="13">
+        <v>0.76825401741298338</v>
+      </c>
+      <c r="H100" s="13">
+        <v>99.231745982587</v>
+      </c>
+      <c r="I100" s="2"/>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+      <c r="L100" s="2"/>
+      <c r="M100" s="2"/>
+      <c r="N100" s="2"/>
+      <c r="O100" s="2"/>
+      <c r="P100" s="2"/>
+      <c r="Q100" s="2"/>
+    </row>
+    <row r="101" spans="1:20" ht="50.25" customHeight="1">
+      <c r="A101" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B101" s="17">
+        <v>100</v>
+      </c>
+      <c r="C101" s="17">
+        <v>1.4229234394247403</v>
+      </c>
+      <c r="D101" s="17">
+        <v>98.577076560575264</v>
+      </c>
+      <c r="E101" s="18"/>
+      <c r="F101" s="17">
+        <v>100</v>
+      </c>
+      <c r="G101" s="17">
         <v>0</v>
       </c>
-      <c r="E100" s="18"/>
-[...40 lines deleted...]
-    <row r="102" spans="1:20" s="2" customFormat="1" ht="55.5" customHeight="1">
+      <c r="H101" s="17">
+        <v>100</v>
+      </c>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+      <c r="L101" s="2"/>
+      <c r="M101" s="2"/>
+      <c r="N101" s="2"/>
+      <c r="O101" s="2"/>
+      <c r="P101" s="2"/>
+      <c r="Q101" s="2"/>
+    </row>
+    <row r="102" spans="1:20" ht="55.5" customHeight="1">
       <c r="A102" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B102" s="22">
-[...22 lines deleted...]
-    <row r="103" spans="1:20" s="2" customFormat="1" ht="75.75" customHeight="1">
+      <c r="B102" s="13">
+        <v>100</v>
+      </c>
+      <c r="C102" s="13">
+        <v>58.115198484411501</v>
+      </c>
+      <c r="D102" s="13">
+        <v>41.884801515588492</v>
+      </c>
+      <c r="E102" s="10"/>
+      <c r="F102" s="13">
+        <v>100</v>
+      </c>
+      <c r="G102" s="13">
+        <v>17.52445765057324</v>
+      </c>
+      <c r="H102" s="13">
+        <v>82.47554234942676</v>
+      </c>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+      <c r="L102" s="2"/>
+      <c r="M102" s="2"/>
+      <c r="N102" s="2"/>
+      <c r="O102" s="2"/>
+      <c r="P102" s="2"/>
+      <c r="Q102" s="2"/>
+    </row>
+    <row r="103" spans="1:20" ht="75.75" customHeight="1">
       <c r="A103" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B103" s="22">
-[...20 lines deleted...]
-      <c r="T103" s="1"/>
+      <c r="B103" s="13">
+        <v>100</v>
+      </c>
+      <c r="C103" s="13">
+        <v>98.001844494000096</v>
+      </c>
+      <c r="D103" s="13">
+        <v>1.9981555059999003</v>
+      </c>
+      <c r="E103" s="10"/>
+      <c r="F103" s="13">
+        <v>99.999993381794042</v>
+      </c>
+      <c r="G103" s="13">
+        <v>9.7684719919178473E-3</v>
+      </c>
+      <c r="H103" s="13">
+        <v>99.990224909802123</v>
+      </c>
+      <c r="I103" s="2"/>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+      <c r="L103" s="2"/>
+      <c r="M103" s="2"/>
+      <c r="N103" s="2"/>
+      <c r="O103" s="2"/>
+      <c r="P103" s="2"/>
+      <c r="Q103" s="2"/>
     </row>
     <row r="104" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A104" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H104" s="28"/>
+      <c r="A104" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B104" s="25"/>
+      <c r="C104" s="25"/>
+      <c r="D104" s="25"/>
+      <c r="E104" s="25"/>
+      <c r="F104" s="25"/>
+      <c r="G104" s="25"/>
+      <c r="H104" s="25"/>
       <c r="I104" s="4"/>
-      <c r="J104" s="15"/>
-[...6 lines deleted...]
-      <c r="Q104" s="15"/>
+      <c r="J104" s="4"/>
+      <c r="K104" s="4"/>
+      <c r="L104" s="4"/>
+      <c r="O104" s="4"/>
+      <c r="P104" s="1"/>
+      <c r="Q104" s="4"/>
       <c r="R104" s="4"/>
       <c r="S104" s="4"/>
       <c r="T104" s="4"/>
     </row>
     <row r="105" spans="1:20" s="5" customFormat="1" ht="42.75" customHeight="1">
       <c r="A105" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="B105" s="22">
-[...12 lines deleted...]
-      <c r="G105" s="22">
+      <c r="B105" s="13">
+        <v>100</v>
+      </c>
+      <c r="C105" s="13">
+        <v>99.956097622117696</v>
+      </c>
+      <c r="D105" s="13">
+        <v>4.3902377882298123E-2</v>
+      </c>
+      <c r="E105" s="11"/>
+      <c r="F105" s="13">
+        <v>100</v>
+      </c>
+      <c r="G105" s="13">
         <v>0</v>
       </c>
-      <c r="H105" s="22">
+      <c r="H105" s="13">
         <v>100</v>
       </c>
       <c r="R105" s="4"/>
       <c r="S105" s="4"/>
       <c r="T105" s="4"/>
     </row>
-    <row r="106" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="106" spans="1:20" ht="12.75" customHeight="1">
       <c r="A106" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B106" s="22">
-[...21 lines deleted...]
-      <c r="A107" s="7" t="s">
+      <c r="B106" s="13">
+        <v>100</v>
+      </c>
+      <c r="C106" s="13">
+        <v>99.476642382264998</v>
+      </c>
+      <c r="D106" s="13">
+        <v>0.523357617735005</v>
+      </c>
+      <c r="E106" s="13">
+        <v>0</v>
+      </c>
+      <c r="F106" s="13">
+        <v>100</v>
+      </c>
+      <c r="G106" s="13">
+        <v>98.200491038624264</v>
+      </c>
+      <c r="H106" s="13">
+        <v>1.7995089613757425</v>
+      </c>
+      <c r="I106" s="2"/>
+      <c r="J106" s="2"/>
+      <c r="K106" s="2"/>
+      <c r="L106" s="2"/>
+      <c r="M106" s="2"/>
+      <c r="N106" s="2"/>
+      <c r="O106" s="2"/>
+      <c r="P106" s="2"/>
+      <c r="Q106" s="2"/>
+      <c r="S106" s="2"/>
+      <c r="T106" s="2"/>
+    </row>
+    <row r="107" spans="1:20">
+      <c r="A107" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="B107" s="24">
-[...20 lines deleted...]
-    <row r="108" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B107" s="13">
+        <v>100</v>
+      </c>
+      <c r="C107" s="13">
+        <v>70.738295591084139</v>
+      </c>
+      <c r="D107" s="13">
+        <v>29.261704408915858</v>
+      </c>
+      <c r="E107" s="10"/>
+      <c r="F107" s="13">
+        <v>100</v>
+      </c>
+      <c r="G107" s="13">
+        <v>0.98275703517613322</v>
+      </c>
+      <c r="H107" s="13">
+        <v>99.017242964823865</v>
+      </c>
+      <c r="I107" s="2"/>
+      <c r="J107" s="2"/>
+      <c r="K107" s="2"/>
+      <c r="L107" s="2"/>
+      <c r="M107" s="2"/>
+      <c r="N107" s="2"/>
+      <c r="O107" s="2"/>
+      <c r="P107" s="2"/>
+      <c r="Q107" s="2"/>
+      <c r="S107" s="2"/>
+      <c r="T107" s="2"/>
+    </row>
+    <row r="108" spans="1:20" ht="12.75" customHeight="1">
       <c r="A108" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B108" s="22">
+      <c r="B108" s="13">
         <v>100.00000000000001</v>
       </c>
-      <c r="C108" s="22">
-[...14 lines deleted...]
-      <c r="H108" s="22">
+      <c r="C108" s="13">
+        <v>87.898106981282993</v>
+      </c>
+      <c r="D108" s="13">
+        <v>1.790891848186325E-2</v>
+      </c>
+      <c r="E108" s="13">
+        <v>12.083984100235158</v>
+      </c>
+      <c r="F108" s="13">
+        <v>100</v>
+      </c>
+      <c r="G108" s="13">
+        <v>100</v>
+      </c>
+      <c r="H108" s="13">
         <v>0</v>
       </c>
-      <c r="R108" s="1"/>
-[...1 lines deleted...]
-    <row r="109" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="I108" s="2"/>
+      <c r="J108" s="2"/>
+      <c r="K108" s="2"/>
+      <c r="L108" s="2"/>
+      <c r="M108" s="2"/>
+      <c r="N108" s="2"/>
+      <c r="O108" s="2"/>
+      <c r="P108" s="2"/>
+      <c r="Q108" s="2"/>
+      <c r="S108" s="2"/>
+      <c r="T108" s="2"/>
+    </row>
+    <row r="109" spans="1:20" ht="12.75" customHeight="1">
       <c r="A109" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B109" s="22">
-[...23 lines deleted...]
-      <c r="A110" s="14" t="s">
+      <c r="B109" s="13">
+        <v>100</v>
+      </c>
+      <c r="C109" s="13">
+        <v>97.608711310757755</v>
+      </c>
+      <c r="D109" s="13">
+        <v>2.3912886892422396</v>
+      </c>
+      <c r="E109" s="10"/>
+      <c r="F109" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G109" s="13">
+        <v>26.20672611018961</v>
+      </c>
+      <c r="H109" s="13">
+        <v>73.793273889810379</v>
+      </c>
+      <c r="I109" s="2"/>
+      <c r="J109" s="2"/>
+      <c r="K109" s="2"/>
+      <c r="L109" s="2"/>
+      <c r="M109" s="2"/>
+      <c r="N109" s="2"/>
+      <c r="O109" s="2"/>
+      <c r="P109" s="2"/>
+      <c r="Q109" s="2"/>
+    </row>
+    <row r="110" spans="1:20" ht="81.75" customHeight="1">
+      <c r="A110" s="20" t="s">
         <v>122</v>
       </c>
-      <c r="B110" s="24">
-[...22 lines deleted...]
-    <row r="111" spans="1:20" s="2" customFormat="1" ht="62.25" customHeight="1">
+      <c r="B110" s="17">
+        <v>100</v>
+      </c>
+      <c r="C110" s="17">
+        <v>49.115776277406582</v>
+      </c>
+      <c r="D110" s="17">
+        <v>50.884223722593426</v>
+      </c>
+      <c r="E110" s="18"/>
+      <c r="F110" s="17">
+        <v>100</v>
+      </c>
+      <c r="G110" s="17">
+        <v>25.524376823907296</v>
+      </c>
+      <c r="H110" s="17">
+        <v>74.475623176092711</v>
+      </c>
+      <c r="I110" s="2"/>
+      <c r="J110" s="2"/>
+      <c r="K110" s="2"/>
+      <c r="L110" s="2"/>
+      <c r="M110" s="2"/>
+      <c r="N110" s="2"/>
+      <c r="O110" s="2"/>
+      <c r="P110" s="2"/>
+      <c r="Q110" s="2"/>
+    </row>
+    <row r="111" spans="1:20" ht="62.25" customHeight="1">
       <c r="A111" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="B111" s="22">
-[...23 lines deleted...]
-      <c r="A112" s="7" t="s">
+      <c r="B111" s="13">
+        <v>99.999993027272438</v>
+      </c>
+      <c r="C111" s="13">
+        <v>91.751214474824621</v>
+      </c>
+      <c r="D111" s="13">
+        <v>8.2487785524478099</v>
+      </c>
+      <c r="E111" s="10"/>
+      <c r="F111" s="13">
+        <v>100</v>
+      </c>
+      <c r="G111" s="13">
+        <v>0.77928597875131</v>
+      </c>
+      <c r="H111" s="13">
+        <v>99.220714021248696</v>
+      </c>
+      <c r="I111" s="2"/>
+      <c r="J111" s="2"/>
+      <c r="K111" s="2"/>
+      <c r="L111" s="2"/>
+      <c r="M111" s="2"/>
+      <c r="N111" s="2"/>
+      <c r="O111" s="2"/>
+      <c r="P111" s="2"/>
+      <c r="Q111" s="2"/>
+    </row>
+    <row r="112" spans="1:20" ht="30.75" customHeight="1">
+      <c r="A112" s="16" t="s">
         <v>123</v>
       </c>
-      <c r="B112" s="24">
-[...22 lines deleted...]
-    <row r="113" spans="1:20" s="2" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B112" s="17">
+        <v>99.999998913351206</v>
+      </c>
+      <c r="C112" s="17">
+        <v>43.360908893919422</v>
+      </c>
+      <c r="D112" s="17">
+        <v>56.639090019431784</v>
+      </c>
+      <c r="E112" s="18"/>
+      <c r="F112" s="17">
+        <v>99.999998913351206</v>
+      </c>
+      <c r="G112" s="17">
+        <v>11.398372154459347</v>
+      </c>
+      <c r="H112" s="17">
+        <v>88.601626758891854</v>
+      </c>
+      <c r="I112" s="2"/>
+      <c r="J112" s="2"/>
+      <c r="K112" s="2"/>
+      <c r="L112" s="2"/>
+      <c r="M112" s="2"/>
+      <c r="N112" s="2"/>
+      <c r="O112" s="2"/>
+      <c r="P112" s="2"/>
+      <c r="Q112" s="2"/>
+    </row>
+    <row r="113" spans="1:20" ht="24.75" customHeight="1">
       <c r="A113" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="B113" s="24">
-[...22 lines deleted...]
-    <row r="114" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="B113" s="15">
+        <v>100</v>
+      </c>
+      <c r="C113" s="15">
+        <v>17.050995158081044</v>
+      </c>
+      <c r="D113" s="15">
+        <v>82.949004841918949</v>
+      </c>
+      <c r="E113" s="12"/>
+      <c r="F113" s="15">
+        <v>100</v>
+      </c>
+      <c r="G113" s="15">
+        <v>1.9924299218190735</v>
+      </c>
+      <c r="H113" s="15">
+        <v>98.007570078180933</v>
+      </c>
+      <c r="I113" s="2"/>
+      <c r="J113" s="2"/>
+      <c r="K113" s="2"/>
+      <c r="L113" s="2"/>
+      <c r="M113" s="2"/>
+      <c r="N113" s="2"/>
+      <c r="O113" s="2"/>
+      <c r="P113" s="2"/>
+      <c r="Q113" s="2"/>
+    </row>
+    <row r="114" spans="1:20" ht="38.25">
       <c r="A114" s="7" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="C114" s="24">
+        <v>141</v>
+      </c>
+      <c r="B114" s="15">
+        <v>100</v>
+      </c>
+      <c r="C114" s="15">
         <v>0</v>
       </c>
-      <c r="D114" s="24">
-[...6 lines deleted...]
-      <c r="G114" s="24">
+      <c r="D114" s="15">
+        <v>100</v>
+      </c>
+      <c r="E114" s="12"/>
+      <c r="F114" s="15">
+        <v>100</v>
+      </c>
+      <c r="G114" s="15">
         <v>0</v>
       </c>
-      <c r="H114" s="24">
-[...6 lines deleted...]
-    <row r="115" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="H114" s="15">
+        <v>100</v>
+      </c>
+      <c r="I114" s="2"/>
+      <c r="J114" s="2"/>
+      <c r="K114" s="2"/>
+      <c r="L114" s="2"/>
+      <c r="M114" s="2"/>
+      <c r="N114" s="2"/>
+      <c r="O114" s="2"/>
+      <c r="P114" s="2"/>
+      <c r="Q114" s="2"/>
+    </row>
+    <row r="115" spans="1:20" ht="25.5">
       <c r="A115" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B115" s="24">
-[...2 lines deleted...]
-      <c r="C115" s="24">
+      <c r="B115" s="15">
+        <v>100</v>
+      </c>
+      <c r="C115" s="15">
         <v>0</v>
       </c>
-      <c r="D115" s="24">
-[...16 lines deleted...]
-    <row r="116" spans="1:20" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="D115" s="15">
+        <v>100</v>
+      </c>
+      <c r="E115" s="12"/>
+      <c r="F115" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G115" s="15">
+        <v>5.5440880702868636E-2</v>
+      </c>
+      <c r="H115" s="15">
+        <v>99.944559119297139</v>
+      </c>
+      <c r="I115" s="2"/>
+      <c r="J115" s="2"/>
+      <c r="K115" s="2"/>
+      <c r="L115" s="2"/>
+      <c r="M115" s="2"/>
+      <c r="N115" s="2"/>
+      <c r="O115" s="2"/>
+      <c r="P115" s="2"/>
+      <c r="Q115" s="2"/>
+    </row>
+    <row r="116" spans="1:20" ht="30" customHeight="1">
       <c r="A116" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B116" s="24">
+      <c r="B116" s="15">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C116" s="15">
+        <v>26.314555087979347</v>
+      </c>
+      <c r="D116" s="15">
+        <v>73.685444912020643</v>
+      </c>
+      <c r="E116" s="12"/>
+      <c r="F116" s="15">
         <v>100.00000000000001</v>
       </c>
-      <c r="C116" s="24">
-[...19 lines deleted...]
-    <row r="117" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="G116" s="15">
+        <v>15.501800826715936</v>
+      </c>
+      <c r="H116" s="15">
+        <v>84.498199173284078</v>
+      </c>
+      <c r="I116" s="2"/>
+      <c r="J116" s="2"/>
+      <c r="K116" s="2"/>
+      <c r="L116" s="2"/>
+      <c r="M116" s="2"/>
+      <c r="N116" s="2"/>
+      <c r="O116" s="2"/>
+      <c r="P116" s="2"/>
+      <c r="Q116" s="2"/>
+    </row>
+    <row r="117" spans="1:20" ht="25.5" customHeight="1">
       <c r="A117" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="B117" s="22">
-[...22 lines deleted...]
-    <row r="118" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B117" s="13">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C117" s="13">
+        <v>99.549942103920557</v>
+      </c>
+      <c r="D117" s="13">
+        <v>0.45005789607942948</v>
+      </c>
+      <c r="E117" s="10"/>
+      <c r="F117" s="13">
+        <v>100</v>
+      </c>
+      <c r="G117" s="13">
+        <v>59.344842045159417</v>
+      </c>
+      <c r="H117" s="13">
+        <v>40.655157954840575</v>
+      </c>
+      <c r="I117" s="2"/>
+      <c r="J117" s="2"/>
+      <c r="K117" s="2"/>
+      <c r="L117" s="2"/>
+      <c r="M117" s="2"/>
+      <c r="N117" s="2"/>
+      <c r="O117" s="2"/>
+      <c r="P117" s="2"/>
+      <c r="Q117" s="2"/>
+    </row>
+    <row r="118" spans="1:20" ht="12.75" customHeight="1">
       <c r="A118" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B118" s="22">
-[...22 lines deleted...]
-    <row r="119" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B118" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C118" s="13">
+        <v>77.457256830042823</v>
+      </c>
+      <c r="D118" s="13">
+        <v>0.16117994824338922</v>
+      </c>
+      <c r="E118" s="13">
+        <v>22.381563221713801</v>
+      </c>
+      <c r="F118" s="13">
+        <v>100</v>
+      </c>
+      <c r="G118" s="13">
+        <v>100</v>
+      </c>
+      <c r="H118" s="13">
+        <v>0</v>
+      </c>
+      <c r="I118" s="2"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+      <c r="L118" s="2"/>
+      <c r="M118" s="2"/>
+      <c r="N118" s="2"/>
+      <c r="O118" s="2"/>
+      <c r="P118" s="2"/>
+      <c r="Q118" s="2"/>
+    </row>
+    <row r="119" spans="1:20" ht="12.75" customHeight="1">
       <c r="A119" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B119" s="22">
-[...17 lines deleted...]
-      <c r="H119" s="22">
+      <c r="B119" s="13">
+        <v>100</v>
+      </c>
+      <c r="C119" s="13">
+        <v>53.134812881981745</v>
+      </c>
+      <c r="D119" s="13">
+        <v>3.4684556006370675E-3</v>
+      </c>
+      <c r="E119" s="13">
+        <v>46.861718662417623</v>
+      </c>
+      <c r="F119" s="13">
+        <v>100</v>
+      </c>
+      <c r="G119" s="13">
+        <v>100</v>
+      </c>
+      <c r="H119" s="13">
         <v>0</v>
       </c>
-      <c r="R119" s="1"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="I119" s="2"/>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+      <c r="L119" s="2"/>
+      <c r="M119" s="2"/>
+      <c r="N119" s="2"/>
+      <c r="O119" s="2"/>
+      <c r="P119" s="2"/>
+      <c r="Q119" s="2"/>
+      <c r="S119" s="2"/>
+      <c r="T119" s="2"/>
+    </row>
+    <row r="120" spans="1:20" ht="38.25" customHeight="1">
       <c r="A120" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B120" s="22">
-[...8 lines deleted...]
-      <c r="E120" s="22">
+      <c r="B120" s="13">
+        <v>100</v>
+      </c>
+      <c r="C120" s="13">
+        <v>99.939258761794036</v>
+      </c>
+      <c r="D120" s="13">
+        <v>6.0741238205964963E-2</v>
+      </c>
+      <c r="E120" s="13">
         <v>0</v>
       </c>
-      <c r="F120" s="22">
-[...10 lines deleted...]
-    <row r="121" spans="1:20" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="F120" s="13">
+        <v>100</v>
+      </c>
+      <c r="G120" s="13">
+        <v>79.040710322801075</v>
+      </c>
+      <c r="H120" s="13">
+        <v>20.959289677198921</v>
+      </c>
+      <c r="I120" s="2"/>
+      <c r="J120" s="2"/>
+      <c r="K120" s="2"/>
+      <c r="L120" s="2"/>
+      <c r="M120" s="2"/>
+      <c r="N120" s="2"/>
+      <c r="O120" s="2"/>
+      <c r="P120" s="2"/>
+      <c r="Q120" s="2"/>
+      <c r="S120" s="2"/>
+      <c r="T120" s="2"/>
+    </row>
+    <row r="121" spans="1:20" ht="38.25" customHeight="1">
       <c r="A121" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B121" s="22">
-[...9 lines deleted...]
-      <c r="F121" s="22">
+      <c r="B121" s="13">
         <v>99.999999999999986</v>
       </c>
-      <c r="G121" s="22">
-[...9 lines deleted...]
-    <row r="122" spans="1:20" s="2" customFormat="1" ht="31.5" customHeight="1">
+      <c r="C121" s="13">
+        <v>98.377751532654443</v>
+      </c>
+      <c r="D121" s="13">
+        <v>1.6222484673455488</v>
+      </c>
+      <c r="E121" s="10"/>
+      <c r="F121" s="13">
+        <v>100</v>
+      </c>
+      <c r="G121" s="13">
+        <v>0.37423888208163708</v>
+      </c>
+      <c r="H121" s="13">
+        <v>99.625761117918358</v>
+      </c>
+      <c r="I121" s="2"/>
+      <c r="J121" s="2"/>
+      <c r="K121" s="2"/>
+      <c r="L121" s="2"/>
+      <c r="M121" s="2"/>
+      <c r="N121" s="2"/>
+      <c r="O121" s="2"/>
+      <c r="P121" s="2"/>
+      <c r="Q121" s="2"/>
+    </row>
+    <row r="122" spans="1:20" ht="31.5" customHeight="1">
       <c r="A122" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="B122" s="22">
-[...22 lines deleted...]
-    <row r="123" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B122" s="13">
+        <v>100</v>
+      </c>
+      <c r="C122" s="13">
+        <v>99.489476059409981</v>
+      </c>
+      <c r="D122" s="13">
+        <v>0.51052394059002437</v>
+      </c>
+      <c r="E122" s="10"/>
+      <c r="F122" s="13">
+        <v>100</v>
+      </c>
+      <c r="G122" s="13">
+        <v>0.35576668062588845</v>
+      </c>
+      <c r="H122" s="13">
+        <v>99.644233319374109</v>
+      </c>
+      <c r="I122" s="2"/>
+      <c r="J122" s="2"/>
+      <c r="K122" s="2"/>
+      <c r="L122" s="2"/>
+      <c r="M122" s="2"/>
+      <c r="N122" s="2"/>
+      <c r="O122" s="2"/>
+      <c r="P122" s="2"/>
+      <c r="Q122" s="2"/>
+    </row>
+    <row r="123" spans="1:20" ht="25.5" customHeight="1">
       <c r="A123" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B123" s="22">
-[...23 lines deleted...]
-      <c r="A124" s="9" t="s">
+      <c r="B123" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C123" s="13">
+        <v>84.641328659938281</v>
+      </c>
+      <c r="D123" s="13">
+        <v>15.358671340061731</v>
+      </c>
+      <c r="E123" s="10"/>
+      <c r="F123" s="13">
+        <v>100</v>
+      </c>
+      <c r="G123" s="13">
+        <v>0.60248084160008475</v>
+      </c>
+      <c r="H123" s="13">
+        <v>99.397519158399916</v>
+      </c>
+      <c r="I123" s="2"/>
+      <c r="J123" s="2"/>
+      <c r="K123" s="2"/>
+      <c r="L123" s="2"/>
+      <c r="M123" s="2"/>
+      <c r="N123" s="2"/>
+      <c r="O123" s="2"/>
+      <c r="P123" s="2"/>
+      <c r="Q123" s="2"/>
+    </row>
+    <row r="124" spans="1:20" ht="30.75" customHeight="1">
+      <c r="A124" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="B124" s="24">
-[...22 lines deleted...]
-    <row r="125" spans="1:20" s="2" customFormat="1" ht="65.25" customHeight="1">
+      <c r="B124" s="17">
+        <v>100</v>
+      </c>
+      <c r="C124" s="17">
+        <v>45.464307071535622</v>
+      </c>
+      <c r="D124" s="17">
+        <v>54.535692928464371</v>
+      </c>
+      <c r="E124" s="18"/>
+      <c r="F124" s="17">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G124" s="17">
+        <v>3.058257304351427</v>
+      </c>
+      <c r="H124" s="17">
+        <v>96.941742695648585</v>
+      </c>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
+      <c r="L124" s="2"/>
+      <c r="M124" s="2"/>
+      <c r="N124" s="2"/>
+      <c r="O124" s="2"/>
+      <c r="P124" s="2"/>
+      <c r="Q124" s="2"/>
+    </row>
+    <row r="125" spans="1:20" ht="65.25" customHeight="1">
       <c r="A125" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="B125" s="24">
-[...22 lines deleted...]
-    <row r="126" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="B125" s="15">
+        <v>100.00000258318329</v>
+      </c>
+      <c r="C125" s="15">
+        <v>41.375277995726691</v>
+      </c>
+      <c r="D125" s="15">
+        <v>58.624724587456591</v>
+      </c>
+      <c r="E125" s="12"/>
+      <c r="F125" s="15">
+        <v>100</v>
+      </c>
+      <c r="G125" s="15">
+        <v>2.0015692321792513</v>
+      </c>
+      <c r="H125" s="15">
+        <v>97.99843076782075</v>
+      </c>
+      <c r="I125" s="2"/>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
+      <c r="L125" s="2"/>
+      <c r="M125" s="2"/>
+      <c r="N125" s="2"/>
+      <c r="O125" s="2"/>
+      <c r="P125" s="2"/>
+      <c r="Q125" s="2"/>
+    </row>
+    <row r="126" spans="1:20" ht="38.25">
       <c r="A126" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="B126" s="22">
-[...8 lines deleted...]
-      <c r="E126" s="22">
+      <c r="B126" s="13">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C126" s="13">
+        <v>67.870139759189058</v>
+      </c>
+      <c r="D126" s="13">
+        <v>32.129860240810956</v>
+      </c>
+      <c r="E126" s="13">
         <v>0</v>
       </c>
-      <c r="F126" s="22">
-[...11 lines deleted...]
-      <c r="A127" s="7" t="s">
+      <c r="F126" s="13">
+        <v>100</v>
+      </c>
+      <c r="G126" s="13">
+        <v>4.0528578453923885</v>
+      </c>
+      <c r="H126" s="13">
+        <v>95.947142154607619</v>
+      </c>
+      <c r="I126" s="2"/>
+      <c r="J126" s="2"/>
+      <c r="K126" s="2"/>
+      <c r="L126" s="2"/>
+      <c r="M126" s="2"/>
+      <c r="N126" s="2"/>
+      <c r="O126" s="2"/>
+      <c r="P126" s="2"/>
+      <c r="Q126" s="2"/>
+      <c r="S126" s="2"/>
+      <c r="T126" s="2"/>
+    </row>
+    <row r="127" spans="1:20" ht="38.25">
+      <c r="A127" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B127" s="24">
-[...22 lines deleted...]
-    <row r="128" spans="1:20" s="2" customFormat="1" ht="51" customHeight="1">
+      <c r="B127" s="17">
+        <v>100</v>
+      </c>
+      <c r="C127" s="17">
+        <v>21.562092450369512</v>
+      </c>
+      <c r="D127" s="17">
+        <v>78.437907549630495</v>
+      </c>
+      <c r="E127" s="18"/>
+      <c r="F127" s="17">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G127" s="17">
+        <v>19.765251412838719</v>
+      </c>
+      <c r="H127" s="17">
+        <v>80.234748587161292</v>
+      </c>
+      <c r="I127" s="2"/>
+      <c r="J127" s="2"/>
+      <c r="K127" s="2"/>
+      <c r="L127" s="2"/>
+      <c r="M127" s="2"/>
+      <c r="N127" s="2"/>
+      <c r="O127" s="2"/>
+      <c r="P127" s="2"/>
+      <c r="Q127" s="2"/>
+    </row>
+    <row r="128" spans="1:20" ht="51" customHeight="1">
       <c r="A128" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B128" s="24">
-[...22 lines deleted...]
-    <row r="129" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="B128" s="15">
+        <v>100</v>
+      </c>
+      <c r="C128" s="15">
+        <v>12.795625195479529</v>
+      </c>
+      <c r="D128" s="15">
+        <v>87.204374804520469</v>
+      </c>
+      <c r="E128" s="12"/>
+      <c r="F128" s="15">
+        <v>100</v>
+      </c>
+      <c r="G128" s="15">
+        <v>9.6943082922689641</v>
+      </c>
+      <c r="H128" s="15">
+        <v>90.305691707731029</v>
+      </c>
+      <c r="I128" s="2"/>
+      <c r="J128" s="2"/>
+      <c r="K128" s="2"/>
+      <c r="L128" s="2"/>
+      <c r="M128" s="2"/>
+      <c r="N128" s="2"/>
+      <c r="O128" s="2"/>
+      <c r="P128" s="2"/>
+      <c r="Q128" s="2"/>
+    </row>
+    <row r="129" spans="1:20" ht="55.5" customHeight="1">
       <c r="A129" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="B129" s="24">
-[...22 lines deleted...]
-    <row r="130" spans="1:20" s="2" customFormat="1" ht="36.75" customHeight="1">
+      <c r="B129" s="15">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C129" s="15">
+        <v>3.4811533375577035</v>
+      </c>
+      <c r="D129" s="15">
+        <v>96.518846662442286</v>
+      </c>
+      <c r="E129" s="12"/>
+      <c r="F129" s="15">
+        <v>100</v>
+      </c>
+      <c r="G129" s="15">
+        <v>11.059192449198193</v>
+      </c>
+      <c r="H129" s="15">
+        <v>88.940807550801807</v>
+      </c>
+      <c r="I129" s="2"/>
+      <c r="J129" s="2"/>
+      <c r="K129" s="2"/>
+      <c r="L129" s="2"/>
+      <c r="M129" s="2"/>
+      <c r="N129" s="2"/>
+      <c r="O129" s="2"/>
+      <c r="P129" s="2"/>
+      <c r="Q129" s="2"/>
+    </row>
+    <row r="130" spans="1:20" ht="36.75" customHeight="1">
       <c r="A130" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B130" s="24">
-[...22 lines deleted...]
-    <row r="131" spans="1:20" s="2" customFormat="1" ht="51">
+      <c r="B130" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C130" s="15">
+        <v>1.7611551256988032</v>
+      </c>
+      <c r="D130" s="15">
+        <v>98.238844874301208</v>
+      </c>
+      <c r="E130" s="12"/>
+      <c r="F130" s="15">
+        <v>100</v>
+      </c>
+      <c r="G130" s="15">
+        <v>9.1813286689302736</v>
+      </c>
+      <c r="H130" s="15">
+        <v>90.818671331069723</v>
+      </c>
+      <c r="I130" s="2"/>
+      <c r="J130" s="2"/>
+      <c r="K130" s="2"/>
+      <c r="L130" s="2"/>
+      <c r="M130" s="2"/>
+      <c r="N130" s="2"/>
+      <c r="O130" s="2"/>
+      <c r="P130" s="2"/>
+      <c r="Q130" s="2"/>
+    </row>
+    <row r="131" spans="1:20" ht="65.25" customHeight="1">
       <c r="A131" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B131" s="24">
-[...22 lines deleted...]
-    <row r="132" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B131" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C131" s="15">
+        <v>1.947845280590925</v>
+      </c>
+      <c r="D131" s="15">
+        <v>98.052154719409089</v>
+      </c>
+      <c r="E131" s="12"/>
+      <c r="F131" s="15">
+        <v>100</v>
+      </c>
+      <c r="G131" s="15">
+        <v>3.6062728540386821</v>
+      </c>
+      <c r="H131" s="15">
+        <v>96.393727145961321</v>
+      </c>
+      <c r="I131" s="2"/>
+      <c r="J131" s="2"/>
+      <c r="K131" s="2"/>
+      <c r="L131" s="2"/>
+      <c r="M131" s="2"/>
+      <c r="N131" s="2"/>
+      <c r="O131" s="2"/>
+      <c r="P131" s="2"/>
+      <c r="Q131" s="2"/>
+    </row>
+    <row r="132" spans="1:20" ht="25.5" customHeight="1">
       <c r="A132" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="B132" s="22">
-[...9 lines deleted...]
-      <c r="F132" s="22">
+      <c r="B132" s="13">
+        <v>100</v>
+      </c>
+      <c r="C132" s="13">
+        <v>79.551963342455295</v>
+      </c>
+      <c r="D132" s="13">
+        <v>20.448036657544709</v>
+      </c>
+      <c r="E132" s="10"/>
+      <c r="F132" s="13">
+        <v>100</v>
+      </c>
+      <c r="G132" s="13">
+        <v>67.317683825968743</v>
+      </c>
+      <c r="H132" s="13">
+        <v>32.682316174031264</v>
+      </c>
+      <c r="I132" s="2"/>
+      <c r="J132" s="2"/>
+      <c r="K132" s="2"/>
+      <c r="L132" s="2"/>
+      <c r="M132" s="2"/>
+      <c r="N132" s="2"/>
+      <c r="O132" s="2"/>
+      <c r="P132" s="2"/>
+      <c r="Q132" s="2"/>
+    </row>
+    <row r="133" spans="1:20" ht="63.75">
+      <c r="A133" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B133" s="17">
+        <v>100</v>
+      </c>
+      <c r="C133" s="17">
+        <v>0.13736263736263737</v>
+      </c>
+      <c r="D133" s="17">
+        <v>99.862637362637358</v>
+      </c>
+      <c r="E133" s="18"/>
+      <c r="F133" s="17">
         <v>100.00000000000001</v>
       </c>
-      <c r="G132" s="22">
-[...36 lines deleted...]
-    <row r="134" spans="1:20" s="2" customFormat="1" ht="63" customHeight="1">
+      <c r="G133" s="17">
+        <v>0.75549450549450547</v>
+      </c>
+      <c r="H133" s="17">
+        <v>99.244505494505503</v>
+      </c>
+      <c r="I133" s="2"/>
+      <c r="J133" s="2"/>
+      <c r="K133" s="2"/>
+      <c r="L133" s="2"/>
+      <c r="M133" s="2"/>
+      <c r="N133" s="2"/>
+      <c r="O133" s="2"/>
+      <c r="P133" s="2"/>
+      <c r="Q133" s="2"/>
+    </row>
+    <row r="134" spans="1:20" ht="63" customHeight="1">
       <c r="A134" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B134" s="24">
-[...22 lines deleted...]
-    <row r="135" spans="1:20" s="2" customFormat="1" ht="80.25" customHeight="1">
+      <c r="B134" s="15">
+        <v>100</v>
+      </c>
+      <c r="C134" s="15">
+        <v>11.299435028248588</v>
+      </c>
+      <c r="D134" s="15">
+        <v>88.700564971751419</v>
+      </c>
+      <c r="E134" s="12"/>
+      <c r="F134" s="15">
+        <v>100</v>
+      </c>
+      <c r="G134" s="15">
+        <v>2.8248587570621471</v>
+      </c>
+      <c r="H134" s="15">
+        <v>97.175141242937855</v>
+      </c>
+      <c r="I134" s="2"/>
+      <c r="J134" s="2"/>
+      <c r="K134" s="2"/>
+      <c r="L134" s="2"/>
+      <c r="M134" s="2"/>
+      <c r="N134" s="2"/>
+      <c r="O134" s="2"/>
+      <c r="P134" s="2"/>
+      <c r="Q134" s="2"/>
+    </row>
+    <row r="135" spans="1:20" ht="80.25" customHeight="1">
       <c r="A135" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B135" s="24">
-[...12 lines deleted...]
-      <c r="G135" s="24">
+      <c r="B135" s="15">
+        <v>100</v>
+      </c>
+      <c r="C135" s="15">
+        <v>41.304347826086953</v>
+      </c>
+      <c r="D135" s="15">
+        <v>58.695652173913047</v>
+      </c>
+      <c r="E135" s="12"/>
+      <c r="F135" s="15">
+        <v>100</v>
+      </c>
+      <c r="G135" s="15">
         <v>0</v>
       </c>
-      <c r="H135" s="24">
-[...6 lines deleted...]
-    <row r="136" spans="1:20" s="2" customFormat="1" ht="49.5" customHeight="1">
+      <c r="H135" s="15">
+        <v>100</v>
+      </c>
+      <c r="I135" s="2"/>
+      <c r="J135" s="2"/>
+      <c r="K135" s="2"/>
+      <c r="L135" s="2"/>
+      <c r="M135" s="2"/>
+      <c r="N135" s="2"/>
+      <c r="O135" s="2"/>
+      <c r="P135" s="2"/>
+      <c r="Q135" s="2"/>
+    </row>
+    <row r="136" spans="1:20" ht="49.5" customHeight="1">
       <c r="A136" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="B136" s="24">
-[...22 lines deleted...]
-    <row r="137" spans="1:20" s="2" customFormat="1">
+      <c r="B136" s="15">
+        <v>100</v>
+      </c>
+      <c r="C136" s="15">
+        <v>1.7137061629399553</v>
+      </c>
+      <c r="D136" s="15">
+        <v>98.286293837060043</v>
+      </c>
+      <c r="E136" s="12"/>
+      <c r="F136" s="15">
+        <v>100</v>
+      </c>
+      <c r="G136" s="15">
+        <v>2.6838660602507014</v>
+      </c>
+      <c r="H136" s="15">
+        <v>97.316133939749292</v>
+      </c>
+      <c r="I136" s="2"/>
+      <c r="J136" s="2"/>
+      <c r="K136" s="2"/>
+      <c r="L136" s="2"/>
+      <c r="M136" s="2"/>
+      <c r="N136" s="2"/>
+      <c r="O136" s="2"/>
+      <c r="P136" s="2"/>
+      <c r="Q136" s="2"/>
+    </row>
+    <row r="137" spans="1:20">
       <c r="A137" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B137" s="24">
-[...22 lines deleted...]
-    <row r="138" spans="1:20" s="2" customFormat="1" ht="43.5" customHeight="1">
+      <c r="B137" s="15">
+        <v>100</v>
+      </c>
+      <c r="C137" s="15">
+        <v>0.50885157987750995</v>
+      </c>
+      <c r="D137" s="15">
+        <v>99.491148420122485</v>
+      </c>
+      <c r="E137" s="12"/>
+      <c r="F137" s="15">
+        <v>100</v>
+      </c>
+      <c r="G137" s="15">
+        <v>5.484627807062982E-2</v>
+      </c>
+      <c r="H137" s="15">
+        <v>99.945153721929373</v>
+      </c>
+      <c r="I137" s="2"/>
+      <c r="J137" s="2"/>
+      <c r="K137" s="2"/>
+      <c r="L137" s="2"/>
+      <c r="M137" s="2"/>
+      <c r="N137" s="2"/>
+      <c r="O137" s="2"/>
+      <c r="P137" s="2"/>
+      <c r="Q137" s="2"/>
+    </row>
+    <row r="138" spans="1:20" ht="32.25" customHeight="1">
       <c r="A138" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="B138" s="24">
-[...22 lines deleted...]
-    <row r="139" spans="1:20" s="2" customFormat="1">
+      <c r="B138" s="15">
+        <v>100</v>
+      </c>
+      <c r="C138" s="15">
+        <v>34.654178674351584</v>
+      </c>
+      <c r="D138" s="15">
+        <v>65.345821325648416</v>
+      </c>
+      <c r="E138" s="12"/>
+      <c r="F138" s="15">
+        <v>100</v>
+      </c>
+      <c r="G138" s="15">
+        <v>1.6570605187319885</v>
+      </c>
+      <c r="H138" s="15">
+        <v>98.342939481268004</v>
+      </c>
+      <c r="I138" s="2"/>
+      <c r="J138" s="2"/>
+      <c r="K138" s="2"/>
+      <c r="L138" s="2"/>
+      <c r="M138" s="2"/>
+      <c r="N138" s="2"/>
+      <c r="O138" s="2"/>
+      <c r="P138" s="2"/>
+      <c r="Q138" s="2"/>
+    </row>
+    <row r="139" spans="1:20">
       <c r="A139" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B139" s="24">
-[...12 lines deleted...]
-      <c r="G139" s="24">
+      <c r="B139" s="15">
+        <v>100</v>
+      </c>
+      <c r="C139" s="15">
+        <v>12.18274111675127</v>
+      </c>
+      <c r="D139" s="15">
+        <v>87.817258883248726</v>
+      </c>
+      <c r="E139" s="12"/>
+      <c r="F139" s="15">
+        <v>100</v>
+      </c>
+      <c r="G139" s="15">
         <v>0</v>
       </c>
-      <c r="H139" s="24">
-[...7 lines deleted...]
-      <c r="A140" s="8" t="s">
+      <c r="H139" s="15">
+        <v>100</v>
+      </c>
+      <c r="I139" s="2"/>
+      <c r="J139" s="2"/>
+      <c r="K139" s="2"/>
+      <c r="L139" s="2"/>
+      <c r="M139" s="2"/>
+      <c r="N139" s="2"/>
+      <c r="O139" s="2"/>
+      <c r="P139" s="2"/>
+      <c r="Q139" s="2"/>
+    </row>
+    <row r="140" spans="1:20" ht="76.5">
+      <c r="A140" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="B140" s="22">
-[...2 lines deleted...]
-      <c r="C140" s="22">
+      <c r="B140" s="15">
+        <v>100</v>
+      </c>
+      <c r="C140" s="15">
         <v>0</v>
       </c>
-      <c r="D140" s="22">
-[...11 lines deleted...]
-      <c r="H140" s="22">
+      <c r="D140" s="15">
+        <v>100</v>
+      </c>
+      <c r="E140" s="15">
         <v>0</v>
       </c>
-      <c r="R140" s="1"/>
-[...10 lines deleted...]
-      <c r="C141" s="22">
+      <c r="F140" s="15">
+        <v>100</v>
+      </c>
+      <c r="G140" s="15">
+        <v>4.8543689320388346</v>
+      </c>
+      <c r="H140" s="15">
+        <v>95.145631067961162</v>
+      </c>
+      <c r="I140" s="2"/>
+      <c r="J140" s="2"/>
+      <c r="K140" s="2"/>
+      <c r="L140" s="2"/>
+      <c r="M140" s="2"/>
+      <c r="N140" s="2"/>
+      <c r="O140" s="2"/>
+      <c r="P140" s="2"/>
+      <c r="Q140" s="2"/>
+    </row>
+    <row r="141" spans="1:20" ht="52.5" customHeight="1">
+      <c r="A141" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B141" s="15">
+        <v>100</v>
+      </c>
+      <c r="C141" s="15">
         <v>0</v>
       </c>
-      <c r="D141" s="22">
-[...11 lines deleted...]
-      <c r="H141" s="22">
+      <c r="D141" s="15">
+        <v>100</v>
+      </c>
+      <c r="E141" s="15">
         <v>0</v>
       </c>
-      <c r="R141" s="1"/>
-[...3 lines deleted...]
-    <row r="142" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="F141" s="15">
+        <v>100</v>
+      </c>
+      <c r="G141" s="15">
+        <v>0</v>
+      </c>
+      <c r="H141" s="15">
+        <v>100</v>
+      </c>
+      <c r="I141" s="2"/>
+      <c r="J141" s="2"/>
+      <c r="K141" s="2"/>
+      <c r="L141" s="2"/>
+      <c r="M141" s="2"/>
+      <c r="N141" s="2"/>
+      <c r="O141" s="2"/>
+      <c r="P141" s="2"/>
+      <c r="Q141" s="2"/>
+    </row>
+    <row r="142" spans="1:20" ht="27" customHeight="1">
       <c r="A142" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="B142" s="24">
-[...2 lines deleted...]
-      <c r="C142" s="24">
+      <c r="B142" s="15">
+        <v>100</v>
+      </c>
+      <c r="C142" s="15">
         <v>0</v>
       </c>
-      <c r="D142" s="24">
-[...16 lines deleted...]
-    <row r="143" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="D142" s="15">
+        <v>100</v>
+      </c>
+      <c r="E142" s="12"/>
+      <c r="F142" s="15">
+        <v>100</v>
+      </c>
+      <c r="G142" s="15">
+        <v>17.391304347826086</v>
+      </c>
+      <c r="H142" s="15">
+        <v>82.608695652173907</v>
+      </c>
+      <c r="I142" s="2"/>
+      <c r="J142" s="2"/>
+      <c r="K142" s="2"/>
+      <c r="L142" s="2"/>
+      <c r="M142" s="2"/>
+      <c r="N142" s="2"/>
+      <c r="O142" s="2"/>
+      <c r="P142" s="2"/>
+      <c r="Q142" s="2"/>
+    </row>
+    <row r="143" spans="1:20" ht="25.5">
       <c r="A143" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B143" s="24">
-[...22 lines deleted...]
-    <row r="144" spans="1:20" s="2" customFormat="1" ht="41.25" customHeight="1">
+      <c r="B143" s="15">
+        <v>100</v>
+      </c>
+      <c r="C143" s="15">
+        <v>3.6987444932100141E-2</v>
+      </c>
+      <c r="D143" s="15">
+        <v>99.963012555067905</v>
+      </c>
+      <c r="E143" s="12"/>
+      <c r="F143" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G143" s="15">
+        <v>9.5051534462380252E-2</v>
+      </c>
+      <c r="H143" s="15">
+        <v>99.904948465537629</v>
+      </c>
+      <c r="I143" s="2"/>
+      <c r="J143" s="2"/>
+      <c r="K143" s="2"/>
+      <c r="L143" s="2"/>
+      <c r="M143" s="2"/>
+      <c r="N143" s="2"/>
+      <c r="O143" s="2"/>
+      <c r="P143" s="2"/>
+      <c r="Q143" s="2"/>
+    </row>
+    <row r="144" spans="1:20" ht="41.25" customHeight="1">
       <c r="A144" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B144" s="24">
-[...2 lines deleted...]
-      <c r="C144" s="24">
+      <c r="B144" s="15">
+        <v>100</v>
+      </c>
+      <c r="C144" s="15">
         <v>0</v>
       </c>
-      <c r="D144" s="24">
-[...15 lines deleted...]
-      <c r="A145" s="6" t="s">
+      <c r="D144" s="15">
+        <v>100</v>
+      </c>
+      <c r="E144" s="12"/>
+      <c r="F144" s="15">
+        <v>100</v>
+      </c>
+      <c r="G144" s="15">
+        <v>0.14587892049598833</v>
+      </c>
+      <c r="H144" s="15">
+        <v>99.854121079504012</v>
+      </c>
+      <c r="I144" s="2"/>
+      <c r="J144" s="2"/>
+      <c r="K144" s="2"/>
+      <c r="L144" s="2"/>
+      <c r="M144" s="2"/>
+      <c r="N144" s="2"/>
+      <c r="O144" s="2"/>
+      <c r="P144" s="2"/>
+      <c r="Q144" s="2"/>
+      <c r="S144" s="2"/>
+      <c r="T144" s="2"/>
+    </row>
+    <row r="145" spans="1:20" ht="38.25" customHeight="1">
+      <c r="A145" s="9" t="s">
         <v>139</v>
       </c>
-      <c r="B145" s="22">
-[...22 lines deleted...]
-    <row r="146" spans="1:20" s="2" customFormat="1" ht="54.75" customHeight="1">
+      <c r="B145" s="15"/>
+      <c r="C145" s="15"/>
+      <c r="D145" s="15">
+        <v>15.431287414891829</v>
+      </c>
+      <c r="E145" s="15">
+        <v>0</v>
+      </c>
+      <c r="F145" s="15">
+        <v>100</v>
+      </c>
+      <c r="G145" s="15">
+        <v>72.132485314362953</v>
+      </c>
+      <c r="H145" s="15">
+        <v>27.86751468563704</v>
+      </c>
+      <c r="I145" s="2"/>
+      <c r="J145" s="2"/>
+      <c r="K145" s="2"/>
+      <c r="L145" s="2"/>
+      <c r="M145" s="2"/>
+      <c r="N145" s="2"/>
+      <c r="O145" s="2"/>
+      <c r="P145" s="2"/>
+      <c r="Q145" s="2"/>
+    </row>
+    <row r="146" spans="1:20" ht="54.75" customHeight="1">
       <c r="A146" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="B146" s="24">
-[...22 lines deleted...]
-    <row r="147" spans="1:20" s="2" customFormat="1" ht="63.75">
+      <c r="B146" s="15">
+        <v>100</v>
+      </c>
+      <c r="C146" s="15">
+        <v>17.008474151331292</v>
+      </c>
+      <c r="D146" s="15">
+        <v>82.991525848668701</v>
+      </c>
+      <c r="E146" s="12"/>
+      <c r="F146" s="15">
+        <v>100</v>
+      </c>
+      <c r="G146" s="15">
+        <v>12.656069798926941</v>
+      </c>
+      <c r="H146" s="15">
+        <v>87.343930201073064</v>
+      </c>
+      <c r="I146" s="2"/>
+      <c r="J146" s="2"/>
+      <c r="K146" s="2"/>
+      <c r="L146" s="2"/>
+      <c r="M146" s="2"/>
+      <c r="N146" s="2"/>
+      <c r="O146" s="2"/>
+      <c r="P146" s="2"/>
+      <c r="Q146" s="2"/>
+    </row>
+    <row r="147" spans="1:20" ht="51">
       <c r="A147" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="B147" s="24">
-[...2 lines deleted...]
-      <c r="C147" s="24">
+      <c r="B147" s="15">
+        <v>100</v>
+      </c>
+      <c r="C147" s="15">
         <v>0</v>
       </c>
-      <c r="D147" s="24">
-[...16 lines deleted...]
-    <row r="148" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="D147" s="15">
+        <v>100</v>
+      </c>
+      <c r="E147" s="12"/>
+      <c r="F147" s="15">
+        <v>100</v>
+      </c>
+      <c r="G147" s="15">
+        <v>73.080058296074895</v>
+      </c>
+      <c r="H147" s="15">
+        <v>26.919941703925105</v>
+      </c>
+      <c r="I147" s="2"/>
+      <c r="J147" s="2"/>
+      <c r="K147" s="2"/>
+      <c r="L147" s="2"/>
+      <c r="M147" s="2"/>
+      <c r="N147" s="2"/>
+      <c r="O147" s="2"/>
+      <c r="P147" s="2"/>
+      <c r="Q147" s="2"/>
+    </row>
+    <row r="148" spans="1:20" ht="38.25">
       <c r="A148" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B148" s="24">
-[...22 lines deleted...]
-    <row r="149" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="B148" s="15">
+        <v>100</v>
+      </c>
+      <c r="C148" s="15">
+        <v>26.147734229969839</v>
+      </c>
+      <c r="D148" s="15">
+        <v>73.852265770030158</v>
+      </c>
+      <c r="E148" s="12"/>
+      <c r="F148" s="15">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G148" s="15">
+        <v>24.99471845748042</v>
+      </c>
+      <c r="H148" s="15">
+        <v>75.005281542519569</v>
+      </c>
+      <c r="I148" s="2"/>
+      <c r="J148" s="2"/>
+      <c r="K148" s="2"/>
+      <c r="L148" s="2"/>
+      <c r="M148" s="2"/>
+      <c r="N148" s="2"/>
+      <c r="O148" s="2"/>
+      <c r="P148" s="2"/>
+      <c r="Q148" s="2"/>
+    </row>
+    <row r="149" spans="1:20" ht="25.5">
       <c r="A149" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="B149" s="24">
-[...22 lines deleted...]
-    <row r="150" spans="1:20" s="2" customFormat="1" ht="38.25">
+      <c r="B149" s="15">
+        <v>100.00570353048538</v>
+      </c>
+      <c r="C149" s="15">
+        <v>7.5286602406889864</v>
+      </c>
+      <c r="D149" s="15">
+        <v>92.477043289796384</v>
+      </c>
+      <c r="E149" s="12"/>
+      <c r="F149" s="15">
+        <v>100</v>
+      </c>
+      <c r="G149" s="15">
+        <v>0.39924713397593109</v>
+      </c>
+      <c r="H149" s="15">
+        <v>99.600752866024067</v>
+      </c>
+      <c r="I149" s="2"/>
+      <c r="J149" s="2"/>
+      <c r="K149" s="2"/>
+      <c r="L149" s="2"/>
+      <c r="M149" s="2"/>
+      <c r="N149" s="2"/>
+      <c r="O149" s="2"/>
+      <c r="P149" s="2"/>
+      <c r="Q149" s="2"/>
+    </row>
+    <row r="150" spans="1:20" ht="38.25">
       <c r="A150" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="B150" s="24">
-[...22 lines deleted...]
-    <row r="151" spans="1:20" s="2" customFormat="1" ht="25.5">
+      <c r="B150" s="15">
+        <v>100</v>
+      </c>
+      <c r="C150" s="15">
+        <v>34.019384157034303</v>
+      </c>
+      <c r="D150" s="15">
+        <v>65.98061584296569</v>
+      </c>
+      <c r="E150" s="12"/>
+      <c r="F150" s="15">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G150" s="15">
+        <v>0.1583919446382441</v>
+      </c>
+      <c r="H150" s="15">
+        <v>99.841608055361746</v>
+      </c>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+      <c r="K150" s="2"/>
+      <c r="L150" s="2"/>
+      <c r="M150" s="2"/>
+      <c r="N150" s="2"/>
+      <c r="O150" s="2"/>
+      <c r="P150" s="2"/>
+      <c r="Q150" s="2"/>
+    </row>
+    <row r="151" spans="1:20" ht="25.5">
       <c r="A151" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="B151" s="24">
-[...23 lines deleted...]
-      <c r="A152" s="9" t="s">
+      <c r="B151" s="15">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C151" s="15">
+        <v>1.0397484205456555</v>
+      </c>
+      <c r="D151" s="15">
+        <v>98.960251579454336</v>
+      </c>
+      <c r="E151" s="12"/>
+      <c r="F151" s="15">
+        <v>100</v>
+      </c>
+      <c r="G151" s="15">
+        <v>0.39380117290421279</v>
+      </c>
+      <c r="H151" s="15">
+        <v>99.606198827095781</v>
+      </c>
+      <c r="I151" s="2"/>
+      <c r="J151" s="2"/>
+      <c r="K151" s="2"/>
+      <c r="L151" s="2"/>
+      <c r="M151" s="2"/>
+      <c r="N151" s="2"/>
+      <c r="O151" s="2"/>
+      <c r="P151" s="2"/>
+      <c r="Q151" s="2"/>
+    </row>
+    <row r="152" spans="1:20" ht="25.5">
+      <c r="A152" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="B152" s="24">
-[...20 lines deleted...]
-      <c r="T152" s="1"/>
+      <c r="B152" s="13">
+        <v>100</v>
+      </c>
+      <c r="C152" s="13">
+        <v>60.920864794207183</v>
+      </c>
+      <c r="D152" s="13">
+        <v>39.079135205792817</v>
+      </c>
+      <c r="E152" s="10"/>
+      <c r="F152" s="13">
+        <v>100</v>
+      </c>
+      <c r="G152" s="13">
+        <v>4.4718873084398272E-2</v>
+      </c>
+      <c r="H152" s="13">
+        <v>99.955281126915608</v>
+      </c>
+      <c r="I152" s="2"/>
+      <c r="J152" s="2"/>
+      <c r="K152" s="2"/>
+      <c r="L152" s="2"/>
+      <c r="M152" s="2"/>
+      <c r="N152" s="2"/>
+      <c r="O152" s="2"/>
+      <c r="P152" s="2"/>
+      <c r="Q152" s="2"/>
     </row>
     <row r="153" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A153" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H153" s="28"/>
+      <c r="A153" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B153" s="26"/>
+      <c r="C153" s="26"/>
+      <c r="D153" s="26"/>
+      <c r="E153" s="26"/>
+      <c r="F153" s="26"/>
+      <c r="G153" s="26"/>
+      <c r="H153" s="26"/>
       <c r="I153" s="4"/>
-      <c r="J153" s="15"/>
-[...6 lines deleted...]
-      <c r="Q153" s="17"/>
+      <c r="J153" s="4"/>
+      <c r="K153" s="4"/>
+      <c r="L153" s="4"/>
       <c r="R153" s="4"/>
       <c r="S153" s="4"/>
       <c r="T153" s="4"/>
     </row>
-    <row r="154" spans="1:20" s="2" customFormat="1" ht="25.5">
+    <row r="154" spans="1:20" ht="25.5">
       <c r="A154" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="B154" s="24">
-[...22 lines deleted...]
-    <row r="155" spans="1:20" s="2" customFormat="1" ht="33.75" customHeight="1">
+      <c r="B154" s="15">
+        <v>100</v>
+      </c>
+      <c r="C154" s="15">
+        <v>22.772277227722775</v>
+      </c>
+      <c r="D154" s="15">
+        <v>77.227722772277232</v>
+      </c>
+      <c r="E154" s="12"/>
+      <c r="F154" s="15">
+        <v>100</v>
+      </c>
+      <c r="G154" s="15">
+        <v>6.9306930693069315</v>
+      </c>
+      <c r="H154" s="15">
+        <v>93.069306930693074</v>
+      </c>
+      <c r="I154" s="2"/>
+      <c r="J154" s="2"/>
+      <c r="K154" s="2"/>
+      <c r="L154" s="2"/>
+      <c r="M154" s="2"/>
+      <c r="N154" s="2"/>
+      <c r="O154" s="2"/>
+      <c r="P154" s="2"/>
+      <c r="Q154" s="2"/>
+    </row>
+    <row r="155" spans="1:20" ht="33.75" customHeight="1">
       <c r="A155" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B155" s="24">
-[...23 lines deleted...]
-      <c r="A156" s="6" t="s">
+      <c r="B155" s="15">
+        <v>100</v>
+      </c>
+      <c r="C155" s="15">
+        <v>0.81939557526389362</v>
+      </c>
+      <c r="D155" s="15">
+        <v>99.180604424736103</v>
+      </c>
+      <c r="E155" s="12"/>
+      <c r="F155" s="15">
+        <v>100</v>
+      </c>
+      <c r="G155" s="15">
+        <v>0.17110907601098954</v>
+      </c>
+      <c r="H155" s="15">
+        <v>99.828890923989007</v>
+      </c>
+      <c r="I155" s="2"/>
+      <c r="J155" s="2"/>
+      <c r="K155" s="2"/>
+      <c r="L155" s="2"/>
+      <c r="M155" s="2"/>
+      <c r="N155" s="2"/>
+      <c r="O155" s="2"/>
+      <c r="P155" s="2"/>
+      <c r="Q155" s="2"/>
+    </row>
+    <row r="156" spans="1:20" ht="33.75" customHeight="1">
+      <c r="A156" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="B156" s="22">
-[...12 lines deleted...]
-      <c r="G156" s="22">
+      <c r="B156" s="15">
+        <v>100</v>
+      </c>
+      <c r="C156" s="15">
+        <v>22.222222222222221</v>
+      </c>
+      <c r="D156" s="15">
+        <v>77.777777777777786</v>
+      </c>
+      <c r="E156" s="12"/>
+      <c r="F156" s="15">
+        <v>100</v>
+      </c>
+      <c r="G156" s="15">
         <v>0</v>
       </c>
-      <c r="H156" s="22">
-[...6 lines deleted...]
-    <row r="157" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="H156" s="15">
+        <v>100</v>
+      </c>
+      <c r="I156" s="2"/>
+      <c r="J156" s="2"/>
+      <c r="K156" s="2"/>
+      <c r="L156" s="2"/>
+      <c r="M156" s="2"/>
+      <c r="N156" s="2"/>
+      <c r="O156" s="2"/>
+      <c r="P156" s="2"/>
+      <c r="Q156" s="2"/>
+    </row>
+    <row r="157" spans="1:20" ht="18" customHeight="1">
       <c r="A157" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="B157" s="24">
-[...23 lines deleted...]
-      <c r="A158" s="8" t="s">
+      <c r="B157" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C157" s="15">
+        <v>11.902693310165075</v>
+      </c>
+      <c r="D157" s="15">
+        <v>88.097306689834937</v>
+      </c>
+      <c r="E157" s="12"/>
+      <c r="F157" s="15">
+        <v>100</v>
+      </c>
+      <c r="G157" s="15">
+        <v>0.95569070373588194</v>
+      </c>
+      <c r="H157" s="15">
+        <v>99.044309296264117</v>
+      </c>
+      <c r="I157" s="2"/>
+      <c r="J157" s="2"/>
+      <c r="K157" s="2"/>
+      <c r="L157" s="2"/>
+      <c r="M157" s="2"/>
+      <c r="N157" s="2"/>
+      <c r="O157" s="2"/>
+      <c r="P157" s="2"/>
+      <c r="Q157" s="2"/>
+    </row>
+    <row r="158" spans="1:20" ht="18" customHeight="1">
+      <c r="A158" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="B158" s="22">
-[...22 lines deleted...]
-    <row r="159" spans="1:20" s="2" customFormat="1" ht="89.25">
+      <c r="B158" s="15">
+        <v>100</v>
+      </c>
+      <c r="C158" s="15">
+        <v>47.959183673469383</v>
+      </c>
+      <c r="D158" s="15">
+        <v>52.040816326530617</v>
+      </c>
+      <c r="E158" s="12"/>
+      <c r="F158" s="15">
+        <v>100</v>
+      </c>
+      <c r="G158" s="15">
+        <v>4.4897959183673466</v>
+      </c>
+      <c r="H158" s="15">
+        <v>95.510204081632651</v>
+      </c>
+      <c r="I158" s="2"/>
+      <c r="J158" s="2"/>
+      <c r="K158" s="2"/>
+      <c r="L158" s="2"/>
+      <c r="M158" s="2"/>
+      <c r="N158" s="2"/>
+      <c r="O158" s="2"/>
+      <c r="P158" s="2"/>
+      <c r="Q158" s="2"/>
+    </row>
+    <row r="159" spans="1:20" ht="89.25">
       <c r="A159" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="B159" s="24">
-[...20 lines deleted...]
-      <c r="T159" s="1"/>
+      <c r="B159" s="15">
+        <v>100.00000280031158</v>
+      </c>
+      <c r="C159" s="15">
+        <v>42.112863645660674</v>
+      </c>
+      <c r="D159" s="15">
+        <v>57.887139154650903</v>
+      </c>
+      <c r="E159" s="12"/>
+      <c r="F159" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G159" s="15">
+        <v>14.960555371232825</v>
+      </c>
+      <c r="H159" s="15">
+        <v>85.039444628767185</v>
+      </c>
+      <c r="I159" s="2"/>
+      <c r="J159" s="2"/>
+      <c r="K159" s="2"/>
+      <c r="L159" s="2"/>
+      <c r="M159" s="2"/>
+      <c r="N159" s="2"/>
+      <c r="O159" s="2"/>
+      <c r="P159" s="2"/>
+      <c r="Q159" s="2"/>
     </row>
     <row r="160" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A160" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H160" s="28"/>
+      <c r="A160" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="B160" s="25"/>
+      <c r="C160" s="25"/>
+      <c r="D160" s="25"/>
+      <c r="E160" s="25"/>
+      <c r="F160" s="25"/>
+      <c r="G160" s="25"/>
+      <c r="H160" s="25"/>
       <c r="I160" s="4"/>
-      <c r="J160" s="15"/>
-[...6 lines deleted...]
-      <c r="Q160" s="15"/>
+      <c r="J160" s="4"/>
+      <c r="K160" s="4"/>
+      <c r="L160" s="4"/>
+      <c r="O160" s="4"/>
+      <c r="P160" s="4"/>
+      <c r="Q160" s="4"/>
       <c r="R160" s="4"/>
       <c r="S160" s="4"/>
       <c r="T160" s="4"/>
     </row>
-    <row r="161" spans="1:20" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="161" spans="1:17" ht="12.75" customHeight="1">
       <c r="A161" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B161" s="23">
-[...21 lines deleted...]
-      <c r="T161" s="1"/>
+      <c r="B161" s="14">
+        <v>100</v>
+      </c>
+      <c r="C161" s="14">
+        <v>97.822728760067136</v>
+      </c>
+      <c r="D161" s="14">
+        <v>2.177271239932868</v>
+      </c>
+      <c r="E161" s="10"/>
+      <c r="F161" s="14">
+        <v>100.00000879609594</v>
+      </c>
+      <c r="G161" s="13">
+        <v>0.98817980627478297</v>
+      </c>
+      <c r="H161" s="13">
+        <v>99.011828989821154</v>
+      </c>
+      <c r="J161" s="2"/>
+      <c r="K161" s="2"/>
+      <c r="L161" s="2"/>
+      <c r="M161" s="2"/>
+      <c r="N161" s="2"/>
+      <c r="O161" s="2"/>
+      <c r="P161" s="2"/>
+      <c r="Q161" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A3:H3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A6:H7"/>
+    <mergeCell ref="A25:H25"/>
+    <mergeCell ref="A33:H33"/>
     <mergeCell ref="A160:H160"/>
     <mergeCell ref="A65:H65"/>
     <mergeCell ref="A104:H104"/>
     <mergeCell ref="A153:H153"/>
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A82:H82"/>
-    <mergeCell ref="A42:H42"/>
-[...4 lines deleted...]
-    <mergeCell ref="A33:H33"/>
     <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A13:H13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="15" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>