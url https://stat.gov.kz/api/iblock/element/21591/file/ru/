--- v1 (2026-05-25)
+++ v2 (2026-06-29)
@@ -2,74 +2,85 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\!Энергетика и товарные рынки\Матрица\2026\03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\Асел\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D73CD004-9708-4D66-845D-24DAD21DF279}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF06A3D0-69FC-424B-9916-B809BB0E8C07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="330" yWindow="630" windowWidth="18510" windowHeight="14685" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$T$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$T$5</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
   <si>
     <t>Наименования продукции</t>
   </si>
   <si>
     <t>Уголь каменный и лигнит (уголь бурый)</t>
   </si>
   <si>
     <t>Торф</t>
   </si>
   <si>
     <t>Нефть сырая и нефтепродукты сырые, полученные из минералов битуминозных</t>
   </si>
   <si>
     <t>нефть сырая (природная смесь углеводородов), включая нефть, полученную из минералов битуминозных</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии (товарный выпуск)</t>
   </si>
   <si>
     <t>Газ нефтяной попутный</t>
   </si>
   <si>
     <t>Руды железные</t>
   </si>
   <si>
@@ -585,51 +596,51 @@
         <b/>
         <i/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">красным цетом </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- товары, наполнение ресурсов которых осуществляется за счет импорта.</t>
     </r>
   </si>
   <si>
     <t>Экскаваторы одноковшовые  механические самоходные и погрузчики ковшовые    неполноворотные</t>
   </si>
   <si>
     <t>РЕСУРСЫ И ИСПОЛЬЗОВАНИЕ
 отдельных видов сырья, продукции производственно-технического назначения и потребительских товаров
-за март 2026 года</t>
+за апрель 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -765,113 +776,130 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00CCFF"/>
       <color rgb="FF33CCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1150,5212 +1178,4501 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:T161"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:H2"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="35" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="35" style="10" customWidth="1"/>
+    <col min="2" max="5" width="13.7109375" style="10" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="10" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="10" customWidth="1"/>
+    <col min="8" max="8" width="18.140625" style="10" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="11"/>
+    <col min="10" max="17" width="12" style="16" customWidth="1"/>
+    <col min="18" max="20" width="9.140625" style="16"/>
+    <col min="21" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="32.25" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:20" s="2" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A1" s="35" t="s">
         <v>142</v>
       </c>
-      <c r="B1" s="24"/>
-[...8 lines deleted...]
-      <c r="A2" s="24" t="s">
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
+      <c r="O1" s="13"/>
+      <c r="P1" s="13"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2" spans="1:20" s="2" customFormat="1" ht="48" customHeight="1">
+      <c r="A2" s="34" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="24"/>
-[...8 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+    </row>
+    <row r="3" spans="1:20" s="2" customFormat="1" ht="68.25" customHeight="1">
+      <c r="A3" s="33" t="s">
         <v>165</v>
       </c>
-      <c r="B3" s="23"/>
-[...8 lines deleted...]
-      <c r="A4" s="27" t="s">
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="13"/>
+      <c r="O3" s="13"/>
+      <c r="P3" s="13"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A4" s="38" t="s">
         <v>143</v>
       </c>
-      <c r="B4" s="27"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:20" ht="25.5">
+      <c r="B4" s="38"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="13"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+    </row>
+    <row r="5" spans="1:20" s="2" customFormat="1" ht="25.5">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>147</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>149</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>150</v>
       </c>
+      <c r="I5" s="1"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="13"/>
+      <c r="P5" s="13"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
     </row>
     <row r="6" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="28" t="s">
+      <c r="A6" s="39" t="s">
         <v>151</v>
       </c>
-      <c r="B6" s="28"/>
-[...5 lines deleted...]
-      <c r="H6" s="28"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
       <c r="I6" s="4"/>
-      <c r="J6" s="4"/>
-[...5 lines deleted...]
-      <c r="P6" s="4"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15"/>
+      <c r="O6" s="15"/>
+      <c r="P6" s="15"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
     </row>
     <row r="7" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A7" s="28"/>
-[...6 lines deleted...]
-      <c r="H7" s="28"/>
+      <c r="A7" s="39"/>
+      <c r="B7" s="39"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
       <c r="I7" s="4"/>
-      <c r="J7" s="4"/>
-[...5 lines deleted...]
-      <c r="P7" s="4"/>
+      <c r="J7" s="15"/>
+      <c r="K7" s="15"/>
+      <c r="L7" s="15"/>
+      <c r="M7" s="15"/>
+      <c r="N7" s="15"/>
+      <c r="O7" s="15"/>
+      <c r="P7" s="15"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
     </row>
     <row r="8" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A8" s="21" t="s">
+      <c r="A8" s="40" t="s">
         <v>152</v>
       </c>
-      <c r="B8" s="22"/>
-[...5 lines deleted...]
-      <c r="H8" s="22"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
       <c r="I8" s="4"/>
-      <c r="J8" s="4"/>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="M8" s="4"/>
-[...2 lines deleted...]
-      <c r="P8" s="4"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="15"/>
+      <c r="O8" s="15"/>
+      <c r="P8" s="15"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
     </row>
-    <row r="9" spans="1:20" ht="12.75" customHeight="1">
+    <row r="9" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="13">
-[...16 lines deleted...]
-        <v>78.452992660863273</v>
+      <c r="B9" s="22">
+        <v>100</v>
+      </c>
+      <c r="C9" s="22">
+        <v>99.601495494133019</v>
+      </c>
+      <c r="D9" s="22">
+        <v>0.3985045058669745</v>
+      </c>
+      <c r="E9" s="18"/>
+      <c r="F9" s="22">
+        <v>100.00001231548629</v>
+      </c>
+      <c r="G9" s="22">
+        <v>33.076748386486557</v>
+      </c>
+      <c r="H9" s="22">
+        <v>66.923263928999731</v>
       </c>
       <c r="I9" s="2"/>
-      <c r="J9" s="2"/>
-[...8 lines deleted...]
-    <row r="10" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R9" s="13"/>
+      <c r="S9" s="13"/>
+      <c r="T9" s="13"/>
+    </row>
+    <row r="10" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B10" s="13">
-[...16 lines deleted...]
-        <v>79.079700858368469</v>
+      <c r="B10" s="22">
+        <v>100</v>
+      </c>
+      <c r="C10" s="22">
+        <v>99.591962282776024</v>
+      </c>
+      <c r="D10" s="22">
+        <v>0.40803771722398313</v>
+      </c>
+      <c r="E10" s="18"/>
+      <c r="F10" s="22">
+        <v>100</v>
+      </c>
+      <c r="G10" s="22">
+        <v>32.600184479825558</v>
+      </c>
+      <c r="H10" s="22">
+        <v>67.399815520174442</v>
       </c>
       <c r="I10" s="2"/>
-      <c r="J10" s="2"/>
-[...9 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="R10" s="13"/>
+      <c r="S10" s="13"/>
+      <c r="T10" s="13"/>
+    </row>
+    <row r="11" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="25" t="s">
         <v>127</v>
       </c>
-      <c r="B11" s="13">
-[...5 lines deleted...]
-      <c r="D11" s="13">
+      <c r="B11" s="26">
+        <v>100</v>
+      </c>
+      <c r="C11" s="26">
+        <v>99.960485598666978</v>
+      </c>
+      <c r="D11" s="26">
+        <v>3.9514401333015953E-2</v>
+      </c>
+      <c r="E11" s="27"/>
+      <c r="F11" s="26">
+        <v>100</v>
+      </c>
+      <c r="G11" s="26">
+        <v>51.022613663413473</v>
+      </c>
+      <c r="H11" s="26">
+        <v>48.97738633658652</v>
+      </c>
+      <c r="I11" s="2"/>
+      <c r="Q11" s="29"/>
+      <c r="R11" s="13"/>
+      <c r="S11" s="13"/>
+      <c r="T11" s="13"/>
+    </row>
+    <row r="12" spans="1:20" s="12" customFormat="1">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="24">
+        <v>100</v>
+      </c>
+      <c r="C12" s="24">
         <v>0</v>
       </c>
-      <c r="E11" s="13">
-[...42 lines deleted...]
-        <v>100</v>
+      <c r="D12" s="24">
+        <v>100</v>
+      </c>
+      <c r="E12" s="20"/>
+      <c r="F12" s="24">
+        <v>100</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0.38218069550667444</v>
+      </c>
+      <c r="H12" s="24">
+        <v>99.617819304493324</v>
       </c>
       <c r="I12" s="2"/>
-      <c r="J12" s="2"/>
-[...9 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="R12" s="13"/>
+      <c r="S12" s="13"/>
+      <c r="T12" s="13"/>
+    </row>
+    <row r="13" spans="1:20" s="17" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A13" s="36" t="s">
         <v>153</v>
       </c>
-      <c r="B13" s="25"/>
-[...5 lines deleted...]
-      <c r="H13" s="25"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
       <c r="I13" s="4"/>
-      <c r="J13" s="4"/>
-[...9 lines deleted...]
-    <row r="14" spans="1:20" ht="25.5" customHeight="1">
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="O13" s="15"/>
+      <c r="P13" s="15"/>
+      <c r="Q13" s="15"/>
+      <c r="R13" s="15"/>
+      <c r="S13" s="15"/>
+      <c r="T13" s="15"/>
+    </row>
+    <row r="14" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="13">
-[...5 lines deleted...]
-      <c r="D14" s="13">
+      <c r="B14" s="22">
+        <v>100</v>
+      </c>
+      <c r="C14" s="22">
+        <v>100</v>
+      </c>
+      <c r="D14" s="22">
         <v>0</v>
       </c>
-      <c r="E14" s="13">
-[...9 lines deleted...]
-        <v>40.710056502654751</v>
+      <c r="E14" s="18"/>
+      <c r="F14" s="22">
+        <v>100</v>
+      </c>
+      <c r="G14" s="22">
+        <v>51.473855332232269</v>
+      </c>
+      <c r="H14" s="22">
+        <v>48.526144667767731</v>
       </c>
       <c r="I14" s="2"/>
-      <c r="J14" s="2"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:20" ht="38.25" customHeight="1">
+      <c r="Q14" s="29"/>
+      <c r="R14" s="13"/>
+      <c r="S14" s="13"/>
+      <c r="T14" s="13"/>
+    </row>
+    <row r="15" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="13">
-[...5 lines deleted...]
-      <c r="D15" s="13">
+      <c r="B15" s="22">
+        <v>100</v>
+      </c>
+      <c r="C15" s="22">
+        <v>100</v>
+      </c>
+      <c r="D15" s="22">
         <v>0</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="22">
         <v>0</v>
       </c>
-      <c r="F15" s="13">
-[...6 lines deleted...]
-        <v>32.520454544434131</v>
+      <c r="F15" s="22">
+        <v>100</v>
+      </c>
+      <c r="G15" s="22">
+        <v>57.52525018790395</v>
+      </c>
+      <c r="H15" s="22">
+        <v>42.47474981209605</v>
       </c>
       <c r="I15" s="2"/>
-      <c r="J15" s="2"/>
-[...9 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="Q15" s="29"/>
+      <c r="R15" s="13"/>
+      <c r="S15" s="13"/>
+      <c r="T15" s="13"/>
+    </row>
+    <row r="16" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A16" s="25" t="s">
         <v>128</v>
       </c>
-      <c r="B16" s="13">
-[...5 lines deleted...]
-      <c r="D16" s="13">
+      <c r="B16" s="26">
+        <v>100</v>
+      </c>
+      <c r="C16" s="26">
+        <v>100</v>
+      </c>
+      <c r="D16" s="26">
         <v>0</v>
       </c>
-      <c r="E16" s="10"/>
-[...7 lines deleted...]
-        <v>96.028406793368376</v>
+      <c r="E16" s="27"/>
+      <c r="F16" s="26">
+        <v>100</v>
+      </c>
+      <c r="G16" s="26">
+        <v>5.6418429153013605</v>
+      </c>
+      <c r="H16" s="26">
+        <v>94.358157084698632</v>
       </c>
       <c r="I16" s="2"/>
-      <c r="J16" s="2"/>
-[...9 lines deleted...]
-      <c r="A17" s="16" t="s">
+      <c r="R16" s="13"/>
+      <c r="S16" s="13"/>
+      <c r="T16" s="13"/>
+    </row>
+    <row r="17" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A17" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="17">
-[...16 lines deleted...]
-        <v>74.965677146184845</v>
+      <c r="B17" s="24">
+        <v>100</v>
+      </c>
+      <c r="C17" s="24">
+        <v>42.858594075390343</v>
+      </c>
+      <c r="D17" s="24">
+        <v>57.141405924609657</v>
+      </c>
+      <c r="E17" s="20"/>
+      <c r="F17" s="24">
+        <v>100</v>
+      </c>
+      <c r="G17" s="24">
+        <v>30.197161394781485</v>
+      </c>
+      <c r="H17" s="24">
+        <v>69.802838605218511</v>
       </c>
       <c r="I17" s="2"/>
-      <c r="J17" s="2"/>
-[...9 lines deleted...]
-    <row r="18" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R17" s="13"/>
+      <c r="T17" s="13"/>
+    </row>
+    <row r="18" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="13">
-[...16 lines deleted...]
-        <v>88.416373260952668</v>
+      <c r="B18" s="22">
+        <v>100</v>
+      </c>
+      <c r="C18" s="22">
+        <v>84.229535834406704</v>
+      </c>
+      <c r="D18" s="22">
+        <v>15.770464165593303</v>
+      </c>
+      <c r="E18" s="18"/>
+      <c r="F18" s="22">
+        <v>100</v>
+      </c>
+      <c r="G18" s="22">
+        <v>8.333252467120337</v>
+      </c>
+      <c r="H18" s="22">
+        <v>91.666747532879668</v>
       </c>
       <c r="I18" s="2"/>
-      <c r="J18" s="2"/>
-[...12 lines deleted...]
-      <c r="A19" s="25" t="s">
+      <c r="R18" s="13"/>
+      <c r="S18" s="13"/>
+      <c r="T18" s="13"/>
+    </row>
+    <row r="19" spans="1:20" s="17" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A19" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="B19" s="25"/>
-[...5 lines deleted...]
-      <c r="H19" s="25"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
       <c r="I19" s="4"/>
-      <c r="J19" s="4"/>
-[...9 lines deleted...]
-    <row r="20" spans="1:20" ht="12.75" customHeight="1">
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="O19" s="15"/>
+      <c r="P19" s="15"/>
+      <c r="Q19" s="15"/>
+      <c r="R19" s="15"/>
+      <c r="S19" s="15"/>
+      <c r="T19" s="15"/>
+    </row>
+    <row r="20" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="13">
-[...16 lines deleted...]
-        <v>74.064581235092305</v>
+      <c r="B20" s="22">
+        <v>99.999980670613709</v>
+      </c>
+      <c r="C20" s="22">
+        <v>96.643703355774733</v>
+      </c>
+      <c r="D20" s="22">
+        <v>3.3562773148389762</v>
+      </c>
+      <c r="E20" s="18"/>
+      <c r="F20" s="22">
+        <v>99.999980670613724</v>
+      </c>
+      <c r="G20" s="22">
+        <v>26.119857658399486</v>
+      </c>
+      <c r="H20" s="22">
+        <v>73.880123012214241</v>
       </c>
       <c r="I20" s="2"/>
-      <c r="J20" s="2"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R20" s="13"/>
+      <c r="S20" s="13"/>
+      <c r="T20" s="13"/>
+    </row>
+    <row r="21" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="13">
-[...16 lines deleted...]
-        <v>98.214375234243889</v>
+      <c r="B21" s="22">
+        <v>100.00000681278732</v>
+      </c>
+      <c r="C21" s="22">
+        <v>99.98424202290731</v>
+      </c>
+      <c r="D21" s="22">
+        <v>1.5764789880013189E-2</v>
+      </c>
+      <c r="E21" s="18"/>
+      <c r="F21" s="22">
+        <v>100</v>
+      </c>
+      <c r="G21" s="22">
+        <v>0.76941576260978806</v>
+      </c>
+      <c r="H21" s="22">
+        <v>99.230584237390218</v>
       </c>
       <c r="I21" s="2"/>
-      <c r="J21" s="2"/>
-[...8 lines deleted...]
-    <row r="22" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R21" s="13"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="13"/>
+    </row>
+    <row r="22" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B22" s="13">
-[...16 lines deleted...]
-        <v>99.875699692296365</v>
+      <c r="B22" s="22">
+        <v>100</v>
+      </c>
+      <c r="C22" s="22">
+        <v>99.679336533106451</v>
+      </c>
+      <c r="D22" s="22">
+        <v>0.32066346689355546</v>
+      </c>
+      <c r="E22" s="18"/>
+      <c r="F22" s="22">
+        <v>100</v>
+      </c>
+      <c r="G22" s="22">
+        <v>0</v>
+      </c>
+      <c r="H22" s="22">
+        <v>100</v>
       </c>
       <c r="I22" s="2"/>
-      <c r="J22" s="2"/>
-[...8 lines deleted...]
-    <row r="23" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="13"/>
+    </row>
+    <row r="23" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="13">
-[...16 lines deleted...]
-        <v>79.776040019549782</v>
+      <c r="B23" s="22">
+        <v>100</v>
+      </c>
+      <c r="C23" s="22">
+        <v>79.628780934922091</v>
+      </c>
+      <c r="D23" s="22">
+        <v>20.371219065077909</v>
+      </c>
+      <c r="E23" s="18"/>
+      <c r="F23" s="22">
+        <v>100</v>
+      </c>
+      <c r="G23" s="22">
+        <v>33.905247479376719</v>
+      </c>
+      <c r="H23" s="22">
+        <v>66.094752520623274</v>
       </c>
       <c r="I23" s="2"/>
-      <c r="J23" s="2"/>
-[...8 lines deleted...]
-    <row r="24" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R23" s="13"/>
+      <c r="S23" s="13"/>
+      <c r="T23" s="13"/>
+    </row>
+    <row r="24" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="13">
-[...16 lines deleted...]
-        <v>96.495215969798778</v>
+      <c r="B24" s="22">
+        <v>100</v>
+      </c>
+      <c r="C24" s="22">
+        <v>99.92724806222752</v>
+      </c>
+      <c r="D24" s="22">
+        <v>7.275193777247789E-2</v>
+      </c>
+      <c r="E24" s="18"/>
+      <c r="F24" s="22">
+        <v>100</v>
+      </c>
+      <c r="G24" s="22">
+        <v>0.65640846110506357</v>
+      </c>
+      <c r="H24" s="22">
+        <v>99.343591538894941</v>
       </c>
       <c r="I24" s="2"/>
-      <c r="J24" s="2"/>
-[...9 lines deleted...]
-      <c r="A25" s="25" t="s">
+      <c r="R24" s="13"/>
+      <c r="S24" s="13"/>
+      <c r="T24" s="13"/>
+    </row>
+    <row r="25" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A25" s="36" t="s">
         <v>155</v>
       </c>
-      <c r="B25" s="25"/>
-[...5 lines deleted...]
-      <c r="H25" s="25"/>
+      <c r="B25" s="36"/>
+      <c r="C25" s="36"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="36"/>
+      <c r="F25" s="36"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="36"/>
       <c r="I25" s="4"/>
-      <c r="J25" s="4"/>
-[...9 lines deleted...]
-    <row r="26" spans="1:20" ht="12.75" customHeight="1">
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="O25" s="15"/>
+      <c r="P25" s="15"/>
+      <c r="Q25" s="15"/>
+      <c r="R25" s="15"/>
+      <c r="S25" s="15"/>
+      <c r="T25" s="15"/>
+    </row>
+    <row r="26" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="13">
-[...16 lines deleted...]
-        <v>92.6735455581384</v>
+      <c r="B26" s="22">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C26" s="22">
+        <v>99.993778647030425</v>
+      </c>
+      <c r="D26" s="22">
+        <v>6.2213529695830634E-3</v>
+      </c>
+      <c r="E26" s="18"/>
+      <c r="F26" s="22">
+        <v>100</v>
+      </c>
+      <c r="G26" s="22">
+        <v>8.5322243373617148</v>
+      </c>
+      <c r="H26" s="22">
+        <v>91.467775662638289</v>
       </c>
       <c r="I26" s="2"/>
-      <c r="J26" s="2"/>
-[...8 lines deleted...]
-    <row r="27" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R26" s="13"/>
+      <c r="S26" s="13"/>
+      <c r="T26" s="13"/>
+    </row>
+    <row r="27" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="13">
-[...16 lines deleted...]
-        <v>100</v>
+      <c r="B27" s="22">
+        <v>100</v>
+      </c>
+      <c r="C27" s="22">
+        <v>97.790416396531313</v>
+      </c>
+      <c r="D27" s="22">
+        <v>2.2095836034686895</v>
+      </c>
+      <c r="E27" s="18"/>
+      <c r="F27" s="22">
+        <v>100</v>
+      </c>
+      <c r="G27" s="22">
+        <v>3.0483296881711758E-6</v>
+      </c>
+      <c r="H27" s="22">
+        <v>99.999996951670312</v>
       </c>
       <c r="I27" s="2"/>
-      <c r="J27" s="2"/>
-[...8 lines deleted...]
-    <row r="28" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R27" s="13"/>
+      <c r="S27" s="13"/>
+      <c r="T27" s="13"/>
+    </row>
+    <row r="28" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="13">
-[...16 lines deleted...]
-        <v>99.554911575357849</v>
+      <c r="B28" s="22">
+        <v>100</v>
+      </c>
+      <c r="C28" s="22">
+        <v>99.888071036629682</v>
+      </c>
+      <c r="D28" s="22">
+        <v>0.11192896337031472</v>
+      </c>
+      <c r="E28" s="18"/>
+      <c r="F28" s="22">
+        <v>99.999999955545164</v>
+      </c>
+      <c r="G28" s="22">
+        <v>0.45843858213892197</v>
+      </c>
+      <c r="H28" s="22">
+        <v>99.541561373406239</v>
       </c>
       <c r="I28" s="2"/>
-      <c r="J28" s="2"/>
-[...8 lines deleted...]
-    <row r="29" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R28" s="13"/>
+      <c r="S28" s="13"/>
+      <c r="T28" s="13"/>
+    </row>
+    <row r="29" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B29" s="13">
-[...16 lines deleted...]
-        <v>99.796827657930351</v>
+      <c r="B29" s="22">
+        <v>100</v>
+      </c>
+      <c r="C29" s="22">
+        <v>98.957770489447242</v>
+      </c>
+      <c r="D29" s="22">
+        <v>1.0422295105527641</v>
+      </c>
+      <c r="E29" s="18"/>
+      <c r="F29" s="22">
+        <v>100</v>
+      </c>
+      <c r="G29" s="22">
+        <v>0.25106501832881278</v>
+      </c>
+      <c r="H29" s="22">
+        <v>99.748934981671184</v>
       </c>
       <c r="I29" s="2"/>
-      <c r="J29" s="2"/>
-[...8 lines deleted...]
-    <row r="30" spans="1:20" ht="25.5" customHeight="1">
+      <c r="R29" s="13"/>
+      <c r="S29" s="13"/>
+      <c r="T29" s="13"/>
+    </row>
+    <row r="30" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="13">
-[...16 lines deleted...]
-        <v>72.587913225932724</v>
+      <c r="B30" s="22">
+        <v>100</v>
+      </c>
+      <c r="C30" s="22">
+        <v>99.967574143829836</v>
+      </c>
+      <c r="D30" s="22">
+        <v>3.2425856170170894E-2</v>
+      </c>
+      <c r="E30" s="18"/>
+      <c r="F30" s="22">
+        <v>100</v>
+      </c>
+      <c r="G30" s="22">
+        <v>13.136716868941489</v>
+      </c>
+      <c r="H30" s="22">
+        <v>86.863283131058509</v>
       </c>
       <c r="I30" s="2"/>
-      <c r="J30" s="2"/>
-[...8 lines deleted...]
-    <row r="31" spans="1:20" ht="25.5" customHeight="1">
+      <c r="R30" s="13"/>
+      <c r="S30" s="13"/>
+      <c r="T30" s="13"/>
+    </row>
+    <row r="31" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="13">
-[...16 lines deleted...]
-        <v>48.164163722332319</v>
+      <c r="B31" s="22">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C31" s="22">
+        <v>96.857607543987598</v>
+      </c>
+      <c r="D31" s="22">
+        <v>3.1423924560123893</v>
+      </c>
+      <c r="E31" s="18"/>
+      <c r="F31" s="22">
+        <v>100</v>
+      </c>
+      <c r="G31" s="22">
+        <v>26.899704287600347</v>
+      </c>
+      <c r="H31" s="22">
+        <v>73.100295712399657</v>
       </c>
       <c r="I31" s="2"/>
-      <c r="J31" s="2"/>
-[...8 lines deleted...]
-    <row r="32" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R31" s="13"/>
+      <c r="S31" s="13"/>
+      <c r="T31" s="13"/>
+    </row>
+    <row r="32" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="B32" s="13">
-[...8 lines deleted...]
-      <c r="E32" s="13">
+      <c r="B32" s="22">
+        <v>100</v>
+      </c>
+      <c r="C32" s="22">
+        <v>91.761723700887202</v>
+      </c>
+      <c r="D32" s="22">
+        <v>8.2382762991128011</v>
+      </c>
+      <c r="E32" s="18"/>
+      <c r="F32" s="22">
+        <v>100</v>
+      </c>
+      <c r="G32" s="22">
+        <v>85.321926489226868</v>
+      </c>
+      <c r="H32" s="22">
+        <v>14.67807351077313</v>
+      </c>
+      <c r="I32" s="2"/>
+      <c r="R32" s="13"/>
+    </row>
+    <row r="33" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A33" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B33" s="36"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="N33" s="13"/>
+      <c r="O33" s="13"/>
+      <c r="P33" s="13"/>
+      <c r="Q33" s="15"/>
+      <c r="R33" s="15"/>
+      <c r="S33" s="15"/>
+      <c r="T33" s="15"/>
+    </row>
+    <row r="34" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A34" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="26">
+        <v>99.999987417164036</v>
+      </c>
+      <c r="C34" s="26">
+        <v>99.999987417164036</v>
+      </c>
+      <c r="D34" s="26">
         <v>0</v>
       </c>
-      <c r="F32" s="13">
-[...53 lines deleted...]
-      <c r="D34" s="13">
+      <c r="E34" s="28"/>
+      <c r="F34" s="26">
+        <v>100</v>
+      </c>
+      <c r="G34" s="26">
         <v>0</v>
       </c>
-      <c r="E34" s="11"/>
-[...3 lines deleted...]
-      <c r="G34" s="13">
+      <c r="H34" s="26">
+        <v>100</v>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="R34" s="15"/>
+      <c r="T34" s="15"/>
+    </row>
+    <row r="35" spans="1:20" s="12" customFormat="1" ht="63.75" customHeight="1">
+      <c r="A35" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B35" s="24">
+        <v>100</v>
+      </c>
+      <c r="C35" s="24">
+        <v>24.721481962950925</v>
+      </c>
+      <c r="D35" s="24">
+        <v>75.278518037049082</v>
+      </c>
+      <c r="E35" s="20"/>
+      <c r="F35" s="24">
+        <v>100</v>
+      </c>
+      <c r="G35" s="24">
         <v>0</v>
       </c>
-      <c r="H34" s="13">
-[...25 lines deleted...]
-      <c r="H35" s="17">
+      <c r="H35" s="24">
         <v>100</v>
       </c>
       <c r="I35" s="2"/>
-      <c r="J35" s="2"/>
-[...9 lines deleted...]
-    <row r="36" spans="1:20" ht="38.25">
+      <c r="R35" s="13"/>
+      <c r="T35" s="13"/>
+    </row>
+    <row r="36" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A36" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="B36" s="15">
-[...8 lines deleted...]
-      <c r="E36" s="15">
+      <c r="B36" s="24">
+        <v>100</v>
+      </c>
+      <c r="C36" s="24">
+        <v>0.9571261274994427</v>
+      </c>
+      <c r="D36" s="24">
+        <v>99.042873872500564</v>
+      </c>
+      <c r="E36" s="24">
         <v>0</v>
       </c>
-      <c r="F36" s="15">
-[...20 lines deleted...]
-    <row r="37" spans="1:20" ht="38.25">
+      <c r="F36" s="24">
+        <v>100</v>
+      </c>
+      <c r="G36" s="24">
+        <v>0.41622401157999628</v>
+      </c>
+      <c r="H36" s="24">
+        <v>99.583775988420001</v>
+      </c>
+      <c r="R36" s="13"/>
+    </row>
+    <row r="37" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A37" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="B37" s="15">
+      <c r="B37" s="24">
         <v>100.00000000000001</v>
       </c>
-      <c r="C37" s="15">
-[...13 lines deleted...]
-        <v>96.857900050190111</v>
+      <c r="C37" s="24">
+        <v>3.7668673255963972E-2</v>
+      </c>
+      <c r="D37" s="24">
+        <v>99.962331326744049</v>
+      </c>
+      <c r="E37" s="20"/>
+      <c r="F37" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G37" s="24">
+        <v>1.5108277031746218</v>
+      </c>
+      <c r="H37" s="24">
+        <v>98.489172296825387</v>
       </c>
       <c r="I37" s="2"/>
-      <c r="J37" s="2"/>
-[...9 lines deleted...]
-    <row r="38" spans="1:20" ht="25.5">
+      <c r="R37" s="13"/>
+      <c r="T37" s="13"/>
+    </row>
+    <row r="38" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A38" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="15">
-[...16 lines deleted...]
-        <v>88.900002038903352</v>
+      <c r="B38" s="24">
+        <v>100</v>
+      </c>
+      <c r="C38" s="24">
+        <v>43.930891634027695</v>
+      </c>
+      <c r="D38" s="24">
+        <v>56.069108365972298</v>
+      </c>
+      <c r="E38" s="20"/>
+      <c r="F38" s="24">
+        <v>99.999999882270046</v>
+      </c>
+      <c r="G38" s="24">
+        <v>3.1855221528073221</v>
+      </c>
+      <c r="H38" s="24">
+        <v>96.814477729462723</v>
       </c>
       <c r="I38" s="2"/>
-      <c r="J38" s="2"/>
-[...9 lines deleted...]
-    <row r="39" spans="1:20" ht="38.25">
+      <c r="R38" s="13"/>
+      <c r="T38" s="13"/>
+    </row>
+    <row r="39" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A39" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="15">
-[...16 lines deleted...]
-        <v>98.697550104987457</v>
+      <c r="B39" s="24">
+        <v>100</v>
+      </c>
+      <c r="C39" s="24">
+        <v>22.27236397053754</v>
+      </c>
+      <c r="D39" s="24">
+        <v>77.72763602946246</v>
+      </c>
+      <c r="E39" s="20"/>
+      <c r="F39" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G39" s="24">
+        <v>0.25585260964540296</v>
+      </c>
+      <c r="H39" s="24">
+        <v>99.744147390354613</v>
       </c>
       <c r="I39" s="2"/>
-      <c r="J39" s="2"/>
-[...9 lines deleted...]
-    <row r="40" spans="1:20" ht="38.25">
+      <c r="R39" s="13"/>
+      <c r="T39" s="13"/>
+    </row>
+    <row r="40" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A40" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="15">
-[...16 lines deleted...]
-        <v>98.914505814489218</v>
+      <c r="B40" s="24">
+        <v>100</v>
+      </c>
+      <c r="C40" s="24">
+        <v>43.17226956527184</v>
+      </c>
+      <c r="D40" s="24">
+        <v>56.82773043472816</v>
+      </c>
+      <c r="E40" s="20"/>
+      <c r="F40" s="24">
+        <v>100</v>
+      </c>
+      <c r="G40" s="24">
+        <v>0.73070396784151181</v>
+      </c>
+      <c r="H40" s="24">
+        <v>99.269296032158493</v>
       </c>
       <c r="I40" s="2"/>
-      <c r="J40" s="2"/>
-[...9 lines deleted...]
-    <row r="41" spans="1:20" ht="25.5" customHeight="1">
+      <c r="R40" s="13"/>
+      <c r="T40" s="13"/>
+    </row>
+    <row r="41" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A41" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B41" s="15">
-[...16 lines deleted...]
-        <v>98.389719153851715</v>
+      <c r="B41" s="24">
+        <v>100.00039508045813</v>
+      </c>
+      <c r="C41" s="24">
+        <v>33.351507034407554</v>
+      </c>
+      <c r="D41" s="24">
+        <v>66.648888046050587</v>
+      </c>
+      <c r="E41" s="20"/>
+      <c r="F41" s="24">
+        <v>100</v>
+      </c>
+      <c r="G41" s="24">
+        <v>8.0991493917736346</v>
+      </c>
+      <c r="H41" s="24">
+        <v>91.900850608226364</v>
       </c>
       <c r="I41" s="2"/>
-      <c r="J41" s="2"/>
-[...11 lines deleted...]
-      <c r="A42" s="25" t="s">
+      <c r="R41" s="13"/>
+    </row>
+    <row r="42" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A42" s="36" t="s">
         <v>157</v>
       </c>
-      <c r="B42" s="25"/>
-[...5 lines deleted...]
-      <c r="H42" s="25"/>
+      <c r="B42" s="36"/>
+      <c r="C42" s="36"/>
+      <c r="D42" s="36"/>
+      <c r="E42" s="36"/>
+      <c r="F42" s="36"/>
+      <c r="G42" s="36"/>
+      <c r="H42" s="36"/>
       <c r="I42" s="4"/>
-      <c r="J42" s="4"/>
-[...11 lines deleted...]
-      <c r="A43" s="6" t="s">
+      <c r="J42" s="15"/>
+      <c r="K42" s="15"/>
+      <c r="L42" s="15"/>
+      <c r="N42" s="15"/>
+      <c r="O42" s="15"/>
+      <c r="P42" s="15"/>
+      <c r="Q42" s="15"/>
+      <c r="R42" s="15"/>
+      <c r="S42" s="15"/>
+      <c r="T42" s="15"/>
+    </row>
+    <row r="43" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A43" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B43" s="13">
-[...16 lines deleted...]
-        <v>99.886846351891776</v>
+      <c r="B43" s="26">
+        <v>100.00000036551853</v>
+      </c>
+      <c r="C43" s="26">
+        <v>86.067427830232205</v>
+      </c>
+      <c r="D43" s="26">
+        <v>13.932572535286319</v>
+      </c>
+      <c r="E43" s="27"/>
+      <c r="F43" s="26">
+        <v>100</v>
+      </c>
+      <c r="G43" s="26">
+        <v>0.50662255959549218</v>
+      </c>
+      <c r="H43" s="26">
+        <v>99.493377440404501</v>
       </c>
       <c r="I43" s="2"/>
-      <c r="J43" s="2"/>
-[...9 lines deleted...]
-      <c r="A44" s="19" t="s">
+      <c r="R43" s="13"/>
+      <c r="S43" s="13"/>
+      <c r="T43" s="13"/>
+    </row>
+    <row r="44" spans="1:20" s="12" customFormat="1" ht="42" customHeight="1">
+      <c r="A44" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B44" s="17">
-[...12 lines deleted...]
-      <c r="G44" s="17">
+      <c r="B44" s="24">
+        <v>100</v>
+      </c>
+      <c r="C44" s="24">
+        <v>48.516555698716239</v>
+      </c>
+      <c r="D44" s="24">
+        <v>51.483444301283768</v>
+      </c>
+      <c r="E44" s="20"/>
+      <c r="F44" s="24">
+        <v>100</v>
+      </c>
+      <c r="G44" s="24">
         <v>0</v>
       </c>
-      <c r="H44" s="17">
+      <c r="H44" s="24">
         <v>100</v>
       </c>
       <c r="I44" s="2"/>
-      <c r="J44" s="2"/>
-[...9 lines deleted...]
-    <row r="45" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R44" s="13"/>
+      <c r="T44" s="13"/>
+    </row>
+    <row r="45" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A45" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B45" s="13">
-[...16 lines deleted...]
-        <v>99.556059002449288</v>
+      <c r="B45" s="22">
+        <v>100</v>
+      </c>
+      <c r="C45" s="22">
+        <v>75.625116777297848</v>
+      </c>
+      <c r="D45" s="22">
+        <v>24.374883222702152</v>
+      </c>
+      <c r="E45" s="18"/>
+      <c r="F45" s="22">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G45" s="22">
+        <v>0.71039139618594205</v>
+      </c>
+      <c r="H45" s="22">
+        <v>99.289608603814045</v>
       </c>
       <c r="I45" s="2"/>
-      <c r="J45" s="2"/>
-[...8 lines deleted...]
-    <row r="46" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R45" s="13"/>
+      <c r="S45" s="13"/>
+      <c r="T45" s="13"/>
+    </row>
+    <row r="46" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B46" s="13">
-[...9 lines deleted...]
-      <c r="F46" s="13">
+      <c r="B46" s="22">
+        <v>100</v>
+      </c>
+      <c r="C46" s="22">
+        <v>82.734320302075815</v>
+      </c>
+      <c r="D46" s="22">
+        <v>17.265679697924181</v>
+      </c>
+      <c r="E46" s="18"/>
+      <c r="F46" s="22">
         <v>99.999999999999986</v>
       </c>
-      <c r="G46" s="13">
-[...3 lines deleted...]
-        <v>99.349994509287754</v>
+      <c r="G46" s="22">
+        <v>1.1219662075174754</v>
+      </c>
+      <c r="H46" s="22">
+        <v>98.878033792482512</v>
       </c>
       <c r="I46" s="2"/>
-      <c r="J46" s="2"/>
-[...8 lines deleted...]
-    <row r="47" spans="1:20" ht="38.25" customHeight="1">
+      <c r="R46" s="13"/>
+      <c r="S46" s="13"/>
+      <c r="T46" s="13"/>
+    </row>
+    <row r="47" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B47" s="13">
-[...12 lines deleted...]
-      <c r="G47" s="13">
+      <c r="B47" s="22">
+        <v>100</v>
+      </c>
+      <c r="C47" s="22">
+        <v>83.71871953714988</v>
+      </c>
+      <c r="D47" s="22">
+        <v>16.281280462850116</v>
+      </c>
+      <c r="E47" s="18"/>
+      <c r="F47" s="22">
+        <v>100</v>
+      </c>
+      <c r="G47" s="22">
         <v>0</v>
       </c>
-      <c r="H47" s="13">
+      <c r="H47" s="22">
         <v>100</v>
       </c>
       <c r="I47" s="2"/>
-      <c r="J47" s="2"/>
-[...9 lines deleted...]
-      <c r="A48" s="6" t="s">
+      <c r="R47" s="13"/>
+      <c r="S47" s="13"/>
+      <c r="T47" s="13"/>
+    </row>
+    <row r="48" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A48" s="25" t="s">
         <v>84</v>
       </c>
-      <c r="B48" s="13">
-[...16 lines deleted...]
-        <v>60.890719905336134</v>
+      <c r="B48" s="26">
+        <v>100</v>
+      </c>
+      <c r="C48" s="26">
+        <v>100</v>
+      </c>
+      <c r="D48" s="26">
+        <v>0</v>
+      </c>
+      <c r="E48" s="26">
+        <v>0</v>
+      </c>
+      <c r="F48" s="26">
+        <v>100</v>
+      </c>
+      <c r="G48" s="26">
+        <v>57.596939873413319</v>
+      </c>
+      <c r="H48" s="26">
+        <v>42.403060126586681</v>
       </c>
       <c r="I48" s="2"/>
-      <c r="J48" s="2"/>
-[...11 lines deleted...]
-      <c r="A49" s="19" t="s">
+      <c r="R48" s="13"/>
+    </row>
+    <row r="49" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B49" s="17">
-[...16 lines deleted...]
-        <v>95.758988417594978</v>
+      <c r="B49" s="24">
+        <v>100</v>
+      </c>
+      <c r="C49" s="24">
+        <v>26.812321094787496</v>
+      </c>
+      <c r="D49" s="24">
+        <v>73.187678905212508</v>
+      </c>
+      <c r="E49" s="20"/>
+      <c r="F49" s="24">
+        <v>99.999995875027523</v>
+      </c>
+      <c r="G49" s="24">
+        <v>3.9091662910879226</v>
+      </c>
+      <c r="H49" s="24">
+        <v>96.090829583939595</v>
       </c>
       <c r="I49" s="2"/>
-      <c r="J49" s="2"/>
-[...8 lines deleted...]
-    <row r="50" spans="1:20" ht="42" customHeight="1">
+      <c r="R49" s="13"/>
+      <c r="S49" s="13"/>
+      <c r="T49" s="13"/>
+    </row>
+    <row r="50" spans="1:20" s="12" customFormat="1" ht="42" customHeight="1">
       <c r="A50" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B50" s="13">
-[...16 lines deleted...]
-        <v>86.416208785338156</v>
+      <c r="B50" s="22">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C50" s="22">
+        <v>99.904409590566729</v>
+      </c>
+      <c r="D50" s="22">
+        <v>9.5590409433281259E-2</v>
+      </c>
+      <c r="E50" s="18"/>
+      <c r="F50" s="22">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G50" s="22">
+        <v>16.78054516627812</v>
+      </c>
+      <c r="H50" s="22">
+        <v>83.219454833721869</v>
       </c>
       <c r="I50" s="2"/>
-      <c r="J50" s="2"/>
-[...8 lines deleted...]
-    <row r="51" spans="1:20" ht="38.25" customHeight="1">
+      <c r="R50" s="13"/>
+      <c r="S50" s="13"/>
+      <c r="T50" s="13"/>
+    </row>
+    <row r="51" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A51" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="B51" s="13">
-[...16 lines deleted...]
-        <v>98.48234351879816</v>
+      <c r="B51" s="22">
+        <v>100</v>
+      </c>
+      <c r="C51" s="22">
+        <v>99.992244492642399</v>
+      </c>
+      <c r="D51" s="22">
+        <v>7.7555073576034929E-3</v>
+      </c>
+      <c r="E51" s="18"/>
+      <c r="F51" s="22">
+        <v>100.00000001556592</v>
+      </c>
+      <c r="G51" s="22">
+        <v>14.277126845484766</v>
+      </c>
+      <c r="H51" s="22">
+        <v>85.722873170081144</v>
       </c>
       <c r="I51" s="2"/>
-      <c r="J51" s="2"/>
-[...8 lines deleted...]
-    <row r="52" spans="1:20" ht="38.25" customHeight="1">
+      <c r="R51" s="13"/>
+      <c r="S51" s="13"/>
+      <c r="T51" s="13"/>
+    </row>
+    <row r="52" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A52" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="13">
-[...9 lines deleted...]
-      <c r="F52" s="13">
+      <c r="B52" s="22">
+        <v>100</v>
+      </c>
+      <c r="C52" s="22">
+        <v>83.707661083146604</v>
+      </c>
+      <c r="D52" s="22">
+        <v>16.292338916853399</v>
+      </c>
+      <c r="E52" s="18"/>
+      <c r="F52" s="22">
+        <v>100</v>
+      </c>
+      <c r="G52" s="22">
+        <v>37.722865175833881</v>
+      </c>
+      <c r="H52" s="22">
+        <v>62.277134824166112</v>
+      </c>
+      <c r="I52" s="2"/>
+      <c r="R52" s="13"/>
+      <c r="S52" s="13"/>
+      <c r="T52" s="13"/>
+    </row>
+    <row r="53" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A53" s="36" t="s">
+        <v>158</v>
+      </c>
+      <c r="B53" s="36"/>
+      <c r="C53" s="36"/>
+      <c r="D53" s="36"/>
+      <c r="E53" s="36"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="36"/>
+      <c r="H53" s="36"/>
+      <c r="I53" s="4"/>
+      <c r="J53" s="13"/>
+      <c r="K53" s="15"/>
+      <c r="L53" s="15"/>
+      <c r="N53" s="15"/>
+      <c r="O53" s="15"/>
+      <c r="P53" s="15"/>
+      <c r="Q53" s="15"/>
+      <c r="R53" s="15"/>
+      <c r="S53" s="15"/>
+      <c r="T53" s="15"/>
+    </row>
+    <row r="54" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A54" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B54" s="26">
         <v>100.00000000000001</v>
       </c>
-      <c r="G52" s="13">
-[...59 lines deleted...]
-        <v>99.940672990700364</v>
+      <c r="C54" s="26">
+        <v>81.137236685215257</v>
+      </c>
+      <c r="D54" s="26">
+        <v>18.862763314784754</v>
+      </c>
+      <c r="E54" s="27"/>
+      <c r="F54" s="26">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G54" s="26">
+        <v>4.9218809475785157E-2</v>
+      </c>
+      <c r="H54" s="26">
+        <v>99.950781190524225</v>
       </c>
       <c r="I54" s="2"/>
-      <c r="J54" s="2"/>
-[...9 lines deleted...]
-      <c r="A55" s="6" t="s">
+      <c r="R54" s="13"/>
+      <c r="S54" s="13"/>
+      <c r="T54" s="13"/>
+    </row>
+    <row r="55" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A55" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="13">
-[...16 lines deleted...]
-        <v>89.156125261488953</v>
+      <c r="B55" s="24">
+        <v>100</v>
+      </c>
+      <c r="C55" s="24">
+        <v>35.287517636858098</v>
+      </c>
+      <c r="D55" s="24">
+        <v>64.712482363141902</v>
+      </c>
+      <c r="E55" s="20"/>
+      <c r="F55" s="24">
+        <v>100.0000110411507</v>
+      </c>
+      <c r="G55" s="24">
+        <v>3.7150490994451051</v>
+      </c>
+      <c r="H55" s="24">
+        <v>96.284961941705589</v>
       </c>
       <c r="I55" s="2"/>
-      <c r="J55" s="2"/>
-[...9 lines deleted...]
-      <c r="A56" s="19" t="s">
+      <c r="R55" s="13"/>
+      <c r="S55" s="13"/>
+      <c r="T55" s="13"/>
+    </row>
+    <row r="56" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A56" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="B56" s="17">
-[...2 lines deleted...]
-      <c r="C56" s="17">
+      <c r="B56" s="24">
+        <v>100</v>
+      </c>
+      <c r="C56" s="24">
         <v>0</v>
       </c>
-      <c r="D56" s="17">
-[...2 lines deleted...]
-      <c r="E56" s="17">
+      <c r="D56" s="24">
+        <v>100</v>
+      </c>
+      <c r="E56" s="24">
         <v>0</v>
       </c>
-      <c r="F56" s="17">
-[...2 lines deleted...]
-      <c r="G56" s="17">
+      <c r="F56" s="24">
+        <v>100</v>
+      </c>
+      <c r="G56" s="24">
         <v>0</v>
       </c>
-      <c r="H56" s="17">
-[...14 lines deleted...]
-    <row r="57" spans="1:20" ht="25.5" customHeight="1">
+      <c r="H56" s="24">
+        <v>100</v>
+      </c>
+      <c r="R56" s="13"/>
+    </row>
+    <row r="57" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A57" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="15">
-[...16 lines deleted...]
-        <v>86.328707141333552</v>
+      <c r="B57" s="24">
+        <v>99.999998715904894</v>
+      </c>
+      <c r="C57" s="24">
+        <v>46.503931668060595</v>
+      </c>
+      <c r="D57" s="24">
+        <v>53.496067047844299</v>
+      </c>
+      <c r="E57" s="20"/>
+      <c r="F57" s="24">
+        <v>100</v>
+      </c>
+      <c r="G57" s="24">
+        <v>0.33901523157653546</v>
+      </c>
+      <c r="H57" s="24">
+        <v>99.660984768423461</v>
       </c>
       <c r="I57" s="2"/>
-      <c r="J57" s="2"/>
-[...8 lines deleted...]
-    <row r="58" spans="1:20" ht="25.5" customHeight="1">
+      <c r="R57" s="13"/>
+      <c r="S57" s="13"/>
+      <c r="T57" s="13"/>
+    </row>
+    <row r="58" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A58" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="13">
-[...17 lines deleted...]
-      <c r="H58" s="13">
+      <c r="B58" s="22">
+        <v>100</v>
+      </c>
+      <c r="C58" s="22">
+        <v>17.2352539802881</v>
+      </c>
+      <c r="D58" s="22">
         <v>0</v>
       </c>
+      <c r="E58" s="22">
+        <v>82.764746019711893</v>
+      </c>
+      <c r="F58" s="22">
+        <v>100</v>
+      </c>
+      <c r="G58" s="22">
+        <v>100</v>
+      </c>
+      <c r="H58" s="22">
+        <v>0</v>
+      </c>
       <c r="I58" s="2"/>
-      <c r="J58" s="2"/>
-[...9 lines deleted...]
-    <row r="59" spans="1:20" ht="25.5">
+      <c r="R58" s="13"/>
+      <c r="T58" s="13"/>
+    </row>
+    <row r="59" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A59" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B59" s="15">
-[...16 lines deleted...]
-        <v>95.598052626162939</v>
+      <c r="B59" s="24">
+        <v>100</v>
+      </c>
+      <c r="C59" s="24">
+        <v>3.3281341332416585</v>
+      </c>
+      <c r="D59" s="24">
+        <v>96.671865866758338</v>
+      </c>
+      <c r="E59" s="20"/>
+      <c r="F59" s="24">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G59" s="24">
+        <v>4.4168110740484519</v>
+      </c>
+      <c r="H59" s="24">
+        <v>95.583188925951532</v>
       </c>
       <c r="I59" s="2"/>
-      <c r="J59" s="2"/>
-[...8 lines deleted...]
-    <row r="60" spans="1:20" ht="25.5">
+      <c r="R59" s="13"/>
+      <c r="S59" s="13"/>
+      <c r="T59" s="13"/>
+    </row>
+    <row r="60" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A60" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B60" s="15">
-[...16 lines deleted...]
-        <v>76.432051957695876</v>
+      <c r="B60" s="24">
+        <v>100</v>
+      </c>
+      <c r="C60" s="24">
+        <v>6.3651981566203428</v>
+      </c>
+      <c r="D60" s="24">
+        <v>93.634801843379663</v>
+      </c>
+      <c r="E60" s="20"/>
+      <c r="F60" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G60" s="24">
+        <v>7.7262321023638751</v>
+      </c>
+      <c r="H60" s="24">
+        <v>92.273767897636134</v>
       </c>
       <c r="I60" s="2"/>
-      <c r="J60" s="2"/>
-[...8 lines deleted...]
-    <row r="61" spans="1:20" ht="38.25">
+      <c r="R60" s="13"/>
+      <c r="S60" s="13"/>
+      <c r="T60" s="13"/>
+    </row>
+    <row r="61" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A61" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B61" s="15">
-[...16 lines deleted...]
-        <v>90.942751660102189</v>
+      <c r="B61" s="24">
+        <v>100</v>
+      </c>
+      <c r="C61" s="24">
+        <v>21.563537635677896</v>
+      </c>
+      <c r="D61" s="24">
+        <v>78.436462364322097</v>
+      </c>
+      <c r="E61" s="20"/>
+      <c r="F61" s="24">
+        <v>100</v>
+      </c>
+      <c r="G61" s="24">
+        <v>10.707981391855254</v>
+      </c>
+      <c r="H61" s="24">
+        <v>89.292018608144744</v>
       </c>
       <c r="I61" s="2"/>
-      <c r="J61" s="2"/>
-[...8 lines deleted...]
-    <row r="62" spans="1:20" ht="51">
+      <c r="R61" s="13"/>
+      <c r="S61" s="13"/>
+      <c r="T61" s="13"/>
+    </row>
+    <row r="62" spans="1:20" s="12" customFormat="1" ht="51">
       <c r="A62" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="B62" s="15">
-[...17 lines deleted...]
-      <c r="H62" s="15">
+      <c r="B62" s="24">
+        <v>100</v>
+      </c>
+      <c r="C62" s="24">
+        <v>0.48652423095352548</v>
+      </c>
+      <c r="D62" s="24">
+        <v>68.253381702715473</v>
+      </c>
+      <c r="E62" s="24">
+        <v>31.260094066331007</v>
+      </c>
+      <c r="F62" s="24">
+        <v>100</v>
+      </c>
+      <c r="G62" s="24">
+        <v>100</v>
+      </c>
+      <c r="H62" s="24">
         <v>0</v>
       </c>
       <c r="I62" s="2"/>
-      <c r="J62" s="2"/>
-[...10 lines deleted...]
-    <row r="63" spans="1:20" ht="25.5">
+      <c r="R62" s="13"/>
+    </row>
+    <row r="63" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A63" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B63" s="15">
-[...16 lines deleted...]
-        <v>74.663357943413331</v>
+      <c r="B63" s="24">
+        <v>100</v>
+      </c>
+      <c r="C63" s="24">
+        <v>26.340331255393785</v>
+      </c>
+      <c r="D63" s="24">
+        <v>73.659668744606222</v>
+      </c>
+      <c r="E63" s="20"/>
+      <c r="F63" s="24">
+        <v>100</v>
+      </c>
+      <c r="G63" s="24">
+        <v>13.509518911057262</v>
+      </c>
+      <c r="H63" s="24">
+        <v>86.490481088942744</v>
       </c>
       <c r="I63" s="2"/>
-      <c r="J63" s="2"/>
-[...8 lines deleted...]
-    <row r="64" spans="1:20" ht="25.5">
+      <c r="R63" s="13"/>
+      <c r="S63" s="13"/>
+      <c r="T63" s="13"/>
+    </row>
+    <row r="64" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A64" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="13">
-[...9 lines deleted...]
-      <c r="F64" s="13">
+      <c r="B64" s="22">
+        <v>100</v>
+      </c>
+      <c r="C64" s="22">
+        <v>51.573281250553762</v>
+      </c>
+      <c r="D64" s="22">
+        <v>48.426718749446245</v>
+      </c>
+      <c r="E64" s="18"/>
+      <c r="F64" s="22">
         <v>99.999999999999986</v>
       </c>
-      <c r="G64" s="13">
-[...3 lines deleted...]
-        <v>96.139528829884142</v>
+      <c r="G64" s="22">
+        <v>4.5208349600627677</v>
+      </c>
+      <c r="H64" s="22">
+        <v>95.479165039937214</v>
       </c>
       <c r="I64" s="2"/>
-      <c r="J64" s="2"/>
-[...9 lines deleted...]
-      <c r="A65" s="25" t="s">
+      <c r="R64" s="13"/>
+      <c r="S64" s="13"/>
+      <c r="T64" s="13"/>
+    </row>
+    <row r="65" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A65" s="36" t="s">
         <v>159</v>
       </c>
-      <c r="B65" s="25"/>
-[...5 lines deleted...]
-      <c r="H65" s="25"/>
+      <c r="B65" s="36"/>
+      <c r="C65" s="36"/>
+      <c r="D65" s="36"/>
+      <c r="E65" s="36"/>
+      <c r="F65" s="36"/>
+      <c r="G65" s="36"/>
+      <c r="H65" s="36"/>
       <c r="I65" s="4"/>
-      <c r="J65" s="4"/>
-[...10 lines deleted...]
-      <c r="A66" s="6" t="s">
+      <c r="J65" s="15"/>
+      <c r="K65" s="15"/>
+      <c r="L65" s="15"/>
+      <c r="O65" s="15"/>
+      <c r="P65" s="13"/>
+      <c r="Q65" s="15"/>
+      <c r="R65" s="15"/>
+      <c r="S65" s="15"/>
+      <c r="T65" s="15"/>
+    </row>
+    <row r="66" spans="1:20" s="12" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A66" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B66" s="13">
-[...16 lines deleted...]
-        <v>99.815247880736692</v>
+      <c r="B66" s="26">
+        <v>100</v>
+      </c>
+      <c r="C66" s="26">
+        <v>96.772343555788993</v>
+      </c>
+      <c r="D66" s="26">
+        <v>3.2276564442110032</v>
+      </c>
+      <c r="E66" s="27"/>
+      <c r="F66" s="26">
+        <v>99.999998214126052</v>
+      </c>
+      <c r="G66" s="26">
+        <v>0.15169213433065346</v>
+      </c>
+      <c r="H66" s="26">
+        <v>99.848306079795393</v>
       </c>
       <c r="I66" s="2"/>
-      <c r="J66" s="2"/>
-[...9 lines deleted...]
-      <c r="A67" s="16" t="s">
+      <c r="R66" s="13"/>
+      <c r="S66" s="13"/>
+      <c r="T66" s="13"/>
+    </row>
+    <row r="67" spans="1:20" s="12" customFormat="1" ht="25.5">
+      <c r="A67" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="B67" s="17">
-[...16 lines deleted...]
-        <v>89.780580461528686</v>
+      <c r="B67" s="24">
+        <v>100</v>
+      </c>
+      <c r="C67" s="24">
+        <v>13.002340421275829</v>
+      </c>
+      <c r="D67" s="24">
+        <v>86.997659578724168</v>
+      </c>
+      <c r="E67" s="20"/>
+      <c r="F67" s="24">
+        <v>100</v>
+      </c>
+      <c r="G67" s="24">
+        <v>21.052789502110379</v>
+      </c>
+      <c r="H67" s="24">
+        <v>78.947210497889614</v>
       </c>
       <c r="I67" s="2"/>
-      <c r="J67" s="2"/>
-[...8 lines deleted...]
-    <row r="68" spans="1:20" ht="38.25">
+      <c r="R67" s="13"/>
+      <c r="S67" s="13"/>
+      <c r="T67" s="13"/>
+    </row>
+    <row r="68" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A68" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="15">
-[...16 lines deleted...]
-        <v>88.744985100963859</v>
+      <c r="B68" s="24">
+        <v>100</v>
+      </c>
+      <c r="C68" s="24">
+        <v>2.6002684601491288</v>
+      </c>
+      <c r="D68" s="24">
+        <v>97.399731539850876</v>
+      </c>
+      <c r="E68" s="20"/>
+      <c r="F68" s="24">
+        <v>100</v>
+      </c>
+      <c r="G68" s="24">
+        <v>7.4311455939505109</v>
+      </c>
+      <c r="H68" s="24">
+        <v>92.568854406049496</v>
       </c>
       <c r="I68" s="2"/>
-      <c r="J68" s="2"/>
-[...8 lines deleted...]
-    <row r="69" spans="1:20" ht="38.25">
+      <c r="R68" s="13"/>
+      <c r="S68" s="13"/>
+      <c r="T68" s="13"/>
+    </row>
+    <row r="69" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A69" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="B69" s="15">
-[...2 lines deleted...]
-      <c r="C69" s="15">
+      <c r="B69" s="24">
+        <v>100</v>
+      </c>
+      <c r="C69" s="24">
         <v>0</v>
       </c>
-      <c r="D69" s="15">
-[...10 lines deleted...]
-        <v>97.980649293732938</v>
+      <c r="D69" s="24">
+        <v>100</v>
+      </c>
+      <c r="E69" s="20"/>
+      <c r="F69" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G69" s="24">
+        <v>2.3743932834841925</v>
+      </c>
+      <c r="H69" s="24">
+        <v>97.625606716515819</v>
       </c>
       <c r="I69" s="2"/>
-      <c r="J69" s="2"/>
-[...8 lines deleted...]
-    <row r="70" spans="1:20" ht="38.25">
+      <c r="R69" s="13"/>
+      <c r="S69" s="13"/>
+      <c r="T69" s="13"/>
+    </row>
+    <row r="70" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A70" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B70" s="15">
-[...2 lines deleted...]
-      <c r="C70" s="15">
+      <c r="B70" s="24">
+        <v>100</v>
+      </c>
+      <c r="C70" s="24">
         <v>0</v>
       </c>
-      <c r="D70" s="15">
-[...10 lines deleted...]
-        <v>99.700819128273793</v>
+      <c r="D70" s="24">
+        <v>100</v>
+      </c>
+      <c r="E70" s="20"/>
+      <c r="F70" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G70" s="24">
+        <v>4.4305931542085331</v>
+      </c>
+      <c r="H70" s="24">
+        <v>95.569406845791477</v>
       </c>
       <c r="I70" s="2"/>
-      <c r="J70" s="2"/>
-[...9 lines deleted...]
-      <c r="A71" s="6" t="s">
+      <c r="R70" s="13"/>
+      <c r="S70" s="13"/>
+      <c r="T70" s="13"/>
+    </row>
+    <row r="71" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A71" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B71" s="13">
-[...5 lines deleted...]
-      <c r="D71" s="13">
+      <c r="B71" s="26">
+        <v>100</v>
+      </c>
+      <c r="C71" s="26">
+        <v>100</v>
+      </c>
+      <c r="D71" s="26">
         <v>0</v>
       </c>
-      <c r="E71" s="10"/>
-[...3 lines deleted...]
-      <c r="G71" s="13">
+      <c r="E71" s="27"/>
+      <c r="F71" s="26">
+        <v>100</v>
+      </c>
+      <c r="G71" s="26">
         <v>0</v>
       </c>
-      <c r="H71" s="13">
+      <c r="H71" s="26">
         <v>100</v>
       </c>
       <c r="I71" s="2"/>
-      <c r="J71" s="2"/>
-[...9 lines deleted...]
-      <c r="A72" s="16" t="s">
+      <c r="R71" s="13"/>
+      <c r="S71" s="13"/>
+      <c r="T71" s="13"/>
+    </row>
+    <row r="72" spans="1:20" s="12" customFormat="1" ht="25.5">
+      <c r="A72" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="B72" s="17">
+      <c r="B72" s="24">
         <v>99.999999999999986</v>
       </c>
-      <c r="C72" s="17">
-[...13 lines deleted...]
-        <v>97.558386588929068</v>
+      <c r="C72" s="24">
+        <v>4.3065041878335864</v>
+      </c>
+      <c r="D72" s="24">
+        <v>95.693495812166404</v>
+      </c>
+      <c r="E72" s="20"/>
+      <c r="F72" s="24">
+        <v>100</v>
+      </c>
+      <c r="G72" s="24">
+        <v>3.265798972800058</v>
+      </c>
+      <c r="H72" s="24">
+        <v>96.734201027199944</v>
       </c>
       <c r="I72" s="2"/>
-      <c r="J72" s="2"/>
-[...8 lines deleted...]
-    <row r="73" spans="1:20" ht="25.5">
+      <c r="R72" s="13"/>
+      <c r="S72" s="13"/>
+      <c r="T72" s="13"/>
+    </row>
+    <row r="73" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A73" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B73" s="15">
-[...16 lines deleted...]
-        <v>67.90053629011399</v>
+      <c r="B73" s="24">
+        <v>99.999915855513819</v>
+      </c>
+      <c r="C73" s="24">
+        <v>7.741292728570083E-2</v>
+      </c>
+      <c r="D73" s="24">
+        <v>99.922502928228113</v>
+      </c>
+      <c r="E73" s="20"/>
+      <c r="F73" s="24">
+        <v>100</v>
+      </c>
+      <c r="G73" s="24">
+        <v>2.3293718109239738</v>
+      </c>
+      <c r="H73" s="24">
+        <v>97.670628189076027</v>
       </c>
       <c r="I73" s="2"/>
-      <c r="J73" s="2"/>
-[...8 lines deleted...]
-    <row r="74" spans="1:20" ht="38.25" customHeight="1">
+      <c r="R73" s="13"/>
+      <c r="S73" s="13"/>
+      <c r="T73" s="13"/>
+    </row>
+    <row r="74" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A74" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B74" s="13">
+      <c r="B74" s="22">
         <v>100.00000000000001</v>
       </c>
-      <c r="C74" s="13">
-[...6 lines deleted...]
-      <c r="F74" s="13">
+      <c r="C74" s="22">
+        <v>76.649418852547072</v>
+      </c>
+      <c r="D74" s="22">
+        <v>23.350581147452946</v>
+      </c>
+      <c r="E74" s="18"/>
+      <c r="F74" s="22">
+        <v>99.999995931479603</v>
+      </c>
+      <c r="G74" s="22">
+        <v>3.6661722058215642</v>
+      </c>
+      <c r="H74" s="22">
+        <v>96.333823725658036</v>
+      </c>
+      <c r="I74" s="2"/>
+      <c r="R74" s="13"/>
+      <c r="S74" s="13"/>
+      <c r="T74" s="13"/>
+    </row>
+    <row r="75" spans="1:20" s="12" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A75" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B75" s="26">
+        <v>100</v>
+      </c>
+      <c r="C75" s="26">
+        <v>97.284080991196902</v>
+      </c>
+      <c r="D75" s="26">
+        <v>2.7159190088031049</v>
+      </c>
+      <c r="E75" s="27"/>
+      <c r="F75" s="26">
         <v>100.00000000000001</v>
       </c>
-      <c r="G74" s="13">
-[...19 lines deleted...]
-      <c r="B75" s="13">
+      <c r="G75" s="26">
+        <v>1.7264400149907519</v>
+      </c>
+      <c r="H75" s="26">
+        <v>98.273559985009257</v>
+      </c>
+      <c r="I75" s="2"/>
+      <c r="R75" s="13"/>
+      <c r="S75" s="13"/>
+      <c r="T75" s="13"/>
+    </row>
+    <row r="76" spans="1:20" s="12" customFormat="1" ht="38.25">
+      <c r="A76" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B76" s="24">
         <v>100.00000000000001</v>
       </c>
-      <c r="C75" s="13">
-[...46 lines deleted...]
-        <v>96.49863709039343</v>
+      <c r="C76" s="24">
+        <v>33.355967391346766</v>
+      </c>
+      <c r="D76" s="24">
+        <v>66.644032608653248</v>
+      </c>
+      <c r="E76" s="20"/>
+      <c r="F76" s="24">
+        <v>100.00004878029746</v>
+      </c>
+      <c r="G76" s="24">
+        <v>2.3095031824266052</v>
+      </c>
+      <c r="H76" s="24">
+        <v>97.690545597870852</v>
       </c>
       <c r="I76" s="2"/>
-      <c r="J76" s="2"/>
-[...9 lines deleted...]
-      <c r="A77" s="6" t="s">
+      <c r="R76" s="13"/>
+      <c r="S76" s="13"/>
+      <c r="T76" s="13"/>
+    </row>
+    <row r="77" spans="1:20" s="12" customFormat="1" ht="69" customHeight="1">
+      <c r="A77" s="25" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="13">
-[...16 lines deleted...]
-        <v>97.807634068788857</v>
+      <c r="B77" s="26">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C77" s="26">
+        <v>86.466499096638088</v>
+      </c>
+      <c r="D77" s="26">
+        <v>13.533500903361926</v>
+      </c>
+      <c r="E77" s="27"/>
+      <c r="F77" s="26">
+        <v>99.999985986784694</v>
+      </c>
+      <c r="G77" s="26">
+        <v>3.354287294175645</v>
+      </c>
+      <c r="H77" s="26">
+        <v>96.645698692609045</v>
       </c>
       <c r="I77" s="2"/>
-      <c r="J77" s="2"/>
-[...9 lines deleted...]
-      <c r="A78" s="8" t="s">
+      <c r="R77" s="13"/>
+      <c r="S77" s="13"/>
+      <c r="T77" s="13"/>
+    </row>
+    <row r="78" spans="1:20" s="12" customFormat="1">
+      <c r="A78" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B78" s="13">
-[...16 lines deleted...]
-        <v>85.038391497090544</v>
+      <c r="B78" s="24">
+        <v>100</v>
+      </c>
+      <c r="C78" s="24">
+        <v>47.627855952897391</v>
+      </c>
+      <c r="D78" s="24">
+        <v>52.372144047102609</v>
+      </c>
+      <c r="E78" s="20"/>
+      <c r="F78" s="24">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G78" s="24">
+        <v>19.603003605211498</v>
+      </c>
+      <c r="H78" s="24">
+        <v>80.396996394788488</v>
       </c>
       <c r="I78" s="2"/>
-      <c r="J78" s="2"/>
-[...8 lines deleted...]
-    <row r="79" spans="1:20" ht="41.25" customHeight="1">
+      <c r="R78" s="13"/>
+      <c r="S78" s="13"/>
+      <c r="T78" s="13"/>
+    </row>
+    <row r="79" spans="1:20" s="12" customFormat="1" ht="41.25" customHeight="1">
       <c r="A79" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="B79" s="13">
-[...16 lines deleted...]
-        <v>87.395612331113256</v>
+      <c r="B79" s="22">
+        <v>99.999999999999972</v>
+      </c>
+      <c r="C79" s="22">
+        <v>72.878951265087551</v>
+      </c>
+      <c r="D79" s="22">
+        <v>27.121048734912424</v>
+      </c>
+      <c r="E79" s="18"/>
+      <c r="F79" s="22">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G79" s="22">
+        <v>12.522243683762243</v>
+      </c>
+      <c r="H79" s="22">
+        <v>87.477756316237745</v>
       </c>
       <c r="I79" s="2"/>
-      <c r="J79" s="2"/>
-[...9 lines deleted...]
-      <c r="A80" s="19" t="s">
+      <c r="R79" s="13"/>
+      <c r="S79" s="13"/>
+      <c r="T79" s="13"/>
+    </row>
+    <row r="80" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A80" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="17">
-[...16 lines deleted...]
-        <v>98.950062740551488</v>
+      <c r="B80" s="26">
+        <v>100.00000112114364</v>
+      </c>
+      <c r="C80" s="26">
+        <v>53.493874300985155</v>
+      </c>
+      <c r="D80" s="26">
+        <v>46.506126820158478</v>
+      </c>
+      <c r="E80" s="27"/>
+      <c r="F80" s="26">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G80" s="26">
+        <v>1.7765473948842911</v>
+      </c>
+      <c r="H80" s="26">
+        <v>98.223452605115696</v>
       </c>
       <c r="I80" s="2"/>
-      <c r="J80" s="2"/>
-[...8 lines deleted...]
-    <row r="81" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R80" s="13"/>
+      <c r="S80" s="13"/>
+      <c r="T80" s="13"/>
+    </row>
+    <row r="81" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A81" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B81" s="15">
-[...16 lines deleted...]
-        <v>99.324295064077205</v>
+      <c r="B81" s="24">
+        <v>100.00007073096207</v>
+      </c>
+      <c r="C81" s="24">
+        <v>11.998729671921508</v>
+      </c>
+      <c r="D81" s="24">
+        <v>88.001341059040556</v>
+      </c>
+      <c r="E81" s="20"/>
+      <c r="F81" s="24">
+        <v>100.00007073096205</v>
+      </c>
+      <c r="G81" s="24">
+        <v>0.75703348686667493</v>
+      </c>
+      <c r="H81" s="24">
+        <v>99.243037244095376</v>
       </c>
       <c r="I81" s="2"/>
-      <c r="J81" s="2"/>
-[...9 lines deleted...]
-      <c r="A82" s="25" t="s">
+      <c r="R81" s="13"/>
+      <c r="S81" s="13"/>
+      <c r="T81" s="13"/>
+    </row>
+    <row r="82" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A82" s="36" t="s">
         <v>160</v>
       </c>
-      <c r="B82" s="25"/>
-[...5 lines deleted...]
-      <c r="H82" s="25"/>
+      <c r="B82" s="36"/>
+      <c r="C82" s="36"/>
+      <c r="D82" s="36"/>
+      <c r="E82" s="36"/>
+      <c r="F82" s="36"/>
+      <c r="G82" s="36"/>
+      <c r="H82" s="36"/>
       <c r="I82" s="4"/>
-      <c r="J82" s="4"/>
-[...9 lines deleted...]
-      <c r="A83" s="6" t="s">
+      <c r="J82" s="15"/>
+      <c r="K82" s="15"/>
+      <c r="L82" s="15"/>
+      <c r="O82" s="15"/>
+      <c r="P82" s="13"/>
+      <c r="Q82" s="15"/>
+      <c r="R82" s="15"/>
+      <c r="S82" s="15"/>
+      <c r="T82" s="15"/>
+    </row>
+    <row r="83" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A83" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="B83" s="13">
-[...16 lines deleted...]
-        <v>95.615651567515258</v>
+      <c r="B83" s="26">
+        <v>100</v>
+      </c>
+      <c r="C83" s="26">
+        <v>62.627216033119225</v>
+      </c>
+      <c r="D83" s="26">
+        <v>37.372783966880775</v>
+      </c>
+      <c r="E83" s="27"/>
+      <c r="F83" s="26">
+        <v>100</v>
+      </c>
+      <c r="G83" s="26">
+        <v>2.7331469830104966</v>
+      </c>
+      <c r="H83" s="26">
+        <v>97.266853016989501</v>
       </c>
       <c r="I83" s="2"/>
-      <c r="J83" s="2"/>
-[...9 lines deleted...]
-      <c r="A84" s="16" t="s">
+      <c r="R83" s="13"/>
+      <c r="S83" s="13"/>
+      <c r="T83" s="13"/>
+    </row>
+    <row r="84" spans="1:20" s="12" customFormat="1" ht="94.5" customHeight="1">
+      <c r="A84" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="B84" s="17">
-[...16 lines deleted...]
-        <v>83.993358013592115</v>
+      <c r="B84" s="24">
+        <v>100</v>
+      </c>
+      <c r="C84" s="24">
+        <v>1.4106902795510821</v>
+      </c>
+      <c r="D84" s="24">
+        <v>98.589309720448924</v>
+      </c>
+      <c r="E84" s="20"/>
+      <c r="F84" s="24">
+        <v>100</v>
+      </c>
+      <c r="G84" s="24">
+        <v>6.639737535063686</v>
+      </c>
+      <c r="H84" s="24">
+        <v>93.360262464936312</v>
       </c>
       <c r="I84" s="2"/>
-      <c r="J84" s="2"/>
-[...8 lines deleted...]
-    <row r="85" spans="1:20" ht="48.75" customHeight="1">
+      <c r="R84" s="13"/>
+      <c r="S84" s="13"/>
+      <c r="T84" s="13"/>
+    </row>
+    <row r="85" spans="1:20" s="12" customFormat="1" ht="48.75" customHeight="1">
       <c r="A85" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B85" s="15">
-[...12 lines deleted...]
-      <c r="G85" s="15">
+      <c r="B85" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C85" s="24">
+        <v>4.9459901861937903</v>
+      </c>
+      <c r="D85" s="24">
+        <v>95.054009813806218</v>
+      </c>
+      <c r="E85" s="20"/>
+      <c r="F85" s="24">
+        <v>100</v>
+      </c>
+      <c r="G85" s="24">
         <v>0</v>
       </c>
-      <c r="H85" s="15">
+      <c r="H85" s="24">
         <v>100</v>
       </c>
       <c r="I85" s="2"/>
-      <c r="J85" s="2"/>
-[...8 lines deleted...]
-    <row r="86" spans="1:20" ht="54.75" customHeight="1">
+      <c r="R85" s="13"/>
+      <c r="S85" s="13"/>
+      <c r="T85" s="13"/>
+    </row>
+    <row r="86" spans="1:20" s="12" customFormat="1" ht="54.75" customHeight="1">
       <c r="A86" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B86" s="13">
-[...16 lines deleted...]
-        <v>97.800177277720195</v>
+      <c r="B86" s="22">
+        <v>100</v>
+      </c>
+      <c r="C86" s="22">
+        <v>81.41512191664313</v>
+      </c>
+      <c r="D86" s="22">
+        <v>18.584878083356873</v>
+      </c>
+      <c r="E86" s="18"/>
+      <c r="F86" s="22">
+        <v>100</v>
+      </c>
+      <c r="G86" s="22">
+        <v>1.986735480199693</v>
+      </c>
+      <c r="H86" s="22">
+        <v>98.013264519800302</v>
       </c>
       <c r="I86" s="2"/>
-      <c r="J86" s="2"/>
-[...8 lines deleted...]
-    <row r="87" spans="1:20">
+      <c r="R86" s="13"/>
+      <c r="S86" s="13"/>
+      <c r="T86" s="13"/>
+    </row>
+    <row r="87" spans="1:20" s="12" customFormat="1">
       <c r="A87" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="B87" s="13">
-[...16 lines deleted...]
-        <v>78.988364369054523</v>
+      <c r="B87" s="22">
+        <v>100</v>
+      </c>
+      <c r="C87" s="22">
+        <v>50.833477117270945</v>
+      </c>
+      <c r="D87" s="22">
+        <v>49.166522882729062</v>
+      </c>
+      <c r="E87" s="18"/>
+      <c r="F87" s="22">
+        <v>100</v>
+      </c>
+      <c r="G87" s="22">
+        <v>14.371231062174383</v>
+      </c>
+      <c r="H87" s="22">
+        <v>85.628768937825612</v>
       </c>
       <c r="I87" s="2"/>
-      <c r="J87" s="2"/>
-[...9 lines deleted...]
-      <c r="A88" s="6" t="s">
+      <c r="R87" s="13"/>
+      <c r="S87" s="13"/>
+      <c r="T87" s="13"/>
+    </row>
+    <row r="88" spans="1:20" s="12" customFormat="1" ht="25.5">
+      <c r="A88" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="B88" s="13">
-[...12 lines deleted...]
-      <c r="G88" s="13">
+      <c r="B88" s="26">
+        <v>100</v>
+      </c>
+      <c r="C88" s="26">
+        <v>70.190592736942534</v>
+      </c>
+      <c r="D88" s="26">
+        <v>29.809407263057462</v>
+      </c>
+      <c r="E88" s="27"/>
+      <c r="F88" s="26">
+        <v>100.00000001653619</v>
+      </c>
+      <c r="G88" s="26">
+        <v>1.0716109458260422E-3</v>
+      </c>
+      <c r="H88" s="26">
+        <v>99.998928405590362</v>
+      </c>
+      <c r="I88" s="2"/>
+      <c r="R88" s="13"/>
+      <c r="S88" s="13"/>
+      <c r="T88" s="13"/>
+    </row>
+    <row r="89" spans="1:20" s="12" customFormat="1" ht="51">
+      <c r="A89" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B89" s="24">
+        <v>100</v>
+      </c>
+      <c r="C89" s="24">
         <v>0</v>
       </c>
-      <c r="H88" s="13">
-[...19 lines deleted...]
-      <c r="C89" s="17">
+      <c r="D89" s="24">
+        <v>100</v>
+      </c>
+      <c r="E89" s="20"/>
+      <c r="F89" s="24">
+        <v>100.00040302267003</v>
+      </c>
+      <c r="G89" s="24">
+        <v>2.0151133501259445E-3</v>
+      </c>
+      <c r="H89" s="24">
+        <v>99.998387909319902</v>
+      </c>
+      <c r="I89" s="2"/>
+      <c r="R89" s="13"/>
+      <c r="S89" s="13"/>
+      <c r="T89" s="13"/>
+    </row>
+    <row r="90" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A90" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B90" s="26">
+        <v>100</v>
+      </c>
+      <c r="C90" s="26">
+        <v>92.135550105523549</v>
+      </c>
+      <c r="D90" s="26">
+        <v>7.8644498944764436</v>
+      </c>
+      <c r="E90" s="27"/>
+      <c r="F90" s="26">
+        <v>100</v>
+      </c>
+      <c r="G90" s="26">
+        <v>8.8195304398815608</v>
+      </c>
+      <c r="H90" s="26">
+        <v>91.180469560118439</v>
+      </c>
+      <c r="I90" s="2"/>
+      <c r="R90" s="13"/>
+      <c r="S90" s="13"/>
+      <c r="T90" s="13"/>
+    </row>
+    <row r="91" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A91" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B91" s="24">
+        <v>100</v>
+      </c>
+      <c r="C91" s="24">
         <v>0</v>
       </c>
-      <c r="D89" s="17">
-[...76 lines deleted...]
-        <v>98.363602247769194</v>
+      <c r="D91" s="24">
+        <v>100</v>
+      </c>
+      <c r="E91" s="20"/>
+      <c r="F91" s="24">
+        <v>100.00040302267003</v>
+      </c>
+      <c r="G91" s="24">
+        <v>2.0151133501259445E-3</v>
+      </c>
+      <c r="H91" s="24">
+        <v>99.998387909319902</v>
       </c>
       <c r="I91" s="2"/>
-      <c r="J91" s="2"/>
-[...8 lines deleted...]
-    <row r="92" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R91" s="13"/>
+      <c r="S91" s="13"/>
+      <c r="T91" s="13"/>
+    </row>
+    <row r="92" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A92" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B92" s="13">
-[...9 lines deleted...]
-      <c r="F92" s="13">
+      <c r="B92" s="22">
+        <v>99.999996084952301</v>
+      </c>
+      <c r="C92" s="22">
+        <v>63.162768146999703</v>
+      </c>
+      <c r="D92" s="22">
+        <v>36.837227937952591</v>
+      </c>
+      <c r="E92" s="18"/>
+      <c r="F92" s="22">
         <v>99.999999999999986</v>
       </c>
-      <c r="G92" s="13">
-[...3 lines deleted...]
-        <v>86.517792862553804</v>
+      <c r="G92" s="22">
+        <v>19.09102536782558</v>
+      </c>
+      <c r="H92" s="22">
+        <v>80.908974632174406</v>
       </c>
       <c r="I92" s="2"/>
-      <c r="J92" s="2"/>
-[...8 lines deleted...]
-    <row r="93" spans="1:20" ht="25.5" customHeight="1">
+      <c r="R92" s="13"/>
+      <c r="S92" s="13"/>
+      <c r="T92" s="13"/>
+    </row>
+    <row r="93" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A93" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B93" s="13">
-[...16 lines deleted...]
-        <v>99.408102810782978</v>
+      <c r="B93" s="22">
+        <v>100</v>
+      </c>
+      <c r="C93" s="22">
+        <v>99.176054196803449</v>
+      </c>
+      <c r="D93" s="22">
+        <v>0.82394580319654454</v>
+      </c>
+      <c r="E93" s="18"/>
+      <c r="F93" s="22">
+        <v>100</v>
+      </c>
+      <c r="G93" s="22">
+        <v>0.7305998907605763</v>
+      </c>
+      <c r="H93" s="22">
+        <v>99.269400109239427</v>
       </c>
       <c r="I93" s="2"/>
-      <c r="J93" s="2"/>
-[...8 lines deleted...]
-    <row r="94" spans="1:20" ht="38.25" customHeight="1">
+      <c r="R93" s="13"/>
+      <c r="S93" s="13"/>
+      <c r="T93" s="13"/>
+    </row>
+    <row r="94" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A94" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B94" s="13">
-[...16 lines deleted...]
-        <v>99.399429733980782</v>
+      <c r="B94" s="22">
+        <v>100</v>
+      </c>
+      <c r="C94" s="22">
+        <v>99.570992797016302</v>
+      </c>
+      <c r="D94" s="22">
+        <v>0.42900720298369688</v>
+      </c>
+      <c r="E94" s="18"/>
+      <c r="F94" s="22">
+        <v>100.00000016259234</v>
+      </c>
+      <c r="G94" s="22">
+        <v>0.73792630589386432</v>
+      </c>
+      <c r="H94" s="22">
+        <v>99.262073856698478</v>
       </c>
       <c r="I94" s="2"/>
-      <c r="J94" s="2"/>
-[...8 lines deleted...]
-    <row r="95" spans="1:20" ht="25.5" customHeight="1">
+      <c r="R94" s="13"/>
+      <c r="S94" s="13"/>
+      <c r="T94" s="13"/>
+    </row>
+    <row r="95" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A95" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B95" s="13">
-[...16 lines deleted...]
-        <v>84.732479283506564</v>
+      <c r="B95" s="22">
+        <v>100</v>
+      </c>
+      <c r="C95" s="22">
+        <v>74.514382866901258</v>
+      </c>
+      <c r="D95" s="22">
+        <v>25.485617133098749</v>
+      </c>
+      <c r="E95" s="18"/>
+      <c r="F95" s="22">
+        <v>99.99997397166608</v>
+      </c>
+      <c r="G95" s="22">
+        <v>17.657335422193892</v>
+      </c>
+      <c r="H95" s="22">
+        <v>82.342638549472184</v>
       </c>
       <c r="I95" s="2"/>
-      <c r="J95" s="2"/>
-[...8 lines deleted...]
-    <row r="96" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R95" s="13"/>
+      <c r="S95" s="13"/>
+      <c r="T95" s="13"/>
+    </row>
+    <row r="96" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A96" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B96" s="13">
-[...16 lines deleted...]
-        <v>84.655090072373198</v>
+      <c r="B96" s="22">
+        <v>100</v>
+      </c>
+      <c r="C96" s="22">
+        <v>74.982389604835305</v>
+      </c>
+      <c r="D96" s="22">
+        <v>25.017610395164692</v>
+      </c>
+      <c r="E96" s="18"/>
+      <c r="F96" s="22">
+        <v>100</v>
+      </c>
+      <c r="G96" s="22">
+        <v>17.777510477136886</v>
+      </c>
+      <c r="H96" s="22">
+        <v>82.222489522863114</v>
       </c>
       <c r="I96" s="2"/>
-      <c r="J96" s="2"/>
-[...8 lines deleted...]
-    <row r="97" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R96" s="13"/>
+      <c r="S96" s="13"/>
+      <c r="T96" s="13"/>
+    </row>
+    <row r="97" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A97" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B97" s="13">
-[...5 lines deleted...]
-      <c r="D97" s="13">
+      <c r="B97" s="22">
+        <v>100</v>
+      </c>
+      <c r="C97" s="22">
+        <v>100</v>
+      </c>
+      <c r="D97" s="22">
         <v>0</v>
       </c>
-      <c r="E97" s="10"/>
-[...3 lines deleted...]
-      <c r="G97" s="13">
+      <c r="E97" s="18"/>
+      <c r="F97" s="22">
+        <v>100</v>
+      </c>
+      <c r="G97" s="22">
         <v>0</v>
       </c>
-      <c r="H97" s="13">
+      <c r="H97" s="22">
         <v>100</v>
       </c>
       <c r="I97" s="2"/>
-      <c r="J97" s="2"/>
-[...8 lines deleted...]
-    <row r="98" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R97" s="13"/>
+      <c r="S97" s="13"/>
+      <c r="T97" s="13"/>
+    </row>
+    <row r="98" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A98" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B98" s="13">
-[...16 lines deleted...]
-        <v>99.632281031841913</v>
+      <c r="B98" s="22">
+        <v>100.00000061613991</v>
+      </c>
+      <c r="C98" s="22">
+        <v>97.895341178088486</v>
+      </c>
+      <c r="D98" s="22">
+        <v>2.1046594380514279</v>
+      </c>
+      <c r="E98" s="18"/>
+      <c r="F98" s="22">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G98" s="22">
+        <v>0.40532518648476118</v>
+      </c>
+      <c r="H98" s="22">
+        <v>99.594674813515226</v>
       </c>
       <c r="I98" s="2"/>
-      <c r="J98" s="2"/>
-[...8 lines deleted...]
-    <row r="99" spans="1:20" ht="25.5" customHeight="1">
+      <c r="R98" s="13"/>
+      <c r="S98" s="13"/>
+      <c r="T98" s="13"/>
+    </row>
+    <row r="99" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A99" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="B99" s="13">
-[...16 lines deleted...]
-        <v>99.120932711938764</v>
+      <c r="B99" s="22">
+        <v>100</v>
+      </c>
+      <c r="C99" s="22">
+        <v>88.822699041775323</v>
+      </c>
+      <c r="D99" s="22">
+        <v>11.177300958224674</v>
+      </c>
+      <c r="E99" s="18"/>
+      <c r="F99" s="22">
+        <v>100</v>
+      </c>
+      <c r="G99" s="22">
+        <v>0.83241796034905646</v>
+      </c>
+      <c r="H99" s="22">
+        <v>99.167582039650938</v>
       </c>
       <c r="I99" s="2"/>
-      <c r="J99" s="2"/>
-[...9 lines deleted...]
-      <c r="A100" s="6" t="s">
+      <c r="R99" s="13"/>
+      <c r="S99" s="13"/>
+      <c r="T99" s="13"/>
+    </row>
+    <row r="100" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A100" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B100" s="13">
+      <c r="B100" s="26">
         <v>100.00000000000001</v>
       </c>
-      <c r="C100" s="13">
-[...6 lines deleted...]
-      <c r="F100" s="13">
+      <c r="C100" s="26">
+        <v>95.17615278578306</v>
+      </c>
+      <c r="D100" s="26">
+        <v>4.823847214216948</v>
+      </c>
+      <c r="E100" s="27"/>
+      <c r="F100" s="26">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G100" s="26">
+        <v>1.4104453872295661</v>
+      </c>
+      <c r="H100" s="26">
+        <v>98.589554612770442</v>
+      </c>
+      <c r="I100" s="2"/>
+      <c r="R100" s="13"/>
+      <c r="S100" s="13"/>
+      <c r="T100" s="13"/>
+    </row>
+    <row r="101" spans="1:20" s="12" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A101" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B101" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C101" s="24">
+        <v>3.0295251038887678</v>
+      </c>
+      <c r="D101" s="24">
+        <v>96.970474896111241</v>
+      </c>
+      <c r="E101" s="20"/>
+      <c r="F101" s="24">
         <v>99.999999999999986</v>
       </c>
-      <c r="G100" s="13">
-[...36 lines deleted...]
-        <v>100</v>
+      <c r="G101" s="24">
+        <v>0.52797306442501823</v>
+      </c>
+      <c r="H101" s="24">
+        <v>99.472026935574974</v>
       </c>
       <c r="I101" s="2"/>
-      <c r="J101" s="2"/>
-[...8 lines deleted...]
-    <row r="102" spans="1:20" ht="55.5" customHeight="1">
+      <c r="R101" s="13"/>
+      <c r="S101" s="13"/>
+      <c r="T101" s="13"/>
+    </row>
+    <row r="102" spans="1:20" s="12" customFormat="1" ht="55.5" customHeight="1">
       <c r="A102" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B102" s="13">
-[...16 lines deleted...]
-        <v>82.47554234942676</v>
+      <c r="B102" s="22">
+        <v>100</v>
+      </c>
+      <c r="C102" s="22">
+        <v>54.758966166578446</v>
+      </c>
+      <c r="D102" s="22">
+        <v>45.241033833421547</v>
+      </c>
+      <c r="E102" s="18"/>
+      <c r="F102" s="22">
+        <v>100</v>
+      </c>
+      <c r="G102" s="22">
+        <v>18.442824976535871</v>
+      </c>
+      <c r="H102" s="22">
+        <v>81.557175023464126</v>
       </c>
       <c r="I102" s="2"/>
-      <c r="J102" s="2"/>
-[...8 lines deleted...]
-    <row r="103" spans="1:20" ht="75.75" customHeight="1">
+      <c r="R102" s="13"/>
+      <c r="S102" s="13"/>
+      <c r="T102" s="13"/>
+    </row>
+    <row r="103" spans="1:20" s="12" customFormat="1" ht="75.75" customHeight="1">
       <c r="A103" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B103" s="13">
-[...16 lines deleted...]
-        <v>99.990224909802123</v>
+      <c r="B103" s="22">
+        <v>100</v>
+      </c>
+      <c r="C103" s="22">
+        <v>98.929763571249524</v>
+      </c>
+      <c r="D103" s="22">
+        <v>1.070236428750478</v>
+      </c>
+      <c r="E103" s="18"/>
+      <c r="F103" s="22">
+        <v>100</v>
+      </c>
+      <c r="G103" s="22">
+        <v>1.3440706658593281E-5</v>
+      </c>
+      <c r="H103" s="22">
+        <v>99.999986559293347</v>
       </c>
       <c r="I103" s="2"/>
-      <c r="J103" s="2"/>
-[...9 lines deleted...]
-      <c r="A104" s="25" t="s">
+      <c r="R103" s="13"/>
+      <c r="S103" s="13"/>
+      <c r="T103" s="13"/>
+    </row>
+    <row r="104" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A104" s="36" t="s">
         <v>161</v>
       </c>
-      <c r="B104" s="25"/>
-[...5 lines deleted...]
-      <c r="H104" s="25"/>
+      <c r="B104" s="36"/>
+      <c r="C104" s="36"/>
+      <c r="D104" s="36"/>
+      <c r="E104" s="36"/>
+      <c r="F104" s="36"/>
+      <c r="G104" s="36"/>
+      <c r="H104" s="36"/>
       <c r="I104" s="4"/>
-      <c r="J104" s="4"/>
-[...9 lines deleted...]
-    <row r="105" spans="1:20" s="5" customFormat="1" ht="42.75" customHeight="1">
+      <c r="J104" s="15"/>
+      <c r="K104" s="15"/>
+      <c r="L104" s="15"/>
+      <c r="O104" s="15"/>
+      <c r="P104" s="13"/>
+      <c r="Q104" s="15"/>
+      <c r="R104" s="15"/>
+      <c r="S104" s="15"/>
+      <c r="T104" s="15"/>
+    </row>
+    <row r="105" spans="1:20" s="17" customFormat="1" ht="42.75" customHeight="1">
       <c r="A105" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="B105" s="13">
-[...12 lines deleted...]
-      <c r="G105" s="13">
+      <c r="B105" s="22">
+        <v>99.999999685348911</v>
+      </c>
+      <c r="C105" s="22">
+        <v>99.999999685348911</v>
+      </c>
+      <c r="D105" s="22">
         <v>0</v>
       </c>
-      <c r="H105" s="13">
-[...7 lines deleted...]
-      <c r="A106" s="6" t="s">
+      <c r="E105" s="19"/>
+      <c r="F105" s="22">
+        <v>100</v>
+      </c>
+      <c r="G105" s="22">
+        <v>0</v>
+      </c>
+      <c r="H105" s="22">
+        <v>100</v>
+      </c>
+      <c r="I105" s="5"/>
+      <c r="R105" s="15"/>
+      <c r="S105" s="15"/>
+      <c r="T105" s="15"/>
+    </row>
+    <row r="106" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A106" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B106" s="13">
-[...8 lines deleted...]
-      <c r="E106" s="13">
+      <c r="B106" s="26">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C106" s="26">
+        <v>99.565191631955514</v>
+      </c>
+      <c r="D106" s="26">
+        <v>0.4348083680444737</v>
+      </c>
+      <c r="E106" s="26">
         <v>0</v>
       </c>
-      <c r="F106" s="13">
-[...6 lines deleted...]
-        <v>1.7995089613757425</v>
+      <c r="F106" s="26">
+        <v>100</v>
+      </c>
+      <c r="G106" s="26">
+        <v>62.345933424877778</v>
+      </c>
+      <c r="H106" s="26">
+        <v>37.654066575122215</v>
       </c>
       <c r="I106" s="2"/>
-      <c r="J106" s="2"/>
-[...11 lines deleted...]
-      <c r="A107" s="8" t="s">
+      <c r="R106" s="13"/>
+    </row>
+    <row r="107" spans="1:20" s="12" customFormat="1">
+      <c r="A107" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="B107" s="13">
-[...16 lines deleted...]
-        <v>99.017242964823865</v>
+      <c r="B107" s="24">
+        <v>100</v>
+      </c>
+      <c r="C107" s="24">
+        <v>19.115561213761676</v>
+      </c>
+      <c r="D107" s="24">
+        <v>80.88443878623832</v>
+      </c>
+      <c r="E107" s="20"/>
+      <c r="F107" s="24">
+        <v>100</v>
+      </c>
+      <c r="G107" s="24">
+        <v>0</v>
+      </c>
+      <c r="H107" s="24">
+        <v>100</v>
       </c>
       <c r="I107" s="2"/>
-      <c r="J107" s="2"/>
-[...10 lines deleted...]
-    <row r="108" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R107" s="13"/>
+    </row>
+    <row r="108" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A108" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B108" s="13">
-[...17 lines deleted...]
-      <c r="H108" s="13">
+      <c r="B108" s="22">
+        <v>100</v>
+      </c>
+      <c r="C108" s="22">
+        <v>99.998574595006801</v>
+      </c>
+      <c r="D108" s="22">
+        <v>1.425404993193691E-3</v>
+      </c>
+      <c r="E108" s="22">
         <v>0</v>
       </c>
+      <c r="F108" s="22">
+        <v>100</v>
+      </c>
+      <c r="G108" s="22">
+        <v>62.76057472329326</v>
+      </c>
+      <c r="H108" s="22">
+        <v>37.239425276706747</v>
+      </c>
       <c r="I108" s="2"/>
-      <c r="J108" s="2"/>
-[...10 lines deleted...]
-    <row r="109" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R108" s="13"/>
+    </row>
+    <row r="109" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A109" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B109" s="13">
-[...9 lines deleted...]
-      <c r="F109" s="13">
+      <c r="B109" s="22">
+        <v>100</v>
+      </c>
+      <c r="C109" s="22">
+        <v>98.195429605230515</v>
+      </c>
+      <c r="D109" s="22">
+        <v>1.8045703947694911</v>
+      </c>
+      <c r="E109" s="22">
         <v>99.999999999999986</v>
       </c>
-      <c r="G109" s="13">
-[...4 lines deleted...]
-      </c>
+      <c r="F109" s="22">
+        <v>89.852741205461655</v>
+      </c>
+      <c r="G109" s="22">
+        <v>10.147258794538336</v>
+      </c>
+      <c r="H109" s="18"/>
       <c r="I109" s="2"/>
-      <c r="J109" s="2"/>
-[...9 lines deleted...]
-      <c r="A110" s="20" t="s">
+      <c r="R109" s="13"/>
+      <c r="S109" s="13"/>
+      <c r="T109" s="13"/>
+    </row>
+    <row r="110" spans="1:20" s="12" customFormat="1" ht="81.75" customHeight="1">
+      <c r="A110" s="31" t="s">
         <v>122</v>
       </c>
-      <c r="B110" s="17">
-[...6 lines deleted...]
-        <v>50.884223722593426</v>
+      <c r="B110" s="22">
+        <v>100</v>
+      </c>
+      <c r="C110" s="22">
+        <v>51.091926343736191</v>
+      </c>
+      <c r="D110" s="22">
+        <v>48.908073656263817</v>
       </c>
       <c r="E110" s="18"/>
-      <c r="F110" s="17">
-[...6 lines deleted...]
-        <v>74.475623176092711</v>
+      <c r="F110" s="22">
+        <v>99.999999433482742</v>
+      </c>
+      <c r="G110" s="22">
+        <v>39.90681278144082</v>
+      </c>
+      <c r="H110" s="22">
+        <v>60.093186652041922</v>
       </c>
       <c r="I110" s="2"/>
-      <c r="J110" s="2"/>
-[...9 lines deleted...]
-      <c r="A111" s="6" t="s">
+      <c r="R110" s="13"/>
+      <c r="S110" s="13"/>
+      <c r="T110" s="13"/>
+    </row>
+    <row r="111" spans="1:20" s="12" customFormat="1" ht="62.25" customHeight="1">
+      <c r="A111" s="25" t="s">
         <v>55</v>
       </c>
-      <c r="B111" s="13">
-[...16 lines deleted...]
-        <v>99.220714021248696</v>
+      <c r="B111" s="26">
+        <v>99.999995262394634</v>
+      </c>
+      <c r="C111" s="26">
+        <v>81.399559686957986</v>
+      </c>
+      <c r="D111" s="26">
+        <v>18.600435575436656</v>
+      </c>
+      <c r="E111" s="27"/>
+      <c r="F111" s="26">
+        <v>99.999995262394663</v>
+      </c>
+      <c r="G111" s="26">
+        <v>0.84755759862154645</v>
+      </c>
+      <c r="H111" s="26">
+        <v>99.152437663773114</v>
       </c>
       <c r="I111" s="2"/>
-      <c r="J111" s="2"/>
-[...9 lines deleted...]
-      <c r="A112" s="16" t="s">
+      <c r="R111" s="13"/>
+      <c r="S111" s="13"/>
+      <c r="T111" s="13"/>
+    </row>
+    <row r="112" spans="1:20" s="12" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A112" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="B112" s="17">
-[...16 lines deleted...]
-        <v>88.601626758891854</v>
+      <c r="B112" s="24">
+        <v>99.999998938697701</v>
+      </c>
+      <c r="C112" s="24">
+        <v>37.928113559260744</v>
+      </c>
+      <c r="D112" s="24">
+        <v>62.071885379436949</v>
+      </c>
+      <c r="E112" s="20"/>
+      <c r="F112" s="24">
+        <v>99.999998938697701</v>
+      </c>
+      <c r="G112" s="24">
+        <v>8.4162630525191489</v>
+      </c>
+      <c r="H112" s="24">
+        <v>91.583735886178559</v>
       </c>
       <c r="I112" s="2"/>
-      <c r="J112" s="2"/>
-[...8 lines deleted...]
-    <row r="113" spans="1:20" ht="24.75" customHeight="1">
+      <c r="R112" s="13"/>
+      <c r="S112" s="13"/>
+      <c r="T112" s="13"/>
+    </row>
+    <row r="113" spans="1:20" s="12" customFormat="1" ht="24.75" customHeight="1">
       <c r="A113" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="B113" s="15">
-[...16 lines deleted...]
-        <v>98.007570078180933</v>
+      <c r="B113" s="24">
+        <v>100</v>
+      </c>
+      <c r="C113" s="24">
+        <v>4.6094108805477854</v>
+      </c>
+      <c r="D113" s="24">
+        <v>95.390589119452216</v>
+      </c>
+      <c r="E113" s="20"/>
+      <c r="F113" s="24">
+        <v>100</v>
+      </c>
+      <c r="G113" s="24">
+        <v>1.201920587866895</v>
+      </c>
+      <c r="H113" s="24">
+        <v>98.798079412133106</v>
       </c>
       <c r="I113" s="2"/>
-      <c r="J113" s="2"/>
-[...8 lines deleted...]
-    <row r="114" spans="1:20" ht="38.25">
+      <c r="R113" s="13"/>
+      <c r="S113" s="13"/>
+      <c r="T113" s="13"/>
+    </row>
+    <row r="114" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A114" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="B114" s="15">
-[...2 lines deleted...]
-      <c r="C114" s="15">
+      <c r="B114" s="24">
+        <v>100</v>
+      </c>
+      <c r="C114" s="24">
         <v>0</v>
       </c>
-      <c r="D114" s="15">
-[...6 lines deleted...]
-      <c r="G114" s="15">
+      <c r="D114" s="24">
+        <v>100</v>
+      </c>
+      <c r="E114" s="20"/>
+      <c r="F114" s="24">
+        <v>100</v>
+      </c>
+      <c r="G114" s="24">
         <v>0</v>
       </c>
-      <c r="H114" s="15">
+      <c r="H114" s="24">
         <v>100</v>
       </c>
       <c r="I114" s="2"/>
-      <c r="J114" s="2"/>
-[...8 lines deleted...]
-    <row r="115" spans="1:20" ht="25.5">
+      <c r="R114" s="13"/>
+      <c r="S114" s="13"/>
+      <c r="T114" s="13"/>
+    </row>
+    <row r="115" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A115" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B115" s="15">
-[...2 lines deleted...]
-      <c r="C115" s="15">
+      <c r="B115" s="24">
+        <v>100</v>
+      </c>
+      <c r="C115" s="24">
         <v>0</v>
       </c>
-      <c r="D115" s="15">
-[...10 lines deleted...]
-        <v>99.944559119297139</v>
+      <c r="D115" s="24">
+        <v>100</v>
+      </c>
+      <c r="E115" s="20"/>
+      <c r="F115" s="24">
+        <v>99.99973846978672</v>
+      </c>
+      <c r="G115" s="24">
+        <v>2.3715559740038965</v>
+      </c>
+      <c r="H115" s="24">
+        <v>97.628182495782823</v>
       </c>
       <c r="I115" s="2"/>
-      <c r="J115" s="2"/>
-[...8 lines deleted...]
-    <row r="116" spans="1:20" ht="30" customHeight="1">
+      <c r="R115" s="13"/>
+      <c r="S115" s="13"/>
+      <c r="T115" s="13"/>
+    </row>
+    <row r="116" spans="1:20" s="12" customFormat="1" ht="30" customHeight="1">
       <c r="A116" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B116" s="15">
-[...9 lines deleted...]
-      <c r="F116" s="15">
+      <c r="B116" s="24">
+        <v>100</v>
+      </c>
+      <c r="C116" s="24">
+        <v>35.794049788345937</v>
+      </c>
+      <c r="D116" s="24">
+        <v>64.20595021165407</v>
+      </c>
+      <c r="E116" s="20"/>
+      <c r="F116" s="24">
         <v>100.00000000000001</v>
       </c>
-      <c r="G116" s="15">
-[...3 lines deleted...]
-        <v>84.498199173284078</v>
+      <c r="G116" s="24">
+        <v>14.869847539957137</v>
+      </c>
+      <c r="H116" s="24">
+        <v>85.130152460042879</v>
       </c>
       <c r="I116" s="2"/>
-      <c r="J116" s="2"/>
-[...8 lines deleted...]
-    <row r="117" spans="1:20" ht="25.5" customHeight="1">
+      <c r="R116" s="13"/>
+      <c r="S116" s="13"/>
+      <c r="T116" s="13"/>
+    </row>
+    <row r="117" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A117" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="B117" s="13">
-[...16 lines deleted...]
-        <v>40.655157954840575</v>
+      <c r="B117" s="22">
+        <v>100.00000096663355</v>
+      </c>
+      <c r="C117" s="22">
+        <v>99.078650332106292</v>
+      </c>
+      <c r="D117" s="22">
+        <v>0.92135063452726107</v>
+      </c>
+      <c r="E117" s="18"/>
+      <c r="F117" s="22">
+        <v>100.00000096663354</v>
+      </c>
+      <c r="G117" s="22">
+        <v>55.027427260342051</v>
+      </c>
+      <c r="H117" s="22">
+        <v>44.972573706291492</v>
       </c>
       <c r="I117" s="2"/>
-      <c r="J117" s="2"/>
-[...8 lines deleted...]
-    <row r="118" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R117" s="13"/>
+      <c r="S117" s="13"/>
+      <c r="T117" s="13"/>
+    </row>
+    <row r="118" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A118" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B118" s="13">
+      <c r="B118" s="22">
+        <v>99.999989864683386</v>
+      </c>
+      <c r="C118" s="22">
+        <v>99.734890523377615</v>
+      </c>
+      <c r="D118" s="22">
+        <v>0.26509934130577339</v>
+      </c>
+      <c r="E118" s="22">
+        <v>0</v>
+      </c>
+      <c r="F118" s="22">
         <v>100.00000000000001</v>
       </c>
-      <c r="C118" s="13">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="G118" s="22">
+        <v>78.626938252610614</v>
+      </c>
+      <c r="H118" s="22">
+        <v>21.3730617473894</v>
       </c>
       <c r="I118" s="2"/>
-      <c r="J118" s="2"/>
-[...8 lines deleted...]
-    <row r="119" spans="1:20" ht="12.75" customHeight="1">
+      <c r="R118" s="13"/>
+      <c r="S118" s="13"/>
+      <c r="T118" s="13"/>
+    </row>
+    <row r="119" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A119" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B119" s="13">
-[...17 lines deleted...]
-      <c r="H119" s="13">
+      <c r="B119" s="22">
+        <v>100</v>
+      </c>
+      <c r="C119" s="22">
+        <v>99.983426113076561</v>
+      </c>
+      <c r="D119" s="22">
+        <v>1.6573886923432077E-2</v>
+      </c>
+      <c r="E119" s="22">
         <v>0</v>
       </c>
+      <c r="F119" s="22">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G119" s="22">
+        <v>36.097243722783368</v>
+      </c>
+      <c r="H119" s="22">
+        <v>63.902756277216646</v>
+      </c>
       <c r="I119" s="2"/>
-      <c r="J119" s="2"/>
-[...10 lines deleted...]
-    <row r="120" spans="1:20" ht="38.25" customHeight="1">
+      <c r="R119" s="13"/>
+    </row>
+    <row r="120" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A120" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B120" s="13">
-[...8 lines deleted...]
-      <c r="E120" s="13">
+      <c r="B120" s="22">
+        <v>100</v>
+      </c>
+      <c r="C120" s="22">
+        <v>99.908142237941519</v>
+      </c>
+      <c r="D120" s="22">
+        <v>9.1857762058480799E-2</v>
+      </c>
+      <c r="E120" s="22">
         <v>0</v>
       </c>
-      <c r="F120" s="13">
-[...6 lines deleted...]
-        <v>20.959289677198921</v>
+      <c r="F120" s="22">
+        <v>100</v>
+      </c>
+      <c r="G120" s="22">
+        <v>84.688827188534077</v>
+      </c>
+      <c r="H120" s="22">
+        <v>15.311172811465923</v>
       </c>
       <c r="I120" s="2"/>
-      <c r="J120" s="2"/>
-[...10 lines deleted...]
-    <row r="121" spans="1:20" ht="38.25" customHeight="1">
+      <c r="R120" s="13"/>
+    </row>
+    <row r="121" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A121" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B121" s="13">
-[...16 lines deleted...]
-        <v>99.625761117918358</v>
+      <c r="B121" s="22">
+        <v>100</v>
+      </c>
+      <c r="C121" s="22">
+        <v>98.372646050449291</v>
+      </c>
+      <c r="D121" s="22">
+        <v>1.6273539495507143</v>
+      </c>
+      <c r="E121" s="18"/>
+      <c r="F121" s="22">
+        <v>100</v>
+      </c>
+      <c r="G121" s="22">
+        <v>0.23325553702957749</v>
+      </c>
+      <c r="H121" s="22">
+        <v>99.766744462970422</v>
       </c>
       <c r="I121" s="2"/>
-      <c r="J121" s="2"/>
-[...8 lines deleted...]
-    <row r="122" spans="1:20" ht="31.5" customHeight="1">
+      <c r="R121" s="13"/>
+      <c r="S121" s="13"/>
+      <c r="T121" s="13"/>
+    </row>
+    <row r="122" spans="1:20" s="12" customFormat="1" ht="31.5" customHeight="1">
       <c r="A122" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="B122" s="13">
-[...16 lines deleted...]
-        <v>99.644233319374109</v>
+      <c r="B122" s="22">
+        <v>100.00000082095777</v>
+      </c>
+      <c r="C122" s="22">
+        <v>99.16301056543918</v>
+      </c>
+      <c r="D122" s="22">
+        <v>0.83699025551859096</v>
+      </c>
+      <c r="E122" s="18"/>
+      <c r="F122" s="22">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G122" s="22">
+        <v>0.23882810905225391</v>
+      </c>
+      <c r="H122" s="22">
+        <v>99.761171890947736</v>
       </c>
       <c r="I122" s="2"/>
-      <c r="J122" s="2"/>
-[...9 lines deleted...]
-      <c r="A123" s="6" t="s">
+      <c r="R122" s="13"/>
+      <c r="S122" s="13"/>
+      <c r="T122" s="13"/>
+    </row>
+    <row r="123" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A123" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="B123" s="13">
+      <c r="B123" s="26">
+        <v>99.99998936260971</v>
+      </c>
+      <c r="C123" s="26">
+        <v>88.13166153270754</v>
+      </c>
+      <c r="D123" s="26">
+        <v>11.868327829902173</v>
+      </c>
+      <c r="E123" s="27"/>
+      <c r="F123" s="26">
         <v>100.00000000000001</v>
       </c>
-      <c r="C123" s="13">
-[...13 lines deleted...]
-        <v>99.397519158399916</v>
+      <c r="G123" s="26">
+        <v>0.16105008913069332</v>
+      </c>
+      <c r="H123" s="26">
+        <v>99.838949910869317</v>
       </c>
       <c r="I123" s="2"/>
-      <c r="J123" s="2"/>
-[...9 lines deleted...]
-      <c r="A124" s="19" t="s">
+      <c r="R123" s="13"/>
+      <c r="S123" s="13"/>
+      <c r="T123" s="13"/>
+    </row>
+    <row r="124" spans="1:20" s="12" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A124" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B124" s="17">
-[...16 lines deleted...]
-        <v>96.941742695648585</v>
+      <c r="B124" s="24">
+        <v>100</v>
+      </c>
+      <c r="C124" s="24">
+        <v>43.121394338715177</v>
+      </c>
+      <c r="D124" s="24">
+        <v>56.87860566128483</v>
+      </c>
+      <c r="E124" s="20"/>
+      <c r="F124" s="24">
+        <v>100</v>
+      </c>
+      <c r="G124" s="24">
+        <v>3.3413332390688124</v>
+      </c>
+      <c r="H124" s="24">
+        <v>96.658666760931183</v>
       </c>
       <c r="I124" s="2"/>
-      <c r="J124" s="2"/>
-[...8 lines deleted...]
-    <row r="125" spans="1:20" ht="65.25" customHeight="1">
+      <c r="R124" s="13"/>
+      <c r="S124" s="13"/>
+      <c r="T124" s="13"/>
+    </row>
+    <row r="125" spans="1:20" s="12" customFormat="1" ht="65.25" customHeight="1">
       <c r="A125" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="B125" s="15">
-[...16 lines deleted...]
-        <v>97.99843076782075</v>
+      <c r="B125" s="24">
+        <v>100.00000219883174</v>
+      </c>
+      <c r="C125" s="24">
+        <v>40.1070580387793</v>
+      </c>
+      <c r="D125" s="24">
+        <v>59.89294416005243</v>
+      </c>
+      <c r="E125" s="20"/>
+      <c r="F125" s="24">
+        <v>100</v>
+      </c>
+      <c r="G125" s="24">
+        <v>2.2891421513053052</v>
+      </c>
+      <c r="H125" s="24">
+        <v>97.710857848694701</v>
       </c>
       <c r="I125" s="2"/>
-      <c r="J125" s="2"/>
-[...9 lines deleted...]
-      <c r="A126" s="8" t="s">
+      <c r="R125" s="13"/>
+      <c r="S125" s="13"/>
+      <c r="T125" s="13"/>
+    </row>
+    <row r="126" spans="1:20" s="12" customFormat="1" ht="38.25">
+      <c r="A126" s="32" t="s">
         <v>111</v>
       </c>
-      <c r="B126" s="13">
-[...8 lines deleted...]
-      <c r="E126" s="13">
+      <c r="B126" s="26">
+        <v>99.999893162507306</v>
+      </c>
+      <c r="C126" s="26">
+        <v>52.866717022738229</v>
+      </c>
+      <c r="D126" s="26">
+        <v>47.133176139769077</v>
+      </c>
+      <c r="E126" s="26">
         <v>0</v>
       </c>
-      <c r="F126" s="13">
-[...6 lines deleted...]
-        <v>95.947142154607619</v>
+      <c r="F126" s="26">
+        <v>99.999893162507306</v>
+      </c>
+      <c r="G126" s="26">
+        <v>40.771430799753418</v>
+      </c>
+      <c r="H126" s="26">
+        <v>59.228462362753888</v>
       </c>
       <c r="I126" s="2"/>
-      <c r="J126" s="2"/>
-[...11 lines deleted...]
-      <c r="A127" s="16" t="s">
+      <c r="R126" s="13"/>
+    </row>
+    <row r="127" spans="1:20" s="12" customFormat="1" ht="38.25">
+      <c r="A127" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B127" s="17">
-[...16 lines deleted...]
-        <v>80.234748587161292</v>
+      <c r="B127" s="24">
+        <v>100</v>
+      </c>
+      <c r="C127" s="24">
+        <v>15.491544855259388</v>
+      </c>
+      <c r="D127" s="24">
+        <v>84.508455144740608</v>
+      </c>
+      <c r="E127" s="20"/>
+      <c r="F127" s="24">
+        <v>100</v>
+      </c>
+      <c r="G127" s="24">
+        <v>33.03238750358269</v>
+      </c>
+      <c r="H127" s="24">
+        <v>66.967612496417317</v>
       </c>
       <c r="I127" s="2"/>
-      <c r="J127" s="2"/>
-[...8 lines deleted...]
-    <row r="128" spans="1:20" ht="51" customHeight="1">
+      <c r="R127" s="13"/>
+      <c r="S127" s="13"/>
+      <c r="T127" s="13"/>
+    </row>
+    <row r="128" spans="1:20" s="12" customFormat="1" ht="51" customHeight="1">
       <c r="A128" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B128" s="15">
-[...16 lines deleted...]
-        <v>90.305691707731029</v>
+      <c r="B128" s="24">
+        <v>99.999961563135059</v>
+      </c>
+      <c r="C128" s="24">
+        <v>8.994649204030182</v>
+      </c>
+      <c r="D128" s="24">
+        <v>91.005312359104877</v>
+      </c>
+      <c r="E128" s="20"/>
+      <c r="F128" s="24">
+        <v>100</v>
+      </c>
+      <c r="G128" s="24">
+        <v>8.347295524526757</v>
+      </c>
+      <c r="H128" s="24">
+        <v>91.652704475473243</v>
       </c>
       <c r="I128" s="2"/>
-      <c r="J128" s="2"/>
-[...8 lines deleted...]
-    <row r="129" spans="1:20" ht="55.5" customHeight="1">
+      <c r="R128" s="13"/>
+      <c r="S128" s="13"/>
+      <c r="T128" s="13"/>
+    </row>
+    <row r="129" spans="1:20" s="12" customFormat="1" ht="55.5" customHeight="1">
       <c r="A129" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="B129" s="15">
-[...16 lines deleted...]
-        <v>88.940807550801807</v>
+      <c r="B129" s="24">
+        <v>99.999952518017039</v>
+      </c>
+      <c r="C129" s="24">
+        <v>2.3424761474258595</v>
+      </c>
+      <c r="D129" s="24">
+        <v>97.657476370591183</v>
+      </c>
+      <c r="E129" s="20"/>
+      <c r="F129" s="24">
+        <v>99.999952518017054</v>
+      </c>
+      <c r="G129" s="24">
+        <v>7.8917429781269508</v>
+      </c>
+      <c r="H129" s="24">
+        <v>92.108209539890098</v>
       </c>
       <c r="I129" s="2"/>
-      <c r="J129" s="2"/>
-[...8 lines deleted...]
-    <row r="130" spans="1:20" ht="36.75" customHeight="1">
+      <c r="R129" s="13"/>
+      <c r="S129" s="13"/>
+      <c r="T129" s="13"/>
+    </row>
+    <row r="130" spans="1:20" s="12" customFormat="1" ht="36.75" customHeight="1">
       <c r="A130" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B130" s="15">
-[...16 lines deleted...]
-        <v>90.818671331069723</v>
+      <c r="B130" s="24">
+        <v>100</v>
+      </c>
+      <c r="C130" s="24">
+        <v>3.0825038866353354</v>
+      </c>
+      <c r="D130" s="24">
+        <v>96.917496113364663</v>
+      </c>
+      <c r="E130" s="20"/>
+      <c r="F130" s="24">
+        <v>100</v>
+      </c>
+      <c r="G130" s="24">
+        <v>16.198781294115545</v>
+      </c>
+      <c r="H130" s="24">
+        <v>83.801218705884452</v>
       </c>
       <c r="I130" s="2"/>
-      <c r="J130" s="2"/>
-[...8 lines deleted...]
-    <row r="131" spans="1:20" ht="65.25" customHeight="1">
+      <c r="R130" s="13"/>
+      <c r="S130" s="13"/>
+      <c r="T130" s="13"/>
+    </row>
+    <row r="131" spans="1:20" s="12" customFormat="1" ht="65.25" customHeight="1">
       <c r="A131" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B131" s="15">
+      <c r="B131" s="24">
         <v>100.00000000000001</v>
       </c>
-      <c r="C131" s="15">
-[...13 lines deleted...]
-        <v>96.393727145961321</v>
+      <c r="C131" s="24">
+        <v>1.9903838279851662</v>
+      </c>
+      <c r="D131" s="24">
+        <v>98.009616172014844</v>
+      </c>
+      <c r="E131" s="20"/>
+      <c r="F131" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G131" s="24">
+        <v>2.1302979609503869</v>
+      </c>
+      <c r="H131" s="24">
+        <v>97.869702039049628</v>
       </c>
       <c r="I131" s="2"/>
-      <c r="J131" s="2"/>
-[...9 lines deleted...]
-      <c r="A132" s="6" t="s">
+      <c r="R131" s="13"/>
+      <c r="S131" s="13"/>
+      <c r="T131" s="13"/>
+    </row>
+    <row r="132" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A132" s="25" t="s">
         <v>135</v>
       </c>
-      <c r="B132" s="13">
-[...16 lines deleted...]
-        <v>32.682316174031264</v>
+      <c r="B132" s="26">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C132" s="26">
+        <v>76.48571815351292</v>
+      </c>
+      <c r="D132" s="26">
+        <v>23.514281846487069</v>
+      </c>
+      <c r="E132" s="27"/>
+      <c r="F132" s="26">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G132" s="26">
+        <v>67.736687300786386</v>
+      </c>
+      <c r="H132" s="26">
+        <v>32.2633126992136</v>
       </c>
       <c r="I132" s="2"/>
-      <c r="J132" s="2"/>
-[...9 lines deleted...]
-      <c r="A133" s="16" t="s">
+      <c r="R132" s="13"/>
+      <c r="S132" s="13"/>
+      <c r="T132" s="13"/>
+    </row>
+    <row r="133" spans="1:20" s="12" customFormat="1" ht="63.75">
+      <c r="A133" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="B133" s="17">
-[...16 lines deleted...]
-        <v>99.244505494505503</v>
+      <c r="B133" s="24">
+        <v>100</v>
+      </c>
+      <c r="C133" s="24">
+        <v>8.0547724526782119E-2</v>
+      </c>
+      <c r="D133" s="24">
+        <v>99.919452275473219</v>
+      </c>
+      <c r="E133" s="20"/>
+      <c r="F133" s="24">
+        <v>100</v>
+      </c>
+      <c r="G133" s="24">
+        <v>1.1276681433749496</v>
+      </c>
+      <c r="H133" s="24">
+        <v>98.872331856625053</v>
       </c>
       <c r="I133" s="2"/>
-      <c r="J133" s="2"/>
-[...8 lines deleted...]
-    <row r="134" spans="1:20" ht="63" customHeight="1">
+      <c r="R133" s="13"/>
+      <c r="S133" s="13"/>
+      <c r="T133" s="13"/>
+    </row>
+    <row r="134" spans="1:20" s="12" customFormat="1" ht="63" customHeight="1">
       <c r="A134" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B134" s="15">
-[...16 lines deleted...]
-        <v>97.175141242937855</v>
+      <c r="B134" s="24">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C134" s="24">
+        <v>4.3410852713178292</v>
+      </c>
+      <c r="D134" s="24">
+        <v>95.658914728682163</v>
+      </c>
+      <c r="E134" s="20"/>
+      <c r="F134" s="24">
+        <v>100</v>
+      </c>
+      <c r="G134" s="24">
+        <v>1.8604651162790697</v>
+      </c>
+      <c r="H134" s="24">
+        <v>98.139534883720927</v>
       </c>
       <c r="I134" s="2"/>
-      <c r="J134" s="2"/>
-[...8 lines deleted...]
-    <row r="135" spans="1:20" ht="80.25" customHeight="1">
+      <c r="R134" s="13"/>
+      <c r="S134" s="13"/>
+      <c r="T134" s="13"/>
+    </row>
+    <row r="135" spans="1:20" s="12" customFormat="1" ht="80.25" customHeight="1">
       <c r="A135" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B135" s="15">
-[...12 lines deleted...]
-      <c r="G135" s="15">
+      <c r="B135" s="24">
+        <v>100</v>
+      </c>
+      <c r="C135" s="24">
+        <v>16.560509554140125</v>
+      </c>
+      <c r="D135" s="24">
+        <v>83.439490445859875</v>
+      </c>
+      <c r="E135" s="20"/>
+      <c r="F135" s="24">
+        <v>100</v>
+      </c>
+      <c r="G135" s="24">
         <v>0</v>
       </c>
-      <c r="H135" s="15">
+      <c r="H135" s="24">
         <v>100</v>
       </c>
       <c r="I135" s="2"/>
-      <c r="J135" s="2"/>
-[...8 lines deleted...]
-    <row r="136" spans="1:20" ht="49.5" customHeight="1">
+      <c r="R135" s="13"/>
+      <c r="S135" s="13"/>
+      <c r="T135" s="13"/>
+    </row>
+    <row r="136" spans="1:20" s="12" customFormat="1" ht="49.5" customHeight="1">
       <c r="A136" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="B136" s="15">
-[...16 lines deleted...]
-        <v>97.316133939749292</v>
+      <c r="B136" s="24">
+        <v>100</v>
+      </c>
+      <c r="C136" s="24">
+        <v>0.78159343199753029</v>
+      </c>
+      <c r="D136" s="24">
+        <v>99.218406568002464</v>
+      </c>
+      <c r="E136" s="20"/>
+      <c r="F136" s="24">
+        <v>100</v>
+      </c>
+      <c r="G136" s="24">
+        <v>1.3611732721791718</v>
+      </c>
+      <c r="H136" s="24">
+        <v>98.638826727820828</v>
       </c>
       <c r="I136" s="2"/>
-      <c r="J136" s="2"/>
-[...8 lines deleted...]
-    <row r="137" spans="1:20">
+      <c r="R136" s="13"/>
+      <c r="S136" s="13"/>
+      <c r="T136" s="13"/>
+    </row>
+    <row r="137" spans="1:20" s="12" customFormat="1">
       <c r="A137" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B137" s="15">
-[...16 lines deleted...]
-        <v>99.945153721929373</v>
+      <c r="B137" s="24">
+        <v>100</v>
+      </c>
+      <c r="C137" s="24">
+        <v>0.46589181501642879</v>
+      </c>
+      <c r="D137" s="24">
+        <v>99.534108184983566</v>
+      </c>
+      <c r="E137" s="20"/>
+      <c r="F137" s="24">
+        <v>100</v>
+      </c>
+      <c r="G137" s="24">
+        <v>0.78711196115933502</v>
+      </c>
+      <c r="H137" s="24">
+        <v>99.21288803884066</v>
       </c>
       <c r="I137" s="2"/>
-      <c r="J137" s="2"/>
-[...8 lines deleted...]
-    <row r="138" spans="1:20" ht="32.25" customHeight="1">
+      <c r="R137" s="13"/>
+      <c r="S137" s="13"/>
+      <c r="T137" s="13"/>
+    </row>
+    <row r="138" spans="1:20" s="12" customFormat="1" ht="32.25" customHeight="1">
       <c r="A138" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="B138" s="15">
-[...16 lines deleted...]
-        <v>98.342939481268004</v>
+      <c r="B138" s="24">
+        <v>100</v>
+      </c>
+      <c r="C138" s="24">
+        <v>25.412667946257201</v>
+      </c>
+      <c r="D138" s="24">
+        <v>74.587332053742799</v>
+      </c>
+      <c r="E138" s="20"/>
+      <c r="F138" s="24">
+        <v>100</v>
+      </c>
+      <c r="G138" s="24">
+        <v>0.88291746641074864</v>
+      </c>
+      <c r="H138" s="24">
+        <v>99.117082533589254</v>
       </c>
       <c r="I138" s="2"/>
-      <c r="J138" s="2"/>
-[...8 lines deleted...]
-    <row r="139" spans="1:20">
+      <c r="R138" s="13"/>
+      <c r="S138" s="13"/>
+      <c r="T138" s="13"/>
+    </row>
+    <row r="139" spans="1:20" s="12" customFormat="1">
       <c r="A139" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B139" s="15">
-[...16 lines deleted...]
-        <v>100</v>
+      <c r="B139" s="24">
+        <v>100</v>
+      </c>
+      <c r="C139" s="24">
+        <v>16.48936170212766</v>
+      </c>
+      <c r="D139" s="24">
+        <v>83.510638297872347</v>
+      </c>
+      <c r="E139" s="20"/>
+      <c r="F139" s="24">
+        <v>100</v>
+      </c>
+      <c r="G139" s="24">
+        <v>0.53191489361702127</v>
+      </c>
+      <c r="H139" s="24">
+        <v>99.468085106382972</v>
       </c>
       <c r="I139" s="2"/>
-      <c r="J139" s="2"/>
-[...8 lines deleted...]
-    <row r="140" spans="1:20" ht="76.5">
+      <c r="R139" s="13"/>
+      <c r="S139" s="13"/>
+      <c r="T139" s="13"/>
+    </row>
+    <row r="140" spans="1:20" s="12" customFormat="1" ht="76.5">
       <c r="A140" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="B140" s="15">
-[...2 lines deleted...]
-      <c r="C140" s="15">
+      <c r="B140" s="24">
+        <v>100</v>
+      </c>
+      <c r="C140" s="24">
         <v>0</v>
       </c>
-      <c r="D140" s="15">
-[...2 lines deleted...]
-      <c r="E140" s="15">
+      <c r="D140" s="24">
+        <v>100</v>
+      </c>
+      <c r="E140" s="24">
         <v>0</v>
       </c>
-      <c r="F140" s="15">
-[...6 lines deleted...]
-        <v>95.145631067961162</v>
+      <c r="F140" s="24">
+        <v>100</v>
+      </c>
+      <c r="G140" s="24">
+        <v>2.5974025974025974</v>
+      </c>
+      <c r="H140" s="24">
+        <v>97.402597402597408</v>
       </c>
       <c r="I140" s="2"/>
-      <c r="J140" s="2"/>
-[...8 lines deleted...]
-    <row r="141" spans="1:20" ht="52.5" customHeight="1">
+      <c r="R140" s="13"/>
+      <c r="S140" s="13"/>
+      <c r="T140" s="13"/>
+    </row>
+    <row r="141" spans="1:20" s="12" customFormat="1" ht="52.5" customHeight="1">
       <c r="A141" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="B141" s="15">
-[...2 lines deleted...]
-      <c r="C141" s="15">
+      <c r="B141" s="24">
+        <v>100</v>
+      </c>
+      <c r="C141" s="24">
         <v>0</v>
       </c>
-      <c r="D141" s="15">
-[...2 lines deleted...]
-      <c r="E141" s="15">
+      <c r="D141" s="24">
+        <v>100</v>
+      </c>
+      <c r="E141" s="24">
         <v>0</v>
       </c>
-      <c r="F141" s="15">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="F141" s="24">
+        <v>100</v>
+      </c>
+      <c r="G141" s="24">
+        <v>2.6490066225165565</v>
+      </c>
+      <c r="H141" s="24">
+        <v>97.350993377483448</v>
       </c>
       <c r="I141" s="2"/>
-      <c r="J141" s="2"/>
-[...8 lines deleted...]
-    <row r="142" spans="1:20" ht="27" customHeight="1">
+      <c r="R141" s="13"/>
+      <c r="S141" s="13"/>
+      <c r="T141" s="13"/>
+    </row>
+    <row r="142" spans="1:20" s="12" customFormat="1" ht="27" customHeight="1">
       <c r="A142" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="B142" s="15">
-[...2 lines deleted...]
-      <c r="C142" s="15">
+      <c r="B142" s="24">
+        <v>100</v>
+      </c>
+      <c r="C142" s="24">
         <v>0</v>
       </c>
-      <c r="D142" s="15">
-[...10 lines deleted...]
-        <v>82.608695652173907</v>
+      <c r="D142" s="24">
+        <v>100</v>
+      </c>
+      <c r="E142" s="20"/>
+      <c r="F142" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G142" s="24">
+        <v>8.1081081081081088</v>
+      </c>
+      <c r="H142" s="24">
+        <v>91.891891891891902</v>
       </c>
       <c r="I142" s="2"/>
-      <c r="J142" s="2"/>
-[...8 lines deleted...]
-    <row r="143" spans="1:20" ht="25.5">
+      <c r="R142" s="13"/>
+      <c r="S142" s="13"/>
+      <c r="T142" s="13"/>
+    </row>
+    <row r="143" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A143" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B143" s="15">
-[...9 lines deleted...]
-      <c r="F143" s="15">
+      <c r="B143" s="24">
         <v>100.00000000000001</v>
       </c>
-      <c r="G143" s="15">
-[...3 lines deleted...]
-        <v>99.904948465537629</v>
+      <c r="C143" s="24">
+        <v>5.672301257333924E-2</v>
+      </c>
+      <c r="D143" s="24">
+        <v>99.943276987426671</v>
+      </c>
+      <c r="E143" s="20"/>
+      <c r="F143" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G143" s="24">
+        <v>4.2110158918711678E-2</v>
+      </c>
+      <c r="H143" s="24">
+        <v>99.957889841081297</v>
       </c>
       <c r="I143" s="2"/>
-      <c r="J143" s="2"/>
-[...8 lines deleted...]
-    <row r="144" spans="1:20" ht="41.25" customHeight="1">
+      <c r="R143" s="13"/>
+      <c r="S143" s="13"/>
+      <c r="T143" s="13"/>
+    </row>
+    <row r="144" spans="1:20" s="12" customFormat="1" ht="41.25" customHeight="1">
       <c r="A144" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B144" s="15">
-[...2 lines deleted...]
-      <c r="C144" s="15">
+      <c r="B144" s="24">
+        <v>100</v>
+      </c>
+      <c r="C144" s="24">
         <v>0</v>
       </c>
-      <c r="D144" s="15">
-[...10 lines deleted...]
-        <v>99.854121079504012</v>
+      <c r="D144" s="24">
+        <v>100</v>
+      </c>
+      <c r="E144" s="20"/>
+      <c r="F144" s="24">
+        <v>100</v>
+      </c>
+      <c r="G144" s="24">
+        <v>24.36548223350254</v>
+      </c>
+      <c r="H144" s="24">
+        <v>75.634517766497467</v>
       </c>
       <c r="I144" s="2"/>
-      <c r="J144" s="2"/>
-[...11 lines deleted...]
-      <c r="A145" s="9" t="s">
+      <c r="R144" s="13"/>
+    </row>
+    <row r="145" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A145" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="B145" s="15"/>
-[...14 lines deleted...]
-        <v>27.86751468563704</v>
+      <c r="B145" s="22"/>
+      <c r="C145" s="22"/>
+      <c r="D145" s="22">
+        <v>32.176550633633113</v>
+      </c>
+      <c r="E145" s="18"/>
+      <c r="F145" s="22">
+        <v>100</v>
+      </c>
+      <c r="G145" s="22">
+        <v>46.816630303398888</v>
+      </c>
+      <c r="H145" s="22">
+        <v>53.183369696601112</v>
       </c>
       <c r="I145" s="2"/>
-      <c r="J145" s="2"/>
-[...8 lines deleted...]
-    <row r="146" spans="1:20" ht="54.75" customHeight="1">
+      <c r="R145" s="13"/>
+      <c r="S145" s="13"/>
+      <c r="T145" s="13"/>
+    </row>
+    <row r="146" spans="1:20" s="12" customFormat="1" ht="54.75" customHeight="1">
       <c r="A146" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="B146" s="15">
-[...16 lines deleted...]
-        <v>87.343930201073064</v>
+      <c r="B146" s="24">
+        <v>100</v>
+      </c>
+      <c r="C146" s="24">
+        <v>2.2407335231438972</v>
+      </c>
+      <c r="D146" s="24">
+        <v>97.759266476856098</v>
+      </c>
+      <c r="E146" s="20"/>
+      <c r="F146" s="24">
+        <v>100</v>
+      </c>
+      <c r="G146" s="24">
+        <v>3.2118061289875079</v>
+      </c>
+      <c r="H146" s="24">
+        <v>96.788193871012496</v>
       </c>
       <c r="I146" s="2"/>
-      <c r="J146" s="2"/>
-[...8 lines deleted...]
-    <row r="147" spans="1:20" ht="51">
+      <c r="R146" s="13"/>
+      <c r="S146" s="13"/>
+      <c r="T146" s="13"/>
+    </row>
+    <row r="147" spans="1:20" s="12" customFormat="1" ht="63.75">
       <c r="A147" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="B147" s="15">
-[...2 lines deleted...]
-      <c r="C147" s="15">
+      <c r="B147" s="24">
+        <v>100</v>
+      </c>
+      <c r="C147" s="24">
         <v>0</v>
       </c>
-      <c r="D147" s="15">
-[...10 lines deleted...]
-        <v>26.919941703925105</v>
+      <c r="D147" s="24">
+        <v>100</v>
+      </c>
+      <c r="E147" s="20"/>
+      <c r="F147" s="24">
+        <v>100</v>
+      </c>
+      <c r="G147" s="24">
+        <v>76.49289159927865</v>
+      </c>
+      <c r="H147" s="24">
+        <v>23.507108400721354</v>
       </c>
       <c r="I147" s="2"/>
-      <c r="J147" s="2"/>
-[...8 lines deleted...]
-    <row r="148" spans="1:20" ht="38.25">
+      <c r="R147" s="13"/>
+      <c r="S147" s="13"/>
+      <c r="T147" s="13"/>
+    </row>
+    <row r="148" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A148" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B148" s="15">
-[...16 lines deleted...]
-        <v>75.005281542519569</v>
+      <c r="B148" s="24">
+        <v>100</v>
+      </c>
+      <c r="C148" s="24">
+        <v>13.070348690781866</v>
+      </c>
+      <c r="D148" s="24">
+        <v>86.92965130921813</v>
+      </c>
+      <c r="E148" s="20"/>
+      <c r="F148" s="24">
+        <v>100</v>
+      </c>
+      <c r="G148" s="24">
+        <v>16.42955501164538</v>
+      </c>
+      <c r="H148" s="24">
+        <v>83.570444988354623</v>
       </c>
       <c r="I148" s="2"/>
-      <c r="J148" s="2"/>
-[...8 lines deleted...]
-    <row r="149" spans="1:20" ht="25.5">
+      <c r="R148" s="13"/>
+      <c r="S148" s="13"/>
+      <c r="T148" s="13"/>
+    </row>
+    <row r="149" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A149" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="B149" s="15">
-[...16 lines deleted...]
-        <v>99.600752866024067</v>
+      <c r="B149" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C149" s="24">
+        <v>8.4205154376116358</v>
+      </c>
+      <c r="D149" s="24">
+        <v>91.579484562388373</v>
+      </c>
+      <c r="E149" s="20"/>
+      <c r="F149" s="24">
+        <v>100</v>
+      </c>
+      <c r="G149" s="24">
+        <v>4.1592242919112019</v>
+      </c>
+      <c r="H149" s="24">
+        <v>95.840775708088799</v>
       </c>
       <c r="I149" s="2"/>
-      <c r="J149" s="2"/>
-[...8 lines deleted...]
-    <row r="150" spans="1:20" ht="38.25">
+      <c r="R149" s="13"/>
+      <c r="S149" s="13"/>
+      <c r="T149" s="13"/>
+    </row>
+    <row r="150" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A150" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="B150" s="15">
-[...16 lines deleted...]
-        <v>99.841608055361746</v>
+      <c r="B150" s="24">
+        <v>100</v>
+      </c>
+      <c r="C150" s="24">
+        <v>44.601819342483246</v>
+      </c>
+      <c r="D150" s="24">
+        <v>55.398180657516761</v>
+      </c>
+      <c r="E150" s="20"/>
+      <c r="F150" s="24">
+        <v>100</v>
+      </c>
+      <c r="G150" s="24">
+        <v>5.8250877752952443E-2</v>
+      </c>
+      <c r="H150" s="24">
+        <v>99.941749122247046</v>
       </c>
       <c r="I150" s="2"/>
-      <c r="J150" s="2"/>
-[...8 lines deleted...]
-    <row r="151" spans="1:20" ht="25.5">
+      <c r="R150" s="13"/>
+      <c r="S150" s="13"/>
+      <c r="T150" s="13"/>
+    </row>
+    <row r="151" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A151" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="B151" s="15">
-[...16 lines deleted...]
-        <v>99.606198827095781</v>
+      <c r="B151" s="24">
+        <v>100</v>
+      </c>
+      <c r="C151" s="24">
+        <v>2.4863414793731802</v>
+      </c>
+      <c r="D151" s="24">
+        <v>97.513658520626819</v>
+      </c>
+      <c r="E151" s="20"/>
+      <c r="F151" s="24">
+        <v>100</v>
+      </c>
+      <c r="G151" s="24">
+        <v>0.23227663820459973</v>
+      </c>
+      <c r="H151" s="24">
+        <v>99.767723361795404</v>
       </c>
       <c r="I151" s="2"/>
-      <c r="J151" s="2"/>
-[...8 lines deleted...]
-    <row r="152" spans="1:20" ht="25.5">
+      <c r="R151" s="13"/>
+      <c r="S151" s="13"/>
+      <c r="T151" s="13"/>
+    </row>
+    <row r="152" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A152" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="B152" s="13">
-[...16 lines deleted...]
-        <v>99.955281126915608</v>
+      <c r="B152" s="22">
+        <v>100</v>
+      </c>
+      <c r="C152" s="22">
+        <v>71.437108254541599</v>
+      </c>
+      <c r="D152" s="22">
+        <v>28.562891745458408</v>
+      </c>
+      <c r="E152" s="18"/>
+      <c r="F152" s="22">
+        <v>100</v>
+      </c>
+      <c r="G152" s="22">
+        <v>0</v>
+      </c>
+      <c r="H152" s="22">
+        <v>100</v>
       </c>
       <c r="I152" s="2"/>
-      <c r="J152" s="2"/>
-[...9 lines deleted...]
-      <c r="A153" s="26" t="s">
+      <c r="R152" s="13"/>
+      <c r="S152" s="13"/>
+      <c r="T152" s="13"/>
+    </row>
+    <row r="153" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A153" s="37" t="s">
         <v>162</v>
       </c>
-      <c r="B153" s="26"/>
-[...5 lines deleted...]
-      <c r="H153" s="26"/>
+      <c r="B153" s="37"/>
+      <c r="C153" s="37"/>
+      <c r="D153" s="37"/>
+      <c r="E153" s="37"/>
+      <c r="F153" s="37"/>
+      <c r="G153" s="37"/>
+      <c r="H153" s="37"/>
       <c r="I153" s="4"/>
-      <c r="J153" s="4"/>
-[...6 lines deleted...]
-    <row r="154" spans="1:20" ht="25.5">
+      <c r="J153" s="15"/>
+      <c r="K153" s="15"/>
+      <c r="L153" s="15"/>
+      <c r="R153" s="15"/>
+      <c r="S153" s="15"/>
+      <c r="T153" s="15"/>
+    </row>
+    <row r="154" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A154" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="B154" s="15">
-[...16 lines deleted...]
-        <v>93.069306930693074</v>
+      <c r="B154" s="24">
+        <v>100</v>
+      </c>
+      <c r="C154" s="24">
+        <v>0.2808988764044944</v>
+      </c>
+      <c r="D154" s="24">
+        <v>99.719101123595507</v>
+      </c>
+      <c r="E154" s="20"/>
+      <c r="F154" s="24">
+        <v>100</v>
+      </c>
+      <c r="G154" s="24">
+        <v>6.3840653728294172E-2</v>
+      </c>
+      <c r="H154" s="24">
+        <v>99.936159346271708</v>
       </c>
       <c r="I154" s="2"/>
-      <c r="J154" s="2"/>
-[...8 lines deleted...]
-    <row r="155" spans="1:20" ht="33.75" customHeight="1">
+      <c r="R154" s="13"/>
+      <c r="S154" s="13"/>
+      <c r="T154" s="13"/>
+    </row>
+    <row r="155" spans="1:20" s="12" customFormat="1" ht="33.75" customHeight="1">
       <c r="A155" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B155" s="15">
-[...16 lines deleted...]
-        <v>99.828890923989007</v>
+      <c r="B155" s="24">
+        <v>100</v>
+      </c>
+      <c r="C155" s="24">
+        <v>1.0172245693857653</v>
+      </c>
+      <c r="D155" s="24">
+        <v>98.98277543061424</v>
+      </c>
+      <c r="E155" s="20"/>
+      <c r="F155" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G155" s="24">
+        <v>2.8729281767955803</v>
+      </c>
+      <c r="H155" s="24">
+        <v>97.127071823204432</v>
       </c>
       <c r="I155" s="2"/>
-      <c r="J155" s="2"/>
-[...8 lines deleted...]
-    <row r="156" spans="1:20" ht="33.75" customHeight="1">
+      <c r="R155" s="13"/>
+      <c r="S155" s="13"/>
+      <c r="T155" s="13"/>
+    </row>
+    <row r="156" spans="1:20" s="12" customFormat="1" ht="33.75" customHeight="1">
       <c r="A156" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="B156" s="15">
-[...12 lines deleted...]
-      <c r="G156" s="15">
+      <c r="B156" s="24">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C156" s="24">
+        <v>18.181818181818183</v>
+      </c>
+      <c r="D156" s="24">
+        <v>81.818181818181827</v>
+      </c>
+      <c r="E156" s="20"/>
+      <c r="F156" s="24">
+        <v>100</v>
+      </c>
+      <c r="G156" s="24">
         <v>0</v>
       </c>
-      <c r="H156" s="15">
+      <c r="H156" s="24">
         <v>100</v>
       </c>
       <c r="I156" s="2"/>
-      <c r="J156" s="2"/>
-[...8 lines deleted...]
-    <row r="157" spans="1:20" ht="18" customHeight="1">
+      <c r="R156" s="13"/>
+      <c r="S156" s="13"/>
+      <c r="T156" s="13"/>
+    </row>
+    <row r="157" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1">
       <c r="A157" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="B157" s="15">
-[...16 lines deleted...]
-        <v>99.044309296264117</v>
+      <c r="B157" s="24">
+        <v>100</v>
+      </c>
+      <c r="C157" s="24">
+        <v>6.5204505038529943</v>
+      </c>
+      <c r="D157" s="24">
+        <v>93.479549496147001</v>
+      </c>
+      <c r="E157" s="20"/>
+      <c r="F157" s="24">
+        <v>100</v>
+      </c>
+      <c r="G157" s="24">
+        <v>2.3710729104919976</v>
+      </c>
+      <c r="H157" s="24">
+        <v>97.628927089507997</v>
       </c>
       <c r="I157" s="2"/>
-      <c r="J157" s="2"/>
-[...9 lines deleted...]
-      <c r="A158" s="7" t="s">
+      <c r="R157" s="13"/>
+      <c r="S157" s="13"/>
+      <c r="T157" s="13"/>
+    </row>
+    <row r="158" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1">
+      <c r="A158" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="B158" s="15">
-[...16 lines deleted...]
-        <v>95.510204081632651</v>
+      <c r="B158" s="26">
+        <v>100</v>
+      </c>
+      <c r="C158" s="26">
+        <v>61.353711790393021</v>
+      </c>
+      <c r="D158" s="26">
+        <v>38.646288209606986</v>
+      </c>
+      <c r="E158" s="27"/>
+      <c r="F158" s="26">
+        <v>100</v>
+      </c>
+      <c r="G158" s="26">
+        <v>8.2969432314410483</v>
+      </c>
+      <c r="H158" s="26">
+        <v>91.703056768558952</v>
       </c>
       <c r="I158" s="2"/>
-      <c r="J158" s="2"/>
-[...8 lines deleted...]
-    <row r="159" spans="1:20" ht="89.25">
+      <c r="R158" s="13"/>
+      <c r="S158" s="13"/>
+      <c r="T158" s="13"/>
+    </row>
+    <row r="159" spans="1:20" s="12" customFormat="1" ht="89.25">
       <c r="A159" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="B159" s="15">
-[...16 lines deleted...]
-        <v>85.039444628767185</v>
+      <c r="B159" s="24">
+        <v>100</v>
+      </c>
+      <c r="C159" s="24">
+        <v>36.763302185084825</v>
+      </c>
+      <c r="D159" s="24">
+        <v>63.236697814915175</v>
+      </c>
+      <c r="E159" s="20"/>
+      <c r="F159" s="24">
+        <v>100</v>
+      </c>
+      <c r="G159" s="24">
+        <v>19.850543947551678</v>
+      </c>
+      <c r="H159" s="24">
+        <v>80.149456052448315</v>
       </c>
       <c r="I159" s="2"/>
-      <c r="J159" s="2"/>
-[...9 lines deleted...]
-      <c r="A160" s="25" t="s">
+      <c r="R159" s="13"/>
+      <c r="S159" s="13"/>
+      <c r="T159" s="13"/>
+    </row>
+    <row r="160" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A160" s="36" t="s">
         <v>163</v>
       </c>
-      <c r="B160" s="25"/>
-[...5 lines deleted...]
-      <c r="H160" s="25"/>
+      <c r="B160" s="36"/>
+      <c r="C160" s="36"/>
+      <c r="D160" s="36"/>
+      <c r="E160" s="36"/>
+      <c r="F160" s="36"/>
+      <c r="G160" s="36"/>
+      <c r="H160" s="36"/>
       <c r="I160" s="4"/>
-      <c r="J160" s="4"/>
-[...9 lines deleted...]
-    <row r="161" spans="1:17" ht="12.75" customHeight="1">
+      <c r="J160" s="15"/>
+      <c r="K160" s="15"/>
+      <c r="L160" s="15"/>
+      <c r="O160" s="15"/>
+      <c r="P160" s="21"/>
+      <c r="Q160" s="15"/>
+      <c r="R160" s="15"/>
+      <c r="S160" s="15"/>
+      <c r="T160" s="15"/>
+    </row>
+    <row r="161" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A161" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B161" s="14">
-[...25 lines deleted...]
-      <c r="Q161" s="2"/>
+      <c r="B161" s="23">
+        <v>100</v>
+      </c>
+      <c r="C161" s="23">
+        <v>97.280545823445294</v>
+      </c>
+      <c r="D161" s="23">
+        <v>2.7194541765547022</v>
+      </c>
+      <c r="E161" s="18"/>
+      <c r="F161" s="23">
+        <v>100</v>
+      </c>
+      <c r="G161" s="23">
+        <v>4.2936864059630828</v>
+      </c>
+      <c r="H161" s="22">
+        <v>95.706313594036914</v>
+      </c>
+      <c r="I161" s="1"/>
+      <c r="R161" s="13"/>
+      <c r="S161" s="13"/>
+      <c r="T161" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A160:H160"/>
+    <mergeCell ref="A65:H65"/>
+    <mergeCell ref="A104:H104"/>
+    <mergeCell ref="A153:H153"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A82:H82"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A6:H7"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A33:H33"/>
-    <mergeCell ref="A160:H160"/>
-[...9 lines deleted...]
-    <mergeCell ref="A13:H13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="15" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>