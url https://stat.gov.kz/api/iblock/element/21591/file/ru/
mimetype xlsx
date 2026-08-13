--- v2 (2026-06-29)
+++ v3 (2026-08-13)
@@ -2,85 +2,85 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\Асел\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\Матрица\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF06A3D0-69FC-424B-9916-B809BB0E8C07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{839A2669-9EC3-4DE1-B5FF-1BB7F311E108}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="330" yWindow="630" windowWidth="18510" windowHeight="14685" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$T$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$9:$T$161</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
   <si>
     <t>Наименования продукции</t>
   </si>
   <si>
     <t>Уголь каменный и лигнит (уголь бурый)</t>
   </si>
   <si>
     <t>Торф</t>
   </si>
   <si>
     <t>Нефть сырая и нефтепродукты сырые, полученные из минералов битуминозных</t>
   </si>
   <si>
     <t>нефть сырая (природная смесь углеводородов), включая нефть, полученную из минералов битуминозных</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии (товарный выпуск)</t>
   </si>
   <si>
     <t>Газ нефтяной попутный</t>
   </si>
   <si>
     <t>Руды железные</t>
   </si>
   <si>
@@ -596,62 +596,65 @@
         <b/>
         <i/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">красным цетом </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- товары, наполнение ресурсов которых осуществляется за счет импорта.</t>
     </r>
   </si>
   <si>
     <t>Экскаваторы одноковшовые  механические самоходные и погрузчики ковшовые    неполноворотные</t>
   </si>
   <si>
     <t>РЕСУРСЫ И ИСПОЛЬЗОВАНИЕ
 отдельных видов сырья, продукции производственно-технического назначения и потребительских товаров
-за апрель 2026 года</t>
+за май 2026 года</t>
+  </si>
+  <si>
+    <t>х</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -675,50 +678,56 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -776,130 +785,142 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00CCFF"/>
       <color rgb="FF33CCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1180,4499 +1201,4498 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:T161"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35" style="10" customWidth="1"/>
-    <col min="2" max="5" width="13.7109375" style="10" customWidth="1"/>
-    <col min="6" max="6" width="14.7109375" style="10" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="10" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" style="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" style="10" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="34" customWidth="1"/>
+    <col min="6" max="6" width="15.85546875" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="10" customWidth="1"/>
     <col min="8" max="8" width="18.140625" style="10" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="11"/>
     <col min="10" max="17" width="12" style="16" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="16"/>
-    <col min="21" max="16384" width="9.140625" style="30"/>
+    <col min="21" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
       <c r="I1" s="1"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="48" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="43" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="34"/>
-[...5 lines deleted...]
-      <c r="H2" s="34"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
       <c r="I2" s="1"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="68.25" customHeight="1">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="42" t="s">
         <v>165</v>
       </c>
-      <c r="B3" s="33"/>
-[...5 lines deleted...]
-      <c r="H3" s="33"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
       <c r="I3" s="1"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
       <c r="O3" s="13"/>
       <c r="P3" s="13"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
     </row>
     <row r="4" spans="1:20" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="37" t="s">
         <v>143</v>
       </c>
-      <c r="B4" s="38"/>
-[...5 lines deleted...]
-      <c r="H4" s="38"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
       <c r="I4" s="1"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
       <c r="N4" s="13"/>
       <c r="O4" s="13"/>
       <c r="P4" s="13"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
     </row>
     <row r="5" spans="1:20" s="2" customFormat="1" ht="25.5">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="31" t="s">
         <v>147</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>149</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>150</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
     </row>
     <row r="6" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="38" t="s">
         <v>151</v>
       </c>
-      <c r="B6" s="39"/>
-[...5 lines deleted...]
-      <c r="H6" s="39"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
       <c r="I6" s="4"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
     </row>
     <row r="7" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A7" s="39"/>
-[...6 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="A7" s="38"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
       <c r="I7" s="4"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
     </row>
     <row r="8" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A8" s="40" t="s">
         <v>152</v>
       </c>
       <c r="B8" s="41"/>
       <c r="C8" s="41"/>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
       <c r="I8" s="4"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15" t="s">
         <v>164</v>
       </c>
       <c r="M8" s="15"/>
       <c r="N8" s="15"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
     </row>
     <row r="9" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="22">
-[...16 lines deleted...]
-        <v>66.923263928999731</v>
+      <c r="B9" s="21">
+        <v>100</v>
+      </c>
+      <c r="C9" s="21">
+        <v>98.872094687437226</v>
+      </c>
+      <c r="D9" s="21">
+        <v>1.1279053125627685</v>
+      </c>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21">
+        <v>100.00001228494438</v>
+      </c>
+      <c r="G9" s="21">
+        <v>30.507079506317226</v>
+      </c>
+      <c r="H9" s="21">
+        <v>69.49293277862715</v>
       </c>
       <c r="I9" s="2"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
     </row>
     <row r="10" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B10" s="22">
-[...16 lines deleted...]
-        <v>67.399815520174442</v>
+      <c r="B10" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C10" s="21">
+        <v>98.852715966262124</v>
+      </c>
+      <c r="D10" s="21">
+        <v>1.1472840337378662</v>
+      </c>
+      <c r="E10" s="25"/>
+      <c r="F10" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G10" s="21">
+        <v>30.155994113580675</v>
+      </c>
+      <c r="H10" s="21">
+        <v>69.844005886419311</v>
       </c>
       <c r="I10" s="2"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
     </row>
     <row r="11" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A11" s="25" t="s">
+      <c r="A11" s="24" t="s">
         <v>127</v>
       </c>
-      <c r="B11" s="26">
-[...16 lines deleted...]
-        <v>48.97738633658652</v>
+      <c r="B11" s="25">
+        <v>100</v>
+      </c>
+      <c r="C11" s="25">
+        <v>99.953256031367289</v>
+      </c>
+      <c r="D11" s="25">
+        <v>4.6743968632704032E-2</v>
+      </c>
+      <c r="E11" s="21">
+        <v>0</v>
+      </c>
+      <c r="F11" s="25">
+        <v>100</v>
+      </c>
+      <c r="G11" s="25">
+        <v>50.094185608439034</v>
+      </c>
+      <c r="H11" s="25">
+        <v>49.905814391560966</v>
       </c>
       <c r="I11" s="2"/>
-      <c r="Q11" s="29"/>
+      <c r="Q11" s="26"/>
       <c r="R11" s="13"/>
       <c r="S11" s="13"/>
       <c r="T11" s="13"/>
     </row>
     <row r="12" spans="1:20" s="12" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="24">
-[...2 lines deleted...]
-      <c r="C12" s="24">
+      <c r="B12" s="23">
+        <v>100</v>
+      </c>
+      <c r="C12" s="23">
         <v>0</v>
       </c>
-      <c r="D12" s="24">
-[...10 lines deleted...]
-        <v>99.617819304493324</v>
+      <c r="D12" s="23">
+        <v>100</v>
+      </c>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G12" s="23">
+        <v>1.0070910894577629</v>
+      </c>
+      <c r="H12" s="23">
+        <v>98.992908910542226</v>
       </c>
       <c r="I12" s="2"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
     </row>
     <row r="13" spans="1:20" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A13" s="36" t="s">
         <v>153</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="4"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13" s="15"/>
       <c r="S13" s="15"/>
       <c r="T13" s="15"/>
     </row>
-    <row r="14" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
+    <row r="14" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A14" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="22">
-[...5 lines deleted...]
-      <c r="D14" s="22">
+      <c r="B14" s="21">
+        <v>100</v>
+      </c>
+      <c r="C14" s="21">
+        <v>100</v>
+      </c>
+      <c r="D14" s="21">
         <v>0</v>
       </c>
-      <c r="E14" s="18"/>
-[...7 lines deleted...]
-        <v>48.526144667767731</v>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21">
+        <v>100</v>
+      </c>
+      <c r="G14" s="21">
+        <v>51.937537600352549</v>
+      </c>
+      <c r="H14" s="21">
+        <v>48.062462399647451</v>
       </c>
       <c r="I14" s="2"/>
-      <c r="Q14" s="29"/>
+      <c r="Q14" s="26"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="13"/>
     </row>
     <row r="15" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="22">
-[...5 lines deleted...]
-      <c r="D15" s="22">
+      <c r="B15" s="21">
+        <v>100</v>
+      </c>
+      <c r="C15" s="21">
+        <v>100</v>
+      </c>
+      <c r="D15" s="21">
         <v>0</v>
       </c>
-      <c r="E15" s="22">
-[...9 lines deleted...]
-        <v>42.47474981209605</v>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21">
+        <v>100</v>
+      </c>
+      <c r="G15" s="21">
+        <v>58.246434059123153</v>
+      </c>
+      <c r="H15" s="21">
+        <v>41.75356594087684</v>
       </c>
       <c r="I15" s="2"/>
-      <c r="Q15" s="29"/>
+      <c r="Q15" s="26"/>
       <c r="R15" s="13"/>
       <c r="S15" s="13"/>
       <c r="T15" s="13"/>
     </row>
     <row r="16" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A16" s="25" t="s">
+      <c r="A16" s="24" t="s">
         <v>128</v>
       </c>
-      <c r="B16" s="26">
-[...5 lines deleted...]
-      <c r="D16" s="26">
+      <c r="B16" s="25">
+        <v>100</v>
+      </c>
+      <c r="C16" s="25">
+        <v>100</v>
+      </c>
+      <c r="D16" s="25">
         <v>0</v>
       </c>
-      <c r="E16" s="27"/>
-[...7 lines deleted...]
-        <v>94.358157084698632</v>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21">
+        <v>100</v>
+      </c>
+      <c r="G16" s="25">
+        <v>3.7031467835092604</v>
+      </c>
+      <c r="H16" s="25">
+        <v>96.296853216490746</v>
       </c>
       <c r="I16" s="2"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
     </row>
     <row r="17" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="24">
-[...16 lines deleted...]
-        <v>69.802838605218511</v>
+      <c r="B17" s="23">
+        <v>100</v>
+      </c>
+      <c r="C17" s="23">
+        <v>40.696157888496572</v>
+      </c>
+      <c r="D17" s="23">
+        <v>59.303842111503421</v>
+      </c>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23">
+        <v>100</v>
+      </c>
+      <c r="G17" s="23">
+        <v>29.273785528495477</v>
+      </c>
+      <c r="H17" s="23">
+        <v>70.72621447150452</v>
       </c>
       <c r="I17" s="2"/>
       <c r="R17" s="13"/>
       <c r="T17" s="13"/>
     </row>
     <row r="18" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="22">
-[...16 lines deleted...]
-        <v>91.666747532879668</v>
+      <c r="B18" s="21">
+        <v>100</v>
+      </c>
+      <c r="C18" s="21">
+        <v>79.889129538539464</v>
+      </c>
+      <c r="D18" s="21">
+        <v>20.110870461460532</v>
+      </c>
+      <c r="E18" s="32"/>
+      <c r="F18" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G18" s="21">
+        <v>9.9266428692303226</v>
+      </c>
+      <c r="H18" s="21">
+        <v>90.073357130769665</v>
       </c>
       <c r="I18" s="2"/>
       <c r="R18" s="13"/>
       <c r="S18" s="13"/>
       <c r="T18" s="13"/>
     </row>
     <row r="19" spans="1:20" s="17" customFormat="1" ht="25.5" customHeight="1">
       <c r="A19" s="36" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="4"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
       <c r="L19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="15"/>
     </row>
     <row r="20" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="22">
-[...16 lines deleted...]
-        <v>73.880123012214241</v>
+      <c r="B20" s="21">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C20" s="21">
+        <v>97.906300972795464</v>
+      </c>
+      <c r="D20" s="21">
+        <v>2.0936990272045475</v>
+      </c>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G20" s="21">
+        <v>24.023195350197486</v>
+      </c>
+      <c r="H20" s="21">
+        <v>75.976804649802503</v>
       </c>
       <c r="I20" s="2"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
     </row>
     <row r="21" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="22">
-[...16 lines deleted...]
-        <v>99.230584237390218</v>
+      <c r="B21" s="21">
+        <v>100</v>
+      </c>
+      <c r="C21" s="21">
+        <v>99.985724482512495</v>
+      </c>
+      <c r="D21" s="21">
+        <v>1.427551748750892E-2</v>
+      </c>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21">
+        <v>100</v>
+      </c>
+      <c r="G21" s="21">
+        <v>0.61744746783656279</v>
+      </c>
+      <c r="H21" s="21">
+        <v>99.38255253216343</v>
       </c>
       <c r="I21" s="2"/>
       <c r="R21" s="13"/>
       <c r="S21" s="13"/>
       <c r="T21" s="13"/>
     </row>
     <row r="22" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B22" s="22">
-[...12 lines deleted...]
-      <c r="G22" s="22">
+      <c r="B22" s="21">
+        <v>100</v>
+      </c>
+      <c r="C22" s="21">
+        <v>99.741654006274288</v>
+      </c>
+      <c r="D22" s="21">
+        <v>0.25834599372570688</v>
+      </c>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21">
+        <v>100</v>
+      </c>
+      <c r="G22" s="21">
         <v>0</v>
       </c>
-      <c r="H22" s="22">
+      <c r="H22" s="21">
         <v>100</v>
       </c>
       <c r="I22" s="2"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
     </row>
     <row r="23" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="22">
-[...16 lines deleted...]
-        <v>66.094752520623274</v>
+      <c r="B23" s="21">
+        <v>100</v>
+      </c>
+      <c r="C23" s="21">
+        <v>83.748227768802138</v>
+      </c>
+      <c r="D23" s="21">
+        <v>16.251772231197865</v>
+      </c>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21">
+        <v>100</v>
+      </c>
+      <c r="G23" s="21">
+        <v>17.343136931649578</v>
+      </c>
+      <c r="H23" s="21">
+        <v>82.656863068350418</v>
       </c>
       <c r="I23" s="2"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13"/>
     </row>
     <row r="24" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="22">
-[...16 lines deleted...]
-        <v>99.343591538894941</v>
+      <c r="B24" s="21">
+        <v>100</v>
+      </c>
+      <c r="C24" s="21">
+        <v>99.929398913897757</v>
+      </c>
+      <c r="D24" s="21">
+        <v>7.0601086102242805E-2</v>
+      </c>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21">
+        <v>100</v>
+      </c>
+      <c r="G24" s="21">
+        <v>1.0545759716529979</v>
+      </c>
+      <c r="H24" s="21">
+        <v>98.945424028347006</v>
       </c>
       <c r="I24" s="2"/>
       <c r="R24" s="13"/>
       <c r="S24" s="13"/>
       <c r="T24" s="13"/>
     </row>
     <row r="25" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
       <c r="A25" s="36" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="4"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" s="15"/>
       <c r="S25" s="15"/>
       <c r="T25" s="15"/>
     </row>
     <row r="26" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="22">
+      <c r="B26" s="21">
         <v>100.00000000000001</v>
       </c>
-      <c r="C26" s="22">
-[...13 lines deleted...]
-        <v>91.467775662638289</v>
+      <c r="C26" s="21">
+        <v>99.996380239530509</v>
+      </c>
+      <c r="D26" s="21">
+        <v>3.6197604695025706E-3</v>
+      </c>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G26" s="21">
+        <v>5.4595438412020263</v>
+      </c>
+      <c r="H26" s="21">
+        <v>94.540456158797966</v>
       </c>
       <c r="I26" s="2"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
     </row>
     <row r="27" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="22">
-[...16 lines deleted...]
-        <v>99.999996951670312</v>
+      <c r="B27" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C27" s="21">
+        <v>99.263765526256222</v>
+      </c>
+      <c r="D27" s="21">
+        <v>0.73623447374376916</v>
+      </c>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21">
+        <v>100</v>
+      </c>
+      <c r="G27" s="21">
+        <v>0</v>
+      </c>
+      <c r="H27" s="21">
+        <v>100</v>
       </c>
       <c r="I27" s="2"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13"/>
     </row>
     <row r="28" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="22">
-[...16 lines deleted...]
-        <v>99.541561373406239</v>
+      <c r="B28" s="21">
+        <v>100</v>
+      </c>
+      <c r="C28" s="21">
+        <v>99.831134403538428</v>
+      </c>
+      <c r="D28" s="21">
+        <v>0.16886559646157789</v>
+      </c>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21">
+        <v>100</v>
+      </c>
+      <c r="G28" s="21">
+        <v>1.0252002739718715</v>
+      </c>
+      <c r="H28" s="21">
+        <v>98.974799726028124</v>
       </c>
       <c r="I28" s="2"/>
       <c r="R28" s="13"/>
       <c r="S28" s="13"/>
       <c r="T28" s="13"/>
     </row>
     <row r="29" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B29" s="22">
-[...16 lines deleted...]
-        <v>99.748934981671184</v>
+      <c r="B29" s="21">
+        <v>99.999999686875171</v>
+      </c>
+      <c r="C29" s="21">
+        <v>97.783667036627833</v>
+      </c>
+      <c r="D29" s="21">
+        <v>2.2163326502473315</v>
+      </c>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21">
+        <v>100</v>
+      </c>
+      <c r="G29" s="21">
+        <v>0.46031010267908168</v>
+      </c>
+      <c r="H29" s="21">
+        <v>99.539689897320912</v>
       </c>
       <c r="I29" s="2"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
     </row>
     <row r="30" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="22">
-[...16 lines deleted...]
-        <v>86.863283131058509</v>
+      <c r="B30" s="21">
+        <v>100</v>
+      </c>
+      <c r="C30" s="21">
+        <v>99.676790604722314</v>
+      </c>
+      <c r="D30" s="21">
+        <v>0.32320939527768872</v>
+      </c>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21">
+        <v>100</v>
+      </c>
+      <c r="G30" s="21">
+        <v>60.990353063087511</v>
+      </c>
+      <c r="H30" s="21">
+        <v>39.009646936912482</v>
       </c>
       <c r="I30" s="2"/>
       <c r="R30" s="13"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
     </row>
     <row r="31" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="22">
-[...16 lines deleted...]
-        <v>73.100295712399657</v>
+      <c r="B31" s="21">
+        <v>100</v>
+      </c>
+      <c r="C31" s="21">
+        <v>95.64782906395132</v>
+      </c>
+      <c r="D31" s="21">
+        <v>4.3521709360486831</v>
+      </c>
+      <c r="E31" s="21"/>
+      <c r="F31" s="21">
+        <v>100</v>
+      </c>
+      <c r="G31" s="21">
+        <v>51.971347248750945</v>
+      </c>
+      <c r="H31" s="21">
+        <v>48.028652751249062</v>
       </c>
       <c r="I31" s="2"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
     </row>
     <row r="32" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="B32" s="22">
-[...16 lines deleted...]
-        <v>14.67807351077313</v>
+      <c r="B32" s="21">
+        <v>100</v>
+      </c>
+      <c r="C32" s="21">
+        <v>94.297625234921696</v>
+      </c>
+      <c r="D32" s="21">
+        <v>5.7023747650783001</v>
+      </c>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21">
+        <v>100</v>
+      </c>
+      <c r="G32" s="21">
+        <v>62.84827073506095</v>
+      </c>
+      <c r="H32" s="21">
+        <v>37.151729264939043</v>
       </c>
       <c r="I32" s="2"/>
       <c r="R32" s="13"/>
     </row>
     <row r="33" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
       <c r="A33" s="36" t="s">
         <v>156</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="4"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="N33" s="13"/>
       <c r="O33" s="13"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="15"/>
       <c r="R33" s="15"/>
       <c r="S33" s="15"/>
       <c r="T33" s="15"/>
     </row>
     <row r="34" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A34" s="25" t="s">
+      <c r="A34" s="24" t="s">
         <v>131</v>
       </c>
-      <c r="B34" s="26">
-[...5 lines deleted...]
-      <c r="D34" s="26">
+      <c r="B34" s="25">
+        <v>100</v>
+      </c>
+      <c r="C34" s="25">
+        <v>100</v>
+      </c>
+      <c r="D34" s="25">
         <v>0</v>
       </c>
-      <c r="E34" s="28"/>
-[...3 lines deleted...]
-      <c r="G34" s="26">
+      <c r="E34" s="33"/>
+      <c r="F34" s="21">
+        <v>100</v>
+      </c>
+      <c r="G34" s="25">
         <v>0</v>
       </c>
-      <c r="H34" s="26">
+      <c r="H34" s="25">
         <v>100</v>
       </c>
       <c r="I34" s="5"/>
       <c r="R34" s="15"/>
       <c r="T34" s="15"/>
     </row>
     <row r="35" spans="1:20" s="12" customFormat="1" ht="63.75" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="B35" s="24">
-[...12 lines deleted...]
-      <c r="G35" s="24">
+      <c r="B35" s="23">
+        <v>100</v>
+      </c>
+      <c r="C35" s="23">
+        <v>12.083691927967132</v>
+      </c>
+      <c r="D35" s="23">
+        <v>87.916308072032862</v>
+      </c>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23">
+        <v>100</v>
+      </c>
+      <c r="G35" s="23">
         <v>0</v>
       </c>
-      <c r="H35" s="24">
+      <c r="H35" s="23">
         <v>100</v>
       </c>
       <c r="I35" s="2"/>
       <c r="R35" s="13"/>
       <c r="T35" s="13"/>
     </row>
     <row r="36" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A36" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="B36" s="24">
-[...8 lines deleted...]
-      <c r="E36" s="24">
+      <c r="B36" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C36" s="23">
+        <v>2.6883013584102096</v>
+      </c>
+      <c r="D36" s="23">
+        <v>97.3116986415898</v>
+      </c>
+      <c r="E36" s="23">
         <v>0</v>
       </c>
-      <c r="F36" s="24">
-[...6 lines deleted...]
-        <v>99.583775988420001</v>
+      <c r="F36" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G36" s="23">
+        <v>3.1640958069541396</v>
+      </c>
+      <c r="H36" s="23">
+        <v>96.835904193045849</v>
       </c>
       <c r="R36" s="13"/>
     </row>
     <row r="37" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A37" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="B37" s="24">
-[...16 lines deleted...]
-        <v>98.489172296825387</v>
+      <c r="B37" s="23">
+        <v>100.0000319458607</v>
+      </c>
+      <c r="C37" s="23">
+        <v>1.1724130880913499E-2</v>
+      </c>
+      <c r="D37" s="23">
+        <v>99.988307814979791</v>
+      </c>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23">
+        <v>100</v>
+      </c>
+      <c r="G37" s="23">
+        <v>1.321025232118624</v>
+      </c>
+      <c r="H37" s="23">
+        <v>98.678974767881371</v>
       </c>
       <c r="I37" s="2"/>
       <c r="R37" s="13"/>
       <c r="T37" s="13"/>
     </row>
     <row r="38" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A38" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="24">
-[...16 lines deleted...]
-        <v>96.814477729462723</v>
+      <c r="B38" s="23">
+        <v>100</v>
+      </c>
+      <c r="C38" s="23">
+        <v>41.868805211342575</v>
+      </c>
+      <c r="D38" s="23">
+        <v>58.131194788657425</v>
+      </c>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G38" s="23">
+        <v>12.152378049236987</v>
+      </c>
+      <c r="H38" s="23">
+        <v>87.847621950763028</v>
       </c>
       <c r="I38" s="2"/>
       <c r="R38" s="13"/>
       <c r="T38" s="13"/>
     </row>
     <row r="39" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A39" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="24">
-[...16 lines deleted...]
-        <v>99.744147390354613</v>
+      <c r="B39" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C39" s="23">
+        <v>6.5084396019150486</v>
+      </c>
+      <c r="D39" s="23">
+        <v>93.491560398084943</v>
+      </c>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23">
+        <v>100</v>
+      </c>
+      <c r="G39" s="23">
+        <v>0.9688805757992226</v>
+      </c>
+      <c r="H39" s="23">
+        <v>99.031119424200782</v>
       </c>
       <c r="I39" s="2"/>
       <c r="R39" s="13"/>
       <c r="T39" s="13"/>
     </row>
     <row r="40" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A40" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="24">
-[...16 lines deleted...]
-        <v>99.269296032158493</v>
+      <c r="B40" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C40" s="23">
+        <v>17.188630200781461</v>
+      </c>
+      <c r="D40" s="23">
+        <v>82.811369799218554</v>
+      </c>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23">
+        <v>100.00016514349318</v>
+      </c>
+      <c r="G40" s="23">
+        <v>4.2197465377666648</v>
+      </c>
+      <c r="H40" s="23">
+        <v>95.78041860572651</v>
       </c>
       <c r="I40" s="2"/>
       <c r="R40" s="13"/>
       <c r="T40" s="13"/>
     </row>
     <row r="41" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A41" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B41" s="24">
-[...16 lines deleted...]
-        <v>91.900850608226364</v>
+      <c r="B41" s="23">
+        <v>100</v>
+      </c>
+      <c r="C41" s="23">
+        <v>38.480239138502967</v>
+      </c>
+      <c r="D41" s="23">
+        <v>61.519760861497033</v>
+      </c>
+      <c r="E41" s="23"/>
+      <c r="F41" s="23">
+        <v>100</v>
+      </c>
+      <c r="G41" s="23">
+        <v>5.7540544506172664E-3</v>
+      </c>
+      <c r="H41" s="23">
+        <v>99.99424594554938</v>
       </c>
       <c r="I41" s="2"/>
       <c r="R41" s="13"/>
     </row>
     <row r="42" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
       <c r="A42" s="36" t="s">
         <v>157</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="4"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42" s="15"/>
       <c r="S42" s="15"/>
       <c r="T42" s="15"/>
     </row>
     <row r="43" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A43" s="25" t="s">
+      <c r="A43" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B43" s="26">
-[...16 lines deleted...]
-        <v>99.493377440404501</v>
+      <c r="B43" s="25">
+        <v>100</v>
+      </c>
+      <c r="C43" s="25">
+        <v>85.574827348149412</v>
+      </c>
+      <c r="D43" s="25">
+        <v>14.425172651850582</v>
+      </c>
+      <c r="E43" s="25"/>
+      <c r="F43" s="25">
+        <v>100</v>
+      </c>
+      <c r="G43" s="25">
+        <v>0.23079845076028976</v>
+      </c>
+      <c r="H43" s="25">
+        <v>99.76920154923971</v>
       </c>
       <c r="I43" s="2"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="13"/>
     </row>
     <row r="44" spans="1:20" s="12" customFormat="1" ht="42" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B44" s="24">
-[...12 lines deleted...]
-      <c r="G44" s="24">
+      <c r="B44" s="23">
+        <v>100</v>
+      </c>
+      <c r="C44" s="23">
+        <v>36.987388661480701</v>
+      </c>
+      <c r="D44" s="23">
+        <v>63.012611338519307</v>
+      </c>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23">
+        <v>100</v>
+      </c>
+      <c r="G44" s="23">
         <v>0</v>
       </c>
-      <c r="H44" s="24">
+      <c r="H44" s="23">
         <v>100</v>
       </c>
       <c r="I44" s="2"/>
       <c r="R44" s="13"/>
       <c r="T44" s="13"/>
     </row>
     <row r="45" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A45" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B45" s="22">
-[...16 lines deleted...]
-        <v>99.289608603814045</v>
+      <c r="B45" s="21">
+        <v>100</v>
+      </c>
+      <c r="C45" s="21">
+        <v>78.490935872424998</v>
+      </c>
+      <c r="D45" s="21">
+        <v>21.509064127574998</v>
+      </c>
+      <c r="E45" s="21"/>
+      <c r="F45" s="21">
+        <v>100</v>
+      </c>
+      <c r="G45" s="21">
+        <v>0.4445868282324959</v>
+      </c>
+      <c r="H45" s="21">
+        <v>99.555413171767498</v>
       </c>
       <c r="I45" s="2"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
     </row>
     <row r="46" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B46" s="22">
-[...16 lines deleted...]
-        <v>98.878033792482512</v>
+      <c r="B46" s="21">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C46" s="21">
+        <v>98.49252552042276</v>
+      </c>
+      <c r="D46" s="21">
+        <v>1.5074744795772479</v>
+      </c>
+      <c r="E46" s="21"/>
+      <c r="F46" s="21">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G46" s="21">
+        <v>1.3448879036800712</v>
+      </c>
+      <c r="H46" s="21">
+        <v>98.655112096319939</v>
       </c>
       <c r="I46" s="2"/>
       <c r="R46" s="13"/>
       <c r="S46" s="13"/>
       <c r="T46" s="13"/>
     </row>
     <row r="47" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B47" s="22">
-[...12 lines deleted...]
-      <c r="G47" s="22">
+      <c r="B47" s="21">
+        <v>100</v>
+      </c>
+      <c r="C47" s="21">
+        <v>88.683720743240528</v>
+      </c>
+      <c r="D47" s="21">
+        <v>11.316279256759474</v>
+      </c>
+      <c r="E47" s="21"/>
+      <c r="F47" s="21">
+        <v>100</v>
+      </c>
+      <c r="G47" s="21">
         <v>0</v>
       </c>
-      <c r="H47" s="22">
+      <c r="H47" s="21">
         <v>100</v>
       </c>
       <c r="I47" s="2"/>
       <c r="R47" s="13"/>
       <c r="S47" s="13"/>
       <c r="T47" s="13"/>
     </row>
     <row r="48" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A48" s="25" t="s">
+      <c r="A48" s="24" t="s">
         <v>84</v>
       </c>
-      <c r="B48" s="26">
-[...18 lines deleted...]
-        <v>42.403060126586681</v>
+      <c r="B48" s="25">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C48" s="25">
+        <v>99.785821044066807</v>
+      </c>
+      <c r="D48" s="25">
+        <v>0.21417895593318376</v>
+      </c>
+      <c r="E48" s="32"/>
+      <c r="F48" s="25">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G48" s="25">
+        <v>22.131179718381606</v>
+      </c>
+      <c r="H48" s="25">
+        <v>77.868820281618383</v>
       </c>
       <c r="I48" s="2"/>
       <c r="R48" s="13"/>
     </row>
     <row r="49" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B49" s="24">
-[...16 lines deleted...]
-        <v>96.090829583939595</v>
+      <c r="B49" s="23">
+        <v>100</v>
+      </c>
+      <c r="C49" s="23">
+        <v>17.272988548488396</v>
+      </c>
+      <c r="D49" s="23">
+        <v>82.727011451511601</v>
+      </c>
+      <c r="E49" s="23"/>
+      <c r="F49" s="23">
+        <v>100</v>
+      </c>
+      <c r="G49" s="23">
+        <v>2.2849428959796638</v>
+      </c>
+      <c r="H49" s="23">
+        <v>97.715057104020332</v>
       </c>
       <c r="I49" s="2"/>
       <c r="R49" s="13"/>
       <c r="S49" s="13"/>
       <c r="T49" s="13"/>
     </row>
     <row r="50" spans="1:20" s="12" customFormat="1" ht="42" customHeight="1">
       <c r="A50" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B50" s="22">
-[...16 lines deleted...]
-        <v>83.219454833721869</v>
+      <c r="B50" s="21">
+        <v>99.999999734579717</v>
+      </c>
+      <c r="C50" s="21">
+        <v>99.992665906883417</v>
+      </c>
+      <c r="D50" s="21">
+        <v>7.3338276962954477E-3</v>
+      </c>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21">
+        <v>100</v>
+      </c>
+      <c r="G50" s="21">
+        <v>13.811318537205677</v>
+      </c>
+      <c r="H50" s="21">
+        <v>86.188681462794321</v>
       </c>
       <c r="I50" s="2"/>
       <c r="R50" s="13"/>
       <c r="S50" s="13"/>
       <c r="T50" s="13"/>
     </row>
     <row r="51" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A51" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="B51" s="22">
-[...16 lines deleted...]
-        <v>85.722873170081144</v>
+      <c r="B51" s="21">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C51" s="21">
+        <v>99.889397610579138</v>
+      </c>
+      <c r="D51" s="21">
+        <v>0.11060238942086904</v>
+      </c>
+      <c r="E51" s="30"/>
+      <c r="F51" s="21">
+        <v>100</v>
+      </c>
+      <c r="G51" s="21">
+        <v>10.680920871847301</v>
+      </c>
+      <c r="H51" s="21">
+        <v>89.319079128152694</v>
       </c>
       <c r="I51" s="2"/>
       <c r="R51" s="13"/>
       <c r="S51" s="13"/>
       <c r="T51" s="13"/>
     </row>
     <row r="52" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A52" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="22">
-[...6 lines deleted...]
-        <v>16.292338916853399</v>
+      <c r="B52" s="21">
+        <v>100</v>
+      </c>
+      <c r="C52" s="21">
+        <v>85.966700273737089</v>
+      </c>
+      <c r="D52" s="21">
+        <v>14.033299726262911</v>
       </c>
       <c r="E52" s="18"/>
-      <c r="F52" s="22">
-[...6 lines deleted...]
-        <v>62.277134824166112</v>
+      <c r="F52" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G52" s="21">
+        <v>26.942904745573305</v>
+      </c>
+      <c r="H52" s="21">
+        <v>73.057095254426685</v>
       </c>
       <c r="I52" s="2"/>
       <c r="R52" s="13"/>
       <c r="S52" s="13"/>
       <c r="T52" s="13"/>
     </row>
     <row r="53" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
       <c r="A53" s="36" t="s">
         <v>158</v>
       </c>
       <c r="B53" s="36"/>
       <c r="C53" s="36"/>
       <c r="D53" s="36"/>
       <c r="E53" s="36"/>
       <c r="F53" s="36"/>
       <c r="G53" s="36"/>
       <c r="H53" s="36"/>
       <c r="I53" s="4"/>
       <c r="J53" s="13"/>
       <c r="K53" s="15"/>
       <c r="L53" s="15"/>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53" s="15"/>
       <c r="S53" s="15"/>
       <c r="T53" s="15"/>
     </row>
     <row r="54" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A54" s="25" t="s">
+      <c r="A54" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B54" s="26">
-[...16 lines deleted...]
-        <v>99.950781190524225</v>
+      <c r="B54" s="25">
+        <v>100</v>
+      </c>
+      <c r="C54" s="25">
+        <v>85.312658630452958</v>
+      </c>
+      <c r="D54" s="25">
+        <v>14.687341369547047</v>
+      </c>
+      <c r="E54" s="18"/>
+      <c r="F54" s="25">
+        <v>100</v>
+      </c>
+      <c r="G54" s="25">
+        <v>0</v>
+      </c>
+      <c r="H54" s="25">
+        <v>100</v>
       </c>
       <c r="I54" s="2"/>
       <c r="R54" s="13"/>
       <c r="S54" s="13"/>
       <c r="T54" s="13"/>
     </row>
     <row r="55" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A55" s="9" t="s">
+      <c r="A55" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="24">
-[...16 lines deleted...]
-        <v>96.284961941705589</v>
+      <c r="B55" s="21">
+        <v>100</v>
+      </c>
+      <c r="C55" s="21">
+        <v>66.943274677450276</v>
+      </c>
+      <c r="D55" s="21">
+        <v>33.056725322549724</v>
+      </c>
+      <c r="E55" s="21"/>
+      <c r="F55" s="21">
+        <v>100.00001017065858</v>
+      </c>
+      <c r="G55" s="21">
+        <v>11.769506433195808</v>
+      </c>
+      <c r="H55" s="21">
+        <v>88.230503737462769</v>
       </c>
       <c r="I55" s="2"/>
       <c r="R55" s="13"/>
       <c r="S55" s="13"/>
       <c r="T55" s="13"/>
     </row>
     <row r="56" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A56" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="B56" s="24">
-[...2 lines deleted...]
-      <c r="C56" s="24">
+      <c r="B56" s="23">
+        <v>100</v>
+      </c>
+      <c r="C56" s="23">
         <v>0</v>
       </c>
-      <c r="D56" s="24">
-[...12 lines deleted...]
-        <v>100</v>
+      <c r="D56" s="23">
+        <v>100</v>
+      </c>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G56" s="23">
+        <v>4.5454545454545456E-2</v>
+      </c>
+      <c r="H56" s="23">
+        <v>99.954545454545467</v>
       </c>
       <c r="R56" s="13"/>
     </row>
     <row r="57" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A57" s="9" t="s">
+      <c r="A57" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="24">
-[...16 lines deleted...]
-        <v>99.660984768423461</v>
+      <c r="B57" s="21">
+        <v>99.999998542226393</v>
+      </c>
+      <c r="C57" s="21">
+        <v>55.360895322555578</v>
+      </c>
+      <c r="D57" s="21">
+        <v>44.639103219670822</v>
+      </c>
+      <c r="E57" s="21"/>
+      <c r="F57" s="21">
+        <v>100</v>
+      </c>
+      <c r="G57" s="21">
+        <v>3.2071018997443035E-5</v>
+      </c>
+      <c r="H57" s="21">
+        <v>99.999967928981008</v>
       </c>
       <c r="I57" s="2"/>
       <c r="R57" s="13"/>
       <c r="S57" s="13"/>
       <c r="T57" s="13"/>
     </row>
     <row r="58" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A58" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="22">
-[...5 lines deleted...]
-      <c r="D58" s="22">
+      <c r="B58" s="21">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C58" s="21">
+        <v>80.676777055607147</v>
+      </c>
+      <c r="D58" s="21">
+        <v>19.323222944392864</v>
+      </c>
+      <c r="E58" s="21">
         <v>0</v>
       </c>
-      <c r="E58" s="22">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="F58" s="21">
+        <v>100.00000000000003</v>
+      </c>
+      <c r="G58" s="21">
+        <v>11.977715877437326</v>
+      </c>
+      <c r="H58" s="21">
+        <v>88.022284122562695</v>
       </c>
       <c r="I58" s="2"/>
       <c r="R58" s="13"/>
       <c r="T58" s="13"/>
     </row>
     <row r="59" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A59" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B59" s="24">
-[...16 lines deleted...]
-        <v>95.583188925951532</v>
+      <c r="B59" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C59" s="23">
+        <v>6.2284976007123811</v>
+      </c>
+      <c r="D59" s="23">
+        <v>93.771502399287627</v>
+      </c>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G59" s="23">
+        <v>5.4424438849606638</v>
+      </c>
+      <c r="H59" s="23">
+        <v>94.557556115039347</v>
       </c>
       <c r="I59" s="2"/>
       <c r="R59" s="13"/>
       <c r="S59" s="13"/>
       <c r="T59" s="13"/>
     </row>
     <row r="60" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A60" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B60" s="24">
-[...16 lines deleted...]
-        <v>92.273767897636134</v>
+      <c r="B60" s="23">
+        <v>100</v>
+      </c>
+      <c r="C60" s="23">
+        <v>4.800737641334532</v>
+      </c>
+      <c r="D60" s="23">
+        <v>95.199262358665464</v>
+      </c>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23">
+        <v>100</v>
+      </c>
+      <c r="G60" s="23">
+        <v>17.393936331916422</v>
+      </c>
+      <c r="H60" s="23">
+        <v>82.606063668083578</v>
       </c>
       <c r="I60" s="2"/>
       <c r="R60" s="13"/>
       <c r="S60" s="13"/>
       <c r="T60" s="13"/>
     </row>
     <row r="61" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A61" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B61" s="24">
-[...16 lines deleted...]
-        <v>89.292018608144744</v>
+      <c r="B61" s="23">
+        <v>99.999960042770226</v>
+      </c>
+      <c r="C61" s="23">
+        <v>18.573438990904137</v>
+      </c>
+      <c r="D61" s="23">
+        <v>81.426521051866089</v>
+      </c>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23">
+        <v>100</v>
+      </c>
+      <c r="G61" s="23">
+        <v>5.8276820491346069</v>
+      </c>
+      <c r="H61" s="23">
+        <v>94.172317950865391</v>
       </c>
       <c r="I61" s="2"/>
       <c r="R61" s="13"/>
       <c r="S61" s="13"/>
       <c r="T61" s="13"/>
     </row>
     <row r="62" spans="1:20" s="12" customFormat="1" ht="51">
       <c r="A62" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="B62" s="24">
-[...17 lines deleted...]
-      <c r="H62" s="24">
+      <c r="B62" s="23">
+        <v>100</v>
+      </c>
+      <c r="C62" s="23">
+        <v>5.4544974927181182E-2</v>
+      </c>
+      <c r="D62" s="23">
+        <v>61.945987710787399</v>
+      </c>
+      <c r="E62" s="23">
+        <v>37.999467314285425</v>
+      </c>
+      <c r="F62" s="23">
+        <v>100</v>
+      </c>
+      <c r="G62" s="23">
+        <v>100</v>
+      </c>
+      <c r="H62" s="23">
         <v>0</v>
       </c>
       <c r="I62" s="2"/>
       <c r="R62" s="13"/>
     </row>
     <row r="63" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A63" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B63" s="24">
-[...16 lines deleted...]
-        <v>86.490481088942744</v>
+      <c r="B63" s="23">
+        <v>100</v>
+      </c>
+      <c r="C63" s="23">
+        <v>16.456748961873892</v>
+      </c>
+      <c r="D63" s="23">
+        <v>83.543251038126115</v>
+      </c>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23">
+        <v>100</v>
+      </c>
+      <c r="G63" s="23">
+        <v>11.314285096719017</v>
+      </c>
+      <c r="H63" s="23">
+        <v>88.685714903280982</v>
       </c>
       <c r="I63" s="2"/>
       <c r="R63" s="13"/>
       <c r="S63" s="13"/>
       <c r="T63" s="13"/>
     </row>
     <row r="64" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A64" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="22">
-[...16 lines deleted...]
-        <v>95.479165039937214</v>
+      <c r="B64" s="21">
+        <v>99.999987421616225</v>
+      </c>
+      <c r="C64" s="21">
+        <v>54.273625380763391</v>
+      </c>
+      <c r="D64" s="21">
+        <v>45.726362040852834</v>
+      </c>
+      <c r="E64" s="21"/>
+      <c r="F64" s="21">
+        <v>100</v>
+      </c>
+      <c r="G64" s="21">
+        <v>13.167932618101275</v>
+      </c>
+      <c r="H64" s="21">
+        <v>86.832067381898725</v>
       </c>
       <c r="I64" s="2"/>
       <c r="R64" s="13"/>
       <c r="S64" s="13"/>
       <c r="T64" s="13"/>
     </row>
     <row r="65" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
       <c r="A65" s="36" t="s">
         <v>159</v>
       </c>
       <c r="B65" s="36"/>
       <c r="C65" s="36"/>
       <c r="D65" s="36"/>
       <c r="E65" s="36"/>
       <c r="F65" s="36"/>
       <c r="G65" s="36"/>
       <c r="H65" s="36"/>
       <c r="I65" s="4"/>
       <c r="J65" s="15"/>
       <c r="K65" s="15"/>
       <c r="L65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="13"/>
       <c r="Q65" s="15"/>
       <c r="R65" s="15"/>
       <c r="S65" s="15"/>
       <c r="T65" s="15"/>
     </row>
     <row r="66" spans="1:20" s="12" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A66" s="25" t="s">
+      <c r="A66" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="B66" s="26">
-[...16 lines deleted...]
-        <v>99.848306079795393</v>
+      <c r="B66" s="25">
+        <v>100</v>
+      </c>
+      <c r="C66" s="25">
+        <v>95.418324984568798</v>
+      </c>
+      <c r="D66" s="25">
+        <v>4.5816750154312063</v>
+      </c>
+      <c r="E66" s="25"/>
+      <c r="F66" s="25">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G66" s="25">
+        <v>0.38575356308946951</v>
+      </c>
+      <c r="H66" s="25">
+        <v>99.61424643691052</v>
       </c>
       <c r="I66" s="2"/>
       <c r="R66" s="13"/>
       <c r="S66" s="13"/>
       <c r="T66" s="13"/>
     </row>
     <row r="67" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A67" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="B67" s="24">
-[...16 lines deleted...]
-        <v>78.947210497889614</v>
+      <c r="B67" s="23">
+        <v>100</v>
+      </c>
+      <c r="C67" s="23">
+        <v>25.523350416529716</v>
+      </c>
+      <c r="D67" s="23">
+        <v>74.476649583470277</v>
+      </c>
+      <c r="E67" s="23"/>
+      <c r="F67" s="23">
+        <v>100</v>
+      </c>
+      <c r="G67" s="23">
+        <v>18.074914482573924</v>
+      </c>
+      <c r="H67" s="23">
+        <v>81.925085517426083</v>
       </c>
       <c r="I67" s="2"/>
       <c r="R67" s="13"/>
       <c r="S67" s="13"/>
       <c r="T67" s="13"/>
     </row>
     <row r="68" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A68" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="24">
-[...16 lines deleted...]
-        <v>92.568854406049496</v>
+      <c r="B68" s="23">
+        <v>100</v>
+      </c>
+      <c r="C68" s="23">
+        <v>3.6150817301585749</v>
+      </c>
+      <c r="D68" s="23">
+        <v>96.384918269841421</v>
+      </c>
+      <c r="E68" s="23"/>
+      <c r="F68" s="23">
+        <v>100</v>
+      </c>
+      <c r="G68" s="23">
+        <v>6.3957635150319003</v>
+      </c>
+      <c r="H68" s="23">
+        <v>93.604236484968098</v>
       </c>
       <c r="I68" s="2"/>
       <c r="R68" s="13"/>
       <c r="S68" s="13"/>
       <c r="T68" s="13"/>
     </row>
     <row r="69" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A69" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="B69" s="24">
-[...2 lines deleted...]
-      <c r="C69" s="24">
+      <c r="B69" s="23">
+        <v>100</v>
+      </c>
+      <c r="C69" s="23">
         <v>0</v>
       </c>
-      <c r="D69" s="24">
-[...10 lines deleted...]
-        <v>97.625606716515819</v>
+      <c r="D69" s="23">
+        <v>100</v>
+      </c>
+      <c r="E69" s="23"/>
+      <c r="F69" s="23">
+        <v>100</v>
+      </c>
+      <c r="G69" s="23">
+        <v>1.9673055242390078</v>
+      </c>
+      <c r="H69" s="23">
+        <v>98.032694475760991</v>
       </c>
       <c r="I69" s="2"/>
       <c r="R69" s="13"/>
       <c r="S69" s="13"/>
       <c r="T69" s="13"/>
     </row>
     <row r="70" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A70" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B70" s="24">
-[...2 lines deleted...]
-      <c r="C70" s="24">
+      <c r="B70" s="23">
+        <v>100</v>
+      </c>
+      <c r="C70" s="23">
         <v>0</v>
       </c>
-      <c r="D70" s="24">
-[...10 lines deleted...]
-        <v>95.569406845791477</v>
+      <c r="D70" s="23">
+        <v>100</v>
+      </c>
+      <c r="E70" s="23"/>
+      <c r="F70" s="23">
+        <v>100</v>
+      </c>
+      <c r="G70" s="23">
+        <v>0.11036960985626283</v>
+      </c>
+      <c r="H70" s="23">
+        <v>99.889630390143736</v>
       </c>
       <c r="I70" s="2"/>
       <c r="R70" s="13"/>
       <c r="S70" s="13"/>
       <c r="T70" s="13"/>
     </row>
     <row r="71" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A71" s="25" t="s">
+      <c r="A71" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B71" s="26">
-[...5 lines deleted...]
-      <c r="D71" s="26">
+      <c r="B71" s="25">
+        <v>100</v>
+      </c>
+      <c r="C71" s="25">
+        <v>100</v>
+      </c>
+      <c r="D71" s="25">
         <v>0</v>
       </c>
-      <c r="E71" s="27"/>
-[...3 lines deleted...]
-      <c r="G71" s="26">
+      <c r="E71" s="25"/>
+      <c r="F71" s="25">
+        <v>100</v>
+      </c>
+      <c r="G71" s="25">
         <v>0</v>
       </c>
-      <c r="H71" s="26">
+      <c r="H71" s="25">
         <v>100</v>
       </c>
       <c r="I71" s="2"/>
       <c r="R71" s="13"/>
       <c r="S71" s="13"/>
       <c r="T71" s="13"/>
     </row>
     <row r="72" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A72" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="B72" s="24">
+      <c r="B72" s="23">
+        <v>100.00007593302708</v>
+      </c>
+      <c r="C72" s="23">
+        <v>4.0224761760127565</v>
+      </c>
+      <c r="D72" s="23">
+        <v>95.977599757014318</v>
+      </c>
+      <c r="E72" s="23"/>
+      <c r="F72" s="23">
         <v>99.999999999999986</v>
       </c>
-      <c r="C72" s="24">
-[...13 lines deleted...]
-        <v>96.734201027199944</v>
+      <c r="G72" s="23">
+        <v>2.4916663502790537</v>
+      </c>
+      <c r="H72" s="23">
+        <v>97.508333649720939</v>
       </c>
       <c r="I72" s="2"/>
       <c r="R72" s="13"/>
       <c r="S72" s="13"/>
       <c r="T72" s="13"/>
     </row>
     <row r="73" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A73" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B73" s="24">
-[...16 lines deleted...]
-        <v>97.670628189076027</v>
+      <c r="B73" s="23">
+        <v>100</v>
+      </c>
+      <c r="C73" s="23">
+        <v>0.70990627376237347</v>
+      </c>
+      <c r="D73" s="23">
+        <v>99.290093726237629</v>
+      </c>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23">
+        <v>100.00007626840069</v>
+      </c>
+      <c r="G73" s="23">
+        <v>1.4643532935364816</v>
+      </c>
+      <c r="H73" s="23">
+        <v>98.535722974864214</v>
       </c>
       <c r="I73" s="2"/>
       <c r="R73" s="13"/>
       <c r="S73" s="13"/>
       <c r="T73" s="13"/>
     </row>
     <row r="74" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A74" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B74" s="22">
+      <c r="B74" s="21">
+        <v>100</v>
+      </c>
+      <c r="C74" s="21">
+        <v>78.353283897242505</v>
+      </c>
+      <c r="D74" s="21">
+        <v>21.646716102757498</v>
+      </c>
+      <c r="E74" s="21"/>
+      <c r="F74" s="21">
         <v>100.00000000000001</v>
       </c>
-      <c r="C74" s="22">
-[...13 lines deleted...]
-        <v>96.333823725658036</v>
+      <c r="G74" s="21">
+        <v>1.8346755299183948</v>
+      </c>
+      <c r="H74" s="21">
+        <v>98.165324470081615</v>
       </c>
       <c r="I74" s="2"/>
       <c r="R74" s="13"/>
       <c r="S74" s="13"/>
       <c r="T74" s="13"/>
     </row>
     <row r="75" spans="1:20" s="12" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A75" s="25" t="s">
+      <c r="A75" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="B75" s="26">
-[...16 lines deleted...]
-        <v>98.273559985009257</v>
+      <c r="B75" s="25">
+        <v>99.99998891391634</v>
+      </c>
+      <c r="C75" s="25">
+        <v>97.374116965721171</v>
+      </c>
+      <c r="D75" s="25">
+        <v>2.6258719481951744</v>
+      </c>
+      <c r="E75" s="21"/>
+      <c r="F75" s="25">
+        <v>100.00000000000003</v>
+      </c>
+      <c r="G75" s="25">
+        <v>0.53542458259232106</v>
+      </c>
+      <c r="H75" s="25">
+        <v>99.464575417407701</v>
       </c>
       <c r="I75" s="2"/>
       <c r="R75" s="13"/>
       <c r="S75" s="13"/>
       <c r="T75" s="13"/>
     </row>
     <row r="76" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A76" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B76" s="24">
-[...16 lines deleted...]
-        <v>97.690545597870852</v>
+      <c r="B76" s="23">
+        <v>100</v>
+      </c>
+      <c r="C76" s="23">
+        <v>16.102412716546098</v>
+      </c>
+      <c r="D76" s="23">
+        <v>83.897587283453902</v>
+      </c>
+      <c r="E76" s="23"/>
+      <c r="F76" s="23">
+        <v>100</v>
+      </c>
+      <c r="G76" s="23">
+        <v>0.60049703401101939</v>
+      </c>
+      <c r="H76" s="23">
+        <v>99.399502965988987</v>
       </c>
       <c r="I76" s="2"/>
       <c r="R76" s="13"/>
       <c r="S76" s="13"/>
       <c r="T76" s="13"/>
     </row>
     <row r="77" spans="1:20" s="12" customFormat="1" ht="69" customHeight="1">
-      <c r="A77" s="25" t="s">
+      <c r="A77" s="24" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="26">
-[...16 lines deleted...]
-        <v>96.645698692609045</v>
+      <c r="B77" s="25">
+        <v>100</v>
+      </c>
+      <c r="C77" s="25">
+        <v>91.936991605227931</v>
+      </c>
+      <c r="D77" s="25">
+        <v>8.0630083947720621</v>
+      </c>
+      <c r="E77" s="25"/>
+      <c r="F77" s="25">
+        <v>100</v>
+      </c>
+      <c r="G77" s="25">
+        <v>5.2941672147544878</v>
+      </c>
+      <c r="H77" s="25">
+        <v>94.705832785245519</v>
       </c>
       <c r="I77" s="2"/>
       <c r="R77" s="13"/>
       <c r="S77" s="13"/>
       <c r="T77" s="13"/>
     </row>
     <row r="78" spans="1:20" s="12" customFormat="1">
       <c r="A78" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B78" s="24">
-[...16 lines deleted...]
-        <v>80.396996394788488</v>
+      <c r="B78" s="23">
+        <v>100</v>
+      </c>
+      <c r="C78" s="23">
+        <v>43.872883902876033</v>
+      </c>
+      <c r="D78" s="23">
+        <v>56.127116097123967</v>
+      </c>
+      <c r="E78" s="23"/>
+      <c r="F78" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G78" s="23">
+        <v>17.902133968258735</v>
+      </c>
+      <c r="H78" s="23">
+        <v>82.097866031741276</v>
       </c>
       <c r="I78" s="2"/>
       <c r="R78" s="13"/>
       <c r="S78" s="13"/>
       <c r="T78" s="13"/>
     </row>
     <row r="79" spans="1:20" s="12" customFormat="1" ht="41.25" customHeight="1">
       <c r="A79" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="B79" s="22">
-[...16 lines deleted...]
-        <v>87.477756316237745</v>
+      <c r="B79" s="21">
+        <v>100</v>
+      </c>
+      <c r="C79" s="21">
+        <v>68.373972908394151</v>
+      </c>
+      <c r="D79" s="21">
+        <v>31.626027091605845</v>
+      </c>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21">
+        <v>100.00002707860811</v>
+      </c>
+      <c r="G79" s="21">
+        <v>21.737054800603961</v>
+      </c>
+      <c r="H79" s="21">
+        <v>78.262972278004156</v>
       </c>
       <c r="I79" s="2"/>
       <c r="R79" s="13"/>
       <c r="S79" s="13"/>
       <c r="T79" s="13"/>
     </row>
     <row r="80" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A80" s="25" t="s">
+      <c r="A80" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="26">
-[...16 lines deleted...]
-        <v>98.223452605115696</v>
+      <c r="B80" s="46">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C80" s="46">
+        <v>49.750935100213681</v>
+      </c>
+      <c r="D80" s="46">
+        <v>50.249064899786333</v>
+      </c>
+      <c r="E80" s="46"/>
+      <c r="F80" s="46">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G80" s="46">
+        <v>1.2809842057678491</v>
+      </c>
+      <c r="H80" s="46">
+        <v>98.719015794232163</v>
       </c>
       <c r="I80" s="2"/>
       <c r="R80" s="13"/>
       <c r="S80" s="13"/>
       <c r="T80" s="13"/>
     </row>
     <row r="81" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A81" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B81" s="24">
-[...16 lines deleted...]
-        <v>99.243037244095376</v>
+      <c r="B81" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C81" s="23">
+        <v>8.5897469167168232</v>
+      </c>
+      <c r="D81" s="23">
+        <v>91.410253083283166</v>
+      </c>
+      <c r="E81" s="23"/>
+      <c r="F81" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G81" s="23">
+        <v>0.27331621723658472</v>
+      </c>
+      <c r="H81" s="23">
+        <v>99.726683782763402</v>
       </c>
       <c r="I81" s="2"/>
       <c r="R81" s="13"/>
       <c r="S81" s="13"/>
       <c r="T81" s="13"/>
     </row>
     <row r="82" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
       <c r="A82" s="36" t="s">
         <v>160</v>
       </c>
       <c r="B82" s="36"/>
       <c r="C82" s="36"/>
       <c r="D82" s="36"/>
       <c r="E82" s="36"/>
       <c r="F82" s="36"/>
       <c r="G82" s="36"/>
       <c r="H82" s="36"/>
       <c r="I82" s="4"/>
       <c r="J82" s="15"/>
       <c r="K82" s="15"/>
       <c r="L82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="13"/>
       <c r="Q82" s="15"/>
       <c r="R82" s="15"/>
       <c r="S82" s="15"/>
       <c r="T82" s="15"/>
     </row>
     <row r="83" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A83" s="25" t="s">
+      <c r="A83" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="B83" s="26">
-[...16 lines deleted...]
-        <v>97.266853016989501</v>
+      <c r="B83" s="25">
+        <v>100</v>
+      </c>
+      <c r="C83" s="25">
+        <v>61.465082693420555</v>
+      </c>
+      <c r="D83" s="25">
+        <v>38.534917306579437</v>
+      </c>
+      <c r="E83" s="25"/>
+      <c r="F83" s="25">
+        <v>100</v>
+      </c>
+      <c r="G83" s="25">
+        <v>3.3292834595059473</v>
+      </c>
+      <c r="H83" s="25">
+        <v>96.670716540494055</v>
       </c>
       <c r="I83" s="2"/>
       <c r="R83" s="13"/>
       <c r="S83" s="13"/>
       <c r="T83" s="13"/>
     </row>
     <row r="84" spans="1:20" s="12" customFormat="1" ht="94.5" customHeight="1">
       <c r="A84" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="B84" s="24">
-[...16 lines deleted...]
-        <v>93.360262464936312</v>
+      <c r="B84" s="23">
+        <v>100.00001039009831</v>
+      </c>
+      <c r="C84" s="23">
+        <v>1.4615439602981875</v>
+      </c>
+      <c r="D84" s="23">
+        <v>98.538466429800124</v>
+      </c>
+      <c r="E84" s="23"/>
+      <c r="F84" s="23">
+        <v>100.00001039009831</v>
+      </c>
+      <c r="G84" s="23">
+        <v>9.7415172120290734</v>
+      </c>
+      <c r="H84" s="23">
+        <v>90.25849317806923</v>
       </c>
       <c r="I84" s="2"/>
       <c r="R84" s="13"/>
       <c r="S84" s="13"/>
       <c r="T84" s="13"/>
     </row>
     <row r="85" spans="1:20" s="12" customFormat="1" ht="48.75" customHeight="1">
       <c r="A85" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B85" s="24">
-[...16 lines deleted...]
-        <v>100</v>
+      <c r="B85" s="23">
+        <v>100</v>
+      </c>
+      <c r="C85" s="23">
+        <v>0.42678092186851818</v>
+      </c>
+      <c r="D85" s="23">
+        <v>99.573219078131487</v>
+      </c>
+      <c r="E85" s="23"/>
+      <c r="F85" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G85" s="23">
+        <v>14.550544595735262</v>
+      </c>
+      <c r="H85" s="23">
+        <v>85.449455404264725</v>
       </c>
       <c r="I85" s="2"/>
       <c r="R85" s="13"/>
       <c r="S85" s="13"/>
       <c r="T85" s="13"/>
     </row>
     <row r="86" spans="1:20" s="12" customFormat="1" ht="54.75" customHeight="1">
       <c r="A86" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B86" s="22">
-[...16 lines deleted...]
-        <v>98.013264519800302</v>
+      <c r="B86" s="21">
+        <v>99.99999305189381</v>
+      </c>
+      <c r="C86" s="21">
+        <v>84.942911927681891</v>
+      </c>
+      <c r="D86" s="21">
+        <v>15.057081124211921</v>
+      </c>
+      <c r="E86" s="21"/>
+      <c r="F86" s="21">
+        <v>100</v>
+      </c>
+      <c r="G86" s="21">
+        <v>1.3121498545309747</v>
+      </c>
+      <c r="H86" s="21">
+        <v>98.687850145469028</v>
       </c>
       <c r="I86" s="2"/>
       <c r="R86" s="13"/>
       <c r="S86" s="13"/>
       <c r="T86" s="13"/>
     </row>
     <row r="87" spans="1:20" s="12" customFormat="1">
       <c r="A87" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="B87" s="22">
-[...16 lines deleted...]
-        <v>85.628768937825612</v>
+      <c r="B87" s="21">
+        <v>100</v>
+      </c>
+      <c r="C87" s="21">
+        <v>58.451728038719786</v>
+      </c>
+      <c r="D87" s="21">
+        <v>41.548271961280207</v>
+      </c>
+      <c r="E87" s="21"/>
+      <c r="F87" s="21">
+        <v>100</v>
+      </c>
+      <c r="G87" s="21">
+        <v>5.4261219622170858</v>
+      </c>
+      <c r="H87" s="21">
+        <v>94.573878037782919</v>
       </c>
       <c r="I87" s="2"/>
       <c r="R87" s="13"/>
       <c r="S87" s="13"/>
       <c r="T87" s="13"/>
     </row>
     <row r="88" spans="1:20" s="12" customFormat="1" ht="25.5">
-      <c r="A88" s="25" t="s">
+      <c r="A88" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="B88" s="26">
-[...16 lines deleted...]
-        <v>99.998928405590362</v>
+      <c r="B88" s="25">
+        <v>100</v>
+      </c>
+      <c r="C88" s="25">
+        <v>64.4774039578908</v>
+      </c>
+      <c r="D88" s="25">
+        <v>35.522596042109193</v>
+      </c>
+      <c r="E88" s="25"/>
+      <c r="F88" s="25">
+        <v>100</v>
+      </c>
+      <c r="G88" s="25">
+        <v>0.13312423110823665</v>
+      </c>
+      <c r="H88" s="25">
+        <v>99.866875768891759</v>
       </c>
       <c r="I88" s="2"/>
       <c r="R88" s="13"/>
       <c r="S88" s="13"/>
       <c r="T88" s="13"/>
     </row>
     <row r="89" spans="1:20" s="12" customFormat="1" ht="51">
       <c r="A89" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="B89" s="24">
-[...2 lines deleted...]
-      <c r="C89" s="24">
+      <c r="B89" s="23">
+        <v>100</v>
+      </c>
+      <c r="C89" s="23">
         <v>0</v>
       </c>
-      <c r="D89" s="24">
-[...10 lines deleted...]
-        <v>99.998387909319902</v>
+      <c r="D89" s="23">
+        <v>100</v>
+      </c>
+      <c r="E89" s="23"/>
+      <c r="F89" s="23">
+        <v>100</v>
+      </c>
+      <c r="G89" s="23">
+        <v>5.0669864911350976E-2</v>
+      </c>
+      <c r="H89" s="23">
+        <v>99.949330135088644</v>
       </c>
       <c r="I89" s="2"/>
       <c r="R89" s="13"/>
       <c r="S89" s="13"/>
       <c r="T89" s="13"/>
     </row>
     <row r="90" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A90" s="25" t="s">
+      <c r="A90" s="24" t="s">
         <v>101</v>
       </c>
-      <c r="B90" s="26">
-[...16 lines deleted...]
-        <v>91.180469560118439</v>
+      <c r="B90" s="25">
+        <v>100</v>
+      </c>
+      <c r="C90" s="25">
+        <v>90.68322360432299</v>
+      </c>
+      <c r="D90" s="25">
+        <v>9.3167763956770031</v>
+      </c>
+      <c r="E90" s="25"/>
+      <c r="F90" s="25">
+        <v>100</v>
+      </c>
+      <c r="G90" s="25">
+        <v>10.056608963141986</v>
+      </c>
+      <c r="H90" s="25">
+        <v>89.943391036858017</v>
       </c>
       <c r="I90" s="2"/>
       <c r="R90" s="13"/>
       <c r="S90" s="13"/>
       <c r="T90" s="13"/>
     </row>
     <row r="91" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A91" s="9" t="s">
+      <c r="A91" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B91" s="24">
-[...16 lines deleted...]
-        <v>99.998387909319902</v>
+      <c r="B91" s="21">
+        <v>100.00000092469419</v>
+      </c>
+      <c r="C91" s="21">
+        <v>88.464029409861737</v>
+      </c>
+      <c r="D91" s="21">
+        <v>11.53597151483245</v>
+      </c>
+      <c r="E91" s="21"/>
+      <c r="F91" s="21">
+        <v>100</v>
+      </c>
+      <c r="G91" s="21">
+        <v>1.8193358197188834</v>
+      </c>
+      <c r="H91" s="21">
+        <v>98.180664180281113</v>
       </c>
       <c r="I91" s="2"/>
       <c r="R91" s="13"/>
       <c r="S91" s="13"/>
       <c r="T91" s="13"/>
     </row>
     <row r="92" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A92" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B92" s="22">
-[...16 lines deleted...]
-        <v>80.908974632174406</v>
+      <c r="B92" s="21">
+        <v>100</v>
+      </c>
+      <c r="C92" s="21">
+        <v>69.486790041438809</v>
+      </c>
+      <c r="D92" s="21">
+        <v>30.513209958561195</v>
+      </c>
+      <c r="E92" s="21"/>
+      <c r="F92" s="21">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G92" s="21">
+        <v>21.380767484857401</v>
+      </c>
+      <c r="H92" s="21">
+        <v>78.619232515142613</v>
       </c>
       <c r="I92" s="2"/>
       <c r="R92" s="13"/>
       <c r="S92" s="13"/>
       <c r="T92" s="13"/>
     </row>
     <row r="93" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A93" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B93" s="22">
-[...16 lines deleted...]
-        <v>99.269400109239427</v>
+      <c r="B93" s="21">
+        <v>100.00000014077803</v>
+      </c>
+      <c r="C93" s="21">
+        <v>98.913486806656977</v>
+      </c>
+      <c r="D93" s="21">
+        <v>1.086513334121052</v>
+      </c>
+      <c r="E93" s="21"/>
+      <c r="F93" s="21">
+        <v>100.00000014077803</v>
+      </c>
+      <c r="G93" s="21">
+        <v>0.60057345876446067</v>
+      </c>
+      <c r="H93" s="21">
+        <v>99.399426682013569</v>
       </c>
       <c r="I93" s="2"/>
       <c r="R93" s="13"/>
       <c r="S93" s="13"/>
       <c r="T93" s="13"/>
     </row>
     <row r="94" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A94" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B94" s="22">
-[...6 lines deleted...]
-        <v>0.42900720298369688</v>
+      <c r="B94" s="21">
+        <v>100</v>
+      </c>
+      <c r="C94" s="21">
+        <v>99.188189478352854</v>
+      </c>
+      <c r="D94" s="21">
+        <v>0.81181052164715284</v>
       </c>
       <c r="E94" s="18"/>
-      <c r="F94" s="22">
-[...6 lines deleted...]
-        <v>99.262073856698478</v>
+      <c r="F94" s="21">
+        <v>100</v>
+      </c>
+      <c r="G94" s="21">
+        <v>0.72815513462184145</v>
+      </c>
+      <c r="H94" s="21">
+        <v>99.271844865378156</v>
       </c>
       <c r="I94" s="2"/>
       <c r="R94" s="13"/>
       <c r="S94" s="13"/>
       <c r="T94" s="13"/>
     </row>
     <row r="95" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A95" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B95" s="22">
-[...6 lines deleted...]
-        <v>25.485617133098749</v>
+      <c r="B95" s="21">
+        <v>100</v>
+      </c>
+      <c r="C95" s="21">
+        <v>68.847420400295576</v>
+      </c>
+      <c r="D95" s="21">
+        <v>31.152579599704421</v>
       </c>
       <c r="E95" s="18"/>
-      <c r="F95" s="22">
-[...6 lines deleted...]
-        <v>82.342638549472184</v>
+      <c r="F95" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G95" s="21">
+        <v>18.176189945698557</v>
+      </c>
+      <c r="H95" s="21">
+        <v>81.823810054301433</v>
       </c>
       <c r="I95" s="2"/>
       <c r="R95" s="13"/>
       <c r="S95" s="13"/>
       <c r="T95" s="13"/>
     </row>
     <row r="96" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A96" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B96" s="22">
-[...16 lines deleted...]
-        <v>82.222489522863114</v>
+      <c r="B96" s="21">
+        <v>100</v>
+      </c>
+      <c r="C96" s="21">
+        <v>69.363201976521083</v>
+      </c>
+      <c r="D96" s="21">
+        <v>30.63679802347891</v>
+      </c>
+      <c r="E96" s="30"/>
+      <c r="F96" s="21">
+        <v>100</v>
+      </c>
+      <c r="G96" s="21">
+        <v>18.272645855876441</v>
+      </c>
+      <c r="H96" s="21">
+        <v>81.727354144123566</v>
       </c>
       <c r="I96" s="2"/>
       <c r="R96" s="13"/>
       <c r="S96" s="13"/>
       <c r="T96" s="13"/>
     </row>
     <row r="97" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A97" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B97" s="22">
-[...5 lines deleted...]
-      <c r="D97" s="22">
+      <c r="B97" s="21">
+        <v>99.99994429680001</v>
+      </c>
+      <c r="C97" s="21">
+        <v>99.999777187200067</v>
+      </c>
+      <c r="D97" s="21">
+        <v>1.6710959994518807E-4</v>
+      </c>
+      <c r="E97" s="18"/>
+      <c r="F97" s="21">
+        <v>100</v>
+      </c>
+      <c r="G97" s="21">
         <v>0</v>
       </c>
-      <c r="E97" s="18"/>
-[...6 lines deleted...]
-      <c r="H97" s="22">
+      <c r="H97" s="21">
         <v>100</v>
       </c>
       <c r="I97" s="2"/>
       <c r="R97" s="13"/>
       <c r="S97" s="13"/>
       <c r="T97" s="13"/>
     </row>
     <row r="98" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A98" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B98" s="22">
-[...6 lines deleted...]
-        <v>2.1046594380514279</v>
+      <c r="B98" s="21">
+        <v>100</v>
+      </c>
+      <c r="C98" s="21">
+        <v>98.543858070828051</v>
+      </c>
+      <c r="D98" s="21">
+        <v>1.4561419291719546</v>
       </c>
       <c r="E98" s="18"/>
-      <c r="F98" s="22">
+      <c r="F98" s="21">
         <v>99.999999999999986</v>
       </c>
-      <c r="G98" s="22">
-[...3 lines deleted...]
-        <v>99.594674813515226</v>
+      <c r="G98" s="21">
+        <v>0.31014865256508967</v>
+      </c>
+      <c r="H98" s="21">
+        <v>99.689851347434896</v>
       </c>
       <c r="I98" s="2"/>
       <c r="R98" s="13"/>
       <c r="S98" s="13"/>
       <c r="T98" s="13"/>
     </row>
     <row r="99" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A99" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="B99" s="22">
-[...6 lines deleted...]
-        <v>11.177300958224674</v>
+      <c r="B99" s="21">
+        <v>100</v>
+      </c>
+      <c r="C99" s="21">
+        <v>88.291734747407673</v>
+      </c>
+      <c r="D99" s="21">
+        <v>11.708265252592334</v>
       </c>
       <c r="E99" s="18"/>
-      <c r="F99" s="22">
-[...6 lines deleted...]
-        <v>99.167582039650938</v>
+      <c r="F99" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G99" s="21">
+        <v>0.88354275072541799</v>
+      </c>
+      <c r="H99" s="21">
+        <v>99.116457249274575</v>
       </c>
       <c r="I99" s="2"/>
       <c r="R99" s="13"/>
       <c r="S99" s="13"/>
       <c r="T99" s="13"/>
     </row>
     <row r="100" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A100" s="25" t="s">
+      <c r="A100" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="B100" s="26">
+      <c r="B100" s="25">
+        <v>100</v>
+      </c>
+      <c r="C100" s="25">
+        <v>97.784335215084852</v>
+      </c>
+      <c r="D100" s="25">
+        <v>2.2156647849151523</v>
+      </c>
+      <c r="E100" s="18"/>
+      <c r="F100" s="25">
         <v>100.00000000000001</v>
       </c>
-      <c r="C100" s="26">
-[...13 lines deleted...]
-        <v>98.589554612770442</v>
+      <c r="G100" s="25">
+        <v>1.715864163897409</v>
+      </c>
+      <c r="H100" s="25">
+        <v>98.284135836102607</v>
       </c>
       <c r="I100" s="2"/>
       <c r="R100" s="13"/>
       <c r="S100" s="13"/>
       <c r="T100" s="13"/>
     </row>
     <row r="101" spans="1:20" s="12" customFormat="1" ht="50.25" customHeight="1">
       <c r="A101" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="24">
+      <c r="B101" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C101" s="23">
+        <v>1.0594116896656389</v>
+      </c>
+      <c r="D101" s="23">
+        <v>98.940588310334348</v>
+      </c>
+      <c r="E101" s="29"/>
+      <c r="F101" s="23">
         <v>100.00000000000001</v>
       </c>
-      <c r="C101" s="24">
-[...13 lines deleted...]
-        <v>99.472026935574974</v>
+      <c r="G101" s="23">
+        <v>3.4619428229570363E-2</v>
+      </c>
+      <c r="H101" s="23">
+        <v>99.965380571770439</v>
       </c>
       <c r="I101" s="2"/>
       <c r="R101" s="13"/>
       <c r="S101" s="13"/>
       <c r="T101" s="13"/>
     </row>
     <row r="102" spans="1:20" s="12" customFormat="1" ht="55.5" customHeight="1">
       <c r="A102" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B102" s="22">
-[...16 lines deleted...]
-        <v>81.557175023464126</v>
+      <c r="B102" s="21">
+        <v>100</v>
+      </c>
+      <c r="C102" s="21">
+        <v>57.729837154017524</v>
+      </c>
+      <c r="D102" s="21">
+        <v>42.270162845982476</v>
+      </c>
+      <c r="E102" s="21"/>
+      <c r="F102" s="21">
+        <v>100</v>
+      </c>
+      <c r="G102" s="21">
+        <v>8.9429888116940468</v>
+      </c>
+      <c r="H102" s="21">
+        <v>91.05701118830595</v>
       </c>
       <c r="I102" s="2"/>
       <c r="R102" s="13"/>
       <c r="S102" s="13"/>
       <c r="T102" s="13"/>
     </row>
     <row r="103" spans="1:20" s="12" customFormat="1" ht="75.75" customHeight="1">
       <c r="A103" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B103" s="22">
-[...16 lines deleted...]
-        <v>99.999986559293347</v>
+      <c r="B103" s="21">
+        <v>100</v>
+      </c>
+      <c r="C103" s="21">
+        <v>98.898046494952624</v>
+      </c>
+      <c r="D103" s="21">
+        <v>1.1019535050473717</v>
+      </c>
+      <c r="E103" s="21"/>
+      <c r="F103" s="21">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G103" s="21">
+        <v>7.668878848161172E-3</v>
+      </c>
+      <c r="H103" s="21">
+        <v>99.99233112115185</v>
       </c>
       <c r="I103" s="2"/>
       <c r="R103" s="13"/>
       <c r="S103" s="13"/>
       <c r="T103" s="13"/>
     </row>
     <row r="104" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
       <c r="A104" s="36" t="s">
         <v>161</v>
       </c>
       <c r="B104" s="36"/>
       <c r="C104" s="36"/>
       <c r="D104" s="36"/>
       <c r="E104" s="36"/>
       <c r="F104" s="36"/>
       <c r="G104" s="36"/>
       <c r="H104" s="36"/>
       <c r="I104" s="4"/>
       <c r="J104" s="15"/>
       <c r="K104" s="15"/>
       <c r="L104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="13"/>
       <c r="Q104" s="15"/>
       <c r="R104" s="15"/>
       <c r="S104" s="15"/>
       <c r="T104" s="15"/>
     </row>
     <row r="105" spans="1:20" s="17" customFormat="1" ht="42.75" customHeight="1">
       <c r="A105" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="B105" s="22">
-[...5 lines deleted...]
-      <c r="D105" s="22">
+      <c r="B105" s="21">
+        <v>100</v>
+      </c>
+      <c r="C105" s="21">
+        <v>99.99380941899075</v>
+      </c>
+      <c r="D105" s="21">
+        <v>6.1905810092435067E-3</v>
+      </c>
+      <c r="E105" s="21"/>
+      <c r="F105" s="21">
+        <v>100</v>
+      </c>
+      <c r="G105" s="21">
         <v>0</v>
       </c>
-      <c r="E105" s="19"/>
-[...6 lines deleted...]
-      <c r="H105" s="22">
+      <c r="H105" s="21">
         <v>100</v>
       </c>
       <c r="I105" s="5"/>
       <c r="R105" s="15"/>
       <c r="S105" s="15"/>
       <c r="T105" s="15"/>
     </row>
     <row r="106" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A106" s="25" t="s">
+      <c r="A106" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="B106" s="26">
-[...18 lines deleted...]
-        <v>37.654066575122215</v>
+      <c r="B106" s="25">
+        <v>100</v>
+      </c>
+      <c r="C106" s="25">
+        <v>99.694880462155567</v>
+      </c>
+      <c r="D106" s="25">
+        <v>0.30511953784443235</v>
+      </c>
+      <c r="E106" s="25"/>
+      <c r="F106" s="25">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G106" s="25">
+        <v>57.251213907619494</v>
+      </c>
+      <c r="H106" s="25">
+        <v>42.74878609238052</v>
       </c>
       <c r="I106" s="2"/>
       <c r="R106" s="13"/>
     </row>
     <row r="107" spans="1:20" s="12" customFormat="1">
-      <c r="A107" s="7" t="s">
+      <c r="A107" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="B107" s="24">
-[...16 lines deleted...]
-        <v>100</v>
+      <c r="B107" s="21">
+        <v>100</v>
+      </c>
+      <c r="C107" s="21">
+        <v>54.891042788997467</v>
+      </c>
+      <c r="D107" s="21">
+        <v>45.10895721100254</v>
+      </c>
+      <c r="E107" s="21"/>
+      <c r="F107" s="21">
+        <v>100</v>
+      </c>
+      <c r="G107" s="21">
+        <v>6.4443326208003864</v>
+      </c>
+      <c r="H107" s="21">
+        <v>93.555667379199619</v>
       </c>
       <c r="I107" s="2"/>
       <c r="R107" s="13"/>
     </row>
     <row r="108" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A108" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B108" s="22">
-[...8 lines deleted...]
-      <c r="E108" s="22">
+      <c r="B108" s="21">
+        <v>100</v>
+      </c>
+      <c r="C108" s="21">
+        <v>99.984511495703813</v>
+      </c>
+      <c r="D108" s="21">
+        <v>1.5488504296191837E-2</v>
+      </c>
+      <c r="E108" s="21">
         <v>0</v>
       </c>
-      <c r="F108" s="22">
-[...6 lines deleted...]
-        <v>37.239425276706747</v>
+      <c r="F108" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G108" s="21">
+        <v>58.888393334018318</v>
+      </c>
+      <c r="H108" s="21">
+        <v>41.111606665981668</v>
       </c>
       <c r="I108" s="2"/>
       <c r="R108" s="13"/>
     </row>
     <row r="109" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A109" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B109" s="22">
-[...17 lines deleted...]
-      <c r="H109" s="18"/>
+      <c r="B109" s="21">
+        <v>100</v>
+      </c>
+      <c r="C109" s="21">
+        <v>98.732422190179037</v>
+      </c>
+      <c r="D109" s="21">
+        <v>1.2675778098209693</v>
+      </c>
+      <c r="E109" s="21"/>
+      <c r="F109" s="21">
+        <v>100</v>
+      </c>
+      <c r="G109" s="21">
+        <v>64.771631208239626</v>
+      </c>
+      <c r="H109" s="21">
+        <v>35.228368791760381</v>
+      </c>
       <c r="I109" s="2"/>
       <c r="R109" s="13"/>
       <c r="S109" s="13"/>
       <c r="T109" s="13"/>
     </row>
     <row r="110" spans="1:20" s="12" customFormat="1" ht="81.75" customHeight="1">
-      <c r="A110" s="31" t="s">
+      <c r="A110" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="B110" s="22">
-[...16 lines deleted...]
-        <v>60.093186652041922</v>
+      <c r="B110" s="23">
+        <v>100</v>
+      </c>
+      <c r="C110" s="23">
+        <v>43.692169540181602</v>
+      </c>
+      <c r="D110" s="23">
+        <v>56.307830459818398</v>
+      </c>
+      <c r="E110" s="23"/>
+      <c r="F110" s="23">
+        <v>100</v>
+      </c>
+      <c r="G110" s="23">
+        <v>27.94128766238962</v>
+      </c>
+      <c r="H110" s="23">
+        <v>72.058712337610388</v>
       </c>
       <c r="I110" s="2"/>
       <c r="R110" s="13"/>
       <c r="S110" s="13"/>
       <c r="T110" s="13"/>
     </row>
     <row r="111" spans="1:20" s="12" customFormat="1" ht="62.25" customHeight="1">
-      <c r="A111" s="25" t="s">
+      <c r="A111" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="B111" s="26">
-[...16 lines deleted...]
-        <v>99.152437663773114</v>
+      <c r="B111" s="25">
+        <v>99.9999929030364</v>
+      </c>
+      <c r="C111" s="25">
+        <v>81.241305776012879</v>
+      </c>
+      <c r="D111" s="25">
+        <v>18.758687127023514</v>
+      </c>
+      <c r="E111" s="21"/>
+      <c r="F111" s="25">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G111" s="25">
+        <v>4.4437921546331856</v>
+      </c>
+      <c r="H111" s="25">
+        <v>95.556207845366828</v>
       </c>
       <c r="I111" s="2"/>
       <c r="R111" s="13"/>
       <c r="S111" s="13"/>
       <c r="T111" s="13"/>
     </row>
     <row r="112" spans="1:20" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A112" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="B112" s="24">
-[...16 lines deleted...]
-        <v>91.583735886178559</v>
+      <c r="B112" s="23">
+        <v>100</v>
+      </c>
+      <c r="C112" s="23">
+        <v>36.855636644295451</v>
+      </c>
+      <c r="D112" s="23">
+        <v>63.144363355704549</v>
+      </c>
+      <c r="E112" s="23"/>
+      <c r="F112" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G112" s="23">
+        <v>9.0888824581573253</v>
+      </c>
+      <c r="H112" s="23">
+        <v>90.911117541842685</v>
       </c>
       <c r="I112" s="2"/>
       <c r="R112" s="13"/>
       <c r="S112" s="13"/>
       <c r="T112" s="13"/>
     </row>
     <row r="113" spans="1:20" s="12" customFormat="1" ht="24.75" customHeight="1">
       <c r="A113" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="B113" s="24">
-[...16 lines deleted...]
-        <v>98.798079412133106</v>
+      <c r="B113" s="23">
+        <v>100</v>
+      </c>
+      <c r="C113" s="23">
+        <v>5.7343277891689857</v>
+      </c>
+      <c r="D113" s="23">
+        <v>94.265672210831013</v>
+      </c>
+      <c r="E113" s="19"/>
+      <c r="F113" s="23">
+        <v>100</v>
+      </c>
+      <c r="G113" s="23">
+        <v>1.5163923809751538</v>
+      </c>
+      <c r="H113" s="23">
+        <v>98.483607619024852</v>
       </c>
       <c r="I113" s="2"/>
       <c r="R113" s="13"/>
       <c r="S113" s="13"/>
       <c r="T113" s="13"/>
     </row>
     <row r="114" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A114" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="B114" s="24">
-[...2 lines deleted...]
-      <c r="C114" s="24">
+      <c r="B114" s="23">
+        <v>100</v>
+      </c>
+      <c r="C114" s="23">
         <v>0</v>
       </c>
-      <c r="D114" s="24">
-[...6 lines deleted...]
-      <c r="G114" s="24">
+      <c r="D114" s="23">
+        <v>100</v>
+      </c>
+      <c r="E114" s="19"/>
+      <c r="F114" s="23">
+        <v>100</v>
+      </c>
+      <c r="G114" s="23">
         <v>0</v>
       </c>
-      <c r="H114" s="24">
+      <c r="H114" s="23">
         <v>100</v>
       </c>
       <c r="I114" s="2"/>
       <c r="R114" s="13"/>
       <c r="S114" s="13"/>
       <c r="T114" s="13"/>
     </row>
     <row r="115" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A115" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B115" s="24">
-[...2 lines deleted...]
-      <c r="C115" s="24">
+      <c r="B115" s="23">
+        <v>100</v>
+      </c>
+      <c r="C115" s="23">
         <v>0</v>
       </c>
-      <c r="D115" s="24">
-[...10 lines deleted...]
-        <v>97.628182495782823</v>
+      <c r="D115" s="23">
+        <v>100</v>
+      </c>
+      <c r="E115" s="29"/>
+      <c r="F115" s="23">
+        <v>100</v>
+      </c>
+      <c r="G115" s="23">
+        <v>0.11710639142235547</v>
+      </c>
+      <c r="H115" s="23">
+        <v>99.882893608577646</v>
       </c>
       <c r="I115" s="2"/>
       <c r="R115" s="13"/>
       <c r="S115" s="13"/>
       <c r="T115" s="13"/>
     </row>
     <row r="116" spans="1:20" s="12" customFormat="1" ht="30" customHeight="1">
       <c r="A116" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B116" s="24">
-[...9 lines deleted...]
-      <c r="F116" s="24">
+      <c r="B116" s="23">
+        <v>100</v>
+      </c>
+      <c r="C116" s="23">
+        <v>28.437605062140442</v>
+      </c>
+      <c r="D116" s="23">
+        <v>71.562394937859565</v>
+      </c>
+      <c r="E116" s="19"/>
+      <c r="F116" s="23">
         <v>100.00000000000001</v>
       </c>
-      <c r="G116" s="24">
-[...3 lines deleted...]
-        <v>85.130152460042879</v>
+      <c r="G116" s="23">
+        <v>15.265756738533085</v>
+      </c>
+      <c r="H116" s="23">
+        <v>84.734243261466929</v>
       </c>
       <c r="I116" s="2"/>
       <c r="R116" s="13"/>
       <c r="S116" s="13"/>
       <c r="T116" s="13"/>
     </row>
     <row r="117" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A117" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="B117" s="22">
-[...16 lines deleted...]
-        <v>44.972573706291492</v>
+      <c r="B117" s="21">
+        <v>99.999999309433065</v>
+      </c>
+      <c r="C117" s="21">
+        <v>99.510924616912831</v>
+      </c>
+      <c r="D117" s="21">
+        <v>0.48907469252024022</v>
+      </c>
+      <c r="E117" s="21"/>
+      <c r="F117" s="21">
+        <v>99.999999309433065</v>
+      </c>
+      <c r="G117" s="21">
+        <v>54.445693112221896</v>
+      </c>
+      <c r="H117" s="21">
+        <v>45.554306197211162</v>
       </c>
       <c r="I117" s="2"/>
       <c r="R117" s="13"/>
       <c r="S117" s="13"/>
       <c r="T117" s="13"/>
     </row>
     <row r="118" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A118" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B118" s="22">
-[...8 lines deleted...]
-      <c r="E118" s="22">
+      <c r="B118" s="21">
+        <v>100.0000119995685</v>
+      </c>
+      <c r="C118" s="21">
+        <v>96.256542614727579</v>
+      </c>
+      <c r="D118" s="21">
+        <v>1.2599546920292746E-2</v>
+      </c>
+      <c r="E118" s="21">
+        <v>3.7308698379206278</v>
+      </c>
+      <c r="F118" s="21">
+        <v>100</v>
+      </c>
+      <c r="G118" s="21">
+        <v>100</v>
+      </c>
+      <c r="H118" s="21">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>21.3730617473894</v>
       </c>
       <c r="I118" s="2"/>
       <c r="R118" s="13"/>
       <c r="S118" s="13"/>
       <c r="T118" s="13"/>
     </row>
     <row r="119" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A119" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B119" s="22">
-[...18 lines deleted...]
-        <v>63.902756277216646</v>
+      <c r="B119" s="21">
+        <v>100</v>
+      </c>
+      <c r="C119" s="21">
+        <v>99.959466225945562</v>
+      </c>
+      <c r="D119" s="21">
+        <v>4.0533774054436061E-2</v>
+      </c>
+      <c r="E119" s="21"/>
+      <c r="F119" s="21">
+        <v>100</v>
+      </c>
+      <c r="G119" s="21">
+        <v>64.756716278327403</v>
+      </c>
+      <c r="H119" s="21">
+        <v>35.24328372167259</v>
       </c>
       <c r="I119" s="2"/>
       <c r="R119" s="13"/>
     </row>
     <row r="120" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A120" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B120" s="22">
-[...8 lines deleted...]
-      <c r="E120" s="22">
+      <c r="B120" s="21">
+        <v>100</v>
+      </c>
+      <c r="C120" s="21">
+        <v>89.514200269207521</v>
+      </c>
+      <c r="D120" s="21">
+        <v>0.11008961961871234</v>
+      </c>
+      <c r="E120" s="21">
+        <v>10.375710111173762</v>
+      </c>
+      <c r="F120" s="21">
+        <v>100</v>
+      </c>
+      <c r="G120" s="21">
+        <v>100</v>
+      </c>
+      <c r="H120" s="21">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>15.311172811465923</v>
       </c>
       <c r="I120" s="2"/>
       <c r="R120" s="13"/>
     </row>
     <row r="121" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A121" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B121" s="22">
-[...16 lines deleted...]
-        <v>99.766744462970422</v>
+      <c r="B121" s="21">
+        <v>100</v>
+      </c>
+      <c r="C121" s="21">
+        <v>97.583641452879803</v>
+      </c>
+      <c r="D121" s="21">
+        <v>2.4163585471201969</v>
+      </c>
+      <c r="E121" s="21"/>
+      <c r="F121" s="21">
+        <v>100</v>
+      </c>
+      <c r="G121" s="21">
+        <v>0.47106857170163291</v>
+      </c>
+      <c r="H121" s="21">
+        <v>99.528931428298364</v>
       </c>
       <c r="I121" s="2"/>
       <c r="R121" s="13"/>
       <c r="S121" s="13"/>
       <c r="T121" s="13"/>
     </row>
     <row r="122" spans="1:20" s="12" customFormat="1" ht="31.5" customHeight="1">
       <c r="A122" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="B122" s="22">
-[...6 lines deleted...]
-        <v>0.83699025551859096</v>
+      <c r="B122" s="21">
+        <v>100</v>
+      </c>
+      <c r="C122" s="21">
+        <v>99.386066469166863</v>
+      </c>
+      <c r="D122" s="21">
+        <v>0.61393353083313218</v>
       </c>
       <c r="E122" s="18"/>
-      <c r="F122" s="22">
-[...6 lines deleted...]
-        <v>99.761171890947736</v>
+      <c r="F122" s="21">
+        <v>100</v>
+      </c>
+      <c r="G122" s="21">
+        <v>0.4921811536166304</v>
+      </c>
+      <c r="H122" s="21">
+        <v>99.507818846383373</v>
       </c>
       <c r="I122" s="2"/>
       <c r="R122" s="13"/>
       <c r="S122" s="13"/>
       <c r="T122" s="13"/>
     </row>
     <row r="123" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A123" s="25" t="s">
+      <c r="A123" s="24" t="s">
         <v>62</v>
       </c>
-      <c r="B123" s="26">
-[...16 lines deleted...]
-        <v>99.838949910869317</v>
+      <c r="B123" s="25">
+        <v>100</v>
+      </c>
+      <c r="C123" s="25">
+        <v>74.410545994372356</v>
+      </c>
+      <c r="D123" s="25">
+        <v>25.589454005627644</v>
+      </c>
+      <c r="E123" s="30"/>
+      <c r="F123" s="25">
+        <v>100</v>
+      </c>
+      <c r="G123" s="25">
+        <v>0.19963210601185974</v>
+      </c>
+      <c r="H123" s="25">
+        <v>99.800367893988138</v>
       </c>
       <c r="I123" s="2"/>
       <c r="R123" s="13"/>
       <c r="S123" s="13"/>
       <c r="T123" s="13"/>
     </row>
     <row r="124" spans="1:20" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A124" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B124" s="24">
-[...16 lines deleted...]
-        <v>96.658666760931183</v>
+      <c r="B124" s="23">
+        <v>100.00000293187837</v>
+      </c>
+      <c r="C124" s="23">
+        <v>32.953336487838996</v>
+      </c>
+      <c r="D124" s="23">
+        <v>67.046666444039374</v>
+      </c>
+      <c r="E124" s="23"/>
+      <c r="F124" s="23">
+        <v>100</v>
+      </c>
+      <c r="G124" s="23">
+        <v>2.8517677188875155</v>
+      </c>
+      <c r="H124" s="23">
+        <v>97.148232281112485</v>
       </c>
       <c r="I124" s="2"/>
       <c r="R124" s="13"/>
       <c r="S124" s="13"/>
       <c r="T124" s="13"/>
     </row>
     <row r="125" spans="1:20" s="12" customFormat="1" ht="65.25" customHeight="1">
       <c r="A125" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="B125" s="24">
-[...16 lines deleted...]
-        <v>97.710857848694701</v>
+      <c r="B125" s="23">
+        <v>100</v>
+      </c>
+      <c r="C125" s="23">
+        <v>28.439682774286823</v>
+      </c>
+      <c r="D125" s="23">
+        <v>71.560317225713177</v>
+      </c>
+      <c r="E125" s="23"/>
+      <c r="F125" s="23">
+        <v>99.999996680128078</v>
+      </c>
+      <c r="G125" s="23">
+        <v>1.825816678531889</v>
+      </c>
+      <c r="H125" s="23">
+        <v>98.174180001596184</v>
       </c>
       <c r="I125" s="2"/>
       <c r="R125" s="13"/>
       <c r="S125" s="13"/>
       <c r="T125" s="13"/>
     </row>
     <row r="126" spans="1:20" s="12" customFormat="1" ht="38.25">
-      <c r="A126" s="32" t="s">
+      <c r="A126" s="47" t="s">
         <v>111</v>
       </c>
-      <c r="B126" s="26">
-[...8 lines deleted...]
-      <c r="E126" s="26">
+      <c r="B126" s="46">
+        <v>100</v>
+      </c>
+      <c r="C126" s="46">
+        <v>46.389375816968773</v>
+      </c>
+      <c r="D126" s="46">
+        <v>53.610624183031227</v>
+      </c>
+      <c r="E126" s="46">
         <v>0</v>
       </c>
-      <c r="F126" s="26">
-[...6 lines deleted...]
-        <v>59.228462362753888</v>
+      <c r="F126" s="46">
+        <v>100</v>
+      </c>
+      <c r="G126" s="46">
+        <v>53.899066105524028</v>
+      </c>
+      <c r="H126" s="46">
+        <v>46.100933894475972</v>
       </c>
       <c r="I126" s="2"/>
       <c r="R126" s="13"/>
     </row>
     <row r="127" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A127" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B127" s="24">
-[...16 lines deleted...]
-        <v>66.967612496417317</v>
+      <c r="B127" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C127" s="23">
+        <v>10.389881885648583</v>
+      </c>
+      <c r="D127" s="23">
+        <v>89.610118114351408</v>
+      </c>
+      <c r="E127" s="23"/>
+      <c r="F127" s="23">
+        <v>100</v>
+      </c>
+      <c r="G127" s="23">
+        <v>17.163165046514059</v>
+      </c>
+      <c r="H127" s="23">
+        <v>82.836834953485933</v>
       </c>
       <c r="I127" s="2"/>
       <c r="R127" s="13"/>
       <c r="S127" s="13"/>
       <c r="T127" s="13"/>
     </row>
     <row r="128" spans="1:20" s="12" customFormat="1" ht="51" customHeight="1">
       <c r="A128" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B128" s="24">
-[...16 lines deleted...]
-        <v>91.652704475473243</v>
+      <c r="B128" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C128" s="23">
+        <v>2.6491005612773488</v>
+      </c>
+      <c r="D128" s="23">
+        <v>97.350899438722635</v>
+      </c>
+      <c r="E128" s="23"/>
+      <c r="F128" s="23">
+        <v>100.00003918440022</v>
+      </c>
+      <c r="G128" s="23">
+        <v>5.4431442189686976</v>
+      </c>
+      <c r="H128" s="23">
+        <v>94.556894965431525</v>
       </c>
       <c r="I128" s="2"/>
       <c r="R128" s="13"/>
       <c r="S128" s="13"/>
       <c r="T128" s="13"/>
     </row>
     <row r="129" spans="1:20" s="12" customFormat="1" ht="55.5" customHeight="1">
       <c r="A129" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="B129" s="24">
-[...16 lines deleted...]
-        <v>92.108209539890098</v>
+      <c r="B129" s="23">
+        <v>99.99995645797847</v>
+      </c>
+      <c r="C129" s="23">
+        <v>1.4502541112376734</v>
+      </c>
+      <c r="D129" s="23">
+        <v>98.549702346740801</v>
+      </c>
+      <c r="E129" s="23"/>
+      <c r="F129" s="23">
+        <v>100</v>
+      </c>
+      <c r="G129" s="23">
+        <v>5.5580955068117142</v>
+      </c>
+      <c r="H129" s="23">
+        <v>94.441904493188289</v>
       </c>
       <c r="I129" s="2"/>
       <c r="R129" s="13"/>
       <c r="S129" s="13"/>
       <c r="T129" s="13"/>
     </row>
     <row r="130" spans="1:20" s="12" customFormat="1" ht="36.75" customHeight="1">
       <c r="A130" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B130" s="24">
-[...16 lines deleted...]
-        <v>83.801218705884452</v>
+      <c r="B130" s="23">
+        <v>100</v>
+      </c>
+      <c r="C130" s="23">
+        <v>1.6446019565344736</v>
+      </c>
+      <c r="D130" s="23">
+        <v>98.355398043465527</v>
+      </c>
+      <c r="E130" s="23"/>
+      <c r="F130" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G130" s="23">
+        <v>2.690234901294593</v>
+      </c>
+      <c r="H130" s="23">
+        <v>97.309765098705398</v>
       </c>
       <c r="I130" s="2"/>
       <c r="R130" s="13"/>
       <c r="S130" s="13"/>
       <c r="T130" s="13"/>
     </row>
     <row r="131" spans="1:20" s="12" customFormat="1" ht="65.25" customHeight="1">
       <c r="A131" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B131" s="24">
-[...16 lines deleted...]
-        <v>97.869702039049628</v>
+      <c r="B131" s="23">
+        <v>100</v>
+      </c>
+      <c r="C131" s="23">
+        <v>2.9260846591909822</v>
+      </c>
+      <c r="D131" s="23">
+        <v>97.073915340809023</v>
+      </c>
+      <c r="E131" s="23"/>
+      <c r="F131" s="23">
+        <v>99.999832258389176</v>
+      </c>
+      <c r="G131" s="23">
+        <v>0.91100468837802262</v>
+      </c>
+      <c r="H131" s="23">
+        <v>99.088827570011148</v>
       </c>
       <c r="I131" s="2"/>
       <c r="R131" s="13"/>
       <c r="S131" s="13"/>
       <c r="T131" s="13"/>
     </row>
     <row r="132" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A132" s="25" t="s">
+      <c r="A132" s="24" t="s">
         <v>135</v>
       </c>
-      <c r="B132" s="26">
-[...16 lines deleted...]
-        <v>32.2633126992136</v>
+      <c r="B132" s="25">
+        <v>100</v>
+      </c>
+      <c r="C132" s="25">
+        <v>69.806848574714877</v>
+      </c>
+      <c r="D132" s="25">
+        <v>30.193151425285127</v>
+      </c>
+      <c r="E132" s="25"/>
+      <c r="F132" s="25">
+        <v>100.00005543160432</v>
+      </c>
+      <c r="G132" s="25">
+        <v>61.709122656282474</v>
+      </c>
+      <c r="H132" s="25">
+        <v>38.290932775321849</v>
       </c>
       <c r="I132" s="2"/>
       <c r="R132" s="13"/>
       <c r="S132" s="13"/>
       <c r="T132" s="13"/>
     </row>
     <row r="133" spans="1:20" s="12" customFormat="1" ht="63.75">
       <c r="A133" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="B133" s="24">
-[...16 lines deleted...]
-        <v>98.872331856625053</v>
+      <c r="B133" s="23">
+        <v>100</v>
+      </c>
+      <c r="C133" s="23">
+        <v>0</v>
+      </c>
+      <c r="D133" s="23">
+        <v>100</v>
+      </c>
+      <c r="E133" s="23"/>
+      <c r="F133" s="23">
+        <v>100</v>
+      </c>
+      <c r="G133" s="23">
+        <v>2.6730820636193531E-2</v>
+      </c>
+      <c r="H133" s="23">
+        <v>99.973269179363811</v>
       </c>
       <c r="I133" s="2"/>
       <c r="R133" s="13"/>
       <c r="S133" s="13"/>
       <c r="T133" s="13"/>
     </row>
     <row r="134" spans="1:20" s="12" customFormat="1" ht="63" customHeight="1">
       <c r="A134" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B134" s="24">
-[...16 lines deleted...]
-        <v>98.139534883720927</v>
+      <c r="B134" s="23">
+        <v>100</v>
+      </c>
+      <c r="C134" s="23">
+        <v>5.1948051948051948</v>
+      </c>
+      <c r="D134" s="23">
+        <v>94.805194805194802</v>
+      </c>
+      <c r="E134" s="23"/>
+      <c r="F134" s="23">
+        <v>100</v>
+      </c>
+      <c r="G134" s="23">
+        <v>5.1948051948051948</v>
+      </c>
+      <c r="H134" s="23">
+        <v>94.805194805194802</v>
       </c>
       <c r="I134" s="2"/>
       <c r="R134" s="13"/>
       <c r="S134" s="13"/>
       <c r="T134" s="13"/>
     </row>
     <row r="135" spans="1:20" s="12" customFormat="1" ht="80.25" customHeight="1">
       <c r="A135" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B135" s="24">
-[...12 lines deleted...]
-      <c r="G135" s="24">
+      <c r="B135" s="23">
+        <v>100</v>
+      </c>
+      <c r="C135" s="23">
+        <v>11.111111111111111</v>
+      </c>
+      <c r="D135" s="23">
+        <v>88.888888888888886</v>
+      </c>
+      <c r="E135" s="23"/>
+      <c r="F135" s="23">
+        <v>100</v>
+      </c>
+      <c r="G135" s="23">
         <v>0</v>
       </c>
-      <c r="H135" s="24">
+      <c r="H135" s="23">
         <v>100</v>
       </c>
       <c r="I135" s="2"/>
       <c r="R135" s="13"/>
       <c r="S135" s="13"/>
       <c r="T135" s="13"/>
     </row>
     <row r="136" spans="1:20" s="12" customFormat="1" ht="49.5" customHeight="1">
       <c r="A136" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="B136" s="24">
-[...16 lines deleted...]
-        <v>98.638826727820828</v>
+      <c r="B136" s="23">
+        <v>100</v>
+      </c>
+      <c r="C136" s="23">
+        <v>0.9249082141171866</v>
+      </c>
+      <c r="D136" s="23">
+        <v>99.075091785882819</v>
+      </c>
+      <c r="E136" s="23"/>
+      <c r="F136" s="23">
+        <v>100</v>
+      </c>
+      <c r="G136" s="23">
+        <v>1.2014167827177828</v>
+      </c>
+      <c r="H136" s="23">
+        <v>98.798583217282214</v>
       </c>
       <c r="I136" s="2"/>
       <c r="R136" s="13"/>
       <c r="S136" s="13"/>
       <c r="T136" s="13"/>
     </row>
     <row r="137" spans="1:20" s="12" customFormat="1">
       <c r="A137" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B137" s="24">
-[...16 lines deleted...]
-        <v>99.21288803884066</v>
+      <c r="B137" s="23">
+        <v>100</v>
+      </c>
+      <c r="C137" s="23">
+        <v>3.9897275979088327E-2</v>
+      </c>
+      <c r="D137" s="23">
+        <v>99.960102724020913</v>
+      </c>
+      <c r="E137" s="23"/>
+      <c r="F137" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G137" s="23">
+        <v>1.2840502613959462E-2</v>
+      </c>
+      <c r="H137" s="23">
+        <v>99.987159497386031</v>
       </c>
       <c r="I137" s="2"/>
       <c r="R137" s="13"/>
       <c r="S137" s="13"/>
       <c r="T137" s="13"/>
     </row>
     <row r="138" spans="1:20" s="12" customFormat="1" ht="32.25" customHeight="1">
       <c r="A138" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="B138" s="24">
-[...16 lines deleted...]
-        <v>99.117082533589254</v>
+      <c r="B138" s="23">
+        <v>100</v>
+      </c>
+      <c r="C138" s="23">
+        <v>43.626707132018211</v>
+      </c>
+      <c r="D138" s="23">
+        <v>56.373292867981796</v>
+      </c>
+      <c r="E138" s="23"/>
+      <c r="F138" s="23">
+        <v>100</v>
+      </c>
+      <c r="G138" s="23">
+        <v>0.60698027314112291</v>
+      </c>
+      <c r="H138" s="23">
+        <v>99.393019726858881</v>
       </c>
       <c r="I138" s="2"/>
       <c r="R138" s="13"/>
       <c r="S138" s="13"/>
       <c r="T138" s="13"/>
     </row>
     <row r="139" spans="1:20" s="12" customFormat="1">
       <c r="A139" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B139" s="24">
-[...16 lines deleted...]
-        <v>99.468085106382972</v>
+      <c r="B139" s="23">
+        <v>100</v>
+      </c>
+      <c r="C139" s="23">
+        <v>17.511520737327189</v>
+      </c>
+      <c r="D139" s="23">
+        <v>82.488479262672811</v>
+      </c>
+      <c r="E139" s="23"/>
+      <c r="F139" s="23">
+        <v>100</v>
+      </c>
+      <c r="G139" s="23">
+        <v>0</v>
+      </c>
+      <c r="H139" s="23">
+        <v>100</v>
       </c>
       <c r="I139" s="2"/>
       <c r="R139" s="13"/>
       <c r="S139" s="13"/>
       <c r="T139" s="13"/>
     </row>
     <row r="140" spans="1:20" s="12" customFormat="1" ht="76.5">
       <c r="A140" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="B140" s="24">
-[...2 lines deleted...]
-      <c r="C140" s="24">
+      <c r="B140" s="23">
+        <v>100</v>
+      </c>
+      <c r="C140" s="23">
         <v>0</v>
       </c>
-      <c r="D140" s="24">
-[...2 lines deleted...]
-      <c r="E140" s="24">
+      <c r="D140" s="23">
+        <v>100</v>
+      </c>
+      <c r="E140" s="23">
         <v>0</v>
       </c>
-      <c r="F140" s="24">
-[...6 lines deleted...]
-        <v>97.402597402597408</v>
+      <c r="F140" s="23">
+        <v>100</v>
+      </c>
+      <c r="G140" s="23">
+        <v>1.3888888888888888</v>
+      </c>
+      <c r="H140" s="23">
+        <v>98.611111111111114</v>
       </c>
       <c r="I140" s="2"/>
       <c r="R140" s="13"/>
       <c r="S140" s="13"/>
       <c r="T140" s="13"/>
     </row>
     <row r="141" spans="1:20" s="12" customFormat="1" ht="52.5" customHeight="1">
       <c r="A141" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="B141" s="24">
-[...2 lines deleted...]
-      <c r="C141" s="24">
+      <c r="B141" s="23">
+        <v>100</v>
+      </c>
+      <c r="C141" s="23">
         <v>0</v>
       </c>
-      <c r="D141" s="24">
-[...2 lines deleted...]
-      <c r="E141" s="24">
+      <c r="D141" s="23">
+        <v>100</v>
+      </c>
+      <c r="E141" s="23">
         <v>0</v>
       </c>
-      <c r="F141" s="24">
-[...6 lines deleted...]
-        <v>97.350993377483448</v>
+      <c r="F141" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G141" s="23">
+        <v>1.4285714285714286</v>
+      </c>
+      <c r="H141" s="23">
+        <v>98.571428571428584</v>
       </c>
       <c r="I141" s="2"/>
       <c r="R141" s="13"/>
       <c r="S141" s="13"/>
       <c r="T141" s="13"/>
     </row>
     <row r="142" spans="1:20" s="12" customFormat="1" ht="27" customHeight="1">
       <c r="A142" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="B142" s="24">
-[...2 lines deleted...]
-      <c r="C142" s="24">
+      <c r="B142" s="23">
+        <v>100</v>
+      </c>
+      <c r="C142" s="23">
         <v>0</v>
       </c>
-      <c r="D142" s="24">
-[...10 lines deleted...]
-        <v>91.891891891891902</v>
+      <c r="D142" s="23">
+        <v>100</v>
+      </c>
+      <c r="E142" s="23"/>
+      <c r="F142" s="23">
+        <v>100</v>
+      </c>
+      <c r="G142" s="23">
+        <v>7.6923076923076925</v>
+      </c>
+      <c r="H142" s="23">
+        <v>92.307692307692307</v>
       </c>
       <c r="I142" s="2"/>
       <c r="R142" s="13"/>
       <c r="S142" s="13"/>
       <c r="T142" s="13"/>
     </row>
     <row r="143" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A143" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B143" s="24">
-[...16 lines deleted...]
-        <v>99.957889841081297</v>
+      <c r="B143" s="23">
+        <v>100</v>
+      </c>
+      <c r="C143" s="23">
+        <v>3.3783348161902184E-2</v>
+      </c>
+      <c r="D143" s="23">
+        <v>99.966216651838096</v>
+      </c>
+      <c r="E143" s="23"/>
+      <c r="F143" s="23">
+        <v>100</v>
+      </c>
+      <c r="G143" s="23">
+        <v>1.908372338916612E-2</v>
+      </c>
+      <c r="H143" s="23">
+        <v>99.980916276610827</v>
       </c>
       <c r="I143" s="2"/>
       <c r="R143" s="13"/>
       <c r="S143" s="13"/>
       <c r="T143" s="13"/>
     </row>
     <row r="144" spans="1:20" s="12" customFormat="1" ht="41.25" customHeight="1">
       <c r="A144" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B144" s="24">
-[...2 lines deleted...]
-      <c r="C144" s="24">
+      <c r="B144" s="23">
+        <v>100</v>
+      </c>
+      <c r="C144" s="23">
         <v>0</v>
       </c>
-      <c r="D144" s="24">
-[...10 lines deleted...]
-        <v>75.634517766497467</v>
+      <c r="D144" s="23">
+        <v>100</v>
+      </c>
+      <c r="E144" s="23"/>
+      <c r="F144" s="23">
+        <v>100</v>
+      </c>
+      <c r="G144" s="23">
+        <v>0.71174377224199281</v>
+      </c>
+      <c r="H144" s="23">
+        <v>99.288256227758012</v>
       </c>
       <c r="I144" s="2"/>
       <c r="R144" s="13"/>
     </row>
     <row r="145" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A145" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="B145" s="22"/>
-[...12 lines deleted...]
-        <v>53.183369696601112</v>
+      <c r="B145" s="21">
+        <v>100</v>
+      </c>
+      <c r="C145" s="35" t="s">
+        <v>168</v>
+      </c>
+      <c r="D145" s="21">
+        <v>20.781449447307512</v>
+      </c>
+      <c r="E145" s="30"/>
+      <c r="F145" s="21">
+        <v>100</v>
+      </c>
+      <c r="G145" s="21">
+        <v>36.950684046334011</v>
+      </c>
+      <c r="H145" s="21">
+        <v>63.049315953665982</v>
       </c>
       <c r="I145" s="2"/>
       <c r="R145" s="13"/>
       <c r="S145" s="13"/>
       <c r="T145" s="13"/>
     </row>
     <row r="146" spans="1:20" s="12" customFormat="1" ht="54.75" customHeight="1">
       <c r="A146" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="B146" s="24">
-[...16 lines deleted...]
-        <v>96.788193871012496</v>
+      <c r="B146" s="23">
+        <v>100</v>
+      </c>
+      <c r="C146" s="23">
+        <v>12.124490305400682</v>
+      </c>
+      <c r="D146" s="23">
+        <v>87.875509694599316</v>
+      </c>
+      <c r="E146" s="23"/>
+      <c r="F146" s="23">
+        <v>100</v>
+      </c>
+      <c r="G146" s="23">
+        <v>2.0443260935896368</v>
+      </c>
+      <c r="H146" s="23">
+        <v>97.955673906410368</v>
       </c>
       <c r="I146" s="2"/>
       <c r="R146" s="13"/>
       <c r="S146" s="13"/>
       <c r="T146" s="13"/>
     </row>
     <row r="147" spans="1:20" s="12" customFormat="1" ht="63.75">
       <c r="A147" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="B147" s="24">
-[...2 lines deleted...]
-      <c r="C147" s="24">
+      <c r="B147" s="23">
+        <v>100</v>
+      </c>
+      <c r="C147" s="23">
         <v>0</v>
       </c>
-      <c r="D147" s="24">
-[...10 lines deleted...]
-        <v>23.507108400721354</v>
+      <c r="D147" s="23">
+        <v>100</v>
+      </c>
+      <c r="E147" s="23"/>
+      <c r="F147" s="23">
+        <v>100</v>
+      </c>
+      <c r="G147" s="23">
+        <v>87.129705092215275</v>
+      </c>
+      <c r="H147" s="23">
+        <v>12.870294907784722</v>
       </c>
       <c r="I147" s="2"/>
       <c r="R147" s="13"/>
       <c r="S147" s="13"/>
       <c r="T147" s="13"/>
     </row>
     <row r="148" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A148" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B148" s="24">
-[...16 lines deleted...]
-        <v>83.570444988354623</v>
+      <c r="B148" s="23">
+        <v>100</v>
+      </c>
+      <c r="C148" s="23">
+        <v>35.008843987016675</v>
+      </c>
+      <c r="D148" s="23">
+        <v>64.991156012983325</v>
+      </c>
+      <c r="E148" s="23"/>
+      <c r="F148" s="23">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G148" s="23">
+        <v>3.8930758920107457E-5</v>
+      </c>
+      <c r="H148" s="23">
+        <v>99.999961069241067</v>
       </c>
       <c r="I148" s="2"/>
       <c r="R148" s="13"/>
       <c r="S148" s="13"/>
       <c r="T148" s="13"/>
     </row>
     <row r="149" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A149" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="B149" s="24">
-[...16 lines deleted...]
-        <v>95.840775708088799</v>
+      <c r="B149" s="23">
+        <v>100</v>
+      </c>
+      <c r="C149" s="23">
+        <v>0.64620355411954766</v>
+      </c>
+      <c r="D149" s="23">
+        <v>99.353796445880448</v>
+      </c>
+      <c r="E149" s="23"/>
+      <c r="F149" s="23">
+        <v>100</v>
+      </c>
+      <c r="G149" s="23">
+        <v>2.1001615508885298</v>
+      </c>
+      <c r="H149" s="23">
+        <v>97.899838449111471</v>
       </c>
       <c r="I149" s="2"/>
       <c r="R149" s="13"/>
       <c r="S149" s="13"/>
       <c r="T149" s="13"/>
     </row>
     <row r="150" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A150" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="B150" s="24">
-[...16 lines deleted...]
-        <v>99.941749122247046</v>
+      <c r="B150" s="23">
+        <v>100</v>
+      </c>
+      <c r="C150" s="23">
+        <v>40.674404478518547</v>
+      </c>
+      <c r="D150" s="23">
+        <v>59.325595521481453</v>
+      </c>
+      <c r="E150" s="23"/>
+      <c r="F150" s="23">
+        <v>100</v>
+      </c>
+      <c r="G150" s="23">
+        <v>7.8800912777239676E-2</v>
+      </c>
+      <c r="H150" s="23">
+        <v>99.92119908722276</v>
       </c>
       <c r="I150" s="2"/>
       <c r="R150" s="13"/>
       <c r="S150" s="13"/>
       <c r="T150" s="13"/>
     </row>
     <row r="151" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A151" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="B151" s="24">
-[...16 lines deleted...]
-        <v>99.767723361795404</v>
+      <c r="B151" s="23">
+        <v>100</v>
+      </c>
+      <c r="C151" s="23">
+        <v>5.5178242627305387</v>
+      </c>
+      <c r="D151" s="23">
+        <v>94.482175737269458</v>
+      </c>
+      <c r="E151" s="29"/>
+      <c r="F151" s="23">
+        <v>100</v>
+      </c>
+      <c r="G151" s="23">
+        <v>0.27770231519212774</v>
+      </c>
+      <c r="H151" s="23">
+        <v>99.72229768480787</v>
       </c>
       <c r="I151" s="2"/>
       <c r="R151" s="13"/>
       <c r="S151" s="13"/>
       <c r="T151" s="13"/>
     </row>
     <row r="152" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A152" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="B152" s="22">
-[...12 lines deleted...]
-      <c r="G152" s="22">
+      <c r="B152" s="21">
+        <v>100</v>
+      </c>
+      <c r="C152" s="21">
+        <v>61.72087169636351</v>
+      </c>
+      <c r="D152" s="21">
+        <v>38.279128303636483</v>
+      </c>
+      <c r="E152" s="21"/>
+      <c r="F152" s="21">
+        <v>100</v>
+      </c>
+      <c r="G152" s="21">
         <v>0</v>
       </c>
-      <c r="H152" s="22">
+      <c r="H152" s="21">
         <v>100</v>
       </c>
       <c r="I152" s="2"/>
       <c r="R152" s="13"/>
       <c r="S152" s="13"/>
       <c r="T152" s="13"/>
     </row>
     <row r="153" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A153" s="37" t="s">
+      <c r="A153" s="39" t="s">
         <v>162</v>
       </c>
-      <c r="B153" s="37"/>
-[...5 lines deleted...]
-      <c r="H153" s="37"/>
+      <c r="B153" s="39"/>
+      <c r="C153" s="39"/>
+      <c r="D153" s="39"/>
+      <c r="E153" s="39"/>
+      <c r="F153" s="39"/>
+      <c r="G153" s="39"/>
+      <c r="H153" s="39"/>
       <c r="I153" s="4"/>
       <c r="J153" s="15"/>
       <c r="K153" s="15"/>
       <c r="L153" s="15"/>
       <c r="R153" s="15"/>
       <c r="S153" s="15"/>
       <c r="T153" s="15"/>
     </row>
     <row r="154" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A154" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="B154" s="24">
-[...16 lines deleted...]
-        <v>99.936159346271708</v>
+      <c r="B154" s="23">
+        <v>100</v>
+      </c>
+      <c r="C154" s="23">
+        <v>26.477024070021884</v>
+      </c>
+      <c r="D154" s="23">
+        <v>73.522975929978116</v>
+      </c>
+      <c r="E154" s="23"/>
+      <c r="F154" s="23">
+        <v>100</v>
+      </c>
+      <c r="G154" s="23">
+        <v>0.87527352297592997</v>
+      </c>
+      <c r="H154" s="23">
+        <v>99.124726477024069</v>
       </c>
       <c r="I154" s="2"/>
       <c r="R154" s="13"/>
       <c r="S154" s="13"/>
       <c r="T154" s="13"/>
     </row>
     <row r="155" spans="1:20" s="12" customFormat="1" ht="33.75" customHeight="1">
       <c r="A155" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B155" s="24">
-[...16 lines deleted...]
-        <v>97.127071823204432</v>
+      <c r="B155" s="23">
+        <v>100</v>
+      </c>
+      <c r="C155" s="23">
+        <v>0.70017765701745216</v>
+      </c>
+      <c r="D155" s="23">
+        <v>99.299822342982552</v>
+      </c>
+      <c r="E155" s="29"/>
+      <c r="F155" s="23">
+        <v>100</v>
+      </c>
+      <c r="G155" s="23">
+        <v>2.7040443097502349</v>
+      </c>
+      <c r="H155" s="23">
+        <v>97.29595569024977</v>
       </c>
       <c r="I155" s="2"/>
       <c r="R155" s="13"/>
       <c r="S155" s="13"/>
       <c r="T155" s="13"/>
     </row>
     <row r="156" spans="1:20" s="12" customFormat="1" ht="33.75" customHeight="1">
       <c r="A156" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="B156" s="24">
+      <c r="B156" s="23">
         <v>100.00000000000001</v>
       </c>
-      <c r="C156" s="24">
-[...9 lines deleted...]
-      <c r="G156" s="24">
+      <c r="C156" s="23">
+        <v>23.076923076923077</v>
+      </c>
+      <c r="D156" s="23">
+        <v>76.923076923076934</v>
+      </c>
+      <c r="E156" s="23"/>
+      <c r="F156" s="23">
+        <v>100</v>
+      </c>
+      <c r="G156" s="23">
         <v>0</v>
       </c>
-      <c r="H156" s="24">
+      <c r="H156" s="23">
         <v>100</v>
       </c>
       <c r="I156" s="2"/>
       <c r="R156" s="13"/>
       <c r="S156" s="13"/>
       <c r="T156" s="13"/>
     </row>
     <row r="157" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1">
       <c r="A157" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="B157" s="24">
-[...16 lines deleted...]
-        <v>97.628927089507997</v>
+      <c r="B157" s="23">
+        <v>100</v>
+      </c>
+      <c r="C157" s="23">
+        <v>4.1349809885931554</v>
+      </c>
+      <c r="D157" s="23">
+        <v>95.865019011406844</v>
+      </c>
+      <c r="E157" s="23"/>
+      <c r="F157" s="23">
+        <v>100</v>
+      </c>
+      <c r="G157" s="23">
+        <v>0.47528517110266161</v>
+      </c>
+      <c r="H157" s="23">
+        <v>99.524714828897345</v>
       </c>
       <c r="I157" s="2"/>
       <c r="R157" s="13"/>
       <c r="S157" s="13"/>
       <c r="T157" s="13"/>
     </row>
     <row r="158" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1">
-      <c r="A158" s="32" t="s">
+      <c r="A158" s="28" t="s">
         <v>138</v>
       </c>
-      <c r="B158" s="26">
-[...16 lines deleted...]
-        <v>91.703056768558952</v>
+      <c r="B158" s="25">
+        <v>100</v>
+      </c>
+      <c r="C158" s="25">
+        <v>54.227941176470587</v>
+      </c>
+      <c r="D158" s="25">
+        <v>45.772058823529413</v>
+      </c>
+      <c r="E158" s="25"/>
+      <c r="F158" s="25">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G158" s="25">
+        <v>10.477941176470589</v>
+      </c>
+      <c r="H158" s="25">
+        <v>89.52205882352942</v>
       </c>
       <c r="I158" s="2"/>
       <c r="R158" s="13"/>
       <c r="S158" s="13"/>
       <c r="T158" s="13"/>
     </row>
     <row r="159" spans="1:20" s="12" customFormat="1" ht="89.25">
       <c r="A159" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="B159" s="24">
-[...16 lines deleted...]
-        <v>80.149456052448315</v>
+      <c r="B159" s="23">
+        <v>100</v>
+      </c>
+      <c r="C159" s="23">
+        <v>41.949935790439937</v>
+      </c>
+      <c r="D159" s="23">
+        <v>58.05006420956007</v>
+      </c>
+      <c r="E159" s="23"/>
+      <c r="F159" s="23">
+        <v>100</v>
+      </c>
+      <c r="G159" s="23">
+        <v>23.717233140898834</v>
+      </c>
+      <c r="H159" s="23">
+        <v>76.282766859101173</v>
       </c>
       <c r="I159" s="2"/>
       <c r="R159" s="13"/>
       <c r="S159" s="13"/>
       <c r="T159" s="13"/>
     </row>
     <row r="160" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
       <c r="A160" s="36" t="s">
         <v>163</v>
       </c>
       <c r="B160" s="36"/>
       <c r="C160" s="36"/>
       <c r="D160" s="36"/>
       <c r="E160" s="36"/>
       <c r="F160" s="36"/>
       <c r="G160" s="36"/>
       <c r="H160" s="36"/>
       <c r="I160" s="4"/>
       <c r="J160" s="15"/>
       <c r="K160" s="15"/>
       <c r="L160" s="15"/>
       <c r="O160" s="15"/>
-      <c r="P160" s="21"/>
+      <c r="P160" s="20"/>
       <c r="Q160" s="15"/>
       <c r="R160" s="15"/>
       <c r="S160" s="15"/>
       <c r="T160" s="15"/>
     </row>
     <row r="161" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A161" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B161" s="23">
-[...13 lines deleted...]
-        <v>4.2936864059630828</v>
+      <c r="B161" s="22">
+        <v>100</v>
+      </c>
+      <c r="C161" s="22">
+        <v>97.654121228039827</v>
+      </c>
+      <c r="D161" s="22">
+        <v>2.3458787719601726</v>
+      </c>
+      <c r="E161" s="22"/>
+      <c r="F161" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G161" s="22">
+        <v>3.2187669493891677</v>
       </c>
       <c r="H161" s="22">
-        <v>95.706313594036914</v>
+        <v>96.781233050610822</v>
       </c>
       <c r="I161" s="1"/>
       <c r="R161" s="13"/>
       <c r="S161" s="13"/>
       <c r="T161" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A8:H8"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A160:H160"/>
     <mergeCell ref="A65:H65"/>
     <mergeCell ref="A104:H104"/>
     <mergeCell ref="A153:H153"/>
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A6:H7"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A33:H33"/>
+    <mergeCell ref="A8:H8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="15" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>