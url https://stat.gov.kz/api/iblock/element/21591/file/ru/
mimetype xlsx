--- v3 (2026-08-13)
+++ v4 (2026-09-02)
@@ -2,85 +2,81 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\Матрица\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K726-06\обмен\Жанна\Матрица\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{839A2669-9EC3-4DE1-B5FF-1BB7F311E108}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9FE9065-5624-421B-9AE0-92FF435AE873}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$9:$T$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$T$161</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
-        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
-        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
   <si>
     <t>Наименования продукции</t>
   </si>
   <si>
     <t>Уголь каменный и лигнит (уголь бурый)</t>
   </si>
   <si>
     <t>Торф</t>
   </si>
   <si>
     <t>Нефть сырая и нефтепродукты сырые, полученные из минералов битуминозных</t>
   </si>
   <si>
     <t>нефть сырая (природная смесь углеводородов), включая нефть, полученную из минералов битуминозных</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии (товарный выпуск)</t>
   </si>
   <si>
     <t>Газ нефтяной попутный</t>
   </si>
   <si>
     <t>Руды железные</t>
   </si>
   <si>
@@ -529,53 +525,50 @@
     <t>ПРОЧИЕ ОТРАСЛИ ГОРНОДОБЫВАЮЩЕЙ ПРОМЫШЛЕННОСТИ</t>
   </si>
   <si>
     <t>ОБРАБАТЫВАЮЩАЯ ПРОМЫШЛЕННОСТЬ</t>
   </si>
   <si>
     <t>ПРОИЗВОДСТВО КОКСА, НЕФТЕПРОДУКТОВ</t>
   </si>
   <si>
     <t>ХИМИЧЕСКАЯ ПРОМЫШЛЕННОСТЬ</t>
   </si>
   <si>
     <t>ПРОИЗВОДСТВО РЕЗИНОВЫХ И ПЛАСТМАССОВЫХ ИЗДЕЛИЙ</t>
   </si>
   <si>
     <t>ПРОИЗВОДСТВО ПРОЧИХ НЕМЕТАЛЛИЧЕСКИХ МИНЕРАЛЬНЫХ ПРОДУКТОВ</t>
   </si>
   <si>
     <t>МЕТАЛЛУРГИЧЕСКАЯ ПРОМЫШЛЕННОСТЬ</t>
   </si>
   <si>
     <t>ПРОИЗВОДСТВО АВТОМОБИЛЕЙ, ПРИЦЕПОВ И ПОЛУПРИЦЕПОВ</t>
   </si>
   <si>
     <t>ПРОИЗВОДСТВО И РАСПРЕДЕЛЕНИЕ ЭЛЕКТРОЭНЕРГИИ, ГАЗА И ВОДЫ</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">позиции, выделенные </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color rgb="FF92D050"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>зеленым цветом</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color indexed="40"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -596,54 +589,54 @@
         <b/>
         <i/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">красным цетом </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- товары, наполнение ресурсов которых осуществляется за счет импорта.</t>
     </r>
   </si>
   <si>
     <t>Экскаваторы одноковшовые  механические самоходные и погрузчики ковшовые    неполноворотные</t>
   </si>
   <si>
     <t>РЕСУРСЫ И ИСПОЛЬЗОВАНИЕ
 отдельных видов сырья, продукции производственно-технического назначения и потребительских товаров
-за май 2026 года</t>
-[...2 lines deleted...]
-    <t>х</t>
+за июнь 2026 года</t>
+  </si>
+  <si>
+    <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -720,51 +713,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -780,56 +773,65 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -844,83 +846,95 @@
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00CCFF"/>
       <color rgb="FF33CCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1201,152 +1215,152 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:T161"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:H4"/>
+      <selection pane="bottomLeft" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35" style="10" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="10" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="10" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="34" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="10" customWidth="1"/>
     <col min="8" max="8" width="18.140625" style="10" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="11"/>
     <col min="10" max="17" width="12" style="16" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="16"/>
     <col min="21" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="46" t="s">
         <v>142</v>
       </c>
-      <c r="B1" s="44"/>
-[...5 lines deleted...]
-      <c r="H1" s="44"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
       <c r="I1" s="1"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="48" customHeight="1">
-      <c r="A2" s="43" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="43"/>
+      <c r="A2" s="45" t="s">
+        <v>166</v>
+      </c>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
       <c r="I2" s="1"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="68.25" customHeight="1">
-      <c r="A3" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="42"/>
+      <c r="A3" s="44" t="s">
+        <v>164</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
       <c r="I3" s="1"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
       <c r="O3" s="13"/>
       <c r="P3" s="13"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
     </row>
     <row r="4" spans="1:20" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="49" t="s">
         <v>143</v>
       </c>
-      <c r="B4" s="37"/>
-[...5 lines deleted...]
-      <c r="H4" s="37"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
       <c r="I4" s="1"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
       <c r="N4" s="13"/>
       <c r="O4" s="13"/>
       <c r="P4" s="13"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
     </row>
     <row r="5" spans="1:20" s="2" customFormat="1" ht="25.5">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>146</v>
@@ -1355,4344 +1369,5207 @@
         <v>147</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>149</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>150</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
     </row>
     <row r="6" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="50" t="s">
         <v>151</v>
       </c>
-      <c r="B6" s="38"/>
-[...5 lines deleted...]
-      <c r="H6" s="38"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
       <c r="I6" s="4"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
     </row>
     <row r="7" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A7" s="38"/>
-[...6 lines deleted...]
-      <c r="H7" s="38"/>
+      <c r="A7" s="50"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
       <c r="I7" s="4"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
     </row>
     <row r="8" spans="1:20" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="42" t="s">
         <v>152</v>
       </c>
-      <c r="B8" s="41"/>
-[...5 lines deleted...]
-      <c r="H8" s="41"/>
+      <c r="B8" s="43"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
       <c r="I8" s="4"/>
-      <c r="J8" s="15"/>
-[...6 lines deleted...]
-      <c r="O8" s="15"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
     </row>
     <row r="9" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="21">
-        <v>100</v>
+        <v>99.999989199572795</v>
       </c>
       <c r="C9" s="21">
-        <v>98.872094687437226</v>
+        <v>98.559655025714193</v>
       </c>
       <c r="D9" s="21">
-        <v>1.1279053125627685</v>
+        <v>1.4403341738585813</v>
       </c>
       <c r="E9" s="21"/>
       <c r="F9" s="21">
-        <v>100.00001228494438</v>
+        <v>100</v>
       </c>
       <c r="G9" s="21">
-        <v>30.507079506317226</v>
+        <v>25.305422581295623</v>
       </c>
       <c r="H9" s="21">
-        <v>69.49293277862715</v>
+        <v>74.69457741870437</v>
       </c>
       <c r="I9" s="2"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
     </row>
     <row r="10" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="21">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="C10" s="21">
-        <v>98.852715966262124</v>
+        <v>98.510542103747724</v>
       </c>
       <c r="D10" s="21">
-        <v>1.1472840337378662</v>
+        <v>1.48945789625227</v>
       </c>
       <c r="E10" s="25"/>
       <c r="F10" s="21">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G10" s="21">
-        <v>30.155994113580675</v>
+        <v>25.508218773252018</v>
       </c>
       <c r="H10" s="21">
-        <v>69.844005886419311</v>
+        <v>74.491781226747989</v>
       </c>
       <c r="I10" s="2"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="26"/>
+      <c r="N10" s="26"/>
+      <c r="O10" s="26"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
     </row>
     <row r="11" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>127</v>
       </c>
       <c r="B11" s="25">
         <v>100</v>
       </c>
       <c r="C11" s="25">
-        <v>99.953256031367289</v>
+        <v>100</v>
       </c>
       <c r="D11" s="25">
-        <v>4.6743968632704032E-2</v>
-[...1 lines deleted...]
-      <c r="E11" s="21">
         <v>0</v>
       </c>
+      <c r="E11" s="21"/>
       <c r="F11" s="25">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="G11" s="25">
-        <v>50.094185608439034</v>
+        <v>19.359328283671775</v>
       </c>
       <c r="H11" s="25">
-        <v>49.905814391560966</v>
+        <v>80.640671716328214</v>
       </c>
       <c r="I11" s="2"/>
       <c r="Q11" s="26"/>
       <c r="R11" s="13"/>
       <c r="S11" s="13"/>
       <c r="T11" s="13"/>
     </row>
     <row r="12" spans="1:20" s="12" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="23">
         <v>100</v>
       </c>
       <c r="C12" s="23">
         <v>0</v>
       </c>
       <c r="D12" s="23">
         <v>100</v>
       </c>
       <c r="E12" s="23"/>
       <c r="F12" s="23">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G12" s="23">
-        <v>1.0070910894577629</v>
+        <v>0.75617942005539962</v>
       </c>
       <c r="H12" s="23">
-        <v>98.992908910542226</v>
+        <v>99.243820579944597</v>
       </c>
       <c r="I12" s="2"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="26"/>
+      <c r="N12" s="26"/>
+      <c r="O12" s="26"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
     </row>
     <row r="13" spans="1:20" s="17" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="47" t="s">
         <v>153</v>
       </c>
-      <c r="B13" s="36"/>
-[...5 lines deleted...]
-      <c r="H13" s="36"/>
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
       <c r="I13" s="4"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13" s="15"/>
       <c r="S13" s="15"/>
       <c r="T13" s="15"/>
     </row>
     <row r="14" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A14" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="21">
         <v>100</v>
       </c>
       <c r="C14" s="21">
         <v>100</v>
       </c>
       <c r="D14" s="21">
         <v>0</v>
       </c>
       <c r="E14" s="21"/>
       <c r="F14" s="21">
         <v>100</v>
       </c>
       <c r="G14" s="21">
-        <v>51.937537600352549</v>
+        <v>71.512604777845297</v>
       </c>
       <c r="H14" s="21">
-        <v>48.062462399647451</v>
+        <v>28.487395222154703</v>
       </c>
       <c r="I14" s="2"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="26"/>
+      <c r="O14" s="26"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="13"/>
     </row>
     <row r="15" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="21">
         <v>100</v>
       </c>
       <c r="C15" s="21">
         <v>100</v>
       </c>
       <c r="D15" s="21">
         <v>0</v>
       </c>
       <c r="E15" s="21"/>
       <c r="F15" s="21">
         <v>100</v>
       </c>
       <c r="G15" s="21">
-        <v>58.246434059123153</v>
+        <v>80.796099472852092</v>
       </c>
       <c r="H15" s="21">
-        <v>41.75356594087684</v>
+        <v>19.203900527147912</v>
       </c>
       <c r="I15" s="2"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="26"/>
+      <c r="N15" s="26"/>
+      <c r="O15" s="26"/>
       <c r="Q15" s="26"/>
       <c r="R15" s="13"/>
       <c r="S15" s="13"/>
       <c r="T15" s="13"/>
     </row>
     <row r="16" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="25">
         <v>100</v>
       </c>
       <c r="C16" s="25">
         <v>100</v>
       </c>
       <c r="D16" s="25">
         <v>0</v>
       </c>
       <c r="E16" s="21"/>
       <c r="F16" s="21">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>96.296853216490746</v>
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G16" s="21">
+        <v>2.7939737820387398</v>
+      </c>
+      <c r="H16" s="21">
+        <v>97.206026217961252</v>
       </c>
       <c r="I16" s="2"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
+      <c r="N16" s="26"/>
+      <c r="O16" s="26"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
     </row>
     <row r="17" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="23">
         <v>100</v>
       </c>
       <c r="C17" s="23">
-        <v>40.696157888496572</v>
+        <v>40.278017565105635</v>
       </c>
       <c r="D17" s="23">
-        <v>59.303842111503421</v>
+        <v>59.721982434894358</v>
       </c>
       <c r="E17" s="23"/>
       <c r="F17" s="23">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="G17" s="23">
-        <v>29.273785528495477</v>
+        <v>30.235828153407656</v>
       </c>
       <c r="H17" s="23">
-        <v>70.72621447150452</v>
+        <v>69.764171846592333</v>
       </c>
       <c r="I17" s="2"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="26"/>
+      <c r="O17" s="26"/>
       <c r="R17" s="13"/>
       <c r="T17" s="13"/>
     </row>
     <row r="18" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="21">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="C18" s="21">
-        <v>79.889129538539464</v>
+        <v>79.579686831080963</v>
       </c>
       <c r="D18" s="21">
-        <v>20.110870461460532</v>
-[...1 lines deleted...]
-      <c r="E18" s="32"/>
+        <v>20.420313168919048</v>
+      </c>
+      <c r="E18" s="21"/>
       <c r="F18" s="21">
-        <v>99.999999999999986</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G18" s="21">
-        <v>9.9266428692303226</v>
+        <v>10.33752356566176</v>
       </c>
       <c r="H18" s="21">
-        <v>90.073357130769665</v>
+        <v>89.662476434338259</v>
       </c>
       <c r="I18" s="2"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="26"/>
+      <c r="N18" s="26"/>
+      <c r="O18" s="26"/>
       <c r="R18" s="13"/>
       <c r="S18" s="13"/>
       <c r="T18" s="13"/>
     </row>
     <row r="19" spans="1:20" s="17" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A19" s="36" t="s">
+      <c r="A19" s="47" t="s">
         <v>154</v>
       </c>
-      <c r="B19" s="36"/>
-[...5 lines deleted...]
-      <c r="H19" s="36"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
       <c r="I19" s="4"/>
-      <c r="J19" s="15"/>
-[...2 lines deleted...]
-      <c r="O19" s="15"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="26"/>
+      <c r="N19" s="26"/>
+      <c r="O19" s="26"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="15"/>
     </row>
     <row r="20" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="21">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="C20" s="21">
-        <v>97.906300972795464</v>
+        <v>96.617585838748838</v>
       </c>
       <c r="D20" s="21">
-        <v>2.0936990272045475</v>
+        <v>3.3824141612511531</v>
       </c>
       <c r="E20" s="21"/>
       <c r="F20" s="21">
-        <v>99.999999999999986</v>
+        <v>99.999979859869001</v>
       </c>
       <c r="G20" s="21">
-        <v>24.023195350197486</v>
+        <v>29.301030711484366</v>
       </c>
       <c r="H20" s="21">
-        <v>75.976804649802503</v>
+        <v>70.698949148384628</v>
       </c>
       <c r="I20" s="2"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+      <c r="N20" s="26"/>
+      <c r="O20" s="26"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
     </row>
     <row r="21" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="21">
         <v>100</v>
       </c>
       <c r="C21" s="21">
-        <v>99.985724482512495</v>
+        <v>99.994290109370851</v>
       </c>
       <c r="D21" s="21">
-        <v>1.427551748750892E-2</v>
+        <v>5.7098906291472148E-3</v>
       </c>
       <c r="E21" s="21"/>
       <c r="F21" s="21">
         <v>100</v>
       </c>
       <c r="G21" s="21">
-        <v>0.61744746783656279</v>
+        <v>0.65273136890491212</v>
       </c>
       <c r="H21" s="21">
-        <v>99.38255253216343</v>
+        <v>99.347268631095091</v>
       </c>
       <c r="I21" s="2"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="N21" s="26"/>
+      <c r="O21" s="26"/>
       <c r="R21" s="13"/>
       <c r="S21" s="13"/>
       <c r="T21" s="13"/>
     </row>
     <row r="22" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="21">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="C22" s="21">
-        <v>99.741654006274288</v>
+        <v>99.571568181575302</v>
       </c>
       <c r="D22" s="21">
-        <v>0.25834599372570688</v>
+        <v>0.42843181842470562</v>
       </c>
       <c r="E22" s="21"/>
       <c r="F22" s="21">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G22" s="21">
-        <v>0</v>
+        <v>0.61747379595578411</v>
       </c>
       <c r="H22" s="21">
-        <v>100</v>
+        <v>99.382526204044225</v>
       </c>
       <c r="I22" s="2"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
     </row>
     <row r="23" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="21">
         <v>100</v>
       </c>
       <c r="C23" s="21">
-        <v>83.748227768802138</v>
+        <v>91.672498250524839</v>
       </c>
       <c r="D23" s="21">
-        <v>16.251772231197865</v>
+        <v>8.3275017494751573</v>
       </c>
       <c r="E23" s="21"/>
       <c r="F23" s="21">
         <v>100</v>
       </c>
       <c r="G23" s="21">
-        <v>17.343136931649578</v>
+        <v>39.194075110800092</v>
       </c>
       <c r="H23" s="21">
-        <v>82.656863068350418</v>
+        <v>60.8059248891999</v>
       </c>
       <c r="I23" s="2"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="26"/>
+      <c r="O23" s="26"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13"/>
     </row>
     <row r="24" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="21">
         <v>100</v>
       </c>
       <c r="C24" s="21">
-        <v>99.929398913897757</v>
+        <v>99.948345070700213</v>
       </c>
       <c r="D24" s="21">
-        <v>7.0601086102242805E-2</v>
+        <v>5.1654929299779981E-2</v>
       </c>
       <c r="E24" s="21"/>
       <c r="F24" s="21">
         <v>100</v>
       </c>
       <c r="G24" s="21">
-        <v>1.0545759716529979</v>
+        <v>1.4786716402608771</v>
       </c>
       <c r="H24" s="21">
-        <v>98.945424028347006</v>
+        <v>98.52132835973913</v>
       </c>
       <c r="I24" s="2"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="26"/>
+      <c r="O24" s="26"/>
       <c r="R24" s="13"/>
       <c r="S24" s="13"/>
       <c r="T24" s="13"/>
     </row>
     <row r="25" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A25" s="36" t="s">
+      <c r="A25" s="47" t="s">
         <v>155</v>
       </c>
-      <c r="B25" s="36"/>
-[...5 lines deleted...]
-      <c r="H25" s="36"/>
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="47"/>
+      <c r="F25" s="47"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
       <c r="I25" s="4"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" s="15"/>
       <c r="S25" s="15"/>
       <c r="T25" s="15"/>
     </row>
     <row r="26" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="21">
         <v>100.00000000000001</v>
       </c>
       <c r="C26" s="21">
-        <v>99.996380239530509</v>
+        <v>99.924398358579808</v>
       </c>
       <c r="D26" s="21">
-        <v>3.6197604695025706E-3</v>
+        <v>7.5601641420206145E-2</v>
       </c>
       <c r="E26" s="21"/>
       <c r="F26" s="21">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G26" s="21">
-        <v>5.4595438412020263</v>
+        <v>9.5997789748855347</v>
       </c>
       <c r="H26" s="21">
-        <v>94.540456158797966</v>
+        <v>90.400221025114462</v>
       </c>
       <c r="I26" s="2"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
+      <c r="N26" s="26"/>
+      <c r="O26" s="26"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
     </row>
     <row r="27" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="21">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="C27" s="21">
-        <v>99.263765526256222</v>
+        <v>98.719483157131663</v>
       </c>
       <c r="D27" s="21">
-        <v>0.73623447374376916</v>
+        <v>1.2805168428683449</v>
       </c>
       <c r="E27" s="21"/>
       <c r="F27" s="21">
         <v>100</v>
       </c>
       <c r="G27" s="21">
-        <v>0</v>
+        <v>1.2705210187533032E-5</v>
       </c>
       <c r="H27" s="21">
-        <v>100</v>
+        <v>99.999987294789818</v>
       </c>
       <c r="I27" s="2"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="26"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13"/>
     </row>
     <row r="28" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="21">
         <v>100</v>
       </c>
       <c r="C28" s="21">
-        <v>99.831134403538428</v>
+        <v>99.944984941541122</v>
       </c>
       <c r="D28" s="21">
-        <v>0.16886559646157789</v>
+        <v>5.5015058458897717E-2</v>
       </c>
       <c r="E28" s="21"/>
       <c r="F28" s="21">
         <v>100</v>
       </c>
       <c r="G28" s="21">
-        <v>1.0252002739718715</v>
+        <v>4.7186794407398462</v>
       </c>
       <c r="H28" s="21">
-        <v>98.974799726028124</v>
+        <v>95.281320559260152</v>
       </c>
       <c r="I28" s="2"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="26"/>
+      <c r="M28" s="26"/>
+      <c r="N28" s="26"/>
+      <c r="O28" s="26"/>
       <c r="R28" s="13"/>
       <c r="S28" s="13"/>
       <c r="T28" s="13"/>
     </row>
     <row r="29" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="21">
-        <v>99.999999686875171</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="C29" s="21">
-        <v>97.783667036627833</v>
+        <v>98.608524082184985</v>
       </c>
       <c r="D29" s="21">
-        <v>2.2163326502473315</v>
+        <v>1.3914759178149998</v>
       </c>
       <c r="E29" s="21"/>
       <c r="F29" s="21">
         <v>100</v>
       </c>
       <c r="G29" s="21">
-        <v>0.46031010267908168</v>
+        <v>0.47863243274770606</v>
       </c>
       <c r="H29" s="21">
-        <v>99.539689897320912</v>
+        <v>99.521367567252298</v>
       </c>
       <c r="I29" s="2"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
+      <c r="N29" s="26"/>
+      <c r="O29" s="26"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
     </row>
     <row r="30" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="21">
         <v>100</v>
       </c>
       <c r="C30" s="21">
-        <v>99.676790604722314</v>
+        <v>100</v>
       </c>
       <c r="D30" s="21">
-        <v>0.32320939527768872</v>
+        <v>0</v>
       </c>
       <c r="E30" s="21"/>
       <c r="F30" s="21">
         <v>100</v>
       </c>
       <c r="G30" s="21">
-        <v>60.990353063087511</v>
+        <v>18.810701139351444</v>
       </c>
       <c r="H30" s="21">
-        <v>39.009646936912482</v>
+        <v>81.189298860648563</v>
       </c>
       <c r="I30" s="2"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="26"/>
+      <c r="N30" s="26"/>
+      <c r="O30" s="26"/>
       <c r="R30" s="13"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
     </row>
     <row r="31" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="21">
         <v>100</v>
       </c>
       <c r="C31" s="21">
-        <v>95.64782906395132</v>
+        <v>98.846267283821831</v>
       </c>
       <c r="D31" s="21">
-        <v>4.3521709360486831</v>
+        <v>1.1537327161781736</v>
       </c>
       <c r="E31" s="21"/>
       <c r="F31" s="21">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G31" s="21">
-        <v>51.971347248750945</v>
+        <v>13.444631633487356</v>
       </c>
       <c r="H31" s="21">
-        <v>48.028652751249062</v>
+        <v>86.555368366512653</v>
       </c>
       <c r="I31" s="2"/>
+      <c r="J31" s="26"/>
+      <c r="K31" s="26"/>
+      <c r="L31" s="26"/>
+      <c r="M31" s="26"/>
+      <c r="N31" s="26"/>
+      <c r="O31" s="26"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
     </row>
     <row r="32" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="21">
         <v>100</v>
       </c>
       <c r="C32" s="21">
-        <v>94.297625234921696</v>
+        <v>82.524271844660191</v>
       </c>
       <c r="D32" s="21">
-        <v>5.7023747650783001</v>
-[...1 lines deleted...]
-      <c r="E32" s="21"/>
+        <v>17.475728155339805</v>
+      </c>
+      <c r="E32" s="21">
+        <v>0</v>
+      </c>
       <c r="F32" s="21">
         <v>100</v>
       </c>
       <c r="G32" s="21">
-        <v>62.84827073506095</v>
+        <v>77.092979835698287</v>
       </c>
       <c r="H32" s="21">
-        <v>37.151729264939043</v>
+        <v>22.907020164301716</v>
       </c>
       <c r="I32" s="2"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="39"/>
       <c r="R32" s="13"/>
     </row>
     <row r="33" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A33" s="36" t="s">
+      <c r="A33" s="47" t="s">
         <v>156</v>
       </c>
-      <c r="B33" s="36"/>
-[...5 lines deleted...]
-      <c r="H33" s="36"/>
+      <c r="B33" s="47"/>
+      <c r="C33" s="47"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="47"/>
+      <c r="F33" s="47"/>
+      <c r="G33" s="47"/>
+      <c r="H33" s="47"/>
       <c r="I33" s="4"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="N33" s="13"/>
       <c r="O33" s="13"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="15"/>
       <c r="R33" s="15"/>
       <c r="S33" s="15"/>
       <c r="T33" s="15"/>
     </row>
     <row r="34" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>131</v>
       </c>
       <c r="B34" s="25">
         <v>100</v>
       </c>
       <c r="C34" s="25">
         <v>100</v>
       </c>
       <c r="D34" s="25">
         <v>0</v>
       </c>
       <c r="E34" s="33"/>
       <c r="F34" s="21">
         <v>100</v>
       </c>
       <c r="G34" s="25">
         <v>0</v>
       </c>
       <c r="H34" s="25">
         <v>100</v>
       </c>
       <c r="I34" s="5"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
+      <c r="N34" s="26"/>
+      <c r="O34" s="26"/>
       <c r="R34" s="15"/>
       <c r="T34" s="15"/>
     </row>
     <row r="35" spans="1:20" s="12" customFormat="1" ht="63.75" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B35" s="23">
         <v>100</v>
       </c>
       <c r="C35" s="23">
-        <v>12.083691927967132</v>
+        <v>19.629610349046047</v>
       </c>
       <c r="D35" s="23">
-        <v>87.916308072032862</v>
+        <v>80.370389650953967</v>
       </c>
       <c r="E35" s="23"/>
       <c r="F35" s="23">
         <v>100</v>
       </c>
       <c r="G35" s="23">
         <v>0</v>
       </c>
       <c r="H35" s="23">
         <v>100</v>
       </c>
       <c r="I35" s="2"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="26"/>
       <c r="R35" s="13"/>
       <c r="T35" s="13"/>
     </row>
     <row r="36" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A36" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B36" s="23">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="C36" s="23">
-        <v>2.6883013584102096</v>
+        <v>3.778527844236685</v>
       </c>
       <c r="D36" s="23">
-        <v>97.3116986415898</v>
+        <v>96.221472155763323</v>
       </c>
       <c r="E36" s="23">
         <v>0</v>
       </c>
       <c r="F36" s="23">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G36" s="23">
-        <v>3.1640958069541396</v>
+        <v>3.5800855425610365</v>
       </c>
       <c r="H36" s="23">
-        <v>96.835904193045849</v>
-      </c>
+        <v>96.419914457438963</v>
+      </c>
+      <c r="J36" s="26"/>
+      <c r="K36" s="26"/>
+      <c r="L36" s="26"/>
+      <c r="M36" s="26"/>
+      <c r="N36" s="26"/>
+      <c r="O36" s="26"/>
+      <c r="P36" s="26"/>
       <c r="R36" s="13"/>
     </row>
     <row r="37" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A37" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B37" s="23">
-        <v>100.0000319458607</v>
+        <v>100</v>
       </c>
       <c r="C37" s="23">
-        <v>1.1724130880913499E-2</v>
+        <v>1.2411378697880664E-2</v>
       </c>
       <c r="D37" s="23">
-        <v>99.988307814979791</v>
+        <v>99.987588621302123</v>
       </c>
       <c r="E37" s="23"/>
       <c r="F37" s="23">
         <v>100</v>
       </c>
       <c r="G37" s="23">
-        <v>1.321025232118624</v>
+        <v>2.0394228675087014</v>
       </c>
       <c r="H37" s="23">
-        <v>98.678974767881371</v>
+        <v>97.960577132491295</v>
       </c>
       <c r="I37" s="2"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="26"/>
+      <c r="L37" s="26"/>
+      <c r="M37" s="26"/>
+      <c r="N37" s="26"/>
+      <c r="O37" s="26"/>
       <c r="R37" s="13"/>
       <c r="T37" s="13"/>
     </row>
     <row r="38" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="23">
         <v>100</v>
       </c>
       <c r="C38" s="23">
-        <v>41.868805211342575</v>
+        <v>40.767936971730819</v>
       </c>
       <c r="D38" s="23">
-        <v>58.131194788657425</v>
+        <v>59.232063028269188</v>
       </c>
       <c r="E38" s="23"/>
       <c r="F38" s="23">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G38" s="23">
-        <v>12.152378049236987</v>
+        <v>6.4925900056058738</v>
       </c>
       <c r="H38" s="23">
-        <v>87.847621950763028</v>
+        <v>93.507409994394123</v>
       </c>
       <c r="I38" s="2"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="26"/>
+      <c r="L38" s="26"/>
+      <c r="M38" s="26"/>
+      <c r="N38" s="26"/>
+      <c r="O38" s="26"/>
       <c r="R38" s="13"/>
       <c r="T38" s="13"/>
     </row>
     <row r="39" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="23">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="C39" s="23">
-        <v>6.5084396019150486</v>
+        <v>6.0508870224668234</v>
       </c>
       <c r="D39" s="23">
-        <v>93.491560398084943</v>
+        <v>93.949112977533176</v>
       </c>
       <c r="E39" s="23"/>
       <c r="F39" s="23">
         <v>100</v>
       </c>
       <c r="G39" s="23">
-        <v>0.9688805757992226</v>
+        <v>0.72546238587754353</v>
       </c>
       <c r="H39" s="23">
-        <v>99.031119424200782</v>
+        <v>99.274537614122451</v>
       </c>
       <c r="I39" s="2"/>
+      <c r="J39" s="26"/>
+      <c r="K39" s="26"/>
+      <c r="L39" s="26"/>
+      <c r="M39" s="26"/>
+      <c r="N39" s="26"/>
+      <c r="O39" s="26"/>
       <c r="R39" s="13"/>
       <c r="T39" s="13"/>
     </row>
     <row r="40" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="23">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="C40" s="23">
-        <v>17.188630200781461</v>
+        <v>19.356896439497493</v>
       </c>
       <c r="D40" s="23">
-        <v>82.811369799218554</v>
+        <v>80.64310356050251</v>
       </c>
       <c r="E40" s="23"/>
       <c r="F40" s="23">
-        <v>100.00016514349318</v>
+        <v>100</v>
       </c>
       <c r="G40" s="23">
-        <v>4.2197465377666648</v>
+        <v>0.61334746747752023</v>
       </c>
       <c r="H40" s="23">
-        <v>95.78041860572651</v>
+        <v>99.386652532522476</v>
       </c>
       <c r="I40" s="2"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="26"/>
+      <c r="M40" s="26"/>
+      <c r="N40" s="26"/>
+      <c r="O40" s="26"/>
       <c r="R40" s="13"/>
       <c r="T40" s="13"/>
     </row>
     <row r="41" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A41" s="7" t="s">
+      <c r="A41" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B41" s="23">
-[...16 lines deleted...]
-        <v>99.99424594554938</v>
+      <c r="B41" s="21">
+        <v>100</v>
+      </c>
+      <c r="C41" s="21">
+        <v>55.175799378730808</v>
+      </c>
+      <c r="D41" s="21">
+        <v>44.824200621269185</v>
+      </c>
+      <c r="E41" s="21"/>
+      <c r="F41" s="21">
+        <v>100.00041252934101</v>
+      </c>
+      <c r="G41" s="21">
+        <v>1.5308963850053834</v>
+      </c>
+      <c r="H41" s="21">
+        <v>98.46951614433577</v>
       </c>
       <c r="I41" s="2"/>
+      <c r="J41" s="26"/>
+      <c r="K41" s="26"/>
+      <c r="L41" s="26"/>
+      <c r="M41" s="26"/>
+      <c r="N41" s="26"/>
+      <c r="O41" s="26"/>
       <c r="R41" s="13"/>
     </row>
     <row r="42" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A42" s="36" t="s">
+      <c r="A42" s="47" t="s">
         <v>157</v>
       </c>
-      <c r="B42" s="36"/>
-[...5 lines deleted...]
-      <c r="H42" s="36"/>
+      <c r="B42" s="47"/>
+      <c r="C42" s="47"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="47"/>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
       <c r="I42" s="4"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42" s="15"/>
       <c r="S42" s="15"/>
       <c r="T42" s="15"/>
     </row>
     <row r="43" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="25">
         <v>100</v>
       </c>
       <c r="C43" s="25">
-        <v>85.574827348149412</v>
+        <v>88.915142361000903</v>
       </c>
       <c r="D43" s="25">
-        <v>14.425172651850582</v>
+        <v>11.084857638999104</v>
       </c>
       <c r="E43" s="25"/>
       <c r="F43" s="25">
         <v>100</v>
       </c>
       <c r="G43" s="25">
-        <v>0.23079845076028976</v>
+        <v>0</v>
       </c>
       <c r="H43" s="25">
-        <v>99.76920154923971</v>
+        <v>100</v>
       </c>
       <c r="I43" s="2"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="26"/>
+      <c r="M43" s="26"/>
+      <c r="N43" s="26"/>
+      <c r="O43" s="26"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="13"/>
     </row>
     <row r="44" spans="1:20" s="12" customFormat="1" ht="42" customHeight="1">
-      <c r="A44" s="9" t="s">
+      <c r="A44" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B44" s="23">
-[...12 lines deleted...]
-      <c r="G44" s="23">
+      <c r="B44" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C44" s="21">
+        <v>53.007391915919108</v>
+      </c>
+      <c r="D44" s="21">
+        <v>46.992608084080878</v>
+      </c>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21">
+        <v>100</v>
+      </c>
+      <c r="G44" s="21">
         <v>0</v>
       </c>
-      <c r="H44" s="23">
+      <c r="H44" s="21">
         <v>100</v>
       </c>
       <c r="I44" s="2"/>
+      <c r="J44" s="26"/>
+      <c r="K44" s="26"/>
+      <c r="L44" s="26"/>
+      <c r="M44" s="26"/>
+      <c r="N44" s="26"/>
+      <c r="O44" s="26"/>
+      <c r="P44" s="39"/>
       <c r="R44" s="13"/>
       <c r="T44" s="13"/>
     </row>
     <row r="45" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A45" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="21">
         <v>100</v>
       </c>
       <c r="C45" s="21">
-        <v>78.490935872424998</v>
+        <v>87.920228708412637</v>
       </c>
       <c r="D45" s="21">
-        <v>21.509064127574998</v>
+        <v>12.079771291587365</v>
       </c>
       <c r="E45" s="21"/>
       <c r="F45" s="21">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G45" s="21">
-        <v>0.4445868282324959</v>
+        <v>0.7364893687271572</v>
       </c>
       <c r="H45" s="21">
-        <v>99.555413171767498</v>
+        <v>99.263510631272851</v>
       </c>
       <c r="I45" s="2"/>
+      <c r="J45" s="26"/>
+      <c r="K45" s="26"/>
+      <c r="L45" s="26"/>
+      <c r="M45" s="26"/>
+      <c r="N45" s="26"/>
+      <c r="O45" s="26"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
     </row>
     <row r="46" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="21">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="C46" s="21">
-        <v>98.49252552042276</v>
+        <v>100</v>
       </c>
       <c r="D46" s="21">
-        <v>1.5074744795772479</v>
+        <v>0</v>
       </c>
       <c r="E46" s="21"/>
       <c r="F46" s="21">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G46" s="21">
-        <v>1.3448879036800712</v>
+        <v>1.5488068944340863</v>
       </c>
       <c r="H46" s="21">
-        <v>98.655112096319939</v>
+        <v>98.45119310556592</v>
       </c>
       <c r="I46" s="2"/>
+      <c r="J46" s="26"/>
+      <c r="K46" s="26"/>
+      <c r="L46" s="26"/>
+      <c r="M46" s="26"/>
+      <c r="N46" s="26"/>
+      <c r="O46" s="26"/>
       <c r="R46" s="13"/>
       <c r="S46" s="13"/>
       <c r="T46" s="13"/>
     </row>
     <row r="47" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="21">
         <v>100</v>
       </c>
       <c r="C47" s="21">
-        <v>88.683720743240528</v>
+        <v>92.092988131976625</v>
       </c>
       <c r="D47" s="21">
-        <v>11.316279256759474</v>
+        <v>7.907011868023381</v>
       </c>
       <c r="E47" s="21"/>
       <c r="F47" s="21">
         <v>100</v>
       </c>
       <c r="G47" s="21">
         <v>0</v>
       </c>
       <c r="H47" s="21">
         <v>100</v>
       </c>
       <c r="I47" s="2"/>
+      <c r="J47" s="26"/>
+      <c r="K47" s="26"/>
+      <c r="L47" s="26"/>
+      <c r="M47" s="26"/>
+      <c r="N47" s="26"/>
+      <c r="O47" s="26"/>
+      <c r="P47" s="39"/>
       <c r="R47" s="13"/>
       <c r="S47" s="13"/>
       <c r="T47" s="13"/>
     </row>
     <row r="48" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="25">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="C48" s="25">
-        <v>99.785821044066807</v>
+        <v>100</v>
       </c>
       <c r="D48" s="25">
-        <v>0.21417895593318376</v>
+        <v>0</v>
       </c>
       <c r="E48" s="32"/>
       <c r="F48" s="25">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G48" s="25">
-        <v>22.131179718381606</v>
+        <v>49.325472476433461</v>
       </c>
       <c r="H48" s="25">
-        <v>77.868820281618383</v>
+        <v>50.674527523566539</v>
       </c>
       <c r="I48" s="2"/>
+      <c r="J48" s="26"/>
+      <c r="K48" s="26"/>
+      <c r="L48" s="26"/>
+      <c r="M48" s="26"/>
+      <c r="N48" s="26"/>
+      <c r="O48" s="26"/>
       <c r="R48" s="13"/>
     </row>
     <row r="49" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="23">
         <v>100</v>
       </c>
       <c r="C49" s="23">
-        <v>17.272988548488396</v>
+        <v>17.011716941555761</v>
       </c>
       <c r="D49" s="23">
-        <v>82.727011451511601</v>
+        <v>82.988283058444239</v>
       </c>
       <c r="E49" s="23"/>
       <c r="F49" s="23">
-        <v>100</v>
+        <v>99.999993924386814</v>
       </c>
       <c r="G49" s="23">
-        <v>2.2849428959796638</v>
+        <v>6.1201899674128413</v>
       </c>
       <c r="H49" s="23">
-        <v>97.715057104020332</v>
+        <v>93.879803956973973</v>
       </c>
       <c r="I49" s="2"/>
+      <c r="J49" s="26"/>
+      <c r="K49" s="26"/>
+      <c r="L49" s="26"/>
+      <c r="M49" s="26"/>
+      <c r="N49" s="26"/>
+      <c r="O49" s="26"/>
+      <c r="P49" s="39"/>
       <c r="R49" s="13"/>
       <c r="S49" s="13"/>
       <c r="T49" s="13"/>
     </row>
     <row r="50" spans="1:20" s="12" customFormat="1" ht="42" customHeight="1">
       <c r="A50" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="21">
-        <v>99.999999734579717</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="C50" s="21">
-        <v>99.992665906883417</v>
+        <v>99.99390294356192</v>
       </c>
       <c r="D50" s="21">
-        <v>7.3338276962954477E-3</v>
+        <v>6.0970564380671355E-3</v>
       </c>
       <c r="E50" s="21"/>
       <c r="F50" s="21">
         <v>100</v>
       </c>
       <c r="G50" s="21">
-        <v>13.811318537205677</v>
+        <v>13.17513950606584</v>
       </c>
       <c r="H50" s="21">
-        <v>86.188681462794321</v>
+        <v>86.824860493934153</v>
       </c>
       <c r="I50" s="2"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
+      <c r="L50" s="26"/>
+      <c r="M50" s="26"/>
+      <c r="N50" s="26"/>
+      <c r="O50" s="26"/>
       <c r="R50" s="13"/>
       <c r="S50" s="13"/>
       <c r="T50" s="13"/>
     </row>
     <row r="51" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A51" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="21">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="C51" s="21">
-        <v>99.889397610579138</v>
+        <v>99.984085782696681</v>
       </c>
       <c r="D51" s="21">
-        <v>0.11060238942086904</v>
+        <v>1.5914217303316807E-2</v>
       </c>
       <c r="E51" s="30"/>
       <c r="F51" s="21">
         <v>100</v>
       </c>
       <c r="G51" s="21">
-        <v>10.680920871847301</v>
+        <v>11.699567147430443</v>
       </c>
       <c r="H51" s="21">
-        <v>89.319079128152694</v>
+        <v>88.300432852569557</v>
       </c>
       <c r="I51" s="2"/>
+      <c r="J51" s="26"/>
+      <c r="K51" s="26"/>
+      <c r="L51" s="26"/>
+      <c r="M51" s="26"/>
+      <c r="N51" s="26"/>
+      <c r="O51" s="26"/>
       <c r="R51" s="13"/>
       <c r="S51" s="13"/>
       <c r="T51" s="13"/>
     </row>
     <row r="52" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="21">
         <v>100</v>
       </c>
       <c r="C52" s="21">
-        <v>85.966700273737089</v>
+        <v>90.13128026085792</v>
       </c>
       <c r="D52" s="21">
-        <v>14.033299726262911</v>
+        <v>9.8687197391420813</v>
       </c>
       <c r="E52" s="18"/>
       <c r="F52" s="21">
-        <v>99.999999999999986</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G52" s="21">
-        <v>26.942904745573305</v>
+        <v>15.122126180473211</v>
       </c>
       <c r="H52" s="21">
-        <v>73.057095254426685</v>
+        <v>84.877873819526798</v>
       </c>
       <c r="I52" s="2"/>
+      <c r="J52" s="26"/>
+      <c r="K52" s="26"/>
+      <c r="L52" s="26"/>
+      <c r="M52" s="26"/>
+      <c r="N52" s="26"/>
+      <c r="O52" s="26"/>
       <c r="R52" s="13"/>
       <c r="S52" s="13"/>
       <c r="T52" s="13"/>
     </row>
     <row r="53" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A53" s="36" t="s">
+      <c r="A53" s="47" t="s">
         <v>158</v>
       </c>
-      <c r="B53" s="36"/>
-[...5 lines deleted...]
-      <c r="H53" s="36"/>
+      <c r="B53" s="47"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="47"/>
+      <c r="E53" s="47"/>
+      <c r="F53" s="47"/>
+      <c r="G53" s="47"/>
+      <c r="H53" s="47"/>
       <c r="I53" s="4"/>
       <c r="J53" s="13"/>
       <c r="K53" s="15"/>
       <c r="L53" s="15"/>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53" s="15"/>
       <c r="S53" s="15"/>
       <c r="T53" s="15"/>
     </row>
     <row r="54" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="25">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="C54" s="25">
-        <v>85.312658630452958</v>
+        <v>88.798018166719245</v>
       </c>
       <c r="D54" s="25">
-        <v>14.687341369547047</v>
+        <v>11.201981833280767</v>
       </c>
       <c r="E54" s="18"/>
       <c r="F54" s="25">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G54" s="25">
-        <v>0</v>
+        <v>0.89234619968248907</v>
       </c>
       <c r="H54" s="25">
-        <v>100</v>
+        <v>99.107653800317522</v>
       </c>
       <c r="I54" s="2"/>
+      <c r="J54" s="26"/>
+      <c r="K54" s="26"/>
+      <c r="L54" s="26"/>
+      <c r="M54" s="26"/>
+      <c r="N54" s="26"/>
+      <c r="O54" s="26"/>
       <c r="R54" s="13"/>
       <c r="S54" s="13"/>
       <c r="T54" s="13"/>
     </row>
     <row r="55" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A55" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B55" s="21">
         <v>100</v>
       </c>
       <c r="C55" s="21">
-        <v>66.943274677450276</v>
+        <v>56.469374173488141</v>
       </c>
       <c r="D55" s="21">
-        <v>33.056725322549724</v>
+        <v>43.530625826511866</v>
       </c>
       <c r="E55" s="21"/>
       <c r="F55" s="21">
-        <v>100.00001017065858</v>
+        <v>100</v>
       </c>
       <c r="G55" s="21">
-        <v>11.769506433195808</v>
+        <v>1.4630102619222995</v>
       </c>
       <c r="H55" s="21">
-        <v>88.230503737462769</v>
+        <v>98.536989738077708</v>
       </c>
       <c r="I55" s="2"/>
+      <c r="J55" s="26"/>
+      <c r="K55" s="26"/>
+      <c r="L55" s="26"/>
+      <c r="M55" s="26"/>
+      <c r="N55" s="26"/>
+      <c r="O55" s="26"/>
       <c r="R55" s="13"/>
       <c r="S55" s="13"/>
       <c r="T55" s="13"/>
     </row>
     <row r="56" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A56" s="9" t="s">
         <v>132</v>
       </c>
       <c r="B56" s="23">
         <v>100</v>
       </c>
       <c r="C56" s="23">
         <v>0</v>
       </c>
       <c r="D56" s="23">
         <v>100</v>
       </c>
-      <c r="E56" s="23"/>
+      <c r="E56" s="23">
+        <v>0</v>
+      </c>
       <c r="F56" s="23">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G56" s="23">
-        <v>4.5454545454545456E-2</v>
+        <v>0</v>
       </c>
       <c r="H56" s="23">
-        <v>99.954545454545467</v>
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J56" s="26"/>
+      <c r="K56" s="26"/>
+      <c r="L56" s="26"/>
+      <c r="M56" s="26"/>
+      <c r="N56" s="26"/>
+      <c r="O56" s="26"/>
+      <c r="P56" s="26"/>
       <c r="R56" s="13"/>
     </row>
     <row r="57" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A57" s="6" t="s">
+      <c r="A57" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="B57" s="21">
-[...16 lines deleted...]
-        <v>99.999967928981008</v>
+      <c r="B57" s="23">
+        <v>100</v>
+      </c>
+      <c r="C57" s="23">
+        <v>49.147778328752118</v>
+      </c>
+      <c r="D57" s="23">
+        <v>50.852221671247889</v>
+      </c>
+      <c r="E57" s="23"/>
+      <c r="F57" s="23">
+        <v>100</v>
+      </c>
+      <c r="G57" s="23">
+        <v>0.21200156307969795</v>
+      </c>
+      <c r="H57" s="23">
+        <v>99.787998436920304</v>
       </c>
       <c r="I57" s="2"/>
+      <c r="J57" s="26"/>
+      <c r="K57" s="26"/>
+      <c r="L57" s="26"/>
+      <c r="M57" s="26"/>
+      <c r="N57" s="26"/>
+      <c r="O57" s="26"/>
       <c r="R57" s="13"/>
       <c r="S57" s="13"/>
       <c r="T57" s="13"/>
     </row>
     <row r="58" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A58" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B58" s="21">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="C58" s="21">
-        <v>80.676777055607147</v>
+        <v>94.49534411047496</v>
       </c>
       <c r="D58" s="21">
-        <v>19.323222944392864</v>
-[...3 lines deleted...]
-      </c>
+        <v>5.5046558895250346</v>
+      </c>
+      <c r="E58" s="21"/>
       <c r="F58" s="21">
-        <v>100.00000000000003</v>
+        <v>100</v>
       </c>
       <c r="G58" s="21">
-        <v>11.977715877437326</v>
+        <v>4.4710073300352606</v>
       </c>
       <c r="H58" s="21">
-        <v>88.022284122562695</v>
+        <v>95.528992669964737</v>
       </c>
       <c r="I58" s="2"/>
+      <c r="J58" s="26"/>
+      <c r="K58" s="26"/>
+      <c r="L58" s="26"/>
+      <c r="M58" s="26"/>
+      <c r="N58" s="26"/>
+      <c r="O58" s="26"/>
       <c r="R58" s="13"/>
       <c r="T58" s="13"/>
     </row>
     <row r="59" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A59" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="23">
         <v>100.00000000000001</v>
       </c>
       <c r="C59" s="23">
-        <v>6.2284976007123811</v>
+        <v>1.7376248700280787</v>
       </c>
       <c r="D59" s="23">
-        <v>93.771502399287627</v>
+        <v>98.262375129971929</v>
       </c>
       <c r="E59" s="23"/>
       <c r="F59" s="23">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G59" s="23">
-        <v>5.4424438849606638</v>
+        <v>5.5412773883552804</v>
       </c>
       <c r="H59" s="23">
-        <v>94.557556115039347</v>
+        <v>94.458722611644717</v>
       </c>
       <c r="I59" s="2"/>
+      <c r="J59" s="26"/>
+      <c r="K59" s="26"/>
+      <c r="L59" s="26"/>
+      <c r="M59" s="26"/>
+      <c r="N59" s="26"/>
+      <c r="O59" s="26"/>
       <c r="R59" s="13"/>
       <c r="S59" s="13"/>
       <c r="T59" s="13"/>
     </row>
     <row r="60" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A60" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="23">
-        <v>100</v>
+        <v>99.999965858048697</v>
       </c>
       <c r="C60" s="23">
-        <v>4.800737641334532</v>
+        <v>5.320442698197442</v>
       </c>
       <c r="D60" s="23">
-        <v>95.199262358665464</v>
+        <v>94.679523159851257</v>
       </c>
       <c r="E60" s="23"/>
       <c r="F60" s="23">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G60" s="23">
-        <v>17.393936331916422</v>
+        <v>13.475145342286721</v>
       </c>
       <c r="H60" s="23">
-        <v>82.606063668083578</v>
+        <v>86.524854657713291</v>
       </c>
       <c r="I60" s="2"/>
+      <c r="J60" s="26"/>
+      <c r="K60" s="26"/>
+      <c r="L60" s="26"/>
+      <c r="M60" s="26"/>
+      <c r="N60" s="26"/>
+      <c r="O60" s="26"/>
       <c r="R60" s="13"/>
       <c r="S60" s="13"/>
       <c r="T60" s="13"/>
     </row>
     <row r="61" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A61" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B61" s="23">
-        <v>99.999960042770226</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="C61" s="23">
-        <v>18.573438990904137</v>
+        <v>42.03987974298613</v>
       </c>
       <c r="D61" s="23">
-        <v>81.426521051866089</v>
+        <v>57.960120257013884</v>
       </c>
       <c r="E61" s="23"/>
       <c r="F61" s="23">
         <v>100</v>
       </c>
       <c r="G61" s="23">
-        <v>5.8276820491346069</v>
+        <v>2.4124583152780623</v>
       </c>
       <c r="H61" s="23">
-        <v>94.172317950865391</v>
+        <v>97.587541684721941</v>
       </c>
       <c r="I61" s="2"/>
+      <c r="J61" s="26"/>
+      <c r="K61" s="26"/>
+      <c r="L61" s="26"/>
+      <c r="M61" s="26"/>
+      <c r="N61" s="26"/>
+      <c r="O61" s="26"/>
       <c r="R61" s="13"/>
       <c r="S61" s="13"/>
       <c r="T61" s="13"/>
     </row>
     <row r="62" spans="1:20" s="12" customFormat="1" ht="51">
       <c r="A62" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B62" s="23">
         <v>100</v>
       </c>
       <c r="C62" s="23">
-        <v>5.4544974927181182E-2</v>
+        <v>0.10592467615306694</v>
       </c>
       <c r="D62" s="23">
-        <v>61.945987710787399</v>
+        <v>83.939337816329683</v>
       </c>
       <c r="E62" s="23">
-        <v>37.999467314285425</v>
+        <v>15.954737507517244</v>
       </c>
       <c r="F62" s="23">
         <v>100</v>
       </c>
       <c r="G62" s="23">
         <v>100</v>
       </c>
       <c r="H62" s="23">
         <v>0</v>
       </c>
       <c r="I62" s="2"/>
+      <c r="J62" s="26"/>
+      <c r="K62" s="26"/>
+      <c r="L62" s="26"/>
+      <c r="M62" s="26"/>
+      <c r="N62" s="26"/>
+      <c r="O62" s="26"/>
+      <c r="P62" s="26"/>
       <c r="R62" s="13"/>
     </row>
     <row r="63" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A63" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="23">
         <v>100</v>
       </c>
       <c r="C63" s="23">
-        <v>16.456748961873892</v>
+        <v>14.476180103647634</v>
       </c>
       <c r="D63" s="23">
-        <v>83.543251038126115</v>
+        <v>85.523819896352364</v>
       </c>
       <c r="E63" s="23"/>
       <c r="F63" s="23">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="G63" s="23">
-        <v>11.314285096719017</v>
+        <v>6.4620941904684122</v>
       </c>
       <c r="H63" s="23">
-        <v>88.685714903280982</v>
+        <v>93.53790580953158</v>
       </c>
       <c r="I63" s="2"/>
+      <c r="J63" s="26"/>
+      <c r="K63" s="26"/>
+      <c r="L63" s="26"/>
+      <c r="M63" s="26"/>
+      <c r="N63" s="26"/>
+      <c r="O63" s="26"/>
       <c r="R63" s="13"/>
       <c r="S63" s="13"/>
       <c r="T63" s="13"/>
     </row>
     <row r="64" spans="1:20" s="12" customFormat="1" ht="25.5">
-      <c r="A64" s="8" t="s">
+      <c r="A64" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="21">
-[...16 lines deleted...]
-        <v>86.832067381898725</v>
+      <c r="B64" s="23">
+        <v>100</v>
+      </c>
+      <c r="C64" s="23">
+        <v>48.145974459572543</v>
+      </c>
+      <c r="D64" s="23">
+        <v>51.85402554042745</v>
+      </c>
+      <c r="E64" s="23"/>
+      <c r="F64" s="23">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G64" s="23">
+        <v>13.197920761142354</v>
+      </c>
+      <c r="H64" s="23">
+        <v>86.802079238857658</v>
       </c>
       <c r="I64" s="2"/>
+      <c r="J64" s="26"/>
+      <c r="K64" s="26"/>
+      <c r="L64" s="26"/>
+      <c r="M64" s="26"/>
+      <c r="N64" s="26"/>
+      <c r="O64" s="26"/>
       <c r="R64" s="13"/>
       <c r="S64" s="13"/>
       <c r="T64" s="13"/>
     </row>
     <row r="65" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A65" s="36" t="s">
+      <c r="A65" s="47" t="s">
         <v>159</v>
       </c>
-      <c r="B65" s="36"/>
-[...5 lines deleted...]
-      <c r="H65" s="36"/>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="47"/>
       <c r="I65" s="4"/>
       <c r="J65" s="15"/>
       <c r="K65" s="15"/>
       <c r="L65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="13"/>
       <c r="Q65" s="15"/>
       <c r="R65" s="15"/>
       <c r="S65" s="15"/>
       <c r="T65" s="15"/>
     </row>
     <row r="66" spans="1:20" s="12" customFormat="1" ht="45.75" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B66" s="25">
         <v>100</v>
       </c>
       <c r="C66" s="25">
-        <v>95.418324984568798</v>
+        <v>94.663653127968033</v>
       </c>
       <c r="D66" s="25">
-        <v>4.5816750154312063</v>
+        <v>5.3363468720319709</v>
       </c>
       <c r="E66" s="25"/>
       <c r="F66" s="25">
-        <v>99.999999999999986</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G66" s="25">
-        <v>0.38575356308946951</v>
+        <v>9.3787325945160607E-2</v>
       </c>
       <c r="H66" s="25">
-        <v>99.61424643691052</v>
+        <v>99.906212674054856</v>
       </c>
       <c r="I66" s="2"/>
+      <c r="J66" s="26"/>
+      <c r="K66" s="26"/>
+      <c r="L66" s="26"/>
+      <c r="M66" s="26"/>
+      <c r="N66" s="26"/>
+      <c r="O66" s="26"/>
       <c r="R66" s="13"/>
       <c r="S66" s="13"/>
       <c r="T66" s="13"/>
     </row>
     <row r="67" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A67" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B67" s="23">
         <v>100</v>
       </c>
       <c r="C67" s="23">
-        <v>25.523350416529716</v>
+        <v>15.686404799422855</v>
       </c>
       <c r="D67" s="23">
-        <v>74.476649583470277</v>
+        <v>84.31359520057714</v>
       </c>
       <c r="E67" s="23"/>
       <c r="F67" s="23">
         <v>100</v>
       </c>
       <c r="G67" s="23">
-        <v>18.074914482573924</v>
+        <v>8.4065840183775364</v>
       </c>
       <c r="H67" s="23">
-        <v>81.925085517426083</v>
+        <v>91.593415981622456</v>
       </c>
       <c r="I67" s="2"/>
+      <c r="J67" s="26"/>
+      <c r="K67" s="26"/>
+      <c r="L67" s="26"/>
+      <c r="M67" s="26"/>
+      <c r="N67" s="26"/>
+      <c r="O67" s="26"/>
       <c r="R67" s="13"/>
       <c r="S67" s="13"/>
       <c r="T67" s="13"/>
     </row>
     <row r="68" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A68" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B68" s="23">
         <v>100</v>
       </c>
       <c r="C68" s="23">
-        <v>3.6150817301585749</v>
+        <v>2.4692374171776619</v>
       </c>
       <c r="D68" s="23">
-        <v>96.384918269841421</v>
+        <v>97.530762582822334</v>
       </c>
       <c r="E68" s="23"/>
       <c r="F68" s="23">
         <v>100</v>
       </c>
       <c r="G68" s="23">
-        <v>6.3957635150319003</v>
+        <v>6.7574797316762014</v>
       </c>
       <c r="H68" s="23">
-        <v>93.604236484968098</v>
+        <v>93.242520268323801</v>
       </c>
       <c r="I68" s="2"/>
+      <c r="J68" s="26"/>
+      <c r="K68" s="26"/>
+      <c r="L68" s="26"/>
+      <c r="M68" s="26"/>
+      <c r="N68" s="26"/>
+      <c r="O68" s="26"/>
       <c r="R68" s="13"/>
       <c r="S68" s="13"/>
       <c r="T68" s="13"/>
     </row>
     <row r="69" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A69" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B69" s="23">
         <v>100</v>
       </c>
       <c r="C69" s="23">
         <v>0</v>
       </c>
       <c r="D69" s="23">
         <v>100</v>
       </c>
       <c r="E69" s="23"/>
       <c r="F69" s="23">
         <v>100</v>
       </c>
       <c r="G69" s="23">
-        <v>1.9673055242390078</v>
+        <v>1.6590006683178047</v>
       </c>
       <c r="H69" s="23">
-        <v>98.032694475760991</v>
+        <v>98.340999331682198</v>
       </c>
       <c r="I69" s="2"/>
+      <c r="J69" s="26"/>
+      <c r="K69" s="26"/>
+      <c r="L69" s="26"/>
+      <c r="M69" s="26"/>
+      <c r="N69" s="26"/>
+      <c r="O69" s="26"/>
       <c r="R69" s="13"/>
       <c r="S69" s="13"/>
       <c r="T69" s="13"/>
     </row>
     <row r="70" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A70" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B70" s="23">
         <v>100</v>
       </c>
       <c r="C70" s="23">
         <v>0</v>
       </c>
       <c r="D70" s="23">
         <v>100</v>
       </c>
       <c r="E70" s="23"/>
       <c r="F70" s="23">
         <v>100</v>
       </c>
       <c r="G70" s="23">
-        <v>0.11036960985626283</v>
+        <v>0.5881616818921287</v>
       </c>
       <c r="H70" s="23">
-        <v>99.889630390143736</v>
+        <v>99.411838318107868</v>
       </c>
       <c r="I70" s="2"/>
+      <c r="J70" s="26"/>
+      <c r="K70" s="26"/>
+      <c r="L70" s="26"/>
+      <c r="M70" s="26"/>
+      <c r="N70" s="26"/>
+      <c r="O70" s="26"/>
       <c r="R70" s="13"/>
       <c r="S70" s="13"/>
       <c r="T70" s="13"/>
     </row>
     <row r="71" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B71" s="25">
         <v>100</v>
       </c>
       <c r="C71" s="25">
-        <v>100</v>
+        <v>96.15384615384616</v>
       </c>
       <c r="D71" s="25">
-        <v>0</v>
+        <v>3.8461538461538463</v>
       </c>
       <c r="E71" s="25"/>
       <c r="F71" s="25">
         <v>100</v>
       </c>
       <c r="G71" s="25">
         <v>0</v>
       </c>
       <c r="H71" s="25">
         <v>100</v>
       </c>
       <c r="I71" s="2"/>
+      <c r="J71" s="26"/>
+      <c r="K71" s="26"/>
+      <c r="L71" s="26"/>
+      <c r="M71" s="26"/>
+      <c r="N71" s="26"/>
+      <c r="O71" s="26"/>
       <c r="R71" s="13"/>
       <c r="S71" s="13"/>
       <c r="T71" s="13"/>
     </row>
     <row r="72" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A72" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="23">
-        <v>100.00007593302708</v>
+        <v>100</v>
       </c>
       <c r="C72" s="23">
-        <v>4.0224761760127565</v>
+        <v>4.5971150234412654</v>
       </c>
       <c r="D72" s="23">
-        <v>95.977599757014318</v>
+        <v>95.402884976558738</v>
       </c>
       <c r="E72" s="23"/>
       <c r="F72" s="23">
-        <v>99.999999999999986</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G72" s="23">
-        <v>2.4916663502790537</v>
+        <v>0.52690266100602989</v>
       </c>
       <c r="H72" s="23">
-        <v>97.508333649720939</v>
+        <v>99.473097338993981</v>
       </c>
       <c r="I72" s="2"/>
+      <c r="J72" s="26"/>
+      <c r="K72" s="26"/>
+      <c r="L72" s="26"/>
+      <c r="M72" s="26"/>
+      <c r="N72" s="26"/>
+      <c r="O72" s="26"/>
       <c r="R72" s="13"/>
       <c r="S72" s="13"/>
       <c r="T72" s="13"/>
     </row>
     <row r="73" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A73" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="23">
-        <v>100</v>
+        <v>99.999911313395415</v>
       </c>
       <c r="C73" s="23">
-        <v>0.70990627376237347</v>
+        <v>0.96872378202251563</v>
       </c>
       <c r="D73" s="23">
-        <v>99.290093726237629</v>
+        <v>99.031187531372893</v>
       </c>
       <c r="E73" s="23"/>
       <c r="F73" s="23">
-        <v>100.00007626840069</v>
+        <v>99.999911313395387</v>
       </c>
       <c r="G73" s="23">
-        <v>1.4643532935364816</v>
+        <v>1.0895149374848125</v>
       </c>
       <c r="H73" s="23">
-        <v>98.535722974864214</v>
+        <v>98.91039637591058</v>
       </c>
       <c r="I73" s="2"/>
+      <c r="J73" s="26"/>
+      <c r="K73" s="26"/>
+      <c r="L73" s="26"/>
+      <c r="M73" s="26"/>
+      <c r="N73" s="26"/>
+      <c r="O73" s="26"/>
       <c r="R73" s="13"/>
       <c r="S73" s="13"/>
       <c r="T73" s="13"/>
     </row>
     <row r="74" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A74" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B74" s="21">
         <v>100</v>
       </c>
       <c r="C74" s="21">
-        <v>78.353283897242505</v>
+        <v>83.266380960030304</v>
       </c>
       <c r="D74" s="21">
-        <v>21.646716102757498</v>
+        <v>16.733619039969692</v>
       </c>
       <c r="E74" s="21"/>
       <c r="F74" s="21">
-        <v>100.00000000000001</v>
+        <v>99.999995439056278</v>
       </c>
       <c r="G74" s="21">
-        <v>1.8346755299183948</v>
+        <v>1.9176989564606384</v>
       </c>
       <c r="H74" s="21">
-        <v>98.165324470081615</v>
+        <v>98.082296482595638</v>
       </c>
       <c r="I74" s="2"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="26"/>
+      <c r="M74" s="26"/>
+      <c r="N74" s="26"/>
+      <c r="O74" s="26"/>
+      <c r="P74" s="39"/>
       <c r="R74" s="13"/>
       <c r="S74" s="13"/>
       <c r="T74" s="13"/>
     </row>
     <row r="75" spans="1:20" s="12" customFormat="1" ht="36.75" customHeight="1">
       <c r="A75" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B75" s="25">
-        <v>99.99998891391634</v>
+        <v>100</v>
       </c>
       <c r="C75" s="25">
-        <v>97.374116965721171</v>
+        <v>96.77927176589148</v>
       </c>
       <c r="D75" s="25">
-        <v>2.6258719481951744</v>
+        <v>3.2207282341085199</v>
       </c>
       <c r="E75" s="21"/>
       <c r="F75" s="25">
-        <v>100.00000000000003</v>
+        <v>100.00001089821686</v>
       </c>
       <c r="G75" s="25">
-        <v>0.53542458259232106</v>
+        <v>1.2315203023426915</v>
       </c>
       <c r="H75" s="25">
-        <v>99.464575417407701</v>
+        <v>98.768490595874169</v>
       </c>
       <c r="I75" s="2"/>
+      <c r="J75" s="26"/>
+      <c r="K75" s="26"/>
+      <c r="L75" s="26"/>
+      <c r="M75" s="26"/>
+      <c r="N75" s="26"/>
+      <c r="O75" s="26"/>
       <c r="R75" s="13"/>
       <c r="S75" s="13"/>
       <c r="T75" s="13"/>
     </row>
     <row r="76" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A76" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="23">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="C76" s="23">
-        <v>16.102412716546098</v>
+        <v>11.368038070995766</v>
       </c>
       <c r="D76" s="23">
-        <v>83.897587283453902</v>
+        <v>88.63196192900422</v>
       </c>
       <c r="E76" s="23"/>
       <c r="F76" s="23">
         <v>100</v>
       </c>
       <c r="G76" s="23">
-        <v>0.60049703401101939</v>
+        <v>2.6468126608195224</v>
       </c>
       <c r="H76" s="23">
-        <v>99.399502965988987</v>
+        <v>97.353187339180479</v>
       </c>
       <c r="I76" s="2"/>
+      <c r="J76" s="26"/>
+      <c r="K76" s="26"/>
+      <c r="L76" s="26"/>
+      <c r="M76" s="26"/>
+      <c r="N76" s="26"/>
+      <c r="O76" s="26"/>
       <c r="R76" s="13"/>
       <c r="S76" s="13"/>
       <c r="T76" s="13"/>
     </row>
     <row r="77" spans="1:20" s="12" customFormat="1" ht="69" customHeight="1">
       <c r="A77" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B77" s="25">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="C77" s="25">
-        <v>91.936991605227931</v>
+        <v>85.909192111311569</v>
       </c>
       <c r="D77" s="25">
-        <v>8.0630083947720621</v>
+        <v>14.090807888688417</v>
       </c>
       <c r="E77" s="25"/>
       <c r="F77" s="25">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="G77" s="25">
-        <v>5.2941672147544878</v>
+        <v>2.9608206093138869</v>
       </c>
       <c r="H77" s="25">
-        <v>94.705832785245519</v>
+        <v>97.039179390686101</v>
       </c>
       <c r="I77" s="2"/>
+      <c r="J77" s="26"/>
+      <c r="K77" s="26"/>
+      <c r="L77" s="26"/>
+      <c r="M77" s="26"/>
+      <c r="N77" s="26"/>
+      <c r="O77" s="26"/>
       <c r="R77" s="13"/>
       <c r="S77" s="13"/>
       <c r="T77" s="13"/>
     </row>
     <row r="78" spans="1:20" s="12" customFormat="1">
       <c r="A78" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B78" s="23">
         <v>100</v>
       </c>
       <c r="C78" s="23">
-        <v>43.872883902876033</v>
+        <v>38.156538822300753</v>
       </c>
       <c r="D78" s="23">
-        <v>56.127116097123967</v>
+        <v>61.843461177699247</v>
       </c>
       <c r="E78" s="23"/>
       <c r="F78" s="23">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G78" s="23">
-        <v>17.902133968258735</v>
+        <v>14.970899057247019</v>
       </c>
       <c r="H78" s="23">
-        <v>82.097866031741276</v>
+        <v>85.029100942752976</v>
       </c>
       <c r="I78" s="2"/>
+      <c r="J78" s="26"/>
+      <c r="K78" s="26"/>
+      <c r="L78" s="26"/>
+      <c r="M78" s="26"/>
+      <c r="N78" s="26"/>
+      <c r="O78" s="26"/>
       <c r="R78" s="13"/>
       <c r="S78" s="13"/>
       <c r="T78" s="13"/>
     </row>
     <row r="79" spans="1:20" s="12" customFormat="1" ht="41.25" customHeight="1">
       <c r="A79" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B79" s="21">
         <v>100</v>
       </c>
       <c r="C79" s="21">
-        <v>68.373972908394151</v>
+        <v>63.127776108435206</v>
       </c>
       <c r="D79" s="21">
-        <v>31.626027091605845</v>
+        <v>36.872223891564801</v>
       </c>
       <c r="E79" s="21"/>
       <c r="F79" s="21">
-        <v>100.00002707860811</v>
+        <v>99.999975207783578</v>
       </c>
       <c r="G79" s="21">
-        <v>21.737054800603961</v>
+        <v>17.742400937740797</v>
       </c>
       <c r="H79" s="21">
-        <v>78.262972278004156</v>
+        <v>82.257574270042781</v>
       </c>
       <c r="I79" s="2"/>
+      <c r="J79" s="26"/>
+      <c r="K79" s="26"/>
+      <c r="L79" s="26"/>
+      <c r="M79" s="26"/>
+      <c r="N79" s="26"/>
+      <c r="O79" s="26"/>
+      <c r="P79" s="39"/>
       <c r="R79" s="13"/>
       <c r="S79" s="13"/>
       <c r="T79" s="13"/>
     </row>
     <row r="80" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A80" s="45" t="s">
+      <c r="A80" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="46">
-[...16 lines deleted...]
-        <v>98.719015794232163</v>
+      <c r="B80" s="37">
+        <v>100</v>
+      </c>
+      <c r="C80" s="37">
+        <v>41.343884770283253</v>
+      </c>
+      <c r="D80" s="37">
+        <v>58.656115229716754</v>
+      </c>
+      <c r="E80" s="37"/>
+      <c r="F80" s="37">
+        <v>100</v>
+      </c>
+      <c r="G80" s="37">
+        <v>3.9129335797788385</v>
+      </c>
+      <c r="H80" s="37">
+        <v>96.087066420221163</v>
       </c>
       <c r="I80" s="2"/>
+      <c r="J80" s="26"/>
+      <c r="K80" s="26"/>
+      <c r="L80" s="26"/>
+      <c r="M80" s="26"/>
+      <c r="N80" s="26"/>
+      <c r="O80" s="26"/>
       <c r="R80" s="13"/>
       <c r="S80" s="13"/>
       <c r="T80" s="13"/>
     </row>
     <row r="81" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A81" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B81" s="23">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="C81" s="23">
-        <v>8.5897469167168232</v>
+        <v>6.8653400844255845</v>
       </c>
       <c r="D81" s="23">
-        <v>91.410253083283166</v>
+        <v>93.134659915574417</v>
       </c>
       <c r="E81" s="23"/>
       <c r="F81" s="23">
         <v>99.999999999999986</v>
       </c>
       <c r="G81" s="23">
-        <v>0.27331621723658472</v>
+        <v>0.10780327287634199</v>
       </c>
       <c r="H81" s="23">
-        <v>99.726683782763402</v>
+        <v>99.892196727123647</v>
       </c>
       <c r="I81" s="2"/>
+      <c r="J81" s="26"/>
+      <c r="K81" s="26"/>
+      <c r="L81" s="26"/>
+      <c r="M81" s="26"/>
+      <c r="N81" s="26"/>
+      <c r="O81" s="26"/>
       <c r="R81" s="13"/>
       <c r="S81" s="13"/>
       <c r="T81" s="13"/>
     </row>
     <row r="82" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A82" s="36" t="s">
+      <c r="A82" s="47" t="s">
         <v>160</v>
       </c>
-      <c r="B82" s="36"/>
-[...5 lines deleted...]
-      <c r="H82" s="36"/>
+      <c r="B82" s="47"/>
+      <c r="C82" s="47"/>
+      <c r="D82" s="47"/>
+      <c r="E82" s="47"/>
+      <c r="F82" s="47"/>
+      <c r="G82" s="47"/>
+      <c r="H82" s="47"/>
       <c r="I82" s="4"/>
       <c r="J82" s="15"/>
       <c r="K82" s="15"/>
       <c r="L82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="13"/>
       <c r="Q82" s="15"/>
       <c r="R82" s="15"/>
       <c r="S82" s="15"/>
       <c r="T82" s="15"/>
     </row>
     <row r="83" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B83" s="25">
-        <v>100</v>
+        <v>100.00000271658052</v>
       </c>
       <c r="C83" s="25">
-        <v>61.465082693420555</v>
+        <v>63.567079966324179</v>
       </c>
       <c r="D83" s="25">
-        <v>38.534917306579437</v>
+        <v>36.432922750256353</v>
       </c>
       <c r="E83" s="25"/>
       <c r="F83" s="25">
         <v>100</v>
       </c>
       <c r="G83" s="25">
-        <v>3.3292834595059473</v>
+        <v>3.1026446645013528</v>
       </c>
       <c r="H83" s="25">
-        <v>96.670716540494055</v>
+        <v>96.897355335498645</v>
       </c>
       <c r="I83" s="2"/>
+      <c r="J83" s="26"/>
+      <c r="K83" s="26"/>
+      <c r="L83" s="26"/>
+      <c r="M83" s="26"/>
+      <c r="N83" s="26"/>
+      <c r="O83" s="26"/>
       <c r="R83" s="13"/>
       <c r="S83" s="13"/>
       <c r="T83" s="13"/>
     </row>
     <row r="84" spans="1:20" s="12" customFormat="1" ht="94.5" customHeight="1">
       <c r="A84" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B84" s="23">
-        <v>100.00001039009831</v>
+        <v>100</v>
       </c>
       <c r="C84" s="23">
-        <v>1.4615439602981875</v>
+        <v>2.2776599076810071</v>
       </c>
       <c r="D84" s="23">
-        <v>98.538466429800124</v>
+        <v>97.722340092318987</v>
       </c>
       <c r="E84" s="23"/>
       <c r="F84" s="23">
-        <v>100.00001039009831</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="G84" s="23">
-        <v>9.7415172120290734</v>
+        <v>11.182201446829765</v>
       </c>
       <c r="H84" s="23">
-        <v>90.25849317806923</v>
+        <v>88.817798553170221</v>
       </c>
       <c r="I84" s="2"/>
+      <c r="J84" s="26"/>
+      <c r="K84" s="26"/>
+      <c r="L84" s="26"/>
+      <c r="M84" s="26"/>
+      <c r="N84" s="26"/>
+      <c r="O84" s="26"/>
       <c r="R84" s="13"/>
       <c r="S84" s="13"/>
       <c r="T84" s="13"/>
     </row>
     <row r="85" spans="1:20" s="12" customFormat="1" ht="48.75" customHeight="1">
       <c r="A85" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B85" s="23">
-        <v>100</v>
+        <v>99.999918540705607</v>
       </c>
       <c r="C85" s="23">
-        <v>0.42678092186851818</v>
+        <v>6.0958433765855036</v>
       </c>
       <c r="D85" s="23">
-        <v>99.573219078131487</v>
+        <v>93.904075164120101</v>
       </c>
       <c r="E85" s="23"/>
       <c r="F85" s="23">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G85" s="23">
-        <v>14.550544595735262</v>
+        <v>1.621365795405207</v>
       </c>
       <c r="H85" s="23">
-        <v>85.449455404264725</v>
+        <v>98.378634204594789</v>
       </c>
       <c r="I85" s="2"/>
+      <c r="J85" s="26"/>
+      <c r="K85" s="26"/>
+      <c r="L85" s="26"/>
+      <c r="M85" s="26"/>
+      <c r="N85" s="26"/>
+      <c r="O85" s="26"/>
       <c r="R85" s="13"/>
       <c r="S85" s="13"/>
       <c r="T85" s="13"/>
     </row>
     <row r="86" spans="1:20" s="12" customFormat="1" ht="54.75" customHeight="1">
       <c r="A86" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B86" s="21">
-        <v>99.99999305189381</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="C86" s="21">
-        <v>84.942911927681891</v>
+        <v>80.692588925059098</v>
       </c>
       <c r="D86" s="21">
-        <v>15.057081124211921</v>
+        <v>19.307411074940912</v>
       </c>
       <c r="E86" s="21"/>
       <c r="F86" s="21">
         <v>100</v>
       </c>
       <c r="G86" s="21">
-        <v>1.3121498545309747</v>
+        <v>1.5488869227729094</v>
       </c>
       <c r="H86" s="21">
-        <v>98.687850145469028</v>
+        <v>98.451113077227092</v>
       </c>
       <c r="I86" s="2"/>
+      <c r="J86" s="26"/>
+      <c r="K86" s="26"/>
+      <c r="L86" s="26"/>
+      <c r="M86" s="26"/>
+      <c r="N86" s="26"/>
+      <c r="O86" s="26"/>
       <c r="R86" s="13"/>
       <c r="S86" s="13"/>
       <c r="T86" s="13"/>
     </row>
     <row r="87" spans="1:20" s="12" customFormat="1">
       <c r="A87" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B87" s="21">
         <v>100</v>
       </c>
       <c r="C87" s="21">
-        <v>58.451728038719786</v>
+        <v>50.651446487965771</v>
       </c>
       <c r="D87" s="21">
-        <v>41.548271961280207</v>
+        <v>49.348553512034229</v>
       </c>
       <c r="E87" s="21"/>
       <c r="F87" s="21">
         <v>100</v>
       </c>
       <c r="G87" s="21">
-        <v>5.4261219622170858</v>
+        <v>9.9753454016744438</v>
       </c>
       <c r="H87" s="21">
-        <v>94.573878037782919</v>
+        <v>90.024654598325554</v>
       </c>
       <c r="I87" s="2"/>
+      <c r="J87" s="26"/>
+      <c r="K87" s="26"/>
+      <c r="L87" s="26"/>
+      <c r="M87" s="26"/>
+      <c r="N87" s="26"/>
+      <c r="O87" s="26"/>
+      <c r="P87" s="39"/>
       <c r="R87" s="13"/>
       <c r="S87" s="13"/>
       <c r="T87" s="13"/>
     </row>
     <row r="88" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A88" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B88" s="25">
         <v>100</v>
       </c>
       <c r="C88" s="25">
-        <v>64.4774039578908</v>
+        <v>62.307698148376325</v>
       </c>
       <c r="D88" s="25">
-        <v>35.522596042109193</v>
+        <v>37.692301851623675</v>
       </c>
       <c r="E88" s="25"/>
       <c r="F88" s="25">
         <v>100</v>
       </c>
       <c r="G88" s="25">
-        <v>0.13312423110823665</v>
+        <v>0</v>
       </c>
       <c r="H88" s="25">
-        <v>99.866875768891759</v>
+        <v>100</v>
       </c>
       <c r="I88" s="2"/>
+      <c r="J88" s="26"/>
+      <c r="K88" s="26"/>
+      <c r="L88" s="26"/>
+      <c r="M88" s="26"/>
+      <c r="N88" s="26"/>
+      <c r="O88" s="26"/>
       <c r="R88" s="13"/>
       <c r="S88" s="13"/>
       <c r="T88" s="13"/>
     </row>
     <row r="89" spans="1:20" s="12" customFormat="1" ht="51">
       <c r="A89" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B89" s="23">
         <v>100</v>
       </c>
       <c r="C89" s="23">
         <v>0</v>
       </c>
       <c r="D89" s="23">
         <v>100</v>
       </c>
       <c r="E89" s="23"/>
       <c r="F89" s="23">
         <v>100</v>
       </c>
       <c r="G89" s="23">
-        <v>5.0669864911350976E-2</v>
+        <v>1.6591523190202282</v>
       </c>
       <c r="H89" s="23">
-        <v>99.949330135088644</v>
+        <v>98.340847680979778</v>
       </c>
       <c r="I89" s="2"/>
+      <c r="J89" s="26"/>
+      <c r="K89" s="26"/>
+      <c r="L89" s="26"/>
+      <c r="M89" s="26"/>
+      <c r="N89" s="26"/>
+      <c r="O89" s="26"/>
       <c r="R89" s="13"/>
       <c r="S89" s="13"/>
       <c r="T89" s="13"/>
     </row>
     <row r="90" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>101</v>
       </c>
       <c r="B90" s="25">
         <v>100</v>
       </c>
       <c r="C90" s="25">
-        <v>90.68322360432299</v>
+        <v>92.860597088514936</v>
       </c>
       <c r="D90" s="25">
-        <v>9.3167763956770031</v>
+        <v>7.1394029114850657</v>
       </c>
       <c r="E90" s="25"/>
       <c r="F90" s="25">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G90" s="25">
-        <v>10.056608963141986</v>
+        <v>9.8125943410595031</v>
       </c>
       <c r="H90" s="25">
-        <v>89.943391036858017</v>
+        <v>90.187405658940506</v>
       </c>
       <c r="I90" s="2"/>
+      <c r="J90" s="26"/>
+      <c r="K90" s="26"/>
+      <c r="L90" s="26"/>
+      <c r="M90" s="26"/>
+      <c r="N90" s="26"/>
+      <c r="O90" s="26"/>
       <c r="R90" s="13"/>
       <c r="S90" s="13"/>
       <c r="T90" s="13"/>
     </row>
     <row r="91" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A91" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B91" s="21">
-        <v>100.00000092469419</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="C91" s="21">
-        <v>88.464029409861737</v>
+        <v>87.984039188997968</v>
       </c>
       <c r="D91" s="21">
-        <v>11.53597151483245</v>
+        <v>12.01596081100204</v>
       </c>
       <c r="E91" s="21"/>
       <c r="F91" s="21">
         <v>100</v>
       </c>
       <c r="G91" s="21">
-        <v>1.8193358197188834</v>
+        <v>2.3453229059864094</v>
       </c>
       <c r="H91" s="21">
-        <v>98.180664180281113</v>
+        <v>97.654677094013593</v>
       </c>
       <c r="I91" s="2"/>
+      <c r="J91" s="26"/>
+      <c r="K91" s="26"/>
+      <c r="L91" s="26"/>
+      <c r="M91" s="26"/>
+      <c r="N91" s="26"/>
+      <c r="O91" s="26"/>
       <c r="R91" s="13"/>
       <c r="S91" s="13"/>
       <c r="T91" s="13"/>
     </row>
     <row r="92" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A92" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B92" s="21">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="C92" s="21">
-        <v>69.486790041438809</v>
+        <v>99.924398358579808</v>
       </c>
       <c r="D92" s="21">
-        <v>30.513209958561195</v>
+        <v>7.5601641420206145E-2</v>
       </c>
       <c r="E92" s="21"/>
       <c r="F92" s="21">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G92" s="21">
-        <v>21.380767484857401</v>
+        <v>9.5997789748855347</v>
       </c>
       <c r="H92" s="21">
-        <v>78.619232515142613</v>
+        <v>90.400221025114462</v>
       </c>
       <c r="I92" s="2"/>
+      <c r="J92" s="26"/>
+      <c r="K92" s="26"/>
+      <c r="L92" s="26"/>
+      <c r="M92" s="26"/>
+      <c r="N92" s="26"/>
+      <c r="O92" s="26"/>
       <c r="R92" s="13"/>
       <c r="S92" s="13"/>
       <c r="T92" s="13"/>
     </row>
     <row r="93" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A93" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B93" s="21">
-        <v>100.00000014077803</v>
+        <v>100.00000012691588</v>
       </c>
       <c r="C93" s="21">
-        <v>98.913486806656977</v>
+        <v>99.080332101197556</v>
       </c>
       <c r="D93" s="21">
-        <v>1.086513334121052</v>
+        <v>0.91966802571832595</v>
       </c>
       <c r="E93" s="21"/>
       <c r="F93" s="21">
-        <v>100.00000014077803</v>
+        <v>100.00000012691589</v>
       </c>
       <c r="G93" s="21">
-        <v>0.60057345876446067</v>
+        <v>0.60259699392166588</v>
       </c>
       <c r="H93" s="21">
-        <v>99.399426682013569</v>
+        <v>99.397403132994228</v>
       </c>
       <c r="I93" s="2"/>
+      <c r="J93" s="26"/>
+      <c r="K93" s="26"/>
+      <c r="L93" s="26"/>
+      <c r="M93" s="26"/>
+      <c r="N93" s="26"/>
+      <c r="O93" s="26"/>
       <c r="R93" s="13"/>
       <c r="S93" s="13"/>
       <c r="T93" s="13"/>
     </row>
     <row r="94" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A94" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B94" s="21">
         <v>100</v>
       </c>
       <c r="C94" s="21">
-        <v>99.188189478352854</v>
+        <v>99.361822130917474</v>
       </c>
       <c r="D94" s="21">
-        <v>0.81181052164715284</v>
+        <v>0.63817786908252405</v>
       </c>
       <c r="E94" s="18"/>
       <c r="F94" s="21">
-        <v>100</v>
+        <v>100.0000001851264</v>
       </c>
       <c r="G94" s="21">
-        <v>0.72815513462184145</v>
+        <v>0.67082046469667078</v>
       </c>
       <c r="H94" s="21">
-        <v>99.271844865378156</v>
+        <v>99.329179720429721</v>
       </c>
       <c r="I94" s="2"/>
+      <c r="J94" s="26"/>
+      <c r="K94" s="26"/>
+      <c r="L94" s="26"/>
+      <c r="M94" s="26"/>
+      <c r="N94" s="26"/>
+      <c r="O94" s="26"/>
       <c r="R94" s="13"/>
       <c r="S94" s="13"/>
       <c r="T94" s="13"/>
     </row>
     <row r="95" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A95" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B95" s="21">
         <v>100</v>
       </c>
       <c r="C95" s="21">
-        <v>68.847420400295576</v>
+        <v>71.05834818400146</v>
       </c>
       <c r="D95" s="21">
-        <v>31.152579599704421</v>
+        <v>28.941651815998537</v>
       </c>
       <c r="E95" s="18"/>
       <c r="F95" s="21">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G95" s="21">
-        <v>18.176189945698557</v>
+        <v>15.326819736880967</v>
       </c>
       <c r="H95" s="21">
-        <v>81.823810054301433</v>
+        <v>84.673180263119036</v>
       </c>
       <c r="I95" s="2"/>
+      <c r="J95" s="26"/>
+      <c r="K95" s="26"/>
+      <c r="L95" s="26"/>
+      <c r="M95" s="26"/>
+      <c r="N95" s="26"/>
+      <c r="O95" s="26"/>
       <c r="R95" s="13"/>
       <c r="S95" s="13"/>
       <c r="T95" s="13"/>
     </row>
     <row r="96" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A96" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B96" s="21">
         <v>100</v>
       </c>
       <c r="C96" s="21">
-        <v>69.363201976521083</v>
+        <v>73.308618557829476</v>
       </c>
       <c r="D96" s="21">
-        <v>30.63679802347891</v>
+        <v>26.69138144217052</v>
       </c>
       <c r="E96" s="30"/>
       <c r="F96" s="21">
         <v>100</v>
       </c>
       <c r="G96" s="21">
-        <v>18.272645855876441</v>
+        <v>15.820192806934537</v>
       </c>
       <c r="H96" s="21">
-        <v>81.727354144123566</v>
+        <v>84.179807193065457</v>
       </c>
       <c r="I96" s="2"/>
+      <c r="J96" s="26"/>
+      <c r="K96" s="26"/>
+      <c r="L96" s="26"/>
+      <c r="M96" s="26"/>
+      <c r="N96" s="26"/>
+      <c r="O96" s="26"/>
       <c r="R96" s="13"/>
       <c r="S96" s="13"/>
       <c r="T96" s="13"/>
     </row>
     <row r="97" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A97" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B97" s="21">
-        <v>99.99994429680001</v>
+        <v>100</v>
       </c>
       <c r="C97" s="21">
-        <v>99.999777187200067</v>
+        <v>99.998346896778628</v>
       </c>
       <c r="D97" s="21">
-        <v>1.6710959994518807E-4</v>
+        <v>1.6531032213649192E-3</v>
       </c>
       <c r="E97" s="18"/>
       <c r="F97" s="21">
         <v>100</v>
       </c>
       <c r="G97" s="21">
         <v>0</v>
       </c>
       <c r="H97" s="21">
         <v>100</v>
       </c>
       <c r="I97" s="2"/>
+      <c r="J97" s="26"/>
+      <c r="K97" s="26"/>
+      <c r="L97" s="26"/>
+      <c r="M97" s="26"/>
+      <c r="N97" s="26"/>
+      <c r="O97" s="26"/>
       <c r="R97" s="13"/>
       <c r="S97" s="13"/>
       <c r="T97" s="13"/>
     </row>
     <row r="98" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A98" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B98" s="21">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="C98" s="21">
-        <v>98.543858070828051</v>
+        <v>99.459291313483789</v>
       </c>
       <c r="D98" s="21">
-        <v>1.4561419291719546</v>
+        <v>0.54070868651622039</v>
       </c>
       <c r="E98" s="18"/>
       <c r="F98" s="21">
-        <v>99.999999999999986</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G98" s="21">
-        <v>0.31014865256508967</v>
+        <v>0.28994775415993557</v>
       </c>
       <c r="H98" s="21">
-        <v>99.689851347434896</v>
+        <v>99.710052245840075</v>
       </c>
       <c r="I98" s="2"/>
+      <c r="J98" s="26"/>
+      <c r="K98" s="26"/>
+      <c r="L98" s="26"/>
+      <c r="M98" s="26"/>
+      <c r="N98" s="26"/>
+      <c r="O98" s="26"/>
       <c r="R98" s="13"/>
       <c r="S98" s="13"/>
       <c r="T98" s="13"/>
     </row>
     <row r="99" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A99" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B99" s="21">
         <v>100</v>
       </c>
       <c r="C99" s="21">
-        <v>88.291734747407673</v>
+        <v>93.638874824537226</v>
       </c>
       <c r="D99" s="21">
-        <v>11.708265252592334</v>
+        <v>6.3611251754627673</v>
       </c>
       <c r="E99" s="18"/>
       <c r="F99" s="21">
-        <v>99.999999999999986</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G99" s="21">
-        <v>0.88354275072541799</v>
+        <v>1.8272771962770131</v>
       </c>
       <c r="H99" s="21">
-        <v>99.116457249274575</v>
+        <v>98.172722803723005</v>
       </c>
       <c r="I99" s="2"/>
+      <c r="J99" s="26"/>
+      <c r="K99" s="26"/>
+      <c r="L99" s="26"/>
+      <c r="M99" s="26"/>
+      <c r="N99" s="26"/>
+      <c r="O99" s="26"/>
+      <c r="P99" s="39"/>
       <c r="R99" s="13"/>
       <c r="S99" s="13"/>
       <c r="T99" s="13"/>
     </row>
     <row r="100" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A100" s="24" t="s">
         <v>51</v>
       </c>
       <c r="B100" s="25">
         <v>100</v>
       </c>
       <c r="C100" s="25">
-        <v>97.784335215084852</v>
+        <v>99.608917462713762</v>
       </c>
       <c r="D100" s="25">
-        <v>2.2156647849151523</v>
+        <v>0.39108253728623854</v>
       </c>
       <c r="E100" s="18"/>
       <c r="F100" s="25">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G100" s="25">
-        <v>1.715864163897409</v>
+        <v>5.007076576693823</v>
       </c>
       <c r="H100" s="25">
-        <v>98.284135836102607</v>
+        <v>94.992923423306181</v>
       </c>
       <c r="I100" s="2"/>
+      <c r="J100" s="26"/>
+      <c r="K100" s="26"/>
+      <c r="L100" s="26"/>
+      <c r="M100" s="26"/>
+      <c r="N100" s="26"/>
+      <c r="O100" s="26"/>
       <c r="R100" s="13"/>
       <c r="S100" s="13"/>
       <c r="T100" s="13"/>
     </row>
     <row r="101" spans="1:20" s="12" customFormat="1" ht="50.25" customHeight="1">
       <c r="A101" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B101" s="23">
-        <v>99.999999999999986</v>
+        <v>100.00003044838907</v>
       </c>
       <c r="C101" s="23">
-        <v>1.0594116896656389</v>
+        <v>2.9890270095480056</v>
       </c>
       <c r="D101" s="23">
-        <v>98.940588310334348</v>
+        <v>97.011003438841058</v>
       </c>
       <c r="E101" s="29"/>
       <c r="F101" s="23">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G101" s="23">
-        <v>3.4619428229570363E-2</v>
+        <v>0.34166137372170052</v>
       </c>
       <c r="H101" s="23">
-        <v>99.965380571770439</v>
+        <v>99.658338626278294</v>
       </c>
       <c r="I101" s="2"/>
+      <c r="J101" s="26"/>
+      <c r="K101" s="26"/>
+      <c r="L101" s="26"/>
+      <c r="M101" s="26"/>
+      <c r="N101" s="26"/>
+      <c r="O101" s="26"/>
       <c r="R101" s="13"/>
       <c r="S101" s="13"/>
       <c r="T101" s="13"/>
     </row>
     <row r="102" spans="1:20" s="12" customFormat="1" ht="55.5" customHeight="1">
       <c r="A102" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B102" s="21">
         <v>100</v>
       </c>
       <c r="C102" s="21">
-        <v>57.729837154017524</v>
+        <v>50.011724681720025</v>
       </c>
       <c r="D102" s="21">
-        <v>42.270162845982476</v>
+        <v>49.988275318279968</v>
       </c>
       <c r="E102" s="21"/>
       <c r="F102" s="21">
-        <v>100</v>
+        <v>100.00000565999601</v>
       </c>
       <c r="G102" s="21">
-        <v>8.9429888116940468</v>
+        <v>9.2687302144227228</v>
       </c>
       <c r="H102" s="21">
-        <v>91.05701118830595</v>
+        <v>90.731275445573289</v>
       </c>
       <c r="I102" s="2"/>
+      <c r="J102" s="26"/>
+      <c r="K102" s="26"/>
+      <c r="L102" s="26"/>
+      <c r="M102" s="26"/>
+      <c r="N102" s="26"/>
+      <c r="O102" s="26"/>
       <c r="R102" s="13"/>
       <c r="S102" s="13"/>
       <c r="T102" s="13"/>
     </row>
     <row r="103" spans="1:20" s="12" customFormat="1" ht="75.75" customHeight="1">
       <c r="A103" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B103" s="21">
-        <v>100</v>
+        <v>100.00000620389883</v>
       </c>
       <c r="C103" s="21">
-        <v>98.898046494952624</v>
+        <v>97.537182447234599</v>
       </c>
       <c r="D103" s="21">
-        <v>1.1019535050473717</v>
+        <v>2.4628237566642284</v>
       </c>
       <c r="E103" s="21"/>
       <c r="F103" s="21">
-        <v>100.00000000000001</v>
+        <v>100.00000620389883</v>
       </c>
       <c r="G103" s="21">
-        <v>7.668878848161172E-3</v>
+        <v>5.2112750153608537E-4</v>
       </c>
       <c r="H103" s="21">
-        <v>99.99233112115185</v>
+        <v>99.999485076397292</v>
       </c>
       <c r="I103" s="2"/>
+      <c r="J103" s="26"/>
+      <c r="K103" s="26"/>
+      <c r="L103" s="26"/>
+      <c r="M103" s="26"/>
+      <c r="N103" s="26"/>
+      <c r="O103" s="26"/>
       <c r="R103" s="13"/>
       <c r="S103" s="13"/>
       <c r="T103" s="13"/>
     </row>
     <row r="104" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A104" s="36" t="s">
+      <c r="A104" s="47" t="s">
         <v>161</v>
       </c>
-      <c r="B104" s="36"/>
-[...5 lines deleted...]
-      <c r="H104" s="36"/>
+      <c r="B104" s="47"/>
+      <c r="C104" s="47"/>
+      <c r="D104" s="47"/>
+      <c r="E104" s="47"/>
+      <c r="F104" s="47"/>
+      <c r="G104" s="47"/>
+      <c r="H104" s="47"/>
       <c r="I104" s="4"/>
       <c r="J104" s="15"/>
       <c r="K104" s="15"/>
       <c r="L104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="13"/>
       <c r="Q104" s="15"/>
       <c r="R104" s="15"/>
       <c r="S104" s="15"/>
       <c r="T104" s="15"/>
     </row>
     <row r="105" spans="1:20" s="17" customFormat="1" ht="42.75" customHeight="1">
       <c r="A105" s="6" t="s">
         <v>134</v>
       </c>
       <c r="B105" s="21">
         <v>100</v>
       </c>
       <c r="C105" s="21">
-        <v>99.99380941899075</v>
+        <v>99.993598740314198</v>
       </c>
       <c r="D105" s="21">
-        <v>6.1905810092435067E-3</v>
+        <v>6.401259685805843E-3</v>
       </c>
       <c r="E105" s="21"/>
       <c r="F105" s="21">
         <v>100</v>
       </c>
       <c r="G105" s="21">
         <v>0</v>
       </c>
       <c r="H105" s="21">
         <v>100</v>
       </c>
       <c r="I105" s="5"/>
+      <c r="J105" s="26"/>
+      <c r="K105" s="26"/>
+      <c r="L105" s="26"/>
+      <c r="M105" s="26"/>
+      <c r="N105" s="26"/>
+      <c r="O105" s="26"/>
       <c r="R105" s="15"/>
       <c r="S105" s="15"/>
       <c r="T105" s="15"/>
     </row>
     <row r="106" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A106" s="24" t="s">
         <v>54</v>
       </c>
       <c r="B106" s="25">
         <v>100</v>
       </c>
       <c r="C106" s="25">
-        <v>99.694880462155567</v>
+        <v>99.788549563117812</v>
       </c>
       <c r="D106" s="25">
-        <v>0.30511953784443235</v>
+        <v>0.21145043688219037</v>
       </c>
       <c r="E106" s="25"/>
       <c r="F106" s="25">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G106" s="25">
-        <v>57.251213907619494</v>
+        <v>59.989234773924927</v>
       </c>
       <c r="H106" s="25">
-        <v>42.74878609238052</v>
+        <v>40.01076522607508</v>
       </c>
       <c r="I106" s="2"/>
+      <c r="J106" s="26"/>
+      <c r="K106" s="26"/>
+      <c r="L106" s="26"/>
+      <c r="M106" s="26"/>
+      <c r="N106" s="26"/>
+      <c r="O106" s="26"/>
       <c r="R106" s="13"/>
     </row>
     <row r="107" spans="1:20" s="12" customFormat="1">
-      <c r="A107" s="8" t="s">
+      <c r="A107" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="B107" s="21">
-[...16 lines deleted...]
-        <v>93.555667379199619</v>
+      <c r="B107" s="23">
+        <v>100</v>
+      </c>
+      <c r="C107" s="23">
+        <v>36.878587919190323</v>
+      </c>
+      <c r="D107" s="23">
+        <v>63.121412080809669</v>
+      </c>
+      <c r="E107" s="23"/>
+      <c r="F107" s="23">
+        <v>100</v>
+      </c>
+      <c r="G107" s="23">
+        <v>35.221300880010382</v>
+      </c>
+      <c r="H107" s="23">
+        <v>64.778699119989611</v>
       </c>
       <c r="I107" s="2"/>
+      <c r="J107" s="26"/>
+      <c r="K107" s="26"/>
+      <c r="L107" s="26"/>
+      <c r="M107" s="26"/>
+      <c r="N107" s="26"/>
+      <c r="O107" s="26"/>
       <c r="R107" s="13"/>
     </row>
     <row r="108" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A108" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B108" s="21">
         <v>100</v>
       </c>
       <c r="C108" s="21">
-        <v>99.984511495703813</v>
+        <v>99.982516463634269</v>
       </c>
       <c r="D108" s="21">
-        <v>1.5488504296191837E-2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.7483536365728164E-2</v>
+      </c>
+      <c r="E108" s="21"/>
       <c r="F108" s="21">
         <v>99.999999999999986</v>
       </c>
       <c r="G108" s="21">
-        <v>58.888393334018318</v>
+        <v>54.911718057015833</v>
       </c>
       <c r="H108" s="21">
-        <v>41.111606665981668</v>
+        <v>45.088281942984153</v>
       </c>
       <c r="I108" s="2"/>
+      <c r="J108" s="26"/>
+      <c r="K108" s="26"/>
+      <c r="L108" s="26"/>
+      <c r="M108" s="26"/>
+      <c r="N108" s="26"/>
+      <c r="O108" s="26"/>
       <c r="R108" s="13"/>
     </row>
     <row r="109" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A109" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B109" s="21">
-        <v>100</v>
+        <v>99.999992087649844</v>
       </c>
       <c r="C109" s="21">
-        <v>98.732422190179037</v>
+        <v>48.362918929269128</v>
       </c>
       <c r="D109" s="21">
-        <v>1.2675778098209693</v>
-[...1 lines deleted...]
-      <c r="E109" s="21"/>
+        <v>2.1023114348493133</v>
+      </c>
+      <c r="E109" s="21">
+        <v>49.534761723531403</v>
+      </c>
       <c r="F109" s="21">
         <v>100</v>
       </c>
       <c r="G109" s="21">
-        <v>64.771631208239626</v>
+        <v>100</v>
       </c>
       <c r="H109" s="21">
-        <v>35.228368791760381</v>
+        <v>0</v>
       </c>
       <c r="I109" s="2"/>
+      <c r="J109" s="26"/>
+      <c r="K109" s="26"/>
+      <c r="L109" s="26"/>
+      <c r="M109" s="26"/>
+      <c r="N109" s="26"/>
+      <c r="O109" s="26"/>
+      <c r="P109" s="26"/>
       <c r="R109" s="13"/>
       <c r="S109" s="13"/>
       <c r="T109" s="13"/>
     </row>
     <row r="110" spans="1:20" s="12" customFormat="1" ht="81.75" customHeight="1">
-      <c r="A110" s="14" t="s">
+      <c r="A110" s="51" t="s">
         <v>122</v>
       </c>
-      <c r="B110" s="23">
-[...16 lines deleted...]
-        <v>72.058712337610388</v>
+      <c r="B110" s="21">
+        <v>100</v>
+      </c>
+      <c r="C110" s="21">
+        <v>54.357275965934768</v>
+      </c>
+      <c r="D110" s="21">
+        <v>45.642724034065232</v>
+      </c>
+      <c r="E110" s="21"/>
+      <c r="F110" s="21">
+        <v>99.999999407334798</v>
+      </c>
+      <c r="G110" s="21">
+        <v>23.372332026520414</v>
+      </c>
+      <c r="H110" s="21">
+        <v>76.627667380814387</v>
       </c>
       <c r="I110" s="2"/>
+      <c r="J110" s="26"/>
+      <c r="K110" s="26"/>
+      <c r="L110" s="26"/>
+      <c r="M110" s="26"/>
+      <c r="N110" s="26"/>
+      <c r="O110" s="26"/>
       <c r="R110" s="13"/>
       <c r="S110" s="13"/>
       <c r="T110" s="13"/>
     </row>
     <row r="111" spans="1:20" s="12" customFormat="1" ht="62.25" customHeight="1">
       <c r="A111" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B111" s="25">
-        <v>99.9999929030364</v>
+        <v>100</v>
       </c>
       <c r="C111" s="25">
-        <v>81.241305776012879</v>
+        <v>81.186454421989879</v>
       </c>
       <c r="D111" s="25">
-        <v>18.758687127023514</v>
+        <v>18.813545578010125</v>
       </c>
       <c r="E111" s="21"/>
       <c r="F111" s="25">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G111" s="25">
-        <v>4.4437921546331856</v>
+        <v>0.87477872802520018</v>
       </c>
       <c r="H111" s="25">
-        <v>95.556207845366828</v>
+        <v>99.125221271974794</v>
       </c>
       <c r="I111" s="2"/>
+      <c r="J111" s="26"/>
+      <c r="K111" s="26"/>
+      <c r="L111" s="26"/>
+      <c r="M111" s="26"/>
+      <c r="N111" s="26"/>
+      <c r="O111" s="26"/>
       <c r="R111" s="13"/>
       <c r="S111" s="13"/>
       <c r="T111" s="13"/>
     </row>
     <row r="112" spans="1:20" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A112" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B112" s="23">
         <v>100</v>
       </c>
       <c r="C112" s="23">
-        <v>36.855636644295451</v>
+        <v>39.566590079283273</v>
       </c>
       <c r="D112" s="23">
-        <v>63.144363355704549</v>
+        <v>60.433409920716727</v>
       </c>
       <c r="E112" s="23"/>
       <c r="F112" s="23">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G112" s="23">
-        <v>9.0888824581573253</v>
+        <v>8.6370348113344111</v>
       </c>
       <c r="H112" s="23">
-        <v>90.911117541842685</v>
+        <v>91.362965188665584</v>
       </c>
       <c r="I112" s="2"/>
+      <c r="J112" s="26"/>
+      <c r="K112" s="26"/>
+      <c r="L112" s="26"/>
+      <c r="M112" s="26"/>
+      <c r="N112" s="26"/>
+      <c r="O112" s="26"/>
       <c r="R112" s="13"/>
       <c r="S112" s="13"/>
       <c r="T112" s="13"/>
     </row>
     <row r="113" spans="1:20" s="12" customFormat="1" ht="24.75" customHeight="1">
       <c r="A113" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B113" s="23">
-        <v>100</v>
+        <v>99.999952400196307</v>
       </c>
       <c r="C113" s="23">
-        <v>5.7343277891689857</v>
+        <v>16.437783010582866</v>
       </c>
       <c r="D113" s="23">
-        <v>94.265672210831013</v>
+        <v>83.562169389613445</v>
       </c>
       <c r="E113" s="19"/>
       <c r="F113" s="23">
         <v>100</v>
       </c>
       <c r="G113" s="23">
-        <v>1.5163923809751538</v>
+        <v>1.7473887937686143</v>
       </c>
       <c r="H113" s="23">
-        <v>98.483607619024852</v>
+        <v>98.252611206231393</v>
       </c>
       <c r="I113" s="2"/>
+      <c r="J113" s="26"/>
+      <c r="K113" s="26"/>
+      <c r="L113" s="26"/>
+      <c r="M113" s="26"/>
+      <c r="N113" s="26"/>
+      <c r="O113" s="26"/>
+      <c r="P113" s="39"/>
       <c r="R113" s="13"/>
       <c r="S113" s="13"/>
       <c r="T113" s="13"/>
     </row>
     <row r="114" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A114" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B114" s="23">
         <v>100</v>
       </c>
       <c r="C114" s="23">
         <v>0</v>
       </c>
       <c r="D114" s="23">
         <v>100</v>
       </c>
       <c r="E114" s="19"/>
       <c r="F114" s="23">
         <v>100</v>
       </c>
       <c r="G114" s="23">
         <v>0</v>
       </c>
       <c r="H114" s="23">
         <v>100</v>
       </c>
       <c r="I114" s="2"/>
+      <c r="J114" s="26"/>
+      <c r="K114" s="26"/>
+      <c r="L114" s="26"/>
+      <c r="M114" s="26"/>
+      <c r="N114" s="26"/>
+      <c r="O114" s="26"/>
       <c r="R114" s="13"/>
       <c r="S114" s="13"/>
       <c r="T114" s="13"/>
     </row>
     <row r="115" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A115" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="23">
         <v>100</v>
       </c>
       <c r="C115" s="23">
         <v>0</v>
       </c>
       <c r="D115" s="23">
         <v>100</v>
       </c>
       <c r="E115" s="29"/>
       <c r="F115" s="23">
         <v>100</v>
       </c>
       <c r="G115" s="23">
-        <v>0.11710639142235547</v>
+        <v>1.5842795947507988</v>
       </c>
       <c r="H115" s="23">
-        <v>99.882893608577646</v>
+        <v>98.415720405249203</v>
       </c>
       <c r="I115" s="2"/>
+      <c r="J115" s="26"/>
+      <c r="K115" s="26"/>
+      <c r="L115" s="26"/>
+      <c r="M115" s="26"/>
+      <c r="N115" s="26"/>
+      <c r="O115" s="26"/>
       <c r="R115" s="13"/>
       <c r="S115" s="13"/>
       <c r="T115" s="13"/>
     </row>
     <row r="116" spans="1:20" s="12" customFormat="1" ht="30" customHeight="1">
       <c r="A116" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B116" s="23">
-        <v>100</v>
+        <v>100.0000077540376</v>
       </c>
       <c r="C116" s="23">
-        <v>28.437605062140442</v>
+        <v>29.420113523762677</v>
       </c>
       <c r="D116" s="23">
-        <v>71.562394937859565</v>
+        <v>70.579894230274917</v>
       </c>
       <c r="E116" s="19"/>
       <c r="F116" s="23">
-        <v>100.00000000000001</v>
+        <v>100.00000775403758</v>
       </c>
       <c r="G116" s="23">
-        <v>15.265756738533085</v>
+        <v>7.8724417394570478</v>
       </c>
       <c r="H116" s="23">
-        <v>84.734243261466929</v>
+        <v>92.127566014580538</v>
       </c>
       <c r="I116" s="2"/>
+      <c r="J116" s="26"/>
+      <c r="K116" s="26"/>
+      <c r="L116" s="26"/>
+      <c r="M116" s="26"/>
+      <c r="N116" s="26"/>
+      <c r="O116" s="26"/>
       <c r="R116" s="13"/>
       <c r="S116" s="13"/>
       <c r="T116" s="13"/>
     </row>
     <row r="117" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A117" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B117" s="21">
-        <v>99.999999309433065</v>
+        <v>99.999999329683249</v>
       </c>
       <c r="C117" s="21">
-        <v>99.510924616912831</v>
+        <v>99.54762333397548</v>
       </c>
       <c r="D117" s="21">
-        <v>0.48907469252024022</v>
+        <v>0.45237599570777415</v>
       </c>
       <c r="E117" s="21"/>
       <c r="F117" s="21">
-        <v>99.999999309433065</v>
+        <v>100</v>
       </c>
       <c r="G117" s="21">
-        <v>54.445693112221896</v>
+        <v>65.736215624757705</v>
       </c>
       <c r="H117" s="21">
-        <v>45.554306197211162</v>
+        <v>34.263784375242295</v>
       </c>
       <c r="I117" s="2"/>
+      <c r="J117" s="26"/>
+      <c r="K117" s="26"/>
+      <c r="L117" s="26"/>
+      <c r="M117" s="26"/>
+      <c r="N117" s="26"/>
+      <c r="O117" s="26"/>
       <c r="R117" s="13"/>
       <c r="S117" s="13"/>
       <c r="T117" s="13"/>
     </row>
     <row r="118" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A118" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B118" s="21">
-        <v>100.0000119995685</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="C118" s="21">
-        <v>96.256542614727579</v>
+        <v>94.278612837980489</v>
       </c>
       <c r="D118" s="21">
-        <v>1.2599546920292746E-2</v>
+        <v>5.7213871620195</v>
       </c>
       <c r="E118" s="21">
-        <v>3.7308698379206278</v>
+        <v>0</v>
       </c>
       <c r="F118" s="21">
         <v>100</v>
       </c>
       <c r="G118" s="21">
-        <v>100</v>
+        <v>11.551030165299959</v>
       </c>
       <c r="H118" s="21">
-        <v>0</v>
+        <v>88.448969834700037</v>
       </c>
       <c r="I118" s="2"/>
+      <c r="J118" s="26"/>
+      <c r="K118" s="26"/>
+      <c r="L118" s="26"/>
+      <c r="M118" s="26"/>
+      <c r="N118" s="26"/>
+      <c r="O118" s="26"/>
+      <c r="P118" s="26"/>
       <c r="R118" s="13"/>
       <c r="S118" s="13"/>
       <c r="T118" s="13"/>
     </row>
     <row r="119" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A119" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B119" s="21">
-        <v>100</v>
+        <v>99.999994953915106</v>
       </c>
       <c r="C119" s="21">
-        <v>99.959466225945562</v>
+        <v>99.949483644225978</v>
       </c>
       <c r="D119" s="21">
-        <v>4.0533774054436061E-2</v>
+        <v>5.0511309689128869E-2</v>
       </c>
       <c r="E119" s="21"/>
       <c r="F119" s="21">
         <v>100</v>
       </c>
       <c r="G119" s="21">
-        <v>64.756716278327403</v>
+        <v>47.836773686726126</v>
       </c>
       <c r="H119" s="21">
-        <v>35.24328372167259</v>
+        <v>52.163226313273867</v>
       </c>
       <c r="I119" s="2"/>
+      <c r="J119" s="26"/>
+      <c r="K119" s="26"/>
+      <c r="L119" s="26"/>
+      <c r="M119" s="26"/>
+      <c r="N119" s="26"/>
+      <c r="O119" s="26"/>
       <c r="R119" s="13"/>
     </row>
     <row r="120" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A120" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B120" s="21">
-        <v>100</v>
+        <v>100.00000233829547</v>
       </c>
       <c r="C120" s="21">
-        <v>89.514200269207521</v>
+        <v>93.400095566135818</v>
       </c>
       <c r="D120" s="21">
-        <v>0.11008961961871234</v>
+        <v>8.7230112475519511E-2</v>
       </c>
       <c r="E120" s="21">
-        <v>10.375710111173762</v>
+        <v>6.5126766596841277</v>
       </c>
       <c r="F120" s="21">
         <v>100</v>
       </c>
       <c r="G120" s="21">
         <v>100</v>
       </c>
       <c r="H120" s="21">
         <v>0</v>
       </c>
       <c r="I120" s="2"/>
+      <c r="J120" s="26"/>
+      <c r="K120" s="26"/>
+      <c r="L120" s="26"/>
+      <c r="M120" s="26"/>
+      <c r="N120" s="26"/>
+      <c r="O120" s="26"/>
+      <c r="P120" s="26"/>
       <c r="R120" s="13"/>
     </row>
     <row r="121" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A121" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B121" s="21">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="C121" s="21">
-        <v>97.583641452879803</v>
+        <v>96.463814191582927</v>
       </c>
       <c r="D121" s="21">
-        <v>2.4163585471201969</v>
+        <v>3.5361858084170592</v>
       </c>
       <c r="E121" s="21"/>
       <c r="F121" s="21">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="G121" s="21">
-        <v>0.47106857170163291</v>
+        <v>0.77161545700267864</v>
       </c>
       <c r="H121" s="21">
-        <v>99.528931428298364</v>
+        <v>99.228384542997304</v>
       </c>
       <c r="I121" s="2"/>
+      <c r="J121" s="26"/>
+      <c r="K121" s="26"/>
+      <c r="L121" s="26"/>
+      <c r="M121" s="26"/>
+      <c r="N121" s="26"/>
+      <c r="O121" s="26"/>
       <c r="R121" s="13"/>
       <c r="S121" s="13"/>
       <c r="T121" s="13"/>
     </row>
     <row r="122" spans="1:20" s="12" customFormat="1" ht="31.5" customHeight="1">
       <c r="A122" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B122" s="21">
         <v>100</v>
       </c>
       <c r="C122" s="21">
-        <v>99.386066469166863</v>
+        <v>99.290123146299948</v>
       </c>
       <c r="D122" s="21">
-        <v>0.61393353083313218</v>
+        <v>0.70987685370005216</v>
       </c>
       <c r="E122" s="18"/>
       <c r="F122" s="21">
         <v>100</v>
       </c>
       <c r="G122" s="21">
-        <v>0.4921811536166304</v>
+        <v>0.82817731840472941</v>
       </c>
       <c r="H122" s="21">
-        <v>99.507818846383373</v>
+        <v>99.171822681595273</v>
       </c>
       <c r="I122" s="2"/>
+      <c r="J122" s="26"/>
+      <c r="K122" s="26"/>
+      <c r="L122" s="26"/>
+      <c r="M122" s="26"/>
+      <c r="N122" s="26"/>
+      <c r="O122" s="26"/>
       <c r="R122" s="13"/>
       <c r="S122" s="13"/>
       <c r="T122" s="13"/>
     </row>
     <row r="123" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>62</v>
       </c>
       <c r="B123" s="25">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="C123" s="25">
-        <v>74.410545994372356</v>
+        <v>68.66355861006241</v>
       </c>
       <c r="D123" s="25">
-        <v>25.589454005627644</v>
+        <v>31.336441389937601</v>
       </c>
       <c r="E123" s="30"/>
       <c r="F123" s="25">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G123" s="25">
-        <v>0.19963210601185974</v>
+        <v>0.21525936559971529</v>
       </c>
       <c r="H123" s="25">
-        <v>99.800367893988138</v>
+        <v>99.784740634400293</v>
       </c>
       <c r="I123" s="2"/>
+      <c r="J123" s="26"/>
+      <c r="K123" s="26"/>
+      <c r="L123" s="26"/>
+      <c r="M123" s="26"/>
+      <c r="N123" s="26"/>
+      <c r="O123" s="26"/>
       <c r="R123" s="13"/>
       <c r="S123" s="13"/>
       <c r="T123" s="13"/>
     </row>
     <row r="124" spans="1:20" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A124" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B124" s="23">
-        <v>100.00000293187837</v>
+        <v>100</v>
       </c>
       <c r="C124" s="23">
-        <v>32.953336487838996</v>
+        <v>33.486357734940668</v>
       </c>
       <c r="D124" s="23">
-        <v>67.046666444039374</v>
+        <v>66.513642265059332</v>
       </c>
       <c r="E124" s="23"/>
       <c r="F124" s="23">
         <v>100</v>
       </c>
       <c r="G124" s="23">
-        <v>2.8517677188875155</v>
+        <v>4.6203927771157813</v>
       </c>
       <c r="H124" s="23">
-        <v>97.148232281112485</v>
+        <v>95.379607222884218</v>
       </c>
       <c r="I124" s="2"/>
+      <c r="J124" s="26"/>
+      <c r="K124" s="26"/>
+      <c r="L124" s="26"/>
+      <c r="M124" s="26"/>
+      <c r="N124" s="26"/>
+      <c r="O124" s="26"/>
       <c r="R124" s="13"/>
       <c r="S124" s="13"/>
       <c r="T124" s="13"/>
     </row>
     <row r="125" spans="1:20" s="12" customFormat="1" ht="65.25" customHeight="1">
       <c r="A125" s="9" t="s">
         <v>110</v>
       </c>
       <c r="B125" s="23">
         <v>100</v>
       </c>
       <c r="C125" s="23">
-        <v>28.439682774286823</v>
+        <v>24.53453227322602</v>
       </c>
       <c r="D125" s="23">
-        <v>71.560317225713177</v>
+        <v>75.46546772677398</v>
       </c>
       <c r="E125" s="23"/>
       <c r="F125" s="23">
-        <v>99.999996680128078</v>
+        <v>99.999997409646596</v>
       </c>
       <c r="G125" s="23">
-        <v>1.825816678531889</v>
+        <v>3.6259974188164463</v>
       </c>
       <c r="H125" s="23">
-        <v>98.174180001596184</v>
+        <v>96.373999990830157</v>
       </c>
       <c r="I125" s="2"/>
+      <c r="J125" s="26"/>
+      <c r="K125" s="26"/>
+      <c r="L125" s="26"/>
+      <c r="M125" s="26"/>
+      <c r="N125" s="26"/>
+      <c r="O125" s="26"/>
       <c r="R125" s="13"/>
       <c r="S125" s="13"/>
       <c r="T125" s="13"/>
     </row>
     <row r="126" spans="1:20" s="12" customFormat="1" ht="38.25">
-      <c r="A126" s="47" t="s">
+      <c r="A126" s="38" t="s">
         <v>111</v>
       </c>
-      <c r="B126" s="46">
-[...18 lines deleted...]
-        <v>46.100933894475972</v>
+      <c r="B126" s="37">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C126" s="37">
+        <v>32.485633027229213</v>
+      </c>
+      <c r="D126" s="37">
+        <v>67.514366972770773</v>
+      </c>
+      <c r="E126" s="37"/>
+      <c r="F126" s="37">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G126" s="37">
+        <v>30.285327050156912</v>
+      </c>
+      <c r="H126" s="37">
+        <v>69.714672949843077</v>
       </c>
       <c r="I126" s="2"/>
+      <c r="J126" s="26"/>
+      <c r="K126" s="26"/>
+      <c r="L126" s="26"/>
+      <c r="M126" s="26"/>
+      <c r="N126" s="26"/>
+      <c r="O126" s="26"/>
       <c r="R126" s="13"/>
     </row>
     <row r="127" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A127" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B127" s="23">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="C127" s="23">
-        <v>10.389881885648583</v>
+        <v>9.403546480386888</v>
       </c>
       <c r="D127" s="23">
-        <v>89.610118114351408</v>
+        <v>90.596453519613107</v>
       </c>
       <c r="E127" s="23"/>
       <c r="F127" s="23">
         <v>100</v>
       </c>
       <c r="G127" s="23">
-        <v>17.163165046514059</v>
+        <v>29.276374708937848</v>
       </c>
       <c r="H127" s="23">
-        <v>82.836834953485933</v>
+        <v>70.723625291062149</v>
       </c>
       <c r="I127" s="2"/>
+      <c r="J127" s="26"/>
+      <c r="K127" s="26"/>
+      <c r="L127" s="26"/>
+      <c r="M127" s="26"/>
+      <c r="N127" s="26"/>
+      <c r="O127" s="26"/>
       <c r="R127" s="13"/>
       <c r="S127" s="13"/>
       <c r="T127" s="13"/>
     </row>
     <row r="128" spans="1:20" s="12" customFormat="1" ht="51" customHeight="1">
       <c r="A128" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B128" s="23">
-        <v>99.999999999999986</v>
+        <v>99.999945388554977</v>
       </c>
       <c r="C128" s="23">
-        <v>2.6491005612773488</v>
+        <v>3.692061352681804</v>
       </c>
       <c r="D128" s="23">
-        <v>97.350899438722635</v>
+        <v>96.307884035873172</v>
       </c>
       <c r="E128" s="23"/>
       <c r="F128" s="23">
-        <v>100.00003918440022</v>
+        <v>99.999945388554977</v>
       </c>
       <c r="G128" s="23">
-        <v>5.4431442189686976</v>
+        <v>7.5082545199162496</v>
       </c>
       <c r="H128" s="23">
-        <v>94.556894965431525</v>
+        <v>92.491690868638727</v>
       </c>
       <c r="I128" s="2"/>
+      <c r="J128" s="26"/>
+      <c r="K128" s="26"/>
+      <c r="L128" s="26"/>
+      <c r="M128" s="26"/>
+      <c r="N128" s="26"/>
+      <c r="O128" s="26"/>
       <c r="R128" s="13"/>
       <c r="S128" s="13"/>
       <c r="T128" s="13"/>
     </row>
     <row r="129" spans="1:20" s="12" customFormat="1" ht="55.5" customHeight="1">
       <c r="A129" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B129" s="23">
-        <v>99.99995645797847</v>
+        <v>100</v>
       </c>
       <c r="C129" s="23">
-        <v>1.4502541112376734</v>
+        <v>2.1017977637280709</v>
       </c>
       <c r="D129" s="23">
-        <v>98.549702346740801</v>
+        <v>97.898202236271928</v>
       </c>
       <c r="E129" s="23"/>
       <c r="F129" s="23">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G129" s="23">
-        <v>5.5580955068117142</v>
+        <v>7.0307081948468184</v>
       </c>
       <c r="H129" s="23">
-        <v>94.441904493188289</v>
+        <v>92.96929180515319</v>
       </c>
       <c r="I129" s="2"/>
+      <c r="J129" s="26"/>
+      <c r="K129" s="26"/>
+      <c r="L129" s="26"/>
+      <c r="M129" s="26"/>
+      <c r="N129" s="26"/>
+      <c r="O129" s="26"/>
       <c r="R129" s="13"/>
       <c r="S129" s="13"/>
       <c r="T129" s="13"/>
     </row>
     <row r="130" spans="1:20" s="12" customFormat="1" ht="36.75" customHeight="1">
       <c r="A130" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B130" s="23">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="C130" s="23">
-        <v>1.6446019565344736</v>
+        <v>0.96138676342983365</v>
       </c>
       <c r="D130" s="23">
-        <v>98.355398043465527</v>
+        <v>99.038613236570157</v>
       </c>
       <c r="E130" s="23"/>
       <c r="F130" s="23">
-        <v>99.999999999999986</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G130" s="23">
-        <v>2.690234901294593</v>
+        <v>6.5502484815019333</v>
       </c>
       <c r="H130" s="23">
-        <v>97.309765098705398</v>
+        <v>93.449751518498076</v>
       </c>
       <c r="I130" s="2"/>
+      <c r="J130" s="26"/>
+      <c r="K130" s="26"/>
+      <c r="L130" s="26"/>
+      <c r="M130" s="26"/>
+      <c r="N130" s="26"/>
+      <c r="O130" s="26"/>
       <c r="R130" s="13"/>
       <c r="S130" s="13"/>
       <c r="T130" s="13"/>
     </row>
     <row r="131" spans="1:20" s="12" customFormat="1" ht="65.25" customHeight="1">
       <c r="A131" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B131" s="23">
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="C131" s="23">
-        <v>2.9260846591909822</v>
+        <v>2.9562093275488066</v>
       </c>
       <c r="D131" s="23">
-        <v>97.073915340809023</v>
+        <v>97.043790672451181</v>
       </c>
       <c r="E131" s="23"/>
       <c r="F131" s="23">
-        <v>99.999832258389176</v>
+        <v>99.999830531453355</v>
       </c>
       <c r="G131" s="23">
-        <v>0.91100468837802262</v>
+        <v>2.4288232104121477</v>
       </c>
       <c r="H131" s="23">
-        <v>99.088827570011148</v>
+        <v>97.571007321041208</v>
       </c>
       <c r="I131" s="2"/>
+      <c r="J131" s="26"/>
+      <c r="K131" s="26"/>
+      <c r="L131" s="26"/>
+      <c r="M131" s="26"/>
+      <c r="N131" s="26"/>
+      <c r="O131" s="26"/>
       <c r="R131" s="13"/>
       <c r="S131" s="13"/>
       <c r="T131" s="13"/>
     </row>
     <row r="132" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1">
       <c r="A132" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B132" s="25">
-        <v>100</v>
+        <v>99.999937397527574</v>
       </c>
       <c r="C132" s="25">
-        <v>69.806848574714877</v>
+        <v>71.074652822338564</v>
       </c>
       <c r="D132" s="25">
-        <v>30.193151425285127</v>
+        <v>28.925284575189014</v>
       </c>
       <c r="E132" s="25"/>
       <c r="F132" s="25">
-        <v>100.00005543160432</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="G132" s="25">
-        <v>61.709122656282474</v>
+        <v>63.858152813887223</v>
       </c>
       <c r="H132" s="25">
-        <v>38.290932775321849</v>
+        <v>36.141847186112763</v>
       </c>
       <c r="I132" s="2"/>
+      <c r="J132" s="26"/>
+      <c r="K132" s="26"/>
+      <c r="L132" s="26"/>
+      <c r="M132" s="26"/>
+      <c r="N132" s="26"/>
+      <c r="O132" s="26"/>
       <c r="R132" s="13"/>
       <c r="S132" s="13"/>
       <c r="T132" s="13"/>
     </row>
     <row r="133" spans="1:20" s="12" customFormat="1" ht="63.75">
       <c r="A133" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B133" s="23">
         <v>100</v>
       </c>
       <c r="C133" s="23">
         <v>0</v>
       </c>
       <c r="D133" s="23">
         <v>100</v>
       </c>
       <c r="E133" s="23"/>
       <c r="F133" s="23">
         <v>100</v>
       </c>
       <c r="G133" s="23">
-        <v>2.6730820636193531E-2</v>
+        <v>2.588555858310627</v>
       </c>
       <c r="H133" s="23">
-        <v>99.973269179363811</v>
+        <v>97.411444141689373</v>
       </c>
       <c r="I133" s="2"/>
+      <c r="J133" s="26"/>
+      <c r="K133" s="26"/>
+      <c r="L133" s="26"/>
+      <c r="M133" s="26"/>
+      <c r="N133" s="26"/>
+      <c r="O133" s="26"/>
       <c r="R133" s="13"/>
       <c r="S133" s="13"/>
       <c r="T133" s="13"/>
     </row>
     <row r="134" spans="1:20" s="12" customFormat="1" ht="63" customHeight="1">
       <c r="A134" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B134" s="23">
         <v>100</v>
       </c>
       <c r="C134" s="23">
-        <v>5.1948051948051948</v>
+        <v>2.9023746701846966</v>
       </c>
       <c r="D134" s="23">
-        <v>94.805194805194802</v>
+        <v>97.097625329815301</v>
       </c>
       <c r="E134" s="23"/>
       <c r="F134" s="23">
         <v>100</v>
       </c>
       <c r="G134" s="23">
-        <v>5.1948051948051948</v>
+        <v>1.3192612137203166</v>
       </c>
       <c r="H134" s="23">
-        <v>94.805194805194802</v>
+        <v>98.68073878627969</v>
       </c>
       <c r="I134" s="2"/>
+      <c r="J134" s="26"/>
+      <c r="K134" s="26"/>
+      <c r="L134" s="26"/>
+      <c r="M134" s="26"/>
+      <c r="N134" s="26"/>
+      <c r="O134" s="26"/>
       <c r="R134" s="13"/>
       <c r="S134" s="13"/>
       <c r="T134" s="13"/>
     </row>
     <row r="135" spans="1:20" s="12" customFormat="1" ht="80.25" customHeight="1">
       <c r="A135" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B135" s="23">
         <v>100</v>
       </c>
       <c r="C135" s="23">
-        <v>11.111111111111111</v>
+        <v>15.686274509803921</v>
       </c>
       <c r="D135" s="23">
-        <v>88.888888888888886</v>
+        <v>84.313725490196077</v>
       </c>
       <c r="E135" s="23"/>
       <c r="F135" s="23">
         <v>100</v>
       </c>
       <c r="G135" s="23">
         <v>0</v>
       </c>
       <c r="H135" s="23">
         <v>100</v>
       </c>
       <c r="I135" s="2"/>
+      <c r="J135" s="26"/>
+      <c r="K135" s="26"/>
+      <c r="L135" s="26"/>
+      <c r="M135" s="26"/>
+      <c r="N135" s="26"/>
+      <c r="O135" s="26"/>
       <c r="R135" s="13"/>
       <c r="S135" s="13"/>
       <c r="T135" s="13"/>
     </row>
     <row r="136" spans="1:20" s="12" customFormat="1" ht="49.5" customHeight="1">
       <c r="A136" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B136" s="23">
         <v>100</v>
       </c>
       <c r="C136" s="23">
-        <v>0.9249082141171866</v>
+        <v>1.3099572532354404</v>
       </c>
       <c r="D136" s="23">
-        <v>99.075091785882819</v>
+        <v>98.690042746764561</v>
       </c>
       <c r="E136" s="23"/>
       <c r="F136" s="23">
         <v>100</v>
       </c>
       <c r="G136" s="23">
-        <v>1.2014167827177828</v>
+        <v>0.86871244941591108</v>
       </c>
       <c r="H136" s="23">
-        <v>98.798583217282214</v>
+        <v>99.131287550584091</v>
       </c>
       <c r="I136" s="2"/>
+      <c r="J136" s="26"/>
+      <c r="K136" s="26"/>
+      <c r="L136" s="26"/>
+      <c r="M136" s="26"/>
+      <c r="N136" s="26"/>
+      <c r="O136" s="26"/>
       <c r="R136" s="13"/>
       <c r="S136" s="13"/>
       <c r="T136" s="13"/>
     </row>
     <row r="137" spans="1:20" s="12" customFormat="1">
       <c r="A137" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B137" s="23">
         <v>100</v>
       </c>
       <c r="C137" s="23">
-        <v>3.9897275979088327E-2</v>
+        <v>2.5886980818309976E-2</v>
       </c>
       <c r="D137" s="23">
-        <v>99.960102724020913</v>
+        <v>99.974113019181686</v>
       </c>
       <c r="E137" s="23"/>
       <c r="F137" s="23">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G137" s="23">
-        <v>1.2840502613959462E-2</v>
+        <v>8.750925037493916E-2</v>
       </c>
       <c r="H137" s="23">
-        <v>99.987159497386031</v>
+        <v>99.912490749625064</v>
       </c>
       <c r="I137" s="2"/>
+      <c r="J137" s="26"/>
+      <c r="K137" s="26"/>
+      <c r="L137" s="26"/>
+      <c r="M137" s="26"/>
+      <c r="N137" s="26"/>
+      <c r="O137" s="26"/>
       <c r="R137" s="13"/>
       <c r="S137" s="13"/>
       <c r="T137" s="13"/>
     </row>
     <row r="138" spans="1:20" s="12" customFormat="1" ht="32.25" customHeight="1">
       <c r="A138" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="23">
         <v>100</v>
       </c>
       <c r="C138" s="23">
-        <v>43.626707132018211</v>
+        <v>44.032444959443801</v>
       </c>
       <c r="D138" s="23">
-        <v>56.373292867981796</v>
+        <v>55.967555040556192</v>
       </c>
       <c r="E138" s="23"/>
       <c r="F138" s="23">
         <v>100</v>
       </c>
       <c r="G138" s="23">
-        <v>0.60698027314112291</v>
+        <v>32.792584009269987</v>
       </c>
       <c r="H138" s="23">
-        <v>99.393019726858881</v>
+        <v>67.207415990730013</v>
       </c>
       <c r="I138" s="2"/>
+      <c r="J138" s="26"/>
+      <c r="K138" s="26"/>
+      <c r="L138" s="26"/>
+      <c r="M138" s="26"/>
+      <c r="N138" s="26"/>
+      <c r="O138" s="26"/>
       <c r="R138" s="13"/>
       <c r="S138" s="13"/>
       <c r="T138" s="13"/>
     </row>
     <row r="139" spans="1:20" s="12" customFormat="1">
       <c r="A139" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B139" s="23">
         <v>100</v>
       </c>
       <c r="C139" s="23">
-        <v>17.511520737327189</v>
+        <v>24</v>
       </c>
       <c r="D139" s="23">
-        <v>82.488479262672811</v>
+        <v>76</v>
       </c>
       <c r="E139" s="23"/>
       <c r="F139" s="23">
         <v>100</v>
       </c>
       <c r="G139" s="23">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="H139" s="23">
-        <v>100</v>
+        <v>98.4</v>
       </c>
       <c r="I139" s="2"/>
+      <c r="J139" s="26"/>
+      <c r="K139" s="26"/>
+      <c r="L139" s="26"/>
+      <c r="M139" s="26"/>
+      <c r="N139" s="26"/>
+      <c r="O139" s="26"/>
       <c r="R139" s="13"/>
       <c r="S139" s="13"/>
       <c r="T139" s="13"/>
     </row>
     <row r="140" spans="1:20" s="12" customFormat="1" ht="76.5">
       <c r="A140" s="7" t="s">
         <v>140</v>
       </c>
       <c r="B140" s="23">
         <v>100</v>
       </c>
       <c r="C140" s="23">
         <v>0</v>
       </c>
       <c r="D140" s="23">
         <v>100</v>
       </c>
       <c r="E140" s="23">
         <v>0</v>
       </c>
       <c r="F140" s="23">
         <v>100</v>
       </c>
       <c r="G140" s="23">
-        <v>1.3888888888888888</v>
+        <v>1.5625</v>
       </c>
       <c r="H140" s="23">
-        <v>98.611111111111114</v>
+        <v>98.4375</v>
       </c>
       <c r="I140" s="2"/>
+      <c r="J140" s="26"/>
+      <c r="K140" s="26"/>
+      <c r="L140" s="26"/>
+      <c r="M140" s="26"/>
+      <c r="N140" s="26"/>
+      <c r="O140" s="26"/>
+      <c r="P140" s="26"/>
       <c r="R140" s="13"/>
       <c r="S140" s="13"/>
       <c r="T140" s="13"/>
     </row>
     <row r="141" spans="1:20" s="12" customFormat="1" ht="52.5" customHeight="1">
       <c r="A141" s="7" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B141" s="23">
         <v>100</v>
       </c>
       <c r="C141" s="23">
         <v>0</v>
       </c>
       <c r="D141" s="23">
         <v>100</v>
       </c>
       <c r="E141" s="23">
         <v>0</v>
       </c>
       <c r="F141" s="23">
-        <v>100.00000000000001</v>
+        <v>99.999999999999986</v>
       </c>
       <c r="G141" s="23">
-        <v>1.4285714285714286</v>
+        <v>1.5873015873015872</v>
       </c>
       <c r="H141" s="23">
-        <v>98.571428571428584</v>
+        <v>98.412698412698404</v>
       </c>
       <c r="I141" s="2"/>
+      <c r="J141" s="26"/>
+      <c r="K141" s="26"/>
+      <c r="L141" s="26"/>
+      <c r="M141" s="26"/>
+      <c r="N141" s="26"/>
+      <c r="O141" s="26"/>
+      <c r="P141" s="26"/>
       <c r="R141" s="13"/>
       <c r="S141" s="13"/>
       <c r="T141" s="13"/>
     </row>
     <row r="142" spans="1:20" s="12" customFormat="1" ht="27" customHeight="1">
       <c r="A142" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B142" s="23">
         <v>100</v>
       </c>
       <c r="C142" s="23">
         <v>0</v>
       </c>
       <c r="D142" s="23">
         <v>100</v>
       </c>
       <c r="E142" s="23"/>
       <c r="F142" s="23">
         <v>100</v>
       </c>
       <c r="G142" s="23">
-        <v>7.6923076923076925</v>
+        <v>15.625</v>
       </c>
       <c r="H142" s="23">
-        <v>92.307692307692307</v>
+        <v>84.375</v>
       </c>
       <c r="I142" s="2"/>
+      <c r="J142" s="26"/>
+      <c r="K142" s="26"/>
+      <c r="L142" s="26"/>
+      <c r="M142" s="26"/>
+      <c r="N142" s="26"/>
+      <c r="O142" s="26"/>
       <c r="R142" s="13"/>
       <c r="S142" s="13"/>
       <c r="T142" s="13"/>
     </row>
     <row r="143" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A143" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B143" s="23">
         <v>100</v>
       </c>
       <c r="C143" s="23">
-        <v>3.3783348161902184E-2</v>
+        <v>7.7546394231839774E-2</v>
       </c>
       <c r="D143" s="23">
-        <v>99.966216651838096</v>
+        <v>99.922453605768155</v>
       </c>
       <c r="E143" s="23"/>
       <c r="F143" s="23">
         <v>100</v>
       </c>
       <c r="G143" s="23">
-        <v>1.908372338916612E-2</v>
+        <v>7.6934039359944431E-2</v>
       </c>
       <c r="H143" s="23">
-        <v>99.980916276610827</v>
+        <v>99.923065960640059</v>
       </c>
       <c r="I143" s="2"/>
+      <c r="J143" s="26"/>
+      <c r="K143" s="26"/>
+      <c r="L143" s="26"/>
+      <c r="M143" s="26"/>
+      <c r="N143" s="26"/>
+      <c r="O143" s="26"/>
       <c r="R143" s="13"/>
       <c r="S143" s="13"/>
       <c r="T143" s="13"/>
     </row>
     <row r="144" spans="1:20" s="12" customFormat="1" ht="41.25" customHeight="1">
       <c r="A144" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B144" s="23">
         <v>100</v>
       </c>
       <c r="C144" s="23">
         <v>0</v>
       </c>
       <c r="D144" s="23">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E144" s="23"/>
+        <v>51.503006012024045</v>
+      </c>
+      <c r="E144" s="23">
+        <v>48.496993987975948</v>
+      </c>
       <c r="F144" s="23">
         <v>100</v>
       </c>
       <c r="G144" s="23">
-        <v>0.71174377224199281</v>
+        <v>100</v>
       </c>
       <c r="H144" s="23">
-        <v>99.288256227758012</v>
+        <v>0</v>
       </c>
       <c r="I144" s="2"/>
+      <c r="J144" s="26"/>
+      <c r="K144" s="26"/>
+      <c r="L144" s="26"/>
+      <c r="M144" s="26"/>
+      <c r="N144" s="26"/>
+      <c r="O144" s="26"/>
+      <c r="P144" s="26"/>
       <c r="R144" s="13"/>
     </row>
     <row r="145" spans="1:20" s="12" customFormat="1" ht="38.25" customHeight="1">
       <c r="A145" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="B145" s="21">
+      <c r="B145" s="23">
         <v>100</v>
       </c>
       <c r="C145" s="35" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D145" s="21">
-        <v>20.781449447307512</v>
+        <v>26.047888640731315</v>
       </c>
       <c r="E145" s="30"/>
       <c r="F145" s="21">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="G145" s="21">
-        <v>36.950684046334011</v>
+        <v>65.134784189476974</v>
       </c>
       <c r="H145" s="21">
-        <v>63.049315953665982</v>
+        <v>34.86521581052304</v>
       </c>
       <c r="I145" s="2"/>
+      <c r="J145" s="26"/>
+      <c r="K145" s="40"/>
+      <c r="L145" s="26"/>
+      <c r="M145" s="26"/>
+      <c r="N145" s="26"/>
+      <c r="O145" s="26"/>
       <c r="R145" s="13"/>
       <c r="S145" s="13"/>
       <c r="T145" s="13"/>
     </row>
     <row r="146" spans="1:20" s="12" customFormat="1" ht="54.75" customHeight="1">
       <c r="A146" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B146" s="23">
         <v>100</v>
       </c>
       <c r="C146" s="23">
-        <v>12.124490305400682</v>
+        <v>6.4070241271144202</v>
       </c>
       <c r="D146" s="23">
-        <v>87.875509694599316</v>
+        <v>93.592975872885575</v>
       </c>
       <c r="E146" s="23"/>
       <c r="F146" s="23">
         <v>100</v>
       </c>
       <c r="G146" s="23">
-        <v>2.0443260935896368</v>
+        <v>0.97182726979566714</v>
       </c>
       <c r="H146" s="23">
-        <v>97.955673906410368</v>
+        <v>99.028172730204332</v>
       </c>
       <c r="I146" s="2"/>
+      <c r="J146" s="26"/>
+      <c r="K146" s="26"/>
+      <c r="L146" s="26"/>
+      <c r="M146" s="26"/>
+      <c r="N146" s="26"/>
+      <c r="O146" s="26"/>
       <c r="R146" s="13"/>
       <c r="S146" s="13"/>
       <c r="T146" s="13"/>
     </row>
     <row r="147" spans="1:20" s="12" customFormat="1" ht="63.75">
       <c r="A147" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B147" s="23">
         <v>100</v>
       </c>
       <c r="C147" s="23">
         <v>0</v>
       </c>
       <c r="D147" s="23">
         <v>100</v>
       </c>
       <c r="E147" s="23"/>
       <c r="F147" s="23">
         <v>100</v>
       </c>
       <c r="G147" s="23">
-        <v>87.129705092215275</v>
+        <v>67.575351827831014</v>
       </c>
       <c r="H147" s="23">
-        <v>12.870294907784722</v>
+        <v>32.424648172168993</v>
       </c>
       <c r="I147" s="2"/>
+      <c r="J147" s="26"/>
+      <c r="K147" s="26"/>
+      <c r="L147" s="26"/>
+      <c r="M147" s="26"/>
+      <c r="N147" s="26"/>
+      <c r="O147" s="26"/>
       <c r="R147" s="13"/>
       <c r="S147" s="13"/>
       <c r="T147" s="13"/>
     </row>
     <row r="148" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A148" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B148" s="23">
         <v>100</v>
       </c>
       <c r="C148" s="23">
-        <v>35.008843987016675</v>
+        <v>26.664334938280504</v>
       </c>
       <c r="D148" s="23">
-        <v>64.991156012983325</v>
+        <v>73.335665061719496</v>
       </c>
       <c r="E148" s="23"/>
       <c r="F148" s="23">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G148" s="23">
-        <v>3.8930758920107457E-5</v>
+        <v>0.57939708456698791</v>
       </c>
       <c r="H148" s="23">
-        <v>99.999961069241067</v>
+        <v>99.420602915433008</v>
       </c>
       <c r="I148" s="2"/>
+      <c r="J148" s="26"/>
+      <c r="K148" s="26"/>
+      <c r="L148" s="26"/>
+      <c r="M148" s="26"/>
+      <c r="N148" s="26"/>
+      <c r="O148" s="26"/>
       <c r="R148" s="13"/>
       <c r="S148" s="13"/>
       <c r="T148" s="13"/>
     </row>
     <row r="149" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A149" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B149" s="23">
         <v>100</v>
       </c>
       <c r="C149" s="23">
-        <v>0.64620355411954766</v>
+        <v>0.66395050550777124</v>
       </c>
       <c r="D149" s="23">
-        <v>99.353796445880448</v>
+        <v>99.336049494492229</v>
       </c>
       <c r="E149" s="23"/>
       <c r="F149" s="23">
         <v>100</v>
       </c>
       <c r="G149" s="23">
-        <v>2.1001615508885298</v>
+        <v>5.9755545495699414</v>
       </c>
       <c r="H149" s="23">
-        <v>97.899838449111471</v>
+        <v>94.024445450430065</v>
       </c>
       <c r="I149" s="2"/>
+      <c r="J149" s="26"/>
+      <c r="K149" s="26"/>
+      <c r="L149" s="26"/>
+      <c r="M149" s="26"/>
+      <c r="N149" s="26"/>
+      <c r="O149" s="26"/>
       <c r="R149" s="13"/>
       <c r="S149" s="13"/>
       <c r="T149" s="13"/>
     </row>
     <row r="150" spans="1:20" s="12" customFormat="1" ht="38.25">
       <c r="A150" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B150" s="23">
         <v>100</v>
       </c>
       <c r="C150" s="23">
-        <v>40.674404478518547</v>
+        <v>44.007943360386811</v>
       </c>
       <c r="D150" s="23">
-        <v>59.325595521481453</v>
+        <v>55.992056639613196</v>
       </c>
       <c r="E150" s="23"/>
       <c r="F150" s="23">
         <v>100</v>
       </c>
       <c r="G150" s="23">
-        <v>7.8800912777239676E-2</v>
+        <v>1.7932335321387299E-2</v>
       </c>
       <c r="H150" s="23">
-        <v>99.92119908722276</v>
+        <v>99.98206766467861</v>
       </c>
       <c r="I150" s="2"/>
+      <c r="J150" s="26"/>
+      <c r="K150" s="26"/>
+      <c r="L150" s="26"/>
+      <c r="M150" s="26"/>
+      <c r="N150" s="26"/>
+      <c r="O150" s="26"/>
+      <c r="P150" s="39"/>
       <c r="R150" s="13"/>
       <c r="S150" s="13"/>
       <c r="T150" s="13"/>
     </row>
     <row r="151" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A151" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B151" s="23">
         <v>100</v>
       </c>
       <c r="C151" s="23">
-        <v>5.5178242627305387</v>
+        <v>9.5540985745506735</v>
       </c>
       <c r="D151" s="23">
-        <v>94.482175737269458</v>
+        <v>90.445901425449321</v>
       </c>
       <c r="E151" s="29"/>
       <c r="F151" s="23">
         <v>100</v>
       </c>
       <c r="G151" s="23">
-        <v>0.27770231519212774</v>
+        <v>3.5880875493362038E-2</v>
       </c>
       <c r="H151" s="23">
-        <v>99.72229768480787</v>
+        <v>99.964119124506638</v>
       </c>
       <c r="I151" s="2"/>
+      <c r="J151" s="26"/>
+      <c r="K151" s="26"/>
+      <c r="L151" s="26"/>
+      <c r="M151" s="26"/>
+      <c r="N151" s="26"/>
+      <c r="O151" s="26"/>
       <c r="R151" s="13"/>
       <c r="S151" s="13"/>
       <c r="T151" s="13"/>
     </row>
     <row r="152" spans="1:20" s="12" customFormat="1" ht="25.5">
       <c r="A152" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B152" s="21">
         <v>100</v>
       </c>
       <c r="C152" s="21">
-        <v>61.72087169636351</v>
+        <v>78.501946792025308</v>
       </c>
       <c r="D152" s="21">
-        <v>38.279128303636483</v>
+        <v>21.498053207974685</v>
       </c>
       <c r="E152" s="21"/>
       <c r="F152" s="21">
         <v>100</v>
       </c>
       <c r="G152" s="21">
-        <v>0</v>
+        <v>2.6044040472438892E-3</v>
       </c>
       <c r="H152" s="21">
-        <v>100</v>
+        <v>99.997395595952753</v>
       </c>
       <c r="I152" s="2"/>
+      <c r="J152" s="26"/>
+      <c r="K152" s="26"/>
+      <c r="L152" s="26"/>
+      <c r="M152" s="26"/>
+      <c r="N152" s="26"/>
+      <c r="O152" s="26"/>
       <c r="R152" s="13"/>
       <c r="S152" s="13"/>
       <c r="T152" s="13"/>
     </row>
     <row r="153" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A153" s="39" t="s">
+      <c r="A153" s="48" t="s">
         <v>162</v>
       </c>
-      <c r="B153" s="39"/>
-[...5 lines deleted...]
-      <c r="H153" s="39"/>
+      <c r="B153" s="48"/>
+      <c r="C153" s="48"/>
+      <c r="D153" s="48"/>
+      <c r="E153" s="48"/>
+      <c r="F153" s="48"/>
+      <c r="G153" s="48"/>
+      <c r="H153" s="48"/>
       <c r="I153" s="4"/>
-      <c r="J153" s="15"/>
-[...1 lines deleted...]
-      <c r="L153" s="15"/>
+      <c r="J153" s="26"/>
+      <c r="K153" s="26"/>
+      <c r="L153" s="26"/>
+      <c r="M153" s="26"/>
+      <c r="N153" s="26"/>
+      <c r="O153" s="26"/>
       <c r="R153" s="15"/>
       <c r="S153" s="15"/>
       <c r="T153" s="15"/>
     </row>
     <row r="154" spans="1:20" s="12" customFormat="1" ht="25.5">
-      <c r="A154" s="7" t="s">
+      <c r="A154" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="B154" s="23">
-[...16 lines deleted...]
-        <v>99.124726477024069</v>
+      <c r="B154" s="21">
+        <v>100</v>
+      </c>
+      <c r="C154" s="21">
+        <v>50.682261208576996</v>
+      </c>
+      <c r="D154" s="21">
+        <v>49.317738791422997</v>
+      </c>
+      <c r="E154" s="21"/>
+      <c r="F154" s="21">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G154" s="21">
+        <v>1.7543859649122806</v>
+      </c>
+      <c r="H154" s="21">
+        <v>98.245614035087712</v>
       </c>
       <c r="I154" s="2"/>
+      <c r="J154" s="26"/>
+      <c r="K154" s="26"/>
+      <c r="L154" s="26"/>
+      <c r="M154" s="26"/>
+      <c r="N154" s="26"/>
+      <c r="O154" s="26"/>
       <c r="R154" s="13"/>
       <c r="S154" s="13"/>
       <c r="T154" s="13"/>
     </row>
     <row r="155" spans="1:20" s="12" customFormat="1" ht="33.75" customHeight="1">
       <c r="A155" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B155" s="23">
         <v>100</v>
       </c>
       <c r="C155" s="23">
-        <v>0.70017765701745216</v>
+        <v>0.79065069975472524</v>
       </c>
       <c r="D155" s="23">
-        <v>99.299822342982552</v>
+        <v>99.209349300245279</v>
       </c>
       <c r="E155" s="29"/>
       <c r="F155" s="23">
         <v>100</v>
       </c>
       <c r="G155" s="23">
-        <v>2.7040443097502349</v>
+        <v>0.18179194921367767</v>
       </c>
       <c r="H155" s="23">
-        <v>97.29595569024977</v>
+        <v>99.818208050786325</v>
       </c>
       <c r="I155" s="2"/>
+      <c r="J155" s="26"/>
+      <c r="K155" s="26"/>
+      <c r="L155" s="26"/>
+      <c r="M155" s="26"/>
+      <c r="N155" s="26"/>
+      <c r="O155" s="26"/>
       <c r="R155" s="13"/>
       <c r="S155" s="13"/>
       <c r="T155" s="13"/>
     </row>
     <row r="156" spans="1:20" s="12" customFormat="1" ht="33.75" customHeight="1">
       <c r="A156" s="9" t="s">
         <v>136</v>
       </c>
       <c r="B156" s="23">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="C156" s="23">
-        <v>23.076923076923077</v>
+        <v>30</v>
       </c>
       <c r="D156" s="23">
-        <v>76.923076923076934</v>
+        <v>70</v>
       </c>
       <c r="E156" s="23"/>
       <c r="F156" s="23">
         <v>100</v>
       </c>
       <c r="G156" s="23">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H156" s="23">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="I156" s="2"/>
+      <c r="J156" s="26"/>
+      <c r="K156" s="26"/>
+      <c r="L156" s="26"/>
+      <c r="M156" s="26"/>
+      <c r="N156" s="26"/>
+      <c r="O156" s="26"/>
       <c r="R156" s="13"/>
       <c r="S156" s="13"/>
       <c r="T156" s="13"/>
     </row>
     <row r="157" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1">
       <c r="A157" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B157" s="23">
         <v>100</v>
       </c>
       <c r="C157" s="23">
-        <v>4.1349809885931554</v>
+        <v>5.1026757934038578</v>
       </c>
       <c r="D157" s="23">
-        <v>95.865019011406844</v>
+        <v>94.897324206596139</v>
       </c>
       <c r="E157" s="23"/>
       <c r="F157" s="23">
         <v>100</v>
       </c>
       <c r="G157" s="23">
-        <v>0.47528517110266161</v>
+        <v>0.18668326073428748</v>
       </c>
       <c r="H157" s="23">
-        <v>99.524714828897345</v>
+        <v>99.813316739265716</v>
       </c>
       <c r="I157" s="2"/>
+      <c r="J157" s="26"/>
+      <c r="K157" s="26"/>
+      <c r="L157" s="26"/>
+      <c r="M157" s="26"/>
+      <c r="N157" s="26"/>
+      <c r="O157" s="26"/>
       <c r="R157" s="13"/>
       <c r="S157" s="13"/>
       <c r="T157" s="13"/>
     </row>
     <row r="158" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1">
       <c r="A158" s="28" t="s">
         <v>138</v>
       </c>
       <c r="B158" s="25">
         <v>100</v>
       </c>
       <c r="C158" s="25">
-        <v>54.227941176470587</v>
+        <v>56.422018348623851</v>
       </c>
       <c r="D158" s="25">
-        <v>45.772058823529413</v>
+        <v>43.577981651376149</v>
       </c>
       <c r="E158" s="25"/>
       <c r="F158" s="25">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="G158" s="25">
-        <v>10.477941176470589</v>
+        <v>6.5749235474006111</v>
       </c>
       <c r="H158" s="25">
-        <v>89.52205882352942</v>
+        <v>93.425076452599384</v>
       </c>
       <c r="I158" s="2"/>
+      <c r="J158" s="26"/>
+      <c r="K158" s="26"/>
+      <c r="L158" s="26"/>
+      <c r="M158" s="26"/>
+      <c r="N158" s="26"/>
+      <c r="O158" s="26"/>
+      <c r="P158" s="39"/>
       <c r="R158" s="13"/>
       <c r="S158" s="13"/>
       <c r="T158" s="13"/>
     </row>
     <row r="159" spans="1:20" s="12" customFormat="1" ht="89.25">
-      <c r="A159" s="7" t="s">
+      <c r="A159" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="B159" s="23">
-[...16 lines deleted...]
-        <v>76.282766859101173</v>
+      <c r="B159" s="21">
+        <v>100</v>
+      </c>
+      <c r="C159" s="21">
+        <v>60.214742961608358</v>
+      </c>
+      <c r="D159" s="21">
+        <v>39.785257038391634</v>
+      </c>
+      <c r="E159" s="21"/>
+      <c r="F159" s="21">
+        <v>100.00000268206092</v>
+      </c>
+      <c r="G159" s="21">
+        <v>16.209601021715013</v>
+      </c>
+      <c r="H159" s="21">
+        <v>83.790401660345907</v>
       </c>
       <c r="I159" s="2"/>
+      <c r="J159" s="26"/>
+      <c r="K159" s="26"/>
+      <c r="L159" s="26"/>
+      <c r="M159" s="26"/>
+      <c r="N159" s="26"/>
+      <c r="O159" s="26"/>
       <c r="R159" s="13"/>
       <c r="S159" s="13"/>
       <c r="T159" s="13"/>
     </row>
     <row r="160" spans="1:20" s="17" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A160" s="36" t="s">
+      <c r="A160" s="47" t="s">
         <v>163</v>
       </c>
-      <c r="B160" s="36"/>
-[...5 lines deleted...]
-      <c r="H160" s="36"/>
+      <c r="B160" s="47"/>
+      <c r="C160" s="47"/>
+      <c r="D160" s="47"/>
+      <c r="E160" s="47"/>
+      <c r="F160" s="47"/>
+      <c r="G160" s="47"/>
+      <c r="H160" s="47"/>
       <c r="I160" s="4"/>
       <c r="J160" s="15"/>
       <c r="K160" s="15"/>
       <c r="L160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="20"/>
       <c r="Q160" s="15"/>
       <c r="R160" s="15"/>
       <c r="S160" s="15"/>
       <c r="T160" s="15"/>
     </row>
     <row r="161" spans="1:20" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A161" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B161" s="22">
         <v>100</v>
       </c>
       <c r="C161" s="22">
-        <v>97.654121228039827</v>
+        <v>97.032868644149048</v>
       </c>
       <c r="D161" s="22">
-        <v>2.3458787719601726</v>
+        <v>2.9671313558509507</v>
       </c>
       <c r="E161" s="22"/>
       <c r="F161" s="21">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="G161" s="22">
-        <v>3.2187669493891677</v>
+        <v>1.4279614806679153</v>
       </c>
       <c r="H161" s="22">
-        <v>96.781233050610822</v>
+        <v>98.572038519332082</v>
       </c>
       <c r="I161" s="1"/>
+      <c r="J161" s="39"/>
+      <c r="K161" s="39"/>
+      <c r="L161" s="39"/>
+      <c r="M161" s="39"/>
+      <c r="N161" s="39"/>
+      <c r="O161" s="41"/>
       <c r="R161" s="13"/>
       <c r="S161" s="13"/>
       <c r="T161" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A3:H3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A6:H7"/>
+    <mergeCell ref="A25:H25"/>
+    <mergeCell ref="A33:H33"/>
     <mergeCell ref="A160:H160"/>
     <mergeCell ref="A65:H65"/>
     <mergeCell ref="A104:H104"/>
     <mergeCell ref="A153:H153"/>
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A82:H82"/>
-    <mergeCell ref="A42:H42"/>
-[...4 lines deleted...]
-    <mergeCell ref="A33:H33"/>
     <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A13:H13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="15" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>