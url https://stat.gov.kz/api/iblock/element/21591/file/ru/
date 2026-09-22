--- v4 (2026-09-02)
+++ v5 (2026-09-22)
@@ -2,81 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K726-06\обмен\Жанна\Матрица\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\матрица\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9FE9065-5624-421B-9AE0-92FF435AE873}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EAEA3155-B089-46AE-AE65-C8B69B844482}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$T$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$H$161</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...5 lines deleted...]
-    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
   <si>
     <t>Наименования продукции</t>
   </si>
   <si>
     <t>Уголь каменный и лигнит (уголь бурый)</t>
   </si>
   <si>
     <t>Торф</t>
   </si>
   <si>
     <t>Нефть сырая и нефтепродукты сырые, полученные из минералов битуминозных</t>
   </si>
   <si>
     <t>нефть сырая (природная смесь углеводородов), включая нефть, полученную из минералов битуминозных</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии (товарный выпуск)</t>
   </si>
   <si>
     <t>Газ нефтяной попутный</t>
   </si>
   <si>
     <t>Руды железные</t>
   </si>
   <si>
@@ -589,54 +582,51 @@
         <b/>
         <i/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">красным цетом </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- товары, наполнение ресурсов которых осуществляется за счет импорта.</t>
     </r>
   </si>
   <si>
     <t>Экскаваторы одноковшовые  механические самоходные и погрузчики ковшовые    неполноворотные</t>
   </si>
   <si>
     <t>РЕСУРСЫ И ИСПОЛЬЗОВАНИЕ
 отдельных видов сырья, продукции производственно-технического назначения и потребительских товаров
-за июнь 2026 года</t>
-[...2 lines deleted...]
-    <t>x</t>
+за июль 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -713,51 +703,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -773,168 +763,142 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00CCFF"/>
       <color rgb="FF33CCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1211,5373 +1175,3760 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T161"/>
+  <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:H1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="35" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="35" style="8" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="8" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" style="8" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="26" customWidth="1"/>
+    <col min="6" max="6" width="15.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="8" customWidth="1"/>
+    <col min="8" max="8" width="18.140625" style="8" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="2" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:8" s="1" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A1" s="40" t="s">
         <v>142</v>
       </c>
-      <c r="B1" s="46"/>
-[...20 lines deleted...]
-      <c r="A2" s="45" t="s">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+    </row>
+    <row r="2" spans="1:8" s="1" customFormat="1" ht="48" customHeight="1">
+      <c r="A2" s="39" t="s">
         <v>166</v>
       </c>
-      <c r="B2" s="45"/>
-[...20 lines deleted...]
-      <c r="A3" s="44" t="s">
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1" ht="68.25" customHeight="1">
+      <c r="A3" s="38" t="s">
         <v>164</v>
       </c>
-      <c r="B3" s="44"/>
-[...20 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A4" s="33" t="s">
         <v>143</v>
       </c>
-      <c r="B4" s="49"/>
-[...23 lines deleted...]
-      <c r="B5" s="3" t="s">
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="25.5">
+      <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="E5" s="31" t="s">
+      <c r="E5" s="23" t="s">
         <v>147</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="G5" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="H5" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="I5" s="1"/>
-[...13 lines deleted...]
-      <c r="A6" s="50" t="s">
+    </row>
+    <row r="6" spans="1:8" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="34" t="s">
         <v>151</v>
       </c>
-      <c r="B6" s="50"/>
-[...42 lines deleted...]
-      <c r="A8" s="42" t="s">
+      <c r="B6" s="34"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+    </row>
+    <row r="7" spans="1:8" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="34"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+    </row>
+    <row r="8" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A8" s="36" t="s">
         <v>152</v>
       </c>
-      <c r="B8" s="43"/>
-[...20 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+    </row>
+    <row r="9" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A9" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="21">
-[...24 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C9" s="14">
+        <v>98.802695741312192</v>
+      </c>
+      <c r="D9" s="14">
+        <v>1.1973042586877909</v>
+      </c>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14">
+        <v>100</v>
+      </c>
+      <c r="G9" s="14">
+        <v>32.230156663209733</v>
+      </c>
+      <c r="H9" s="14">
+        <v>67.76984333679026</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A10" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="B10" s="21">
-[...30 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B10" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C10" s="14">
+        <v>98.791478681564158</v>
+      </c>
+      <c r="D10" s="14">
+        <v>1.2085213184358294</v>
+      </c>
+      <c r="E10" s="18"/>
+      <c r="F10" s="14">
+        <v>100</v>
+      </c>
+      <c r="G10" s="14">
+        <v>31.871484916894044</v>
+      </c>
+      <c r="H10" s="14">
+        <v>68.128515083105952</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="17" t="s">
         <v>127</v>
       </c>
-      <c r="B11" s="25">
-[...9 lines deleted...]
-      <c r="F11" s="25">
+      <c r="B11" s="18">
+        <v>100</v>
+      </c>
+      <c r="C11" s="18">
+        <v>99.901160811359915</v>
+      </c>
+      <c r="D11" s="18">
+        <v>9.8839188640082565E-2</v>
+      </c>
+      <c r="E11" s="14"/>
+      <c r="F11" s="18">
+        <v>99.998901786792885</v>
+      </c>
+      <c r="G11" s="18">
+        <v>67.353415992180715</v>
+      </c>
+      <c r="H11" s="18">
+        <v>32.645485794612163</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="9" customFormat="1">
+      <c r="A12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="16">
+        <v>100</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0</v>
+      </c>
+      <c r="D12" s="16">
+        <v>100</v>
+      </c>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16">
+        <v>100</v>
+      </c>
+      <c r="G12" s="16">
+        <v>1.2523122088139818</v>
+      </c>
+      <c r="H12" s="16">
+        <v>98.747687791186024</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="11" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A13" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+    </row>
+    <row r="14" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A14" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="14">
+        <v>100</v>
+      </c>
+      <c r="C14" s="14">
+        <v>99.99998683304085</v>
+      </c>
+      <c r="D14" s="14">
+        <v>1.3166959148719225E-5</v>
+      </c>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G14" s="14">
+        <v>87.145571793634787</v>
+      </c>
+      <c r="H14" s="14">
+        <v>12.854428206365224</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="14">
         <v>99.999999999999986</v>
       </c>
-      <c r="G11" s="25">
-[...138 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="C15" s="14">
+        <v>99.999985112330435</v>
+      </c>
+      <c r="D15" s="14">
+        <v>1.4887669555668569E-5</v>
+      </c>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14">
+        <v>99.99998511233045</v>
+      </c>
+      <c r="G15" s="14">
+        <v>98.144296652894582</v>
+      </c>
+      <c r="H15" s="14">
+        <v>1.8556884594358645</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A16" s="17" t="s">
         <v>128</v>
       </c>
-      <c r="B16" s="25">
-[...9 lines deleted...]
-      <c r="F16" s="21">
+      <c r="B16" s="18">
+        <v>100</v>
+      </c>
+      <c r="C16" s="18">
+        <v>100</v>
+      </c>
+      <c r="D16" s="18">
+        <v>0</v>
+      </c>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14">
+        <v>100</v>
+      </c>
+      <c r="G16" s="14">
+        <v>2.9826839826839828</v>
+      </c>
+      <c r="H16" s="14">
+        <v>97.01731601731602</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A17" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="16">
+        <v>100</v>
+      </c>
+      <c r="C17" s="16">
+        <v>28.800795577677469</v>
+      </c>
+      <c r="D17" s="16">
+        <v>71.199204422322524</v>
+      </c>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G17" s="16">
+        <v>16.081041146373547</v>
+      </c>
+      <c r="H17" s="16">
+        <v>83.918958853626464</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="14">
+        <v>100.00002306610864</v>
+      </c>
+      <c r="C18" s="14">
+        <v>77.326061358155556</v>
+      </c>
+      <c r="D18" s="14">
+        <v>22.67396170795308</v>
+      </c>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G18" s="14">
+        <v>5.1211374359483006</v>
+      </c>
+      <c r="H18" s="14">
+        <v>94.878862564051715</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="11" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A19" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+    </row>
+    <row r="20" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A20" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="14">
+        <v>100.00002404732319</v>
+      </c>
+      <c r="C20" s="14">
+        <v>93.790981147620016</v>
+      </c>
+      <c r="D20" s="14">
+        <v>6.209042899703185</v>
+      </c>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14">
+        <v>100</v>
+      </c>
+      <c r="G20" s="14">
+        <v>33.894317304910679</v>
+      </c>
+      <c r="H20" s="14">
+        <v>66.105682695089328</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A21" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="14">
+        <v>100</v>
+      </c>
+      <c r="C21" s="14">
+        <v>99.972023537593543</v>
+      </c>
+      <c r="D21" s="14">
+        <v>2.7976462406450953E-2</v>
+      </c>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14">
+        <v>100.00000676904486</v>
+      </c>
+      <c r="G21" s="14">
+        <v>0.6260148067441077</v>
+      </c>
+      <c r="H21" s="14">
+        <v>99.373991962300749</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="14">
+        <v>100</v>
+      </c>
+      <c r="C22" s="14">
+        <v>99.677799650773522</v>
+      </c>
+      <c r="D22" s="14">
+        <v>0.3222003492264745</v>
+      </c>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14">
+        <v>100.00011121862245</v>
+      </c>
+      <c r="G22" s="14">
+        <v>0.47590448544704322</v>
+      </c>
+      <c r="H22" s="14">
+        <v>99.524206733175404</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="14">
+        <v>100</v>
+      </c>
+      <c r="C23" s="14">
+        <v>93.842273254354396</v>
+      </c>
+      <c r="D23" s="14">
+        <v>6.1577267456455989</v>
+      </c>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G23" s="14">
+        <v>42.251736380915951</v>
+      </c>
+      <c r="H23" s="14">
+        <v>57.748263619084064</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A24" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="14">
+        <v>100</v>
+      </c>
+      <c r="C24" s="14">
+        <v>99.995988527187762</v>
+      </c>
+      <c r="D24" s="14">
+        <v>4.0114728122430153E-3</v>
+      </c>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14">
+        <v>100</v>
+      </c>
+      <c r="G24" s="14">
+        <v>1.6045891248972062</v>
+      </c>
+      <c r="H24" s="14">
+        <v>98.395410875102797</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A25" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="32"/>
+    </row>
+    <row r="26" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="14">
+        <v>100</v>
+      </c>
+      <c r="C26" s="14">
+        <v>99.991718323956022</v>
+      </c>
+      <c r="D26" s="14">
+        <v>8.281676043971644E-3</v>
+      </c>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14">
+        <v>100</v>
+      </c>
+      <c r="G26" s="14">
+        <v>7.6455473043622266</v>
+      </c>
+      <c r="H26" s="14">
+        <v>92.354452695637775</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A27" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="14">
+        <v>100</v>
+      </c>
+      <c r="C27" s="14">
+        <v>97.750188058233846</v>
+      </c>
+      <c r="D27" s="14">
+        <v>2.2498119417661502</v>
+      </c>
+      <c r="E27" s="14"/>
+      <c r="F27" s="14">
+        <v>100</v>
+      </c>
+      <c r="G27" s="14">
+        <v>0</v>
+      </c>
+      <c r="H27" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A28" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="14">
+        <v>100</v>
+      </c>
+      <c r="C28" s="14">
+        <v>99.870453115132946</v>
+      </c>
+      <c r="D28" s="14">
+        <v>0.12954688486705432</v>
+      </c>
+      <c r="E28" s="14"/>
+      <c r="F28" s="14">
+        <v>100.00000008064417</v>
+      </c>
+      <c r="G28" s="14">
+        <v>1.1387539893050869</v>
+      </c>
+      <c r="H28" s="14">
+        <v>98.861246091339083</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A29" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="14">
+        <v>100</v>
+      </c>
+      <c r="C29" s="14">
+        <v>96.848677147546439</v>
+      </c>
+      <c r="D29" s="14">
+        <v>3.1513228524535539</v>
+      </c>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G29" s="14">
+        <v>1.1192394296011206</v>
+      </c>
+      <c r="H29" s="14">
+        <v>98.880760570398891</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A30" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="14">
+        <v>100</v>
+      </c>
+      <c r="C30" s="14">
+        <v>100</v>
+      </c>
+      <c r="D30" s="14">
+        <v>0</v>
+      </c>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14">
+        <v>100</v>
+      </c>
+      <c r="G30" s="14">
+        <v>23.978723404255319</v>
+      </c>
+      <c r="H30" s="14">
+        <v>76.021276595744681</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A31" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="14">
         <v>99.999999999999986</v>
       </c>
-      <c r="G16" s="21">
-[...30 lines deleted...]
-      <c r="F17" s="23">
+      <c r="C31" s="14">
+        <v>98.60379676699975</v>
+      </c>
+      <c r="D31" s="14">
+        <v>1.3962032330002414</v>
+      </c>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14">
         <v>99.999999999999986</v>
       </c>
-      <c r="G17" s="23">
-[...19 lines deleted...]
-      <c r="B18" s="21">
+      <c r="G31" s="14">
+        <v>24.635993143367998</v>
+      </c>
+      <c r="H31" s="14">
+        <v>75.364006856631988</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A32" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" s="14">
+        <v>100</v>
+      </c>
+      <c r="C32" s="14">
+        <v>60.44948509992156</v>
+      </c>
+      <c r="D32" s="14">
+        <v>1.8717319497117857</v>
+      </c>
+      <c r="E32" s="14">
+        <v>37.678782950366653</v>
+      </c>
+      <c r="F32" s="14">
+        <v>100</v>
+      </c>
+      <c r="G32" s="14">
+        <v>100</v>
+      </c>
+      <c r="H32" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A33" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
+    </row>
+    <row r="34" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A34" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="18">
+        <v>100</v>
+      </c>
+      <c r="C34" s="18">
+        <v>100</v>
+      </c>
+      <c r="D34" s="18">
+        <v>0</v>
+      </c>
+      <c r="E34" s="25"/>
+      <c r="F34" s="14">
+        <v>100</v>
+      </c>
+      <c r="G34" s="18">
+        <v>0</v>
+      </c>
+      <c r="H34" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="9" customFormat="1" ht="63.75" customHeight="1">
+      <c r="A35" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B35" s="16">
+        <v>100.00000000000003</v>
+      </c>
+      <c r="C35" s="16">
+        <v>16.147760556186746</v>
+      </c>
+      <c r="D35" s="16">
+        <v>83.852239443813275</v>
+      </c>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16">
+        <v>100</v>
+      </c>
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A36" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="16">
+        <v>100</v>
+      </c>
+      <c r="C36" s="16">
+        <v>8.1948094703233956</v>
+      </c>
+      <c r="D36" s="16">
+        <v>91.805190529676608</v>
+      </c>
+      <c r="E36" s="16">
+        <v>0</v>
+      </c>
+      <c r="F36" s="16">
+        <v>100</v>
+      </c>
+      <c r="G36" s="16">
+        <v>24.231866072339141</v>
+      </c>
+      <c r="H36" s="16">
+        <v>75.768133927660855</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A37" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="16">
+        <v>99.999974188059596</v>
+      </c>
+      <c r="C37" s="16">
+        <v>0.28478313840155944</v>
+      </c>
+      <c r="D37" s="16">
+        <v>99.715191049658031</v>
+      </c>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16">
+        <v>99.99997418805961</v>
+      </c>
+      <c r="G37" s="16">
+        <v>0.6278754501602406</v>
+      </c>
+      <c r="H37" s="16">
+        <v>99.372098737899364</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A38" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="14">
+        <v>100</v>
+      </c>
+      <c r="C38" s="14">
+        <v>100</v>
+      </c>
+      <c r="D38" s="14">
+        <v>0</v>
+      </c>
+      <c r="E38" s="14"/>
+      <c r="F38" s="14">
+        <v>100</v>
+      </c>
+      <c r="G38" s="14">
+        <v>0</v>
+      </c>
+      <c r="H38" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A39" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="14">
+        <v>100</v>
+      </c>
+      <c r="C39" s="14">
+        <v>100</v>
+      </c>
+      <c r="D39" s="14">
+        <v>0</v>
+      </c>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14">
+        <v>100</v>
+      </c>
+      <c r="G39" s="14">
+        <v>0</v>
+      </c>
+      <c r="H39" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="16">
+        <v>100</v>
+      </c>
+      <c r="C40" s="16">
+        <v>15.661294107263179</v>
+      </c>
+      <c r="D40" s="16">
+        <v>84.338705892736826</v>
+      </c>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16">
+        <v>100</v>
+      </c>
+      <c r="G40" s="16">
+        <v>0.65163900017437315</v>
+      </c>
+      <c r="H40" s="16">
+        <v>99.34836099982563</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A41" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B41" s="14">
+        <v>100</v>
+      </c>
+      <c r="C41" s="14">
+        <v>61.080522791497728</v>
+      </c>
+      <c r="D41" s="14">
+        <v>38.919477208502272</v>
+      </c>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14">
+        <v>100</v>
+      </c>
+      <c r="G41" s="14">
+        <v>0</v>
+      </c>
+      <c r="H41" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A42" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" s="32"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="32"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="32"/>
+    </row>
+    <row r="43" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A43" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="18">
+        <v>100</v>
+      </c>
+      <c r="C43" s="18">
+        <v>84.510472462258861</v>
+      </c>
+      <c r="D43" s="18">
+        <v>15.489527537741132</v>
+      </c>
+      <c r="E43" s="18"/>
+      <c r="F43" s="18">
+        <v>100</v>
+      </c>
+      <c r="G43" s="18">
+        <v>0.17210419627931725</v>
+      </c>
+      <c r="H43" s="18">
+        <v>99.827895803720679</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="9" customFormat="1" ht="42" customHeight="1">
+      <c r="A44" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="16">
+        <v>100.00000286925605</v>
+      </c>
+      <c r="C44" s="16">
+        <v>39.787017993678461</v>
+      </c>
+      <c r="D44" s="16">
+        <v>60.21298487557759</v>
+      </c>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="C18" s="21">
-[...6 lines deleted...]
-      <c r="F18" s="21">
+      <c r="G44" s="16">
+        <v>1.1881790094410003</v>
+      </c>
+      <c r="H44" s="16">
+        <v>98.811820990559013</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A45" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="14">
+        <v>100</v>
+      </c>
+      <c r="C45" s="14">
+        <v>80.590622501619848</v>
+      </c>
+      <c r="D45" s="14">
+        <v>19.409377498380159</v>
+      </c>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14">
+        <v>100</v>
+      </c>
+      <c r="G45" s="14">
+        <v>0.64895575149668983</v>
+      </c>
+      <c r="H45" s="14">
+        <v>99.351044248503314</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A46" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B46" s="14">
+        <v>100</v>
+      </c>
+      <c r="C46" s="14">
+        <v>100</v>
+      </c>
+      <c r="D46" s="14">
+        <v>0</v>
+      </c>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G46" s="14">
+        <v>0.31190218836281225</v>
+      </c>
+      <c r="H46" s="14">
+        <v>99.688097811637178</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A47" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B47" s="14">
+        <v>100</v>
+      </c>
+      <c r="C47" s="14">
+        <v>85.007000483910218</v>
+      </c>
+      <c r="D47" s="14">
+        <v>14.99299951608978</v>
+      </c>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14">
+        <v>100</v>
+      </c>
+      <c r="G47" s="14">
+        <v>0</v>
+      </c>
+      <c r="H47" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A48" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B48" s="18">
+        <v>100</v>
+      </c>
+      <c r="C48" s="18">
+        <v>100</v>
+      </c>
+      <c r="D48" s="18">
+        <v>0</v>
+      </c>
+      <c r="E48" s="24"/>
+      <c r="F48" s="18">
+        <v>100</v>
+      </c>
+      <c r="G48" s="18">
+        <v>66.105247759282975</v>
+      </c>
+      <c r="H48" s="18">
+        <v>33.894752240717033</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A49" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B49" s="16">
+        <v>100</v>
+      </c>
+      <c r="C49" s="16">
+        <v>21.283777010829461</v>
+      </c>
+      <c r="D49" s="16">
+        <v>78.716222989170532</v>
+      </c>
+      <c r="E49" s="16"/>
+      <c r="F49" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G49" s="16">
+        <v>2.8664372962078351</v>
+      </c>
+      <c r="H49" s="16">
+        <v>97.133562703792151</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="9" customFormat="1" ht="42" customHeight="1">
+      <c r="A50" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B50" s="14">
+        <v>100</v>
+      </c>
+      <c r="C50" s="14">
+        <v>99.99874386091976</v>
+      </c>
+      <c r="D50" s="14">
+        <v>1.2561390802376569E-3</v>
+      </c>
+      <c r="E50" s="14"/>
+      <c r="F50" s="14">
+        <v>100.00000028189834</v>
+      </c>
+      <c r="G50" s="14">
+        <v>13.837455868001703</v>
+      </c>
+      <c r="H50" s="14">
+        <v>86.16254441389664</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A51" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="14">
+        <v>100</v>
+      </c>
+      <c r="C51" s="14">
+        <v>99.999297687641914</v>
+      </c>
+      <c r="D51" s="14">
+        <v>7.0231235809146021E-4</v>
+      </c>
+      <c r="E51" s="22"/>
+      <c r="F51" s="14">
+        <v>100</v>
+      </c>
+      <c r="G51" s="14">
+        <v>0</v>
+      </c>
+      <c r="H51" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A52" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="14">
+        <v>100</v>
+      </c>
+      <c r="C52" s="14">
+        <v>93.646313803533175</v>
+      </c>
+      <c r="D52" s="14">
+        <v>6.3536861964668248</v>
+      </c>
+      <c r="E52" s="12"/>
+      <c r="F52" s="14">
+        <v>100</v>
+      </c>
+      <c r="G52" s="14">
+        <v>30.754252873078087</v>
+      </c>
+      <c r="H52" s="14">
+        <v>69.245747126921913</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A53" s="32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B53" s="32"/>
+      <c r="C53" s="32"/>
+      <c r="D53" s="32"/>
+      <c r="E53" s="32"/>
+      <c r="F53" s="32"/>
+      <c r="G53" s="32"/>
+      <c r="H53" s="32"/>
+    </row>
+    <row r="54" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A54" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B54" s="18">
+        <v>100</v>
+      </c>
+      <c r="C54" s="18">
+        <v>80.750894052468269</v>
+      </c>
+      <c r="D54" s="18">
+        <v>19.249105947531735</v>
+      </c>
+      <c r="E54" s="12"/>
+      <c r="F54" s="18">
+        <v>100</v>
+      </c>
+      <c r="G54" s="18">
+        <v>1.5241245845836631</v>
+      </c>
+      <c r="H54" s="18">
+        <v>98.47587541541634</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A55" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B55" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C55" s="16">
+        <v>41.851743953461394</v>
+      </c>
+      <c r="D55" s="16">
+        <v>58.148256046538592</v>
+      </c>
+      <c r="E55" s="16"/>
+      <c r="F55" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="G18" s="21">
-[...112 lines deleted...]
-      <c r="B22" s="21">
+      <c r="G55" s="16">
+        <v>6.8428989084667038E-3</v>
+      </c>
+      <c r="H55" s="16">
+        <v>99.993157101091541</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A56" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B56" s="16">
+        <v>100</v>
+      </c>
+      <c r="C56" s="16">
+        <v>0</v>
+      </c>
+      <c r="D56" s="16">
+        <v>100</v>
+      </c>
+      <c r="E56" s="16"/>
+      <c r="F56" s="16">
+        <v>100</v>
+      </c>
+      <c r="G56" s="16">
+        <v>0</v>
+      </c>
+      <c r="H56" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A57" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="C22" s="21">
-[...6 lines deleted...]
-      <c r="F22" s="21">
+      <c r="C57" s="16">
+        <v>46.640075337407332</v>
+      </c>
+      <c r="D57" s="16">
+        <v>53.359924662592682</v>
+      </c>
+      <c r="E57" s="16"/>
+      <c r="F57" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="G22" s="21">
-[...110 lines deleted...]
-      <c r="B26" s="21">
+      <c r="G57" s="16">
+        <v>0.33073609273575261</v>
+      </c>
+      <c r="H57" s="16">
+        <v>99.669263907264266</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A58" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58" s="14">
         <v>100.00000000000001</v>
       </c>
-      <c r="C26" s="21">
-[...98 lines deleted...]
-      <c r="B29" s="21">
+      <c r="C58" s="14">
+        <v>94.399296954596608</v>
+      </c>
+      <c r="D58" s="14">
+        <v>5.6007030454034066</v>
+      </c>
+      <c r="E58" s="14"/>
+      <c r="F58" s="14">
+        <v>100</v>
+      </c>
+      <c r="G58" s="14">
+        <v>6.0357606748463297</v>
+      </c>
+      <c r="H58" s="14">
+        <v>93.96423932515367</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A59" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B59" s="16">
+        <v>100</v>
+      </c>
+      <c r="C59" s="16">
+        <v>1.8272486805950598</v>
+      </c>
+      <c r="D59" s="16">
+        <v>98.172751319404938</v>
+      </c>
+      <c r="E59" s="16"/>
+      <c r="F59" s="16">
+        <v>100</v>
+      </c>
+      <c r="G59" s="16">
+        <v>13.725432468897356</v>
+      </c>
+      <c r="H59" s="16">
+        <v>86.274567531102647</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A60" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B60" s="16">
+        <v>99.99998011592416</v>
+      </c>
+      <c r="C60" s="16">
+        <v>5.8028295039917293</v>
+      </c>
+      <c r="D60" s="16">
+        <v>94.197150611932429</v>
+      </c>
+      <c r="E60" s="16"/>
+      <c r="F60" s="16">
+        <v>100</v>
+      </c>
+      <c r="G60" s="16">
+        <v>44.286927214340395</v>
+      </c>
+      <c r="H60" s="16">
+        <v>55.713072785659598</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A61" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="16">
+        <v>100.00002234314829</v>
+      </c>
+      <c r="C61" s="16">
+        <v>37.132458003259863</v>
+      </c>
+      <c r="D61" s="16">
+        <v>62.867564339888425</v>
+      </c>
+      <c r="E61" s="16"/>
+      <c r="F61" s="16">
         <v>99.999999999999986</v>
       </c>
-      <c r="C29" s="21">
-[...74 lines deleted...]
-      <c r="F31" s="21">
+      <c r="G61" s="16">
+        <v>5.7739610715327068</v>
+      </c>
+      <c r="H61" s="16">
+        <v>94.226038928467275</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="9" customFormat="1" ht="51">
+      <c r="A62" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62" s="16">
+        <v>100</v>
+      </c>
+      <c r="C62" s="16">
+        <v>5.9858259549091249E-2</v>
+      </c>
+      <c r="D62" s="16">
+        <v>61.913086640395029</v>
+      </c>
+      <c r="E62" s="16">
+        <v>38.02705510005589</v>
+      </c>
+      <c r="F62" s="16">
+        <v>100</v>
+      </c>
+      <c r="G62" s="16">
+        <v>100</v>
+      </c>
+      <c r="H62" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A63" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B63" s="16">
+        <v>100</v>
+      </c>
+      <c r="C63" s="16">
+        <v>13.812177084388614</v>
+      </c>
+      <c r="D63" s="16">
+        <v>86.187822915611392</v>
+      </c>
+      <c r="E63" s="16"/>
+      <c r="F63" s="16">
+        <v>100</v>
+      </c>
+      <c r="G63" s="16">
+        <v>5.1693910265960294</v>
+      </c>
+      <c r="H63" s="16">
+        <v>94.830608973403969</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A64" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B64" s="16">
+        <v>100.00001037136863</v>
+      </c>
+      <c r="C64" s="16">
+        <v>45.402398213054674</v>
+      </c>
+      <c r="D64" s="16">
+        <v>54.597612158313957</v>
+      </c>
+      <c r="E64" s="16"/>
+      <c r="F64" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G64" s="16">
+        <v>7.244961044620843</v>
+      </c>
+      <c r="H64" s="16">
+        <v>92.755038955379149</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A65" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="32"/>
+      <c r="C65" s="32"/>
+      <c r="D65" s="32"/>
+      <c r="E65" s="32"/>
+      <c r="F65" s="32"/>
+      <c r="G65" s="32"/>
+      <c r="H65" s="32"/>
+    </row>
+    <row r="66" spans="1:8" s="9" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A66" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B66" s="18">
+        <v>100</v>
+      </c>
+      <c r="C66" s="18">
+        <v>95.184498345528951</v>
+      </c>
+      <c r="D66" s="18">
+        <v>4.8155016544710518</v>
+      </c>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18">
+        <v>100.00000162962739</v>
+      </c>
+      <c r="G66" s="18">
+        <v>0.12090368509432473</v>
+      </c>
+      <c r="H66" s="18">
+        <v>99.879097944533072</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A67" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B67" s="16">
+        <v>100</v>
+      </c>
+      <c r="C67" s="16">
+        <v>11.701391116233081</v>
+      </c>
+      <c r="D67" s="16">
+        <v>88.298608883766917</v>
+      </c>
+      <c r="E67" s="16"/>
+      <c r="F67" s="16">
+        <v>100</v>
+      </c>
+      <c r="G67" s="16">
+        <v>27.064056821424387</v>
+      </c>
+      <c r="H67" s="16">
+        <v>72.935943178575613</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A68" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B68" s="16">
+        <v>100</v>
+      </c>
+      <c r="C68" s="16">
+        <v>3.3788641265276782</v>
+      </c>
+      <c r="D68" s="16">
+        <v>96.621135873472326</v>
+      </c>
+      <c r="E68" s="16"/>
+      <c r="F68" s="16">
+        <v>100</v>
+      </c>
+      <c r="G68" s="16">
+        <v>8.7886412652767802</v>
+      </c>
+      <c r="H68" s="16">
+        <v>91.21135873472322</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A69" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B69" s="16">
+        <v>100</v>
+      </c>
+      <c r="C69" s="16">
+        <v>0</v>
+      </c>
+      <c r="D69" s="16">
+        <v>100</v>
+      </c>
+      <c r="E69" s="16"/>
+      <c r="F69" s="16">
+        <v>100</v>
+      </c>
+      <c r="G69" s="16">
+        <v>0.53914211233114773</v>
+      </c>
+      <c r="H69" s="16">
+        <v>99.460857887668851</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A70" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B70" s="16">
+        <v>100</v>
+      </c>
+      <c r="C70" s="16">
+        <v>0</v>
+      </c>
+      <c r="D70" s="16">
+        <v>100</v>
+      </c>
+      <c r="E70" s="16"/>
+      <c r="F70" s="16">
+        <v>100</v>
+      </c>
+      <c r="G70" s="16">
+        <v>2.1931452610739917</v>
+      </c>
+      <c r="H70" s="16">
+        <v>97.806854738926006</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A71" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B71" s="18">
+        <v>100</v>
+      </c>
+      <c r="C71" s="18">
+        <v>100</v>
+      </c>
+      <c r="D71" s="18">
+        <v>0</v>
+      </c>
+      <c r="E71" s="18"/>
+      <c r="F71" s="18">
+        <v>100</v>
+      </c>
+      <c r="G71" s="18">
+        <v>0</v>
+      </c>
+      <c r="H71" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A72" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B72" s="16">
+        <v>100</v>
+      </c>
+      <c r="C72" s="16">
+        <v>3.6208381734903838</v>
+      </c>
+      <c r="D72" s="16">
+        <v>96.379161826509616</v>
+      </c>
+      <c r="E72" s="16"/>
+      <c r="F72" s="16">
+        <v>100</v>
+      </c>
+      <c r="G72" s="16">
+        <v>2.4263626666885587</v>
+      </c>
+      <c r="H72" s="16">
+        <v>97.573637333311439</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A73" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" s="16">
+        <v>100</v>
+      </c>
+      <c r="C73" s="16">
+        <v>0.86526644194680813</v>
+      </c>
+      <c r="D73" s="16">
+        <v>99.134733558053185</v>
+      </c>
+      <c r="E73" s="16"/>
+      <c r="F73" s="16">
+        <v>100</v>
+      </c>
+      <c r="G73" s="16">
+        <v>0.66983921836464366</v>
+      </c>
+      <c r="H73" s="16">
+        <v>99.330160781635357</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A74" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B74" s="14">
         <v>100.00000000000001</v>
       </c>
-      <c r="G31" s="21">
-[...399 lines deleted...]
-      <c r="B44" s="21">
+      <c r="C74" s="14">
+        <v>79.235709755309529</v>
+      </c>
+      <c r="D74" s="14">
+        <v>20.764290244690489</v>
+      </c>
+      <c r="E74" s="14"/>
+      <c r="F74" s="14">
+        <v>99.999995526788425</v>
+      </c>
+      <c r="G74" s="14">
+        <v>2.6057709886553542</v>
+      </c>
+      <c r="H74" s="14">
+        <v>97.394224538133074</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="9" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A75" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B75" s="18">
+        <v>100</v>
+      </c>
+      <c r="C75" s="18">
+        <v>93.963811402447718</v>
+      </c>
+      <c r="D75" s="18">
+        <v>6.0361885975522762</v>
+      </c>
+      <c r="E75" s="14"/>
+      <c r="F75" s="18">
         <v>99.999999999999986</v>
       </c>
-      <c r="C44" s="21">
-[...40 lines deleted...]
-      <c r="F45" s="21">
+      <c r="G75" s="18">
+        <v>0.56910922124834329</v>
+      </c>
+      <c r="H75" s="18">
+        <v>99.430890778751646</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A76" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B76" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="G45" s="21">
-[...156 lines deleted...]
-      <c r="B50" s="21">
+      <c r="C76" s="16">
+        <v>1.6722199024562061</v>
+      </c>
+      <c r="D76" s="16">
+        <v>98.327780097543808</v>
+      </c>
+      <c r="E76" s="16"/>
+      <c r="F76" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G76" s="16">
+        <v>1.7906699957676107</v>
+      </c>
+      <c r="H76" s="16">
+        <v>98.209330004232399</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="9" customFormat="1" ht="69" customHeight="1">
+      <c r="A77" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="B77" s="18">
         <v>99.999999999999986</v>
       </c>
-      <c r="C50" s="21">
-[...61 lines deleted...]
-      <c r="A52" s="6" t="s">
+      <c r="C77" s="18">
+        <v>84.417763511901128</v>
+      </c>
+      <c r="D77" s="18">
+        <v>15.582236488098857</v>
+      </c>
+      <c r="E77" s="18"/>
+      <c r="F77" s="18">
+        <v>100</v>
+      </c>
+      <c r="G77" s="18">
+        <v>4.1068880165076571</v>
+      </c>
+      <c r="H77" s="18">
+        <v>95.893111983492346</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="9" customFormat="1">
+      <c r="A78" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B78" s="14">
+        <v>100</v>
+      </c>
+      <c r="C78" s="14">
+        <v>100</v>
+      </c>
+      <c r="D78" s="14">
+        <v>0</v>
+      </c>
+      <c r="E78" s="14"/>
+      <c r="F78" s="14">
+        <v>100</v>
+      </c>
+      <c r="G78" s="14">
+        <v>0</v>
+      </c>
+      <c r="H78" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="9" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A79" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B79" s="14">
+        <v>100</v>
+      </c>
+      <c r="C79" s="14">
+        <v>71.17016489322701</v>
+      </c>
+      <c r="D79" s="14">
+        <v>28.829835106772983</v>
+      </c>
+      <c r="E79" s="14"/>
+      <c r="F79" s="14">
+        <v>100</v>
+      </c>
+      <c r="G79" s="14">
+        <v>14.08001779299777</v>
+      </c>
+      <c r="H79" s="14">
+        <v>85.919982207002235</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A80" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B80" s="29">
+        <v>100</v>
+      </c>
+      <c r="C80" s="29">
+        <v>43.448692217585709</v>
+      </c>
+      <c r="D80" s="29">
+        <v>56.551307782414298</v>
+      </c>
+      <c r="E80" s="29"/>
+      <c r="F80" s="29">
+        <v>100</v>
+      </c>
+      <c r="G80" s="29">
+        <v>2.2219835513708324</v>
+      </c>
+      <c r="H80" s="29">
+        <v>97.778016448629174</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A81" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B81" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C81" s="16">
+        <v>5.4231712725170222</v>
+      </c>
+      <c r="D81" s="16">
+        <v>94.576828727482962</v>
+      </c>
+      <c r="E81" s="16"/>
+      <c r="F81" s="16">
+        <v>100</v>
+      </c>
+      <c r="G81" s="16">
+        <v>0.73480293921175677</v>
+      </c>
+      <c r="H81" s="16">
+        <v>99.265197060788239</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A82" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B82" s="32"/>
+      <c r="C82" s="32"/>
+      <c r="D82" s="32"/>
+      <c r="E82" s="32"/>
+      <c r="F82" s="32"/>
+      <c r="G82" s="32"/>
+      <c r="H82" s="32"/>
+    </row>
+    <row r="83" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A83" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B83" s="29">
+        <v>100</v>
+      </c>
+      <c r="C83" s="29">
+        <v>42.67564022324801</v>
+      </c>
+      <c r="D83" s="29">
+        <v>57.32435977675199</v>
+      </c>
+      <c r="E83" s="29"/>
+      <c r="F83" s="29">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G83" s="29">
+        <v>3.2429909929306806</v>
+      </c>
+      <c r="H83" s="29">
+        <v>96.7570090070693</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="9" customFormat="1" ht="94.5" customHeight="1">
+      <c r="A84" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B84" s="16">
+        <v>100</v>
+      </c>
+      <c r="C84" s="16">
+        <v>0.8866131374564884</v>
+      </c>
+      <c r="D84" s="16">
+        <v>99.113386862543507</v>
+      </c>
+      <c r="E84" s="16"/>
+      <c r="F84" s="16">
+        <v>99.999994026202273</v>
+      </c>
+      <c r="G84" s="16">
+        <v>6.1622411777461705</v>
+      </c>
+      <c r="H84" s="16">
+        <v>93.837752848456105</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="9" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A85" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B85" s="16">
+        <v>100</v>
+      </c>
+      <c r="C85" s="16">
+        <v>1.2144646016391931</v>
+      </c>
+      <c r="D85" s="16">
+        <v>98.785535398360807</v>
+      </c>
+      <c r="E85" s="16"/>
+      <c r="F85" s="16">
+        <v>100</v>
+      </c>
+      <c r="G85" s="16">
+        <v>0</v>
+      </c>
+      <c r="H85" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="9" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A86" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B86" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C86" s="14">
+        <v>76.084598299014218</v>
+      </c>
+      <c r="D86" s="14">
+        <v>23.915401700985793</v>
+      </c>
+      <c r="E86" s="14"/>
+      <c r="F86" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G86" s="14">
+        <v>2.4085147004107776</v>
+      </c>
+      <c r="H86" s="14">
+        <v>97.591485299589237</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="9" customFormat="1">
+      <c r="A87" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B87" s="16">
+        <v>100</v>
+      </c>
+      <c r="C87" s="16">
+        <v>47.759401299547605</v>
+      </c>
+      <c r="D87" s="16">
+        <v>52.240598700452402</v>
+      </c>
+      <c r="E87" s="16"/>
+      <c r="F87" s="16">
+        <v>100</v>
+      </c>
+      <c r="G87" s="16">
+        <v>11.076912892313144</v>
+      </c>
+      <c r="H87" s="16">
+        <v>88.923087107686854</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A88" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B88" s="18">
+        <v>100</v>
+      </c>
+      <c r="C88" s="18">
+        <v>100</v>
+      </c>
+      <c r="D88" s="18">
+        <v>0</v>
+      </c>
+      <c r="E88" s="18"/>
+      <c r="F88" s="18">
+        <v>100</v>
+      </c>
+      <c r="G88" s="18">
+        <v>0</v>
+      </c>
+      <c r="H88" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="9" customFormat="1" ht="51">
+      <c r="A89" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B89" s="16">
+        <v>100</v>
+      </c>
+      <c r="C89" s="16">
+        <v>0</v>
+      </c>
+      <c r="D89" s="16">
+        <v>100</v>
+      </c>
+      <c r="E89" s="16"/>
+      <c r="F89" s="16">
+        <v>100</v>
+      </c>
+      <c r="G89" s="16">
+        <v>2.0367574820885154E-2</v>
+      </c>
+      <c r="H89" s="16">
+        <v>99.979632425179119</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A90" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="B90" s="18">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C90" s="18">
+        <v>93.070509226668946</v>
+      </c>
+      <c r="D90" s="18">
+        <v>6.9294907733310636</v>
+      </c>
+      <c r="E90" s="18"/>
+      <c r="F90" s="18">
+        <v>100</v>
+      </c>
+      <c r="G90" s="18">
+        <v>8.9066711716687514</v>
+      </c>
+      <c r="H90" s="18">
+        <v>91.093328828331252</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A91" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B91" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C91" s="14">
+        <v>86.210756102303748</v>
+      </c>
+      <c r="D91" s="14">
+        <v>13.789243897696268</v>
+      </c>
+      <c r="E91" s="14"/>
+      <c r="F91" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G91" s="14">
+        <v>2.1762894245462592</v>
+      </c>
+      <c r="H91" s="14">
+        <v>97.823710575453731</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A92" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B92" s="14">
+        <v>100</v>
+      </c>
+      <c r="C92" s="14">
+        <v>66.579092432315534</v>
+      </c>
+      <c r="D92" s="14">
+        <v>33.420907567684466</v>
+      </c>
+      <c r="E92" s="14"/>
+      <c r="F92" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G92" s="14">
+        <v>27.724817541200427</v>
+      </c>
+      <c r="H92" s="14">
+        <v>72.275182458799563</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A93" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B93" s="14">
+        <v>100</v>
+      </c>
+      <c r="C93" s="14">
+        <v>98.462594589560155</v>
+      </c>
+      <c r="D93" s="14">
+        <v>1.5374054104398458</v>
+      </c>
+      <c r="E93" s="14"/>
+      <c r="F93" s="14">
+        <v>100</v>
+      </c>
+      <c r="G93" s="14">
+        <v>0.48401551155207923</v>
+      </c>
+      <c r="H93" s="14">
+        <v>99.515984488447927</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A94" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B94" s="14">
+        <v>100</v>
+      </c>
+      <c r="C94" s="14">
+        <v>98.38537210537433</v>
+      </c>
+      <c r="D94" s="14">
+        <v>1.6146278946256636</v>
+      </c>
+      <c r="E94" s="12"/>
+      <c r="F94" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G94" s="14">
+        <v>0.60807625694738954</v>
+      </c>
+      <c r="H94" s="14">
+        <v>99.391923743052601</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A95" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B95" s="14">
+        <v>100</v>
+      </c>
+      <c r="C95" s="14">
+        <v>74.670869473905768</v>
+      </c>
+      <c r="D95" s="14">
+        <v>25.329130526094229</v>
+      </c>
+      <c r="E95" s="12"/>
+      <c r="F95" s="14">
+        <v>100</v>
+      </c>
+      <c r="G95" s="14">
+        <v>15.705079020533889</v>
+      </c>
+      <c r="H95" s="14">
+        <v>84.294920979466113</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A96" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B96" s="14">
+        <v>100</v>
+      </c>
+      <c r="C96" s="14">
+        <v>76.794400774188503</v>
+      </c>
+      <c r="D96" s="14">
+        <v>23.205599225811497</v>
+      </c>
+      <c r="E96" s="22"/>
+      <c r="F96" s="14">
+        <v>100</v>
+      </c>
+      <c r="G96" s="14">
+        <v>15.925141428194637</v>
+      </c>
+      <c r="H96" s="14">
+        <v>84.074858571805365</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A97" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B97" s="14">
+        <v>100</v>
+      </c>
+      <c r="C97" s="14">
+        <v>99.998477333587786</v>
+      </c>
+      <c r="D97" s="14">
+        <v>1.5226664122121906E-3</v>
+      </c>
+      <c r="E97" s="12"/>
+      <c r="F97" s="14">
+        <v>100</v>
+      </c>
+      <c r="G97" s="14">
+        <v>0</v>
+      </c>
+      <c r="H97" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A98" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B98" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C98" s="14">
+        <v>98.483036305085605</v>
+      </c>
+      <c r="D98" s="14">
+        <v>1.5169636949144027</v>
+      </c>
+      <c r="E98" s="12"/>
+      <c r="F98" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G98" s="14">
+        <v>0.5659662988696661</v>
+      </c>
+      <c r="H98" s="14">
+        <v>99.434033701130318</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A99" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B99" s="14">
+        <v>100</v>
+      </c>
+      <c r="C99" s="14">
+        <v>95.254380978988635</v>
+      </c>
+      <c r="D99" s="14">
+        <v>4.7456190210113585</v>
+      </c>
+      <c r="E99" s="12"/>
+      <c r="F99" s="14">
+        <v>99.999999215487094</v>
+      </c>
+      <c r="G99" s="14">
+        <v>2.2230914973957154</v>
+      </c>
+      <c r="H99" s="14">
+        <v>97.77690771809138</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A100" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B100" s="18">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C100" s="18">
+        <v>99.894125144420414</v>
+      </c>
+      <c r="D100" s="18">
+        <v>0.10587485557959385</v>
+      </c>
+      <c r="E100" s="12"/>
+      <c r="F100" s="18">
+        <v>100</v>
+      </c>
+      <c r="G100" s="18">
+        <v>11.683625906302007</v>
+      </c>
+      <c r="H100" s="18">
+        <v>88.316374093697988</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="9" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A101" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B101" s="16">
+        <v>100.00002548643408</v>
+      </c>
+      <c r="C101" s="16">
+        <v>2.9097097197103925</v>
+      </c>
+      <c r="D101" s="16">
+        <v>97.090315766723691</v>
+      </c>
+      <c r="E101" s="21"/>
+      <c r="F101" s="16">
+        <v>100</v>
+      </c>
+      <c r="G101" s="16">
+        <v>1.4082529151383303</v>
+      </c>
+      <c r="H101" s="16">
+        <v>98.591747084861666</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="9" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A102" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B102" s="16">
+        <v>100</v>
+      </c>
+      <c r="C102" s="16">
+        <v>47.166635249083406</v>
+      </c>
+      <c r="D102" s="16">
+        <v>52.833364750916601</v>
+      </c>
+      <c r="E102" s="16"/>
+      <c r="F102" s="16">
+        <v>100</v>
+      </c>
+      <c r="G102" s="16">
+        <v>9.4246482235369697</v>
+      </c>
+      <c r="H102" s="16">
+        <v>90.575351776463037</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="9" customFormat="1" ht="75.75" customHeight="1">
+      <c r="A103" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B103" s="14">
+        <v>100</v>
+      </c>
+      <c r="C103" s="14">
+        <v>96.785791304040146</v>
+      </c>
+      <c r="D103" s="14">
+        <v>3.2142086959598615</v>
+      </c>
+      <c r="E103" s="14"/>
+      <c r="F103" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G103" s="14">
+        <v>1.4208258782667808E-3</v>
+      </c>
+      <c r="H103" s="14">
+        <v>99.998579174121744</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A104" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="B104" s="32"/>
+      <c r="C104" s="32"/>
+      <c r="D104" s="32"/>
+      <c r="E104" s="32"/>
+      <c r="F104" s="32"/>
+      <c r="G104" s="32"/>
+      <c r="H104" s="32"/>
+    </row>
+    <row r="105" spans="1:8" s="11" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A105" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B105" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C105" s="14">
+        <v>99.958214815688677</v>
+      </c>
+      <c r="D105" s="14">
+        <v>4.1785184311309571E-2</v>
+      </c>
+      <c r="E105" s="14"/>
+      <c r="F105" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G105" s="14">
+        <v>8.3496667996215714E-4</v>
+      </c>
+      <c r="H105" s="14">
+        <v>99.999165033320025</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A106" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B106" s="18">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C106" s="18">
+        <v>99.507696182751175</v>
+      </c>
+      <c r="D106" s="18">
+        <v>0.49230381724881506</v>
+      </c>
+      <c r="E106" s="18"/>
+      <c r="F106" s="18">
+        <v>100</v>
+      </c>
+      <c r="G106" s="18">
+        <v>77.503958807012737</v>
+      </c>
+      <c r="H106" s="18">
+        <v>22.496041192987256</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="9" customFormat="1">
+      <c r="A107" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B107" s="16">
+        <v>100</v>
+      </c>
+      <c r="C107" s="16">
+        <v>41.358992215612709</v>
+      </c>
+      <c r="D107" s="16">
+        <v>58.641007784387298</v>
+      </c>
+      <c r="E107" s="16"/>
+      <c r="F107" s="16">
+        <v>100</v>
+      </c>
+      <c r="G107" s="16">
+        <v>0</v>
+      </c>
+      <c r="H107" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A108" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B108" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C108" s="14">
+        <v>99.992799825368778</v>
+      </c>
+      <c r="D108" s="14">
+        <v>7.2001746312354642E-3</v>
+      </c>
+      <c r="E108" s="14"/>
+      <c r="F108" s="14">
+        <v>100</v>
+      </c>
+      <c r="G108" s="14">
+        <v>69.931689355710716</v>
+      </c>
+      <c r="H108" s="14">
+        <v>30.068310644289291</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A109" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B109" s="14">
+        <v>100</v>
+      </c>
+      <c r="C109" s="14">
+        <v>25.880708232426109</v>
+      </c>
+      <c r="D109" s="14">
+        <v>0.48615553276671514</v>
+      </c>
+      <c r="E109" s="14">
+        <v>73.633136234807168</v>
+      </c>
+      <c r="F109" s="14">
+        <v>100</v>
+      </c>
+      <c r="G109" s="14">
+        <v>100</v>
+      </c>
+      <c r="H109" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="9" customFormat="1" ht="81.75" customHeight="1">
+      <c r="A110" s="31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B110" s="14">
+        <v>100.00000060143626</v>
+      </c>
+      <c r="C110" s="14">
+        <v>50.083802624522278</v>
+      </c>
+      <c r="D110" s="14">
+        <v>49.916197976913971</v>
+      </c>
+      <c r="E110" s="14"/>
+      <c r="F110" s="14">
+        <v>100</v>
+      </c>
+      <c r="G110" s="14">
+        <v>24.188933886812666</v>
+      </c>
+      <c r="H110" s="14">
+        <v>75.811066113187337</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="9" customFormat="1" ht="62.25" customHeight="1">
+      <c r="A111" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B111" s="18">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C111" s="18">
+        <v>76.384886343286567</v>
+      </c>
+      <c r="D111" s="18">
+        <v>23.615113656713419</v>
+      </c>
+      <c r="E111" s="14"/>
+      <c r="F111" s="18">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G111" s="18">
+        <v>0.64436578660932897</v>
+      </c>
+      <c r="H111" s="18">
+        <v>99.355634213390658</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="9" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A112" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B112" s="16">
+        <v>99.999999018707996</v>
+      </c>
+      <c r="C112" s="16">
+        <v>39.788528237256308</v>
+      </c>
+      <c r="D112" s="16">
+        <v>60.211470781451681</v>
+      </c>
+      <c r="E112" s="16"/>
+      <c r="F112" s="16">
+        <v>100</v>
+      </c>
+      <c r="G112" s="16">
+        <v>11.823148690093914</v>
+      </c>
+      <c r="H112" s="16">
+        <v>88.176851309906084</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="9" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A113" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B113" s="16">
+        <v>100</v>
+      </c>
+      <c r="C113" s="16">
+        <v>19.263055309109472</v>
+      </c>
+      <c r="D113" s="16">
+        <v>80.736944690890525</v>
+      </c>
+      <c r="E113" s="13"/>
+      <c r="F113" s="16">
+        <v>100</v>
+      </c>
+      <c r="G113" s="16">
+        <v>2.5736715454730197</v>
+      </c>
+      <c r="H113" s="16">
+        <v>97.426328454526981</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A114" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B114" s="16">
+        <v>100</v>
+      </c>
+      <c r="C114" s="16">
+        <v>0</v>
+      </c>
+      <c r="D114" s="16">
+        <v>100</v>
+      </c>
+      <c r="E114" s="13"/>
+      <c r="F114" s="16">
+        <v>100</v>
+      </c>
+      <c r="G114" s="16">
+        <v>0</v>
+      </c>
+      <c r="H114" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A115" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B115" s="16">
+        <v>100</v>
+      </c>
+      <c r="C115" s="16">
+        <v>0</v>
+      </c>
+      <c r="D115" s="16">
+        <v>100</v>
+      </c>
+      <c r="E115" s="21"/>
+      <c r="F115" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G115" s="16">
+        <v>0.93326863379841662</v>
+      </c>
+      <c r="H115" s="16">
+        <v>99.066731366201594</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="9" customFormat="1" ht="30" customHeight="1">
+      <c r="A116" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B116" s="16">
+        <v>100</v>
+      </c>
+      <c r="C116" s="16">
+        <v>29.828476522733176</v>
+      </c>
+      <c r="D116" s="16">
+        <v>70.171523477266817</v>
+      </c>
+      <c r="E116" s="13"/>
+      <c r="F116" s="16">
+        <v>100.00000811438426</v>
+      </c>
+      <c r="G116" s="16">
+        <v>8.5219129758254653</v>
+      </c>
+      <c r="H116" s="16">
+        <v>91.478095138558785</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A117" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="B117" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C117" s="14">
+        <v>99.451282215928543</v>
+      </c>
+      <c r="D117" s="14">
+        <v>0.54871778407146632</v>
+      </c>
+      <c r="E117" s="14"/>
+      <c r="F117" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G117" s="14">
+        <v>67.39390440081381</v>
+      </c>
+      <c r="H117" s="14">
+        <v>32.606095599186204</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A118" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B118" s="14">
+        <v>100</v>
+      </c>
+      <c r="C118" s="14">
+        <v>93.154738780797132</v>
+      </c>
+      <c r="D118" s="14">
+        <v>6.8452612192028708</v>
+      </c>
+      <c r="E118" s="14"/>
+      <c r="F118" s="14">
+        <v>100</v>
+      </c>
+      <c r="G118" s="14">
+        <v>86.128829347572733</v>
+      </c>
+      <c r="H118" s="14">
+        <v>13.871170652427271</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A119" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B119" s="14">
+        <v>100</v>
+      </c>
+      <c r="C119" s="14">
+        <v>85.759475718104355</v>
+      </c>
+      <c r="D119" s="14">
+        <v>6.4939563657705653E-3</v>
+      </c>
+      <c r="E119" s="14">
+        <v>14.23403032552987</v>
+      </c>
+      <c r="F119" s="14">
+        <v>100</v>
+      </c>
+      <c r="G119" s="14">
+        <v>100</v>
+      </c>
+      <c r="H119" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A120" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B120" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C120" s="14">
+        <v>99.892190280968933</v>
+      </c>
+      <c r="D120" s="14">
+        <v>0.107809719031083</v>
+      </c>
+      <c r="E120" s="14">
+        <v>0</v>
+      </c>
+      <c r="F120" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G120" s="14">
+        <v>88.649127330742388</v>
+      </c>
+      <c r="H120" s="14">
+        <v>11.350872669257624</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A121" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B121" s="14">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C121" s="14">
+        <v>96.977081916410697</v>
+      </c>
+      <c r="D121" s="14">
+        <v>3.0229180835893108</v>
+      </c>
+      <c r="E121" s="14"/>
+      <c r="F121" s="14">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G121" s="14">
+        <v>0.42507679332097109</v>
+      </c>
+      <c r="H121" s="14">
+        <v>99.574923206679017</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="9" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A122" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B122" s="14">
+        <v>100</v>
+      </c>
+      <c r="C122" s="14">
+        <v>99.243891663170629</v>
+      </c>
+      <c r="D122" s="14">
+        <v>0.75610833682937695</v>
+      </c>
+      <c r="E122" s="12"/>
+      <c r="F122" s="14">
+        <v>100</v>
+      </c>
+      <c r="G122" s="14">
+        <v>0.43923460109466683</v>
+      </c>
+      <c r="H122" s="14">
+        <v>99.560765398905332</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A123" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B123" s="18">
+        <v>100</v>
+      </c>
+      <c r="C123" s="18">
+        <v>76.038353153745589</v>
+      </c>
+      <c r="D123" s="18">
+        <v>23.961646846254418</v>
+      </c>
+      <c r="E123" s="22"/>
+      <c r="F123" s="18">
+        <v>100</v>
+      </c>
+      <c r="G123" s="18">
+        <v>0.29429982923252407</v>
+      </c>
+      <c r="H123" s="18">
+        <v>99.705700170767471</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="9" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A124" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B124" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C124" s="16">
+        <v>27.777840523781794</v>
+      </c>
+      <c r="D124" s="16">
+        <v>72.222159476218224</v>
+      </c>
+      <c r="E124" s="16"/>
+      <c r="F124" s="16">
+        <v>100</v>
+      </c>
+      <c r="G124" s="16">
+        <v>4.3927089615776991</v>
+      </c>
+      <c r="H124" s="16">
+        <v>95.607291038422304</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="9" customFormat="1" ht="65.25" customHeight="1">
+      <c r="A125" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B125" s="16">
+        <v>100</v>
+      </c>
+      <c r="C125" s="16">
+        <v>22.258095533957604</v>
+      </c>
+      <c r="D125" s="16">
+        <v>77.741904466042399</v>
+      </c>
+      <c r="E125" s="16"/>
+      <c r="F125" s="16">
+        <v>99.999997534480286</v>
+      </c>
+      <c r="G125" s="16">
+        <v>4.1660848040158385</v>
+      </c>
+      <c r="H125" s="16">
+        <v>95.833912730464448</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A126" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B126" s="29">
+        <v>100</v>
+      </c>
+      <c r="C126" s="29">
+        <v>24.86539839800302</v>
+      </c>
+      <c r="D126" s="29">
+        <v>75.134601601996977</v>
+      </c>
+      <c r="E126" s="29"/>
+      <c r="F126" s="29">
+        <v>100</v>
+      </c>
+      <c r="G126" s="29">
+        <v>29.694970409965361</v>
+      </c>
+      <c r="H126" s="29">
+        <v>70.305029590034636</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A127" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B127" s="16">
+        <v>100</v>
+      </c>
+      <c r="C127" s="16">
+        <v>5.4987490481888388</v>
+      </c>
+      <c r="D127" s="16">
+        <v>94.501250951811159</v>
+      </c>
+      <c r="E127" s="16"/>
+      <c r="F127" s="16">
+        <v>100</v>
+      </c>
+      <c r="G127" s="16">
+        <v>15.190906124224954</v>
+      </c>
+      <c r="H127" s="16">
+        <v>84.809093875775048</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="9" customFormat="1" ht="51" customHeight="1">
+      <c r="A128" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B128" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C128" s="16">
+        <v>2.6077098817647379</v>
+      </c>
+      <c r="D128" s="16">
+        <v>97.392290118235252</v>
+      </c>
+      <c r="E128" s="16"/>
+      <c r="F128" s="16">
+        <v>100.0000385721664</v>
+      </c>
+      <c r="G128" s="16">
+        <v>8.4487316121661244</v>
+      </c>
+      <c r="H128" s="16">
+        <v>91.551306960000275</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="9" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A129" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B129" s="16">
+        <v>100</v>
+      </c>
+      <c r="C129" s="16">
+        <v>1.3944741027733318</v>
+      </c>
+      <c r="D129" s="16">
+        <v>98.60552589722667</v>
+      </c>
+      <c r="E129" s="16"/>
+      <c r="F129" s="16">
+        <v>100</v>
+      </c>
+      <c r="G129" s="16">
+        <v>8.0075813303668966</v>
+      </c>
+      <c r="H129" s="16">
+        <v>91.992418669633096</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="9" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A130" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B130" s="16">
+        <v>100</v>
+      </c>
+      <c r="C130" s="16">
+        <v>0.69875228408083889</v>
+      </c>
+      <c r="D130" s="16">
+        <v>99.30124771591916</v>
+      </c>
+      <c r="E130" s="16"/>
+      <c r="F130" s="16">
+        <v>100</v>
+      </c>
+      <c r="G130" s="16">
+        <v>5.292793675938924</v>
+      </c>
+      <c r="H130" s="16">
+        <v>94.707206324061076</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="9" customFormat="1" ht="65.25" customHeight="1">
+      <c r="A131" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B131" s="16">
+        <v>100.00020843624874</v>
+      </c>
+      <c r="C131" s="16">
+        <v>3.6359619228660813</v>
+      </c>
+      <c r="D131" s="16">
+        <v>96.364246513382653</v>
+      </c>
+      <c r="E131" s="16"/>
+      <c r="F131" s="16">
+        <v>100.00020843624874</v>
+      </c>
+      <c r="G131" s="16">
+        <v>2.1446005631947438</v>
+      </c>
+      <c r="H131" s="16">
+        <v>97.855607873053998</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="9" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A132" s="17" t="s">
+        <v>135</v>
+      </c>
+      <c r="B132" s="18">
+        <v>100</v>
+      </c>
+      <c r="C132" s="18">
+        <v>73.967949865711731</v>
+      </c>
+      <c r="D132" s="18">
+        <v>26.032050134288269</v>
+      </c>
+      <c r="E132" s="18"/>
+      <c r="F132" s="18">
+        <v>100</v>
+      </c>
+      <c r="G132" s="18">
+        <v>62.690062667860346</v>
+      </c>
+      <c r="H132" s="18">
+        <v>37.309937332139661</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="9" customFormat="1" ht="63.75">
+      <c r="A133" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B133" s="16">
+        <v>100</v>
+      </c>
+      <c r="C133" s="16">
+        <v>0</v>
+      </c>
+      <c r="D133" s="16">
+        <v>100</v>
+      </c>
+      <c r="E133" s="16"/>
+      <c r="F133" s="16">
+        <v>100</v>
+      </c>
+      <c r="G133" s="16">
+        <v>0.78528621616036376</v>
+      </c>
+      <c r="H133" s="16">
+        <v>99.214713783839642</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="9" customFormat="1" ht="63" customHeight="1">
+      <c r="A134" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B134" s="16">
+        <v>99.753694581280783</v>
+      </c>
+      <c r="C134" s="16">
+        <v>1.7241379310344827</v>
+      </c>
+      <c r="D134" s="16">
+        <v>98.029556650246306</v>
+      </c>
+      <c r="E134" s="16"/>
+      <c r="F134" s="16">
+        <v>100</v>
+      </c>
+      <c r="G134" s="16">
+        <v>0</v>
+      </c>
+      <c r="H134" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="9" customFormat="1" ht="80.25" customHeight="1">
+      <c r="A135" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B135" s="16">
+        <v>100</v>
+      </c>
+      <c r="C135" s="16">
         <v>25</v>
       </c>
-      <c r="B52" s="21">
-[...9 lines deleted...]
-      <c r="F52" s="21">
+      <c r="D135" s="16">
+        <v>75</v>
+      </c>
+      <c r="E135" s="16"/>
+      <c r="F135" s="16">
+        <v>100</v>
+      </c>
+      <c r="G135" s="16">
+        <v>0</v>
+      </c>
+      <c r="H135" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="9" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A136" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B136" s="16">
+        <v>100</v>
+      </c>
+      <c r="C136" s="16">
+        <v>1.0764823768411627</v>
+      </c>
+      <c r="D136" s="16">
+        <v>98.923517623158844</v>
+      </c>
+      <c r="E136" s="16"/>
+      <c r="F136" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G136" s="16">
+        <v>0.9136132869252036</v>
+      </c>
+      <c r="H136" s="16">
+        <v>99.086386713074788</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="9" customFormat="1">
+      <c r="A137" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="16">
+        <v>100</v>
+      </c>
+      <c r="C137" s="16">
+        <v>0.12043865024193379</v>
+      </c>
+      <c r="D137" s="16">
+        <v>99.879561349758063</v>
+      </c>
+      <c r="E137" s="16"/>
+      <c r="F137" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="G52" s="21">
-[...43 lines deleted...]
-      <c r="B54" s="25">
+      <c r="G137" s="16">
+        <v>0.18065797536290065</v>
+      </c>
+      <c r="H137" s="16">
+        <v>99.819342024637109</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="9" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A138" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="B138" s="14">
+        <v>100</v>
+      </c>
+      <c r="C138" s="14">
+        <v>50.277264325323479</v>
+      </c>
+      <c r="D138" s="14">
+        <v>49.722735674676528</v>
+      </c>
+      <c r="E138" s="14"/>
+      <c r="F138" s="14">
+        <v>100</v>
+      </c>
+      <c r="G138" s="14">
+        <v>8.1330868761552679</v>
+      </c>
+      <c r="H138" s="14">
+        <v>91.866913123844725</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="9" customFormat="1">
+      <c r="A139" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B139" s="16">
+        <v>100</v>
+      </c>
+      <c r="C139" s="16">
+        <v>5.9796437659033082</v>
+      </c>
+      <c r="D139" s="16">
+        <v>94.020356234096695</v>
+      </c>
+      <c r="E139" s="16"/>
+      <c r="F139" s="16">
+        <v>100</v>
+      </c>
+      <c r="G139" s="16">
+        <v>0.1272264631043257</v>
+      </c>
+      <c r="H139" s="16">
+        <v>99.872773536895679</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="9" customFormat="1" ht="76.5">
+      <c r="A140" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B140" s="16">
+        <v>100</v>
+      </c>
+      <c r="C140" s="16">
+        <v>0</v>
+      </c>
+      <c r="D140" s="16">
+        <v>100</v>
+      </c>
+      <c r="E140" s="16">
+        <v>0</v>
+      </c>
+      <c r="F140" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G140" s="16">
+        <v>5.0420168067226889</v>
+      </c>
+      <c r="H140" s="16">
+        <v>94.9579831932773</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="9" customFormat="1" ht="52.5" customHeight="1">
+      <c r="A141" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="B141" s="16">
+        <v>100</v>
+      </c>
+      <c r="C141" s="16">
+        <v>0</v>
+      </c>
+      <c r="D141" s="16">
+        <v>100</v>
+      </c>
+      <c r="E141" s="16">
+        <v>0</v>
+      </c>
+      <c r="F141" s="16">
+        <v>100</v>
+      </c>
+      <c r="G141" s="16">
+        <v>4.5871559633027523</v>
+      </c>
+      <c r="H141" s="16">
+        <v>95.412844036697251</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="9" customFormat="1" ht="27" customHeight="1">
+      <c r="A142" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B142" s="16">
+        <v>100</v>
+      </c>
+      <c r="C142" s="16">
+        <v>0</v>
+      </c>
+      <c r="D142" s="16">
+        <v>100</v>
+      </c>
+      <c r="E142" s="16"/>
+      <c r="F142" s="16">
+        <v>100</v>
+      </c>
+      <c r="G142" s="16">
+        <v>17.391304347826086</v>
+      </c>
+      <c r="H142" s="16">
+        <v>82.608695652173907</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A143" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B143" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C143" s="16">
+        <v>0.21089405726579599</v>
+      </c>
+      <c r="D143" s="16">
+        <v>99.789105942734196</v>
+      </c>
+      <c r="E143" s="16"/>
+      <c r="F143" s="16">
+        <v>100</v>
+      </c>
+      <c r="G143" s="16">
+        <v>3.2979595140062115E-2</v>
+      </c>
+      <c r="H143" s="16">
+        <v>99.967020404859937</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="9" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A144" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B144" s="16">
+        <v>100</v>
+      </c>
+      <c r="C144" s="16">
+        <v>0</v>
+      </c>
+      <c r="D144" s="16">
+        <v>100</v>
+      </c>
+      <c r="E144" s="16">
+        <v>0</v>
+      </c>
+      <c r="F144" s="16">
+        <v>100</v>
+      </c>
+      <c r="G144" s="16">
+        <v>0.15799256505576209</v>
+      </c>
+      <c r="H144" s="16">
+        <v>99.842007434944236</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A145" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B145" s="14">
+        <v>100</v>
+      </c>
+      <c r="C145" s="27">
+        <v>77.934686203801562</v>
+      </c>
+      <c r="D145" s="14">
+        <v>22.065313796198438</v>
+      </c>
+      <c r="E145" s="22"/>
+      <c r="F145" s="14">
+        <v>100</v>
+      </c>
+      <c r="G145" s="14">
+        <v>47.378791338938129</v>
+      </c>
+      <c r="H145" s="14">
+        <v>52.621208661061871</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="9" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A146" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B146" s="16">
+        <v>100</v>
+      </c>
+      <c r="C146" s="16">
+        <v>8.4081946715398672</v>
+      </c>
+      <c r="D146" s="16">
+        <v>91.591805328460126</v>
+      </c>
+      <c r="E146" s="16"/>
+      <c r="F146" s="16">
+        <v>100</v>
+      </c>
+      <c r="G146" s="16">
+        <v>2.798884293546215</v>
+      </c>
+      <c r="H146" s="16">
+        <v>97.201115706453791</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="9" customFormat="1" ht="63.75">
+      <c r="A147" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B147" s="16">
+        <v>100</v>
+      </c>
+      <c r="C147" s="16">
+        <v>0</v>
+      </c>
+      <c r="D147" s="16">
+        <v>100</v>
+      </c>
+      <c r="E147" s="16"/>
+      <c r="F147" s="16">
+        <v>100</v>
+      </c>
+      <c r="G147" s="16">
+        <v>46.32553553580594</v>
+      </c>
+      <c r="H147" s="16">
+        <v>53.67446446419406</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A148" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B148" s="16">
+        <v>100</v>
+      </c>
+      <c r="C148" s="16">
+        <v>34.837273348896552</v>
+      </c>
+      <c r="D148" s="16">
+        <v>65.162726651103455</v>
+      </c>
+      <c r="E148" s="16"/>
+      <c r="F148" s="16">
+        <v>100</v>
+      </c>
+      <c r="G148" s="16">
+        <v>5.2310807309460146E-2</v>
+      </c>
+      <c r="H148" s="16">
+        <v>99.947689192690547</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A149" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B149" s="16">
+        <v>100</v>
+      </c>
+      <c r="C149" s="16">
+        <v>0.70661774697649138</v>
+      </c>
+      <c r="D149" s="16">
+        <v>99.293382253023509</v>
+      </c>
+      <c r="E149" s="16"/>
+      <c r="F149" s="16">
+        <v>100</v>
+      </c>
+      <c r="G149" s="16">
+        <v>2.0926756352765321</v>
+      </c>
+      <c r="H149" s="16">
+        <v>97.907324364723465</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" s="9" customFormat="1" ht="38.25">
+      <c r="A150" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B150" s="16">
+        <v>100</v>
+      </c>
+      <c r="C150" s="16">
+        <v>41.501717376151568</v>
+      </c>
+      <c r="D150" s="16">
+        <v>58.498282623848432</v>
+      </c>
+      <c r="E150" s="16"/>
+      <c r="F150" s="16">
+        <v>100</v>
+      </c>
+      <c r="G150" s="16">
+        <v>0.3821056963141497</v>
+      </c>
+      <c r="H150" s="16">
+        <v>99.617894303685844</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A151" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B151" s="16">
+        <v>100</v>
+      </c>
+      <c r="C151" s="16">
+        <v>7.2829992435703481</v>
+      </c>
+      <c r="D151" s="16">
+        <v>92.717000756429655</v>
+      </c>
+      <c r="E151" s="21"/>
+      <c r="F151" s="16">
+        <v>100</v>
+      </c>
+      <c r="G151" s="16">
+        <v>1.0046331316187593</v>
+      </c>
+      <c r="H151" s="16">
+        <v>98.99536686838124</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A152" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B152" s="14">
+        <v>100</v>
+      </c>
+      <c r="C152" s="14">
+        <v>68.53329378614859</v>
+      </c>
+      <c r="D152" s="14">
+        <v>31.466706213851403</v>
+      </c>
+      <c r="E152" s="14"/>
+      <c r="F152" s="14">
         <v>100.00000000000001</v>
       </c>
-      <c r="C54" s="25">
-[...6 lines deleted...]
-      <c r="F54" s="25">
+      <c r="G152" s="14">
+        <v>4.3007563399080524E-2</v>
+      </c>
+      <c r="H152" s="14">
+        <v>99.956992436600927</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A153" s="35" t="s">
+        <v>162</v>
+      </c>
+      <c r="B153" s="35"/>
+      <c r="C153" s="35"/>
+      <c r="D153" s="35"/>
+      <c r="E153" s="35"/>
+      <c r="F153" s="35"/>
+      <c r="G153" s="35"/>
+      <c r="H153" s="35"/>
+    </row>
+    <row r="154" spans="1:8" s="9" customFormat="1" ht="25.5">
+      <c r="A154" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B154" s="16">
+        <v>100</v>
+      </c>
+      <c r="C154" s="16">
+        <v>14.396887159533073</v>
+      </c>
+      <c r="D154" s="16">
+        <v>85.60311284046692</v>
+      </c>
+      <c r="E154" s="16"/>
+      <c r="F154" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G154" s="16">
+        <v>1.9455252918287937</v>
+      </c>
+      <c r="H154" s="16">
+        <v>98.054474708171199</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" s="9" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A155" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B155" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="G54" s="25">
-[...155 lines deleted...]
-      <c r="B59" s="23">
+      <c r="C155" s="16">
+        <v>1.0397950992010399</v>
+      </c>
+      <c r="D155" s="16">
+        <v>98.960204900798971</v>
+      </c>
+      <c r="E155" s="21"/>
+      <c r="F155" s="16">
+        <v>100</v>
+      </c>
+      <c r="G155" s="16">
+        <v>0.8295424137008296</v>
+      </c>
+      <c r="H155" s="16">
+        <v>99.170457586299165</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" s="9" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A156" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B156" s="16">
+        <v>100</v>
+      </c>
+      <c r="C156" s="16">
+        <v>16.666666666666664</v>
+      </c>
+      <c r="D156" s="16">
+        <v>83.333333333333343</v>
+      </c>
+      <c r="E156" s="16"/>
+      <c r="F156" s="16">
+        <v>100</v>
+      </c>
+      <c r="G156" s="16">
+        <v>0</v>
+      </c>
+      <c r="H156" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" s="9" customFormat="1" ht="18" customHeight="1">
+      <c r="A157" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B157" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="C59" s="23">
-[...40 lines deleted...]
-      <c r="F60" s="23">
+      <c r="C157" s="16">
+        <v>3.8078500292911546</v>
+      </c>
+      <c r="D157" s="16">
+        <v>96.192149970708854</v>
+      </c>
+      <c r="E157" s="16"/>
+      <c r="F157" s="16">
+        <v>100</v>
+      </c>
+      <c r="G157" s="16">
+        <v>0.11716461628588166</v>
+      </c>
+      <c r="H157" s="16">
+        <v>99.882835383714124</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" s="9" customFormat="1" ht="18" customHeight="1">
+      <c r="A158" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B158" s="18">
+        <v>100</v>
+      </c>
+      <c r="C158" s="18">
+        <v>73.469387755102048</v>
+      </c>
+      <c r="D158" s="18">
+        <v>26.530612244897959</v>
+      </c>
+      <c r="E158" s="18"/>
+      <c r="F158" s="18">
+        <v>100</v>
+      </c>
+      <c r="G158" s="18">
+        <v>15.873015873015872</v>
+      </c>
+      <c r="H158" s="18">
+        <v>84.126984126984127</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" s="9" customFormat="1" ht="89.25">
+      <c r="A159" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B159" s="14">
+        <v>100</v>
+      </c>
+      <c r="C159" s="14">
+        <v>100</v>
+      </c>
+      <c r="D159" s="14">
+        <v>0</v>
+      </c>
+      <c r="E159" s="14"/>
+      <c r="F159" s="14">
+        <v>100</v>
+      </c>
+      <c r="G159" s="14">
+        <v>0</v>
+      </c>
+      <c r="H159" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" s="11" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A160" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="B160" s="32"/>
+      <c r="C160" s="32"/>
+      <c r="D160" s="32"/>
+      <c r="E160" s="32"/>
+      <c r="F160" s="32"/>
+      <c r="G160" s="32"/>
+      <c r="H160" s="32"/>
+    </row>
+    <row r="161" spans="1:8" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A161" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B161" s="15">
+        <v>100</v>
+      </c>
+      <c r="C161" s="15">
+        <v>94.872311708798179</v>
+      </c>
+      <c r="D161" s="15">
+        <v>5.1276882912018245</v>
+      </c>
+      <c r="E161" s="15"/>
+      <c r="F161" s="14">
         <v>100.00000000000001</v>
       </c>
-      <c r="G60" s="23">
-[...3400 lines deleted...]
-      <c r="T161" s="13"/>
+      <c r="G161" s="15">
+        <v>1.0114562604740991</v>
+      </c>
+      <c r="H161" s="15">
+        <v>98.988543739525909</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A160:H160"/>
+    <mergeCell ref="A65:H65"/>
+    <mergeCell ref="A104:H104"/>
+    <mergeCell ref="A153:H153"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A82:H82"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A6:H7"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A33:H33"/>
-    <mergeCell ref="A160:H160"/>
-[...4 lines deleted...]
-    <mergeCell ref="A82:H82"/>
     <mergeCell ref="A8:H8"/>
-    <mergeCell ref="A3:H3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A13:H13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="15" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <colBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>