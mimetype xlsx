--- v0 (2026-04-25)
+++ v1 (2026-05-25)
@@ -2,65 +2,73 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Ресурсы 01.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\!Энергетика и товарные рынки\Матрица\2026\03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{657255D1-6C71-48E3-9DE1-1B3AD5251D8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{89B28CF3-C8EA-45E7-B9A0-F0C0CA2792FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <si>
     <t>Мясо и субпродукты мясные пищевые прочие, соленые, в рассоле, сушеные или копченые (исключая свинину, мясо крупного рогатого скота); мука пищевая и порошок из мяса или субпродуктов мясных</t>
   </si>
   <si>
     <t>Рыба, ракообразные и моллюски переработанные и консервированные</t>
   </si>
   <si>
     <t>Соки фруктовые и овощные</t>
   </si>
   <si>
     <t>Плоды и орехи переработанные и консервированные</t>
   </si>
   <si>
     <t>Масла растительные</t>
   </si>
   <si>
@@ -480,51 +488,51 @@
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">красным цетом </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- товары, наполнение ресурсов которых осуществляется за счет импорта.</t>
     </r>
   </si>
   <si>
     <t>Наименования продукции</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>РЕСУРСЫ И ИСПОЛЬЗОВАНИЕ
 отдельных видов сырья, продукции производственно-технического назначения и потребительских товаров
-за январь 2026 года</t>
+за март 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -589,51 +597,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -716,102 +724,137 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1142,179 +1185,179 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BR127"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="N8" sqref="N8"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="17" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="17" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="17" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="17" customWidth="1"/>
     <col min="8" max="8" width="18.42578125" style="17" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="16" width="18.28515625" style="18" customWidth="1"/>
     <col min="17" max="67" width="6.140625" style="1" customWidth="1"/>
     <col min="68" max="69" width="9.140625" style="2"/>
     <col min="70" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:70" ht="32.25" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="51" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="39"/>
-[...5 lines deleted...]
-      <c r="H1" s="39"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
       <c r="BP1" s="1"/>
       <c r="BR1" s="2"/>
     </row>
     <row r="2" spans="1:70" ht="48" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="50" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="38"/>
-[...5 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
       <c r="BP2" s="1"/>
       <c r="BR2" s="2"/>
     </row>
     <row r="3" spans="1:70" ht="60.75" customHeight="1">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="42" t="s">
         <v>129</v>
       </c>
-      <c r="B3" s="30"/>
-[...5 lines deleted...]
-      <c r="H3" s="30"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
       <c r="BP3" s="1"/>
       <c r="BR3" s="2"/>
     </row>
     <row r="4" spans="1:70" ht="33" customHeight="1">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="52" t="s">
         <v>111</v>
       </c>
-      <c r="B4" s="40"/>
-[...5 lines deleted...]
-      <c r="H4" s="40"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
       <c r="BP4" s="1"/>
       <c r="BR4" s="2"/>
     </row>
     <row r="5" spans="1:70" ht="46.5" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>112</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>115</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>116</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>118</v>
       </c>
       <c r="BP5" s="1"/>
       <c r="BR5" s="2"/>
     </row>
     <row r="6" spans="1:70" ht="24.75" customHeight="1">
-      <c r="A6" s="34" t="s">
+      <c r="A6" s="46" t="s">
         <v>126</v>
       </c>
-      <c r="B6" s="34"/>
-[...5 lines deleted...]
-      <c r="H6" s="34"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
       <c r="BP6" s="1"/>
       <c r="BR6" s="2"/>
     </row>
     <row r="7" spans="1:70" s="7" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A7" s="29" t="s">
+      <c r="A7" s="41" t="s">
         <v>127</v>
       </c>
-      <c r="B7" s="29"/>
-[...5 lines deleted...]
-      <c r="H7" s="29"/>
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
       <c r="I7" s="5"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="1"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
@@ -1338,178 +1381,178 @@
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="5"/>
       <c r="BL7" s="5"/>
       <c r="BM7" s="5"/>
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="6"/>
       <c r="BR7" s="6"/>
     </row>
     <row r="8" spans="1:70" ht="54" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="24">
-[...6 lines deleted...]
-        <v>9.6</v>
+      <c r="B8" s="23">
+        <v>100</v>
+      </c>
+      <c r="C8" s="23">
+        <v>87.5</v>
+      </c>
+      <c r="D8" s="23">
+        <v>12.5</v>
       </c>
       <c r="E8" s="9"/>
-      <c r="F8" s="24">
-[...7 lines deleted...]
-      </c>
+      <c r="F8" s="23">
+        <v>100</v>
+      </c>
+      <c r="G8" s="23">
+        <v>6.5</v>
+      </c>
+      <c r="H8" s="23">
+        <v>93.5</v>
+      </c>
+      <c r="J8" s="36"/>
       <c r="BN8" s="3"/>
       <c r="BO8" s="3"/>
       <c r="BP8" s="3"/>
     </row>
     <row r="9" spans="1:70" ht="16.5" customHeight="1">
-      <c r="A9" s="8" t="s">
+      <c r="A9" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="B9" s="24">
-[...17 lines deleted...]
-      </c>
+      <c r="B9" s="28">
+        <v>100</v>
+      </c>
+      <c r="C9" s="28">
+        <v>73.7</v>
+      </c>
+      <c r="D9" s="28">
+        <v>26.3</v>
+      </c>
+      <c r="E9" s="29"/>
+      <c r="F9" s="28">
+        <v>100</v>
+      </c>
+      <c r="G9" s="28">
+        <v>5.3</v>
+      </c>
+      <c r="H9" s="28">
+        <v>94.7</v>
+      </c>
+      <c r="J9" s="36"/>
       <c r="BN9" s="3"/>
       <c r="BO9" s="3"/>
       <c r="BP9" s="3"/>
     </row>
     <row r="10" spans="1:70" ht="26.25" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="B10" s="25">
-[...18 lines deleted...]
-        <v>77.7</v>
+      <c r="B10" s="24">
+        <v>100</v>
+      </c>
+      <c r="C10" s="24">
+        <v>5</v>
+      </c>
+      <c r="D10" s="24">
+        <v>95</v>
+      </c>
+      <c r="E10" s="11"/>
+      <c r="F10" s="24">
+        <v>100</v>
+      </c>
+      <c r="G10" s="24">
+        <v>27.1</v>
+      </c>
+      <c r="H10" s="24">
+        <v>72.900000000000006</v>
       </c>
       <c r="BN10" s="3"/>
       <c r="BO10" s="3"/>
       <c r="BP10" s="3"/>
     </row>
     <row r="11" spans="1:70" ht="69" customHeight="1">
-      <c r="A11" s="8" t="s">
+      <c r="A11" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="24">
-[...12 lines deleted...]
-      <c r="G11" s="24">
+      <c r="B11" s="30">
+        <v>100</v>
+      </c>
+      <c r="C11" s="30">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D11" s="30">
+        <v>32.6</v>
+      </c>
+      <c r="E11" s="31"/>
+      <c r="F11" s="30">
+        <v>100</v>
+      </c>
+      <c r="G11" s="30">
         <v>0</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H11" s="30">
         <v>100</v>
       </c>
       <c r="BN11" s="3"/>
       <c r="BO11" s="3"/>
       <c r="BP11" s="3"/>
     </row>
     <row r="12" spans="1:70" ht="66" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="24">
-[...6 lines deleted...]
-        <v>27.7</v>
+      <c r="B12" s="23">
+        <v>100</v>
+      </c>
+      <c r="C12" s="23">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="D12" s="23">
+        <v>30.4</v>
       </c>
       <c r="E12" s="9"/>
-      <c r="F12" s="24">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F12" s="23">
+        <v>100</v>
+      </c>
+      <c r="G12" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="H12" s="23">
+        <v>99.9</v>
       </c>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
@@ -1523,68 +1566,68 @@
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
       <c r="BI12" s="2"/>
       <c r="BJ12" s="2"/>
       <c r="BK12" s="2"/>
       <c r="BL12" s="2"/>
       <c r="BM12" s="2"/>
       <c r="BN12" s="3"/>
       <c r="BO12" s="3"/>
       <c r="BP12" s="3"/>
     </row>
     <row r="13" spans="1:70" ht="41.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="24">
-[...6 lines deleted...]
-        <v>29.7</v>
+      <c r="B13" s="23">
+        <v>100</v>
+      </c>
+      <c r="C13" s="23">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D13" s="23">
+        <v>32.6</v>
       </c>
       <c r="E13" s="9"/>
-      <c r="F13" s="24">
-[...6 lines deleted...]
-        <v>99.6</v>
+      <c r="F13" s="23">
+        <v>100</v>
+      </c>
+      <c r="G13" s="23">
+        <v>0.2</v>
+      </c>
+      <c r="H13" s="23">
+        <v>99.8</v>
       </c>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
@@ -1595,71 +1638,71 @@
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
       <c r="AX13" s="2"/>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="2"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="3"/>
       <c r="BO13" s="3"/>
       <c r="BP13" s="3"/>
     </row>
     <row r="14" spans="1:70" ht="25.5" customHeight="1">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="25">
-[...16 lines deleted...]
-        <v>78.8</v>
+      <c r="B14" s="23">
+        <v>100</v>
+      </c>
+      <c r="C14" s="23">
+        <v>56.1</v>
+      </c>
+      <c r="D14" s="23">
+        <v>43.9</v>
+      </c>
+      <c r="E14" s="9"/>
+      <c r="F14" s="23">
+        <v>100</v>
+      </c>
+      <c r="G14" s="23">
+        <v>21.5</v>
+      </c>
+      <c r="H14" s="23">
+        <v>78.5</v>
       </c>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
@@ -1670,96 +1713,96 @@
       <c r="AT14" s="2"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="2"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
       <c r="BJ14" s="2"/>
       <c r="BK14" s="2"/>
       <c r="BL14" s="2"/>
       <c r="BM14" s="3"/>
       <c r="BN14" s="3"/>
       <c r="BO14" s="3"/>
       <c r="BQ14" s="3"/>
     </row>
     <row r="15" spans="1:70">
-      <c r="A15" s="8" t="s">
+      <c r="A15" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="24">
-[...16 lines deleted...]
-        <v>99.6</v>
+      <c r="B15" s="28">
+        <v>100</v>
+      </c>
+      <c r="C15" s="28">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="D15" s="28">
+        <v>35.4</v>
+      </c>
+      <c r="E15" s="29"/>
+      <c r="F15" s="28">
+        <v>100</v>
+      </c>
+      <c r="G15" s="28">
+        <v>0.5</v>
+      </c>
+      <c r="H15" s="28">
+        <v>99.5</v>
       </c>
       <c r="BP15" s="1"/>
     </row>
     <row r="16" spans="1:70" ht="54" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="25">
-[...6 lines deleted...]
-        <v>83.7</v>
+      <c r="B16" s="24">
+        <v>100</v>
+      </c>
+      <c r="C16" s="24">
+        <v>15.7</v>
+      </c>
+      <c r="D16" s="24">
+        <v>84.3</v>
       </c>
       <c r="E16" s="11"/>
-      <c r="F16" s="25">
-[...6 lines deleted...]
-        <v>96.2</v>
+      <c r="F16" s="24">
+        <v>100</v>
+      </c>
+      <c r="G16" s="24">
+        <v>7.2</v>
+      </c>
+      <c r="H16" s="24">
+        <v>92.8</v>
       </c>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
       <c r="AG16" s="2"/>
       <c r="AH16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
@@ -1773,68 +1816,68 @@
       <c r="AW16" s="2"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="2"/>
       <c r="BH16" s="2"/>
       <c r="BI16" s="2"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="3"/>
       <c r="BO16" s="3"/>
       <c r="BP16" s="3"/>
     </row>
     <row r="17" spans="1:69" ht="25.5" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="25">
-[...2 lines deleted...]
-      <c r="C17" s="25">
+      <c r="B17" s="24">
+        <v>100</v>
+      </c>
+      <c r="C17" s="24">
         <v>12.9</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="24">
         <v>87.1</v>
       </c>
       <c r="E17" s="11"/>
-      <c r="F17" s="25">
-[...6 lines deleted...]
-        <v>84.9</v>
+      <c r="F17" s="24">
+        <v>100</v>
+      </c>
+      <c r="G17" s="24">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H17" s="24">
+        <v>83.9</v>
       </c>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
       <c r="AF17" s="2"/>
       <c r="AG17" s="2"/>
       <c r="AH17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
@@ -1845,125 +1888,121 @@
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
       <c r="BI17" s="2"/>
       <c r="BJ17" s="2"/>
       <c r="BK17" s="2"/>
       <c r="BL17" s="2"/>
       <c r="BM17" s="2"/>
       <c r="BN17" s="3"/>
       <c r="BO17" s="3"/>
       <c r="BP17" s="3"/>
     </row>
     <row r="18" spans="1:69">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="24">
-[...18 lines deleted...]
-        <v>11.7</v>
+      <c r="B18" s="30">
+        <v>100</v>
+      </c>
+      <c r="C18" s="30">
+        <v>85.8</v>
+      </c>
+      <c r="D18" s="30">
+        <v>14.2</v>
+      </c>
+      <c r="E18" s="31"/>
+      <c r="F18" s="30">
+        <v>100</v>
+      </c>
+      <c r="G18" s="30">
+        <v>89.3</v>
+      </c>
+      <c r="H18" s="30">
+        <v>10.7</v>
       </c>
       <c r="BP18" s="1"/>
     </row>
     <row r="19" spans="1:69">
       <c r="A19" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="24">
-[...18 lines deleted...]
-        <v>10.8</v>
+      <c r="B19" s="23">
+        <v>100</v>
+      </c>
+      <c r="C19" s="23">
+        <v>87.2</v>
+      </c>
+      <c r="D19" s="23">
+        <v>12.8</v>
+      </c>
+      <c r="E19" s="9"/>
+      <c r="F19" s="23">
+        <v>100</v>
+      </c>
+      <c r="G19" s="23">
+        <v>97.2</v>
+      </c>
+      <c r="H19" s="23">
+        <v>2.8</v>
       </c>
       <c r="BP19" s="1"/>
     </row>
     <row r="20" spans="1:69">
-      <c r="A20" s="12" t="s">
+      <c r="A20" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="25">
-[...16 lines deleted...]
-        <v>74.099999999999994</v>
+      <c r="B20" s="23">
+        <v>100</v>
+      </c>
+      <c r="C20" s="23">
+        <v>66.8</v>
+      </c>
+      <c r="D20" s="23">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="E20" s="9"/>
+      <c r="F20" s="23">
+        <v>100</v>
+      </c>
+      <c r="G20" s="23">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="H20" s="23">
+        <v>66.7</v>
       </c>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="2"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="2"/>
       <c r="AE20" s="2"/>
       <c r="AF20" s="2"/>
       <c r="AG20" s="2"/>
       <c r="AH20" s="2"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="2"/>
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
@@ -1977,118 +2016,118 @@
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
       <c r="BJ20" s="2"/>
       <c r="BK20" s="2"/>
       <c r="BL20" s="2"/>
       <c r="BM20" s="2"/>
       <c r="BN20" s="3"/>
       <c r="BO20" s="3"/>
       <c r="BP20" s="3"/>
     </row>
     <row r="21" spans="1:69">
       <c r="A21" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="24">
-[...6 lines deleted...]
-        <v>12.4</v>
+      <c r="B21" s="23">
+        <v>100</v>
+      </c>
+      <c r="C21" s="23">
+        <v>85.1</v>
+      </c>
+      <c r="D21" s="23">
+        <v>14.9</v>
       </c>
       <c r="E21" s="9"/>
-      <c r="F21" s="24">
-[...6 lines deleted...]
-        <v>98.1</v>
+      <c r="F21" s="23">
+        <v>100</v>
+      </c>
+      <c r="G21" s="23">
+        <v>2.5</v>
+      </c>
+      <c r="H21" s="23">
+        <v>97.5</v>
       </c>
       <c r="BP21" s="1"/>
     </row>
     <row r="22" spans="1:69">
-      <c r="A22" s="8" t="s">
+      <c r="A22" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="B22" s="24">
-[...16 lines deleted...]
-        <v>99.4</v>
+      <c r="B22" s="28">
+        <v>100</v>
+      </c>
+      <c r="C22" s="28">
+        <v>95.1</v>
+      </c>
+      <c r="D22" s="28">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E22" s="29"/>
+      <c r="F22" s="28">
+        <v>100</v>
+      </c>
+      <c r="G22" s="28">
+        <v>0.8</v>
+      </c>
+      <c r="H22" s="28">
+        <v>99.2</v>
       </c>
       <c r="BP22" s="1"/>
     </row>
     <row r="23" spans="1:69" ht="12.75" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="25">
-[...6 lines deleted...]
-        <v>89.3</v>
+      <c r="B23" s="24">
+        <v>100</v>
+      </c>
+      <c r="C23" s="24">
+        <v>6.5</v>
+      </c>
+      <c r="D23" s="24">
+        <v>93.5</v>
       </c>
       <c r="E23" s="11"/>
-      <c r="F23" s="25">
-[...6 lines deleted...]
-        <v>95.1</v>
+      <c r="F23" s="24">
+        <v>100</v>
+      </c>
+      <c r="G23" s="24">
+        <v>7.1</v>
+      </c>
+      <c r="H23" s="24">
+        <v>92.9</v>
       </c>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
       <c r="AH23" s="2"/>
       <c r="AI23" s="2"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="2"/>
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
@@ -2099,121 +2138,121 @@
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
       <c r="BJ23" s="2"/>
       <c r="BK23" s="2"/>
       <c r="BL23" s="2"/>
       <c r="BM23" s="2"/>
       <c r="BN23" s="3"/>
       <c r="BO23" s="3"/>
       <c r="BP23" s="3"/>
     </row>
     <row r="24" spans="1:69">
-      <c r="A24" s="8" t="s">
+      <c r="A24" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B24" s="24">
-[...16 lines deleted...]
-        <v>99</v>
+      <c r="B24" s="30">
+        <v>100</v>
+      </c>
+      <c r="C24" s="30">
+        <v>87.1</v>
+      </c>
+      <c r="D24" s="30">
+        <v>12.9</v>
+      </c>
+      <c r="E24" s="31"/>
+      <c r="F24" s="30">
+        <v>100</v>
+      </c>
+      <c r="G24" s="30">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H24" s="30">
+        <v>98.9</v>
       </c>
       <c r="BP24" s="1"/>
     </row>
     <row r="25" spans="1:69">
-      <c r="A25" s="8" t="s">
+      <c r="A25" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="B25" s="24">
-[...16 lines deleted...]
-        <v>98.3</v>
+      <c r="B25" s="28">
+        <v>100</v>
+      </c>
+      <c r="C25" s="28">
+        <v>57.2</v>
+      </c>
+      <c r="D25" s="28">
+        <v>42.8</v>
+      </c>
+      <c r="E25" s="29"/>
+      <c r="F25" s="28">
+        <v>100</v>
+      </c>
+      <c r="G25" s="28">
+        <v>1.3</v>
+      </c>
+      <c r="H25" s="28">
+        <v>98.7</v>
       </c>
       <c r="BP25" s="1"/>
     </row>
     <row r="26" spans="1:69" ht="53.25" customHeight="1">
-      <c r="A26" s="23" t="s">
+      <c r="A26" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="24">
         <v>100</v>
       </c>
       <c r="C26" s="24">
-        <v>57.8</v>
+        <v>41.8</v>
       </c>
       <c r="D26" s="24">
-        <v>42.2</v>
-[...1 lines deleted...]
-      <c r="E26" s="9"/>
+        <v>58.2</v>
+      </c>
+      <c r="E26" s="11"/>
       <c r="F26" s="24">
         <v>100</v>
       </c>
       <c r="G26" s="24">
-        <v>1.6</v>
+        <v>0.3</v>
       </c>
       <c r="H26" s="24">
-        <v>98.4</v>
+        <v>99.7</v>
       </c>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
@@ -2224,71 +2263,71 @@
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="3"/>
       <c r="BO26" s="3"/>
       <c r="BP26" s="3"/>
     </row>
     <row r="27" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A27" s="8" t="s">
+      <c r="A27" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="B27" s="24">
-[...16 lines deleted...]
-        <v>95.3</v>
+      <c r="B27" s="30">
+        <v>100</v>
+      </c>
+      <c r="C27" s="30">
+        <v>84.3</v>
+      </c>
+      <c r="D27" s="30">
+        <v>15.7</v>
+      </c>
+      <c r="E27" s="31"/>
+      <c r="F27" s="30">
+        <v>100</v>
+      </c>
+      <c r="G27" s="30">
+        <v>6</v>
+      </c>
+      <c r="H27" s="30">
+        <v>94</v>
       </c>
       <c r="BP27" s="1"/>
     </row>
     <row r="28" spans="1:69" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="5"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="20"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
@@ -2324,268 +2363,268 @@
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
       <c r="BE28" s="5"/>
       <c r="BF28" s="5"/>
       <c r="BG28" s="5"/>
       <c r="BH28" s="5"/>
       <c r="BI28" s="5"/>
       <c r="BJ28" s="5"/>
       <c r="BK28" s="5"/>
       <c r="BL28" s="5"/>
       <c r="BM28" s="5"/>
       <c r="BO28" s="5"/>
       <c r="BP28" s="5"/>
       <c r="BQ28" s="6"/>
     </row>
     <row r="29" spans="1:69" ht="53.25" customHeight="1">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="24">
-[...6 lines deleted...]
-        <v>7.1</v>
+      <c r="B29" s="23">
+        <v>100</v>
+      </c>
+      <c r="C29" s="23">
+        <v>87.8</v>
+      </c>
+      <c r="D29" s="23">
+        <v>12.2</v>
       </c>
       <c r="E29" s="9"/>
-      <c r="F29" s="24">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="F29" s="23">
+        <v>100</v>
+      </c>
+      <c r="G29" s="23">
+        <v>24.9</v>
+      </c>
+      <c r="H29" s="23">
+        <v>75.099999999999994</v>
       </c>
       <c r="BP29" s="1"/>
     </row>
     <row r="30" spans="1:69">
       <c r="A30" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="B30" s="24">
-[...6 lines deleted...]
-        <v>0.5</v>
+      <c r="B30" s="23">
+        <v>100</v>
+      </c>
+      <c r="C30" s="23">
+        <v>99.2</v>
+      </c>
+      <c r="D30" s="23">
+        <v>0.8</v>
       </c>
       <c r="E30" s="9"/>
-      <c r="F30" s="24">
-[...6 lines deleted...]
-        <v>45.2</v>
+      <c r="F30" s="23">
+        <v>100</v>
+      </c>
+      <c r="G30" s="23">
+        <v>63.9</v>
+      </c>
+      <c r="H30" s="23">
+        <v>36.1</v>
       </c>
       <c r="BP30" s="1"/>
     </row>
     <row r="31" spans="1:69">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="24">
-[...6 lines deleted...]
-        <v>10.5</v>
+      <c r="B31" s="23">
+        <v>100</v>
+      </c>
+      <c r="C31" s="23">
+        <v>95.2</v>
+      </c>
+      <c r="D31" s="23">
+        <v>4.8</v>
       </c>
       <c r="E31" s="9"/>
-      <c r="F31" s="24">
-[...6 lines deleted...]
-        <v>50.5</v>
+      <c r="F31" s="23">
+        <v>100</v>
+      </c>
+      <c r="G31" s="23">
+        <v>46.1</v>
+      </c>
+      <c r="H31" s="23">
+        <v>53.9</v>
       </c>
       <c r="BP31" s="1"/>
     </row>
     <row r="32" spans="1:69" ht="39.75" customHeight="1">
       <c r="A32" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="B32" s="24">
-[...6 lines deleted...]
-        <v>7.5</v>
+      <c r="B32" s="23">
+        <v>100</v>
+      </c>
+      <c r="C32" s="23">
+        <v>96.4</v>
+      </c>
+      <c r="D32" s="23">
+        <v>3.6</v>
       </c>
       <c r="E32" s="9"/>
-      <c r="F32" s="24">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="F32" s="23">
+        <v>100</v>
+      </c>
+      <c r="G32" s="23">
+        <v>55.6</v>
+      </c>
+      <c r="H32" s="23">
+        <v>44.4</v>
       </c>
       <c r="BP32" s="1"/>
     </row>
     <row r="33" spans="1:68">
       <c r="A33" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="B33" s="24">
-[...6 lines deleted...]
-        <v>14.7</v>
+      <c r="B33" s="23">
+        <v>100</v>
+      </c>
+      <c r="C33" s="23">
+        <v>84.6</v>
+      </c>
+      <c r="D33" s="23">
+        <v>15.4</v>
       </c>
       <c r="E33" s="9"/>
-      <c r="F33" s="24">
-[...6 lines deleted...]
-        <v>96.7</v>
+      <c r="F33" s="23">
+        <v>100</v>
+      </c>
+      <c r="G33" s="23">
+        <v>2.4</v>
+      </c>
+      <c r="H33" s="23">
+        <v>97.6</v>
       </c>
       <c r="BP33" s="1"/>
     </row>
     <row r="34" spans="1:68" ht="38.25">
       <c r="A34" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="B34" s="24">
-[...6 lines deleted...]
-        <v>6.1</v>
+      <c r="B34" s="23">
+        <v>100</v>
+      </c>
+      <c r="C34" s="23">
+        <v>93.4</v>
+      </c>
+      <c r="D34" s="23">
+        <v>6.6</v>
       </c>
       <c r="E34" s="9"/>
-      <c r="F34" s="24">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F34" s="23">
+        <v>100</v>
+      </c>
+      <c r="G34" s="23">
+        <v>0.5</v>
+      </c>
+      <c r="H34" s="23">
+        <v>99.5</v>
       </c>
       <c r="BP34" s="1"/>
     </row>
-    <row r="35" spans="1:68" ht="38.25">
+    <row r="35" spans="1:68" ht="25.5">
       <c r="A35" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="B35" s="24">
-[...6 lines deleted...]
-        <v>40.700000000000003</v>
+      <c r="B35" s="23">
+        <v>100</v>
+      </c>
+      <c r="C35" s="23">
+        <v>59.4</v>
+      </c>
+      <c r="D35" s="23">
+        <v>40.6</v>
       </c>
       <c r="E35" s="9"/>
-      <c r="F35" s="24">
-[...6 lines deleted...]
-        <v>87.4</v>
+      <c r="F35" s="23">
+        <v>100</v>
+      </c>
+      <c r="G35" s="23">
+        <v>8.1</v>
+      </c>
+      <c r="H35" s="23">
+        <v>91.9</v>
       </c>
       <c r="BP35" s="1"/>
     </row>
     <row r="36" spans="1:68" ht="25.5">
-      <c r="A36" s="8" t="s">
+      <c r="A36" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="24">
-[...16 lines deleted...]
-        <v>5.6</v>
+      <c r="B36" s="28">
+        <v>100</v>
+      </c>
+      <c r="C36" s="28">
+        <v>75.2</v>
+      </c>
+      <c r="D36" s="28">
+        <v>24.8</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="28">
+        <v>100</v>
+      </c>
+      <c r="G36" s="28">
+        <v>24.7</v>
+      </c>
+      <c r="H36" s="28">
+        <v>75.3</v>
       </c>
       <c r="BP36" s="1"/>
     </row>
     <row r="37" spans="1:68" ht="12.75" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B37" s="25">
-[...6 lines deleted...]
-        <v>83.9</v>
+      <c r="B37" s="24">
+        <v>100</v>
+      </c>
+      <c r="C37" s="24">
+        <v>2.5</v>
+      </c>
+      <c r="D37" s="24">
+        <v>97.5</v>
       </c>
       <c r="E37" s="11"/>
-      <c r="F37" s="25">
-[...6 lines deleted...]
-        <v>79.5</v>
+      <c r="F37" s="24">
+        <v>100</v>
+      </c>
+      <c r="G37" s="24">
+        <v>19.3</v>
+      </c>
+      <c r="H37" s="24">
+        <v>80.7</v>
       </c>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="2"/>
       <c r="AB37" s="2"/>
       <c r="AC37" s="2"/>
       <c r="AD37" s="2"/>
       <c r="AE37" s="2"/>
       <c r="AF37" s="2"/>
       <c r="AG37" s="2"/>
       <c r="AH37" s="2"/>
       <c r="AI37" s="2"/>
       <c r="AJ37" s="2"/>
       <c r="AK37" s="2"/>
       <c r="AL37" s="2"/>
       <c r="AM37" s="2"/>
       <c r="AN37" s="2"/>
       <c r="AO37" s="2"/>
@@ -2599,93 +2638,93 @@
       <c r="AW37" s="2"/>
       <c r="AX37" s="2"/>
       <c r="AY37" s="2"/>
       <c r="AZ37" s="2"/>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BD37" s="2"/>
       <c r="BE37" s="2"/>
       <c r="BF37" s="2"/>
       <c r="BG37" s="2"/>
       <c r="BH37" s="2"/>
       <c r="BI37" s="2"/>
       <c r="BJ37" s="2"/>
       <c r="BK37" s="2"/>
       <c r="BL37" s="2"/>
       <c r="BM37" s="2"/>
       <c r="BN37" s="3"/>
       <c r="BO37" s="3"/>
       <c r="BP37" s="3"/>
     </row>
     <row r="38" spans="1:68" ht="25.5" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="25">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="B38" s="24">
+        <v>100</v>
+      </c>
+      <c r="C38" s="24">
+        <v>42</v>
+      </c>
+      <c r="D38" s="24">
+        <v>58</v>
       </c>
       <c r="E38" s="11"/>
-      <c r="F38" s="25">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="F38" s="24">
+        <v>100</v>
+      </c>
+      <c r="G38" s="24">
+        <v>22</v>
+      </c>
+      <c r="H38" s="24">
+        <v>78</v>
       </c>
       <c r="BP38" s="1"/>
     </row>
     <row r="39" spans="1:68" ht="12.75" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="25">
-[...6 lines deleted...]
-        <v>79.7</v>
+      <c r="B39" s="24">
+        <v>100</v>
+      </c>
+      <c r="C39" s="24">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="D39" s="24">
+        <v>64.8</v>
       </c>
       <c r="E39" s="11"/>
-      <c r="F39" s="25">
-[...6 lines deleted...]
-        <v>86.7</v>
+      <c r="F39" s="24">
+        <v>100</v>
+      </c>
+      <c r="G39" s="24">
+        <v>17.7</v>
+      </c>
+      <c r="H39" s="24">
+        <v>82.3</v>
       </c>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
       <c r="AA39" s="2"/>
       <c r="AB39" s="2"/>
       <c r="AC39" s="2"/>
       <c r="AD39" s="2"/>
       <c r="AE39" s="2"/>
       <c r="AF39" s="2"/>
       <c r="AG39" s="2"/>
       <c r="AH39" s="2"/>
       <c r="AI39" s="2"/>
       <c r="AJ39" s="2"/>
       <c r="AK39" s="2"/>
       <c r="AL39" s="2"/>
       <c r="AM39" s="2"/>
       <c r="AN39" s="2"/>
       <c r="AO39" s="2"/>
@@ -2696,330 +2735,334 @@
       <c r="AT39" s="2"/>
       <c r="AU39" s="2"/>
       <c r="AV39" s="2"/>
       <c r="AW39" s="2"/>
       <c r="AX39" s="2"/>
       <c r="AY39" s="2"/>
       <c r="AZ39" s="2"/>
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="3"/>
       <c r="BO39" s="3"/>
       <c r="BP39" s="3"/>
     </row>
     <row r="40" spans="1:68" ht="38.25">
-      <c r="A40" s="8" t="s">
+      <c r="A40" s="26" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="24">
-[...16 lines deleted...]
-        <v>87.5</v>
+      <c r="B40" s="30">
+        <v>100</v>
+      </c>
+      <c r="C40" s="30">
+        <v>56.4</v>
+      </c>
+      <c r="D40" s="30">
+        <v>43.6</v>
+      </c>
+      <c r="E40" s="31"/>
+      <c r="F40" s="30">
+        <v>100</v>
+      </c>
+      <c r="G40" s="30">
+        <v>8.1</v>
+      </c>
+      <c r="H40" s="30">
+        <v>91.9</v>
       </c>
       <c r="BP40" s="1"/>
     </row>
     <row r="41" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A41" s="8" t="s">
+      <c r="A41" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="24">
-[...16 lines deleted...]
-        <v>40.700000000000003</v>
+      <c r="B41" s="28">
+        <v>100</v>
+      </c>
+      <c r="C41" s="28">
+        <v>93.9</v>
+      </c>
+      <c r="D41" s="28">
+        <v>6.1</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="28">
+        <v>100</v>
+      </c>
+      <c r="G41" s="28">
+        <v>67.5</v>
+      </c>
+      <c r="H41" s="28">
+        <v>32.5</v>
       </c>
       <c r="BP41" s="1"/>
     </row>
     <row r="42" spans="1:68" ht="27" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="B42" s="25">
-[...6 lines deleted...]
-        <v>67.8</v>
+      <c r="B42" s="24">
+        <v>100</v>
+      </c>
+      <c r="C42" s="24">
+        <v>26.4</v>
+      </c>
+      <c r="D42" s="24">
+        <v>73.599999999999994</v>
       </c>
       <c r="E42" s="11"/>
-      <c r="F42" s="25">
-[...6 lines deleted...]
-        <v>94.5</v>
+      <c r="F42" s="24">
+        <v>100</v>
+      </c>
+      <c r="G42" s="24">
+        <v>2.8</v>
+      </c>
+      <c r="H42" s="24">
+        <v>97.2</v>
       </c>
       <c r="BP42" s="1"/>
     </row>
     <row r="43" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A43" s="8" t="s">
+      <c r="A43" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B43" s="24">
-[...16 lines deleted...]
-        <v>97.5</v>
+      <c r="B43" s="30">
+        <v>100</v>
+      </c>
+      <c r="C43" s="30">
+        <v>86.7</v>
+      </c>
+      <c r="D43" s="30">
+        <v>13.3</v>
+      </c>
+      <c r="E43" s="31"/>
+      <c r="F43" s="30">
+        <v>100</v>
+      </c>
+      <c r="G43" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="H43" s="30">
+        <v>98.6</v>
       </c>
       <c r="BP43" s="1"/>
     </row>
     <row r="44" spans="1:68" ht="38.25" customHeight="1">
       <c r="A44" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="B44" s="24">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="B44" s="23">
+        <v>100</v>
+      </c>
+      <c r="C44" s="23">
+        <v>87.2</v>
+      </c>
+      <c r="D44" s="23">
+        <v>12.8</v>
       </c>
       <c r="E44" s="9"/>
-      <c r="F44" s="24">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F44" s="23">
+        <v>100</v>
+      </c>
+      <c r="G44" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="H44" s="23">
+        <v>99.9</v>
       </c>
       <c r="AD44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="BP44" s="1"/>
     </row>
     <row r="45" spans="1:68" ht="12.75" customHeight="1">
       <c r="A45" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="B45" s="24">
-[...6 lines deleted...]
-        <v>18.2</v>
+      <c r="B45" s="23">
+        <v>100</v>
+      </c>
+      <c r="C45" s="23">
+        <v>87</v>
+      </c>
+      <c r="D45" s="23">
+        <v>13</v>
       </c>
       <c r="E45" s="9"/>
-      <c r="F45" s="24">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F45" s="23">
+        <v>100</v>
+      </c>
+      <c r="G45" s="23">
+        <v>0.2</v>
+      </c>
+      <c r="H45" s="23">
+        <v>99.8</v>
       </c>
       <c r="BP45" s="1"/>
     </row>
     <row r="46" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A46" s="8" t="s">
+      <c r="A46" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B46" s="24">
-[...16 lines deleted...]
-        <v>99.5</v>
+      <c r="B46" s="28">
+        <v>100</v>
+      </c>
+      <c r="C46" s="28">
+        <v>61.9</v>
+      </c>
+      <c r="D46" s="28">
+        <v>38.1</v>
+      </c>
+      <c r="E46" s="29"/>
+      <c r="F46" s="28">
+        <v>100</v>
+      </c>
+      <c r="G46" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="H46" s="28">
+        <v>99.3</v>
       </c>
       <c r="BP46" s="1"/>
     </row>
     <row r="47" spans="1:68" ht="12.75" customHeight="1">
       <c r="A47" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B47" s="25"/>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="B47" s="24">
+        <v>100</v>
+      </c>
+      <c r="C47" s="24">
+        <v>42.5</v>
+      </c>
+      <c r="D47" s="24">
+        <v>57.5</v>
       </c>
       <c r="E47" s="11"/>
-      <c r="F47" s="25">
-[...6 lines deleted...]
-        <v>96.7</v>
+      <c r="F47" s="24">
+        <v>100</v>
+      </c>
+      <c r="G47" s="24">
+        <v>2.7</v>
+      </c>
+      <c r="H47" s="24">
+        <v>97.3</v>
       </c>
       <c r="BP47" s="1"/>
     </row>
     <row r="48" spans="1:68" ht="12.75" customHeight="1">
       <c r="A48" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="B48" s="25"/>
-[...2 lines deleted...]
-        <v>13.8</v>
+      <c r="B48" s="24"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="24">
+        <v>5</v>
       </c>
       <c r="E48" s="11"/>
-      <c r="F48" s="25">
-[...2 lines deleted...]
-      <c r="G48" s="25">
+      <c r="F48" s="24">
+        <v>100</v>
+      </c>
+      <c r="G48" s="24">
         <v>0</v>
       </c>
-      <c r="H48" s="25">
+      <c r="H48" s="24">
         <v>100</v>
       </c>
       <c r="BP48" s="1"/>
     </row>
     <row r="49" spans="1:69" ht="25.5" customHeight="1">
       <c r="A49" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="B49" s="24">
-[...6 lines deleted...]
-        <v>34.6</v>
+      <c r="B49" s="23">
+        <v>100</v>
+      </c>
+      <c r="C49" s="23">
+        <v>59.6</v>
+      </c>
+      <c r="D49" s="23">
+        <v>40.4</v>
       </c>
       <c r="E49" s="9"/>
-      <c r="F49" s="24">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="F49" s="23">
+        <v>100</v>
+      </c>
+      <c r="G49" s="23">
+        <v>0.5</v>
+      </c>
+      <c r="H49" s="23">
+        <v>99.5</v>
       </c>
       <c r="BP49" s="1"/>
     </row>
     <row r="50" spans="1:69" ht="56.25" customHeight="1">
-      <c r="A50" s="12" t="s">
+      <c r="A50" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="B50" s="25">
-[...12 lines deleted...]
-      <c r="G50" s="25">
+      <c r="B50" s="23">
+        <v>100</v>
+      </c>
+      <c r="C50" s="23">
+        <v>94.6</v>
+      </c>
+      <c r="D50" s="23">
+        <v>5.4</v>
+      </c>
+      <c r="E50" s="9"/>
+      <c r="F50" s="23">
+        <v>100</v>
+      </c>
+      <c r="G50" s="23">
         <v>0</v>
       </c>
-      <c r="H50" s="25">
+      <c r="H50" s="23">
         <v>100</v>
       </c>
       <c r="BP50" s="1"/>
     </row>
     <row r="51" spans="1:69" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B51" s="42"/>
-[...5 lines deleted...]
-      <c r="H51" s="43"/>
+      <c r="B51" s="54"/>
+      <c r="C51" s="54"/>
+      <c r="D51" s="54"/>
+      <c r="E51" s="54"/>
+      <c r="F51" s="54"/>
+      <c r="G51" s="54"/>
+      <c r="H51" s="55"/>
       <c r="I51" s="6"/>
       <c r="J51" s="21"/>
       <c r="K51" s="21"/>
       <c r="L51" s="21"/>
       <c r="M51" s="20"/>
       <c r="N51" s="21"/>
       <c r="O51" s="21"/>
       <c r="P51" s="21"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="6"/>
       <c r="S51" s="6"/>
       <c r="T51" s="6"/>
       <c r="U51" s="6"/>
       <c r="V51" s="6"/>
       <c r="W51" s="6"/>
       <c r="X51" s="6"/>
       <c r="Y51" s="6"/>
       <c r="Z51" s="6"/>
       <c r="AA51" s="6"/>
       <c r="AB51" s="6"/>
       <c r="AC51" s="6"/>
       <c r="AD51" s="6"/>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
@@ -3041,68 +3084,68 @@
       <c r="AW51" s="6"/>
       <c r="AX51" s="6"/>
       <c r="AY51" s="6"/>
       <c r="AZ51" s="6"/>
       <c r="BA51" s="6"/>
       <c r="BB51" s="6"/>
       <c r="BC51" s="6"/>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="6"/>
       <c r="BJ51" s="6"/>
       <c r="BK51" s="6"/>
       <c r="BL51" s="6"/>
       <c r="BM51" s="6"/>
       <c r="BO51" s="6"/>
       <c r="BP51" s="6"/>
       <c r="BQ51" s="6"/>
     </row>
     <row r="52" spans="1:69" s="7" customFormat="1" ht="39.75" customHeight="1">
       <c r="A52" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B52" s="25">
-[...2 lines deleted...]
-      <c r="C52" s="25">
+      <c r="B52" s="24">
+        <v>100</v>
+      </c>
+      <c r="C52" s="24">
         <v>0</v>
       </c>
-      <c r="D52" s="25">
-[...10 lines deleted...]
-        <v>100</v>
+      <c r="D52" s="24">
+        <v>100</v>
+      </c>
+      <c r="E52" s="37"/>
+      <c r="F52" s="24">
+        <v>100</v>
+      </c>
+      <c r="G52" s="24">
+        <v>6.2</v>
+      </c>
+      <c r="H52" s="24">
+        <v>93.8</v>
       </c>
       <c r="R52" s="6"/>
       <c r="S52" s="6"/>
       <c r="T52" s="6"/>
       <c r="U52" s="6"/>
       <c r="V52" s="6"/>
       <c r="W52" s="6"/>
       <c r="X52" s="6"/>
       <c r="Y52" s="6"/>
       <c r="Z52" s="6"/>
       <c r="AA52" s="6"/>
       <c r="AB52" s="6"/>
       <c r="AC52" s="6"/>
       <c r="AD52" s="6"/>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="6"/>
       <c r="AI52" s="6"/>
       <c r="AJ52" s="6"/>
       <c r="AK52" s="6"/>
       <c r="AL52" s="6"/>
       <c r="AM52" s="6"/>
       <c r="AN52" s="6"/>
       <c r="AO52" s="6"/>
@@ -3111,160 +3154,160 @@
       <c r="AR52" s="6"/>
       <c r="AS52" s="6"/>
       <c r="AT52" s="6"/>
       <c r="AU52" s="6"/>
       <c r="AV52" s="6"/>
       <c r="AW52" s="6"/>
       <c r="AX52" s="6"/>
       <c r="AY52" s="6"/>
       <c r="AZ52" s="6"/>
       <c r="BA52" s="6"/>
       <c r="BB52" s="6"/>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="6"/>
       <c r="BJ52" s="6"/>
       <c r="BK52" s="6"/>
       <c r="BL52" s="6"/>
       <c r="BM52" s="6"/>
       <c r="BQ52" s="6"/>
     </row>
     <row r="53" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A53" s="8" t="s">
+      <c r="A53" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="24">
-[...16 lines deleted...]
-        <v>97.1</v>
+      <c r="B53" s="30">
+        <v>100</v>
+      </c>
+      <c r="C53" s="30">
+        <v>89.9</v>
+      </c>
+      <c r="D53" s="30">
+        <v>10.1</v>
+      </c>
+      <c r="E53" s="31"/>
+      <c r="F53" s="30">
+        <v>100</v>
+      </c>
+      <c r="G53" s="30">
+        <v>5.7</v>
+      </c>
+      <c r="H53" s="30">
+        <v>94.3</v>
       </c>
       <c r="BP53" s="1"/>
     </row>
     <row r="54" spans="1:69" ht="12.75" customHeight="1">
       <c r="A54" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B54" s="24">
-[...6 lines deleted...]
-        <v>15.4</v>
+      <c r="B54" s="23">
+        <v>100</v>
+      </c>
+      <c r="C54" s="23">
+        <v>83.4</v>
+      </c>
+      <c r="D54" s="23">
+        <v>16.600000000000001</v>
       </c>
       <c r="E54" s="9"/>
-      <c r="F54" s="24">
-[...6 lines deleted...]
-        <v>87.8</v>
+      <c r="F54" s="23">
+        <v>100</v>
+      </c>
+      <c r="G54" s="23">
+        <v>29.3</v>
+      </c>
+      <c r="H54" s="23">
+        <v>70.7</v>
       </c>
       <c r="BP54" s="1"/>
     </row>
     <row r="55" spans="1:69" ht="25.5" customHeight="1">
       <c r="A55" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B55" s="24">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="B55" s="23">
+        <v>100</v>
+      </c>
+      <c r="C55" s="23">
+        <v>87.8</v>
+      </c>
+      <c r="D55" s="23">
+        <v>12.2</v>
       </c>
       <c r="E55" s="9"/>
-      <c r="F55" s="24">
-[...6 lines deleted...]
-        <v>94.6</v>
+      <c r="F55" s="23">
+        <v>100</v>
+      </c>
+      <c r="G55" s="23">
+        <v>9</v>
+      </c>
+      <c r="H55" s="23">
+        <v>91</v>
       </c>
       <c r="BP55" s="1"/>
     </row>
     <row r="56" spans="1:69" ht="12.75" customHeight="1">
       <c r="A56" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B56" s="24">
-[...6 lines deleted...]
-        <v>7.5</v>
+      <c r="B56" s="23">
+        <v>100</v>
+      </c>
+      <c r="C56" s="23">
+        <v>96.7</v>
+      </c>
+      <c r="D56" s="23">
+        <v>3.3</v>
       </c>
       <c r="E56" s="9"/>
-      <c r="F56" s="24">
-[...6 lines deleted...]
-        <v>57.9</v>
+      <c r="F56" s="23">
+        <v>100</v>
+      </c>
+      <c r="G56" s="23">
+        <v>48.6</v>
+      </c>
+      <c r="H56" s="23">
+        <v>51.4</v>
       </c>
       <c r="BP56" s="1"/>
     </row>
     <row r="57" spans="1:69" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A57" s="26" t="s">
+      <c r="A57" s="38" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="27"/>
-[...5 lines deleted...]
-      <c r="H57" s="28"/>
+      <c r="B57" s="39"/>
+      <c r="C57" s="39"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="39"/>
+      <c r="H57" s="40"/>
       <c r="I57" s="5"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="20"/>
       <c r="N57" s="18"/>
       <c r="O57" s="18"/>
       <c r="P57" s="18"/>
       <c r="Q57" s="5"/>
       <c r="R57" s="5"/>
       <c r="S57" s="5"/>
       <c r="T57" s="5"/>
       <c r="U57" s="5"/>
       <c r="V57" s="5"/>
       <c r="W57" s="5"/>
       <c r="X57" s="5"/>
       <c r="Y57" s="5"/>
       <c r="Z57" s="5"/>
       <c r="AA57" s="5"/>
       <c r="AB57" s="5"/>
       <c r="AC57" s="5"/>
       <c r="AD57" s="5"/>
       <c r="AE57" s="5"/>
       <c r="AF57" s="5"/>
       <c r="AG57" s="5"/>
@@ -3283,58 +3326,58 @@
       <c r="AT57" s="5"/>
       <c r="AU57" s="5"/>
       <c r="AV57" s="5"/>
       <c r="AW57" s="5"/>
       <c r="AX57" s="5"/>
       <c r="AY57" s="5"/>
       <c r="AZ57" s="5"/>
       <c r="BA57" s="5"/>
       <c r="BB57" s="5"/>
       <c r="BC57" s="5"/>
       <c r="BD57" s="5"/>
       <c r="BE57" s="5"/>
       <c r="BF57" s="5"/>
       <c r="BG57" s="5"/>
       <c r="BH57" s="5"/>
       <c r="BI57" s="5"/>
       <c r="BJ57" s="5"/>
       <c r="BK57" s="5"/>
       <c r="BL57" s="5"/>
       <c r="BM57" s="5"/>
       <c r="BO57" s="5"/>
       <c r="BP57" s="5"/>
       <c r="BQ57" s="6"/>
     </row>
     <row r="58" spans="1:69" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A58" s="31"/>
-[...6 lines deleted...]
-      <c r="H58" s="33"/>
+      <c r="A58" s="43"/>
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="45"/>
       <c r="I58" s="5"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="20"/>
       <c r="N58" s="18"/>
       <c r="O58" s="18"/>
       <c r="P58" s="18"/>
       <c r="Q58" s="5"/>
       <c r="R58" s="5"/>
       <c r="S58" s="5"/>
       <c r="T58" s="5"/>
       <c r="U58" s="5"/>
       <c r="V58" s="5"/>
       <c r="W58" s="5"/>
       <c r="X58" s="5"/>
       <c r="Y58" s="5"/>
       <c r="Z58" s="5"/>
       <c r="AA58" s="5"/>
       <c r="AB58" s="5"/>
       <c r="AC58" s="5"/>
       <c r="AD58" s="5"/>
       <c r="AE58" s="5"/>
       <c r="AF58" s="5"/>
       <c r="AG58" s="5"/>
@@ -3353,60 +3396,60 @@
       <c r="AT58" s="5"/>
       <c r="AU58" s="5"/>
       <c r="AV58" s="5"/>
       <c r="AW58" s="5"/>
       <c r="AX58" s="5"/>
       <c r="AY58" s="5"/>
       <c r="AZ58" s="5"/>
       <c r="BA58" s="5"/>
       <c r="BB58" s="5"/>
       <c r="BC58" s="5"/>
       <c r="BD58" s="5"/>
       <c r="BE58" s="5"/>
       <c r="BF58" s="5"/>
       <c r="BG58" s="5"/>
       <c r="BH58" s="5"/>
       <c r="BI58" s="5"/>
       <c r="BJ58" s="5"/>
       <c r="BK58" s="5"/>
       <c r="BL58" s="5"/>
       <c r="BM58" s="5"/>
       <c r="BO58" s="5"/>
       <c r="BP58" s="5"/>
       <c r="BQ58" s="6"/>
     </row>
     <row r="59" spans="1:69" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A59" s="35" t="s">
+      <c r="A59" s="47" t="s">
         <v>120</v>
       </c>
-      <c r="B59" s="36"/>
-[...5 lines deleted...]
-      <c r="H59" s="37"/>
+      <c r="B59" s="48"/>
+      <c r="C59" s="48"/>
+      <c r="D59" s="48"/>
+      <c r="E59" s="48"/>
+      <c r="F59" s="48"/>
+      <c r="G59" s="48"/>
+      <c r="H59" s="49"/>
       <c r="I59" s="5"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="20"/>
       <c r="N59" s="18"/>
       <c r="O59" s="18"/>
       <c r="P59" s="18"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
       <c r="W59" s="5"/>
       <c r="X59" s="5"/>
       <c r="Y59" s="5"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
@@ -3428,134 +3471,134 @@
       <c r="AW59" s="5"/>
       <c r="AX59" s="5"/>
       <c r="AY59" s="5"/>
       <c r="AZ59" s="5"/>
       <c r="BA59" s="5"/>
       <c r="BB59" s="5"/>
       <c r="BC59" s="5"/>
       <c r="BD59" s="5"/>
       <c r="BE59" s="5"/>
       <c r="BF59" s="5"/>
       <c r="BG59" s="5"/>
       <c r="BH59" s="5"/>
       <c r="BI59" s="5"/>
       <c r="BJ59" s="5"/>
       <c r="BK59" s="5"/>
       <c r="BL59" s="5"/>
       <c r="BM59" s="5"/>
       <c r="BO59" s="5"/>
       <c r="BP59" s="5"/>
       <c r="BQ59" s="6"/>
     </row>
     <row r="60" spans="1:69" s="7" customFormat="1" ht="29.25" customHeight="1">
       <c r="A60" s="12" t="s">
         <v>108</v>
       </c>
-      <c r="B60" s="25">
-[...2 lines deleted...]
-      <c r="C60" s="25">
+      <c r="B60" s="24">
+        <v>100</v>
+      </c>
+      <c r="C60" s="24">
         <v>0</v>
       </c>
-      <c r="D60" s="25">
-[...11 lines deleted...]
-      <c r="H60" s="25">
+      <c r="D60" s="24">
+        <v>62.8</v>
+      </c>
+      <c r="E60" s="24">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="F60" s="24">
+        <v>100</v>
+      </c>
+      <c r="G60" s="24">
+        <v>100</v>
+      </c>
+      <c r="H60" s="24">
         <v>0</v>
       </c>
       <c r="Z60" s="6"/>
       <c r="AA60" s="6"/>
       <c r="AB60" s="6"/>
       <c r="AC60" s="6"/>
       <c r="AD60" s="6"/>
       <c r="AE60" s="6"/>
       <c r="AF60" s="6"/>
       <c r="AG60" s="6"/>
       <c r="AH60" s="6"/>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
       <c r="AL60" s="6"/>
       <c r="AM60" s="6"/>
       <c r="AN60" s="6"/>
       <c r="AO60" s="6"/>
       <c r="AP60" s="6"/>
       <c r="AQ60" s="6"/>
       <c r="AR60" s="6"/>
       <c r="AS60" s="6"/>
       <c r="AT60" s="6"/>
       <c r="AU60" s="6"/>
       <c r="AV60" s="6"/>
       <c r="AW60" s="6"/>
       <c r="AX60" s="6"/>
       <c r="AY60" s="6"/>
       <c r="AZ60" s="6"/>
       <c r="BA60" s="6"/>
       <c r="BB60" s="6"/>
       <c r="BC60" s="6"/>
       <c r="BD60" s="6"/>
       <c r="BE60" s="6"/>
       <c r="BF60" s="6"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="6"/>
       <c r="BI60" s="6"/>
       <c r="BJ60" s="6"/>
       <c r="BK60" s="6"/>
       <c r="BL60" s="6"/>
       <c r="BM60" s="6"/>
       <c r="BQ60" s="6"/>
     </row>
     <row r="61" spans="1:69" ht="38.25" customHeight="1">
       <c r="A61" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="B61" s="25">
-[...2 lines deleted...]
-      <c r="C61" s="25">
+      <c r="B61" s="24">
+        <v>100</v>
+      </c>
+      <c r="C61" s="24">
         <v>0</v>
       </c>
-      <c r="D61" s="25">
+      <c r="D61" s="24">
         <v>100</v>
       </c>
       <c r="E61" s="11"/>
-      <c r="F61" s="25">
-[...2 lines deleted...]
-      <c r="G61" s="25">
+      <c r="F61" s="24">
+        <v>100</v>
+      </c>
+      <c r="G61" s="24">
         <v>0</v>
       </c>
-      <c r="H61" s="25">
+      <c r="H61" s="24">
         <v>100</v>
       </c>
       <c r="R61" s="3"/>
       <c r="S61" s="3"/>
       <c r="T61" s="3"/>
       <c r="U61" s="3"/>
       <c r="V61" s="3"/>
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="2"/>
       <c r="AA61" s="2"/>
       <c r="AB61" s="2"/>
       <c r="AC61" s="2"/>
       <c r="AD61" s="2"/>
       <c r="AE61" s="2"/>
       <c r="AF61" s="2"/>
       <c r="AG61" s="2"/>
       <c r="AH61" s="2"/>
       <c r="AI61" s="2"/>
       <c r="AJ61" s="2"/>
       <c r="AK61" s="2"/>
       <c r="AL61" s="2"/>
       <c r="AM61" s="2"/>
       <c r="AN61" s="2"/>
@@ -3570,68 +3613,68 @@
       <c r="AW61" s="2"/>
       <c r="AX61" s="2"/>
       <c r="AY61" s="2"/>
       <c r="AZ61" s="2"/>
       <c r="BA61" s="2"/>
       <c r="BB61" s="2"/>
       <c r="BC61" s="2"/>
       <c r="BD61" s="2"/>
       <c r="BE61" s="2"/>
       <c r="BF61" s="2"/>
       <c r="BG61" s="2"/>
       <c r="BH61" s="2"/>
       <c r="BI61" s="2"/>
       <c r="BJ61" s="2"/>
       <c r="BK61" s="2"/>
       <c r="BL61" s="2"/>
       <c r="BM61" s="2"/>
       <c r="BN61" s="3"/>
       <c r="BO61" s="3"/>
       <c r="BP61" s="3"/>
     </row>
     <row r="62" spans="1:69" ht="12.75" customHeight="1">
       <c r="A62" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B62" s="25">
-[...6 lines deleted...]
-        <v>87.6</v>
+      <c r="B62" s="24">
+        <v>100</v>
+      </c>
+      <c r="C62" s="24">
+        <v>8.6</v>
+      </c>
+      <c r="D62" s="24">
+        <v>91.4</v>
       </c>
       <c r="E62" s="11"/>
-      <c r="F62" s="25">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="F62" s="24">
+        <v>100</v>
+      </c>
+      <c r="G62" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="H62" s="24">
+        <v>99.5</v>
       </c>
       <c r="R62" s="3"/>
       <c r="S62" s="3"/>
       <c r="T62" s="3"/>
       <c r="U62" s="3"/>
       <c r="V62" s="3"/>
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
       <c r="Z62" s="2"/>
       <c r="AA62" s="2"/>
       <c r="AB62" s="2"/>
       <c r="AC62" s="2"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
@@ -3642,71 +3685,73 @@
       <c r="AT62" s="2"/>
       <c r="AU62" s="2"/>
       <c r="AV62" s="2"/>
       <c r="AW62" s="2"/>
       <c r="AX62" s="2"/>
       <c r="AY62" s="2"/>
       <c r="AZ62" s="2"/>
       <c r="BA62" s="2"/>
       <c r="BB62" s="2"/>
       <c r="BC62" s="2"/>
       <c r="BD62" s="2"/>
       <c r="BE62" s="2"/>
       <c r="BF62" s="2"/>
       <c r="BG62" s="2"/>
       <c r="BH62" s="2"/>
       <c r="BI62" s="2"/>
       <c r="BJ62" s="2"/>
       <c r="BK62" s="2"/>
       <c r="BL62" s="2"/>
       <c r="BM62" s="2"/>
       <c r="BN62" s="3"/>
       <c r="BO62" s="3"/>
       <c r="BP62" s="3"/>
     </row>
     <row r="63" spans="1:69" ht="26.25" customHeight="1">
-      <c r="A63" s="13" t="s">
+      <c r="A63" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="B63" s="25">
-[...12 lines deleted...]
-      <c r="G63" s="25">
+      <c r="B63" s="23">
+        <v>100</v>
+      </c>
+      <c r="C63" s="23">
+        <v>11.9</v>
+      </c>
+      <c r="D63" s="23">
+        <v>1.5</v>
+      </c>
+      <c r="E63" s="23">
+        <v>86.6</v>
+      </c>
+      <c r="F63" s="23">
+        <v>100</v>
+      </c>
+      <c r="G63" s="23">
+        <v>100</v>
+      </c>
+      <c r="H63" s="23">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="R63" s="3"/>
       <c r="S63" s="3"/>
       <c r="T63" s="3"/>
       <c r="U63" s="3"/>
       <c r="V63" s="3"/>
       <c r="W63" s="3"/>
       <c r="X63" s="3"/>
       <c r="Y63" s="3"/>
       <c r="Z63" s="2"/>
       <c r="AA63" s="2"/>
       <c r="AB63" s="2"/>
       <c r="AC63" s="2"/>
       <c r="AD63" s="2"/>
       <c r="AE63" s="2"/>
       <c r="AF63" s="2"/>
       <c r="AG63" s="2"/>
       <c r="AH63" s="2"/>
       <c r="AI63" s="2"/>
       <c r="AJ63" s="2"/>
       <c r="AK63" s="2"/>
       <c r="AL63" s="2"/>
       <c r="AM63" s="2"/>
       <c r="AN63" s="2"/>
       <c r="AO63" s="2"/>
@@ -3720,68 +3765,68 @@
       <c r="AW63" s="2"/>
       <c r="AX63" s="2"/>
       <c r="AY63" s="2"/>
       <c r="AZ63" s="2"/>
       <c r="BA63" s="2"/>
       <c r="BB63" s="2"/>
       <c r="BC63" s="2"/>
       <c r="BD63" s="2"/>
       <c r="BE63" s="2"/>
       <c r="BF63" s="2"/>
       <c r="BG63" s="2"/>
       <c r="BH63" s="2"/>
       <c r="BI63" s="2"/>
       <c r="BJ63" s="2"/>
       <c r="BK63" s="2"/>
       <c r="BL63" s="2"/>
       <c r="BM63" s="2"/>
       <c r="BN63" s="3"/>
       <c r="BO63" s="3"/>
       <c r="BP63" s="3"/>
     </row>
     <row r="64" spans="1:69" ht="25.5" customHeight="1">
       <c r="A64" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B64" s="25">
-[...6 lines deleted...]
-        <v>83.9</v>
+      <c r="B64" s="24">
+        <v>100</v>
+      </c>
+      <c r="C64" s="24">
+        <v>18.2</v>
+      </c>
+      <c r="D64" s="24">
+        <v>81.8</v>
       </c>
       <c r="E64" s="11"/>
-      <c r="F64" s="25">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F64" s="24">
+        <v>100</v>
+      </c>
+      <c r="G64" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="H64" s="24">
+        <v>99.5</v>
       </c>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="3"/>
       <c r="Y64" s="3"/>
       <c r="Z64" s="2"/>
       <c r="AA64" s="2"/>
       <c r="AB64" s="2"/>
       <c r="AC64" s="2"/>
       <c r="AD64" s="2"/>
       <c r="AE64" s="2"/>
       <c r="AF64" s="2"/>
       <c r="AG64" s="2"/>
       <c r="AH64" s="2"/>
       <c r="AI64" s="2"/>
       <c r="AJ64" s="2"/>
       <c r="AK64" s="2"/>
       <c r="AL64" s="2"/>
       <c r="AM64" s="2"/>
       <c r="AN64" s="2"/>
       <c r="AO64" s="2"/>
@@ -3795,68 +3840,68 @@
       <c r="AW64" s="2"/>
       <c r="AX64" s="2"/>
       <c r="AY64" s="2"/>
       <c r="AZ64" s="2"/>
       <c r="BA64" s="2"/>
       <c r="BB64" s="2"/>
       <c r="BC64" s="2"/>
       <c r="BD64" s="2"/>
       <c r="BE64" s="2"/>
       <c r="BF64" s="2"/>
       <c r="BG64" s="2"/>
       <c r="BH64" s="2"/>
       <c r="BI64" s="2"/>
       <c r="BJ64" s="2"/>
       <c r="BK64" s="2"/>
       <c r="BL64" s="2"/>
       <c r="BM64" s="2"/>
       <c r="BN64" s="3"/>
       <c r="BO64" s="3"/>
       <c r="BP64" s="3"/>
     </row>
     <row r="65" spans="1:69" ht="12.75" customHeight="1">
       <c r="A65" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B65" s="25">
-[...6 lines deleted...]
-        <v>61.6</v>
+      <c r="B65" s="24">
+        <v>100</v>
+      </c>
+      <c r="C65" s="24">
+        <v>44.4</v>
+      </c>
+      <c r="D65" s="24">
+        <v>55.6</v>
       </c>
       <c r="E65" s="11"/>
-      <c r="F65" s="25">
-[...6 lines deleted...]
-        <v>91.9</v>
+      <c r="F65" s="24">
+        <v>100</v>
+      </c>
+      <c r="G65" s="24">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H65" s="24">
+        <v>90.2</v>
       </c>
       <c r="R65" s="3"/>
       <c r="S65" s="3"/>
       <c r="T65" s="3"/>
       <c r="U65" s="3"/>
       <c r="V65" s="3"/>
       <c r="W65" s="3"/>
       <c r="X65" s="3"/>
       <c r="Y65" s="3"/>
       <c r="Z65" s="2"/>
       <c r="AA65" s="2"/>
       <c r="AB65" s="2"/>
       <c r="AC65" s="2"/>
       <c r="AD65" s="2"/>
       <c r="AE65" s="2"/>
       <c r="AF65" s="2"/>
       <c r="AG65" s="2"/>
       <c r="AH65" s="2"/>
       <c r="AI65" s="2"/>
       <c r="AJ65" s="2"/>
       <c r="AK65" s="2"/>
       <c r="AL65" s="2"/>
       <c r="AM65" s="2"/>
       <c r="AN65" s="2"/>
       <c r="AO65" s="2"/>
@@ -3867,60 +3912,60 @@
       <c r="AT65" s="2"/>
       <c r="AU65" s="2"/>
       <c r="AV65" s="2"/>
       <c r="AW65" s="2"/>
       <c r="AX65" s="2"/>
       <c r="AY65" s="2"/>
       <c r="AZ65" s="2"/>
       <c r="BA65" s="2"/>
       <c r="BB65" s="2"/>
       <c r="BC65" s="2"/>
       <c r="BD65" s="2"/>
       <c r="BE65" s="2"/>
       <c r="BF65" s="2"/>
       <c r="BG65" s="2"/>
       <c r="BH65" s="2"/>
       <c r="BI65" s="2"/>
       <c r="BJ65" s="2"/>
       <c r="BK65" s="2"/>
       <c r="BL65" s="2"/>
       <c r="BM65" s="2"/>
       <c r="BN65" s="3"/>
       <c r="BO65" s="3"/>
       <c r="BP65" s="3"/>
     </row>
     <row r="66" spans="1:69" s="7" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A66" s="26" t="s">
+      <c r="A66" s="38" t="s">
         <v>121</v>
       </c>
-      <c r="B66" s="27"/>
-[...5 lines deleted...]
-      <c r="H66" s="28"/>
+      <c r="B66" s="39"/>
+      <c r="C66" s="39"/>
+      <c r="D66" s="39"/>
+      <c r="E66" s="39"/>
+      <c r="F66" s="39"/>
+      <c r="G66" s="39"/>
+      <c r="H66" s="40"/>
       <c r="I66" s="5"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="20"/>
       <c r="N66" s="18"/>
       <c r="O66" s="18"/>
       <c r="P66" s="18"/>
       <c r="Q66" s="5"/>
       <c r="R66" s="5"/>
       <c r="S66" s="5"/>
       <c r="T66" s="5"/>
       <c r="U66" s="5"/>
       <c r="V66" s="5"/>
       <c r="W66" s="5"/>
       <c r="X66" s="5"/>
       <c r="Y66" s="5"/>
       <c r="Z66" s="5"/>
       <c r="AA66" s="5"/>
       <c r="AB66" s="5"/>
       <c r="AC66" s="5"/>
       <c r="AD66" s="5"/>
       <c r="AE66" s="5"/>
       <c r="AF66" s="5"/>
       <c r="AG66" s="5"/>
@@ -3942,68 +3987,68 @@
       <c r="AW66" s="5"/>
       <c r="AX66" s="5"/>
       <c r="AY66" s="5"/>
       <c r="AZ66" s="5"/>
       <c r="BA66" s="5"/>
       <c r="BB66" s="5"/>
       <c r="BC66" s="5"/>
       <c r="BD66" s="5"/>
       <c r="BE66" s="5"/>
       <c r="BF66" s="5"/>
       <c r="BG66" s="5"/>
       <c r="BH66" s="5"/>
       <c r="BI66" s="5"/>
       <c r="BJ66" s="5"/>
       <c r="BK66" s="5"/>
       <c r="BL66" s="5"/>
       <c r="BM66" s="5"/>
       <c r="BO66" s="5"/>
       <c r="BP66" s="5"/>
       <c r="BQ66" s="6"/>
     </row>
     <row r="67" spans="1:69" ht="12.75" customHeight="1">
       <c r="A67" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B67" s="25">
-[...6 lines deleted...]
-        <v>98.8</v>
+      <c r="B67" s="24">
+        <v>100</v>
+      </c>
+      <c r="C67" s="24">
+        <v>1.9</v>
+      </c>
+      <c r="D67" s="24">
+        <v>98.1</v>
       </c>
       <c r="E67" s="11"/>
-      <c r="F67" s="25">
-[...6 lines deleted...]
-        <v>96.2</v>
+      <c r="F67" s="24">
+        <v>100</v>
+      </c>
+      <c r="G67" s="24">
+        <v>5.8</v>
+      </c>
+      <c r="H67" s="24">
+        <v>94.2</v>
       </c>
       <c r="R67" s="2"/>
       <c r="S67" s="2"/>
       <c r="T67" s="2"/>
       <c r="U67" s="2"/>
       <c r="V67" s="2"/>
       <c r="W67" s="2"/>
       <c r="X67" s="2"/>
       <c r="Y67" s="2"/>
       <c r="Z67" s="2"/>
       <c r="AA67" s="2"/>
       <c r="AB67" s="2"/>
       <c r="AC67" s="2"/>
       <c r="AD67" s="2"/>
       <c r="AE67" s="2"/>
       <c r="AF67" s="2"/>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
       <c r="AK67" s="2"/>
       <c r="AL67" s="2"/>
       <c r="AM67" s="2"/>
       <c r="AN67" s="2"/>
       <c r="AO67" s="2"/>
@@ -4017,68 +4062,68 @@
       <c r="AW67" s="2"/>
       <c r="AX67" s="2"/>
       <c r="AY67" s="2"/>
       <c r="AZ67" s="2"/>
       <c r="BA67" s="2"/>
       <c r="BB67" s="2"/>
       <c r="BC67" s="2"/>
       <c r="BD67" s="2"/>
       <c r="BE67" s="2"/>
       <c r="BF67" s="2"/>
       <c r="BG67" s="2"/>
       <c r="BH67" s="2"/>
       <c r="BI67" s="2"/>
       <c r="BJ67" s="2"/>
       <c r="BK67" s="2"/>
       <c r="BL67" s="2"/>
       <c r="BM67" s="2"/>
       <c r="BN67" s="3"/>
       <c r="BO67" s="3"/>
       <c r="BP67" s="3"/>
     </row>
     <row r="68" spans="1:69" ht="25.5" customHeight="1">
       <c r="A68" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B68" s="25">
-[...6 lines deleted...]
-        <v>99.1</v>
+      <c r="B68" s="24">
+        <v>100</v>
+      </c>
+      <c r="C68" s="24">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D68" s="24">
+        <v>98.9</v>
       </c>
       <c r="E68" s="11"/>
-      <c r="F68" s="25">
-[...6 lines deleted...]
-        <v>97.6</v>
+      <c r="F68" s="24">
+        <v>100</v>
+      </c>
+      <c r="G68" s="24">
+        <v>3.7</v>
+      </c>
+      <c r="H68" s="24">
+        <v>96.3</v>
       </c>
       <c r="R68" s="2"/>
       <c r="S68" s="2"/>
       <c r="T68" s="2"/>
       <c r="U68" s="2"/>
       <c r="V68" s="2"/>
       <c r="W68" s="2"/>
       <c r="X68" s="2"/>
       <c r="Y68" s="2"/>
       <c r="Z68" s="2"/>
       <c r="AA68" s="2"/>
       <c r="AB68" s="2"/>
       <c r="AC68" s="2"/>
       <c r="AD68" s="2"/>
       <c r="AE68" s="2"/>
       <c r="AF68" s="2"/>
       <c r="AG68" s="2"/>
       <c r="AH68" s="2"/>
       <c r="AI68" s="2"/>
       <c r="AJ68" s="2"/>
       <c r="AK68" s="2"/>
       <c r="AL68" s="2"/>
       <c r="AM68" s="2"/>
       <c r="AN68" s="2"/>
       <c r="AO68" s="2"/>
@@ -4092,68 +4137,68 @@
       <c r="AW68" s="2"/>
       <c r="AX68" s="2"/>
       <c r="AY68" s="2"/>
       <c r="AZ68" s="2"/>
       <c r="BA68" s="2"/>
       <c r="BB68" s="2"/>
       <c r="BC68" s="2"/>
       <c r="BD68" s="2"/>
       <c r="BE68" s="2"/>
       <c r="BF68" s="2"/>
       <c r="BG68" s="2"/>
       <c r="BH68" s="2"/>
       <c r="BI68" s="2"/>
       <c r="BJ68" s="2"/>
       <c r="BK68" s="2"/>
       <c r="BL68" s="2"/>
       <c r="BM68" s="2"/>
       <c r="BN68" s="3"/>
       <c r="BO68" s="3"/>
       <c r="BP68" s="3"/>
     </row>
     <row r="69" spans="1:69" ht="12.75" customHeight="1">
       <c r="A69" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B69" s="25">
-[...6 lines deleted...]
-        <v>98.5</v>
+      <c r="B69" s="24">
+        <v>100</v>
+      </c>
+      <c r="C69" s="24">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D69" s="24">
+        <v>94.9</v>
       </c>
       <c r="E69" s="11"/>
-      <c r="F69" s="25">
-[...6 lines deleted...]
-        <v>95.1</v>
+      <c r="F69" s="24">
+        <v>100</v>
+      </c>
+      <c r="G69" s="24">
+        <v>6.4</v>
+      </c>
+      <c r="H69" s="24">
+        <v>93.6</v>
       </c>
       <c r="R69" s="2"/>
       <c r="S69" s="2"/>
       <c r="T69" s="2"/>
       <c r="U69" s="2"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
       <c r="X69" s="2"/>
       <c r="Y69" s="2"/>
       <c r="Z69" s="2"/>
       <c r="AA69" s="2"/>
       <c r="AB69" s="2"/>
       <c r="AC69" s="2"/>
       <c r="AD69" s="2"/>
       <c r="AE69" s="2"/>
       <c r="AF69" s="2"/>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
       <c r="AK69" s="2"/>
       <c r="AL69" s="2"/>
       <c r="AM69" s="2"/>
       <c r="AN69" s="2"/>
       <c r="AO69" s="2"/>
@@ -4167,68 +4212,68 @@
       <c r="AW69" s="2"/>
       <c r="AX69" s="2"/>
       <c r="AY69" s="2"/>
       <c r="AZ69" s="2"/>
       <c r="BA69" s="2"/>
       <c r="BB69" s="2"/>
       <c r="BC69" s="2"/>
       <c r="BD69" s="2"/>
       <c r="BE69" s="2"/>
       <c r="BF69" s="2"/>
       <c r="BG69" s="2"/>
       <c r="BH69" s="2"/>
       <c r="BI69" s="2"/>
       <c r="BJ69" s="2"/>
       <c r="BK69" s="2"/>
       <c r="BL69" s="2"/>
       <c r="BM69" s="2"/>
       <c r="BN69" s="3"/>
       <c r="BO69" s="3"/>
       <c r="BP69" s="3"/>
     </row>
     <row r="70" spans="1:69" ht="25.5" customHeight="1">
       <c r="A70" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B70" s="25">
-[...6 lines deleted...]
-        <v>99.6</v>
+      <c r="B70" s="24">
+        <v>100</v>
+      </c>
+      <c r="C70" s="24">
+        <v>9.1</v>
+      </c>
+      <c r="D70" s="24">
+        <v>90.9</v>
       </c>
       <c r="E70" s="11"/>
-      <c r="F70" s="25">
-[...6 lines deleted...]
-        <v>99.4</v>
+      <c r="F70" s="24">
+        <v>100</v>
+      </c>
+      <c r="G70" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="H70" s="24">
+        <v>99.1</v>
       </c>
       <c r="R70" s="2"/>
       <c r="S70" s="2"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="2"/>
       <c r="W70" s="2"/>
       <c r="X70" s="2"/>
       <c r="Y70" s="2"/>
       <c r="Z70" s="2"/>
       <c r="AA70" s="2"/>
       <c r="AB70" s="2"/>
       <c r="AC70" s="2"/>
       <c r="AD70" s="2"/>
       <c r="AE70" s="2"/>
       <c r="AF70" s="2"/>
       <c r="AG70" s="2"/>
       <c r="AH70" s="2"/>
       <c r="AI70" s="2"/>
       <c r="AJ70" s="2"/>
       <c r="AK70" s="2"/>
       <c r="AL70" s="2"/>
       <c r="AM70" s="2"/>
       <c r="AN70" s="2"/>
       <c r="AO70" s="2"/>
@@ -4242,68 +4287,68 @@
       <c r="AW70" s="2"/>
       <c r="AX70" s="2"/>
       <c r="AY70" s="2"/>
       <c r="AZ70" s="2"/>
       <c r="BA70" s="2"/>
       <c r="BB70" s="2"/>
       <c r="BC70" s="2"/>
       <c r="BD70" s="2"/>
       <c r="BE70" s="2"/>
       <c r="BF70" s="2"/>
       <c r="BG70" s="2"/>
       <c r="BH70" s="2"/>
       <c r="BI70" s="2"/>
       <c r="BJ70" s="2"/>
       <c r="BK70" s="2"/>
       <c r="BL70" s="2"/>
       <c r="BM70" s="2"/>
       <c r="BN70" s="3"/>
       <c r="BO70" s="3"/>
       <c r="BP70" s="3"/>
     </row>
     <row r="71" spans="1:69" ht="27.75" customHeight="1">
       <c r="A71" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B71" s="25">
-[...6 lines deleted...]
-        <v>83.9</v>
+      <c r="B71" s="24">
+        <v>100</v>
+      </c>
+      <c r="C71" s="24">
+        <v>6.9</v>
+      </c>
+      <c r="D71" s="24">
+        <v>93.1</v>
       </c>
       <c r="E71" s="11"/>
-      <c r="F71" s="25">
-[...6 lines deleted...]
-        <v>93.6</v>
+      <c r="F71" s="24">
+        <v>100</v>
+      </c>
+      <c r="G71" s="24">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H71" s="24">
+        <v>82.1</v>
       </c>
       <c r="R71" s="2"/>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
       <c r="AA71" s="2"/>
       <c r="AB71" s="2"/>
       <c r="AC71" s="2"/>
       <c r="AD71" s="2"/>
       <c r="AE71" s="2"/>
       <c r="AF71" s="2"/>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
       <c r="AK71" s="2"/>
       <c r="AL71" s="2"/>
       <c r="AM71" s="2"/>
       <c r="AN71" s="2"/>
       <c r="AO71" s="2"/>
@@ -4317,68 +4362,68 @@
       <c r="AW71" s="2"/>
       <c r="AX71" s="2"/>
       <c r="AY71" s="2"/>
       <c r="AZ71" s="2"/>
       <c r="BA71" s="2"/>
       <c r="BB71" s="2"/>
       <c r="BC71" s="2"/>
       <c r="BD71" s="2"/>
       <c r="BE71" s="2"/>
       <c r="BF71" s="2"/>
       <c r="BG71" s="2"/>
       <c r="BH71" s="2"/>
       <c r="BI71" s="2"/>
       <c r="BJ71" s="2"/>
       <c r="BK71" s="2"/>
       <c r="BL71" s="2"/>
       <c r="BM71" s="2"/>
       <c r="BN71" s="3"/>
       <c r="BO71" s="3"/>
       <c r="BP71" s="3"/>
     </row>
     <row r="72" spans="1:69" ht="38.25" customHeight="1">
       <c r="A72" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B72" s="25">
-[...6 lines deleted...]
-        <v>89.8</v>
+      <c r="B72" s="24">
+        <v>100</v>
+      </c>
+      <c r="C72" s="24">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="D72" s="24">
+        <v>83.9</v>
       </c>
       <c r="E72" s="11"/>
-      <c r="F72" s="25">
-[...6 lines deleted...]
-        <v>92.5</v>
+      <c r="F72" s="24">
+        <v>100</v>
+      </c>
+      <c r="G72" s="24">
+        <v>6.8</v>
+      </c>
+      <c r="H72" s="24">
+        <v>93.2</v>
       </c>
       <c r="R72" s="2"/>
       <c r="S72" s="2"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
       <c r="Z72" s="2"/>
       <c r="AA72" s="2"/>
       <c r="AB72" s="2"/>
       <c r="AC72" s="2"/>
       <c r="AD72" s="2"/>
       <c r="AE72" s="2"/>
       <c r="AF72" s="2"/>
       <c r="AG72" s="2"/>
       <c r="AH72" s="2"/>
       <c r="AI72" s="2"/>
       <c r="AJ72" s="2"/>
       <c r="AK72" s="2"/>
       <c r="AL72" s="2"/>
       <c r="AM72" s="2"/>
       <c r="AN72" s="2"/>
       <c r="AO72" s="2"/>
@@ -4392,136 +4437,136 @@
       <c r="AW72" s="2"/>
       <c r="AX72" s="2"/>
       <c r="AY72" s="2"/>
       <c r="AZ72" s="2"/>
       <c r="BA72" s="2"/>
       <c r="BB72" s="2"/>
       <c r="BC72" s="2"/>
       <c r="BD72" s="2"/>
       <c r="BE72" s="2"/>
       <c r="BF72" s="2"/>
       <c r="BG72" s="2"/>
       <c r="BH72" s="2"/>
       <c r="BI72" s="2"/>
       <c r="BJ72" s="2"/>
       <c r="BK72" s="2"/>
       <c r="BL72" s="2"/>
       <c r="BM72" s="2"/>
       <c r="BN72" s="3"/>
       <c r="BO72" s="3"/>
       <c r="BP72" s="3"/>
     </row>
     <row r="73" spans="1:69" ht="51" customHeight="1">
       <c r="A73" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B73" s="25">
-[...6 lines deleted...]
-        <v>98.5</v>
+      <c r="B73" s="24">
+        <v>100</v>
+      </c>
+      <c r="C73" s="24">
+        <v>3.6</v>
+      </c>
+      <c r="D73" s="24">
+        <v>96.4</v>
       </c>
       <c r="E73" s="11"/>
-      <c r="F73" s="25">
-[...6 lines deleted...]
-        <v>98.4</v>
+      <c r="F73" s="24">
+        <v>100</v>
+      </c>
+      <c r="G73" s="24">
+        <v>8.4</v>
+      </c>
+      <c r="H73" s="24">
+        <v>91.6</v>
       </c>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
       <c r="AA73" s="2"/>
       <c r="AB73" s="2"/>
       <c r="AC73" s="2"/>
       <c r="AD73" s="2"/>
       <c r="AE73" s="2"/>
       <c r="AF73" s="2"/>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
       <c r="AK73" s="2"/>
       <c r="AL73" s="2"/>
       <c r="AM73" s="2"/>
       <c r="AN73" s="2"/>
       <c r="AO73" s="2"/>
       <c r="AP73" s="2"/>
       <c r="AQ73" s="2"/>
       <c r="AR73" s="2"/>
       <c r="AS73" s="2"/>
       <c r="AT73" s="2"/>
       <c r="AU73" s="2"/>
       <c r="AV73" s="2"/>
       <c r="AW73" s="2"/>
       <c r="AX73" s="2"/>
       <c r="AY73" s="2"/>
       <c r="AZ73" s="2"/>
       <c r="BA73" s="2"/>
       <c r="BB73" s="2"/>
       <c r="BC73" s="2"/>
       <c r="BD73" s="2"/>
       <c r="BE73" s="2"/>
       <c r="BF73" s="2"/>
       <c r="BG73" s="2"/>
       <c r="BH73" s="2"/>
       <c r="BI73" s="2"/>
       <c r="BJ73" s="2"/>
       <c r="BK73" s="2"/>
       <c r="BL73" s="2"/>
       <c r="BM73" s="2"/>
       <c r="BN73" s="3"/>
       <c r="BO73" s="3"/>
       <c r="BP73" s="3"/>
     </row>
     <row r="74" spans="1:69" ht="25.5" customHeight="1">
       <c r="A74" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B74" s="25">
-[...6 lines deleted...]
-        <v>95.5</v>
+      <c r="B74" s="24">
+        <v>100</v>
+      </c>
+      <c r="C74" s="24">
+        <v>7</v>
+      </c>
+      <c r="D74" s="24">
+        <v>93</v>
       </c>
       <c r="E74" s="11"/>
-      <c r="F74" s="25">
-[...6 lines deleted...]
-        <v>91.1</v>
+      <c r="F74" s="24">
+        <v>100</v>
+      </c>
+      <c r="G74" s="24">
+        <v>10.6</v>
+      </c>
+      <c r="H74" s="24">
+        <v>89.4</v>
       </c>
       <c r="R74" s="2"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
       <c r="Z74" s="2"/>
       <c r="AA74" s="2"/>
       <c r="AB74" s="2"/>
       <c r="AC74" s="2"/>
       <c r="AD74" s="2"/>
       <c r="AE74" s="2"/>
       <c r="AF74" s="2"/>
       <c r="AG74" s="2"/>
       <c r="AH74" s="2"/>
       <c r="AI74" s="2"/>
       <c r="AJ74" s="2"/>
       <c r="AK74" s="2"/>
       <c r="AL74" s="2"/>
       <c r="AM74" s="2"/>
       <c r="AN74" s="2"/>
       <c r="AO74" s="2"/>
@@ -4532,60 +4577,60 @@
       <c r="AT74" s="2"/>
       <c r="AU74" s="2"/>
       <c r="AV74" s="2"/>
       <c r="AW74" s="2"/>
       <c r="AX74" s="2"/>
       <c r="AY74" s="2"/>
       <c r="AZ74" s="2"/>
       <c r="BA74" s="2"/>
       <c r="BB74" s="2"/>
       <c r="BC74" s="2"/>
       <c r="BD74" s="2"/>
       <c r="BE74" s="2"/>
       <c r="BF74" s="2"/>
       <c r="BG74" s="2"/>
       <c r="BH74" s="2"/>
       <c r="BI74" s="2"/>
       <c r="BJ74" s="2"/>
       <c r="BK74" s="2"/>
       <c r="BL74" s="2"/>
       <c r="BM74" s="2"/>
       <c r="BN74" s="3"/>
       <c r="BO74" s="3"/>
       <c r="BP74" s="3"/>
     </row>
     <row r="75" spans="1:69" s="7" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A75" s="26" t="s">
+      <c r="A75" s="38" t="s">
         <v>122</v>
       </c>
-      <c r="B75" s="27"/>
-[...5 lines deleted...]
-      <c r="H75" s="28"/>
+      <c r="B75" s="39"/>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="39"/>
+      <c r="F75" s="39"/>
+      <c r="G75" s="39"/>
+      <c r="H75" s="40"/>
       <c r="I75" s="5"/>
       <c r="J75" s="18"/>
       <c r="K75" s="18"/>
       <c r="L75" s="18"/>
       <c r="M75" s="20"/>
       <c r="N75" s="18"/>
       <c r="O75" s="18"/>
       <c r="P75" s="18"/>
       <c r="Q75" s="5"/>
       <c r="R75" s="5"/>
       <c r="S75" s="5"/>
       <c r="T75" s="5"/>
       <c r="U75" s="5"/>
       <c r="V75" s="5"/>
       <c r="W75" s="5"/>
       <c r="X75" s="5"/>
       <c r="Y75" s="5"/>
       <c r="Z75" s="5"/>
       <c r="AA75" s="5"/>
       <c r="AB75" s="5"/>
       <c r="AC75" s="5"/>
       <c r="AD75" s="5"/>
       <c r="AE75" s="5"/>
       <c r="AF75" s="5"/>
       <c r="AG75" s="5"/>
@@ -4607,67 +4652,67 @@
       <c r="AW75" s="5"/>
       <c r="AX75" s="5"/>
       <c r="AY75" s="5"/>
       <c r="AZ75" s="5"/>
       <c r="BA75" s="5"/>
       <c r="BB75" s="5"/>
       <c r="BC75" s="5"/>
       <c r="BD75" s="5"/>
       <c r="BE75" s="5"/>
       <c r="BF75" s="5"/>
       <c r="BG75" s="5"/>
       <c r="BH75" s="5"/>
       <c r="BI75" s="5"/>
       <c r="BJ75" s="5"/>
       <c r="BK75" s="5"/>
       <c r="BL75" s="5"/>
       <c r="BM75" s="5"/>
       <c r="BO75" s="5"/>
       <c r="BP75" s="5"/>
       <c r="BQ75" s="6"/>
     </row>
     <row r="76" spans="1:69" ht="63.75" customHeight="1">
       <c r="A76" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="B76" s="25">
-[...6 lines deleted...]
-        <v>69.5</v>
+      <c r="B76" s="24">
+        <v>100</v>
+      </c>
+      <c r="C76" s="24">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D76" s="24">
+        <v>90.2</v>
       </c>
       <c r="E76" s="11"/>
-      <c r="F76" s="25">
-[...2 lines deleted...]
-      <c r="G76" s="25">
+      <c r="F76" s="24">
+        <v>100</v>
+      </c>
+      <c r="G76" s="24">
         <v>0</v>
       </c>
-      <c r="H76" s="25">
+      <c r="H76" s="24">
         <v>100</v>
       </c>
       <c r="R76" s="2"/>
       <c r="S76" s="2"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
       <c r="X76" s="2"/>
       <c r="Y76" s="2"/>
       <c r="Z76" s="2"/>
       <c r="AA76" s="2"/>
       <c r="AB76" s="2"/>
       <c r="AC76" s="2"/>
       <c r="AD76" s="2"/>
       <c r="AE76" s="2"/>
       <c r="AF76" s="2"/>
       <c r="AG76" s="2"/>
       <c r="AH76" s="2"/>
       <c r="AI76" s="2"/>
       <c r="AJ76" s="2"/>
       <c r="AK76" s="2"/>
       <c r="AL76" s="2"/>
       <c r="AM76" s="2"/>
       <c r="AN76" s="2"/>
@@ -4679,121 +4724,121 @@
       <c r="AT76" s="2"/>
       <c r="AU76" s="2"/>
       <c r="AV76" s="2"/>
       <c r="AW76" s="2"/>
       <c r="AX76" s="2"/>
       <c r="AY76" s="2"/>
       <c r="AZ76" s="2"/>
       <c r="BA76" s="2"/>
       <c r="BB76" s="2"/>
       <c r="BC76" s="2"/>
       <c r="BD76" s="2"/>
       <c r="BE76" s="2"/>
       <c r="BF76" s="2"/>
       <c r="BG76" s="2"/>
       <c r="BH76" s="2"/>
       <c r="BI76" s="2"/>
       <c r="BJ76" s="2"/>
       <c r="BK76" s="2"/>
       <c r="BL76" s="2"/>
       <c r="BM76" s="2"/>
       <c r="BN76" s="3"/>
       <c r="BO76" s="3"/>
       <c r="BP76" s="3"/>
     </row>
     <row r="77" spans="1:69" ht="76.5" customHeight="1">
-      <c r="A77" s="8" t="s">
+      <c r="A77" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B77" s="24">
         <v>100</v>
       </c>
       <c r="C77" s="24">
-        <v>52.8</v>
+        <v>48.1</v>
       </c>
       <c r="D77" s="24">
-        <v>47.2</v>
-[...1 lines deleted...]
-      <c r="E77" s="9"/>
+        <v>51.9</v>
+      </c>
+      <c r="E77" s="11"/>
       <c r="F77" s="24">
         <v>100</v>
       </c>
       <c r="G77" s="24">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="H77" s="24">
-        <v>99.7</v>
+        <v>99.4</v>
       </c>
       <c r="BP77" s="1"/>
     </row>
     <row r="78" spans="1:69" ht="12.75" customHeight="1">
       <c r="A78" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="B78" s="25">
-[...6 lines deleted...]
-        <v>51.7</v>
+      <c r="B78" s="24">
+        <v>100</v>
+      </c>
+      <c r="C78" s="24">
+        <v>41.6</v>
+      </c>
+      <c r="D78" s="24">
+        <v>58.4</v>
       </c>
       <c r="E78" s="11"/>
-      <c r="F78" s="25">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F78" s="24">
+        <v>100</v>
+      </c>
+      <c r="G78" s="24">
+        <v>0.6</v>
+      </c>
+      <c r="H78" s="24">
+        <v>99.4</v>
       </c>
       <c r="BP78" s="1"/>
     </row>
     <row r="79" spans="1:69" ht="89.25" customHeight="1">
       <c r="A79" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B79" s="25">
-[...6 lines deleted...]
-        <v>93.2</v>
+      <c r="B79" s="24">
+        <v>100</v>
+      </c>
+      <c r="C79" s="24">
+        <v>10.3</v>
+      </c>
+      <c r="D79" s="24">
+        <v>89.7</v>
       </c>
       <c r="E79" s="11"/>
-      <c r="F79" s="25">
-[...6 lines deleted...]
-        <v>98.4</v>
+      <c r="F79" s="24">
+        <v>100</v>
+      </c>
+      <c r="G79" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="H79" s="24">
+        <v>99.5</v>
       </c>
       <c r="R79" s="2"/>
       <c r="S79" s="2"/>
       <c r="T79" s="2"/>
       <c r="U79" s="2"/>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
       <c r="X79" s="2"/>
       <c r="Y79" s="2"/>
       <c r="Z79" s="2"/>
       <c r="AA79" s="2"/>
       <c r="AB79" s="2"/>
       <c r="AC79" s="2"/>
       <c r="AD79" s="2"/>
       <c r="AE79" s="2"/>
       <c r="AF79" s="2"/>
       <c r="AG79" s="2"/>
       <c r="AH79" s="2"/>
       <c r="AI79" s="2"/>
       <c r="AJ79" s="2"/>
       <c r="AK79" s="2"/>
       <c r="AL79" s="2"/>
       <c r="AM79" s="2"/>
       <c r="AN79" s="2"/>
       <c r="AO79" s="2"/>
@@ -4807,68 +4852,68 @@
       <c r="AW79" s="2"/>
       <c r="AX79" s="2"/>
       <c r="AY79" s="2"/>
       <c r="AZ79" s="2"/>
       <c r="BA79" s="2"/>
       <c r="BB79" s="2"/>
       <c r="BC79" s="2"/>
       <c r="BD79" s="2"/>
       <c r="BE79" s="2"/>
       <c r="BF79" s="2"/>
       <c r="BG79" s="2"/>
       <c r="BH79" s="2"/>
       <c r="BI79" s="2"/>
       <c r="BJ79" s="2"/>
       <c r="BK79" s="2"/>
       <c r="BL79" s="2"/>
       <c r="BM79" s="2"/>
       <c r="BN79" s="3"/>
       <c r="BO79" s="3"/>
       <c r="BP79" s="3"/>
     </row>
     <row r="80" spans="1:69" ht="89.25" customHeight="1">
       <c r="A80" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="B80" s="25">
-[...6 lines deleted...]
-        <v>66.7</v>
+      <c r="B80" s="24">
+        <v>100</v>
+      </c>
+      <c r="C80" s="24">
+        <v>44.8</v>
+      </c>
+      <c r="D80" s="24">
+        <v>55.2</v>
       </c>
       <c r="E80" s="11"/>
-      <c r="F80" s="25">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F80" s="24">
+        <v>100</v>
+      </c>
+      <c r="G80" s="24">
+        <v>0</v>
+      </c>
+      <c r="H80" s="24">
+        <v>100</v>
       </c>
       <c r="R80" s="2"/>
       <c r="S80" s="2"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
       <c r="V80" s="2"/>
       <c r="W80" s="2"/>
       <c r="X80" s="2"/>
       <c r="Y80" s="2"/>
       <c r="Z80" s="2"/>
       <c r="AA80" s="2"/>
       <c r="AB80" s="2"/>
       <c r="AC80" s="2"/>
       <c r="AD80" s="2"/>
       <c r="AE80" s="2"/>
       <c r="AF80" s="2"/>
       <c r="AG80" s="2"/>
       <c r="AH80" s="2"/>
       <c r="AI80" s="2"/>
       <c r="AJ80" s="2"/>
       <c r="AK80" s="2"/>
       <c r="AL80" s="2"/>
       <c r="AM80" s="2"/>
       <c r="AN80" s="2"/>
       <c r="AO80" s="2"/>
@@ -4879,60 +4924,60 @@
       <c r="AT80" s="2"/>
       <c r="AU80" s="2"/>
       <c r="AV80" s="2"/>
       <c r="AW80" s="2"/>
       <c r="AX80" s="2"/>
       <c r="AY80" s="2"/>
       <c r="AZ80" s="2"/>
       <c r="BA80" s="2"/>
       <c r="BB80" s="2"/>
       <c r="BC80" s="2"/>
       <c r="BD80" s="2"/>
       <c r="BE80" s="2"/>
       <c r="BF80" s="2"/>
       <c r="BG80" s="2"/>
       <c r="BH80" s="2"/>
       <c r="BI80" s="2"/>
       <c r="BJ80" s="2"/>
       <c r="BK80" s="2"/>
       <c r="BL80" s="2"/>
       <c r="BM80" s="2"/>
       <c r="BN80" s="3"/>
       <c r="BO80" s="3"/>
       <c r="BP80" s="3"/>
     </row>
     <row r="81" spans="1:69" s="7" customFormat="1" ht="33" customHeight="1">
-      <c r="A81" s="31" t="s">
+      <c r="A81" s="43" t="s">
         <v>123</v>
       </c>
-      <c r="B81" s="32"/>
-[...5 lines deleted...]
-      <c r="H81" s="33"/>
+      <c r="B81" s="44"/>
+      <c r="C81" s="44"/>
+      <c r="D81" s="44"/>
+      <c r="E81" s="44"/>
+      <c r="F81" s="44"/>
+      <c r="G81" s="44"/>
+      <c r="H81" s="45"/>
       <c r="I81" s="5"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="20"/>
       <c r="N81" s="18"/>
       <c r="O81" s="18"/>
       <c r="P81" s="18"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
       <c r="S81" s="5"/>
       <c r="T81" s="5"/>
       <c r="U81" s="5"/>
       <c r="V81" s="5"/>
       <c r="W81" s="5"/>
       <c r="X81" s="5"/>
       <c r="Y81" s="5"/>
       <c r="Z81" s="5"/>
       <c r="AA81" s="5"/>
       <c r="AB81" s="5"/>
       <c r="AC81" s="5"/>
       <c r="AD81" s="5"/>
       <c r="AE81" s="5"/>
       <c r="AF81" s="5"/>
       <c r="AG81" s="5"/>
@@ -4954,223 +4999,223 @@
       <c r="AW81" s="5"/>
       <c r="AX81" s="5"/>
       <c r="AY81" s="5"/>
       <c r="AZ81" s="5"/>
       <c r="BA81" s="5"/>
       <c r="BB81" s="5"/>
       <c r="BC81" s="5"/>
       <c r="BD81" s="5"/>
       <c r="BE81" s="5"/>
       <c r="BF81" s="5"/>
       <c r="BG81" s="5"/>
       <c r="BH81" s="5"/>
       <c r="BI81" s="5"/>
       <c r="BJ81" s="5"/>
       <c r="BK81" s="5"/>
       <c r="BL81" s="5"/>
       <c r="BM81" s="5"/>
       <c r="BO81" s="5"/>
       <c r="BP81" s="5"/>
       <c r="BQ81" s="6"/>
     </row>
     <row r="82" spans="1:69" ht="25.5" customHeight="1">
       <c r="A82" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="B82" s="24">
-[...5 lines deleted...]
-      <c r="D82" s="24">
+      <c r="B82" s="23">
+        <v>100</v>
+      </c>
+      <c r="C82" s="23">
+        <v>100</v>
+      </c>
+      <c r="D82" s="23">
         <v>0</v>
       </c>
       <c r="E82" s="9"/>
-      <c r="F82" s="24">
-[...6 lines deleted...]
-        <v>99.1</v>
+      <c r="F82" s="23">
+        <v>100</v>
+      </c>
+      <c r="G82" s="23">
+        <v>1.2</v>
+      </c>
+      <c r="H82" s="23">
+        <v>98.8</v>
       </c>
       <c r="BP82" s="1"/>
     </row>
     <row r="83" spans="1:69" ht="64.5" customHeight="1">
-      <c r="A83" s="8" t="s">
+      <c r="A83" s="27" t="s">
         <v>72</v>
       </c>
-      <c r="B83" s="24">
-[...5 lines deleted...]
-      <c r="D83" s="24">
+      <c r="B83" s="28">
+        <v>100</v>
+      </c>
+      <c r="C83" s="28">
+        <v>100</v>
+      </c>
+      <c r="D83" s="28">
         <v>0</v>
       </c>
-      <c r="E83" s="9"/>
-[...7 lines deleted...]
-        <v>99.1</v>
+      <c r="E83" s="29"/>
+      <c r="F83" s="28">
+        <v>100</v>
+      </c>
+      <c r="G83" s="28">
+        <v>1.2</v>
+      </c>
+      <c r="H83" s="28">
+        <v>98.8</v>
       </c>
       <c r="BP83" s="1"/>
     </row>
     <row r="84" spans="1:69" ht="41.25" customHeight="1">
-      <c r="A84" s="8" t="s">
+      <c r="A84" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B84" s="24">
         <v>100</v>
       </c>
       <c r="C84" s="24">
-        <v>50.4</v>
+        <v>36.6</v>
       </c>
       <c r="D84" s="24">
-        <v>49.6</v>
-[...1 lines deleted...]
-      <c r="E84" s="9"/>
+        <v>63.4</v>
+      </c>
+      <c r="E84" s="11"/>
       <c r="F84" s="24">
         <v>100</v>
       </c>
       <c r="G84" s="24">
         <v>0</v>
       </c>
       <c r="H84" s="24">
         <v>100</v>
       </c>
       <c r="BP84" s="1"/>
     </row>
     <row r="85" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A85" s="8" t="s">
-[...19 lines deleted...]
-        <v>88.3</v>
+      <c r="A85" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B85" s="30">
+        <v>100</v>
+      </c>
+      <c r="C85" s="30">
+        <v>99.7</v>
+      </c>
+      <c r="D85" s="30">
+        <v>0.3</v>
+      </c>
+      <c r="E85" s="31"/>
+      <c r="F85" s="30">
+        <v>100</v>
+      </c>
+      <c r="G85" s="30">
+        <v>19.2</v>
+      </c>
+      <c r="H85" s="30">
+        <v>80.8</v>
       </c>
       <c r="BP85" s="1"/>
     </row>
     <row r="86" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A86" s="8" t="s">
+      <c r="A86" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B86" s="24">
-[...16 lines deleted...]
-        <v>93.7</v>
+      <c r="B86" s="28">
+        <v>100</v>
+      </c>
+      <c r="C86" s="28">
+        <v>64.3</v>
+      </c>
+      <c r="D86" s="28">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="E86" s="29"/>
+      <c r="F86" s="28">
+        <v>100</v>
+      </c>
+      <c r="G86" s="28">
+        <v>8.1</v>
+      </c>
+      <c r="H86" s="28">
+        <v>91.9</v>
       </c>
       <c r="BP86" s="1"/>
     </row>
     <row r="87" spans="1:69" ht="43.5" customHeight="1">
       <c r="A87" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B87" s="25">
-[...17 lines deleted...]
-      <c r="H87" s="25">
+      <c r="B87" s="24">
+        <v>100</v>
+      </c>
+      <c r="C87" s="24">
+        <v>4.5</v>
+      </c>
+      <c r="D87" s="24">
+        <v>56.7</v>
+      </c>
+      <c r="E87" s="24">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="F87" s="24">
+        <v>100</v>
+      </c>
+      <c r="G87" s="24">
+        <v>100</v>
+      </c>
+      <c r="H87" s="24">
         <v>0</v>
       </c>
       <c r="R87" s="3"/>
       <c r="BN87" s="3"/>
       <c r="BO87" s="3"/>
       <c r="BP87" s="1"/>
     </row>
     <row r="88" spans="1:69" ht="89.25">
       <c r="A88" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="B88" s="25">
-[...6 lines deleted...]
-        <v>75.099999999999994</v>
+      <c r="B88" s="24">
+        <v>100</v>
+      </c>
+      <c r="C88" s="24">
+        <v>15.9</v>
+      </c>
+      <c r="D88" s="24">
+        <v>84.1</v>
       </c>
       <c r="E88" s="11"/>
-      <c r="F88" s="25">
-[...6 lines deleted...]
-        <v>74.099999999999994</v>
+      <c r="F88" s="24">
+        <v>100</v>
+      </c>
+      <c r="G88" s="24">
+        <v>12.7</v>
+      </c>
+      <c r="H88" s="24">
+        <v>87.3</v>
       </c>
       <c r="R88" s="3"/>
       <c r="S88" s="3"/>
       <c r="T88" s="3"/>
       <c r="U88" s="2"/>
       <c r="V88" s="2"/>
       <c r="W88" s="2"/>
       <c r="X88" s="2"/>
       <c r="Y88" s="2"/>
       <c r="Z88" s="2"/>
       <c r="AA88" s="2"/>
       <c r="AB88" s="2"/>
       <c r="AC88" s="2"/>
       <c r="AD88" s="2"/>
       <c r="AE88" s="2"/>
       <c r="AF88" s="2"/>
       <c r="AG88" s="2"/>
       <c r="AH88" s="2"/>
       <c r="AI88" s="2"/>
       <c r="AJ88" s="2"/>
       <c r="AK88" s="2"/>
       <c r="AL88" s="2"/>
       <c r="AM88" s="2"/>
       <c r="AN88" s="2"/>
       <c r="AO88" s="2"/>
@@ -5184,68 +5229,68 @@
       <c r="AW88" s="2"/>
       <c r="AX88" s="2"/>
       <c r="AY88" s="2"/>
       <c r="AZ88" s="2"/>
       <c r="BA88" s="2"/>
       <c r="BB88" s="2"/>
       <c r="BC88" s="2"/>
       <c r="BD88" s="2"/>
       <c r="BE88" s="2"/>
       <c r="BF88" s="2"/>
       <c r="BG88" s="2"/>
       <c r="BH88" s="2"/>
       <c r="BI88" s="2"/>
       <c r="BJ88" s="2"/>
       <c r="BK88" s="2"/>
       <c r="BL88" s="2"/>
       <c r="BM88" s="2"/>
       <c r="BN88" s="3"/>
       <c r="BO88" s="3"/>
       <c r="BP88" s="3"/>
     </row>
     <row r="89" spans="1:69" ht="12.75" customHeight="1">
       <c r="A89" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B89" s="25">
-[...6 lines deleted...]
-        <v>88.6</v>
+      <c r="B89" s="24">
+        <v>100</v>
+      </c>
+      <c r="C89" s="24">
+        <v>12.2</v>
+      </c>
+      <c r="D89" s="24">
+        <v>87.8</v>
       </c>
       <c r="E89" s="11"/>
-      <c r="F89" s="25">
-[...6 lines deleted...]
-        <v>94.6</v>
+      <c r="F89" s="24">
+        <v>100</v>
+      </c>
+      <c r="G89" s="24">
+        <v>7.4</v>
+      </c>
+      <c r="H89" s="24">
+        <v>92.6</v>
       </c>
       <c r="R89" s="3"/>
       <c r="S89" s="3"/>
       <c r="T89" s="3"/>
       <c r="U89" s="2"/>
       <c r="V89" s="2"/>
       <c r="W89" s="2"/>
       <c r="X89" s="2"/>
       <c r="Y89" s="2"/>
       <c r="Z89" s="2"/>
       <c r="AA89" s="2"/>
       <c r="AB89" s="2"/>
       <c r="AC89" s="2"/>
       <c r="AD89" s="2"/>
       <c r="AE89" s="2"/>
       <c r="AF89" s="2"/>
       <c r="AG89" s="2"/>
       <c r="AH89" s="2"/>
       <c r="AI89" s="2"/>
       <c r="AJ89" s="2"/>
       <c r="AK89" s="2"/>
       <c r="AL89" s="2"/>
       <c r="AM89" s="2"/>
       <c r="AN89" s="2"/>
       <c r="AO89" s="2"/>
@@ -5259,68 +5304,68 @@
       <c r="AW89" s="2"/>
       <c r="AX89" s="2"/>
       <c r="AY89" s="2"/>
       <c r="AZ89" s="2"/>
       <c r="BA89" s="2"/>
       <c r="BB89" s="2"/>
       <c r="BC89" s="2"/>
       <c r="BD89" s="2"/>
       <c r="BE89" s="2"/>
       <c r="BF89" s="2"/>
       <c r="BG89" s="2"/>
       <c r="BH89" s="2"/>
       <c r="BI89" s="2"/>
       <c r="BJ89" s="2"/>
       <c r="BK89" s="2"/>
       <c r="BL89" s="2"/>
       <c r="BM89" s="2"/>
       <c r="BN89" s="3"/>
       <c r="BO89" s="3"/>
       <c r="BP89" s="3"/>
     </row>
     <row r="90" spans="1:69" ht="25.5" customHeight="1">
       <c r="A90" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B90" s="25">
-[...2 lines deleted...]
-      <c r="C90" s="25">
+      <c r="B90" s="24">
+        <v>100</v>
+      </c>
+      <c r="C90" s="24">
+        <v>2.1</v>
+      </c>
+      <c r="D90" s="24">
+        <v>97.9</v>
+      </c>
+      <c r="E90" s="11"/>
+      <c r="F90" s="24">
+        <v>100</v>
+      </c>
+      <c r="G90" s="24">
         <v>0</v>
       </c>
-      <c r="D90" s="25">
-[...10 lines deleted...]
-        <v>99.9</v>
+      <c r="H90" s="24">
+        <v>100</v>
       </c>
       <c r="R90" s="3"/>
       <c r="S90" s="3"/>
       <c r="T90" s="3"/>
       <c r="U90" s="2"/>
       <c r="V90" s="2"/>
       <c r="W90" s="2"/>
       <c r="X90" s="2"/>
       <c r="Y90" s="2"/>
       <c r="Z90" s="2"/>
       <c r="AA90" s="2"/>
       <c r="AB90" s="2"/>
       <c r="AC90" s="2"/>
       <c r="AD90" s="2"/>
       <c r="AE90" s="2"/>
       <c r="AF90" s="2"/>
       <c r="AG90" s="2"/>
       <c r="AH90" s="2"/>
       <c r="AI90" s="2"/>
       <c r="AJ90" s="2"/>
       <c r="AK90" s="2"/>
       <c r="AL90" s="2"/>
       <c r="AM90" s="2"/>
       <c r="AN90" s="2"/>
       <c r="AO90" s="2"/>
@@ -5334,68 +5379,68 @@
       <c r="AW90" s="2"/>
       <c r="AX90" s="2"/>
       <c r="AY90" s="2"/>
       <c r="AZ90" s="2"/>
       <c r="BA90" s="2"/>
       <c r="BB90" s="2"/>
       <c r="BC90" s="2"/>
       <c r="BD90" s="2"/>
       <c r="BE90" s="2"/>
       <c r="BF90" s="2"/>
       <c r="BG90" s="2"/>
       <c r="BH90" s="2"/>
       <c r="BI90" s="2"/>
       <c r="BJ90" s="2"/>
       <c r="BK90" s="2"/>
       <c r="BL90" s="2"/>
       <c r="BM90" s="2"/>
       <c r="BN90" s="3"/>
       <c r="BO90" s="3"/>
       <c r="BP90" s="3"/>
     </row>
     <row r="91" spans="1:69" ht="12.75" customHeight="1">
       <c r="A91" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B91" s="25">
-[...6 lines deleted...]
-        <v>90.6</v>
+      <c r="B91" s="24">
+        <v>100</v>
+      </c>
+      <c r="C91" s="24">
+        <v>7.4</v>
+      </c>
+      <c r="D91" s="24">
+        <v>92.6</v>
       </c>
       <c r="E91" s="11"/>
-      <c r="F91" s="25">
-[...6 lines deleted...]
-        <v>80.900000000000006</v>
+      <c r="F91" s="24">
+        <v>100</v>
+      </c>
+      <c r="G91" s="24">
+        <v>15.6</v>
+      </c>
+      <c r="H91" s="24">
+        <v>84.4</v>
       </c>
       <c r="R91" s="3"/>
       <c r="S91" s="3"/>
       <c r="T91" s="3"/>
       <c r="U91" s="2"/>
       <c r="V91" s="2"/>
       <c r="W91" s="2"/>
       <c r="X91" s="2"/>
       <c r="Y91" s="2"/>
       <c r="Z91" s="2"/>
       <c r="AA91" s="2"/>
       <c r="AB91" s="2"/>
       <c r="AC91" s="2"/>
       <c r="AD91" s="2"/>
       <c r="AE91" s="2"/>
       <c r="AF91" s="2"/>
       <c r="AG91" s="2"/>
       <c r="AH91" s="2"/>
       <c r="AI91" s="2"/>
       <c r="AJ91" s="2"/>
       <c r="AK91" s="2"/>
       <c r="AL91" s="2"/>
       <c r="AM91" s="2"/>
       <c r="AN91" s="2"/>
       <c r="AO91" s="2"/>
@@ -5409,68 +5454,68 @@
       <c r="AW91" s="2"/>
       <c r="AX91" s="2"/>
       <c r="AY91" s="2"/>
       <c r="AZ91" s="2"/>
       <c r="BA91" s="2"/>
       <c r="BB91" s="2"/>
       <c r="BC91" s="2"/>
       <c r="BD91" s="2"/>
       <c r="BE91" s="2"/>
       <c r="BF91" s="2"/>
       <c r="BG91" s="2"/>
       <c r="BH91" s="2"/>
       <c r="BI91" s="2"/>
       <c r="BJ91" s="2"/>
       <c r="BK91" s="2"/>
       <c r="BL91" s="2"/>
       <c r="BM91" s="2"/>
       <c r="BN91" s="3"/>
       <c r="BO91" s="3"/>
       <c r="BP91" s="3"/>
     </row>
     <row r="92" spans="1:69" ht="38.25" customHeight="1">
       <c r="A92" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B92" s="25">
-[...6 lines deleted...]
-        <v>98.8</v>
+      <c r="B92" s="24">
+        <v>100</v>
+      </c>
+      <c r="C92" s="24">
+        <v>2.1</v>
+      </c>
+      <c r="D92" s="24">
+        <v>97.9</v>
       </c>
       <c r="E92" s="11"/>
-      <c r="F92" s="25">
-[...6 lines deleted...]
-        <v>73.400000000000006</v>
+      <c r="F92" s="24">
+        <v>100</v>
+      </c>
+      <c r="G92" s="24">
+        <v>22.3</v>
+      </c>
+      <c r="H92" s="24">
+        <v>77.7</v>
       </c>
       <c r="R92" s="3"/>
       <c r="S92" s="3"/>
       <c r="T92" s="3"/>
       <c r="U92" s="2"/>
       <c r="V92" s="2"/>
       <c r="W92" s="2"/>
       <c r="X92" s="2"/>
       <c r="Y92" s="2"/>
       <c r="Z92" s="2"/>
       <c r="AA92" s="2"/>
       <c r="AB92" s="2"/>
       <c r="AC92" s="2"/>
       <c r="AD92" s="2"/>
       <c r="AE92" s="2"/>
       <c r="AF92" s="2"/>
       <c r="AG92" s="2"/>
       <c r="AH92" s="2"/>
       <c r="AI92" s="2"/>
       <c r="AJ92" s="2"/>
       <c r="AK92" s="2"/>
       <c r="AL92" s="2"/>
       <c r="AM92" s="2"/>
       <c r="AN92" s="2"/>
       <c r="AO92" s="2"/>
@@ -5484,68 +5529,68 @@
       <c r="AW92" s="2"/>
       <c r="AX92" s="2"/>
       <c r="AY92" s="2"/>
       <c r="AZ92" s="2"/>
       <c r="BA92" s="2"/>
       <c r="BB92" s="2"/>
       <c r="BC92" s="2"/>
       <c r="BD92" s="2"/>
       <c r="BE92" s="2"/>
       <c r="BF92" s="2"/>
       <c r="BG92" s="2"/>
       <c r="BH92" s="2"/>
       <c r="BI92" s="2"/>
       <c r="BJ92" s="2"/>
       <c r="BK92" s="2"/>
       <c r="BL92" s="2"/>
       <c r="BM92" s="2"/>
       <c r="BN92" s="3"/>
       <c r="BO92" s="3"/>
       <c r="BP92" s="3"/>
     </row>
     <row r="93" spans="1:69" ht="38.25" customHeight="1">
       <c r="A93" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B93" s="25">
-[...6 lines deleted...]
-        <v>99.6</v>
+      <c r="B93" s="24">
+        <v>100</v>
+      </c>
+      <c r="C93" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="D93" s="24">
+        <v>99.7</v>
       </c>
       <c r="E93" s="11"/>
-      <c r="F93" s="25">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F93" s="24">
+        <v>100</v>
+      </c>
+      <c r="G93" s="24">
+        <v>0.8</v>
+      </c>
+      <c r="H93" s="24">
+        <v>99.2</v>
       </c>
       <c r="R93" s="3"/>
       <c r="S93" s="3"/>
       <c r="T93" s="3"/>
       <c r="U93" s="2"/>
       <c r="V93" s="2"/>
       <c r="W93" s="2"/>
       <c r="X93" s="2"/>
       <c r="Y93" s="2"/>
       <c r="Z93" s="2"/>
       <c r="AA93" s="2"/>
       <c r="AB93" s="2"/>
       <c r="AC93" s="2"/>
       <c r="AD93" s="2"/>
       <c r="AE93" s="2"/>
       <c r="AF93" s="2"/>
       <c r="AG93" s="2"/>
       <c r="AH93" s="2"/>
       <c r="AI93" s="2"/>
       <c r="AJ93" s="2"/>
       <c r="AK93" s="2"/>
       <c r="AL93" s="2"/>
       <c r="AM93" s="2"/>
       <c r="AN93" s="2"/>
       <c r="AO93" s="2"/>
@@ -5559,68 +5604,68 @@
       <c r="AW93" s="2"/>
       <c r="AX93" s="2"/>
       <c r="AY93" s="2"/>
       <c r="AZ93" s="2"/>
       <c r="BA93" s="2"/>
       <c r="BB93" s="2"/>
       <c r="BC93" s="2"/>
       <c r="BD93" s="2"/>
       <c r="BE93" s="2"/>
       <c r="BF93" s="2"/>
       <c r="BG93" s="2"/>
       <c r="BH93" s="2"/>
       <c r="BI93" s="2"/>
       <c r="BJ93" s="2"/>
       <c r="BK93" s="2"/>
       <c r="BL93" s="2"/>
       <c r="BM93" s="2"/>
       <c r="BN93" s="3"/>
       <c r="BO93" s="3"/>
       <c r="BP93" s="3"/>
     </row>
     <row r="94" spans="1:69" ht="25.5" customHeight="1">
       <c r="A94" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B94" s="25">
-[...2 lines deleted...]
-      <c r="C94" s="25">
+      <c r="B94" s="24">
+        <v>100</v>
+      </c>
+      <c r="C94" s="24">
         <v>0</v>
       </c>
-      <c r="D94" s="25">
+      <c r="D94" s="24">
         <v>100</v>
       </c>
       <c r="E94" s="11"/>
-      <c r="F94" s="25">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F94" s="24">
+        <v>100</v>
+      </c>
+      <c r="G94" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="H94" s="24">
+        <v>99.1</v>
       </c>
       <c r="R94" s="3"/>
       <c r="S94" s="3"/>
       <c r="T94" s="3"/>
       <c r="U94" s="2"/>
       <c r="V94" s="2"/>
       <c r="W94" s="2"/>
       <c r="X94" s="2"/>
       <c r="Y94" s="2"/>
       <c r="Z94" s="2"/>
       <c r="AA94" s="2"/>
       <c r="AB94" s="2"/>
       <c r="AC94" s="2"/>
       <c r="AD94" s="2"/>
       <c r="AE94" s="2"/>
       <c r="AF94" s="2"/>
       <c r="AG94" s="2"/>
       <c r="AH94" s="2"/>
       <c r="AI94" s="2"/>
       <c r="AJ94" s="2"/>
       <c r="AK94" s="2"/>
       <c r="AL94" s="2"/>
       <c r="AM94" s="2"/>
       <c r="AN94" s="2"/>
       <c r="AO94" s="2"/>
@@ -5634,68 +5679,68 @@
       <c r="AW94" s="2"/>
       <c r="AX94" s="2"/>
       <c r="AY94" s="2"/>
       <c r="AZ94" s="2"/>
       <c r="BA94" s="2"/>
       <c r="BB94" s="2"/>
       <c r="BC94" s="2"/>
       <c r="BD94" s="2"/>
       <c r="BE94" s="2"/>
       <c r="BF94" s="2"/>
       <c r="BG94" s="2"/>
       <c r="BH94" s="2"/>
       <c r="BI94" s="2"/>
       <c r="BJ94" s="2"/>
       <c r="BK94" s="2"/>
       <c r="BL94" s="2"/>
       <c r="BM94" s="2"/>
       <c r="BN94" s="3"/>
       <c r="BO94" s="3"/>
       <c r="BP94" s="3"/>
     </row>
     <row r="95" spans="1:69" ht="80.25" customHeight="1">
       <c r="A95" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B95" s="25">
-[...6 lines deleted...]
-        <v>50.4</v>
+      <c r="B95" s="24">
+        <v>100</v>
+      </c>
+      <c r="C95" s="24">
+        <v>47.8</v>
+      </c>
+      <c r="D95" s="24">
+        <v>52.2</v>
       </c>
       <c r="E95" s="11"/>
-      <c r="F95" s="25">
-[...6 lines deleted...]
-        <v>93.9</v>
+      <c r="F95" s="24">
+        <v>100</v>
+      </c>
+      <c r="G95" s="24">
+        <v>3.7</v>
+      </c>
+      <c r="H95" s="24">
+        <v>96.3</v>
       </c>
       <c r="R95" s="3"/>
       <c r="S95" s="3"/>
       <c r="T95" s="3"/>
       <c r="U95" s="3"/>
       <c r="V95" s="2"/>
       <c r="W95" s="2"/>
       <c r="X95" s="2"/>
       <c r="Y95" s="2"/>
       <c r="Z95" s="2"/>
       <c r="AA95" s="2"/>
       <c r="AB95" s="2"/>
       <c r="AC95" s="2"/>
       <c r="AD95" s="2"/>
       <c r="AE95" s="2"/>
       <c r="AF95" s="2"/>
       <c r="AG95" s="2"/>
       <c r="AH95" s="2"/>
       <c r="AI95" s="2"/>
       <c r="AJ95" s="2"/>
       <c r="AK95" s="2"/>
       <c r="AL95" s="2"/>
       <c r="AM95" s="2"/>
       <c r="AN95" s="2"/>
       <c r="AO95" s="2"/>
@@ -5708,68 +5753,68 @@
       <c r="AV95" s="2"/>
       <c r="AW95" s="2"/>
       <c r="AX95" s="2"/>
       <c r="AY95" s="2"/>
       <c r="AZ95" s="2"/>
       <c r="BA95" s="2"/>
       <c r="BB95" s="2"/>
       <c r="BC95" s="2"/>
       <c r="BD95" s="2"/>
       <c r="BE95" s="2"/>
       <c r="BF95" s="2"/>
       <c r="BG95" s="2"/>
       <c r="BH95" s="2"/>
       <c r="BI95" s="2"/>
       <c r="BJ95" s="2"/>
       <c r="BK95" s="2"/>
       <c r="BL95" s="2"/>
       <c r="BM95" s="2"/>
       <c r="BN95" s="3"/>
       <c r="BO95" s="3"/>
     </row>
     <row r="96" spans="1:69" ht="25.5" customHeight="1">
       <c r="A96" s="12" t="s">
         <v>107</v>
       </c>
-      <c r="B96" s="25">
-[...6 lines deleted...]
-        <v>99.5</v>
+      <c r="B96" s="24">
+        <v>100</v>
+      </c>
+      <c r="C96" s="24">
+        <v>1.3</v>
+      </c>
+      <c r="D96" s="24">
+        <v>98.7</v>
       </c>
       <c r="E96" s="11"/>
-      <c r="F96" s="25">
-[...6 lines deleted...]
-        <v>97.3</v>
+      <c r="F96" s="24">
+        <v>100</v>
+      </c>
+      <c r="G96" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="H96" s="24">
+        <v>92.3</v>
       </c>
       <c r="R96" s="3"/>
       <c r="S96" s="3"/>
       <c r="T96" s="3"/>
       <c r="U96" s="2"/>
       <c r="V96" s="2"/>
       <c r="W96" s="2"/>
       <c r="X96" s="2"/>
       <c r="Y96" s="2"/>
       <c r="Z96" s="2"/>
       <c r="AA96" s="2"/>
       <c r="AB96" s="2"/>
       <c r="AC96" s="2"/>
       <c r="AD96" s="2"/>
       <c r="AE96" s="2"/>
       <c r="AF96" s="2"/>
       <c r="AG96" s="2"/>
       <c r="AH96" s="2"/>
       <c r="AI96" s="2"/>
       <c r="AJ96" s="2"/>
       <c r="AK96" s="2"/>
       <c r="AL96" s="2"/>
       <c r="AM96" s="2"/>
       <c r="AN96" s="2"/>
       <c r="AO96" s="2"/>
@@ -5783,68 +5828,68 @@
       <c r="AW96" s="2"/>
       <c r="AX96" s="2"/>
       <c r="AY96" s="2"/>
       <c r="AZ96" s="2"/>
       <c r="BA96" s="2"/>
       <c r="BB96" s="2"/>
       <c r="BC96" s="2"/>
       <c r="BD96" s="2"/>
       <c r="BE96" s="2"/>
       <c r="BF96" s="2"/>
       <c r="BG96" s="2"/>
       <c r="BH96" s="2"/>
       <c r="BI96" s="2"/>
       <c r="BJ96" s="2"/>
       <c r="BK96" s="2"/>
       <c r="BL96" s="2"/>
       <c r="BM96" s="2"/>
       <c r="BN96" s="3"/>
       <c r="BO96" s="3"/>
       <c r="BP96" s="3"/>
     </row>
     <row r="97" spans="1:68" ht="25.5" customHeight="1">
       <c r="A97" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B97" s="25">
-[...6 lines deleted...]
-        <v>84.1</v>
+      <c r="B97" s="24">
+        <v>100</v>
+      </c>
+      <c r="C97" s="24">
+        <v>18.5</v>
+      </c>
+      <c r="D97" s="24">
+        <v>81.5</v>
       </c>
       <c r="E97" s="11"/>
-      <c r="F97" s="25">
-[...6 lines deleted...]
-        <v>76</v>
+      <c r="F97" s="24">
+        <v>100</v>
+      </c>
+      <c r="G97" s="24">
+        <v>7.2</v>
+      </c>
+      <c r="H97" s="24">
+        <v>92.8</v>
       </c>
       <c r="R97" s="3"/>
       <c r="S97" s="3"/>
       <c r="T97" s="3"/>
       <c r="U97" s="2"/>
       <c r="V97" s="2"/>
       <c r="W97" s="2"/>
       <c r="X97" s="2"/>
       <c r="Y97" s="2"/>
       <c r="Z97" s="2"/>
       <c r="AA97" s="2"/>
       <c r="AB97" s="2"/>
       <c r="AC97" s="2"/>
       <c r="AD97" s="2"/>
       <c r="AE97" s="2"/>
       <c r="AF97" s="2"/>
       <c r="AG97" s="2"/>
       <c r="AH97" s="2"/>
       <c r="AI97" s="2"/>
       <c r="AJ97" s="2"/>
       <c r="AK97" s="2"/>
       <c r="AL97" s="2"/>
       <c r="AM97" s="2"/>
       <c r="AN97" s="2"/>
       <c r="AO97" s="2"/>
@@ -5858,143 +5903,143 @@
       <c r="AW97" s="2"/>
       <c r="AX97" s="2"/>
       <c r="AY97" s="2"/>
       <c r="AZ97" s="2"/>
       <c r="BA97" s="2"/>
       <c r="BB97" s="2"/>
       <c r="BC97" s="2"/>
       <c r="BD97" s="2"/>
       <c r="BE97" s="2"/>
       <c r="BF97" s="2"/>
       <c r="BG97" s="2"/>
       <c r="BH97" s="2"/>
       <c r="BI97" s="2"/>
       <c r="BJ97" s="2"/>
       <c r="BK97" s="2"/>
       <c r="BL97" s="2"/>
       <c r="BM97" s="2"/>
       <c r="BN97" s="3"/>
       <c r="BO97" s="3"/>
       <c r="BP97" s="3"/>
     </row>
     <row r="98" spans="1:68" ht="38.25" customHeight="1">
       <c r="A98" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B98" s="25">
-[...6 lines deleted...]
-        <v>67.099999999999994</v>
+      <c r="B98" s="24">
+        <v>100</v>
+      </c>
+      <c r="C98" s="24">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="D98" s="24">
+        <v>61.2</v>
       </c>
       <c r="E98" s="11"/>
-      <c r="F98" s="25">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="F98" s="24">
+        <v>100</v>
+      </c>
+      <c r="G98" s="24">
+        <v>0.7</v>
+      </c>
+      <c r="H98" s="24">
+        <v>99.3</v>
       </c>
       <c r="BP98" s="1"/>
     </row>
     <row r="99" spans="1:68" ht="66" customHeight="1">
-      <c r="A99" s="8" t="s">
+      <c r="A99" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="B99" s="24">
-[...16 lines deleted...]
-        <v>98.4</v>
+      <c r="B99" s="33">
+        <v>100</v>
+      </c>
+      <c r="C99" s="33">
+        <v>51.8</v>
+      </c>
+      <c r="D99" s="33">
+        <v>48.2</v>
+      </c>
+      <c r="E99" s="34"/>
+      <c r="F99" s="33">
+        <v>100</v>
+      </c>
+      <c r="G99" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="H99" s="33">
+        <v>98.8</v>
       </c>
       <c r="BP99" s="1"/>
     </row>
     <row r="100" spans="1:68" ht="38.25" customHeight="1">
       <c r="A100" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="B100" s="25">
-[...6 lines deleted...]
-        <v>58.6</v>
+      <c r="B100" s="24">
+        <v>100</v>
+      </c>
+      <c r="C100" s="24">
+        <v>43.2</v>
+      </c>
+      <c r="D100" s="24">
+        <v>56.8</v>
       </c>
       <c r="E100" s="11"/>
-      <c r="F100" s="25">
-[...6 lines deleted...]
-        <v>91.4</v>
+      <c r="F100" s="24">
+        <v>100</v>
+      </c>
+      <c r="G100" s="24">
+        <v>9.5</v>
+      </c>
+      <c r="H100" s="24">
+        <v>90.5</v>
       </c>
       <c r="BP100" s="1"/>
     </row>
     <row r="101" spans="1:68" ht="51" customHeight="1">
       <c r="A101" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B101" s="25">
-[...6 lines deleted...]
-        <v>77.7</v>
+      <c r="B101" s="24">
+        <v>100</v>
+      </c>
+      <c r="C101" s="24">
+        <v>25.1</v>
+      </c>
+      <c r="D101" s="24">
+        <v>74.900000000000006</v>
       </c>
       <c r="E101" s="11"/>
-      <c r="F101" s="25">
-[...6 lines deleted...]
-        <v>92.6</v>
+      <c r="F101" s="24">
+        <v>100</v>
+      </c>
+      <c r="G101" s="24">
+        <v>10.8</v>
+      </c>
+      <c r="H101" s="24">
+        <v>89.2</v>
       </c>
       <c r="R101" s="3"/>
       <c r="S101" s="3"/>
       <c r="T101" s="3"/>
       <c r="U101" s="2"/>
       <c r="V101" s="2"/>
       <c r="W101" s="2"/>
       <c r="X101" s="2"/>
       <c r="Y101" s="2"/>
       <c r="Z101" s="2"/>
       <c r="AA101" s="2"/>
       <c r="AB101" s="2"/>
       <c r="AC101" s="2"/>
       <c r="AD101" s="2"/>
       <c r="AE101" s="2"/>
       <c r="AF101" s="2"/>
       <c r="AG101" s="2"/>
       <c r="AH101" s="2"/>
       <c r="AI101" s="2"/>
       <c r="AJ101" s="2"/>
       <c r="AK101" s="2"/>
       <c r="AL101" s="2"/>
       <c r="AM101" s="2"/>
       <c r="AN101" s="2"/>
       <c r="AO101" s="2"/>
@@ -6005,71 +6050,71 @@
       <c r="AT101" s="2"/>
       <c r="AU101" s="2"/>
       <c r="AV101" s="2"/>
       <c r="AW101" s="2"/>
       <c r="AX101" s="2"/>
       <c r="AY101" s="2"/>
       <c r="AZ101" s="2"/>
       <c r="BA101" s="2"/>
       <c r="BB101" s="2"/>
       <c r="BC101" s="2"/>
       <c r="BD101" s="2"/>
       <c r="BE101" s="2"/>
       <c r="BF101" s="2"/>
       <c r="BG101" s="2"/>
       <c r="BH101" s="2"/>
       <c r="BI101" s="2"/>
       <c r="BJ101" s="2"/>
       <c r="BK101" s="2"/>
       <c r="BL101" s="2"/>
       <c r="BM101" s="2"/>
       <c r="BN101" s="3"/>
       <c r="BO101" s="3"/>
       <c r="BP101" s="3"/>
     </row>
     <row r="102" spans="1:68" ht="15.75" customHeight="1">
-      <c r="A102" s="23" t="s">
+      <c r="A102" s="35" t="s">
         <v>104</v>
       </c>
-      <c r="B102" s="24">
-[...16 lines deleted...]
-        <v>56.4</v>
+      <c r="B102" s="33">
+        <v>100</v>
+      </c>
+      <c r="C102" s="33">
+        <v>59</v>
+      </c>
+      <c r="D102" s="33">
+        <v>41</v>
+      </c>
+      <c r="E102" s="34"/>
+      <c r="F102" s="33">
+        <v>100</v>
+      </c>
+      <c r="G102" s="33">
+        <v>26.3</v>
+      </c>
+      <c r="H102" s="33">
+        <v>73.7</v>
       </c>
       <c r="R102" s="3"/>
       <c r="S102" s="3"/>
       <c r="T102" s="3"/>
       <c r="U102" s="2"/>
       <c r="V102" s="2"/>
       <c r="W102" s="2"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
       <c r="Z102" s="2"/>
       <c r="AA102" s="2"/>
       <c r="AB102" s="2"/>
       <c r="AC102" s="2"/>
       <c r="AD102" s="2"/>
       <c r="AE102" s="2"/>
       <c r="AF102" s="2"/>
       <c r="AG102" s="2"/>
       <c r="AH102" s="2"/>
       <c r="AI102" s="2"/>
       <c r="AJ102" s="2"/>
       <c r="AK102" s="2"/>
       <c r="AL102" s="2"/>
       <c r="AM102" s="2"/>
       <c r="AN102" s="2"/>
       <c r="AO102" s="2"/>
@@ -6083,68 +6128,68 @@
       <c r="AW102" s="2"/>
       <c r="AX102" s="2"/>
       <c r="AY102" s="2"/>
       <c r="AZ102" s="2"/>
       <c r="BA102" s="2"/>
       <c r="BB102" s="2"/>
       <c r="BC102" s="2"/>
       <c r="BD102" s="2"/>
       <c r="BE102" s="2"/>
       <c r="BF102" s="2"/>
       <c r="BG102" s="2"/>
       <c r="BH102" s="2"/>
       <c r="BI102" s="2"/>
       <c r="BJ102" s="2"/>
       <c r="BK102" s="2"/>
       <c r="BL102" s="2"/>
       <c r="BM102" s="2"/>
       <c r="BN102" s="3"/>
       <c r="BO102" s="3"/>
       <c r="BP102" s="3"/>
     </row>
     <row r="103" spans="1:68" ht="26.25" customHeight="1">
       <c r="A103" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B103" s="25">
-[...2 lines deleted...]
-      <c r="C103" s="25">
+      <c r="B103" s="24">
+        <v>100</v>
+      </c>
+      <c r="C103" s="24">
         <v>0</v>
       </c>
-      <c r="D103" s="25">
+      <c r="D103" s="24">
         <v>100</v>
       </c>
       <c r="E103" s="11"/>
-      <c r="F103" s="25">
-[...6 lines deleted...]
-        <v>90.9</v>
+      <c r="F103" s="24">
+        <v>100</v>
+      </c>
+      <c r="G103" s="24">
+        <v>14.4</v>
+      </c>
+      <c r="H103" s="24">
+        <v>85.6</v>
       </c>
       <c r="R103" s="3"/>
       <c r="S103" s="3"/>
       <c r="T103" s="3"/>
       <c r="U103" s="2"/>
       <c r="V103" s="2"/>
       <c r="W103" s="2"/>
       <c r="X103" s="2"/>
       <c r="Y103" s="2"/>
       <c r="Z103" s="2"/>
       <c r="AA103" s="2"/>
       <c r="AB103" s="2"/>
       <c r="AC103" s="2"/>
       <c r="AD103" s="2"/>
       <c r="AE103" s="2"/>
       <c r="AF103" s="2"/>
       <c r="AG103" s="2"/>
       <c r="AH103" s="2"/>
       <c r="AI103" s="2"/>
       <c r="AJ103" s="2"/>
       <c r="AK103" s="2"/>
       <c r="AL103" s="2"/>
       <c r="AM103" s="2"/>
       <c r="AN103" s="2"/>
       <c r="AO103" s="2"/>
@@ -6158,68 +6203,68 @@
       <c r="AW103" s="2"/>
       <c r="AX103" s="2"/>
       <c r="AY103" s="2"/>
       <c r="AZ103" s="2"/>
       <c r="BA103" s="2"/>
       <c r="BB103" s="2"/>
       <c r="BC103" s="2"/>
       <c r="BD103" s="2"/>
       <c r="BE103" s="2"/>
       <c r="BF103" s="2"/>
       <c r="BG103" s="2"/>
       <c r="BH103" s="2"/>
       <c r="BI103" s="2"/>
       <c r="BJ103" s="2"/>
       <c r="BK103" s="2"/>
       <c r="BL103" s="2"/>
       <c r="BM103" s="2"/>
       <c r="BN103" s="3"/>
       <c r="BO103" s="3"/>
       <c r="BP103" s="3"/>
     </row>
     <row r="104" spans="1:68" ht="53.25" customHeight="1">
       <c r="A104" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="B104" s="25">
-[...2 lines deleted...]
-      <c r="C104" s="25">
+      <c r="B104" s="24">
+        <v>100</v>
+      </c>
+      <c r="C104" s="24">
         <v>0</v>
       </c>
-      <c r="D104" s="25">
+      <c r="D104" s="24">
         <v>100</v>
       </c>
       <c r="E104" s="11"/>
-      <c r="F104" s="25">
-[...6 lines deleted...]
-        <v>88.2</v>
+      <c r="F104" s="24">
+        <v>100</v>
+      </c>
+      <c r="G104" s="24">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="H104" s="24">
+        <v>81.599999999999994</v>
       </c>
       <c r="R104" s="3"/>
       <c r="S104" s="3"/>
       <c r="T104" s="3"/>
       <c r="U104" s="2"/>
       <c r="V104" s="2"/>
       <c r="W104" s="2"/>
       <c r="X104" s="2"/>
       <c r="Y104" s="2"/>
       <c r="Z104" s="2"/>
       <c r="AA104" s="2"/>
       <c r="AB104" s="2"/>
       <c r="AC104" s="2"/>
       <c r="AD104" s="2"/>
       <c r="AE104" s="2"/>
       <c r="AF104" s="2"/>
       <c r="AG104" s="2"/>
       <c r="AH104" s="2"/>
       <c r="AI104" s="2"/>
       <c r="AJ104" s="2"/>
       <c r="AK104" s="2"/>
       <c r="AL104" s="2"/>
       <c r="AM104" s="2"/>
       <c r="AN104" s="2"/>
       <c r="AO104" s="2"/>
@@ -6231,68 +6276,68 @@
       <c r="AU104" s="2"/>
       <c r="AV104" s="2"/>
       <c r="AW104" s="2"/>
       <c r="AX104" s="2"/>
       <c r="AY104" s="2"/>
       <c r="AZ104" s="2"/>
       <c r="BA104" s="2"/>
       <c r="BB104" s="2"/>
       <c r="BC104" s="2"/>
       <c r="BD104" s="2"/>
       <c r="BE104" s="2"/>
       <c r="BF104" s="2"/>
       <c r="BG104" s="2"/>
       <c r="BH104" s="2"/>
       <c r="BI104" s="2"/>
       <c r="BJ104" s="2"/>
       <c r="BK104" s="2"/>
       <c r="BL104" s="2"/>
       <c r="BM104" s="2"/>
       <c r="BN104" s="2"/>
     </row>
     <row r="105" spans="1:68" ht="25.5" customHeight="1">
       <c r="A105" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B105" s="25">
-[...6 lines deleted...]
-        <v>90.2</v>
+      <c r="B105" s="24">
+        <v>100</v>
+      </c>
+      <c r="C105" s="24">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D105" s="24">
+        <v>90.8</v>
       </c>
       <c r="E105" s="11"/>
-      <c r="F105" s="25">
-[...6 lines deleted...]
-        <v>67.599999999999994</v>
+      <c r="F105" s="24">
+        <v>100</v>
+      </c>
+      <c r="G105" s="24">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="H105" s="24">
+        <v>67.8</v>
       </c>
       <c r="R105" s="3"/>
       <c r="S105" s="3"/>
       <c r="T105" s="3"/>
       <c r="U105" s="2"/>
       <c r="V105" s="2"/>
       <c r="W105" s="2"/>
       <c r="X105" s="2"/>
       <c r="Y105" s="2"/>
       <c r="Z105" s="2"/>
       <c r="AA105" s="2"/>
       <c r="AB105" s="2"/>
       <c r="AC105" s="2"/>
       <c r="AD105" s="2"/>
       <c r="AE105" s="2"/>
       <c r="AF105" s="2"/>
       <c r="AG105" s="2"/>
       <c r="AH105" s="2"/>
       <c r="AI105" s="2"/>
       <c r="AJ105" s="2"/>
       <c r="AK105" s="2"/>
       <c r="AL105" s="2"/>
       <c r="AM105" s="2"/>
       <c r="AN105" s="2"/>
       <c r="AO105" s="2"/>
@@ -6306,68 +6351,68 @@
       <c r="AW105" s="2"/>
       <c r="AX105" s="2"/>
       <c r="AY105" s="2"/>
       <c r="AZ105" s="2"/>
       <c r="BA105" s="2"/>
       <c r="BB105" s="2"/>
       <c r="BC105" s="2"/>
       <c r="BD105" s="2"/>
       <c r="BE105" s="2"/>
       <c r="BF105" s="2"/>
       <c r="BG105" s="2"/>
       <c r="BH105" s="2"/>
       <c r="BI105" s="2"/>
       <c r="BJ105" s="2"/>
       <c r="BK105" s="2"/>
       <c r="BL105" s="2"/>
       <c r="BM105" s="2"/>
       <c r="BN105" s="3"/>
       <c r="BO105" s="3"/>
       <c r="BP105" s="3"/>
     </row>
     <row r="106" spans="1:68" ht="39" customHeight="1">
       <c r="A106" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B106" s="25">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="B106" s="24">
+        <v>100</v>
+      </c>
+      <c r="C106" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="D106" s="24">
+        <v>99.8</v>
       </c>
       <c r="E106" s="11"/>
-      <c r="F106" s="25">
-[...6 lines deleted...]
-        <v>95.4</v>
+      <c r="F106" s="24">
+        <v>100</v>
+      </c>
+      <c r="G106" s="24">
+        <v>4.3</v>
+      </c>
+      <c r="H106" s="24">
+        <v>95.7</v>
       </c>
       <c r="R106" s="3"/>
       <c r="S106" s="3"/>
       <c r="T106" s="3"/>
       <c r="U106" s="2"/>
       <c r="V106" s="2"/>
       <c r="W106" s="2"/>
       <c r="X106" s="2"/>
       <c r="Y106" s="2"/>
       <c r="Z106" s="2"/>
       <c r="AA106" s="2"/>
       <c r="AB106" s="2"/>
       <c r="AC106" s="2"/>
       <c r="AD106" s="2"/>
       <c r="AE106" s="2"/>
       <c r="AF106" s="2"/>
       <c r="AG106" s="2"/>
       <c r="AH106" s="2"/>
       <c r="AI106" s="2"/>
       <c r="AJ106" s="2"/>
       <c r="AK106" s="2"/>
       <c r="AL106" s="2"/>
       <c r="AM106" s="2"/>
       <c r="AN106" s="2"/>
       <c r="AO106" s="2"/>
@@ -6381,68 +6426,68 @@
       <c r="AW106" s="2"/>
       <c r="AX106" s="2"/>
       <c r="AY106" s="2"/>
       <c r="AZ106" s="2"/>
       <c r="BA106" s="2"/>
       <c r="BB106" s="2"/>
       <c r="BC106" s="2"/>
       <c r="BD106" s="2"/>
       <c r="BE106" s="2"/>
       <c r="BF106" s="2"/>
       <c r="BG106" s="2"/>
       <c r="BH106" s="2"/>
       <c r="BI106" s="2"/>
       <c r="BJ106" s="2"/>
       <c r="BK106" s="2"/>
       <c r="BL106" s="2"/>
       <c r="BM106" s="2"/>
       <c r="BN106" s="3"/>
       <c r="BO106" s="3"/>
       <c r="BP106" s="3"/>
     </row>
     <row r="107" spans="1:68" ht="12.75" customHeight="1">
       <c r="A107" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B107" s="25">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="B107" s="24">
+        <v>100</v>
+      </c>
+      <c r="C107" s="24">
+        <v>0.6</v>
+      </c>
+      <c r="D107" s="24">
+        <v>99.4</v>
       </c>
       <c r="E107" s="11"/>
-      <c r="F107" s="25">
-[...6 lines deleted...]
-        <v>94.2</v>
+      <c r="F107" s="24">
+        <v>100</v>
+      </c>
+      <c r="G107" s="24">
+        <v>8.6</v>
+      </c>
+      <c r="H107" s="24">
+        <v>91.4</v>
       </c>
       <c r="R107" s="3"/>
       <c r="S107" s="3"/>
       <c r="T107" s="3"/>
       <c r="U107" s="2"/>
       <c r="V107" s="2"/>
       <c r="W107" s="2"/>
       <c r="X107" s="2"/>
       <c r="Y107" s="2"/>
       <c r="Z107" s="2"/>
       <c r="AA107" s="2"/>
       <c r="AB107" s="2"/>
       <c r="AC107" s="2"/>
       <c r="AD107" s="2"/>
       <c r="AE107" s="2"/>
       <c r="AF107" s="2"/>
       <c r="AG107" s="2"/>
       <c r="AH107" s="2"/>
       <c r="AI107" s="2"/>
       <c r="AJ107" s="2"/>
       <c r="AK107" s="2"/>
       <c r="AL107" s="2"/>
       <c r="AM107" s="2"/>
       <c r="AN107" s="2"/>
       <c r="AO107" s="2"/>
@@ -6456,68 +6501,68 @@
       <c r="AW107" s="2"/>
       <c r="AX107" s="2"/>
       <c r="AY107" s="2"/>
       <c r="AZ107" s="2"/>
       <c r="BA107" s="2"/>
       <c r="BB107" s="2"/>
       <c r="BC107" s="2"/>
       <c r="BD107" s="2"/>
       <c r="BE107" s="2"/>
       <c r="BF107" s="2"/>
       <c r="BG107" s="2"/>
       <c r="BH107" s="2"/>
       <c r="BI107" s="2"/>
       <c r="BJ107" s="2"/>
       <c r="BK107" s="2"/>
       <c r="BL107" s="2"/>
       <c r="BM107" s="2"/>
       <c r="BN107" s="3"/>
       <c r="BO107" s="3"/>
       <c r="BP107" s="3"/>
     </row>
     <row r="108" spans="1:68" ht="25.5" customHeight="1">
       <c r="A108" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B108" s="25">
-[...2 lines deleted...]
-      <c r="C108" s="25">
+      <c r="B108" s="24">
+        <v>100</v>
+      </c>
+      <c r="C108" s="24">
         <v>0</v>
       </c>
-      <c r="D108" s="25">
+      <c r="D108" s="24">
         <v>100</v>
       </c>
       <c r="E108" s="11"/>
-      <c r="F108" s="25">
-[...6 lines deleted...]
-        <v>96.7</v>
+      <c r="F108" s="24">
+        <v>100</v>
+      </c>
+      <c r="G108" s="24">
+        <v>2.4</v>
+      </c>
+      <c r="H108" s="24">
+        <v>97.6</v>
       </c>
       <c r="R108" s="3"/>
       <c r="S108" s="3"/>
       <c r="T108" s="3"/>
       <c r="U108" s="2"/>
       <c r="V108" s="2"/>
       <c r="W108" s="2"/>
       <c r="X108" s="2"/>
       <c r="Y108" s="2"/>
       <c r="Z108" s="2"/>
       <c r="AA108" s="2"/>
       <c r="AB108" s="2"/>
       <c r="AC108" s="2"/>
       <c r="AD108" s="2"/>
       <c r="AE108" s="2"/>
       <c r="AF108" s="2"/>
       <c r="AG108" s="2"/>
       <c r="AH108" s="2"/>
       <c r="AI108" s="2"/>
       <c r="AJ108" s="2"/>
       <c r="AK108" s="2"/>
       <c r="AL108" s="2"/>
       <c r="AM108" s="2"/>
       <c r="AN108" s="2"/>
       <c r="AO108" s="2"/>
@@ -6531,68 +6576,68 @@
       <c r="AW108" s="2"/>
       <c r="AX108" s="2"/>
       <c r="AY108" s="2"/>
       <c r="AZ108" s="2"/>
       <c r="BA108" s="2"/>
       <c r="BB108" s="2"/>
       <c r="BC108" s="2"/>
       <c r="BD108" s="2"/>
       <c r="BE108" s="2"/>
       <c r="BF108" s="2"/>
       <c r="BG108" s="2"/>
       <c r="BH108" s="2"/>
       <c r="BI108" s="2"/>
       <c r="BJ108" s="2"/>
       <c r="BK108" s="2"/>
       <c r="BL108" s="2"/>
       <c r="BM108" s="2"/>
       <c r="BN108" s="3"/>
       <c r="BO108" s="3"/>
       <c r="BP108" s="3"/>
     </row>
     <row r="109" spans="1:68" ht="75.75" customHeight="1">
       <c r="A109" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B109" s="25">
-[...6 lines deleted...]
-        <v>89.6</v>
+      <c r="B109" s="24">
+        <v>100</v>
+      </c>
+      <c r="C109" s="24">
+        <v>32.1</v>
+      </c>
+      <c r="D109" s="24">
+        <v>67.900000000000006</v>
       </c>
       <c r="E109" s="11"/>
-      <c r="F109" s="25">
-[...6 lines deleted...]
-        <v>92.3</v>
+      <c r="F109" s="24">
+        <v>100</v>
+      </c>
+      <c r="G109" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="H109" s="24">
+        <v>99.6</v>
       </c>
       <c r="R109" s="3"/>
       <c r="S109" s="3"/>
       <c r="T109" s="3"/>
       <c r="U109" s="2"/>
       <c r="V109" s="2"/>
       <c r="W109" s="2"/>
       <c r="X109" s="2"/>
       <c r="Y109" s="2"/>
       <c r="Z109" s="2"/>
       <c r="AA109" s="2"/>
       <c r="AB109" s="2"/>
       <c r="AC109" s="2"/>
       <c r="AD109" s="2"/>
       <c r="AE109" s="2"/>
       <c r="AF109" s="2"/>
       <c r="AG109" s="2"/>
       <c r="AH109" s="2"/>
       <c r="AI109" s="2"/>
       <c r="AJ109" s="2"/>
       <c r="AK109" s="2"/>
       <c r="AL109" s="2"/>
       <c r="AM109" s="2"/>
       <c r="AN109" s="2"/>
       <c r="AO109" s="2"/>
@@ -6606,68 +6651,68 @@
       <c r="AW109" s="2"/>
       <c r="AX109" s="2"/>
       <c r="AY109" s="2"/>
       <c r="AZ109" s="2"/>
       <c r="BA109" s="2"/>
       <c r="BB109" s="2"/>
       <c r="BC109" s="2"/>
       <c r="BD109" s="2"/>
       <c r="BE109" s="2"/>
       <c r="BF109" s="2"/>
       <c r="BG109" s="2"/>
       <c r="BH109" s="2"/>
       <c r="BI109" s="2"/>
       <c r="BJ109" s="2"/>
       <c r="BK109" s="2"/>
       <c r="BL109" s="2"/>
       <c r="BM109" s="2"/>
       <c r="BN109" s="3"/>
       <c r="BO109" s="3"/>
       <c r="BP109" s="3"/>
     </row>
     <row r="110" spans="1:68" ht="12.75" customHeight="1">
       <c r="A110" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B110" s="25">
-[...2 lines deleted...]
-      <c r="C110" s="25">
+      <c r="B110" s="24">
+        <v>100</v>
+      </c>
+      <c r="C110" s="24">
         <v>0</v>
       </c>
-      <c r="D110" s="25">
+      <c r="D110" s="24">
         <v>100</v>
       </c>
       <c r="E110" s="11"/>
-      <c r="F110" s="25">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="F110" s="24">
+        <v>100</v>
+      </c>
+      <c r="G110" s="24">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H110" s="24">
+        <v>95.1</v>
       </c>
       <c r="R110" s="3"/>
       <c r="S110" s="3"/>
       <c r="T110" s="3"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
       <c r="X110" s="2"/>
       <c r="Y110" s="2"/>
       <c r="Z110" s="2"/>
       <c r="AA110" s="2"/>
       <c r="AB110" s="2"/>
       <c r="AC110" s="2"/>
       <c r="AD110" s="2"/>
       <c r="AE110" s="2"/>
       <c r="AF110" s="2"/>
       <c r="AG110" s="2"/>
       <c r="AH110" s="2"/>
       <c r="AI110" s="2"/>
       <c r="AJ110" s="2"/>
       <c r="AK110" s="2"/>
       <c r="AL110" s="2"/>
       <c r="AM110" s="2"/>
       <c r="AN110" s="2"/>
       <c r="AO110" s="2"/>
@@ -6681,68 +6726,68 @@
       <c r="AW110" s="2"/>
       <c r="AX110" s="2"/>
       <c r="AY110" s="2"/>
       <c r="AZ110" s="2"/>
       <c r="BA110" s="2"/>
       <c r="BB110" s="2"/>
       <c r="BC110" s="2"/>
       <c r="BD110" s="2"/>
       <c r="BE110" s="2"/>
       <c r="BF110" s="2"/>
       <c r="BG110" s="2"/>
       <c r="BH110" s="2"/>
       <c r="BI110" s="2"/>
       <c r="BJ110" s="2"/>
       <c r="BK110" s="2"/>
       <c r="BL110" s="2"/>
       <c r="BM110" s="2"/>
       <c r="BN110" s="3"/>
       <c r="BO110" s="3"/>
       <c r="BP110" s="3"/>
     </row>
     <row r="111" spans="1:68" ht="66" customHeight="1">
       <c r="A111" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B111" s="25">
-[...6 lines deleted...]
-        <v>82.5</v>
+      <c r="B111" s="24">
+        <v>100</v>
+      </c>
+      <c r="C111" s="24">
+        <v>13.2</v>
+      </c>
+      <c r="D111" s="24">
+        <v>86.8</v>
       </c>
       <c r="E111" s="11"/>
-      <c r="F111" s="25">
-[...6 lines deleted...]
-        <v>57.2</v>
+      <c r="F111" s="24">
+        <v>100</v>
+      </c>
+      <c r="G111" s="24">
+        <v>22.8</v>
+      </c>
+      <c r="H111" s="24">
+        <v>77.2</v>
       </c>
       <c r="R111" s="3"/>
       <c r="S111" s="3"/>
       <c r="T111" s="3"/>
       <c r="U111" s="2"/>
       <c r="V111" s="2"/>
       <c r="W111" s="2"/>
       <c r="X111" s="2"/>
       <c r="Y111" s="2"/>
       <c r="Z111" s="2"/>
       <c r="AA111" s="2"/>
       <c r="AB111" s="2"/>
       <c r="AC111" s="2"/>
       <c r="AD111" s="2"/>
       <c r="AE111" s="2"/>
       <c r="AF111" s="2"/>
       <c r="AG111" s="2"/>
       <c r="AH111" s="2"/>
       <c r="AI111" s="2"/>
       <c r="AJ111" s="2"/>
       <c r="AK111" s="2"/>
       <c r="AL111" s="2"/>
       <c r="AM111" s="2"/>
       <c r="AN111" s="2"/>
       <c r="AO111" s="2"/>
@@ -6756,68 +6801,68 @@
       <c r="AW111" s="2"/>
       <c r="AX111" s="2"/>
       <c r="AY111" s="2"/>
       <c r="AZ111" s="2"/>
       <c r="BA111" s="2"/>
       <c r="BB111" s="2"/>
       <c r="BC111" s="2"/>
       <c r="BD111" s="2"/>
       <c r="BE111" s="2"/>
       <c r="BF111" s="2"/>
       <c r="BG111" s="2"/>
       <c r="BH111" s="2"/>
       <c r="BI111" s="2"/>
       <c r="BJ111" s="2"/>
       <c r="BK111" s="2"/>
       <c r="BL111" s="2"/>
       <c r="BM111" s="2"/>
       <c r="BN111" s="3"/>
       <c r="BO111" s="3"/>
       <c r="BP111" s="3"/>
     </row>
     <row r="112" spans="1:68" ht="54" customHeight="1">
       <c r="A112" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B112" s="25">
-[...6 lines deleted...]
-        <v>97.8</v>
+      <c r="B112" s="24">
+        <v>100</v>
+      </c>
+      <c r="C112" s="24">
+        <v>0</v>
+      </c>
+      <c r="D112" s="24">
+        <v>100</v>
       </c>
       <c r="E112" s="11"/>
-      <c r="F112" s="25">
-[...6 lines deleted...]
-        <v>55.2</v>
+      <c r="F112" s="24">
+        <v>100</v>
+      </c>
+      <c r="G112" s="24">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="H112" s="24">
+        <v>65.3</v>
       </c>
       <c r="R112" s="3"/>
       <c r="S112" s="3"/>
       <c r="T112" s="3"/>
       <c r="U112" s="2"/>
       <c r="V112" s="2"/>
       <c r="W112" s="2"/>
       <c r="X112" s="2"/>
       <c r="Y112" s="2"/>
       <c r="Z112" s="2"/>
       <c r="AA112" s="2"/>
       <c r="AB112" s="2"/>
       <c r="AC112" s="2"/>
       <c r="AD112" s="2"/>
       <c r="AE112" s="2"/>
       <c r="AF112" s="2"/>
       <c r="AG112" s="2"/>
       <c r="AH112" s="2"/>
       <c r="AI112" s="2"/>
       <c r="AJ112" s="2"/>
       <c r="AK112" s="2"/>
       <c r="AL112" s="2"/>
       <c r="AM112" s="2"/>
       <c r="AN112" s="2"/>
       <c r="AO112" s="2"/>
@@ -6831,68 +6876,68 @@
       <c r="AW112" s="2"/>
       <c r="AX112" s="2"/>
       <c r="AY112" s="2"/>
       <c r="AZ112" s="2"/>
       <c r="BA112" s="2"/>
       <c r="BB112" s="2"/>
       <c r="BC112" s="2"/>
       <c r="BD112" s="2"/>
       <c r="BE112" s="2"/>
       <c r="BF112" s="2"/>
       <c r="BG112" s="2"/>
       <c r="BH112" s="2"/>
       <c r="BI112" s="2"/>
       <c r="BJ112" s="2"/>
       <c r="BK112" s="2"/>
       <c r="BL112" s="2"/>
       <c r="BM112" s="2"/>
       <c r="BN112" s="3"/>
       <c r="BO112" s="3"/>
       <c r="BP112" s="3"/>
     </row>
     <row r="113" spans="1:68" ht="25.5" customHeight="1">
       <c r="A113" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B113" s="25">
-[...6 lines deleted...]
-        <v>99.8</v>
+      <c r="B113" s="24">
+        <v>100</v>
+      </c>
+      <c r="C113" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="D113" s="24">
+        <v>99.6</v>
       </c>
       <c r="E113" s="11"/>
-      <c r="F113" s="25">
-[...6 lines deleted...]
-        <v>99.5</v>
+      <c r="F113" s="24">
+        <v>100</v>
+      </c>
+      <c r="G113" s="24">
+        <v>5.3</v>
+      </c>
+      <c r="H113" s="24">
+        <v>94.7</v>
       </c>
       <c r="R113" s="3"/>
       <c r="S113" s="3"/>
       <c r="T113" s="3"/>
       <c r="U113" s="2"/>
       <c r="V113" s="2"/>
       <c r="W113" s="2"/>
       <c r="X113" s="2"/>
       <c r="Y113" s="2"/>
       <c r="Z113" s="2"/>
       <c r="AA113" s="2"/>
       <c r="AB113" s="2"/>
       <c r="AC113" s="2"/>
       <c r="AD113" s="2"/>
       <c r="AE113" s="2"/>
       <c r="AF113" s="2"/>
       <c r="AG113" s="2"/>
       <c r="AH113" s="2"/>
       <c r="AI113" s="2"/>
       <c r="AJ113" s="2"/>
       <c r="AK113" s="2"/>
       <c r="AL113" s="2"/>
       <c r="AM113" s="2"/>
       <c r="AN113" s="2"/>
       <c r="AO113" s="2"/>
@@ -6903,352 +6948,352 @@
       <c r="AT113" s="2"/>
       <c r="AU113" s="2"/>
       <c r="AV113" s="2"/>
       <c r="AW113" s="2"/>
       <c r="AX113" s="2"/>
       <c r="AY113" s="2"/>
       <c r="AZ113" s="2"/>
       <c r="BA113" s="2"/>
       <c r="BB113" s="2"/>
       <c r="BC113" s="2"/>
       <c r="BD113" s="2"/>
       <c r="BE113" s="2"/>
       <c r="BF113" s="2"/>
       <c r="BG113" s="2"/>
       <c r="BH113" s="2"/>
       <c r="BI113" s="2"/>
       <c r="BJ113" s="2"/>
       <c r="BK113" s="2"/>
       <c r="BL113" s="2"/>
       <c r="BM113" s="2"/>
       <c r="BN113" s="3"/>
       <c r="BO113" s="3"/>
       <c r="BP113" s="3"/>
     </row>
     <row r="114" spans="1:68" ht="29.25" customHeight="1">
-      <c r="A114" s="26" t="s">
+      <c r="A114" s="38" t="s">
         <v>124</v>
       </c>
-      <c r="B114" s="27"/>
-[...5 lines deleted...]
-      <c r="H114" s="28"/>
+      <c r="B114" s="39"/>
+      <c r="C114" s="39"/>
+      <c r="D114" s="39"/>
+      <c r="E114" s="39"/>
+      <c r="F114" s="39"/>
+      <c r="G114" s="39"/>
+      <c r="H114" s="40"/>
       <c r="I114" s="2"/>
       <c r="BN114" s="3"/>
       <c r="BO114" s="3"/>
       <c r="BP114" s="3"/>
     </row>
     <row r="115" spans="1:68" ht="12.75" customHeight="1">
       <c r="A115" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B115" s="24">
-[...6 lines deleted...]
-        <v>47.8</v>
+      <c r="B115" s="23">
+        <v>100</v>
+      </c>
+      <c r="C115" s="23">
+        <v>63.3</v>
+      </c>
+      <c r="D115" s="23">
+        <v>36.700000000000003</v>
       </c>
       <c r="E115" s="9"/>
-      <c r="F115" s="24">
-[...6 lines deleted...]
-        <v>99.8</v>
+      <c r="F115" s="23">
+        <v>100</v>
+      </c>
+      <c r="G115" s="23">
+        <v>0.6</v>
+      </c>
+      <c r="H115" s="23">
+        <v>99.4</v>
       </c>
       <c r="BP115" s="1"/>
     </row>
     <row r="116" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A116" s="8" t="s">
+      <c r="A116" s="27" t="s">
         <v>83</v>
       </c>
-      <c r="B116" s="24">
-[...12 lines deleted...]
-      <c r="G116" s="24">
+      <c r="B116" s="28">
+        <v>100</v>
+      </c>
+      <c r="C116" s="28">
+        <v>88.7</v>
+      </c>
+      <c r="D116" s="28">
+        <v>11.3</v>
+      </c>
+      <c r="E116" s="29"/>
+      <c r="F116" s="28">
+        <v>100</v>
+      </c>
+      <c r="G116" s="28">
         <v>0.3</v>
       </c>
-      <c r="H116" s="24">
+      <c r="H116" s="28">
         <v>99.7</v>
       </c>
       <c r="BP116" s="1"/>
     </row>
     <row r="117" spans="1:68" ht="12.75" customHeight="1">
       <c r="A117" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="B117" s="25">
-[...6 lines deleted...]
-        <v>79.900000000000006</v>
+      <c r="B117" s="24">
+        <v>100</v>
+      </c>
+      <c r="C117" s="24">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="D117" s="24">
+        <v>60.8</v>
       </c>
       <c r="E117" s="11"/>
-      <c r="F117" s="25">
-[...6 lines deleted...]
-        <v>97.9</v>
+      <c r="F117" s="24">
+        <v>100</v>
+      </c>
+      <c r="G117" s="24">
+        <v>3.1</v>
+      </c>
+      <c r="H117" s="24">
+        <v>96.9</v>
       </c>
       <c r="BP117" s="1"/>
     </row>
     <row r="118" spans="1:68" ht="27" customHeight="1">
-      <c r="A118" s="26" t="s">
+      <c r="A118" s="38" t="s">
         <v>125</v>
       </c>
-      <c r="B118" s="27"/>
-[...5 lines deleted...]
-      <c r="H118" s="28"/>
+      <c r="B118" s="39"/>
+      <c r="C118" s="39"/>
+      <c r="D118" s="39"/>
+      <c r="E118" s="39"/>
+      <c r="F118" s="39"/>
+      <c r="G118" s="39"/>
+      <c r="H118" s="40"/>
       <c r="I118" s="2"/>
       <c r="BN118" s="3"/>
       <c r="BP118" s="1"/>
     </row>
     <row r="119" spans="1:68" ht="25.5" customHeight="1">
       <c r="A119" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B119" s="25">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="B119" s="24">
+        <v>100</v>
+      </c>
+      <c r="C119" s="24">
+        <v>47</v>
+      </c>
+      <c r="D119" s="24">
+        <v>53</v>
       </c>
       <c r="E119" s="11"/>
-      <c r="F119" s="25">
-[...6 lines deleted...]
-        <v>97.5</v>
+      <c r="F119" s="24">
+        <v>100</v>
+      </c>
+      <c r="G119" s="24">
+        <v>1</v>
+      </c>
+      <c r="H119" s="24">
+        <v>99</v>
       </c>
       <c r="BP119" s="1"/>
     </row>
     <row r="120" spans="1:68" ht="25.5" customHeight="1">
       <c r="A120" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="B120" s="25">
-[...6 lines deleted...]
-        <v>85.6</v>
+      <c r="B120" s="24">
+        <v>100</v>
+      </c>
+      <c r="C120" s="24">
+        <v>20.9</v>
+      </c>
+      <c r="D120" s="24">
+        <v>79.099999999999994</v>
       </c>
       <c r="E120" s="11"/>
-      <c r="F120" s="25">
-[...6 lines deleted...]
-        <v>97.2</v>
+      <c r="F120" s="24">
+        <v>100</v>
+      </c>
+      <c r="G120" s="24">
+        <v>3.1</v>
+      </c>
+      <c r="H120" s="24">
+        <v>96.9</v>
       </c>
       <c r="BP120" s="1"/>
     </row>
     <row r="121" spans="1:68" ht="25.5" customHeight="1">
       <c r="A121" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B121" s="25">
-[...6 lines deleted...]
-        <v>98.1</v>
+      <c r="B121" s="24">
+        <v>100</v>
+      </c>
+      <c r="C121" s="24">
+        <v>6.2</v>
+      </c>
+      <c r="D121" s="24">
+        <v>93.8</v>
       </c>
       <c r="E121" s="11"/>
-      <c r="F121" s="25">
-[...6 lines deleted...]
-        <v>78.400000000000006</v>
+      <c r="F121" s="24">
+        <v>100</v>
+      </c>
+      <c r="G121" s="24">
+        <v>21.1</v>
+      </c>
+      <c r="H121" s="24">
+        <v>78.900000000000006</v>
       </c>
       <c r="BP121" s="1"/>
     </row>
     <row r="122" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A122" s="8" t="s">
+      <c r="A122" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B122" s="24">
-[...16 lines deleted...]
-        <v>99.7</v>
+      <c r="B122" s="30">
+        <v>100</v>
+      </c>
+      <c r="C122" s="30">
+        <v>86.1</v>
+      </c>
+      <c r="D122" s="30">
+        <v>13.9</v>
+      </c>
+      <c r="E122" s="31"/>
+      <c r="F122" s="30">
+        <v>100</v>
+      </c>
+      <c r="G122" s="30">
+        <v>0</v>
+      </c>
+      <c r="H122" s="30">
+        <v>100</v>
       </c>
       <c r="BP122" s="1"/>
     </row>
     <row r="123" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A123" s="23" t="s">
+      <c r="A123" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="B123" s="24">
-[...6 lines deleted...]
-        <v>39.200000000000003</v>
+      <c r="B123" s="23">
+        <v>100</v>
+      </c>
+      <c r="C123" s="23">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="D123" s="23">
+        <v>22.6</v>
       </c>
       <c r="E123" s="9"/>
-      <c r="F123" s="24">
-[...6 lines deleted...]
-        <v>73.099999999999994</v>
+      <c r="F123" s="23">
+        <v>100</v>
+      </c>
+      <c r="G123" s="23">
+        <v>3.6</v>
+      </c>
+      <c r="H123" s="23">
+        <v>96.4</v>
       </c>
       <c r="BP123" s="1"/>
     </row>
     <row r="124" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A124" s="8" t="s">
+      <c r="A124" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="B124" s="24">
-[...12 lines deleted...]
-      <c r="G124" s="24">
+      <c r="B124" s="28">
+        <v>100</v>
+      </c>
+      <c r="C124" s="28">
+        <v>81.7</v>
+      </c>
+      <c r="D124" s="28">
+        <v>18.3</v>
+      </c>
+      <c r="E124" s="29"/>
+      <c r="F124" s="28">
+        <v>100</v>
+      </c>
+      <c r="G124" s="28">
         <v>2.8</v>
       </c>
-      <c r="H124" s="24">
+      <c r="H124" s="28">
         <v>97.2</v>
       </c>
       <c r="BP124" s="1"/>
     </row>
     <row r="125" spans="1:68" ht="25.5" customHeight="1">
       <c r="A125" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B125" s="25">
-[...6 lines deleted...]
-        <v>90.2</v>
+      <c r="B125" s="24">
+        <v>100</v>
+      </c>
+      <c r="C125" s="24">
+        <v>20.6</v>
+      </c>
+      <c r="D125" s="24">
+        <v>79.400000000000006</v>
       </c>
       <c r="E125" s="11"/>
-      <c r="F125" s="25">
-[...6 lines deleted...]
-        <v>99.9</v>
+      <c r="F125" s="24">
+        <v>100</v>
+      </c>
+      <c r="G125" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="H125" s="24">
+        <v>99.6</v>
       </c>
       <c r="BP125" s="1"/>
     </row>
     <row r="126" spans="1:68">
-      <c r="A126" s="23" t="s">
+      <c r="A126" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="B126" s="24">
-[...16 lines deleted...]
-        <v>98.4</v>
+      <c r="B126" s="30">
+        <v>100</v>
+      </c>
+      <c r="C126" s="30">
+        <v>58.8</v>
+      </c>
+      <c r="D126" s="30">
+        <v>41.2</v>
+      </c>
+      <c r="E126" s="31"/>
+      <c r="F126" s="30">
+        <v>100</v>
+      </c>
+      <c r="G126" s="30">
+        <v>1.3</v>
+      </c>
+      <c r="H126" s="30">
+        <v>98.7</v>
       </c>
       <c r="BP126" s="1"/>
     </row>
     <row r="127" spans="1:68">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A57:H58"/>
     <mergeCell ref="A51:H51"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A66:H66"/>