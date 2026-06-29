--- v1 (2026-05-25)
+++ v2 (2026-06-29)
@@ -1,74 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\!Энергетика и товарные рынки\Матрица\2026\03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Assel\ДСУЭ\ежемесячная работа\04\матрица\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{89B28CF3-C8EA-45E7-B9A0-F0C0CA2792FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5B24824-FB8B-4504-A335-2B66B09D0116}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="105" yWindow="405" windowWidth="13605" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" fullPrecision="0"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$BR$126</definedName>
+  </definedNames>
+  <calcPr calcId="144525" fullPrecision="0"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...9 lines deleted...]
-    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <si>
     <t>Мясо и субпродукты мясные пищевые прочие, соленые, в рассоле, сушеные или копченые (исключая свинину, мясо крупного рогатого скота); мука пищевая и порошок из мяса или субпродуктов мясных</t>
   </si>
   <si>
     <t>Рыба, ракообразные и моллюски переработанные и консервированные</t>
   </si>
   <si>
     <t>Соки фруктовые и овощные</t>
   </si>
   <si>
     <t>Плоды и орехи переработанные и консервированные</t>
   </si>
   <si>
     <t>Масла растительные</t>
   </si>
   <si>
@@ -488,51 +480,51 @@
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">красным цетом </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- товары, наполнение ресурсов которых осуществляется за счет импорта.</t>
     </r>
   </si>
   <si>
     <t>Наименования продукции</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>РЕСУРСЫ И ИСПОЛЬЗОВАНИЕ
 отдельных видов сырья, продукции производственно-технического назначения и потребительских товаров
-за март 2026 года</t>
+за апрель 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -809,51 +801,50 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -865,191 +856,228 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1185,179 +1213,179 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BR127"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:H2"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="17" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="17" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="17" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="17" customWidth="1"/>
     <col min="8" max="8" width="18.42578125" style="17" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="16" width="18.28515625" style="18" customWidth="1"/>
     <col min="17" max="67" width="6.140625" style="1" customWidth="1"/>
     <col min="68" max="69" width="9.140625" style="2"/>
     <col min="70" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:70" ht="32.25" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="50" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="51"/>
-[...5 lines deleted...]
-      <c r="H1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
       <c r="BP1" s="1"/>
       <c r="BR1" s="2"/>
     </row>
     <row r="2" spans="1:70" ht="48" customHeight="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="49" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-      <c r="H2" s="50"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
       <c r="BP2" s="1"/>
       <c r="BR2" s="2"/>
     </row>
     <row r="3" spans="1:70" ht="60.75" customHeight="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="41" t="s">
         <v>129</v>
       </c>
-      <c r="B3" s="42"/>
-[...5 lines deleted...]
-      <c r="H3" s="42"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
       <c r="BP3" s="1"/>
       <c r="BR3" s="2"/>
     </row>
     <row r="4" spans="1:70" ht="33" customHeight="1">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="51" t="s">
         <v>111</v>
       </c>
-      <c r="B4" s="52"/>
-[...5 lines deleted...]
-      <c r="H4" s="52"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
       <c r="BP4" s="1"/>
       <c r="BR4" s="2"/>
     </row>
     <row r="5" spans="1:70" ht="46.5" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>112</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>115</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>116</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>118</v>
       </c>
       <c r="BP5" s="1"/>
       <c r="BR5" s="2"/>
     </row>
     <row r="6" spans="1:70" ht="24.75" customHeight="1">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="45" t="s">
         <v>126</v>
       </c>
-      <c r="B6" s="46"/>
-[...5 lines deleted...]
-      <c r="H6" s="46"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
       <c r="BP6" s="1"/>
       <c r="BR6" s="2"/>
     </row>
     <row r="7" spans="1:70" s="7" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="40" t="s">
         <v>127</v>
       </c>
-      <c r="B7" s="41"/>
-[...5 lines deleted...]
-      <c r="H7" s="41"/>
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
       <c r="I7" s="5"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="1"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
@@ -1385,174 +1413,172 @@
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="5"/>
       <c r="BL7" s="5"/>
       <c r="BM7" s="5"/>
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="6"/>
       <c r="BR7" s="6"/>
     </row>
     <row r="8" spans="1:70" ht="54" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="23">
         <v>100</v>
       </c>
       <c r="C8" s="23">
-        <v>87.5</v>
+        <v>84.5</v>
       </c>
       <c r="D8" s="23">
-        <v>12.5</v>
+        <v>15.5</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="23">
         <v>100</v>
       </c>
       <c r="G8" s="23">
-        <v>6.5</v>
+        <v>7.7</v>
       </c>
       <c r="H8" s="23">
-        <v>93.5</v>
-[...1 lines deleted...]
-      <c r="J8" s="36"/>
+        <v>92.3</v>
+      </c>
       <c r="BN8" s="3"/>
       <c r="BO8" s="3"/>
       <c r="BP8" s="3"/>
     </row>
-    <row r="9" spans="1:70" ht="16.5" customHeight="1">
-      <c r="A9" s="27" t="s">
+    <row r="9" spans="1:70" ht="20.25" customHeight="1">
+      <c r="A9" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="B9" s="28">
-[...18 lines deleted...]
-      <c r="J9" s="36"/>
+      <c r="B9" s="23">
+        <v>100</v>
+      </c>
+      <c r="C9" s="23">
+        <v>70.8</v>
+      </c>
+      <c r="D9" s="23">
+        <v>29.2</v>
+      </c>
+      <c r="E9" s="55"/>
+      <c r="F9" s="23">
+        <v>100</v>
+      </c>
+      <c r="G9" s="23">
+        <v>5</v>
+      </c>
+      <c r="H9" s="23">
+        <v>95</v>
+      </c>
       <c r="BN9" s="3"/>
       <c r="BO9" s="3"/>
       <c r="BP9" s="3"/>
     </row>
     <row r="10" spans="1:70" ht="26.25" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="24">
         <v>100</v>
       </c>
       <c r="C10" s="24">
-        <v>5</v>
+        <v>3.8</v>
       </c>
       <c r="D10" s="24">
-        <v>95</v>
+        <v>96.2</v>
       </c>
       <c r="E10" s="11"/>
       <c r="F10" s="24">
         <v>100</v>
       </c>
       <c r="G10" s="24">
-        <v>27.1</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H10" s="24">
-        <v>72.900000000000006</v>
+        <v>97.7</v>
       </c>
       <c r="BN10" s="3"/>
       <c r="BO10" s="3"/>
       <c r="BP10" s="3"/>
     </row>
     <row r="11" spans="1:70" ht="69" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="30">
         <v>100</v>
       </c>
       <c r="C11" s="30">
-        <v>67.400000000000006</v>
+        <v>62.4</v>
       </c>
       <c r="D11" s="30">
-        <v>32.6</v>
+        <v>37.6</v>
       </c>
       <c r="E11" s="31"/>
       <c r="F11" s="30">
         <v>100</v>
       </c>
       <c r="G11" s="30">
         <v>0</v>
       </c>
       <c r="H11" s="30">
         <v>100</v>
       </c>
       <c r="BN11" s="3"/>
       <c r="BO11" s="3"/>
       <c r="BP11" s="3"/>
     </row>
-    <row r="12" spans="1:70" ht="66" customHeight="1">
+    <row r="12" spans="1:70" ht="81" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="23">
         <v>100</v>
       </c>
       <c r="C12" s="23">
-        <v>69.599999999999994</v>
+        <v>71</v>
       </c>
       <c r="D12" s="23">
-        <v>30.4</v>
+        <v>29</v>
       </c>
       <c r="E12" s="9"/>
       <c r="F12" s="23">
         <v>100</v>
       </c>
       <c r="G12" s="23">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="H12" s="23">
-        <v>99.9</v>
+        <v>99</v>
       </c>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
@@ -1570,64 +1596,64 @@
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
       <c r="BI12" s="2"/>
       <c r="BJ12" s="2"/>
       <c r="BK12" s="2"/>
       <c r="BL12" s="2"/>
       <c r="BM12" s="2"/>
       <c r="BN12" s="3"/>
       <c r="BO12" s="3"/>
       <c r="BP12" s="3"/>
     </row>
     <row r="13" spans="1:70" ht="41.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="23">
         <v>100</v>
       </c>
       <c r="C13" s="23">
-        <v>67.400000000000006</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="D13" s="23">
-        <v>32.6</v>
+        <v>32.1</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="23">
         <v>100</v>
       </c>
       <c r="G13" s="23">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="H13" s="23">
-        <v>99.8</v>
+        <v>99.4</v>
       </c>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
@@ -1645,64 +1671,64 @@
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="3"/>
       <c r="BO13" s="3"/>
       <c r="BP13" s="3"/>
     </row>
     <row r="14" spans="1:70" ht="25.5" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="23">
         <v>100</v>
       </c>
       <c r="C14" s="23">
-        <v>56.1</v>
+        <v>59.4</v>
       </c>
       <c r="D14" s="23">
-        <v>43.9</v>
+        <v>40.6</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="23">
         <v>100</v>
       </c>
       <c r="G14" s="23">
-        <v>21.5</v>
+        <v>25.6</v>
       </c>
       <c r="H14" s="23">
-        <v>78.5</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
@@ -1720,89 +1746,89 @@
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
       <c r="BJ14" s="2"/>
       <c r="BK14" s="2"/>
       <c r="BL14" s="2"/>
       <c r="BM14" s="3"/>
       <c r="BN14" s="3"/>
       <c r="BO14" s="3"/>
       <c r="BQ14" s="3"/>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="28">
         <v>100</v>
       </c>
       <c r="C15" s="28">
-        <v>64.599999999999994</v>
+        <v>59.7</v>
       </c>
       <c r="D15" s="28">
-        <v>35.4</v>
+        <v>40.299999999999997</v>
       </c>
       <c r="E15" s="29"/>
       <c r="F15" s="28">
         <v>100</v>
       </c>
       <c r="G15" s="28">
-        <v>0.5</v>
+        <v>1.4</v>
       </c>
       <c r="H15" s="28">
-        <v>99.5</v>
+        <v>98.6</v>
       </c>
       <c r="BP15" s="1"/>
     </row>
     <row r="16" spans="1:70" ht="54" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="24">
         <v>100</v>
       </c>
       <c r="C16" s="24">
-        <v>15.7</v>
+        <v>14.9</v>
       </c>
       <c r="D16" s="24">
-        <v>84.3</v>
+        <v>85.1</v>
       </c>
       <c r="E16" s="11"/>
       <c r="F16" s="24">
         <v>100</v>
       </c>
       <c r="G16" s="24">
-        <v>7.2</v>
+        <v>5.5</v>
       </c>
       <c r="H16" s="24">
-        <v>92.8</v>
+        <v>94.5</v>
       </c>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
       <c r="AG16" s="2"/>
       <c r="AH16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
@@ -1820,64 +1846,64 @@
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="2"/>
       <c r="BH16" s="2"/>
       <c r="BI16" s="2"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="3"/>
       <c r="BO16" s="3"/>
       <c r="BP16" s="3"/>
     </row>
     <row r="17" spans="1:69" ht="25.5" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="24">
         <v>100</v>
       </c>
       <c r="C17" s="24">
-        <v>12.9</v>
+        <v>15.4</v>
       </c>
       <c r="D17" s="24">
-        <v>87.1</v>
+        <v>84.6</v>
       </c>
       <c r="E17" s="11"/>
       <c r="F17" s="24">
         <v>100</v>
       </c>
       <c r="G17" s="24">
-        <v>16.100000000000001</v>
+        <v>11.8</v>
       </c>
       <c r="H17" s="24">
-        <v>83.9</v>
+        <v>88.2</v>
       </c>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
       <c r="AF17" s="2"/>
       <c r="AG17" s="2"/>
       <c r="AH17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
@@ -1895,114 +1921,114 @@
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
       <c r="BI17" s="2"/>
       <c r="BJ17" s="2"/>
       <c r="BK17" s="2"/>
       <c r="BL17" s="2"/>
       <c r="BM17" s="2"/>
       <c r="BN17" s="3"/>
       <c r="BO17" s="3"/>
       <c r="BP17" s="3"/>
     </row>
     <row r="18" spans="1:69">
       <c r="A18" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="30">
         <v>100</v>
       </c>
       <c r="C18" s="30">
-        <v>85.8</v>
+        <v>89</v>
       </c>
       <c r="D18" s="30">
-        <v>14.2</v>
+        <v>11</v>
       </c>
       <c r="E18" s="31"/>
       <c r="F18" s="30">
         <v>100</v>
       </c>
       <c r="G18" s="30">
-        <v>89.3</v>
+        <v>93.4</v>
       </c>
       <c r="H18" s="30">
-        <v>10.7</v>
+        <v>6.6</v>
       </c>
       <c r="BP18" s="1"/>
     </row>
     <row r="19" spans="1:69">
       <c r="A19" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="23">
         <v>100</v>
       </c>
       <c r="C19" s="23">
-        <v>87.2</v>
+        <v>91.7</v>
       </c>
       <c r="D19" s="23">
-        <v>12.8</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="23">
         <v>100</v>
       </c>
       <c r="G19" s="23">
-        <v>97.2</v>
+        <v>93.1</v>
       </c>
       <c r="H19" s="23">
-        <v>2.8</v>
+        <v>6.9</v>
       </c>
       <c r="BP19" s="1"/>
     </row>
     <row r="20" spans="1:69">
       <c r="A20" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="23">
         <v>100</v>
       </c>
       <c r="C20" s="23">
-        <v>66.8</v>
+        <v>60.8</v>
       </c>
       <c r="D20" s="23">
-        <v>33.200000000000003</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="23">
         <v>100</v>
       </c>
       <c r="G20" s="23">
-        <v>33.299999999999997</v>
+        <v>40.200000000000003</v>
       </c>
       <c r="H20" s="23">
-        <v>66.7</v>
+        <v>59.8</v>
       </c>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="2"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="2"/>
       <c r="AE20" s="2"/>
       <c r="AF20" s="2"/>
       <c r="AG20" s="2"/>
       <c r="AH20" s="2"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="2"/>
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
@@ -2020,114 +2046,114 @@
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
       <c r="BJ20" s="2"/>
       <c r="BK20" s="2"/>
       <c r="BL20" s="2"/>
       <c r="BM20" s="2"/>
       <c r="BN20" s="3"/>
       <c r="BO20" s="3"/>
       <c r="BP20" s="3"/>
     </row>
     <row r="21" spans="1:69">
       <c r="A21" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="23">
         <v>100</v>
       </c>
       <c r="C21" s="23">
-        <v>85.1</v>
+        <v>84.1</v>
       </c>
       <c r="D21" s="23">
-        <v>14.9</v>
+        <v>15.9</v>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="23">
         <v>100</v>
       </c>
       <c r="G21" s="23">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="H21" s="23">
-        <v>97.5</v>
+        <v>97.2</v>
       </c>
       <c r="BP21" s="1"/>
     </row>
     <row r="22" spans="1:69">
       <c r="A22" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="28">
         <v>100</v>
       </c>
       <c r="C22" s="28">
-        <v>95.1</v>
+        <v>94.3</v>
       </c>
       <c r="D22" s="28">
-        <v>4.9000000000000004</v>
+        <v>5.7</v>
       </c>
       <c r="E22" s="29"/>
       <c r="F22" s="28">
         <v>100</v>
       </c>
       <c r="G22" s="28">
         <v>0.8</v>
       </c>
       <c r="H22" s="28">
         <v>99.2</v>
       </c>
       <c r="BP22" s="1"/>
     </row>
     <row r="23" spans="1:69" ht="12.75" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="24">
         <v>100</v>
       </c>
       <c r="C23" s="24">
-        <v>6.5</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="24">
-        <v>93.5</v>
+        <v>90.7</v>
       </c>
       <c r="E23" s="11"/>
       <c r="F23" s="24">
         <v>100</v>
       </c>
       <c r="G23" s="24">
-        <v>7.1</v>
+        <v>4.8</v>
       </c>
       <c r="H23" s="24">
-        <v>92.9</v>
+        <v>95.2</v>
       </c>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
       <c r="AH23" s="2"/>
       <c r="AI23" s="2"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="2"/>
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
@@ -2145,114 +2171,114 @@
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
       <c r="BJ23" s="2"/>
       <c r="BK23" s="2"/>
       <c r="BL23" s="2"/>
       <c r="BM23" s="2"/>
       <c r="BN23" s="3"/>
       <c r="BO23" s="3"/>
       <c r="BP23" s="3"/>
     </row>
     <row r="24" spans="1:69">
       <c r="A24" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="30">
         <v>100</v>
       </c>
       <c r="C24" s="30">
-        <v>87.1</v>
+        <v>78.3</v>
       </c>
       <c r="D24" s="30">
-        <v>12.9</v>
+        <v>21.7</v>
       </c>
       <c r="E24" s="31"/>
       <c r="F24" s="30">
         <v>100</v>
       </c>
       <c r="G24" s="30">
-        <v>1.1000000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="H24" s="30">
-        <v>98.9</v>
+        <v>99.2</v>
       </c>
       <c r="BP24" s="1"/>
     </row>
     <row r="25" spans="1:69">
       <c r="A25" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="28">
         <v>100</v>
       </c>
       <c r="C25" s="28">
-        <v>57.2</v>
+        <v>59.7</v>
       </c>
       <c r="D25" s="28">
-        <v>42.8</v>
+        <v>40.299999999999997</v>
       </c>
       <c r="E25" s="29"/>
       <c r="F25" s="28">
         <v>100</v>
       </c>
       <c r="G25" s="28">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="H25" s="28">
-        <v>98.7</v>
+        <v>98.6</v>
       </c>
       <c r="BP25" s="1"/>
     </row>
     <row r="26" spans="1:69" ht="53.25" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="24">
         <v>100</v>
       </c>
       <c r="C26" s="24">
-        <v>41.8</v>
+        <v>40.700000000000003</v>
       </c>
       <c r="D26" s="24">
-        <v>58.2</v>
+        <v>59.3</v>
       </c>
       <c r="E26" s="11"/>
       <c r="F26" s="24">
         <v>100</v>
       </c>
       <c r="G26" s="24">
-        <v>0.3</v>
+        <v>1.4</v>
       </c>
       <c r="H26" s="24">
-        <v>99.7</v>
+        <v>98.6</v>
       </c>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
@@ -2270,64 +2296,64 @@
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="3"/>
       <c r="BO26" s="3"/>
       <c r="BP26" s="3"/>
     </row>
     <row r="27" spans="1:69" ht="25.5" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="30">
         <v>100</v>
       </c>
       <c r="C27" s="30">
-        <v>84.3</v>
+        <v>85</v>
       </c>
       <c r="D27" s="30">
-        <v>15.7</v>
+        <v>15</v>
       </c>
       <c r="E27" s="31"/>
       <c r="F27" s="30">
         <v>100</v>
       </c>
       <c r="G27" s="30">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="H27" s="30">
-        <v>94</v>
+        <v>93.5</v>
       </c>
       <c r="BP27" s="1"/>
     </row>
     <row r="28" spans="1:69" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="5"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="20"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
@@ -2367,264 +2393,264 @@
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
       <c r="BE28" s="5"/>
       <c r="BF28" s="5"/>
       <c r="BG28" s="5"/>
       <c r="BH28" s="5"/>
       <c r="BI28" s="5"/>
       <c r="BJ28" s="5"/>
       <c r="BK28" s="5"/>
       <c r="BL28" s="5"/>
       <c r="BM28" s="5"/>
       <c r="BO28" s="5"/>
       <c r="BP28" s="5"/>
       <c r="BQ28" s="6"/>
     </row>
     <row r="29" spans="1:69" ht="53.25" customHeight="1">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="23">
         <v>100</v>
       </c>
       <c r="C29" s="23">
-        <v>87.8</v>
+        <v>84.5</v>
       </c>
       <c r="D29" s="23">
-        <v>12.2</v>
+        <v>15.5</v>
       </c>
       <c r="E29" s="9"/>
       <c r="F29" s="23">
         <v>100</v>
       </c>
       <c r="G29" s="23">
-        <v>24.9</v>
+        <v>20.9</v>
       </c>
       <c r="H29" s="23">
-        <v>75.099999999999994</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="BP29" s="1"/>
     </row>
     <row r="30" spans="1:69">
       <c r="A30" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B30" s="23">
         <v>100</v>
       </c>
       <c r="C30" s="23">
-        <v>99.2</v>
+        <v>99.3</v>
       </c>
       <c r="D30" s="23">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="E30" s="9"/>
       <c r="F30" s="23">
         <v>100</v>
       </c>
       <c r="G30" s="23">
-        <v>63.9</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="H30" s="23">
-        <v>36.1</v>
+        <v>32.9</v>
       </c>
       <c r="BP30" s="1"/>
     </row>
     <row r="31" spans="1:69">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="23">
         <v>100</v>
       </c>
       <c r="C31" s="23">
-        <v>95.2</v>
+        <v>94.2</v>
       </c>
       <c r="D31" s="23">
-        <v>4.8</v>
+        <v>5.8</v>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="23">
         <v>100</v>
       </c>
       <c r="G31" s="23">
-        <v>46.1</v>
+        <v>60.5</v>
       </c>
       <c r="H31" s="23">
-        <v>53.9</v>
+        <v>39.5</v>
       </c>
       <c r="BP31" s="1"/>
     </row>
     <row r="32" spans="1:69" ht="39.75" customHeight="1">
       <c r="A32" s="8" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="23">
         <v>100</v>
       </c>
       <c r="C32" s="23">
-        <v>96.4</v>
+        <v>95.3</v>
       </c>
       <c r="D32" s="23">
-        <v>3.6</v>
+        <v>4.7</v>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="23">
         <v>100</v>
       </c>
       <c r="G32" s="23">
-        <v>55.6</v>
+        <v>80.3</v>
       </c>
       <c r="H32" s="23">
-        <v>44.4</v>
+        <v>19.7</v>
       </c>
       <c r="BP32" s="1"/>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:68" ht="14.25" customHeight="1">
       <c r="A33" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="23">
         <v>100</v>
       </c>
       <c r="C33" s="23">
-        <v>84.6</v>
+        <v>85.7</v>
       </c>
       <c r="D33" s="23">
-        <v>15.4</v>
+        <v>14.3</v>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="23">
         <v>100</v>
       </c>
       <c r="G33" s="23">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="H33" s="23">
-        <v>97.6</v>
+        <v>97.4</v>
       </c>
       <c r="BP33" s="1"/>
     </row>
     <row r="34" spans="1:68" ht="38.25">
       <c r="A34" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="23">
         <v>100</v>
       </c>
       <c r="C34" s="23">
-        <v>93.4</v>
+        <v>94.9</v>
       </c>
       <c r="D34" s="23">
-        <v>6.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="23">
         <v>100</v>
       </c>
       <c r="G34" s="23">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="H34" s="23">
-        <v>99.5</v>
+        <v>99.8</v>
       </c>
       <c r="BP34" s="1"/>
     </row>
-    <row r="35" spans="1:68" ht="25.5">
+    <row r="35" spans="1:68" ht="38.25">
       <c r="A35" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="23">
         <v>100</v>
       </c>
       <c r="C35" s="23">
-        <v>59.4</v>
+        <v>58.1</v>
       </c>
       <c r="D35" s="23">
-        <v>40.6</v>
+        <v>41.9</v>
       </c>
       <c r="E35" s="9"/>
       <c r="F35" s="23">
         <v>100</v>
       </c>
       <c r="G35" s="23">
-        <v>8.1</v>
+        <v>9.5</v>
       </c>
       <c r="H35" s="23">
-        <v>91.9</v>
+        <v>90.5</v>
       </c>
       <c r="BP35" s="1"/>
     </row>
     <row r="36" spans="1:68" ht="25.5">
       <c r="A36" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="28">
         <v>100</v>
       </c>
       <c r="C36" s="28">
-        <v>75.2</v>
+        <v>81</v>
       </c>
       <c r="D36" s="28">
-        <v>24.8</v>
+        <v>19</v>
       </c>
       <c r="E36" s="29"/>
       <c r="F36" s="28">
         <v>100</v>
       </c>
       <c r="G36" s="28">
-        <v>24.7</v>
+        <v>21.4</v>
       </c>
       <c r="H36" s="28">
-        <v>75.3</v>
+        <v>78.599999999999994</v>
       </c>
       <c r="BP36" s="1"/>
     </row>
     <row r="37" spans="1:68" ht="12.75" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="24">
         <v>100</v>
       </c>
       <c r="C37" s="24">
-        <v>2.5</v>
+        <v>18.100000000000001</v>
       </c>
       <c r="D37" s="24">
-        <v>97.5</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="E37" s="11"/>
       <c r="F37" s="24">
         <v>100</v>
       </c>
       <c r="G37" s="24">
-        <v>19.3</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="H37" s="24">
-        <v>80.7</v>
+        <v>83.1</v>
       </c>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="2"/>
       <c r="AB37" s="2"/>
       <c r="AC37" s="2"/>
       <c r="AD37" s="2"/>
       <c r="AE37" s="2"/>
       <c r="AF37" s="2"/>
       <c r="AG37" s="2"/>
       <c r="AH37" s="2"/>
       <c r="AI37" s="2"/>
       <c r="AJ37" s="2"/>
       <c r="AK37" s="2"/>
       <c r="AL37" s="2"/>
       <c r="AM37" s="2"/>
       <c r="AN37" s="2"/>
       <c r="AO37" s="2"/>
@@ -2642,89 +2668,89 @@
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BD37" s="2"/>
       <c r="BE37" s="2"/>
       <c r="BF37" s="2"/>
       <c r="BG37" s="2"/>
       <c r="BH37" s="2"/>
       <c r="BI37" s="2"/>
       <c r="BJ37" s="2"/>
       <c r="BK37" s="2"/>
       <c r="BL37" s="2"/>
       <c r="BM37" s="2"/>
       <c r="BN37" s="3"/>
       <c r="BO37" s="3"/>
       <c r="BP37" s="3"/>
     </row>
     <row r="38" spans="1:68" ht="25.5" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="24">
         <v>100</v>
       </c>
       <c r="C38" s="24">
-        <v>42</v>
+        <v>41.4</v>
       </c>
       <c r="D38" s="24">
-        <v>58</v>
+        <v>58.6</v>
       </c>
       <c r="E38" s="11"/>
       <c r="F38" s="24">
         <v>100</v>
       </c>
       <c r="G38" s="24">
-        <v>22</v>
+        <v>22.3</v>
       </c>
       <c r="H38" s="24">
-        <v>78</v>
+        <v>77.7</v>
       </c>
       <c r="BP38" s="1"/>
     </row>
     <row r="39" spans="1:68" ht="12.75" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="24">
         <v>100</v>
       </c>
       <c r="C39" s="24">
-        <v>35.200000000000003</v>
+        <v>22.2</v>
       </c>
       <c r="D39" s="24">
-        <v>64.8</v>
+        <v>77.8</v>
       </c>
       <c r="E39" s="11"/>
       <c r="F39" s="24">
         <v>100</v>
       </c>
       <c r="G39" s="24">
-        <v>17.7</v>
+        <v>15.2</v>
       </c>
       <c r="H39" s="24">
-        <v>82.3</v>
+        <v>84.8</v>
       </c>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
       <c r="AA39" s="2"/>
       <c r="AB39" s="2"/>
       <c r="AC39" s="2"/>
       <c r="AD39" s="2"/>
       <c r="AE39" s="2"/>
       <c r="AF39" s="2"/>
       <c r="AG39" s="2"/>
       <c r="AH39" s="2"/>
       <c r="AI39" s="2"/>
       <c r="AJ39" s="2"/>
       <c r="AK39" s="2"/>
       <c r="AL39" s="2"/>
       <c r="AM39" s="2"/>
       <c r="AN39" s="2"/>
       <c r="AO39" s="2"/>
@@ -2742,327 +2768,323 @@
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="3"/>
       <c r="BO39" s="3"/>
       <c r="BP39" s="3"/>
     </row>
     <row r="40" spans="1:68" ht="38.25">
       <c r="A40" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="30">
         <v>100</v>
       </c>
       <c r="C40" s="30">
-        <v>56.4</v>
+        <v>56.5</v>
       </c>
       <c r="D40" s="30">
-        <v>43.6</v>
+        <v>43.5</v>
       </c>
       <c r="E40" s="31"/>
       <c r="F40" s="30">
         <v>100</v>
       </c>
       <c r="G40" s="30">
-        <v>8.1</v>
+        <v>11</v>
       </c>
       <c r="H40" s="30">
-        <v>91.9</v>
+        <v>89</v>
       </c>
       <c r="BP40" s="1"/>
     </row>
     <row r="41" spans="1:68" ht="12.75" customHeight="1">
       <c r="A41" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="28">
         <v>100</v>
       </c>
       <c r="C41" s="28">
-        <v>93.9</v>
+        <v>90.5</v>
       </c>
       <c r="D41" s="28">
-        <v>6.1</v>
+        <v>9.5</v>
       </c>
       <c r="E41" s="29"/>
       <c r="F41" s="28">
         <v>100</v>
       </c>
       <c r="G41" s="28">
-        <v>67.5</v>
+        <v>53.3</v>
       </c>
       <c r="H41" s="28">
-        <v>32.5</v>
+        <v>46.7</v>
       </c>
       <c r="BP41" s="1"/>
     </row>
     <row r="42" spans="1:68" ht="27" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="24">
         <v>100</v>
       </c>
       <c r="C42" s="24">
-        <v>26.4</v>
+        <v>34.9</v>
       </c>
       <c r="D42" s="24">
-        <v>73.599999999999994</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="E42" s="11"/>
       <c r="F42" s="24">
         <v>100</v>
       </c>
       <c r="G42" s="24">
-        <v>2.8</v>
+        <v>7.7</v>
       </c>
       <c r="H42" s="24">
-        <v>97.2</v>
+        <v>92.3</v>
       </c>
       <c r="BP42" s="1"/>
     </row>
     <row r="43" spans="1:68" ht="12.75" customHeight="1">
       <c r="A43" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="30">
         <v>100</v>
       </c>
       <c r="C43" s="30">
-        <v>86.7</v>
+        <v>87.9</v>
       </c>
       <c r="D43" s="30">
-        <v>13.3</v>
+        <v>12.1</v>
       </c>
       <c r="E43" s="31"/>
       <c r="F43" s="30">
         <v>100</v>
       </c>
       <c r="G43" s="30">
-        <v>1.4</v>
+        <v>0.9</v>
       </c>
       <c r="H43" s="30">
-        <v>98.6</v>
+        <v>99.1</v>
       </c>
       <c r="BP43" s="1"/>
     </row>
     <row r="44" spans="1:68" ht="38.25" customHeight="1">
       <c r="A44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="23">
         <v>100</v>
       </c>
       <c r="C44" s="23">
-        <v>87.2</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D44" s="23">
-        <v>12.8</v>
+        <v>26.4</v>
       </c>
       <c r="E44" s="9"/>
       <c r="F44" s="23">
         <v>100</v>
       </c>
       <c r="G44" s="23">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="H44" s="23">
-        <v>99.9</v>
+        <v>99.6</v>
       </c>
       <c r="AD44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="BP44" s="1"/>
     </row>
     <row r="45" spans="1:68" ht="12.75" customHeight="1">
       <c r="A45" s="8" t="s">
         <v>98</v>
       </c>
       <c r="B45" s="23">
         <v>100</v>
       </c>
       <c r="C45" s="23">
-        <v>87</v>
+        <v>85.3</v>
       </c>
       <c r="D45" s="23">
-        <v>13</v>
+        <v>14.7</v>
       </c>
       <c r="E45" s="9"/>
       <c r="F45" s="23">
         <v>100</v>
       </c>
       <c r="G45" s="23">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="H45" s="23">
-        <v>99.8</v>
+        <v>99.5</v>
       </c>
       <c r="BP45" s="1"/>
     </row>
     <row r="46" spans="1:68" ht="12.75" customHeight="1">
       <c r="A46" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="28">
         <v>100</v>
       </c>
       <c r="C46" s="28">
-        <v>61.9</v>
+        <v>65.5</v>
       </c>
       <c r="D46" s="28">
-        <v>38.1</v>
+        <v>34.5</v>
       </c>
       <c r="E46" s="29"/>
       <c r="F46" s="28">
         <v>100</v>
       </c>
       <c r="G46" s="28">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="H46" s="28">
-        <v>99.3</v>
+        <v>99.1</v>
       </c>
       <c r="BP46" s="1"/>
     </row>
     <row r="47" spans="1:68" ht="12.75" customHeight="1">
       <c r="A47" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B47" s="24">
-[...4 lines deleted...]
-      </c>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
       <c r="D47" s="24">
-        <v>57.5</v>
+        <v>80.900000000000006</v>
       </c>
       <c r="E47" s="11"/>
       <c r="F47" s="24">
         <v>100</v>
       </c>
       <c r="G47" s="24">
-        <v>2.7</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="H47" s="24">
-        <v>97.3</v>
+        <v>95.6</v>
       </c>
       <c r="BP47" s="1"/>
     </row>
     <row r="48" spans="1:68" ht="12.75" customHeight="1">
       <c r="A48" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B48" s="24"/>
       <c r="C48" s="24"/>
       <c r="D48" s="24">
-        <v>5</v>
+        <v>4.3</v>
       </c>
       <c r="E48" s="11"/>
       <c r="F48" s="24">
         <v>100</v>
       </c>
       <c r="G48" s="24">
         <v>0</v>
       </c>
       <c r="H48" s="24">
         <v>100</v>
       </c>
       <c r="BP48" s="1"/>
     </row>
     <row r="49" spans="1:69" ht="25.5" customHeight="1">
       <c r="A49" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B49" s="23">
         <v>100</v>
       </c>
       <c r="C49" s="23">
-        <v>59.6</v>
+        <v>64.5</v>
       </c>
       <c r="D49" s="23">
-        <v>40.4</v>
+        <v>35.5</v>
       </c>
       <c r="E49" s="9"/>
       <c r="F49" s="23">
         <v>100</v>
       </c>
       <c r="G49" s="23">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="H49" s="23">
-        <v>99.5</v>
+        <v>99.4</v>
       </c>
       <c r="BP49" s="1"/>
     </row>
     <row r="50" spans="1:69" ht="56.25" customHeight="1">
       <c r="A50" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B50" s="23">
         <v>100</v>
       </c>
       <c r="C50" s="23">
-        <v>94.6</v>
+        <v>95</v>
       </c>
       <c r="D50" s="23">
-        <v>5.4</v>
+        <v>5</v>
       </c>
       <c r="E50" s="9"/>
       <c r="F50" s="23">
         <v>100</v>
       </c>
       <c r="G50" s="23">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="H50" s="23">
-        <v>100</v>
+        <v>99.9</v>
       </c>
       <c r="BP50" s="1"/>
     </row>
     <row r="51" spans="1:69" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A51" s="53" t="s">
+      <c r="A51" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B51" s="54"/>
-[...5 lines deleted...]
-      <c r="H51" s="55"/>
+      <c r="B51" s="53"/>
+      <c r="C51" s="53"/>
+      <c r="D51" s="53"/>
+      <c r="E51" s="53"/>
+      <c r="F51" s="53"/>
+      <c r="G51" s="53"/>
+      <c r="H51" s="54"/>
       <c r="I51" s="6"/>
       <c r="J51" s="21"/>
       <c r="K51" s="21"/>
       <c r="L51" s="21"/>
       <c r="M51" s="20"/>
       <c r="N51" s="21"/>
       <c r="O51" s="21"/>
       <c r="P51" s="21"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="6"/>
       <c r="S51" s="6"/>
       <c r="T51" s="6"/>
       <c r="U51" s="6"/>
       <c r="V51" s="6"/>
       <c r="W51" s="6"/>
       <c r="X51" s="6"/>
       <c r="Y51" s="6"/>
       <c r="Z51" s="6"/>
       <c r="AA51" s="6"/>
       <c r="AB51" s="6"/>
       <c r="AC51" s="6"/>
       <c r="AD51" s="6"/>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
@@ -3093,59 +3115,59 @@
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="6"/>
       <c r="BJ51" s="6"/>
       <c r="BK51" s="6"/>
       <c r="BL51" s="6"/>
       <c r="BM51" s="6"/>
       <c r="BO51" s="6"/>
       <c r="BP51" s="6"/>
       <c r="BQ51" s="6"/>
     </row>
     <row r="52" spans="1:69" s="7" customFormat="1" ht="39.75" customHeight="1">
       <c r="A52" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B52" s="24">
         <v>100</v>
       </c>
       <c r="C52" s="24">
         <v>0</v>
       </c>
       <c r="D52" s="24">
         <v>100</v>
       </c>
-      <c r="E52" s="37"/>
+      <c r="E52" s="36"/>
       <c r="F52" s="24">
         <v>100</v>
       </c>
       <c r="G52" s="24">
-        <v>6.2</v>
+        <v>8</v>
       </c>
       <c r="H52" s="24">
-        <v>93.8</v>
+        <v>92</v>
       </c>
       <c r="R52" s="6"/>
       <c r="S52" s="6"/>
       <c r="T52" s="6"/>
       <c r="U52" s="6"/>
       <c r="V52" s="6"/>
       <c r="W52" s="6"/>
       <c r="X52" s="6"/>
       <c r="Y52" s="6"/>
       <c r="Z52" s="6"/>
       <c r="AA52" s="6"/>
       <c r="AB52" s="6"/>
       <c r="AC52" s="6"/>
       <c r="AD52" s="6"/>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="6"/>
       <c r="AI52" s="6"/>
       <c r="AJ52" s="6"/>
       <c r="AK52" s="6"/>
       <c r="AL52" s="6"/>
       <c r="AM52" s="6"/>
       <c r="AN52" s="6"/>
       <c r="AO52" s="6"/>
@@ -3161,153 +3183,153 @@
       <c r="AY52" s="6"/>
       <c r="AZ52" s="6"/>
       <c r="BA52" s="6"/>
       <c r="BB52" s="6"/>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="6"/>
       <c r="BJ52" s="6"/>
       <c r="BK52" s="6"/>
       <c r="BL52" s="6"/>
       <c r="BM52" s="6"/>
       <c r="BQ52" s="6"/>
     </row>
     <row r="53" spans="1:69" ht="25.5" customHeight="1">
       <c r="A53" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="30">
         <v>100</v>
       </c>
       <c r="C53" s="30">
-        <v>89.9</v>
+        <v>88.7</v>
       </c>
       <c r="D53" s="30">
-        <v>10.1</v>
+        <v>11.3</v>
       </c>
       <c r="E53" s="31"/>
       <c r="F53" s="30">
         <v>100</v>
       </c>
       <c r="G53" s="30">
-        <v>5.7</v>
+        <v>4.2</v>
       </c>
       <c r="H53" s="30">
-        <v>94.3</v>
+        <v>95.8</v>
       </c>
       <c r="BP53" s="1"/>
     </row>
     <row r="54" spans="1:69" ht="12.75" customHeight="1">
       <c r="A54" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="23">
         <v>100</v>
       </c>
       <c r="C54" s="23">
-        <v>83.4</v>
+        <v>77.2</v>
       </c>
       <c r="D54" s="23">
-        <v>16.600000000000001</v>
+        <v>22.8</v>
       </c>
       <c r="E54" s="9"/>
       <c r="F54" s="23">
         <v>100</v>
       </c>
       <c r="G54" s="23">
-        <v>29.3</v>
+        <v>48.9</v>
       </c>
       <c r="H54" s="23">
-        <v>70.7</v>
+        <v>51.1</v>
       </c>
       <c r="BP54" s="1"/>
     </row>
     <row r="55" spans="1:69" ht="25.5" customHeight="1">
       <c r="A55" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B55" s="23">
         <v>100</v>
       </c>
       <c r="C55" s="23">
-        <v>87.8</v>
+        <v>83.4</v>
       </c>
       <c r="D55" s="23">
-        <v>12.2</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="E55" s="9"/>
       <c r="F55" s="23">
         <v>100</v>
       </c>
       <c r="G55" s="23">
-        <v>9</v>
+        <v>14.1</v>
       </c>
       <c r="H55" s="23">
-        <v>91</v>
+        <v>85.9</v>
       </c>
       <c r="BP55" s="1"/>
     </row>
     <row r="56" spans="1:69" ht="12.75" customHeight="1">
       <c r="A56" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="23">
         <v>100</v>
       </c>
       <c r="C56" s="23">
-        <v>96.7</v>
+        <v>93</v>
       </c>
       <c r="D56" s="23">
-        <v>3.3</v>
+        <v>7</v>
       </c>
       <c r="E56" s="9"/>
       <c r="F56" s="23">
         <v>100</v>
       </c>
       <c r="G56" s="23">
-        <v>48.6</v>
+        <v>46.5</v>
       </c>
       <c r="H56" s="23">
-        <v>51.4</v>
+        <v>53.5</v>
       </c>
       <c r="BP56" s="1"/>
     </row>
     <row r="57" spans="1:69" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A57" s="38" t="s">
+      <c r="A57" s="37" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="39"/>
-[...5 lines deleted...]
-      <c r="H57" s="40"/>
+      <c r="B57" s="38"/>
+      <c r="C57" s="38"/>
+      <c r="D57" s="38"/>
+      <c r="E57" s="38"/>
+      <c r="F57" s="38"/>
+      <c r="G57" s="38"/>
+      <c r="H57" s="39"/>
       <c r="I57" s="5"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="20"/>
       <c r="N57" s="18"/>
       <c r="O57" s="18"/>
       <c r="P57" s="18"/>
       <c r="Q57" s="5"/>
       <c r="R57" s="5"/>
       <c r="S57" s="5"/>
       <c r="T57" s="5"/>
       <c r="U57" s="5"/>
       <c r="V57" s="5"/>
       <c r="W57" s="5"/>
       <c r="X57" s="5"/>
       <c r="Y57" s="5"/>
       <c r="Z57" s="5"/>
       <c r="AA57" s="5"/>
       <c r="AB57" s="5"/>
       <c r="AC57" s="5"/>
       <c r="AD57" s="5"/>
       <c r="AE57" s="5"/>
       <c r="AF57" s="5"/>
       <c r="AG57" s="5"/>
@@ -3326,58 +3348,58 @@
       <c r="AT57" s="5"/>
       <c r="AU57" s="5"/>
       <c r="AV57" s="5"/>
       <c r="AW57" s="5"/>
       <c r="AX57" s="5"/>
       <c r="AY57" s="5"/>
       <c r="AZ57" s="5"/>
       <c r="BA57" s="5"/>
       <c r="BB57" s="5"/>
       <c r="BC57" s="5"/>
       <c r="BD57" s="5"/>
       <c r="BE57" s="5"/>
       <c r="BF57" s="5"/>
       <c r="BG57" s="5"/>
       <c r="BH57" s="5"/>
       <c r="BI57" s="5"/>
       <c r="BJ57" s="5"/>
       <c r="BK57" s="5"/>
       <c r="BL57" s="5"/>
       <c r="BM57" s="5"/>
       <c r="BO57" s="5"/>
       <c r="BP57" s="5"/>
       <c r="BQ57" s="6"/>
     </row>
     <row r="58" spans="1:69" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A58" s="43"/>
-[...6 lines deleted...]
-      <c r="H58" s="45"/>
+      <c r="A58" s="42"/>
+      <c r="B58" s="43"/>
+      <c r="C58" s="43"/>
+      <c r="D58" s="43"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="43"/>
+      <c r="G58" s="43"/>
+      <c r="H58" s="44"/>
       <c r="I58" s="5"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="20"/>
       <c r="N58" s="18"/>
       <c r="O58" s="18"/>
       <c r="P58" s="18"/>
       <c r="Q58" s="5"/>
       <c r="R58" s="5"/>
       <c r="S58" s="5"/>
       <c r="T58" s="5"/>
       <c r="U58" s="5"/>
       <c r="V58" s="5"/>
       <c r="W58" s="5"/>
       <c r="X58" s="5"/>
       <c r="Y58" s="5"/>
       <c r="Z58" s="5"/>
       <c r="AA58" s="5"/>
       <c r="AB58" s="5"/>
       <c r="AC58" s="5"/>
       <c r="AD58" s="5"/>
       <c r="AE58" s="5"/>
       <c r="AF58" s="5"/>
       <c r="AG58" s="5"/>
@@ -3396,60 +3418,60 @@
       <c r="AT58" s="5"/>
       <c r="AU58" s="5"/>
       <c r="AV58" s="5"/>
       <c r="AW58" s="5"/>
       <c r="AX58" s="5"/>
       <c r="AY58" s="5"/>
       <c r="AZ58" s="5"/>
       <c r="BA58" s="5"/>
       <c r="BB58" s="5"/>
       <c r="BC58" s="5"/>
       <c r="BD58" s="5"/>
       <c r="BE58" s="5"/>
       <c r="BF58" s="5"/>
       <c r="BG58" s="5"/>
       <c r="BH58" s="5"/>
       <c r="BI58" s="5"/>
       <c r="BJ58" s="5"/>
       <c r="BK58" s="5"/>
       <c r="BL58" s="5"/>
       <c r="BM58" s="5"/>
       <c r="BO58" s="5"/>
       <c r="BP58" s="5"/>
       <c r="BQ58" s="6"/>
     </row>
     <row r="59" spans="1:69" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A59" s="47" t="s">
+      <c r="A59" s="46" t="s">
         <v>120</v>
       </c>
-      <c r="B59" s="48"/>
-[...5 lines deleted...]
-      <c r="H59" s="49"/>
+      <c r="B59" s="47"/>
+      <c r="C59" s="47"/>
+      <c r="D59" s="47"/>
+      <c r="E59" s="47"/>
+      <c r="F59" s="47"/>
+      <c r="G59" s="47"/>
+      <c r="H59" s="48"/>
       <c r="I59" s="5"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="20"/>
       <c r="N59" s="18"/>
       <c r="O59" s="18"/>
       <c r="P59" s="18"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
       <c r="W59" s="5"/>
       <c r="X59" s="5"/>
       <c r="Y59" s="5"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
@@ -3468,72 +3490,72 @@
       <c r="AT59" s="5"/>
       <c r="AU59" s="5"/>
       <c r="AV59" s="5"/>
       <c r="AW59" s="5"/>
       <c r="AX59" s="5"/>
       <c r="AY59" s="5"/>
       <c r="AZ59" s="5"/>
       <c r="BA59" s="5"/>
       <c r="BB59" s="5"/>
       <c r="BC59" s="5"/>
       <c r="BD59" s="5"/>
       <c r="BE59" s="5"/>
       <c r="BF59" s="5"/>
       <c r="BG59" s="5"/>
       <c r="BH59" s="5"/>
       <c r="BI59" s="5"/>
       <c r="BJ59" s="5"/>
       <c r="BK59" s="5"/>
       <c r="BL59" s="5"/>
       <c r="BM59" s="5"/>
       <c r="BO59" s="5"/>
       <c r="BP59" s="5"/>
       <c r="BQ59" s="6"/>
     </row>
     <row r="60" spans="1:69" s="7" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A60" s="12" t="s">
+      <c r="A60" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="B60" s="24">
-[...2 lines deleted...]
-      <c r="C60" s="24">
+      <c r="B60" s="23">
+        <v>100</v>
+      </c>
+      <c r="C60" s="23">
         <v>0</v>
       </c>
-      <c r="D60" s="24">
-[...11 lines deleted...]
-      <c r="H60" s="24">
+      <c r="D60" s="23">
+        <v>30.9</v>
+      </c>
+      <c r="E60" s="23">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="F60" s="23">
+        <v>100</v>
+      </c>
+      <c r="G60" s="23">
+        <v>100</v>
+      </c>
+      <c r="H60" s="23">
         <v>0</v>
       </c>
       <c r="Z60" s="6"/>
       <c r="AA60" s="6"/>
       <c r="AB60" s="6"/>
       <c r="AC60" s="6"/>
       <c r="AD60" s="6"/>
       <c r="AE60" s="6"/>
       <c r="AF60" s="6"/>
       <c r="AG60" s="6"/>
       <c r="AH60" s="6"/>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
       <c r="AL60" s="6"/>
       <c r="AM60" s="6"/>
       <c r="AN60" s="6"/>
       <c r="AO60" s="6"/>
       <c r="AP60" s="6"/>
       <c r="AQ60" s="6"/>
       <c r="AR60" s="6"/>
       <c r="AS60" s="6"/>
       <c r="AT60" s="6"/>
       <c r="AU60" s="6"/>
       <c r="AV60" s="6"/>
@@ -3617,64 +3639,64 @@
       <c r="BA61" s="2"/>
       <c r="BB61" s="2"/>
       <c r="BC61" s="2"/>
       <c r="BD61" s="2"/>
       <c r="BE61" s="2"/>
       <c r="BF61" s="2"/>
       <c r="BG61" s="2"/>
       <c r="BH61" s="2"/>
       <c r="BI61" s="2"/>
       <c r="BJ61" s="2"/>
       <c r="BK61" s="2"/>
       <c r="BL61" s="2"/>
       <c r="BM61" s="2"/>
       <c r="BN61" s="3"/>
       <c r="BO61" s="3"/>
       <c r="BP61" s="3"/>
     </row>
     <row r="62" spans="1:69" ht="12.75" customHeight="1">
       <c r="A62" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="24">
         <v>100</v>
       </c>
       <c r="C62" s="24">
-        <v>8.6</v>
+        <v>8.1</v>
       </c>
       <c r="D62" s="24">
-        <v>91.4</v>
+        <v>91.9</v>
       </c>
       <c r="E62" s="11"/>
       <c r="F62" s="24">
         <v>100</v>
       </c>
       <c r="G62" s="24">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="H62" s="24">
-        <v>99.5</v>
+        <v>98.8</v>
       </c>
       <c r="R62" s="3"/>
       <c r="S62" s="3"/>
       <c r="T62" s="3"/>
       <c r="U62" s="3"/>
       <c r="V62" s="3"/>
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
       <c r="Z62" s="2"/>
       <c r="AA62" s="2"/>
       <c r="AB62" s="2"/>
       <c r="AC62" s="2"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
@@ -3685,73 +3707,73 @@
       <c r="AT62" s="2"/>
       <c r="AU62" s="2"/>
       <c r="AV62" s="2"/>
       <c r="AW62" s="2"/>
       <c r="AX62" s="2"/>
       <c r="AY62" s="2"/>
       <c r="AZ62" s="2"/>
       <c r="BA62" s="2"/>
       <c r="BB62" s="2"/>
       <c r="BC62" s="2"/>
       <c r="BD62" s="2"/>
       <c r="BE62" s="2"/>
       <c r="BF62" s="2"/>
       <c r="BG62" s="2"/>
       <c r="BH62" s="2"/>
       <c r="BI62" s="2"/>
       <c r="BJ62" s="2"/>
       <c r="BK62" s="2"/>
       <c r="BL62" s="2"/>
       <c r="BM62" s="2"/>
       <c r="BN62" s="3"/>
       <c r="BO62" s="3"/>
       <c r="BP62" s="3"/>
     </row>
     <row r="63" spans="1:69" ht="26.25" customHeight="1">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B63" s="23">
-[...17 lines deleted...]
-      <c r="H63" s="23">
+      <c r="B63" s="24">
+        <v>100</v>
+      </c>
+      <c r="C63" s="24">
+        <v>27.5</v>
+      </c>
+      <c r="D63" s="24">
+        <v>72.5</v>
+      </c>
+      <c r="E63" s="24">
         <v>0</v>
+      </c>
+      <c r="F63" s="24">
+        <v>100</v>
+      </c>
+      <c r="G63" s="24">
+        <v>1.3</v>
+      </c>
+      <c r="H63" s="24">
+        <v>98.7</v>
       </c>
       <c r="R63" s="3"/>
       <c r="S63" s="3"/>
       <c r="T63" s="3"/>
       <c r="U63" s="3"/>
       <c r="V63" s="3"/>
       <c r="W63" s="3"/>
       <c r="X63" s="3"/>
       <c r="Y63" s="3"/>
       <c r="Z63" s="2"/>
       <c r="AA63" s="2"/>
       <c r="AB63" s="2"/>
       <c r="AC63" s="2"/>
       <c r="AD63" s="2"/>
       <c r="AE63" s="2"/>
       <c r="AF63" s="2"/>
       <c r="AG63" s="2"/>
       <c r="AH63" s="2"/>
       <c r="AI63" s="2"/>
       <c r="AJ63" s="2"/>
       <c r="AK63" s="2"/>
       <c r="AL63" s="2"/>
       <c r="AM63" s="2"/>
       <c r="AN63" s="2"/>
       <c r="AO63" s="2"/>
@@ -3769,64 +3791,64 @@
       <c r="BA63" s="2"/>
       <c r="BB63" s="2"/>
       <c r="BC63" s="2"/>
       <c r="BD63" s="2"/>
       <c r="BE63" s="2"/>
       <c r="BF63" s="2"/>
       <c r="BG63" s="2"/>
       <c r="BH63" s="2"/>
       <c r="BI63" s="2"/>
       <c r="BJ63" s="2"/>
       <c r="BK63" s="2"/>
       <c r="BL63" s="2"/>
       <c r="BM63" s="2"/>
       <c r="BN63" s="3"/>
       <c r="BO63" s="3"/>
       <c r="BP63" s="3"/>
     </row>
     <row r="64" spans="1:69" ht="25.5" customHeight="1">
       <c r="A64" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="24">
         <v>100</v>
       </c>
       <c r="C64" s="24">
-        <v>18.2</v>
+        <v>15.4</v>
       </c>
       <c r="D64" s="24">
-        <v>81.8</v>
+        <v>84.6</v>
       </c>
       <c r="E64" s="11"/>
       <c r="F64" s="24">
         <v>100</v>
       </c>
       <c r="G64" s="24">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="H64" s="24">
-        <v>99.5</v>
+        <v>98.8</v>
       </c>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="3"/>
       <c r="Y64" s="3"/>
       <c r="Z64" s="2"/>
       <c r="AA64" s="2"/>
       <c r="AB64" s="2"/>
       <c r="AC64" s="2"/>
       <c r="AD64" s="2"/>
       <c r="AE64" s="2"/>
       <c r="AF64" s="2"/>
       <c r="AG64" s="2"/>
       <c r="AH64" s="2"/>
       <c r="AI64" s="2"/>
       <c r="AJ64" s="2"/>
       <c r="AK64" s="2"/>
       <c r="AL64" s="2"/>
       <c r="AM64" s="2"/>
       <c r="AN64" s="2"/>
       <c r="AO64" s="2"/>
@@ -3844,64 +3866,64 @@
       <c r="BA64" s="2"/>
       <c r="BB64" s="2"/>
       <c r="BC64" s="2"/>
       <c r="BD64" s="2"/>
       <c r="BE64" s="2"/>
       <c r="BF64" s="2"/>
       <c r="BG64" s="2"/>
       <c r="BH64" s="2"/>
       <c r="BI64" s="2"/>
       <c r="BJ64" s="2"/>
       <c r="BK64" s="2"/>
       <c r="BL64" s="2"/>
       <c r="BM64" s="2"/>
       <c r="BN64" s="3"/>
       <c r="BO64" s="3"/>
       <c r="BP64" s="3"/>
     </row>
     <row r="65" spans="1:69" ht="12.75" customHeight="1">
       <c r="A65" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="24">
         <v>100</v>
       </c>
       <c r="C65" s="24">
-        <v>44.4</v>
+        <v>37.4</v>
       </c>
       <c r="D65" s="24">
-        <v>55.6</v>
+        <v>62.6</v>
       </c>
       <c r="E65" s="11"/>
       <c r="F65" s="24">
         <v>100</v>
       </c>
       <c r="G65" s="24">
-        <v>9.8000000000000007</v>
+        <v>5.6</v>
       </c>
       <c r="H65" s="24">
-        <v>90.2</v>
+        <v>94.4</v>
       </c>
       <c r="R65" s="3"/>
       <c r="S65" s="3"/>
       <c r="T65" s="3"/>
       <c r="U65" s="3"/>
       <c r="V65" s="3"/>
       <c r="W65" s="3"/>
       <c r="X65" s="3"/>
       <c r="Y65" s="3"/>
       <c r="Z65" s="2"/>
       <c r="AA65" s="2"/>
       <c r="AB65" s="2"/>
       <c r="AC65" s="2"/>
       <c r="AD65" s="2"/>
       <c r="AE65" s="2"/>
       <c r="AF65" s="2"/>
       <c r="AG65" s="2"/>
       <c r="AH65" s="2"/>
       <c r="AI65" s="2"/>
       <c r="AJ65" s="2"/>
       <c r="AK65" s="2"/>
       <c r="AL65" s="2"/>
       <c r="AM65" s="2"/>
       <c r="AN65" s="2"/>
       <c r="AO65" s="2"/>
@@ -3912,60 +3934,60 @@
       <c r="AT65" s="2"/>
       <c r="AU65" s="2"/>
       <c r="AV65" s="2"/>
       <c r="AW65" s="2"/>
       <c r="AX65" s="2"/>
       <c r="AY65" s="2"/>
       <c r="AZ65" s="2"/>
       <c r="BA65" s="2"/>
       <c r="BB65" s="2"/>
       <c r="BC65" s="2"/>
       <c r="BD65" s="2"/>
       <c r="BE65" s="2"/>
       <c r="BF65" s="2"/>
       <c r="BG65" s="2"/>
       <c r="BH65" s="2"/>
       <c r="BI65" s="2"/>
       <c r="BJ65" s="2"/>
       <c r="BK65" s="2"/>
       <c r="BL65" s="2"/>
       <c r="BM65" s="2"/>
       <c r="BN65" s="3"/>
       <c r="BO65" s="3"/>
       <c r="BP65" s="3"/>
     </row>
     <row r="66" spans="1:69" s="7" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A66" s="38" t="s">
+      <c r="A66" s="37" t="s">
         <v>121</v>
       </c>
-      <c r="B66" s="39"/>
-[...5 lines deleted...]
-      <c r="H66" s="40"/>
+      <c r="B66" s="38"/>
+      <c r="C66" s="38"/>
+      <c r="D66" s="38"/>
+      <c r="E66" s="38"/>
+      <c r="F66" s="38"/>
+      <c r="G66" s="38"/>
+      <c r="H66" s="39"/>
       <c r="I66" s="5"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="20"/>
       <c r="N66" s="18"/>
       <c r="O66" s="18"/>
       <c r="P66" s="18"/>
       <c r="Q66" s="5"/>
       <c r="R66" s="5"/>
       <c r="S66" s="5"/>
       <c r="T66" s="5"/>
       <c r="U66" s="5"/>
       <c r="V66" s="5"/>
       <c r="W66" s="5"/>
       <c r="X66" s="5"/>
       <c r="Y66" s="5"/>
       <c r="Z66" s="5"/>
       <c r="AA66" s="5"/>
       <c r="AB66" s="5"/>
       <c r="AC66" s="5"/>
       <c r="AD66" s="5"/>
       <c r="AE66" s="5"/>
       <c r="AF66" s="5"/>
       <c r="AG66" s="5"/>
@@ -3991,64 +4013,64 @@
       <c r="BA66" s="5"/>
       <c r="BB66" s="5"/>
       <c r="BC66" s="5"/>
       <c r="BD66" s="5"/>
       <c r="BE66" s="5"/>
       <c r="BF66" s="5"/>
       <c r="BG66" s="5"/>
       <c r="BH66" s="5"/>
       <c r="BI66" s="5"/>
       <c r="BJ66" s="5"/>
       <c r="BK66" s="5"/>
       <c r="BL66" s="5"/>
       <c r="BM66" s="5"/>
       <c r="BO66" s="5"/>
       <c r="BP66" s="5"/>
       <c r="BQ66" s="6"/>
     </row>
     <row r="67" spans="1:69" ht="12.75" customHeight="1">
       <c r="A67" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="24">
         <v>100</v>
       </c>
       <c r="C67" s="24">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="D67" s="24">
-        <v>98.1</v>
+        <v>98.6</v>
       </c>
       <c r="E67" s="11"/>
       <c r="F67" s="24">
         <v>100</v>
       </c>
       <c r="G67" s="24">
-        <v>5.8</v>
+        <v>9.5</v>
       </c>
       <c r="H67" s="24">
-        <v>94.2</v>
+        <v>90.5</v>
       </c>
       <c r="R67" s="2"/>
       <c r="S67" s="2"/>
       <c r="T67" s="2"/>
       <c r="U67" s="2"/>
       <c r="V67" s="2"/>
       <c r="W67" s="2"/>
       <c r="X67" s="2"/>
       <c r="Y67" s="2"/>
       <c r="Z67" s="2"/>
       <c r="AA67" s="2"/>
       <c r="AB67" s="2"/>
       <c r="AC67" s="2"/>
       <c r="AD67" s="2"/>
       <c r="AE67" s="2"/>
       <c r="AF67" s="2"/>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
       <c r="AK67" s="2"/>
       <c r="AL67" s="2"/>
       <c r="AM67" s="2"/>
       <c r="AN67" s="2"/>
       <c r="AO67" s="2"/>
@@ -4066,64 +4088,64 @@
       <c r="BA67" s="2"/>
       <c r="BB67" s="2"/>
       <c r="BC67" s="2"/>
       <c r="BD67" s="2"/>
       <c r="BE67" s="2"/>
       <c r="BF67" s="2"/>
       <c r="BG67" s="2"/>
       <c r="BH67" s="2"/>
       <c r="BI67" s="2"/>
       <c r="BJ67" s="2"/>
       <c r="BK67" s="2"/>
       <c r="BL67" s="2"/>
       <c r="BM67" s="2"/>
       <c r="BN67" s="3"/>
       <c r="BO67" s="3"/>
       <c r="BP67" s="3"/>
     </row>
     <row r="68" spans="1:69" ht="25.5" customHeight="1">
       <c r="A68" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="24">
         <v>100</v>
       </c>
       <c r="C68" s="24">
-        <v>1.1000000000000001</v>
+        <v>1.3</v>
       </c>
       <c r="D68" s="24">
-        <v>98.9</v>
+        <v>98.7</v>
       </c>
       <c r="E68" s="11"/>
       <c r="F68" s="24">
         <v>100</v>
       </c>
       <c r="G68" s="24">
-        <v>3.7</v>
+        <v>4.7</v>
       </c>
       <c r="H68" s="24">
-        <v>96.3</v>
+        <v>95.3</v>
       </c>
       <c r="R68" s="2"/>
       <c r="S68" s="2"/>
       <c r="T68" s="2"/>
       <c r="U68" s="2"/>
       <c r="V68" s="2"/>
       <c r="W68" s="2"/>
       <c r="X68" s="2"/>
       <c r="Y68" s="2"/>
       <c r="Z68" s="2"/>
       <c r="AA68" s="2"/>
       <c r="AB68" s="2"/>
       <c r="AC68" s="2"/>
       <c r="AD68" s="2"/>
       <c r="AE68" s="2"/>
       <c r="AF68" s="2"/>
       <c r="AG68" s="2"/>
       <c r="AH68" s="2"/>
       <c r="AI68" s="2"/>
       <c r="AJ68" s="2"/>
       <c r="AK68" s="2"/>
       <c r="AL68" s="2"/>
       <c r="AM68" s="2"/>
       <c r="AN68" s="2"/>
       <c r="AO68" s="2"/>
@@ -4141,64 +4163,64 @@
       <c r="BA68" s="2"/>
       <c r="BB68" s="2"/>
       <c r="BC68" s="2"/>
       <c r="BD68" s="2"/>
       <c r="BE68" s="2"/>
       <c r="BF68" s="2"/>
       <c r="BG68" s="2"/>
       <c r="BH68" s="2"/>
       <c r="BI68" s="2"/>
       <c r="BJ68" s="2"/>
       <c r="BK68" s="2"/>
       <c r="BL68" s="2"/>
       <c r="BM68" s="2"/>
       <c r="BN68" s="3"/>
       <c r="BO68" s="3"/>
       <c r="BP68" s="3"/>
     </row>
     <row r="69" spans="1:69" ht="12.75" customHeight="1">
       <c r="A69" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="24">
         <v>100</v>
       </c>
       <c r="C69" s="24">
-        <v>5.0999999999999996</v>
+        <v>5.4</v>
       </c>
       <c r="D69" s="24">
-        <v>94.9</v>
+        <v>94.6</v>
       </c>
       <c r="E69" s="11"/>
       <c r="F69" s="24">
         <v>100</v>
       </c>
       <c r="G69" s="24">
-        <v>6.4</v>
+        <v>13.6</v>
       </c>
       <c r="H69" s="24">
-        <v>93.6</v>
+        <v>86.4</v>
       </c>
       <c r="R69" s="2"/>
       <c r="S69" s="2"/>
       <c r="T69" s="2"/>
       <c r="U69" s="2"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
       <c r="X69" s="2"/>
       <c r="Y69" s="2"/>
       <c r="Z69" s="2"/>
       <c r="AA69" s="2"/>
       <c r="AB69" s="2"/>
       <c r="AC69" s="2"/>
       <c r="AD69" s="2"/>
       <c r="AE69" s="2"/>
       <c r="AF69" s="2"/>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
       <c r="AK69" s="2"/>
       <c r="AL69" s="2"/>
       <c r="AM69" s="2"/>
       <c r="AN69" s="2"/>
       <c r="AO69" s="2"/>
@@ -4216,64 +4238,64 @@
       <c r="BA69" s="2"/>
       <c r="BB69" s="2"/>
       <c r="BC69" s="2"/>
       <c r="BD69" s="2"/>
       <c r="BE69" s="2"/>
       <c r="BF69" s="2"/>
       <c r="BG69" s="2"/>
       <c r="BH69" s="2"/>
       <c r="BI69" s="2"/>
       <c r="BJ69" s="2"/>
       <c r="BK69" s="2"/>
       <c r="BL69" s="2"/>
       <c r="BM69" s="2"/>
       <c r="BN69" s="3"/>
       <c r="BO69" s="3"/>
       <c r="BP69" s="3"/>
     </row>
     <row r="70" spans="1:69" ht="25.5" customHeight="1">
       <c r="A70" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="24">
         <v>100</v>
       </c>
       <c r="C70" s="24">
-        <v>9.1</v>
+        <v>10.4</v>
       </c>
       <c r="D70" s="24">
-        <v>90.9</v>
+        <v>89.6</v>
       </c>
       <c r="E70" s="11"/>
       <c r="F70" s="24">
         <v>100</v>
       </c>
       <c r="G70" s="24">
-        <v>0.9</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H70" s="24">
-        <v>99.1</v>
+        <v>95.4</v>
       </c>
       <c r="R70" s="2"/>
       <c r="S70" s="2"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="2"/>
       <c r="W70" s="2"/>
       <c r="X70" s="2"/>
       <c r="Y70" s="2"/>
       <c r="Z70" s="2"/>
       <c r="AA70" s="2"/>
       <c r="AB70" s="2"/>
       <c r="AC70" s="2"/>
       <c r="AD70" s="2"/>
       <c r="AE70" s="2"/>
       <c r="AF70" s="2"/>
       <c r="AG70" s="2"/>
       <c r="AH70" s="2"/>
       <c r="AI70" s="2"/>
       <c r="AJ70" s="2"/>
       <c r="AK70" s="2"/>
       <c r="AL70" s="2"/>
       <c r="AM70" s="2"/>
       <c r="AN70" s="2"/>
       <c r="AO70" s="2"/>
@@ -4291,64 +4313,64 @@
       <c r="BA70" s="2"/>
       <c r="BB70" s="2"/>
       <c r="BC70" s="2"/>
       <c r="BD70" s="2"/>
       <c r="BE70" s="2"/>
       <c r="BF70" s="2"/>
       <c r="BG70" s="2"/>
       <c r="BH70" s="2"/>
       <c r="BI70" s="2"/>
       <c r="BJ70" s="2"/>
       <c r="BK70" s="2"/>
       <c r="BL70" s="2"/>
       <c r="BM70" s="2"/>
       <c r="BN70" s="3"/>
       <c r="BO70" s="3"/>
       <c r="BP70" s="3"/>
     </row>
     <row r="71" spans="1:69" ht="27.75" customHeight="1">
       <c r="A71" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B71" s="24">
         <v>100</v>
       </c>
       <c r="C71" s="24">
-        <v>6.9</v>
+        <v>4.5</v>
       </c>
       <c r="D71" s="24">
-        <v>93.1</v>
+        <v>95.5</v>
       </c>
       <c r="E71" s="11"/>
       <c r="F71" s="24">
         <v>100</v>
       </c>
       <c r="G71" s="24">
-        <v>17.899999999999999</v>
+        <v>33.200000000000003</v>
       </c>
       <c r="H71" s="24">
-        <v>82.1</v>
+        <v>66.8</v>
       </c>
       <c r="R71" s="2"/>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
       <c r="AA71" s="2"/>
       <c r="AB71" s="2"/>
       <c r="AC71" s="2"/>
       <c r="AD71" s="2"/>
       <c r="AE71" s="2"/>
       <c r="AF71" s="2"/>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
       <c r="AK71" s="2"/>
       <c r="AL71" s="2"/>
       <c r="AM71" s="2"/>
       <c r="AN71" s="2"/>
       <c r="AO71" s="2"/>
@@ -4366,64 +4388,64 @@
       <c r="BA71" s="2"/>
       <c r="BB71" s="2"/>
       <c r="BC71" s="2"/>
       <c r="BD71" s="2"/>
       <c r="BE71" s="2"/>
       <c r="BF71" s="2"/>
       <c r="BG71" s="2"/>
       <c r="BH71" s="2"/>
       <c r="BI71" s="2"/>
       <c r="BJ71" s="2"/>
       <c r="BK71" s="2"/>
       <c r="BL71" s="2"/>
       <c r="BM71" s="2"/>
       <c r="BN71" s="3"/>
       <c r="BO71" s="3"/>
       <c r="BP71" s="3"/>
     </row>
     <row r="72" spans="1:69" ht="38.25" customHeight="1">
       <c r="A72" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B72" s="24">
         <v>100</v>
       </c>
       <c r="C72" s="24">
-        <v>16.100000000000001</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="D72" s="24">
-        <v>83.9</v>
+        <v>90.2</v>
       </c>
       <c r="E72" s="11"/>
       <c r="F72" s="24">
         <v>100</v>
       </c>
       <c r="G72" s="24">
-        <v>6.8</v>
+        <v>12.6</v>
       </c>
       <c r="H72" s="24">
-        <v>93.2</v>
+        <v>87.4</v>
       </c>
       <c r="R72" s="2"/>
       <c r="S72" s="2"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
       <c r="Z72" s="2"/>
       <c r="AA72" s="2"/>
       <c r="AB72" s="2"/>
       <c r="AC72" s="2"/>
       <c r="AD72" s="2"/>
       <c r="AE72" s="2"/>
       <c r="AF72" s="2"/>
       <c r="AG72" s="2"/>
       <c r="AH72" s="2"/>
       <c r="AI72" s="2"/>
       <c r="AJ72" s="2"/>
       <c r="AK72" s="2"/>
       <c r="AL72" s="2"/>
       <c r="AM72" s="2"/>
       <c r="AN72" s="2"/>
       <c r="AO72" s="2"/>
@@ -4441,64 +4463,64 @@
       <c r="BA72" s="2"/>
       <c r="BB72" s="2"/>
       <c r="BC72" s="2"/>
       <c r="BD72" s="2"/>
       <c r="BE72" s="2"/>
       <c r="BF72" s="2"/>
       <c r="BG72" s="2"/>
       <c r="BH72" s="2"/>
       <c r="BI72" s="2"/>
       <c r="BJ72" s="2"/>
       <c r="BK72" s="2"/>
       <c r="BL72" s="2"/>
       <c r="BM72" s="2"/>
       <c r="BN72" s="3"/>
       <c r="BO72" s="3"/>
       <c r="BP72" s="3"/>
     </row>
     <row r="73" spans="1:69" ht="51" customHeight="1">
       <c r="A73" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="24">
         <v>100</v>
       </c>
       <c r="C73" s="24">
-        <v>3.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="D73" s="24">
-        <v>96.4</v>
+        <v>94.9</v>
       </c>
       <c r="E73" s="11"/>
       <c r="F73" s="24">
         <v>100</v>
       </c>
       <c r="G73" s="24">
-        <v>8.4</v>
+        <v>24.5</v>
       </c>
       <c r="H73" s="24">
-        <v>91.6</v>
+        <v>75.5</v>
       </c>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
       <c r="AA73" s="2"/>
       <c r="AB73" s="2"/>
       <c r="AC73" s="2"/>
       <c r="AD73" s="2"/>
       <c r="AE73" s="2"/>
       <c r="AF73" s="2"/>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
       <c r="AK73" s="2"/>
       <c r="AL73" s="2"/>
       <c r="AM73" s="2"/>
       <c r="AN73" s="2"/>
       <c r="AO73" s="2"/>
       <c r="AP73" s="2"/>
       <c r="AQ73" s="2"/>
       <c r="AR73" s="2"/>
       <c r="AS73" s="2"/>
       <c r="AT73" s="2"/>
       <c r="AU73" s="2"/>
       <c r="AV73" s="2"/>
@@ -4509,64 +4531,64 @@
       <c r="BA73" s="2"/>
       <c r="BB73" s="2"/>
       <c r="BC73" s="2"/>
       <c r="BD73" s="2"/>
       <c r="BE73" s="2"/>
       <c r="BF73" s="2"/>
       <c r="BG73" s="2"/>
       <c r="BH73" s="2"/>
       <c r="BI73" s="2"/>
       <c r="BJ73" s="2"/>
       <c r="BK73" s="2"/>
       <c r="BL73" s="2"/>
       <c r="BM73" s="2"/>
       <c r="BN73" s="3"/>
       <c r="BO73" s="3"/>
       <c r="BP73" s="3"/>
     </row>
     <row r="74" spans="1:69" ht="25.5" customHeight="1">
       <c r="A74" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B74" s="24">
         <v>100</v>
       </c>
       <c r="C74" s="24">
-        <v>7</v>
+        <v>7.7</v>
       </c>
       <c r="D74" s="24">
-        <v>93</v>
+        <v>92.3</v>
       </c>
       <c r="E74" s="11"/>
       <c r="F74" s="24">
         <v>100</v>
       </c>
       <c r="G74" s="24">
-        <v>10.6</v>
+        <v>3.8</v>
       </c>
       <c r="H74" s="24">
-        <v>89.4</v>
+        <v>96.2</v>
       </c>
       <c r="R74" s="2"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
       <c r="Z74" s="2"/>
       <c r="AA74" s="2"/>
       <c r="AB74" s="2"/>
       <c r="AC74" s="2"/>
       <c r="AD74" s="2"/>
       <c r="AE74" s="2"/>
       <c r="AF74" s="2"/>
       <c r="AG74" s="2"/>
       <c r="AH74" s="2"/>
       <c r="AI74" s="2"/>
       <c r="AJ74" s="2"/>
       <c r="AK74" s="2"/>
       <c r="AL74" s="2"/>
       <c r="AM74" s="2"/>
       <c r="AN74" s="2"/>
       <c r="AO74" s="2"/>
@@ -4577,60 +4599,60 @@
       <c r="AT74" s="2"/>
       <c r="AU74" s="2"/>
       <c r="AV74" s="2"/>
       <c r="AW74" s="2"/>
       <c r="AX74" s="2"/>
       <c r="AY74" s="2"/>
       <c r="AZ74" s="2"/>
       <c r="BA74" s="2"/>
       <c r="BB74" s="2"/>
       <c r="BC74" s="2"/>
       <c r="BD74" s="2"/>
       <c r="BE74" s="2"/>
       <c r="BF74" s="2"/>
       <c r="BG74" s="2"/>
       <c r="BH74" s="2"/>
       <c r="BI74" s="2"/>
       <c r="BJ74" s="2"/>
       <c r="BK74" s="2"/>
       <c r="BL74" s="2"/>
       <c r="BM74" s="2"/>
       <c r="BN74" s="3"/>
       <c r="BO74" s="3"/>
       <c r="BP74" s="3"/>
     </row>
     <row r="75" spans="1:69" s="7" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A75" s="38" t="s">
+      <c r="A75" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="B75" s="39"/>
-[...5 lines deleted...]
-      <c r="H75" s="40"/>
+      <c r="B75" s="38"/>
+      <c r="C75" s="38"/>
+      <c r="D75" s="38"/>
+      <c r="E75" s="38"/>
+      <c r="F75" s="38"/>
+      <c r="G75" s="38"/>
+      <c r="H75" s="39"/>
       <c r="I75" s="5"/>
       <c r="J75" s="18"/>
       <c r="K75" s="18"/>
       <c r="L75" s="18"/>
       <c r="M75" s="20"/>
       <c r="N75" s="18"/>
       <c r="O75" s="18"/>
       <c r="P75" s="18"/>
       <c r="Q75" s="5"/>
       <c r="R75" s="5"/>
       <c r="S75" s="5"/>
       <c r="T75" s="5"/>
       <c r="U75" s="5"/>
       <c r="V75" s="5"/>
       <c r="W75" s="5"/>
       <c r="X75" s="5"/>
       <c r="Y75" s="5"/>
       <c r="Z75" s="5"/>
       <c r="AA75" s="5"/>
       <c r="AB75" s="5"/>
       <c r="AC75" s="5"/>
       <c r="AD75" s="5"/>
       <c r="AE75" s="5"/>
       <c r="AF75" s="5"/>
       <c r="AG75" s="5"/>
@@ -4656,54 +4678,54 @@
       <c r="BA75" s="5"/>
       <c r="BB75" s="5"/>
       <c r="BC75" s="5"/>
       <c r="BD75" s="5"/>
       <c r="BE75" s="5"/>
       <c r="BF75" s="5"/>
       <c r="BG75" s="5"/>
       <c r="BH75" s="5"/>
       <c r="BI75" s="5"/>
       <c r="BJ75" s="5"/>
       <c r="BK75" s="5"/>
       <c r="BL75" s="5"/>
       <c r="BM75" s="5"/>
       <c r="BO75" s="5"/>
       <c r="BP75" s="5"/>
       <c r="BQ75" s="6"/>
     </row>
     <row r="76" spans="1:69" ht="63.75" customHeight="1">
       <c r="A76" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B76" s="24">
         <v>100</v>
       </c>
       <c r="C76" s="24">
-        <v>9.8000000000000007</v>
+        <v>5.7</v>
       </c>
       <c r="D76" s="24">
-        <v>90.2</v>
+        <v>94.3</v>
       </c>
       <c r="E76" s="11"/>
       <c r="F76" s="24">
         <v>100</v>
       </c>
       <c r="G76" s="24">
         <v>0</v>
       </c>
       <c r="H76" s="24">
         <v>100</v>
       </c>
       <c r="R76" s="2"/>
       <c r="S76" s="2"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
       <c r="X76" s="2"/>
       <c r="Y76" s="2"/>
       <c r="Z76" s="2"/>
       <c r="AA76" s="2"/>
       <c r="AB76" s="2"/>
       <c r="AC76" s="2"/>
       <c r="AD76" s="2"/>
       <c r="AE76" s="2"/>
@@ -4731,114 +4753,114 @@
       <c r="BA76" s="2"/>
       <c r="BB76" s="2"/>
       <c r="BC76" s="2"/>
       <c r="BD76" s="2"/>
       <c r="BE76" s="2"/>
       <c r="BF76" s="2"/>
       <c r="BG76" s="2"/>
       <c r="BH76" s="2"/>
       <c r="BI76" s="2"/>
       <c r="BJ76" s="2"/>
       <c r="BK76" s="2"/>
       <c r="BL76" s="2"/>
       <c r="BM76" s="2"/>
       <c r="BN76" s="3"/>
       <c r="BO76" s="3"/>
       <c r="BP76" s="3"/>
     </row>
     <row r="77" spans="1:69" ht="76.5" customHeight="1">
       <c r="A77" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B77" s="24">
         <v>100</v>
       </c>
       <c r="C77" s="24">
-        <v>48.1</v>
+        <v>44.2</v>
       </c>
       <c r="D77" s="24">
-        <v>51.9</v>
+        <v>55.8</v>
       </c>
       <c r="E77" s="11"/>
       <c r="F77" s="24">
         <v>100</v>
       </c>
       <c r="G77" s="24">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="H77" s="24">
-        <v>99.4</v>
+        <v>99.6</v>
       </c>
       <c r="BP77" s="1"/>
     </row>
     <row r="78" spans="1:69" ht="12.75" customHeight="1">
       <c r="A78" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B78" s="24">
         <v>100</v>
       </c>
       <c r="C78" s="24">
-        <v>41.6</v>
+        <v>37.1</v>
       </c>
       <c r="D78" s="24">
-        <v>58.4</v>
+        <v>62.9</v>
       </c>
       <c r="E78" s="11"/>
       <c r="F78" s="24">
         <v>100</v>
       </c>
       <c r="G78" s="24">
         <v>0.6</v>
       </c>
       <c r="H78" s="24">
         <v>99.4</v>
       </c>
       <c r="BP78" s="1"/>
     </row>
     <row r="79" spans="1:69" ht="89.25" customHeight="1">
       <c r="A79" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B79" s="24">
         <v>100</v>
       </c>
       <c r="C79" s="24">
-        <v>10.3</v>
+        <v>7.7</v>
       </c>
       <c r="D79" s="24">
-        <v>89.7</v>
+        <v>92.3</v>
       </c>
       <c r="E79" s="11"/>
       <c r="F79" s="24">
         <v>100</v>
       </c>
       <c r="G79" s="24">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="H79" s="24">
-        <v>99.5</v>
+        <v>99.3</v>
       </c>
       <c r="R79" s="2"/>
       <c r="S79" s="2"/>
       <c r="T79" s="2"/>
       <c r="U79" s="2"/>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
       <c r="X79" s="2"/>
       <c r="Y79" s="2"/>
       <c r="Z79" s="2"/>
       <c r="AA79" s="2"/>
       <c r="AB79" s="2"/>
       <c r="AC79" s="2"/>
       <c r="AD79" s="2"/>
       <c r="AE79" s="2"/>
       <c r="AF79" s="2"/>
       <c r="AG79" s="2"/>
       <c r="AH79" s="2"/>
       <c r="AI79" s="2"/>
       <c r="AJ79" s="2"/>
       <c r="AK79" s="2"/>
       <c r="AL79" s="2"/>
       <c r="AM79" s="2"/>
       <c r="AN79" s="2"/>
       <c r="AO79" s="2"/>
@@ -4856,54 +4878,54 @@
       <c r="BA79" s="2"/>
       <c r="BB79" s="2"/>
       <c r="BC79" s="2"/>
       <c r="BD79" s="2"/>
       <c r="BE79" s="2"/>
       <c r="BF79" s="2"/>
       <c r="BG79" s="2"/>
       <c r="BH79" s="2"/>
       <c r="BI79" s="2"/>
       <c r="BJ79" s="2"/>
       <c r="BK79" s="2"/>
       <c r="BL79" s="2"/>
       <c r="BM79" s="2"/>
       <c r="BN79" s="3"/>
       <c r="BO79" s="3"/>
       <c r="BP79" s="3"/>
     </row>
     <row r="80" spans="1:69" ht="89.25" customHeight="1">
       <c r="A80" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B80" s="24">
         <v>100</v>
       </c>
       <c r="C80" s="24">
-        <v>44.8</v>
+        <v>13.5</v>
       </c>
       <c r="D80" s="24">
-        <v>55.2</v>
+        <v>86.5</v>
       </c>
       <c r="E80" s="11"/>
       <c r="F80" s="24">
         <v>100</v>
       </c>
       <c r="G80" s="24">
         <v>0</v>
       </c>
       <c r="H80" s="24">
         <v>100</v>
       </c>
       <c r="R80" s="2"/>
       <c r="S80" s="2"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
       <c r="V80" s="2"/>
       <c r="W80" s="2"/>
       <c r="X80" s="2"/>
       <c r="Y80" s="2"/>
       <c r="Z80" s="2"/>
       <c r="AA80" s="2"/>
       <c r="AB80" s="2"/>
       <c r="AC80" s="2"/>
       <c r="AD80" s="2"/>
       <c r="AE80" s="2"/>
@@ -4924,60 +4946,60 @@
       <c r="AT80" s="2"/>
       <c r="AU80" s="2"/>
       <c r="AV80" s="2"/>
       <c r="AW80" s="2"/>
       <c r="AX80" s="2"/>
       <c r="AY80" s="2"/>
       <c r="AZ80" s="2"/>
       <c r="BA80" s="2"/>
       <c r="BB80" s="2"/>
       <c r="BC80" s="2"/>
       <c r="BD80" s="2"/>
       <c r="BE80" s="2"/>
       <c r="BF80" s="2"/>
       <c r="BG80" s="2"/>
       <c r="BH80" s="2"/>
       <c r="BI80" s="2"/>
       <c r="BJ80" s="2"/>
       <c r="BK80" s="2"/>
       <c r="BL80" s="2"/>
       <c r="BM80" s="2"/>
       <c r="BN80" s="3"/>
       <c r="BO80" s="3"/>
       <c r="BP80" s="3"/>
     </row>
     <row r="81" spans="1:69" s="7" customFormat="1" ht="33" customHeight="1">
-      <c r="A81" s="43" t="s">
+      <c r="A81" s="42" t="s">
         <v>123</v>
       </c>
-      <c r="B81" s="44"/>
-[...5 lines deleted...]
-      <c r="H81" s="45"/>
+      <c r="B81" s="43"/>
+      <c r="C81" s="43"/>
+      <c r="D81" s="43"/>
+      <c r="E81" s="43"/>
+      <c r="F81" s="43"/>
+      <c r="G81" s="43"/>
+      <c r="H81" s="44"/>
       <c r="I81" s="5"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="20"/>
       <c r="N81" s="18"/>
       <c r="O81" s="18"/>
       <c r="P81" s="18"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
       <c r="S81" s="5"/>
       <c r="T81" s="5"/>
       <c r="U81" s="5"/>
       <c r="V81" s="5"/>
       <c r="W81" s="5"/>
       <c r="X81" s="5"/>
       <c r="Y81" s="5"/>
       <c r="Z81" s="5"/>
       <c r="AA81" s="5"/>
       <c r="AB81" s="5"/>
       <c r="AC81" s="5"/>
       <c r="AD81" s="5"/>
       <c r="AE81" s="5"/>
       <c r="AF81" s="5"/>
       <c r="AG81" s="5"/>
@@ -5013,209 +5035,209 @@
       <c r="BK81" s="5"/>
       <c r="BL81" s="5"/>
       <c r="BM81" s="5"/>
       <c r="BO81" s="5"/>
       <c r="BP81" s="5"/>
       <c r="BQ81" s="6"/>
     </row>
     <row r="82" spans="1:69" ht="25.5" customHeight="1">
       <c r="A82" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B82" s="23">
         <v>100</v>
       </c>
       <c r="C82" s="23">
         <v>100</v>
       </c>
       <c r="D82" s="23">
         <v>0</v>
       </c>
       <c r="E82" s="9"/>
       <c r="F82" s="23">
         <v>100</v>
       </c>
       <c r="G82" s="23">
-        <v>1.2</v>
+        <v>2.9</v>
       </c>
       <c r="H82" s="23">
-        <v>98.8</v>
+        <v>97.1</v>
       </c>
       <c r="BP82" s="1"/>
     </row>
     <row r="83" spans="1:69" ht="64.5" customHeight="1">
       <c r="A83" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B83" s="28">
         <v>100</v>
       </c>
       <c r="C83" s="28">
         <v>100</v>
       </c>
       <c r="D83" s="28">
         <v>0</v>
       </c>
       <c r="E83" s="29"/>
       <c r="F83" s="28">
         <v>100</v>
       </c>
       <c r="G83" s="28">
-        <v>1.2</v>
+        <v>2.9</v>
       </c>
       <c r="H83" s="28">
-        <v>98.8</v>
+        <v>97.1</v>
       </c>
       <c r="BP83" s="1"/>
     </row>
     <row r="84" spans="1:69" ht="41.25" customHeight="1">
       <c r="A84" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B84" s="24">
         <v>100</v>
       </c>
       <c r="C84" s="24">
-        <v>36.6</v>
+        <v>48.5</v>
       </c>
       <c r="D84" s="24">
-        <v>63.4</v>
+        <v>51.5</v>
       </c>
       <c r="E84" s="11"/>
       <c r="F84" s="24">
         <v>100</v>
       </c>
       <c r="G84" s="24">
         <v>0</v>
       </c>
       <c r="H84" s="24">
         <v>100</v>
       </c>
       <c r="BP84" s="1"/>
     </row>
     <row r="85" spans="1:69" ht="12.75" customHeight="1">
       <c r="A85" s="26" t="s">
         <v>100</v>
       </c>
       <c r="B85" s="30">
         <v>100</v>
       </c>
       <c r="C85" s="30">
-        <v>99.7</v>
+        <v>99.9</v>
       </c>
       <c r="D85" s="30">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="E85" s="31"/>
       <c r="F85" s="30">
         <v>100</v>
       </c>
       <c r="G85" s="30">
-        <v>19.2</v>
+        <v>22.2</v>
       </c>
       <c r="H85" s="30">
-        <v>80.8</v>
+        <v>77.8</v>
       </c>
       <c r="BP85" s="1"/>
     </row>
     <row r="86" spans="1:69" ht="12.75" customHeight="1">
       <c r="A86" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="28">
         <v>100</v>
       </c>
       <c r="C86" s="28">
-        <v>64.3</v>
+        <v>64.900000000000006</v>
       </c>
       <c r="D86" s="28">
-        <v>35.700000000000003</v>
+        <v>35.1</v>
       </c>
       <c r="E86" s="29"/>
       <c r="F86" s="28">
         <v>100</v>
       </c>
       <c r="G86" s="28">
-        <v>8.1</v>
+        <v>7.5</v>
       </c>
       <c r="H86" s="28">
-        <v>91.9</v>
+        <v>92.5</v>
       </c>
       <c r="BP86" s="1"/>
     </row>
     <row r="87" spans="1:69" ht="43.5" customHeight="1">
       <c r="A87" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="24">
         <v>100</v>
       </c>
       <c r="C87" s="24">
-        <v>4.5</v>
+        <v>8.5</v>
       </c>
       <c r="D87" s="24">
-        <v>56.7</v>
+        <v>80.900000000000006</v>
       </c>
       <c r="E87" s="24">
-        <v>38.799999999999997</v>
+        <v>10.6</v>
       </c>
       <c r="F87" s="24">
         <v>100</v>
       </c>
       <c r="G87" s="24">
         <v>100</v>
       </c>
       <c r="H87" s="24">
         <v>0</v>
       </c>
       <c r="R87" s="3"/>
       <c r="BN87" s="3"/>
       <c r="BO87" s="3"/>
       <c r="BP87" s="1"/>
     </row>
     <row r="88" spans="1:69" ht="89.25">
       <c r="A88" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="24">
         <v>100</v>
       </c>
       <c r="C88" s="24">
-        <v>15.9</v>
+        <v>19.3</v>
       </c>
       <c r="D88" s="24">
-        <v>84.1</v>
+        <v>80.7</v>
       </c>
       <c r="E88" s="11"/>
       <c r="F88" s="24">
         <v>100</v>
       </c>
       <c r="G88" s="24">
-        <v>12.7</v>
+        <v>15.4</v>
       </c>
       <c r="H88" s="24">
-        <v>87.3</v>
+        <v>84.6</v>
       </c>
       <c r="R88" s="3"/>
       <c r="S88" s="3"/>
       <c r="T88" s="3"/>
       <c r="U88" s="2"/>
       <c r="V88" s="2"/>
       <c r="W88" s="2"/>
       <c r="X88" s="2"/>
       <c r="Y88" s="2"/>
       <c r="Z88" s="2"/>
       <c r="AA88" s="2"/>
       <c r="AB88" s="2"/>
       <c r="AC88" s="2"/>
       <c r="AD88" s="2"/>
       <c r="AE88" s="2"/>
       <c r="AF88" s="2"/>
       <c r="AG88" s="2"/>
       <c r="AH88" s="2"/>
       <c r="AI88" s="2"/>
       <c r="AJ88" s="2"/>
       <c r="AK88" s="2"/>
       <c r="AL88" s="2"/>
       <c r="AM88" s="2"/>
       <c r="AN88" s="2"/>
       <c r="AO88" s="2"/>
@@ -5233,64 +5255,64 @@
       <c r="BA88" s="2"/>
       <c r="BB88" s="2"/>
       <c r="BC88" s="2"/>
       <c r="BD88" s="2"/>
       <c r="BE88" s="2"/>
       <c r="BF88" s="2"/>
       <c r="BG88" s="2"/>
       <c r="BH88" s="2"/>
       <c r="BI88" s="2"/>
       <c r="BJ88" s="2"/>
       <c r="BK88" s="2"/>
       <c r="BL88" s="2"/>
       <c r="BM88" s="2"/>
       <c r="BN88" s="3"/>
       <c r="BO88" s="3"/>
       <c r="BP88" s="3"/>
     </row>
     <row r="89" spans="1:69" ht="12.75" customHeight="1">
       <c r="A89" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B89" s="24">
         <v>100</v>
       </c>
       <c r="C89" s="24">
-        <v>12.2</v>
+        <v>12.1</v>
       </c>
       <c r="D89" s="24">
-        <v>87.8</v>
+        <v>87.9</v>
       </c>
       <c r="E89" s="11"/>
       <c r="F89" s="24">
         <v>100</v>
       </c>
       <c r="G89" s="24">
-        <v>7.4</v>
+        <v>9.1</v>
       </c>
       <c r="H89" s="24">
-        <v>92.6</v>
+        <v>90.9</v>
       </c>
       <c r="R89" s="3"/>
       <c r="S89" s="3"/>
       <c r="T89" s="3"/>
       <c r="U89" s="2"/>
       <c r="V89" s="2"/>
       <c r="W89" s="2"/>
       <c r="X89" s="2"/>
       <c r="Y89" s="2"/>
       <c r="Z89" s="2"/>
       <c r="AA89" s="2"/>
       <c r="AB89" s="2"/>
       <c r="AC89" s="2"/>
       <c r="AD89" s="2"/>
       <c r="AE89" s="2"/>
       <c r="AF89" s="2"/>
       <c r="AG89" s="2"/>
       <c r="AH89" s="2"/>
       <c r="AI89" s="2"/>
       <c r="AJ89" s="2"/>
       <c r="AK89" s="2"/>
       <c r="AL89" s="2"/>
       <c r="AM89" s="2"/>
       <c r="AN89" s="2"/>
       <c r="AO89" s="2"/>
@@ -5308,54 +5330,54 @@
       <c r="BA89" s="2"/>
       <c r="BB89" s="2"/>
       <c r="BC89" s="2"/>
       <c r="BD89" s="2"/>
       <c r="BE89" s="2"/>
       <c r="BF89" s="2"/>
       <c r="BG89" s="2"/>
       <c r="BH89" s="2"/>
       <c r="BI89" s="2"/>
       <c r="BJ89" s="2"/>
       <c r="BK89" s="2"/>
       <c r="BL89" s="2"/>
       <c r="BM89" s="2"/>
       <c r="BN89" s="3"/>
       <c r="BO89" s="3"/>
       <c r="BP89" s="3"/>
     </row>
     <row r="90" spans="1:69" ht="25.5" customHeight="1">
       <c r="A90" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B90" s="24">
         <v>100</v>
       </c>
       <c r="C90" s="24">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="D90" s="24">
-        <v>97.9</v>
+        <v>98.6</v>
       </c>
       <c r="E90" s="11"/>
       <c r="F90" s="24">
         <v>100</v>
       </c>
       <c r="G90" s="24">
         <v>0</v>
       </c>
       <c r="H90" s="24">
         <v>100</v>
       </c>
       <c r="R90" s="3"/>
       <c r="S90" s="3"/>
       <c r="T90" s="3"/>
       <c r="U90" s="2"/>
       <c r="V90" s="2"/>
       <c r="W90" s="2"/>
       <c r="X90" s="2"/>
       <c r="Y90" s="2"/>
       <c r="Z90" s="2"/>
       <c r="AA90" s="2"/>
       <c r="AB90" s="2"/>
       <c r="AC90" s="2"/>
       <c r="AD90" s="2"/>
       <c r="AE90" s="2"/>
@@ -5383,64 +5405,64 @@
       <c r="BA90" s="2"/>
       <c r="BB90" s="2"/>
       <c r="BC90" s="2"/>
       <c r="BD90" s="2"/>
       <c r="BE90" s="2"/>
       <c r="BF90" s="2"/>
       <c r="BG90" s="2"/>
       <c r="BH90" s="2"/>
       <c r="BI90" s="2"/>
       <c r="BJ90" s="2"/>
       <c r="BK90" s="2"/>
       <c r="BL90" s="2"/>
       <c r="BM90" s="2"/>
       <c r="BN90" s="3"/>
       <c r="BO90" s="3"/>
       <c r="BP90" s="3"/>
     </row>
     <row r="91" spans="1:69" ht="12.75" customHeight="1">
       <c r="A91" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B91" s="24">
         <v>100</v>
       </c>
       <c r="C91" s="24">
-        <v>7.4</v>
+        <v>8.6</v>
       </c>
       <c r="D91" s="24">
-        <v>92.6</v>
+        <v>91.4</v>
       </c>
       <c r="E91" s="11"/>
       <c r="F91" s="24">
         <v>100</v>
       </c>
       <c r="G91" s="24">
-        <v>15.6</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="H91" s="24">
-        <v>84.4</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="R91" s="3"/>
       <c r="S91" s="3"/>
       <c r="T91" s="3"/>
       <c r="U91" s="2"/>
       <c r="V91" s="2"/>
       <c r="W91" s="2"/>
       <c r="X91" s="2"/>
       <c r="Y91" s="2"/>
       <c r="Z91" s="2"/>
       <c r="AA91" s="2"/>
       <c r="AB91" s="2"/>
       <c r="AC91" s="2"/>
       <c r="AD91" s="2"/>
       <c r="AE91" s="2"/>
       <c r="AF91" s="2"/>
       <c r="AG91" s="2"/>
       <c r="AH91" s="2"/>
       <c r="AI91" s="2"/>
       <c r="AJ91" s="2"/>
       <c r="AK91" s="2"/>
       <c r="AL91" s="2"/>
       <c r="AM91" s="2"/>
       <c r="AN91" s="2"/>
       <c r="AO91" s="2"/>
@@ -5458,64 +5480,64 @@
       <c r="BA91" s="2"/>
       <c r="BB91" s="2"/>
       <c r="BC91" s="2"/>
       <c r="BD91" s="2"/>
       <c r="BE91" s="2"/>
       <c r="BF91" s="2"/>
       <c r="BG91" s="2"/>
       <c r="BH91" s="2"/>
       <c r="BI91" s="2"/>
       <c r="BJ91" s="2"/>
       <c r="BK91" s="2"/>
       <c r="BL91" s="2"/>
       <c r="BM91" s="2"/>
       <c r="BN91" s="3"/>
       <c r="BO91" s="3"/>
       <c r="BP91" s="3"/>
     </row>
     <row r="92" spans="1:69" ht="38.25" customHeight="1">
       <c r="A92" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B92" s="24">
         <v>100</v>
       </c>
       <c r="C92" s="24">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="D92" s="24">
-        <v>97.9</v>
+        <v>97.5</v>
       </c>
       <c r="E92" s="11"/>
       <c r="F92" s="24">
         <v>100</v>
       </c>
       <c r="G92" s="24">
-        <v>22.3</v>
+        <v>28.1</v>
       </c>
       <c r="H92" s="24">
-        <v>77.7</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="R92" s="3"/>
       <c r="S92" s="3"/>
       <c r="T92" s="3"/>
       <c r="U92" s="2"/>
       <c r="V92" s="2"/>
       <c r="W92" s="2"/>
       <c r="X92" s="2"/>
       <c r="Y92" s="2"/>
       <c r="Z92" s="2"/>
       <c r="AA92" s="2"/>
       <c r="AB92" s="2"/>
       <c r="AC92" s="2"/>
       <c r="AD92" s="2"/>
       <c r="AE92" s="2"/>
       <c r="AF92" s="2"/>
       <c r="AG92" s="2"/>
       <c r="AH92" s="2"/>
       <c r="AI92" s="2"/>
       <c r="AJ92" s="2"/>
       <c r="AK92" s="2"/>
       <c r="AL92" s="2"/>
       <c r="AM92" s="2"/>
       <c r="AN92" s="2"/>
       <c r="AO92" s="2"/>
@@ -5533,64 +5555,64 @@
       <c r="BA92" s="2"/>
       <c r="BB92" s="2"/>
       <c r="BC92" s="2"/>
       <c r="BD92" s="2"/>
       <c r="BE92" s="2"/>
       <c r="BF92" s="2"/>
       <c r="BG92" s="2"/>
       <c r="BH92" s="2"/>
       <c r="BI92" s="2"/>
       <c r="BJ92" s="2"/>
       <c r="BK92" s="2"/>
       <c r="BL92" s="2"/>
       <c r="BM92" s="2"/>
       <c r="BN92" s="3"/>
       <c r="BO92" s="3"/>
       <c r="BP92" s="3"/>
     </row>
     <row r="93" spans="1:69" ht="38.25" customHeight="1">
       <c r="A93" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B93" s="24">
         <v>100</v>
       </c>
       <c r="C93" s="24">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="D93" s="24">
-        <v>99.7</v>
+        <v>99.6</v>
       </c>
       <c r="E93" s="11"/>
       <c r="F93" s="24">
         <v>100</v>
       </c>
       <c r="G93" s="24">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="H93" s="24">
-        <v>99.2</v>
+        <v>99.8</v>
       </c>
       <c r="R93" s="3"/>
       <c r="S93" s="3"/>
       <c r="T93" s="3"/>
       <c r="U93" s="2"/>
       <c r="V93" s="2"/>
       <c r="W93" s="2"/>
       <c r="X93" s="2"/>
       <c r="Y93" s="2"/>
       <c r="Z93" s="2"/>
       <c r="AA93" s="2"/>
       <c r="AB93" s="2"/>
       <c r="AC93" s="2"/>
       <c r="AD93" s="2"/>
       <c r="AE93" s="2"/>
       <c r="AF93" s="2"/>
       <c r="AG93" s="2"/>
       <c r="AH93" s="2"/>
       <c r="AI93" s="2"/>
       <c r="AJ93" s="2"/>
       <c r="AK93" s="2"/>
       <c r="AL93" s="2"/>
       <c r="AM93" s="2"/>
       <c r="AN93" s="2"/>
       <c r="AO93" s="2"/>
@@ -5618,54 +5640,54 @@
       <c r="BK93" s="2"/>
       <c r="BL93" s="2"/>
       <c r="BM93" s="2"/>
       <c r="BN93" s="3"/>
       <c r="BO93" s="3"/>
       <c r="BP93" s="3"/>
     </row>
     <row r="94" spans="1:69" ht="25.5" customHeight="1">
       <c r="A94" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B94" s="24">
         <v>100</v>
       </c>
       <c r="C94" s="24">
         <v>0</v>
       </c>
       <c r="D94" s="24">
         <v>100</v>
       </c>
       <c r="E94" s="11"/>
       <c r="F94" s="24">
         <v>100</v>
       </c>
       <c r="G94" s="24">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="H94" s="24">
-        <v>99.1</v>
+        <v>99.7</v>
       </c>
       <c r="R94" s="3"/>
       <c r="S94" s="3"/>
       <c r="T94" s="3"/>
       <c r="U94" s="2"/>
       <c r="V94" s="2"/>
       <c r="W94" s="2"/>
       <c r="X94" s="2"/>
       <c r="Y94" s="2"/>
       <c r="Z94" s="2"/>
       <c r="AA94" s="2"/>
       <c r="AB94" s="2"/>
       <c r="AC94" s="2"/>
       <c r="AD94" s="2"/>
       <c r="AE94" s="2"/>
       <c r="AF94" s="2"/>
       <c r="AG94" s="2"/>
       <c r="AH94" s="2"/>
       <c r="AI94" s="2"/>
       <c r="AJ94" s="2"/>
       <c r="AK94" s="2"/>
       <c r="AL94" s="2"/>
       <c r="AM94" s="2"/>
       <c r="AN94" s="2"/>
       <c r="AO94" s="2"/>
@@ -5683,64 +5705,64 @@
       <c r="BA94" s="2"/>
       <c r="BB94" s="2"/>
       <c r="BC94" s="2"/>
       <c r="BD94" s="2"/>
       <c r="BE94" s="2"/>
       <c r="BF94" s="2"/>
       <c r="BG94" s="2"/>
       <c r="BH94" s="2"/>
       <c r="BI94" s="2"/>
       <c r="BJ94" s="2"/>
       <c r="BK94" s="2"/>
       <c r="BL94" s="2"/>
       <c r="BM94" s="2"/>
       <c r="BN94" s="3"/>
       <c r="BO94" s="3"/>
       <c r="BP94" s="3"/>
     </row>
     <row r="95" spans="1:69" ht="80.25" customHeight="1">
       <c r="A95" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="24">
         <v>100</v>
       </c>
       <c r="C95" s="24">
-        <v>47.8</v>
+        <v>49.8</v>
       </c>
       <c r="D95" s="24">
-        <v>52.2</v>
+        <v>50.2</v>
       </c>
       <c r="E95" s="11"/>
       <c r="F95" s="24">
         <v>100</v>
       </c>
       <c r="G95" s="24">
-        <v>3.7</v>
+        <v>4.5</v>
       </c>
       <c r="H95" s="24">
-        <v>96.3</v>
+        <v>95.5</v>
       </c>
       <c r="R95" s="3"/>
       <c r="S95" s="3"/>
       <c r="T95" s="3"/>
       <c r="U95" s="3"/>
       <c r="V95" s="2"/>
       <c r="W95" s="2"/>
       <c r="X95" s="2"/>
       <c r="Y95" s="2"/>
       <c r="Z95" s="2"/>
       <c r="AA95" s="2"/>
       <c r="AB95" s="2"/>
       <c r="AC95" s="2"/>
       <c r="AD95" s="2"/>
       <c r="AE95" s="2"/>
       <c r="AF95" s="2"/>
       <c r="AG95" s="2"/>
       <c r="AH95" s="2"/>
       <c r="AI95" s="2"/>
       <c r="AJ95" s="2"/>
       <c r="AK95" s="2"/>
       <c r="AL95" s="2"/>
       <c r="AM95" s="2"/>
       <c r="AN95" s="2"/>
       <c r="AO95" s="2"/>
@@ -5757,64 +5779,64 @@
       <c r="AZ95" s="2"/>
       <c r="BA95" s="2"/>
       <c r="BB95" s="2"/>
       <c r="BC95" s="2"/>
       <c r="BD95" s="2"/>
       <c r="BE95" s="2"/>
       <c r="BF95" s="2"/>
       <c r="BG95" s="2"/>
       <c r="BH95" s="2"/>
       <c r="BI95" s="2"/>
       <c r="BJ95" s="2"/>
       <c r="BK95" s="2"/>
       <c r="BL95" s="2"/>
       <c r="BM95" s="2"/>
       <c r="BN95" s="3"/>
       <c r="BO95" s="3"/>
     </row>
     <row r="96" spans="1:69" ht="25.5" customHeight="1">
       <c r="A96" s="12" t="s">
         <v>107</v>
       </c>
       <c r="B96" s="24">
         <v>100</v>
       </c>
       <c r="C96" s="24">
-        <v>1.3</v>
+        <v>2.6</v>
       </c>
       <c r="D96" s="24">
-        <v>98.7</v>
+        <v>97.4</v>
       </c>
       <c r="E96" s="11"/>
       <c r="F96" s="24">
         <v>100</v>
       </c>
       <c r="G96" s="24">
-        <v>7.7</v>
+        <v>5.4</v>
       </c>
       <c r="H96" s="24">
-        <v>92.3</v>
+        <v>94.6</v>
       </c>
       <c r="R96" s="3"/>
       <c r="S96" s="3"/>
       <c r="T96" s="3"/>
       <c r="U96" s="2"/>
       <c r="V96" s="2"/>
       <c r="W96" s="2"/>
       <c r="X96" s="2"/>
       <c r="Y96" s="2"/>
       <c r="Z96" s="2"/>
       <c r="AA96" s="2"/>
       <c r="AB96" s="2"/>
       <c r="AC96" s="2"/>
       <c r="AD96" s="2"/>
       <c r="AE96" s="2"/>
       <c r="AF96" s="2"/>
       <c r="AG96" s="2"/>
       <c r="AH96" s="2"/>
       <c r="AI96" s="2"/>
       <c r="AJ96" s="2"/>
       <c r="AK96" s="2"/>
       <c r="AL96" s="2"/>
       <c r="AM96" s="2"/>
       <c r="AN96" s="2"/>
       <c r="AO96" s="2"/>
@@ -5832,64 +5854,64 @@
       <c r="BA96" s="2"/>
       <c r="BB96" s="2"/>
       <c r="BC96" s="2"/>
       <c r="BD96" s="2"/>
       <c r="BE96" s="2"/>
       <c r="BF96" s="2"/>
       <c r="BG96" s="2"/>
       <c r="BH96" s="2"/>
       <c r="BI96" s="2"/>
       <c r="BJ96" s="2"/>
       <c r="BK96" s="2"/>
       <c r="BL96" s="2"/>
       <c r="BM96" s="2"/>
       <c r="BN96" s="3"/>
       <c r="BO96" s="3"/>
       <c r="BP96" s="3"/>
     </row>
     <row r="97" spans="1:68" ht="25.5" customHeight="1">
       <c r="A97" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B97" s="24">
         <v>100</v>
       </c>
       <c r="C97" s="24">
-        <v>18.5</v>
+        <v>21.5</v>
       </c>
       <c r="D97" s="24">
-        <v>81.5</v>
+        <v>78.5</v>
       </c>
       <c r="E97" s="11"/>
       <c r="F97" s="24">
         <v>100</v>
       </c>
       <c r="G97" s="24">
-        <v>7.2</v>
+        <v>11.8</v>
       </c>
       <c r="H97" s="24">
-        <v>92.8</v>
+        <v>88.2</v>
       </c>
       <c r="R97" s="3"/>
       <c r="S97" s="3"/>
       <c r="T97" s="3"/>
       <c r="U97" s="2"/>
       <c r="V97" s="2"/>
       <c r="W97" s="2"/>
       <c r="X97" s="2"/>
       <c r="Y97" s="2"/>
       <c r="Z97" s="2"/>
       <c r="AA97" s="2"/>
       <c r="AB97" s="2"/>
       <c r="AC97" s="2"/>
       <c r="AD97" s="2"/>
       <c r="AE97" s="2"/>
       <c r="AF97" s="2"/>
       <c r="AG97" s="2"/>
       <c r="AH97" s="2"/>
       <c r="AI97" s="2"/>
       <c r="AJ97" s="2"/>
       <c r="AK97" s="2"/>
       <c r="AL97" s="2"/>
       <c r="AM97" s="2"/>
       <c r="AN97" s="2"/>
       <c r="AO97" s="2"/>
@@ -5907,139 +5929,139 @@
       <c r="BA97" s="2"/>
       <c r="BB97" s="2"/>
       <c r="BC97" s="2"/>
       <c r="BD97" s="2"/>
       <c r="BE97" s="2"/>
       <c r="BF97" s="2"/>
       <c r="BG97" s="2"/>
       <c r="BH97" s="2"/>
       <c r="BI97" s="2"/>
       <c r="BJ97" s="2"/>
       <c r="BK97" s="2"/>
       <c r="BL97" s="2"/>
       <c r="BM97" s="2"/>
       <c r="BN97" s="3"/>
       <c r="BO97" s="3"/>
       <c r="BP97" s="3"/>
     </row>
     <row r="98" spans="1:68" ht="38.25" customHeight="1">
       <c r="A98" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B98" s="24">
         <v>100</v>
       </c>
       <c r="C98" s="24">
-        <v>38.799999999999997</v>
+        <v>38</v>
       </c>
       <c r="D98" s="24">
-        <v>61.2</v>
+        <v>62</v>
       </c>
       <c r="E98" s="11"/>
       <c r="F98" s="24">
         <v>100</v>
       </c>
       <c r="G98" s="24">
-        <v>0.7</v>
+        <v>1.9</v>
       </c>
       <c r="H98" s="24">
-        <v>99.3</v>
+        <v>98.1</v>
       </c>
       <c r="BP98" s="1"/>
     </row>
     <row r="99" spans="1:68" ht="66" customHeight="1">
       <c r="A99" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B99" s="33">
         <v>100</v>
       </c>
       <c r="C99" s="33">
-        <v>51.8</v>
+        <v>65.7</v>
       </c>
       <c r="D99" s="33">
-        <v>48.2</v>
+        <v>34.299999999999997</v>
       </c>
       <c r="E99" s="34"/>
       <c r="F99" s="33">
         <v>100</v>
       </c>
       <c r="G99" s="33">
-        <v>1.2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H99" s="33">
-        <v>98.8</v>
+        <v>97.8</v>
       </c>
       <c r="BP99" s="1"/>
     </row>
     <row r="100" spans="1:68" ht="38.25" customHeight="1">
       <c r="A100" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B100" s="24">
         <v>100</v>
       </c>
       <c r="C100" s="24">
-        <v>43.2</v>
+        <v>33.5</v>
       </c>
       <c r="D100" s="24">
-        <v>56.8</v>
+        <v>66.5</v>
       </c>
       <c r="E100" s="11"/>
       <c r="F100" s="24">
         <v>100</v>
       </c>
       <c r="G100" s="24">
-        <v>9.5</v>
+        <v>6</v>
       </c>
       <c r="H100" s="24">
-        <v>90.5</v>
+        <v>94</v>
       </c>
       <c r="BP100" s="1"/>
     </row>
     <row r="101" spans="1:68" ht="51" customHeight="1">
       <c r="A101" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B101" s="24">
         <v>100</v>
       </c>
       <c r="C101" s="24">
-        <v>25.1</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="D101" s="24">
-        <v>74.900000000000006</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="E101" s="11"/>
       <c r="F101" s="24">
         <v>100</v>
       </c>
       <c r="G101" s="24">
-        <v>10.8</v>
+        <v>6.7</v>
       </c>
       <c r="H101" s="24">
-        <v>89.2</v>
+        <v>93.3</v>
       </c>
       <c r="R101" s="3"/>
       <c r="S101" s="3"/>
       <c r="T101" s="3"/>
       <c r="U101" s="2"/>
       <c r="V101" s="2"/>
       <c r="W101" s="2"/>
       <c r="X101" s="2"/>
       <c r="Y101" s="2"/>
       <c r="Z101" s="2"/>
       <c r="AA101" s="2"/>
       <c r="AB101" s="2"/>
       <c r="AC101" s="2"/>
       <c r="AD101" s="2"/>
       <c r="AE101" s="2"/>
       <c r="AF101" s="2"/>
       <c r="AG101" s="2"/>
       <c r="AH101" s="2"/>
       <c r="AI101" s="2"/>
       <c r="AJ101" s="2"/>
       <c r="AK101" s="2"/>
       <c r="AL101" s="2"/>
       <c r="AM101" s="2"/>
       <c r="AN101" s="2"/>
       <c r="AO101" s="2"/>
@@ -6057,64 +6079,66 @@
       <c r="BA101" s="2"/>
       <c r="BB101" s="2"/>
       <c r="BC101" s="2"/>
       <c r="BD101" s="2"/>
       <c r="BE101" s="2"/>
       <c r="BF101" s="2"/>
       <c r="BG101" s="2"/>
       <c r="BH101" s="2"/>
       <c r="BI101" s="2"/>
       <c r="BJ101" s="2"/>
       <c r="BK101" s="2"/>
       <c r="BL101" s="2"/>
       <c r="BM101" s="2"/>
       <c r="BN101" s="3"/>
       <c r="BO101" s="3"/>
       <c r="BP101" s="3"/>
     </row>
     <row r="102" spans="1:68" ht="15.75" customHeight="1">
       <c r="A102" s="35" t="s">
         <v>104</v>
       </c>
       <c r="B102" s="33">
         <v>100</v>
       </c>
       <c r="C102" s="33">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D102" s="33">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="E102" s="34"/>
+        <v>45</v>
+      </c>
+      <c r="E102" s="33">
+        <v>0</v>
+      </c>
       <c r="F102" s="33">
         <v>100</v>
       </c>
       <c r="G102" s="33">
-        <v>26.3</v>
+        <v>38.6</v>
       </c>
       <c r="H102" s="33">
-        <v>73.7</v>
+        <v>61.4</v>
       </c>
       <c r="R102" s="3"/>
       <c r="S102" s="3"/>
       <c r="T102" s="3"/>
       <c r="U102" s="2"/>
       <c r="V102" s="2"/>
       <c r="W102" s="2"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
       <c r="Z102" s="2"/>
       <c r="AA102" s="2"/>
       <c r="AB102" s="2"/>
       <c r="AC102" s="2"/>
       <c r="AD102" s="2"/>
       <c r="AE102" s="2"/>
       <c r="AF102" s="2"/>
       <c r="AG102" s="2"/>
       <c r="AH102" s="2"/>
       <c r="AI102" s="2"/>
       <c r="AJ102" s="2"/>
       <c r="AK102" s="2"/>
       <c r="AL102" s="2"/>
       <c r="AM102" s="2"/>
       <c r="AN102" s="2"/>
       <c r="AO102" s="2"/>
@@ -6142,54 +6166,54 @@
       <c r="BK102" s="2"/>
       <c r="BL102" s="2"/>
       <c r="BM102" s="2"/>
       <c r="BN102" s="3"/>
       <c r="BO102" s="3"/>
       <c r="BP102" s="3"/>
     </row>
     <row r="103" spans="1:68" ht="26.25" customHeight="1">
       <c r="A103" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B103" s="24">
         <v>100</v>
       </c>
       <c r="C103" s="24">
         <v>0</v>
       </c>
       <c r="D103" s="24">
         <v>100</v>
       </c>
       <c r="E103" s="11"/>
       <c r="F103" s="24">
         <v>100</v>
       </c>
       <c r="G103" s="24">
-        <v>14.4</v>
+        <v>8.4</v>
       </c>
       <c r="H103" s="24">
-        <v>85.6</v>
+        <v>91.6</v>
       </c>
       <c r="R103" s="3"/>
       <c r="S103" s="3"/>
       <c r="T103" s="3"/>
       <c r="U103" s="2"/>
       <c r="V103" s="2"/>
       <c r="W103" s="2"/>
       <c r="X103" s="2"/>
       <c r="Y103" s="2"/>
       <c r="Z103" s="2"/>
       <c r="AA103" s="2"/>
       <c r="AB103" s="2"/>
       <c r="AC103" s="2"/>
       <c r="AD103" s="2"/>
       <c r="AE103" s="2"/>
       <c r="AF103" s="2"/>
       <c r="AG103" s="2"/>
       <c r="AH103" s="2"/>
       <c r="AI103" s="2"/>
       <c r="AJ103" s="2"/>
       <c r="AK103" s="2"/>
       <c r="AL103" s="2"/>
       <c r="AM103" s="2"/>
       <c r="AN103" s="2"/>
       <c r="AO103" s="2"/>
@@ -6217,54 +6241,54 @@
       <c r="BK103" s="2"/>
       <c r="BL103" s="2"/>
       <c r="BM103" s="2"/>
       <c r="BN103" s="3"/>
       <c r="BO103" s="3"/>
       <c r="BP103" s="3"/>
     </row>
     <row r="104" spans="1:68" ht="53.25" customHeight="1">
       <c r="A104" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B104" s="24">
         <v>100</v>
       </c>
       <c r="C104" s="24">
         <v>0</v>
       </c>
       <c r="D104" s="24">
         <v>100</v>
       </c>
       <c r="E104" s="11"/>
       <c r="F104" s="24">
         <v>100</v>
       </c>
       <c r="G104" s="24">
-        <v>18.399999999999999</v>
+        <v>19.8</v>
       </c>
       <c r="H104" s="24">
-        <v>81.599999999999994</v>
+        <v>80.2</v>
       </c>
       <c r="R104" s="3"/>
       <c r="S104" s="3"/>
       <c r="T104" s="3"/>
       <c r="U104" s="2"/>
       <c r="V104" s="2"/>
       <c r="W104" s="2"/>
       <c r="X104" s="2"/>
       <c r="Y104" s="2"/>
       <c r="Z104" s="2"/>
       <c r="AA104" s="2"/>
       <c r="AB104" s="2"/>
       <c r="AC104" s="2"/>
       <c r="AD104" s="2"/>
       <c r="AE104" s="2"/>
       <c r="AF104" s="2"/>
       <c r="AG104" s="2"/>
       <c r="AH104" s="2"/>
       <c r="AI104" s="2"/>
       <c r="AJ104" s="2"/>
       <c r="AK104" s="2"/>
       <c r="AL104" s="2"/>
       <c r="AM104" s="2"/>
       <c r="AN104" s="2"/>
       <c r="AO104" s="2"/>
@@ -6280,64 +6304,64 @@
       <c r="AY104" s="2"/>
       <c r="AZ104" s="2"/>
       <c r="BA104" s="2"/>
       <c r="BB104" s="2"/>
       <c r="BC104" s="2"/>
       <c r="BD104" s="2"/>
       <c r="BE104" s="2"/>
       <c r="BF104" s="2"/>
       <c r="BG104" s="2"/>
       <c r="BH104" s="2"/>
       <c r="BI104" s="2"/>
       <c r="BJ104" s="2"/>
       <c r="BK104" s="2"/>
       <c r="BL104" s="2"/>
       <c r="BM104" s="2"/>
       <c r="BN104" s="2"/>
     </row>
     <row r="105" spans="1:68" ht="25.5" customHeight="1">
       <c r="A105" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B105" s="24">
         <v>100</v>
       </c>
       <c r="C105" s="24">
-        <v>9.1999999999999993</v>
+        <v>12.6</v>
       </c>
       <c r="D105" s="24">
-        <v>90.8</v>
+        <v>87.4</v>
       </c>
       <c r="E105" s="11"/>
       <c r="F105" s="24">
         <v>100</v>
       </c>
       <c r="G105" s="24">
-        <v>32.200000000000003</v>
+        <v>38.200000000000003</v>
       </c>
       <c r="H105" s="24">
-        <v>67.8</v>
+        <v>61.8</v>
       </c>
       <c r="R105" s="3"/>
       <c r="S105" s="3"/>
       <c r="T105" s="3"/>
       <c r="U105" s="2"/>
       <c r="V105" s="2"/>
       <c r="W105" s="2"/>
       <c r="X105" s="2"/>
       <c r="Y105" s="2"/>
       <c r="Z105" s="2"/>
       <c r="AA105" s="2"/>
       <c r="AB105" s="2"/>
       <c r="AC105" s="2"/>
       <c r="AD105" s="2"/>
       <c r="AE105" s="2"/>
       <c r="AF105" s="2"/>
       <c r="AG105" s="2"/>
       <c r="AH105" s="2"/>
       <c r="AI105" s="2"/>
       <c r="AJ105" s="2"/>
       <c r="AK105" s="2"/>
       <c r="AL105" s="2"/>
       <c r="AM105" s="2"/>
       <c r="AN105" s="2"/>
       <c r="AO105" s="2"/>
@@ -6355,64 +6379,64 @@
       <c r="BA105" s="2"/>
       <c r="BB105" s="2"/>
       <c r="BC105" s="2"/>
       <c r="BD105" s="2"/>
       <c r="BE105" s="2"/>
       <c r="BF105" s="2"/>
       <c r="BG105" s="2"/>
       <c r="BH105" s="2"/>
       <c r="BI105" s="2"/>
       <c r="BJ105" s="2"/>
       <c r="BK105" s="2"/>
       <c r="BL105" s="2"/>
       <c r="BM105" s="2"/>
       <c r="BN105" s="3"/>
       <c r="BO105" s="3"/>
       <c r="BP105" s="3"/>
     </row>
     <row r="106" spans="1:68" ht="39" customHeight="1">
       <c r="A106" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B106" s="24">
         <v>100</v>
       </c>
       <c r="C106" s="24">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="D106" s="24">
-        <v>99.8</v>
+        <v>99.4</v>
       </c>
       <c r="E106" s="11"/>
       <c r="F106" s="24">
         <v>100</v>
       </c>
       <c r="G106" s="24">
-        <v>4.3</v>
+        <v>5.4</v>
       </c>
       <c r="H106" s="24">
-        <v>95.7</v>
+        <v>94.6</v>
       </c>
       <c r="R106" s="3"/>
       <c r="S106" s="3"/>
       <c r="T106" s="3"/>
       <c r="U106" s="2"/>
       <c r="V106" s="2"/>
       <c r="W106" s="2"/>
       <c r="X106" s="2"/>
       <c r="Y106" s="2"/>
       <c r="Z106" s="2"/>
       <c r="AA106" s="2"/>
       <c r="AB106" s="2"/>
       <c r="AC106" s="2"/>
       <c r="AD106" s="2"/>
       <c r="AE106" s="2"/>
       <c r="AF106" s="2"/>
       <c r="AG106" s="2"/>
       <c r="AH106" s="2"/>
       <c r="AI106" s="2"/>
       <c r="AJ106" s="2"/>
       <c r="AK106" s="2"/>
       <c r="AL106" s="2"/>
       <c r="AM106" s="2"/>
       <c r="AN106" s="2"/>
       <c r="AO106" s="2"/>
@@ -6430,64 +6454,64 @@
       <c r="BA106" s="2"/>
       <c r="BB106" s="2"/>
       <c r="BC106" s="2"/>
       <c r="BD106" s="2"/>
       <c r="BE106" s="2"/>
       <c r="BF106" s="2"/>
       <c r="BG106" s="2"/>
       <c r="BH106" s="2"/>
       <c r="BI106" s="2"/>
       <c r="BJ106" s="2"/>
       <c r="BK106" s="2"/>
       <c r="BL106" s="2"/>
       <c r="BM106" s="2"/>
       <c r="BN106" s="3"/>
       <c r="BO106" s="3"/>
       <c r="BP106" s="3"/>
     </row>
     <row r="107" spans="1:68" ht="12.75" customHeight="1">
       <c r="A107" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B107" s="24">
         <v>100</v>
       </c>
       <c r="C107" s="24">
-        <v>0.6</v>
+        <v>1.6</v>
       </c>
       <c r="D107" s="24">
-        <v>99.4</v>
+        <v>98.4</v>
       </c>
       <c r="E107" s="11"/>
       <c r="F107" s="24">
         <v>100</v>
       </c>
       <c r="G107" s="24">
-        <v>8.6</v>
+        <v>4.3</v>
       </c>
       <c r="H107" s="24">
-        <v>91.4</v>
+        <v>95.7</v>
       </c>
       <c r="R107" s="3"/>
       <c r="S107" s="3"/>
       <c r="T107" s="3"/>
       <c r="U107" s="2"/>
       <c r="V107" s="2"/>
       <c r="W107" s="2"/>
       <c r="X107" s="2"/>
       <c r="Y107" s="2"/>
       <c r="Z107" s="2"/>
       <c r="AA107" s="2"/>
       <c r="AB107" s="2"/>
       <c r="AC107" s="2"/>
       <c r="AD107" s="2"/>
       <c r="AE107" s="2"/>
       <c r="AF107" s="2"/>
       <c r="AG107" s="2"/>
       <c r="AH107" s="2"/>
       <c r="AI107" s="2"/>
       <c r="AJ107" s="2"/>
       <c r="AK107" s="2"/>
       <c r="AL107" s="2"/>
       <c r="AM107" s="2"/>
       <c r="AN107" s="2"/>
       <c r="AO107" s="2"/>
@@ -6515,54 +6539,54 @@
       <c r="BK107" s="2"/>
       <c r="BL107" s="2"/>
       <c r="BM107" s="2"/>
       <c r="BN107" s="3"/>
       <c r="BO107" s="3"/>
       <c r="BP107" s="3"/>
     </row>
     <row r="108" spans="1:68" ht="25.5" customHeight="1">
       <c r="A108" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B108" s="24">
         <v>100</v>
       </c>
       <c r="C108" s="24">
         <v>0</v>
       </c>
       <c r="D108" s="24">
         <v>100</v>
       </c>
       <c r="E108" s="11"/>
       <c r="F108" s="24">
         <v>100</v>
       </c>
       <c r="G108" s="24">
-        <v>2.4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="H108" s="24">
-        <v>97.6</v>
+        <v>95.9</v>
       </c>
       <c r="R108" s="3"/>
       <c r="S108" s="3"/>
       <c r="T108" s="3"/>
       <c r="U108" s="2"/>
       <c r="V108" s="2"/>
       <c r="W108" s="2"/>
       <c r="X108" s="2"/>
       <c r="Y108" s="2"/>
       <c r="Z108" s="2"/>
       <c r="AA108" s="2"/>
       <c r="AB108" s="2"/>
       <c r="AC108" s="2"/>
       <c r="AD108" s="2"/>
       <c r="AE108" s="2"/>
       <c r="AF108" s="2"/>
       <c r="AG108" s="2"/>
       <c r="AH108" s="2"/>
       <c r="AI108" s="2"/>
       <c r="AJ108" s="2"/>
       <c r="AK108" s="2"/>
       <c r="AL108" s="2"/>
       <c r="AM108" s="2"/>
       <c r="AN108" s="2"/>
       <c r="AO108" s="2"/>
@@ -6580,64 +6604,64 @@
       <c r="BA108" s="2"/>
       <c r="BB108" s="2"/>
       <c r="BC108" s="2"/>
       <c r="BD108" s="2"/>
       <c r="BE108" s="2"/>
       <c r="BF108" s="2"/>
       <c r="BG108" s="2"/>
       <c r="BH108" s="2"/>
       <c r="BI108" s="2"/>
       <c r="BJ108" s="2"/>
       <c r="BK108" s="2"/>
       <c r="BL108" s="2"/>
       <c r="BM108" s="2"/>
       <c r="BN108" s="3"/>
       <c r="BO108" s="3"/>
       <c r="BP108" s="3"/>
     </row>
     <row r="109" spans="1:68" ht="75.75" customHeight="1">
       <c r="A109" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B109" s="24">
         <v>100</v>
       </c>
       <c r="C109" s="24">
-        <v>32.1</v>
+        <v>23.7</v>
       </c>
       <c r="D109" s="24">
-        <v>67.900000000000006</v>
+        <v>76.3</v>
       </c>
       <c r="E109" s="11"/>
       <c r="F109" s="24">
         <v>100</v>
       </c>
       <c r="G109" s="24">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="H109" s="24">
-        <v>99.6</v>
+        <v>99.7</v>
       </c>
       <c r="R109" s="3"/>
       <c r="S109" s="3"/>
       <c r="T109" s="3"/>
       <c r="U109" s="2"/>
       <c r="V109" s="2"/>
       <c r="W109" s="2"/>
       <c r="X109" s="2"/>
       <c r="Y109" s="2"/>
       <c r="Z109" s="2"/>
       <c r="AA109" s="2"/>
       <c r="AB109" s="2"/>
       <c r="AC109" s="2"/>
       <c r="AD109" s="2"/>
       <c r="AE109" s="2"/>
       <c r="AF109" s="2"/>
       <c r="AG109" s="2"/>
       <c r="AH109" s="2"/>
       <c r="AI109" s="2"/>
       <c r="AJ109" s="2"/>
       <c r="AK109" s="2"/>
       <c r="AL109" s="2"/>
       <c r="AM109" s="2"/>
       <c r="AN109" s="2"/>
       <c r="AO109" s="2"/>
@@ -6665,54 +6689,54 @@
       <c r="BK109" s="2"/>
       <c r="BL109" s="2"/>
       <c r="BM109" s="2"/>
       <c r="BN109" s="3"/>
       <c r="BO109" s="3"/>
       <c r="BP109" s="3"/>
     </row>
     <row r="110" spans="1:68" ht="12.75" customHeight="1">
       <c r="A110" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B110" s="24">
         <v>100</v>
       </c>
       <c r="C110" s="24">
         <v>0</v>
       </c>
       <c r="D110" s="24">
         <v>100</v>
       </c>
       <c r="E110" s="11"/>
       <c r="F110" s="24">
         <v>100</v>
       </c>
       <c r="G110" s="24">
-        <v>4.9000000000000004</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="H110" s="24">
-        <v>95.1</v>
+        <v>95.9</v>
       </c>
       <c r="R110" s="3"/>
       <c r="S110" s="3"/>
       <c r="T110" s="3"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
       <c r="X110" s="2"/>
       <c r="Y110" s="2"/>
       <c r="Z110" s="2"/>
       <c r="AA110" s="2"/>
       <c r="AB110" s="2"/>
       <c r="AC110" s="2"/>
       <c r="AD110" s="2"/>
       <c r="AE110" s="2"/>
       <c r="AF110" s="2"/>
       <c r="AG110" s="2"/>
       <c r="AH110" s="2"/>
       <c r="AI110" s="2"/>
       <c r="AJ110" s="2"/>
       <c r="AK110" s="2"/>
       <c r="AL110" s="2"/>
       <c r="AM110" s="2"/>
       <c r="AN110" s="2"/>
       <c r="AO110" s="2"/>
@@ -6730,64 +6754,64 @@
       <c r="BA110" s="2"/>
       <c r="BB110" s="2"/>
       <c r="BC110" s="2"/>
       <c r="BD110" s="2"/>
       <c r="BE110" s="2"/>
       <c r="BF110" s="2"/>
       <c r="BG110" s="2"/>
       <c r="BH110" s="2"/>
       <c r="BI110" s="2"/>
       <c r="BJ110" s="2"/>
       <c r="BK110" s="2"/>
       <c r="BL110" s="2"/>
       <c r="BM110" s="2"/>
       <c r="BN110" s="3"/>
       <c r="BO110" s="3"/>
       <c r="BP110" s="3"/>
     </row>
     <row r="111" spans="1:68" ht="66" customHeight="1">
       <c r="A111" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B111" s="24">
         <v>100</v>
       </c>
       <c r="C111" s="24">
-        <v>13.2</v>
+        <v>25.3</v>
       </c>
       <c r="D111" s="24">
-        <v>86.8</v>
+        <v>74.7</v>
       </c>
       <c r="E111" s="11"/>
       <c r="F111" s="24">
         <v>100</v>
       </c>
       <c r="G111" s="24">
-        <v>22.8</v>
+        <v>26.1</v>
       </c>
       <c r="H111" s="24">
-        <v>77.2</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="R111" s="3"/>
       <c r="S111" s="3"/>
       <c r="T111" s="3"/>
       <c r="U111" s="2"/>
       <c r="V111" s="2"/>
       <c r="W111" s="2"/>
       <c r="X111" s="2"/>
       <c r="Y111" s="2"/>
       <c r="Z111" s="2"/>
       <c r="AA111" s="2"/>
       <c r="AB111" s="2"/>
       <c r="AC111" s="2"/>
       <c r="AD111" s="2"/>
       <c r="AE111" s="2"/>
       <c r="AF111" s="2"/>
       <c r="AG111" s="2"/>
       <c r="AH111" s="2"/>
       <c r="AI111" s="2"/>
       <c r="AJ111" s="2"/>
       <c r="AK111" s="2"/>
       <c r="AL111" s="2"/>
       <c r="AM111" s="2"/>
       <c r="AN111" s="2"/>
       <c r="AO111" s="2"/>
@@ -6805,64 +6829,64 @@
       <c r="BA111" s="2"/>
       <c r="BB111" s="2"/>
       <c r="BC111" s="2"/>
       <c r="BD111" s="2"/>
       <c r="BE111" s="2"/>
       <c r="BF111" s="2"/>
       <c r="BG111" s="2"/>
       <c r="BH111" s="2"/>
       <c r="BI111" s="2"/>
       <c r="BJ111" s="2"/>
       <c r="BK111" s="2"/>
       <c r="BL111" s="2"/>
       <c r="BM111" s="2"/>
       <c r="BN111" s="3"/>
       <c r="BO111" s="3"/>
       <c r="BP111" s="3"/>
     </row>
     <row r="112" spans="1:68" ht="54" customHeight="1">
       <c r="A112" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B112" s="24">
         <v>100</v>
       </c>
       <c r="C112" s="24">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="D112" s="24">
-        <v>100</v>
+        <v>99.9</v>
       </c>
       <c r="E112" s="11"/>
       <c r="F112" s="24">
         <v>100</v>
       </c>
       <c r="G112" s="24">
-        <v>34.700000000000003</v>
+        <v>26.7</v>
       </c>
       <c r="H112" s="24">
-        <v>65.3</v>
+        <v>73.3</v>
       </c>
       <c r="R112" s="3"/>
       <c r="S112" s="3"/>
       <c r="T112" s="3"/>
       <c r="U112" s="2"/>
       <c r="V112" s="2"/>
       <c r="W112" s="2"/>
       <c r="X112" s="2"/>
       <c r="Y112" s="2"/>
       <c r="Z112" s="2"/>
       <c r="AA112" s="2"/>
       <c r="AB112" s="2"/>
       <c r="AC112" s="2"/>
       <c r="AD112" s="2"/>
       <c r="AE112" s="2"/>
       <c r="AF112" s="2"/>
       <c r="AG112" s="2"/>
       <c r="AH112" s="2"/>
       <c r="AI112" s="2"/>
       <c r="AJ112" s="2"/>
       <c r="AK112" s="2"/>
       <c r="AL112" s="2"/>
       <c r="AM112" s="2"/>
       <c r="AN112" s="2"/>
       <c r="AO112" s="2"/>
@@ -6880,64 +6904,64 @@
       <c r="BA112" s="2"/>
       <c r="BB112" s="2"/>
       <c r="BC112" s="2"/>
       <c r="BD112" s="2"/>
       <c r="BE112" s="2"/>
       <c r="BF112" s="2"/>
       <c r="BG112" s="2"/>
       <c r="BH112" s="2"/>
       <c r="BI112" s="2"/>
       <c r="BJ112" s="2"/>
       <c r="BK112" s="2"/>
       <c r="BL112" s="2"/>
       <c r="BM112" s="2"/>
       <c r="BN112" s="3"/>
       <c r="BO112" s="3"/>
       <c r="BP112" s="3"/>
     </row>
     <row r="113" spans="1:68" ht="25.5" customHeight="1">
       <c r="A113" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B113" s="24">
         <v>100</v>
       </c>
       <c r="C113" s="24">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="D113" s="24">
-        <v>99.6</v>
+        <v>99.4</v>
       </c>
       <c r="E113" s="11"/>
       <c r="F113" s="24">
         <v>100</v>
       </c>
       <c r="G113" s="24">
-        <v>5.3</v>
+        <v>3.8</v>
       </c>
       <c r="H113" s="24">
-        <v>94.7</v>
+        <v>96.2</v>
       </c>
       <c r="R113" s="3"/>
       <c r="S113" s="3"/>
       <c r="T113" s="3"/>
       <c r="U113" s="2"/>
       <c r="V113" s="2"/>
       <c r="W113" s="2"/>
       <c r="X113" s="2"/>
       <c r="Y113" s="2"/>
       <c r="Z113" s="2"/>
       <c r="AA113" s="2"/>
       <c r="AB113" s="2"/>
       <c r="AC113" s="2"/>
       <c r="AD113" s="2"/>
       <c r="AE113" s="2"/>
       <c r="AF113" s="2"/>
       <c r="AG113" s="2"/>
       <c r="AH113" s="2"/>
       <c r="AI113" s="2"/>
       <c r="AJ113" s="2"/>
       <c r="AK113" s="2"/>
       <c r="AL113" s="2"/>
       <c r="AM113" s="2"/>
       <c r="AN113" s="2"/>
       <c r="AO113" s="2"/>
@@ -6948,352 +6972,352 @@
       <c r="AT113" s="2"/>
       <c r="AU113" s="2"/>
       <c r="AV113" s="2"/>
       <c r="AW113" s="2"/>
       <c r="AX113" s="2"/>
       <c r="AY113" s="2"/>
       <c r="AZ113" s="2"/>
       <c r="BA113" s="2"/>
       <c r="BB113" s="2"/>
       <c r="BC113" s="2"/>
       <c r="BD113" s="2"/>
       <c r="BE113" s="2"/>
       <c r="BF113" s="2"/>
       <c r="BG113" s="2"/>
       <c r="BH113" s="2"/>
       <c r="BI113" s="2"/>
       <c r="BJ113" s="2"/>
       <c r="BK113" s="2"/>
       <c r="BL113" s="2"/>
       <c r="BM113" s="2"/>
       <c r="BN113" s="3"/>
       <c r="BO113" s="3"/>
       <c r="BP113" s="3"/>
     </row>
     <row r="114" spans="1:68" ht="29.25" customHeight="1">
-      <c r="A114" s="38" t="s">
+      <c r="A114" s="37" t="s">
         <v>124</v>
       </c>
-      <c r="B114" s="39"/>
-[...5 lines deleted...]
-      <c r="H114" s="40"/>
+      <c r="B114" s="38"/>
+      <c r="C114" s="38"/>
+      <c r="D114" s="38"/>
+      <c r="E114" s="38"/>
+      <c r="F114" s="38"/>
+      <c r="G114" s="38"/>
+      <c r="H114" s="39"/>
       <c r="I114" s="2"/>
       <c r="BN114" s="3"/>
       <c r="BO114" s="3"/>
       <c r="BP114" s="3"/>
     </row>
     <row r="115" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A115" s="8" t="s">
+      <c r="A115" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="B115" s="23">
-[...16 lines deleted...]
-        <v>99.4</v>
+      <c r="B115" s="24">
+        <v>100</v>
+      </c>
+      <c r="C115" s="24">
+        <v>28.3</v>
+      </c>
+      <c r="D115" s="24">
+        <v>71.7</v>
+      </c>
+      <c r="E115" s="11"/>
+      <c r="F115" s="24">
+        <v>100</v>
+      </c>
+      <c r="G115" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="H115" s="24">
+        <v>99.9</v>
       </c>
       <c r="BP115" s="1"/>
     </row>
     <row r="116" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A116" s="27" t="s">
+      <c r="A116" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B116" s="28">
-[...16 lines deleted...]
-        <v>99.7</v>
+      <c r="B116" s="33">
+        <v>100</v>
+      </c>
+      <c r="C116" s="33">
+        <v>91.1</v>
+      </c>
+      <c r="D116" s="33">
+        <v>8.9</v>
+      </c>
+      <c r="E116" s="34"/>
+      <c r="F116" s="33">
+        <v>100</v>
+      </c>
+      <c r="G116" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="H116" s="33">
+        <v>98.8</v>
       </c>
       <c r="BP116" s="1"/>
     </row>
     <row r="117" spans="1:68" ht="12.75" customHeight="1">
       <c r="A117" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B117" s="24">
         <v>100</v>
       </c>
       <c r="C117" s="24">
-        <v>39.200000000000003</v>
+        <v>1.4</v>
       </c>
       <c r="D117" s="24">
-        <v>60.8</v>
+        <v>98.6</v>
       </c>
       <c r="E117" s="11"/>
       <c r="F117" s="24">
         <v>100</v>
       </c>
       <c r="G117" s="24">
-        <v>3.1</v>
+        <v>0.2</v>
       </c>
       <c r="H117" s="24">
-        <v>96.9</v>
+        <v>99.8</v>
       </c>
       <c r="BP117" s="1"/>
     </row>
     <row r="118" spans="1:68" ht="27" customHeight="1">
-      <c r="A118" s="38" t="s">
+      <c r="A118" s="37" t="s">
         <v>125</v>
       </c>
-      <c r="B118" s="39"/>
-[...5 lines deleted...]
-      <c r="H118" s="40"/>
+      <c r="B118" s="38"/>
+      <c r="C118" s="38"/>
+      <c r="D118" s="38"/>
+      <c r="E118" s="38"/>
+      <c r="F118" s="38"/>
+      <c r="G118" s="38"/>
+      <c r="H118" s="39"/>
       <c r="I118" s="2"/>
       <c r="BN118" s="3"/>
       <c r="BP118" s="1"/>
     </row>
     <row r="119" spans="1:68" ht="25.5" customHeight="1">
       <c r="A119" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B119" s="24">
         <v>100</v>
       </c>
       <c r="C119" s="24">
-        <v>47</v>
+        <v>38.4</v>
       </c>
       <c r="D119" s="24">
-        <v>53</v>
+        <v>61.6</v>
       </c>
       <c r="E119" s="11"/>
       <c r="F119" s="24">
         <v>100</v>
       </c>
       <c r="G119" s="24">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="H119" s="24">
-        <v>99</v>
+        <v>99.3</v>
       </c>
       <c r="BP119" s="1"/>
     </row>
     <row r="120" spans="1:68" ht="25.5" customHeight="1">
       <c r="A120" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B120" s="24">
         <v>100</v>
       </c>
       <c r="C120" s="24">
-        <v>20.9</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="D120" s="24">
-        <v>79.099999999999994</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="E120" s="11"/>
       <c r="F120" s="24">
         <v>100</v>
       </c>
       <c r="G120" s="24">
-        <v>3.1</v>
+        <v>5.9</v>
       </c>
       <c r="H120" s="24">
-        <v>96.9</v>
+        <v>94.1</v>
       </c>
       <c r="BP120" s="1"/>
     </row>
     <row r="121" spans="1:68" ht="25.5" customHeight="1">
       <c r="A121" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B121" s="24">
         <v>100</v>
       </c>
       <c r="C121" s="24">
-        <v>6.2</v>
+        <v>3.2</v>
       </c>
       <c r="D121" s="24">
-        <v>93.8</v>
+        <v>96.8</v>
       </c>
       <c r="E121" s="11"/>
       <c r="F121" s="24">
         <v>100</v>
       </c>
       <c r="G121" s="24">
-        <v>21.1</v>
+        <v>15.8</v>
       </c>
       <c r="H121" s="24">
-        <v>78.900000000000006</v>
+        <v>84.2</v>
       </c>
       <c r="BP121" s="1"/>
     </row>
     <row r="122" spans="1:68" ht="12.75" customHeight="1">
       <c r="A122" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B122" s="30">
         <v>100</v>
       </c>
       <c r="C122" s="30">
-        <v>86.1</v>
+        <v>92.2</v>
       </c>
       <c r="D122" s="30">
-        <v>13.9</v>
+        <v>7.8</v>
       </c>
       <c r="E122" s="31"/>
       <c r="F122" s="30">
         <v>100</v>
       </c>
       <c r="G122" s="30">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="H122" s="30">
-        <v>100</v>
+        <v>99.4</v>
       </c>
       <c r="BP122" s="1"/>
     </row>
     <row r="123" spans="1:68" ht="25.5" customHeight="1">
       <c r="A123" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B123" s="23">
         <v>100</v>
       </c>
       <c r="C123" s="23">
-        <v>77.400000000000006</v>
+        <v>82.5</v>
       </c>
       <c r="D123" s="23">
-        <v>22.6</v>
+        <v>17.5</v>
       </c>
       <c r="E123" s="9"/>
       <c r="F123" s="23">
         <v>100</v>
       </c>
       <c r="G123" s="23">
-        <v>3.6</v>
+        <v>0.2</v>
       </c>
       <c r="H123" s="23">
-        <v>96.4</v>
+        <v>99.8</v>
       </c>
       <c r="BP123" s="1"/>
     </row>
     <row r="124" spans="1:68" ht="12.75" customHeight="1">
       <c r="A124" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B124" s="28">
         <v>100</v>
       </c>
       <c r="C124" s="28">
-        <v>81.7</v>
+        <v>79.8</v>
       </c>
       <c r="D124" s="28">
-        <v>18.3</v>
+        <v>20.2</v>
       </c>
       <c r="E124" s="29"/>
       <c r="F124" s="28">
         <v>100</v>
       </c>
       <c r="G124" s="28">
-        <v>2.8</v>
+        <v>0.3</v>
       </c>
       <c r="H124" s="28">
-        <v>97.2</v>
+        <v>99.7</v>
       </c>
       <c r="BP124" s="1"/>
     </row>
     <row r="125" spans="1:68" ht="25.5" customHeight="1">
       <c r="A125" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B125" s="24">
         <v>100</v>
       </c>
       <c r="C125" s="24">
-        <v>20.6</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="D125" s="24">
-        <v>79.400000000000006</v>
+        <v>82.6</v>
       </c>
       <c r="E125" s="11"/>
       <c r="F125" s="24">
         <v>100</v>
       </c>
       <c r="G125" s="24">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="H125" s="24">
-        <v>99.6</v>
+        <v>99.9</v>
       </c>
       <c r="BP125" s="1"/>
     </row>
     <row r="126" spans="1:68">
       <c r="A126" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B126" s="30">
         <v>100</v>
       </c>
       <c r="C126" s="30">
-        <v>58.8</v>
+        <v>63.1</v>
       </c>
       <c r="D126" s="30">
-        <v>41.2</v>
+        <v>36.9</v>
       </c>
       <c r="E126" s="31"/>
       <c r="F126" s="30">
         <v>100</v>
       </c>
       <c r="G126" s="30">
-        <v>1.3</v>
+        <v>0.9</v>
       </c>
       <c r="H126" s="30">
-        <v>98.7</v>
+        <v>99.1</v>
       </c>
       <c r="BP126" s="1"/>
     </row>
     <row r="127" spans="1:68">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A57:H58"/>
     <mergeCell ref="A51:H51"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A66:H66"/>