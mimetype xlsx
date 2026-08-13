--- v2 (2026-06-29)
+++ v3 (2026-08-13)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Assel\ДСУЭ\ежемесячная работа\04\матрица\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\Матрица\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5B24824-FB8B-4504-A335-2B66B09D0116}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7506B300-A718-450D-B14C-9F1BC9A526B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="105" yWindow="405" windowWidth="13605" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$BR$126</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$8:$BR$126</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="134">
   <si>
     <t>Мясо и субпродукты мясные пищевые прочие, соленые, в рассоле, сушеные или копченые (исключая свинину, мясо крупного рогатого скота); мука пищевая и порошок из мяса или субпродуктов мясных</t>
   </si>
   <si>
     <t>Рыба, ракообразные и моллюски переработанные и консервированные</t>
   </si>
   <si>
     <t>Соки фруктовые и овощные</t>
   </si>
   <si>
     <t>Плоды и орехи переработанные и консервированные</t>
   </si>
   <si>
     <t>Масла растительные</t>
   </si>
   <si>
     <t>Маргарин и продукты аналогичные</t>
   </si>
   <si>
     <t>Продукты молочные*</t>
   </si>
   <si>
     <t>Мороженое и лед пищевой (включая щербет, леденцы), кроме смесей и основ для приготовления мороженого</t>
   </si>
   <si>
@@ -480,62 +480,65 @@
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">красным цетом </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- товары, наполнение ресурсов которых осуществляется за счет импорта.</t>
     </r>
   </si>
   <si>
     <t>Наименования продукции</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>РЕСУРСЫ И ИСПОЛЬЗОВАНИЕ
 отдельных видов сырья, продукции производственно-технического назначения и потребительских товаров
-за апрель 2026 года</t>
+за май 2026 года</t>
+  </si>
+  <si>
+    <t>х</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -552,50 +555,56 @@
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="40"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -734,118 +743,127 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -856,228 +874,196 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1213,187 +1199,188 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BR127"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="3" customWidth="1"/>
-    <col min="2" max="2" width="13.28515625" style="17" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="18.42578125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="15" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" style="15" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="15" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="33" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" style="15" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" style="15" customWidth="1"/>
+    <col min="8" max="8" width="18.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="10" max="16" width="18.28515625" style="18" customWidth="1"/>
+    <col min="10" max="16" width="18.28515625" style="16" customWidth="1"/>
     <col min="17" max="67" width="6.140625" style="1" customWidth="1"/>
     <col min="68" max="69" width="9.140625" style="2"/>
     <col min="70" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:70" ht="32.25" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="51" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-      <c r="H1" s="50"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
       <c r="BP1" s="1"/>
       <c r="BR1" s="2"/>
     </row>
     <row r="2" spans="1:70" ht="48" customHeight="1">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="49"/>
-[...5 lines deleted...]
-      <c r="H2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
       <c r="BP2" s="1"/>
       <c r="BR2" s="2"/>
     </row>
     <row r="3" spans="1:70" ht="60.75" customHeight="1">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="42" t="s">
         <v>129</v>
       </c>
-      <c r="B3" s="41"/>
-[...5 lines deleted...]
-      <c r="H3" s="41"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
       <c r="BP3" s="1"/>
       <c r="BR3" s="2"/>
     </row>
     <row r="4" spans="1:70" ht="33" customHeight="1">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="52" t="s">
         <v>111</v>
       </c>
-      <c r="B4" s="51"/>
-[...5 lines deleted...]
-      <c r="H4" s="51"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
       <c r="BP4" s="1"/>
       <c r="BR4" s="2"/>
     </row>
     <row r="5" spans="1:70" ht="46.5" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="B5" s="15" t="s">
+      <c r="B5" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="C5" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="D5" s="15" t="s">
+      <c r="D5" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="E5" s="15" t="s">
+      <c r="E5" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="F5" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="G5" s="15" t="s">
+      <c r="G5" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="H5" s="15" t="s">
+      <c r="H5" s="13" t="s">
         <v>118</v>
       </c>
       <c r="BP5" s="1"/>
       <c r="BR5" s="2"/>
     </row>
     <row r="6" spans="1:70" ht="24.75" customHeight="1">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="46" t="s">
         <v>126</v>
       </c>
-      <c r="B6" s="45"/>
-[...5 lines deleted...]
-      <c r="H6" s="45"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
       <c r="BP6" s="1"/>
       <c r="BR6" s="2"/>
     </row>
     <row r="7" spans="1:70" s="7" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="41" t="s">
         <v>127</v>
       </c>
-      <c r="B7" s="40"/>
-[...5 lines deleted...]
-      <c r="H7" s="40"/>
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
       <c r="I7" s="5"/>
-      <c r="J7" s="18"/>
-[...5 lines deleted...]
-      <c r="P7" s="19"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="16"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="1"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
@@ -1409,176 +1396,176 @@
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="5"/>
       <c r="BL7" s="5"/>
       <c r="BM7" s="5"/>
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="6"/>
       <c r="BR7" s="6"/>
     </row>
     <row r="8" spans="1:70" ht="54" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="23">
-[...16 lines deleted...]
-        <v>92.3</v>
+      <c r="B8" s="20">
+        <v>100</v>
+      </c>
+      <c r="C8" s="20">
+        <v>83.7</v>
+      </c>
+      <c r="D8" s="20">
+        <v>16.3</v>
+      </c>
+      <c r="E8" s="20"/>
+      <c r="F8" s="20">
+        <v>100</v>
+      </c>
+      <c r="G8" s="20">
+        <v>5.9</v>
+      </c>
+      <c r="H8" s="20">
+        <v>94.1</v>
       </c>
       <c r="BN8" s="3"/>
       <c r="BO8" s="3"/>
       <c r="BP8" s="3"/>
     </row>
-    <row r="9" spans="1:70" ht="20.25" customHeight="1">
+    <row r="9" spans="1:70">
       <c r="A9" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="B9" s="23">
-[...16 lines deleted...]
-        <v>95</v>
+      <c r="B9" s="20">
+        <v>100</v>
+      </c>
+      <c r="C9" s="20">
+        <v>68.3</v>
+      </c>
+      <c r="D9" s="20">
+        <v>31.7</v>
+      </c>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20">
+        <v>100</v>
+      </c>
+      <c r="G9" s="20">
+        <v>2.5</v>
+      </c>
+      <c r="H9" s="20">
+        <v>97.5</v>
       </c>
       <c r="BN9" s="3"/>
       <c r="BO9" s="3"/>
       <c r="BP9" s="3"/>
     </row>
     <row r="10" spans="1:70" ht="26.25" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="B10" s="24">
-[...16 lines deleted...]
-        <v>97.7</v>
+      <c r="B10" s="21">
+        <v>100</v>
+      </c>
+      <c r="C10" s="21">
+        <v>13.5</v>
+      </c>
+      <c r="D10" s="21">
+        <v>86.5</v>
+      </c>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21">
+        <v>100</v>
+      </c>
+      <c r="G10" s="21">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H10" s="21">
+        <v>91.3</v>
       </c>
       <c r="BN10" s="3"/>
       <c r="BO10" s="3"/>
       <c r="BP10" s="3"/>
     </row>
     <row r="11" spans="1:70" ht="69" customHeight="1">
-      <c r="A11" s="26" t="s">
+      <c r="A11" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="30">
-[...12 lines deleted...]
-      <c r="G11" s="30">
+      <c r="B11" s="26">
+        <v>100</v>
+      </c>
+      <c r="C11" s="26">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D11" s="26">
+        <v>23.4</v>
+      </c>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26">
+        <v>100</v>
+      </c>
+      <c r="G11" s="26">
         <v>0</v>
       </c>
-      <c r="H11" s="30">
+      <c r="H11" s="26">
         <v>100</v>
       </c>
       <c r="BN11" s="3"/>
       <c r="BO11" s="3"/>
       <c r="BP11" s="3"/>
     </row>
     <row r="12" spans="1:70" ht="81" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="23">
-[...16 lines deleted...]
-        <v>99</v>
+      <c r="B12" s="20">
+        <v>100</v>
+      </c>
+      <c r="C12" s="20">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="D12" s="20">
+        <v>29.4</v>
+      </c>
+      <c r="E12" s="20"/>
+      <c r="F12" s="26">
+        <v>100</v>
+      </c>
+      <c r="G12" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="H12" s="20">
+        <v>99.4</v>
       </c>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
@@ -1592,68 +1579,68 @@
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
       <c r="BI12" s="2"/>
       <c r="BJ12" s="2"/>
       <c r="BK12" s="2"/>
       <c r="BL12" s="2"/>
       <c r="BM12" s="2"/>
       <c r="BN12" s="3"/>
       <c r="BO12" s="3"/>
       <c r="BP12" s="3"/>
     </row>
     <row r="13" spans="1:70" ht="41.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="23">
-[...16 lines deleted...]
-        <v>99.4</v>
+      <c r="B13" s="20">
+        <v>100</v>
+      </c>
+      <c r="C13" s="20">
+        <v>68.3</v>
+      </c>
+      <c r="D13" s="20">
+        <v>31.7</v>
+      </c>
+      <c r="E13" s="20"/>
+      <c r="F13" s="26">
+        <v>100</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0.1</v>
+      </c>
+      <c r="H13" s="20">
+        <v>99.9</v>
       </c>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
@@ -1664,71 +1651,71 @@
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
       <c r="AX13" s="2"/>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="2"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="3"/>
       <c r="BO13" s="3"/>
       <c r="BP13" s="3"/>
     </row>
     <row r="14" spans="1:70" ht="25.5" customHeight="1">
-      <c r="A14" s="8" t="s">
+      <c r="A14" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="23">
-[...16 lines deleted...]
-        <v>74.400000000000006</v>
+      <c r="B14" s="21">
+        <v>100</v>
+      </c>
+      <c r="C14" s="21">
+        <v>46.7</v>
+      </c>
+      <c r="D14" s="21">
+        <v>53.3</v>
+      </c>
+      <c r="E14" s="21"/>
+      <c r="F14" s="56">
+        <v>100</v>
+      </c>
+      <c r="G14" s="21">
+        <v>31.4</v>
+      </c>
+      <c r="H14" s="21">
+        <v>68.599999999999994</v>
       </c>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
@@ -1739,96 +1726,96 @@
       <c r="AT14" s="2"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="2"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
       <c r="BJ14" s="2"/>
       <c r="BK14" s="2"/>
       <c r="BL14" s="2"/>
       <c r="BM14" s="3"/>
       <c r="BN14" s="3"/>
       <c r="BO14" s="3"/>
       <c r="BQ14" s="3"/>
     </row>
     <row r="15" spans="1:70">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="28">
-[...16 lines deleted...]
-        <v>98.6</v>
+      <c r="B15" s="25">
+        <v>100</v>
+      </c>
+      <c r="C15" s="25">
+        <v>61</v>
+      </c>
+      <c r="D15" s="25">
+        <v>39</v>
+      </c>
+      <c r="E15" s="25"/>
+      <c r="F15" s="26">
+        <v>100</v>
+      </c>
+      <c r="G15" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="H15" s="25">
+        <v>98.7</v>
       </c>
       <c r="BP15" s="1"/>
     </row>
     <row r="16" spans="1:70" ht="54" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="24">
-[...16 lines deleted...]
-        <v>94.5</v>
+      <c r="B16" s="21">
+        <v>100</v>
+      </c>
+      <c r="C16" s="21">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="D16" s="21">
+        <v>82.4</v>
+      </c>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21">
+        <v>100</v>
+      </c>
+      <c r="G16" s="21">
+        <v>33</v>
+      </c>
+      <c r="H16" s="21">
+        <v>67</v>
       </c>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
       <c r="AG16" s="2"/>
       <c r="AH16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
@@ -1839,71 +1826,71 @@
       <c r="AT16" s="2"/>
       <c r="AU16" s="2"/>
       <c r="AV16" s="2"/>
       <c r="AW16" s="2"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="2"/>
       <c r="BH16" s="2"/>
       <c r="BI16" s="2"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="3"/>
       <c r="BO16" s="3"/>
       <c r="BP16" s="3"/>
     </row>
     <row r="17" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="24">
-[...16 lines deleted...]
-        <v>88.2</v>
+      <c r="B17" s="21">
+        <v>100</v>
+      </c>
+      <c r="C17" s="21">
+        <v>13.6</v>
+      </c>
+      <c r="D17" s="21">
+        <v>86.4</v>
+      </c>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21">
+        <v>100</v>
+      </c>
+      <c r="G17" s="21">
+        <v>0.7</v>
+      </c>
+      <c r="H17" s="21">
+        <v>99.3</v>
       </c>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
       <c r="AF17" s="2"/>
       <c r="AG17" s="2"/>
       <c r="AH17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
@@ -1914,121 +1901,121 @@
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
       <c r="BI17" s="2"/>
       <c r="BJ17" s="2"/>
       <c r="BK17" s="2"/>
       <c r="BL17" s="2"/>
       <c r="BM17" s="2"/>
       <c r="BN17" s="3"/>
       <c r="BO17" s="3"/>
       <c r="BP17" s="3"/>
     </row>
     <row r="18" spans="1:69">
-      <c r="A18" s="26" t="s">
+      <c r="A18" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="30">
-[...16 lines deleted...]
-        <v>6.6</v>
+      <c r="B18" s="26">
+        <v>100</v>
+      </c>
+      <c r="C18" s="26">
+        <v>88.3</v>
+      </c>
+      <c r="D18" s="26">
+        <v>11.7</v>
+      </c>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26">
+        <v>100</v>
+      </c>
+      <c r="G18" s="26">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="H18" s="26">
+        <v>26.6</v>
       </c>
       <c r="BP18" s="1"/>
     </row>
     <row r="19" spans="1:69">
       <c r="A19" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="23">
-[...16 lines deleted...]
-        <v>6.9</v>
+      <c r="B19" s="20">
+        <v>100</v>
+      </c>
+      <c r="C19" s="20">
+        <v>90.1</v>
+      </c>
+      <c r="D19" s="20">
+        <v>9.9</v>
+      </c>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26">
+        <v>100</v>
+      </c>
+      <c r="G19" s="20">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="H19" s="20">
+        <v>28.6</v>
       </c>
       <c r="BP19" s="1"/>
     </row>
     <row r="20" spans="1:69">
       <c r="A20" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="23">
-[...16 lines deleted...]
-        <v>59.8</v>
+      <c r="B20" s="20">
+        <v>100</v>
+      </c>
+      <c r="C20" s="20">
+        <v>53.7</v>
+      </c>
+      <c r="D20" s="20">
+        <v>46.3</v>
+      </c>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26">
+        <v>100</v>
+      </c>
+      <c r="G20" s="20">
+        <v>32</v>
+      </c>
+      <c r="H20" s="20">
+        <v>68</v>
       </c>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="2"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="2"/>
       <c r="AE20" s="2"/>
       <c r="AF20" s="2"/>
       <c r="AG20" s="2"/>
       <c r="AH20" s="2"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="2"/>
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
@@ -2042,118 +2029,118 @@
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
       <c r="BJ20" s="2"/>
       <c r="BK20" s="2"/>
       <c r="BL20" s="2"/>
       <c r="BM20" s="2"/>
       <c r="BN20" s="3"/>
       <c r="BO20" s="3"/>
       <c r="BP20" s="3"/>
     </row>
     <row r="21" spans="1:69">
       <c r="A21" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="23">
-[...12 lines deleted...]
-      <c r="G21" s="23">
+      <c r="B21" s="20">
+        <v>100</v>
+      </c>
+      <c r="C21" s="20">
+        <v>84.9</v>
+      </c>
+      <c r="D21" s="20">
+        <v>15.1</v>
+      </c>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26">
+        <v>100</v>
+      </c>
+      <c r="G21" s="20">
         <v>2.8</v>
       </c>
-      <c r="H21" s="23">
+      <c r="H21" s="20">
         <v>97.2</v>
       </c>
       <c r="BP21" s="1"/>
     </row>
     <row r="22" spans="1:69">
-      <c r="A22" s="27" t="s">
+      <c r="A22" s="24" t="s">
         <v>87</v>
       </c>
-      <c r="B22" s="28">
-[...12 lines deleted...]
-      <c r="G22" s="28">
+      <c r="B22" s="25">
+        <v>100</v>
+      </c>
+      <c r="C22" s="25">
+        <v>94.6</v>
+      </c>
+      <c r="D22" s="25">
+        <v>5.4</v>
+      </c>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26">
+        <v>100</v>
+      </c>
+      <c r="G22" s="25">
         <v>0.8</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="25">
         <v>99.2</v>
       </c>
       <c r="BP22" s="1"/>
     </row>
     <row r="23" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="24">
-[...16 lines deleted...]
-        <v>95.2</v>
+      <c r="B23" s="21">
+        <v>100</v>
+      </c>
+      <c r="C23" s="21">
+        <v>14.8</v>
+      </c>
+      <c r="D23" s="21">
+        <v>85.2</v>
+      </c>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21">
+        <v>100</v>
+      </c>
+      <c r="G23" s="21">
+        <v>4.2</v>
+      </c>
+      <c r="H23" s="21">
+        <v>95.8</v>
       </c>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
       <c r="AH23" s="2"/>
       <c r="AI23" s="2"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="2"/>
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
@@ -2164,121 +2151,121 @@
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
       <c r="BJ23" s="2"/>
       <c r="BK23" s="2"/>
       <c r="BL23" s="2"/>
       <c r="BM23" s="2"/>
       <c r="BN23" s="3"/>
       <c r="BO23" s="3"/>
       <c r="BP23" s="3"/>
     </row>
     <row r="24" spans="1:69">
-      <c r="A24" s="26" t="s">
+      <c r="A24" s="23" t="s">
         <v>89</v>
       </c>
-      <c r="B24" s="30">
-[...16 lines deleted...]
-        <v>99.2</v>
+      <c r="B24" s="26">
+        <v>100</v>
+      </c>
+      <c r="C24" s="26">
+        <v>74.5</v>
+      </c>
+      <c r="D24" s="26">
+        <v>25.5</v>
+      </c>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26">
+        <v>100</v>
+      </c>
+      <c r="G24" s="26">
+        <v>0</v>
+      </c>
+      <c r="H24" s="26">
+        <v>100</v>
       </c>
       <c r="BP24" s="1"/>
     </row>
     <row r="25" spans="1:69">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="24" t="s">
         <v>90</v>
       </c>
-      <c r="B25" s="28">
-[...16 lines deleted...]
-        <v>98.6</v>
+      <c r="B25" s="25">
+        <v>100</v>
+      </c>
+      <c r="C25" s="25">
+        <v>59.1</v>
+      </c>
+      <c r="D25" s="25">
+        <v>40.9</v>
+      </c>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25">
+        <v>100</v>
+      </c>
+      <c r="G25" s="25">
+        <v>4</v>
+      </c>
+      <c r="H25" s="25">
+        <v>96</v>
       </c>
       <c r="BP25" s="1"/>
     </row>
     <row r="26" spans="1:69" ht="53.25" customHeight="1">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="B26" s="24">
-[...16 lines deleted...]
-        <v>98.6</v>
+      <c r="B26" s="21">
+        <v>100</v>
+      </c>
+      <c r="C26" s="21">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="D26" s="21">
+        <v>64.7</v>
+      </c>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21">
+        <v>100</v>
+      </c>
+      <c r="G26" s="21">
+        <v>1.5</v>
+      </c>
+      <c r="H26" s="21">
+        <v>98.5</v>
       </c>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
@@ -2289,93 +2276,93 @@
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="3"/>
       <c r="BO26" s="3"/>
       <c r="BP26" s="3"/>
     </row>
     <row r="27" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A27" s="26" t="s">
+      <c r="A27" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="B27" s="30">
-[...16 lines deleted...]
-        <v>93.5</v>
+      <c r="B27" s="26">
+        <v>100</v>
+      </c>
+      <c r="C27" s="26">
+        <v>85.8</v>
+      </c>
+      <c r="D27" s="26">
+        <v>14.2</v>
+      </c>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26">
+        <v>100</v>
+      </c>
+      <c r="G27" s="26">
+        <v>6.9</v>
+      </c>
+      <c r="H27" s="26">
+        <v>93.1</v>
       </c>
       <c r="BP27" s="1"/>
     </row>
     <row r="28" spans="1:69" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A28" s="14" t="s">
+      <c r="A28" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="B28" s="16"/>
-[...5 lines deleted...]
-      <c r="H28" s="16"/>
+      <c r="B28" s="14"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="14"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="14"/>
       <c r="I28" s="5"/>
-      <c r="J28" s="18"/>
-[...5 lines deleted...]
-      <c r="P28" s="18"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="16"/>
+      <c r="O28" s="16"/>
+      <c r="P28" s="16"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
@@ -2389,268 +2376,268 @@
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
       <c r="BE28" s="5"/>
       <c r="BF28" s="5"/>
       <c r="BG28" s="5"/>
       <c r="BH28" s="5"/>
       <c r="BI28" s="5"/>
       <c r="BJ28" s="5"/>
       <c r="BK28" s="5"/>
       <c r="BL28" s="5"/>
       <c r="BM28" s="5"/>
       <c r="BO28" s="5"/>
       <c r="BP28" s="5"/>
       <c r="BQ28" s="6"/>
     </row>
     <row r="29" spans="1:69" ht="53.25" customHeight="1">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="23">
-[...16 lines deleted...]
-        <v>79.099999999999994</v>
+      <c r="B29" s="20">
+        <v>100</v>
+      </c>
+      <c r="C29" s="20">
+        <v>85.3</v>
+      </c>
+      <c r="D29" s="20">
+        <v>14.7</v>
+      </c>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20">
+        <v>100</v>
+      </c>
+      <c r="G29" s="20">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H29" s="20">
+        <v>83.1</v>
       </c>
       <c r="BP29" s="1"/>
     </row>
     <row r="30" spans="1:69">
       <c r="A30" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="B30" s="23">
-[...16 lines deleted...]
-        <v>32.9</v>
+      <c r="B30" s="20">
+        <v>100</v>
+      </c>
+      <c r="C30" s="20">
+        <v>99.1</v>
+      </c>
+      <c r="D30" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20">
+        <v>100</v>
+      </c>
+      <c r="G30" s="20">
+        <v>55.2</v>
+      </c>
+      <c r="H30" s="20">
+        <v>44.8</v>
       </c>
       <c r="BP30" s="1"/>
     </row>
     <row r="31" spans="1:69">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="23">
-[...16 lines deleted...]
-        <v>39.5</v>
+      <c r="B31" s="20">
+        <v>100</v>
+      </c>
+      <c r="C31" s="20">
+        <v>94.8</v>
+      </c>
+      <c r="D31" s="20">
+        <v>5.2</v>
+      </c>
+      <c r="E31" s="34"/>
+      <c r="F31" s="20">
+        <v>100</v>
+      </c>
+      <c r="G31" s="20">
+        <v>42.8</v>
+      </c>
+      <c r="H31" s="20">
+        <v>57.2</v>
       </c>
       <c r="BP31" s="1"/>
     </row>
     <row r="32" spans="1:69" ht="39.75" customHeight="1">
       <c r="A32" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="B32" s="23">
-[...16 lines deleted...]
-        <v>19.7</v>
+      <c r="B32" s="20">
+        <v>100</v>
+      </c>
+      <c r="C32" s="20">
+        <v>97.3</v>
+      </c>
+      <c r="D32" s="20">
+        <v>2.7</v>
+      </c>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20">
+        <v>100</v>
+      </c>
+      <c r="G32" s="20">
+        <v>60.7</v>
+      </c>
+      <c r="H32" s="20">
+        <v>39.299999999999997</v>
       </c>
       <c r="BP32" s="1"/>
     </row>
     <row r="33" spans="1:68" ht="14.25" customHeight="1">
       <c r="A33" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="B33" s="23">
-[...16 lines deleted...]
-        <v>97.4</v>
+      <c r="B33" s="20">
+        <v>100</v>
+      </c>
+      <c r="C33" s="20">
+        <v>84.3</v>
+      </c>
+      <c r="D33" s="20">
+        <v>15.7</v>
+      </c>
+      <c r="E33" s="34"/>
+      <c r="F33" s="20">
+        <v>100</v>
+      </c>
+      <c r="G33" s="20">
+        <v>3.1</v>
+      </c>
+      <c r="H33" s="20">
+        <v>96.9</v>
       </c>
       <c r="BP33" s="1"/>
     </row>
     <row r="34" spans="1:68" ht="38.25">
       <c r="A34" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="B34" s="23">
-[...16 lines deleted...]
-        <v>99.8</v>
+      <c r="B34" s="20">
+        <v>100</v>
+      </c>
+      <c r="C34" s="20">
+        <v>93.7</v>
+      </c>
+      <c r="D34" s="20">
+        <v>6.3</v>
+      </c>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20">
+        <v>100</v>
+      </c>
+      <c r="G34" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="H34" s="20">
+        <v>99.7</v>
       </c>
       <c r="BP34" s="1"/>
     </row>
     <row r="35" spans="1:68" ht="38.25">
       <c r="A35" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="B35" s="23">
-[...16 lines deleted...]
-        <v>90.5</v>
+      <c r="B35" s="20">
+        <v>100</v>
+      </c>
+      <c r="C35" s="20">
+        <v>56.6</v>
+      </c>
+      <c r="D35" s="20">
+        <v>43.4</v>
+      </c>
+      <c r="E35" s="35"/>
+      <c r="F35" s="20">
+        <v>100</v>
+      </c>
+      <c r="G35" s="20">
+        <v>11.5</v>
+      </c>
+      <c r="H35" s="20">
+        <v>88.5</v>
       </c>
       <c r="BP35" s="1"/>
     </row>
     <row r="36" spans="1:68" ht="25.5">
-      <c r="A36" s="27" t="s">
+      <c r="A36" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="28">
-[...16 lines deleted...]
-        <v>78.599999999999994</v>
+      <c r="B36" s="25">
+        <v>100</v>
+      </c>
+      <c r="C36" s="25">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D36" s="25">
+        <v>23.4</v>
+      </c>
+      <c r="E36" s="34"/>
+      <c r="F36" s="25">
+        <v>100</v>
+      </c>
+      <c r="G36" s="25">
+        <v>21.3</v>
+      </c>
+      <c r="H36" s="25">
+        <v>78.7</v>
       </c>
       <c r="BP36" s="1"/>
     </row>
     <row r="37" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A37" s="12" t="s">
+      <c r="A37" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B37" s="24">
-[...16 lines deleted...]
-        <v>83.1</v>
+      <c r="B37" s="21">
+        <v>100</v>
+      </c>
+      <c r="C37" s="21">
+        <v>49.5</v>
+      </c>
+      <c r="D37" s="21">
+        <v>50.5</v>
+      </c>
+      <c r="E37" s="21"/>
+      <c r="F37" s="21">
+        <v>100</v>
+      </c>
+      <c r="G37" s="21">
+        <v>29.4</v>
+      </c>
+      <c r="H37" s="21">
+        <v>70.599999999999994</v>
       </c>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="2"/>
       <c r="AB37" s="2"/>
       <c r="AC37" s="2"/>
       <c r="AD37" s="2"/>
       <c r="AE37" s="2"/>
       <c r="AF37" s="2"/>
       <c r="AG37" s="2"/>
       <c r="AH37" s="2"/>
       <c r="AI37" s="2"/>
       <c r="AJ37" s="2"/>
       <c r="AK37" s="2"/>
       <c r="AL37" s="2"/>
       <c r="AM37" s="2"/>
       <c r="AN37" s="2"/>
       <c r="AO37" s="2"/>
@@ -2661,96 +2648,96 @@
       <c r="AT37" s="2"/>
       <c r="AU37" s="2"/>
       <c r="AV37" s="2"/>
       <c r="AW37" s="2"/>
       <c r="AX37" s="2"/>
       <c r="AY37" s="2"/>
       <c r="AZ37" s="2"/>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BD37" s="2"/>
       <c r="BE37" s="2"/>
       <c r="BF37" s="2"/>
       <c r="BG37" s="2"/>
       <c r="BH37" s="2"/>
       <c r="BI37" s="2"/>
       <c r="BJ37" s="2"/>
       <c r="BK37" s="2"/>
       <c r="BL37" s="2"/>
       <c r="BM37" s="2"/>
       <c r="BN37" s="3"/>
       <c r="BO37" s="3"/>
       <c r="BP37" s="3"/>
     </row>
     <row r="38" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A38" s="13" t="s">
+      <c r="A38" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="24">
-[...16 lines deleted...]
-        <v>77.7</v>
+      <c r="B38" s="21">
+        <v>100</v>
+      </c>
+      <c r="C38" s="21">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="D38" s="21">
+        <v>63.3</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="21">
+        <v>100</v>
+      </c>
+      <c r="G38" s="21">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="H38" s="21">
+        <v>80.099999999999994</v>
       </c>
       <c r="BP38" s="1"/>
     </row>
     <row r="39" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A39" s="13" t="s">
+      <c r="A39" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="24">
-[...16 lines deleted...]
-        <v>84.8</v>
+      <c r="B39" s="21">
+        <v>100</v>
+      </c>
+      <c r="C39" s="21">
+        <v>31.5</v>
+      </c>
+      <c r="D39" s="21">
+        <v>68.5</v>
+      </c>
+      <c r="E39" s="37"/>
+      <c r="F39" s="21">
+        <v>100</v>
+      </c>
+      <c r="G39" s="21">
+        <v>16.8</v>
+      </c>
+      <c r="H39" s="21">
+        <v>83.2</v>
       </c>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
       <c r="AA39" s="2"/>
       <c r="AB39" s="2"/>
       <c r="AC39" s="2"/>
       <c r="AD39" s="2"/>
       <c r="AE39" s="2"/>
       <c r="AF39" s="2"/>
       <c r="AG39" s="2"/>
       <c r="AH39" s="2"/>
       <c r="AI39" s="2"/>
       <c r="AJ39" s="2"/>
       <c r="AK39" s="2"/>
       <c r="AL39" s="2"/>
       <c r="AM39" s="2"/>
       <c r="AN39" s="2"/>
       <c r="AO39" s="2"/>
@@ -2761,338 +2748,346 @@
       <c r="AT39" s="2"/>
       <c r="AU39" s="2"/>
       <c r="AV39" s="2"/>
       <c r="AW39" s="2"/>
       <c r="AX39" s="2"/>
       <c r="AY39" s="2"/>
       <c r="AZ39" s="2"/>
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="3"/>
       <c r="BO39" s="3"/>
       <c r="BP39" s="3"/>
     </row>
     <row r="40" spans="1:68" ht="38.25">
-      <c r="A40" s="26" t="s">
+      <c r="A40" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="30">
-[...16 lines deleted...]
-        <v>89</v>
+      <c r="B40" s="26">
+        <v>100</v>
+      </c>
+      <c r="C40" s="26">
+        <v>52.4</v>
+      </c>
+      <c r="D40" s="26">
+        <v>47.6</v>
+      </c>
+      <c r="E40" s="34"/>
+      <c r="F40" s="26">
+        <v>100</v>
+      </c>
+      <c r="G40" s="26">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H40" s="26">
+        <v>90.3</v>
       </c>
       <c r="BP40" s="1"/>
     </row>
     <row r="41" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A41" s="27" t="s">
+      <c r="A41" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="28">
-[...16 lines deleted...]
-        <v>46.7</v>
+      <c r="B41" s="25">
+        <v>100</v>
+      </c>
+      <c r="C41" s="25">
+        <v>93.2</v>
+      </c>
+      <c r="D41" s="25">
+        <v>6.8</v>
+      </c>
+      <c r="E41" s="35"/>
+      <c r="F41" s="25">
+        <v>100</v>
+      </c>
+      <c r="G41" s="25">
+        <v>50.2</v>
+      </c>
+      <c r="H41" s="25">
+        <v>49.8</v>
       </c>
       <c r="BP41" s="1"/>
     </row>
     <row r="42" spans="1:68" ht="27" customHeight="1">
-      <c r="A42" s="12" t="s">
+      <c r="A42" s="10" t="s">
         <v>128</v>
       </c>
-      <c r="B42" s="24">
-[...16 lines deleted...]
-        <v>92.3</v>
+      <c r="B42" s="21">
+        <v>100</v>
+      </c>
+      <c r="C42" s="21">
+        <v>29.8</v>
+      </c>
+      <c r="D42" s="21">
+        <v>70.2</v>
+      </c>
+      <c r="E42" s="21"/>
+      <c r="F42" s="21">
+        <v>100</v>
+      </c>
+      <c r="G42" s="21">
+        <v>2.8</v>
+      </c>
+      <c r="H42" s="21">
+        <v>97.2</v>
       </c>
       <c r="BP42" s="1"/>
     </row>
     <row r="43" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A43" s="26" t="s">
+      <c r="A43" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B43" s="30">
-[...16 lines deleted...]
-        <v>99.1</v>
+      <c r="B43" s="26">
+        <v>100</v>
+      </c>
+      <c r="C43" s="26">
+        <v>87.4</v>
+      </c>
+      <c r="D43" s="26">
+        <v>12.6</v>
+      </c>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26">
+        <v>100</v>
+      </c>
+      <c r="G43" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H43" s="26">
+        <v>98.9</v>
       </c>
       <c r="BP43" s="1"/>
     </row>
     <row r="44" spans="1:68" ht="38.25" customHeight="1">
       <c r="A44" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="B44" s="23">
-[...16 lines deleted...]
-        <v>99.6</v>
+      <c r="B44" s="20">
+        <v>100</v>
+      </c>
+      <c r="C44" s="20">
+        <v>79.5</v>
+      </c>
+      <c r="D44" s="20">
+        <v>20.5</v>
+      </c>
+      <c r="E44" s="34"/>
+      <c r="F44" s="20">
+        <v>100</v>
+      </c>
+      <c r="G44" s="20">
+        <v>0.1</v>
+      </c>
+      <c r="H44" s="20">
+        <v>99.9</v>
       </c>
       <c r="AD44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="BP44" s="1"/>
     </row>
     <row r="45" spans="1:68" ht="12.75" customHeight="1">
       <c r="A45" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="B45" s="23">
-[...12 lines deleted...]
-      <c r="G45" s="23">
+      <c r="B45" s="20">
+        <v>100</v>
+      </c>
+      <c r="C45" s="20">
+        <v>91.2</v>
+      </c>
+      <c r="D45" s="20">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E45" s="20"/>
+      <c r="F45" s="20">
+        <v>100</v>
+      </c>
+      <c r="G45" s="20">
+        <v>0.1</v>
+      </c>
+      <c r="H45" s="20">
+        <v>99.9</v>
+      </c>
+      <c r="BP45" s="1"/>
+    </row>
+    <row r="46" spans="1:68" ht="12.75" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46" s="25">
+        <v>100</v>
+      </c>
+      <c r="C46" s="25">
+        <v>72.7</v>
+      </c>
+      <c r="D46" s="25">
+        <v>27.3</v>
+      </c>
+      <c r="E46" s="34"/>
+      <c r="F46" s="25">
+        <v>100</v>
+      </c>
+      <c r="G46" s="25">
         <v>0.5</v>
       </c>
-      <c r="H45" s="23">
+      <c r="H46" s="25">
         <v>99.5</v>
       </c>
-      <c r="BP45" s="1"/>
-[...23 lines deleted...]
-      </c>
       <c r="BP46" s="1"/>
     </row>
     <row r="47" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A47" s="13" t="s">
+      <c r="A47" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="B47" s="24"/>
-[...12 lines deleted...]
-        <v>95.6</v>
+      <c r="B47" s="21">
+        <v>100</v>
+      </c>
+      <c r="C47" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" s="21">
+        <v>57.2</v>
+      </c>
+      <c r="E47" s="37"/>
+      <c r="F47" s="21">
+        <v>100</v>
+      </c>
+      <c r="G47" s="21">
+        <v>0</v>
+      </c>
+      <c r="H47" s="21">
+        <v>100</v>
       </c>
       <c r="BP47" s="1"/>
     </row>
     <row r="48" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A48" s="12" t="s">
+      <c r="A48" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="B48" s="24"/>
-[...8 lines deleted...]
-      <c r="G48" s="24">
+      <c r="B48" s="21">
+        <v>100</v>
+      </c>
+      <c r="C48" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="D48" s="21">
+        <v>3.6</v>
+      </c>
+      <c r="E48" s="36"/>
+      <c r="F48" s="21">
+        <v>100</v>
+      </c>
+      <c r="G48" s="21">
         <v>0</v>
       </c>
-      <c r="H48" s="24">
+      <c r="H48" s="21">
         <v>100</v>
       </c>
       <c r="BP48" s="1"/>
     </row>
     <row r="49" spans="1:69" ht="25.5" customHeight="1">
       <c r="A49" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="B49" s="23">
-[...16 lines deleted...]
-        <v>99.4</v>
+      <c r="B49" s="20">
+        <v>100</v>
+      </c>
+      <c r="C49" s="20">
+        <v>74.5</v>
+      </c>
+      <c r="D49" s="20">
+        <v>25.5</v>
+      </c>
+      <c r="E49" s="35"/>
+      <c r="F49" s="20">
+        <v>100</v>
+      </c>
+      <c r="G49" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="H49" s="20">
+        <v>99.3</v>
       </c>
       <c r="BP49" s="1"/>
     </row>
     <row r="50" spans="1:69" ht="56.25" customHeight="1">
       <c r="A50" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="B50" s="23">
-[...16 lines deleted...]
-        <v>99.9</v>
+      <c r="B50" s="20">
+        <v>100</v>
+      </c>
+      <c r="C50" s="20">
+        <v>98.6</v>
+      </c>
+      <c r="D50" s="20">
+        <v>1.4</v>
+      </c>
+      <c r="E50" s="35"/>
+      <c r="F50" s="20">
+        <v>100</v>
+      </c>
+      <c r="G50" s="20">
+        <v>0</v>
+      </c>
+      <c r="H50" s="20">
+        <v>100</v>
       </c>
       <c r="BP50" s="1"/>
     </row>
     <row r="51" spans="1:69" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A51" s="52" t="s">
+      <c r="A51" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B51" s="53"/>
-[...5 lines deleted...]
-      <c r="H51" s="54"/>
+      <c r="B51" s="54"/>
+      <c r="C51" s="54"/>
+      <c r="D51" s="54"/>
+      <c r="E51" s="54"/>
+      <c r="F51" s="54"/>
+      <c r="G51" s="54"/>
+      <c r="H51" s="55"/>
       <c r="I51" s="6"/>
-      <c r="J51" s="21"/>
-[...5 lines deleted...]
-      <c r="P51" s="21"/>
+      <c r="J51" s="19"/>
+      <c r="K51" s="19"/>
+      <c r="L51" s="19"/>
+      <c r="M51" s="18"/>
+      <c r="N51" s="19"/>
+      <c r="O51" s="19"/>
+      <c r="P51" s="19"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="6"/>
       <c r="S51" s="6"/>
       <c r="T51" s="6"/>
       <c r="U51" s="6"/>
       <c r="V51" s="6"/>
       <c r="W51" s="6"/>
       <c r="X51" s="6"/>
       <c r="Y51" s="6"/>
       <c r="Z51" s="6"/>
       <c r="AA51" s="6"/>
       <c r="AB51" s="6"/>
       <c r="AC51" s="6"/>
       <c r="AD51" s="6"/>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
       <c r="AH51" s="6"/>
       <c r="AI51" s="6"/>
       <c r="AJ51" s="6"/>
       <c r="AK51" s="6"/>
       <c r="AL51" s="6"/>
       <c r="AM51" s="6"/>
       <c r="AN51" s="6"/>
       <c r="AO51" s="6"/>
@@ -3103,71 +3098,71 @@
       <c r="AT51" s="6"/>
       <c r="AU51" s="6"/>
       <c r="AV51" s="6"/>
       <c r="AW51" s="6"/>
       <c r="AX51" s="6"/>
       <c r="AY51" s="6"/>
       <c r="AZ51" s="6"/>
       <c r="BA51" s="6"/>
       <c r="BB51" s="6"/>
       <c r="BC51" s="6"/>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="6"/>
       <c r="BJ51" s="6"/>
       <c r="BK51" s="6"/>
       <c r="BL51" s="6"/>
       <c r="BM51" s="6"/>
       <c r="BO51" s="6"/>
       <c r="BP51" s="6"/>
       <c r="BQ51" s="6"/>
     </row>
     <row r="52" spans="1:69" s="7" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A52" s="13" t="s">
+      <c r="A52" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B52" s="24">
-[...2 lines deleted...]
-      <c r="C52" s="24">
+      <c r="B52" s="21">
+        <v>100</v>
+      </c>
+      <c r="C52" s="21">
         <v>0</v>
       </c>
-      <c r="D52" s="24">
-[...10 lines deleted...]
-        <v>92</v>
+      <c r="D52" s="21">
+        <v>100</v>
+      </c>
+      <c r="E52" s="29"/>
+      <c r="F52" s="31">
+        <v>100</v>
+      </c>
+      <c r="G52" s="21">
+        <v>0</v>
+      </c>
+      <c r="H52" s="21">
+        <v>100</v>
       </c>
       <c r="R52" s="6"/>
       <c r="S52" s="6"/>
       <c r="T52" s="6"/>
       <c r="U52" s="6"/>
       <c r="V52" s="6"/>
       <c r="W52" s="6"/>
       <c r="X52" s="6"/>
       <c r="Y52" s="6"/>
       <c r="Z52" s="6"/>
       <c r="AA52" s="6"/>
       <c r="AB52" s="6"/>
       <c r="AC52" s="6"/>
       <c r="AD52" s="6"/>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="6"/>
       <c r="AI52" s="6"/>
       <c r="AJ52" s="6"/>
       <c r="AK52" s="6"/>
       <c r="AL52" s="6"/>
       <c r="AM52" s="6"/>
       <c r="AN52" s="6"/>
       <c r="AO52" s="6"/>
@@ -3176,168 +3171,168 @@
       <c r="AR52" s="6"/>
       <c r="AS52" s="6"/>
       <c r="AT52" s="6"/>
       <c r="AU52" s="6"/>
       <c r="AV52" s="6"/>
       <c r="AW52" s="6"/>
       <c r="AX52" s="6"/>
       <c r="AY52" s="6"/>
       <c r="AZ52" s="6"/>
       <c r="BA52" s="6"/>
       <c r="BB52" s="6"/>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="6"/>
       <c r="BJ52" s="6"/>
       <c r="BK52" s="6"/>
       <c r="BL52" s="6"/>
       <c r="BM52" s="6"/>
       <c r="BQ52" s="6"/>
     </row>
     <row r="53" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A53" s="26" t="s">
+      <c r="A53" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="30">
-[...16 lines deleted...]
-        <v>95.8</v>
+      <c r="B53" s="26">
+        <v>100</v>
+      </c>
+      <c r="C53" s="26">
+        <v>86.7</v>
+      </c>
+      <c r="D53" s="26">
+        <v>13.3</v>
+      </c>
+      <c r="E53" s="34"/>
+      <c r="F53" s="26">
+        <v>100</v>
+      </c>
+      <c r="G53" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="H53" s="26">
+        <v>98.1</v>
       </c>
       <c r="BP53" s="1"/>
     </row>
     <row r="54" spans="1:69" ht="12.75" customHeight="1">
       <c r="A54" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B54" s="23">
-[...16 lines deleted...]
-        <v>51.1</v>
+      <c r="B54" s="20">
+        <v>100</v>
+      </c>
+      <c r="C54" s="20">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="D54" s="20">
+        <v>22.1</v>
+      </c>
+      <c r="E54" s="35"/>
+      <c r="F54" s="20">
+        <v>100</v>
+      </c>
+      <c r="G54" s="20">
+        <v>24</v>
+      </c>
+      <c r="H54" s="20">
+        <v>76</v>
       </c>
       <c r="BP54" s="1"/>
     </row>
     <row r="55" spans="1:69" ht="25.5" customHeight="1">
       <c r="A55" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B55" s="23">
-[...16 lines deleted...]
-        <v>85.9</v>
+      <c r="B55" s="20">
+        <v>100</v>
+      </c>
+      <c r="C55" s="20">
+        <v>88.1</v>
+      </c>
+      <c r="D55" s="20">
+        <v>11.9</v>
+      </c>
+      <c r="E55" s="35"/>
+      <c r="F55" s="20">
+        <v>100</v>
+      </c>
+      <c r="G55" s="20">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H55" s="20">
+        <v>89.8</v>
       </c>
       <c r="BP55" s="1"/>
     </row>
     <row r="56" spans="1:69" ht="12.75" customHeight="1">
       <c r="A56" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B56" s="23">
-[...16 lines deleted...]
-        <v>53.5</v>
+      <c r="B56" s="20">
+        <v>100</v>
+      </c>
+      <c r="C56" s="20">
+        <v>92.1</v>
+      </c>
+      <c r="D56" s="20">
+        <v>7.9</v>
+      </c>
+      <c r="E56" s="35"/>
+      <c r="F56" s="20">
+        <v>100</v>
+      </c>
+      <c r="G56" s="20">
+        <v>50.7</v>
+      </c>
+      <c r="H56" s="20">
+        <v>49.3</v>
       </c>
       <c r="BP56" s="1"/>
     </row>
     <row r="57" spans="1:69" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A57" s="37" t="s">
+      <c r="A57" s="38" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="38"/>
-[...5 lines deleted...]
-      <c r="H57" s="39"/>
+      <c r="B57" s="39"/>
+      <c r="C57" s="39"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="39"/>
+      <c r="H57" s="40"/>
       <c r="I57" s="5"/>
-      <c r="J57" s="18"/>
-[...5 lines deleted...]
-      <c r="P57" s="18"/>
+      <c r="J57" s="16"/>
+      <c r="K57" s="16"/>
+      <c r="L57" s="16"/>
+      <c r="M57" s="18"/>
+      <c r="N57" s="16"/>
+      <c r="O57" s="16"/>
+      <c r="P57" s="16"/>
       <c r="Q57" s="5"/>
       <c r="R57" s="5"/>
       <c r="S57" s="5"/>
       <c r="T57" s="5"/>
       <c r="U57" s="5"/>
       <c r="V57" s="5"/>
       <c r="W57" s="5"/>
       <c r="X57" s="5"/>
       <c r="Y57" s="5"/>
       <c r="Z57" s="5"/>
       <c r="AA57" s="5"/>
       <c r="AB57" s="5"/>
       <c r="AC57" s="5"/>
       <c r="AD57" s="5"/>
       <c r="AE57" s="5"/>
       <c r="AF57" s="5"/>
       <c r="AG57" s="5"/>
       <c r="AH57" s="5"/>
       <c r="AI57" s="5"/>
       <c r="AJ57" s="5"/>
       <c r="AK57" s="5"/>
       <c r="AL57" s="5"/>
       <c r="AM57" s="5"/>
       <c r="AN57" s="5"/>
       <c r="AO57" s="5"/>
@@ -3348,66 +3343,66 @@
       <c r="AT57" s="5"/>
       <c r="AU57" s="5"/>
       <c r="AV57" s="5"/>
       <c r="AW57" s="5"/>
       <c r="AX57" s="5"/>
       <c r="AY57" s="5"/>
       <c r="AZ57" s="5"/>
       <c r="BA57" s="5"/>
       <c r="BB57" s="5"/>
       <c r="BC57" s="5"/>
       <c r="BD57" s="5"/>
       <c r="BE57" s="5"/>
       <c r="BF57" s="5"/>
       <c r="BG57" s="5"/>
       <c r="BH57" s="5"/>
       <c r="BI57" s="5"/>
       <c r="BJ57" s="5"/>
       <c r="BK57" s="5"/>
       <c r="BL57" s="5"/>
       <c r="BM57" s="5"/>
       <c r="BO57" s="5"/>
       <c r="BP57" s="5"/>
       <c r="BQ57" s="6"/>
     </row>
     <row r="58" spans="1:69" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A58" s="42"/>
-[...6 lines deleted...]
-      <c r="H58" s="44"/>
+      <c r="A58" s="43"/>
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="45"/>
       <c r="I58" s="5"/>
-      <c r="J58" s="18"/>
-[...5 lines deleted...]
-      <c r="P58" s="18"/>
+      <c r="J58" s="16"/>
+      <c r="K58" s="16"/>
+      <c r="L58" s="16"/>
+      <c r="M58" s="18"/>
+      <c r="N58" s="16"/>
+      <c r="O58" s="16"/>
+      <c r="P58" s="16"/>
       <c r="Q58" s="5"/>
       <c r="R58" s="5"/>
       <c r="S58" s="5"/>
       <c r="T58" s="5"/>
       <c r="U58" s="5"/>
       <c r="V58" s="5"/>
       <c r="W58" s="5"/>
       <c r="X58" s="5"/>
       <c r="Y58" s="5"/>
       <c r="Z58" s="5"/>
       <c r="AA58" s="5"/>
       <c r="AB58" s="5"/>
       <c r="AC58" s="5"/>
       <c r="AD58" s="5"/>
       <c r="AE58" s="5"/>
       <c r="AF58" s="5"/>
       <c r="AG58" s="5"/>
       <c r="AH58" s="5"/>
       <c r="AI58" s="5"/>
       <c r="AJ58" s="5"/>
       <c r="AK58" s="5"/>
       <c r="AL58" s="5"/>
       <c r="AM58" s="5"/>
       <c r="AN58" s="5"/>
       <c r="AO58" s="5"/>
@@ -3418,68 +3413,68 @@
       <c r="AT58" s="5"/>
       <c r="AU58" s="5"/>
       <c r="AV58" s="5"/>
       <c r="AW58" s="5"/>
       <c r="AX58" s="5"/>
       <c r="AY58" s="5"/>
       <c r="AZ58" s="5"/>
       <c r="BA58" s="5"/>
       <c r="BB58" s="5"/>
       <c r="BC58" s="5"/>
       <c r="BD58" s="5"/>
       <c r="BE58" s="5"/>
       <c r="BF58" s="5"/>
       <c r="BG58" s="5"/>
       <c r="BH58" s="5"/>
       <c r="BI58" s="5"/>
       <c r="BJ58" s="5"/>
       <c r="BK58" s="5"/>
       <c r="BL58" s="5"/>
       <c r="BM58" s="5"/>
       <c r="BO58" s="5"/>
       <c r="BP58" s="5"/>
       <c r="BQ58" s="6"/>
     </row>
     <row r="59" spans="1:69" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A59" s="46" t="s">
+      <c r="A59" s="47" t="s">
         <v>120</v>
       </c>
-      <c r="B59" s="47"/>
-[...5 lines deleted...]
-      <c r="H59" s="48"/>
+      <c r="B59" s="48"/>
+      <c r="C59" s="48"/>
+      <c r="D59" s="48"/>
+      <c r="E59" s="48"/>
+      <c r="F59" s="48"/>
+      <c r="G59" s="48"/>
+      <c r="H59" s="49"/>
       <c r="I59" s="5"/>
-      <c r="J59" s="18"/>
-[...5 lines deleted...]
-      <c r="P59" s="18"/>
+      <c r="J59" s="16"/>
+      <c r="K59" s="16"/>
+      <c r="L59" s="16"/>
+      <c r="M59" s="18"/>
+      <c r="N59" s="16"/>
+      <c r="O59" s="16"/>
+      <c r="P59" s="16"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
       <c r="W59" s="5"/>
       <c r="X59" s="5"/>
       <c r="Y59" s="5"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
       <c r="AH59" s="5"/>
       <c r="AI59" s="5"/>
       <c r="AJ59" s="5"/>
       <c r="AK59" s="5"/>
       <c r="AL59" s="5"/>
       <c r="AM59" s="5"/>
       <c r="AN59" s="5"/>
       <c r="AO59" s="5"/>
@@ -3490,137 +3485,137 @@
       <c r="AT59" s="5"/>
       <c r="AU59" s="5"/>
       <c r="AV59" s="5"/>
       <c r="AW59" s="5"/>
       <c r="AX59" s="5"/>
       <c r="AY59" s="5"/>
       <c r="AZ59" s="5"/>
       <c r="BA59" s="5"/>
       <c r="BB59" s="5"/>
       <c r="BC59" s="5"/>
       <c r="BD59" s="5"/>
       <c r="BE59" s="5"/>
       <c r="BF59" s="5"/>
       <c r="BG59" s="5"/>
       <c r="BH59" s="5"/>
       <c r="BI59" s="5"/>
       <c r="BJ59" s="5"/>
       <c r="BK59" s="5"/>
       <c r="BL59" s="5"/>
       <c r="BM59" s="5"/>
       <c r="BO59" s="5"/>
       <c r="BP59" s="5"/>
       <c r="BQ59" s="6"/>
     </row>
     <row r="60" spans="1:69" s="7" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A60" s="27" t="s">
+      <c r="A60" s="24" t="s">
         <v>108</v>
       </c>
-      <c r="B60" s="23">
-[...2 lines deleted...]
-      <c r="C60" s="23">
+      <c r="B60" s="20">
+        <v>100</v>
+      </c>
+      <c r="C60" s="20">
         <v>0</v>
       </c>
-      <c r="D60" s="23">
-[...11 lines deleted...]
-      <c r="H60" s="23">
+      <c r="D60" s="20">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="E60" s="20">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="F60" s="20">
+        <v>100</v>
+      </c>
+      <c r="G60" s="20">
+        <v>100</v>
+      </c>
+      <c r="H60" s="20">
         <v>0</v>
       </c>
       <c r="Z60" s="6"/>
       <c r="AA60" s="6"/>
       <c r="AB60" s="6"/>
       <c r="AC60" s="6"/>
       <c r="AD60" s="6"/>
       <c r="AE60" s="6"/>
       <c r="AF60" s="6"/>
       <c r="AG60" s="6"/>
       <c r="AH60" s="6"/>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
       <c r="AL60" s="6"/>
       <c r="AM60" s="6"/>
       <c r="AN60" s="6"/>
       <c r="AO60" s="6"/>
       <c r="AP60" s="6"/>
       <c r="AQ60" s="6"/>
       <c r="AR60" s="6"/>
       <c r="AS60" s="6"/>
       <c r="AT60" s="6"/>
       <c r="AU60" s="6"/>
       <c r="AV60" s="6"/>
       <c r="AW60" s="6"/>
       <c r="AX60" s="6"/>
       <c r="AY60" s="6"/>
       <c r="AZ60" s="6"/>
       <c r="BA60" s="6"/>
       <c r="BB60" s="6"/>
       <c r="BC60" s="6"/>
       <c r="BD60" s="6"/>
       <c r="BE60" s="6"/>
       <c r="BF60" s="6"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="6"/>
       <c r="BI60" s="6"/>
       <c r="BJ60" s="6"/>
       <c r="BK60" s="6"/>
       <c r="BL60" s="6"/>
       <c r="BM60" s="6"/>
       <c r="BQ60" s="6"/>
     </row>
     <row r="61" spans="1:69" ht="38.25" customHeight="1">
-      <c r="A61" s="12" t="s">
+      <c r="A61" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B61" s="24">
-[...2 lines deleted...]
-      <c r="C61" s="24">
+      <c r="B61" s="21">
+        <v>100</v>
+      </c>
+      <c r="C61" s="21">
         <v>0</v>
       </c>
-      <c r="D61" s="24">
-[...6 lines deleted...]
-      <c r="G61" s="24">
+      <c r="D61" s="21">
+        <v>100</v>
+      </c>
+      <c r="E61" s="21"/>
+      <c r="F61" s="21">
+        <v>100</v>
+      </c>
+      <c r="G61" s="21">
         <v>0</v>
       </c>
-      <c r="H61" s="24">
+      <c r="H61" s="21">
         <v>100</v>
       </c>
       <c r="R61" s="3"/>
       <c r="S61" s="3"/>
       <c r="T61" s="3"/>
       <c r="U61" s="3"/>
       <c r="V61" s="3"/>
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="2"/>
       <c r="AA61" s="2"/>
       <c r="AB61" s="2"/>
       <c r="AC61" s="2"/>
       <c r="AD61" s="2"/>
       <c r="AE61" s="2"/>
       <c r="AF61" s="2"/>
       <c r="AG61" s="2"/>
       <c r="AH61" s="2"/>
       <c r="AI61" s="2"/>
       <c r="AJ61" s="2"/>
       <c r="AK61" s="2"/>
       <c r="AL61" s="2"/>
       <c r="AM61" s="2"/>
       <c r="AN61" s="2"/>
@@ -3632,71 +3627,71 @@
       <c r="AT61" s="2"/>
       <c r="AU61" s="2"/>
       <c r="AV61" s="2"/>
       <c r="AW61" s="2"/>
       <c r="AX61" s="2"/>
       <c r="AY61" s="2"/>
       <c r="AZ61" s="2"/>
       <c r="BA61" s="2"/>
       <c r="BB61" s="2"/>
       <c r="BC61" s="2"/>
       <c r="BD61" s="2"/>
       <c r="BE61" s="2"/>
       <c r="BF61" s="2"/>
       <c r="BG61" s="2"/>
       <c r="BH61" s="2"/>
       <c r="BI61" s="2"/>
       <c r="BJ61" s="2"/>
       <c r="BK61" s="2"/>
       <c r="BL61" s="2"/>
       <c r="BM61" s="2"/>
       <c r="BN61" s="3"/>
       <c r="BO61" s="3"/>
       <c r="BP61" s="3"/>
     </row>
     <row r="62" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A62" s="13" t="s">
+      <c r="A62" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B62" s="24">
-[...16 lines deleted...]
-        <v>98.8</v>
+      <c r="B62" s="21">
+        <v>100</v>
+      </c>
+      <c r="C62" s="21">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D62" s="21">
+        <v>83.4</v>
+      </c>
+      <c r="E62" s="36"/>
+      <c r="F62" s="21">
+        <v>100</v>
+      </c>
+      <c r="G62" s="21">
+        <v>0.4</v>
+      </c>
+      <c r="H62" s="21">
+        <v>99.6</v>
       </c>
       <c r="R62" s="3"/>
       <c r="S62" s="3"/>
       <c r="T62" s="3"/>
       <c r="U62" s="3"/>
       <c r="V62" s="3"/>
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
       <c r="Z62" s="2"/>
       <c r="AA62" s="2"/>
       <c r="AB62" s="2"/>
       <c r="AC62" s="2"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
@@ -3707,73 +3702,73 @@
       <c r="AT62" s="2"/>
       <c r="AU62" s="2"/>
       <c r="AV62" s="2"/>
       <c r="AW62" s="2"/>
       <c r="AX62" s="2"/>
       <c r="AY62" s="2"/>
       <c r="AZ62" s="2"/>
       <c r="BA62" s="2"/>
       <c r="BB62" s="2"/>
       <c r="BC62" s="2"/>
       <c r="BD62" s="2"/>
       <c r="BE62" s="2"/>
       <c r="BF62" s="2"/>
       <c r="BG62" s="2"/>
       <c r="BH62" s="2"/>
       <c r="BI62" s="2"/>
       <c r="BJ62" s="2"/>
       <c r="BK62" s="2"/>
       <c r="BL62" s="2"/>
       <c r="BM62" s="2"/>
       <c r="BN62" s="3"/>
       <c r="BO62" s="3"/>
       <c r="BP62" s="3"/>
     </row>
     <row r="63" spans="1:69" ht="26.25" customHeight="1">
-      <c r="A63" s="13" t="s">
+      <c r="A63" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="B63" s="24">
-[...8 lines deleted...]
-      <c r="E63" s="24">
+      <c r="B63" s="21">
+        <v>100</v>
+      </c>
+      <c r="C63" s="21">
+        <v>3.7</v>
+      </c>
+      <c r="D63" s="21">
+        <v>6.6</v>
+      </c>
+      <c r="E63" s="21">
+        <v>89.6</v>
+      </c>
+      <c r="F63" s="21">
+        <v>100</v>
+      </c>
+      <c r="G63" s="21">
+        <v>100</v>
+      </c>
+      <c r="H63" s="21">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>98.7</v>
       </c>
       <c r="R63" s="3"/>
       <c r="S63" s="3"/>
       <c r="T63" s="3"/>
       <c r="U63" s="3"/>
       <c r="V63" s="3"/>
       <c r="W63" s="3"/>
       <c r="X63" s="3"/>
       <c r="Y63" s="3"/>
       <c r="Z63" s="2"/>
       <c r="AA63" s="2"/>
       <c r="AB63" s="2"/>
       <c r="AC63" s="2"/>
       <c r="AD63" s="2"/>
       <c r="AE63" s="2"/>
       <c r="AF63" s="2"/>
       <c r="AG63" s="2"/>
       <c r="AH63" s="2"/>
       <c r="AI63" s="2"/>
       <c r="AJ63" s="2"/>
       <c r="AK63" s="2"/>
       <c r="AL63" s="2"/>
       <c r="AM63" s="2"/>
       <c r="AN63" s="2"/>
       <c r="AO63" s="2"/>
@@ -3784,71 +3779,71 @@
       <c r="AT63" s="2"/>
       <c r="AU63" s="2"/>
       <c r="AV63" s="2"/>
       <c r="AW63" s="2"/>
       <c r="AX63" s="2"/>
       <c r="AY63" s="2"/>
       <c r="AZ63" s="2"/>
       <c r="BA63" s="2"/>
       <c r="BB63" s="2"/>
       <c r="BC63" s="2"/>
       <c r="BD63" s="2"/>
       <c r="BE63" s="2"/>
       <c r="BF63" s="2"/>
       <c r="BG63" s="2"/>
       <c r="BH63" s="2"/>
       <c r="BI63" s="2"/>
       <c r="BJ63" s="2"/>
       <c r="BK63" s="2"/>
       <c r="BL63" s="2"/>
       <c r="BM63" s="2"/>
       <c r="BN63" s="3"/>
       <c r="BO63" s="3"/>
       <c r="BP63" s="3"/>
     </row>
     <row r="64" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A64" s="13" t="s">
+      <c r="A64" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B64" s="24">
-[...16 lines deleted...]
-        <v>98.8</v>
+      <c r="B64" s="21">
+        <v>100</v>
+      </c>
+      <c r="C64" s="21">
+        <v>24.4</v>
+      </c>
+      <c r="D64" s="21">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="E64" s="21"/>
+      <c r="F64" s="21">
+        <v>100</v>
+      </c>
+      <c r="G64" s="21">
+        <v>5.3</v>
+      </c>
+      <c r="H64" s="21">
+        <v>94.7</v>
       </c>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="3"/>
       <c r="Y64" s="3"/>
       <c r="Z64" s="2"/>
       <c r="AA64" s="2"/>
       <c r="AB64" s="2"/>
       <c r="AC64" s="2"/>
       <c r="AD64" s="2"/>
       <c r="AE64" s="2"/>
       <c r="AF64" s="2"/>
       <c r="AG64" s="2"/>
       <c r="AH64" s="2"/>
       <c r="AI64" s="2"/>
       <c r="AJ64" s="2"/>
       <c r="AK64" s="2"/>
       <c r="AL64" s="2"/>
       <c r="AM64" s="2"/>
       <c r="AN64" s="2"/>
       <c r="AO64" s="2"/>
@@ -3859,71 +3854,71 @@
       <c r="AT64" s="2"/>
       <c r="AU64" s="2"/>
       <c r="AV64" s="2"/>
       <c r="AW64" s="2"/>
       <c r="AX64" s="2"/>
       <c r="AY64" s="2"/>
       <c r="AZ64" s="2"/>
       <c r="BA64" s="2"/>
       <c r="BB64" s="2"/>
       <c r="BC64" s="2"/>
       <c r="BD64" s="2"/>
       <c r="BE64" s="2"/>
       <c r="BF64" s="2"/>
       <c r="BG64" s="2"/>
       <c r="BH64" s="2"/>
       <c r="BI64" s="2"/>
       <c r="BJ64" s="2"/>
       <c r="BK64" s="2"/>
       <c r="BL64" s="2"/>
       <c r="BM64" s="2"/>
       <c r="BN64" s="3"/>
       <c r="BO64" s="3"/>
       <c r="BP64" s="3"/>
     </row>
     <row r="65" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A65" s="13" t="s">
+      <c r="A65" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B65" s="24">
-[...16 lines deleted...]
-        <v>94.4</v>
+      <c r="B65" s="21">
+        <v>100</v>
+      </c>
+      <c r="C65" s="21">
+        <v>27.5</v>
+      </c>
+      <c r="D65" s="21">
+        <v>72.5</v>
+      </c>
+      <c r="E65" s="37"/>
+      <c r="F65" s="21">
+        <v>100</v>
+      </c>
+      <c r="G65" s="21">
+        <v>6.1</v>
+      </c>
+      <c r="H65" s="21">
+        <v>93.9</v>
       </c>
       <c r="R65" s="3"/>
       <c r="S65" s="3"/>
       <c r="T65" s="3"/>
       <c r="U65" s="3"/>
       <c r="V65" s="3"/>
       <c r="W65" s="3"/>
       <c r="X65" s="3"/>
       <c r="Y65" s="3"/>
       <c r="Z65" s="2"/>
       <c r="AA65" s="2"/>
       <c r="AB65" s="2"/>
       <c r="AC65" s="2"/>
       <c r="AD65" s="2"/>
       <c r="AE65" s="2"/>
       <c r="AF65" s="2"/>
       <c r="AG65" s="2"/>
       <c r="AH65" s="2"/>
       <c r="AI65" s="2"/>
       <c r="AJ65" s="2"/>
       <c r="AK65" s="2"/>
       <c r="AL65" s="2"/>
       <c r="AM65" s="2"/>
       <c r="AN65" s="2"/>
       <c r="AO65" s="2"/>
@@ -3934,68 +3929,68 @@
       <c r="AT65" s="2"/>
       <c r="AU65" s="2"/>
       <c r="AV65" s="2"/>
       <c r="AW65" s="2"/>
       <c r="AX65" s="2"/>
       <c r="AY65" s="2"/>
       <c r="AZ65" s="2"/>
       <c r="BA65" s="2"/>
       <c r="BB65" s="2"/>
       <c r="BC65" s="2"/>
       <c r="BD65" s="2"/>
       <c r="BE65" s="2"/>
       <c r="BF65" s="2"/>
       <c r="BG65" s="2"/>
       <c r="BH65" s="2"/>
       <c r="BI65" s="2"/>
       <c r="BJ65" s="2"/>
       <c r="BK65" s="2"/>
       <c r="BL65" s="2"/>
       <c r="BM65" s="2"/>
       <c r="BN65" s="3"/>
       <c r="BO65" s="3"/>
       <c r="BP65" s="3"/>
     </row>
     <row r="66" spans="1:69" s="7" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A66" s="37" t="s">
+      <c r="A66" s="38" t="s">
         <v>121</v>
       </c>
-      <c r="B66" s="38"/>
-[...5 lines deleted...]
-      <c r="H66" s="39"/>
+      <c r="B66" s="39"/>
+      <c r="C66" s="39"/>
+      <c r="D66" s="39"/>
+      <c r="E66" s="39"/>
+      <c r="F66" s="39"/>
+      <c r="G66" s="39"/>
+      <c r="H66" s="40"/>
       <c r="I66" s="5"/>
-      <c r="J66" s="18"/>
-[...5 lines deleted...]
-      <c r="P66" s="18"/>
+      <c r="J66" s="16"/>
+      <c r="K66" s="16"/>
+      <c r="L66" s="16"/>
+      <c r="M66" s="18"/>
+      <c r="N66" s="16"/>
+      <c r="O66" s="16"/>
+      <c r="P66" s="16"/>
       <c r="Q66" s="5"/>
       <c r="R66" s="5"/>
       <c r="S66" s="5"/>
       <c r="T66" s="5"/>
       <c r="U66" s="5"/>
       <c r="V66" s="5"/>
       <c r="W66" s="5"/>
       <c r="X66" s="5"/>
       <c r="Y66" s="5"/>
       <c r="Z66" s="5"/>
       <c r="AA66" s="5"/>
       <c r="AB66" s="5"/>
       <c r="AC66" s="5"/>
       <c r="AD66" s="5"/>
       <c r="AE66" s="5"/>
       <c r="AF66" s="5"/>
       <c r="AG66" s="5"/>
       <c r="AH66" s="5"/>
       <c r="AI66" s="5"/>
       <c r="AJ66" s="5"/>
       <c r="AK66" s="5"/>
       <c r="AL66" s="5"/>
       <c r="AM66" s="5"/>
       <c r="AN66" s="5"/>
       <c r="AO66" s="5"/>
@@ -4006,71 +4001,71 @@
       <c r="AT66" s="5"/>
       <c r="AU66" s="5"/>
       <c r="AV66" s="5"/>
       <c r="AW66" s="5"/>
       <c r="AX66" s="5"/>
       <c r="AY66" s="5"/>
       <c r="AZ66" s="5"/>
       <c r="BA66" s="5"/>
       <c r="BB66" s="5"/>
       <c r="BC66" s="5"/>
       <c r="BD66" s="5"/>
       <c r="BE66" s="5"/>
       <c r="BF66" s="5"/>
       <c r="BG66" s="5"/>
       <c r="BH66" s="5"/>
       <c r="BI66" s="5"/>
       <c r="BJ66" s="5"/>
       <c r="BK66" s="5"/>
       <c r="BL66" s="5"/>
       <c r="BM66" s="5"/>
       <c r="BO66" s="5"/>
       <c r="BP66" s="5"/>
       <c r="BQ66" s="6"/>
     </row>
     <row r="67" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A67" s="13" t="s">
+      <c r="A67" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B67" s="24">
-[...16 lines deleted...]
-        <v>90.5</v>
+      <c r="B67" s="21">
+        <v>100</v>
+      </c>
+      <c r="C67" s="21">
+        <v>1.9</v>
+      </c>
+      <c r="D67" s="21">
+        <v>98.1</v>
+      </c>
+      <c r="E67" s="37"/>
+      <c r="F67" s="21">
+        <v>100</v>
+      </c>
+      <c r="G67" s="21">
+        <v>4.2</v>
+      </c>
+      <c r="H67" s="21">
+        <v>95.8</v>
       </c>
       <c r="R67" s="2"/>
       <c r="S67" s="2"/>
       <c r="T67" s="2"/>
       <c r="U67" s="2"/>
       <c r="V67" s="2"/>
       <c r="W67" s="2"/>
       <c r="X67" s="2"/>
       <c r="Y67" s="2"/>
       <c r="Z67" s="2"/>
       <c r="AA67" s="2"/>
       <c r="AB67" s="2"/>
       <c r="AC67" s="2"/>
       <c r="AD67" s="2"/>
       <c r="AE67" s="2"/>
       <c r="AF67" s="2"/>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
       <c r="AK67" s="2"/>
       <c r="AL67" s="2"/>
       <c r="AM67" s="2"/>
       <c r="AN67" s="2"/>
       <c r="AO67" s="2"/>
@@ -4081,71 +4076,71 @@
       <c r="AT67" s="2"/>
       <c r="AU67" s="2"/>
       <c r="AV67" s="2"/>
       <c r="AW67" s="2"/>
       <c r="AX67" s="2"/>
       <c r="AY67" s="2"/>
       <c r="AZ67" s="2"/>
       <c r="BA67" s="2"/>
       <c r="BB67" s="2"/>
       <c r="BC67" s="2"/>
       <c r="BD67" s="2"/>
       <c r="BE67" s="2"/>
       <c r="BF67" s="2"/>
       <c r="BG67" s="2"/>
       <c r="BH67" s="2"/>
       <c r="BI67" s="2"/>
       <c r="BJ67" s="2"/>
       <c r="BK67" s="2"/>
       <c r="BL67" s="2"/>
       <c r="BM67" s="2"/>
       <c r="BN67" s="3"/>
       <c r="BO67" s="3"/>
       <c r="BP67" s="3"/>
     </row>
     <row r="68" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A68" s="13" t="s">
+      <c r="A68" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B68" s="24">
-[...16 lines deleted...]
-        <v>95.3</v>
+      <c r="B68" s="21">
+        <v>100</v>
+      </c>
+      <c r="C68" s="21">
+        <v>1.7</v>
+      </c>
+      <c r="D68" s="21">
+        <v>98.3</v>
+      </c>
+      <c r="E68" s="21"/>
+      <c r="F68" s="21">
+        <v>100</v>
+      </c>
+      <c r="G68" s="21">
+        <v>1.4</v>
+      </c>
+      <c r="H68" s="21">
+        <v>98.6</v>
       </c>
       <c r="R68" s="2"/>
       <c r="S68" s="2"/>
       <c r="T68" s="2"/>
       <c r="U68" s="2"/>
       <c r="V68" s="2"/>
       <c r="W68" s="2"/>
       <c r="X68" s="2"/>
       <c r="Y68" s="2"/>
       <c r="Z68" s="2"/>
       <c r="AA68" s="2"/>
       <c r="AB68" s="2"/>
       <c r="AC68" s="2"/>
       <c r="AD68" s="2"/>
       <c r="AE68" s="2"/>
       <c r="AF68" s="2"/>
       <c r="AG68" s="2"/>
       <c r="AH68" s="2"/>
       <c r="AI68" s="2"/>
       <c r="AJ68" s="2"/>
       <c r="AK68" s="2"/>
       <c r="AL68" s="2"/>
       <c r="AM68" s="2"/>
       <c r="AN68" s="2"/>
       <c r="AO68" s="2"/>
@@ -4156,71 +4151,71 @@
       <c r="AT68" s="2"/>
       <c r="AU68" s="2"/>
       <c r="AV68" s="2"/>
       <c r="AW68" s="2"/>
       <c r="AX68" s="2"/>
       <c r="AY68" s="2"/>
       <c r="AZ68" s="2"/>
       <c r="BA68" s="2"/>
       <c r="BB68" s="2"/>
       <c r="BC68" s="2"/>
       <c r="BD68" s="2"/>
       <c r="BE68" s="2"/>
       <c r="BF68" s="2"/>
       <c r="BG68" s="2"/>
       <c r="BH68" s="2"/>
       <c r="BI68" s="2"/>
       <c r="BJ68" s="2"/>
       <c r="BK68" s="2"/>
       <c r="BL68" s="2"/>
       <c r="BM68" s="2"/>
       <c r="BN68" s="3"/>
       <c r="BO68" s="3"/>
       <c r="BP68" s="3"/>
     </row>
     <row r="69" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A69" s="13" t="s">
+      <c r="A69" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B69" s="24">
-[...16 lines deleted...]
-        <v>86.4</v>
+      <c r="B69" s="21">
+        <v>100</v>
+      </c>
+      <c r="C69" s="21">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D69" s="21">
+        <v>97.8</v>
+      </c>
+      <c r="E69" s="36"/>
+      <c r="F69" s="21">
+        <v>100</v>
+      </c>
+      <c r="G69" s="21">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H69" s="21">
+        <v>95.6</v>
       </c>
       <c r="R69" s="2"/>
       <c r="S69" s="2"/>
       <c r="T69" s="2"/>
       <c r="U69" s="2"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
       <c r="X69" s="2"/>
       <c r="Y69" s="2"/>
       <c r="Z69" s="2"/>
       <c r="AA69" s="2"/>
       <c r="AB69" s="2"/>
       <c r="AC69" s="2"/>
       <c r="AD69" s="2"/>
       <c r="AE69" s="2"/>
       <c r="AF69" s="2"/>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
       <c r="AK69" s="2"/>
       <c r="AL69" s="2"/>
       <c r="AM69" s="2"/>
       <c r="AN69" s="2"/>
       <c r="AO69" s="2"/>
@@ -4231,71 +4226,71 @@
       <c r="AT69" s="2"/>
       <c r="AU69" s="2"/>
       <c r="AV69" s="2"/>
       <c r="AW69" s="2"/>
       <c r="AX69" s="2"/>
       <c r="AY69" s="2"/>
       <c r="AZ69" s="2"/>
       <c r="BA69" s="2"/>
       <c r="BB69" s="2"/>
       <c r="BC69" s="2"/>
       <c r="BD69" s="2"/>
       <c r="BE69" s="2"/>
       <c r="BF69" s="2"/>
       <c r="BG69" s="2"/>
       <c r="BH69" s="2"/>
       <c r="BI69" s="2"/>
       <c r="BJ69" s="2"/>
       <c r="BK69" s="2"/>
       <c r="BL69" s="2"/>
       <c r="BM69" s="2"/>
       <c r="BN69" s="3"/>
       <c r="BO69" s="3"/>
       <c r="BP69" s="3"/>
     </row>
     <row r="70" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A70" s="13" t="s">
+      <c r="A70" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B70" s="24">
-[...16 lines deleted...]
-        <v>95.4</v>
+      <c r="B70" s="21">
+        <v>100</v>
+      </c>
+      <c r="C70" s="21">
+        <v>15</v>
+      </c>
+      <c r="D70" s="21">
+        <v>85</v>
+      </c>
+      <c r="E70" s="37"/>
+      <c r="F70" s="21">
+        <v>100</v>
+      </c>
+      <c r="G70" s="21">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H70" s="21">
+        <v>95.9</v>
       </c>
       <c r="R70" s="2"/>
       <c r="S70" s="2"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="2"/>
       <c r="W70" s="2"/>
       <c r="X70" s="2"/>
       <c r="Y70" s="2"/>
       <c r="Z70" s="2"/>
       <c r="AA70" s="2"/>
       <c r="AB70" s="2"/>
       <c r="AC70" s="2"/>
       <c r="AD70" s="2"/>
       <c r="AE70" s="2"/>
       <c r="AF70" s="2"/>
       <c r="AG70" s="2"/>
       <c r="AH70" s="2"/>
       <c r="AI70" s="2"/>
       <c r="AJ70" s="2"/>
       <c r="AK70" s="2"/>
       <c r="AL70" s="2"/>
       <c r="AM70" s="2"/>
       <c r="AN70" s="2"/>
       <c r="AO70" s="2"/>
@@ -4306,71 +4301,71 @@
       <c r="AT70" s="2"/>
       <c r="AU70" s="2"/>
       <c r="AV70" s="2"/>
       <c r="AW70" s="2"/>
       <c r="AX70" s="2"/>
       <c r="AY70" s="2"/>
       <c r="AZ70" s="2"/>
       <c r="BA70" s="2"/>
       <c r="BB70" s="2"/>
       <c r="BC70" s="2"/>
       <c r="BD70" s="2"/>
       <c r="BE70" s="2"/>
       <c r="BF70" s="2"/>
       <c r="BG70" s="2"/>
       <c r="BH70" s="2"/>
       <c r="BI70" s="2"/>
       <c r="BJ70" s="2"/>
       <c r="BK70" s="2"/>
       <c r="BL70" s="2"/>
       <c r="BM70" s="2"/>
       <c r="BN70" s="3"/>
       <c r="BO70" s="3"/>
       <c r="BP70" s="3"/>
     </row>
     <row r="71" spans="1:69" ht="27.75" customHeight="1">
-      <c r="A71" s="13" t="s">
+      <c r="A71" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="B71" s="24">
-[...16 lines deleted...]
-        <v>66.8</v>
+      <c r="B71" s="21">
+        <v>100</v>
+      </c>
+      <c r="C71" s="21">
+        <v>6.3</v>
+      </c>
+      <c r="D71" s="21">
+        <v>93.7</v>
+      </c>
+      <c r="E71" s="36"/>
+      <c r="F71" s="21">
+        <v>100</v>
+      </c>
+      <c r="G71" s="21">
+        <v>15.3</v>
+      </c>
+      <c r="H71" s="21">
+        <v>84.7</v>
       </c>
       <c r="R71" s="2"/>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
       <c r="AA71" s="2"/>
       <c r="AB71" s="2"/>
       <c r="AC71" s="2"/>
       <c r="AD71" s="2"/>
       <c r="AE71" s="2"/>
       <c r="AF71" s="2"/>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
       <c r="AK71" s="2"/>
       <c r="AL71" s="2"/>
       <c r="AM71" s="2"/>
       <c r="AN71" s="2"/>
       <c r="AO71" s="2"/>
@@ -4381,71 +4376,71 @@
       <c r="AT71" s="2"/>
       <c r="AU71" s="2"/>
       <c r="AV71" s="2"/>
       <c r="AW71" s="2"/>
       <c r="AX71" s="2"/>
       <c r="AY71" s="2"/>
       <c r="AZ71" s="2"/>
       <c r="BA71" s="2"/>
       <c r="BB71" s="2"/>
       <c r="BC71" s="2"/>
       <c r="BD71" s="2"/>
       <c r="BE71" s="2"/>
       <c r="BF71" s="2"/>
       <c r="BG71" s="2"/>
       <c r="BH71" s="2"/>
       <c r="BI71" s="2"/>
       <c r="BJ71" s="2"/>
       <c r="BK71" s="2"/>
       <c r="BL71" s="2"/>
       <c r="BM71" s="2"/>
       <c r="BN71" s="3"/>
       <c r="BO71" s="3"/>
       <c r="BP71" s="3"/>
     </row>
     <row r="72" spans="1:69" ht="38.25" customHeight="1">
-      <c r="A72" s="13" t="s">
+      <c r="A72" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B72" s="24">
-[...16 lines deleted...]
-        <v>87.4</v>
+      <c r="B72" s="21">
+        <v>100</v>
+      </c>
+      <c r="C72" s="21">
+        <v>13</v>
+      </c>
+      <c r="D72" s="21">
+        <v>87</v>
+      </c>
+      <c r="E72" s="37"/>
+      <c r="F72" s="21">
+        <v>100</v>
+      </c>
+      <c r="G72" s="21">
+        <v>15</v>
+      </c>
+      <c r="H72" s="21">
+        <v>85</v>
       </c>
       <c r="R72" s="2"/>
       <c r="S72" s="2"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
       <c r="Z72" s="2"/>
       <c r="AA72" s="2"/>
       <c r="AB72" s="2"/>
       <c r="AC72" s="2"/>
       <c r="AD72" s="2"/>
       <c r="AE72" s="2"/>
       <c r="AF72" s="2"/>
       <c r="AG72" s="2"/>
       <c r="AH72" s="2"/>
       <c r="AI72" s="2"/>
       <c r="AJ72" s="2"/>
       <c r="AK72" s="2"/>
       <c r="AL72" s="2"/>
       <c r="AM72" s="2"/>
       <c r="AN72" s="2"/>
       <c r="AO72" s="2"/>
@@ -4456,139 +4451,139 @@
       <c r="AT72" s="2"/>
       <c r="AU72" s="2"/>
       <c r="AV72" s="2"/>
       <c r="AW72" s="2"/>
       <c r="AX72" s="2"/>
       <c r="AY72" s="2"/>
       <c r="AZ72" s="2"/>
       <c r="BA72" s="2"/>
       <c r="BB72" s="2"/>
       <c r="BC72" s="2"/>
       <c r="BD72" s="2"/>
       <c r="BE72" s="2"/>
       <c r="BF72" s="2"/>
       <c r="BG72" s="2"/>
       <c r="BH72" s="2"/>
       <c r="BI72" s="2"/>
       <c r="BJ72" s="2"/>
       <c r="BK72" s="2"/>
       <c r="BL72" s="2"/>
       <c r="BM72" s="2"/>
       <c r="BN72" s="3"/>
       <c r="BO72" s="3"/>
       <c r="BP72" s="3"/>
     </row>
     <row r="73" spans="1:69" ht="51" customHeight="1">
-      <c r="A73" s="13" t="s">
+      <c r="A73" s="11" t="s">
         <v>66</v>
       </c>
-      <c r="B73" s="24">
-[...16 lines deleted...]
-        <v>75.5</v>
+      <c r="B73" s="21">
+        <v>100</v>
+      </c>
+      <c r="C73" s="21">
+        <v>2.7</v>
+      </c>
+      <c r="D73" s="21">
+        <v>97.3</v>
+      </c>
+      <c r="E73" s="36"/>
+      <c r="F73" s="21">
+        <v>100</v>
+      </c>
+      <c r="G73" s="21">
+        <v>4.2</v>
+      </c>
+      <c r="H73" s="21">
+        <v>95.8</v>
       </c>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
       <c r="AA73" s="2"/>
       <c r="AB73" s="2"/>
       <c r="AC73" s="2"/>
       <c r="AD73" s="2"/>
       <c r="AE73" s="2"/>
       <c r="AF73" s="2"/>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
       <c r="AK73" s="2"/>
       <c r="AL73" s="2"/>
       <c r="AM73" s="2"/>
       <c r="AN73" s="2"/>
       <c r="AO73" s="2"/>
       <c r="AP73" s="2"/>
       <c r="AQ73" s="2"/>
       <c r="AR73" s="2"/>
       <c r="AS73" s="2"/>
       <c r="AT73" s="2"/>
       <c r="AU73" s="2"/>
       <c r="AV73" s="2"/>
       <c r="AW73" s="2"/>
       <c r="AX73" s="2"/>
       <c r="AY73" s="2"/>
       <c r="AZ73" s="2"/>
       <c r="BA73" s="2"/>
       <c r="BB73" s="2"/>
       <c r="BC73" s="2"/>
       <c r="BD73" s="2"/>
       <c r="BE73" s="2"/>
       <c r="BF73" s="2"/>
       <c r="BG73" s="2"/>
       <c r="BH73" s="2"/>
       <c r="BI73" s="2"/>
       <c r="BJ73" s="2"/>
       <c r="BK73" s="2"/>
       <c r="BL73" s="2"/>
       <c r="BM73" s="2"/>
       <c r="BN73" s="3"/>
       <c r="BO73" s="3"/>
       <c r="BP73" s="3"/>
     </row>
     <row r="74" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A74" s="13" t="s">
+      <c r="A74" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B74" s="24">
-[...16 lines deleted...]
-        <v>96.2</v>
+      <c r="B74" s="21">
+        <v>100</v>
+      </c>
+      <c r="C74" s="21">
+        <v>5.8</v>
+      </c>
+      <c r="D74" s="21">
+        <v>94.2</v>
+      </c>
+      <c r="E74" s="37"/>
+      <c r="F74" s="21">
+        <v>100</v>
+      </c>
+      <c r="G74" s="21">
+        <v>8</v>
+      </c>
+      <c r="H74" s="21">
+        <v>92</v>
       </c>
       <c r="R74" s="2"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
       <c r="Z74" s="2"/>
       <c r="AA74" s="2"/>
       <c r="AB74" s="2"/>
       <c r="AC74" s="2"/>
       <c r="AD74" s="2"/>
       <c r="AE74" s="2"/>
       <c r="AF74" s="2"/>
       <c r="AG74" s="2"/>
       <c r="AH74" s="2"/>
       <c r="AI74" s="2"/>
       <c r="AJ74" s="2"/>
       <c r="AK74" s="2"/>
       <c r="AL74" s="2"/>
       <c r="AM74" s="2"/>
       <c r="AN74" s="2"/>
       <c r="AO74" s="2"/>
@@ -4599,68 +4594,68 @@
       <c r="AT74" s="2"/>
       <c r="AU74" s="2"/>
       <c r="AV74" s="2"/>
       <c r="AW74" s="2"/>
       <c r="AX74" s="2"/>
       <c r="AY74" s="2"/>
       <c r="AZ74" s="2"/>
       <c r="BA74" s="2"/>
       <c r="BB74" s="2"/>
       <c r="BC74" s="2"/>
       <c r="BD74" s="2"/>
       <c r="BE74" s="2"/>
       <c r="BF74" s="2"/>
       <c r="BG74" s="2"/>
       <c r="BH74" s="2"/>
       <c r="BI74" s="2"/>
       <c r="BJ74" s="2"/>
       <c r="BK74" s="2"/>
       <c r="BL74" s="2"/>
       <c r="BM74" s="2"/>
       <c r="BN74" s="3"/>
       <c r="BO74" s="3"/>
       <c r="BP74" s="3"/>
     </row>
     <row r="75" spans="1:69" s="7" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A75" s="37" t="s">
+      <c r="A75" s="38" t="s">
         <v>122</v>
       </c>
-      <c r="B75" s="38"/>
-[...5 lines deleted...]
-      <c r="H75" s="39"/>
+      <c r="B75" s="39"/>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="39"/>
+      <c r="F75" s="39"/>
+      <c r="G75" s="39"/>
+      <c r="H75" s="40"/>
       <c r="I75" s="5"/>
-      <c r="J75" s="18"/>
-[...5 lines deleted...]
-      <c r="P75" s="18"/>
+      <c r="J75" s="16"/>
+      <c r="K75" s="16"/>
+      <c r="L75" s="16"/>
+      <c r="M75" s="18"/>
+      <c r="N75" s="16"/>
+      <c r="O75" s="16"/>
+      <c r="P75" s="16"/>
       <c r="Q75" s="5"/>
       <c r="R75" s="5"/>
       <c r="S75" s="5"/>
       <c r="T75" s="5"/>
       <c r="U75" s="5"/>
       <c r="V75" s="5"/>
       <c r="W75" s="5"/>
       <c r="X75" s="5"/>
       <c r="Y75" s="5"/>
       <c r="Z75" s="5"/>
       <c r="AA75" s="5"/>
       <c r="AB75" s="5"/>
       <c r="AC75" s="5"/>
       <c r="AD75" s="5"/>
       <c r="AE75" s="5"/>
       <c r="AF75" s="5"/>
       <c r="AG75" s="5"/>
       <c r="AH75" s="5"/>
       <c r="AI75" s="5"/>
       <c r="AJ75" s="5"/>
       <c r="AK75" s="5"/>
       <c r="AL75" s="5"/>
       <c r="AM75" s="5"/>
       <c r="AN75" s="5"/>
       <c r="AO75" s="5"/>
@@ -4671,70 +4666,70 @@
       <c r="AT75" s="5"/>
       <c r="AU75" s="5"/>
       <c r="AV75" s="5"/>
       <c r="AW75" s="5"/>
       <c r="AX75" s="5"/>
       <c r="AY75" s="5"/>
       <c r="AZ75" s="5"/>
       <c r="BA75" s="5"/>
       <c r="BB75" s="5"/>
       <c r="BC75" s="5"/>
       <c r="BD75" s="5"/>
       <c r="BE75" s="5"/>
       <c r="BF75" s="5"/>
       <c r="BG75" s="5"/>
       <c r="BH75" s="5"/>
       <c r="BI75" s="5"/>
       <c r="BJ75" s="5"/>
       <c r="BK75" s="5"/>
       <c r="BL75" s="5"/>
       <c r="BM75" s="5"/>
       <c r="BO75" s="5"/>
       <c r="BP75" s="5"/>
       <c r="BQ75" s="6"/>
     </row>
     <row r="76" spans="1:69" ht="63.75" customHeight="1">
-      <c r="A76" s="12" t="s">
+      <c r="A76" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="B76" s="24">
-[...12 lines deleted...]
-      <c r="G76" s="24">
+      <c r="B76" s="21">
+        <v>100</v>
+      </c>
+      <c r="C76" s="21">
         <v>0</v>
       </c>
-      <c r="H76" s="24">
+      <c r="D76" s="21">
+        <v>100</v>
+      </c>
+      <c r="E76" s="21"/>
+      <c r="F76" s="21">
+        <v>100</v>
+      </c>
+      <c r="G76" s="21">
+        <v>0</v>
+      </c>
+      <c r="H76" s="21">
         <v>100</v>
       </c>
       <c r="R76" s="2"/>
       <c r="S76" s="2"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
       <c r="X76" s="2"/>
       <c r="Y76" s="2"/>
       <c r="Z76" s="2"/>
       <c r="AA76" s="2"/>
       <c r="AB76" s="2"/>
       <c r="AC76" s="2"/>
       <c r="AD76" s="2"/>
       <c r="AE76" s="2"/>
       <c r="AF76" s="2"/>
       <c r="AG76" s="2"/>
       <c r="AH76" s="2"/>
       <c r="AI76" s="2"/>
       <c r="AJ76" s="2"/>
       <c r="AK76" s="2"/>
       <c r="AL76" s="2"/>
       <c r="AM76" s="2"/>
       <c r="AN76" s="2"/>
@@ -4746,121 +4741,121 @@
       <c r="AT76" s="2"/>
       <c r="AU76" s="2"/>
       <c r="AV76" s="2"/>
       <c r="AW76" s="2"/>
       <c r="AX76" s="2"/>
       <c r="AY76" s="2"/>
       <c r="AZ76" s="2"/>
       <c r="BA76" s="2"/>
       <c r="BB76" s="2"/>
       <c r="BC76" s="2"/>
       <c r="BD76" s="2"/>
       <c r="BE76" s="2"/>
       <c r="BF76" s="2"/>
       <c r="BG76" s="2"/>
       <c r="BH76" s="2"/>
       <c r="BI76" s="2"/>
       <c r="BJ76" s="2"/>
       <c r="BK76" s="2"/>
       <c r="BL76" s="2"/>
       <c r="BM76" s="2"/>
       <c r="BN76" s="3"/>
       <c r="BO76" s="3"/>
       <c r="BP76" s="3"/>
     </row>
     <row r="77" spans="1:69" ht="76.5" customHeight="1">
-      <c r="A77" s="12" t="s">
+      <c r="A77" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B77" s="24">
-[...16 lines deleted...]
-        <v>99.6</v>
+      <c r="B77" s="21">
+        <v>100</v>
+      </c>
+      <c r="C77" s="21">
+        <v>46.6</v>
+      </c>
+      <c r="D77" s="21">
+        <v>53.4</v>
+      </c>
+      <c r="E77" s="37"/>
+      <c r="F77" s="21">
+        <v>100</v>
+      </c>
+      <c r="G77" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="H77" s="21">
+        <v>99.5</v>
       </c>
       <c r="BP77" s="1"/>
     </row>
     <row r="78" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A78" s="12" t="s">
+      <c r="A78" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="B78" s="24">
-[...12 lines deleted...]
-      <c r="G78" s="24">
+      <c r="B78" s="21">
+        <v>100</v>
+      </c>
+      <c r="C78" s="21">
+        <v>41.4</v>
+      </c>
+      <c r="D78" s="21">
+        <v>58.6</v>
+      </c>
+      <c r="E78" s="36"/>
+      <c r="F78" s="21">
+        <v>100</v>
+      </c>
+      <c r="G78" s="21">
+        <v>0.7</v>
+      </c>
+      <c r="H78" s="21">
+        <v>99.3</v>
+      </c>
+      <c r="BP78" s="1"/>
+    </row>
+    <row r="79" spans="1:69" ht="89.25" customHeight="1">
+      <c r="A79" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B79" s="21">
+        <v>100</v>
+      </c>
+      <c r="C79" s="21">
+        <v>6.6</v>
+      </c>
+      <c r="D79" s="21">
+        <v>93.4</v>
+      </c>
+      <c r="E79" s="37"/>
+      <c r="F79" s="21">
+        <v>100</v>
+      </c>
+      <c r="G79" s="21">
         <v>0.6</v>
       </c>
-      <c r="H78" s="24">
+      <c r="H79" s="21">
         <v>99.4</v>
-      </c>
-[...23 lines deleted...]
-        <v>99.3</v>
       </c>
       <c r="R79" s="2"/>
       <c r="S79" s="2"/>
       <c r="T79" s="2"/>
       <c r="U79" s="2"/>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
       <c r="X79" s="2"/>
       <c r="Y79" s="2"/>
       <c r="Z79" s="2"/>
       <c r="AA79" s="2"/>
       <c r="AB79" s="2"/>
       <c r="AC79" s="2"/>
       <c r="AD79" s="2"/>
       <c r="AE79" s="2"/>
       <c r="AF79" s="2"/>
       <c r="AG79" s="2"/>
       <c r="AH79" s="2"/>
       <c r="AI79" s="2"/>
       <c r="AJ79" s="2"/>
       <c r="AK79" s="2"/>
       <c r="AL79" s="2"/>
       <c r="AM79" s="2"/>
       <c r="AN79" s="2"/>
       <c r="AO79" s="2"/>
@@ -4871,70 +4866,70 @@
       <c r="AT79" s="2"/>
       <c r="AU79" s="2"/>
       <c r="AV79" s="2"/>
       <c r="AW79" s="2"/>
       <c r="AX79" s="2"/>
       <c r="AY79" s="2"/>
       <c r="AZ79" s="2"/>
       <c r="BA79" s="2"/>
       <c r="BB79" s="2"/>
       <c r="BC79" s="2"/>
       <c r="BD79" s="2"/>
       <c r="BE79" s="2"/>
       <c r="BF79" s="2"/>
       <c r="BG79" s="2"/>
       <c r="BH79" s="2"/>
       <c r="BI79" s="2"/>
       <c r="BJ79" s="2"/>
       <c r="BK79" s="2"/>
       <c r="BL79" s="2"/>
       <c r="BM79" s="2"/>
       <c r="BN79" s="3"/>
       <c r="BO79" s="3"/>
       <c r="BP79" s="3"/>
     </row>
     <row r="80" spans="1:69" ht="89.25" customHeight="1">
-      <c r="A80" s="12" t="s">
+      <c r="A80" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B80" s="24">
-[...12 lines deleted...]
-      <c r="G80" s="24">
+      <c r="B80" s="21">
+        <v>100</v>
+      </c>
+      <c r="C80" s="21">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="D80" s="21">
+        <v>60.2</v>
+      </c>
+      <c r="E80" s="37"/>
+      <c r="F80" s="21">
+        <v>100</v>
+      </c>
+      <c r="G80" s="21">
         <v>0</v>
       </c>
-      <c r="H80" s="24">
+      <c r="H80" s="21">
         <v>100</v>
       </c>
       <c r="R80" s="2"/>
       <c r="S80" s="2"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
       <c r="V80" s="2"/>
       <c r="W80" s="2"/>
       <c r="X80" s="2"/>
       <c r="Y80" s="2"/>
       <c r="Z80" s="2"/>
       <c r="AA80" s="2"/>
       <c r="AB80" s="2"/>
       <c r="AC80" s="2"/>
       <c r="AD80" s="2"/>
       <c r="AE80" s="2"/>
       <c r="AF80" s="2"/>
       <c r="AG80" s="2"/>
       <c r="AH80" s="2"/>
       <c r="AI80" s="2"/>
       <c r="AJ80" s="2"/>
       <c r="AK80" s="2"/>
       <c r="AL80" s="2"/>
       <c r="AM80" s="2"/>
       <c r="AN80" s="2"/>
@@ -4946,68 +4941,68 @@
       <c r="AT80" s="2"/>
       <c r="AU80" s="2"/>
       <c r="AV80" s="2"/>
       <c r="AW80" s="2"/>
       <c r="AX80" s="2"/>
       <c r="AY80" s="2"/>
       <c r="AZ80" s="2"/>
       <c r="BA80" s="2"/>
       <c r="BB80" s="2"/>
       <c r="BC80" s="2"/>
       <c r="BD80" s="2"/>
       <c r="BE80" s="2"/>
       <c r="BF80" s="2"/>
       <c r="BG80" s="2"/>
       <c r="BH80" s="2"/>
       <c r="BI80" s="2"/>
       <c r="BJ80" s="2"/>
       <c r="BK80" s="2"/>
       <c r="BL80" s="2"/>
       <c r="BM80" s="2"/>
       <c r="BN80" s="3"/>
       <c r="BO80" s="3"/>
       <c r="BP80" s="3"/>
     </row>
     <row r="81" spans="1:69" s="7" customFormat="1" ht="33" customHeight="1">
-      <c r="A81" s="42" t="s">
+      <c r="A81" s="43" t="s">
         <v>123</v>
       </c>
-      <c r="B81" s="43"/>
-[...5 lines deleted...]
-      <c r="H81" s="44"/>
+      <c r="B81" s="44"/>
+      <c r="C81" s="44"/>
+      <c r="D81" s="44"/>
+      <c r="E81" s="44"/>
+      <c r="F81" s="44"/>
+      <c r="G81" s="44"/>
+      <c r="H81" s="45"/>
       <c r="I81" s="5"/>
-      <c r="J81" s="18"/>
-[...5 lines deleted...]
-      <c r="P81" s="18"/>
+      <c r="J81" s="16"/>
+      <c r="K81" s="16"/>
+      <c r="L81" s="16"/>
+      <c r="M81" s="18"/>
+      <c r="N81" s="16"/>
+      <c r="O81" s="16"/>
+      <c r="P81" s="16"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
       <c r="S81" s="5"/>
       <c r="T81" s="5"/>
       <c r="U81" s="5"/>
       <c r="V81" s="5"/>
       <c r="W81" s="5"/>
       <c r="X81" s="5"/>
       <c r="Y81" s="5"/>
       <c r="Z81" s="5"/>
       <c r="AA81" s="5"/>
       <c r="AB81" s="5"/>
       <c r="AC81" s="5"/>
       <c r="AD81" s="5"/>
       <c r="AE81" s="5"/>
       <c r="AF81" s="5"/>
       <c r="AG81" s="5"/>
       <c r="AH81" s="5"/>
       <c r="AI81" s="5"/>
       <c r="AJ81" s="5"/>
       <c r="AK81" s="5"/>
       <c r="AL81" s="5"/>
       <c r="AM81" s="5"/>
       <c r="AN81" s="5"/>
       <c r="AO81" s="5"/>
@@ -5021,223 +5016,223 @@
       <c r="AW81" s="5"/>
       <c r="AX81" s="5"/>
       <c r="AY81" s="5"/>
       <c r="AZ81" s="5"/>
       <c r="BA81" s="5"/>
       <c r="BB81" s="5"/>
       <c r="BC81" s="5"/>
       <c r="BD81" s="5"/>
       <c r="BE81" s="5"/>
       <c r="BF81" s="5"/>
       <c r="BG81" s="5"/>
       <c r="BH81" s="5"/>
       <c r="BI81" s="5"/>
       <c r="BJ81" s="5"/>
       <c r="BK81" s="5"/>
       <c r="BL81" s="5"/>
       <c r="BM81" s="5"/>
       <c r="BO81" s="5"/>
       <c r="BP81" s="5"/>
       <c r="BQ81" s="6"/>
     </row>
     <row r="82" spans="1:69" ht="25.5" customHeight="1">
       <c r="A82" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="B82" s="23">
-[...5 lines deleted...]
-      <c r="D82" s="23">
+      <c r="B82" s="20">
+        <v>100</v>
+      </c>
+      <c r="C82" s="20">
+        <v>100</v>
+      </c>
+      <c r="D82" s="20">
         <v>0</v>
       </c>
-      <c r="E82" s="9"/>
-[...7 lines deleted...]
-        <v>97.1</v>
+      <c r="E82" s="34"/>
+      <c r="F82" s="20">
+        <v>100</v>
+      </c>
+      <c r="G82" s="20">
+        <v>2.1</v>
+      </c>
+      <c r="H82" s="20">
+        <v>97.9</v>
       </c>
       <c r="BP82" s="1"/>
     </row>
     <row r="83" spans="1:69" ht="64.5" customHeight="1">
-      <c r="A83" s="27" t="s">
+      <c r="A83" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="B83" s="28">
-[...5 lines deleted...]
-      <c r="D83" s="28">
+      <c r="B83" s="25">
+        <v>100</v>
+      </c>
+      <c r="C83" s="25">
+        <v>100</v>
+      </c>
+      <c r="D83" s="25">
         <v>0</v>
       </c>
-      <c r="E83" s="29"/>
-[...7 lines deleted...]
-        <v>97.1</v>
+      <c r="E83" s="35"/>
+      <c r="F83" s="25">
+        <v>100</v>
+      </c>
+      <c r="G83" s="25">
+        <v>2.1</v>
+      </c>
+      <c r="H83" s="25">
+        <v>97.9</v>
       </c>
       <c r="BP83" s="1"/>
     </row>
     <row r="84" spans="1:69" ht="41.25" customHeight="1">
-      <c r="A84" s="12" t="s">
+      <c r="A84" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="B84" s="24">
-[...12 lines deleted...]
-      <c r="G84" s="24">
+      <c r="B84" s="21">
+        <v>100</v>
+      </c>
+      <c r="C84" s="21">
+        <v>37</v>
+      </c>
+      <c r="D84" s="21">
+        <v>63</v>
+      </c>
+      <c r="E84" s="37"/>
+      <c r="F84" s="21">
+        <v>100</v>
+      </c>
+      <c r="G84" s="21">
         <v>0</v>
       </c>
-      <c r="H84" s="24">
+      <c r="H84" s="21">
         <v>100</v>
       </c>
       <c r="BP84" s="1"/>
     </row>
     <row r="85" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A85" s="26" t="s">
-[...19 lines deleted...]
-        <v>77.8</v>
+      <c r="A85" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B85" s="26">
+        <v>100</v>
+      </c>
+      <c r="C85" s="26">
+        <v>100</v>
+      </c>
+      <c r="D85" s="26">
+        <v>0</v>
+      </c>
+      <c r="E85" s="35"/>
+      <c r="F85" s="26">
+        <v>100</v>
+      </c>
+      <c r="G85" s="26">
+        <v>19.3</v>
+      </c>
+      <c r="H85" s="26">
+        <v>80.7</v>
       </c>
       <c r="BP85" s="1"/>
     </row>
     <row r="86" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A86" s="27" t="s">
+      <c r="A86" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B86" s="28">
-[...16 lines deleted...]
-        <v>92.5</v>
+      <c r="B86" s="25">
+        <v>100</v>
+      </c>
+      <c r="C86" s="25">
+        <v>60.6</v>
+      </c>
+      <c r="D86" s="25">
+        <v>39.4</v>
+      </c>
+      <c r="E86" s="34"/>
+      <c r="F86" s="25">
+        <v>100</v>
+      </c>
+      <c r="G86" s="25">
+        <v>7</v>
+      </c>
+      <c r="H86" s="25">
+        <v>93</v>
       </c>
       <c r="BP86" s="1"/>
     </row>
     <row r="87" spans="1:69" ht="43.5" customHeight="1">
-      <c r="A87" s="13" t="s">
+      <c r="A87" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B87" s="24">
-[...17 lines deleted...]
-      <c r="H87" s="24">
+      <c r="B87" s="21">
+        <v>100</v>
+      </c>
+      <c r="C87" s="21">
+        <v>4.2</v>
+      </c>
+      <c r="D87" s="21">
+        <v>78.2</v>
+      </c>
+      <c r="E87" s="21">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F87" s="21">
+        <v>100</v>
+      </c>
+      <c r="G87" s="21">
+        <v>100</v>
+      </c>
+      <c r="H87" s="21">
         <v>0</v>
       </c>
       <c r="R87" s="3"/>
       <c r="BN87" s="3"/>
       <c r="BO87" s="3"/>
       <c r="BP87" s="1"/>
     </row>
     <row r="88" spans="1:69" ht="89.25">
-      <c r="A88" s="13" t="s">
+      <c r="A88" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B88" s="24">
-[...16 lines deleted...]
-        <v>84.6</v>
+      <c r="B88" s="21">
+        <v>100</v>
+      </c>
+      <c r="C88" s="21">
+        <v>22.3</v>
+      </c>
+      <c r="D88" s="21">
+        <v>77.7</v>
+      </c>
+      <c r="E88" s="37"/>
+      <c r="F88" s="21">
+        <v>100</v>
+      </c>
+      <c r="G88" s="21">
+        <v>14.3</v>
+      </c>
+      <c r="H88" s="21">
+        <v>85.7</v>
       </c>
       <c r="R88" s="3"/>
       <c r="S88" s="3"/>
       <c r="T88" s="3"/>
       <c r="U88" s="2"/>
       <c r="V88" s="2"/>
       <c r="W88" s="2"/>
       <c r="X88" s="2"/>
       <c r="Y88" s="2"/>
       <c r="Z88" s="2"/>
       <c r="AA88" s="2"/>
       <c r="AB88" s="2"/>
       <c r="AC88" s="2"/>
       <c r="AD88" s="2"/>
       <c r="AE88" s="2"/>
       <c r="AF88" s="2"/>
       <c r="AG88" s="2"/>
       <c r="AH88" s="2"/>
       <c r="AI88" s="2"/>
       <c r="AJ88" s="2"/>
       <c r="AK88" s="2"/>
       <c r="AL88" s="2"/>
       <c r="AM88" s="2"/>
       <c r="AN88" s="2"/>
       <c r="AO88" s="2"/>
@@ -5248,71 +5243,71 @@
       <c r="AT88" s="2"/>
       <c r="AU88" s="2"/>
       <c r="AV88" s="2"/>
       <c r="AW88" s="2"/>
       <c r="AX88" s="2"/>
       <c r="AY88" s="2"/>
       <c r="AZ88" s="2"/>
       <c r="BA88" s="2"/>
       <c r="BB88" s="2"/>
       <c r="BC88" s="2"/>
       <c r="BD88" s="2"/>
       <c r="BE88" s="2"/>
       <c r="BF88" s="2"/>
       <c r="BG88" s="2"/>
       <c r="BH88" s="2"/>
       <c r="BI88" s="2"/>
       <c r="BJ88" s="2"/>
       <c r="BK88" s="2"/>
       <c r="BL88" s="2"/>
       <c r="BM88" s="2"/>
       <c r="BN88" s="3"/>
       <c r="BO88" s="3"/>
       <c r="BP88" s="3"/>
     </row>
     <row r="89" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A89" s="13" t="s">
+      <c r="A89" s="11" t="s">
         <v>106</v>
       </c>
-      <c r="B89" s="24">
-[...16 lines deleted...]
-        <v>90.9</v>
+      <c r="B89" s="21">
+        <v>100</v>
+      </c>
+      <c r="C89" s="21">
+        <v>9.6</v>
+      </c>
+      <c r="D89" s="21">
+        <v>90.4</v>
+      </c>
+      <c r="E89" s="37"/>
+      <c r="F89" s="21">
+        <v>100</v>
+      </c>
+      <c r="G89" s="21">
+        <v>6.7</v>
+      </c>
+      <c r="H89" s="21">
+        <v>93.3</v>
       </c>
       <c r="R89" s="3"/>
       <c r="S89" s="3"/>
       <c r="T89" s="3"/>
       <c r="U89" s="2"/>
       <c r="V89" s="2"/>
       <c r="W89" s="2"/>
       <c r="X89" s="2"/>
       <c r="Y89" s="2"/>
       <c r="Z89" s="2"/>
       <c r="AA89" s="2"/>
       <c r="AB89" s="2"/>
       <c r="AC89" s="2"/>
       <c r="AD89" s="2"/>
       <c r="AE89" s="2"/>
       <c r="AF89" s="2"/>
       <c r="AG89" s="2"/>
       <c r="AH89" s="2"/>
       <c r="AI89" s="2"/>
       <c r="AJ89" s="2"/>
       <c r="AK89" s="2"/>
       <c r="AL89" s="2"/>
       <c r="AM89" s="2"/>
       <c r="AN89" s="2"/>
       <c r="AO89" s="2"/>
@@ -5323,70 +5318,70 @@
       <c r="AT89" s="2"/>
       <c r="AU89" s="2"/>
       <c r="AV89" s="2"/>
       <c r="AW89" s="2"/>
       <c r="AX89" s="2"/>
       <c r="AY89" s="2"/>
       <c r="AZ89" s="2"/>
       <c r="BA89" s="2"/>
       <c r="BB89" s="2"/>
       <c r="BC89" s="2"/>
       <c r="BD89" s="2"/>
       <c r="BE89" s="2"/>
       <c r="BF89" s="2"/>
       <c r="BG89" s="2"/>
       <c r="BH89" s="2"/>
       <c r="BI89" s="2"/>
       <c r="BJ89" s="2"/>
       <c r="BK89" s="2"/>
       <c r="BL89" s="2"/>
       <c r="BM89" s="2"/>
       <c r="BN89" s="3"/>
       <c r="BO89" s="3"/>
       <c r="BP89" s="3"/>
     </row>
     <row r="90" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A90" s="13" t="s">
+      <c r="A90" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="B90" s="24">
-[...12 lines deleted...]
-      <c r="G90" s="24">
+      <c r="B90" s="21">
+        <v>100</v>
+      </c>
+      <c r="C90" s="21">
+        <v>0.4</v>
+      </c>
+      <c r="D90" s="21">
+        <v>99.6</v>
+      </c>
+      <c r="E90" s="37"/>
+      <c r="F90" s="21">
+        <v>100</v>
+      </c>
+      <c r="G90" s="21">
         <v>0</v>
       </c>
-      <c r="H90" s="24">
+      <c r="H90" s="21">
         <v>100</v>
       </c>
       <c r="R90" s="3"/>
       <c r="S90" s="3"/>
       <c r="T90" s="3"/>
       <c r="U90" s="2"/>
       <c r="V90" s="2"/>
       <c r="W90" s="2"/>
       <c r="X90" s="2"/>
       <c r="Y90" s="2"/>
       <c r="Z90" s="2"/>
       <c r="AA90" s="2"/>
       <c r="AB90" s="2"/>
       <c r="AC90" s="2"/>
       <c r="AD90" s="2"/>
       <c r="AE90" s="2"/>
       <c r="AF90" s="2"/>
       <c r="AG90" s="2"/>
       <c r="AH90" s="2"/>
       <c r="AI90" s="2"/>
       <c r="AJ90" s="2"/>
       <c r="AK90" s="2"/>
       <c r="AL90" s="2"/>
       <c r="AM90" s="2"/>
       <c r="AN90" s="2"/>
@@ -5398,71 +5393,71 @@
       <c r="AT90" s="2"/>
       <c r="AU90" s="2"/>
       <c r="AV90" s="2"/>
       <c r="AW90" s="2"/>
       <c r="AX90" s="2"/>
       <c r="AY90" s="2"/>
       <c r="AZ90" s="2"/>
       <c r="BA90" s="2"/>
       <c r="BB90" s="2"/>
       <c r="BC90" s="2"/>
       <c r="BD90" s="2"/>
       <c r="BE90" s="2"/>
       <c r="BF90" s="2"/>
       <c r="BG90" s="2"/>
       <c r="BH90" s="2"/>
       <c r="BI90" s="2"/>
       <c r="BJ90" s="2"/>
       <c r="BK90" s="2"/>
       <c r="BL90" s="2"/>
       <c r="BM90" s="2"/>
       <c r="BN90" s="3"/>
       <c r="BO90" s="3"/>
       <c r="BP90" s="3"/>
     </row>
     <row r="91" spans="1:69" ht="12.75" customHeight="1">
-      <c r="A91" s="13" t="s">
+      <c r="A91" s="11" t="s">
         <v>74</v>
       </c>
-      <c r="B91" s="24">
-[...16 lines deleted...]
-        <v>81.599999999999994</v>
+      <c r="B91" s="21">
+        <v>100</v>
+      </c>
+      <c r="C91" s="21">
+        <v>6.2</v>
+      </c>
+      <c r="D91" s="21">
+        <v>93.8</v>
+      </c>
+      <c r="E91" s="36"/>
+      <c r="F91" s="21">
+        <v>100</v>
+      </c>
+      <c r="G91" s="21">
+        <v>20.5</v>
+      </c>
+      <c r="H91" s="21">
+        <v>79.5</v>
       </c>
       <c r="R91" s="3"/>
       <c r="S91" s="3"/>
       <c r="T91" s="3"/>
       <c r="U91" s="2"/>
       <c r="V91" s="2"/>
       <c r="W91" s="2"/>
       <c r="X91" s="2"/>
       <c r="Y91" s="2"/>
       <c r="Z91" s="2"/>
       <c r="AA91" s="2"/>
       <c r="AB91" s="2"/>
       <c r="AC91" s="2"/>
       <c r="AD91" s="2"/>
       <c r="AE91" s="2"/>
       <c r="AF91" s="2"/>
       <c r="AG91" s="2"/>
       <c r="AH91" s="2"/>
       <c r="AI91" s="2"/>
       <c r="AJ91" s="2"/>
       <c r="AK91" s="2"/>
       <c r="AL91" s="2"/>
       <c r="AM91" s="2"/>
       <c r="AN91" s="2"/>
       <c r="AO91" s="2"/>
@@ -5473,71 +5468,71 @@
       <c r="AT91" s="2"/>
       <c r="AU91" s="2"/>
       <c r="AV91" s="2"/>
       <c r="AW91" s="2"/>
       <c r="AX91" s="2"/>
       <c r="AY91" s="2"/>
       <c r="AZ91" s="2"/>
       <c r="BA91" s="2"/>
       <c r="BB91" s="2"/>
       <c r="BC91" s="2"/>
       <c r="BD91" s="2"/>
       <c r="BE91" s="2"/>
       <c r="BF91" s="2"/>
       <c r="BG91" s="2"/>
       <c r="BH91" s="2"/>
       <c r="BI91" s="2"/>
       <c r="BJ91" s="2"/>
       <c r="BK91" s="2"/>
       <c r="BL91" s="2"/>
       <c r="BM91" s="2"/>
       <c r="BN91" s="3"/>
       <c r="BO91" s="3"/>
       <c r="BP91" s="3"/>
     </row>
     <row r="92" spans="1:69" ht="38.25" customHeight="1">
-      <c r="A92" s="13" t="s">
+      <c r="A92" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="B92" s="24">
-[...16 lines deleted...]
-        <v>71.900000000000006</v>
+      <c r="B92" s="21">
+        <v>100</v>
+      </c>
+      <c r="C92" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="D92" s="21">
+        <v>98.8</v>
+      </c>
+      <c r="E92" s="37"/>
+      <c r="F92" s="21">
+        <v>100</v>
+      </c>
+      <c r="G92" s="21">
+        <v>22.5</v>
+      </c>
+      <c r="H92" s="21">
+        <v>77.5</v>
       </c>
       <c r="R92" s="3"/>
       <c r="S92" s="3"/>
       <c r="T92" s="3"/>
       <c r="U92" s="2"/>
       <c r="V92" s="2"/>
       <c r="W92" s="2"/>
       <c r="X92" s="2"/>
       <c r="Y92" s="2"/>
       <c r="Z92" s="2"/>
       <c r="AA92" s="2"/>
       <c r="AB92" s="2"/>
       <c r="AC92" s="2"/>
       <c r="AD92" s="2"/>
       <c r="AE92" s="2"/>
       <c r="AF92" s="2"/>
       <c r="AG92" s="2"/>
       <c r="AH92" s="2"/>
       <c r="AI92" s="2"/>
       <c r="AJ92" s="2"/>
       <c r="AK92" s="2"/>
       <c r="AL92" s="2"/>
       <c r="AM92" s="2"/>
       <c r="AN92" s="2"/>
       <c r="AO92" s="2"/>
@@ -5548,70 +5543,70 @@
       <c r="AT92" s="2"/>
       <c r="AU92" s="2"/>
       <c r="AV92" s="2"/>
       <c r="AW92" s="2"/>
       <c r="AX92" s="2"/>
       <c r="AY92" s="2"/>
       <c r="AZ92" s="2"/>
       <c r="BA92" s="2"/>
       <c r="BB92" s="2"/>
       <c r="BC92" s="2"/>
       <c r="BD92" s="2"/>
       <c r="BE92" s="2"/>
       <c r="BF92" s="2"/>
       <c r="BG92" s="2"/>
       <c r="BH92" s="2"/>
       <c r="BI92" s="2"/>
       <c r="BJ92" s="2"/>
       <c r="BK92" s="2"/>
       <c r="BL92" s="2"/>
       <c r="BM92" s="2"/>
       <c r="BN92" s="3"/>
       <c r="BO92" s="3"/>
       <c r="BP92" s="3"/>
     </row>
     <row r="93" spans="1:69" ht="38.25" customHeight="1">
-      <c r="A93" s="13" t="s">
+      <c r="A93" s="11" t="s">
         <v>102</v>
       </c>
-      <c r="B93" s="24">
-[...12 lines deleted...]
-      <c r="G93" s="24">
+      <c r="B93" s="21">
+        <v>100</v>
+      </c>
+      <c r="C93" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="D93" s="21">
+        <v>99.5</v>
+      </c>
+      <c r="E93" s="36"/>
+      <c r="F93" s="21">
+        <v>100</v>
+      </c>
+      <c r="G93" s="21">
         <v>0.2</v>
       </c>
-      <c r="H93" s="24">
+      <c r="H93" s="21">
         <v>99.8</v>
       </c>
       <c r="R93" s="3"/>
       <c r="S93" s="3"/>
       <c r="T93" s="3"/>
       <c r="U93" s="2"/>
       <c r="V93" s="2"/>
       <c r="W93" s="2"/>
       <c r="X93" s="2"/>
       <c r="Y93" s="2"/>
       <c r="Z93" s="2"/>
       <c r="AA93" s="2"/>
       <c r="AB93" s="2"/>
       <c r="AC93" s="2"/>
       <c r="AD93" s="2"/>
       <c r="AE93" s="2"/>
       <c r="AF93" s="2"/>
       <c r="AG93" s="2"/>
       <c r="AH93" s="2"/>
       <c r="AI93" s="2"/>
       <c r="AJ93" s="2"/>
       <c r="AK93" s="2"/>
       <c r="AL93" s="2"/>
       <c r="AM93" s="2"/>
       <c r="AN93" s="2"/>
@@ -5623,71 +5618,71 @@
       <c r="AT93" s="2"/>
       <c r="AU93" s="2"/>
       <c r="AV93" s="2"/>
       <c r="AW93" s="2"/>
       <c r="AX93" s="2"/>
       <c r="AY93" s="2"/>
       <c r="AZ93" s="2"/>
       <c r="BA93" s="2"/>
       <c r="BB93" s="2"/>
       <c r="BC93" s="2"/>
       <c r="BD93" s="2"/>
       <c r="BE93" s="2"/>
       <c r="BF93" s="2"/>
       <c r="BG93" s="2"/>
       <c r="BH93" s="2"/>
       <c r="BI93" s="2"/>
       <c r="BJ93" s="2"/>
       <c r="BK93" s="2"/>
       <c r="BL93" s="2"/>
       <c r="BM93" s="2"/>
       <c r="BN93" s="3"/>
       <c r="BO93" s="3"/>
       <c r="BP93" s="3"/>
     </row>
     <row r="94" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A94" s="13" t="s">
+      <c r="A94" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="B94" s="24">
-[...2 lines deleted...]
-      <c r="C94" s="24">
+      <c r="B94" s="21">
+        <v>100</v>
+      </c>
+      <c r="C94" s="21">
         <v>0</v>
       </c>
-      <c r="D94" s="24">
-[...10 lines deleted...]
-        <v>99.7</v>
+      <c r="D94" s="21">
+        <v>100</v>
+      </c>
+      <c r="E94" s="37"/>
+      <c r="F94" s="21">
+        <v>100</v>
+      </c>
+      <c r="G94" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="H94" s="21">
+        <v>99.8</v>
       </c>
       <c r="R94" s="3"/>
       <c r="S94" s="3"/>
       <c r="T94" s="3"/>
       <c r="U94" s="2"/>
       <c r="V94" s="2"/>
       <c r="W94" s="2"/>
       <c r="X94" s="2"/>
       <c r="Y94" s="2"/>
       <c r="Z94" s="2"/>
       <c r="AA94" s="2"/>
       <c r="AB94" s="2"/>
       <c r="AC94" s="2"/>
       <c r="AD94" s="2"/>
       <c r="AE94" s="2"/>
       <c r="AF94" s="2"/>
       <c r="AG94" s="2"/>
       <c r="AH94" s="2"/>
       <c r="AI94" s="2"/>
       <c r="AJ94" s="2"/>
       <c r="AK94" s="2"/>
       <c r="AL94" s="2"/>
       <c r="AM94" s="2"/>
       <c r="AN94" s="2"/>
       <c r="AO94" s="2"/>
@@ -5698,71 +5693,71 @@
       <c r="AT94" s="2"/>
       <c r="AU94" s="2"/>
       <c r="AV94" s="2"/>
       <c r="AW94" s="2"/>
       <c r="AX94" s="2"/>
       <c r="AY94" s="2"/>
       <c r="AZ94" s="2"/>
       <c r="BA94" s="2"/>
       <c r="BB94" s="2"/>
       <c r="BC94" s="2"/>
       <c r="BD94" s="2"/>
       <c r="BE94" s="2"/>
       <c r="BF94" s="2"/>
       <c r="BG94" s="2"/>
       <c r="BH94" s="2"/>
       <c r="BI94" s="2"/>
       <c r="BJ94" s="2"/>
       <c r="BK94" s="2"/>
       <c r="BL94" s="2"/>
       <c r="BM94" s="2"/>
       <c r="BN94" s="3"/>
       <c r="BO94" s="3"/>
       <c r="BP94" s="3"/>
     </row>
     <row r="95" spans="1:69" ht="80.25" customHeight="1">
-      <c r="A95" s="13" t="s">
+      <c r="A95" s="11" t="s">
         <v>103</v>
       </c>
-      <c r="B95" s="24">
-[...16 lines deleted...]
-        <v>95.5</v>
+      <c r="B95" s="21">
+        <v>100</v>
+      </c>
+      <c r="C95" s="21">
+        <v>42.3</v>
+      </c>
+      <c r="D95" s="21">
+        <v>57.7</v>
+      </c>
+      <c r="E95" s="37"/>
+      <c r="F95" s="21">
+        <v>100</v>
+      </c>
+      <c r="G95" s="21">
+        <v>29.5</v>
+      </c>
+      <c r="H95" s="21">
+        <v>70.5</v>
       </c>
       <c r="R95" s="3"/>
       <c r="S95" s="3"/>
       <c r="T95" s="3"/>
       <c r="U95" s="3"/>
       <c r="V95" s="2"/>
       <c r="W95" s="2"/>
       <c r="X95" s="2"/>
       <c r="Y95" s="2"/>
       <c r="Z95" s="2"/>
       <c r="AA95" s="2"/>
       <c r="AB95" s="2"/>
       <c r="AC95" s="2"/>
       <c r="AD95" s="2"/>
       <c r="AE95" s="2"/>
       <c r="AF95" s="2"/>
       <c r="AG95" s="2"/>
       <c r="AH95" s="2"/>
       <c r="AI95" s="2"/>
       <c r="AJ95" s="2"/>
       <c r="AK95" s="2"/>
       <c r="AL95" s="2"/>
       <c r="AM95" s="2"/>
       <c r="AN95" s="2"/>
       <c r="AO95" s="2"/>
@@ -5772,71 +5767,71 @@
       <c r="AS95" s="2"/>
       <c r="AT95" s="2"/>
       <c r="AU95" s="2"/>
       <c r="AV95" s="2"/>
       <c r="AW95" s="2"/>
       <c r="AX95" s="2"/>
       <c r="AY95" s="2"/>
       <c r="AZ95" s="2"/>
       <c r="BA95" s="2"/>
       <c r="BB95" s="2"/>
       <c r="BC95" s="2"/>
       <c r="BD95" s="2"/>
       <c r="BE95" s="2"/>
       <c r="BF95" s="2"/>
       <c r="BG95" s="2"/>
       <c r="BH95" s="2"/>
       <c r="BI95" s="2"/>
       <c r="BJ95" s="2"/>
       <c r="BK95" s="2"/>
       <c r="BL95" s="2"/>
       <c r="BM95" s="2"/>
       <c r="BN95" s="3"/>
       <c r="BO95" s="3"/>
     </row>
     <row r="96" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A96" s="12" t="s">
+      <c r="A96" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="B96" s="24">
-[...16 lines deleted...]
-        <v>94.6</v>
+      <c r="B96" s="21">
+        <v>100</v>
+      </c>
+      <c r="C96" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="D96" s="21">
+        <v>99.9</v>
+      </c>
+      <c r="E96" s="37"/>
+      <c r="F96" s="21">
+        <v>100</v>
+      </c>
+      <c r="G96" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="H96" s="21">
+        <v>99.5</v>
       </c>
       <c r="R96" s="3"/>
       <c r="S96" s="3"/>
       <c r="T96" s="3"/>
       <c r="U96" s="2"/>
       <c r="V96" s="2"/>
       <c r="W96" s="2"/>
       <c r="X96" s="2"/>
       <c r="Y96" s="2"/>
       <c r="Z96" s="2"/>
       <c r="AA96" s="2"/>
       <c r="AB96" s="2"/>
       <c r="AC96" s="2"/>
       <c r="AD96" s="2"/>
       <c r="AE96" s="2"/>
       <c r="AF96" s="2"/>
       <c r="AG96" s="2"/>
       <c r="AH96" s="2"/>
       <c r="AI96" s="2"/>
       <c r="AJ96" s="2"/>
       <c r="AK96" s="2"/>
       <c r="AL96" s="2"/>
       <c r="AM96" s="2"/>
       <c r="AN96" s="2"/>
       <c r="AO96" s="2"/>
@@ -5847,71 +5842,71 @@
       <c r="AT96" s="2"/>
       <c r="AU96" s="2"/>
       <c r="AV96" s="2"/>
       <c r="AW96" s="2"/>
       <c r="AX96" s="2"/>
       <c r="AY96" s="2"/>
       <c r="AZ96" s="2"/>
       <c r="BA96" s="2"/>
       <c r="BB96" s="2"/>
       <c r="BC96" s="2"/>
       <c r="BD96" s="2"/>
       <c r="BE96" s="2"/>
       <c r="BF96" s="2"/>
       <c r="BG96" s="2"/>
       <c r="BH96" s="2"/>
       <c r="BI96" s="2"/>
       <c r="BJ96" s="2"/>
       <c r="BK96" s="2"/>
       <c r="BL96" s="2"/>
       <c r="BM96" s="2"/>
       <c r="BN96" s="3"/>
       <c r="BO96" s="3"/>
       <c r="BP96" s="3"/>
     </row>
     <row r="97" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A97" s="10" t="s">
+      <c r="A97" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="B97" s="24">
-[...16 lines deleted...]
-        <v>88.2</v>
+      <c r="B97" s="21">
+        <v>100</v>
+      </c>
+      <c r="C97" s="21">
+        <v>11.4</v>
+      </c>
+      <c r="D97" s="21">
+        <v>88.6</v>
+      </c>
+      <c r="E97" s="36"/>
+      <c r="F97" s="21">
+        <v>100</v>
+      </c>
+      <c r="G97" s="21">
+        <v>7.2</v>
+      </c>
+      <c r="H97" s="21">
+        <v>92.8</v>
       </c>
       <c r="R97" s="3"/>
       <c r="S97" s="3"/>
       <c r="T97" s="3"/>
       <c r="U97" s="2"/>
       <c r="V97" s="2"/>
       <c r="W97" s="2"/>
       <c r="X97" s="2"/>
       <c r="Y97" s="2"/>
       <c r="Z97" s="2"/>
       <c r="AA97" s="2"/>
       <c r="AB97" s="2"/>
       <c r="AC97" s="2"/>
       <c r="AD97" s="2"/>
       <c r="AE97" s="2"/>
       <c r="AF97" s="2"/>
       <c r="AG97" s="2"/>
       <c r="AH97" s="2"/>
       <c r="AI97" s="2"/>
       <c r="AJ97" s="2"/>
       <c r="AK97" s="2"/>
       <c r="AL97" s="2"/>
       <c r="AM97" s="2"/>
       <c r="AN97" s="2"/>
       <c r="AO97" s="2"/>
@@ -5922,146 +5917,146 @@
       <c r="AT97" s="2"/>
       <c r="AU97" s="2"/>
       <c r="AV97" s="2"/>
       <c r="AW97" s="2"/>
       <c r="AX97" s="2"/>
       <c r="AY97" s="2"/>
       <c r="AZ97" s="2"/>
       <c r="BA97" s="2"/>
       <c r="BB97" s="2"/>
       <c r="BC97" s="2"/>
       <c r="BD97" s="2"/>
       <c r="BE97" s="2"/>
       <c r="BF97" s="2"/>
       <c r="BG97" s="2"/>
       <c r="BH97" s="2"/>
       <c r="BI97" s="2"/>
       <c r="BJ97" s="2"/>
       <c r="BK97" s="2"/>
       <c r="BL97" s="2"/>
       <c r="BM97" s="2"/>
       <c r="BN97" s="3"/>
       <c r="BO97" s="3"/>
       <c r="BP97" s="3"/>
     </row>
     <row r="98" spans="1:68" ht="38.25" customHeight="1">
-      <c r="A98" s="13" t="s">
+      <c r="A98" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B98" s="24">
-[...16 lines deleted...]
-        <v>98.1</v>
+      <c r="B98" s="21">
+        <v>100</v>
+      </c>
+      <c r="C98" s="21">
+        <v>31.4</v>
+      </c>
+      <c r="D98" s="21">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="E98" s="37"/>
+      <c r="F98" s="21">
+        <v>100</v>
+      </c>
+      <c r="G98" s="21">
+        <v>1.8</v>
+      </c>
+      <c r="H98" s="21">
+        <v>98.2</v>
       </c>
       <c r="BP98" s="1"/>
     </row>
     <row r="99" spans="1:68" ht="66" customHeight="1">
-      <c r="A99" s="32" t="s">
+      <c r="A99" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B99" s="33">
-[...16 lines deleted...]
-        <v>97.8</v>
+      <c r="B99" s="28">
+        <v>100</v>
+      </c>
+      <c r="C99" s="28">
+        <v>58.5</v>
+      </c>
+      <c r="D99" s="28">
+        <v>41.5</v>
+      </c>
+      <c r="E99" s="35"/>
+      <c r="F99" s="28">
+        <v>100</v>
+      </c>
+      <c r="G99" s="28">
+        <v>1.5</v>
+      </c>
+      <c r="H99" s="28">
+        <v>98.5</v>
       </c>
       <c r="BP99" s="1"/>
     </row>
     <row r="100" spans="1:68" ht="38.25" customHeight="1">
-      <c r="A100" s="12" t="s">
+      <c r="A100" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B100" s="24">
-[...16 lines deleted...]
-        <v>94</v>
+      <c r="B100" s="20">
+        <v>100</v>
+      </c>
+      <c r="C100" s="20">
+        <v>56.1</v>
+      </c>
+      <c r="D100" s="20">
+        <v>43.9</v>
+      </c>
+      <c r="E100" s="35"/>
+      <c r="F100" s="20">
+        <v>100</v>
+      </c>
+      <c r="G100" s="20">
+        <v>17.2</v>
+      </c>
+      <c r="H100" s="20">
+        <v>82.8</v>
       </c>
       <c r="BP100" s="1"/>
     </row>
     <row r="101" spans="1:68" ht="51" customHeight="1">
-      <c r="A101" s="13" t="s">
+      <c r="A101" s="11" t="s">
         <v>77</v>
       </c>
-      <c r="B101" s="24">
-[...16 lines deleted...]
-        <v>93.3</v>
+      <c r="B101" s="21">
+        <v>100</v>
+      </c>
+      <c r="C101" s="21">
+        <v>10.1</v>
+      </c>
+      <c r="D101" s="21">
+        <v>89.9</v>
+      </c>
+      <c r="E101" s="37"/>
+      <c r="F101" s="21">
+        <v>100</v>
+      </c>
+      <c r="G101" s="21">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H101" s="21">
+        <v>80.900000000000006</v>
       </c>
       <c r="R101" s="3"/>
       <c r="S101" s="3"/>
       <c r="T101" s="3"/>
       <c r="U101" s="2"/>
       <c r="V101" s="2"/>
       <c r="W101" s="2"/>
       <c r="X101" s="2"/>
       <c r="Y101" s="2"/>
       <c r="Z101" s="2"/>
       <c r="AA101" s="2"/>
       <c r="AB101" s="2"/>
       <c r="AC101" s="2"/>
       <c r="AD101" s="2"/>
       <c r="AE101" s="2"/>
       <c r="AF101" s="2"/>
       <c r="AG101" s="2"/>
       <c r="AH101" s="2"/>
       <c r="AI101" s="2"/>
       <c r="AJ101" s="2"/>
       <c r="AK101" s="2"/>
       <c r="AL101" s="2"/>
       <c r="AM101" s="2"/>
       <c r="AN101" s="2"/>
       <c r="AO101" s="2"/>
@@ -6072,73 +6067,71 @@
       <c r="AT101" s="2"/>
       <c r="AU101" s="2"/>
       <c r="AV101" s="2"/>
       <c r="AW101" s="2"/>
       <c r="AX101" s="2"/>
       <c r="AY101" s="2"/>
       <c r="AZ101" s="2"/>
       <c r="BA101" s="2"/>
       <c r="BB101" s="2"/>
       <c r="BC101" s="2"/>
       <c r="BD101" s="2"/>
       <c r="BE101" s="2"/>
       <c r="BF101" s="2"/>
       <c r="BG101" s="2"/>
       <c r="BH101" s="2"/>
       <c r="BI101" s="2"/>
       <c r="BJ101" s="2"/>
       <c r="BK101" s="2"/>
       <c r="BL101" s="2"/>
       <c r="BM101" s="2"/>
       <c r="BN101" s="3"/>
       <c r="BO101" s="3"/>
       <c r="BP101" s="3"/>
     </row>
     <row r="102" spans="1:68" ht="15.75" customHeight="1">
-      <c r="A102" s="35" t="s">
+      <c r="A102" s="57" t="s">
         <v>104</v>
       </c>
-      <c r="B102" s="33">
-[...18 lines deleted...]
-        <v>61.4</v>
+      <c r="B102" s="58">
+        <v>100</v>
+      </c>
+      <c r="C102" s="58">
+        <v>36.6</v>
+      </c>
+      <c r="D102" s="58">
+        <v>63.4</v>
+      </c>
+      <c r="E102" s="36"/>
+      <c r="F102" s="21">
+        <v>100</v>
+      </c>
+      <c r="G102" s="58">
+        <v>59.6</v>
+      </c>
+      <c r="H102" s="58">
+        <v>40.4</v>
       </c>
       <c r="R102" s="3"/>
       <c r="S102" s="3"/>
       <c r="T102" s="3"/>
       <c r="U102" s="2"/>
       <c r="V102" s="2"/>
       <c r="W102" s="2"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
       <c r="Z102" s="2"/>
       <c r="AA102" s="2"/>
       <c r="AB102" s="2"/>
       <c r="AC102" s="2"/>
       <c r="AD102" s="2"/>
       <c r="AE102" s="2"/>
       <c r="AF102" s="2"/>
       <c r="AG102" s="2"/>
       <c r="AH102" s="2"/>
       <c r="AI102" s="2"/>
       <c r="AJ102" s="2"/>
       <c r="AK102" s="2"/>
       <c r="AL102" s="2"/>
       <c r="AM102" s="2"/>
       <c r="AN102" s="2"/>
       <c r="AO102" s="2"/>
@@ -6149,71 +6142,71 @@
       <c r="AT102" s="2"/>
       <c r="AU102" s="2"/>
       <c r="AV102" s="2"/>
       <c r="AW102" s="2"/>
       <c r="AX102" s="2"/>
       <c r="AY102" s="2"/>
       <c r="AZ102" s="2"/>
       <c r="BA102" s="2"/>
       <c r="BB102" s="2"/>
       <c r="BC102" s="2"/>
       <c r="BD102" s="2"/>
       <c r="BE102" s="2"/>
       <c r="BF102" s="2"/>
       <c r="BG102" s="2"/>
       <c r="BH102" s="2"/>
       <c r="BI102" s="2"/>
       <c r="BJ102" s="2"/>
       <c r="BK102" s="2"/>
       <c r="BL102" s="2"/>
       <c r="BM102" s="2"/>
       <c r="BN102" s="3"/>
       <c r="BO102" s="3"/>
       <c r="BP102" s="3"/>
     </row>
     <row r="103" spans="1:68" ht="26.25" customHeight="1">
-      <c r="A103" s="13" t="s">
+      <c r="A103" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B103" s="24">
-[...2 lines deleted...]
-      <c r="C103" s="24">
+      <c r="B103" s="21">
+        <v>100</v>
+      </c>
+      <c r="C103" s="21">
         <v>0</v>
       </c>
-      <c r="D103" s="24">
-[...10 lines deleted...]
-        <v>91.6</v>
+      <c r="D103" s="21">
+        <v>100</v>
+      </c>
+      <c r="E103" s="37"/>
+      <c r="F103" s="21">
+        <v>100</v>
+      </c>
+      <c r="G103" s="21">
+        <v>11.5</v>
+      </c>
+      <c r="H103" s="21">
+        <v>88.5</v>
       </c>
       <c r="R103" s="3"/>
       <c r="S103" s="3"/>
       <c r="T103" s="3"/>
       <c r="U103" s="2"/>
       <c r="V103" s="2"/>
       <c r="W103" s="2"/>
       <c r="X103" s="2"/>
       <c r="Y103" s="2"/>
       <c r="Z103" s="2"/>
       <c r="AA103" s="2"/>
       <c r="AB103" s="2"/>
       <c r="AC103" s="2"/>
       <c r="AD103" s="2"/>
       <c r="AE103" s="2"/>
       <c r="AF103" s="2"/>
       <c r="AG103" s="2"/>
       <c r="AH103" s="2"/>
       <c r="AI103" s="2"/>
       <c r="AJ103" s="2"/>
       <c r="AK103" s="2"/>
       <c r="AL103" s="2"/>
       <c r="AM103" s="2"/>
       <c r="AN103" s="2"/>
       <c r="AO103" s="2"/>
@@ -6224,71 +6217,71 @@
       <c r="AT103" s="2"/>
       <c r="AU103" s="2"/>
       <c r="AV103" s="2"/>
       <c r="AW103" s="2"/>
       <c r="AX103" s="2"/>
       <c r="AY103" s="2"/>
       <c r="AZ103" s="2"/>
       <c r="BA103" s="2"/>
       <c r="BB103" s="2"/>
       <c r="BC103" s="2"/>
       <c r="BD103" s="2"/>
       <c r="BE103" s="2"/>
       <c r="BF103" s="2"/>
       <c r="BG103" s="2"/>
       <c r="BH103" s="2"/>
       <c r="BI103" s="2"/>
       <c r="BJ103" s="2"/>
       <c r="BK103" s="2"/>
       <c r="BL103" s="2"/>
       <c r="BM103" s="2"/>
       <c r="BN103" s="3"/>
       <c r="BO103" s="3"/>
       <c r="BP103" s="3"/>
     </row>
     <row r="104" spans="1:68" ht="53.25" customHeight="1">
-      <c r="A104" s="13" t="s">
+      <c r="A104" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B104" s="24">
-[...2 lines deleted...]
-      <c r="C104" s="24">
+      <c r="B104" s="21">
+        <v>100</v>
+      </c>
+      <c r="C104" s="21">
         <v>0</v>
       </c>
-      <c r="D104" s="24">
-[...10 lines deleted...]
-        <v>80.2</v>
+      <c r="D104" s="21">
+        <v>100</v>
+      </c>
+      <c r="E104" s="37"/>
+      <c r="F104" s="21">
+        <v>100</v>
+      </c>
+      <c r="G104" s="21">
+        <v>57.9</v>
+      </c>
+      <c r="H104" s="21">
+        <v>42.1</v>
       </c>
       <c r="R104" s="3"/>
       <c r="S104" s="3"/>
       <c r="T104" s="3"/>
       <c r="U104" s="2"/>
       <c r="V104" s="2"/>
       <c r="W104" s="2"/>
       <c r="X104" s="2"/>
       <c r="Y104" s="2"/>
       <c r="Z104" s="2"/>
       <c r="AA104" s="2"/>
       <c r="AB104" s="2"/>
       <c r="AC104" s="2"/>
       <c r="AD104" s="2"/>
       <c r="AE104" s="2"/>
       <c r="AF104" s="2"/>
       <c r="AG104" s="2"/>
       <c r="AH104" s="2"/>
       <c r="AI104" s="2"/>
       <c r="AJ104" s="2"/>
       <c r="AK104" s="2"/>
       <c r="AL104" s="2"/>
       <c r="AM104" s="2"/>
       <c r="AN104" s="2"/>
       <c r="AO104" s="2"/>
@@ -6297,71 +6290,71 @@
       <c r="AR104" s="2"/>
       <c r="AS104" s="2"/>
       <c r="AT104" s="2"/>
       <c r="AU104" s="2"/>
       <c r="AV104" s="2"/>
       <c r="AW104" s="2"/>
       <c r="AX104" s="2"/>
       <c r="AY104" s="2"/>
       <c r="AZ104" s="2"/>
       <c r="BA104" s="2"/>
       <c r="BB104" s="2"/>
       <c r="BC104" s="2"/>
       <c r="BD104" s="2"/>
       <c r="BE104" s="2"/>
       <c r="BF104" s="2"/>
       <c r="BG104" s="2"/>
       <c r="BH104" s="2"/>
       <c r="BI104" s="2"/>
       <c r="BJ104" s="2"/>
       <c r="BK104" s="2"/>
       <c r="BL104" s="2"/>
       <c r="BM104" s="2"/>
       <c r="BN104" s="2"/>
     </row>
     <row r="105" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A105" s="13" t="s">
+      <c r="A105" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B105" s="24">
-[...16 lines deleted...]
-        <v>61.8</v>
+      <c r="B105" s="21">
+        <v>100</v>
+      </c>
+      <c r="C105" s="21">
+        <v>8.1</v>
+      </c>
+      <c r="D105" s="21">
+        <v>91.9</v>
+      </c>
+      <c r="E105" s="37"/>
+      <c r="F105" s="21">
+        <v>100</v>
+      </c>
+      <c r="G105" s="21">
+        <v>53.5</v>
+      </c>
+      <c r="H105" s="21">
+        <v>46.5</v>
       </c>
       <c r="R105" s="3"/>
       <c r="S105" s="3"/>
       <c r="T105" s="3"/>
       <c r="U105" s="2"/>
       <c r="V105" s="2"/>
       <c r="W105" s="2"/>
       <c r="X105" s="2"/>
       <c r="Y105" s="2"/>
       <c r="Z105" s="2"/>
       <c r="AA105" s="2"/>
       <c r="AB105" s="2"/>
       <c r="AC105" s="2"/>
       <c r="AD105" s="2"/>
       <c r="AE105" s="2"/>
       <c r="AF105" s="2"/>
       <c r="AG105" s="2"/>
       <c r="AH105" s="2"/>
       <c r="AI105" s="2"/>
       <c r="AJ105" s="2"/>
       <c r="AK105" s="2"/>
       <c r="AL105" s="2"/>
       <c r="AM105" s="2"/>
       <c r="AN105" s="2"/>
       <c r="AO105" s="2"/>
@@ -6372,71 +6365,71 @@
       <c r="AT105" s="2"/>
       <c r="AU105" s="2"/>
       <c r="AV105" s="2"/>
       <c r="AW105" s="2"/>
       <c r="AX105" s="2"/>
       <c r="AY105" s="2"/>
       <c r="AZ105" s="2"/>
       <c r="BA105" s="2"/>
       <c r="BB105" s="2"/>
       <c r="BC105" s="2"/>
       <c r="BD105" s="2"/>
       <c r="BE105" s="2"/>
       <c r="BF105" s="2"/>
       <c r="BG105" s="2"/>
       <c r="BH105" s="2"/>
       <c r="BI105" s="2"/>
       <c r="BJ105" s="2"/>
       <c r="BK105" s="2"/>
       <c r="BL105" s="2"/>
       <c r="BM105" s="2"/>
       <c r="BN105" s="3"/>
       <c r="BO105" s="3"/>
       <c r="BP105" s="3"/>
     </row>
     <row r="106" spans="1:68" ht="39" customHeight="1">
-      <c r="A106" s="13" t="s">
+      <c r="A106" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="B106" s="24">
-[...16 lines deleted...]
-        <v>94.6</v>
+      <c r="B106" s="21">
+        <v>100</v>
+      </c>
+      <c r="C106" s="21">
+        <v>0</v>
+      </c>
+      <c r="D106" s="21">
+        <v>100</v>
+      </c>
+      <c r="E106" s="37"/>
+      <c r="F106" s="21">
+        <v>100</v>
+      </c>
+      <c r="G106" s="21">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H106" s="21">
+        <v>94.9</v>
       </c>
       <c r="R106" s="3"/>
       <c r="S106" s="3"/>
       <c r="T106" s="3"/>
       <c r="U106" s="2"/>
       <c r="V106" s="2"/>
       <c r="W106" s="2"/>
       <c r="X106" s="2"/>
       <c r="Y106" s="2"/>
       <c r="Z106" s="2"/>
       <c r="AA106" s="2"/>
       <c r="AB106" s="2"/>
       <c r="AC106" s="2"/>
       <c r="AD106" s="2"/>
       <c r="AE106" s="2"/>
       <c r="AF106" s="2"/>
       <c r="AG106" s="2"/>
       <c r="AH106" s="2"/>
       <c r="AI106" s="2"/>
       <c r="AJ106" s="2"/>
       <c r="AK106" s="2"/>
       <c r="AL106" s="2"/>
       <c r="AM106" s="2"/>
       <c r="AN106" s="2"/>
       <c r="AO106" s="2"/>
@@ -6447,71 +6440,71 @@
       <c r="AT106" s="2"/>
       <c r="AU106" s="2"/>
       <c r="AV106" s="2"/>
       <c r="AW106" s="2"/>
       <c r="AX106" s="2"/>
       <c r="AY106" s="2"/>
       <c r="AZ106" s="2"/>
       <c r="BA106" s="2"/>
       <c r="BB106" s="2"/>
       <c r="BC106" s="2"/>
       <c r="BD106" s="2"/>
       <c r="BE106" s="2"/>
       <c r="BF106" s="2"/>
       <c r="BG106" s="2"/>
       <c r="BH106" s="2"/>
       <c r="BI106" s="2"/>
       <c r="BJ106" s="2"/>
       <c r="BK106" s="2"/>
       <c r="BL106" s="2"/>
       <c r="BM106" s="2"/>
       <c r="BN106" s="3"/>
       <c r="BO106" s="3"/>
       <c r="BP106" s="3"/>
     </row>
     <row r="107" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A107" s="13" t="s">
+      <c r="A107" s="11" t="s">
         <v>79</v>
       </c>
-      <c r="B107" s="24">
-[...16 lines deleted...]
-        <v>95.7</v>
+      <c r="B107" s="21">
+        <v>100</v>
+      </c>
+      <c r="C107" s="21">
+        <v>0</v>
+      </c>
+      <c r="D107" s="21">
+        <v>100</v>
+      </c>
+      <c r="E107" s="36"/>
+      <c r="F107" s="21">
+        <v>100</v>
+      </c>
+      <c r="G107" s="21">
+        <v>12.5</v>
+      </c>
+      <c r="H107" s="21">
+        <v>87.5</v>
       </c>
       <c r="R107" s="3"/>
       <c r="S107" s="3"/>
       <c r="T107" s="3"/>
       <c r="U107" s="2"/>
       <c r="V107" s="2"/>
       <c r="W107" s="2"/>
       <c r="X107" s="2"/>
       <c r="Y107" s="2"/>
       <c r="Z107" s="2"/>
       <c r="AA107" s="2"/>
       <c r="AB107" s="2"/>
       <c r="AC107" s="2"/>
       <c r="AD107" s="2"/>
       <c r="AE107" s="2"/>
       <c r="AF107" s="2"/>
       <c r="AG107" s="2"/>
       <c r="AH107" s="2"/>
       <c r="AI107" s="2"/>
       <c r="AJ107" s="2"/>
       <c r="AK107" s="2"/>
       <c r="AL107" s="2"/>
       <c r="AM107" s="2"/>
       <c r="AN107" s="2"/>
       <c r="AO107" s="2"/>
@@ -6522,71 +6515,71 @@
       <c r="AT107" s="2"/>
       <c r="AU107" s="2"/>
       <c r="AV107" s="2"/>
       <c r="AW107" s="2"/>
       <c r="AX107" s="2"/>
       <c r="AY107" s="2"/>
       <c r="AZ107" s="2"/>
       <c r="BA107" s="2"/>
       <c r="BB107" s="2"/>
       <c r="BC107" s="2"/>
       <c r="BD107" s="2"/>
       <c r="BE107" s="2"/>
       <c r="BF107" s="2"/>
       <c r="BG107" s="2"/>
       <c r="BH107" s="2"/>
       <c r="BI107" s="2"/>
       <c r="BJ107" s="2"/>
       <c r="BK107" s="2"/>
       <c r="BL107" s="2"/>
       <c r="BM107" s="2"/>
       <c r="BN107" s="3"/>
       <c r="BO107" s="3"/>
       <c r="BP107" s="3"/>
     </row>
     <row r="108" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A108" s="13" t="s">
+      <c r="A108" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="B108" s="24">
-[...2 lines deleted...]
-      <c r="C108" s="24">
+      <c r="B108" s="21">
+        <v>100</v>
+      </c>
+      <c r="C108" s="21">
         <v>0</v>
       </c>
-      <c r="D108" s="24">
-[...10 lines deleted...]
-        <v>95.9</v>
+      <c r="D108" s="21">
+        <v>100</v>
+      </c>
+      <c r="E108" s="37"/>
+      <c r="F108" s="21">
+        <v>100</v>
+      </c>
+      <c r="G108" s="21">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H108" s="21">
+        <v>94.9</v>
       </c>
       <c r="R108" s="3"/>
       <c r="S108" s="3"/>
       <c r="T108" s="3"/>
       <c r="U108" s="2"/>
       <c r="V108" s="2"/>
       <c r="W108" s="2"/>
       <c r="X108" s="2"/>
       <c r="Y108" s="2"/>
       <c r="Z108" s="2"/>
       <c r="AA108" s="2"/>
       <c r="AB108" s="2"/>
       <c r="AC108" s="2"/>
       <c r="AD108" s="2"/>
       <c r="AE108" s="2"/>
       <c r="AF108" s="2"/>
       <c r="AG108" s="2"/>
       <c r="AH108" s="2"/>
       <c r="AI108" s="2"/>
       <c r="AJ108" s="2"/>
       <c r="AK108" s="2"/>
       <c r="AL108" s="2"/>
       <c r="AM108" s="2"/>
       <c r="AN108" s="2"/>
       <c r="AO108" s="2"/>
@@ -6597,71 +6590,71 @@
       <c r="AT108" s="2"/>
       <c r="AU108" s="2"/>
       <c r="AV108" s="2"/>
       <c r="AW108" s="2"/>
       <c r="AX108" s="2"/>
       <c r="AY108" s="2"/>
       <c r="AZ108" s="2"/>
       <c r="BA108" s="2"/>
       <c r="BB108" s="2"/>
       <c r="BC108" s="2"/>
       <c r="BD108" s="2"/>
       <c r="BE108" s="2"/>
       <c r="BF108" s="2"/>
       <c r="BG108" s="2"/>
       <c r="BH108" s="2"/>
       <c r="BI108" s="2"/>
       <c r="BJ108" s="2"/>
       <c r="BK108" s="2"/>
       <c r="BL108" s="2"/>
       <c r="BM108" s="2"/>
       <c r="BN108" s="3"/>
       <c r="BO108" s="3"/>
       <c r="BP108" s="3"/>
     </row>
     <row r="109" spans="1:68" ht="75.75" customHeight="1">
-      <c r="A109" s="13" t="s">
+      <c r="A109" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="B109" s="24">
-[...16 lines deleted...]
-        <v>99.7</v>
+      <c r="B109" s="21">
+        <v>100</v>
+      </c>
+      <c r="C109" s="21">
+        <v>9</v>
+      </c>
+      <c r="D109" s="21">
+        <v>91</v>
+      </c>
+      <c r="E109" s="36"/>
+      <c r="F109" s="21">
+        <v>100</v>
+      </c>
+      <c r="G109" s="21">
+        <v>0.8</v>
+      </c>
+      <c r="H109" s="21">
+        <v>99.2</v>
       </c>
       <c r="R109" s="3"/>
       <c r="S109" s="3"/>
       <c r="T109" s="3"/>
       <c r="U109" s="2"/>
       <c r="V109" s="2"/>
       <c r="W109" s="2"/>
       <c r="X109" s="2"/>
       <c r="Y109" s="2"/>
       <c r="Z109" s="2"/>
       <c r="AA109" s="2"/>
       <c r="AB109" s="2"/>
       <c r="AC109" s="2"/>
       <c r="AD109" s="2"/>
       <c r="AE109" s="2"/>
       <c r="AF109" s="2"/>
       <c r="AG109" s="2"/>
       <c r="AH109" s="2"/>
       <c r="AI109" s="2"/>
       <c r="AJ109" s="2"/>
       <c r="AK109" s="2"/>
       <c r="AL109" s="2"/>
       <c r="AM109" s="2"/>
       <c r="AN109" s="2"/>
       <c r="AO109" s="2"/>
@@ -6672,71 +6665,71 @@
       <c r="AT109" s="2"/>
       <c r="AU109" s="2"/>
       <c r="AV109" s="2"/>
       <c r="AW109" s="2"/>
       <c r="AX109" s="2"/>
       <c r="AY109" s="2"/>
       <c r="AZ109" s="2"/>
       <c r="BA109" s="2"/>
       <c r="BB109" s="2"/>
       <c r="BC109" s="2"/>
       <c r="BD109" s="2"/>
       <c r="BE109" s="2"/>
       <c r="BF109" s="2"/>
       <c r="BG109" s="2"/>
       <c r="BH109" s="2"/>
       <c r="BI109" s="2"/>
       <c r="BJ109" s="2"/>
       <c r="BK109" s="2"/>
       <c r="BL109" s="2"/>
       <c r="BM109" s="2"/>
       <c r="BN109" s="3"/>
       <c r="BO109" s="3"/>
       <c r="BP109" s="3"/>
     </row>
     <row r="110" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A110" s="13" t="s">
+      <c r="A110" s="11" t="s">
         <v>81</v>
       </c>
-      <c r="B110" s="24">
-[...2 lines deleted...]
-      <c r="C110" s="24">
+      <c r="B110" s="21">
+        <v>100</v>
+      </c>
+      <c r="C110" s="21">
         <v>0</v>
       </c>
-      <c r="D110" s="24">
-[...10 lines deleted...]
-        <v>95.9</v>
+      <c r="D110" s="21">
+        <v>100</v>
+      </c>
+      <c r="E110" s="37"/>
+      <c r="F110" s="21">
+        <v>100</v>
+      </c>
+      <c r="G110" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="H110" s="21">
+        <v>99.8</v>
       </c>
       <c r="R110" s="3"/>
       <c r="S110" s="3"/>
       <c r="T110" s="3"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
       <c r="X110" s="2"/>
       <c r="Y110" s="2"/>
       <c r="Z110" s="2"/>
       <c r="AA110" s="2"/>
       <c r="AB110" s="2"/>
       <c r="AC110" s="2"/>
       <c r="AD110" s="2"/>
       <c r="AE110" s="2"/>
       <c r="AF110" s="2"/>
       <c r="AG110" s="2"/>
       <c r="AH110" s="2"/>
       <c r="AI110" s="2"/>
       <c r="AJ110" s="2"/>
       <c r="AK110" s="2"/>
       <c r="AL110" s="2"/>
       <c r="AM110" s="2"/>
       <c r="AN110" s="2"/>
       <c r="AO110" s="2"/>
@@ -6747,71 +6740,71 @@
       <c r="AT110" s="2"/>
       <c r="AU110" s="2"/>
       <c r="AV110" s="2"/>
       <c r="AW110" s="2"/>
       <c r="AX110" s="2"/>
       <c r="AY110" s="2"/>
       <c r="AZ110" s="2"/>
       <c r="BA110" s="2"/>
       <c r="BB110" s="2"/>
       <c r="BC110" s="2"/>
       <c r="BD110" s="2"/>
       <c r="BE110" s="2"/>
       <c r="BF110" s="2"/>
       <c r="BG110" s="2"/>
       <c r="BH110" s="2"/>
       <c r="BI110" s="2"/>
       <c r="BJ110" s="2"/>
       <c r="BK110" s="2"/>
       <c r="BL110" s="2"/>
       <c r="BM110" s="2"/>
       <c r="BN110" s="3"/>
       <c r="BO110" s="3"/>
       <c r="BP110" s="3"/>
     </row>
     <row r="111" spans="1:68" ht="66" customHeight="1">
-      <c r="A111" s="13" t="s">
+      <c r="A111" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="B111" s="24">
-[...16 lines deleted...]
-        <v>73.900000000000006</v>
+      <c r="B111" s="21">
+        <v>100</v>
+      </c>
+      <c r="C111" s="21">
+        <v>20.5</v>
+      </c>
+      <c r="D111" s="21">
+        <v>79.5</v>
+      </c>
+      <c r="E111" s="37"/>
+      <c r="F111" s="21">
+        <v>100</v>
+      </c>
+      <c r="G111" s="21">
+        <v>48.7</v>
+      </c>
+      <c r="H111" s="21">
+        <v>51.3</v>
       </c>
       <c r="R111" s="3"/>
       <c r="S111" s="3"/>
       <c r="T111" s="3"/>
       <c r="U111" s="2"/>
       <c r="V111" s="2"/>
       <c r="W111" s="2"/>
       <c r="X111" s="2"/>
       <c r="Y111" s="2"/>
       <c r="Z111" s="2"/>
       <c r="AA111" s="2"/>
       <c r="AB111" s="2"/>
       <c r="AC111" s="2"/>
       <c r="AD111" s="2"/>
       <c r="AE111" s="2"/>
       <c r="AF111" s="2"/>
       <c r="AG111" s="2"/>
       <c r="AH111" s="2"/>
       <c r="AI111" s="2"/>
       <c r="AJ111" s="2"/>
       <c r="AK111" s="2"/>
       <c r="AL111" s="2"/>
       <c r="AM111" s="2"/>
       <c r="AN111" s="2"/>
       <c r="AO111" s="2"/>
@@ -6822,71 +6815,71 @@
       <c r="AT111" s="2"/>
       <c r="AU111" s="2"/>
       <c r="AV111" s="2"/>
       <c r="AW111" s="2"/>
       <c r="AX111" s="2"/>
       <c r="AY111" s="2"/>
       <c r="AZ111" s="2"/>
       <c r="BA111" s="2"/>
       <c r="BB111" s="2"/>
       <c r="BC111" s="2"/>
       <c r="BD111" s="2"/>
       <c r="BE111" s="2"/>
       <c r="BF111" s="2"/>
       <c r="BG111" s="2"/>
       <c r="BH111" s="2"/>
       <c r="BI111" s="2"/>
       <c r="BJ111" s="2"/>
       <c r="BK111" s="2"/>
       <c r="BL111" s="2"/>
       <c r="BM111" s="2"/>
       <c r="BN111" s="3"/>
       <c r="BO111" s="3"/>
       <c r="BP111" s="3"/>
     </row>
     <row r="112" spans="1:68" ht="54" customHeight="1">
-      <c r="A112" s="13" t="s">
+      <c r="A112" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B112" s="24">
-[...16 lines deleted...]
-        <v>73.3</v>
+      <c r="B112" s="21">
+        <v>100</v>
+      </c>
+      <c r="C112" s="21">
+        <v>0</v>
+      </c>
+      <c r="D112" s="21">
+        <v>100</v>
+      </c>
+      <c r="E112" s="37"/>
+      <c r="F112" s="21">
+        <v>100</v>
+      </c>
+      <c r="G112" s="21">
+        <v>17.8</v>
+      </c>
+      <c r="H112" s="21">
+        <v>82.2</v>
       </c>
       <c r="R112" s="3"/>
       <c r="S112" s="3"/>
       <c r="T112" s="3"/>
       <c r="U112" s="2"/>
       <c r="V112" s="2"/>
       <c r="W112" s="2"/>
       <c r="X112" s="2"/>
       <c r="Y112" s="2"/>
       <c r="Z112" s="2"/>
       <c r="AA112" s="2"/>
       <c r="AB112" s="2"/>
       <c r="AC112" s="2"/>
       <c r="AD112" s="2"/>
       <c r="AE112" s="2"/>
       <c r="AF112" s="2"/>
       <c r="AG112" s="2"/>
       <c r="AH112" s="2"/>
       <c r="AI112" s="2"/>
       <c r="AJ112" s="2"/>
       <c r="AK112" s="2"/>
       <c r="AL112" s="2"/>
       <c r="AM112" s="2"/>
       <c r="AN112" s="2"/>
       <c r="AO112" s="2"/>
@@ -6897,71 +6890,71 @@
       <c r="AT112" s="2"/>
       <c r="AU112" s="2"/>
       <c r="AV112" s="2"/>
       <c r="AW112" s="2"/>
       <c r="AX112" s="2"/>
       <c r="AY112" s="2"/>
       <c r="AZ112" s="2"/>
       <c r="BA112" s="2"/>
       <c r="BB112" s="2"/>
       <c r="BC112" s="2"/>
       <c r="BD112" s="2"/>
       <c r="BE112" s="2"/>
       <c r="BF112" s="2"/>
       <c r="BG112" s="2"/>
       <c r="BH112" s="2"/>
       <c r="BI112" s="2"/>
       <c r="BJ112" s="2"/>
       <c r="BK112" s="2"/>
       <c r="BL112" s="2"/>
       <c r="BM112" s="2"/>
       <c r="BN112" s="3"/>
       <c r="BO112" s="3"/>
       <c r="BP112" s="3"/>
     </row>
     <row r="113" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A113" s="13" t="s">
+      <c r="A113" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B113" s="24">
-[...16 lines deleted...]
-        <v>96.2</v>
+      <c r="B113" s="21">
+        <v>100</v>
+      </c>
+      <c r="C113" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="D113" s="21">
+        <v>99.9</v>
+      </c>
+      <c r="E113" s="36"/>
+      <c r="F113" s="21">
+        <v>100</v>
+      </c>
+      <c r="G113" s="21">
+        <v>3.6</v>
+      </c>
+      <c r="H113" s="21">
+        <v>96.4</v>
       </c>
       <c r="R113" s="3"/>
       <c r="S113" s="3"/>
       <c r="T113" s="3"/>
       <c r="U113" s="2"/>
       <c r="V113" s="2"/>
       <c r="W113" s="2"/>
       <c r="X113" s="2"/>
       <c r="Y113" s="2"/>
       <c r="Z113" s="2"/>
       <c r="AA113" s="2"/>
       <c r="AB113" s="2"/>
       <c r="AC113" s="2"/>
       <c r="AD113" s="2"/>
       <c r="AE113" s="2"/>
       <c r="AF113" s="2"/>
       <c r="AG113" s="2"/>
       <c r="AH113" s="2"/>
       <c r="AI113" s="2"/>
       <c r="AJ113" s="2"/>
       <c r="AK113" s="2"/>
       <c r="AL113" s="2"/>
       <c r="AM113" s="2"/>
       <c r="AN113" s="2"/>
       <c r="AO113" s="2"/>
@@ -6972,360 +6965,360 @@
       <c r="AT113" s="2"/>
       <c r="AU113" s="2"/>
       <c r="AV113" s="2"/>
       <c r="AW113" s="2"/>
       <c r="AX113" s="2"/>
       <c r="AY113" s="2"/>
       <c r="AZ113" s="2"/>
       <c r="BA113" s="2"/>
       <c r="BB113" s="2"/>
       <c r="BC113" s="2"/>
       <c r="BD113" s="2"/>
       <c r="BE113" s="2"/>
       <c r="BF113" s="2"/>
       <c r="BG113" s="2"/>
       <c r="BH113" s="2"/>
       <c r="BI113" s="2"/>
       <c r="BJ113" s="2"/>
       <c r="BK113" s="2"/>
       <c r="BL113" s="2"/>
       <c r="BM113" s="2"/>
       <c r="BN113" s="3"/>
       <c r="BO113" s="3"/>
       <c r="BP113" s="3"/>
     </row>
     <row r="114" spans="1:68" ht="29.25" customHeight="1">
-      <c r="A114" s="37" t="s">
+      <c r="A114" s="38" t="s">
         <v>124</v>
       </c>
-      <c r="B114" s="38"/>
-[...5 lines deleted...]
-      <c r="H114" s="39"/>
+      <c r="B114" s="39"/>
+      <c r="C114" s="39"/>
+      <c r="D114" s="39"/>
+      <c r="E114" s="39"/>
+      <c r="F114" s="39"/>
+      <c r="G114" s="39"/>
+      <c r="H114" s="40"/>
       <c r="I114" s="2"/>
       <c r="BN114" s="3"/>
       <c r="BO114" s="3"/>
       <c r="BP114" s="3"/>
     </row>
     <row r="115" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A115" s="12" t="s">
+      <c r="A115" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B115" s="24">
-[...16 lines deleted...]
-        <v>99.9</v>
+      <c r="B115" s="21">
+        <v>100</v>
+      </c>
+      <c r="C115" s="21">
+        <v>35.4</v>
+      </c>
+      <c r="D115" s="21">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="E115" s="37"/>
+      <c r="F115" s="21">
+        <v>100</v>
+      </c>
+      <c r="G115" s="21">
+        <v>0.3</v>
+      </c>
+      <c r="H115" s="21">
+        <v>99.7</v>
       </c>
       <c r="BP115" s="1"/>
     </row>
     <row r="116" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A116" s="32" t="s">
+      <c r="A116" s="27" t="s">
         <v>83</v>
       </c>
-      <c r="B116" s="33">
-[...6 lines deleted...]
-        <v>8.9</v>
+      <c r="B116" s="28">
+        <v>100</v>
+      </c>
+      <c r="C116" s="28">
+        <v>88.9</v>
+      </c>
+      <c r="D116" s="28">
+        <v>11.1</v>
       </c>
       <c r="E116" s="34"/>
-      <c r="F116" s="33">
-[...6 lines deleted...]
-        <v>98.8</v>
+      <c r="F116" s="20">
+        <v>100</v>
+      </c>
+      <c r="G116" s="28">
+        <v>0.3</v>
+      </c>
+      <c r="H116" s="28">
+        <v>99.7</v>
       </c>
       <c r="BP116" s="1"/>
     </row>
     <row r="117" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A117" s="13" t="s">
+      <c r="A117" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B117" s="24">
-[...16 lines deleted...]
-        <v>99.8</v>
+      <c r="B117" s="21">
+        <v>100</v>
+      </c>
+      <c r="C117" s="21">
+        <v>23.8</v>
+      </c>
+      <c r="D117" s="21">
+        <v>76.2</v>
+      </c>
+      <c r="E117" s="36"/>
+      <c r="F117" s="21">
+        <v>100</v>
+      </c>
+      <c r="G117" s="21">
+        <v>2.1</v>
+      </c>
+      <c r="H117" s="21">
+        <v>97.9</v>
       </c>
       <c r="BP117" s="1"/>
     </row>
     <row r="118" spans="1:68" ht="27" customHeight="1">
-      <c r="A118" s="37" t="s">
+      <c r="A118" s="38" t="s">
         <v>125</v>
       </c>
-      <c r="B118" s="38"/>
-[...5 lines deleted...]
-      <c r="H118" s="39"/>
+      <c r="B118" s="39"/>
+      <c r="C118" s="39"/>
+      <c r="D118" s="39"/>
+      <c r="E118" s="39"/>
+      <c r="F118" s="39"/>
+      <c r="G118" s="39"/>
+      <c r="H118" s="40"/>
       <c r="I118" s="2"/>
       <c r="BN118" s="3"/>
       <c r="BP118" s="1"/>
     </row>
     <row r="119" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A119" s="13" t="s">
+      <c r="A119" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="B119" s="24">
-[...16 lines deleted...]
-        <v>99.3</v>
+      <c r="B119" s="21">
+        <v>100</v>
+      </c>
+      <c r="C119" s="21">
+        <v>32.9</v>
+      </c>
+      <c r="D119" s="21">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="E119" s="37"/>
+      <c r="F119" s="21">
+        <v>100</v>
+      </c>
+      <c r="G119" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="H119" s="21">
+        <v>99.5</v>
       </c>
       <c r="BP119" s="1"/>
     </row>
     <row r="120" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A120" s="13" t="s">
+      <c r="A120" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B120" s="24">
-[...16 lines deleted...]
-        <v>94.1</v>
+      <c r="B120" s="21">
+        <v>100</v>
+      </c>
+      <c r="C120" s="21">
+        <v>8.4</v>
+      </c>
+      <c r="D120" s="21">
+        <v>91.6</v>
+      </c>
+      <c r="E120" s="37"/>
+      <c r="F120" s="21">
+        <v>100</v>
+      </c>
+      <c r="G120" s="21">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H120" s="21">
+        <v>95.9</v>
       </c>
       <c r="BP120" s="1"/>
     </row>
     <row r="121" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A121" s="13" t="s">
+      <c r="A121" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B121" s="24">
-[...16 lines deleted...]
-        <v>84.2</v>
+      <c r="B121" s="21">
+        <v>100</v>
+      </c>
+      <c r="C121" s="21">
+        <v>3.5</v>
+      </c>
+      <c r="D121" s="21">
+        <v>96.5</v>
+      </c>
+      <c r="E121" s="37"/>
+      <c r="F121" s="21">
+        <v>100</v>
+      </c>
+      <c r="G121" s="21">
+        <v>29</v>
+      </c>
+      <c r="H121" s="21">
+        <v>71</v>
       </c>
       <c r="BP121" s="1"/>
     </row>
     <row r="122" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A122" s="26" t="s">
+      <c r="A122" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B122" s="30">
-[...16 lines deleted...]
-        <v>99.4</v>
+      <c r="B122" s="26">
+        <v>100</v>
+      </c>
+      <c r="C122" s="26">
+        <v>66.2</v>
+      </c>
+      <c r="D122" s="26">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="E122" s="34"/>
+      <c r="F122" s="26">
+        <v>100</v>
+      </c>
+      <c r="G122" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="H122" s="26">
+        <v>99.9</v>
       </c>
       <c r="BP122" s="1"/>
     </row>
     <row r="123" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A123" s="22" t="s">
+      <c r="A123" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B123" s="23">
-[...16 lines deleted...]
-        <v>99.8</v>
+      <c r="B123" s="21">
+        <v>100</v>
+      </c>
+      <c r="C123" s="21">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="D123" s="21">
+        <v>59.2</v>
+      </c>
+      <c r="E123" s="37"/>
+      <c r="F123" s="21">
+        <v>100</v>
+      </c>
+      <c r="G123" s="21">
+        <v>0</v>
+      </c>
+      <c r="H123" s="21">
+        <v>100</v>
       </c>
       <c r="BP123" s="1"/>
     </row>
     <row r="124" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A124" s="27" t="s">
+      <c r="A124" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="B124" s="28">
-[...16 lines deleted...]
-        <v>99.7</v>
+      <c r="B124" s="25">
+        <v>100</v>
+      </c>
+      <c r="C124" s="25">
+        <v>86</v>
+      </c>
+      <c r="D124" s="25">
+        <v>14</v>
+      </c>
+      <c r="E124" s="34"/>
+      <c r="F124" s="25">
+        <v>100</v>
+      </c>
+      <c r="G124" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="H124" s="25">
+        <v>99.1</v>
       </c>
       <c r="BP124" s="1"/>
     </row>
     <row r="125" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A125" s="13" t="s">
+      <c r="A125" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B125" s="24">
-[...12 lines deleted...]
-      <c r="G125" s="24">
+      <c r="B125" s="21">
+        <v>100</v>
+      </c>
+      <c r="C125" s="21">
+        <v>12.8</v>
+      </c>
+      <c r="D125" s="21">
+        <v>87.2</v>
+      </c>
+      <c r="E125" s="37"/>
+      <c r="F125" s="21">
+        <v>100</v>
+      </c>
+      <c r="G125" s="21">
         <v>0.1</v>
       </c>
-      <c r="H125" s="24">
+      <c r="H125" s="21">
         <v>99.9</v>
       </c>
       <c r="BP125" s="1"/>
     </row>
     <row r="126" spans="1:68">
-      <c r="A126" s="25" t="s">
+      <c r="A126" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="B126" s="30">
-[...16 lines deleted...]
-        <v>99.1</v>
+      <c r="B126" s="26">
+        <v>100</v>
+      </c>
+      <c r="C126" s="26">
+        <v>61.5</v>
+      </c>
+      <c r="D126" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="E126" s="35"/>
+      <c r="F126" s="26">
+        <v>100</v>
+      </c>
+      <c r="G126" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="H126" s="26">
+        <v>99.2</v>
       </c>
       <c r="BP126" s="1"/>
     </row>
     <row r="127" spans="1:68">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
-      <c r="E127" s="1"/>
+      <c r="E127" s="32"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A57:H58"/>
     <mergeCell ref="A51:H51"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A75:H75"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A59:H59"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="20" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>