--- v3 (2026-08-13)
+++ v4 (2026-09-02)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\Матрица\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K726-06\обмен\Жанна\Матрица\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7506B300-A718-450D-B14C-9F1BC9A526B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83E304DD-6AA7-4BD0-A6CC-BC830681211B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1815" yWindow="1425" windowWidth="14265" windowHeight="12945" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$8:$BR$126</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$5:$H$126</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="134">
   <si>
     <t>Мясо и субпродукты мясные пищевые прочие, соленые, в рассоле, сушеные или копченые (исключая свинину, мясо крупного рогатого скота); мука пищевая и порошок из мяса или субпродуктов мясных</t>
   </si>
   <si>
     <t>Рыба, ракообразные и моллюски переработанные и консервированные</t>
   </si>
   <si>
     <t>Соки фруктовые и овощные</t>
   </si>
   <si>
     <t>Плоды и орехи переработанные и консервированные</t>
   </si>
   <si>
     <t>Масла растительные</t>
   </si>
   <si>
     <t>Маргарин и продукты аналогичные</t>
   </si>
   <si>
     <t>Продукты молочные*</t>
   </si>
   <si>
     <t>Мороженое и лед пищевой (включая щербет, леденцы), кроме смесей и основ для приготовления мороженого</t>
   </si>
   <si>
@@ -480,65 +480,65 @@
         <color indexed="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">красным цетом </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- товары, наполнение ресурсов которых осуществляется за счет импорта.</t>
     </r>
   </si>
   <si>
     <t>Наименования продукции</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>РЕСУРСЫ И ИСПОЛЬЗОВАНИЕ
 отдельных видов сырья, продукции производственно-технического назначения и потребительских товаров
-за май 2026 года</t>
-[...2 lines deleted...]
-    <t>х</t>
+за июнь 2026 года</t>
+  </si>
+  <si>
+    <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -562,50 +562,56 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -743,127 +749,126 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -874,55 +879,69 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1200,179 +1219,179 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BR127"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="15" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="15" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="15" customWidth="1"/>
-    <col min="5" max="5" width="12.7109375" style="33" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="32" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="15" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="15" customWidth="1"/>
     <col min="8" max="8" width="18.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="16" width="18.28515625" style="16" customWidth="1"/>
     <col min="17" max="67" width="6.140625" style="1" customWidth="1"/>
     <col min="68" max="69" width="9.140625" style="2"/>
     <col min="70" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:70" ht="32.25" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="52" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="51"/>
-[...5 lines deleted...]
-      <c r="H1" s="51"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
       <c r="BP1" s="1"/>
       <c r="BR1" s="2"/>
     </row>
     <row r="2" spans="1:70" ht="48" customHeight="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="51" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-      <c r="H2" s="50"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
       <c r="BP2" s="1"/>
       <c r="BR2" s="2"/>
     </row>
     <row r="3" spans="1:70" ht="60.75" customHeight="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="43" t="s">
         <v>129</v>
       </c>
-      <c r="B3" s="42"/>
-[...5 lines deleted...]
-      <c r="H3" s="42"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
       <c r="BP3" s="1"/>
       <c r="BR3" s="2"/>
     </row>
     <row r="4" spans="1:70" ht="33" customHeight="1">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="53" t="s">
         <v>111</v>
       </c>
-      <c r="B4" s="52"/>
-[...5 lines deleted...]
-      <c r="H4" s="52"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
       <c r="BP4" s="1"/>
       <c r="BR4" s="2"/>
     </row>
     <row r="5" spans="1:70" ht="46.5" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>112</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>113</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>115</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>116</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>117</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>118</v>
       </c>
       <c r="BP5" s="1"/>
       <c r="BR5" s="2"/>
     </row>
     <row r="6" spans="1:70" ht="24.75" customHeight="1">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="47" t="s">
         <v>126</v>
       </c>
-      <c r="B6" s="46"/>
-[...5 lines deleted...]
-      <c r="H6" s="46"/>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
       <c r="BP6" s="1"/>
       <c r="BR6" s="2"/>
     </row>
     <row r="7" spans="1:70" s="7" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="42" t="s">
         <v>127</v>
       </c>
-      <c r="B7" s="41"/>
-[...5 lines deleted...]
-      <c r="H7" s="41"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
       <c r="I7" s="5"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="17"/>
       <c r="O7" s="17"/>
       <c r="P7" s="17"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="1"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
@@ -1400,173 +1419,203 @@
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="5"/>
       <c r="BL7" s="5"/>
       <c r="BM7" s="5"/>
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="6"/>
       <c r="BR7" s="6"/>
     </row>
     <row r="8" spans="1:70" ht="54" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="20">
         <v>100</v>
       </c>
       <c r="C8" s="20">
-        <v>83.7</v>
+        <v>89.5</v>
       </c>
       <c r="D8" s="20">
-        <v>16.3</v>
+        <v>10.5</v>
       </c>
       <c r="E8" s="20"/>
       <c r="F8" s="20">
         <v>100</v>
       </c>
       <c r="G8" s="20">
-        <v>5.9</v>
+        <v>6</v>
       </c>
       <c r="H8" s="20">
-        <v>94.1</v>
-      </c>
+        <v>94</v>
+      </c>
+      <c r="J8" s="31"/>
+      <c r="K8" s="31"/>
+      <c r="L8" s="31"/>
+      <c r="M8" s="31"/>
+      <c r="N8" s="31"/>
+      <c r="O8" s="31"/>
       <c r="BN8" s="3"/>
       <c r="BO8" s="3"/>
       <c r="BP8" s="3"/>
     </row>
     <row r="9" spans="1:70">
       <c r="A9" s="8" t="s">
         <v>85</v>
       </c>
       <c r="B9" s="20">
         <v>100</v>
       </c>
       <c r="C9" s="20">
-        <v>68.3</v>
+        <v>89.5</v>
       </c>
       <c r="D9" s="20">
-        <v>31.7</v>
+        <v>10.5</v>
       </c>
       <c r="E9" s="20"/>
       <c r="F9" s="20">
         <v>100</v>
       </c>
       <c r="G9" s="20">
-        <v>2.5</v>
+        <v>6</v>
       </c>
       <c r="H9" s="20">
-        <v>97.5</v>
-      </c>
+        <v>94</v>
+      </c>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
+      <c r="N9" s="31"/>
+      <c r="O9" s="31"/>
       <c r="BN9" s="3"/>
       <c r="BO9" s="3"/>
       <c r="BP9" s="3"/>
     </row>
     <row r="10" spans="1:70" ht="26.25" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="21">
         <v>100</v>
       </c>
       <c r="C10" s="21">
-        <v>13.5</v>
+        <v>11.4</v>
       </c>
       <c r="D10" s="21">
-        <v>86.5</v>
+        <v>88.6</v>
       </c>
       <c r="E10" s="21"/>
       <c r="F10" s="21">
         <v>100</v>
       </c>
       <c r="G10" s="21">
-        <v>8.6999999999999993</v>
+        <v>11.4</v>
       </c>
       <c r="H10" s="21">
-        <v>91.3</v>
-      </c>
+        <v>88.6</v>
+      </c>
+      <c r="J10" s="31"/>
+      <c r="K10" s="31"/>
+      <c r="L10" s="31"/>
+      <c r="M10" s="31"/>
+      <c r="N10" s="31"/>
+      <c r="O10" s="31"/>
       <c r="BN10" s="3"/>
       <c r="BO10" s="3"/>
       <c r="BP10" s="3"/>
     </row>
     <row r="11" spans="1:70" ht="69" customHeight="1">
-      <c r="A11" s="23" t="s">
+      <c r="A11" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="26">
-[...12 lines deleted...]
-      <c r="G11" s="26">
+      <c r="B11" s="25">
+        <v>100</v>
+      </c>
+      <c r="C11" s="25">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="D11" s="25">
+        <v>28.9</v>
+      </c>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25">
+        <v>100</v>
+      </c>
+      <c r="G11" s="25">
         <v>0</v>
       </c>
-      <c r="H11" s="26">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="25">
+        <v>100</v>
+      </c>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="31"/>
+      <c r="N11" s="31"/>
+      <c r="O11" s="31"/>
       <c r="BN11" s="3"/>
       <c r="BO11" s="3"/>
       <c r="BP11" s="3"/>
     </row>
     <row r="12" spans="1:70" ht="81" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="20">
         <v>100</v>
       </c>
       <c r="C12" s="20">
-        <v>70.599999999999994</v>
+        <v>68.7</v>
       </c>
       <c r="D12" s="20">
-        <v>29.4</v>
+        <v>31.3</v>
       </c>
       <c r="E12" s="20"/>
-      <c r="F12" s="26">
+      <c r="F12" s="25">
         <v>100</v>
       </c>
       <c r="G12" s="20">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="H12" s="20">
-        <v>99.4</v>
-      </c>
+        <v>99.2</v>
+      </c>
+      <c r="J12" s="31"/>
+      <c r="K12" s="31"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="31"/>
+      <c r="N12" s="31"/>
+      <c r="O12" s="31"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
       <c r="AP12" s="2"/>
@@ -1583,65 +1632,71 @@
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
       <c r="BI12" s="2"/>
       <c r="BJ12" s="2"/>
       <c r="BK12" s="2"/>
       <c r="BL12" s="2"/>
       <c r="BM12" s="2"/>
       <c r="BN12" s="3"/>
       <c r="BO12" s="3"/>
       <c r="BP12" s="3"/>
     </row>
     <row r="13" spans="1:70" ht="41.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="20">
         <v>100</v>
       </c>
       <c r="C13" s="20">
-        <v>68.3</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="D13" s="20">
-        <v>31.7</v>
+        <v>35.6</v>
       </c>
       <c r="E13" s="20"/>
-      <c r="F13" s="26">
+      <c r="F13" s="25">
         <v>100</v>
       </c>
       <c r="G13" s="20">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="H13" s="20">
-        <v>99.9</v>
-      </c>
+        <v>99.7</v>
+      </c>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="31"/>
+      <c r="O13" s="31"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
       <c r="AP13" s="2"/>
@@ -1658,65 +1713,71 @@
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="3"/>
       <c r="BO13" s="3"/>
       <c r="BP13" s="3"/>
     </row>
     <row r="14" spans="1:70" ht="25.5" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="21">
         <v>100</v>
       </c>
       <c r="C14" s="21">
-        <v>46.7</v>
+        <v>49.8</v>
       </c>
       <c r="D14" s="21">
-        <v>53.3</v>
+        <v>50.2</v>
       </c>
       <c r="E14" s="21"/>
-      <c r="F14" s="56">
+      <c r="F14" s="37">
         <v>100</v>
       </c>
       <c r="G14" s="21">
-        <v>31.4</v>
+        <v>22.8</v>
       </c>
       <c r="H14" s="21">
-        <v>68.599999999999994</v>
-      </c>
+        <v>77.2</v>
+      </c>
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="31"/>
+      <c r="N14" s="31"/>
+      <c r="O14" s="31"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
       <c r="AP14" s="2"/>
@@ -1726,97 +1787,109 @@
       <c r="AT14" s="2"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="2"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
       <c r="BJ14" s="2"/>
       <c r="BK14" s="2"/>
       <c r="BL14" s="2"/>
       <c r="BM14" s="3"/>
       <c r="BN14" s="3"/>
       <c r="BO14" s="3"/>
       <c r="BQ14" s="3"/>
     </row>
     <row r="15" spans="1:70">
-      <c r="A15" s="24" t="s">
+      <c r="A15" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="25">
-[...17 lines deleted...]
-      </c>
+      <c r="B15" s="24">
+        <v>100</v>
+      </c>
+      <c r="C15" s="24">
+        <v>66.5</v>
+      </c>
+      <c r="D15" s="24">
+        <v>33.5</v>
+      </c>
+      <c r="E15" s="24"/>
+      <c r="F15" s="25">
+        <v>100</v>
+      </c>
+      <c r="G15" s="24">
+        <v>3.3</v>
+      </c>
+      <c r="H15" s="24">
+        <v>96.7</v>
+      </c>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="31"/>
+      <c r="N15" s="31"/>
+      <c r="O15" s="31"/>
       <c r="BP15" s="1"/>
     </row>
     <row r="16" spans="1:70" ht="54" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="21">
         <v>100</v>
       </c>
       <c r="C16" s="21">
-        <v>17.600000000000001</v>
+        <v>12.8</v>
       </c>
       <c r="D16" s="21">
-        <v>82.4</v>
+        <v>87.2</v>
       </c>
       <c r="E16" s="21"/>
       <c r="F16" s="21">
         <v>100</v>
       </c>
       <c r="G16" s="21">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H16" s="21">
-        <v>67</v>
-      </c>
+        <v>81</v>
+      </c>
+      <c r="J16" s="31"/>
+      <c r="K16" s="31"/>
+      <c r="L16" s="31"/>
+      <c r="M16" s="31"/>
+      <c r="N16" s="31"/>
+      <c r="O16" s="31"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
       <c r="AG16" s="2"/>
       <c r="AH16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
@@ -1833,65 +1906,71 @@
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="2"/>
       <c r="BH16" s="2"/>
       <c r="BI16" s="2"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="3"/>
       <c r="BO16" s="3"/>
       <c r="BP16" s="3"/>
     </row>
     <row r="17" spans="1:69" ht="25.5" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="21">
         <v>100</v>
       </c>
       <c r="C17" s="21">
-        <v>13.6</v>
+        <v>11.8</v>
       </c>
       <c r="D17" s="21">
-        <v>86.4</v>
+        <v>88.2</v>
       </c>
       <c r="E17" s="21"/>
       <c r="F17" s="21">
         <v>100</v>
       </c>
       <c r="G17" s="21">
-        <v>0.7</v>
+        <v>2.9</v>
       </c>
       <c r="H17" s="21">
-        <v>99.3</v>
-      </c>
+        <v>97.1</v>
+      </c>
+      <c r="J17" s="31"/>
+      <c r="K17" s="31"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="31"/>
+      <c r="N17" s="31"/>
+      <c r="O17" s="31"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
       <c r="AF17" s="2"/>
       <c r="AG17" s="2"/>
       <c r="AH17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
       <c r="AP17" s="2"/>
@@ -1901,122 +1980,140 @@
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
       <c r="BI17" s="2"/>
       <c r="BJ17" s="2"/>
       <c r="BK17" s="2"/>
       <c r="BL17" s="2"/>
       <c r="BM17" s="2"/>
       <c r="BN17" s="3"/>
       <c r="BO17" s="3"/>
       <c r="BP17" s="3"/>
     </row>
     <row r="18" spans="1:69">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="26">
-[...17 lines deleted...]
-      </c>
+      <c r="B18" s="25">
+        <v>100</v>
+      </c>
+      <c r="C18" s="25">
+        <v>87.6</v>
+      </c>
+      <c r="D18" s="25">
+        <v>12.4</v>
+      </c>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25">
+        <v>100</v>
+      </c>
+      <c r="G18" s="25">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="H18" s="25">
+        <v>31.1</v>
+      </c>
+      <c r="J18" s="31"/>
+      <c r="K18" s="31"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="31"/>
+      <c r="N18" s="31"/>
+      <c r="O18" s="31"/>
       <c r="BP18" s="1"/>
     </row>
     <row r="19" spans="1:69">
       <c r="A19" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="20">
         <v>100</v>
       </c>
       <c r="C19" s="20">
-        <v>90.1</v>
+        <v>89.7</v>
       </c>
       <c r="D19" s="20">
-        <v>9.9</v>
-[...2 lines deleted...]
-      <c r="F19" s="26">
+        <v>10.3</v>
+      </c>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25">
         <v>100</v>
       </c>
       <c r="G19" s="20">
-        <v>71.400000000000006</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="H19" s="20">
-        <v>28.6</v>
-      </c>
+        <v>30.6</v>
+      </c>
+      <c r="J19" s="31"/>
+      <c r="K19" s="31"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="31"/>
+      <c r="N19" s="31"/>
+      <c r="O19" s="31"/>
       <c r="BP19" s="1"/>
     </row>
     <row r="20" spans="1:69">
       <c r="A20" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="20">
         <v>100</v>
       </c>
       <c r="C20" s="20">
-        <v>53.7</v>
+        <v>54.7</v>
       </c>
       <c r="D20" s="20">
-        <v>46.3</v>
-[...2 lines deleted...]
-      <c r="F20" s="26">
+        <v>45.3</v>
+      </c>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25">
         <v>100</v>
       </c>
       <c r="G20" s="20">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H20" s="20">
-        <v>68</v>
-      </c>
+        <v>62</v>
+      </c>
+      <c r="J20" s="31"/>
+      <c r="K20" s="31"/>
+      <c r="L20" s="31"/>
+      <c r="M20" s="31"/>
+      <c r="N20" s="31"/>
+      <c r="O20" s="31"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="2"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="2"/>
       <c r="AE20" s="2"/>
       <c r="AF20" s="2"/>
       <c r="AG20" s="2"/>
       <c r="AH20" s="2"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="2"/>
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
@@ -2033,115 +2130,133 @@
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
       <c r="BJ20" s="2"/>
       <c r="BK20" s="2"/>
       <c r="BL20" s="2"/>
       <c r="BM20" s="2"/>
       <c r="BN20" s="3"/>
       <c r="BO20" s="3"/>
       <c r="BP20" s="3"/>
     </row>
     <row r="21" spans="1:69">
       <c r="A21" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="20">
         <v>100</v>
       </c>
       <c r="C21" s="20">
-        <v>84.9</v>
+        <v>84.4</v>
       </c>
       <c r="D21" s="20">
-        <v>15.1</v>
-[...2 lines deleted...]
-      <c r="F21" s="26">
+        <v>15.6</v>
+      </c>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25">
         <v>100</v>
       </c>
       <c r="G21" s="20">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="H21" s="20">
-        <v>97.2</v>
-      </c>
+        <v>97.1</v>
+      </c>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="31"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="31"/>
       <c r="BP21" s="1"/>
     </row>
     <row r="22" spans="1:69">
-      <c r="A22" s="24" t="s">
+      <c r="A22" s="23" t="s">
         <v>87</v>
       </c>
-      <c r="B22" s="25">
-[...12 lines deleted...]
-      <c r="G22" s="25">
+      <c r="B22" s="24">
+        <v>100</v>
+      </c>
+      <c r="C22" s="24">
+        <v>94.8</v>
+      </c>
+      <c r="D22" s="24">
+        <v>5.2</v>
+      </c>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25">
+        <v>100</v>
+      </c>
+      <c r="G22" s="24">
         <v>0.8</v>
       </c>
-      <c r="H22" s="25">
+      <c r="H22" s="24">
         <v>99.2</v>
       </c>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
       <c r="BP22" s="1"/>
     </row>
     <row r="23" spans="1:69" ht="12.75" customHeight="1">
       <c r="A23" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="21">
         <v>100</v>
       </c>
       <c r="C23" s="21">
-        <v>14.8</v>
+        <v>13.1</v>
       </c>
       <c r="D23" s="21">
-        <v>85.2</v>
+        <v>86.9</v>
       </c>
       <c r="E23" s="21"/>
       <c r="F23" s="21">
         <v>100</v>
       </c>
       <c r="G23" s="21">
-        <v>4.2</v>
+        <v>3.2</v>
       </c>
       <c r="H23" s="21">
-        <v>95.8</v>
-      </c>
+        <v>96.8</v>
+      </c>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="31"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
       <c r="AH23" s="2"/>
       <c r="AI23" s="2"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="2"/>
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
@@ -2151,122 +2266,140 @@
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
       <c r="BJ23" s="2"/>
       <c r="BK23" s="2"/>
       <c r="BL23" s="2"/>
       <c r="BM23" s="2"/>
       <c r="BN23" s="3"/>
       <c r="BO23" s="3"/>
       <c r="BP23" s="3"/>
     </row>
     <row r="24" spans="1:69">
-      <c r="A24" s="23" t="s">
+      <c r="A24" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="B24" s="26">
-[...17 lines deleted...]
-      </c>
+      <c r="B24" s="25">
+        <v>100</v>
+      </c>
+      <c r="C24" s="25">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="D24" s="25">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25">
+        <v>100</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="H24" s="25">
+        <v>99.8</v>
+      </c>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="31"/>
+      <c r="N24" s="31"/>
+      <c r="O24" s="31"/>
       <c r="BP24" s="1"/>
     </row>
     <row r="25" spans="1:69">
-      <c r="A25" s="24" t="s">
+      <c r="A25" s="23" t="s">
         <v>90</v>
       </c>
-      <c r="B25" s="25">
-[...17 lines deleted...]
-      </c>
+      <c r="B25" s="24">
+        <v>100</v>
+      </c>
+      <c r="C25" s="24">
+        <v>55.8</v>
+      </c>
+      <c r="D25" s="24">
+        <v>44.2</v>
+      </c>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24">
+        <v>100</v>
+      </c>
+      <c r="G25" s="24">
+        <v>2.4</v>
+      </c>
+      <c r="H25" s="24">
+        <v>97.6</v>
+      </c>
+      <c r="J25" s="31"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="31"/>
+      <c r="M25" s="31"/>
+      <c r="N25" s="31"/>
+      <c r="O25" s="31"/>
       <c r="BP25" s="1"/>
     </row>
     <row r="26" spans="1:69" ht="53.25" customHeight="1">
       <c r="A26" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="21">
         <v>100</v>
       </c>
       <c r="C26" s="21">
-        <v>35.299999999999997</v>
+        <v>30.8</v>
       </c>
       <c r="D26" s="21">
-        <v>64.7</v>
+        <v>69.2</v>
       </c>
       <c r="E26" s="21"/>
       <c r="F26" s="21">
         <v>100</v>
       </c>
       <c r="G26" s="21">
-        <v>1.5</v>
+        <v>0.9</v>
       </c>
       <c r="H26" s="21">
-        <v>98.5</v>
-      </c>
+        <v>99.1</v>
+      </c>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="31"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="31"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
@@ -2276,82 +2409,88 @@
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="3"/>
       <c r="BO26" s="3"/>
       <c r="BP26" s="3"/>
     </row>
     <row r="27" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A27" s="23" t="s">
+      <c r="A27" s="22" t="s">
         <v>92</v>
       </c>
-      <c r="B27" s="26">
-[...2 lines deleted...]
-      <c r="C27" s="26">
+      <c r="B27" s="25">
+        <v>100</v>
+      </c>
+      <c r="C27" s="25">
         <v>85.8</v>
       </c>
-      <c r="D27" s="26">
+      <c r="D27" s="25">
         <v>14.2</v>
       </c>
-      <c r="E27" s="26"/>
-[...8 lines deleted...]
-      </c>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25">
+        <v>100</v>
+      </c>
+      <c r="G27" s="25">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H27" s="25">
+        <v>91.8</v>
+      </c>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="31"/>
+      <c r="M27" s="31"/>
+      <c r="N27" s="31"/>
+      <c r="O27" s="31"/>
       <c r="BP27" s="1"/>
     </row>
     <row r="28" spans="1:69" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
-      <c r="E28" s="30"/>
+      <c r="E28" s="29"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="5"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="18"/>
       <c r="N28" s="16"/>
       <c r="O28" s="16"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
@@ -2380,265 +2519,319 @@
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
       <c r="BE28" s="5"/>
       <c r="BF28" s="5"/>
       <c r="BG28" s="5"/>
       <c r="BH28" s="5"/>
       <c r="BI28" s="5"/>
       <c r="BJ28" s="5"/>
       <c r="BK28" s="5"/>
       <c r="BL28" s="5"/>
       <c r="BM28" s="5"/>
       <c r="BO28" s="5"/>
       <c r="BP28" s="5"/>
       <c r="BQ28" s="6"/>
     </row>
     <row r="29" spans="1:69" ht="53.25" customHeight="1">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="20">
         <v>100</v>
       </c>
       <c r="C29" s="20">
-        <v>85.3</v>
+        <v>90.9</v>
       </c>
       <c r="D29" s="20">
-        <v>14.7</v>
+        <v>9.1</v>
       </c>
       <c r="E29" s="20"/>
       <c r="F29" s="20">
         <v>100</v>
       </c>
       <c r="G29" s="20">
-        <v>16.899999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="H29" s="20">
-        <v>83.1</v>
-      </c>
+        <v>89.1</v>
+      </c>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="31"/>
       <c r="BP29" s="1"/>
     </row>
     <row r="30" spans="1:69">
       <c r="A30" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B30" s="20">
         <v>100</v>
       </c>
       <c r="C30" s="20">
-        <v>99.1</v>
+        <v>99</v>
       </c>
       <c r="D30" s="20">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="E30" s="20"/>
       <c r="F30" s="20">
         <v>100</v>
       </c>
       <c r="G30" s="20">
-        <v>55.2</v>
+        <v>61.1</v>
       </c>
       <c r="H30" s="20">
-        <v>44.8</v>
-      </c>
+        <v>38.9</v>
+      </c>
+      <c r="J30" s="31"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="31"/>
+      <c r="M30" s="31"/>
+      <c r="N30" s="31"/>
+      <c r="O30" s="31"/>
       <c r="BP30" s="1"/>
     </row>
     <row r="31" spans="1:69">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="20">
         <v>100</v>
       </c>
       <c r="C31" s="20">
-        <v>94.8</v>
+        <v>96.2</v>
       </c>
       <c r="D31" s="20">
-        <v>5.2</v>
-[...1 lines deleted...]
-      <c r="E31" s="34"/>
+        <v>3.8</v>
+      </c>
+      <c r="E31" s="33"/>
       <c r="F31" s="20">
         <v>100</v>
       </c>
       <c r="G31" s="20">
-        <v>42.8</v>
+        <v>28.9</v>
       </c>
       <c r="H31" s="20">
-        <v>57.2</v>
-      </c>
+        <v>71.099999999999994</v>
+      </c>
+      <c r="J31" s="31"/>
+      <c r="K31" s="31"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="31"/>
+      <c r="N31" s="31"/>
+      <c r="O31" s="31"/>
       <c r="BP31" s="1"/>
     </row>
     <row r="32" spans="1:69" ht="39.75" customHeight="1">
       <c r="A32" s="8" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="20">
         <v>100</v>
       </c>
       <c r="C32" s="20">
-        <v>97.3</v>
+        <v>98</v>
       </c>
       <c r="D32" s="20">
-        <v>2.7</v>
+        <v>2</v>
       </c>
       <c r="E32" s="20"/>
       <c r="F32" s="20">
         <v>100</v>
       </c>
       <c r="G32" s="20">
-        <v>60.7</v>
+        <v>36.200000000000003</v>
       </c>
       <c r="H32" s="20">
-        <v>39.299999999999997</v>
-      </c>
+        <v>63.8</v>
+      </c>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+      <c r="N32" s="31"/>
+      <c r="O32" s="31"/>
       <c r="BP32" s="1"/>
     </row>
     <row r="33" spans="1:68" ht="14.25" customHeight="1">
       <c r="A33" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="20">
         <v>100</v>
       </c>
       <c r="C33" s="20">
-        <v>84.3</v>
+        <v>85.2</v>
       </c>
       <c r="D33" s="20">
-        <v>15.7</v>
-[...1 lines deleted...]
-      <c r="E33" s="34"/>
+        <v>14.8</v>
+      </c>
+      <c r="E33" s="33"/>
       <c r="F33" s="20">
         <v>100</v>
       </c>
       <c r="G33" s="20">
         <v>3.1</v>
       </c>
       <c r="H33" s="20">
         <v>96.9</v>
       </c>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
+      <c r="N33" s="31"/>
+      <c r="O33" s="31"/>
       <c r="BP33" s="1"/>
     </row>
     <row r="34" spans="1:68" ht="38.25">
       <c r="A34" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="20">
         <v>100</v>
       </c>
       <c r="C34" s="20">
-        <v>93.7</v>
+        <v>93.8</v>
       </c>
       <c r="D34" s="20">
-        <v>6.3</v>
+        <v>6.2</v>
       </c>
       <c r="E34" s="20"/>
       <c r="F34" s="20">
         <v>100</v>
       </c>
       <c r="G34" s="20">
         <v>0.3</v>
       </c>
       <c r="H34" s="20">
         <v>99.7</v>
       </c>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
+      <c r="N34" s="31"/>
+      <c r="O34" s="31"/>
       <c r="BP34" s="1"/>
     </row>
     <row r="35" spans="1:68" ht="38.25">
       <c r="A35" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="20">
         <v>100</v>
       </c>
       <c r="C35" s="20">
-        <v>56.6</v>
+        <v>60.1</v>
       </c>
       <c r="D35" s="20">
-        <v>43.4</v>
-[...1 lines deleted...]
-      <c r="E35" s="35"/>
+        <v>39.9</v>
+      </c>
+      <c r="E35" s="34"/>
       <c r="F35" s="20">
         <v>100</v>
       </c>
       <c r="G35" s="20">
-        <v>11.5</v>
+        <v>11.1</v>
       </c>
       <c r="H35" s="20">
-        <v>88.5</v>
-      </c>
+        <v>88.9</v>
+      </c>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="31"/>
       <c r="BP35" s="1"/>
     </row>
     <row r="36" spans="1:68" ht="25.5">
-      <c r="A36" s="24" t="s">
+      <c r="A36" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="25">
-[...17 lines deleted...]
-      </c>
+      <c r="B36" s="24">
+        <v>100</v>
+      </c>
+      <c r="C36" s="24">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="D36" s="24">
+        <v>23.9</v>
+      </c>
+      <c r="E36" s="33"/>
+      <c r="F36" s="24">
+        <v>100</v>
+      </c>
+      <c r="G36" s="24">
+        <v>23.7</v>
+      </c>
+      <c r="H36" s="24">
+        <v>76.3</v>
+      </c>
+      <c r="J36" s="31"/>
+      <c r="K36" s="31"/>
+      <c r="L36" s="31"/>
+      <c r="M36" s="31"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="31"/>
       <c r="BP36" s="1"/>
     </row>
     <row r="37" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A37" s="10" t="s">
+      <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B37" s="21">
-[...17 lines deleted...]
-      </c>
+      <c r="B37" s="20">
+        <v>100</v>
+      </c>
+      <c r="C37" s="20">
+        <v>51</v>
+      </c>
+      <c r="D37" s="20">
+        <v>49</v>
+      </c>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20">
+        <v>100</v>
+      </c>
+      <c r="G37" s="20">
+        <v>43.6</v>
+      </c>
+      <c r="H37" s="20">
+        <v>56.4</v>
+      </c>
+      <c r="J37" s="31"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="31"/>
+      <c r="N37" s="31"/>
+      <c r="O37" s="31"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="2"/>
       <c r="AB37" s="2"/>
       <c r="AC37" s="2"/>
       <c r="AD37" s="2"/>
       <c r="AE37" s="2"/>
       <c r="AF37" s="2"/>
       <c r="AG37" s="2"/>
       <c r="AH37" s="2"/>
       <c r="AI37" s="2"/>
       <c r="AJ37" s="2"/>
       <c r="AK37" s="2"/>
       <c r="AL37" s="2"/>
       <c r="AM37" s="2"/>
       <c r="AN37" s="2"/>
       <c r="AO37" s="2"/>
       <c r="AP37" s="2"/>
@@ -2655,90 +2848,102 @@
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BD37" s="2"/>
       <c r="BE37" s="2"/>
       <c r="BF37" s="2"/>
       <c r="BG37" s="2"/>
       <c r="BH37" s="2"/>
       <c r="BI37" s="2"/>
       <c r="BJ37" s="2"/>
       <c r="BK37" s="2"/>
       <c r="BL37" s="2"/>
       <c r="BM37" s="2"/>
       <c r="BN37" s="3"/>
       <c r="BO37" s="3"/>
       <c r="BP37" s="3"/>
     </row>
     <row r="38" spans="1:68" ht="25.5" customHeight="1">
       <c r="A38" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="21">
         <v>100</v>
       </c>
       <c r="C38" s="21">
-        <v>36.700000000000003</v>
+        <v>39.6</v>
       </c>
       <c r="D38" s="21">
-        <v>63.3</v>
-[...1 lines deleted...]
-      <c r="E38" s="36"/>
+        <v>60.4</v>
+      </c>
+      <c r="E38" s="35"/>
       <c r="F38" s="21">
         <v>100</v>
       </c>
       <c r="G38" s="21">
-        <v>19.899999999999999</v>
+        <v>27.7</v>
       </c>
       <c r="H38" s="21">
-        <v>80.099999999999994</v>
-      </c>
+        <v>72.3</v>
+      </c>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
+      <c r="N38" s="31"/>
+      <c r="O38" s="31"/>
       <c r="BP38" s="1"/>
     </row>
     <row r="39" spans="1:68" ht="12.75" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="21">
         <v>100</v>
       </c>
       <c r="C39" s="21">
-        <v>31.5</v>
+        <v>29.3</v>
       </c>
       <c r="D39" s="21">
-        <v>68.5</v>
-[...1 lines deleted...]
-      <c r="E39" s="37"/>
+        <v>70.7</v>
+      </c>
+      <c r="E39" s="36"/>
       <c r="F39" s="21">
         <v>100</v>
       </c>
       <c r="G39" s="21">
-        <v>16.8</v>
+        <v>16.7</v>
       </c>
       <c r="H39" s="21">
-        <v>83.2</v>
-      </c>
+        <v>83.3</v>
+      </c>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="31"/>
+      <c r="N39" s="31"/>
+      <c r="O39" s="31"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
       <c r="AA39" s="2"/>
       <c r="AB39" s="2"/>
       <c r="AC39" s="2"/>
       <c r="AD39" s="2"/>
       <c r="AE39" s="2"/>
       <c r="AF39" s="2"/>
       <c r="AG39" s="2"/>
       <c r="AH39" s="2"/>
       <c r="AI39" s="2"/>
       <c r="AJ39" s="2"/>
       <c r="AK39" s="2"/>
       <c r="AL39" s="2"/>
       <c r="AM39" s="2"/>
       <c r="AN39" s="2"/>
       <c r="AO39" s="2"/>
       <c r="AP39" s="2"/>
@@ -2748,338 +2953,405 @@
       <c r="AT39" s="2"/>
       <c r="AU39" s="2"/>
       <c r="AV39" s="2"/>
       <c r="AW39" s="2"/>
       <c r="AX39" s="2"/>
       <c r="AY39" s="2"/>
       <c r="AZ39" s="2"/>
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="3"/>
       <c r="BO39" s="3"/>
       <c r="BP39" s="3"/>
     </row>
     <row r="40" spans="1:68" ht="38.25">
-      <c r="A40" s="23" t="s">
+      <c r="A40" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="26">
-[...17 lines deleted...]
-      </c>
+      <c r="B40" s="25">
+        <v>100</v>
+      </c>
+      <c r="C40" s="25">
+        <v>54.3</v>
+      </c>
+      <c r="D40" s="25">
+        <v>45.7</v>
+      </c>
+      <c r="E40" s="33"/>
+      <c r="F40" s="25">
+        <v>100</v>
+      </c>
+      <c r="G40" s="25">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H40" s="25">
+        <v>91.3</v>
+      </c>
+      <c r="J40" s="31"/>
+      <c r="K40" s="31"/>
+      <c r="L40" s="31"/>
+      <c r="M40" s="31"/>
+      <c r="N40" s="31"/>
+      <c r="O40" s="31"/>
+      <c r="P40" s="57"/>
       <c r="BP40" s="1"/>
     </row>
     <row r="41" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A41" s="24" t="s">
+      <c r="A41" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="25">
-[...17 lines deleted...]
-      </c>
+      <c r="B41" s="24">
+        <v>100</v>
+      </c>
+      <c r="C41" s="24">
+        <v>92.6</v>
+      </c>
+      <c r="D41" s="24">
+        <v>7.4</v>
+      </c>
+      <c r="E41" s="34"/>
+      <c r="F41" s="24">
+        <v>100</v>
+      </c>
+      <c r="G41" s="24">
+        <v>61.3</v>
+      </c>
+      <c r="H41" s="24">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="J41" s="31"/>
+      <c r="K41" s="31"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="31"/>
+      <c r="N41" s="31"/>
+      <c r="O41" s="31"/>
       <c r="BP41" s="1"/>
     </row>
     <row r="42" spans="1:68" ht="27" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="21">
         <v>100</v>
       </c>
       <c r="C42" s="21">
-        <v>29.8</v>
+        <v>25.4</v>
       </c>
       <c r="D42" s="21">
-        <v>70.2</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="E42" s="21"/>
       <c r="F42" s="21">
         <v>100</v>
       </c>
       <c r="G42" s="21">
-        <v>2.8</v>
+        <v>7.3</v>
       </c>
       <c r="H42" s="21">
-        <v>97.2</v>
-      </c>
+        <v>92.7</v>
+      </c>
+      <c r="J42" s="31"/>
+      <c r="K42" s="31"/>
+      <c r="L42" s="31"/>
+      <c r="M42" s="31"/>
+      <c r="N42" s="31"/>
+      <c r="O42" s="31"/>
       <c r="BP42" s="1"/>
     </row>
     <row r="43" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A43" s="23" t="s">
+      <c r="A43" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B43" s="26">
-[...17 lines deleted...]
-      </c>
+      <c r="B43" s="25">
+        <v>100</v>
+      </c>
+      <c r="C43" s="25">
+        <v>86.4</v>
+      </c>
+      <c r="D43" s="25">
+        <v>13.6</v>
+      </c>
+      <c r="E43" s="25"/>
+      <c r="F43" s="25">
+        <v>100</v>
+      </c>
+      <c r="G43" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="H43" s="25">
+        <v>98.5</v>
+      </c>
+      <c r="J43" s="31"/>
+      <c r="K43" s="31"/>
+      <c r="L43" s="31"/>
+      <c r="M43" s="31"/>
+      <c r="N43" s="31"/>
+      <c r="O43" s="31"/>
       <c r="BP43" s="1"/>
     </row>
     <row r="44" spans="1:68" ht="38.25" customHeight="1">
       <c r="A44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="20">
         <v>100</v>
       </c>
       <c r="C44" s="20">
-        <v>79.5</v>
+        <v>60</v>
       </c>
       <c r="D44" s="20">
-        <v>20.5</v>
-[...1 lines deleted...]
-      <c r="E44" s="34"/>
+        <v>40</v>
+      </c>
+      <c r="E44" s="33"/>
       <c r="F44" s="20">
         <v>100</v>
       </c>
       <c r="G44" s="20">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="H44" s="20">
-        <v>99.9</v>
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
+      <c r="N44" s="31"/>
+      <c r="O44" s="31"/>
       <c r="AD44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="BP44" s="1"/>
     </row>
     <row r="45" spans="1:68" ht="12.75" customHeight="1">
       <c r="A45" s="8" t="s">
         <v>98</v>
       </c>
       <c r="B45" s="20">
         <v>100</v>
       </c>
       <c r="C45" s="20">
-        <v>91.2</v>
+        <v>76</v>
       </c>
       <c r="D45" s="20">
-        <v>8.8000000000000007</v>
+        <v>24</v>
       </c>
       <c r="E45" s="20"/>
       <c r="F45" s="20">
         <v>100</v>
       </c>
       <c r="G45" s="20">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="H45" s="20">
-        <v>99.9</v>
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J45" s="31"/>
+      <c r="K45" s="31"/>
+      <c r="L45" s="31"/>
+      <c r="M45" s="31"/>
+      <c r="N45" s="31"/>
+      <c r="O45" s="31"/>
       <c r="BP45" s="1"/>
     </row>
     <row r="46" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A46" s="24" t="s">
+      <c r="A46" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="B46" s="25">
-[...17 lines deleted...]
-      </c>
+      <c r="B46" s="24">
+        <v>100</v>
+      </c>
+      <c r="C46" s="24">
+        <v>56.1</v>
+      </c>
+      <c r="D46" s="24">
+        <v>43.9</v>
+      </c>
+      <c r="E46" s="33"/>
+      <c r="F46" s="24">
+        <v>100</v>
+      </c>
+      <c r="G46" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="H46" s="24">
+        <v>99.1</v>
+      </c>
+      <c r="J46" s="31"/>
+      <c r="K46" s="31"/>
+      <c r="L46" s="31"/>
+      <c r="M46" s="31"/>
+      <c r="N46" s="31"/>
+      <c r="O46" s="31"/>
       <c r="BP46" s="1"/>
     </row>
     <row r="47" spans="1:68" ht="12.75" customHeight="1">
       <c r="A47" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="B47" s="21">
-[...2 lines deleted...]
-      <c r="C47" s="37" t="s">
+      <c r="B47" s="60">
+        <v>100</v>
+      </c>
+      <c r="C47" s="36" t="s">
         <v>133</v>
       </c>
       <c r="D47" s="21">
-        <v>57.2</v>
-[...1 lines deleted...]
-      <c r="E47" s="37"/>
+        <v>98.8</v>
+      </c>
+      <c r="E47" s="36"/>
       <c r="F47" s="21">
         <v>100</v>
       </c>
       <c r="G47" s="21">
-        <v>0</v>
+        <v>7.3</v>
       </c>
       <c r="H47" s="21">
-        <v>100</v>
-      </c>
+        <v>92.7</v>
+      </c>
+      <c r="J47" s="31"/>
+      <c r="K47" s="31"/>
+      <c r="L47" s="31"/>
+      <c r="M47" s="31"/>
+      <c r="N47" s="31"/>
+      <c r="O47" s="31"/>
       <c r="BP47" s="1"/>
     </row>
     <row r="48" spans="1:68" ht="12.75" customHeight="1">
       <c r="A48" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B48" s="21">
         <v>100</v>
       </c>
-      <c r="C48" s="37" t="s">
-        <v>133</v>
+      <c r="C48" s="36">
+        <v>0</v>
       </c>
       <c r="D48" s="21">
-        <v>3.6</v>
-[...1 lines deleted...]
-      <c r="E48" s="36"/>
+        <v>100</v>
+      </c>
+      <c r="E48" s="35"/>
       <c r="F48" s="21">
         <v>100</v>
       </c>
       <c r="G48" s="21">
         <v>0</v>
       </c>
       <c r="H48" s="21">
         <v>100</v>
       </c>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
       <c r="BP48" s="1"/>
     </row>
     <row r="49" spans="1:69" ht="25.5" customHeight="1">
       <c r="A49" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B49" s="20">
         <v>100</v>
       </c>
       <c r="C49" s="20">
-        <v>74.5</v>
+        <v>57</v>
       </c>
       <c r="D49" s="20">
-        <v>25.5</v>
-[...1 lines deleted...]
-      <c r="E49" s="35"/>
+        <v>43</v>
+      </c>
+      <c r="E49" s="34"/>
       <c r="F49" s="20">
         <v>100</v>
       </c>
       <c r="G49" s="20">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="H49" s="20">
-        <v>99.3</v>
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J49" s="31"/>
+      <c r="K49" s="31"/>
+      <c r="L49" s="31"/>
+      <c r="M49" s="31"/>
+      <c r="N49" s="31"/>
+      <c r="O49" s="31"/>
       <c r="BP49" s="1"/>
     </row>
     <row r="50" spans="1:69" ht="56.25" customHeight="1">
       <c r="A50" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B50" s="20">
         <v>100</v>
       </c>
       <c r="C50" s="20">
-        <v>98.6</v>
+        <v>87.4</v>
       </c>
       <c r="D50" s="20">
-        <v>1.4</v>
-[...1 lines deleted...]
-      <c r="E50" s="35"/>
+        <v>12.6</v>
+      </c>
+      <c r="E50" s="34"/>
       <c r="F50" s="20">
         <v>100</v>
       </c>
       <c r="G50" s="20">
         <v>0</v>
       </c>
       <c r="H50" s="20">
         <v>100</v>
       </c>
+      <c r="J50" s="31"/>
+      <c r="K50" s="31"/>
+      <c r="L50" s="31"/>
+      <c r="M50" s="31"/>
+      <c r="N50" s="31"/>
+      <c r="O50" s="31"/>
       <c r="BP50" s="1"/>
     </row>
     <row r="51" spans="1:69" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A51" s="53" t="s">
+      <c r="A51" s="54" t="s">
         <v>51</v>
       </c>
-      <c r="B51" s="54"/>
-[...5 lines deleted...]
-      <c r="H51" s="55"/>
+      <c r="B51" s="55"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="55"/>
+      <c r="H51" s="56"/>
       <c r="I51" s="6"/>
       <c r="J51" s="19"/>
       <c r="K51" s="19"/>
       <c r="L51" s="19"/>
       <c r="M51" s="18"/>
       <c r="N51" s="19"/>
       <c r="O51" s="19"/>
       <c r="P51" s="19"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="6"/>
       <c r="S51" s="6"/>
       <c r="T51" s="6"/>
       <c r="U51" s="6"/>
       <c r="V51" s="6"/>
       <c r="W51" s="6"/>
       <c r="X51" s="6"/>
       <c r="Y51" s="6"/>
       <c r="Z51" s="6"/>
       <c r="AA51" s="6"/>
       <c r="AB51" s="6"/>
       <c r="AC51" s="6"/>
       <c r="AD51" s="6"/>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
@@ -3110,60 +3382,67 @@
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="6"/>
       <c r="BJ51" s="6"/>
       <c r="BK51" s="6"/>
       <c r="BL51" s="6"/>
       <c r="BM51" s="6"/>
       <c r="BO51" s="6"/>
       <c r="BP51" s="6"/>
       <c r="BQ51" s="6"/>
     </row>
     <row r="52" spans="1:69" s="7" customFormat="1" ht="39.75" customHeight="1">
       <c r="A52" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B52" s="21">
         <v>100</v>
       </c>
       <c r="C52" s="21">
         <v>0</v>
       </c>
       <c r="D52" s="21">
         <v>100</v>
       </c>
-      <c r="E52" s="29"/>
-      <c r="F52" s="31">
+      <c r="E52" s="28"/>
+      <c r="F52" s="30">
         <v>100</v>
       </c>
       <c r="G52" s="21">
-        <v>0</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="H52" s="21">
-        <v>100</v>
-      </c>
+        <v>83.9</v>
+      </c>
+      <c r="J52" s="31"/>
+      <c r="K52" s="31"/>
+      <c r="L52" s="31"/>
+      <c r="M52" s="31"/>
+      <c r="N52" s="31"/>
+      <c r="O52" s="31"/>
+      <c r="P52" s="18"/>
       <c r="R52" s="6"/>
       <c r="S52" s="6"/>
       <c r="T52" s="6"/>
       <c r="U52" s="6"/>
       <c r="V52" s="6"/>
       <c r="W52" s="6"/>
       <c r="X52" s="6"/>
       <c r="Y52" s="6"/>
       <c r="Z52" s="6"/>
       <c r="AA52" s="6"/>
       <c r="AB52" s="6"/>
       <c r="AC52" s="6"/>
       <c r="AD52" s="6"/>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="6"/>
       <c r="AI52" s="6"/>
       <c r="AJ52" s="6"/>
       <c r="AK52" s="6"/>
       <c r="AL52" s="6"/>
       <c r="AM52" s="6"/>
       <c r="AN52" s="6"/>
       <c r="AO52" s="6"/>
       <c r="AP52" s="6"/>
@@ -3171,160 +3450,184 @@
       <c r="AR52" s="6"/>
       <c r="AS52" s="6"/>
       <c r="AT52" s="6"/>
       <c r="AU52" s="6"/>
       <c r="AV52" s="6"/>
       <c r="AW52" s="6"/>
       <c r="AX52" s="6"/>
       <c r="AY52" s="6"/>
       <c r="AZ52" s="6"/>
       <c r="BA52" s="6"/>
       <c r="BB52" s="6"/>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="6"/>
       <c r="BJ52" s="6"/>
       <c r="BK52" s="6"/>
       <c r="BL52" s="6"/>
       <c r="BM52" s="6"/>
       <c r="BQ52" s="6"/>
     </row>
     <row r="53" spans="1:69" ht="25.5" customHeight="1">
-      <c r="A53" s="23" t="s">
+      <c r="A53" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="26">
-[...17 lines deleted...]
-      </c>
+      <c r="B53" s="25">
+        <v>100</v>
+      </c>
+      <c r="C53" s="25">
+        <v>91.1</v>
+      </c>
+      <c r="D53" s="25">
+        <v>8.9</v>
+      </c>
+      <c r="E53" s="33"/>
+      <c r="F53" s="25">
+        <v>100</v>
+      </c>
+      <c r="G53" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="H53" s="25">
+        <v>97.5</v>
+      </c>
+      <c r="J53" s="31"/>
+      <c r="K53" s="31"/>
+      <c r="L53" s="31"/>
+      <c r="M53" s="31"/>
+      <c r="N53" s="31"/>
+      <c r="O53" s="31"/>
       <c r="BP53" s="1"/>
     </row>
     <row r="54" spans="1:69" ht="12.75" customHeight="1">
       <c r="A54" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="20">
         <v>100</v>
       </c>
       <c r="C54" s="20">
-        <v>77.900000000000006</v>
+        <v>78.3</v>
       </c>
       <c r="D54" s="20">
-        <v>22.1</v>
-[...1 lines deleted...]
-      <c r="E54" s="35"/>
+        <v>21.7</v>
+      </c>
+      <c r="E54" s="34"/>
       <c r="F54" s="20">
         <v>100</v>
       </c>
       <c r="G54" s="20">
-        <v>24</v>
+        <v>20.9</v>
       </c>
       <c r="H54" s="20">
-        <v>76</v>
-      </c>
+        <v>79.099999999999994</v>
+      </c>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
+      <c r="N54" s="31"/>
+      <c r="O54" s="31"/>
       <c r="BP54" s="1"/>
     </row>
     <row r="55" spans="1:69" ht="25.5" customHeight="1">
       <c r="A55" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B55" s="20">
         <v>100</v>
       </c>
       <c r="C55" s="20">
-        <v>88.1</v>
+        <v>89.5</v>
       </c>
       <c r="D55" s="20">
-        <v>11.9</v>
-[...1 lines deleted...]
-      <c r="E55" s="35"/>
+        <v>10.5</v>
+      </c>
+      <c r="E55" s="34"/>
       <c r="F55" s="20">
         <v>100</v>
       </c>
       <c r="G55" s="20">
-        <v>10.199999999999999</v>
+        <v>14.5</v>
       </c>
       <c r="H55" s="20">
-        <v>89.8</v>
-      </c>
+        <v>85.5</v>
+      </c>
+      <c r="J55" s="31"/>
+      <c r="K55" s="31"/>
+      <c r="L55" s="31"/>
+      <c r="M55" s="31"/>
+      <c r="N55" s="31"/>
+      <c r="O55" s="31"/>
       <c r="BP55" s="1"/>
     </row>
     <row r="56" spans="1:69" ht="12.75" customHeight="1">
       <c r="A56" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="20">
         <v>100</v>
       </c>
       <c r="C56" s="20">
-        <v>92.1</v>
+        <v>89.2</v>
       </c>
       <c r="D56" s="20">
-        <v>7.9</v>
-[...1 lines deleted...]
-      <c r="E56" s="35"/>
+        <v>10.8</v>
+      </c>
+      <c r="E56" s="34"/>
       <c r="F56" s="20">
         <v>100</v>
       </c>
       <c r="G56" s="20">
-        <v>50.7</v>
+        <v>52.3</v>
       </c>
       <c r="H56" s="20">
-        <v>49.3</v>
-      </c>
+        <v>47.7</v>
+      </c>
+      <c r="J56" s="31"/>
+      <c r="K56" s="31"/>
+      <c r="L56" s="31"/>
+      <c r="M56" s="31"/>
+      <c r="N56" s="31"/>
+      <c r="O56" s="31"/>
       <c r="BP56" s="1"/>
     </row>
     <row r="57" spans="1:69" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A57" s="38" t="s">
+      <c r="A57" s="39" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="39"/>
-[...5 lines deleted...]
-      <c r="H57" s="40"/>
+      <c r="B57" s="40"/>
+      <c r="C57" s="40"/>
+      <c r="D57" s="40"/>
+      <c r="E57" s="40"/>
+      <c r="F57" s="40"/>
+      <c r="G57" s="40"/>
+      <c r="H57" s="41"/>
       <c r="I57" s="5"/>
       <c r="J57" s="16"/>
       <c r="K57" s="16"/>
       <c r="L57" s="16"/>
       <c r="M57" s="18"/>
       <c r="N57" s="16"/>
       <c r="O57" s="16"/>
       <c r="P57" s="16"/>
       <c r="Q57" s="5"/>
       <c r="R57" s="5"/>
       <c r="S57" s="5"/>
       <c r="T57" s="5"/>
       <c r="U57" s="5"/>
       <c r="V57" s="5"/>
       <c r="W57" s="5"/>
       <c r="X57" s="5"/>
       <c r="Y57" s="5"/>
       <c r="Z57" s="5"/>
       <c r="AA57" s="5"/>
       <c r="AB57" s="5"/>
       <c r="AC57" s="5"/>
       <c r="AD57" s="5"/>
       <c r="AE57" s="5"/>
       <c r="AF57" s="5"/>
       <c r="AG57" s="5"/>
@@ -3343,58 +3646,58 @@
       <c r="AT57" s="5"/>
       <c r="AU57" s="5"/>
       <c r="AV57" s="5"/>
       <c r="AW57" s="5"/>
       <c r="AX57" s="5"/>
       <c r="AY57" s="5"/>
       <c r="AZ57" s="5"/>
       <c r="BA57" s="5"/>
       <c r="BB57" s="5"/>
       <c r="BC57" s="5"/>
       <c r="BD57" s="5"/>
       <c r="BE57" s="5"/>
       <c r="BF57" s="5"/>
       <c r="BG57" s="5"/>
       <c r="BH57" s="5"/>
       <c r="BI57" s="5"/>
       <c r="BJ57" s="5"/>
       <c r="BK57" s="5"/>
       <c r="BL57" s="5"/>
       <c r="BM57" s="5"/>
       <c r="BO57" s="5"/>
       <c r="BP57" s="5"/>
       <c r="BQ57" s="6"/>
     </row>
     <row r="58" spans="1:69" s="7" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A58" s="43"/>
-[...6 lines deleted...]
-      <c r="H58" s="45"/>
+      <c r="A58" s="44"/>
+      <c r="B58" s="45"/>
+      <c r="C58" s="45"/>
+      <c r="D58" s="45"/>
+      <c r="E58" s="45"/>
+      <c r="F58" s="45"/>
+      <c r="G58" s="45"/>
+      <c r="H58" s="46"/>
       <c r="I58" s="5"/>
       <c r="J58" s="16"/>
       <c r="K58" s="16"/>
       <c r="L58" s="16"/>
       <c r="M58" s="18"/>
       <c r="N58" s="16"/>
       <c r="O58" s="16"/>
       <c r="P58" s="16"/>
       <c r="Q58" s="5"/>
       <c r="R58" s="5"/>
       <c r="S58" s="5"/>
       <c r="T58" s="5"/>
       <c r="U58" s="5"/>
       <c r="V58" s="5"/>
       <c r="W58" s="5"/>
       <c r="X58" s="5"/>
       <c r="Y58" s="5"/>
       <c r="Z58" s="5"/>
       <c r="AA58" s="5"/>
       <c r="AB58" s="5"/>
       <c r="AC58" s="5"/>
       <c r="AD58" s="5"/>
       <c r="AE58" s="5"/>
       <c r="AF58" s="5"/>
       <c r="AG58" s="5"/>
@@ -3413,60 +3716,60 @@
       <c r="AT58" s="5"/>
       <c r="AU58" s="5"/>
       <c r="AV58" s="5"/>
       <c r="AW58" s="5"/>
       <c r="AX58" s="5"/>
       <c r="AY58" s="5"/>
       <c r="AZ58" s="5"/>
       <c r="BA58" s="5"/>
       <c r="BB58" s="5"/>
       <c r="BC58" s="5"/>
       <c r="BD58" s="5"/>
       <c r="BE58" s="5"/>
       <c r="BF58" s="5"/>
       <c r="BG58" s="5"/>
       <c r="BH58" s="5"/>
       <c r="BI58" s="5"/>
       <c r="BJ58" s="5"/>
       <c r="BK58" s="5"/>
       <c r="BL58" s="5"/>
       <c r="BM58" s="5"/>
       <c r="BO58" s="5"/>
       <c r="BP58" s="5"/>
       <c r="BQ58" s="6"/>
     </row>
     <row r="59" spans="1:69" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A59" s="47" t="s">
+      <c r="A59" s="48" t="s">
         <v>120</v>
       </c>
-      <c r="B59" s="48"/>
-[...5 lines deleted...]
-      <c r="H59" s="49"/>
+      <c r="B59" s="49"/>
+      <c r="C59" s="49"/>
+      <c r="D59" s="49"/>
+      <c r="E59" s="49"/>
+      <c r="F59" s="49"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="50"/>
       <c r="I59" s="5"/>
       <c r="J59" s="16"/>
       <c r="K59" s="16"/>
       <c r="L59" s="16"/>
       <c r="M59" s="18"/>
       <c r="N59" s="16"/>
       <c r="O59" s="16"/>
       <c r="P59" s="16"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="5"/>
       <c r="V59" s="5"/>
       <c r="W59" s="5"/>
       <c r="X59" s="5"/>
       <c r="Y59" s="5"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="5"/>
       <c r="AF59" s="5"/>
       <c r="AG59" s="5"/>
@@ -3485,74 +3788,81 @@
       <c r="AT59" s="5"/>
       <c r="AU59" s="5"/>
       <c r="AV59" s="5"/>
       <c r="AW59" s="5"/>
       <c r="AX59" s="5"/>
       <c r="AY59" s="5"/>
       <c r="AZ59" s="5"/>
       <c r="BA59" s="5"/>
       <c r="BB59" s="5"/>
       <c r="BC59" s="5"/>
       <c r="BD59" s="5"/>
       <c r="BE59" s="5"/>
       <c r="BF59" s="5"/>
       <c r="BG59" s="5"/>
       <c r="BH59" s="5"/>
       <c r="BI59" s="5"/>
       <c r="BJ59" s="5"/>
       <c r="BK59" s="5"/>
       <c r="BL59" s="5"/>
       <c r="BM59" s="5"/>
       <c r="BO59" s="5"/>
       <c r="BP59" s="5"/>
       <c r="BQ59" s="6"/>
     </row>
     <row r="60" spans="1:69" s="7" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A60" s="24" t="s">
+      <c r="A60" s="61" t="s">
         <v>108</v>
       </c>
-      <c r="B60" s="20">
-[...2 lines deleted...]
-      <c r="C60" s="20">
+      <c r="B60" s="21">
+        <v>100</v>
+      </c>
+      <c r="C60" s="21">
         <v>0</v>
       </c>
-      <c r="D60" s="20">
-[...11 lines deleted...]
-      <c r="H60" s="20">
+      <c r="D60" s="21">
+        <v>53.5</v>
+      </c>
+      <c r="E60" s="21">
+        <v>46.5</v>
+      </c>
+      <c r="F60" s="21">
+        <v>100</v>
+      </c>
+      <c r="G60" s="21">
+        <v>100</v>
+      </c>
+      <c r="H60" s="21">
         <v>0</v>
       </c>
+      <c r="J60" s="31"/>
+      <c r="K60" s="31"/>
+      <c r="L60" s="31"/>
+      <c r="M60" s="31"/>
+      <c r="N60" s="31"/>
+      <c r="O60" s="31"/>
+      <c r="P60" s="31"/>
       <c r="Z60" s="6"/>
       <c r="AA60" s="6"/>
       <c r="AB60" s="6"/>
       <c r="AC60" s="6"/>
       <c r="AD60" s="6"/>
       <c r="AE60" s="6"/>
       <c r="AF60" s="6"/>
       <c r="AG60" s="6"/>
       <c r="AH60" s="6"/>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
       <c r="AL60" s="6"/>
       <c r="AM60" s="6"/>
       <c r="AN60" s="6"/>
       <c r="AO60" s="6"/>
       <c r="AP60" s="6"/>
       <c r="AQ60" s="6"/>
       <c r="AR60" s="6"/>
       <c r="AS60" s="6"/>
       <c r="AT60" s="6"/>
       <c r="AU60" s="6"/>
       <c r="AV60" s="6"/>
       <c r="AW60" s="6"/>
       <c r="AX60" s="6"/>
@@ -3569,55 +3879,61 @@
       <c r="BI60" s="6"/>
       <c r="BJ60" s="6"/>
       <c r="BK60" s="6"/>
       <c r="BL60" s="6"/>
       <c r="BM60" s="6"/>
       <c r="BQ60" s="6"/>
     </row>
     <row r="61" spans="1:69" ht="38.25" customHeight="1">
       <c r="A61" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B61" s="21">
         <v>100</v>
       </c>
       <c r="C61" s="21">
         <v>0</v>
       </c>
       <c r="D61" s="21">
         <v>100</v>
       </c>
       <c r="E61" s="21"/>
       <c r="F61" s="21">
         <v>100</v>
       </c>
       <c r="G61" s="21">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="H61" s="21">
-        <v>100</v>
-      </c>
+        <v>99.8</v>
+      </c>
+      <c r="J61" s="31"/>
+      <c r="K61" s="31"/>
+      <c r="L61" s="31"/>
+      <c r="M61" s="31"/>
+      <c r="N61" s="31"/>
+      <c r="O61" s="31"/>
       <c r="R61" s="3"/>
       <c r="S61" s="3"/>
       <c r="T61" s="3"/>
       <c r="U61" s="3"/>
       <c r="V61" s="3"/>
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="2"/>
       <c r="AA61" s="2"/>
       <c r="AB61" s="2"/>
       <c r="AC61" s="2"/>
       <c r="AD61" s="2"/>
       <c r="AE61" s="2"/>
       <c r="AF61" s="2"/>
       <c r="AG61" s="2"/>
       <c r="AH61" s="2"/>
       <c r="AI61" s="2"/>
       <c r="AJ61" s="2"/>
       <c r="AK61" s="2"/>
       <c r="AL61" s="2"/>
       <c r="AM61" s="2"/>
       <c r="AN61" s="2"/>
       <c r="AO61" s="2"/>
       <c r="AP61" s="2"/>
@@ -3634,65 +3950,71 @@
       <c r="BA61" s="2"/>
       <c r="BB61" s="2"/>
       <c r="BC61" s="2"/>
       <c r="BD61" s="2"/>
       <c r="BE61" s="2"/>
       <c r="BF61" s="2"/>
       <c r="BG61" s="2"/>
       <c r="BH61" s="2"/>
       <c r="BI61" s="2"/>
       <c r="BJ61" s="2"/>
       <c r="BK61" s="2"/>
       <c r="BL61" s="2"/>
       <c r="BM61" s="2"/>
       <c r="BN61" s="3"/>
       <c r="BO61" s="3"/>
       <c r="BP61" s="3"/>
     </row>
     <row r="62" spans="1:69" ht="12.75" customHeight="1">
       <c r="A62" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="21">
         <v>100</v>
       </c>
       <c r="C62" s="21">
-        <v>16.600000000000001</v>
+        <v>15.9</v>
       </c>
       <c r="D62" s="21">
-        <v>83.4</v>
-[...1 lines deleted...]
-      <c r="E62" s="36"/>
+        <v>84.1</v>
+      </c>
+      <c r="E62" s="35"/>
       <c r="F62" s="21">
         <v>100</v>
       </c>
       <c r="G62" s="21">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="H62" s="21">
-        <v>99.6</v>
-      </c>
+        <v>99.1</v>
+      </c>
+      <c r="J62" s="31"/>
+      <c r="K62" s="31"/>
+      <c r="L62" s="31"/>
+      <c r="M62" s="31"/>
+      <c r="N62" s="31"/>
+      <c r="O62" s="31"/>
       <c r="R62" s="3"/>
       <c r="S62" s="3"/>
       <c r="T62" s="3"/>
       <c r="U62" s="3"/>
       <c r="V62" s="3"/>
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
       <c r="Z62" s="2"/>
       <c r="AA62" s="2"/>
       <c r="AB62" s="2"/>
       <c r="AC62" s="2"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
       <c r="AP62" s="2"/>
@@ -3709,67 +4031,74 @@
       <c r="BA62" s="2"/>
       <c r="BB62" s="2"/>
       <c r="BC62" s="2"/>
       <c r="BD62" s="2"/>
       <c r="BE62" s="2"/>
       <c r="BF62" s="2"/>
       <c r="BG62" s="2"/>
       <c r="BH62" s="2"/>
       <c r="BI62" s="2"/>
       <c r="BJ62" s="2"/>
       <c r="BK62" s="2"/>
       <c r="BL62" s="2"/>
       <c r="BM62" s="2"/>
       <c r="BN62" s="3"/>
       <c r="BO62" s="3"/>
       <c r="BP62" s="3"/>
     </row>
     <row r="63" spans="1:69" ht="26.25" customHeight="1">
       <c r="A63" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="21">
         <v>100</v>
       </c>
       <c r="C63" s="21">
-        <v>3.7</v>
+        <v>7.9</v>
       </c>
       <c r="D63" s="21">
-        <v>6.6</v>
+        <v>92.1</v>
       </c>
       <c r="E63" s="21">
-        <v>89.6</v>
+        <v>0</v>
       </c>
       <c r="F63" s="21">
         <v>100</v>
       </c>
       <c r="G63" s="21">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="H63" s="21">
-        <v>0</v>
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J63" s="31"/>
+      <c r="K63" s="31"/>
+      <c r="L63" s="31"/>
+      <c r="M63" s="31"/>
+      <c r="N63" s="31"/>
+      <c r="O63" s="31"/>
+      <c r="P63" s="31"/>
       <c r="R63" s="3"/>
       <c r="S63" s="3"/>
       <c r="T63" s="3"/>
       <c r="U63" s="3"/>
       <c r="V63" s="3"/>
       <c r="W63" s="3"/>
       <c r="X63" s="3"/>
       <c r="Y63" s="3"/>
       <c r="Z63" s="2"/>
       <c r="AA63" s="2"/>
       <c r="AB63" s="2"/>
       <c r="AC63" s="2"/>
       <c r="AD63" s="2"/>
       <c r="AE63" s="2"/>
       <c r="AF63" s="2"/>
       <c r="AG63" s="2"/>
       <c r="AH63" s="2"/>
       <c r="AI63" s="2"/>
       <c r="AJ63" s="2"/>
       <c r="AK63" s="2"/>
       <c r="AL63" s="2"/>
       <c r="AM63" s="2"/>
       <c r="AN63" s="2"/>
       <c r="AO63" s="2"/>
       <c r="AP63" s="2"/>
@@ -3786,65 +4115,71 @@
       <c r="BA63" s="2"/>
       <c r="BB63" s="2"/>
       <c r="BC63" s="2"/>
       <c r="BD63" s="2"/>
       <c r="BE63" s="2"/>
       <c r="BF63" s="2"/>
       <c r="BG63" s="2"/>
       <c r="BH63" s="2"/>
       <c r="BI63" s="2"/>
       <c r="BJ63" s="2"/>
       <c r="BK63" s="2"/>
       <c r="BL63" s="2"/>
       <c r="BM63" s="2"/>
       <c r="BN63" s="3"/>
       <c r="BO63" s="3"/>
       <c r="BP63" s="3"/>
     </row>
     <row r="64" spans="1:69" ht="25.5" customHeight="1">
       <c r="A64" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="21">
         <v>100</v>
       </c>
       <c r="C64" s="21">
-        <v>24.4</v>
+        <v>14.4</v>
       </c>
       <c r="D64" s="21">
-        <v>75.599999999999994</v>
+        <v>85.6</v>
       </c>
       <c r="E64" s="21"/>
       <c r="F64" s="21">
         <v>100</v>
       </c>
       <c r="G64" s="21">
-        <v>5.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="H64" s="21">
-        <v>94.7</v>
-      </c>
+        <v>98.9</v>
+      </c>
+      <c r="J64" s="31"/>
+      <c r="K64" s="31"/>
+      <c r="L64" s="31"/>
+      <c r="M64" s="31"/>
+      <c r="N64" s="31"/>
+      <c r="O64" s="31"/>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="3"/>
       <c r="Y64" s="3"/>
       <c r="Z64" s="2"/>
       <c r="AA64" s="2"/>
       <c r="AB64" s="2"/>
       <c r="AC64" s="2"/>
       <c r="AD64" s="2"/>
       <c r="AE64" s="2"/>
       <c r="AF64" s="2"/>
       <c r="AG64" s="2"/>
       <c r="AH64" s="2"/>
       <c r="AI64" s="2"/>
       <c r="AJ64" s="2"/>
       <c r="AK64" s="2"/>
       <c r="AL64" s="2"/>
       <c r="AM64" s="2"/>
       <c r="AN64" s="2"/>
       <c r="AO64" s="2"/>
       <c r="AP64" s="2"/>
@@ -3861,65 +4196,71 @@
       <c r="BA64" s="2"/>
       <c r="BB64" s="2"/>
       <c r="BC64" s="2"/>
       <c r="BD64" s="2"/>
       <c r="BE64" s="2"/>
       <c r="BF64" s="2"/>
       <c r="BG64" s="2"/>
       <c r="BH64" s="2"/>
       <c r="BI64" s="2"/>
       <c r="BJ64" s="2"/>
       <c r="BK64" s="2"/>
       <c r="BL64" s="2"/>
       <c r="BM64" s="2"/>
       <c r="BN64" s="3"/>
       <c r="BO64" s="3"/>
       <c r="BP64" s="3"/>
     </row>
     <row r="65" spans="1:69" ht="12.75" customHeight="1">
       <c r="A65" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="21">
         <v>100</v>
       </c>
       <c r="C65" s="21">
-        <v>27.5</v>
+        <v>25.6</v>
       </c>
       <c r="D65" s="21">
-        <v>72.5</v>
-[...1 lines deleted...]
-      <c r="E65" s="37"/>
+        <v>74.400000000000006</v>
+      </c>
+      <c r="E65" s="36"/>
       <c r="F65" s="21">
         <v>100</v>
       </c>
       <c r="G65" s="21">
-        <v>6.1</v>
+        <v>2.8</v>
       </c>
       <c r="H65" s="21">
-        <v>93.9</v>
-      </c>
+        <v>97.2</v>
+      </c>
+      <c r="J65" s="31"/>
+      <c r="K65" s="31"/>
+      <c r="L65" s="31"/>
+      <c r="M65" s="31"/>
+      <c r="N65" s="31"/>
+      <c r="O65" s="31"/>
       <c r="R65" s="3"/>
       <c r="S65" s="3"/>
       <c r="T65" s="3"/>
       <c r="U65" s="3"/>
       <c r="V65" s="3"/>
       <c r="W65" s="3"/>
       <c r="X65" s="3"/>
       <c r="Y65" s="3"/>
       <c r="Z65" s="2"/>
       <c r="AA65" s="2"/>
       <c r="AB65" s="2"/>
       <c r="AC65" s="2"/>
       <c r="AD65" s="2"/>
       <c r="AE65" s="2"/>
       <c r="AF65" s="2"/>
       <c r="AG65" s="2"/>
       <c r="AH65" s="2"/>
       <c r="AI65" s="2"/>
       <c r="AJ65" s="2"/>
       <c r="AK65" s="2"/>
       <c r="AL65" s="2"/>
       <c r="AM65" s="2"/>
       <c r="AN65" s="2"/>
       <c r="AO65" s="2"/>
       <c r="AP65" s="2"/>
@@ -3929,60 +4270,60 @@
       <c r="AT65" s="2"/>
       <c r="AU65" s="2"/>
       <c r="AV65" s="2"/>
       <c r="AW65" s="2"/>
       <c r="AX65" s="2"/>
       <c r="AY65" s="2"/>
       <c r="AZ65" s="2"/>
       <c r="BA65" s="2"/>
       <c r="BB65" s="2"/>
       <c r="BC65" s="2"/>
       <c r="BD65" s="2"/>
       <c r="BE65" s="2"/>
       <c r="BF65" s="2"/>
       <c r="BG65" s="2"/>
       <c r="BH65" s="2"/>
       <c r="BI65" s="2"/>
       <c r="BJ65" s="2"/>
       <c r="BK65" s="2"/>
       <c r="BL65" s="2"/>
       <c r="BM65" s="2"/>
       <c r="BN65" s="3"/>
       <c r="BO65" s="3"/>
       <c r="BP65" s="3"/>
     </row>
     <row r="66" spans="1:69" s="7" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A66" s="38" t="s">
+      <c r="A66" s="39" t="s">
         <v>121</v>
       </c>
-      <c r="B66" s="39"/>
-[...5 lines deleted...]
-      <c r="H66" s="40"/>
+      <c r="B66" s="40"/>
+      <c r="C66" s="40"/>
+      <c r="D66" s="40"/>
+      <c r="E66" s="40"/>
+      <c r="F66" s="40"/>
+      <c r="G66" s="40"/>
+      <c r="H66" s="41"/>
       <c r="I66" s="5"/>
       <c r="J66" s="16"/>
       <c r="K66" s="16"/>
       <c r="L66" s="16"/>
       <c r="M66" s="18"/>
       <c r="N66" s="16"/>
       <c r="O66" s="16"/>
       <c r="P66" s="16"/>
       <c r="Q66" s="5"/>
       <c r="R66" s="5"/>
       <c r="S66" s="5"/>
       <c r="T66" s="5"/>
       <c r="U66" s="5"/>
       <c r="V66" s="5"/>
       <c r="W66" s="5"/>
       <c r="X66" s="5"/>
       <c r="Y66" s="5"/>
       <c r="Z66" s="5"/>
       <c r="AA66" s="5"/>
       <c r="AB66" s="5"/>
       <c r="AC66" s="5"/>
       <c r="AD66" s="5"/>
       <c r="AE66" s="5"/>
       <c r="AF66" s="5"/>
       <c r="AG66" s="5"/>
@@ -4013,60 +4354,66 @@
       <c r="BF66" s="5"/>
       <c r="BG66" s="5"/>
       <c r="BH66" s="5"/>
       <c r="BI66" s="5"/>
       <c r="BJ66" s="5"/>
       <c r="BK66" s="5"/>
       <c r="BL66" s="5"/>
       <c r="BM66" s="5"/>
       <c r="BO66" s="5"/>
       <c r="BP66" s="5"/>
       <c r="BQ66" s="6"/>
     </row>
     <row r="67" spans="1:69" ht="12.75" customHeight="1">
       <c r="A67" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="21">
         <v>100</v>
       </c>
       <c r="C67" s="21">
         <v>1.9</v>
       </c>
       <c r="D67" s="21">
         <v>98.1</v>
       </c>
-      <c r="E67" s="37"/>
+      <c r="E67" s="36"/>
       <c r="F67" s="21">
         <v>100</v>
       </c>
       <c r="G67" s="21">
-        <v>4.2</v>
+        <v>2.9</v>
       </c>
       <c r="H67" s="21">
-        <v>95.8</v>
-      </c>
+        <v>97.1</v>
+      </c>
+      <c r="J67" s="31"/>
+      <c r="K67" s="31"/>
+      <c r="L67" s="31"/>
+      <c r="M67" s="31"/>
+      <c r="N67" s="31"/>
+      <c r="O67" s="31"/>
       <c r="R67" s="2"/>
       <c r="S67" s="2"/>
       <c r="T67" s="2"/>
       <c r="U67" s="2"/>
       <c r="V67" s="2"/>
       <c r="W67" s="2"/>
       <c r="X67" s="2"/>
       <c r="Y67" s="2"/>
       <c r="Z67" s="2"/>
       <c r="AA67" s="2"/>
       <c r="AB67" s="2"/>
       <c r="AC67" s="2"/>
       <c r="AD67" s="2"/>
       <c r="AE67" s="2"/>
       <c r="AF67" s="2"/>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
       <c r="AK67" s="2"/>
       <c r="AL67" s="2"/>
       <c r="AM67" s="2"/>
       <c r="AN67" s="2"/>
       <c r="AO67" s="2"/>
       <c r="AP67" s="2"/>
@@ -4083,65 +4430,71 @@
       <c r="BA67" s="2"/>
       <c r="BB67" s="2"/>
       <c r="BC67" s="2"/>
       <c r="BD67" s="2"/>
       <c r="BE67" s="2"/>
       <c r="BF67" s="2"/>
       <c r="BG67" s="2"/>
       <c r="BH67" s="2"/>
       <c r="BI67" s="2"/>
       <c r="BJ67" s="2"/>
       <c r="BK67" s="2"/>
       <c r="BL67" s="2"/>
       <c r="BM67" s="2"/>
       <c r="BN67" s="3"/>
       <c r="BO67" s="3"/>
       <c r="BP67" s="3"/>
     </row>
     <row r="68" spans="1:69" ht="25.5" customHeight="1">
       <c r="A68" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="21">
         <v>100</v>
       </c>
       <c r="C68" s="21">
-        <v>1.7</v>
+        <v>1.3</v>
       </c>
       <c r="D68" s="21">
-        <v>98.3</v>
+        <v>98.7</v>
       </c>
       <c r="E68" s="21"/>
       <c r="F68" s="21">
         <v>100</v>
       </c>
       <c r="G68" s="21">
-        <v>1.4</v>
+        <v>1</v>
       </c>
       <c r="H68" s="21">
-        <v>98.6</v>
-      </c>
+        <v>99</v>
+      </c>
+      <c r="J68" s="31"/>
+      <c r="K68" s="31"/>
+      <c r="L68" s="31"/>
+      <c r="M68" s="31"/>
+      <c r="N68" s="31"/>
+      <c r="O68" s="31"/>
       <c r="R68" s="2"/>
       <c r="S68" s="2"/>
       <c r="T68" s="2"/>
       <c r="U68" s="2"/>
       <c r="V68" s="2"/>
       <c r="W68" s="2"/>
       <c r="X68" s="2"/>
       <c r="Y68" s="2"/>
       <c r="Z68" s="2"/>
       <c r="AA68" s="2"/>
       <c r="AB68" s="2"/>
       <c r="AC68" s="2"/>
       <c r="AD68" s="2"/>
       <c r="AE68" s="2"/>
       <c r="AF68" s="2"/>
       <c r="AG68" s="2"/>
       <c r="AH68" s="2"/>
       <c r="AI68" s="2"/>
       <c r="AJ68" s="2"/>
       <c r="AK68" s="2"/>
       <c r="AL68" s="2"/>
       <c r="AM68" s="2"/>
       <c r="AN68" s="2"/>
       <c r="AO68" s="2"/>
       <c r="AP68" s="2"/>
@@ -4158,65 +4511,71 @@
       <c r="BA68" s="2"/>
       <c r="BB68" s="2"/>
       <c r="BC68" s="2"/>
       <c r="BD68" s="2"/>
       <c r="BE68" s="2"/>
       <c r="BF68" s="2"/>
       <c r="BG68" s="2"/>
       <c r="BH68" s="2"/>
       <c r="BI68" s="2"/>
       <c r="BJ68" s="2"/>
       <c r="BK68" s="2"/>
       <c r="BL68" s="2"/>
       <c r="BM68" s="2"/>
       <c r="BN68" s="3"/>
       <c r="BO68" s="3"/>
       <c r="BP68" s="3"/>
     </row>
     <row r="69" spans="1:69" ht="12.75" customHeight="1">
       <c r="A69" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="21">
         <v>100</v>
       </c>
       <c r="C69" s="21">
-        <v>2.2000000000000002</v>
+        <v>2.9</v>
       </c>
       <c r="D69" s="21">
-        <v>97.8</v>
-[...1 lines deleted...]
-      <c r="E69" s="36"/>
+        <v>97.1</v>
+      </c>
+      <c r="E69" s="35"/>
       <c r="F69" s="21">
         <v>100</v>
       </c>
       <c r="G69" s="21">
-        <v>4.4000000000000004</v>
+        <v>3.5</v>
       </c>
       <c r="H69" s="21">
-        <v>95.6</v>
-      </c>
+        <v>96.5</v>
+      </c>
+      <c r="J69" s="31"/>
+      <c r="K69" s="31"/>
+      <c r="L69" s="31"/>
+      <c r="M69" s="31"/>
+      <c r="N69" s="31"/>
+      <c r="O69" s="31"/>
       <c r="R69" s="2"/>
       <c r="S69" s="2"/>
       <c r="T69" s="2"/>
       <c r="U69" s="2"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
       <c r="X69" s="2"/>
       <c r="Y69" s="2"/>
       <c r="Z69" s="2"/>
       <c r="AA69" s="2"/>
       <c r="AB69" s="2"/>
       <c r="AC69" s="2"/>
       <c r="AD69" s="2"/>
       <c r="AE69" s="2"/>
       <c r="AF69" s="2"/>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
       <c r="AK69" s="2"/>
       <c r="AL69" s="2"/>
       <c r="AM69" s="2"/>
       <c r="AN69" s="2"/>
       <c r="AO69" s="2"/>
       <c r="AP69" s="2"/>
@@ -4233,65 +4592,71 @@
       <c r="BA69" s="2"/>
       <c r="BB69" s="2"/>
       <c r="BC69" s="2"/>
       <c r="BD69" s="2"/>
       <c r="BE69" s="2"/>
       <c r="BF69" s="2"/>
       <c r="BG69" s="2"/>
       <c r="BH69" s="2"/>
       <c r="BI69" s="2"/>
       <c r="BJ69" s="2"/>
       <c r="BK69" s="2"/>
       <c r="BL69" s="2"/>
       <c r="BM69" s="2"/>
       <c r="BN69" s="3"/>
       <c r="BO69" s="3"/>
       <c r="BP69" s="3"/>
     </row>
     <row r="70" spans="1:69" ht="25.5" customHeight="1">
       <c r="A70" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="21">
         <v>100</v>
       </c>
       <c r="C70" s="21">
-        <v>15</v>
+        <v>18.2</v>
       </c>
       <c r="D70" s="21">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="E70" s="37"/>
+        <v>81.8</v>
+      </c>
+      <c r="E70" s="36"/>
       <c r="F70" s="21">
         <v>100</v>
       </c>
       <c r="G70" s="21">
-        <v>4.0999999999999996</v>
+        <v>3</v>
       </c>
       <c r="H70" s="21">
-        <v>95.9</v>
-      </c>
+        <v>97</v>
+      </c>
+      <c r="J70" s="31"/>
+      <c r="K70" s="31"/>
+      <c r="L70" s="31"/>
+      <c r="M70" s="31"/>
+      <c r="N70" s="31"/>
+      <c r="O70" s="31"/>
       <c r="R70" s="2"/>
       <c r="S70" s="2"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="2"/>
       <c r="W70" s="2"/>
       <c r="X70" s="2"/>
       <c r="Y70" s="2"/>
       <c r="Z70" s="2"/>
       <c r="AA70" s="2"/>
       <c r="AB70" s="2"/>
       <c r="AC70" s="2"/>
       <c r="AD70" s="2"/>
       <c r="AE70" s="2"/>
       <c r="AF70" s="2"/>
       <c r="AG70" s="2"/>
       <c r="AH70" s="2"/>
       <c r="AI70" s="2"/>
       <c r="AJ70" s="2"/>
       <c r="AK70" s="2"/>
       <c r="AL70" s="2"/>
       <c r="AM70" s="2"/>
       <c r="AN70" s="2"/>
       <c r="AO70" s="2"/>
       <c r="AP70" s="2"/>
@@ -4308,65 +4673,71 @@
       <c r="BA70" s="2"/>
       <c r="BB70" s="2"/>
       <c r="BC70" s="2"/>
       <c r="BD70" s="2"/>
       <c r="BE70" s="2"/>
       <c r="BF70" s="2"/>
       <c r="BG70" s="2"/>
       <c r="BH70" s="2"/>
       <c r="BI70" s="2"/>
       <c r="BJ70" s="2"/>
       <c r="BK70" s="2"/>
       <c r="BL70" s="2"/>
       <c r="BM70" s="2"/>
       <c r="BN70" s="3"/>
       <c r="BO70" s="3"/>
       <c r="BP70" s="3"/>
     </row>
     <row r="71" spans="1:69" ht="27.75" customHeight="1">
       <c r="A71" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B71" s="21">
         <v>100</v>
       </c>
       <c r="C71" s="21">
-        <v>6.3</v>
+        <v>7.4</v>
       </c>
       <c r="D71" s="21">
-        <v>93.7</v>
-[...1 lines deleted...]
-      <c r="E71" s="36"/>
+        <v>92.6</v>
+      </c>
+      <c r="E71" s="35"/>
       <c r="F71" s="21">
         <v>100</v>
       </c>
       <c r="G71" s="21">
-        <v>15.3</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="H71" s="21">
-        <v>84.7</v>
-      </c>
+        <v>90.8</v>
+      </c>
+      <c r="J71" s="31"/>
+      <c r="K71" s="31"/>
+      <c r="L71" s="31"/>
+      <c r="M71" s="31"/>
+      <c r="N71" s="31"/>
+      <c r="O71" s="31"/>
       <c r="R71" s="2"/>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
       <c r="AA71" s="2"/>
       <c r="AB71" s="2"/>
       <c r="AC71" s="2"/>
       <c r="AD71" s="2"/>
       <c r="AE71" s="2"/>
       <c r="AF71" s="2"/>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
       <c r="AK71" s="2"/>
       <c r="AL71" s="2"/>
       <c r="AM71" s="2"/>
       <c r="AN71" s="2"/>
       <c r="AO71" s="2"/>
       <c r="AP71" s="2"/>
@@ -4383,65 +4754,71 @@
       <c r="BA71" s="2"/>
       <c r="BB71" s="2"/>
       <c r="BC71" s="2"/>
       <c r="BD71" s="2"/>
       <c r="BE71" s="2"/>
       <c r="BF71" s="2"/>
       <c r="BG71" s="2"/>
       <c r="BH71" s="2"/>
       <c r="BI71" s="2"/>
       <c r="BJ71" s="2"/>
       <c r="BK71" s="2"/>
       <c r="BL71" s="2"/>
       <c r="BM71" s="2"/>
       <c r="BN71" s="3"/>
       <c r="BO71" s="3"/>
       <c r="BP71" s="3"/>
     </row>
     <row r="72" spans="1:69" ht="38.25" customHeight="1">
       <c r="A72" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B72" s="21">
         <v>100</v>
       </c>
       <c r="C72" s="21">
-        <v>13</v>
+        <v>29.6</v>
       </c>
       <c r="D72" s="21">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="E72" s="37"/>
+        <v>70.400000000000006</v>
+      </c>
+      <c r="E72" s="36"/>
       <c r="F72" s="21">
         <v>100</v>
       </c>
       <c r="G72" s="21">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H72" s="21">
-        <v>85</v>
-      </c>
+        <v>79</v>
+      </c>
+      <c r="J72" s="31"/>
+      <c r="K72" s="31"/>
+      <c r="L72" s="31"/>
+      <c r="M72" s="31"/>
+      <c r="N72" s="31"/>
+      <c r="O72" s="31"/>
       <c r="R72" s="2"/>
       <c r="S72" s="2"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
       <c r="Z72" s="2"/>
       <c r="AA72" s="2"/>
       <c r="AB72" s="2"/>
       <c r="AC72" s="2"/>
       <c r="AD72" s="2"/>
       <c r="AE72" s="2"/>
       <c r="AF72" s="2"/>
       <c r="AG72" s="2"/>
       <c r="AH72" s="2"/>
       <c r="AI72" s="2"/>
       <c r="AJ72" s="2"/>
       <c r="AK72" s="2"/>
       <c r="AL72" s="2"/>
       <c r="AM72" s="2"/>
       <c r="AN72" s="2"/>
       <c r="AO72" s="2"/>
       <c r="AP72" s="2"/>
@@ -4458,65 +4835,71 @@
       <c r="BA72" s="2"/>
       <c r="BB72" s="2"/>
       <c r="BC72" s="2"/>
       <c r="BD72" s="2"/>
       <c r="BE72" s="2"/>
       <c r="BF72" s="2"/>
       <c r="BG72" s="2"/>
       <c r="BH72" s="2"/>
       <c r="BI72" s="2"/>
       <c r="BJ72" s="2"/>
       <c r="BK72" s="2"/>
       <c r="BL72" s="2"/>
       <c r="BM72" s="2"/>
       <c r="BN72" s="3"/>
       <c r="BO72" s="3"/>
       <c r="BP72" s="3"/>
     </row>
     <row r="73" spans="1:69" ht="51" customHeight="1">
       <c r="A73" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="21">
         <v>100</v>
       </c>
       <c r="C73" s="21">
-        <v>2.7</v>
+        <v>2.1</v>
       </c>
       <c r="D73" s="21">
-        <v>97.3</v>
-[...1 lines deleted...]
-      <c r="E73" s="36"/>
+        <v>97.9</v>
+      </c>
+      <c r="E73" s="35"/>
       <c r="F73" s="21">
         <v>100</v>
       </c>
       <c r="G73" s="21">
-        <v>4.2</v>
+        <v>3.9</v>
       </c>
       <c r="H73" s="21">
-        <v>95.8</v>
-      </c>
+        <v>96.1</v>
+      </c>
+      <c r="J73" s="31"/>
+      <c r="K73" s="31"/>
+      <c r="L73" s="31"/>
+      <c r="M73" s="31"/>
+      <c r="N73" s="31"/>
+      <c r="O73" s="31"/>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
       <c r="AA73" s="2"/>
       <c r="AB73" s="2"/>
       <c r="AC73" s="2"/>
       <c r="AD73" s="2"/>
       <c r="AE73" s="2"/>
       <c r="AF73" s="2"/>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
       <c r="AK73" s="2"/>
       <c r="AL73" s="2"/>
       <c r="AM73" s="2"/>
       <c r="AN73" s="2"/>
       <c r="AO73" s="2"/>
       <c r="AP73" s="2"/>
       <c r="AQ73" s="2"/>
       <c r="AR73" s="2"/>
       <c r="AS73" s="2"/>
       <c r="AT73" s="2"/>
       <c r="AU73" s="2"/>
       <c r="AV73" s="2"/>
       <c r="AW73" s="2"/>
@@ -4526,65 +4909,71 @@
       <c r="BA73" s="2"/>
       <c r="BB73" s="2"/>
       <c r="BC73" s="2"/>
       <c r="BD73" s="2"/>
       <c r="BE73" s="2"/>
       <c r="BF73" s="2"/>
       <c r="BG73" s="2"/>
       <c r="BH73" s="2"/>
       <c r="BI73" s="2"/>
       <c r="BJ73" s="2"/>
       <c r="BK73" s="2"/>
       <c r="BL73" s="2"/>
       <c r="BM73" s="2"/>
       <c r="BN73" s="3"/>
       <c r="BO73" s="3"/>
       <c r="BP73" s="3"/>
     </row>
     <row r="74" spans="1:69" ht="25.5" customHeight="1">
       <c r="A74" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B74" s="21">
         <v>100</v>
       </c>
       <c r="C74" s="21">
-        <v>5.8</v>
+        <v>7.3</v>
       </c>
       <c r="D74" s="21">
-        <v>94.2</v>
-[...1 lines deleted...]
-      <c r="E74" s="37"/>
+        <v>92.7</v>
+      </c>
+      <c r="E74" s="36"/>
       <c r="F74" s="21">
         <v>100</v>
       </c>
       <c r="G74" s="21">
-        <v>8</v>
+        <v>5.5</v>
       </c>
       <c r="H74" s="21">
-        <v>92</v>
-      </c>
+        <v>94.5</v>
+      </c>
+      <c r="J74" s="31"/>
+      <c r="K74" s="31"/>
+      <c r="L74" s="31"/>
+      <c r="M74" s="31"/>
+      <c r="N74" s="31"/>
+      <c r="O74" s="31"/>
       <c r="R74" s="2"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
       <c r="Z74" s="2"/>
       <c r="AA74" s="2"/>
       <c r="AB74" s="2"/>
       <c r="AC74" s="2"/>
       <c r="AD74" s="2"/>
       <c r="AE74" s="2"/>
       <c r="AF74" s="2"/>
       <c r="AG74" s="2"/>
       <c r="AH74" s="2"/>
       <c r="AI74" s="2"/>
       <c r="AJ74" s="2"/>
       <c r="AK74" s="2"/>
       <c r="AL74" s="2"/>
       <c r="AM74" s="2"/>
       <c r="AN74" s="2"/>
       <c r="AO74" s="2"/>
       <c r="AP74" s="2"/>
@@ -4594,60 +4983,60 @@
       <c r="AT74" s="2"/>
       <c r="AU74" s="2"/>
       <c r="AV74" s="2"/>
       <c r="AW74" s="2"/>
       <c r="AX74" s="2"/>
       <c r="AY74" s="2"/>
       <c r="AZ74" s="2"/>
       <c r="BA74" s="2"/>
       <c r="BB74" s="2"/>
       <c r="BC74" s="2"/>
       <c r="BD74" s="2"/>
       <c r="BE74" s="2"/>
       <c r="BF74" s="2"/>
       <c r="BG74" s="2"/>
       <c r="BH74" s="2"/>
       <c r="BI74" s="2"/>
       <c r="BJ74" s="2"/>
       <c r="BK74" s="2"/>
       <c r="BL74" s="2"/>
       <c r="BM74" s="2"/>
       <c r="BN74" s="3"/>
       <c r="BO74" s="3"/>
       <c r="BP74" s="3"/>
     </row>
     <row r="75" spans="1:69" s="7" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A75" s="38" t="s">
+      <c r="A75" s="39" t="s">
         <v>122</v>
       </c>
-      <c r="B75" s="39"/>
-[...5 lines deleted...]
-      <c r="H75" s="40"/>
+      <c r="B75" s="40"/>
+      <c r="C75" s="40"/>
+      <c r="D75" s="40"/>
+      <c r="E75" s="40"/>
+      <c r="F75" s="40"/>
+      <c r="G75" s="40"/>
+      <c r="H75" s="41"/>
       <c r="I75" s="5"/>
       <c r="J75" s="16"/>
       <c r="K75" s="16"/>
       <c r="L75" s="16"/>
       <c r="M75" s="18"/>
       <c r="N75" s="16"/>
       <c r="O75" s="16"/>
       <c r="P75" s="16"/>
       <c r="Q75" s="5"/>
       <c r="R75" s="5"/>
       <c r="S75" s="5"/>
       <c r="T75" s="5"/>
       <c r="U75" s="5"/>
       <c r="V75" s="5"/>
       <c r="W75" s="5"/>
       <c r="X75" s="5"/>
       <c r="Y75" s="5"/>
       <c r="Z75" s="5"/>
       <c r="AA75" s="5"/>
       <c r="AB75" s="5"/>
       <c r="AC75" s="5"/>
       <c r="AD75" s="5"/>
       <c r="AE75" s="5"/>
       <c r="AF75" s="5"/>
       <c r="AG75" s="5"/>
@@ -4688,50 +5077,56 @@
       <c r="BQ75" s="6"/>
     </row>
     <row r="76" spans="1:69" ht="63.75" customHeight="1">
       <c r="A76" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B76" s="21">
         <v>100</v>
       </c>
       <c r="C76" s="21">
         <v>0</v>
       </c>
       <c r="D76" s="21">
         <v>100</v>
       </c>
       <c r="E76" s="21"/>
       <c r="F76" s="21">
         <v>100</v>
       </c>
       <c r="G76" s="21">
         <v>0</v>
       </c>
       <c r="H76" s="21">
         <v>100</v>
       </c>
+      <c r="J76" s="31"/>
+      <c r="K76" s="31"/>
+      <c r="L76" s="31"/>
+      <c r="M76" s="31"/>
+      <c r="N76" s="31"/>
+      <c r="O76" s="31"/>
       <c r="R76" s="2"/>
       <c r="S76" s="2"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
       <c r="X76" s="2"/>
       <c r="Y76" s="2"/>
       <c r="Z76" s="2"/>
       <c r="AA76" s="2"/>
       <c r="AB76" s="2"/>
       <c r="AC76" s="2"/>
       <c r="AD76" s="2"/>
       <c r="AE76" s="2"/>
       <c r="AF76" s="2"/>
       <c r="AG76" s="2"/>
       <c r="AH76" s="2"/>
       <c r="AI76" s="2"/>
       <c r="AJ76" s="2"/>
       <c r="AK76" s="2"/>
       <c r="AL76" s="2"/>
       <c r="AM76" s="2"/>
       <c r="AN76" s="2"/>
       <c r="AO76" s="2"/>
       <c r="AP76" s="2"/>
@@ -4748,115 +5143,133 @@
       <c r="BA76" s="2"/>
       <c r="BB76" s="2"/>
       <c r="BC76" s="2"/>
       <c r="BD76" s="2"/>
       <c r="BE76" s="2"/>
       <c r="BF76" s="2"/>
       <c r="BG76" s="2"/>
       <c r="BH76" s="2"/>
       <c r="BI76" s="2"/>
       <c r="BJ76" s="2"/>
       <c r="BK76" s="2"/>
       <c r="BL76" s="2"/>
       <c r="BM76" s="2"/>
       <c r="BN76" s="3"/>
       <c r="BO76" s="3"/>
       <c r="BP76" s="3"/>
     </row>
     <row r="77" spans="1:69" ht="76.5" customHeight="1">
       <c r="A77" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B77" s="21">
         <v>100</v>
       </c>
       <c r="C77" s="21">
-        <v>46.6</v>
+        <v>43</v>
       </c>
       <c r="D77" s="21">
-        <v>53.4</v>
-[...1 lines deleted...]
-      <c r="E77" s="37"/>
+        <v>57</v>
+      </c>
+      <c r="E77" s="36"/>
       <c r="F77" s="21">
         <v>100</v>
       </c>
       <c r="G77" s="21">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="H77" s="21">
-        <v>99.5</v>
-      </c>
+        <v>99.2</v>
+      </c>
+      <c r="J77" s="31"/>
+      <c r="K77" s="31"/>
+      <c r="L77" s="31"/>
+      <c r="M77" s="31"/>
+      <c r="N77" s="31"/>
+      <c r="O77" s="31"/>
       <c r="BP77" s="1"/>
     </row>
     <row r="78" spans="1:69" ht="12.75" customHeight="1">
       <c r="A78" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B78" s="21">
         <v>100</v>
       </c>
       <c r="C78" s="21">
-        <v>41.4</v>
+        <v>35.700000000000003</v>
       </c>
       <c r="D78" s="21">
-        <v>58.6</v>
-[...1 lines deleted...]
-      <c r="E78" s="36"/>
+        <v>64.3</v>
+      </c>
+      <c r="E78" s="35"/>
       <c r="F78" s="21">
         <v>100</v>
       </c>
       <c r="G78" s="21">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="H78" s="21">
-        <v>99.3</v>
-      </c>
+        <v>99.2</v>
+      </c>
+      <c r="J78" s="31"/>
+      <c r="K78" s="31"/>
+      <c r="L78" s="31"/>
+      <c r="M78" s="31"/>
+      <c r="N78" s="31"/>
+      <c r="O78" s="31"/>
       <c r="BP78" s="1"/>
     </row>
     <row r="79" spans="1:69" ht="89.25" customHeight="1">
       <c r="A79" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B79" s="21">
         <v>100</v>
       </c>
       <c r="C79" s="21">
-        <v>6.6</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="D79" s="21">
-        <v>93.4</v>
-[...1 lines deleted...]
-      <c r="E79" s="37"/>
+        <v>95.9</v>
+      </c>
+      <c r="E79" s="36"/>
       <c r="F79" s="21">
         <v>100</v>
       </c>
       <c r="G79" s="21">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="H79" s="21">
-        <v>99.4</v>
-      </c>
+        <v>99</v>
+      </c>
+      <c r="J79" s="31"/>
+      <c r="K79" s="31"/>
+      <c r="L79" s="31"/>
+      <c r="M79" s="31"/>
+      <c r="N79" s="31"/>
+      <c r="O79" s="31"/>
       <c r="R79" s="2"/>
       <c r="S79" s="2"/>
       <c r="T79" s="2"/>
       <c r="U79" s="2"/>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
       <c r="X79" s="2"/>
       <c r="Y79" s="2"/>
       <c r="Z79" s="2"/>
       <c r="AA79" s="2"/>
       <c r="AB79" s="2"/>
       <c r="AC79" s="2"/>
       <c r="AD79" s="2"/>
       <c r="AE79" s="2"/>
       <c r="AF79" s="2"/>
       <c r="AG79" s="2"/>
       <c r="AH79" s="2"/>
       <c r="AI79" s="2"/>
       <c r="AJ79" s="2"/>
       <c r="AK79" s="2"/>
       <c r="AL79" s="2"/>
       <c r="AM79" s="2"/>
       <c r="AN79" s="2"/>
       <c r="AO79" s="2"/>
       <c r="AP79" s="2"/>
@@ -4873,65 +5286,71 @@
       <c r="BA79" s="2"/>
       <c r="BB79" s="2"/>
       <c r="BC79" s="2"/>
       <c r="BD79" s="2"/>
       <c r="BE79" s="2"/>
       <c r="BF79" s="2"/>
       <c r="BG79" s="2"/>
       <c r="BH79" s="2"/>
       <c r="BI79" s="2"/>
       <c r="BJ79" s="2"/>
       <c r="BK79" s="2"/>
       <c r="BL79" s="2"/>
       <c r="BM79" s="2"/>
       <c r="BN79" s="3"/>
       <c r="BO79" s="3"/>
       <c r="BP79" s="3"/>
     </row>
     <row r="80" spans="1:69" ht="89.25" customHeight="1">
       <c r="A80" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B80" s="21">
         <v>100</v>
       </c>
       <c r="C80" s="21">
-        <v>39.799999999999997</v>
+        <v>18.2</v>
       </c>
       <c r="D80" s="21">
-        <v>60.2</v>
-[...1 lines deleted...]
-      <c r="E80" s="37"/>
+        <v>81.8</v>
+      </c>
+      <c r="E80" s="36"/>
       <c r="F80" s="21">
         <v>100</v>
       </c>
       <c r="G80" s="21">
         <v>0</v>
       </c>
       <c r="H80" s="21">
         <v>100</v>
       </c>
+      <c r="J80" s="31"/>
+      <c r="K80" s="31"/>
+      <c r="L80" s="31"/>
+      <c r="M80" s="31"/>
+      <c r="N80" s="31"/>
+      <c r="O80" s="31"/>
       <c r="R80" s="2"/>
       <c r="S80" s="2"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
       <c r="V80" s="2"/>
       <c r="W80" s="2"/>
       <c r="X80" s="2"/>
       <c r="Y80" s="2"/>
       <c r="Z80" s="2"/>
       <c r="AA80" s="2"/>
       <c r="AB80" s="2"/>
       <c r="AC80" s="2"/>
       <c r="AD80" s="2"/>
       <c r="AE80" s="2"/>
       <c r="AF80" s="2"/>
       <c r="AG80" s="2"/>
       <c r="AH80" s="2"/>
       <c r="AI80" s="2"/>
       <c r="AJ80" s="2"/>
       <c r="AK80" s="2"/>
       <c r="AL80" s="2"/>
       <c r="AM80" s="2"/>
       <c r="AN80" s="2"/>
       <c r="AO80" s="2"/>
       <c r="AP80" s="2"/>
@@ -4941,60 +5360,60 @@
       <c r="AT80" s="2"/>
       <c r="AU80" s="2"/>
       <c r="AV80" s="2"/>
       <c r="AW80" s="2"/>
       <c r="AX80" s="2"/>
       <c r="AY80" s="2"/>
       <c r="AZ80" s="2"/>
       <c r="BA80" s="2"/>
       <c r="BB80" s="2"/>
       <c r="BC80" s="2"/>
       <c r="BD80" s="2"/>
       <c r="BE80" s="2"/>
       <c r="BF80" s="2"/>
       <c r="BG80" s="2"/>
       <c r="BH80" s="2"/>
       <c r="BI80" s="2"/>
       <c r="BJ80" s="2"/>
       <c r="BK80" s="2"/>
       <c r="BL80" s="2"/>
       <c r="BM80" s="2"/>
       <c r="BN80" s="3"/>
       <c r="BO80" s="3"/>
       <c r="BP80" s="3"/>
     </row>
     <row r="81" spans="1:69" s="7" customFormat="1" ht="33" customHeight="1">
-      <c r="A81" s="43" t="s">
+      <c r="A81" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="B81" s="44"/>
-[...5 lines deleted...]
-      <c r="H81" s="45"/>
+      <c r="B81" s="45"/>
+      <c r="C81" s="45"/>
+      <c r="D81" s="45"/>
+      <c r="E81" s="45"/>
+      <c r="F81" s="45"/>
+      <c r="G81" s="45"/>
+      <c r="H81" s="46"/>
       <c r="I81" s="5"/>
       <c r="J81" s="16"/>
       <c r="K81" s="16"/>
       <c r="L81" s="16"/>
       <c r="M81" s="18"/>
       <c r="N81" s="16"/>
       <c r="O81" s="16"/>
       <c r="P81" s="16"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
       <c r="S81" s="5"/>
       <c r="T81" s="5"/>
       <c r="U81" s="5"/>
       <c r="V81" s="5"/>
       <c r="W81" s="5"/>
       <c r="X81" s="5"/>
       <c r="Y81" s="5"/>
       <c r="Z81" s="5"/>
       <c r="AA81" s="5"/>
       <c r="AB81" s="5"/>
       <c r="AC81" s="5"/>
       <c r="AD81" s="5"/>
       <c r="AE81" s="5"/>
       <c r="AF81" s="5"/>
       <c r="AG81" s="5"/>
@@ -5025,215 +5444,258 @@
       <c r="BF81" s="5"/>
       <c r="BG81" s="5"/>
       <c r="BH81" s="5"/>
       <c r="BI81" s="5"/>
       <c r="BJ81" s="5"/>
       <c r="BK81" s="5"/>
       <c r="BL81" s="5"/>
       <c r="BM81" s="5"/>
       <c r="BO81" s="5"/>
       <c r="BP81" s="5"/>
       <c r="BQ81" s="6"/>
     </row>
     <row r="82" spans="1:69" ht="25.5" customHeight="1">
       <c r="A82" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B82" s="20">
         <v>100</v>
       </c>
       <c r="C82" s="20">
         <v>100</v>
       </c>
       <c r="D82" s="20">
         <v>0</v>
       </c>
-      <c r="E82" s="34"/>
+      <c r="E82" s="33"/>
       <c r="F82" s="20">
         <v>100</v>
       </c>
       <c r="G82" s="20">
-        <v>2.1</v>
+        <v>5.5</v>
       </c>
       <c r="H82" s="20">
-        <v>97.9</v>
-      </c>
+        <v>94.5</v>
+      </c>
+      <c r="J82" s="31"/>
+      <c r="K82" s="31"/>
+      <c r="L82" s="31"/>
+      <c r="M82" s="31"/>
+      <c r="N82" s="31"/>
+      <c r="O82" s="31"/>
       <c r="BP82" s="1"/>
     </row>
     <row r="83" spans="1:69" ht="64.5" customHeight="1">
-      <c r="A83" s="24" t="s">
+      <c r="A83" s="23" t="s">
         <v>72</v>
       </c>
-      <c r="B83" s="25">
-[...5 lines deleted...]
-      <c r="D83" s="25">
+      <c r="B83" s="24">
+        <v>100</v>
+      </c>
+      <c r="C83" s="24">
+        <v>100</v>
+      </c>
+      <c r="D83" s="24">
         <v>0</v>
       </c>
-      <c r="E83" s="35"/>
-[...8 lines deleted...]
-      </c>
+      <c r="E83" s="34"/>
+      <c r="F83" s="24">
+        <v>100</v>
+      </c>
+      <c r="G83" s="24">
+        <v>5.5</v>
+      </c>
+      <c r="H83" s="24">
+        <v>94.5</v>
+      </c>
+      <c r="J83" s="31"/>
+      <c r="K83" s="31"/>
+      <c r="L83" s="31"/>
+      <c r="M83" s="31"/>
+      <c r="N83" s="31"/>
+      <c r="O83" s="31"/>
       <c r="BP83" s="1"/>
     </row>
     <row r="84" spans="1:69" ht="41.25" customHeight="1">
-      <c r="A84" s="10" t="s">
+      <c r="A84" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="B84" s="21">
-[...2 lines deleted...]
-      <c r="C84" s="21">
+      <c r="B84" s="20">
+        <v>100</v>
+      </c>
+      <c r="C84" s="20">
+        <v>53</v>
+      </c>
+      <c r="D84" s="20">
+        <v>47</v>
+      </c>
+      <c r="E84" s="34"/>
+      <c r="F84" s="20">
+        <v>100</v>
+      </c>
+      <c r="G84" s="20">
+        <v>0</v>
+      </c>
+      <c r="H84" s="20">
+        <v>100</v>
+      </c>
+      <c r="J84" s="31"/>
+      <c r="K84" s="31"/>
+      <c r="L84" s="31"/>
+      <c r="M84" s="31"/>
+      <c r="N84" s="31"/>
+      <c r="O84" s="31"/>
+      <c r="BP84" s="1"/>
+    </row>
+    <row r="85" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A85" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B85" s="25">
+        <v>100</v>
+      </c>
+      <c r="C85" s="25">
+        <v>100</v>
+      </c>
+      <c r="D85" s="25">
+        <v>0</v>
+      </c>
+      <c r="E85" s="34"/>
+      <c r="F85" s="25">
+        <v>100</v>
+      </c>
+      <c r="G85" s="25">
+        <v>17.8</v>
+      </c>
+      <c r="H85" s="25">
+        <v>82.2</v>
+      </c>
+      <c r="J85" s="31"/>
+      <c r="K85" s="31"/>
+      <c r="L85" s="31"/>
+      <c r="M85" s="31"/>
+      <c r="N85" s="31"/>
+      <c r="O85" s="31"/>
+      <c r="BP85" s="1"/>
+    </row>
+    <row r="86" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A86" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B86" s="24">
+        <v>100</v>
+      </c>
+      <c r="C86" s="24">
+        <v>63</v>
+      </c>
+      <c r="D86" s="24">
         <v>37</v>
       </c>
-      <c r="D84" s="21">
-[...61 lines deleted...]
-      </c>
+      <c r="E86" s="33"/>
+      <c r="F86" s="24">
+        <v>100</v>
+      </c>
+      <c r="G86" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="H86" s="24">
+        <v>92.3</v>
+      </c>
+      <c r="J86" s="31"/>
+      <c r="K86" s="31"/>
+      <c r="L86" s="31"/>
+      <c r="M86" s="31"/>
+      <c r="N86" s="31"/>
+      <c r="O86" s="31"/>
       <c r="BP86" s="1"/>
     </row>
     <row r="87" spans="1:69" ht="43.5" customHeight="1">
       <c r="A87" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="21">
         <v>100</v>
       </c>
       <c r="C87" s="21">
-        <v>4.2</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="D87" s="21">
-        <v>78.2</v>
+        <v>91.7</v>
       </c>
       <c r="E87" s="21">
-        <v>17.600000000000001</v>
+        <v>0</v>
       </c>
       <c r="F87" s="21">
         <v>100</v>
       </c>
       <c r="G87" s="21">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="H87" s="21">
-        <v>0</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J87" s="31"/>
+      <c r="K87" s="31"/>
+      <c r="L87" s="31"/>
+      <c r="M87" s="31"/>
+      <c r="N87" s="31"/>
+      <c r="O87" s="31"/>
+      <c r="P87" s="31"/>
       <c r="R87" s="3"/>
       <c r="BN87" s="3"/>
       <c r="BO87" s="3"/>
       <c r="BP87" s="1"/>
     </row>
     <row r="88" spans="1:69" ht="89.25">
       <c r="A88" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="21">
         <v>100</v>
       </c>
       <c r="C88" s="21">
-        <v>22.3</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="D88" s="21">
-        <v>77.7</v>
-[...1 lines deleted...]
-      <c r="E88" s="37"/>
+        <v>80.900000000000006</v>
+      </c>
+      <c r="E88" s="36"/>
       <c r="F88" s="21">
         <v>100</v>
       </c>
       <c r="G88" s="21">
-        <v>14.3</v>
+        <v>17.2</v>
       </c>
       <c r="H88" s="21">
-        <v>85.7</v>
-      </c>
+        <v>82.8</v>
+      </c>
+      <c r="J88" s="31"/>
+      <c r="K88" s="31"/>
+      <c r="L88" s="31"/>
+      <c r="M88" s="31"/>
+      <c r="N88" s="31"/>
+      <c r="O88" s="31"/>
       <c r="R88" s="3"/>
       <c r="S88" s="3"/>
       <c r="T88" s="3"/>
       <c r="U88" s="2"/>
       <c r="V88" s="2"/>
       <c r="W88" s="2"/>
       <c r="X88" s="2"/>
       <c r="Y88" s="2"/>
       <c r="Z88" s="2"/>
       <c r="AA88" s="2"/>
       <c r="AB88" s="2"/>
       <c r="AC88" s="2"/>
       <c r="AD88" s="2"/>
       <c r="AE88" s="2"/>
       <c r="AF88" s="2"/>
       <c r="AG88" s="2"/>
       <c r="AH88" s="2"/>
       <c r="AI88" s="2"/>
       <c r="AJ88" s="2"/>
       <c r="AK88" s="2"/>
       <c r="AL88" s="2"/>
       <c r="AM88" s="2"/>
       <c r="AN88" s="2"/>
       <c r="AO88" s="2"/>
       <c r="AP88" s="2"/>
@@ -5250,65 +5712,71 @@
       <c r="BA88" s="2"/>
       <c r="BB88" s="2"/>
       <c r="BC88" s="2"/>
       <c r="BD88" s="2"/>
       <c r="BE88" s="2"/>
       <c r="BF88" s="2"/>
       <c r="BG88" s="2"/>
       <c r="BH88" s="2"/>
       <c r="BI88" s="2"/>
       <c r="BJ88" s="2"/>
       <c r="BK88" s="2"/>
       <c r="BL88" s="2"/>
       <c r="BM88" s="2"/>
       <c r="BN88" s="3"/>
       <c r="BO88" s="3"/>
       <c r="BP88" s="3"/>
     </row>
     <row r="89" spans="1:69" ht="12.75" customHeight="1">
       <c r="A89" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B89" s="21">
         <v>100</v>
       </c>
       <c r="C89" s="21">
-        <v>9.6</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="D89" s="21">
-        <v>90.4</v>
-[...1 lines deleted...]
-      <c r="E89" s="37"/>
+        <v>91.3</v>
+      </c>
+      <c r="E89" s="36"/>
       <c r="F89" s="21">
         <v>100</v>
       </c>
       <c r="G89" s="21">
         <v>6.7</v>
       </c>
       <c r="H89" s="21">
         <v>93.3</v>
       </c>
+      <c r="J89" s="31"/>
+      <c r="K89" s="31"/>
+      <c r="L89" s="31"/>
+      <c r="M89" s="31"/>
+      <c r="N89" s="31"/>
+      <c r="O89" s="31"/>
       <c r="R89" s="3"/>
       <c r="S89" s="3"/>
       <c r="T89" s="3"/>
       <c r="U89" s="2"/>
       <c r="V89" s="2"/>
       <c r="W89" s="2"/>
       <c r="X89" s="2"/>
       <c r="Y89" s="2"/>
       <c r="Z89" s="2"/>
       <c r="AA89" s="2"/>
       <c r="AB89" s="2"/>
       <c r="AC89" s="2"/>
       <c r="AD89" s="2"/>
       <c r="AE89" s="2"/>
       <c r="AF89" s="2"/>
       <c r="AG89" s="2"/>
       <c r="AH89" s="2"/>
       <c r="AI89" s="2"/>
       <c r="AJ89" s="2"/>
       <c r="AK89" s="2"/>
       <c r="AL89" s="2"/>
       <c r="AM89" s="2"/>
       <c r="AN89" s="2"/>
       <c r="AO89" s="2"/>
       <c r="AP89" s="2"/>
@@ -5325,65 +5793,71 @@
       <c r="BA89" s="2"/>
       <c r="BB89" s="2"/>
       <c r="BC89" s="2"/>
       <c r="BD89" s="2"/>
       <c r="BE89" s="2"/>
       <c r="BF89" s="2"/>
       <c r="BG89" s="2"/>
       <c r="BH89" s="2"/>
       <c r="BI89" s="2"/>
       <c r="BJ89" s="2"/>
       <c r="BK89" s="2"/>
       <c r="BL89" s="2"/>
       <c r="BM89" s="2"/>
       <c r="BN89" s="3"/>
       <c r="BO89" s="3"/>
       <c r="BP89" s="3"/>
     </row>
     <row r="90" spans="1:69" ht="25.5" customHeight="1">
       <c r="A90" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B90" s="21">
         <v>100</v>
       </c>
       <c r="C90" s="21">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="D90" s="21">
-        <v>99.6</v>
-[...1 lines deleted...]
-      <c r="E90" s="37"/>
+        <v>99.7</v>
+      </c>
+      <c r="E90" s="36"/>
       <c r="F90" s="21">
         <v>100</v>
       </c>
       <c r="G90" s="21">
         <v>0</v>
       </c>
       <c r="H90" s="21">
         <v>100</v>
       </c>
+      <c r="J90" s="31"/>
+      <c r="K90" s="31"/>
+      <c r="L90" s="31"/>
+      <c r="M90" s="31"/>
+      <c r="N90" s="31"/>
+      <c r="O90" s="31"/>
       <c r="R90" s="3"/>
       <c r="S90" s="3"/>
       <c r="T90" s="3"/>
       <c r="U90" s="2"/>
       <c r="V90" s="2"/>
       <c r="W90" s="2"/>
       <c r="X90" s="2"/>
       <c r="Y90" s="2"/>
       <c r="Z90" s="2"/>
       <c r="AA90" s="2"/>
       <c r="AB90" s="2"/>
       <c r="AC90" s="2"/>
       <c r="AD90" s="2"/>
       <c r="AE90" s="2"/>
       <c r="AF90" s="2"/>
       <c r="AG90" s="2"/>
       <c r="AH90" s="2"/>
       <c r="AI90" s="2"/>
       <c r="AJ90" s="2"/>
       <c r="AK90" s="2"/>
       <c r="AL90" s="2"/>
       <c r="AM90" s="2"/>
       <c r="AN90" s="2"/>
       <c r="AO90" s="2"/>
       <c r="AP90" s="2"/>
@@ -5400,65 +5874,71 @@
       <c r="BA90" s="2"/>
       <c r="BB90" s="2"/>
       <c r="BC90" s="2"/>
       <c r="BD90" s="2"/>
       <c r="BE90" s="2"/>
       <c r="BF90" s="2"/>
       <c r="BG90" s="2"/>
       <c r="BH90" s="2"/>
       <c r="BI90" s="2"/>
       <c r="BJ90" s="2"/>
       <c r="BK90" s="2"/>
       <c r="BL90" s="2"/>
       <c r="BM90" s="2"/>
       <c r="BN90" s="3"/>
       <c r="BO90" s="3"/>
       <c r="BP90" s="3"/>
     </row>
     <row r="91" spans="1:69" ht="12.75" customHeight="1">
       <c r="A91" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B91" s="21">
         <v>100</v>
       </c>
       <c r="C91" s="21">
-        <v>6.2</v>
+        <v>3.4</v>
       </c>
       <c r="D91" s="21">
-        <v>93.8</v>
-[...1 lines deleted...]
-      <c r="E91" s="36"/>
+        <v>96.6</v>
+      </c>
+      <c r="E91" s="35"/>
       <c r="F91" s="21">
         <v>100</v>
       </c>
       <c r="G91" s="21">
-        <v>20.5</v>
+        <v>11.4</v>
       </c>
       <c r="H91" s="21">
-        <v>79.5</v>
-      </c>
+        <v>88.6</v>
+      </c>
+      <c r="J91" s="31"/>
+      <c r="K91" s="31"/>
+      <c r="L91" s="31"/>
+      <c r="M91" s="31"/>
+      <c r="N91" s="31"/>
+      <c r="O91" s="31"/>
       <c r="R91" s="3"/>
       <c r="S91" s="3"/>
       <c r="T91" s="3"/>
       <c r="U91" s="2"/>
       <c r="V91" s="2"/>
       <c r="W91" s="2"/>
       <c r="X91" s="2"/>
       <c r="Y91" s="2"/>
       <c r="Z91" s="2"/>
       <c r="AA91" s="2"/>
       <c r="AB91" s="2"/>
       <c r="AC91" s="2"/>
       <c r="AD91" s="2"/>
       <c r="AE91" s="2"/>
       <c r="AF91" s="2"/>
       <c r="AG91" s="2"/>
       <c r="AH91" s="2"/>
       <c r="AI91" s="2"/>
       <c r="AJ91" s="2"/>
       <c r="AK91" s="2"/>
       <c r="AL91" s="2"/>
       <c r="AM91" s="2"/>
       <c r="AN91" s="2"/>
       <c r="AO91" s="2"/>
       <c r="AP91" s="2"/>
@@ -5475,65 +5955,71 @@
       <c r="BA91" s="2"/>
       <c r="BB91" s="2"/>
       <c r="BC91" s="2"/>
       <c r="BD91" s="2"/>
       <c r="BE91" s="2"/>
       <c r="BF91" s="2"/>
       <c r="BG91" s="2"/>
       <c r="BH91" s="2"/>
       <c r="BI91" s="2"/>
       <c r="BJ91" s="2"/>
       <c r="BK91" s="2"/>
       <c r="BL91" s="2"/>
       <c r="BM91" s="2"/>
       <c r="BN91" s="3"/>
       <c r="BO91" s="3"/>
       <c r="BP91" s="3"/>
     </row>
     <row r="92" spans="1:69" ht="38.25" customHeight="1">
       <c r="A92" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B92" s="21">
         <v>100</v>
       </c>
       <c r="C92" s="21">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
       <c r="D92" s="21">
-        <v>98.8</v>
-[...1 lines deleted...]
-      <c r="E92" s="37"/>
+        <v>99.1</v>
+      </c>
+      <c r="E92" s="36"/>
       <c r="F92" s="21">
         <v>100</v>
       </c>
       <c r="G92" s="21">
-        <v>22.5</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="H92" s="21">
-        <v>77.5</v>
-      </c>
+        <v>80.599999999999994</v>
+      </c>
+      <c r="J92" s="31"/>
+      <c r="K92" s="31"/>
+      <c r="L92" s="31"/>
+      <c r="M92" s="31"/>
+      <c r="N92" s="31"/>
+      <c r="O92" s="31"/>
       <c r="R92" s="3"/>
       <c r="S92" s="3"/>
       <c r="T92" s="3"/>
       <c r="U92" s="2"/>
       <c r="V92" s="2"/>
       <c r="W92" s="2"/>
       <c r="X92" s="2"/>
       <c r="Y92" s="2"/>
       <c r="Z92" s="2"/>
       <c r="AA92" s="2"/>
       <c r="AB92" s="2"/>
       <c r="AC92" s="2"/>
       <c r="AD92" s="2"/>
       <c r="AE92" s="2"/>
       <c r="AF92" s="2"/>
       <c r="AG92" s="2"/>
       <c r="AH92" s="2"/>
       <c r="AI92" s="2"/>
       <c r="AJ92" s="2"/>
       <c r="AK92" s="2"/>
       <c r="AL92" s="2"/>
       <c r="AM92" s="2"/>
       <c r="AN92" s="2"/>
       <c r="AO92" s="2"/>
       <c r="AP92" s="2"/>
@@ -5550,65 +6036,71 @@
       <c r="BA92" s="2"/>
       <c r="BB92" s="2"/>
       <c r="BC92" s="2"/>
       <c r="BD92" s="2"/>
       <c r="BE92" s="2"/>
       <c r="BF92" s="2"/>
       <c r="BG92" s="2"/>
       <c r="BH92" s="2"/>
       <c r="BI92" s="2"/>
       <c r="BJ92" s="2"/>
       <c r="BK92" s="2"/>
       <c r="BL92" s="2"/>
       <c r="BM92" s="2"/>
       <c r="BN92" s="3"/>
       <c r="BO92" s="3"/>
       <c r="BP92" s="3"/>
     </row>
     <row r="93" spans="1:69" ht="38.25" customHeight="1">
       <c r="A93" s="11" t="s">
         <v>102</v>
       </c>
       <c r="B93" s="21">
         <v>100</v>
       </c>
       <c r="C93" s="21">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="D93" s="21">
-        <v>99.5</v>
-[...1 lines deleted...]
-      <c r="E93" s="36"/>
+        <v>99.8</v>
+      </c>
+      <c r="E93" s="35"/>
       <c r="F93" s="21">
         <v>100</v>
       </c>
       <c r="G93" s="21">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="H93" s="21">
-        <v>99.8</v>
-      </c>
+        <v>99.9</v>
+      </c>
+      <c r="J93" s="31"/>
+      <c r="K93" s="31"/>
+      <c r="L93" s="31"/>
+      <c r="M93" s="31"/>
+      <c r="N93" s="31"/>
+      <c r="O93" s="31"/>
       <c r="R93" s="3"/>
       <c r="S93" s="3"/>
       <c r="T93" s="3"/>
       <c r="U93" s="2"/>
       <c r="V93" s="2"/>
       <c r="W93" s="2"/>
       <c r="X93" s="2"/>
       <c r="Y93" s="2"/>
       <c r="Z93" s="2"/>
       <c r="AA93" s="2"/>
       <c r="AB93" s="2"/>
       <c r="AC93" s="2"/>
       <c r="AD93" s="2"/>
       <c r="AE93" s="2"/>
       <c r="AF93" s="2"/>
       <c r="AG93" s="2"/>
       <c r="AH93" s="2"/>
       <c r="AI93" s="2"/>
       <c r="AJ93" s="2"/>
       <c r="AK93" s="2"/>
       <c r="AL93" s="2"/>
       <c r="AM93" s="2"/>
       <c r="AN93" s="2"/>
       <c r="AO93" s="2"/>
       <c r="AP93" s="2"/>
@@ -5630,60 +6122,66 @@
       <c r="BF93" s="2"/>
       <c r="BG93" s="2"/>
       <c r="BH93" s="2"/>
       <c r="BI93" s="2"/>
       <c r="BJ93" s="2"/>
       <c r="BK93" s="2"/>
       <c r="BL93" s="2"/>
       <c r="BM93" s="2"/>
       <c r="BN93" s="3"/>
       <c r="BO93" s="3"/>
       <c r="BP93" s="3"/>
     </row>
     <row r="94" spans="1:69" ht="25.5" customHeight="1">
       <c r="A94" s="11" t="s">
         <v>75</v>
       </c>
       <c r="B94" s="21">
         <v>100</v>
       </c>
       <c r="C94" s="21">
         <v>0</v>
       </c>
       <c r="D94" s="21">
         <v>100</v>
       </c>
-      <c r="E94" s="37"/>
+      <c r="E94" s="36"/>
       <c r="F94" s="21">
         <v>100</v>
       </c>
       <c r="G94" s="21">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="H94" s="21">
-        <v>99.8</v>
-      </c>
+        <v>99.9</v>
+      </c>
+      <c r="J94" s="31"/>
+      <c r="K94" s="31"/>
+      <c r="L94" s="31"/>
+      <c r="M94" s="31"/>
+      <c r="N94" s="31"/>
+      <c r="O94" s="31"/>
       <c r="R94" s="3"/>
       <c r="S94" s="3"/>
       <c r="T94" s="3"/>
       <c r="U94" s="2"/>
       <c r="V94" s="2"/>
       <c r="W94" s="2"/>
       <c r="X94" s="2"/>
       <c r="Y94" s="2"/>
       <c r="Z94" s="2"/>
       <c r="AA94" s="2"/>
       <c r="AB94" s="2"/>
       <c r="AC94" s="2"/>
       <c r="AD94" s="2"/>
       <c r="AE94" s="2"/>
       <c r="AF94" s="2"/>
       <c r="AG94" s="2"/>
       <c r="AH94" s="2"/>
       <c r="AI94" s="2"/>
       <c r="AJ94" s="2"/>
       <c r="AK94" s="2"/>
       <c r="AL94" s="2"/>
       <c r="AM94" s="2"/>
       <c r="AN94" s="2"/>
       <c r="AO94" s="2"/>
       <c r="AP94" s="2"/>
@@ -5700,65 +6198,71 @@
       <c r="BA94" s="2"/>
       <c r="BB94" s="2"/>
       <c r="BC94" s="2"/>
       <c r="BD94" s="2"/>
       <c r="BE94" s="2"/>
       <c r="BF94" s="2"/>
       <c r="BG94" s="2"/>
       <c r="BH94" s="2"/>
       <c r="BI94" s="2"/>
       <c r="BJ94" s="2"/>
       <c r="BK94" s="2"/>
       <c r="BL94" s="2"/>
       <c r="BM94" s="2"/>
       <c r="BN94" s="3"/>
       <c r="BO94" s="3"/>
       <c r="BP94" s="3"/>
     </row>
     <row r="95" spans="1:69" ht="80.25" customHeight="1">
       <c r="A95" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="21">
         <v>100</v>
       </c>
       <c r="C95" s="21">
-        <v>42.3</v>
+        <v>31.3</v>
       </c>
       <c r="D95" s="21">
-        <v>57.7</v>
-[...1 lines deleted...]
-      <c r="E95" s="37"/>
+        <v>68.7</v>
+      </c>
+      <c r="E95" s="36"/>
       <c r="F95" s="21">
         <v>100</v>
       </c>
       <c r="G95" s="21">
-        <v>29.5</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="H95" s="21">
-        <v>70.5</v>
-      </c>
+        <v>91.7</v>
+      </c>
+      <c r="J95" s="31"/>
+      <c r="K95" s="31"/>
+      <c r="L95" s="31"/>
+      <c r="M95" s="31"/>
+      <c r="N95" s="31"/>
+      <c r="O95" s="31"/>
       <c r="R95" s="3"/>
       <c r="S95" s="3"/>
       <c r="T95" s="3"/>
       <c r="U95" s="3"/>
       <c r="V95" s="2"/>
       <c r="W95" s="2"/>
       <c r="X95" s="2"/>
       <c r="Y95" s="2"/>
       <c r="Z95" s="2"/>
       <c r="AA95" s="2"/>
       <c r="AB95" s="2"/>
       <c r="AC95" s="2"/>
       <c r="AD95" s="2"/>
       <c r="AE95" s="2"/>
       <c r="AF95" s="2"/>
       <c r="AG95" s="2"/>
       <c r="AH95" s="2"/>
       <c r="AI95" s="2"/>
       <c r="AJ95" s="2"/>
       <c r="AK95" s="2"/>
       <c r="AL95" s="2"/>
       <c r="AM95" s="2"/>
       <c r="AN95" s="2"/>
       <c r="AO95" s="2"/>
       <c r="AP95" s="2"/>
@@ -5774,65 +6278,71 @@
       <c r="AZ95" s="2"/>
       <c r="BA95" s="2"/>
       <c r="BB95" s="2"/>
       <c r="BC95" s="2"/>
       <c r="BD95" s="2"/>
       <c r="BE95" s="2"/>
       <c r="BF95" s="2"/>
       <c r="BG95" s="2"/>
       <c r="BH95" s="2"/>
       <c r="BI95" s="2"/>
       <c r="BJ95" s="2"/>
       <c r="BK95" s="2"/>
       <c r="BL95" s="2"/>
       <c r="BM95" s="2"/>
       <c r="BN95" s="3"/>
       <c r="BO95" s="3"/>
     </row>
     <row r="96" spans="1:69" ht="25.5" customHeight="1">
       <c r="A96" s="10" t="s">
         <v>107</v>
       </c>
       <c r="B96" s="21">
         <v>100</v>
       </c>
       <c r="C96" s="21">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="D96" s="21">
-        <v>99.9</v>
-[...1 lines deleted...]
-      <c r="E96" s="37"/>
+        <v>99.8</v>
+      </c>
+      <c r="E96" s="36"/>
       <c r="F96" s="21">
         <v>100</v>
       </c>
       <c r="G96" s="21">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="H96" s="21">
-        <v>99.5</v>
-      </c>
+        <v>97</v>
+      </c>
+      <c r="J96" s="31"/>
+      <c r="K96" s="31"/>
+      <c r="L96" s="31"/>
+      <c r="M96" s="31"/>
+      <c r="N96" s="31"/>
+      <c r="O96" s="31"/>
       <c r="R96" s="3"/>
       <c r="S96" s="3"/>
       <c r="T96" s="3"/>
       <c r="U96" s="2"/>
       <c r="V96" s="2"/>
       <c r="W96" s="2"/>
       <c r="X96" s="2"/>
       <c r="Y96" s="2"/>
       <c r="Z96" s="2"/>
       <c r="AA96" s="2"/>
       <c r="AB96" s="2"/>
       <c r="AC96" s="2"/>
       <c r="AD96" s="2"/>
       <c r="AE96" s="2"/>
       <c r="AF96" s="2"/>
       <c r="AG96" s="2"/>
       <c r="AH96" s="2"/>
       <c r="AI96" s="2"/>
       <c r="AJ96" s="2"/>
       <c r="AK96" s="2"/>
       <c r="AL96" s="2"/>
       <c r="AM96" s="2"/>
       <c r="AN96" s="2"/>
       <c r="AO96" s="2"/>
       <c r="AP96" s="2"/>
@@ -5849,65 +6359,71 @@
       <c r="BA96" s="2"/>
       <c r="BB96" s="2"/>
       <c r="BC96" s="2"/>
       <c r="BD96" s="2"/>
       <c r="BE96" s="2"/>
       <c r="BF96" s="2"/>
       <c r="BG96" s="2"/>
       <c r="BH96" s="2"/>
       <c r="BI96" s="2"/>
       <c r="BJ96" s="2"/>
       <c r="BK96" s="2"/>
       <c r="BL96" s="2"/>
       <c r="BM96" s="2"/>
       <c r="BN96" s="3"/>
       <c r="BO96" s="3"/>
       <c r="BP96" s="3"/>
     </row>
     <row r="97" spans="1:68" ht="25.5" customHeight="1">
       <c r="A97" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B97" s="21">
         <v>100</v>
       </c>
       <c r="C97" s="21">
-        <v>11.4</v>
+        <v>12.5</v>
       </c>
       <c r="D97" s="21">
-        <v>88.6</v>
-[...1 lines deleted...]
-      <c r="E97" s="36"/>
+        <v>87.5</v>
+      </c>
+      <c r="E97" s="35"/>
       <c r="F97" s="21">
         <v>100</v>
       </c>
       <c r="G97" s="21">
-        <v>7.2</v>
+        <v>11</v>
       </c>
       <c r="H97" s="21">
-        <v>92.8</v>
-      </c>
+        <v>89</v>
+      </c>
+      <c r="J97" s="31"/>
+      <c r="K97" s="31"/>
+      <c r="L97" s="31"/>
+      <c r="M97" s="31"/>
+      <c r="N97" s="31"/>
+      <c r="O97" s="31"/>
       <c r="R97" s="3"/>
       <c r="S97" s="3"/>
       <c r="T97" s="3"/>
       <c r="U97" s="2"/>
       <c r="V97" s="2"/>
       <c r="W97" s="2"/>
       <c r="X97" s="2"/>
       <c r="Y97" s="2"/>
       <c r="Z97" s="2"/>
       <c r="AA97" s="2"/>
       <c r="AB97" s="2"/>
       <c r="AC97" s="2"/>
       <c r="AD97" s="2"/>
       <c r="AE97" s="2"/>
       <c r="AF97" s="2"/>
       <c r="AG97" s="2"/>
       <c r="AH97" s="2"/>
       <c r="AI97" s="2"/>
       <c r="AJ97" s="2"/>
       <c r="AK97" s="2"/>
       <c r="AL97" s="2"/>
       <c r="AM97" s="2"/>
       <c r="AN97" s="2"/>
       <c r="AO97" s="2"/>
       <c r="AP97" s="2"/>
@@ -5924,140 +6440,164 @@
       <c r="BA97" s="2"/>
       <c r="BB97" s="2"/>
       <c r="BC97" s="2"/>
       <c r="BD97" s="2"/>
       <c r="BE97" s="2"/>
       <c r="BF97" s="2"/>
       <c r="BG97" s="2"/>
       <c r="BH97" s="2"/>
       <c r="BI97" s="2"/>
       <c r="BJ97" s="2"/>
       <c r="BK97" s="2"/>
       <c r="BL97" s="2"/>
       <c r="BM97" s="2"/>
       <c r="BN97" s="3"/>
       <c r="BO97" s="3"/>
       <c r="BP97" s="3"/>
     </row>
     <row r="98" spans="1:68" ht="38.25" customHeight="1">
       <c r="A98" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B98" s="21">
         <v>100</v>
       </c>
       <c r="C98" s="21">
-        <v>31.4</v>
+        <v>28.8</v>
       </c>
       <c r="D98" s="21">
-        <v>68.599999999999994</v>
-[...1 lines deleted...]
-      <c r="E98" s="37"/>
+        <v>71.2</v>
+      </c>
+      <c r="E98" s="36"/>
       <c r="F98" s="21">
         <v>100</v>
       </c>
       <c r="G98" s="21">
-        <v>1.8</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H98" s="21">
-        <v>98.2</v>
-      </c>
+        <v>97.8</v>
+      </c>
+      <c r="J98" s="31"/>
+      <c r="K98" s="31"/>
+      <c r="L98" s="31"/>
+      <c r="M98" s="31"/>
+      <c r="N98" s="31"/>
+      <c r="O98" s="31"/>
       <c r="BP98" s="1"/>
     </row>
     <row r="99" spans="1:68" ht="66" customHeight="1">
-      <c r="A99" s="27" t="s">
+      <c r="A99" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="B99" s="28">
-[...17 lines deleted...]
-      </c>
+      <c r="B99" s="38">
+        <v>100</v>
+      </c>
+      <c r="C99" s="38">
+        <v>47.8</v>
+      </c>
+      <c r="D99" s="38">
+        <v>52.2</v>
+      </c>
+      <c r="E99" s="36"/>
+      <c r="F99" s="38">
+        <v>100</v>
+      </c>
+      <c r="G99" s="38">
+        <v>4.5</v>
+      </c>
+      <c r="H99" s="38">
+        <v>95.5</v>
+      </c>
+      <c r="J99" s="31"/>
+      <c r="K99" s="31"/>
+      <c r="L99" s="31"/>
+      <c r="M99" s="31"/>
+      <c r="N99" s="31"/>
+      <c r="O99" s="31"/>
       <c r="BP99" s="1"/>
     </row>
     <row r="100" spans="1:68" ht="38.25" customHeight="1">
-      <c r="A100" s="8" t="s">
+      <c r="A100" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B100" s="20">
-[...17 lines deleted...]
-      </c>
+      <c r="B100" s="21">
+        <v>100</v>
+      </c>
+      <c r="C100" s="21">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D100" s="21">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="E100" s="36"/>
+      <c r="F100" s="21">
+        <v>100</v>
+      </c>
+      <c r="G100" s="21">
+        <v>14.2</v>
+      </c>
+      <c r="H100" s="21">
+        <v>85.8</v>
+      </c>
+      <c r="J100" s="31"/>
+      <c r="K100" s="31"/>
+      <c r="L100" s="31"/>
+      <c r="M100" s="31"/>
+      <c r="N100" s="31"/>
+      <c r="O100" s="31"/>
       <c r="BP100" s="1"/>
     </row>
     <row r="101" spans="1:68" ht="51" customHeight="1">
       <c r="A101" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B101" s="21">
         <v>100</v>
       </c>
       <c r="C101" s="21">
-        <v>10.1</v>
+        <v>15.4</v>
       </c>
       <c r="D101" s="21">
-        <v>89.9</v>
-[...1 lines deleted...]
-      <c r="E101" s="37"/>
+        <v>84.6</v>
+      </c>
+      <c r="E101" s="36"/>
       <c r="F101" s="21">
         <v>100</v>
       </c>
       <c r="G101" s="21">
-        <v>19.100000000000001</v>
+        <v>18.2</v>
       </c>
       <c r="H101" s="21">
-        <v>80.900000000000006</v>
-      </c>
+        <v>81.8</v>
+      </c>
+      <c r="J101" s="31"/>
+      <c r="K101" s="31"/>
+      <c r="L101" s="31"/>
+      <c r="M101" s="31"/>
+      <c r="N101" s="31"/>
+      <c r="O101" s="31"/>
       <c r="R101" s="3"/>
       <c r="S101" s="3"/>
       <c r="T101" s="3"/>
       <c r="U101" s="2"/>
       <c r="V101" s="2"/>
       <c r="W101" s="2"/>
       <c r="X101" s="2"/>
       <c r="Y101" s="2"/>
       <c r="Z101" s="2"/>
       <c r="AA101" s="2"/>
       <c r="AB101" s="2"/>
       <c r="AC101" s="2"/>
       <c r="AD101" s="2"/>
       <c r="AE101" s="2"/>
       <c r="AF101" s="2"/>
       <c r="AG101" s="2"/>
       <c r="AH101" s="2"/>
       <c r="AI101" s="2"/>
       <c r="AJ101" s="2"/>
       <c r="AK101" s="2"/>
       <c r="AL101" s="2"/>
       <c r="AM101" s="2"/>
       <c r="AN101" s="2"/>
       <c r="AO101" s="2"/>
       <c r="AP101" s="2"/>
@@ -6067,72 +6607,78 @@
       <c r="AT101" s="2"/>
       <c r="AU101" s="2"/>
       <c r="AV101" s="2"/>
       <c r="AW101" s="2"/>
       <c r="AX101" s="2"/>
       <c r="AY101" s="2"/>
       <c r="AZ101" s="2"/>
       <c r="BA101" s="2"/>
       <c r="BB101" s="2"/>
       <c r="BC101" s="2"/>
       <c r="BD101" s="2"/>
       <c r="BE101" s="2"/>
       <c r="BF101" s="2"/>
       <c r="BG101" s="2"/>
       <c r="BH101" s="2"/>
       <c r="BI101" s="2"/>
       <c r="BJ101" s="2"/>
       <c r="BK101" s="2"/>
       <c r="BL101" s="2"/>
       <c r="BM101" s="2"/>
       <c r="BN101" s="3"/>
       <c r="BO101" s="3"/>
       <c r="BP101" s="3"/>
     </row>
     <row r="102" spans="1:68" ht="15.75" customHeight="1">
-      <c r="A102" s="57" t="s">
+      <c r="A102" s="58" t="s">
         <v>104</v>
       </c>
-      <c r="B102" s="58">
-[...17 lines deleted...]
-      </c>
+      <c r="B102" s="27">
+        <v>100</v>
+      </c>
+      <c r="C102" s="27">
+        <v>52.4</v>
+      </c>
+      <c r="D102" s="27">
+        <v>47.6</v>
+      </c>
+      <c r="E102" s="33"/>
+      <c r="F102" s="20">
+        <v>100</v>
+      </c>
+      <c r="G102" s="27">
+        <v>41.6</v>
+      </c>
+      <c r="H102" s="27">
+        <v>58.4</v>
+      </c>
+      <c r="J102" s="31"/>
+      <c r="K102" s="31"/>
+      <c r="L102" s="31"/>
+      <c r="M102" s="31"/>
+      <c r="N102" s="31"/>
+      <c r="O102" s="31"/>
       <c r="R102" s="3"/>
       <c r="S102" s="3"/>
       <c r="T102" s="3"/>
       <c r="U102" s="2"/>
       <c r="V102" s="2"/>
       <c r="W102" s="2"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
       <c r="Z102" s="2"/>
       <c r="AA102" s="2"/>
       <c r="AB102" s="2"/>
       <c r="AC102" s="2"/>
       <c r="AD102" s="2"/>
       <c r="AE102" s="2"/>
       <c r="AF102" s="2"/>
       <c r="AG102" s="2"/>
       <c r="AH102" s="2"/>
       <c r="AI102" s="2"/>
       <c r="AJ102" s="2"/>
       <c r="AK102" s="2"/>
       <c r="AL102" s="2"/>
       <c r="AM102" s="2"/>
       <c r="AN102" s="2"/>
       <c r="AO102" s="2"/>
       <c r="AP102" s="2"/>
@@ -6154,60 +6700,66 @@
       <c r="BF102" s="2"/>
       <c r="BG102" s="2"/>
       <c r="BH102" s="2"/>
       <c r="BI102" s="2"/>
       <c r="BJ102" s="2"/>
       <c r="BK102" s="2"/>
       <c r="BL102" s="2"/>
       <c r="BM102" s="2"/>
       <c r="BN102" s="3"/>
       <c r="BO102" s="3"/>
       <c r="BP102" s="3"/>
     </row>
     <row r="103" spans="1:68" ht="26.25" customHeight="1">
       <c r="A103" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B103" s="21">
         <v>100</v>
       </c>
       <c r="C103" s="21">
         <v>0</v>
       </c>
       <c r="D103" s="21">
         <v>100</v>
       </c>
-      <c r="E103" s="37"/>
+      <c r="E103" s="36"/>
       <c r="F103" s="21">
         <v>100</v>
       </c>
       <c r="G103" s="21">
-        <v>11.5</v>
+        <v>9.5</v>
       </c>
       <c r="H103" s="21">
-        <v>88.5</v>
-      </c>
+        <v>90.5</v>
+      </c>
+      <c r="J103" s="31"/>
+      <c r="K103" s="31"/>
+      <c r="L103" s="31"/>
+      <c r="M103" s="31"/>
+      <c r="N103" s="31"/>
+      <c r="O103" s="31"/>
       <c r="R103" s="3"/>
       <c r="S103" s="3"/>
       <c r="T103" s="3"/>
       <c r="U103" s="2"/>
       <c r="V103" s="2"/>
       <c r="W103" s="2"/>
       <c r="X103" s="2"/>
       <c r="Y103" s="2"/>
       <c r="Z103" s="2"/>
       <c r="AA103" s="2"/>
       <c r="AB103" s="2"/>
       <c r="AC103" s="2"/>
       <c r="AD103" s="2"/>
       <c r="AE103" s="2"/>
       <c r="AF103" s="2"/>
       <c r="AG103" s="2"/>
       <c r="AH103" s="2"/>
       <c r="AI103" s="2"/>
       <c r="AJ103" s="2"/>
       <c r="AK103" s="2"/>
       <c r="AL103" s="2"/>
       <c r="AM103" s="2"/>
       <c r="AN103" s="2"/>
       <c r="AO103" s="2"/>
       <c r="AP103" s="2"/>
@@ -6229,60 +6781,66 @@
       <c r="BF103" s="2"/>
       <c r="BG103" s="2"/>
       <c r="BH103" s="2"/>
       <c r="BI103" s="2"/>
       <c r="BJ103" s="2"/>
       <c r="BK103" s="2"/>
       <c r="BL103" s="2"/>
       <c r="BM103" s="2"/>
       <c r="BN103" s="3"/>
       <c r="BO103" s="3"/>
       <c r="BP103" s="3"/>
     </row>
     <row r="104" spans="1:68" ht="53.25" customHeight="1">
       <c r="A104" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B104" s="21">
         <v>100</v>
       </c>
       <c r="C104" s="21">
         <v>0</v>
       </c>
       <c r="D104" s="21">
         <v>100</v>
       </c>
-      <c r="E104" s="37"/>
+      <c r="E104" s="36"/>
       <c r="F104" s="21">
         <v>100</v>
       </c>
       <c r="G104" s="21">
-        <v>57.9</v>
+        <v>22.2</v>
       </c>
       <c r="H104" s="21">
-        <v>42.1</v>
-      </c>
+        <v>77.8</v>
+      </c>
+      <c r="J104" s="31"/>
+      <c r="K104" s="31"/>
+      <c r="L104" s="31"/>
+      <c r="M104" s="31"/>
+      <c r="N104" s="31"/>
+      <c r="O104" s="31"/>
       <c r="R104" s="3"/>
       <c r="S104" s="3"/>
       <c r="T104" s="3"/>
       <c r="U104" s="2"/>
       <c r="V104" s="2"/>
       <c r="W104" s="2"/>
       <c r="X104" s="2"/>
       <c r="Y104" s="2"/>
       <c r="Z104" s="2"/>
       <c r="AA104" s="2"/>
       <c r="AB104" s="2"/>
       <c r="AC104" s="2"/>
       <c r="AD104" s="2"/>
       <c r="AE104" s="2"/>
       <c r="AF104" s="2"/>
       <c r="AG104" s="2"/>
       <c r="AH104" s="2"/>
       <c r="AI104" s="2"/>
       <c r="AJ104" s="2"/>
       <c r="AK104" s="2"/>
       <c r="AL104" s="2"/>
       <c r="AM104" s="2"/>
       <c r="AN104" s="2"/>
       <c r="AO104" s="2"/>
       <c r="AP104" s="2"/>
@@ -6297,65 +6855,71 @@
       <c r="AY104" s="2"/>
       <c r="AZ104" s="2"/>
       <c r="BA104" s="2"/>
       <c r="BB104" s="2"/>
       <c r="BC104" s="2"/>
       <c r="BD104" s="2"/>
       <c r="BE104" s="2"/>
       <c r="BF104" s="2"/>
       <c r="BG104" s="2"/>
       <c r="BH104" s="2"/>
       <c r="BI104" s="2"/>
       <c r="BJ104" s="2"/>
       <c r="BK104" s="2"/>
       <c r="BL104" s="2"/>
       <c r="BM104" s="2"/>
       <c r="BN104" s="2"/>
     </row>
     <row r="105" spans="1:68" ht="25.5" customHeight="1">
       <c r="A105" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B105" s="21">
         <v>100</v>
       </c>
       <c r="C105" s="21">
-        <v>8.1</v>
+        <v>10.4</v>
       </c>
       <c r="D105" s="21">
-        <v>91.9</v>
-[...1 lines deleted...]
-      <c r="E105" s="37"/>
+        <v>89.6</v>
+      </c>
+      <c r="E105" s="36"/>
       <c r="F105" s="21">
         <v>100</v>
       </c>
       <c r="G105" s="21">
-        <v>53.5</v>
+        <v>62.4</v>
       </c>
       <c r="H105" s="21">
-        <v>46.5</v>
-      </c>
+        <v>37.6</v>
+      </c>
+      <c r="J105" s="31"/>
+      <c r="K105" s="31"/>
+      <c r="L105" s="31"/>
+      <c r="M105" s="31"/>
+      <c r="N105" s="31"/>
+      <c r="O105" s="31"/>
       <c r="R105" s="3"/>
       <c r="S105" s="3"/>
       <c r="T105" s="3"/>
       <c r="U105" s="2"/>
       <c r="V105" s="2"/>
       <c r="W105" s="2"/>
       <c r="X105" s="2"/>
       <c r="Y105" s="2"/>
       <c r="Z105" s="2"/>
       <c r="AA105" s="2"/>
       <c r="AB105" s="2"/>
       <c r="AC105" s="2"/>
       <c r="AD105" s="2"/>
       <c r="AE105" s="2"/>
       <c r="AF105" s="2"/>
       <c r="AG105" s="2"/>
       <c r="AH105" s="2"/>
       <c r="AI105" s="2"/>
       <c r="AJ105" s="2"/>
       <c r="AK105" s="2"/>
       <c r="AL105" s="2"/>
       <c r="AM105" s="2"/>
       <c r="AN105" s="2"/>
       <c r="AO105" s="2"/>
       <c r="AP105" s="2"/>
@@ -6377,60 +6941,66 @@
       <c r="BF105" s="2"/>
       <c r="BG105" s="2"/>
       <c r="BH105" s="2"/>
       <c r="BI105" s="2"/>
       <c r="BJ105" s="2"/>
       <c r="BK105" s="2"/>
       <c r="BL105" s="2"/>
       <c r="BM105" s="2"/>
       <c r="BN105" s="3"/>
       <c r="BO105" s="3"/>
       <c r="BP105" s="3"/>
     </row>
     <row r="106" spans="1:68" ht="39" customHeight="1">
       <c r="A106" s="11" t="s">
         <v>78</v>
       </c>
       <c r="B106" s="21">
         <v>100</v>
       </c>
       <c r="C106" s="21">
         <v>0</v>
       </c>
       <c r="D106" s="21">
         <v>100</v>
       </c>
-      <c r="E106" s="37"/>
+      <c r="E106" s="36"/>
       <c r="F106" s="21">
         <v>100</v>
       </c>
       <c r="G106" s="21">
-        <v>5.0999999999999996</v>
+        <v>4.5</v>
       </c>
       <c r="H106" s="21">
-        <v>94.9</v>
-      </c>
+        <v>95.5</v>
+      </c>
+      <c r="J106" s="31"/>
+      <c r="K106" s="31"/>
+      <c r="L106" s="31"/>
+      <c r="M106" s="31"/>
+      <c r="N106" s="31"/>
+      <c r="O106" s="31"/>
       <c r="R106" s="3"/>
       <c r="S106" s="3"/>
       <c r="T106" s="3"/>
       <c r="U106" s="2"/>
       <c r="V106" s="2"/>
       <c r="W106" s="2"/>
       <c r="X106" s="2"/>
       <c r="Y106" s="2"/>
       <c r="Z106" s="2"/>
       <c r="AA106" s="2"/>
       <c r="AB106" s="2"/>
       <c r="AC106" s="2"/>
       <c r="AD106" s="2"/>
       <c r="AE106" s="2"/>
       <c r="AF106" s="2"/>
       <c r="AG106" s="2"/>
       <c r="AH106" s="2"/>
       <c r="AI106" s="2"/>
       <c r="AJ106" s="2"/>
       <c r="AK106" s="2"/>
       <c r="AL106" s="2"/>
       <c r="AM106" s="2"/>
       <c r="AN106" s="2"/>
       <c r="AO106" s="2"/>
       <c r="AP106" s="2"/>
@@ -6452,60 +7022,66 @@
       <c r="BF106" s="2"/>
       <c r="BG106" s="2"/>
       <c r="BH106" s="2"/>
       <c r="BI106" s="2"/>
       <c r="BJ106" s="2"/>
       <c r="BK106" s="2"/>
       <c r="BL106" s="2"/>
       <c r="BM106" s="2"/>
       <c r="BN106" s="3"/>
       <c r="BO106" s="3"/>
       <c r="BP106" s="3"/>
     </row>
     <row r="107" spans="1:68" ht="12.75" customHeight="1">
       <c r="A107" s="11" t="s">
         <v>79</v>
       </c>
       <c r="B107" s="21">
         <v>100</v>
       </c>
       <c r="C107" s="21">
         <v>0</v>
       </c>
       <c r="D107" s="21">
         <v>100</v>
       </c>
-      <c r="E107" s="36"/>
+      <c r="E107" s="35"/>
       <c r="F107" s="21">
         <v>100</v>
       </c>
       <c r="G107" s="21">
-        <v>12.5</v>
+        <v>3.7</v>
       </c>
       <c r="H107" s="21">
-        <v>87.5</v>
-      </c>
+        <v>96.3</v>
+      </c>
+      <c r="J107" s="31"/>
+      <c r="K107" s="31"/>
+      <c r="L107" s="31"/>
+      <c r="M107" s="31"/>
+      <c r="N107" s="31"/>
+      <c r="O107" s="31"/>
       <c r="R107" s="3"/>
       <c r="S107" s="3"/>
       <c r="T107" s="3"/>
       <c r="U107" s="2"/>
       <c r="V107" s="2"/>
       <c r="W107" s="2"/>
       <c r="X107" s="2"/>
       <c r="Y107" s="2"/>
       <c r="Z107" s="2"/>
       <c r="AA107" s="2"/>
       <c r="AB107" s="2"/>
       <c r="AC107" s="2"/>
       <c r="AD107" s="2"/>
       <c r="AE107" s="2"/>
       <c r="AF107" s="2"/>
       <c r="AG107" s="2"/>
       <c r="AH107" s="2"/>
       <c r="AI107" s="2"/>
       <c r="AJ107" s="2"/>
       <c r="AK107" s="2"/>
       <c r="AL107" s="2"/>
       <c r="AM107" s="2"/>
       <c r="AN107" s="2"/>
       <c r="AO107" s="2"/>
       <c r="AP107" s="2"/>
@@ -6527,60 +7103,66 @@
       <c r="BF107" s="2"/>
       <c r="BG107" s="2"/>
       <c r="BH107" s="2"/>
       <c r="BI107" s="2"/>
       <c r="BJ107" s="2"/>
       <c r="BK107" s="2"/>
       <c r="BL107" s="2"/>
       <c r="BM107" s="2"/>
       <c r="BN107" s="3"/>
       <c r="BO107" s="3"/>
       <c r="BP107" s="3"/>
     </row>
     <row r="108" spans="1:68" ht="25.5" customHeight="1">
       <c r="A108" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B108" s="21">
         <v>100</v>
       </c>
       <c r="C108" s="21">
         <v>0</v>
       </c>
       <c r="D108" s="21">
         <v>100</v>
       </c>
-      <c r="E108" s="37"/>
+      <c r="E108" s="36"/>
       <c r="F108" s="21">
         <v>100</v>
       </c>
       <c r="G108" s="21">
-        <v>5.0999999999999996</v>
+        <v>2.4</v>
       </c>
       <c r="H108" s="21">
-        <v>94.9</v>
-      </c>
+        <v>97.6</v>
+      </c>
+      <c r="J108" s="31"/>
+      <c r="K108" s="31"/>
+      <c r="L108" s="31"/>
+      <c r="M108" s="31"/>
+      <c r="N108" s="31"/>
+      <c r="O108" s="31"/>
       <c r="R108" s="3"/>
       <c r="S108" s="3"/>
       <c r="T108" s="3"/>
       <c r="U108" s="2"/>
       <c r="V108" s="2"/>
       <c r="W108" s="2"/>
       <c r="X108" s="2"/>
       <c r="Y108" s="2"/>
       <c r="Z108" s="2"/>
       <c r="AA108" s="2"/>
       <c r="AB108" s="2"/>
       <c r="AC108" s="2"/>
       <c r="AD108" s="2"/>
       <c r="AE108" s="2"/>
       <c r="AF108" s="2"/>
       <c r="AG108" s="2"/>
       <c r="AH108" s="2"/>
       <c r="AI108" s="2"/>
       <c r="AJ108" s="2"/>
       <c r="AK108" s="2"/>
       <c r="AL108" s="2"/>
       <c r="AM108" s="2"/>
       <c r="AN108" s="2"/>
       <c r="AO108" s="2"/>
       <c r="AP108" s="2"/>
@@ -6597,65 +7179,71 @@
       <c r="BA108" s="2"/>
       <c r="BB108" s="2"/>
       <c r="BC108" s="2"/>
       <c r="BD108" s="2"/>
       <c r="BE108" s="2"/>
       <c r="BF108" s="2"/>
       <c r="BG108" s="2"/>
       <c r="BH108" s="2"/>
       <c r="BI108" s="2"/>
       <c r="BJ108" s="2"/>
       <c r="BK108" s="2"/>
       <c r="BL108" s="2"/>
       <c r="BM108" s="2"/>
       <c r="BN108" s="3"/>
       <c r="BO108" s="3"/>
       <c r="BP108" s="3"/>
     </row>
     <row r="109" spans="1:68" ht="75.75" customHeight="1">
       <c r="A109" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B109" s="21">
         <v>100</v>
       </c>
       <c r="C109" s="21">
-        <v>9</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="D109" s="21">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="E109" s="36"/>
+        <v>91.3</v>
+      </c>
+      <c r="E109" s="35"/>
       <c r="F109" s="21">
         <v>100</v>
       </c>
       <c r="G109" s="21">
-        <v>0.8</v>
+        <v>1.2</v>
       </c>
       <c r="H109" s="21">
-        <v>99.2</v>
-      </c>
+        <v>98.8</v>
+      </c>
+      <c r="J109" s="31"/>
+      <c r="K109" s="31"/>
+      <c r="L109" s="31"/>
+      <c r="M109" s="31"/>
+      <c r="N109" s="31"/>
+      <c r="O109" s="31"/>
       <c r="R109" s="3"/>
       <c r="S109" s="3"/>
       <c r="T109" s="3"/>
       <c r="U109" s="2"/>
       <c r="V109" s="2"/>
       <c r="W109" s="2"/>
       <c r="X109" s="2"/>
       <c r="Y109" s="2"/>
       <c r="Z109" s="2"/>
       <c r="AA109" s="2"/>
       <c r="AB109" s="2"/>
       <c r="AC109" s="2"/>
       <c r="AD109" s="2"/>
       <c r="AE109" s="2"/>
       <c r="AF109" s="2"/>
       <c r="AG109" s="2"/>
       <c r="AH109" s="2"/>
       <c r="AI109" s="2"/>
       <c r="AJ109" s="2"/>
       <c r="AK109" s="2"/>
       <c r="AL109" s="2"/>
       <c r="AM109" s="2"/>
       <c r="AN109" s="2"/>
       <c r="AO109" s="2"/>
       <c r="AP109" s="2"/>
@@ -6677,60 +7265,66 @@
       <c r="BF109" s="2"/>
       <c r="BG109" s="2"/>
       <c r="BH109" s="2"/>
       <c r="BI109" s="2"/>
       <c r="BJ109" s="2"/>
       <c r="BK109" s="2"/>
       <c r="BL109" s="2"/>
       <c r="BM109" s="2"/>
       <c r="BN109" s="3"/>
       <c r="BO109" s="3"/>
       <c r="BP109" s="3"/>
     </row>
     <row r="110" spans="1:68" ht="12.75" customHeight="1">
       <c r="A110" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B110" s="21">
         <v>100</v>
       </c>
       <c r="C110" s="21">
         <v>0</v>
       </c>
       <c r="D110" s="21">
         <v>100</v>
       </c>
-      <c r="E110" s="37"/>
+      <c r="E110" s="36"/>
       <c r="F110" s="21">
         <v>100</v>
       </c>
       <c r="G110" s="21">
-        <v>0.2</v>
+        <v>2.4</v>
       </c>
       <c r="H110" s="21">
-        <v>99.8</v>
-      </c>
+        <v>97.6</v>
+      </c>
+      <c r="J110" s="31"/>
+      <c r="K110" s="31"/>
+      <c r="L110" s="31"/>
+      <c r="M110" s="31"/>
+      <c r="N110" s="31"/>
+      <c r="O110" s="31"/>
       <c r="R110" s="3"/>
       <c r="S110" s="3"/>
       <c r="T110" s="3"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
       <c r="X110" s="2"/>
       <c r="Y110" s="2"/>
       <c r="Z110" s="2"/>
       <c r="AA110" s="2"/>
       <c r="AB110" s="2"/>
       <c r="AC110" s="2"/>
       <c r="AD110" s="2"/>
       <c r="AE110" s="2"/>
       <c r="AF110" s="2"/>
       <c r="AG110" s="2"/>
       <c r="AH110" s="2"/>
       <c r="AI110" s="2"/>
       <c r="AJ110" s="2"/>
       <c r="AK110" s="2"/>
       <c r="AL110" s="2"/>
       <c r="AM110" s="2"/>
       <c r="AN110" s="2"/>
       <c r="AO110" s="2"/>
       <c r="AP110" s="2"/>
@@ -6747,65 +7341,71 @@
       <c r="BA110" s="2"/>
       <c r="BB110" s="2"/>
       <c r="BC110" s="2"/>
       <c r="BD110" s="2"/>
       <c r="BE110" s="2"/>
       <c r="BF110" s="2"/>
       <c r="BG110" s="2"/>
       <c r="BH110" s="2"/>
       <c r="BI110" s="2"/>
       <c r="BJ110" s="2"/>
       <c r="BK110" s="2"/>
       <c r="BL110" s="2"/>
       <c r="BM110" s="2"/>
       <c r="BN110" s="3"/>
       <c r="BO110" s="3"/>
       <c r="BP110" s="3"/>
     </row>
     <row r="111" spans="1:68" ht="66" customHeight="1">
       <c r="A111" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B111" s="21">
         <v>100</v>
       </c>
       <c r="C111" s="21">
-        <v>20.5</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="D111" s="21">
-        <v>79.5</v>
-[...1 lines deleted...]
-      <c r="E111" s="37"/>
+        <v>90.8</v>
+      </c>
+      <c r="E111" s="36"/>
       <c r="F111" s="21">
         <v>100</v>
       </c>
       <c r="G111" s="21">
-        <v>48.7</v>
+        <v>47.8</v>
       </c>
       <c r="H111" s="21">
-        <v>51.3</v>
-      </c>
+        <v>52.2</v>
+      </c>
+      <c r="J111" s="31"/>
+      <c r="K111" s="31"/>
+      <c r="L111" s="31"/>
+      <c r="M111" s="31"/>
+      <c r="N111" s="31"/>
+      <c r="O111" s="31"/>
       <c r="R111" s="3"/>
       <c r="S111" s="3"/>
       <c r="T111" s="3"/>
       <c r="U111" s="2"/>
       <c r="V111" s="2"/>
       <c r="W111" s="2"/>
       <c r="X111" s="2"/>
       <c r="Y111" s="2"/>
       <c r="Z111" s="2"/>
       <c r="AA111" s="2"/>
       <c r="AB111" s="2"/>
       <c r="AC111" s="2"/>
       <c r="AD111" s="2"/>
       <c r="AE111" s="2"/>
       <c r="AF111" s="2"/>
       <c r="AG111" s="2"/>
       <c r="AH111" s="2"/>
       <c r="AI111" s="2"/>
       <c r="AJ111" s="2"/>
       <c r="AK111" s="2"/>
       <c r="AL111" s="2"/>
       <c r="AM111" s="2"/>
       <c r="AN111" s="2"/>
       <c r="AO111" s="2"/>
       <c r="AP111" s="2"/>
@@ -6827,60 +7427,66 @@
       <c r="BF111" s="2"/>
       <c r="BG111" s="2"/>
       <c r="BH111" s="2"/>
       <c r="BI111" s="2"/>
       <c r="BJ111" s="2"/>
       <c r="BK111" s="2"/>
       <c r="BL111" s="2"/>
       <c r="BM111" s="2"/>
       <c r="BN111" s="3"/>
       <c r="BO111" s="3"/>
       <c r="BP111" s="3"/>
     </row>
     <row r="112" spans="1:68" ht="54" customHeight="1">
       <c r="A112" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B112" s="21">
         <v>100</v>
       </c>
       <c r="C112" s="21">
         <v>0</v>
       </c>
       <c r="D112" s="21">
         <v>100</v>
       </c>
-      <c r="E112" s="37"/>
+      <c r="E112" s="36"/>
       <c r="F112" s="21">
         <v>100</v>
       </c>
       <c r="G112" s="21">
-        <v>17.8</v>
+        <v>22.7</v>
       </c>
       <c r="H112" s="21">
-        <v>82.2</v>
-      </c>
+        <v>77.3</v>
+      </c>
+      <c r="J112" s="31"/>
+      <c r="K112" s="31"/>
+      <c r="L112" s="31"/>
+      <c r="M112" s="31"/>
+      <c r="N112" s="31"/>
+      <c r="O112" s="31"/>
       <c r="R112" s="3"/>
       <c r="S112" s="3"/>
       <c r="T112" s="3"/>
       <c r="U112" s="2"/>
       <c r="V112" s="2"/>
       <c r="W112" s="2"/>
       <c r="X112" s="2"/>
       <c r="Y112" s="2"/>
       <c r="Z112" s="2"/>
       <c r="AA112" s="2"/>
       <c r="AB112" s="2"/>
       <c r="AC112" s="2"/>
       <c r="AD112" s="2"/>
       <c r="AE112" s="2"/>
       <c r="AF112" s="2"/>
       <c r="AG112" s="2"/>
       <c r="AH112" s="2"/>
       <c r="AI112" s="2"/>
       <c r="AJ112" s="2"/>
       <c r="AK112" s="2"/>
       <c r="AL112" s="2"/>
       <c r="AM112" s="2"/>
       <c r="AN112" s="2"/>
       <c r="AO112" s="2"/>
       <c r="AP112" s="2"/>
@@ -6902,60 +7508,66 @@
       <c r="BF112" s="2"/>
       <c r="BG112" s="2"/>
       <c r="BH112" s="2"/>
       <c r="BI112" s="2"/>
       <c r="BJ112" s="2"/>
       <c r="BK112" s="2"/>
       <c r="BL112" s="2"/>
       <c r="BM112" s="2"/>
       <c r="BN112" s="3"/>
       <c r="BO112" s="3"/>
       <c r="BP112" s="3"/>
     </row>
     <row r="113" spans="1:68" ht="25.5" customHeight="1">
       <c r="A113" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B113" s="21">
         <v>100</v>
       </c>
       <c r="C113" s="21">
         <v>0.1</v>
       </c>
       <c r="D113" s="21">
         <v>99.9</v>
       </c>
-      <c r="E113" s="36"/>
+      <c r="E113" s="35"/>
       <c r="F113" s="21">
         <v>100</v>
       </c>
       <c r="G113" s="21">
-        <v>3.6</v>
+        <v>1.9</v>
       </c>
       <c r="H113" s="21">
-        <v>96.4</v>
-      </c>
+        <v>98.1</v>
+      </c>
+      <c r="J113" s="31"/>
+      <c r="K113" s="31"/>
+      <c r="L113" s="31"/>
+      <c r="M113" s="31"/>
+      <c r="N113" s="31"/>
+      <c r="O113" s="31"/>
       <c r="R113" s="3"/>
       <c r="S113" s="3"/>
       <c r="T113" s="3"/>
       <c r="U113" s="2"/>
       <c r="V113" s="2"/>
       <c r="W113" s="2"/>
       <c r="X113" s="2"/>
       <c r="Y113" s="2"/>
       <c r="Z113" s="2"/>
       <c r="AA113" s="2"/>
       <c r="AB113" s="2"/>
       <c r="AC113" s="2"/>
       <c r="AD113" s="2"/>
       <c r="AE113" s="2"/>
       <c r="AF113" s="2"/>
       <c r="AG113" s="2"/>
       <c r="AH113" s="2"/>
       <c r="AI113" s="2"/>
       <c r="AJ113" s="2"/>
       <c r="AK113" s="2"/>
       <c r="AL113" s="2"/>
       <c r="AM113" s="2"/>
       <c r="AN113" s="2"/>
       <c r="AO113" s="2"/>
       <c r="AP113" s="2"/>
@@ -6965,360 +7577,426 @@
       <c r="AT113" s="2"/>
       <c r="AU113" s="2"/>
       <c r="AV113" s="2"/>
       <c r="AW113" s="2"/>
       <c r="AX113" s="2"/>
       <c r="AY113" s="2"/>
       <c r="AZ113" s="2"/>
       <c r="BA113" s="2"/>
       <c r="BB113" s="2"/>
       <c r="BC113" s="2"/>
       <c r="BD113" s="2"/>
       <c r="BE113" s="2"/>
       <c r="BF113" s="2"/>
       <c r="BG113" s="2"/>
       <c r="BH113" s="2"/>
       <c r="BI113" s="2"/>
       <c r="BJ113" s="2"/>
       <c r="BK113" s="2"/>
       <c r="BL113" s="2"/>
       <c r="BM113" s="2"/>
       <c r="BN113" s="3"/>
       <c r="BO113" s="3"/>
       <c r="BP113" s="3"/>
     </row>
     <row r="114" spans="1:68" ht="29.25" customHeight="1">
-      <c r="A114" s="38" t="s">
+      <c r="A114" s="39" t="s">
         <v>124</v>
       </c>
-      <c r="B114" s="39"/>
-[...5 lines deleted...]
-      <c r="H114" s="40"/>
+      <c r="B114" s="40"/>
+      <c r="C114" s="40"/>
+      <c r="D114" s="40"/>
+      <c r="E114" s="40"/>
+      <c r="F114" s="40"/>
+      <c r="G114" s="40"/>
+      <c r="H114" s="41"/>
       <c r="I114" s="2"/>
       <c r="BN114" s="3"/>
       <c r="BO114" s="3"/>
       <c r="BP114" s="3"/>
     </row>
     <row r="115" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A115" s="10" t="s">
+      <c r="A115" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B115" s="21">
-[...12 lines deleted...]
-      <c r="G115" s="21">
+      <c r="B115" s="20">
+        <v>100</v>
+      </c>
+      <c r="C115" s="20">
+        <v>50.3</v>
+      </c>
+      <c r="D115" s="20">
+        <v>49.7</v>
+      </c>
+      <c r="E115" s="34"/>
+      <c r="F115" s="20">
+        <v>100</v>
+      </c>
+      <c r="G115" s="20">
         <v>0.3</v>
       </c>
-      <c r="H115" s="21">
+      <c r="H115" s="20">
         <v>99.7</v>
       </c>
+      <c r="J115" s="31"/>
+      <c r="K115" s="31"/>
+      <c r="L115" s="31"/>
+      <c r="M115" s="31"/>
+      <c r="N115" s="31"/>
+      <c r="O115" s="31"/>
       <c r="BP115" s="1"/>
     </row>
     <row r="116" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A116" s="27" t="s">
+      <c r="A116" s="26" t="s">
         <v>83</v>
       </c>
-      <c r="B116" s="28">
-[...17 lines deleted...]
-      </c>
+      <c r="B116" s="27">
+        <v>100</v>
+      </c>
+      <c r="C116" s="27">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="D116" s="27">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="E116" s="33"/>
+      <c r="F116" s="24">
+        <v>100</v>
+      </c>
+      <c r="G116" s="27">
+        <v>0</v>
+      </c>
+      <c r="H116" s="27">
+        <v>100</v>
+      </c>
+      <c r="J116" s="31"/>
+      <c r="K116" s="31"/>
+      <c r="L116" s="31"/>
+      <c r="M116" s="31"/>
+      <c r="N116" s="31"/>
+      <c r="O116" s="31"/>
       <c r="BP116" s="1"/>
     </row>
     <row r="117" spans="1:68" ht="12.75" customHeight="1">
       <c r="A117" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B117" s="21">
         <v>100</v>
       </c>
       <c r="C117" s="21">
-        <v>23.8</v>
+        <v>42.2</v>
       </c>
       <c r="D117" s="21">
-        <v>76.2</v>
+        <v>57.8</v>
       </c>
       <c r="E117" s="36"/>
       <c r="F117" s="21">
         <v>100</v>
       </c>
       <c r="G117" s="21">
-        <v>2.1</v>
+        <v>2.7</v>
       </c>
       <c r="H117" s="21">
-        <v>97.9</v>
-      </c>
+        <v>97.3</v>
+      </c>
+      <c r="J117" s="31"/>
+      <c r="K117" s="31"/>
+      <c r="L117" s="31"/>
+      <c r="M117" s="31"/>
+      <c r="N117" s="31"/>
+      <c r="O117" s="31"/>
       <c r="BP117" s="1"/>
     </row>
     <row r="118" spans="1:68" ht="27" customHeight="1">
-      <c r="A118" s="38" t="s">
+      <c r="A118" s="39" t="s">
         <v>125</v>
       </c>
-      <c r="B118" s="39"/>
-[...5 lines deleted...]
-      <c r="H118" s="40"/>
+      <c r="B118" s="40"/>
+      <c r="C118" s="40"/>
+      <c r="D118" s="40"/>
+      <c r="E118" s="40"/>
+      <c r="F118" s="40"/>
+      <c r="G118" s="40"/>
+      <c r="H118" s="41"/>
       <c r="I118" s="2"/>
       <c r="BN118" s="3"/>
       <c r="BP118" s="1"/>
     </row>
     <row r="119" spans="1:68" ht="25.5" customHeight="1">
       <c r="A119" s="11" t="s">
         <v>84</v>
       </c>
       <c r="B119" s="21">
         <v>100</v>
       </c>
       <c r="C119" s="21">
-        <v>32.9</v>
+        <v>21.9</v>
       </c>
       <c r="D119" s="21">
-        <v>67.099999999999994</v>
-[...1 lines deleted...]
-      <c r="E119" s="37"/>
+        <v>78.099999999999994</v>
+      </c>
+      <c r="E119" s="36"/>
       <c r="F119" s="21">
         <v>100</v>
       </c>
       <c r="G119" s="21">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="H119" s="21">
-        <v>99.5</v>
-      </c>
+        <v>99.4</v>
+      </c>
+      <c r="J119" s="31"/>
+      <c r="K119" s="31"/>
+      <c r="L119" s="31"/>
+      <c r="M119" s="31"/>
+      <c r="N119" s="31"/>
+      <c r="O119" s="31"/>
       <c r="BP119" s="1"/>
     </row>
     <row r="120" spans="1:68" ht="25.5" customHeight="1">
       <c r="A120" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B120" s="21">
         <v>100</v>
       </c>
       <c r="C120" s="21">
-        <v>8.4</v>
+        <v>7.4</v>
       </c>
       <c r="D120" s="21">
-        <v>91.6</v>
-[...1 lines deleted...]
-      <c r="E120" s="37"/>
+        <v>92.6</v>
+      </c>
+      <c r="E120" s="36"/>
       <c r="F120" s="21">
         <v>100</v>
       </c>
       <c r="G120" s="21">
-        <v>4.0999999999999996</v>
+        <v>3.6</v>
       </c>
       <c r="H120" s="21">
-        <v>95.9</v>
-      </c>
+        <v>96.4</v>
+      </c>
+      <c r="J120" s="31"/>
+      <c r="K120" s="31"/>
+      <c r="L120" s="31"/>
+      <c r="M120" s="31"/>
+      <c r="N120" s="31"/>
+      <c r="O120" s="31"/>
       <c r="BP120" s="1"/>
     </row>
     <row r="121" spans="1:68" ht="25.5" customHeight="1">
       <c r="A121" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B121" s="21">
         <v>100</v>
       </c>
       <c r="C121" s="21">
-        <v>3.5</v>
+        <v>1.9</v>
       </c>
       <c r="D121" s="21">
-        <v>96.5</v>
-[...1 lines deleted...]
-      <c r="E121" s="37"/>
+        <v>98.1</v>
+      </c>
+      <c r="E121" s="36"/>
       <c r="F121" s="21">
         <v>100</v>
       </c>
       <c r="G121" s="21">
-        <v>29</v>
+        <v>20.3</v>
       </c>
       <c r="H121" s="21">
-        <v>71</v>
-      </c>
+        <v>79.7</v>
+      </c>
+      <c r="J121" s="31"/>
+      <c r="K121" s="31"/>
+      <c r="L121" s="31"/>
+      <c r="M121" s="31"/>
+      <c r="N121" s="31"/>
+      <c r="O121" s="31"/>
       <c r="BP121" s="1"/>
     </row>
     <row r="122" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A122" s="23" t="s">
+      <c r="A122" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B122" s="26">
-[...17 lines deleted...]
-      </c>
+      <c r="B122" s="25">
+        <v>100</v>
+      </c>
+      <c r="C122" s="25">
+        <v>72.8</v>
+      </c>
+      <c r="D122" s="25">
+        <v>27.2</v>
+      </c>
+      <c r="E122" s="33"/>
+      <c r="F122" s="25">
+        <v>100</v>
+      </c>
+      <c r="G122" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="H122" s="25">
+        <v>99.7</v>
+      </c>
+      <c r="J122" s="31"/>
+      <c r="K122" s="31"/>
+      <c r="L122" s="31"/>
+      <c r="M122" s="31"/>
+      <c r="N122" s="31"/>
+      <c r="O122" s="31"/>
       <c r="BP122" s="1"/>
     </row>
     <row r="123" spans="1:68" ht="25.5" customHeight="1">
-      <c r="A123" s="11" t="s">
+      <c r="A123" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="B123" s="21">
-[...17 lines deleted...]
-      </c>
+      <c r="B123" s="20">
+        <v>100</v>
+      </c>
+      <c r="C123" s="20">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="D123" s="20">
+        <v>35.1</v>
+      </c>
+      <c r="E123" s="34"/>
+      <c r="F123" s="20">
+        <v>100</v>
+      </c>
+      <c r="G123" s="20">
+        <v>6.4</v>
+      </c>
+      <c r="H123" s="20">
+        <v>93.6</v>
+      </c>
+      <c r="J123" s="31"/>
+      <c r="K123" s="31"/>
+      <c r="L123" s="31"/>
+      <c r="M123" s="31"/>
+      <c r="N123" s="31"/>
+      <c r="O123" s="31"/>
       <c r="BP123" s="1"/>
     </row>
     <row r="124" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A124" s="24" t="s">
+      <c r="A124" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B124" s="25">
-[...17 lines deleted...]
-      </c>
+      <c r="B124" s="24">
+        <v>100</v>
+      </c>
+      <c r="C124" s="24">
+        <v>72.7</v>
+      </c>
+      <c r="D124" s="24">
+        <v>27.3</v>
+      </c>
+      <c r="E124" s="33"/>
+      <c r="F124" s="24">
+        <v>100</v>
+      </c>
+      <c r="G124" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="H124" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="J124" s="31"/>
+      <c r="K124" s="31"/>
+      <c r="L124" s="31"/>
+      <c r="M124" s="31"/>
+      <c r="N124" s="31"/>
+      <c r="O124" s="31"/>
       <c r="BP124" s="1"/>
     </row>
     <row r="125" spans="1:68" ht="25.5" customHeight="1">
       <c r="A125" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B125" s="21">
         <v>100</v>
       </c>
       <c r="C125" s="21">
-        <v>12.8</v>
+        <v>11.1</v>
       </c>
       <c r="D125" s="21">
-        <v>87.2</v>
-[...1 lines deleted...]
-      <c r="E125" s="37"/>
+        <v>88.9</v>
+      </c>
+      <c r="E125" s="36"/>
       <c r="F125" s="21">
         <v>100</v>
       </c>
       <c r="G125" s="21">
         <v>0.1</v>
       </c>
       <c r="H125" s="21">
         <v>99.9</v>
       </c>
+      <c r="J125" s="31"/>
+      <c r="K125" s="31"/>
+      <c r="L125" s="31"/>
+      <c r="M125" s="31"/>
+      <c r="N125" s="31"/>
+      <c r="O125" s="31"/>
       <c r="BP125" s="1"/>
     </row>
     <row r="126" spans="1:68">
-      <c r="A126" s="22" t="s">
+      <c r="A126" s="63" t="s">
         <v>49</v>
       </c>
-      <c r="B126" s="26">
-[...17 lines deleted...]
-      </c>
+      <c r="B126" s="37">
+        <v>100</v>
+      </c>
+      <c r="C126" s="37">
+        <v>49.1</v>
+      </c>
+      <c r="D126" s="37">
+        <v>50.9</v>
+      </c>
+      <c r="E126" s="36"/>
+      <c r="F126" s="37">
+        <v>100</v>
+      </c>
+      <c r="G126" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H126" s="37">
+        <v>99.8</v>
+      </c>
+      <c r="J126" s="31"/>
+      <c r="K126" s="31"/>
+      <c r="L126" s="31"/>
+      <c r="M126" s="31"/>
+      <c r="N126" s="31"/>
+      <c r="O126" s="31"/>
       <c r="BP126" s="1"/>
     </row>
     <row r="127" spans="1:68">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
-      <c r="E127" s="32"/>
+      <c r="E127" s="31"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A57:H58"/>
     <mergeCell ref="A51:H51"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A75:H75"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A59:H59"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="20" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>