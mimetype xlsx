--- v0 (2026-04-14)
+++ v1 (2026-09-16)
@@ -1,115 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="841"/>
+    <workbookView xWindow="0" yWindow="510" windowWidth="14490" windowHeight="11700" tabRatio="841"/>
   </bookViews>
   <sheets>
     <sheet name="Republic of Kazakhstan" sheetId="11" r:id="rId1"/>
     <sheet name="The number and area of greenhou" sheetId="9" r:id="rId2"/>
     <sheet name="Gross collection" sheetId="10" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Republic of Kazakhstan'!$A$1:$M$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'The number and area of greenhou'!$A$1:$K$49</definedName>
+  </definedNames>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="665" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1166" uniqueCount="67">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>в том числе</t>
-  </si>
-[...10 lines deleted...]
-    <t>4 st quarter</t>
   </si>
   <si>
     <t>quantity, units</t>
   </si>
   <si>
     <t>area, square meters</t>
   </si>
   <si>
     <t>hundredweight</t>
   </si>
   <si>
     <t>for vegetables</t>
   </si>
   <si>
     <t>for flowers</t>
   </si>
   <si>
     <t>others</t>
   </si>
   <si>
     <t>Gross harvest of vegetables</t>
   </si>
   <si>
     <t xml:space="preserve"> of these:</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">The number and area of greenhouses by agricultural enterprises and farms
 </t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t xml:space="preserve">Aktobe </t>
   </si>
   <si>
     <t xml:space="preserve">Almaty </t>
   </si>
   <si>
     <t xml:space="preserve">Atyrau </t>
   </si>
   <si>
     <t xml:space="preserve">Batys Kazakhstan </t>
   </si>
   <si>
     <t xml:space="preserve">Zhambyl </t>
@@ -212,161 +195,166 @@
     <t xml:space="preserve">             strawberries</t>
   </si>
   <si>
     <t xml:space="preserve">              lettuce</t>
   </si>
   <si>
     <t xml:space="preserve">              chili and pepper </t>
   </si>
   <si>
     <t xml:space="preserve">              eggplant</t>
   </si>
   <si>
     <t xml:space="preserve">              onions</t>
   </si>
   <si>
     <t xml:space="preserve">              tomatoes</t>
   </si>
   <si>
     <t xml:space="preserve">The main indicators for accounting for the gross harvest of individual crops in the closed ground in organized farms
 </t>
   </si>
   <si>
     <t>Perennial crops</t>
   </si>
   <si>
-    <t xml:space="preserve">Mushrooms </t>
-[...1 lines deleted...]
-  <si>
     <t>as of January 1, 2025</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve"> Perennial crops</t>
   </si>
+  <si>
+    <t>as of January 1, 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">              mushrooms </t>
+  </si>
+  <si>
+    <t>I st quarter</t>
+  </si>
+  <si>
+    <t>II st quarter</t>
+  </si>
+  <si>
+    <t>III st quarter</t>
+  </si>
+  <si>
+    <t>IV st quarter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">             banana</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="12"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="9">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
@@ -426,247 +414,374 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Стиль сводной таблицы 1" table="0" count="0"/>
     <tableStyle name="Стиль таблицы 1" pivot="0" count="0"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -691,86 +806,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -903,6187 +1018,9898 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J21"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32" style="32" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="10.42578125" style="32" customWidth="1"/>
+    <col min="1" max="1" width="32" style="24" customWidth="1"/>
+    <col min="2" max="2" width="10.140625" style="24" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" style="24" customWidth="1"/>
+    <col min="4" max="4" width="10" style="24" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="24" customWidth="1"/>
+    <col min="6" max="7" width="9.140625" style="24"/>
+    <col min="8" max="8" width="10.5703125" style="24" customWidth="1"/>
+    <col min="9" max="9" width="10.42578125" style="24" customWidth="1"/>
+    <col min="12" max="12" width="10.85546875" customWidth="1"/>
+    <col min="13" max="13" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="I3" s="42" t="s">
+    <row r="1" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="32"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="31"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="27"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="M3" s="29" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="89"/>
+      <c r="B4" s="86">
+        <v>2023</v>
+      </c>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="87">
+        <v>2024</v>
+      </c>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="87">
+        <v>2025</v>
+      </c>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="89"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="90"/>
+      <c r="B5" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="E5" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="F5" s="83" t="s">
+        <v>62</v>
+      </c>
+      <c r="G5" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="H5" s="83" t="s">
+        <v>64</v>
+      </c>
+      <c r="I5" s="83" t="s">
+        <v>65</v>
+      </c>
+      <c r="J5" s="83" t="s">
+        <v>62</v>
+      </c>
+      <c r="K5" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="L5" s="83" t="s">
+        <v>64</v>
+      </c>
+      <c r="M5" s="84" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="41"/>
-[...19 lines deleted...]
-      <c r="B5" s="30" t="s">
+      <c r="B6" s="48">
+        <v>184822.9</v>
+      </c>
+      <c r="C6" s="48">
+        <v>771249.8</v>
+      </c>
+      <c r="D6" s="48">
+        <v>143965.20000000001</v>
+      </c>
+      <c r="E6" s="48">
+        <v>455303.8</v>
+      </c>
+      <c r="F6" s="48">
+        <v>174901.9</v>
+      </c>
+      <c r="G6" s="48">
+        <v>822154.9</v>
+      </c>
+      <c r="H6" s="48">
+        <v>161008.79999999999</v>
+      </c>
+      <c r="I6" s="48">
+        <v>511319.7</v>
+      </c>
+      <c r="J6" s="48">
+        <v>234771.6</v>
+      </c>
+      <c r="K6" s="48">
+        <v>860966.40000000002</v>
+      </c>
+      <c r="L6" s="48">
+        <v>235491.5</v>
+      </c>
+      <c r="M6" s="48">
+        <v>355728.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
+      <c r="L7" s="48"/>
+      <c r="M7" s="48"/>
+    </row>
+    <row r="8" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="48">
+        <v>75021.600000000006</v>
+      </c>
+      <c r="C8" s="48">
+        <v>212008.1</v>
+      </c>
+      <c r="D8" s="48">
+        <v>64058</v>
+      </c>
+      <c r="E8" s="48">
+        <v>130255.6</v>
+      </c>
+      <c r="F8" s="48">
+        <v>65938.3</v>
+      </c>
+      <c r="G8" s="48">
+        <v>248008.5</v>
+      </c>
+      <c r="H8" s="48">
+        <v>72987</v>
+      </c>
+      <c r="I8" s="48">
+        <v>232191.3</v>
+      </c>
+      <c r="J8" s="48">
+        <v>120258.1</v>
+      </c>
+      <c r="K8" s="48">
+        <v>331228.5</v>
+      </c>
+      <c r="L8" s="48">
+        <v>108233.4</v>
+      </c>
+      <c r="M8" s="48">
+        <v>167305.70000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="48">
+        <v>103606.8</v>
+      </c>
+      <c r="C9" s="48">
+        <v>541846.6</v>
+      </c>
+      <c r="D9" s="48">
+        <v>74195.899999999994</v>
+      </c>
+      <c r="E9" s="48">
+        <v>319367.5</v>
+      </c>
+      <c r="F9" s="48">
+        <v>103713.7</v>
+      </c>
+      <c r="G9" s="48">
+        <v>543537.80000000005</v>
+      </c>
+      <c r="H9" s="48">
+        <v>81246.899999999994</v>
+      </c>
+      <c r="I9" s="48">
+        <v>266594.09999999998</v>
+      </c>
+      <c r="J9" s="48">
+        <v>110768.4</v>
+      </c>
+      <c r="K9" s="48">
+        <v>504036.7</v>
+      </c>
+      <c r="L9" s="48">
+        <v>115513.7</v>
+      </c>
+      <c r="M9" s="48">
+        <v>180480.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="48">
+        <v>7</v>
+      </c>
+      <c r="G10" s="48">
+        <v>338</v>
+      </c>
+      <c r="H10" s="48">
+        <v>1.3</v>
+      </c>
+      <c r="I10" s="48">
+        <v>579</v>
+      </c>
+      <c r="J10" s="48">
+        <v>6</v>
+      </c>
+      <c r="K10" s="48">
+        <v>479.5</v>
+      </c>
+      <c r="L10" s="48">
+        <v>5130.8</v>
+      </c>
+      <c r="M10" s="48">
+        <v>1448.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="48">
+        <v>615.5</v>
+      </c>
+      <c r="C11" s="48">
+        <v>7157.6</v>
+      </c>
+      <c r="D11" s="48">
+        <v>41.9</v>
+      </c>
+      <c r="E11" s="48">
+        <v>2139.4</v>
+      </c>
+      <c r="F11" s="48">
+        <v>2043.8</v>
+      </c>
+      <c r="G11" s="48">
+        <v>2667</v>
+      </c>
+      <c r="H11" s="48">
+        <v>716.7</v>
+      </c>
+      <c r="I11" s="48">
+        <v>2364.9</v>
+      </c>
+      <c r="J11" s="48">
+        <v>1549.3</v>
+      </c>
+      <c r="K11" s="48">
+        <v>1312.5</v>
+      </c>
+      <c r="L11" s="48">
+        <v>1481.1</v>
+      </c>
+      <c r="M11" s="48">
+        <v>3415.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="48">
+        <v>1070</v>
+      </c>
+      <c r="C12" s="48">
+        <v>2506</v>
+      </c>
+      <c r="D12" s="48">
+        <v>1458</v>
+      </c>
+      <c r="E12" s="48">
+        <v>1630</v>
+      </c>
+      <c r="F12" s="48">
+        <v>1151</v>
+      </c>
+      <c r="G12" s="48">
+        <v>13374</v>
+      </c>
+      <c r="H12" s="48">
+        <v>2773.4</v>
+      </c>
+      <c r="I12" s="48">
+        <v>3397.2</v>
+      </c>
+      <c r="J12" s="48">
+        <v>1277.8</v>
+      </c>
+      <c r="K12" s="48">
+        <v>3684.6</v>
+      </c>
+      <c r="L12" s="48">
+        <v>2289.6</v>
+      </c>
+      <c r="M12" s="48">
+        <v>1238.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="48">
+        <v>542.1</v>
+      </c>
+      <c r="C13" s="48">
+        <v>3270</v>
+      </c>
+      <c r="D13" s="48">
+        <v>900</v>
+      </c>
+      <c r="E13" s="48">
+        <v>1665.7</v>
+      </c>
+      <c r="F13" s="48">
+        <v>807.6</v>
+      </c>
+      <c r="G13" s="48">
+        <v>12475.9</v>
+      </c>
+      <c r="H13" s="48">
+        <v>892</v>
+      </c>
+      <c r="I13" s="48">
+        <v>2354.1999999999998</v>
+      </c>
+      <c r="J13" s="48">
+        <v>431.4</v>
+      </c>
+      <c r="K13" s="48">
+        <v>18951.3</v>
+      </c>
+      <c r="L13" s="48">
+        <v>1381.1</v>
+      </c>
+      <c r="M13" s="48">
+        <v>492.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="48">
+        <v>2.7</v>
+      </c>
+      <c r="C14" s="48">
+        <v>0.2</v>
+      </c>
+      <c r="D14" s="48">
         <v>2</v>
       </c>
-      <c r="C5" s="30" t="s">
+      <c r="E14" s="48">
+        <v>15</v>
+      </c>
+      <c r="F14" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="48">
+        <v>11</v>
+      </c>
+      <c r="H14" s="48">
+        <v>1</v>
+      </c>
+      <c r="I14" s="48">
+        <v>101.4</v>
+      </c>
+      <c r="J14" s="48">
         <v>3</v>
       </c>
-      <c r="D5" s="30" t="s">
-[...20 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="K14" s="48">
+        <v>11</v>
+      </c>
+      <c r="L14" s="48">
         <v>12</v>
       </c>
-      <c r="B6" s="34">
-[...155 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="M14" s="48">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="48">
+        <v>2677</v>
+      </c>
+      <c r="C15" s="48">
+        <v>3033</v>
+      </c>
+      <c r="D15" s="48">
+        <v>1855</v>
+      </c>
+      <c r="E15" s="48">
+        <v>144</v>
+      </c>
+      <c r="F15" s="48">
+        <v>1223</v>
+      </c>
+      <c r="G15" s="48">
+        <v>1681</v>
+      </c>
+      <c r="H15" s="48">
+        <v>2362</v>
+      </c>
+      <c r="I15" s="48">
+        <v>2792.7</v>
+      </c>
+      <c r="J15" s="48">
+        <v>380</v>
+      </c>
+      <c r="K15" s="48">
+        <v>1137</v>
+      </c>
+      <c r="L15" s="62">
+        <v>1286</v>
+      </c>
+      <c r="M15" s="48">
+        <v>945.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="34">
-[...128 lines deleted...]
-      <c r="B17" s="34">
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="48"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="48">
         <v>40.299999999999997</v>
       </c>
-      <c r="C17" s="34">
+      <c r="C17" s="48">
         <v>12.1</v>
       </c>
-      <c r="D17" s="34">
+      <c r="D17" s="48">
         <v>48.1</v>
       </c>
-      <c r="E17" s="34">
+      <c r="E17" s="48">
         <v>656.7</v>
       </c>
-      <c r="F17" s="34">
+      <c r="F17" s="48">
         <v>53.2</v>
       </c>
-      <c r="G17" s="34">
+      <c r="G17" s="48">
         <v>20.9</v>
       </c>
-      <c r="H17" s="34">
+      <c r="H17" s="48">
         <v>31.4</v>
       </c>
-      <c r="I17" s="34">
+      <c r="I17" s="48">
         <v>720.7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B18" s="34">
+      <c r="J17" s="48">
+        <v>52.3</v>
+      </c>
+      <c r="K17" s="48">
+        <v>5.2</v>
+      </c>
+      <c r="L17" s="48">
+        <v>222.5</v>
+      </c>
+      <c r="M17" s="48">
+        <v>1046.0999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="48">
         <v>51.3</v>
       </c>
-      <c r="C18" s="34">
+      <c r="C18" s="48">
         <v>233.8</v>
       </c>
-      <c r="D18" s="34">
+      <c r="D18" s="48">
         <v>453</v>
       </c>
-      <c r="E18" s="34">
+      <c r="E18" s="48">
         <v>1691.9</v>
       </c>
-      <c r="F18" s="34">
+      <c r="F18" s="48">
         <v>27.8</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="48">
         <v>111.8</v>
       </c>
-      <c r="H18" s="34">
+      <c r="H18" s="48">
         <v>72.7</v>
       </c>
-      <c r="I18" s="34">
+      <c r="I18" s="48">
         <v>3515.7</v>
       </c>
-    </row>
-[...6 lines deleted...]
-    <row r="21" spans="1:9" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="J18" s="48">
+        <v>1619.2</v>
+      </c>
+      <c r="K18" s="48">
+        <v>2079.6999999999998</v>
+      </c>
+      <c r="L18" s="48">
+        <v>60.7</v>
+      </c>
+      <c r="M18" s="48">
+        <v>1573.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="51">
+        <v>761</v>
+      </c>
+      <c r="K19" s="51">
+        <v>701</v>
+      </c>
+      <c r="L19" s="51">
+        <v>319</v>
+      </c>
+      <c r="M19" s="51">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="5">
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O25"/>
+  <dimension ref="A1:O49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:K1"/>
+      <selection activeCell="A3" sqref="A3:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.5703125" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
+    </row>
+    <row r="2" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="92" t="s">
+        <v>57</v>
+      </c>
+      <c r="K2" s="92"/>
+    </row>
+    <row r="3" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="94"/>
+      <c r="B3" s="95" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="95" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="99"/>
+    </row>
+    <row r="4" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="94"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="98" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="98"/>
+      <c r="H4" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="98"/>
+      <c r="J4" s="98" t="s">
+        <v>7</v>
+      </c>
+      <c r="K4" s="99"/>
+    </row>
+    <row r="5" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="94"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="G5" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="34">
+        <v>2101</v>
+      </c>
+      <c r="C6" s="35">
+        <v>11090331</v>
+      </c>
+      <c r="D6" s="34">
+        <v>1922</v>
+      </c>
+      <c r="E6" s="35">
+        <v>9882878</v>
+      </c>
+      <c r="F6" s="34">
+        <v>51</v>
+      </c>
+      <c r="G6" s="35">
+        <v>273859</v>
+      </c>
+      <c r="H6" s="34">
+        <v>7</v>
+      </c>
+      <c r="I6" s="35">
+        <v>6396</v>
+      </c>
+      <c r="J6" s="34">
+        <v>121</v>
+      </c>
+      <c r="K6" s="35">
+        <v>927198</v>
+      </c>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8"/>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="7">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3">
+        <v>81282</v>
+      </c>
+      <c r="D7" s="7">
+        <v>17</v>
+      </c>
+      <c r="E7" s="3">
+        <v>50737</v>
+      </c>
+      <c r="F7" s="7">
+        <v>2</v>
+      </c>
+      <c r="G7" s="3">
+        <v>30300</v>
+      </c>
+      <c r="H7" s="7">
+        <v>1</v>
+      </c>
+      <c r="I7" s="3">
+        <v>245</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K7" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="7">
+        <v>101</v>
+      </c>
+      <c r="C8" s="3">
+        <v>398491</v>
+      </c>
+      <c r="D8" s="7">
+        <v>94</v>
+      </c>
+      <c r="E8" s="3">
+        <v>387241</v>
+      </c>
+      <c r="F8" s="7">
+        <v>1</v>
+      </c>
+      <c r="G8" s="7">
+        <v>250</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="7">
+        <v>6</v>
+      </c>
+      <c r="K8" s="3">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="7">
+        <v>58</v>
+      </c>
+      <c r="C9" s="3">
+        <v>534688</v>
+      </c>
+      <c r="D9" s="7">
+        <v>31</v>
+      </c>
+      <c r="E9" s="3">
+        <v>286420</v>
+      </c>
+      <c r="F9" s="7">
+        <v>6</v>
+      </c>
+      <c r="G9" s="3">
+        <v>166517</v>
+      </c>
+      <c r="H9" s="7">
+        <v>4</v>
+      </c>
+      <c r="I9" s="3">
+        <v>4751</v>
+      </c>
+      <c r="J9" s="7">
+        <v>17</v>
+      </c>
+      <c r="K9" s="3">
+        <v>77000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="63"/>
-[...27 lines deleted...]
-      <c r="B3" s="65" t="s">
+      <c r="B10" s="7">
+        <v>199</v>
+      </c>
+      <c r="C10" s="3">
+        <v>150894</v>
+      </c>
+      <c r="D10" s="10">
+        <v>179</v>
+      </c>
+      <c r="E10" s="6">
+        <v>140894</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="42">
+        <v>20</v>
+      </c>
+      <c r="K10" s="43">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="7">
+        <v>48</v>
+      </c>
+      <c r="C11" s="3">
+        <v>239840</v>
+      </c>
+      <c r="D11" s="7">
+        <v>48</v>
+      </c>
+      <c r="E11" s="3">
+        <v>239840</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="7">
+        <v>17</v>
+      </c>
+      <c r="C12" s="3">
+        <v>71896</v>
+      </c>
+      <c r="D12" s="7">
+        <v>16</v>
+      </c>
+      <c r="E12" s="3">
+        <v>71496</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="7">
+        <v>1</v>
+      </c>
+      <c r="I12" s="7">
+        <v>400</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="7">
+        <v>13</v>
+      </c>
+      <c r="C13" s="3">
+        <v>26745</v>
+      </c>
+      <c r="D13" s="7">
+        <v>13</v>
+      </c>
+      <c r="E13" s="3">
+        <v>26745</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="7">
+        <v>52</v>
+      </c>
+      <c r="C14" s="3">
+        <v>330369</v>
+      </c>
+      <c r="D14" s="7">
+        <v>35</v>
+      </c>
+      <c r="E14" s="3">
+        <v>201285</v>
+      </c>
+      <c r="F14" s="7">
+        <v>13</v>
+      </c>
+      <c r="G14" s="3">
+        <v>5084</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="7">
+        <v>4</v>
+      </c>
+      <c r="K14" s="3">
+        <v>124000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="7">
+        <v>17</v>
+      </c>
+      <c r="C15" s="3">
+        <v>27671</v>
+      </c>
+      <c r="D15" s="7">
+        <v>16</v>
+      </c>
+      <c r="E15" s="3">
+        <v>27312</v>
+      </c>
+      <c r="F15" s="7">
+        <v>1</v>
+      </c>
+      <c r="G15" s="3">
+        <v>359</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="7">
+        <v>24</v>
+      </c>
+      <c r="C16" s="3">
+        <v>40862</v>
+      </c>
+      <c r="D16" s="7">
+        <v>22</v>
+      </c>
+      <c r="E16" s="3">
+        <v>39812</v>
+      </c>
+      <c r="F16" s="7">
+        <v>2</v>
+      </c>
+      <c r="G16" s="3">
+        <v>1050</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="7">
+        <v>68</v>
+      </c>
+      <c r="C17" s="3">
+        <v>189899</v>
+      </c>
+      <c r="D17" s="7">
+        <v>67</v>
+      </c>
+      <c r="E17" s="3">
+        <v>189599</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="7">
+        <v>1</v>
+      </c>
+      <c r="K17" s="3">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="7">
+        <v>27</v>
+      </c>
+      <c r="C18" s="3">
+        <v>365387</v>
+      </c>
+      <c r="D18" s="7">
+        <v>25</v>
+      </c>
+      <c r="E18" s="3">
+        <v>363319</v>
+      </c>
+      <c r="F18" s="7">
+        <v>2</v>
+      </c>
+      <c r="G18" s="3">
+        <v>2068</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7">
+        <v>11</v>
+      </c>
+      <c r="C19" s="3">
+        <v>50249</v>
+      </c>
+      <c r="D19" s="7">
+        <v>11</v>
+      </c>
+      <c r="E19" s="3">
+        <v>50249</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7">
+        <v>1289</v>
+      </c>
+      <c r="C20" s="3">
+        <v>7134090</v>
+      </c>
+      <c r="D20" s="7">
+        <v>1267</v>
+      </c>
+      <c r="E20" s="3">
+        <v>6957735</v>
+      </c>
+      <c r="F20" s="7">
+        <v>8</v>
+      </c>
+      <c r="G20" s="3">
+        <v>49400</v>
+      </c>
+      <c r="H20" s="7">
+        <v>1</v>
+      </c>
+      <c r="I20" s="3">
+        <v>1000</v>
+      </c>
+      <c r="J20" s="7">
+        <v>13</v>
+      </c>
+      <c r="K20" s="3">
+        <v>125955</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7">
+        <v>14</v>
+      </c>
+      <c r="C21" s="3">
+        <v>4878</v>
+      </c>
+      <c r="D21" s="7">
+        <v>11</v>
+      </c>
+      <c r="E21" s="3">
+        <v>4110</v>
+      </c>
+      <c r="F21" s="7">
+        <v>1</v>
+      </c>
+      <c r="G21" s="3">
+        <v>340</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="7">
+        <v>2</v>
+      </c>
+      <c r="K21" s="3">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7">
+        <v>17</v>
+      </c>
+      <c r="C22" s="3">
+        <v>38697</v>
+      </c>
+      <c r="D22" s="7">
+        <v>2</v>
+      </c>
+      <c r="E22" s="7">
+        <v>20206</v>
+      </c>
+      <c r="F22" s="7">
+        <v>15</v>
+      </c>
+      <c r="G22" s="3">
+        <v>18491</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K22" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7">
+        <v>1</v>
+      </c>
+      <c r="C23" s="3">
+        <v>118247</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="3">
+        <v>118247</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="9">
+        <v>125</v>
+      </c>
+      <c r="C24" s="4">
+        <v>1286146</v>
+      </c>
+      <c r="D24" s="40">
+        <v>67</v>
+      </c>
+      <c r="E24" s="41">
+        <v>707631</v>
+      </c>
+      <c r="F24" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="9">
+        <v>58</v>
+      </c>
+      <c r="K24" s="9">
+        <v>578515</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="93"/>
+      <c r="C26" s="93"/>
+      <c r="D26" s="93"/>
+      <c r="E26" s="93"/>
+      <c r="F26" s="93"/>
+      <c r="G26" s="93"/>
+      <c r="H26" s="93"/>
+      <c r="I26" s="93"/>
+      <c r="J26" s="93"/>
+      <c r="K26" s="93"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J27" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="K27" s="92"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="94"/>
+      <c r="B28" s="95" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="95" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="98"/>
+      <c r="F28" s="98"/>
+      <c r="G28" s="98"/>
+      <c r="H28" s="98"/>
+      <c r="I28" s="98"/>
+      <c r="J28" s="98"/>
+      <c r="K28" s="99"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="94"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="96"/>
+      <c r="D29" s="98" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="98"/>
+      <c r="F29" s="98" t="s">
+        <v>6</v>
+      </c>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="I29" s="98"/>
+      <c r="J29" s="98" t="s">
+        <v>7</v>
+      </c>
+      <c r="K29" s="99"/>
+    </row>
+    <row r="30" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="94"/>
+      <c r="B30" s="97"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="H30" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="I30" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="J30" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="K30" s="46" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="52">
+        <v>2319</v>
+      </c>
+      <c r="C31" s="52">
+        <v>12109078</v>
+      </c>
+      <c r="D31" s="52">
+        <v>2159</v>
+      </c>
+      <c r="E31" s="52">
+        <v>11411002</v>
+      </c>
+      <c r="F31" s="52">
+        <v>47</v>
+      </c>
+      <c r="G31" s="52">
+        <v>287692</v>
+      </c>
+      <c r="H31" s="52">
+        <v>6</v>
+      </c>
+      <c r="I31" s="52">
+        <v>14674</v>
+      </c>
+      <c r="J31" s="52">
+        <v>107</v>
+      </c>
+      <c r="K31" s="52">
+        <v>395711</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="53">
+        <v>19</v>
+      </c>
+      <c r="C32" s="53">
+        <v>78706</v>
+      </c>
+      <c r="D32" s="53">
+        <v>8</v>
+      </c>
+      <c r="E32" s="53">
+        <v>44737</v>
+      </c>
+      <c r="F32" s="53">
+        <v>4</v>
+      </c>
+      <c r="G32" s="53">
+        <v>31100</v>
+      </c>
+      <c r="H32" s="53">
+        <v>1</v>
+      </c>
+      <c r="I32" s="53">
+        <v>245</v>
+      </c>
+      <c r="J32" s="53">
+        <v>6</v>
+      </c>
+      <c r="K32" s="53">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="53">
+        <v>112</v>
+      </c>
+      <c r="C33" s="53">
+        <v>398913</v>
+      </c>
+      <c r="D33" s="53">
+        <v>106</v>
+      </c>
+      <c r="E33" s="53">
+        <v>387913</v>
+      </c>
+      <c r="F33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="53">
+        <v>6</v>
+      </c>
+      <c r="K33" s="53">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="53">
+        <v>75</v>
+      </c>
+      <c r="C34" s="53">
+        <v>754832</v>
+      </c>
+      <c r="D34" s="53">
+        <v>44</v>
+      </c>
+      <c r="E34" s="53">
+        <v>475595</v>
+      </c>
+      <c r="F34" s="53">
+        <v>7</v>
+      </c>
+      <c r="G34" s="53">
+        <v>176710</v>
+      </c>
+      <c r="H34" s="53">
+        <v>4</v>
+      </c>
+      <c r="I34" s="53">
+        <v>14401</v>
+      </c>
+      <c r="J34" s="53">
+        <v>20</v>
+      </c>
+      <c r="K34" s="53">
+        <v>88126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="53">
+        <v>114</v>
+      </c>
+      <c r="C35" s="53">
+        <v>155281</v>
+      </c>
+      <c r="D35" s="54">
+        <v>77</v>
+      </c>
+      <c r="E35" s="54">
+        <v>138581</v>
+      </c>
+      <c r="F35" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="55">
         <v>37</v>
       </c>
-      <c r="C3" s="65" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="68" t="s">
+      <c r="K35" s="55">
+        <v>16700</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="53">
+        <v>44</v>
+      </c>
+      <c r="C36" s="53">
+        <v>239078</v>
+      </c>
+      <c r="D36" s="53">
+        <v>44</v>
+      </c>
+      <c r="E36" s="53">
+        <v>239078</v>
+      </c>
+      <c r="F36" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="53">
+        <v>61</v>
+      </c>
+      <c r="C37" s="53">
+        <v>103896</v>
+      </c>
+      <c r="D37" s="53">
+        <v>59</v>
+      </c>
+      <c r="E37" s="53">
+        <v>103096</v>
+      </c>
+      <c r="F37" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="53">
+        <v>2</v>
+      </c>
+      <c r="K37" s="53">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="53">
+        <v>17</v>
+      </c>
+      <c r="C38" s="53">
+        <v>43936</v>
+      </c>
+      <c r="D38" s="53">
+        <v>16</v>
+      </c>
+      <c r="E38" s="53">
+        <v>34036</v>
+      </c>
+      <c r="F38" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="53">
         <v>1</v>
       </c>
-      <c r="E3" s="68"/>
-[...15 lines deleted...]
-      <c r="F4" s="68" t="s">
+      <c r="K38" s="53">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="53">
+        <v>67</v>
+      </c>
+      <c r="C39" s="53">
+        <v>321402</v>
+      </c>
+      <c r="D39" s="53">
+        <v>52</v>
+      </c>
+      <c r="E39" s="53">
+        <v>211994</v>
+      </c>
+      <c r="F39" s="53">
         <v>10</v>
       </c>
-      <c r="G4" s="68"/>
-[...39 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="G39" s="53">
+        <v>5380</v>
+      </c>
+      <c r="H39" s="53">
+        <v>1</v>
+      </c>
+      <c r="I39" s="53">
+        <v>28</v>
+      </c>
+      <c r="J39" s="53">
+        <v>4</v>
+      </c>
+      <c r="K39" s="53">
+        <v>104000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="53">
+        <v>17</v>
+      </c>
+      <c r="C40" s="53">
+        <v>27671</v>
+      </c>
+      <c r="D40" s="53">
         <v>16</v>
       </c>
-      <c r="B6" s="48">
-[...38 lines deleted...]
-      <c r="B7" s="9">
+      <c r="E40" s="53">
+        <v>27312</v>
+      </c>
+      <c r="F40" s="53">
+        <v>1</v>
+      </c>
+      <c r="G40" s="53">
+        <v>359</v>
+      </c>
+      <c r="H40" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B41" s="53">
+        <v>28</v>
+      </c>
+      <c r="C41" s="53">
+        <v>40632</v>
+      </c>
+      <c r="D41" s="53">
+        <v>25</v>
+      </c>
+      <c r="E41" s="53">
+        <v>40032</v>
+      </c>
+      <c r="F41" s="53">
+        <v>1</v>
+      </c>
+      <c r="G41" s="53">
+        <v>150</v>
+      </c>
+      <c r="H41" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="53">
+        <v>2</v>
+      </c>
+      <c r="K41" s="53">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="53">
+        <v>109</v>
+      </c>
+      <c r="C42" s="53">
+        <v>264927</v>
+      </c>
+      <c r="D42" s="53">
+        <v>95</v>
+      </c>
+      <c r="E42" s="53">
+        <v>258427</v>
+      </c>
+      <c r="F42" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="53">
+        <v>14</v>
+      </c>
+      <c r="K42" s="53">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="53">
+        <v>93</v>
+      </c>
+      <c r="C43" s="53">
+        <v>456238</v>
+      </c>
+      <c r="D43" s="53">
+        <v>89</v>
+      </c>
+      <c r="E43" s="53">
+        <v>451136</v>
+      </c>
+      <c r="F43" s="53">
+        <v>3</v>
+      </c>
+      <c r="G43" s="53">
+        <v>3102</v>
+      </c>
+      <c r="H43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="53">
+        <v>1</v>
+      </c>
+      <c r="K43" s="53">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="53">
+        <v>13</v>
+      </c>
+      <c r="C44" s="53">
+        <v>52516</v>
+      </c>
+      <c r="D44" s="53">
+        <v>12</v>
+      </c>
+      <c r="E44" s="53">
+        <v>52486</v>
+      </c>
+      <c r="F44" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="53">
+        <v>1</v>
+      </c>
+      <c r="K44" s="53">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B45" s="53">
+        <v>1448</v>
+      </c>
+      <c r="C45" s="53">
+        <v>7829433</v>
+      </c>
+      <c r="D45" s="53">
+        <v>1420</v>
+      </c>
+      <c r="E45" s="53">
+        <v>7684078</v>
+      </c>
+      <c r="F45" s="53">
         <v>20</v>
       </c>
-      <c r="C7" s="4">
-[...8 lines deleted...]
-      <c r="F7" s="9">
+      <c r="G45" s="53">
+        <v>52400</v>
+      </c>
+      <c r="H45" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="53">
+        <v>8</v>
+      </c>
+      <c r="K45" s="53">
+        <v>92955</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B46" s="53">
+        <v>20</v>
+      </c>
+      <c r="C46" s="53">
+        <v>4260</v>
+      </c>
+      <c r="D46" s="53">
+        <v>19</v>
+      </c>
+      <c r="E46" s="53">
+        <v>4170</v>
+      </c>
+      <c r="F46" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="53">
+        <v>1</v>
+      </c>
+      <c r="K46" s="53">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" s="53">
         <v>2</v>
       </c>
-      <c r="G7" s="4">
-[...2 lines deleted...]
-      <c r="H7" s="9">
+      <c r="C47" s="53">
+        <v>31291</v>
+      </c>
+      <c r="D47" s="53">
         <v>1</v>
       </c>
-      <c r="I7" s="4">
-[...25 lines deleted...]
-      <c r="F8" s="9">
+      <c r="E47" s="53">
+        <v>12800</v>
+      </c>
+      <c r="F47" s="53">
         <v>1</v>
       </c>
-      <c r="G8" s="9">
-[...37 lines deleted...]
-      <c r="H9" s="9">
+      <c r="G47" s="53">
+        <v>18491</v>
+      </c>
+      <c r="H47" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B48" s="53">
+        <v>1</v>
+      </c>
+      <c r="C48" s="53">
+        <v>118247</v>
+      </c>
+      <c r="D48" s="53">
+        <v>1</v>
+      </c>
+      <c r="E48" s="53">
+        <v>118247</v>
+      </c>
+      <c r="F48" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B49" s="56">
+        <v>79</v>
+      </c>
+      <c r="C49" s="56">
+        <v>1187819</v>
+      </c>
+      <c r="D49" s="57">
+        <v>75</v>
+      </c>
+      <c r="E49" s="57">
+        <v>1127283</v>
+      </c>
+      <c r="F49" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="56">
         <v>4</v>
       </c>
-      <c r="I9" s="4">
-[...534 lines deleted...]
-    <row r="25" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="K49" s="56">
+        <v>60536</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="20">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:K3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="A26:K26"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="D28:K28"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="24" max="10" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K213"/>
+  <dimension ref="A1:P228"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:K1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.140625" customWidth="1"/>
-    <col min="6" max="6" width="10.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.7109375" customWidth="1"/>
+    <col min="8" max="8" width="9.85546875" customWidth="1"/>
+    <col min="9" max="9" width="9.7109375" customWidth="1"/>
+    <col min="10" max="10" width="9.85546875" customWidth="1"/>
+    <col min="11" max="11" width="10.28515625" customWidth="1"/>
+    <col min="14" max="14" width="11" customWidth="1"/>
+    <col min="15" max="15" width="10.5703125" customWidth="1"/>
+    <col min="16" max="16" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
+      <c r="N1" s="102"/>
+      <c r="O1" s="102"/>
+      <c r="P1" s="102"/>
+    </row>
+    <row r="2" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="23"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="102" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="102"/>
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="102"/>
+      <c r="I3" s="102"/>
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="102"/>
+      <c r="P3" s="102"/>
+    </row>
+    <row r="4" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="P4" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="22" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="103"/>
+      <c r="B5" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C5" s="105"/>
+      <c r="D5" s="105"/>
+      <c r="E5" s="105"/>
+      <c r="F5" s="105"/>
+      <c r="G5" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H5" s="105"/>
+      <c r="I5" s="105"/>
+      <c r="J5" s="105"/>
+      <c r="K5" s="105"/>
+      <c r="L5" s="100">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="101"/>
+    </row>
+    <row r="6" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="104"/>
+      <c r="B6" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J6" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="M6" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="O6" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="P6" s="78" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="14">
+        <v>184822.9</v>
+      </c>
+      <c r="C7" s="14">
+        <v>771249.8</v>
+      </c>
+      <c r="D7" s="14">
+        <v>143965.20000000001</v>
+      </c>
+      <c r="E7" s="14">
+        <v>455303.8</v>
+      </c>
+      <c r="F7" s="14">
+        <v>1555341.7</v>
+      </c>
+      <c r="G7" s="14">
+        <v>174901.9</v>
+      </c>
+      <c r="H7" s="14">
+        <v>822154.9</v>
+      </c>
+      <c r="I7" s="14">
+        <v>161008.79999999999</v>
+      </c>
+      <c r="J7" s="14">
+        <v>511319.7</v>
+      </c>
+      <c r="K7" s="14">
+        <v>1669385.3</v>
+      </c>
+      <c r="L7" s="62">
+        <v>234771.6</v>
+      </c>
+      <c r="M7" s="62">
+        <v>860966.40000000002</v>
+      </c>
+      <c r="N7" s="62">
+        <v>235491.5</v>
+      </c>
+      <c r="O7" s="62">
+        <v>355728.9</v>
+      </c>
+      <c r="P7" s="63">
+        <v>1686958.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="14">
+        <v>7211.3</v>
+      </c>
+      <c r="C8" s="14">
+        <v>8689</v>
+      </c>
+      <c r="D8" s="14">
+        <v>994.9</v>
+      </c>
+      <c r="E8" s="14">
+        <v>7615.7</v>
+      </c>
+      <c r="F8" s="14">
+        <v>24510.9</v>
+      </c>
+      <c r="G8" s="14">
+        <v>5658.7</v>
+      </c>
+      <c r="H8" s="14">
+        <v>7375.4</v>
+      </c>
+      <c r="I8" s="14">
+        <v>1517.9</v>
+      </c>
+      <c r="J8" s="14">
+        <v>10705.6</v>
+      </c>
+      <c r="K8" s="14">
+        <v>25257.599999999999</v>
+      </c>
+      <c r="L8" s="62">
+        <v>6849.7</v>
+      </c>
+      <c r="M8" s="62">
+        <v>7846.5</v>
+      </c>
+      <c r="N8" s="62">
+        <v>1679.6</v>
+      </c>
+      <c r="O8" s="62">
+        <v>9182</v>
+      </c>
+      <c r="P8" s="63">
+        <v>25557.800000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="14">
+        <v>25222.9</v>
+      </c>
+      <c r="C9" s="14">
+        <v>64372.9</v>
+      </c>
+      <c r="D9" s="14">
+        <v>54828</v>
+      </c>
+      <c r="E9" s="14">
+        <v>40786.300000000003</v>
+      </c>
+      <c r="F9" s="14">
+        <v>185210.1</v>
+      </c>
+      <c r="G9" s="14">
+        <v>24111.8</v>
+      </c>
+      <c r="H9" s="14">
+        <v>61975.4</v>
+      </c>
+      <c r="I9" s="14">
+        <v>34937.300000000003</v>
+      </c>
+      <c r="J9" s="14">
+        <v>29412.3</v>
+      </c>
+      <c r="K9" s="14">
+        <v>150436.79999999999</v>
+      </c>
+      <c r="L9" s="62">
+        <v>33340.400000000001</v>
+      </c>
+      <c r="M9" s="62">
+        <v>59815.6</v>
+      </c>
+      <c r="N9" s="62">
+        <v>47725.1</v>
+      </c>
+      <c r="O9" s="62">
+        <v>35214.6</v>
+      </c>
+      <c r="P9" s="63">
+        <v>176095.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="14">
+        <v>54774.3</v>
+      </c>
+      <c r="C10" s="14">
+        <v>62132</v>
+      </c>
+      <c r="D10" s="14">
+        <v>15460.8</v>
+      </c>
+      <c r="E10" s="14">
+        <v>80834.3</v>
+      </c>
+      <c r="F10" s="14">
+        <v>213201.40000000002</v>
+      </c>
+      <c r="G10" s="14">
+        <v>37824</v>
+      </c>
+      <c r="H10" s="14">
+        <v>73177.5</v>
+      </c>
+      <c r="I10" s="14">
+        <v>16337.7</v>
+      </c>
+      <c r="J10" s="14">
+        <v>72029.899999999994</v>
+      </c>
+      <c r="K10" s="14">
+        <v>199369.09999999998</v>
+      </c>
+      <c r="L10" s="62">
+        <v>60702.2</v>
+      </c>
+      <c r="M10" s="62">
+        <v>47289.7</v>
+      </c>
+      <c r="N10" s="62">
+        <v>29916.400000000001</v>
+      </c>
+      <c r="O10" s="62">
+        <v>52923.5</v>
+      </c>
+      <c r="P10" s="63">
+        <v>190831.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="14">
+        <v>625</v>
+      </c>
+      <c r="C11" s="14">
+        <v>2697.3</v>
+      </c>
+      <c r="D11" s="14">
+        <v>14262</v>
+      </c>
+      <c r="E11" s="14">
+        <v>10377.200000000001</v>
+      </c>
+      <c r="F11" s="14">
+        <v>27961.5</v>
+      </c>
+      <c r="G11" s="14">
+        <v>2302.1999999999998</v>
+      </c>
+      <c r="H11" s="14">
+        <v>5472</v>
+      </c>
+      <c r="I11" s="14">
+        <v>1140</v>
+      </c>
+      <c r="J11" s="14">
+        <v>17528.8</v>
+      </c>
+      <c r="K11" s="14">
+        <v>26443</v>
+      </c>
+      <c r="L11" s="62">
+        <v>3486.9</v>
+      </c>
+      <c r="M11" s="62">
+        <v>8476.2999999999993</v>
+      </c>
+      <c r="N11" s="62">
+        <v>3391</v>
+      </c>
+      <c r="O11" s="62">
+        <v>2718</v>
+      </c>
+      <c r="P11" s="63">
+        <v>18072.199999999997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="14">
+        <v>31514.9</v>
+      </c>
+      <c r="C12" s="14">
+        <v>31718.799999999999</v>
+      </c>
+      <c r="D12" s="14">
+        <v>2249.1</v>
+      </c>
+      <c r="E12" s="14">
+        <v>21784.6</v>
+      </c>
+      <c r="F12" s="14">
+        <v>87267.4</v>
+      </c>
+      <c r="G12" s="14">
+        <v>26007.1</v>
+      </c>
+      <c r="H12" s="14">
+        <v>36947.800000000003</v>
+      </c>
+      <c r="I12" s="14">
+        <v>5440.7</v>
+      </c>
+      <c r="J12" s="14">
+        <v>29235.7</v>
+      </c>
+      <c r="K12" s="14">
+        <v>97631.3</v>
+      </c>
+      <c r="L12" s="62">
+        <v>22868.5</v>
+      </c>
+      <c r="M12" s="62">
+        <v>34861.9</v>
+      </c>
+      <c r="N12" s="62">
+        <v>2641</v>
+      </c>
+      <c r="O12" s="62">
+        <v>14533.4</v>
+      </c>
+      <c r="P12" s="63">
+        <v>74904.800000000003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="14">
+        <v>237.2</v>
+      </c>
+      <c r="C13" s="14">
+        <v>3676.2</v>
+      </c>
+      <c r="D13" s="14">
+        <v>151.5</v>
+      </c>
+      <c r="E13" s="14">
+        <v>234.7</v>
+      </c>
+      <c r="F13" s="14">
+        <v>4299.5999999999995</v>
+      </c>
+      <c r="G13" s="14">
+        <v>1512.4</v>
+      </c>
+      <c r="H13" s="14">
+        <v>3945.6</v>
+      </c>
+      <c r="I13" s="14">
+        <v>1433.6</v>
+      </c>
+      <c r="J13" s="14">
+        <v>497.8</v>
+      </c>
+      <c r="K13" s="14">
+        <v>7389.4</v>
+      </c>
+      <c r="L13" s="62">
+        <v>1507</v>
+      </c>
+      <c r="M13" s="62">
+        <v>956.2</v>
+      </c>
+      <c r="N13" s="62">
+        <v>4280.8999999999996</v>
+      </c>
+      <c r="O13" s="62">
+        <v>390.3</v>
+      </c>
+      <c r="P13" s="63">
+        <v>7134.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="14">
+        <v>600</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="14">
+        <v>600</v>
+      </c>
+      <c r="G14" s="14">
+        <v>70</v>
+      </c>
+      <c r="H14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="14">
+        <v>1920</v>
+      </c>
+      <c r="K14" s="14">
+        <v>1990</v>
+      </c>
+      <c r="L14" s="62">
+        <v>428</v>
+      </c>
+      <c r="M14" s="62">
+        <v>643</v>
+      </c>
+      <c r="N14" s="62">
+        <v>910</v>
+      </c>
+      <c r="O14" s="62">
+        <v>468</v>
+      </c>
+      <c r="P14" s="63">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="14">
+        <v>3051.3</v>
+      </c>
+      <c r="C15" s="14">
+        <v>19815</v>
+      </c>
+      <c r="D15" s="14">
+        <v>5100.7</v>
+      </c>
+      <c r="E15" s="14">
+        <v>3196</v>
+      </c>
+      <c r="F15" s="14">
+        <v>31163</v>
+      </c>
+      <c r="G15" s="14">
+        <v>4896.5</v>
+      </c>
+      <c r="H15" s="14">
+        <v>13017.9</v>
+      </c>
+      <c r="I15" s="14">
+        <v>6429.3</v>
+      </c>
+      <c r="J15" s="14">
+        <v>3973.1</v>
+      </c>
+      <c r="K15" s="14">
+        <v>28316.800000000003</v>
+      </c>
+      <c r="L15" s="62">
+        <v>4995.8</v>
+      </c>
+      <c r="M15" s="62">
+        <v>7875.8</v>
+      </c>
+      <c r="N15" s="62">
+        <v>5352.9</v>
+      </c>
+      <c r="O15" s="62">
+        <v>1518.7</v>
+      </c>
+      <c r="P15" s="63">
+        <v>19743.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="14">
+        <v>116.3</v>
+      </c>
+      <c r="C16" s="14">
+        <v>430.9</v>
+      </c>
+      <c r="D16" s="14">
+        <v>536.29999999999995</v>
+      </c>
+      <c r="E16" s="14">
+        <v>35.4</v>
+      </c>
+      <c r="F16" s="14">
+        <v>1118.9000000000001</v>
+      </c>
+      <c r="G16" s="14">
+        <v>121.7</v>
+      </c>
+      <c r="H16" s="14">
+        <v>261.2</v>
+      </c>
+      <c r="I16" s="14">
+        <v>487.8</v>
+      </c>
+      <c r="J16" s="14">
+        <v>153.4</v>
+      </c>
+      <c r="K16" s="14">
+        <v>1024.1000000000001</v>
+      </c>
+      <c r="L16" s="62">
+        <v>169.8</v>
+      </c>
+      <c r="M16" s="62">
+        <v>373.9</v>
+      </c>
+      <c r="N16" s="62">
+        <v>429</v>
+      </c>
+      <c r="O16" s="62">
+        <v>30.3</v>
+      </c>
+      <c r="P16" s="63">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="14">
+        <v>1600</v>
+      </c>
+      <c r="C17" s="14">
+        <v>146.5</v>
+      </c>
+      <c r="D17" s="14">
+        <v>498</v>
+      </c>
+      <c r="E17" s="14">
+        <v>1682</v>
+      </c>
+      <c r="F17" s="14">
+        <v>3926.5</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="14">
+        <v>1538.5</v>
+      </c>
+      <c r="I17" s="14">
+        <v>551</v>
+      </c>
+      <c r="J17" s="14">
+        <v>335.5</v>
+      </c>
+      <c r="K17" s="14">
+        <v>2425</v>
+      </c>
+      <c r="L17" s="62">
+        <v>702</v>
+      </c>
+      <c r="M17" s="62">
+        <v>1832.5</v>
+      </c>
+      <c r="N17" s="62">
+        <v>5.5</v>
+      </c>
+      <c r="O17" s="62">
+        <v>107</v>
+      </c>
+      <c r="P17" s="63">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="14">
+        <v>80</v>
+      </c>
+      <c r="C18" s="14">
+        <v>677</v>
+      </c>
+      <c r="D18" s="14">
+        <v>1260.5</v>
+      </c>
+      <c r="E18" s="14">
+        <v>438.2</v>
+      </c>
+      <c r="F18" s="14">
+        <v>2455.6999999999998</v>
+      </c>
+      <c r="G18" s="14">
+        <v>10</v>
+      </c>
+      <c r="H18" s="14">
+        <v>8676.5</v>
+      </c>
+      <c r="I18" s="14">
+        <v>2821.8</v>
+      </c>
+      <c r="J18" s="14">
+        <v>2848.5</v>
+      </c>
+      <c r="K18" s="14">
+        <v>14356.8</v>
+      </c>
+      <c r="L18" s="62">
+        <v>410</v>
+      </c>
+      <c r="M18" s="62">
+        <v>2293.3000000000002</v>
+      </c>
+      <c r="N18" s="62">
+        <v>6828.5</v>
+      </c>
+      <c r="O18" s="62">
+        <v>5734.2</v>
+      </c>
+      <c r="P18" s="63">
+        <v>15266</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="14">
+        <v>28526.7</v>
+      </c>
+      <c r="C19" s="14">
+        <v>36357</v>
+      </c>
+      <c r="D19" s="14">
+        <v>7892.6</v>
+      </c>
+      <c r="E19" s="14">
+        <v>27741.9</v>
+      </c>
+      <c r="F19" s="14">
+        <v>100518.20000000001</v>
+      </c>
+      <c r="G19" s="14">
+        <v>19162.2</v>
+      </c>
+      <c r="H19" s="14">
+        <v>30908.3</v>
+      </c>
+      <c r="I19" s="14">
+        <v>22907.5</v>
+      </c>
+      <c r="J19" s="14">
+        <v>25003.599999999999</v>
+      </c>
+      <c r="K19" s="14">
+        <v>97981.6</v>
+      </c>
+      <c r="L19" s="62">
+        <v>50221.9</v>
+      </c>
+      <c r="M19" s="62">
+        <v>40535.5</v>
+      </c>
+      <c r="N19" s="62">
+        <v>12149.4</v>
+      </c>
+      <c r="O19" s="62">
+        <v>46141.3</v>
+      </c>
+      <c r="P19" s="63">
+        <v>149048.09999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="14">
+        <v>37</v>
+      </c>
+      <c r="C20" s="14">
+        <v>59</v>
+      </c>
+      <c r="D20" s="14">
+        <v>302.2</v>
+      </c>
+      <c r="E20" s="14">
+        <v>937</v>
+      </c>
+      <c r="F20" s="14">
+        <v>1335.2</v>
+      </c>
+      <c r="G20" s="14">
+        <v>821.3</v>
+      </c>
+      <c r="H20" s="14">
+        <v>4645.7</v>
+      </c>
+      <c r="I20" s="14">
+        <v>4326.8999999999996</v>
+      </c>
+      <c r="J20" s="14">
+        <v>9772</v>
+      </c>
+      <c r="K20" s="14">
+        <v>19565.900000000001</v>
+      </c>
+      <c r="L20" s="62">
+        <v>10067</v>
+      </c>
+      <c r="M20" s="62">
+        <v>4676</v>
+      </c>
+      <c r="N20" s="62">
+        <v>4252.3</v>
+      </c>
+      <c r="O20" s="62">
+        <v>2107</v>
+      </c>
+      <c r="P20" s="63">
+        <v>21102.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="14">
+        <v>19252.400000000001</v>
+      </c>
+      <c r="C21" s="14">
+        <v>532146.1</v>
+      </c>
+      <c r="D21" s="14">
+        <v>6026.4</v>
+      </c>
+      <c r="E21" s="14">
+        <v>231196</v>
+      </c>
+      <c r="F21" s="14">
+        <v>788620.9</v>
+      </c>
+      <c r="G21" s="14">
+        <v>16570.400000000001</v>
+      </c>
+      <c r="H21" s="14">
+        <v>534638.9</v>
+      </c>
+      <c r="I21" s="14">
+        <v>33986.199999999997</v>
+      </c>
+      <c r="J21" s="14">
+        <v>254112.3</v>
+      </c>
+      <c r="K21" s="14">
+        <v>839307.8</v>
+      </c>
+      <c r="L21" s="62">
+        <v>14258.7</v>
+      </c>
+      <c r="M21" s="62">
+        <v>598110.6</v>
+      </c>
+      <c r="N21" s="62">
+        <v>100690.2</v>
+      </c>
+      <c r="O21" s="62">
+        <v>117506.2</v>
+      </c>
+      <c r="P21" s="63">
+        <v>830565.69999999984</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="14">
+        <v>35</v>
+      </c>
+      <c r="D22" s="14">
+        <v>340</v>
+      </c>
+      <c r="E22" s="14">
+        <v>55</v>
+      </c>
+      <c r="F22" s="14">
+        <v>430</v>
+      </c>
+      <c r="G22" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="14">
+        <v>1</v>
+      </c>
+      <c r="J22" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K22" s="14">
+        <v>1</v>
+      </c>
+      <c r="L22" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="62">
+        <v>157</v>
+      </c>
+      <c r="O22" s="62">
+        <v>28</v>
+      </c>
+      <c r="P22" s="63">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="14">
+        <v>1524.1</v>
+      </c>
+      <c r="J23" s="14">
+        <v>1108.8</v>
+      </c>
+      <c r="K23" s="14">
+        <v>2632.9</v>
+      </c>
+      <c r="L23" s="62">
+        <v>897.5</v>
+      </c>
+      <c r="M23" s="62">
+        <v>1658.9</v>
+      </c>
+      <c r="N23" s="62">
+        <v>877</v>
+      </c>
+      <c r="O23" s="62">
+        <v>1300.9000000000001</v>
+      </c>
+      <c r="P23" s="63">
+        <v>4734.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="14">
+        <v>7983.9</v>
+      </c>
+      <c r="C24" s="14">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="14">
+        <v>11689.1</v>
+      </c>
+      <c r="F24" s="14">
+        <v>19677.400000000001</v>
+      </c>
+      <c r="G24" s="14">
+        <v>19563.599999999999</v>
+      </c>
+      <c r="H24" s="14">
+        <v>21257.7</v>
+      </c>
+      <c r="I24" s="14">
+        <v>914.7</v>
+      </c>
+      <c r="J24" s="14">
+        <v>1315</v>
+      </c>
+      <c r="K24" s="14">
+        <v>43051</v>
+      </c>
+      <c r="L24" s="62">
+        <v>15556.1</v>
+      </c>
+      <c r="M24" s="62">
+        <v>14748.2</v>
+      </c>
+      <c r="N24" s="62">
+        <v>6166</v>
+      </c>
+      <c r="O24" s="62">
+        <v>13701.5</v>
+      </c>
+      <c r="P24" s="63">
+        <v>50171.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="75">
+        <v>4589.8999999999996</v>
+      </c>
+      <c r="C25" s="75">
+        <v>7692.8</v>
+      </c>
+      <c r="D25" s="75">
+        <v>34062.199999999997</v>
+      </c>
+      <c r="E25" s="75">
+        <v>16700.5</v>
+      </c>
+      <c r="F25" s="75">
+        <v>63045.399999999994</v>
+      </c>
+      <c r="G25" s="75">
+        <v>16270</v>
+      </c>
+      <c r="H25" s="75">
+        <v>18316.5</v>
+      </c>
+      <c r="I25" s="75">
+        <v>26251.3</v>
+      </c>
+      <c r="J25" s="75">
+        <v>51367.4</v>
+      </c>
+      <c r="K25" s="75">
+        <v>112205.2</v>
+      </c>
+      <c r="L25" s="65">
+        <v>8310.1</v>
+      </c>
+      <c r="M25" s="65">
+        <v>28972.5</v>
+      </c>
+      <c r="N25" s="65">
+        <v>8039.8</v>
+      </c>
+      <c r="O25" s="65">
+        <v>52124</v>
+      </c>
+      <c r="P25" s="51">
+        <v>97446.399999999994</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="102"/>
+      <c r="B26" s="102"/>
+      <c r="C26" s="102"/>
+      <c r="D26" s="102"/>
+      <c r="E26" s="102"/>
+      <c r="F26" s="23"/>
+    </row>
+    <row r="27" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="102" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="102"/>
+      <c r="C27" s="102"/>
+      <c r="D27" s="102"/>
+      <c r="E27" s="102"/>
+      <c r="F27" s="102"/>
+      <c r="G27" s="102"/>
+      <c r="H27" s="102"/>
+      <c r="I27" s="102"/>
+      <c r="J27" s="102"/>
+      <c r="K27" s="102"/>
+      <c r="L27" s="102"/>
+      <c r="M27" s="102"/>
+      <c r="N27" s="102"/>
+      <c r="O27" s="102"/>
+      <c r="P27" s="102"/>
+    </row>
+    <row r="28" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="102"/>
+      <c r="C28" s="102"/>
+      <c r="D28" s="102"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="102"/>
+      <c r="G28" s="102"/>
+      <c r="H28" s="102"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="102"/>
+      <c r="K28" s="102"/>
+      <c r="L28" s="102"/>
+      <c r="M28" s="102"/>
+      <c r="N28" s="102"/>
+      <c r="O28" s="102"/>
+      <c r="P28" s="102"/>
+    </row>
+    <row r="29" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="12"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="P29" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="22" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="103"/>
+      <c r="B30" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="105"/>
+      <c r="F30" s="105"/>
+      <c r="G30" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H30" s="105"/>
+      <c r="I30" s="105"/>
+      <c r="J30" s="105"/>
+      <c r="K30" s="105"/>
+      <c r="L30" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M30" s="100"/>
+      <c r="N30" s="100"/>
+      <c r="O30" s="100"/>
+      <c r="P30" s="100"/>
+    </row>
+    <row r="31" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="104"/>
+      <c r="B31" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D31" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F31" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G31" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I31" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J31" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K31" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L31" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M31" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N31" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O31" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="P31" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="14">
+        <v>75021.600000000006</v>
+      </c>
+      <c r="C32" s="14">
+        <v>212008.1</v>
+      </c>
+      <c r="D32" s="14">
+        <v>64058</v>
+      </c>
+      <c r="E32" s="14">
+        <v>130255.6</v>
+      </c>
+      <c r="F32" s="14">
+        <v>481343.30000000005</v>
+      </c>
+      <c r="G32" s="14">
+        <v>65938.3</v>
+      </c>
+      <c r="H32" s="14">
+        <v>248008.5</v>
+      </c>
+      <c r="I32" s="14">
+        <v>72987</v>
+      </c>
+      <c r="J32" s="14">
+        <v>232191.3</v>
+      </c>
+      <c r="K32" s="14">
+        <v>619125.1</v>
+      </c>
+      <c r="L32" s="62">
+        <v>120258.1</v>
+      </c>
+      <c r="M32" s="62">
+        <v>331228.5</v>
+      </c>
+      <c r="N32" s="62">
+        <v>108233.4</v>
+      </c>
+      <c r="O32" s="62">
+        <v>167305.70000000001</v>
+      </c>
+      <c r="P32" s="63">
+        <v>727025.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="14">
+        <v>3958.7</v>
+      </c>
+      <c r="C33" s="14">
+        <v>4902.8</v>
+      </c>
+      <c r="D33" s="14">
+        <v>904.9</v>
+      </c>
+      <c r="E33" s="14">
+        <v>4596</v>
+      </c>
+      <c r="F33" s="14">
+        <v>14362.4</v>
+      </c>
+      <c r="G33" s="14">
+        <v>2730.4</v>
+      </c>
+      <c r="H33" s="14">
+        <v>3857.3</v>
+      </c>
+      <c r="I33" s="14">
+        <v>1144.4000000000001</v>
+      </c>
+      <c r="J33" s="14">
+        <v>7205.4</v>
+      </c>
+      <c r="K33" s="14">
+        <v>14937.5</v>
+      </c>
+      <c r="L33" s="62">
+        <v>3891.2</v>
+      </c>
+      <c r="M33" s="62">
+        <v>4198.7</v>
+      </c>
+      <c r="N33" s="62">
+        <v>1321.9</v>
+      </c>
+      <c r="O33" s="62">
+        <v>5721.8</v>
+      </c>
+      <c r="P33" s="63">
+        <v>15133.599999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="14">
+        <v>207.5</v>
+      </c>
+      <c r="C34" s="14">
+        <v>5197.7</v>
+      </c>
+      <c r="D34" s="14">
+        <v>1696.6</v>
+      </c>
+      <c r="E34" s="14">
+        <v>226.3</v>
+      </c>
+      <c r="F34" s="14">
+        <v>7328.0999999999995</v>
+      </c>
+      <c r="G34" s="14">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="H34" s="14">
+        <v>3943</v>
+      </c>
+      <c r="I34" s="14">
+        <v>527.4</v>
+      </c>
+      <c r="J34" s="14">
+        <v>1450</v>
+      </c>
+      <c r="K34" s="14">
+        <v>5958.7</v>
+      </c>
+      <c r="L34" s="62">
+        <v>134.5</v>
+      </c>
+      <c r="M34" s="62">
+        <v>2619.8000000000002</v>
+      </c>
+      <c r="N34" s="62">
+        <v>164.3</v>
+      </c>
+      <c r="O34" s="62">
+        <v>1348.8</v>
+      </c>
+      <c r="P34" s="63">
+        <v>4267.4000000000005</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="14">
+        <v>28299.5</v>
+      </c>
+      <c r="C35" s="14">
+        <v>30720.3</v>
+      </c>
+      <c r="D35" s="14">
+        <v>6607.7</v>
+      </c>
+      <c r="E35" s="14">
+        <v>6953.3</v>
+      </c>
+      <c r="F35" s="14">
+        <v>72580.800000000003</v>
+      </c>
+      <c r="G35" s="14">
+        <v>1562</v>
+      </c>
+      <c r="H35" s="14">
+        <v>3164.4</v>
+      </c>
+      <c r="I35" s="14">
+        <v>7274.6</v>
+      </c>
+      <c r="J35" s="14">
+        <v>31719.3</v>
+      </c>
+      <c r="K35" s="14">
+        <v>43720.3</v>
+      </c>
+      <c r="L35" s="62">
+        <v>32427.8</v>
+      </c>
+      <c r="M35" s="62">
+        <v>26228.1</v>
+      </c>
+      <c r="N35" s="62">
+        <v>10791.3</v>
+      </c>
+      <c r="O35" s="62">
+        <v>31935.8</v>
+      </c>
+      <c r="P35" s="63">
+        <v>101383</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="14">
+        <v>362</v>
+      </c>
+      <c r="C36" s="14">
+        <v>1558.9</v>
+      </c>
+      <c r="D36" s="14">
+        <v>13162</v>
+      </c>
+      <c r="E36" s="14">
+        <v>10076</v>
+      </c>
+      <c r="F36" s="14">
+        <v>25158.9</v>
+      </c>
+      <c r="G36" s="14">
+        <v>1407.2</v>
+      </c>
+      <c r="H36" s="14">
+        <v>4890</v>
+      </c>
+      <c r="I36" s="14">
+        <v>1129</v>
+      </c>
+      <c r="J36" s="14">
+        <v>15709.8</v>
+      </c>
+      <c r="K36" s="14">
+        <v>23136</v>
+      </c>
+      <c r="L36" s="62">
+        <v>977.5</v>
+      </c>
+      <c r="M36" s="62">
+        <v>4074.6</v>
+      </c>
+      <c r="N36" s="62">
+        <v>1364</v>
+      </c>
+      <c r="O36" s="62">
+        <v>2294</v>
+      </c>
+      <c r="P36" s="63">
+        <v>8710.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="14">
+        <v>5347.8</v>
+      </c>
+      <c r="C37" s="14">
+        <v>3938.6</v>
+      </c>
+      <c r="D37" s="14">
+        <v>2061</v>
+      </c>
+      <c r="E37" s="14">
+        <v>12193.8</v>
+      </c>
+      <c r="F37" s="14">
+        <v>23541.199999999997</v>
+      </c>
+      <c r="G37" s="14">
+        <v>17157.2</v>
+      </c>
+      <c r="H37" s="14">
+        <v>28771.200000000001</v>
+      </c>
+      <c r="I37" s="14">
+        <v>5067.3999999999996</v>
+      </c>
+      <c r="J37" s="14">
+        <v>20627.8</v>
+      </c>
+      <c r="K37" s="14">
+        <v>71623.600000000006</v>
+      </c>
+      <c r="L37" s="62">
+        <v>14557.7</v>
+      </c>
+      <c r="M37" s="62">
+        <v>26348.9</v>
+      </c>
+      <c r="N37" s="62">
+        <v>1582</v>
+      </c>
+      <c r="O37" s="62">
+        <v>9713.7000000000007</v>
+      </c>
+      <c r="P37" s="63">
+        <v>52202.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="14">
+        <v>237.2</v>
+      </c>
+      <c r="C38" s="14">
+        <v>3633.7</v>
+      </c>
+      <c r="D38" s="14">
+        <v>12.5</v>
+      </c>
+      <c r="E38" s="14">
+        <v>161.5</v>
+      </c>
+      <c r="F38" s="14">
+        <v>4044.8999999999996</v>
+      </c>
+      <c r="G38" s="14">
+        <v>1512.4</v>
+      </c>
+      <c r="H38" s="14">
+        <v>2977.8</v>
+      </c>
+      <c r="I38" s="14">
+        <v>1300</v>
+      </c>
+      <c r="J38" s="14">
+        <v>100</v>
+      </c>
+      <c r="K38" s="14">
+        <v>5890.2000000000007</v>
+      </c>
+      <c r="L38" s="62">
+        <v>1503</v>
+      </c>
+      <c r="M38" s="62">
+        <v>50</v>
+      </c>
+      <c r="N38" s="62">
+        <v>2750</v>
+      </c>
+      <c r="O38" s="62">
+        <v>50</v>
+      </c>
+      <c r="P38" s="63">
+        <v>4353</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="14">
+        <v>600</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="14">
+        <v>600</v>
+      </c>
+      <c r="G39" s="14">
+        <v>70</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="14">
+        <v>760</v>
+      </c>
+      <c r="K39" s="14">
+        <v>830</v>
+      </c>
+      <c r="L39" s="62">
+        <v>400</v>
+      </c>
+      <c r="M39" s="62">
+        <v>643</v>
+      </c>
+      <c r="N39" s="62">
+        <v>600</v>
+      </c>
+      <c r="O39" s="62">
+        <v>460</v>
+      </c>
+      <c r="P39" s="63">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="14">
+        <v>3016</v>
+      </c>
+      <c r="C40" s="14">
+        <v>13125.5</v>
+      </c>
+      <c r="D40" s="14">
+        <v>4678</v>
+      </c>
+      <c r="E40" s="14">
+        <v>2790.4</v>
+      </c>
+      <c r="F40" s="14">
+        <v>23609.9</v>
+      </c>
+      <c r="G40" s="14">
+        <v>4374.8</v>
+      </c>
+      <c r="H40" s="14">
+        <v>10985.4</v>
+      </c>
+      <c r="I40" s="14">
+        <v>5932.2</v>
+      </c>
+      <c r="J40" s="14">
+        <v>3618.7</v>
+      </c>
+      <c r="K40" s="14">
+        <v>24911.1</v>
+      </c>
+      <c r="L40" s="62">
+        <v>4986.8</v>
+      </c>
+      <c r="M40" s="62">
+        <v>6661.1</v>
+      </c>
+      <c r="N40" s="62">
+        <v>4731.3999999999996</v>
+      </c>
+      <c r="O40" s="62">
+        <v>1310.4000000000001</v>
+      </c>
+      <c r="P40" s="63">
+        <v>17689.7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="14">
+        <v>79.3</v>
+      </c>
+      <c r="C41" s="14">
+        <v>396.9</v>
+      </c>
+      <c r="D41" s="14">
+        <v>503.3</v>
+      </c>
+      <c r="E41" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="F41" s="14">
+        <v>979.9</v>
+      </c>
+      <c r="G41" s="14">
+        <v>121.7</v>
+      </c>
+      <c r="H41" s="14">
+        <v>261.10000000000002</v>
+      </c>
+      <c r="I41" s="14">
+        <v>487.59999999999997</v>
+      </c>
+      <c r="J41" s="14">
+        <v>146.30000000000001</v>
+      </c>
+      <c r="K41" s="14">
+        <v>1016.7</v>
+      </c>
+      <c r="L41" s="62">
+        <v>169.8</v>
+      </c>
+      <c r="M41" s="62">
+        <v>373.9</v>
+      </c>
+      <c r="N41" s="62">
+        <v>429</v>
+      </c>
+      <c r="O41" s="62">
+        <v>30.3</v>
+      </c>
+      <c r="P41" s="63">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="14">
+        <v>1600</v>
+      </c>
+      <c r="C42" s="14">
+        <v>146</v>
+      </c>
+      <c r="D42" s="14">
+        <v>498</v>
+      </c>
+      <c r="E42" s="14">
+        <v>1642</v>
+      </c>
+      <c r="F42" s="14">
+        <v>3886</v>
+      </c>
+      <c r="G42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="14">
+        <v>1538.5</v>
+      </c>
+      <c r="I42" s="14">
+        <v>299.5</v>
+      </c>
+      <c r="J42" s="14">
+        <v>335.5</v>
+      </c>
+      <c r="K42" s="14">
+        <v>2173.5</v>
+      </c>
+      <c r="L42" s="62">
+        <v>702</v>
+      </c>
+      <c r="M42" s="62">
+        <v>1830.5</v>
+      </c>
+      <c r="N42" s="62">
+        <v>2.5</v>
+      </c>
+      <c r="O42" s="62">
+        <v>104.5</v>
+      </c>
+      <c r="P42" s="63">
+        <v>2639.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="14">
+        <v>80</v>
+      </c>
+      <c r="C43" s="14">
+        <v>676</v>
+      </c>
+      <c r="D43" s="14">
+        <v>754</v>
+      </c>
+      <c r="E43" s="14">
+        <v>347.1</v>
+      </c>
+      <c r="F43" s="14">
+        <v>1857.1</v>
+      </c>
+      <c r="G43" s="14">
+        <v>10</v>
+      </c>
+      <c r="H43" s="14">
+        <v>8659.5</v>
+      </c>
+      <c r="I43" s="14">
+        <v>2791.8</v>
+      </c>
+      <c r="J43" s="14">
+        <v>2803.5</v>
+      </c>
+      <c r="K43" s="14">
+        <v>14264.8</v>
+      </c>
+      <c r="L43" s="62">
+        <v>385</v>
+      </c>
+      <c r="M43" s="62">
+        <v>2221.3000000000002</v>
+      </c>
+      <c r="N43" s="62">
+        <v>6446</v>
+      </c>
+      <c r="O43" s="62">
+        <v>5602.7</v>
+      </c>
+      <c r="P43" s="63">
+        <v>14655</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="14">
+        <v>15941</v>
+      </c>
+      <c r="C44" s="14">
+        <v>26225.7</v>
+      </c>
+      <c r="D44" s="14">
+        <v>6072</v>
+      </c>
+      <c r="E44" s="14">
+        <v>15722.8</v>
+      </c>
+      <c r="F44" s="14">
+        <v>63961.5</v>
+      </c>
+      <c r="G44" s="14">
+        <v>11961.2</v>
+      </c>
+      <c r="H44" s="14">
+        <v>9495.9</v>
+      </c>
+      <c r="I44" s="14">
+        <v>14029.4</v>
+      </c>
+      <c r="J44" s="14">
+        <v>15219.9</v>
+      </c>
+      <c r="K44" s="14">
+        <v>50706.400000000001</v>
+      </c>
+      <c r="L44" s="62">
+        <v>28893.200000000001</v>
+      </c>
+      <c r="M44" s="62">
+        <v>21806.1</v>
+      </c>
+      <c r="N44" s="62">
+        <v>9051.7000000000007</v>
+      </c>
+      <c r="O44" s="62">
+        <v>27967</v>
+      </c>
+      <c r="P44" s="63">
+        <v>87718</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="14"/>
+      <c r="C45" s="14">
+        <v>10</v>
+      </c>
+      <c r="D45" s="14">
+        <v>234</v>
+      </c>
+      <c r="E45" s="14">
+        <v>915</v>
+      </c>
+      <c r="F45" s="14">
+        <v>1159</v>
+      </c>
+      <c r="G45" s="14">
+        <v>818.3</v>
+      </c>
+      <c r="H45" s="14">
+        <v>4645.7</v>
+      </c>
+      <c r="I45" s="14">
+        <v>4316.8999999999996</v>
+      </c>
+      <c r="J45" s="14">
+        <v>9772</v>
+      </c>
+      <c r="K45" s="14">
+        <v>19552.900000000001</v>
+      </c>
+      <c r="L45" s="62">
+        <v>10067</v>
+      </c>
+      <c r="M45" s="62">
+        <v>4676</v>
+      </c>
+      <c r="N45" s="62">
+        <v>4100.5</v>
+      </c>
+      <c r="O45" s="62">
+        <v>2094</v>
+      </c>
+      <c r="P45" s="63">
+        <v>20937.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="14">
+        <v>11357.1</v>
+      </c>
+      <c r="C46" s="14">
+        <v>117606</v>
+      </c>
+      <c r="D46" s="14">
+        <v>1180</v>
+      </c>
+      <c r="E46" s="14">
+        <v>63199.5</v>
+      </c>
+      <c r="F46" s="14">
+        <v>193342.6</v>
+      </c>
+      <c r="G46" s="14">
+        <v>9547.9</v>
+      </c>
+      <c r="H46" s="14">
+        <v>150506.79999999999</v>
+      </c>
+      <c r="I46" s="14">
+        <v>16355</v>
+      </c>
+      <c r="J46" s="14">
+        <v>91043.1</v>
+      </c>
+      <c r="K46" s="14">
+        <v>267452.79999999999</v>
+      </c>
+      <c r="L46" s="62">
+        <v>11514.7</v>
+      </c>
+      <c r="M46" s="62">
+        <v>208829.3</v>
+      </c>
+      <c r="N46" s="62">
+        <v>52588</v>
+      </c>
+      <c r="O46" s="62">
+        <v>41405.699999999997</v>
+      </c>
+      <c r="P46" s="63">
+        <v>314337.7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="14">
+        <v>35</v>
+      </c>
+      <c r="D47" s="14">
+        <v>200</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="14">
+        <v>235</v>
+      </c>
+      <c r="G47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N47" s="62">
+        <v>95</v>
+      </c>
+      <c r="O47" s="62">
+        <v>23</v>
+      </c>
+      <c r="P47" s="63">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="14">
+        <v>1240.8</v>
+      </c>
+      <c r="J48" s="14">
+        <v>1105.8</v>
+      </c>
+      <c r="K48" s="14">
+        <v>2346.6000000000004</v>
+      </c>
+      <c r="L48" s="62">
+        <v>894.4</v>
+      </c>
+      <c r="M48" s="62">
+        <v>1658.9</v>
+      </c>
+      <c r="N48" s="62">
+        <v>877</v>
+      </c>
+      <c r="O48" s="62">
+        <v>1296</v>
+      </c>
+      <c r="P48" s="63">
+        <v>4726.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B49" s="14">
+        <v>243.4</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="14">
+        <v>609.5</v>
+      </c>
+      <c r="F49" s="14">
+        <v>852.9</v>
+      </c>
+      <c r="G49" s="14">
+        <v>476.9</v>
+      </c>
+      <c r="H49" s="14">
+        <v>2219</v>
+      </c>
+      <c r="I49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="14">
+        <v>160.4</v>
+      </c>
+      <c r="K49" s="14">
+        <v>2856.3</v>
+      </c>
+      <c r="L49" s="62">
+        <v>451.4</v>
+      </c>
+      <c r="M49" s="62">
+        <v>527</v>
+      </c>
+      <c r="N49" s="62">
+        <v>5778</v>
+      </c>
+      <c r="O49" s="62">
+        <v>7224.6</v>
+      </c>
+      <c r="P49" s="63">
+        <v>13981</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="75">
+        <v>4292</v>
+      </c>
+      <c r="C50" s="75">
+        <v>3235</v>
+      </c>
+      <c r="D50" s="75">
+        <v>25494</v>
+      </c>
+      <c r="E50" s="75">
+        <v>10822</v>
+      </c>
+      <c r="F50" s="75">
+        <v>43843</v>
+      </c>
+      <c r="G50" s="75">
+        <v>14150</v>
+      </c>
+      <c r="H50" s="75">
+        <v>12092.9</v>
+      </c>
+      <c r="I50" s="75">
+        <v>11091</v>
+      </c>
+      <c r="J50" s="75">
+        <v>30413.8</v>
+      </c>
+      <c r="K50" s="75">
+        <v>67747.7</v>
+      </c>
+      <c r="L50" s="65">
+        <v>8302.1</v>
+      </c>
+      <c r="M50" s="65">
+        <v>18481.3</v>
+      </c>
+      <c r="N50" s="65">
+        <v>5560.8</v>
+      </c>
+      <c r="O50" s="65">
+        <v>28723.5</v>
+      </c>
+      <c r="P50" s="51">
+        <v>61067.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="15"/>
+      <c r="B51" s="16"/>
+      <c r="C51" s="16"/>
+      <c r="D51" s="16"/>
+      <c r="E51" s="16"/>
+      <c r="F51" s="16"/>
+    </row>
+    <row r="52" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="B52" s="102"/>
+      <c r="C52" s="102"/>
+      <c r="D52" s="102"/>
+      <c r="E52" s="102"/>
+      <c r="F52" s="102"/>
+      <c r="G52" s="102"/>
+      <c r="H52" s="102"/>
+      <c r="I52" s="102"/>
+      <c r="J52" s="102"/>
+      <c r="K52" s="102"/>
+      <c r="L52" s="102"/>
+      <c r="M52" s="102"/>
+      <c r="N52" s="102"/>
+      <c r="O52" s="102"/>
+      <c r="P52" s="102"/>
+    </row>
+    <row r="53" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="38"/>
+      <c r="B53" s="39"/>
+      <c r="C53" s="39"/>
+      <c r="D53" s="16"/>
+      <c r="E53" s="14"/>
+      <c r="F53" s="14"/>
+      <c r="P53" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" s="22" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="103"/>
+      <c r="B54" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C54" s="105"/>
+      <c r="D54" s="105"/>
+      <c r="E54" s="105"/>
+      <c r="F54" s="105"/>
+      <c r="G54" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H54" s="105"/>
+      <c r="I54" s="105"/>
+      <c r="J54" s="105"/>
+      <c r="K54" s="105"/>
+      <c r="L54" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M54" s="100"/>
+      <c r="N54" s="100"/>
+      <c r="O54" s="100"/>
+      <c r="P54" s="100"/>
+    </row>
+    <row r="55" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="104"/>
+      <c r="B55" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C55" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D55" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E55" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G55" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H55" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I55" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J55" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K55" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L55" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M55" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N55" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O55" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="P55" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="14">
+        <v>103606.8</v>
+      </c>
+      <c r="C56" s="14">
+        <v>541846.6</v>
+      </c>
+      <c r="D56" s="14">
+        <v>74195.899999999994</v>
+      </c>
+      <c r="E56" s="14">
+        <v>319367.5</v>
+      </c>
+      <c r="F56" s="14">
+        <v>1039016.8</v>
+      </c>
+      <c r="G56" s="14">
+        <v>103713.7</v>
+      </c>
+      <c r="H56" s="14">
+        <v>543537.80000000005</v>
+      </c>
+      <c r="I56" s="14">
+        <v>81246.899999999994</v>
+      </c>
+      <c r="J56" s="14">
+        <v>266594.09999999998</v>
+      </c>
+      <c r="K56" s="14">
+        <v>995092.5</v>
+      </c>
+      <c r="L56" s="62">
+        <v>110768.4</v>
+      </c>
+      <c r="M56" s="62">
+        <v>504036.7</v>
+      </c>
+      <c r="N56" s="62">
+        <v>115513.7</v>
+      </c>
+      <c r="O56" s="62">
+        <v>180480.8</v>
+      </c>
+      <c r="P56" s="48">
+        <v>910799.59999999986</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="14">
+        <v>2664</v>
+      </c>
+      <c r="C57" s="14">
+        <v>3301.5</v>
+      </c>
+      <c r="D57" s="14">
+        <v>90</v>
+      </c>
+      <c r="E57" s="14">
+        <v>2467.1999999999998</v>
+      </c>
+      <c r="F57" s="14">
+        <v>8522.7000000000007</v>
+      </c>
+      <c r="G57" s="14">
+        <v>2451.6999999999998</v>
+      </c>
+      <c r="H57" s="14">
+        <v>3125.6</v>
+      </c>
+      <c r="I57" s="14">
+        <v>373.5</v>
+      </c>
+      <c r="J57" s="14">
+        <v>2947.7</v>
+      </c>
+      <c r="K57" s="14">
+        <v>8898.5</v>
+      </c>
+      <c r="L57" s="62">
+        <v>2472.3000000000002</v>
+      </c>
+      <c r="M57" s="62">
+        <v>3286.6</v>
+      </c>
+      <c r="N57" s="62">
+        <v>357.7</v>
+      </c>
+      <c r="O57" s="62">
+        <v>2847.7</v>
+      </c>
+      <c r="P57" s="48">
+        <v>8964.2999999999993</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B58" s="14">
+        <v>25013.1</v>
+      </c>
+      <c r="C58" s="14">
+        <v>59169.4</v>
+      </c>
+      <c r="D58" s="14">
+        <v>53127</v>
+      </c>
+      <c r="E58" s="14">
+        <v>40557.199999999997</v>
+      </c>
+      <c r="F58" s="14">
+        <v>177866.7</v>
+      </c>
+      <c r="G58" s="14">
+        <v>24068.9</v>
+      </c>
+      <c r="H58" s="14">
+        <v>58022.6</v>
+      </c>
+      <c r="I58" s="14">
+        <v>34403.5</v>
+      </c>
+      <c r="J58" s="14">
+        <v>27958.7</v>
+      </c>
+      <c r="K58" s="14">
+        <v>144453.70000000001</v>
+      </c>
+      <c r="L58" s="62">
+        <v>33202.699999999997</v>
+      </c>
+      <c r="M58" s="62">
+        <v>57041.599999999999</v>
+      </c>
+      <c r="N58" s="62">
+        <v>47523.4</v>
+      </c>
+      <c r="O58" s="62">
+        <v>33783.300000000003</v>
+      </c>
+      <c r="P58" s="48">
+        <v>171551</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" s="14">
+        <v>21609.8</v>
+      </c>
+      <c r="C59" s="14">
+        <v>25809.3</v>
+      </c>
+      <c r="D59" s="14">
+        <v>4512.2</v>
+      </c>
+      <c r="E59" s="14">
+        <v>70978</v>
+      </c>
+      <c r="F59" s="14">
+        <v>122909.29999999999</v>
+      </c>
+      <c r="G59" s="14">
+        <v>32513.1</v>
+      </c>
+      <c r="H59" s="14">
+        <v>65775.100000000006</v>
+      </c>
+      <c r="I59" s="14">
+        <v>4756.0999999999995</v>
+      </c>
+      <c r="J59" s="14">
+        <v>34780.9</v>
+      </c>
+      <c r="K59" s="14">
+        <v>137825.20000000001</v>
+      </c>
+      <c r="L59" s="62">
+        <v>25702</v>
+      </c>
+      <c r="M59" s="62">
+        <v>17889.5</v>
+      </c>
+      <c r="N59" s="62">
+        <v>15175.1</v>
+      </c>
+      <c r="O59" s="62">
+        <v>16714.8</v>
+      </c>
+      <c r="P59" s="48">
+        <v>75481.399999999994</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B60" s="14">
+        <v>263</v>
+      </c>
+      <c r="C60" s="14">
+        <v>1138.4000000000001</v>
+      </c>
+      <c r="D60" s="14">
+        <v>500</v>
+      </c>
+      <c r="E60" s="14">
+        <v>301.2</v>
+      </c>
+      <c r="F60" s="14">
+        <v>2202.6</v>
+      </c>
+      <c r="G60" s="14">
+        <v>895</v>
+      </c>
+      <c r="H60" s="14">
+        <v>582</v>
+      </c>
+      <c r="I60" s="14">
+        <v>11</v>
+      </c>
+      <c r="J60" s="14">
+        <v>1819</v>
+      </c>
+      <c r="K60" s="14">
+        <v>3307</v>
+      </c>
+      <c r="L60" s="62">
+        <v>2483</v>
+      </c>
+      <c r="M60" s="62">
+        <v>4390</v>
+      </c>
+      <c r="N60" s="62">
+        <v>1347</v>
+      </c>
+      <c r="O60" s="62">
+        <v>370</v>
+      </c>
+      <c r="P60" s="48">
+        <v>8590</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B61" s="14">
+        <v>26162.1</v>
+      </c>
+      <c r="C61" s="14">
+        <v>27725.1</v>
+      </c>
+      <c r="D61" s="14">
+        <v>108</v>
+      </c>
+      <c r="E61" s="14">
+        <v>9546</v>
+      </c>
+      <c r="F61" s="14">
+        <v>63541.2</v>
+      </c>
+      <c r="G61" s="14">
+        <v>8812</v>
+      </c>
+      <c r="H61" s="14">
+        <v>8072</v>
+      </c>
+      <c r="I61" s="14">
+        <v>265</v>
+      </c>
+      <c r="J61" s="14">
+        <v>8506</v>
+      </c>
+      <c r="K61" s="14">
+        <v>25655</v>
+      </c>
+      <c r="L61" s="62">
+        <v>8292</v>
+      </c>
+      <c r="M61" s="62">
+        <v>8430</v>
+      </c>
+      <c r="N61" s="62">
+        <v>981</v>
+      </c>
+      <c r="O61" s="62">
+        <v>4328.1000000000004</v>
+      </c>
+      <c r="P61" s="48">
+        <v>22031.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="14">
+        <v>10.5</v>
+      </c>
+      <c r="D62" s="14">
+        <v>139</v>
+      </c>
+      <c r="E62" s="14">
+        <v>73.2</v>
+      </c>
+      <c r="F62" s="14">
+        <v>222.7</v>
+      </c>
+      <c r="G62" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I62" s="14">
+        <v>100</v>
+      </c>
+      <c r="J62" s="14">
+        <v>396</v>
+      </c>
+      <c r="K62" s="14">
+        <v>496</v>
+      </c>
+      <c r="L62" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M62" s="62">
+        <v>794.4</v>
+      </c>
+      <c r="N62" s="62">
+        <v>1369.3</v>
+      </c>
+      <c r="O62" s="62">
+        <v>335</v>
+      </c>
+      <c r="P62" s="48">
+        <v>2498.6999999999998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B63" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I63" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J63" s="14">
+        <v>710</v>
+      </c>
+      <c r="K63" s="14">
+        <v>710</v>
+      </c>
+      <c r="L63" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M63" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N63" s="62">
+        <v>200</v>
+      </c>
+      <c r="O63" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P63" s="48">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B64" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="14">
+        <v>30</v>
+      </c>
+      <c r="D64" s="14">
+        <v>422.7</v>
+      </c>
+      <c r="E64" s="14">
+        <v>402.6</v>
+      </c>
+      <c r="F64" s="14">
+        <v>855.3</v>
+      </c>
+      <c r="G64" s="14">
+        <v>519.5</v>
+      </c>
+      <c r="H64" s="14">
+        <v>1813.2</v>
+      </c>
+      <c r="I64" s="14">
+        <v>250.9</v>
+      </c>
+      <c r="J64" s="14">
+        <v>237</v>
+      </c>
+      <c r="K64" s="14">
+        <v>2820.6</v>
+      </c>
+      <c r="L64" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M64" s="62">
+        <v>968.6</v>
+      </c>
+      <c r="N64" s="62">
+        <v>236.8</v>
+      </c>
+      <c r="O64" s="62">
+        <v>63.4</v>
+      </c>
+      <c r="P64" s="48">
+        <v>1268.8000000000002</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B65" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D65" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F65" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G65" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H65" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="I65" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="J65" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K65" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="L65" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M65" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N65" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O65" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P65" s="43" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B66" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="D66" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" s="14">
+        <v>40</v>
+      </c>
+      <c r="F66" s="14">
+        <v>40.5</v>
+      </c>
+      <c r="G66" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H66" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I66" s="14">
+        <v>251.5</v>
+      </c>
+      <c r="J66" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K66" s="14">
+        <v>251.5</v>
+      </c>
+      <c r="L66" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M66" s="62">
+        <v>2</v>
+      </c>
+      <c r="N66" s="62">
+        <v>3</v>
+      </c>
+      <c r="O66" s="62">
+        <v>2.5</v>
+      </c>
+      <c r="P66" s="48">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="14">
+        <v>1</v>
+      </c>
+      <c r="D67" s="14">
+        <v>301</v>
+      </c>
+      <c r="E67" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="F67" s="14">
+        <v>302.10000000000002</v>
+      </c>
+      <c r="G67" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H67" s="14">
+        <v>6</v>
+      </c>
+      <c r="I67" s="14">
+        <v>6</v>
+      </c>
+      <c r="J67" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K67" s="14">
+        <v>12</v>
+      </c>
+      <c r="L67" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M67" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N67" s="62">
+        <v>300</v>
+      </c>
+      <c r="O67" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P67" s="48">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B68" s="14">
+        <v>12585.7</v>
+      </c>
+      <c r="C68" s="14">
+        <v>10131.299999999999</v>
+      </c>
+      <c r="D68" s="14">
+        <v>1820.6</v>
+      </c>
+      <c r="E68" s="14">
+        <v>12019.1</v>
+      </c>
+      <c r="F68" s="14">
+        <v>36556.699999999997</v>
+      </c>
+      <c r="G68" s="14">
+        <v>7201</v>
+      </c>
+      <c r="H68" s="14">
+        <v>21412.400000000001</v>
+      </c>
+      <c r="I68" s="14">
+        <v>8878.0999999999985</v>
+      </c>
+      <c r="J68" s="14">
+        <v>9783.7000000000007</v>
+      </c>
+      <c r="K68" s="14">
+        <v>47275.199999999997</v>
+      </c>
+      <c r="L68" s="60">
+        <v>21328.7</v>
+      </c>
+      <c r="M68" s="60">
+        <v>18729.400000000001</v>
+      </c>
+      <c r="N68" s="62">
+        <v>3097.7</v>
+      </c>
+      <c r="O68" s="62">
+        <v>18174.400000000001</v>
+      </c>
+      <c r="P68" s="48">
+        <v>61330.200000000004</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B69" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D69" s="14">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="E69" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="14">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="G69" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H69" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I69" s="14">
+        <v>10</v>
+      </c>
+      <c r="J69" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K69" s="14">
+        <v>10</v>
+      </c>
+      <c r="L69" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M69" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N69" s="62">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="O69" s="62">
+        <v>13</v>
+      </c>
+      <c r="P69" s="48">
+        <v>164.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B70" s="14">
+        <v>7563</v>
+      </c>
+      <c r="C70" s="14">
+        <v>410167.4</v>
+      </c>
+      <c r="D70" s="14">
+        <v>4430</v>
+      </c>
+      <c r="E70" s="14">
+        <v>166421.4</v>
+      </c>
+      <c r="F70" s="14">
+        <v>588581.80000000005</v>
+      </c>
+      <c r="G70" s="14">
+        <v>6847.5</v>
+      </c>
+      <c r="H70" s="14">
+        <v>360316.1</v>
+      </c>
+      <c r="I70" s="14">
+        <v>15741.2</v>
+      </c>
+      <c r="J70" s="14">
+        <v>157372.20000000001</v>
+      </c>
+      <c r="K70" s="14">
+        <v>540277</v>
+      </c>
+      <c r="L70" s="62">
+        <v>2469</v>
+      </c>
+      <c r="M70" s="62">
+        <v>368119.9</v>
+      </c>
+      <c r="N70" s="62">
+        <v>41842</v>
+      </c>
+      <c r="O70" s="62">
+        <v>74496.800000000003</v>
+      </c>
+      <c r="P70" s="48">
+        <v>486927.7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B71" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D71" s="14">
+        <v>140</v>
+      </c>
+      <c r="E71" s="14">
+        <v>55</v>
+      </c>
+      <c r="F71" s="14">
+        <v>195</v>
+      </c>
+      <c r="G71" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="H71" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J71" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K71" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L71" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M71" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N71" s="62">
+        <v>62</v>
+      </c>
+      <c r="O71" s="62">
+        <v>5</v>
+      </c>
+      <c r="P71" s="48">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D72" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F72" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="H72" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I72" s="14">
+        <v>283.2</v>
+      </c>
+      <c r="J72" s="14">
+        <v>3</v>
+      </c>
+      <c r="K72" s="14">
+        <v>286.2</v>
+      </c>
+      <c r="L72" s="62">
+        <v>3</v>
+      </c>
+      <c r="M72" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N72" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O72" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P72" s="48">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B73" s="14">
+        <v>7448.3</v>
+      </c>
+      <c r="C73" s="14">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D73" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="14">
+        <v>10628</v>
+      </c>
+      <c r="F73" s="14">
+        <v>18080.7</v>
+      </c>
+      <c r="G73" s="14">
+        <v>18285</v>
+      </c>
+      <c r="H73" s="14">
+        <v>18189.099999999999</v>
+      </c>
+      <c r="I73" s="14">
+        <v>756.3</v>
+      </c>
+      <c r="J73" s="14">
+        <v>1139.9000000000001</v>
+      </c>
+      <c r="K73" s="14">
+        <v>38370.300000000003</v>
+      </c>
+      <c r="L73" s="62">
+        <v>14815.7</v>
+      </c>
+      <c r="M73" s="62">
+        <v>13893.5</v>
+      </c>
+      <c r="N73" s="62">
+        <v>388</v>
+      </c>
+      <c r="O73" s="62">
+        <v>6446.2</v>
+      </c>
+      <c r="P73" s="48">
+        <v>35543.4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B74" s="75">
+        <v>297.89999999999998</v>
+      </c>
+      <c r="C74" s="75">
+        <v>4357.8</v>
+      </c>
+      <c r="D74" s="75">
+        <v>8568.2000000000007</v>
+      </c>
+      <c r="E74" s="75">
+        <v>5878.5</v>
+      </c>
+      <c r="F74" s="75">
+        <v>19102.400000000001</v>
+      </c>
+      <c r="G74" s="75">
+        <v>2120</v>
+      </c>
+      <c r="H74" s="75">
+        <v>6223.6</v>
+      </c>
+      <c r="I74" s="75">
+        <v>15160.3</v>
+      </c>
+      <c r="J74" s="75">
+        <v>20940</v>
+      </c>
+      <c r="K74" s="75">
+        <v>44443.9</v>
+      </c>
+      <c r="L74" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="M74" s="65">
+        <v>10491.2</v>
+      </c>
+      <c r="N74" s="65">
+        <v>2479</v>
+      </c>
+      <c r="O74" s="65">
+        <v>22900.5</v>
+      </c>
+      <c r="P74" s="51">
+        <v>35870.699999999997</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="15"/>
+      <c r="B75" s="16"/>
+      <c r="C75" s="16"/>
+      <c r="D75" s="16"/>
+      <c r="E75" s="16"/>
+      <c r="F75" s="16"/>
+    </row>
+    <row r="76" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="102"/>
+      <c r="C76" s="102"/>
+      <c r="D76" s="102"/>
+      <c r="E76" s="102"/>
+      <c r="F76" s="102"/>
+      <c r="G76" s="102"/>
+      <c r="H76" s="102"/>
+      <c r="I76" s="102"/>
+      <c r="J76" s="102"/>
+      <c r="K76" s="102"/>
+      <c r="L76" s="102"/>
+      <c r="M76" s="102"/>
+      <c r="N76" s="102"/>
+      <c r="O76" s="102"/>
+      <c r="P76" s="102"/>
+    </row>
+    <row r="77" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="12"/>
+      <c r="B77" s="12"/>
+      <c r="C77" s="12"/>
+      <c r="D77" s="12"/>
+      <c r="E77" s="14"/>
+      <c r="F77" s="14"/>
+      <c r="P77" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" s="22" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="103"/>
+      <c r="B78" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C78" s="105"/>
+      <c r="D78" s="105"/>
+      <c r="E78" s="105"/>
+      <c r="F78" s="105"/>
+      <c r="G78" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H78" s="105"/>
+      <c r="I78" s="105"/>
+      <c r="J78" s="105"/>
+      <c r="K78" s="105"/>
+      <c r="L78" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M78" s="100"/>
+      <c r="N78" s="100"/>
+      <c r="O78" s="100"/>
+      <c r="P78" s="100"/>
+    </row>
+    <row r="79" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="104"/>
+      <c r="B79" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C79" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D79" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E79" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F79" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G79" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H79" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I79" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J79" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K79" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L79" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M79" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N79" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O79" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="P79" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="14">
+        <v>7</v>
+      </c>
+      <c r="H80" s="14">
+        <v>338</v>
+      </c>
+      <c r="I80" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="J80" s="14">
+        <v>579</v>
+      </c>
+      <c r="K80" s="14">
+        <v>925.3</v>
+      </c>
+      <c r="L80" s="62">
+        <v>6</v>
+      </c>
+      <c r="M80" s="62">
+        <v>479.5</v>
+      </c>
+      <c r="N80" s="67">
+        <v>5130.8</v>
+      </c>
+      <c r="O80" s="67">
+        <v>1448.3</v>
+      </c>
+      <c r="P80" s="48">
+        <v>7064.6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L81" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M81" s="62">
+        <v>86.5</v>
+      </c>
+      <c r="N81" s="67">
+        <v>30.8</v>
+      </c>
+      <c r="O81" s="67">
+        <v>29.3</v>
+      </c>
+      <c r="P81" s="48">
+        <v>146.6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="14">
+        <v>7</v>
+      </c>
+      <c r="H82" s="60">
+        <v>8</v>
+      </c>
+      <c r="I82" s="60">
+        <v>1.3</v>
+      </c>
+      <c r="J82" s="14">
+        <v>14</v>
+      </c>
+      <c r="K82" s="14">
+        <v>30.3</v>
+      </c>
+      <c r="L82" s="62">
+        <v>6</v>
+      </c>
+      <c r="M82" s="62">
+        <v>13</v>
+      </c>
+      <c r="N82" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O82" s="62">
+        <v>19</v>
+      </c>
+      <c r="P82" s="48">
         <v>38</v>
       </c>
-      <c r="B1" s="71"/>
-[...19 lines deleted...]
-      <c r="A3" s="72" t="s">
+    </row>
+    <row r="83" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H83" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I83" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J83" s="14">
+        <v>350</v>
+      </c>
+      <c r="K83" s="14">
+        <v>350</v>
+      </c>
+      <c r="L83" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M83" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N83" s="67">
+        <v>100</v>
+      </c>
+      <c r="O83" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P83" s="48">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="B84" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C84" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D84" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E84" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F84" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G84" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="H84" s="75">
+        <v>330</v>
+      </c>
+      <c r="I84" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="J84" s="75">
+        <v>215</v>
+      </c>
+      <c r="K84" s="75">
+        <v>545</v>
+      </c>
+      <c r="L84" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="M84" s="65">
+        <v>380</v>
+      </c>
+      <c r="N84" s="65">
+        <v>5000</v>
+      </c>
+      <c r="O84" s="65">
+        <v>1400</v>
+      </c>
+      <c r="P84" s="51">
+        <v>6780</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="15"/>
+      <c r="B85" s="17"/>
+      <c r="C85" s="18"/>
+      <c r="D85" s="16"/>
+      <c r="E85" s="16"/>
+      <c r="F85" s="16"/>
+    </row>
+    <row r="86" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="B86" s="102"/>
+      <c r="C86" s="102"/>
+      <c r="D86" s="102"/>
+      <c r="E86" s="102"/>
+      <c r="F86" s="102"/>
+      <c r="G86" s="102"/>
+      <c r="H86" s="102"/>
+      <c r="I86" s="102"/>
+      <c r="J86" s="102"/>
+      <c r="K86" s="102"/>
+      <c r="L86" s="102"/>
+      <c r="M86" s="102"/>
+      <c r="N86" s="102"/>
+      <c r="O86" s="102"/>
+      <c r="P86" s="102"/>
+    </row>
+    <row r="87" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="12"/>
+      <c r="B87" s="12"/>
+      <c r="C87" s="12"/>
+      <c r="D87" s="12"/>
+      <c r="E87" s="14"/>
+      <c r="F87" s="14"/>
+      <c r="P87" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="103"/>
+      <c r="B88" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C88" s="105"/>
+      <c r="D88" s="105"/>
+      <c r="E88" s="105"/>
+      <c r="F88" s="105"/>
+      <c r="G88" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H88" s="105"/>
+      <c r="I88" s="105"/>
+      <c r="J88" s="105"/>
+      <c r="K88" s="105"/>
+      <c r="L88" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M88" s="100"/>
+      <c r="N88" s="100"/>
+      <c r="O88" s="100"/>
+      <c r="P88" s="100"/>
+    </row>
+    <row r="89" spans="1:16" s="5" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="104"/>
+      <c r="B89" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C89" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D89" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E89" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F89" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G89" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H89" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I89" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J89" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K89" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L89" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M89" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N89" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O89" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="P89" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B90" s="14">
+        <v>615.5</v>
+      </c>
+      <c r="C90" s="14">
+        <v>7157.6</v>
+      </c>
+      <c r="D90" s="14">
+        <v>41.9</v>
+      </c>
+      <c r="E90" s="14">
+        <v>2139.4</v>
+      </c>
+      <c r="F90" s="14">
+        <v>9954.4</v>
+      </c>
+      <c r="G90" s="14">
+        <v>2043.8</v>
+      </c>
+      <c r="H90" s="14">
+        <v>2667</v>
+      </c>
+      <c r="I90" s="14">
+        <v>716.7</v>
+      </c>
+      <c r="J90" s="14">
+        <v>2364.9</v>
+      </c>
+      <c r="K90" s="14">
+        <v>7792.4</v>
+      </c>
+      <c r="L90" s="62">
+        <v>1549.3</v>
+      </c>
+      <c r="M90" s="62">
+        <v>1312.5</v>
+      </c>
+      <c r="N90" s="24">
+        <v>1481.1</v>
+      </c>
+      <c r="O90" s="67">
+        <v>3415.4</v>
+      </c>
+      <c r="P90" s="63">
+        <v>7758.2999999999993</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="72"/>
-[...17 lines deleted...]
-      <c r="K4" s="16" t="s">
+      <c r="B91" s="14">
+        <v>588.6</v>
+      </c>
+      <c r="C91" s="14">
+        <v>484.7</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="14">
+        <v>552.5</v>
+      </c>
+      <c r="F91" s="14">
+        <v>1625.8</v>
+      </c>
+      <c r="G91" s="14">
+        <v>476.6</v>
+      </c>
+      <c r="H91" s="14">
+        <v>392.5</v>
+      </c>
+      <c r="I91" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="J91" s="14">
+        <v>552.5</v>
+      </c>
+      <c r="K91" s="14">
+        <v>1421.6</v>
+      </c>
+      <c r="L91" s="62">
+        <v>486.2</v>
+      </c>
+      <c r="M91" s="62">
+        <v>361.2</v>
+      </c>
+      <c r="N91" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O91" s="67">
+        <v>3415.4</v>
+      </c>
+      <c r="P91" s="63">
+        <v>4262.8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B92" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="C92" s="14">
+        <v>3.4</v>
+      </c>
+      <c r="D92" s="14">
+        <v>2.9</v>
+      </c>
+      <c r="E92" s="14">
+        <v>1.6</v>
+      </c>
+      <c r="F92" s="14">
+        <v>8.5</v>
+      </c>
+      <c r="G92" s="14">
+        <v>1</v>
+      </c>
+      <c r="H92" s="14">
+        <v>6.3</v>
+      </c>
+      <c r="I92" s="14">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J92" s="14">
+        <v>1.6</v>
+      </c>
+      <c r="K92" s="14">
+        <v>13.999999999999998</v>
+      </c>
+      <c r="L92" s="62">
+        <v>1.8</v>
+      </c>
+      <c r="M92" s="62">
+        <v>3</v>
+      </c>
+      <c r="N92" s="62">
+        <v>3.5</v>
+      </c>
+      <c r="O92" s="62">
+        <v>612.5</v>
+      </c>
+      <c r="P92" s="63">
+        <v>620.79999999999995</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E93" s="14">
+        <v>1577</v>
+      </c>
+      <c r="F93" s="14">
+        <v>1577</v>
+      </c>
+      <c r="G93" s="14">
+        <v>1564</v>
+      </c>
+      <c r="H93" s="14">
+        <v>1302</v>
+      </c>
+      <c r="I93" s="14">
+        <v>678</v>
+      </c>
+      <c r="J93" s="14">
+        <v>1787.1</v>
+      </c>
+      <c r="K93" s="14">
+        <v>5331.1</v>
+      </c>
+      <c r="L93" s="62">
+        <v>1047.3</v>
+      </c>
+      <c r="M93" s="62">
+        <v>855.1</v>
+      </c>
+      <c r="N93" s="67">
+        <v>1447</v>
+      </c>
+      <c r="O93" s="62">
+        <v>3.8</v>
+      </c>
+      <c r="P93" s="63">
+        <v>3353.2000000000003</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K94" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L94" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M94" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N94" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O94" s="67">
+        <v>2739.7</v>
+      </c>
+      <c r="P94" s="63">
+        <v>2739.7</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="14">
+        <v>10</v>
+      </c>
+      <c r="D95" s="14">
+        <v>3</v>
+      </c>
+      <c r="E95" s="14">
+        <v>0.3</v>
+      </c>
+      <c r="F95" s="14">
+        <v>13.3</v>
+      </c>
+      <c r="G95" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H95" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I95" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J95" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K95" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L95" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M95" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N95" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O95" s="62">
+        <v>15</v>
+      </c>
+      <c r="P95" s="63">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F96" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G96" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H96" s="14">
+        <v>947.8</v>
+      </c>
+      <c r="I96" s="14">
+        <v>33.6</v>
+      </c>
+      <c r="J96" s="14">
+        <v>1.9</v>
+      </c>
+      <c r="K96" s="14">
+        <v>983.3</v>
+      </c>
+      <c r="L96" s="62">
+        <v>1</v>
+      </c>
+      <c r="M96" s="62">
+        <v>71.7</v>
+      </c>
+      <c r="N96" s="62">
+        <v>6.6</v>
+      </c>
+      <c r="O96" s="62">
+        <v>0.3</v>
+      </c>
+      <c r="P96" s="63">
+        <v>79.599999999999994</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K97" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L97" s="62">
+        <v>3</v>
+      </c>
+      <c r="M97" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N97" s="67">
+        <v>4</v>
+      </c>
+      <c r="O97" s="67">
+        <v>5</v>
+      </c>
+      <c r="P97" s="63">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B98" s="14">
+        <v>26.3</v>
+      </c>
+      <c r="C98" s="14">
+        <v>6659.5</v>
+      </c>
+      <c r="D98" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E98" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F98" s="14">
+        <v>6685.8</v>
+      </c>
+      <c r="G98" s="14">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H98" s="14">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="I98" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J98" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="K98" s="14">
+        <v>21.499999999999996</v>
+      </c>
+      <c r="L98" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M98" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N98" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O98" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P98" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B99" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E99" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F99" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G99" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H99" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I99" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J99" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K99" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="L99" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M99" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N99" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O99" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P99" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B100" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C100" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D100" s="14">
+        <v>36</v>
+      </c>
+      <c r="E100" s="14">
         <v>8</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="74">
+      <c r="F100" s="14">
+        <v>44</v>
+      </c>
+      <c r="G100" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H100" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I100" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J100" s="14">
+        <v>20</v>
+      </c>
+      <c r="K100" s="14">
+        <v>20</v>
+      </c>
+      <c r="L100" s="62">
+        <v>10</v>
+      </c>
+      <c r="M100" s="62">
+        <v>21.5</v>
+      </c>
+      <c r="N100" s="68">
+        <v>20</v>
+      </c>
+      <c r="O100" s="60">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="P100" s="63">
+        <v>84.8</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K101" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L101" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M101" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N101" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O101" s="62">
+        <v>1</v>
+      </c>
+      <c r="P101" s="63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="74" t="s">
+        <v>29</v>
+      </c>
+      <c r="B102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="H102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="I102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="J102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="K102" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="L102" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="M102" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="N102" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="O102" s="65">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P102" s="51">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="15"/>
+      <c r="B103" s="16"/>
+      <c r="C103" s="16"/>
+      <c r="D103" s="16"/>
+      <c r="E103" s="16"/>
+      <c r="F103" s="16"/>
+    </row>
+    <row r="104" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="B104" s="102"/>
+      <c r="C104" s="102"/>
+      <c r="D104" s="102"/>
+      <c r="E104" s="102"/>
+      <c r="F104" s="102"/>
+      <c r="G104" s="102"/>
+      <c r="H104" s="102"/>
+      <c r="I104" s="102"/>
+      <c r="J104" s="102"/>
+      <c r="K104" s="102"/>
+      <c r="L104" s="102"/>
+      <c r="M104" s="102"/>
+      <c r="N104" s="102"/>
+      <c r="O104" s="102"/>
+      <c r="P104" s="102"/>
+    </row>
+    <row r="105" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="12"/>
+      <c r="B105" s="12"/>
+      <c r="C105" s="12"/>
+      <c r="D105" s="12"/>
+      <c r="E105" s="14"/>
+      <c r="F105" s="14"/>
+      <c r="P105" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="103"/>
+      <c r="B106" s="106">
         <v>2023</v>
       </c>
-      <c r="C5" s="74"/>
-[...3 lines deleted...]
-      <c r="G5" s="74">
+      <c r="C106" s="105"/>
+      <c r="D106" s="105"/>
+      <c r="E106" s="105"/>
+      <c r="F106" s="105"/>
+      <c r="G106" s="105">
         <v>2024</v>
       </c>
-      <c r="H5" s="74"/>
-[...6 lines deleted...]
-      <c r="B6" s="50" t="s">
+      <c r="H106" s="105"/>
+      <c r="I106" s="105"/>
+      <c r="J106" s="105"/>
+      <c r="K106" s="105"/>
+      <c r="L106" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M106" s="100"/>
+      <c r="N106" s="100"/>
+      <c r="O106" s="100"/>
+      <c r="P106" s="100"/>
+    </row>
+    <row r="107" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="104"/>
+      <c r="B107" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C107" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D107" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E107" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F107" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G107" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H107" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I107" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J107" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K107" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L107" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M107" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N107" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O107" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="P107" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B108" s="14">
+        <v>1070</v>
+      </c>
+      <c r="C108" s="14">
+        <v>2506</v>
+      </c>
+      <c r="D108" s="14">
+        <v>1458</v>
+      </c>
+      <c r="E108" s="14">
+        <v>1630</v>
+      </c>
+      <c r="F108" s="14">
+        <v>6664</v>
+      </c>
+      <c r="G108" s="14">
+        <v>1151</v>
+      </c>
+      <c r="H108" s="14">
+        <v>13374</v>
+      </c>
+      <c r="I108" s="14">
+        <v>2773.4</v>
+      </c>
+      <c r="J108" s="14">
+        <v>3397.2</v>
+      </c>
+      <c r="K108" s="14">
+        <v>20695.599999999999</v>
+      </c>
+      <c r="L108" s="62">
+        <v>1277.8</v>
+      </c>
+      <c r="M108" s="62">
+        <v>3684.6</v>
+      </c>
+      <c r="N108" s="67">
+        <v>2289.6</v>
+      </c>
+      <c r="O108" s="67">
+        <v>1238.3</v>
+      </c>
+      <c r="P108" s="48">
+        <v>8490.2999999999993</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K109" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L109" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M109" s="62">
+        <v>60</v>
+      </c>
+      <c r="N109" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O109" s="62">
+        <v>46</v>
+      </c>
+      <c r="P109" s="48">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110" s="14">
+        <v>995</v>
+      </c>
+      <c r="C110" s="14">
+        <v>1253</v>
+      </c>
+      <c r="D110" s="14">
+        <v>1287</v>
+      </c>
+      <c r="E110" s="14">
+        <v>1252</v>
+      </c>
+      <c r="F110" s="14">
+        <v>4787</v>
+      </c>
+      <c r="G110" s="14">
+        <v>965</v>
+      </c>
+      <c r="H110" s="14">
+        <v>1265</v>
+      </c>
+      <c r="I110" s="14">
+        <v>1267</v>
+      </c>
+      <c r="J110" s="14">
+        <v>950</v>
+      </c>
+      <c r="K110" s="14">
+        <v>4447</v>
+      </c>
+      <c r="L110" s="62">
+        <v>1145</v>
+      </c>
+      <c r="M110" s="62">
+        <v>1180</v>
+      </c>
+      <c r="N110" s="67">
+        <v>1217</v>
+      </c>
+      <c r="O110" s="67">
+        <v>592</v>
+      </c>
+      <c r="P110" s="48">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K111" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L111" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M111" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N111" s="67">
+        <v>600</v>
+      </c>
+      <c r="O111" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P111" s="48">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="14">
+        <v>40</v>
+      </c>
+      <c r="D112" s="14">
+        <v>61</v>
+      </c>
+      <c r="E112" s="14">
+        <v>16</v>
+      </c>
+      <c r="F112" s="14">
+        <v>117</v>
+      </c>
+      <c r="G112" s="14">
+        <v>11</v>
+      </c>
+      <c r="H112" s="14">
+        <v>76</v>
+      </c>
+      <c r="I112" s="14">
+        <v>94.4</v>
+      </c>
+      <c r="J112" s="14">
+        <v>32.5</v>
+      </c>
+      <c r="K112" s="14">
+        <v>213.9</v>
+      </c>
+      <c r="L112" s="62">
+        <v>0.3</v>
+      </c>
+      <c r="M112" s="62">
+        <v>36</v>
+      </c>
+      <c r="N112" s="67">
+        <v>78</v>
+      </c>
+      <c r="O112" s="67">
+        <v>4</v>
+      </c>
+      <c r="P112" s="48">
+        <v>118.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B113" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="14">
+        <v>20</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F113" s="14">
+        <v>20</v>
+      </c>
+      <c r="G113" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H113" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I113" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J113" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K113" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L113" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M113" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N113" s="67">
+        <v>125</v>
+      </c>
+      <c r="O113" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P113" s="48">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K114" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L114" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M114" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N114" s="67">
+        <v>6</v>
+      </c>
+      <c r="O114" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P114" s="48">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K115" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L115" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M115" s="62">
+        <v>123.1</v>
+      </c>
+      <c r="N115" s="67">
+        <v>203.6</v>
+      </c>
+      <c r="O115" s="67">
+        <v>96.3</v>
+      </c>
+      <c r="P115" s="48">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B116" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D116" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F116" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G116" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H116" s="14">
+        <v>3</v>
+      </c>
+      <c r="I116" s="14">
         <v>2</v>
       </c>
-      <c r="C6" s="50" t="s">
+      <c r="J116" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K116" s="14">
+        <v>5</v>
+      </c>
+      <c r="L116" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M116" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N116" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O116" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P116" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B117" s="14">
+        <v>75</v>
+      </c>
+      <c r="C117" s="14">
+        <v>1093</v>
+      </c>
+      <c r="D117" s="14">
+        <v>110</v>
+      </c>
+      <c r="E117" s="14">
+        <v>362</v>
+      </c>
+      <c r="F117" s="14">
+        <v>1640</v>
+      </c>
+      <c r="G117" s="14">
+        <v>175</v>
+      </c>
+      <c r="H117" s="14">
+        <v>12030</v>
+      </c>
+      <c r="I117" s="14">
+        <v>1410</v>
+      </c>
+      <c r="J117" s="14">
+        <v>2412</v>
+      </c>
+      <c r="K117" s="14">
+        <v>16027</v>
+      </c>
+      <c r="L117" s="62">
+        <v>75</v>
+      </c>
+      <c r="M117" s="62">
+        <v>2240</v>
+      </c>
+      <c r="N117" s="67">
+        <v>60</v>
+      </c>
+      <c r="O117" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P117" s="48">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K118" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L118" s="62">
+        <v>57.5</v>
+      </c>
+      <c r="M118" s="62">
+        <v>45.5</v>
+      </c>
+      <c r="N118" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O118" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P118" s="48">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B119" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="75">
+        <v>100</v>
+      </c>
+      <c r="D119" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F119" s="75">
+        <v>100</v>
+      </c>
+      <c r="G119" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="H119" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="I119" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="J119" s="75">
+        <v>2.7</v>
+      </c>
+      <c r="K119" s="75">
+        <v>2.7</v>
+      </c>
+      <c r="L119" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="M119" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="N119" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="O119" s="65">
+        <v>500</v>
+      </c>
+      <c r="P119" s="51">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="15"/>
+      <c r="B120" s="16"/>
+      <c r="C120" s="16"/>
+      <c r="D120" s="16"/>
+      <c r="E120" s="16"/>
+      <c r="F120" s="16"/>
+    </row>
+    <row r="121" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="B121" s="102"/>
+      <c r="C121" s="102"/>
+      <c r="D121" s="102"/>
+      <c r="E121" s="102"/>
+      <c r="F121" s="102"/>
+      <c r="G121" s="102"/>
+      <c r="H121" s="102"/>
+      <c r="I121" s="102"/>
+      <c r="J121" s="102"/>
+      <c r="K121" s="102"/>
+      <c r="L121" s="102"/>
+      <c r="M121" s="102"/>
+      <c r="N121" s="102"/>
+      <c r="O121" s="102"/>
+      <c r="P121" s="102"/>
+    </row>
+    <row r="122" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="12"/>
+      <c r="B122" s="12"/>
+      <c r="C122" s="12"/>
+      <c r="D122" s="12"/>
+      <c r="E122" s="14"/>
+      <c r="F122" s="14"/>
+      <c r="P122" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="103"/>
+      <c r="B123" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C123" s="105"/>
+      <c r="D123" s="105"/>
+      <c r="E123" s="105"/>
+      <c r="F123" s="105"/>
+      <c r="G123" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H123" s="105"/>
+      <c r="I123" s="105"/>
+      <c r="J123" s="105"/>
+      <c r="K123" s="105"/>
+      <c r="L123" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M123" s="100"/>
+      <c r="N123" s="100"/>
+      <c r="O123" s="100"/>
+      <c r="P123" s="100"/>
+    </row>
+    <row r="124" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="104"/>
+      <c r="B124" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C124" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D124" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E124" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F124" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G124" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H124" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I124" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J124" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K124" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L124" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M124" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N124" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O124" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="P124" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B125" s="14">
+        <v>542.1</v>
+      </c>
+      <c r="C125" s="14">
+        <v>3270</v>
+      </c>
+      <c r="D125" s="14">
+        <v>900</v>
+      </c>
+      <c r="E125" s="14">
+        <v>1665.7</v>
+      </c>
+      <c r="F125" s="14">
+        <v>6377.8</v>
+      </c>
+      <c r="G125" s="14">
+        <v>807.6</v>
+      </c>
+      <c r="H125" s="14">
+        <v>12475.9</v>
+      </c>
+      <c r="I125" s="14">
+        <v>892</v>
+      </c>
+      <c r="J125" s="14">
+        <v>2354.1999999999998</v>
+      </c>
+      <c r="K125" s="14">
+        <v>16529.7</v>
+      </c>
+      <c r="L125" s="62">
+        <v>431.4</v>
+      </c>
+      <c r="M125" s="62">
+        <v>18951.3</v>
+      </c>
+      <c r="N125" s="62">
+        <v>1381.1</v>
+      </c>
+      <c r="O125" s="62">
+        <v>492.6</v>
+      </c>
+      <c r="P125" s="63">
+        <v>21256.399999999998</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B126" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D126" s="14">
+        <v>600</v>
+      </c>
+      <c r="E126" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F126" s="14">
+        <v>600</v>
+      </c>
+      <c r="G126" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H126" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I126" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J126" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K126" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L126" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M126" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N126" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O126" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P126" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B127" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E127" s="14">
+        <v>14.1</v>
+      </c>
+      <c r="F127" s="14">
+        <v>14.1</v>
+      </c>
+      <c r="G127" s="14">
+        <v>5.9</v>
+      </c>
+      <c r="H127" s="60">
+        <v>6</v>
+      </c>
+      <c r="I127" s="60">
+        <v>5.4</v>
+      </c>
+      <c r="J127" s="14">
+        <v>32</v>
+      </c>
+      <c r="K127" s="14">
+        <v>49.3</v>
+      </c>
+      <c r="L127" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M127" s="62">
+        <v>5</v>
+      </c>
+      <c r="N127" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O127" s="62">
+        <v>423.9</v>
+      </c>
+      <c r="P127" s="63">
+        <v>428.9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B128" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D128" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E128" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F128" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G128" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H128" s="60">
+        <v>197.3</v>
+      </c>
+      <c r="I128" s="60">
+        <v>246.2</v>
+      </c>
+      <c r="J128" s="14">
+        <v>110.2</v>
+      </c>
+      <c r="K128" s="14">
+        <v>553.70000000000005</v>
+      </c>
+      <c r="L128" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M128" s="62">
+        <v>123</v>
+      </c>
+      <c r="N128" s="67">
+        <v>181.1</v>
+      </c>
+      <c r="O128" s="67">
+        <v>38</v>
+      </c>
+      <c r="P128" s="63">
+        <v>342.1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B129" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E129" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F129" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G129" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H129" s="60">
+        <v>4</v>
+      </c>
+      <c r="I129" s="60">
+        <v>2</v>
+      </c>
+      <c r="J129" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K129" s="14">
+        <v>6</v>
+      </c>
+      <c r="L129" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M129" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N129" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O129" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P129" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B130" s="14">
+        <v>250</v>
+      </c>
+      <c r="C130" s="14">
+        <v>3270</v>
+      </c>
+      <c r="D130" s="14">
+        <v>300</v>
+      </c>
+      <c r="E130" s="14">
+        <v>1200</v>
+      </c>
+      <c r="F130" s="14">
+        <v>5020</v>
+      </c>
+      <c r="G130" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H130" s="60">
+        <v>11419</v>
+      </c>
+      <c r="I130" s="60">
+        <v>480</v>
+      </c>
+      <c r="J130" s="14">
+        <v>2200</v>
+      </c>
+      <c r="K130" s="14">
+        <v>14099</v>
+      </c>
+      <c r="L130" s="62">
+        <v>200</v>
+      </c>
+      <c r="M130" s="62">
+        <v>18541</v>
+      </c>
+      <c r="N130" s="67">
+        <v>1200</v>
+      </c>
+      <c r="O130" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P130" s="63">
+        <v>19941</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="B131" s="75">
+        <v>292.10000000000002</v>
+      </c>
+      <c r="C131" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D131" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E131" s="75">
+        <v>451.6</v>
+      </c>
+      <c r="F131" s="75">
+        <v>743.7</v>
+      </c>
+      <c r="G131" s="75">
+        <v>801.7</v>
+      </c>
+      <c r="H131" s="76">
+        <v>849.7</v>
+      </c>
+      <c r="I131" s="76">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="J131" s="75">
+        <v>12</v>
+      </c>
+      <c r="K131" s="75">
+        <v>1821.7</v>
+      </c>
+      <c r="L131" s="65">
+        <v>231.4</v>
+      </c>
+      <c r="M131" s="65">
+        <v>282.3</v>
+      </c>
+      <c r="N131" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="O131" s="65">
+        <v>30.7</v>
+      </c>
+      <c r="P131" s="51">
+        <v>544.40000000000009</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="15"/>
+      <c r="B132" s="16"/>
+      <c r="C132" s="16"/>
+      <c r="D132" s="16"/>
+      <c r="E132" s="16"/>
+      <c r="F132" s="16"/>
+    </row>
+    <row r="133" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="B133" s="102"/>
+      <c r="C133" s="102"/>
+      <c r="D133" s="102"/>
+      <c r="E133" s="102"/>
+      <c r="F133" s="102"/>
+      <c r="G133" s="102"/>
+      <c r="H133" s="102"/>
+      <c r="I133" s="102"/>
+      <c r="J133" s="102"/>
+      <c r="K133" s="102"/>
+      <c r="L133" s="102"/>
+      <c r="M133" s="102"/>
+      <c r="N133" s="102"/>
+      <c r="O133" s="102"/>
+      <c r="P133" s="102"/>
+    </row>
+    <row r="134" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="12"/>
+      <c r="B134" s="12"/>
+      <c r="C134" s="12"/>
+      <c r="D134" s="12"/>
+      <c r="E134" s="14"/>
+      <c r="F134" s="14"/>
+      <c r="P134" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="103"/>
+      <c r="B135" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C135" s="105"/>
+      <c r="D135" s="105"/>
+      <c r="E135" s="105"/>
+      <c r="F135" s="105"/>
+      <c r="G135" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H135" s="105"/>
+      <c r="I135" s="105"/>
+      <c r="J135" s="105"/>
+      <c r="K135" s="105"/>
+      <c r="L135" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M135" s="100"/>
+      <c r="N135" s="100"/>
+      <c r="O135" s="100"/>
+      <c r="P135" s="100"/>
+    </row>
+    <row r="136" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="104"/>
+      <c r="B136" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C136" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D136" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E136" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F136" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G136" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H136" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I136" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J136" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K136" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L136" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M136" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N136" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O136" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="P136" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B137" s="14">
+        <v>2.7</v>
+      </c>
+      <c r="C137" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="D137" s="14">
+        <v>2</v>
+      </c>
+      <c r="E137" s="14">
+        <v>15</v>
+      </c>
+      <c r="F137" s="14">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G137" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H137" s="60">
+        <v>11</v>
+      </c>
+      <c r="I137" s="60">
+        <v>1</v>
+      </c>
+      <c r="J137" s="14">
+        <v>101.4</v>
+      </c>
+      <c r="K137" s="14">
+        <v>113.4</v>
+      </c>
+      <c r="L137" s="62">
         <v>3</v>
       </c>
-      <c r="D6" s="50" t="s">
+      <c r="M137" s="62">
+        <v>11</v>
+      </c>
+      <c r="N137" s="62">
+        <v>12</v>
+      </c>
+      <c r="O137" s="62">
+        <v>9.4</v>
+      </c>
+      <c r="P137" s="63">
+        <v>35.4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B138" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="C138" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="D138" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E138" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F138" s="14">
+        <v>0.89999999999999991</v>
+      </c>
+      <c r="G138" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H138" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I138" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J138" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K138" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L138" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M138" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N138" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O138" s="67">
+        <v>0.5</v>
+      </c>
+      <c r="P138" s="63">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B139" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C139" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D139" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E139" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F139" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G139" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H139" s="60">
+        <v>10</v>
+      </c>
+      <c r="I139" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J139" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K139" s="14">
+        <v>10</v>
+      </c>
+      <c r="L139" s="62">
+        <v>3</v>
+      </c>
+      <c r="M139" s="62">
+        <v>10</v>
+      </c>
+      <c r="N139" s="67">
+        <v>10</v>
+      </c>
+      <c r="O139" s="67">
+        <v>5</v>
+      </c>
+      <c r="P139" s="63">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B140" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E140" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F140" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G140" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H140" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I140" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J140" s="14">
+        <v>100</v>
+      </c>
+      <c r="K140" s="14">
+        <v>100</v>
+      </c>
+      <c r="L140" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M140" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N140" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O140" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P140" s="64" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B141" s="14">
+        <v>2</v>
+      </c>
+      <c r="C141" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D141" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F141" s="14">
+        <v>2</v>
+      </c>
+      <c r="G141" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H141" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I141" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J141" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K141" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="L141" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M141" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N141" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O141" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P141" s="64" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B142" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D142" s="14">
+        <v>2</v>
+      </c>
+      <c r="E142" s="14">
+        <v>15</v>
+      </c>
+      <c r="F142" s="14">
+        <v>17</v>
+      </c>
+      <c r="G142" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H142" s="60">
+        <v>1</v>
+      </c>
+      <c r="I142" s="60">
+        <v>1</v>
+      </c>
+      <c r="J142" s="14">
+        <v>1</v>
+      </c>
+      <c r="K142" s="14">
+        <v>3</v>
+      </c>
+      <c r="L142" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="M142" s="62">
+        <v>1</v>
+      </c>
+      <c r="N142" s="62">
+        <v>2</v>
+      </c>
+      <c r="O142" s="62">
+        <v>3</v>
+      </c>
+      <c r="P142" s="63">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="B143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="H143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="I143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="J143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="K143" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="L143" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="M143" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="N143" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="O143" s="65">
+        <v>0.9</v>
+      </c>
+      <c r="P143" s="51">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="15"/>
+      <c r="B144" s="16"/>
+      <c r="C144" s="16"/>
+      <c r="D144" s="16"/>
+      <c r="E144" s="16"/>
+      <c r="F144" s="16"/>
+    </row>
+    <row r="145" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="B145" s="102"/>
+      <c r="C145" s="102"/>
+      <c r="D145" s="102"/>
+      <c r="E145" s="102"/>
+      <c r="F145" s="102"/>
+      <c r="G145" s="102"/>
+      <c r="H145" s="102"/>
+      <c r="I145" s="102"/>
+      <c r="J145" s="102"/>
+      <c r="K145" s="102"/>
+      <c r="L145" s="102"/>
+      <c r="M145" s="102"/>
+      <c r="N145" s="102"/>
+      <c r="O145" s="102"/>
+      <c r="P145" s="102"/>
+    </row>
+    <row r="146" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="19"/>
+      <c r="B146" s="20"/>
+      <c r="C146" s="20"/>
+      <c r="D146" s="21"/>
+      <c r="E146" s="19"/>
+      <c r="F146" s="19"/>
+      <c r="P146" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="50" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="51" t="s">
+    </row>
+    <row r="147" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="103"/>
+      <c r="B147" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C147" s="105"/>
+      <c r="D147" s="105"/>
+      <c r="E147" s="105"/>
+      <c r="F147" s="105"/>
+      <c r="G147" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H147" s="105"/>
+      <c r="I147" s="105"/>
+      <c r="J147" s="105"/>
+      <c r="K147" s="105"/>
+      <c r="L147" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M147" s="100"/>
+      <c r="N147" s="100"/>
+      <c r="O147" s="100"/>
+      <c r="P147" s="100"/>
+    </row>
+    <row r="148" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="104"/>
+      <c r="B148" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C148" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D148" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E148" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F148" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G148" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H148" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I148" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J148" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K148" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L148" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M148" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N148" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O148" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="P148" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="149" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B149" s="14">
+        <v>2677</v>
+      </c>
+      <c r="C149" s="14">
+        <v>3033</v>
+      </c>
+      <c r="D149" s="14">
+        <v>1855</v>
+      </c>
+      <c r="E149" s="14">
+        <v>144</v>
+      </c>
+      <c r="F149" s="14">
+        <v>7709</v>
+      </c>
+      <c r="G149" s="14">
+        <v>1223</v>
+      </c>
+      <c r="H149" s="14">
+        <v>1681</v>
+      </c>
+      <c r="I149" s="14">
+        <v>2362</v>
+      </c>
+      <c r="J149" s="14">
+        <v>2792.7</v>
+      </c>
+      <c r="K149" s="14">
+        <v>8058.7</v>
+      </c>
+      <c r="L149" s="62">
+        <v>380</v>
+      </c>
+      <c r="M149" s="62">
+        <v>1137</v>
+      </c>
+      <c r="N149" s="62">
+        <v>1286</v>
+      </c>
+      <c r="O149" s="62">
+        <v>945.8</v>
+      </c>
+      <c r="P149" s="63">
+        <v>3748.8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" s="14">
+        <v>2598</v>
+      </c>
+      <c r="C150" s="14">
+        <v>2929</v>
+      </c>
+      <c r="D150" s="14">
+        <v>1785</v>
+      </c>
+      <c r="E150" s="14">
+        <v>74</v>
+      </c>
+      <c r="F150" s="14">
+        <v>7386</v>
+      </c>
+      <c r="G150" s="14">
+        <v>1220</v>
+      </c>
+      <c r="H150" s="14">
+        <v>1671</v>
+      </c>
+      <c r="I150" s="14">
+        <v>2362</v>
+      </c>
+      <c r="J150" s="14">
+        <v>2792.7</v>
+      </c>
+      <c r="K150" s="14">
+        <v>8045.7</v>
+      </c>
+      <c r="L150" s="62">
+        <v>380</v>
+      </c>
+      <c r="M150" s="62">
+        <v>1137</v>
+      </c>
+      <c r="N150" s="62">
+        <v>1286</v>
+      </c>
+      <c r="O150" s="62">
+        <v>941.3</v>
+      </c>
+      <c r="P150" s="63">
+        <v>3744.3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B151" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C151" s="14">
+        <v>12</v>
+      </c>
+      <c r="D151" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E151" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F151" s="14">
+        <v>12</v>
+      </c>
+      <c r="G151" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H151" s="14">
+        <v>10</v>
+      </c>
+      <c r="I151" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J151" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K151" s="14">
+        <v>10</v>
+      </c>
+      <c r="L151" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M151" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N151" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O151" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P151" s="64" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K152" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L152" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M152" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N152" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O152" s="62">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="P152" s="63">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="153" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B153" s="14">
+        <v>35</v>
+      </c>
+      <c r="C153" s="14">
+        <v>34</v>
+      </c>
+      <c r="D153" s="14">
+        <v>33</v>
+      </c>
+      <c r="E153" s="14">
+        <v>35</v>
+      </c>
+      <c r="F153" s="14">
+        <v>137</v>
+      </c>
+      <c r="G153" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H153" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I153" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J153" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K153" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L153" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="M153" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N153" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O153" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="P153" s="61" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B154" s="14">
+        <v>37</v>
+      </c>
+      <c r="C154" s="14">
+        <v>49</v>
+      </c>
+      <c r="D154" s="14">
+        <v>31</v>
+      </c>
+      <c r="E154" s="14">
+        <v>22</v>
+      </c>
+      <c r="F154" s="14">
+        <v>139</v>
+      </c>
+      <c r="G154" s="14">
+        <v>3</v>
+      </c>
+      <c r="H154" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I154" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J154" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K154" s="14">
+        <v>3</v>
+      </c>
+      <c r="L154" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="M154" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N154" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O154" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="P154" s="61" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="B155" s="75">
+        <v>7</v>
+      </c>
+      <c r="C155" s="75">
+        <v>9</v>
+      </c>
+      <c r="D155" s="75">
+        <v>6</v>
+      </c>
+      <c r="E155" s="75">
+        <v>13</v>
+      </c>
+      <c r="F155" s="75">
+        <v>35</v>
+      </c>
+      <c r="G155" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="H155" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="I155" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="J155" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="K155" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="L155" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="M155" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="N155" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="O155" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="P155" s="66" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="15"/>
+      <c r="B156" s="16"/>
+      <c r="C156" s="16"/>
+      <c r="D156" s="16"/>
+      <c r="E156" s="16"/>
+      <c r="F156" s="16"/>
+    </row>
+    <row r="157" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="102" t="s">
+        <v>59</v>
+      </c>
+      <c r="B157" s="102"/>
+      <c r="C157" s="102"/>
+      <c r="D157" s="102"/>
+      <c r="E157" s="102"/>
+      <c r="F157" s="102"/>
+      <c r="G157" s="102"/>
+      <c r="H157" s="102"/>
+      <c r="I157" s="102"/>
+      <c r="J157" s="102"/>
+      <c r="K157" s="102"/>
+      <c r="L157" s="102"/>
+      <c r="M157" s="102"/>
+      <c r="N157" s="102"/>
+      <c r="O157" s="102"/>
+      <c r="P157" s="102"/>
+    </row>
+    <row r="158" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="30"/>
+      <c r="B158" s="30"/>
+      <c r="C158" s="30"/>
+      <c r="D158" s="30"/>
+      <c r="E158" s="30"/>
+      <c r="F158" s="30"/>
+      <c r="G158" s="30"/>
+      <c r="H158" s="30"/>
+      <c r="I158" s="30"/>
+      <c r="J158" s="30"/>
+      <c r="K158" s="30"/>
+    </row>
+    <row r="159" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="B159" s="102"/>
+      <c r="C159" s="102"/>
+      <c r="D159" s="102"/>
+      <c r="E159" s="102"/>
+      <c r="F159" s="102"/>
+      <c r="G159" s="102"/>
+      <c r="H159" s="102"/>
+      <c r="I159" s="102"/>
+      <c r="J159" s="102"/>
+      <c r="K159" s="102"/>
+      <c r="L159" s="102"/>
+      <c r="M159" s="102"/>
+      <c r="N159" s="102"/>
+      <c r="O159" s="102"/>
+      <c r="P159" s="102"/>
+    </row>
+    <row r="160" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="12"/>
+      <c r="B160" s="12"/>
+      <c r="C160" s="12"/>
+      <c r="D160" s="12"/>
+      <c r="E160" s="19"/>
+      <c r="F160" s="19"/>
+      <c r="P160" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="103"/>
+      <c r="B161" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C161" s="105"/>
+      <c r="D161" s="105"/>
+      <c r="E161" s="105"/>
+      <c r="F161" s="105"/>
+      <c r="G161" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H161" s="105"/>
+      <c r="I161" s="105"/>
+      <c r="J161" s="105"/>
+      <c r="K161" s="105"/>
+      <c r="L161" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M161" s="100"/>
+      <c r="N161" s="100"/>
+      <c r="O161" s="100"/>
+      <c r="P161" s="100"/>
+    </row>
+    <row r="162" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="104"/>
+      <c r="B162" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C162" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D162" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E162" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F162" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G162" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H162" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I162" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J162" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K162" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L162" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M162" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N162" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O162" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="P162" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B163" s="60">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="C163" s="14">
+        <v>12.1</v>
+      </c>
+      <c r="D163" s="14">
+        <v>48.1</v>
+      </c>
+      <c r="E163" s="14">
+        <v>656.7</v>
+      </c>
+      <c r="F163" s="14">
+        <v>757.2</v>
+      </c>
+      <c r="G163" s="14">
+        <v>53.2</v>
+      </c>
+      <c r="H163" s="14">
+        <v>20.9</v>
+      </c>
+      <c r="I163" s="14">
+        <v>31.4</v>
+      </c>
+      <c r="J163" s="14">
+        <v>720.7</v>
+      </c>
+      <c r="K163" s="14">
+        <v>826.2</v>
+      </c>
+      <c r="L163" s="62">
+        <v>52.3</v>
+      </c>
+      <c r="M163" s="62">
+        <v>5.2</v>
+      </c>
+      <c r="N163" s="62">
+        <v>222.5</v>
+      </c>
+      <c r="O163" s="62">
+        <v>1046.0999999999999</v>
+      </c>
+      <c r="P163" s="48">
+        <v>1326.1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B164" s="14">
+        <v>18</v>
+      </c>
+      <c r="C164" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D164" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E164" s="14">
+        <v>78</v>
+      </c>
+      <c r="F164" s="14">
+        <v>96</v>
+      </c>
+      <c r="G164" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H164" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I164" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J164" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K164" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L164" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M164" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N164" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O164" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P164" s="64" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B165" s="14">
+        <v>5.6</v>
+      </c>
+      <c r="C165" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D165" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E165" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F165" s="14">
+        <v>5.6</v>
+      </c>
+      <c r="G165" s="14">
+        <v>5.6</v>
+      </c>
+      <c r="H165" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I165" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J165" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K165" s="14">
+        <v>5.6</v>
+      </c>
+      <c r="L165" s="62">
+        <v>9.5</v>
+      </c>
+      <c r="M165" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N165" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O165" s="62">
+        <v>6</v>
+      </c>
+      <c r="P165" s="48">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="166" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B166" s="14">
+        <v>14.4</v>
+      </c>
+      <c r="C166" s="14">
+        <v>12.1</v>
+      </c>
+      <c r="D166" s="14">
+        <v>48.1</v>
+      </c>
+      <c r="E166" s="14">
+        <v>26.5</v>
+      </c>
+      <c r="F166" s="14">
+        <v>101.1</v>
+      </c>
+      <c r="G166" s="14">
+        <v>45.9</v>
+      </c>
+      <c r="H166" s="60">
+        <v>20.9</v>
+      </c>
+      <c r="I166" s="60">
+        <v>31.4</v>
+      </c>
+      <c r="J166" s="14">
+        <v>120.2</v>
+      </c>
+      <c r="K166" s="14">
+        <v>218.4</v>
+      </c>
+      <c r="L166" s="62">
+        <v>41.3</v>
+      </c>
+      <c r="M166" s="62">
+        <v>5.2</v>
+      </c>
+      <c r="N166" s="62">
+        <v>24.5</v>
+      </c>
+      <c r="O166" s="62">
+        <v>22.8</v>
+      </c>
+      <c r="P166" s="48">
+        <v>93.8</v>
+      </c>
+    </row>
+    <row r="167" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B167" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="C167" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D167" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E167" s="14">
+        <v>552.20000000000005</v>
+      </c>
+      <c r="F167" s="14">
+        <v>553</v>
+      </c>
+      <c r="G167" s="14">
+        <v>1.7</v>
+      </c>
+      <c r="H167" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I167" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J167" s="14">
+        <v>600.5</v>
+      </c>
+      <c r="K167" s="14">
+        <v>602.20000000000005</v>
+      </c>
+      <c r="L167" s="62">
+        <v>1.5</v>
+      </c>
+      <c r="M167" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N167" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O167" s="67">
+        <v>561.29999999999995</v>
+      </c>
+      <c r="P167" s="48">
+        <v>562.79999999999995</v>
+      </c>
+    </row>
+    <row r="168" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B168" s="14">
+        <v>1.5</v>
+      </c>
+      <c r="C168" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D168" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E168" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F168" s="14">
+        <v>1.5</v>
+      </c>
+      <c r="G168" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H168" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I168" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J168" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K168" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L168" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="M168" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="N168" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O168" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P168" s="64" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="H169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="I169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="J169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="K169" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="L169" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="M169" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="N169" s="65">
+        <v>198</v>
+      </c>
+      <c r="O169" s="65">
+        <v>456</v>
+      </c>
+      <c r="P169" s="51">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="170" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="15"/>
+      <c r="B170" s="16"/>
+      <c r="C170" s="16"/>
+      <c r="D170" s="16"/>
+      <c r="E170" s="16"/>
+      <c r="F170" s="16"/>
+    </row>
+    <row r="171" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="102" t="s">
+        <v>44</v>
+      </c>
+      <c r="B171" s="102"/>
+      <c r="C171" s="102"/>
+      <c r="D171" s="102"/>
+      <c r="E171" s="102"/>
+      <c r="F171" s="102"/>
+      <c r="G171" s="102"/>
+      <c r="H171" s="102"/>
+      <c r="I171" s="102"/>
+      <c r="J171" s="102"/>
+      <c r="K171" s="102"/>
+      <c r="L171" s="102"/>
+      <c r="M171" s="102"/>
+      <c r="N171" s="102"/>
+      <c r="O171" s="102"/>
+      <c r="P171" s="102"/>
+    </row>
+    <row r="172" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="12"/>
+      <c r="B172" s="12"/>
+      <c r="C172" s="12"/>
+      <c r="D172" s="12"/>
+      <c r="E172" s="19"/>
+      <c r="F172" s="19"/>
+      <c r="P172" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="103"/>
+      <c r="B173" s="106">
+        <v>2023</v>
+      </c>
+      <c r="C173" s="105"/>
+      <c r="D173" s="105"/>
+      <c r="E173" s="105"/>
+      <c r="F173" s="105"/>
+      <c r="G173" s="105">
+        <v>2024</v>
+      </c>
+      <c r="H173" s="105"/>
+      <c r="I173" s="105"/>
+      <c r="J173" s="105"/>
+      <c r="K173" s="105"/>
+      <c r="L173" s="107">
+        <v>2025</v>
+      </c>
+      <c r="M173" s="100"/>
+      <c r="N173" s="100"/>
+      <c r="O173" s="100"/>
+      <c r="P173" s="100"/>
+    </row>
+    <row r="174" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="104"/>
+      <c r="B174" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="C174" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D174" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E174" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F174" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G174" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H174" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I174" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="J174" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K174" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="L174" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="M174" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="N174" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="O174" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="P174" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="175" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B175" s="14">
+        <v>51.3</v>
+      </c>
+      <c r="C175" s="14">
+        <v>233.8</v>
+      </c>
+      <c r="D175" s="14">
+        <v>453</v>
+      </c>
+      <c r="E175" s="14">
+        <v>1691.9</v>
+      </c>
+      <c r="F175" s="14">
+        <v>2430</v>
+      </c>
+      <c r="G175" s="14">
+        <v>27.8</v>
+      </c>
+      <c r="H175" s="14">
+        <v>111.8</v>
+      </c>
+      <c r="I175" s="14">
+        <v>72.7</v>
+      </c>
+      <c r="J175" s="14">
+        <v>3515.7</v>
+      </c>
+      <c r="K175" s="14">
+        <v>3728</v>
+      </c>
+      <c r="L175" s="62">
+        <v>1619.2</v>
+      </c>
+      <c r="M175" s="62">
+        <v>2079.6999999999998</v>
+      </c>
+      <c r="N175" s="62">
+        <v>60.7</v>
+      </c>
+      <c r="O175" s="62">
+        <v>1573.1</v>
+      </c>
+      <c r="P175" s="63">
+        <v>5332.6999999999989</v>
+      </c>
+    </row>
+    <row r="176" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B176" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C176" s="14">
+        <v>200</v>
+      </c>
+      <c r="D176" s="14">
+        <v>450</v>
+      </c>
+      <c r="E176" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F176" s="14">
+        <v>650</v>
+      </c>
+      <c r="G176" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H176" s="60">
+        <v>10</v>
+      </c>
+      <c r="I176" s="60">
+        <v>20</v>
+      </c>
+      <c r="J176" s="14">
+        <v>20</v>
+      </c>
+      <c r="K176" s="14">
         <v>50</v>
       </c>
-      <c r="G6" s="50" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="50" t="s">
+      <c r="L176" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="M176" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N176" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O176" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="P176" s="70" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B177" s="14">
+        <v>51.3</v>
+      </c>
+      <c r="C177" s="14">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D177" s="14">
         <v>3</v>
       </c>
-      <c r="I6" s="50" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="E177" s="14">
+        <v>1691.9</v>
+      </c>
+      <c r="F177" s="14">
+        <v>1780</v>
+      </c>
+      <c r="G177" s="14">
+        <v>27.8</v>
+      </c>
+      <c r="H177" s="60">
+        <v>61.8</v>
+      </c>
+      <c r="I177" s="60">
+        <v>52.7</v>
+      </c>
+      <c r="J177" s="14">
+        <v>3475.7</v>
+      </c>
+      <c r="K177" s="14">
+        <v>3618</v>
+      </c>
+      <c r="L177" s="62">
+        <v>1619.2</v>
+      </c>
+      <c r="M177" s="62">
+        <v>1579.7</v>
+      </c>
+      <c r="N177" s="62">
+        <v>60.7</v>
+      </c>
+      <c r="O177" s="62">
+        <v>1188.4000000000001</v>
+      </c>
+      <c r="P177" s="63">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B178" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D178" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E178" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F178" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G178" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H178" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I178" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J178" s="14"/>
+      <c r="K178" s="14"/>
+      <c r="L178" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="M178" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N178" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O178" s="62">
+        <v>0.9</v>
+      </c>
+      <c r="P178" s="63">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="18">
-[...136 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="B179" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C179" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D179" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E179" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F179" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G179" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H179" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I179" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J179" s="14">
         <v>20</v>
       </c>
-      <c r="B11" s="18">
-[...101 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="K179" s="14">
+        <v>20</v>
+      </c>
+      <c r="L179" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="M179" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N179" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O179" s="62">
+        <v>4.5</v>
+      </c>
+      <c r="P179" s="63">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="18" t="s">
-[...66 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="B180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K180" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L180" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="M180" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N180" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O180" s="62">
+        <v>21.6</v>
+      </c>
+      <c r="P180" s="63">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="18">
-[...101 lines deleted...]
-      <c r="A19" s="17" t="s">
+      <c r="B181" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C181" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D181" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E181" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F181" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G181" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="H181" s="81">
+        <v>40</v>
+      </c>
+      <c r="I181" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="J181" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="K181" s="81">
+        <v>40</v>
+      </c>
+      <c r="L181" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="M181" s="62">
+        <v>500</v>
+      </c>
+      <c r="N181" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O181" s="62">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="P181" s="63">
+        <v>657.8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="18">
-[...872 lines deleted...]
-      <c r="D47" s="18">
+      <c r="B182" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C182" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D182" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E182" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F182" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G182" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="H182" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I182" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J182" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="K182" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="L182" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="M182" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="N182" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="O182" s="65">
         <v>200</v>
       </c>
-      <c r="E47" s="18" t="s">
-[...3182 lines deleted...]
-      <c r="C163" s="18">
+      <c r="P182" s="51">
         <v>200</v>
       </c>
-      <c r="D163" s="18">
-[...154 lines deleted...]
-    <row r="192" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    </row>
+    <row r="183" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="193" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="194" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="195" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="196" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="197" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="198" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="199" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="200" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="201" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="202" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="203" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="204" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="205" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="206" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="207" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="208" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="209" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="210" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="211" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="212" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="213" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="48">
-[...6 lines deleted...]
-    <mergeCell ref="G149:K149"/>
+  <mergeCells count="59">
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A135:A136"/>
+    <mergeCell ref="G135:K135"/>
+    <mergeCell ref="A147:A148"/>
+    <mergeCell ref="G147:K147"/>
+    <mergeCell ref="B135:F135"/>
+    <mergeCell ref="B147:F147"/>
+    <mergeCell ref="G78:K78"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="G88:K88"/>
+    <mergeCell ref="A106:A107"/>
+    <mergeCell ref="G106:K106"/>
+    <mergeCell ref="B88:F88"/>
+    <mergeCell ref="B106:F106"/>
+    <mergeCell ref="A121:P121"/>
+    <mergeCell ref="L30:P30"/>
+    <mergeCell ref="L54:P54"/>
+    <mergeCell ref="L78:P78"/>
+    <mergeCell ref="L88:P88"/>
+    <mergeCell ref="L106:P106"/>
+    <mergeCell ref="A52:P52"/>
+    <mergeCell ref="A76:P76"/>
+    <mergeCell ref="A86:P86"/>
+    <mergeCell ref="A104:P104"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="G54:K54"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="G30:K30"/>
+    <mergeCell ref="B30:F30"/>
     <mergeCell ref="B54:F54"/>
     <mergeCell ref="B78:F78"/>
-    <mergeCell ref="B87:F87"/>
-[...33 lines deleted...]
-    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="L123:P123"/>
+    <mergeCell ref="L135:P135"/>
+    <mergeCell ref="L147:P147"/>
+    <mergeCell ref="A123:A124"/>
+    <mergeCell ref="G123:K123"/>
+    <mergeCell ref="B123:F123"/>
+    <mergeCell ref="L161:P161"/>
+    <mergeCell ref="L173:P173"/>
+    <mergeCell ref="A133:P133"/>
+    <mergeCell ref="A145:P145"/>
+    <mergeCell ref="A157:P157"/>
+    <mergeCell ref="A159:P159"/>
+    <mergeCell ref="A171:P171"/>
+    <mergeCell ref="B161:F161"/>
+    <mergeCell ref="B173:F173"/>
+    <mergeCell ref="A173:A174"/>
+    <mergeCell ref="G173:K173"/>
+    <mergeCell ref="A161:A162"/>
+    <mergeCell ref="G161:K161"/>
+    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A27:P27"/>
+    <mergeCell ref="A28:P28"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="A26:E26"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="4" manualBreakCount="4">
+    <brk id="25" max="16383" man="1"/>
+    <brk id="74" max="16383" man="1"/>
+    <brk id="119" max="16383" man="1"/>
+    <brk id="169" max="16383" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Republic of Kazakhstan</vt:lpstr>
       <vt:lpstr>The number and area of greenhou</vt:lpstr>
       <vt:lpstr>Gross collection</vt:lpstr>
+      <vt:lpstr>'Republic of Kazakhstan'!Область_печати</vt:lpstr>
+      <vt:lpstr>'The number and area of greenhou'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>