--- v0 (2026-04-21)
+++ v1 (2026-05-15)
@@ -2,57 +2,57 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="45" windowWidth="9600" windowHeight="11895" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="2014-2023" sheetId="3" r:id="rId1"/>
+    <sheet name="2014-2024" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">[1]сектора!$B$4</definedName>
     <definedName name="Aaca" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="Áàçà" localSheetId="0">[0]!Ëèñò1</definedName>
     <definedName name="Arial" localSheetId="0">[2]CO2!#REF!</definedName>
     <definedName name="bul96.xls" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="Data" localSheetId="0">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'транс,связь'!$C$3:$C$7"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"транс,связь"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"19.08.2005"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"1"</definedName>
@@ -63,51 +63,51 @@
     <definedName name="HTML_Title" hidden="1">"BUL2004"</definedName>
     <definedName name="l" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="TAB1_1KV_VSEGO">[3]сельхоз!$A$3:$C$5</definedName>
     <definedName name="tretyr" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="баз" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="База" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="_xlnm.Database" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="бюджет" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="бюджет1" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="гео98" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="занят" localSheetId="0">[0]!Лист1</definedName>
     <definedName name="ПФ" localSheetId="0">[0]!Eeno1</definedName>
     <definedName name="с124">[1]Лист1!$B$265</definedName>
     <definedName name="ссс" localSheetId="0">[0]!Ëèñò1</definedName>
     <definedName name="ссысы">[4]Лист1!$B$265</definedName>
     <definedName name="ф10" localSheetId="0">#REF!</definedName>
     <definedName name="ф757" localSheetId="0">#REF!</definedName>
     <definedName name="ф860" localSheetId="0">#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="32">
   <si>
     <t>Запасы минеральных и энергетических ресурсов на начало периода</t>
   </si>
   <si>
     <t>Добавление к запасам</t>
   </si>
   <si>
     <t>Открытие новых запасов</t>
   </si>
   <si>
     <t>Переоценка в сторону увеличения</t>
   </si>
   <si>
     <t>Изменение категории</t>
   </si>
   <si>
     <t>Выбытие из запасов</t>
   </si>
   <si>
     <t>Запасы минеральных и энергетических ресурсов на конец периода</t>
   </si>
   <si>
     <t>Добыча</t>
   </si>
   <si>
@@ -168,63 +168,63 @@
   </si>
   <si>
     <t>Молибден            (тыс. тонн)</t>
   </si>
   <si>
     <t>Олово                         (тыс. тонн)</t>
   </si>
   <si>
     <t>Фосфориты - Р₂О₅            (млн. тонн)</t>
   </si>
   <si>
     <t>Основные виды минерального или энергетического ресурса</t>
   </si>
   <si>
     <t>Счет учета активов для минеральных и энергетических ресурсов в физическом выражении*</t>
   </si>
   <si>
     <t xml:space="preserve"> * Счет сформирован на основе данных Комитета геологии Министерства промышленности и строительства Республики Казахстан.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
-    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...11 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -380,51 +380,51 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="23">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
@@ -492,56 +492,50 @@
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
@@ -641,77 +635,77 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -830,117 +824,125 @@
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="20" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="17" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="22" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="29" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="89">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Hyperlink 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Normal 2" xfId="17"/>
     <cellStyle name="Normal 3" xfId="18"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="19"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="20"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="21"/>
@@ -1006,63 +1008,63 @@
     <cellStyle name="Обычный 2" xfId="80"/>
     <cellStyle name="Обычный 2 2" xfId="81"/>
     <cellStyle name="Обычный 3" xfId="82"/>
     <cellStyle name="Обычный 4" xfId="83"/>
     <cellStyle name="Обычный 5" xfId="84"/>
     <cellStyle name="Обычный 6" xfId="85"/>
     <cellStyle name="Процентный 2" xfId="86"/>
     <cellStyle name="Тысячи_Sheet1" xfId="87"/>
     <cellStyle name="Финансовый 2" xfId="88"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Documents%20and%20Settings/shnurkiyanova/&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;/&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;/&#1042;&#1042;&#1055;/&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;/2007/BUL_NOE_2004.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\BUL_NOE_2004.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/&#1075;&#1091;&#1083;&#1100;&#1084;&#1080;&#1088;&#1072;/AppData/Roaming/Microsoft/Excel/&#1057;&#1069;&#1069;&#1059;%202015/&#1089;&#1095;&#1077;&#1090;%20&#1074;&#1099;&#1073;&#1088;&#1086;&#1089;&#1086;&#1074;%20&#1074;%20&#1072;&#1090;&#1084;&#1086;&#1089;&#1092;&#1077;&#1088;&#1091;/2013_AirEmissionsAccountsQuestionnaire_&#1074;&#1099;&#1073;&#1088;&#1086;&#1089;&#1099;%20&#1074;%20&#1072;&#1090;&#1084;._&#1088;&#1091;&#1089;.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\&#1075;&#1091;&#1083;&#1100;&#1084;&#1080;&#1088;&#1072;\AppData\Roaming\Microsoft\Excel\&#1057;&#1069;&#1069;&#1059;%202015\&#1089;&#1095;&#1077;&#1090;%20&#1074;&#1099;&#1073;&#1088;&#1086;&#1089;&#1086;&#1074;%20&#1074;%20&#1072;&#1090;&#1084;&#1086;&#1089;&#1092;&#1077;&#1088;&#1091;\2013_AirEmissionsAccountsQuestionnaire_&#1074;&#1099;&#1073;&#1088;&#1086;&#1089;&#1099;%20&#1074;%20&#1072;&#1090;&#1084;._&#1088;&#1091;&#1089;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///H:\&#1041;&#1091;&#1083;&#1099;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;%20&#1073;&#1091;&#1083;&#1099;\BUL_NOE_2004.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Documents%20and%20Settings/shnurkiyanova/&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;/&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;/&#1042;&#1042;&#1055;/&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;/2007/Aygul/BUL_NOE_2004.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\Aygul\BUL_NOE_2004.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="сектора"/>
       <sheetName val="постцены"/>
       <sheetName val="МП&amp;ПФ"/>
       <sheetName val="ВВ "/>
       <sheetName val="ПП "/>
       <sheetName val="ВДС"/>
       <sheetName val="сельхоз"/>
       <sheetName val="стр-во"/>
       <sheetName val="транс,связь"/>
       <sheetName val="торг"/>
       <sheetName val="услуги"/>
       <sheetName val="услпрож"/>
       <sheetName val="бюджет"/>
       <sheetName val="fisim"/>
       <sheetName val="финан.деят"/>
       <sheetName val="образ,здрав"/>
       <sheetName val="домхоз"/>
       <sheetName val="ННЭ"/>
       <sheetName val="Лист1"/>
@@ -1534,55 +1536,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U126"/>
+  <dimension ref="A1:U138"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A129" sqref="A129"/>
+    <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="V1" sqref="V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="1" customWidth="1"/>
     <col min="10" max="12" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="14" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="12.75">
       <c r="A1" s="17" t="s">
@@ -1694,72 +1696,72 @@
         <v>21</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>22</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="P4" s="8" t="s">
         <v>28</v>
       </c>
       <c r="Q4" s="8" t="s">
         <v>24</v>
       </c>
       <c r="R4" s="8" t="s">
         <v>25</v>
       </c>
       <c r="S4" s="8" t="s">
         <v>26</v>
       </c>
       <c r="T4" s="11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A5" s="15">
+      <c r="A5" s="23">
         <v>2014</v>
       </c>
-      <c r="B5" s="15"/>
-[...17 lines deleted...]
-      <c r="T5" s="15"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="23"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="23"/>
+      <c r="S5" s="23"/>
+      <c r="T5" s="23"/>
       <c r="U5" s="3"/>
     </row>
     <row r="6" spans="1:21" ht="22.5">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="7">
         <v>29834</v>
       </c>
       <c r="C6" s="7">
         <v>3178.6</v>
       </c>
       <c r="D6" s="7">
         <v>1221.9000000000001</v>
       </c>
       <c r="E6" s="7">
         <v>267.5</v>
       </c>
       <c r="F6" s="7">
         <v>1211.2</v>
       </c>
       <c r="G6" s="7">
         <v>29.9</v>
       </c>
       <c r="H6" s="7">
@@ -2252,72 +2254,72 @@
       </c>
       <c r="N16" s="7">
         <v>412.9</v>
       </c>
       <c r="O16" s="7">
         <v>344.4</v>
       </c>
       <c r="P16" s="7">
         <v>797.3</v>
       </c>
       <c r="Q16" s="7">
         <v>31.4</v>
       </c>
       <c r="R16" s="7">
         <v>129.1</v>
       </c>
       <c r="S16" s="7">
         <v>973.6</v>
       </c>
       <c r="T16" s="7">
         <v>69.3</v>
       </c>
       <c r="U16" s="2"/>
     </row>
     <row r="17" spans="1:20">
-      <c r="A17" s="14">
+      <c r="A17" s="15">
         <v>2015</v>
       </c>
-      <c r="B17" s="14"/>
-[...17 lines deleted...]
-      <c r="T17" s="14"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="15"/>
+      <c r="O17" s="15"/>
+      <c r="P17" s="15"/>
+      <c r="Q17" s="15"/>
+      <c r="R17" s="15"/>
+      <c r="S17" s="15"/>
+      <c r="T17" s="15"/>
     </row>
     <row r="18" spans="1:20" ht="22.5">
       <c r="A18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="7">
         <v>29819</v>
       </c>
       <c r="C18" s="7">
         <v>3205.9</v>
       </c>
       <c r="D18" s="7">
         <v>1366</v>
       </c>
       <c r="E18" s="7">
         <v>355</v>
       </c>
       <c r="F18" s="7">
         <v>1140.3</v>
       </c>
       <c r="G18" s="7">
         <v>30</v>
       </c>
       <c r="H18" s="7">
         <v>12.2</v>
@@ -2792,72 +2794,72 @@
         <v>10655.9</v>
       </c>
       <c r="N28" s="7">
         <v>414.3</v>
       </c>
       <c r="O28" s="7">
         <v>352.1</v>
       </c>
       <c r="P28" s="7">
         <v>796.9</v>
       </c>
       <c r="Q28" s="7">
         <v>32.299999999999997</v>
       </c>
       <c r="R28" s="7">
         <v>129.1</v>
       </c>
       <c r="S28" s="7">
         <v>973.1</v>
       </c>
       <c r="T28" s="7">
         <v>69.3</v>
       </c>
     </row>
     <row r="29" spans="1:20">
-      <c r="A29" s="16">
+      <c r="A29" s="24">
         <v>2016</v>
       </c>
-      <c r="B29" s="16"/>
-[...17 lines deleted...]
-      <c r="T29" s="16"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="24"/>
+      <c r="O29" s="24"/>
+      <c r="P29" s="24"/>
+      <c r="Q29" s="24"/>
+      <c r="R29" s="24"/>
+      <c r="S29" s="24"/>
+      <c r="T29" s="24"/>
     </row>
     <row r="30" spans="1:20" ht="22.5">
       <c r="A30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="7">
         <v>29719.3</v>
       </c>
       <c r="C30" s="7">
         <v>3158.8</v>
       </c>
       <c r="D30" s="7">
         <v>1382.8</v>
       </c>
       <c r="E30" s="7">
         <v>359.2</v>
       </c>
       <c r="F30" s="7">
         <v>1143</v>
       </c>
       <c r="G30" s="7">
         <v>31</v>
       </c>
       <c r="H30" s="7">
         <v>12.2</v>
@@ -3422,72 +3424,72 @@
         <v>10858.9</v>
       </c>
       <c r="N40" s="7">
         <v>413.3</v>
       </c>
       <c r="O40" s="7">
         <v>346.5</v>
       </c>
       <c r="P40" s="7">
         <v>796.5</v>
       </c>
       <c r="Q40" s="7">
         <v>32.6</v>
       </c>
       <c r="R40" s="7">
         <v>129.1</v>
       </c>
       <c r="S40" s="7">
         <v>969.9</v>
       </c>
       <c r="T40" s="7">
         <v>181.7</v>
       </c>
     </row>
     <row r="41" spans="1:20">
-      <c r="A41" s="14">
+      <c r="A41" s="15">
         <v>2017</v>
       </c>
-      <c r="B41" s="14"/>
-[...17 lines deleted...]
-      <c r="T41" s="14"/>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
+      <c r="H41" s="15"/>
+      <c r="I41" s="15"/>
+      <c r="J41" s="15"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="15"/>
+      <c r="M41" s="15"/>
+      <c r="N41" s="15"/>
+      <c r="O41" s="15"/>
+      <c r="P41" s="15"/>
+      <c r="Q41" s="15"/>
+      <c r="R41" s="15"/>
+      <c r="S41" s="15"/>
+      <c r="T41" s="15"/>
     </row>
     <row r="42" spans="1:20" ht="22.5">
       <c r="A42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B42" s="7">
         <v>29636.400000000001</v>
       </c>
       <c r="C42" s="7">
         <v>3107.1</v>
       </c>
       <c r="D42" s="7">
         <v>1379.8</v>
       </c>
       <c r="E42" s="7">
         <v>356.9</v>
       </c>
       <c r="F42" s="7">
         <v>1130.0999999999999</v>
       </c>
       <c r="G42" s="7">
         <v>30.7</v>
       </c>
       <c r="H42" s="7">
         <v>12.1</v>
@@ -3984,72 +3986,72 @@
         <v>10829.9</v>
       </c>
       <c r="N52" s="7">
         <v>412.6</v>
       </c>
       <c r="O52" s="7">
         <v>434.9</v>
       </c>
       <c r="P52" s="7">
         <v>796.2</v>
       </c>
       <c r="Q52" s="7">
         <v>31</v>
       </c>
       <c r="R52" s="7">
         <v>129.1</v>
       </c>
       <c r="S52" s="7">
         <v>951.5</v>
       </c>
       <c r="T52" s="7">
         <v>181.7</v>
       </c>
     </row>
     <row r="53" spans="1:20">
-      <c r="A53" s="14">
+      <c r="A53" s="15">
         <v>2018</v>
       </c>
-      <c r="B53" s="14"/>
-[...17 lines deleted...]
-      <c r="T53" s="14"/>
+      <c r="B53" s="15"/>
+      <c r="C53" s="15"/>
+      <c r="D53" s="15"/>
+      <c r="E53" s="15"/>
+      <c r="F53" s="15"/>
+      <c r="G53" s="15"/>
+      <c r="H53" s="15"/>
+      <c r="I53" s="15"/>
+      <c r="J53" s="15"/>
+      <c r="K53" s="15"/>
+      <c r="L53" s="15"/>
+      <c r="M53" s="15"/>
+      <c r="N53" s="15"/>
+      <c r="O53" s="15"/>
+      <c r="P53" s="15"/>
+      <c r="Q53" s="15"/>
+      <c r="R53" s="15"/>
+      <c r="S53" s="15"/>
+      <c r="T53" s="15"/>
     </row>
     <row r="54" spans="1:20" ht="22.5">
       <c r="A54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="7">
         <v>29475.4</v>
       </c>
       <c r="C54" s="7">
         <v>2956.8</v>
       </c>
       <c r="D54" s="7">
         <v>1302.0999999999999</v>
       </c>
       <c r="E54" s="7">
         <v>339.7</v>
       </c>
       <c r="F54" s="7">
         <v>1134.5</v>
       </c>
       <c r="G54" s="7">
         <v>29.6</v>
       </c>
       <c r="H54" s="7">
         <v>11.8</v>
@@ -4548,72 +4550,72 @@
         <v>10801.1</v>
       </c>
       <c r="N64" s="7">
         <v>414.9</v>
       </c>
       <c r="O64" s="7">
         <v>470</v>
       </c>
       <c r="P64" s="7">
         <v>795.7</v>
       </c>
       <c r="Q64" s="7">
         <v>30.5</v>
       </c>
       <c r="R64" s="7">
         <v>129.1</v>
       </c>
       <c r="S64" s="7">
         <v>949.6</v>
       </c>
       <c r="T64" s="7">
         <v>181.7</v>
       </c>
     </row>
     <row r="65" spans="1:20">
-      <c r="A65" s="14">
+      <c r="A65" s="15">
         <v>2019</v>
       </c>
-      <c r="B65" s="14"/>
-[...17 lines deleted...]
-      <c r="T65" s="14"/>
+      <c r="B65" s="15"/>
+      <c r="C65" s="15"/>
+      <c r="D65" s="15"/>
+      <c r="E65" s="15"/>
+      <c r="F65" s="15"/>
+      <c r="G65" s="15"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="15"/>
+      <c r="K65" s="15"/>
+      <c r="L65" s="15"/>
+      <c r="M65" s="15"/>
+      <c r="N65" s="15"/>
+      <c r="O65" s="15"/>
+      <c r="P65" s="15"/>
+      <c r="Q65" s="15"/>
+      <c r="R65" s="15"/>
+      <c r="S65" s="15"/>
+      <c r="T65" s="15"/>
     </row>
     <row r="66" spans="1:20" ht="22.5">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B66" s="7">
         <v>29454</v>
       </c>
       <c r="C66" s="7">
         <v>2901</v>
       </c>
       <c r="D66" s="7">
         <v>1289.7</v>
       </c>
       <c r="E66" s="7">
         <v>332.7</v>
       </c>
       <c r="F66" s="7">
         <v>1184.9000000000001</v>
       </c>
       <c r="G66" s="7">
         <v>28.9</v>
       </c>
       <c r="H66" s="7">
         <v>11.8</v>
@@ -5120,72 +5122,72 @@
         <v>10774.6</v>
       </c>
       <c r="N76" s="7">
         <v>392.9</v>
       </c>
       <c r="O76" s="7">
         <v>451.6</v>
       </c>
       <c r="P76" s="7">
         <v>795.3</v>
       </c>
       <c r="Q76" s="7">
         <v>29.4</v>
       </c>
       <c r="R76" s="7">
         <v>129.1</v>
       </c>
       <c r="S76" s="7">
         <v>938.5</v>
       </c>
       <c r="T76" s="7">
         <v>181.7</v>
       </c>
     </row>
     <row r="77" spans="1:20">
-      <c r="A77" s="14">
+      <c r="A77" s="15">
         <v>2020</v>
       </c>
-      <c r="B77" s="14"/>
-[...17 lines deleted...]
-      <c r="T77" s="14"/>
+      <c r="B77" s="15"/>
+      <c r="C77" s="15"/>
+      <c r="D77" s="15"/>
+      <c r="E77" s="15"/>
+      <c r="F77" s="15"/>
+      <c r="G77" s="15"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="15"/>
+      <c r="K77" s="15"/>
+      <c r="L77" s="15"/>
+      <c r="M77" s="15"/>
+      <c r="N77" s="15"/>
+      <c r="O77" s="15"/>
+      <c r="P77" s="15"/>
+      <c r="Q77" s="15"/>
+      <c r="R77" s="15"/>
+      <c r="S77" s="15"/>
+      <c r="T77" s="15"/>
     </row>
     <row r="78" spans="1:20" ht="22.5">
       <c r="A78" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B78" s="7">
         <v>29362.1</v>
       </c>
       <c r="C78" s="7">
         <v>3016.4</v>
       </c>
       <c r="D78" s="7">
         <v>1294</v>
       </c>
       <c r="E78" s="7">
         <v>334.6</v>
       </c>
       <c r="F78" s="7">
         <v>1300.8</v>
       </c>
       <c r="G78" s="7">
         <v>29.3</v>
       </c>
       <c r="H78" s="7">
         <v>10.8</v>
@@ -5677,72 +5679,72 @@
         <v>10820.5</v>
       </c>
       <c r="N88" s="7">
         <v>396.5</v>
       </c>
       <c r="O88" s="7">
         <v>435.9</v>
       </c>
       <c r="P88" s="7">
         <v>794.8</v>
       </c>
       <c r="Q88" s="7">
         <v>28.9</v>
       </c>
       <c r="R88" s="7">
         <v>129.1</v>
       </c>
       <c r="S88" s="7">
         <v>932.9</v>
       </c>
       <c r="T88" s="7">
         <v>182</v>
       </c>
     </row>
     <row r="89" spans="1:20">
-      <c r="A89" s="14">
+      <c r="A89" s="15">
         <v>2021</v>
       </c>
-      <c r="B89" s="14"/>
-[...17 lines deleted...]
-      <c r="T89" s="14"/>
+      <c r="B89" s="15"/>
+      <c r="C89" s="15"/>
+      <c r="D89" s="15"/>
+      <c r="E89" s="15"/>
+      <c r="F89" s="15"/>
+      <c r="G89" s="15"/>
+      <c r="H89" s="15"/>
+      <c r="I89" s="15"/>
+      <c r="J89" s="15"/>
+      <c r="K89" s="15"/>
+      <c r="L89" s="15"/>
+      <c r="M89" s="15"/>
+      <c r="N89" s="15"/>
+      <c r="O89" s="15"/>
+      <c r="P89" s="15"/>
+      <c r="Q89" s="15"/>
+      <c r="R89" s="15"/>
+      <c r="S89" s="15"/>
+      <c r="T89" s="15"/>
     </row>
     <row r="90" spans="1:20" ht="22.5">
       <c r="A90" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B90" s="7">
         <v>29276.9</v>
       </c>
       <c r="C90" s="7">
         <v>2971.4</v>
       </c>
       <c r="D90" s="7">
         <v>1359.9</v>
       </c>
       <c r="E90" s="7">
         <v>328</v>
       </c>
       <c r="F90" s="7">
         <v>1327.8</v>
       </c>
       <c r="G90" s="7">
         <v>29.2</v>
       </c>
       <c r="H90" s="7">
         <v>10.7</v>
@@ -6247,72 +6249,72 @@
         <v>10786.3</v>
       </c>
       <c r="N100" s="10">
         <v>400.5</v>
       </c>
       <c r="O100" s="10">
         <v>514.79999999999995</v>
       </c>
       <c r="P100" s="10">
         <v>794.3</v>
       </c>
       <c r="Q100" s="10">
         <v>29.4</v>
       </c>
       <c r="R100" s="10">
         <v>129.1</v>
       </c>
       <c r="S100" s="10">
         <v>961.6</v>
       </c>
       <c r="T100" s="10">
         <v>182</v>
       </c>
     </row>
     <row r="101" spans="1:20">
-      <c r="A101" s="14">
+      <c r="A101" s="15">
         <v>2022</v>
       </c>
-      <c r="B101" s="14"/>
-[...17 lines deleted...]
-      <c r="T101" s="14"/>
+      <c r="B101" s="15"/>
+      <c r="C101" s="15"/>
+      <c r="D101" s="15"/>
+      <c r="E101" s="15"/>
+      <c r="F101" s="15"/>
+      <c r="G101" s="15"/>
+      <c r="H101" s="15"/>
+      <c r="I101" s="15"/>
+      <c r="J101" s="15"/>
+      <c r="K101" s="15"/>
+      <c r="L101" s="15"/>
+      <c r="M101" s="15"/>
+      <c r="N101" s="15"/>
+      <c r="O101" s="15"/>
+      <c r="P101" s="15"/>
+      <c r="Q101" s="15"/>
+      <c r="R101" s="15"/>
+      <c r="S101" s="15"/>
+      <c r="T101" s="15"/>
     </row>
     <row r="102" spans="1:20" ht="22.5">
       <c r="A102" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B102" s="7">
         <v>29192.2</v>
       </c>
       <c r="C102" s="7">
         <v>2964.6</v>
       </c>
       <c r="D102" s="7">
         <v>1365.8</v>
       </c>
       <c r="E102" s="7">
         <v>320.3</v>
       </c>
       <c r="F102" s="7">
         <v>1376.2</v>
       </c>
       <c r="G102" s="7">
         <v>28.4</v>
       </c>
       <c r="H102" s="7">
         <v>10.5</v>
@@ -6815,686 +6817,1377 @@
         <v>12520</v>
       </c>
       <c r="N112" s="10">
         <v>402.5</v>
       </c>
       <c r="O112" s="10">
         <v>490.9</v>
       </c>
       <c r="P112" s="10">
         <v>819.9</v>
       </c>
       <c r="Q112" s="10">
         <v>29.1</v>
       </c>
       <c r="R112" s="10">
         <v>129.1</v>
       </c>
       <c r="S112" s="10">
         <v>954</v>
       </c>
       <c r="T112" s="10">
         <v>182</v>
       </c>
     </row>
     <row r="113" spans="1:20">
-      <c r="A113" s="14">
+      <c r="A113" s="15">
         <v>2023</v>
       </c>
-      <c r="B113" s="14"/>
-[...17 lines deleted...]
-      <c r="T113" s="14"/>
+      <c r="B113" s="15"/>
+      <c r="C113" s="15"/>
+      <c r="D113" s="15"/>
+      <c r="E113" s="15"/>
+      <c r="F113" s="15"/>
+      <c r="G113" s="15"/>
+      <c r="H113" s="15"/>
+      <c r="I113" s="15"/>
+      <c r="J113" s="15"/>
+      <c r="K113" s="15"/>
+      <c r="L113" s="15"/>
+      <c r="M113" s="15"/>
+      <c r="N113" s="15"/>
+      <c r="O113" s="15"/>
+      <c r="P113" s="15"/>
+      <c r="Q113" s="15"/>
+      <c r="R113" s="15"/>
+      <c r="S113" s="15"/>
+      <c r="T113" s="15"/>
     </row>
     <row r="114" spans="1:20" ht="22.5">
       <c r="A114" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B114" s="7">
         <v>28908.9</v>
       </c>
       <c r="C114" s="7">
         <v>2942.6</v>
       </c>
       <c r="D114" s="7">
         <v>1354.5</v>
       </c>
-      <c r="E114" s="12">
+      <c r="E114" s="7">
         <v>312.60000000000002</v>
       </c>
-      <c r="F114" s="12">
+      <c r="F114" s="7">
         <v>1416.3</v>
       </c>
       <c r="G114" s="7">
         <v>27.7</v>
       </c>
-      <c r="H114" s="12">
+      <c r="H114" s="7">
         <v>10.7</v>
       </c>
-      <c r="I114" s="12">
+      <c r="I114" s="7">
         <v>21</v>
       </c>
       <c r="J114" s="7">
         <v>1.4</v>
       </c>
       <c r="K114" s="7">
         <v>207.4</v>
       </c>
       <c r="L114" s="7">
         <v>221.1</v>
       </c>
       <c r="M114" s="7">
         <v>12520</v>
       </c>
       <c r="N114" s="7">
         <v>402.5</v>
       </c>
       <c r="O114" s="7">
         <v>490.9</v>
       </c>
       <c r="P114" s="7">
         <v>819.9</v>
       </c>
       <c r="Q114" s="7">
         <v>29.1</v>
       </c>
       <c r="R114" s="7">
         <v>129.1</v>
       </c>
       <c r="S114" s="7">
         <v>954</v>
       </c>
       <c r="T114" s="7">
         <v>182</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="A115" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B115" s="6">
         <v>1.4</v>
       </c>
       <c r="C115" s="6">
         <v>26.2</v>
       </c>
       <c r="D115" s="6">
-        <v>14.7</v>
+        <v>14.9</v>
       </c>
       <c r="E115" s="6">
         <v>1.7</v>
       </c>
       <c r="F115" s="6">
-        <v>26.1</v>
+        <v>87.5</v>
       </c>
       <c r="G115" s="6">
         <v>0.9</v>
       </c>
       <c r="H115" s="6">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="I115" s="6">
         <v>-0.1</v>
       </c>
       <c r="J115" s="6">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="K115" s="6">
         <v>0.1</v>
       </c>
       <c r="L115" s="6">
-        <v>2.2000000000000002</v>
+        <v>0.3</v>
       </c>
       <c r="M115" s="6">
         <v>0.6</v>
       </c>
       <c r="N115" s="6">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="O115" s="6">
-        <v>80.599999999999994</v>
+        <v>80.7</v>
       </c>
       <c r="P115" s="6">
         <v>46.1</v>
       </c>
       <c r="Q115" s="6">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="R115" s="6">
         <v>17</v>
       </c>
       <c r="S115" s="6">
         <v>-17.600000000000001</v>
       </c>
-      <c r="T115" s="6"/>
+      <c r="T115" s="6">
+        <v>0</v>
+      </c>
     </row>
     <row r="116" spans="1:20">
       <c r="A116" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B116" s="6">
         <v>0.5</v>
       </c>
       <c r="C116" s="6">
-        <v>8.5</v>
+        <v>8.4</v>
       </c>
       <c r="D116" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="E116" s="6">
         <v>1.2</v>
       </c>
       <c r="F116" s="6">
         <v>26.3</v>
       </c>
       <c r="G116" s="6">
         <v>0.9</v>
       </c>
       <c r="H116" s="6">
         <v>0</v>
       </c>
       <c r="I116" s="6">
         <v>0.1</v>
       </c>
       <c r="J116" s="6">
         <v>0</v>
       </c>
-      <c r="K116" s="6"/>
+      <c r="K116" s="6">
+        <v>0</v>
+      </c>
       <c r="L116" s="6">
         <v>0.2</v>
       </c>
       <c r="M116" s="6">
         <v>0</v>
       </c>
       <c r="N116" s="6">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="O116" s="6">
         <v>1.9</v>
       </c>
       <c r="P116" s="6">
         <v>46.1</v>
       </c>
       <c r="Q116" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R116" s="6">
         <v>0</v>
       </c>
       <c r="S116" s="6">
         <v>-1.9</v>
       </c>
-      <c r="T116" s="6"/>
+      <c r="T116" s="6">
+        <v>0</v>
+      </c>
     </row>
     <row r="117" spans="1:20">
       <c r="A117" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="6">
         <v>0.9</v>
       </c>
       <c r="C117" s="6">
-        <v>17.7</v>
+        <v>17.8</v>
       </c>
       <c r="D117" s="6">
-        <v>13.6</v>
+        <v>13.8</v>
       </c>
       <c r="E117" s="6">
         <v>0.5</v>
       </c>
       <c r="F117" s="6">
-        <v>-0.2</v>
+        <v>61.2</v>
       </c>
       <c r="G117" s="6">
         <v>0</v>
       </c>
       <c r="H117" s="6">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="I117" s="6">
         <v>-0.2</v>
       </c>
       <c r="J117" s="6">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="K117" s="6">
         <v>0.1</v>
       </c>
       <c r="L117" s="6">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="M117" s="6">
         <v>0.6</v>
       </c>
       <c r="N117" s="6">
         <v>2</v>
       </c>
       <c r="O117" s="6">
-        <v>78.7</v>
+        <v>78.8</v>
       </c>
       <c r="P117" s="6">
         <v>0</v>
       </c>
       <c r="Q117" s="6">
-        <v>2</v>
+        <v>-1.8</v>
       </c>
       <c r="R117" s="6">
         <v>17</v>
       </c>
       <c r="S117" s="6">
         <v>-15.7</v>
       </c>
-      <c r="T117" s="6"/>
+      <c r="T117" s="6">
+        <v>0</v>
+      </c>
     </row>
     <row r="118" spans="1:20">
       <c r="A118" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="6"/>
       <c r="D118" s="6"/>
       <c r="E118" s="6"/>
       <c r="F118" s="6"/>
       <c r="G118" s="6"/>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="6"/>
       <c r="N118" s="6"/>
       <c r="O118" s="6"/>
       <c r="P118" s="6"/>
       <c r="Q118" s="6"/>
       <c r="R118" s="6"/>
       <c r="S118" s="6"/>
       <c r="T118" s="6"/>
     </row>
     <row r="119" spans="1:20">
       <c r="A119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B119" s="6">
         <v>112.1</v>
       </c>
       <c r="C119" s="6">
         <v>81.5</v>
       </c>
       <c r="D119" s="6">
         <v>36.200000000000003</v>
       </c>
       <c r="E119" s="6">
         <v>7.6</v>
       </c>
       <c r="F119" s="6">
         <v>71.5</v>
       </c>
       <c r="G119" s="6">
-        <v>-0.6</v>
+        <v>-0.5</v>
       </c>
       <c r="H119" s="6">
         <v>0</v>
       </c>
       <c r="I119" s="6">
         <v>0.4</v>
       </c>
       <c r="J119" s="6">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="K119" s="6">
         <v>4.3</v>
       </c>
       <c r="L119" s="6">
         <v>5.6</v>
       </c>
       <c r="M119" s="6">
         <v>27.6</v>
       </c>
       <c r="N119" s="6">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="O119" s="6">
         <v>18.5</v>
       </c>
       <c r="P119" s="6">
         <v>0.6</v>
       </c>
       <c r="Q119" s="6">
         <v>0.7</v>
       </c>
       <c r="R119" s="6">
         <v>0</v>
       </c>
       <c r="S119" s="6">
         <v>9</v>
       </c>
       <c r="T119" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="A120" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="6">
-        <v>94.9</v>
+        <v>95</v>
       </c>
       <c r="C120" s="6">
         <v>81.099999999999994</v>
       </c>
       <c r="D120" s="6">
-        <v>36.1</v>
+        <v>36.200000000000003</v>
       </c>
       <c r="E120" s="6">
         <v>7.6</v>
       </c>
       <c r="F120" s="6">
         <v>45.7</v>
       </c>
       <c r="G120" s="6">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
       <c r="H120" s="6">
         <v>0</v>
       </c>
       <c r="I120" s="6">
         <v>0.4</v>
       </c>
-      <c r="J120" s="6"/>
+      <c r="J120" s="6">
+        <v>0</v>
+      </c>
       <c r="K120" s="6">
         <v>4.0999999999999996</v>
       </c>
       <c r="L120" s="6">
         <v>4.8</v>
       </c>
       <c r="M120" s="6">
         <v>26.3</v>
       </c>
       <c r="N120" s="6">
         <v>0.8</v>
       </c>
       <c r="O120" s="6">
-        <v>16</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="P120" s="6">
         <v>0.6</v>
       </c>
       <c r="Q120" s="6">
         <v>0.7</v>
       </c>
-      <c r="R120" s="6"/>
+      <c r="R120" s="6">
+        <v>0</v>
+      </c>
       <c r="S120" s="6">
         <v>9</v>
       </c>
-      <c r="T120" s="6"/>
+      <c r="T120" s="6">
+        <v>0</v>
+      </c>
     </row>
     <row r="121" spans="1:20">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="6">
-        <v>3.3</v>
-[...2 lines deleted...]
-      <c r="D121" s="6"/>
+        <v>3.2</v>
+      </c>
+      <c r="C121" s="6">
+        <v>0</v>
+      </c>
+      <c r="D121" s="6">
+        <v>0</v>
+      </c>
       <c r="E121" s="6">
         <v>0</v>
       </c>
       <c r="F121" s="6">
         <v>1.6</v>
       </c>
       <c r="G121" s="6">
-        <v>-0.5</v>
+        <v>-0.6</v>
       </c>
       <c r="H121" s="6">
         <v>0</v>
       </c>
       <c r="I121" s="6">
         <v>0</v>
       </c>
       <c r="J121" s="6">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="K121" s="6">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="L121" s="6">
         <v>0.8</v>
       </c>
       <c r="M121" s="6">
         <v>1.3</v>
       </c>
       <c r="N121" s="6">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="O121" s="6">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="P121" s="6">
         <v>0</v>
       </c>
       <c r="Q121" s="6">
         <v>0</v>
       </c>
-      <c r="R121" s="6"/>
+      <c r="R121" s="6">
+        <v>0</v>
+      </c>
       <c r="S121" s="6">
         <v>0</v>
       </c>
-      <c r="T121" s="6"/>
+      <c r="T121" s="6">
+        <v>0</v>
+      </c>
     </row>
     <row r="122" spans="1:20">
       <c r="A122" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B122" s="6">
         <v>13.9</v>
       </c>
       <c r="C122" s="6">
         <v>0.4</v>
       </c>
       <c r="D122" s="6">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="E122" s="6">
         <v>0</v>
       </c>
       <c r="F122" s="6">
         <v>24.2</v>
       </c>
-      <c r="G122" s="6"/>
-[...2 lines deleted...]
-      <c r="J122" s="6"/>
+      <c r="G122" s="6">
+        <v>0</v>
+      </c>
+      <c r="H122" s="6">
+        <v>0</v>
+      </c>
+      <c r="I122" s="6">
+        <v>0</v>
+      </c>
+      <c r="J122" s="6">
+        <v>0</v>
+      </c>
       <c r="K122" s="6">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="L122" s="6">
         <v>0</v>
       </c>
       <c r="M122" s="6">
         <v>0</v>
       </c>
       <c r="N122" s="6">
         <v>0</v>
       </c>
       <c r="O122" s="6">
         <v>0</v>
       </c>
-      <c r="P122" s="6"/>
-[...1 lines deleted...]
-      <c r="R122" s="6"/>
+      <c r="P122" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="6">
+        <v>0</v>
+      </c>
+      <c r="R122" s="6">
+        <v>0</v>
+      </c>
       <c r="S122" s="6">
         <v>0</v>
       </c>
-      <c r="T122" s="6"/>
+      <c r="T122" s="6">
+        <v>0</v>
+      </c>
     </row>
     <row r="123" spans="1:20">
       <c r="A123" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="6"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="6">
         <v>0</v>
       </c>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="6"/>
       <c r="N123" s="6"/>
       <c r="O123" s="6"/>
       <c r="P123" s="6"/>
       <c r="Q123" s="6"/>
       <c r="R123" s="6"/>
       <c r="S123" s="6"/>
       <c r="T123" s="6"/>
     </row>
     <row r="124" spans="1:20" ht="22.5">
       <c r="A124" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="10">
         <v>28798.2</v>
       </c>
       <c r="C124" s="10">
         <v>2887.3</v>
       </c>
       <c r="D124" s="10">
-        <v>1333</v>
+        <v>1333.2</v>
       </c>
       <c r="E124" s="10">
         <v>306.7</v>
       </c>
       <c r="F124" s="10">
-        <v>1370.9</v>
+        <v>1432.3</v>
       </c>
       <c r="G124" s="10">
-        <v>29.2</v>
+        <v>29.1</v>
       </c>
       <c r="H124" s="10">
-        <v>10.7</v>
+        <v>10.6</v>
       </c>
       <c r="I124" s="10">
         <v>20.5</v>
       </c>
       <c r="J124" s="10">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
       <c r="K124" s="10">
         <v>203.2</v>
       </c>
       <c r="L124" s="10">
-        <v>217.7</v>
+        <v>215.8</v>
       </c>
       <c r="M124" s="10">
         <v>12493</v>
       </c>
       <c r="N124" s="10">
         <v>404.5</v>
       </c>
       <c r="O124" s="10">
-        <v>553</v>
+        <v>553.1</v>
       </c>
       <c r="P124" s="10">
         <v>865.4</v>
       </c>
       <c r="Q124" s="10">
-        <v>30.4</v>
+        <v>28.6</v>
       </c>
       <c r="R124" s="10">
         <v>146.1</v>
       </c>
       <c r="S124" s="10">
         <v>927.4</v>
       </c>
       <c r="T124" s="10">
         <v>182</v>
       </c>
     </row>
-    <row r="126" spans="1:20">
-      <c r="A126" s="13" t="s">
+    <row r="125" spans="1:20">
+      <c r="A125" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B125" s="16"/>
+      <c r="C125" s="16"/>
+      <c r="D125" s="16"/>
+      <c r="E125" s="16"/>
+      <c r="F125" s="16"/>
+      <c r="G125" s="16"/>
+      <c r="H125" s="16"/>
+      <c r="I125" s="16"/>
+      <c r="J125" s="16"/>
+      <c r="K125" s="16"/>
+      <c r="L125" s="15"/>
+      <c r="M125" s="15"/>
+      <c r="N125" s="15"/>
+      <c r="O125" s="15"/>
+      <c r="P125" s="15"/>
+      <c r="Q125" s="15"/>
+      <c r="R125" s="15"/>
+      <c r="S125" s="15"/>
+      <c r="T125" s="15"/>
+    </row>
+    <row r="126" spans="1:20" ht="22.5">
+      <c r="A126" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B126" s="13">
+        <v>28798.2</v>
+      </c>
+      <c r="C126" s="13">
+        <v>2887.3</v>
+      </c>
+      <c r="D126" s="13">
+        <v>1333.2</v>
+      </c>
+      <c r="E126" s="13">
+        <v>306.7</v>
+      </c>
+      <c r="F126" s="13">
+        <v>1432.3</v>
+      </c>
+      <c r="G126" s="13">
+        <v>29.1</v>
+      </c>
+      <c r="H126" s="13">
+        <v>10.6</v>
+      </c>
+      <c r="I126" s="13">
+        <v>20.5</v>
+      </c>
+      <c r="J126" s="13">
+        <v>1.7</v>
+      </c>
+      <c r="K126" s="13">
+        <v>203.2</v>
+      </c>
+      <c r="L126" s="14">
+        <v>215.8</v>
+      </c>
+      <c r="M126" s="14">
+        <v>12493</v>
+      </c>
+      <c r="N126" s="14">
+        <v>404.5</v>
+      </c>
+      <c r="O126" s="14">
+        <v>553.1</v>
+      </c>
+      <c r="P126" s="14">
+        <v>865.4</v>
+      </c>
+      <c r="Q126" s="14">
+        <v>28.6</v>
+      </c>
+      <c r="R126" s="14">
+        <v>146.1</v>
+      </c>
+      <c r="S126" s="14">
+        <v>927.4</v>
+      </c>
+      <c r="T126" s="14">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="127" spans="1:20">
+      <c r="A127" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B127" s="6">
+        <v>12.9</v>
+      </c>
+      <c r="C127" s="6">
+        <v>41</v>
+      </c>
+      <c r="D127" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="E127" s="6">
+        <v>1</v>
+      </c>
+      <c r="F127" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="G127" s="6">
+        <v>-0.9</v>
+      </c>
+      <c r="H127" s="6">
+        <v>0</v>
+      </c>
+      <c r="I127" s="6">
+        <v>-0.2</v>
+      </c>
+      <c r="J127" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K127" s="6">
+        <v>0</v>
+      </c>
+      <c r="L127" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M127" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="N127" s="6">
+        <v>0</v>
+      </c>
+      <c r="O127" s="6">
+        <v>-27.9</v>
+      </c>
+      <c r="P127" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="6">
+        <v>-1.3</v>
+      </c>
+      <c r="R127" s="6">
+        <v>0</v>
+      </c>
+      <c r="S127" s="6">
+        <v>0</v>
+      </c>
+      <c r="T127" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:20">
+      <c r="A128" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B128" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="C128" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="D128" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E128" s="6">
+        <v>0</v>
+      </c>
+      <c r="F128" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="G128" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="H128" s="6">
+        <v>0</v>
+      </c>
+      <c r="I128" s="6">
+        <v>0</v>
+      </c>
+      <c r="J128" s="6">
+        <v>0</v>
+      </c>
+      <c r="K128" s="6">
+        <v>0</v>
+      </c>
+      <c r="L128" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M128" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="N128" s="6">
+        <v>0</v>
+      </c>
+      <c r="O128" s="6">
+        <v>-25</v>
+      </c>
+      <c r="P128" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="R128" s="6">
+        <v>0</v>
+      </c>
+      <c r="S128" s="6">
+        <v>0</v>
+      </c>
+      <c r="T128" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:20">
+      <c r="A129" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B129" s="6">
+        <v>12.7</v>
+      </c>
+      <c r="C129" s="6">
+        <v>33.4</v>
+      </c>
+      <c r="D129" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="E129" s="6">
+        <v>1</v>
+      </c>
+      <c r="F129" s="6">
+        <v>-1.6</v>
+      </c>
+      <c r="G129" s="6">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="H129" s="6">
+        <v>0</v>
+      </c>
+      <c r="I129" s="6">
+        <v>-0.2</v>
+      </c>
+      <c r="J129" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K129" s="6">
+        <v>0</v>
+      </c>
+      <c r="L129" s="6">
+        <v>0</v>
+      </c>
+      <c r="M129" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N129" s="6">
+        <v>0</v>
+      </c>
+      <c r="O129" s="6">
+        <v>-2.9</v>
+      </c>
+      <c r="P129" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="6">
+        <v>-1.4</v>
+      </c>
+      <c r="R129" s="6">
+        <v>0</v>
+      </c>
+      <c r="S129" s="6">
+        <v>0</v>
+      </c>
+      <c r="T129" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20">
+      <c r="A130" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B130" s="6"/>
+      <c r="C130" s="6"/>
+      <c r="D130" s="6"/>
+      <c r="E130" s="6"/>
+      <c r="F130" s="6"/>
+      <c r="G130" s="6"/>
+      <c r="H130" s="6"/>
+      <c r="I130" s="6"/>
+      <c r="J130" s="6"/>
+      <c r="K130" s="6"/>
+      <c r="L130" s="6"/>
+      <c r="M130" s="6"/>
+      <c r="N130" s="6"/>
+      <c r="O130" s="6"/>
+      <c r="P130" s="6"/>
+      <c r="Q130" s="6"/>
+      <c r="R130" s="6"/>
+      <c r="S130" s="6"/>
+      <c r="T130" s="6"/>
+    </row>
+    <row r="131" spans="1:20">
+      <c r="A131" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B131" s="6">
+        <v>92.6</v>
+      </c>
+      <c r="C131" s="6">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="D131" s="6">
+        <v>34.4</v>
+      </c>
+      <c r="E131" s="6">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F131" s="6">
+        <v>59.6</v>
+      </c>
+      <c r="G131" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="H131" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="I131" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="J131" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K131" s="6">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L131" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="M131" s="6">
+        <v>31.3</v>
+      </c>
+      <c r="N131" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="O131" s="6">
+        <v>14.2</v>
+      </c>
+      <c r="P131" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="Q131" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="R131" s="6">
+        <v>0</v>
+      </c>
+      <c r="S131" s="6">
+        <v>9.6</v>
+      </c>
+      <c r="T131" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:20">
+      <c r="A132" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B132" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="C132" s="6">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="D132" s="6">
+        <v>34.4</v>
+      </c>
+      <c r="E132" s="6">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F132" s="6">
+        <v>45</v>
+      </c>
+      <c r="G132" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="H132" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="I132" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="J132" s="6">
+        <v>0</v>
+      </c>
+      <c r="K132" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="L132" s="6">
+        <v>6</v>
+      </c>
+      <c r="M132" s="6">
+        <v>29.8</v>
+      </c>
+      <c r="N132" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="O132" s="6">
+        <v>12.7</v>
+      </c>
+      <c r="P132" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="Q132" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="R132" s="6">
+        <v>0</v>
+      </c>
+      <c r="S132" s="6">
+        <v>9.6</v>
+      </c>
+      <c r="T132" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:20">
+      <c r="A133" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B133" s="6">
+        <v>3</v>
+      </c>
+      <c r="C133" s="6">
+        <v>0</v>
+      </c>
+      <c r="D133" s="6">
+        <v>0</v>
+      </c>
+      <c r="E133" s="6">
+        <v>0</v>
+      </c>
+      <c r="F133" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="G133" s="6">
+        <v>0</v>
+      </c>
+      <c r="H133" s="6">
+        <v>0</v>
+      </c>
+      <c r="I133" s="6">
+        <v>0</v>
+      </c>
+      <c r="J133" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K133" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="L133" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="M133" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="N133" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="O133" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="P133" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="R133" s="6">
+        <v>0</v>
+      </c>
+      <c r="S133" s="6">
+        <v>0</v>
+      </c>
+      <c r="T133" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20">
+      <c r="A134" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="6">
+        <v>-0.6</v>
+      </c>
+      <c r="C134" s="6">
+        <v>0</v>
+      </c>
+      <c r="D134" s="6">
+        <v>0</v>
+      </c>
+      <c r="E134" s="6">
+        <v>0</v>
+      </c>
+      <c r="F134" s="6">
+        <v>13.3</v>
+      </c>
+      <c r="G134" s="6">
+        <v>0</v>
+      </c>
+      <c r="H134" s="6">
+        <v>0</v>
+      </c>
+      <c r="I134" s="6">
+        <v>-0.1</v>
+      </c>
+      <c r="J134" s="6">
+        <v>0</v>
+      </c>
+      <c r="K134" s="6">
+        <v>0</v>
+      </c>
+      <c r="L134" s="6">
+        <v>-0.7</v>
+      </c>
+      <c r="M134" s="6">
+        <v>0</v>
+      </c>
+      <c r="N134" s="6">
+        <v>0</v>
+      </c>
+      <c r="O134" s="6">
+        <v>0</v>
+      </c>
+      <c r="P134" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="6">
+        <v>0</v>
+      </c>
+      <c r="R134" s="6">
+        <v>0</v>
+      </c>
+      <c r="S134" s="6">
+        <v>0</v>
+      </c>
+      <c r="T134" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20">
+      <c r="A135" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B135" s="6"/>
+      <c r="C135" s="6"/>
+      <c r="D135" s="6"/>
+      <c r="E135" s="6"/>
+      <c r="F135" s="6"/>
+      <c r="G135" s="6"/>
+      <c r="H135" s="6"/>
+      <c r="I135" s="6"/>
+      <c r="J135" s="6"/>
+      <c r="K135" s="6"/>
+      <c r="L135" s="6"/>
+      <c r="M135" s="6"/>
+      <c r="N135" s="6"/>
+      <c r="O135" s="6"/>
+      <c r="P135" s="6"/>
+      <c r="Q135" s="6"/>
+      <c r="R135" s="6"/>
+      <c r="S135" s="6"/>
+      <c r="T135" s="6"/>
+    </row>
+    <row r="136" spans="1:20" ht="22.5">
+      <c r="A136" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B136" s="10">
+        <v>28718.5</v>
+      </c>
+      <c r="C136" s="10">
+        <v>2850.2</v>
+      </c>
+      <c r="D136" s="10">
+        <v>1303.5</v>
+      </c>
+      <c r="E136" s="10">
+        <v>299.5</v>
+      </c>
+      <c r="F136" s="10">
+        <v>1377.4</v>
+      </c>
+      <c r="G136" s="10">
+        <v>27.4</v>
+      </c>
+      <c r="H136" s="10">
+        <v>10.5</v>
+      </c>
+      <c r="I136" s="10">
+        <v>20</v>
+      </c>
+      <c r="J136" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="K136" s="10">
+        <v>198.6</v>
+      </c>
+      <c r="L136" s="10">
+        <v>211.8</v>
+      </c>
+      <c r="M136" s="10">
+        <v>12463</v>
+      </c>
+      <c r="N136" s="10">
+        <v>403.9</v>
+      </c>
+      <c r="O136" s="10">
+        <v>511</v>
+      </c>
+      <c r="P136" s="10">
+        <v>864.9</v>
+      </c>
+      <c r="Q136" s="10">
+        <v>26.6</v>
+      </c>
+      <c r="R136" s="10">
+        <v>146.1</v>
+      </c>
+      <c r="S136" s="10">
+        <v>917.8</v>
+      </c>
+      <c r="T136" s="10">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20">
+      <c r="A137" s="5"/>
+      <c r="B137" s="7"/>
+      <c r="C137" s="7"/>
+      <c r="D137" s="7"/>
+      <c r="E137" s="7"/>
+      <c r="F137" s="7"/>
+      <c r="G137" s="7"/>
+      <c r="H137" s="7"/>
+      <c r="I137" s="7"/>
+      <c r="J137" s="7"/>
+      <c r="K137" s="7"/>
+      <c r="L137" s="7"/>
+      <c r="M137" s="7"/>
+      <c r="N137" s="7"/>
+      <c r="O137" s="7"/>
+      <c r="P137" s="7"/>
+      <c r="Q137" s="7"/>
+      <c r="R137" s="7"/>
+      <c r="S137" s="7"/>
+      <c r="T137" s="7"/>
+    </row>
+    <row r="138" spans="1:20">
+      <c r="A138" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="I126" s="2"/>
+      <c r="I138" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
+  <mergeCells count="15">
+    <mergeCell ref="A125:T125"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A53:T53"/>
     <mergeCell ref="A113:T113"/>
     <mergeCell ref="A65:T65"/>
     <mergeCell ref="A77:T77"/>
     <mergeCell ref="A101:T101"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A17:T17"/>
     <mergeCell ref="A29:T29"/>
     <mergeCell ref="A41:T41"/>
     <mergeCell ref="A89:T89"/>
   </mergeCells>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.15748031496062992" bottom="0.74803149606299213" header="0.15748031496062992" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="52" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2014-2023</vt:lpstr>
+      <vt:lpstr>2014-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Nakipbekov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>