--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -1,77 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
-[...4 lines deleted...]
-  </extLst>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="82">
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>All resort areas</t>
   </si>
   <si>
     <t>Shchuchinsko-Borovskaya resort area</t>
   </si>
   <si>
     <t>Almaty resort area</t>
   </si>
   <si>
     <t>Bayanaul resort area</t>
   </si>
   <si>
     <t>Karkaraly resort area</t>
   </si>
   <si>
     <t>Mangystau resort area</t>
   </si>
   <si>
     <t>Saryagash resort area</t>
   </si>
   <si>
@@ -373,56 +363,56 @@
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> here and further - Almaty mountain cluster is located on the territory of the Almaty region and the city of Almaty</t>
     </r>
   </si>
   <si>
     <r>
       <t>Almaty mountain cluster</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="48">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -555,66 +545,318 @@
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -679,78 +921,395 @@
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="18">
+  <cellStyleXfs count="222">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="22" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="22" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="22" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="22" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -857,100 +1416,310 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="18">
+  <cellStyles count="222">
+    <cellStyle name="20% - Акцент1 2" xfId="18"/>
+    <cellStyle name="20% - Акцент1 3" xfId="19"/>
+    <cellStyle name="20% - Акцент1 4" xfId="20"/>
+    <cellStyle name="20% - Акцент1 5" xfId="21"/>
+    <cellStyle name="20% - Акцент2 2" xfId="22"/>
+    <cellStyle name="20% - Акцент2 3" xfId="23"/>
+    <cellStyle name="20% - Акцент2 4" xfId="24"/>
+    <cellStyle name="20% - Акцент2 5" xfId="25"/>
+    <cellStyle name="20% - Акцент3 2" xfId="26"/>
+    <cellStyle name="20% - Акцент3 3" xfId="27"/>
+    <cellStyle name="20% - Акцент3 4" xfId="28"/>
+    <cellStyle name="20% - Акцент3 5" xfId="29"/>
+    <cellStyle name="20% - Акцент4 2" xfId="30"/>
+    <cellStyle name="20% - Акцент4 3" xfId="31"/>
+    <cellStyle name="20% - Акцент4 4" xfId="32"/>
+    <cellStyle name="20% - Акцент4 5" xfId="33"/>
+    <cellStyle name="20% - Акцент5 2" xfId="34"/>
+    <cellStyle name="20% - Акцент5 3" xfId="35"/>
+    <cellStyle name="20% - Акцент5 4" xfId="36"/>
+    <cellStyle name="20% - Акцент5 5" xfId="37"/>
+    <cellStyle name="20% - Акцент6 2" xfId="38"/>
+    <cellStyle name="20% - Акцент6 3" xfId="39"/>
+    <cellStyle name="20% - Акцент6 4" xfId="40"/>
+    <cellStyle name="20% - Акцент6 5" xfId="41"/>
+    <cellStyle name="40% - Акцент1 2" xfId="42"/>
+    <cellStyle name="40% - Акцент1 3" xfId="43"/>
+    <cellStyle name="40% - Акцент1 4" xfId="44"/>
+    <cellStyle name="40% - Акцент1 5" xfId="45"/>
+    <cellStyle name="40% - Акцент2 2" xfId="46"/>
+    <cellStyle name="40% - Акцент2 3" xfId="47"/>
+    <cellStyle name="40% - Акцент2 4" xfId="48"/>
+    <cellStyle name="40% - Акцент2 5" xfId="49"/>
+    <cellStyle name="40% - Акцент3 2" xfId="50"/>
+    <cellStyle name="40% - Акцент3 3" xfId="51"/>
+    <cellStyle name="40% - Акцент3 4" xfId="52"/>
+    <cellStyle name="40% - Акцент3 5" xfId="53"/>
+    <cellStyle name="40% - Акцент4 2" xfId="54"/>
+    <cellStyle name="40% - Акцент4 3" xfId="55"/>
+    <cellStyle name="40% - Акцент4 4" xfId="56"/>
+    <cellStyle name="40% - Акцент4 5" xfId="57"/>
+    <cellStyle name="40% - Акцент5 2" xfId="58"/>
+    <cellStyle name="40% - Акцент5 3" xfId="59"/>
+    <cellStyle name="40% - Акцент5 4" xfId="60"/>
+    <cellStyle name="40% - Акцент5 5" xfId="61"/>
+    <cellStyle name="40% - Акцент6 2" xfId="62"/>
+    <cellStyle name="40% - Акцент6 3" xfId="63"/>
+    <cellStyle name="40% - Акцент6 4" xfId="64"/>
+    <cellStyle name="40% - Акцент6 5" xfId="65"/>
+    <cellStyle name="60% - Акцент1 2" xfId="66"/>
+    <cellStyle name="60% - Акцент1 3" xfId="67"/>
+    <cellStyle name="60% - Акцент1 4" xfId="68"/>
+    <cellStyle name="60% - Акцент1 5" xfId="69"/>
+    <cellStyle name="60% - Акцент2 2" xfId="70"/>
+    <cellStyle name="60% - Акцент2 3" xfId="71"/>
+    <cellStyle name="60% - Акцент2 4" xfId="72"/>
+    <cellStyle name="60% - Акцент2 5" xfId="73"/>
+    <cellStyle name="60% - Акцент3 2" xfId="74"/>
+    <cellStyle name="60% - Акцент3 3" xfId="75"/>
+    <cellStyle name="60% - Акцент3 4" xfId="76"/>
+    <cellStyle name="60% - Акцент3 5" xfId="77"/>
+    <cellStyle name="60% - Акцент4 2" xfId="78"/>
+    <cellStyle name="60% - Акцент4 3" xfId="79"/>
+    <cellStyle name="60% - Акцент4 4" xfId="80"/>
+    <cellStyle name="60% - Акцент4 5" xfId="81"/>
+    <cellStyle name="60% - Акцент5 2" xfId="82"/>
+    <cellStyle name="60% - Акцент5 3" xfId="83"/>
+    <cellStyle name="60% - Акцент5 4" xfId="84"/>
+    <cellStyle name="60% - Акцент5 5" xfId="85"/>
+    <cellStyle name="60% - Акцент6 2" xfId="86"/>
+    <cellStyle name="60% - Акцент6 3" xfId="87"/>
+    <cellStyle name="60% - Акцент6 4" xfId="88"/>
+    <cellStyle name="60% - Акцент6 5" xfId="89"/>
+    <cellStyle name="Акцент1 2" xfId="90"/>
+    <cellStyle name="Акцент1 3" xfId="91"/>
+    <cellStyle name="Акцент1 4" xfId="92"/>
+    <cellStyle name="Акцент1 5" xfId="93"/>
+    <cellStyle name="Акцент2 2" xfId="94"/>
+    <cellStyle name="Акцент2 3" xfId="95"/>
+    <cellStyle name="Акцент2 4" xfId="96"/>
+    <cellStyle name="Акцент2 5" xfId="97"/>
+    <cellStyle name="Акцент3 2" xfId="98"/>
+    <cellStyle name="Акцент3 3" xfId="99"/>
+    <cellStyle name="Акцент3 4" xfId="100"/>
+    <cellStyle name="Акцент3 5" xfId="101"/>
+    <cellStyle name="Акцент4 2" xfId="102"/>
+    <cellStyle name="Акцент4 3" xfId="103"/>
+    <cellStyle name="Акцент4 4" xfId="104"/>
+    <cellStyle name="Акцент4 5" xfId="105"/>
+    <cellStyle name="Акцент5 2" xfId="106"/>
+    <cellStyle name="Акцент5 3" xfId="107"/>
+    <cellStyle name="Акцент5 4" xfId="108"/>
+    <cellStyle name="Акцент5 5" xfId="109"/>
+    <cellStyle name="Акцент6 2" xfId="110"/>
+    <cellStyle name="Акцент6 3" xfId="111"/>
+    <cellStyle name="Акцент6 4" xfId="112"/>
+    <cellStyle name="Акцент6 5" xfId="113"/>
+    <cellStyle name="Ввод  2" xfId="114"/>
+    <cellStyle name="Ввод  3" xfId="115"/>
+    <cellStyle name="Ввод  4" xfId="116"/>
+    <cellStyle name="Ввод  5" xfId="117"/>
+    <cellStyle name="Вывод 2" xfId="118"/>
+    <cellStyle name="Вывод 3" xfId="119"/>
+    <cellStyle name="Вывод 4" xfId="120"/>
+    <cellStyle name="Вывод 5" xfId="121"/>
+    <cellStyle name="Вычисление 2" xfId="122"/>
+    <cellStyle name="Вычисление 3" xfId="123"/>
+    <cellStyle name="Вычисление 4" xfId="124"/>
+    <cellStyle name="Вычисление 5" xfId="125"/>
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="126"/>
     <cellStyle name="Гиперссылка 3" xfId="7"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="127"/>
     <cellStyle name="Денежный 2" xfId="8"/>
     <cellStyle name="Денежный 2 2" xfId="14"/>
+    <cellStyle name="Денежный 4" xfId="128"/>
+    <cellStyle name="Заголовок 1 2" xfId="129"/>
+    <cellStyle name="Заголовок 1 3" xfId="130"/>
+    <cellStyle name="Заголовок 1 4" xfId="131"/>
+    <cellStyle name="Заголовок 1 5" xfId="132"/>
+    <cellStyle name="Заголовок 2 2" xfId="133"/>
+    <cellStyle name="Заголовок 2 3" xfId="134"/>
+    <cellStyle name="Заголовок 2 4" xfId="135"/>
+    <cellStyle name="Заголовок 2 5" xfId="136"/>
+    <cellStyle name="Заголовок 3 2" xfId="137"/>
+    <cellStyle name="Заголовок 3 3" xfId="138"/>
+    <cellStyle name="Заголовок 3 4" xfId="139"/>
+    <cellStyle name="Заголовок 3 5" xfId="140"/>
+    <cellStyle name="Заголовок 4 2" xfId="141"/>
+    <cellStyle name="Заголовок 4 3" xfId="142"/>
+    <cellStyle name="Заголовок 4 4" xfId="143"/>
+    <cellStyle name="Заголовок 4 5" xfId="144"/>
+    <cellStyle name="Итог 2" xfId="145"/>
+    <cellStyle name="Итог 3" xfId="146"/>
+    <cellStyle name="Итог 4" xfId="147"/>
+    <cellStyle name="Итог 5" xfId="148"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="149"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="150"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="151"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="152"/>
+    <cellStyle name="Название 2" xfId="153"/>
+    <cellStyle name="Название 3" xfId="154"/>
+    <cellStyle name="Название 4" xfId="155"/>
+    <cellStyle name="Название 5" xfId="156"/>
+    <cellStyle name="Нейтральный 2" xfId="157"/>
+    <cellStyle name="Нейтральный 3" xfId="158"/>
+    <cellStyle name="Нейтральный 4" xfId="159"/>
+    <cellStyle name="Нейтральный 5" xfId="160"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="161"/>
+    <cellStyle name="Обычный 11 2" xfId="162"/>
+    <cellStyle name="Обычный 12 2" xfId="163"/>
+    <cellStyle name="Обычный 17 2" xfId="164"/>
     <cellStyle name="Обычный 2" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="9"/>
     <cellStyle name="Обычный 2 2 2" xfId="10"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="165"/>
     <cellStyle name="Обычный 2 2 3" xfId="15"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 3 2" xfId="11"/>
+    <cellStyle name="Обычный 2 3 3" xfId="166"/>
     <cellStyle name="Обычный 2 4" xfId="12"/>
     <cellStyle name="Обычный 23" xfId="16"/>
+    <cellStyle name="Обычный 24 2" xfId="167"/>
+    <cellStyle name="Обычный 24 3" xfId="168"/>
+    <cellStyle name="Обычный 25 2" xfId="169"/>
+    <cellStyle name="Обычный 26 2" xfId="170"/>
+    <cellStyle name="Обычный 27 2" xfId="171"/>
+    <cellStyle name="Обычный 29 2" xfId="172"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="17"/>
+    <cellStyle name="Обычный 3 2 2" xfId="173"/>
+    <cellStyle name="Обычный 3 3" xfId="174"/>
     <cellStyle name="Обычный 30" xfId="1"/>
+    <cellStyle name="Обычный 31" xfId="175"/>
+    <cellStyle name="Обычный 32" xfId="176"/>
+    <cellStyle name="Обычный 33" xfId="177"/>
+    <cellStyle name="Обычный 34" xfId="178"/>
+    <cellStyle name="Обычный 35" xfId="179"/>
+    <cellStyle name="Обычный 36" xfId="180"/>
+    <cellStyle name="Обычный 37" xfId="181"/>
+    <cellStyle name="Обычный 38" xfId="182"/>
+    <cellStyle name="Обычный 39" xfId="183"/>
     <cellStyle name="Обычный 4" xfId="13"/>
+    <cellStyle name="Обычный 4 2" xfId="184"/>
+    <cellStyle name="Обычный 40" xfId="185"/>
+    <cellStyle name="Обычный 41" xfId="186"/>
+    <cellStyle name="Обычный 43" xfId="187"/>
+    <cellStyle name="Обычный 45" xfId="188"/>
+    <cellStyle name="Обычный 48" xfId="189"/>
+    <cellStyle name="Обычный 49" xfId="190"/>
+    <cellStyle name="Обычный 50" xfId="191"/>
+    <cellStyle name="Обычный 51" xfId="192"/>
+    <cellStyle name="Обычный 52" xfId="193"/>
+    <cellStyle name="Обычный 6 2" xfId="194"/>
+    <cellStyle name="Обычный 7 2" xfId="195"/>
+    <cellStyle name="Обычный 8 2" xfId="196"/>
+    <cellStyle name="Обычный 9 2" xfId="197"/>
+    <cellStyle name="Плохой 2" xfId="198"/>
+    <cellStyle name="Плохой 3" xfId="199"/>
+    <cellStyle name="Плохой 4" xfId="200"/>
+    <cellStyle name="Плохой 5" xfId="201"/>
+    <cellStyle name="Пояснение 2" xfId="202"/>
+    <cellStyle name="Пояснение 3" xfId="203"/>
+    <cellStyle name="Пояснение 4" xfId="204"/>
+    <cellStyle name="Пояснение 5" xfId="205"/>
+    <cellStyle name="Примечание 2" xfId="206"/>
+    <cellStyle name="Примечание 3" xfId="207"/>
+    <cellStyle name="Примечание 4" xfId="208"/>
+    <cellStyle name="Примечание 5" xfId="209"/>
+    <cellStyle name="Связанная ячейка 2" xfId="210"/>
+    <cellStyle name="Связанная ячейка 3" xfId="211"/>
+    <cellStyle name="Связанная ячейка 4" xfId="212"/>
+    <cellStyle name="Связанная ячейка 5" xfId="213"/>
+    <cellStyle name="Текст предупреждения 2" xfId="214"/>
+    <cellStyle name="Текст предупреждения 3" xfId="215"/>
+    <cellStyle name="Текст предупреждения 4" xfId="216"/>
+    <cellStyle name="Текст предупреждения 5" xfId="217"/>
+    <cellStyle name="Хороший 2" xfId="218"/>
+    <cellStyle name="Хороший 3" xfId="219"/>
+    <cellStyle name="Хороший 4" xfId="220"/>
+    <cellStyle name="Хороший 5" xfId="221"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2400300</xdr:colOff>
@@ -1282,51 +2051,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36.140625" customWidth="1"/>
     <col min="2" max="2" width="77.5703125" customWidth="1"/>
@@ -1638,126 +2407,126 @@
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="2:4">
       <c r="B11" s="38"/>
     </row>
     <row r="12" spans="2:4">
       <c r="B12" s="38"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="39" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I100"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A97" sqref="A97"/>
+    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I48" sqref="I48:I49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="40.5" customHeight="1"/>
     <row r="3" spans="1:9" ht="15" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="B3" s="59"/>
-[...6 lines deleted...]
-      <c r="I3" s="59"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="60" t="s">
+      <c r="A4" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="60"/>
-[...6 lines deleted...]
-      <c r="I4" s="60"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="17"/>
       <c r="B5" s="18">
         <v>2020</v>
       </c>
       <c r="C5" s="18">
         <v>2021</v>
       </c>
       <c r="D5" s="18">
         <v>2022</v>
       </c>
       <c r="E5" s="18">
         <v>2023</v>
       </c>
       <c r="F5" s="18">
         <v>2024</v>
       </c>
       <c r="G5" s="23">
         <v>2025</v>
       </c>
       <c r="H5" s="45"/>
       <c r="I5" s="23">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="62"/>
-[...6 lines deleted...]
-      <c r="I6" s="62"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="2">
         <v>422041</v>
       </c>
       <c r="C7" s="3">
         <v>422648</v>
       </c>
       <c r="D7" s="4">
         <v>533560</v>
       </c>
       <c r="E7" s="3">
         <v>703469</v>
       </c>
       <c r="F7" s="5">
         <v>766588</v>
       </c>
       <c r="G7" s="21">
         <v>883349</v>
       </c>
       <c r="H7" s="47" t="s">
         <v>75</v>
@@ -2342,640 +3111,700 @@
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="6">
         <v>305881</v>
       </c>
       <c r="C28" s="7">
         <v>279858</v>
       </c>
       <c r="D28" s="8">
         <v>373491</v>
       </c>
       <c r="E28" s="7">
         <v>516060</v>
       </c>
       <c r="F28" s="9">
         <v>551965</v>
       </c>
       <c r="G28" s="22">
         <v>637700</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="63" t="s">
+      <c r="A29" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="64"/>
-[...6 lines deleted...]
-      <c r="I29" s="64"/>
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="2">
         <v>593814</v>
       </c>
       <c r="C30" s="3">
         <v>969899</v>
       </c>
       <c r="D30" s="2">
         <v>1334386</v>
       </c>
       <c r="E30" s="2">
         <v>1646076</v>
       </c>
       <c r="F30" s="19">
         <v>1829921</v>
       </c>
       <c r="G30" s="2">
         <v>2145163</v>
       </c>
       <c r="H30" s="47" t="s">
         <v>75</v>
       </c>
+      <c r="I30" s="58">
+        <v>2060583</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="6">
         <v>39823</v>
       </c>
       <c r="C31" s="7">
         <v>79233</v>
       </c>
       <c r="D31" s="6">
         <v>113398</v>
       </c>
       <c r="E31" s="6">
         <v>132680</v>
       </c>
       <c r="F31" s="20">
         <v>143629</v>
       </c>
       <c r="G31" s="6">
         <v>203427</v>
       </c>
       <c r="H31" s="48" t="s">
         <v>2</v>
       </c>
+      <c r="I31" s="59">
+        <v>252057</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="6">
         <v>9351</v>
       </c>
       <c r="C32" s="7">
         <v>24961</v>
       </c>
       <c r="D32" s="6">
         <v>20555</v>
       </c>
       <c r="E32" s="6">
         <v>23855</v>
       </c>
       <c r="F32" s="20">
         <v>28006</v>
       </c>
       <c r="G32" s="6">
         <v>37156</v>
       </c>
       <c r="H32" s="48" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="33" spans="1:8">
+      <c r="I32" s="59">
+        <v>29920</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="6">
         <v>2397</v>
       </c>
       <c r="C33" s="7">
         <v>6667</v>
       </c>
       <c r="D33" s="6">
         <v>21195</v>
       </c>
       <c r="E33" s="6">
         <v>21748</v>
       </c>
       <c r="F33" s="20">
         <v>19712</v>
       </c>
       <c r="G33" s="6">
         <v>24471</v>
       </c>
       <c r="H33" s="48" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:8">
+      <c r="I33" s="59">
+        <v>36611</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="6">
         <v>4818</v>
       </c>
       <c r="C34" s="7">
         <v>7534</v>
       </c>
       <c r="D34" s="6">
         <v>8842</v>
       </c>
       <c r="E34" s="6">
         <v>2168</v>
       </c>
       <c r="F34" s="20">
         <v>3937</v>
       </c>
       <c r="G34" s="6">
         <v>5032</v>
       </c>
       <c r="H34" s="48" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34" s="59">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="6">
         <v>37021</v>
       </c>
       <c r="C35" s="7">
         <v>131011</v>
       </c>
       <c r="D35" s="6">
         <v>117792</v>
       </c>
       <c r="E35" s="6">
         <v>162690</v>
       </c>
       <c r="F35" s="20">
         <v>185003</v>
       </c>
       <c r="G35" s="6">
         <v>186269</v>
       </c>
       <c r="H35" s="48" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="36" spans="1:8">
+      <c r="I35" s="59">
+        <v>159631</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="6">
         <v>3189</v>
       </c>
       <c r="C36" s="7">
         <v>6097</v>
       </c>
       <c r="D36" s="6">
         <v>7366</v>
       </c>
       <c r="E36" s="6">
         <v>11035</v>
       </c>
       <c r="F36" s="20">
         <v>12995</v>
       </c>
       <c r="G36" s="6">
         <v>14223</v>
       </c>
       <c r="H36" s="48" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:8">
+      <c r="I36" s="59">
+        <v>19663</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="6">
         <v>698</v>
       </c>
       <c r="C37" s="7">
         <v>1813</v>
       </c>
       <c r="D37" s="6">
         <v>2533</v>
       </c>
       <c r="E37" s="6">
         <v>2553</v>
       </c>
       <c r="F37" s="20">
         <v>3008</v>
       </c>
       <c r="G37" s="6">
         <v>3003</v>
       </c>
       <c r="H37" s="48" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37" s="59">
+        <v>45366</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="6">
         <v>25424</v>
       </c>
       <c r="C38" s="7">
         <v>19332</v>
       </c>
       <c r="D38" s="6">
         <v>19466</v>
       </c>
       <c r="E38" s="6">
         <v>39809</v>
       </c>
       <c r="F38" s="20">
         <v>43812</v>
       </c>
       <c r="G38" s="6">
         <v>67062</v>
       </c>
       <c r="H38" s="48" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="39" spans="1:8">
+      <c r="I38" s="59">
+        <v>31540</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="6">
         <v>6031</v>
       </c>
       <c r="C39" s="7">
         <v>3516</v>
       </c>
       <c r="D39" s="6">
         <v>8776</v>
       </c>
       <c r="E39" s="6">
         <v>14370</v>
       </c>
       <c r="F39" s="20">
         <v>12366</v>
       </c>
       <c r="G39" s="6">
         <v>9681</v>
       </c>
       <c r="H39" s="48" t="s">
         <v>76</v>
       </c>
-    </row>
-    <row r="40" spans="1:8">
+      <c r="I39" s="59">
+        <v>74928</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="6">
         <v>9186</v>
       </c>
       <c r="C40" s="7">
         <v>23295</v>
       </c>
       <c r="D40" s="6">
         <v>30102</v>
       </c>
       <c r="E40" s="6">
         <v>37023</v>
       </c>
       <c r="F40" s="20">
         <v>43208</v>
       </c>
       <c r="G40" s="6">
         <v>67094</v>
       </c>
       <c r="H40" s="48" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="41" spans="1:8">
+      <c r="I40" s="59">
+        <v>16153</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="6">
         <v>7210</v>
       </c>
       <c r="C41" s="7">
         <v>10649</v>
       </c>
       <c r="D41" s="6">
         <v>13351</v>
       </c>
       <c r="E41" s="6">
         <v>11055</v>
       </c>
       <c r="F41" s="20">
         <v>13566</v>
       </c>
       <c r="G41" s="6">
         <v>12635</v>
       </c>
       <c r="H41" s="48" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41" s="59">
+        <v>14978</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="6">
         <v>2127</v>
       </c>
       <c r="C42" s="7">
         <v>2921</v>
       </c>
       <c r="D42" s="6">
         <v>3423</v>
       </c>
       <c r="E42" s="6">
         <v>3432</v>
       </c>
       <c r="F42" s="20">
         <v>2712</v>
       </c>
       <c r="G42" s="6">
         <v>2280</v>
       </c>
       <c r="H42" s="48" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="43" spans="1:8">
+      <c r="I42" s="60" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="6">
         <v>3216</v>
       </c>
       <c r="C43" s="14">
         <v>8319</v>
       </c>
       <c r="D43" s="6">
         <v>4934</v>
       </c>
       <c r="E43" s="6">
         <v>5938</v>
       </c>
       <c r="F43" s="20">
         <v>8066</v>
       </c>
       <c r="G43" s="6">
         <v>9784</v>
       </c>
       <c r="H43" s="48" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43" s="59">
+        <v>11256</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="6">
         <v>66</v>
       </c>
       <c r="C44" s="7">
         <v>43</v>
       </c>
       <c r="D44" s="6">
         <v>85</v>
       </c>
       <c r="E44" s="6">
         <v>113</v>
       </c>
       <c r="F44" s="20">
         <v>172</v>
       </c>
       <c r="G44" s="6">
         <v>325</v>
       </c>
       <c r="H44" s="48" t="s">
         <v>72</v>
       </c>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44" s="59">
+        <v>103570</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="6">
         <v>291</v>
       </c>
       <c r="C45" s="7">
         <v>975</v>
       </c>
       <c r="D45" s="6">
         <v>1492</v>
       </c>
       <c r="E45" s="6">
         <v>1711</v>
       </c>
       <c r="F45" s="20">
         <v>3622</v>
       </c>
       <c r="G45" s="6">
         <v>2712</v>
       </c>
       <c r="H45" s="48" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="46" spans="1:8">
+      <c r="I45" s="59">
+        <v>13791</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="6">
         <v>12915</v>
       </c>
       <c r="C46" s="7">
         <v>42566</v>
       </c>
       <c r="D46" s="6">
         <v>57407</v>
       </c>
       <c r="E46" s="6">
         <v>47191</v>
       </c>
       <c r="F46" s="20">
         <v>59248</v>
       </c>
       <c r="G46" s="6">
         <v>71725</v>
       </c>
       <c r="H46" s="48" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="47" spans="1:8">
+      <c r="I46" s="59">
+        <v>15712</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="6">
         <v>8490</v>
       </c>
       <c r="E47" s="6">
         <v>9370</v>
       </c>
       <c r="F47" s="20">
         <v>8479</v>
       </c>
       <c r="G47" s="6">
         <v>8013</v>
       </c>
       <c r="H47" s="48" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="48" spans="1:8">
+      <c r="I47" s="59">
+        <v>1223078</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
       <c r="A48" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="6">
         <v>9247</v>
       </c>
       <c r="E48" s="6">
         <v>8664</v>
       </c>
       <c r="F48" s="20">
         <v>7691</v>
       </c>
       <c r="G48" s="6">
         <v>10360</v>
       </c>
       <c r="H48" s="48" t="s">
         <v>73</v>
+      </c>
+      <c r="I48" s="59">
+        <v>3814</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="6">
         <v>6243</v>
       </c>
       <c r="C49" s="7">
         <v>9334</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="20" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="20" t="s">
         <v>20</v>
       </c>
       <c r="H49" s="49" t="s">
         <v>74</v>
       </c>
+      <c r="I49" s="59">
+        <v>3881</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="6">
         <v>10925</v>
       </c>
       <c r="C50" s="7">
         <v>8771</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="20" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B51" s="6">
         <v>412883</v>
       </c>
       <c r="C51" s="7">
         <v>582862</v>
       </c>
       <c r="D51" s="6">
         <v>885932</v>
       </c>
       <c r="E51" s="6">
         <v>1110671</v>
       </c>
       <c r="F51" s="20">
         <v>1230689</v>
       </c>
       <c r="G51" s="6">
         <v>1409911</v>
       </c>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="63" t="s">
+      <c r="A52" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="64"/>
-[...6 lines deleted...]
-      <c r="I52" s="64"/>
+      <c r="B52" s="67"/>
+      <c r="C52" s="67"/>
+      <c r="D52" s="67"/>
+      <c r="E52" s="67"/>
+      <c r="F52" s="67"/>
+      <c r="G52" s="67"/>
+      <c r="H52" s="67"/>
+      <c r="I52" s="67"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="3">
         <v>1263017</v>
       </c>
       <c r="C53" s="2">
         <v>2027321</v>
       </c>
       <c r="D53" s="2">
         <v>2728622</v>
       </c>
       <c r="E53" s="2">
         <v>3072892</v>
       </c>
       <c r="F53" s="19">
         <v>3399817</v>
       </c>
       <c r="G53" s="19">
         <v>3878768</v>
       </c>
       <c r="H53" s="47" t="s">
         <v>75</v>
@@ -3500,61 +4329,61 @@
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="7">
         <v>605340</v>
       </c>
       <c r="C74" s="6">
         <v>973714</v>
       </c>
       <c r="D74" s="6">
         <v>1476015</v>
       </c>
       <c r="E74" s="6">
         <v>1728424</v>
       </c>
       <c r="F74" s="20">
         <v>1996801</v>
       </c>
       <c r="G74" s="20">
         <v>2256807</v>
       </c>
     </row>
     <row r="75" spans="1:9">
-      <c r="A75" s="63" t="s">
+      <c r="A75" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="B75" s="64"/>
-[...6 lines deleted...]
-      <c r="I75" s="64"/>
+      <c r="B75" s="67"/>
+      <c r="C75" s="67"/>
+      <c r="D75" s="67"/>
+      <c r="E75" s="67"/>
+      <c r="F75" s="67"/>
+      <c r="G75" s="67"/>
+      <c r="H75" s="67"/>
+      <c r="I75" s="67"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B76" s="3">
         <v>1683046</v>
       </c>
       <c r="C76" s="2">
         <v>2632925</v>
       </c>
       <c r="D76" s="2">
         <v>3568378</v>
       </c>
       <c r="E76" s="5">
         <v>3879712</v>
       </c>
       <c r="F76" s="21">
         <v>4372566</v>
       </c>
       <c r="G76" s="22">
         <v>4878976</v>
       </c>
       <c r="H76" s="47" t="s">
         <v>75</v>
@@ -4092,72 +4921,72 @@
       </c>
       <c r="E97" s="54">
         <v>2319020</v>
       </c>
       <c r="F97" s="22">
         <v>2707213</v>
       </c>
       <c r="G97" s="22">
         <v>2976997</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="57" t="s">
         <v>78</v>
       </c>
       <c r="B98" s="55"/>
       <c r="C98" s="55"/>
       <c r="D98" s="55"/>
       <c r="E98" s="55"/>
       <c r="F98" s="55"/>
       <c r="G98" s="56"/>
       <c r="H98" s="56"/>
       <c r="I98" s="56"/>
     </row>
     <row r="99" spans="1:9">
-      <c r="A99" s="58" t="s">
+      <c r="A99" s="61" t="s">
         <v>79</v>
       </c>
-      <c r="B99" s="58"/>
-[...5 lines deleted...]
-      <c r="H99" s="58"/>
+      <c r="B99" s="61"/>
+      <c r="C99" s="61"/>
+      <c r="D99" s="61"/>
+      <c r="E99" s="61"/>
+      <c r="F99" s="61"/>
+      <c r="G99" s="61"/>
+      <c r="H99" s="61"/>
     </row>
     <row r="100" spans="1:9">
-      <c r="A100" s="58" t="s">
+      <c r="A100" s="61" t="s">
         <v>80</v>
       </c>
-      <c r="B100" s="58"/>
-[...5 lines deleted...]
-      <c r="H100" s="58"/>
+      <c r="B100" s="61"/>
+      <c r="C100" s="61"/>
+      <c r="D100" s="61"/>
+      <c r="E100" s="61"/>
+      <c r="F100" s="61"/>
+      <c r="G100" s="61"/>
+      <c r="H100" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A99:H99"/>
     <mergeCell ref="A100:H100"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A29:I29"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="A75:I75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">