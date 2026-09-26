--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -1,78 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Convetions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="60">
   <si>
     <t>persons</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>The Republic of Korea</t>
   </si>
   <si>
     <t>USA</t>
@@ -240,56 +223,57 @@
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Number of visitors served in accomadation facilities</t>
   </si>
   <si>
     <t>Aggregated</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -382,66 +366,329 @@
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -523,64 +770,384 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="214">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="22" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="22" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="22" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="22" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -706,105 +1273,316 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="214">
+    <cellStyle name="20% - Акцент1 2" xfId="8"/>
+    <cellStyle name="20% - Акцент1 3" xfId="9"/>
+    <cellStyle name="20% - Акцент1 4" xfId="10"/>
+    <cellStyle name="20% - Акцент1 5" xfId="11"/>
+    <cellStyle name="20% - Акцент2 2" xfId="12"/>
+    <cellStyle name="20% - Акцент2 3" xfId="13"/>
+    <cellStyle name="20% - Акцент2 4" xfId="14"/>
+    <cellStyle name="20% - Акцент2 5" xfId="15"/>
+    <cellStyle name="20% - Акцент3 2" xfId="16"/>
+    <cellStyle name="20% - Акцент3 3" xfId="17"/>
+    <cellStyle name="20% - Акцент3 4" xfId="18"/>
+    <cellStyle name="20% - Акцент3 5" xfId="19"/>
+    <cellStyle name="20% - Акцент4 2" xfId="20"/>
+    <cellStyle name="20% - Акцент4 3" xfId="21"/>
+    <cellStyle name="20% - Акцент4 4" xfId="22"/>
+    <cellStyle name="20% - Акцент4 5" xfId="23"/>
+    <cellStyle name="20% - Акцент5 2" xfId="24"/>
+    <cellStyle name="20% - Акцент5 3" xfId="25"/>
+    <cellStyle name="20% - Акцент5 4" xfId="26"/>
+    <cellStyle name="20% - Акцент5 5" xfId="27"/>
+    <cellStyle name="20% - Акцент6 2" xfId="28"/>
+    <cellStyle name="20% - Акцент6 3" xfId="29"/>
+    <cellStyle name="20% - Акцент6 4" xfId="30"/>
+    <cellStyle name="20% - Акцент6 5" xfId="31"/>
+    <cellStyle name="40% - Акцент1 2" xfId="32"/>
+    <cellStyle name="40% - Акцент1 3" xfId="33"/>
+    <cellStyle name="40% - Акцент1 4" xfId="34"/>
+    <cellStyle name="40% - Акцент1 5" xfId="35"/>
+    <cellStyle name="40% - Акцент2 2" xfId="36"/>
+    <cellStyle name="40% - Акцент2 3" xfId="37"/>
+    <cellStyle name="40% - Акцент2 4" xfId="38"/>
+    <cellStyle name="40% - Акцент2 5" xfId="39"/>
+    <cellStyle name="40% - Акцент3 2" xfId="40"/>
+    <cellStyle name="40% - Акцент3 3" xfId="41"/>
+    <cellStyle name="40% - Акцент3 4" xfId="42"/>
+    <cellStyle name="40% - Акцент3 5" xfId="43"/>
+    <cellStyle name="40% - Акцент4 2" xfId="44"/>
+    <cellStyle name="40% - Акцент4 3" xfId="45"/>
+    <cellStyle name="40% - Акцент4 4" xfId="46"/>
+    <cellStyle name="40% - Акцент4 5" xfId="47"/>
+    <cellStyle name="40% - Акцент5 2" xfId="48"/>
+    <cellStyle name="40% - Акцент5 3" xfId="49"/>
+    <cellStyle name="40% - Акцент5 4" xfId="50"/>
+    <cellStyle name="40% - Акцент5 5" xfId="51"/>
+    <cellStyle name="40% - Акцент6 2" xfId="52"/>
+    <cellStyle name="40% - Акцент6 3" xfId="53"/>
+    <cellStyle name="40% - Акцент6 4" xfId="54"/>
+    <cellStyle name="40% - Акцент6 5" xfId="55"/>
+    <cellStyle name="60% - Акцент1 2" xfId="56"/>
+    <cellStyle name="60% - Акцент1 3" xfId="57"/>
+    <cellStyle name="60% - Акцент1 4" xfId="58"/>
+    <cellStyle name="60% - Акцент1 5" xfId="59"/>
+    <cellStyle name="60% - Акцент2 2" xfId="60"/>
+    <cellStyle name="60% - Акцент2 3" xfId="61"/>
+    <cellStyle name="60% - Акцент2 4" xfId="62"/>
+    <cellStyle name="60% - Акцент2 5" xfId="63"/>
+    <cellStyle name="60% - Акцент3 2" xfId="64"/>
+    <cellStyle name="60% - Акцент3 3" xfId="65"/>
+    <cellStyle name="60% - Акцент3 4" xfId="66"/>
+    <cellStyle name="60% - Акцент3 5" xfId="67"/>
+    <cellStyle name="60% - Акцент4 2" xfId="68"/>
+    <cellStyle name="60% - Акцент4 3" xfId="69"/>
+    <cellStyle name="60% - Акцент4 4" xfId="70"/>
+    <cellStyle name="60% - Акцент4 5" xfId="71"/>
+    <cellStyle name="60% - Акцент5 2" xfId="72"/>
+    <cellStyle name="60% - Акцент5 3" xfId="73"/>
+    <cellStyle name="60% - Акцент5 4" xfId="74"/>
+    <cellStyle name="60% - Акцент5 5" xfId="75"/>
+    <cellStyle name="60% - Акцент6 2" xfId="76"/>
+    <cellStyle name="60% - Акцент6 3" xfId="77"/>
+    <cellStyle name="60% - Акцент6 4" xfId="78"/>
+    <cellStyle name="60% - Акцент6 5" xfId="79"/>
+    <cellStyle name="Акцент1 2" xfId="80"/>
+    <cellStyle name="Акцент1 3" xfId="81"/>
+    <cellStyle name="Акцент1 4" xfId="82"/>
+    <cellStyle name="Акцент1 5" xfId="83"/>
+    <cellStyle name="Акцент2 2" xfId="84"/>
+    <cellStyle name="Акцент2 3" xfId="85"/>
+    <cellStyle name="Акцент2 4" xfId="86"/>
+    <cellStyle name="Акцент2 5" xfId="87"/>
+    <cellStyle name="Акцент3 2" xfId="88"/>
+    <cellStyle name="Акцент3 3" xfId="89"/>
+    <cellStyle name="Акцент3 4" xfId="90"/>
+    <cellStyle name="Акцент3 5" xfId="91"/>
+    <cellStyle name="Акцент4 2" xfId="92"/>
+    <cellStyle name="Акцент4 3" xfId="93"/>
+    <cellStyle name="Акцент4 4" xfId="94"/>
+    <cellStyle name="Акцент4 5" xfId="95"/>
+    <cellStyle name="Акцент5 2" xfId="96"/>
+    <cellStyle name="Акцент5 3" xfId="97"/>
+    <cellStyle name="Акцент5 4" xfId="98"/>
+    <cellStyle name="Акцент5 5" xfId="99"/>
+    <cellStyle name="Акцент6 2" xfId="100"/>
+    <cellStyle name="Акцент6 3" xfId="101"/>
+    <cellStyle name="Акцент6 4" xfId="102"/>
+    <cellStyle name="Акцент6 5" xfId="103"/>
+    <cellStyle name="Ввод  2" xfId="104"/>
+    <cellStyle name="Ввод  3" xfId="105"/>
+    <cellStyle name="Ввод  4" xfId="106"/>
+    <cellStyle name="Ввод  5" xfId="107"/>
+    <cellStyle name="Вывод 2" xfId="108"/>
+    <cellStyle name="Вывод 3" xfId="109"/>
+    <cellStyle name="Вывод 4" xfId="110"/>
+    <cellStyle name="Вывод 5" xfId="111"/>
+    <cellStyle name="Вычисление 2" xfId="112"/>
+    <cellStyle name="Вычисление 3" xfId="113"/>
+    <cellStyle name="Вычисление 4" xfId="114"/>
+    <cellStyle name="Вычисление 5" xfId="115"/>
     <cellStyle name="Гиперссылка 2" xfId="4"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="116"/>
+    <cellStyle name="Гиперссылка 3" xfId="117"/>
+    <cellStyle name="Денежный 2" xfId="7"/>
+    <cellStyle name="Денежный 4" xfId="118"/>
+    <cellStyle name="Заголовок 1 2" xfId="119"/>
+    <cellStyle name="Заголовок 1 3" xfId="120"/>
+    <cellStyle name="Заголовок 1 4" xfId="121"/>
+    <cellStyle name="Заголовок 1 5" xfId="122"/>
+    <cellStyle name="Заголовок 2 2" xfId="123"/>
+    <cellStyle name="Заголовок 2 3" xfId="124"/>
+    <cellStyle name="Заголовок 2 4" xfId="125"/>
+    <cellStyle name="Заголовок 2 5" xfId="126"/>
+    <cellStyle name="Заголовок 3 2" xfId="127"/>
+    <cellStyle name="Заголовок 3 3" xfId="128"/>
+    <cellStyle name="Заголовок 3 4" xfId="129"/>
+    <cellStyle name="Заголовок 3 5" xfId="130"/>
+    <cellStyle name="Заголовок 4 2" xfId="131"/>
+    <cellStyle name="Заголовок 4 3" xfId="132"/>
+    <cellStyle name="Заголовок 4 4" xfId="133"/>
+    <cellStyle name="Заголовок 4 5" xfId="134"/>
+    <cellStyle name="Итог 2" xfId="135"/>
+    <cellStyle name="Итог 3" xfId="136"/>
+    <cellStyle name="Итог 4" xfId="137"/>
+    <cellStyle name="Итог 5" xfId="138"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="140"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="141"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="142"/>
+    <cellStyle name="Название 2" xfId="143"/>
+    <cellStyle name="Название 3" xfId="144"/>
+    <cellStyle name="Название 4" xfId="145"/>
+    <cellStyle name="Название 5" xfId="146"/>
+    <cellStyle name="Нейтральный 2" xfId="147"/>
+    <cellStyle name="Нейтральный 3" xfId="148"/>
+    <cellStyle name="Нейтральный 4" xfId="149"/>
+    <cellStyle name="Нейтральный 5" xfId="150"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="151"/>
+    <cellStyle name="Обычный 11 2" xfId="152"/>
+    <cellStyle name="Обычный 12 2" xfId="153"/>
+    <cellStyle name="Обычный 17 2" xfId="154"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="155"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="156"/>
+    <cellStyle name="Обычный 2 3" xfId="157"/>
+    <cellStyle name="Обычный 2 3 2" xfId="158"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 24 2" xfId="159"/>
+    <cellStyle name="Обычный 24 3" xfId="160"/>
+    <cellStyle name="Обычный 25 2" xfId="161"/>
+    <cellStyle name="Обычный 26 2" xfId="162"/>
+    <cellStyle name="Обычный 27 2" xfId="163"/>
+    <cellStyle name="Обычный 29 2" xfId="164"/>
+    <cellStyle name="Обычный 3 2" xfId="165"/>
+    <cellStyle name="Обычный 3 3" xfId="166"/>
     <cellStyle name="Обычный 30" xfId="1"/>
+    <cellStyle name="Обычный 31" xfId="167"/>
+    <cellStyle name="Обычный 32" xfId="168"/>
+    <cellStyle name="Обычный 33" xfId="169"/>
+    <cellStyle name="Обычный 34" xfId="170"/>
+    <cellStyle name="Обычный 35" xfId="171"/>
+    <cellStyle name="Обычный 36" xfId="172"/>
+    <cellStyle name="Обычный 37" xfId="173"/>
+    <cellStyle name="Обычный 38" xfId="174"/>
+    <cellStyle name="Обычный 39" xfId="175"/>
     <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="176"/>
+    <cellStyle name="Обычный 40" xfId="177"/>
+    <cellStyle name="Обычный 41" xfId="178"/>
+    <cellStyle name="Обычный 43" xfId="179"/>
+    <cellStyle name="Обычный 45" xfId="180"/>
+    <cellStyle name="Обычный 48" xfId="181"/>
+    <cellStyle name="Обычный 49" xfId="182"/>
+    <cellStyle name="Обычный 50" xfId="183"/>
+    <cellStyle name="Обычный 51" xfId="184"/>
+    <cellStyle name="Обычный 52" xfId="185"/>
+    <cellStyle name="Обычный 6 2" xfId="186"/>
+    <cellStyle name="Обычный 7 2" xfId="187"/>
+    <cellStyle name="Обычный 8 2" xfId="188"/>
+    <cellStyle name="Обычный 9 2" xfId="189"/>
+    <cellStyle name="Плохой 2" xfId="190"/>
+    <cellStyle name="Плохой 3" xfId="191"/>
+    <cellStyle name="Плохой 4" xfId="192"/>
+    <cellStyle name="Плохой 5" xfId="193"/>
+    <cellStyle name="Пояснение 2" xfId="194"/>
+    <cellStyle name="Пояснение 3" xfId="195"/>
+    <cellStyle name="Пояснение 4" xfId="196"/>
+    <cellStyle name="Пояснение 5" xfId="197"/>
+    <cellStyle name="Примечание 2" xfId="198"/>
+    <cellStyle name="Примечание 3" xfId="199"/>
+    <cellStyle name="Примечание 4" xfId="200"/>
+    <cellStyle name="Примечание 5" xfId="201"/>
+    <cellStyle name="Связанная ячейка 2" xfId="202"/>
+    <cellStyle name="Связанная ячейка 3" xfId="203"/>
+    <cellStyle name="Связанная ячейка 4" xfId="204"/>
+    <cellStyle name="Связанная ячейка 5" xfId="205"/>
+    <cellStyle name="Текст предупреждения 2" xfId="206"/>
+    <cellStyle name="Текст предупреждения 3" xfId="207"/>
+    <cellStyle name="Текст предупреждения 4" xfId="208"/>
+    <cellStyle name="Текст предупреждения 5" xfId="209"/>
+    <cellStyle name="Хороший 2" xfId="210"/>
+    <cellStyle name="Хороший 3" xfId="211"/>
+    <cellStyle name="Хороший 4" xfId="212"/>
+    <cellStyle name="Хороший 5" xfId="213"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2495550</xdr:colOff>
@@ -1136,69 +1914,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.42578125" customWidth="1"/>
     <col min="2" max="2" width="70.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="46" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="47">
         <v>221205</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="46" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>58</v>
@@ -1486,626 +2264,660 @@
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="59" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="60"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="60"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="61" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G60"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="L18" sqref="L18"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="42.75" customHeight="1"/>
     <row r="3" spans="1:7">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="66"/>
-[...4 lines deleted...]
-      <c r="G3" s="66"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="67" t="s">
+      <c r="A4" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="67"/>
-[...4 lines deleted...]
-      <c r="G4" s="67"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="13"/>
       <c r="B5" s="14">
         <v>2021</v>
       </c>
       <c r="C5" s="14">
         <v>2022</v>
       </c>
       <c r="D5" s="14">
         <v>2023</v>
       </c>
       <c r="E5" s="14">
         <v>2024</v>
       </c>
       <c r="F5" s="14">
         <v>2025</v>
       </c>
       <c r="G5" s="14">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="68" t="s">
+      <c r="A6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="69"/>
-[...4 lines deleted...]
-      <c r="G6" s="69"/>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="28">
         <v>53718</v>
       </c>
       <c r="C7" s="28">
         <v>97045</v>
       </c>
       <c r="D7" s="29">
         <v>227691</v>
       </c>
       <c r="E7" s="29">
         <v>222813</v>
       </c>
       <c r="F7" s="44">
         <v>257174</v>
       </c>
-      <c r="G7" s="75">
+      <c r="G7" s="69">
         <v>241165</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="30">
         <v>20829</v>
       </c>
       <c r="C9" s="30">
         <v>38288</v>
       </c>
       <c r="D9" s="31">
         <v>112137</v>
       </c>
       <c r="E9" s="32">
         <v>80678</v>
       </c>
       <c r="F9" s="44">
         <v>79236</v>
       </c>
-      <c r="G9" s="76">
+      <c r="G9" s="70">
         <v>72679</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>1542</v>
       </c>
       <c r="C10" s="33">
         <v>13104</v>
       </c>
       <c r="D10" s="31">
         <v>12379</v>
       </c>
       <c r="E10" s="32">
         <v>24553</v>
       </c>
       <c r="F10" s="44">
         <v>36335</v>
       </c>
-      <c r="G10" s="77">
+      <c r="G10" s="71">
         <v>45660</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="30">
         <v>711</v>
       </c>
       <c r="C11" s="30">
         <v>1236</v>
       </c>
       <c r="D11" s="31">
         <v>7763</v>
       </c>
       <c r="E11" s="32">
         <v>17515</v>
       </c>
       <c r="F11" s="44">
         <v>29320</v>
       </c>
-      <c r="G11" s="77">
+      <c r="G11" s="71">
         <v>21526</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="30">
         <v>5345</v>
       </c>
       <c r="C12" s="30">
         <v>9462</v>
       </c>
       <c r="D12" s="31">
         <v>14273</v>
       </c>
       <c r="E12" s="32">
         <v>14518</v>
       </c>
       <c r="F12" s="44">
         <v>16862</v>
       </c>
-      <c r="G12" s="77">
+      <c r="G12" s="71">
         <v>11624</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>1685</v>
       </c>
       <c r="C13" s="33">
         <v>3939</v>
       </c>
       <c r="D13" s="31">
         <v>6401</v>
       </c>
       <c r="E13" s="32">
         <v>7824</v>
       </c>
       <c r="F13" s="44">
         <v>7235</v>
       </c>
-      <c r="G13" s="77">
+      <c r="G13" s="71">
         <v>5671</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="30">
         <v>7772</v>
       </c>
       <c r="C14" s="30">
         <v>4020</v>
       </c>
       <c r="D14" s="31">
         <v>7125</v>
       </c>
       <c r="E14" s="32">
         <v>6261</v>
       </c>
       <c r="F14" s="44">
         <v>7305</v>
       </c>
-      <c r="G14" s="78">
+      <c r="G14" s="72">
         <v>7550</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="30">
         <v>657</v>
       </c>
       <c r="C15" s="33">
         <v>1113</v>
       </c>
       <c r="D15" s="31">
         <v>3436</v>
       </c>
       <c r="E15" s="32">
         <v>4448</v>
       </c>
       <c r="F15" s="44">
         <v>3912</v>
       </c>
-      <c r="G15" s="79">
+      <c r="G15" s="73">
         <v>3073</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="30">
         <v>955</v>
       </c>
       <c r="C16" s="33">
         <v>1923</v>
       </c>
       <c r="D16" s="31">
         <v>4564</v>
       </c>
       <c r="E16" s="32">
         <v>4446</v>
       </c>
       <c r="F16" s="44">
         <v>4908</v>
       </c>
-      <c r="G16" s="79">
+      <c r="G16" s="73">
         <v>4249</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="30">
         <v>879</v>
       </c>
       <c r="C17" s="30">
         <v>3340</v>
       </c>
       <c r="D17" s="31">
         <v>4231</v>
       </c>
       <c r="E17" s="32">
         <v>4434</v>
       </c>
       <c r="F17" s="44">
         <v>5061</v>
       </c>
-      <c r="G17" s="77">
+      <c r="G17" s="71">
         <v>4066</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>1977</v>
       </c>
       <c r="C18" s="30">
         <v>1498</v>
       </c>
       <c r="D18" s="31">
         <v>4231</v>
       </c>
       <c r="E18" s="32">
         <v>2767</v>
       </c>
       <c r="F18" s="44">
         <v>2709</v>
       </c>
-      <c r="G18" s="77">
+      <c r="G18" s="71">
         <v>2440</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="70" t="s">
+      <c r="A19" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="71"/>
-[...4 lines deleted...]
-      <c r="G19" s="71"/>
+      <c r="B19" s="79"/>
+      <c r="C19" s="79"/>
+      <c r="D19" s="79"/>
+      <c r="E19" s="79"/>
+      <c r="F19" s="79"/>
+      <c r="G19" s="79"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="34">
         <v>122873</v>
       </c>
       <c r="C20" s="35">
         <v>291984</v>
       </c>
       <c r="D20" s="34">
         <v>515858</v>
       </c>
       <c r="E20" s="39">
         <v>566457</v>
       </c>
       <c r="F20" s="43">
         <v>622920</v>
+      </c>
+      <c r="G20" s="81">
+        <v>481824</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="35"/>
       <c r="D21" s="34"/>
       <c r="E21" s="39"/>
+      <c r="G21" s="80"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="30">
         <v>51641</v>
       </c>
       <c r="C22" s="36">
         <v>130209</v>
       </c>
       <c r="D22" s="30">
         <v>233564</v>
       </c>
       <c r="E22" s="40">
         <v>186089</v>
       </c>
       <c r="F22" s="2">
         <v>190384</v>
       </c>
+      <c r="G22" s="82">
+        <v>185629</v>
+      </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="30">
         <v>4007</v>
       </c>
       <c r="C23" s="36">
         <v>27169</v>
       </c>
       <c r="D23" s="30">
         <v>38958</v>
       </c>
       <c r="E23" s="40">
         <v>69918</v>
       </c>
       <c r="F23" s="2">
         <v>101303</v>
       </c>
+      <c r="G23" s="82">
+        <v>125544</v>
+      </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="30">
         <v>1284</v>
       </c>
       <c r="C24" s="36">
         <v>3658</v>
       </c>
       <c r="D24" s="30">
         <v>21642</v>
       </c>
       <c r="E24" s="40">
         <v>53695</v>
       </c>
       <c r="F24" s="2">
         <v>61193</v>
       </c>
+      <c r="G24" s="82">
+        <v>47797</v>
+      </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="30">
         <v>13426</v>
       </c>
       <c r="C25" s="36">
         <v>29000</v>
       </c>
       <c r="D25" s="30">
         <v>26729</v>
       </c>
       <c r="E25" s="40">
         <v>30312</v>
       </c>
       <c r="F25" s="2">
         <v>32644</v>
       </c>
+      <c r="G25" s="82">
+        <v>31531</v>
+      </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="30">
         <v>4378</v>
       </c>
       <c r="C26" s="36">
         <v>9894</v>
       </c>
       <c r="D26" s="30">
         <v>17270</v>
       </c>
       <c r="E26" s="40">
         <v>19597</v>
       </c>
       <c r="F26" s="2">
         <v>18130</v>
       </c>
+      <c r="G26" s="82">
+        <v>19384</v>
+      </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>11196</v>
       </c>
       <c r="C27" s="36">
         <v>9403</v>
       </c>
       <c r="D27" s="30">
         <v>16401</v>
       </c>
       <c r="E27" s="40">
         <v>16797</v>
       </c>
       <c r="F27" s="2">
         <v>18535</v>
       </c>
+      <c r="G27" s="82">
+        <v>22999</v>
+      </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="30">
         <v>1525</v>
       </c>
       <c r="C28" s="36">
         <v>3214</v>
       </c>
       <c r="D28" s="36">
         <v>9883</v>
       </c>
       <c r="E28" s="41">
         <v>13422</v>
       </c>
       <c r="F28" s="2">
         <v>12307</v>
       </c>
+      <c r="G28" s="82">
+        <v>15285</v>
+      </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="30">
         <v>2754</v>
       </c>
       <c r="C29" s="36">
         <v>6371</v>
       </c>
       <c r="D29" s="30">
         <v>13406</v>
       </c>
       <c r="E29" s="40">
         <v>14131</v>
       </c>
       <c r="F29" s="2">
         <v>15221</v>
       </c>
+      <c r="G29" s="82">
+        <v>16137</v>
+      </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="30">
         <v>2340</v>
       </c>
       <c r="C30" s="36">
         <v>7648</v>
       </c>
       <c r="D30" s="30">
         <v>10813</v>
       </c>
       <c r="E30" s="40">
         <v>10973</v>
       </c>
       <c r="F30" s="2">
         <v>11400</v>
       </c>
+      <c r="G30" s="82">
+        <v>11725</v>
+      </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="30">
         <v>3072</v>
       </c>
       <c r="C31" s="36">
         <v>4136</v>
       </c>
       <c r="D31" s="30">
         <v>6502</v>
       </c>
       <c r="E31" s="40">
         <v>6226</v>
       </c>
       <c r="F31" s="2">
         <v>6420</v>
       </c>
+      <c r="G31" s="82">
+        <v>5793</v>
+      </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="70" t="s">
+      <c r="A32" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="71"/>
-[...4 lines deleted...]
-      <c r="G32" s="71"/>
+      <c r="B32" s="79"/>
+      <c r="C32" s="79"/>
+      <c r="D32" s="79"/>
+      <c r="E32" s="79"/>
+      <c r="F32" s="79"/>
+      <c r="G32" s="79"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="34">
         <v>208536</v>
       </c>
       <c r="C33" s="35">
         <v>609803</v>
       </c>
       <c r="D33" s="34">
         <v>834953</v>
       </c>
       <c r="E33" s="43">
         <v>968667</v>
       </c>
       <c r="F33" s="62">
         <v>1086813</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="26" t="s">
         <v>16</v>
       </c>
@@ -2293,59 +3105,59 @@
       <c r="F43" s="62">
         <v>19556</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="30">
         <v>4230</v>
       </c>
       <c r="C44" s="36">
         <v>7169</v>
       </c>
       <c r="D44" s="37">
         <v>10004</v>
       </c>
       <c r="E44" s="2">
         <v>9769</v>
       </c>
       <c r="F44" s="62">
         <v>9791</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="70" t="s">
+      <c r="A45" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="B45" s="71"/>
-[...4 lines deleted...]
-      <c r="G45" s="71"/>
+      <c r="B45" s="79"/>
+      <c r="C45" s="79"/>
+      <c r="D45" s="79"/>
+      <c r="E45" s="79"/>
+      <c r="F45" s="79"/>
+      <c r="G45" s="79"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="34">
         <v>329754</v>
       </c>
       <c r="C46" s="35">
         <v>927844</v>
       </c>
       <c r="D46" s="34">
         <v>1084771</v>
       </c>
       <c r="E46" s="43">
         <v>1294869</v>
       </c>
       <c r="F46" s="63">
         <v>1427126</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="26" t="s">
         <v>16</v>
       </c>
@@ -2528,85 +3340,85 @@
         <v>22945</v>
       </c>
       <c r="E56" s="2">
         <v>23687</v>
       </c>
       <c r="F56" s="64">
         <v>25767</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="21">
         <v>6475</v>
       </c>
       <c r="C57" s="22">
         <v>9910</v>
       </c>
       <c r="D57" s="23">
         <v>12831</v>
       </c>
       <c r="E57" s="24">
         <v>13150</v>
       </c>
-      <c r="F57" s="72">
+      <c r="F57" s="66">
         <v>12914</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="15"/>
       <c r="B58" s="16"/>
       <c r="C58" s="16"/>
       <c r="D58" s="17"/>
       <c r="E58" s="18"/>
-      <c r="F58" s="73"/>
-      <c r="G58" s="74"/>
+      <c r="F58" s="67"/>
+      <c r="G58" s="68"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5"/>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="7"/>
       <c r="E59" s="8"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="9"/>
       <c r="B60" s="10"/>
       <c r="C60" s="10"/>
       <c r="D60" s="11"/>
       <c r="E60" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A45:G45"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A32:G32"/>
-    <mergeCell ref="A45:G45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Convetions</vt:lpstr>