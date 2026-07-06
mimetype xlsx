--- v0 (2026-04-25)
+++ v1 (2026-07-06)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Анг\Visitors to accommodation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.karzhaubay.inet\Desktop\Юлия\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="8010" windowHeight="2130"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Convetions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="60">
   <si>
@@ -245,51 +245,51 @@
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Number of visitors served in accomadation facilities</t>
   </si>
   <si>
     <t>Aggregated</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -397,51 +397,51 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -499,70 +499,88 @@
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -689,64 +707,85 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 30" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1116,1408 +1155,1458 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.42578125" customWidth="1"/>
     <col min="2" max="2" width="70.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4">
       <c r="A1" s="46" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="47">
         <v>221205</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4">
       <c r="A2" s="46" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4">
       <c r="A3" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4">
       <c r="A4" s="46" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="47" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4">
       <c r="A5" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4">
       <c r="A6" s="46" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4">
       <c r="A7" s="46" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="48" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="45"/>
       <c r="D7" s="45"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4">
       <c r="A8" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4">
       <c r="A9" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="45"/>
       <c r="D9" s="45"/>
     </row>
-    <row r="10" spans="1:4" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" ht="25.5">
       <c r="A10" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="50" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="45"/>
       <c r="D10" s="45"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4">
       <c r="A11" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4">
       <c r="A12" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="45"/>
       <c r="D12" s="45"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4">
       <c r="A13" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="45"/>
       <c r="D13" s="45"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4">
       <c r="A14" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4">
       <c r="A15" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="53">
-        <v>46113</v>
+        <v>46183</v>
       </c>
       <c r="C15" s="45"/>
       <c r="D15" s="45"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4">
       <c r="A16" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="53">
-        <v>46183</v>
+        <v>46269</v>
       </c>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4">
       <c r="A17" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4">
       <c r="A18" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="45"/>
       <c r="D18" s="45"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4">
       <c r="A19" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="45"/>
       <c r="D19" s="45"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4">
       <c r="A20" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4">
       <c r="A21" s="56"/>
       <c r="B21" s="56"/>
       <c r="C21" s="45"/>
       <c r="D21" s="45"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4">
       <c r="A22" s="56"/>
       <c r="B22" s="56"/>
       <c r="C22" s="45"/>
       <c r="D22" s="45"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4">
       <c r="A23" s="56"/>
       <c r="B23" s="56"/>
       <c r="C23" s="45"/>
       <c r="D23" s="45"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4">
       <c r="A24" s="56"/>
       <c r="B24" s="56"/>
       <c r="C24" s="45"/>
       <c r="D24" s="45"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4">
       <c r="A25" s="56"/>
       <c r="B25" s="56"/>
       <c r="C25" s="45"/>
       <c r="D25" s="45"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4">
       <c r="A26" s="56"/>
       <c r="B26" s="56"/>
       <c r="C26" s="45"/>
       <c r="D26" s="45"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="45"/>
       <c r="D27" s="45"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4">
       <c r="A28" s="57"/>
       <c r="B28" s="57"/>
       <c r="C28" s="45"/>
       <c r="D28" s="45"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="73.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:2">
       <c r="B5" s="58" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2">
       <c r="B6" s="58" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:2">
       <c r="B7" s="58" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:2">
       <c r="B8" s="58" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:2">
       <c r="B9" s="58" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="59" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:2">
       <c r="B11" s="60"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:2">
       <c r="B12" s="60"/>
     </row>
-    <row r="19" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:2">
       <c r="B19" s="61" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F60"/>
+  <dimension ref="A1:G60"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="H60" sqref="H60"/>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A3" s="68" t="s">
+    <row r="1" spans="1:7" ht="42.75" customHeight="1"/>
+    <row r="3" spans="1:7">
+      <c r="A3" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="68"/>
-[...5 lines deleted...]
-      <c r="A4" s="69" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="69"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" s="13"/>
       <c r="B5" s="14">
         <v>2021</v>
       </c>
       <c r="C5" s="14">
         <v>2022</v>
       </c>
       <c r="D5" s="14">
         <v>2023</v>
       </c>
       <c r="E5" s="14">
         <v>2024</v>
       </c>
       <c r="F5" s="14">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="70" t="s">
+      <c r="G5" s="14">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="70"/>
-[...4 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="28">
         <v>53718</v>
       </c>
       <c r="C7" s="28">
         <v>97045</v>
       </c>
       <c r="D7" s="29">
         <v>227691</v>
       </c>
       <c r="E7" s="29">
         <v>222813</v>
       </c>
       <c r="F7" s="44">
         <v>257174</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="75">
+        <v>241165</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7">
       <c r="A9" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="30">
         <v>20829</v>
       </c>
       <c r="C9" s="30">
         <v>38288</v>
       </c>
       <c r="D9" s="31">
         <v>112137</v>
       </c>
       <c r="E9" s="32">
         <v>80678</v>
       </c>
       <c r="F9" s="44">
         <v>79236</v>
       </c>
-    </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G9" s="76">
+        <v>72679</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>1542</v>
       </c>
       <c r="C10" s="33">
         <v>13104</v>
       </c>
       <c r="D10" s="31">
         <v>12379</v>
       </c>
       <c r="E10" s="32">
         <v>24553</v>
       </c>
       <c r="F10" s="44">
         <v>36335</v>
       </c>
-    </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G10" s="77">
+        <v>45660</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="30">
         <v>711</v>
       </c>
       <c r="C11" s="30">
         <v>1236</v>
       </c>
       <c r="D11" s="31">
         <v>7763</v>
       </c>
       <c r="E11" s="32">
         <v>17515</v>
       </c>
       <c r="F11" s="44">
         <v>29320</v>
       </c>
-    </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G11" s="77">
+        <v>21526</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="30">
         <v>5345</v>
       </c>
       <c r="C12" s="30">
         <v>9462</v>
       </c>
       <c r="D12" s="31">
         <v>14273</v>
       </c>
       <c r="E12" s="32">
         <v>14518</v>
       </c>
       <c r="F12" s="44">
         <v>16862</v>
       </c>
-    </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G12" s="77">
+        <v>11624</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>1685</v>
       </c>
       <c r="C13" s="33">
         <v>3939</v>
       </c>
       <c r="D13" s="31">
         <v>6401</v>
       </c>
       <c r="E13" s="32">
         <v>7824</v>
       </c>
       <c r="F13" s="44">
         <v>7235</v>
       </c>
-    </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G13" s="77">
+        <v>5671</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="30">
         <v>7772</v>
       </c>
       <c r="C14" s="30">
         <v>4020</v>
       </c>
       <c r="D14" s="31">
         <v>7125</v>
       </c>
       <c r="E14" s="32">
         <v>6261</v>
       </c>
       <c r="F14" s="44">
         <v>7305</v>
       </c>
-    </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G14" s="78">
+        <v>7550</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="30">
         <v>657</v>
       </c>
       <c r="C15" s="33">
         <v>1113</v>
       </c>
       <c r="D15" s="31">
         <v>3436</v>
       </c>
       <c r="E15" s="32">
         <v>4448</v>
       </c>
       <c r="F15" s="44">
         <v>3912</v>
       </c>
-    </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G15" s="79">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="30">
         <v>955</v>
       </c>
       <c r="C16" s="33">
         <v>1923</v>
       </c>
       <c r="D16" s="31">
         <v>4564</v>
       </c>
       <c r="E16" s="32">
         <v>4446</v>
       </c>
       <c r="F16" s="44">
         <v>4908</v>
       </c>
-    </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G16" s="79">
+        <v>4249</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="30">
         <v>879</v>
       </c>
       <c r="C17" s="30">
         <v>3340</v>
       </c>
       <c r="D17" s="31">
         <v>4231</v>
       </c>
       <c r="E17" s="32">
         <v>4434</v>
       </c>
       <c r="F17" s="44">
         <v>5061</v>
       </c>
-    </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G17" s="77">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>1977</v>
       </c>
       <c r="C18" s="30">
         <v>1498</v>
       </c>
       <c r="D18" s="31">
         <v>4231</v>
       </c>
       <c r="E18" s="32">
         <v>2767</v>
       </c>
       <c r="F18" s="44">
         <v>2709</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="67" t="s">
+      <c r="G18" s="77">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="67"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="34">
         <v>122873</v>
       </c>
       <c r="C20" s="35">
         <v>291984</v>
       </c>
       <c r="D20" s="34">
         <v>515858</v>
       </c>
       <c r="E20" s="39">
         <v>566457</v>
       </c>
       <c r="F20" s="43">
         <v>622920</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7">
       <c r="A21" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="35"/>
       <c r="D21" s="34"/>
       <c r="E21" s="39"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7">
       <c r="A22" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="30">
         <v>51641</v>
       </c>
       <c r="C22" s="36">
         <v>130209</v>
       </c>
       <c r="D22" s="30">
         <v>233564</v>
       </c>
       <c r="E22" s="40">
         <v>186089</v>
       </c>
       <c r="F22" s="2">
         <v>190384</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7">
       <c r="A23" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="30">
         <v>4007</v>
       </c>
       <c r="C23" s="36">
         <v>27169</v>
       </c>
       <c r="D23" s="30">
         <v>38958</v>
       </c>
       <c r="E23" s="40">
         <v>69918</v>
       </c>
       <c r="F23" s="2">
         <v>101303</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7">
       <c r="A24" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="30">
         <v>1284</v>
       </c>
       <c r="C24" s="36">
         <v>3658</v>
       </c>
       <c r="D24" s="30">
         <v>21642</v>
       </c>
       <c r="E24" s="40">
         <v>53695</v>
       </c>
       <c r="F24" s="2">
         <v>61193</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7">
       <c r="A25" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="30">
         <v>13426</v>
       </c>
       <c r="C25" s="36">
         <v>29000</v>
       </c>
       <c r="D25" s="30">
         <v>26729</v>
       </c>
       <c r="E25" s="40">
         <v>30312</v>
       </c>
       <c r="F25" s="2">
         <v>32644</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7">
       <c r="A26" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="30">
         <v>4378</v>
       </c>
       <c r="C26" s="36">
         <v>9894</v>
       </c>
       <c r="D26" s="30">
         <v>17270</v>
       </c>
       <c r="E26" s="40">
         <v>19597</v>
       </c>
       <c r="F26" s="2">
         <v>18130</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7">
       <c r="A27" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>11196</v>
       </c>
       <c r="C27" s="36">
         <v>9403</v>
       </c>
       <c r="D27" s="30">
         <v>16401</v>
       </c>
       <c r="E27" s="40">
         <v>16797</v>
       </c>
       <c r="F27" s="2">
         <v>18535</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7">
       <c r="A28" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="30">
         <v>1525</v>
       </c>
       <c r="C28" s="36">
         <v>3214</v>
       </c>
       <c r="D28" s="36">
         <v>9883</v>
       </c>
       <c r="E28" s="41">
         <v>13422</v>
       </c>
       <c r="F28" s="2">
         <v>12307</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7">
       <c r="A29" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="30">
         <v>2754</v>
       </c>
       <c r="C29" s="36">
         <v>6371</v>
       </c>
       <c r="D29" s="30">
         <v>13406</v>
       </c>
       <c r="E29" s="40">
         <v>14131</v>
       </c>
       <c r="F29" s="2">
         <v>15221</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7">
       <c r="A30" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="30">
         <v>2340</v>
       </c>
       <c r="C30" s="36">
         <v>7648</v>
       </c>
       <c r="D30" s="30">
         <v>10813</v>
       </c>
       <c r="E30" s="40">
         <v>10973</v>
       </c>
       <c r="F30" s="2">
         <v>11400</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7">
       <c r="A31" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="30">
         <v>3072</v>
       </c>
       <c r="C31" s="36">
         <v>4136</v>
       </c>
       <c r="D31" s="30">
         <v>6502</v>
       </c>
       <c r="E31" s="40">
         <v>6226</v>
       </c>
       <c r="F31" s="2">
         <v>6420</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="67" t="s">
+    <row r="32" spans="1:7">
+      <c r="A32" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="67"/>
-[...4 lines deleted...]
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B32" s="71"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="34">
         <v>208536</v>
       </c>
       <c r="C33" s="35">
         <v>609803</v>
       </c>
       <c r="D33" s="34">
         <v>834953</v>
       </c>
       <c r="E33" s="43">
         <v>968667</v>
       </c>
       <c r="F33" s="62">
         <v>1086813</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7">
       <c r="A34" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="34"/>
       <c r="C34" s="35"/>
       <c r="D34" s="34"/>
       <c r="E34" s="38"/>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7">
       <c r="A35" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="30">
         <v>87882</v>
       </c>
       <c r="C35" s="36">
         <v>318590</v>
       </c>
       <c r="D35" s="37">
         <v>356850</v>
       </c>
       <c r="E35" s="2">
         <v>307756</v>
       </c>
       <c r="F35" s="62">
         <v>333335</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7">
       <c r="A36" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="30">
         <v>7142</v>
       </c>
       <c r="C36" s="36">
         <v>37253</v>
       </c>
       <c r="D36" s="30">
         <v>75131</v>
       </c>
       <c r="E36" s="2">
         <v>127059</v>
       </c>
       <c r="F36" s="62">
         <v>182780</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7">
       <c r="A37" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="30">
         <v>1603</v>
       </c>
       <c r="C37" s="36">
         <v>10090</v>
       </c>
       <c r="D37" s="30">
         <v>34757</v>
       </c>
       <c r="E37" s="2">
         <v>91148</v>
       </c>
       <c r="F37" s="62">
         <v>93489</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7">
       <c r="A38" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="30">
         <v>21680</v>
       </c>
       <c r="C38" s="36">
         <v>42081</v>
       </c>
       <c r="D38" s="37">
         <v>41134</v>
       </c>
       <c r="E38" s="2">
         <v>47590</v>
       </c>
       <c r="F38" s="62">
         <v>52364</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7">
       <c r="A39" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="30">
         <v>8649</v>
       </c>
       <c r="C39" s="36">
         <v>18266</v>
       </c>
       <c r="D39" s="30">
         <v>28160</v>
       </c>
       <c r="E39" s="2">
         <v>35628</v>
       </c>
       <c r="F39" s="62">
         <v>32125</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7">
       <c r="A40" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="30">
         <v>14718</v>
       </c>
       <c r="C40" s="36">
         <v>18620</v>
       </c>
       <c r="D40" s="37">
         <v>26359</v>
       </c>
       <c r="E40" s="2">
         <v>29082</v>
       </c>
       <c r="F40" s="62">
         <v>31696</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7">
       <c r="A41" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="30">
         <v>2359</v>
       </c>
       <c r="C41" s="36">
         <v>6410</v>
       </c>
       <c r="D41" s="37">
         <v>17944</v>
       </c>
       <c r="E41" s="2">
         <v>20990</v>
       </c>
       <c r="F41" s="62">
         <v>23938</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7">
       <c r="A42" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="30">
         <v>5326</v>
       </c>
       <c r="C42" s="36">
         <v>12405</v>
       </c>
       <c r="D42" s="30">
         <v>22630</v>
       </c>
       <c r="E42" s="2">
         <v>24672</v>
       </c>
       <c r="F42" s="62">
         <v>29087</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7">
       <c r="A43" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="30">
         <v>4167</v>
       </c>
       <c r="C43" s="36">
         <v>11988</v>
       </c>
       <c r="D43" s="37">
         <v>16494</v>
       </c>
       <c r="E43" s="2">
         <v>16937</v>
       </c>
       <c r="F43" s="62">
         <v>19556</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7">
       <c r="A44" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="30">
         <v>4230</v>
       </c>
       <c r="C44" s="36">
         <v>7169</v>
       </c>
       <c r="D44" s="37">
         <v>10004</v>
       </c>
       <c r="E44" s="2">
         <v>9769</v>
       </c>
       <c r="F44" s="62">
         <v>9791</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A45" s="67" t="s">
+    <row r="45" spans="1:7">
+      <c r="A45" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B45" s="67"/>
-[...4 lines deleted...]
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B45" s="71"/>
+      <c r="C45" s="71"/>
+      <c r="D45" s="71"/>
+      <c r="E45" s="71"/>
+      <c r="F45" s="71"/>
+      <c r="G45" s="71"/>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="34">
         <v>329754</v>
       </c>
       <c r="C46" s="35">
         <v>927844</v>
       </c>
       <c r="D46" s="34">
         <v>1084771</v>
       </c>
       <c r="E46" s="43">
         <v>1294869</v>
       </c>
       <c r="F46" s="63">
         <v>1427126</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7">
       <c r="A47" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="34"/>
       <c r="C47" s="35"/>
       <c r="D47" s="34"/>
       <c r="E47" s="42"/>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7">
       <c r="A48" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="4">
         <v>138947</v>
       </c>
       <c r="C48" s="1">
         <v>509463</v>
       </c>
       <c r="D48" s="3">
         <v>444905</v>
       </c>
       <c r="E48" s="2">
         <v>401069</v>
       </c>
       <c r="F48" s="64">
         <v>429761</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7">
       <c r="A49" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="4">
         <v>17696</v>
       </c>
       <c r="C49" s="1">
         <v>45215</v>
       </c>
       <c r="D49" s="3">
         <v>104656</v>
       </c>
       <c r="E49" s="2">
         <v>173987</v>
       </c>
       <c r="F49" s="64">
         <v>241713</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7">
       <c r="A50" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="4">
         <v>2352</v>
       </c>
       <c r="C50" s="1">
         <v>18997</v>
       </c>
       <c r="D50" s="3">
         <v>54186</v>
       </c>
       <c r="E50" s="2">
         <v>126095</v>
       </c>
       <c r="F50" s="65">
         <v>131034</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7">
       <c r="A51" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="4">
         <v>33018</v>
       </c>
       <c r="C51" s="1">
         <v>59843</v>
       </c>
       <c r="D51" s="3">
         <v>54696</v>
       </c>
       <c r="E51" s="2">
         <v>64027</v>
       </c>
       <c r="F51" s="64">
         <v>68633</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7">
       <c r="A52" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="4">
         <v>15288</v>
       </c>
       <c r="C52" s="1">
         <v>27095</v>
       </c>
       <c r="D52" s="3">
         <v>37360</v>
       </c>
       <c r="E52" s="2">
         <v>46798</v>
       </c>
       <c r="F52" s="64">
         <v>41917</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7">
       <c r="A53" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="4">
         <v>19552</v>
       </c>
       <c r="C53" s="1">
         <v>28549</v>
       </c>
       <c r="D53" s="3">
         <v>35927</v>
       </c>
       <c r="E53" s="2">
         <v>39446</v>
       </c>
       <c r="F53" s="64">
         <v>45109</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7">
       <c r="A54" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B54" s="4">
         <v>3545</v>
       </c>
       <c r="C54" s="1">
         <v>10039</v>
       </c>
       <c r="D54" s="3">
         <v>23928</v>
       </c>
       <c r="E54" s="2">
         <v>26861</v>
       </c>
       <c r="F54" s="65">
         <v>29858</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7">
       <c r="A55" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="4">
         <v>8092</v>
       </c>
       <c r="C55" s="1">
         <v>17524</v>
       </c>
       <c r="D55" s="3">
         <v>28440</v>
       </c>
       <c r="E55" s="2">
         <v>32193</v>
       </c>
       <c r="F55" s="64">
         <v>36688</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7">
       <c r="A56" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="19">
         <v>6413</v>
       </c>
       <c r="C56" s="1">
         <v>17044</v>
       </c>
       <c r="D56" s="20">
         <v>22945</v>
       </c>
       <c r="E56" s="2">
         <v>23687</v>
       </c>
       <c r="F56" s="64">
         <v>25767</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7">
       <c r="A57" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="21">
         <v>6475</v>
       </c>
       <c r="C57" s="22">
         <v>9910</v>
       </c>
       <c r="D57" s="23">
         <v>12831</v>
       </c>
       <c r="E57" s="24">
         <v>13150</v>
       </c>
-      <c r="F57" s="66">
+      <c r="F57" s="72">
         <v>12914</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7">
       <c r="A58" s="15"/>
       <c r="B58" s="16"/>
       <c r="C58" s="16"/>
       <c r="D58" s="17"/>
       <c r="E58" s="18"/>
-    </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F58" s="73"/>
+      <c r="G58" s="74"/>
+    </row>
+    <row r="59" spans="1:7">
       <c r="A59" s="5"/>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="7"/>
       <c r="E59" s="8"/>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7">
       <c r="A60" s="9"/>
       <c r="B60" s="10"/>
       <c r="C60" s="10"/>
       <c r="D60" s="11"/>
       <c r="E60" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A45:E45"/>
-[...4 lines deleted...]
-    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="A32:G32"/>
+    <mergeCell ref="A45:G45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Convetions</vt:lpstr>