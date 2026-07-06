--- v0 (2026-04-23)
+++ v1 (2026-07-06)
@@ -6,79 +6,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Каз\Курорттық аймақтар бойынша ақпараттар\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.akkushkarova\Desktop\ЮЛИЯ\каз\Курорттық аймақтар бойынша ақпараттар\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="81">
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>Курорттық аймақтар бойынша</t>
   </si>
   <si>
     <t>Щучье-Бурабай курорттық аймағы</t>
   </si>
   <si>
     <t>Алматы курорттық аймағы</t>
   </si>
   <si>
     <t>Баянауыл курорттық аймағы</t>
   </si>
   <si>
     <t>Қарқаралы курорттық аймағы</t>
   </si>
   <si>
     <t>Маңғыстау курорттық аймағы</t>
   </si>
   <si>
     <t>Сарыағаш курорттық аймағы</t>
   </si>
   <si>
@@ -120,56 +120,50 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алакөл курорттық аймағы (Жетісу облысы)</t>
   </si>
   <si>
     <t>Алакөл курорттық аймағы (ШҚО)</t>
   </si>
   <si>
     <t>Алакөл курорттық аймағы (Алматы  облысы)</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
-    <t>Алматы тау кластері*</t>
-[...4 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
@@ -253,60 +247,153 @@
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>+7 7172749329</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>A.Karzhaubai@stat.kz</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702689?keyword=</t>
   </si>
   <si>
     <t>2000 бастап</t>
   </si>
   <si>
     <t>Орналастыру орындарының саны</t>
   </si>
   <si>
     <t>Орналастыру орындарының саны (қонақ үйлер, мотельдер, кемпингтер, туристік базалар, қонақжайлар, демалыс үйлері, пансионаттар және туристердің тұруы мен оларға қызмет көрсету үшін пайдаланылатын басқа да үй-жайлар мен имараттар).�</t>
   </si>
   <si>
     <t>221202 Курорттық аймақтардағы орналастыру орындарының саны</t>
+  </si>
+  <si>
+    <t>Қапшағай курорттық аймағы</t>
+  </si>
+  <si>
+    <t>Кендірлі курорттық аймағы</t>
+  </si>
+  <si>
+    <t>Ақкөл курорттық аймағы</t>
+  </si>
+  <si>
+    <r>
+      <t>Алматы тау кластері</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Балқаш курорттық аймағы</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Курорттық аймақтар бойынша</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <t>¹ мұнда және одан әрі -  2026 жылдың I тоқсанынан бастап курорттық аймақтар бойынша түзетулер енгізілуіне байланысты жекелеген курорттық аймақтар бойынша деректер алдыңғы кезеңдердегі деректермен салыстырыуға келмейді.</t>
+  </si>
+  <si>
+    <t>²мұнда және одан әр -  Балқаш курорттық аймағы Қрағанды және Жетісу облыстарының аумағында орналасқан</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>мұнда және одан әр -  Алматы тау кластері Алматы облысы мен Алматы қаласының аумағында орналасқан</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Алматы тау кластері</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -330,410 +417,520 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
-      <top/>
-[...22 lines deleted...]
-      </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color theme="2" tint="-9.9978637043366805E-2"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...42 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 30" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1097,2441 +1294,2781 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702689?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="3" width="64.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="44">
+        <v>221202</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="44" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="52">
-[...4 lines deleted...]
-      <c r="A2" s="45" t="s">
+      <c r="B3" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="45" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="52" t="s">
+      <c r="B4" s="44" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="38" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="46" t="s">
+      <c r="B5" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="51">
+      <c r="A6" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="52" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="46" t="s">
+      <c r="B6" s="44" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="52" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="46" t="s">
+      <c r="B7" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="52" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="52" t="s">
+      <c r="B8" s="44" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="44" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A9" s="45" t="s">
+    <row r="10" spans="1:2" ht="38.25">
+      <c r="A10" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="52" t="s">
+      <c r="B10" s="44" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A10" s="45" t="s">
+    <row r="11" spans="1:2">
+      <c r="A11" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="52" t="s">
+      <c r="B11" s="40" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="45" t="s">
+    <row r="12" spans="1:2">
+      <c r="A12" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="48" t="s">
+      <c r="B12" s="41" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="47" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B13" s="41" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="47" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B14" s="41" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="37" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="47" t="s">
+      <c r="B15" s="42">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="49" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="45" t="s">
+      <c r="B16" s="42">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="50">
-[...4 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="B17" s="42" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="50">
-[...4 lines deleted...]
-      <c r="A17" s="45" t="s">
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B17" s="50" t="s">
+      <c r="B18" s="42" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="45" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="50" t="s">
+      <c r="B19" s="42" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="45" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="50" t="s">
+      <c r="B20" s="43" t="s">
         <v>65</v>
-      </c>
-[...6 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35:B38"/>
+      <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="2" width="81.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="42" t="s">
+    <row r="5" spans="2:2">
+      <c r="B5" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="34" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="34" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="42" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="42" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="34" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="42" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="34"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25">
+      <c r="B11" s="35" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="42" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="34"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="36" t="s">
         <v>34</v>
-      </c>
-[...17 lines deleted...]
-        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G99"/>
+  <dimension ref="A1:N105"/>
   <sheetViews>
-    <sheetView topLeftCell="A70" workbookViewId="0">
-      <selection activeCell="G99" sqref="G99"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="L27" sqref="L27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.140625" customWidth="1"/>
+    <col min="8" max="8" width="33.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="50.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...11 lines deleted...]
-      <c r="A4" s="57" t="s">
+    <row r="1" spans="1:9" ht="50.25" customHeight="1"/>
+    <row r="3" spans="1:9" ht="15" customHeight="1">
+      <c r="A3" s="69" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="66" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="57"/>
-[...7 lines deleted...]
-      <c r="B5" s="23">
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="20"/>
+      <c r="B5" s="21">
         <v>2020</v>
       </c>
-      <c r="C5" s="23">
+      <c r="C5" s="21">
         <v>2021</v>
       </c>
-      <c r="D5" s="23">
+      <c r="D5" s="21">
         <v>2022</v>
       </c>
-      <c r="E5" s="23">
+      <c r="E5" s="21">
         <v>2023</v>
       </c>
-      <c r="F5" s="23">
+      <c r="F5" s="21">
         <v>2024</v>
       </c>
-      <c r="G5" s="38">
+      <c r="G5" s="31">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="58" t="s">
+      <c r="H5" s="50"/>
+      <c r="I5" s="31">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="58"/>
-[...6 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="2">
         <v>1438</v>
       </c>
       <c r="C7" s="3">
         <v>1469</v>
       </c>
       <c r="D7" s="4">
         <v>1596</v>
       </c>
       <c r="E7" s="3">
         <v>1583</v>
       </c>
       <c r="F7" s="5">
         <v>1628</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="32">
         <v>1778</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H7" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="I7" s="46">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>149</v>
       </c>
       <c r="C8" s="8">
         <v>171</v>
       </c>
       <c r="D8" s="9">
         <v>185</v>
       </c>
       <c r="E8" s="8">
         <v>169</v>
       </c>
       <c r="F8" s="10">
         <v>202</v>
       </c>
-      <c r="G8" s="41">
+      <c r="G8" s="33">
         <v>206</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H8" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="47">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>62</v>
       </c>
       <c r="C9" s="8">
         <v>58</v>
       </c>
       <c r="D9" s="9">
         <v>62</v>
       </c>
       <c r="E9" s="8">
         <v>58</v>
       </c>
       <c r="F9" s="10">
         <v>62</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="33">
         <v>58</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H9" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="I9" s="47">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>40</v>
       </c>
       <c r="C10" s="8">
         <v>42</v>
       </c>
       <c r="D10" s="9">
         <v>50</v>
       </c>
       <c r="E10" s="8">
         <v>52</v>
       </c>
       <c r="F10" s="10">
         <v>50</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="33">
         <v>53</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H10" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="47">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>13</v>
       </c>
       <c r="C11" s="8">
         <v>13</v>
       </c>
       <c r="D11" s="9">
         <v>14</v>
       </c>
       <c r="E11" s="8">
         <v>15</v>
       </c>
       <c r="F11" s="10">
         <v>19</v>
       </c>
-      <c r="G11" s="41">
-[...3 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G11" s="33">
+        <v>20</v>
+      </c>
+      <c r="H11" s="52" t="s">
+        <v>5</v>
+      </c>
+      <c r="I11" s="47">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>55</v>
       </c>
       <c r="C12" s="8">
         <v>57</v>
       </c>
       <c r="D12" s="9">
         <v>62</v>
       </c>
       <c r="E12" s="8">
         <v>60</v>
       </c>
       <c r="F12" s="10">
         <v>63</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="33">
         <v>66</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H12" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="I12" s="47">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>16</v>
       </c>
       <c r="C13" s="8">
         <v>18</v>
       </c>
       <c r="D13" s="9">
         <v>21</v>
       </c>
       <c r="E13" s="8">
         <v>22</v>
       </c>
       <c r="F13" s="10">
         <v>17</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="33">
         <v>22</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H13" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="I13" s="47">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="7">
         <v>5</v>
       </c>
       <c r="C14" s="8">
         <v>4</v>
       </c>
       <c r="D14" s="9">
         <v>3</v>
       </c>
       <c r="E14" s="8">
         <v>3</v>
       </c>
       <c r="F14" s="10">
         <v>2</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="33">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H14" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="I14" s="47">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="7">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>24</v>
       </c>
       <c r="D15" s="9">
         <v>26</v>
       </c>
       <c r="E15" s="8">
         <v>28</v>
       </c>
       <c r="F15" s="10">
         <v>33</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="33">
         <v>40</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H15" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="I15" s="47">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="7">
         <v>28</v>
       </c>
       <c r="C16" s="8">
         <v>28</v>
       </c>
       <c r="D16" s="9">
         <v>28</v>
       </c>
       <c r="E16" s="8">
         <v>27</v>
       </c>
       <c r="F16" s="10">
         <v>25</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="33">
         <v>25</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H16" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="I16" s="47">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="7">
         <v>56</v>
       </c>
       <c r="C17" s="8">
         <v>60</v>
       </c>
       <c r="D17" s="9">
         <v>65</v>
       </c>
       <c r="E17" s="8">
         <v>68</v>
       </c>
       <c r="F17" s="10">
         <v>74</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="33">
         <v>91</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H17" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="7">
         <v>87</v>
       </c>
       <c r="C18" s="8">
         <v>88</v>
       </c>
       <c r="D18" s="9">
         <v>93</v>
       </c>
       <c r="E18" s="8">
         <v>90</v>
       </c>
       <c r="F18" s="10">
         <v>85</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="33">
         <v>90</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H18" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="47">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="7">
         <v>13</v>
       </c>
       <c r="C19" s="8">
         <v>13</v>
       </c>
       <c r="D19" s="9">
         <v>13</v>
       </c>
       <c r="E19" s="8">
         <v>12</v>
       </c>
       <c r="F19" s="10">
         <v>12</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="33">
         <v>14</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H19" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="7">
         <v>30</v>
       </c>
       <c r="C20" s="8">
         <v>31</v>
       </c>
       <c r="D20" s="9">
         <v>33</v>
       </c>
       <c r="E20" s="8">
         <v>33</v>
       </c>
       <c r="F20" s="10">
         <v>35</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="33">
         <v>36</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H20" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="47">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="8">
         <v>1</v>
       </c>
       <c r="D21" s="9">
         <v>1</v>
       </c>
       <c r="E21" s="8">
         <v>1</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="33">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H21" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" s="47">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="23.25">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7">
         <v>7</v>
       </c>
       <c r="C22" s="8">
         <v>7</v>
       </c>
       <c r="D22" s="9">
         <v>9</v>
       </c>
       <c r="E22" s="8">
         <v>11</v>
       </c>
       <c r="F22" s="10">
         <v>13</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="33">
         <v>18</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H22" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" s="47">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="23.25">
       <c r="A23" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="7">
         <v>27</v>
       </c>
       <c r="C23" s="8">
         <v>34</v>
       </c>
       <c r="D23" s="9">
         <v>55</v>
       </c>
       <c r="E23" s="8">
         <v>56</v>
       </c>
       <c r="F23" s="10">
         <v>62</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="33">
         <v>72</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H23" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" s="47">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="8">
         <v>210</v>
       </c>
       <c r="F24" s="10">
         <v>205</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="33">
         <v>204</v>
       </c>
-    </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H24" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="I24" s="47">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="8">
         <v>211</v>
       </c>
       <c r="F25" s="10">
         <v>174</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="33">
         <v>235</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H25" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="I25" s="49">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7">
         <v>164</v>
       </c>
       <c r="C26" s="8">
         <v>173</v>
       </c>
       <c r="D26" s="9">
         <v>194</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="G26" s="41" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G26" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="I26" s="48" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7">
         <v>194</v>
       </c>
       <c r="C27" s="8">
         <v>192</v>
       </c>
       <c r="D27" s="9">
         <v>200</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="G27" s="41" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G27" s="33" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" s="6" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="B28" s="7">
         <v>467</v>
       </c>
       <c r="C28" s="8">
         <v>455</v>
       </c>
       <c r="D28" s="9">
         <v>482</v>
       </c>
       <c r="E28" s="8">
         <v>457</v>
       </c>
       <c r="F28" s="10">
         <v>494</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="33">
         <v>523</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A29" s="59" t="s">
+    <row r="29" spans="1:9">
+      <c r="A29" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="60"/>
-[...5 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B29" s="72"/>
+      <c r="C29" s="72"/>
+      <c r="D29" s="72"/>
+      <c r="E29" s="72"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="72"/>
+      <c r="H29" s="72"/>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="2">
         <v>1447</v>
       </c>
       <c r="C30" s="3">
         <v>1506</v>
       </c>
       <c r="D30" s="2">
         <v>1620</v>
       </c>
       <c r="E30" s="2">
         <v>1600</v>
       </c>
-      <c r="F30" s="29">
+      <c r="F30" s="23">
         <v>1733</v>
       </c>
       <c r="G30" s="2">
         <v>1848</v>
       </c>
-    </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H30" s="51" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="7">
         <v>157</v>
       </c>
       <c r="C31" s="8">
         <v>183</v>
       </c>
       <c r="D31" s="7">
         <v>179</v>
       </c>
       <c r="E31" s="7">
         <v>189</v>
       </c>
-      <c r="F31" s="30">
+      <c r="F31" s="24">
         <v>203</v>
       </c>
       <c r="G31" s="7">
         <v>215</v>
       </c>
-    </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H31" s="52" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="7">
         <v>61</v>
       </c>
       <c r="C32" s="8">
         <v>68</v>
       </c>
       <c r="D32" s="7">
         <v>69</v>
       </c>
       <c r="E32" s="7">
         <v>62</v>
       </c>
-      <c r="F32" s="30">
+      <c r="F32" s="24">
         <v>61</v>
       </c>
       <c r="G32" s="7">
         <v>68</v>
       </c>
-    </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H32" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="7">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>46</v>
       </c>
       <c r="D33" s="7">
         <v>51</v>
       </c>
-      <c r="E33" s="15">
+      <c r="E33" s="13">
         <v>52</v>
       </c>
-      <c r="F33" s="30">
+      <c r="F33" s="24">
         <v>55</v>
       </c>
       <c r="G33" s="7">
         <v>61</v>
       </c>
-    </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H33" s="52" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
       <c r="A34" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="7">
         <v>12</v>
       </c>
       <c r="C34" s="8">
         <v>13</v>
       </c>
       <c r="D34" s="7">
         <v>15</v>
       </c>
       <c r="E34" s="7">
         <v>13</v>
       </c>
-      <c r="F34" s="30">
+      <c r="F34" s="24">
         <v>19</v>
       </c>
       <c r="G34" s="7">
         <v>22</v>
       </c>
-    </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H34" s="52" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="7">
         <v>57</v>
       </c>
       <c r="C35" s="8">
         <v>61</v>
       </c>
       <c r="D35" s="7">
         <v>62</v>
       </c>
       <c r="E35" s="7">
         <v>61</v>
       </c>
-      <c r="F35" s="30">
+      <c r="F35" s="24">
         <v>63</v>
       </c>
       <c r="G35" s="7">
         <v>67</v>
       </c>
-    </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H35" s="52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
       <c r="A36" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="7">
         <v>16</v>
       </c>
       <c r="C36" s="8">
         <v>20</v>
       </c>
       <c r="D36" s="7">
         <v>21</v>
       </c>
       <c r="E36" s="7">
         <v>20</v>
       </c>
-      <c r="F36" s="30">
+      <c r="F36" s="24">
         <v>18</v>
       </c>
       <c r="G36" s="7">
         <v>23</v>
       </c>
-    </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H36" s="52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="7">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>4</v>
       </c>
       <c r="D37" s="7">
         <v>3</v>
       </c>
       <c r="E37" s="7">
         <v>3</v>
       </c>
-      <c r="F37" s="30">
+      <c r="F37" s="24">
         <v>2</v>
       </c>
       <c r="G37" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H37" s="52" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="7">
         <v>24</v>
       </c>
       <c r="C38" s="8">
         <v>25</v>
       </c>
       <c r="D38" s="7">
         <v>30</v>
       </c>
       <c r="E38" s="7">
         <v>29</v>
       </c>
-      <c r="F38" s="30">
+      <c r="F38" s="24">
         <v>36</v>
       </c>
       <c r="G38" s="7">
         <v>38</v>
       </c>
-    </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H38" s="52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="7">
         <v>28</v>
       </c>
       <c r="C39" s="8">
         <v>29</v>
       </c>
       <c r="D39" s="7">
         <v>29</v>
       </c>
       <c r="E39" s="7">
         <v>27</v>
       </c>
-      <c r="F39" s="30">
+      <c r="F39" s="24">
         <v>25</v>
       </c>
       <c r="G39" s="7">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H39" s="52" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="7">
         <v>57</v>
       </c>
       <c r="C40" s="8">
         <v>62</v>
       </c>
       <c r="D40" s="7">
         <v>68</v>
       </c>
       <c r="E40" s="7">
         <v>73</v>
       </c>
-      <c r="F40" s="30">
+      <c r="F40" s="24">
         <v>78</v>
       </c>
       <c r="G40" s="7">
         <v>97</v>
       </c>
-    </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H40" s="52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="7">
         <v>91</v>
       </c>
       <c r="C41" s="8">
         <v>94</v>
       </c>
       <c r="D41" s="7">
         <v>92</v>
       </c>
       <c r="E41" s="7">
         <v>92</v>
       </c>
-      <c r="F41" s="30">
+      <c r="F41" s="24">
         <v>90</v>
       </c>
       <c r="G41" s="7">
         <v>99</v>
       </c>
-    </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H41" s="52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="7">
         <v>13</v>
       </c>
       <c r="C42" s="8">
         <v>14</v>
       </c>
       <c r="D42" s="7">
         <v>13</v>
       </c>
       <c r="E42" s="7">
         <v>12</v>
       </c>
-      <c r="F42" s="30">
+      <c r="F42" s="24">
         <v>14</v>
       </c>
       <c r="G42" s="7">
         <v>15</v>
       </c>
-    </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H42" s="52" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="7">
         <v>31</v>
       </c>
       <c r="C43" s="8">
         <v>31</v>
       </c>
       <c r="D43" s="7">
         <v>33</v>
       </c>
       <c r="E43" s="7">
         <v>33</v>
       </c>
-      <c r="F43" s="30">
+      <c r="F43" s="24">
         <v>36</v>
       </c>
       <c r="G43" s="7">
         <v>37</v>
       </c>
-    </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H43" s="52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="7">
         <v>1</v>
       </c>
       <c r="C44" s="8">
         <v>1</v>
       </c>
       <c r="D44" s="7">
         <v>1</v>
       </c>
       <c r="E44" s="7">
         <v>1</v>
       </c>
-      <c r="F44" s="30">
+      <c r="F44" s="24">
         <v>1</v>
       </c>
       <c r="G44" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H44" s="52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="23.25">
       <c r="A45" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="7">
         <v>7</v>
       </c>
       <c r="C45" s="8">
         <v>9</v>
       </c>
       <c r="D45" s="7">
         <v>10</v>
       </c>
       <c r="E45" s="7">
         <v>13</v>
       </c>
-      <c r="F45" s="30">
+      <c r="F45" s="24">
         <v>16</v>
       </c>
       <c r="G45" s="7">
         <v>20</v>
       </c>
-    </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H45" s="52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="23.25">
       <c r="A46" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="7">
         <v>27</v>
       </c>
       <c r="C46" s="8">
         <v>38</v>
       </c>
       <c r="D46" s="7">
         <v>56</v>
       </c>
       <c r="E46" s="7">
         <v>58</v>
       </c>
-      <c r="F46" s="30">
+      <c r="F46" s="24">
         <v>65</v>
       </c>
       <c r="G46" s="7">
         <v>71</v>
       </c>
-    </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H46" s="52" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
       <c r="A47" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="7">
         <v>198</v>
       </c>
       <c r="E47" s="7">
         <v>214</v>
       </c>
-      <c r="F47" s="30">
+      <c r="F47" s="24">
         <v>210</v>
       </c>
       <c r="G47" s="7">
         <v>203</v>
       </c>
-    </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H47" s="52" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="7">
         <v>205</v>
       </c>
       <c r="E48" s="7">
         <v>174</v>
       </c>
-      <c r="F48" s="30">
+      <c r="F48" s="24">
         <v>223</v>
       </c>
       <c r="G48" s="7">
         <v>261</v>
       </c>
-    </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H48" s="52" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
       <c r="A49" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="7">
         <v>165</v>
       </c>
       <c r="C49" s="8">
         <v>180</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="F49" s="31" t="s">
-[...6 lines deleted...]
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F49" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" s="52" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="7">
         <v>198</v>
       </c>
       <c r="C50" s="8">
         <v>189</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="F50" s="31" t="s">
-[...6 lines deleted...]
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F50" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" s="6" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="B51" s="7">
         <v>456</v>
       </c>
       <c r="C51" s="8">
         <v>439</v>
       </c>
       <c r="D51" s="7">
         <v>485</v>
       </c>
       <c r="E51" s="7">
         <v>474</v>
       </c>
-      <c r="F51" s="30">
+      <c r="F51" s="24">
         <v>518</v>
       </c>
       <c r="G51" s="7">
         <v>520</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A52" s="55" t="s">
+    <row r="52" spans="1:9">
+      <c r="A52" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="55"/>
-[...5 lines deleted...]
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B52" s="70"/>
+      <c r="C52" s="70"/>
+      <c r="D52" s="70"/>
+      <c r="E52" s="70"/>
+      <c r="F52" s="70"/>
+      <c r="G52" s="70"/>
+      <c r="H52" s="70"/>
+      <c r="I52" s="70"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="3">
         <v>1466</v>
       </c>
       <c r="C53" s="3">
         <v>1573</v>
       </c>
       <c r="D53" s="2">
         <v>1685</v>
       </c>
       <c r="E53" s="2">
         <v>1646</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="26">
         <v>1824</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="26">
         <v>1876</v>
       </c>
-    </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H53" s="51" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="8">
         <v>170</v>
       </c>
       <c r="C54" s="8">
         <v>198</v>
       </c>
       <c r="D54" s="7">
         <v>186</v>
       </c>
       <c r="E54" s="7">
         <v>198</v>
       </c>
-      <c r="F54" s="30">
+      <c r="F54" s="24">
         <v>224</v>
       </c>
-      <c r="G54" s="30">
+      <c r="G54" s="24">
         <v>225</v>
       </c>
-    </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H54" s="52" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="8">
         <v>65</v>
       </c>
       <c r="C55" s="8">
         <v>71</v>
       </c>
       <c r="D55" s="7">
         <v>61</v>
       </c>
       <c r="E55" s="7">
         <v>66</v>
       </c>
-      <c r="F55" s="30">
+      <c r="F55" s="24">
         <v>60</v>
       </c>
-      <c r="G55" s="30">
+      <c r="G55" s="24">
         <v>68</v>
       </c>
-    </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H55" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
       <c r="A56" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="8">
         <v>41</v>
       </c>
       <c r="C56" s="8">
         <v>43</v>
       </c>
       <c r="D56" s="7">
         <v>53</v>
       </c>
       <c r="E56" s="7">
         <v>54</v>
       </c>
-      <c r="F56" s="30">
+      <c r="F56" s="24">
         <v>55</v>
       </c>
-      <c r="G56" s="30">
+      <c r="G56" s="24">
         <v>60</v>
       </c>
-    </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H56" s="52" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
       <c r="A57" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="8">
         <v>12</v>
       </c>
       <c r="C57" s="8">
         <v>13</v>
       </c>
       <c r="D57" s="7">
         <v>15</v>
       </c>
       <c r="E57" s="7">
         <v>16</v>
       </c>
-      <c r="F57" s="30">
+      <c r="F57" s="24">
         <v>23</v>
       </c>
-      <c r="G57" s="30">
+      <c r="G57" s="24">
         <v>21</v>
       </c>
-    </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H57" s="52" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
       <c r="A58" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="8">
         <v>58</v>
       </c>
       <c r="C58" s="8">
         <v>61</v>
       </c>
       <c r="D58" s="7">
         <v>62</v>
       </c>
       <c r="E58" s="7">
         <v>62</v>
       </c>
-      <c r="F58" s="30">
+      <c r="F58" s="24">
         <v>64</v>
       </c>
-      <c r="G58" s="30">
+      <c r="G58" s="24">
         <v>66</v>
       </c>
-    </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H58" s="52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
       <c r="A59" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8">
         <v>17</v>
       </c>
       <c r="C59" s="8">
         <v>20</v>
       </c>
       <c r="D59" s="7">
         <v>22</v>
       </c>
       <c r="E59" s="7">
         <v>20</v>
       </c>
-      <c r="F59" s="30">
+      <c r="F59" s="24">
         <v>18</v>
       </c>
-      <c r="G59" s="30">
+      <c r="G59" s="24">
         <v>24</v>
       </c>
-    </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H59" s="52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="8">
         <v>5</v>
       </c>
       <c r="C60" s="8">
         <v>4</v>
       </c>
       <c r="D60" s="7">
         <v>3</v>
       </c>
       <c r="E60" s="7">
         <v>3</v>
       </c>
-      <c r="F60" s="30">
+      <c r="F60" s="24">
         <v>3</v>
       </c>
-      <c r="G60" s="30">
+      <c r="G60" s="24">
         <v>4</v>
       </c>
-    </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H60" s="52" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B61" s="8">
         <v>25</v>
       </c>
       <c r="C61" s="8">
         <v>28</v>
       </c>
       <c r="D61" s="7">
         <v>33</v>
       </c>
       <c r="E61" s="7">
         <v>31</v>
       </c>
-      <c r="F61" s="30">
+      <c r="F61" s="24">
         <v>38</v>
       </c>
-      <c r="G61" s="30">
+      <c r="G61" s="24">
         <v>44</v>
       </c>
-    </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H61" s="52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="8">
         <v>28</v>
       </c>
       <c r="C62" s="8">
         <v>29</v>
       </c>
       <c r="D62" s="7">
         <v>29</v>
       </c>
       <c r="E62" s="7">
         <v>26</v>
       </c>
-      <c r="F62" s="30">
+      <c r="F62" s="24">
         <v>28</v>
       </c>
-      <c r="G62" s="30">
+      <c r="G62" s="24">
         <v>26</v>
       </c>
-    </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H62" s="52" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
       <c r="A63" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="8">
         <v>57</v>
       </c>
       <c r="C63" s="8">
         <v>63</v>
       </c>
       <c r="D63" s="7">
         <v>68</v>
       </c>
       <c r="E63" s="7">
         <v>73</v>
       </c>
-      <c r="F63" s="30">
+      <c r="F63" s="24">
         <v>99</v>
       </c>
-      <c r="G63" s="30">
+      <c r="G63" s="24">
         <v>96</v>
       </c>
-    </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H63" s="52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
       <c r="A64" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B64" s="8">
         <v>91</v>
       </c>
       <c r="C64" s="8">
         <v>94</v>
       </c>
       <c r="D64" s="7">
         <v>92</v>
       </c>
       <c r="E64" s="7">
         <v>94</v>
       </c>
-      <c r="F64" s="30">
+      <c r="F64" s="24">
         <v>93</v>
       </c>
-      <c r="G64" s="30">
+      <c r="G64" s="24">
         <v>99</v>
       </c>
-    </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H64" s="52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
       <c r="A65" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B65" s="8">
         <v>13</v>
       </c>
       <c r="C65" s="8">
         <v>14</v>
       </c>
       <c r="D65" s="7">
         <v>13</v>
       </c>
       <c r="E65" s="7">
         <v>12</v>
       </c>
-      <c r="F65" s="30">
+      <c r="F65" s="24">
         <v>14</v>
       </c>
-      <c r="G65" s="30">
+      <c r="G65" s="24">
         <v>17</v>
       </c>
-    </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H65" s="52" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
       <c r="A66" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="8">
         <v>31</v>
       </c>
       <c r="C66" s="8">
         <v>32</v>
       </c>
       <c r="D66" s="7">
         <v>34</v>
       </c>
       <c r="E66" s="7">
         <v>35</v>
       </c>
-      <c r="F66" s="30">
+      <c r="F66" s="24">
         <v>36</v>
       </c>
-      <c r="G66" s="30">
+      <c r="G66" s="24">
         <v>37</v>
       </c>
-    </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H66" s="52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
       <c r="A67" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B67" s="8">
         <v>1</v>
       </c>
       <c r="C67" s="8">
         <v>1</v>
       </c>
       <c r="D67" s="7">
         <v>1</v>
       </c>
       <c r="E67" s="7">
         <v>1</v>
       </c>
-      <c r="F67" s="30">
+      <c r="F67" s="24">
         <v>1</v>
       </c>
-      <c r="G67" s="30">
+      <c r="G67" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H67" s="52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="23.25">
       <c r="A68" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="8">
         <v>7</v>
       </c>
       <c r="C68" s="8">
         <v>9</v>
       </c>
       <c r="D68" s="7">
         <v>11</v>
       </c>
       <c r="E68" s="7">
         <v>13</v>
       </c>
-      <c r="F68" s="30">
+      <c r="F68" s="24">
         <v>17</v>
       </c>
-      <c r="G68" s="30">
-[...3 lines deleted...]
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G68" s="24">
+        <v>20</v>
+      </c>
+      <c r="H68" s="52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="23.25">
       <c r="A69" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="8">
         <v>28</v>
       </c>
       <c r="C69" s="8">
         <v>45</v>
       </c>
       <c r="D69" s="7">
         <v>59</v>
       </c>
       <c r="E69" s="7">
         <v>59</v>
       </c>
-      <c r="F69" s="30">
+      <c r="F69" s="24">
         <v>68</v>
       </c>
-      <c r="G69" s="30">
+      <c r="G69" s="24">
         <v>71</v>
       </c>
-    </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H69" s="52" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
       <c r="A70" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D70" s="7">
         <v>214</v>
       </c>
       <c r="E70" s="7">
         <v>220</v>
       </c>
-      <c r="F70" s="30">
+      <c r="F70" s="24">
         <v>208</v>
       </c>
-      <c r="G70" s="33">
+      <c r="G70" s="27">
         <v>210</v>
       </c>
-    </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H70" s="52" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
       <c r="A71" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D71" s="7">
         <v>223</v>
       </c>
       <c r="E71" s="7">
         <v>185</v>
       </c>
-      <c r="F71" s="30">
+      <c r="F71" s="24">
         <v>271</v>
       </c>
-      <c r="G71" s="33">
+      <c r="G71" s="27">
         <v>268</v>
       </c>
-    </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H71" s="52" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
       <c r="A72" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="8">
         <v>172</v>
       </c>
       <c r="C72" s="8">
         <v>194</v>
       </c>
       <c r="D72" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E72" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="F72" s="31" t="s">
-[...6 lines deleted...]
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F72" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G72" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H72" s="52" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
       <c r="A73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="8">
         <v>198</v>
       </c>
       <c r="C73" s="8">
         <v>203</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E73" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="F73" s="31" t="s">
-[...6 lines deleted...]
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F73" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G73" s="25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
       <c r="A74" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B74" s="16">
+        <v>80</v>
+      </c>
+      <c r="B74" s="14">
         <v>447</v>
       </c>
-      <c r="C74" s="16">
+      <c r="C74" s="14">
         <v>451</v>
       </c>
-      <c r="D74" s="17">
+      <c r="D74" s="15">
         <v>506</v>
       </c>
-      <c r="E74" s="17">
+      <c r="E74" s="15">
         <v>478</v>
       </c>
-      <c r="F74" s="33">
+      <c r="F74" s="27">
         <v>504</v>
       </c>
-      <c r="G74" s="33">
+      <c r="G74" s="27">
         <v>519</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A75" s="55" t="s">
+    <row r="75" spans="1:9">
+      <c r="A75" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="B75" s="55"/>
-[...5 lines deleted...]
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B75" s="70"/>
+      <c r="C75" s="70"/>
+      <c r="D75" s="70"/>
+      <c r="E75" s="70"/>
+      <c r="F75" s="70"/>
+      <c r="G75" s="70"/>
+      <c r="H75" s="70"/>
+      <c r="I75" s="70"/>
+    </row>
+    <row r="76" spans="1:9">
       <c r="A76" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B76" s="18">
+      <c r="B76" s="16">
         <v>1467</v>
       </c>
-      <c r="C76" s="18">
+      <c r="C76" s="16">
         <v>1575</v>
       </c>
-      <c r="D76" s="18">
+      <c r="D76" s="16">
         <v>1654</v>
       </c>
-      <c r="E76" s="19">
+      <c r="E76" s="17">
         <v>1642</v>
       </c>
-      <c r="F76" s="34">
+      <c r="F76" s="28">
         <v>1813</v>
       </c>
-      <c r="G76" s="53">
+      <c r="G76" s="45">
         <v>1856</v>
       </c>
-    </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H76" s="51" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
       <c r="A77" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B77" s="16">
+      <c r="B77" s="14">
         <v>163</v>
       </c>
-      <c r="C77" s="16">
+      <c r="C77" s="14">
         <v>185</v>
       </c>
-      <c r="D77" s="16">
+      <c r="D77" s="14">
         <v>177</v>
       </c>
-      <c r="E77" s="20">
+      <c r="E77" s="18">
         <v>188</v>
       </c>
-      <c r="F77" s="35">
+      <c r="F77" s="29">
         <v>206</v>
       </c>
-      <c r="G77" s="53">
+      <c r="G77" s="45">
         <v>209</v>
       </c>
-    </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H77" s="52" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
       <c r="A78" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B78" s="16">
+      <c r="B78" s="14">
         <v>64</v>
       </c>
-      <c r="C78" s="16">
+      <c r="C78" s="14">
         <v>66</v>
       </c>
-      <c r="D78" s="16">
+      <c r="D78" s="14">
         <v>61</v>
       </c>
-      <c r="E78" s="20">
+      <c r="E78" s="18">
         <v>62</v>
       </c>
-      <c r="F78" s="35">
+      <c r="F78" s="29">
         <v>64</v>
       </c>
-      <c r="G78" s="53">
+      <c r="G78" s="45">
         <v>65</v>
       </c>
-    </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H78" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
       <c r="A79" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="16">
+      <c r="B79" s="14">
         <v>42</v>
       </c>
-      <c r="C79" s="16">
+      <c r="C79" s="14">
         <v>41</v>
       </c>
-      <c r="D79" s="16">
+      <c r="D79" s="14">
         <v>53</v>
       </c>
-      <c r="E79" s="20">
+      <c r="E79" s="18">
         <v>50</v>
       </c>
-      <c r="F79" s="35">
+      <c r="F79" s="29">
         <v>53</v>
       </c>
-      <c r="G79" s="53">
+      <c r="G79" s="45">
         <v>59</v>
       </c>
-    </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H79" s="52" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
       <c r="A80" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B80" s="16">
+      <c r="B80" s="14">
         <v>12</v>
       </c>
-      <c r="C80" s="16">
+      <c r="C80" s="14">
         <v>14</v>
       </c>
-      <c r="D80" s="16">
+      <c r="D80" s="14">
         <v>15</v>
       </c>
-      <c r="E80" s="20">
+      <c r="E80" s="18">
         <v>17</v>
       </c>
-      <c r="F80" s="35">
+      <c r="F80" s="29">
         <v>23</v>
       </c>
-      <c r="G80" s="53">
+      <c r="G80" s="45">
         <v>21</v>
       </c>
-    </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H80" s="52" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
       <c r="A81" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B81" s="16">
+      <c r="B81" s="14">
         <v>57</v>
       </c>
-      <c r="C81" s="16">
+      <c r="C81" s="14">
         <v>61</v>
       </c>
-      <c r="D81" s="16">
+      <c r="D81" s="14">
         <v>59</v>
       </c>
-      <c r="E81" s="20">
+      <c r="E81" s="18">
         <v>60</v>
       </c>
-      <c r="F81" s="35">
+      <c r="F81" s="29">
         <v>66</v>
       </c>
-      <c r="G81" s="53">
+      <c r="G81" s="45">
         <v>63</v>
       </c>
-    </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H81" s="52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
       <c r="A82" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B82" s="16">
+      <c r="B82" s="14">
         <v>17</v>
       </c>
-      <c r="C82" s="16">
-[...2 lines deleted...]
-      <c r="D82" s="16">
+      <c r="C82" s="14">
+        <v>20</v>
+      </c>
+      <c r="D82" s="14">
         <v>22</v>
       </c>
-      <c r="E82" s="20">
-[...2 lines deleted...]
-      <c r="F82" s="35">
+      <c r="E82" s="18">
+        <v>20</v>
+      </c>
+      <c r="F82" s="29">
         <v>19</v>
       </c>
-      <c r="G82" s="53">
+      <c r="G82" s="45">
         <v>24</v>
       </c>
-    </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H82" s="52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
       <c r="A83" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B83" s="16">
+      <c r="B83" s="14">
         <v>5</v>
       </c>
-      <c r="C83" s="16">
+      <c r="C83" s="14">
         <v>4</v>
       </c>
-      <c r="D83" s="16">
+      <c r="D83" s="14">
         <v>3</v>
       </c>
-      <c r="E83" s="20">
+      <c r="E83" s="18">
         <v>3</v>
       </c>
-      <c r="F83" s="35">
+      <c r="F83" s="29">
         <v>4</v>
       </c>
-      <c r="G83" s="53">
+      <c r="G83" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H83" s="52" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
       <c r="A84" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B84" s="16">
+      <c r="B84" s="14">
         <v>25</v>
       </c>
-      <c r="C84" s="16">
+      <c r="C84" s="14">
         <v>27</v>
       </c>
-      <c r="D84" s="16">
+      <c r="D84" s="14">
         <v>30</v>
       </c>
-      <c r="E84" s="20">
+      <c r="E84" s="18">
         <v>32</v>
       </c>
-      <c r="F84" s="35">
+      <c r="F84" s="29">
         <v>39</v>
       </c>
-      <c r="G84" s="53">
+      <c r="G84" s="45">
         <v>48</v>
       </c>
-    </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H84" s="52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
       <c r="A85" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B85" s="16">
+      <c r="B85" s="14">
         <v>28</v>
       </c>
-      <c r="C85" s="16">
+      <c r="C85" s="14">
         <v>28</v>
       </c>
-      <c r="D85" s="16">
+      <c r="D85" s="14">
         <v>28</v>
       </c>
-      <c r="E85" s="20">
+      <c r="E85" s="18">
         <v>26</v>
       </c>
-      <c r="F85" s="35">
+      <c r="F85" s="29">
         <v>27</v>
       </c>
-      <c r="G85" s="53">
+      <c r="G85" s="45">
         <v>23</v>
       </c>
-    </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H85" s="52" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
       <c r="A86" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B86" s="16">
+      <c r="B86" s="14">
         <v>58</v>
       </c>
-      <c r="C86" s="16">
+      <c r="C86" s="14">
         <v>63</v>
       </c>
-      <c r="D86" s="16">
+      <c r="D86" s="14">
         <v>67</v>
       </c>
-      <c r="E86" s="20">
+      <c r="E86" s="18">
         <v>77</v>
       </c>
-      <c r="F86" s="35">
+      <c r="F86" s="29">
         <v>96</v>
       </c>
-      <c r="G86" s="53">
+      <c r="G86" s="45">
         <v>96</v>
       </c>
-    </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H86" s="52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
       <c r="A87" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B87" s="16">
+      <c r="B87" s="14">
         <v>90</v>
       </c>
-      <c r="C87" s="16">
+      <c r="C87" s="14">
         <v>92</v>
       </c>
-      <c r="D87" s="16">
+      <c r="D87" s="14">
         <v>92</v>
       </c>
-      <c r="E87" s="20">
+      <c r="E87" s="18">
         <v>90</v>
       </c>
-      <c r="F87" s="35">
+      <c r="F87" s="29">
         <v>90</v>
       </c>
-      <c r="G87" s="53">
+      <c r="G87" s="45">
         <v>98</v>
       </c>
-    </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H87" s="52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
       <c r="A88" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B88" s="16">
+      <c r="B88" s="14">
         <v>13</v>
       </c>
-      <c r="C88" s="16">
+      <c r="C88" s="14">
         <v>14</v>
       </c>
-      <c r="D88" s="16">
+      <c r="D88" s="14">
         <v>12</v>
       </c>
-      <c r="E88" s="20">
+      <c r="E88" s="18">
         <v>12</v>
       </c>
-      <c r="F88" s="35">
+      <c r="F88" s="29">
         <v>14</v>
       </c>
-      <c r="G88" s="53">
+      <c r="G88" s="45">
         <v>19</v>
       </c>
-    </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H88" s="52" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
       <c r="A89" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B89" s="16">
+      <c r="B89" s="14">
         <v>31</v>
       </c>
-      <c r="C89" s="16">
+      <c r="C89" s="14">
         <v>32</v>
       </c>
-      <c r="D89" s="16">
+      <c r="D89" s="14">
         <v>34</v>
       </c>
-      <c r="E89" s="20">
+      <c r="E89" s="18">
         <v>35</v>
       </c>
-      <c r="F89" s="35">
+      <c r="F89" s="29">
         <v>36</v>
       </c>
-      <c r="G89" s="53">
+      <c r="G89" s="45">
         <v>37</v>
       </c>
-    </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H89" s="52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
       <c r="A90" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B90" s="16">
+      <c r="B90" s="14">
         <v>1</v>
       </c>
-      <c r="C90" s="16">
+      <c r="C90" s="14">
         <v>1</v>
       </c>
-      <c r="D90" s="16">
+      <c r="D90" s="14">
         <v>1</v>
       </c>
-      <c r="E90" s="20">
+      <c r="E90" s="18">
         <v>1</v>
       </c>
-      <c r="F90" s="35" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="53">
+      <c r="F90" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="G90" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H90" s="52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.25">
       <c r="A91" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B91" s="16">
+      <c r="B91" s="14">
         <v>7</v>
       </c>
-      <c r="C91" s="16">
+      <c r="C91" s="14">
         <v>9</v>
       </c>
-      <c r="D91" s="16">
+      <c r="D91" s="14">
         <v>11</v>
       </c>
-      <c r="E91" s="20">
+      <c r="E91" s="18">
         <v>13</v>
       </c>
-      <c r="F91" s="35">
+      <c r="F91" s="29">
         <v>17</v>
       </c>
-      <c r="G91" s="53">
+      <c r="G91" s="45">
         <v>21</v>
       </c>
-    </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H91" s="52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="23.25">
       <c r="A92" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B92" s="16">
+      <c r="B92" s="14">
         <v>32</v>
       </c>
-      <c r="C92" s="16">
+      <c r="C92" s="14">
         <v>50</v>
       </c>
-      <c r="D92" s="16">
+      <c r="D92" s="14">
         <v>57</v>
       </c>
-      <c r="E92" s="20">
+      <c r="E92" s="18">
         <v>63</v>
       </c>
-      <c r="F92" s="35">
+      <c r="F92" s="29">
         <v>68</v>
       </c>
-      <c r="G92" s="53">
+      <c r="G92" s="45">
         <v>72</v>
       </c>
-    </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H92" s="52" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
       <c r="A93" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B93" s="21" t="s">
-[...5 lines deleted...]
-      <c r="D93" s="16">
+      <c r="B93" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D93" s="14">
         <v>215</v>
       </c>
-      <c r="E93" s="20">
+      <c r="E93" s="18">
         <v>216</v>
       </c>
-      <c r="F93" s="35">
+      <c r="F93" s="29">
         <v>205</v>
       </c>
-      <c r="G93" s="53">
+      <c r="G93" s="45">
         <v>205</v>
       </c>
-    </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H93" s="52" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
       <c r="A94" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B94" s="21" t="s">
-[...5 lines deleted...]
-      <c r="D94" s="16">
+      <c r="B94" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C94" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D94" s="14">
         <v>214</v>
       </c>
-      <c r="E94" s="20">
+      <c r="E94" s="18">
         <v>190</v>
       </c>
-      <c r="F94" s="35">
+      <c r="F94" s="29">
         <v>262</v>
       </c>
-      <c r="G94" s="53">
+      <c r="G94" s="45">
         <v>256</v>
       </c>
-    </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H94" s="52" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
       <c r="A95" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B95" s="16">
+      <c r="B95" s="14">
         <v>171</v>
       </c>
-      <c r="C95" s="16">
+      <c r="C95" s="14">
         <v>192</v>
       </c>
-      <c r="D95" s="21" t="s">
-[...13 lines deleted...]
-      <c r="A96" s="24" t="s">
+      <c r="D95" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E95" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F95" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G95" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H95" s="52" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="B96" s="16">
+      <c r="B96" s="14">
         <v>199</v>
       </c>
-      <c r="C96" s="16">
+      <c r="C96" s="14">
         <v>201</v>
       </c>
-      <c r="D96" s="21" t="s">
-[...16 lines deleted...]
-      <c r="B97" s="26">
+      <c r="D96" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F96" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="G96" s="29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
+      <c r="A97" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B97" s="53">
         <v>452</v>
       </c>
-      <c r="C97" s="26">
+      <c r="C97" s="53">
         <v>475</v>
       </c>
-      <c r="D97" s="26">
+      <c r="D97" s="53">
         <v>503</v>
       </c>
-      <c r="E97" s="27">
+      <c r="E97" s="54">
         <v>487</v>
       </c>
-      <c r="F97" s="37">
+      <c r="F97" s="55">
         <v>524</v>
       </c>
-      <c r="G97" s="54">
+      <c r="G97" s="56">
         <v>535</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F99" s="13"/>
+    <row r="98" spans="1:14">
+      <c r="A98" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="B98" s="64"/>
+      <c r="C98" s="64"/>
+      <c r="D98" s="64"/>
+      <c r="E98" s="64"/>
+      <c r="F98" s="64"/>
+      <c r="G98" s="65"/>
+      <c r="H98" s="65"/>
+      <c r="I98" s="65"/>
+      <c r="J98" s="65"/>
+      <c r="K98" s="65"/>
+      <c r="L98" s="65"/>
+      <c r="M98" s="65"/>
+      <c r="N98" s="65"/>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" s="60" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="D100" s="62"/>
+      <c r="F100" s="61"/>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" s="58"/>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="C105" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:F75"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A75:I75"/>
+    <mergeCell ref="A52:I52"/>
+    <mergeCell ref="A29:I29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>