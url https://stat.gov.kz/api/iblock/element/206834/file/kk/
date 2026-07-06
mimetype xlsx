--- v0 (2026-04-23)
+++ v1 (2026-07-06)
@@ -6,79 +6,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Каз\Курорттық аймақтар бойынша ақпараттар\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.akkushkarova\Desktop\ЮЛИЯ\каз\Курорттық аймақтар бойынша ақпараттар\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="82">
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>Курорттық аймақтар бойынша</t>
   </si>
   <si>
     <t>Щучье-Бурабай курорттық аймағы</t>
   </si>
   <si>
     <t>Алматы курорттық аймағы</t>
   </si>
   <si>
     <t>Баянауыл курорттық аймағы</t>
   </si>
   <si>
     <t>Қарқаралы курорттық аймағы</t>
   </si>
   <si>
     <t>Маңғыстау курорттық аймағы</t>
   </si>
   <si>
     <t>Сарыағаш курорттық аймағы</t>
   </si>
   <si>
@@ -123,53 +123,50 @@
   <si>
     <t>Алакөл курорттық аймағы (Жетісу облысы)</t>
   </si>
   <si>
     <t>Алакөл курорттық аймағы (ШҚО)</t>
   </si>
   <si>
     <t>Алакөл курорттық аймағы (Алматы  облысы)</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
-    <t>*Алматы тау кластері Алматы облысы мен Алматы қаласының аумағында орналасқан</t>
-[...1 lines deleted...]
-  <si>
     <t>Алматы тау кластері*</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Бірліктермен</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
@@ -256,60 +253,139 @@
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702693?keyword=</t>
   </si>
   <si>
     <t>Орналастыру орындармен қызмет көрсеткен көлемі</t>
   </si>
   <si>
     <t>Орналастыру орындармен қызмет көрсеткен көлемі (қосылған құнға салынатын салықсыз)�</t>
   </si>
   <si>
     <t>2003 бастап</t>
   </si>
   <si>
     <t>221206 Курорттық аймақтардағы орналастыру орындарымен көрсетілген қызметтер көлемі</t>
+  </si>
+  <si>
+    <t>Қапшағай курорттық аймағы</t>
+  </si>
+  <si>
+    <t>Кендірлі курорттық аймағы</t>
+  </si>
+  <si>
+    <t>Ақкөл курорттық аймағы</t>
+  </si>
+  <si>
+    <r>
+      <t>Курорттық аймақтар бойынша</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Балқаш курорттық аймағы</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Алматы тау кластері</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>¹ мұнда және одан әрі -  2026 жылдың I тоқсанынан бастап курорттық аймақтар бойынша түзетулер енгізілуіне байланысты жекелеген курорттық аймақтар бойынша деректер алдыңғы кезеңдердегі деректермен салыстырыуға келмейді.</t>
+  </si>
+  <si>
+    <t>²мұнда және одан әр -  Балқаш курорттық аймағы Қрағанды және Жетісу облыстарының аумағында орналасқан</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>мұнда және одан әр -  Алматы тау кластері Алматы облысы мен Алматы қаласының аумағында орналасқан</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -371,375 +447,414 @@
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
-      <top/>
-[...22 lines deleted...]
-      </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </bottom>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 30" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1103,2448 +1218,2777 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="3" width="64.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:3">
+      <c r="A1" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="44">
+        <v>221206</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="54">
-[...4 lines deleted...]
-      <c r="A2" s="42" t="s">
+      <c r="B2" s="43" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="53" t="s">
+      <c r="B3" s="43" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="25.5">
+      <c r="A6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="45" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="A6" s="43" t="s">
+    <row r="7" spans="1:3">
+      <c r="A7" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="55" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="B7" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="53" t="s">
+      <c r="B8" s="43" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="25.5">
+      <c r="A9" s="32" t="s">
         <v>40</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="B9" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="B9" s="55" t="s">
+    </row>
+    <row r="10" spans="1:3" ht="38.25">
+      <c r="A10" s="32" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="42" t="s">
+      <c r="B10" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="55" t="s">
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="32" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="42" t="s">
+      <c r="B11" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="56" t="s">
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="34" t="s">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="44" t="s">
+      <c r="B12" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="57" t="s">
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="34" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="44" t="s">
+      <c r="B13" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="57" t="s">
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="34" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="44" t="s">
+      <c r="B14" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="48"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="57" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="42" t="s">
+      <c r="B15" s="39">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="49">
-[...4 lines deleted...]
-      <c r="A16" s="42" t="s">
+      <c r="B16" s="39">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="49">
-[...4 lines deleted...]
-      <c r="A17" s="42" t="s">
+      <c r="B17" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="48" t="s">
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="32" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="42" t="s">
+      <c r="B18" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="50" t="s">
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="32" t="s">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="42" t="s">
+      <c r="B19" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="51" t="s">
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="32" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="42" t="s">
+      <c r="B20" s="42" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="2" width="81.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="45" t="s">
+    <row r="5" spans="2:2">
+      <c r="B5" s="35" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="35" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="45" t="s">
+    <row r="7" spans="2:2">
+      <c r="B7" s="35" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="45" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="35" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="45" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="35" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="45" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="35"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25">
+      <c r="B11" s="36" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="46" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="35"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="35"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="37" t="s">
         <v>67</v>
-      </c>
-[...9 lines deleted...]
-        <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G99"/>
+  <dimension ref="A1:J100"/>
   <sheetViews>
-    <sheetView topLeftCell="A70" workbookViewId="0">
-      <selection activeCell="F100" sqref="F100"/>
+    <sheetView tabSelected="1" topLeftCell="A70" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" customWidth="1"/>
+    <col min="8" max="8" width="34.5703125" customWidth="1"/>
+    <col min="9" max="9" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...11 lines deleted...]
-      <c r="A4" s="61" t="s">
+    <row r="1" spans="1:10" ht="42.75" customHeight="1"/>
+    <row r="3" spans="1:10" ht="15" customHeight="1">
+      <c r="A3" s="62" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="61"/>
-[...7 lines deleted...]
-      <c r="B5" s="26">
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="18"/>
+      <c r="B5" s="19">
         <v>2020</v>
       </c>
-      <c r="C5" s="26">
+      <c r="C5" s="19">
         <v>2021</v>
       </c>
-      <c r="D5" s="26">
+      <c r="D5" s="19">
         <v>2022</v>
       </c>
-      <c r="E5" s="26">
+      <c r="E5" s="19">
         <v>2023</v>
       </c>
-      <c r="F5" s="26">
+      <c r="F5" s="19">
         <v>2024</v>
       </c>
-      <c r="G5" s="34">
+      <c r="G5" s="25">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="62" t="s">
+      <c r="H5" s="49"/>
+      <c r="I5" s="50">
+        <v>2026</v>
+      </c>
+      <c r="J5" s="70"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="62"/>
-[...6 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+    </row>
+    <row r="7" spans="1:10" ht="15" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="3">
         <v>9321590.4000000004</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="4">
         <v>9589153.5</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="5">
         <v>13202620.199999999</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="4">
         <v>23231773.699999999</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="6">
         <v>27818656.800000001</v>
       </c>
-      <c r="G7" s="30">
+      <c r="G7" s="23">
         <v>33138703.399999999</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H7" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="I7" s="69">
+        <v>34898987.600000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="15" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="7">
         <v>989579.2</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="8">
         <v>1618072.4</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="9">
         <v>2229402.2999999998</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="8">
         <v>3167093.4</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="10">
         <v>4724152.2</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="26">
         <v>4942444.8</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H8" s="54" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="51">
+        <v>5982587.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="15" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="7">
         <v>177469.5</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="8">
         <v>226848.8</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="9">
         <v>131734.70000000001</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="8">
         <v>73696.399999999994</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="10">
         <v>92103</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="26">
         <v>172633.2</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H9" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="I9" s="51">
+        <v>359489</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="15" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="7">
         <v>37795.599999999999</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="8">
         <v>2037</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="9">
         <v>55929.7</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="8">
         <v>125935</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="10">
         <v>152681.1</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G10" s="26">
         <v>177462.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H10" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="51">
+        <v>240446.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="15" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B11" s="7">
         <v>103494</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="8">
         <v>125518</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="9">
         <v>118883.8</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="8">
         <v>8572</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="10">
         <v>10689</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="26">
         <v>11368</v>
       </c>
-    </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H11" s="54" t="s">
+        <v>5</v>
+      </c>
+      <c r="I11" s="51">
+        <v>10773</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="15" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="7">
         <v>582177.30000000005</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="8">
         <v>1014299.7</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="9">
         <v>1146103.2</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="8">
         <v>1850281.9</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="10">
         <v>1979393.9</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="26">
         <v>2128680.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H12" s="54" t="s">
+        <v>6</v>
+      </c>
+      <c r="I12" s="51">
+        <v>2292324.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="15" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13" s="7">
         <v>10586.2</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="8">
         <v>74574.399999999994</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="9">
         <v>75935</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="8">
         <v>91592.4</v>
       </c>
-      <c r="F13" s="12">
+      <c r="F13" s="10">
         <v>122629</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="26">
         <v>115218</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H13" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="I13" s="51">
+        <v>168053</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="7">
         <v>4020.8</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="8">
         <v>2066</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="9">
         <v>7051</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="8">
         <v>4574</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="10">
         <v>15076</v>
       </c>
-      <c r="G14" s="36">
+      <c r="G14" s="26">
         <v>16521</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H14" s="54" t="s">
+        <v>9</v>
+      </c>
+      <c r="I14" s="51">
+        <v>1101773.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="15" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="7">
         <v>226526</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="8">
         <v>157970</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="9">
         <v>104397</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="8">
         <v>183277.5</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F15" s="10">
         <v>481531</v>
       </c>
-      <c r="G15" s="36">
+      <c r="G15" s="26">
         <v>878133.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H15" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="I15" s="51">
+        <v>172261.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="15" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="7">
         <v>24632.3</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="8">
         <v>8946</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="9">
         <v>33307</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="8">
         <v>40951</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="10">
         <v>74969</v>
       </c>
-      <c r="G16" s="36">
+      <c r="G16" s="26">
         <v>112009.60000000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H16" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="I16" s="51">
+        <v>114887</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="7">
         <v>36384.699999999997</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="8">
         <v>100240</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="9">
         <v>71654</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="8">
         <v>112615</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F17" s="10">
         <v>124337.3</v>
       </c>
-      <c r="G17" s="36">
+      <c r="G17" s="26">
         <v>115755.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H17" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="52" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18" s="7">
         <v>2512</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="8">
         <v>1422</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="9">
         <v>4312</v>
       </c>
-      <c r="E18" s="10" t="s">
+      <c r="E18" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="F18" s="12">
+      <c r="F18" s="10">
         <v>4810</v>
       </c>
-      <c r="G18" s="37" t="s">
+      <c r="G18" s="27" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H18" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="51">
+        <v>23677</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="9">
+      <c r="B19" s="7">
         <v>579.70000000000005</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="8">
         <v>912.7</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="9">
         <v>2165.8000000000002</v>
       </c>
-      <c r="E19" s="10" t="s">
+      <c r="E19" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="F19" s="12">
+      <c r="F19" s="10">
         <v>350</v>
       </c>
-      <c r="G19" s="37" t="s">
+      <c r="G19" s="27" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H19" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="52" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="9">
+      <c r="B20" s="7">
         <v>3212</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="8">
         <v>6493</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="9">
         <v>6964</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="8">
         <v>9959</v>
       </c>
-      <c r="F20" s="12">
+      <c r="F20" s="10">
         <v>12367.4</v>
       </c>
-      <c r="G20" s="36">
+      <c r="G20" s="26">
         <v>12404</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H20" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="51">
+        <v>30059.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="13" t="s">
+      <c r="B21" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="8">
         <v>70</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="9">
         <v>70</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="8">
         <v>150</v>
       </c>
-      <c r="F21" s="12">
+      <c r="F21" s="10">
         <v>200</v>
       </c>
-      <c r="G21" s="36">
+      <c r="G21" s="26">
         <v>375</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H21" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" s="51">
+        <v>1168952.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="9">
+      <c r="B22" s="7">
         <v>728.5</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="8">
         <v>3639</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="9">
         <v>1725.7</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="8">
         <v>1518.1</v>
       </c>
-      <c r="F22" s="12">
+      <c r="F22" s="10">
         <v>1209</v>
       </c>
-      <c r="G22" s="36">
+      <c r="G22" s="26">
         <v>691</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H22" s="54" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" s="52" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="9">
+      <c r="B23" s="7">
         <v>50480</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="8">
         <v>348889.3</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="9">
         <v>592183</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="8">
         <v>632814.19999999995</v>
       </c>
-      <c r="F23" s="12">
+      <c r="F23" s="10">
         <v>672472.6</v>
       </c>
-      <c r="G23" s="36">
+      <c r="G23" s="26">
         <v>775102.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H23" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" s="51">
+        <v>30664.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1">
       <c r="A24" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E24" s="10">
+      <c r="B24" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="8">
         <v>14149</v>
       </c>
-      <c r="F24" s="12">
+      <c r="F24" s="10">
         <v>15082</v>
       </c>
-      <c r="G24" s="38" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G24" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="I24" s="51">
+        <v>23037002.600000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1">
       <c r="A25" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E25" s="10">
+      <c r="B25" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="8">
         <v>17614.599999999999</v>
       </c>
-      <c r="F25" s="12">
+      <c r="F25" s="10">
         <v>11499.7</v>
       </c>
-      <c r="G25" s="36">
+      <c r="G25" s="26">
         <v>23756.1</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H25" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="I25" s="51">
+        <v>163885</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="9">
+      <c r="B26" s="7">
         <v>15700</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="8">
         <v>9434</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="9">
         <v>12308</v>
       </c>
-      <c r="E26" s="14" t="s">
-[...9 lines deleted...]
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E26" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="I26" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="15">
+      <c r="B27" s="13">
         <v>67592</v>
       </c>
-      <c r="C27" s="16">
+      <c r="C27" s="14">
         <v>16205</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D27" s="15">
         <v>16640</v>
       </c>
-      <c r="E27" s="14" t="s">
-[...9 lines deleted...]
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E27" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1">
       <c r="A28" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B28" s="15">
+        <v>29</v>
+      </c>
+      <c r="B28" s="13">
         <v>6987260.5999999996</v>
       </c>
-      <c r="C28" s="16">
+      <c r="C28" s="14">
         <v>5871516.2000000002</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="15">
         <v>8591854</v>
       </c>
-      <c r="E28" s="16">
+      <c r="E28" s="14">
         <v>16895632.699999999</v>
       </c>
-      <c r="F28" s="18">
+      <c r="F28" s="16">
         <v>19323104.600000001</v>
       </c>
-      <c r="G28" s="36">
+      <c r="G28" s="26">
         <v>23653355.699999999</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A29" s="63" t="s">
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="64"/>
-[...5 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1">
       <c r="A30" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="5">
+      <c r="B30" s="3">
         <v>12738608.199999999</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C30" s="4">
         <v>22237045.600000001</v>
       </c>
-      <c r="D30" s="5">
+      <c r="D30" s="3">
         <v>35606601.100000001</v>
       </c>
-      <c r="E30" s="5">
+      <c r="E30" s="3">
         <v>53339607.200000003</v>
       </c>
-      <c r="F30" s="27">
+      <c r="F30" s="20">
         <v>68155682</v>
       </c>
-      <c r="G30" s="40">
+      <c r="G30" s="30">
         <v>81860512.599999994</v>
       </c>
-    </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H30" s="53" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15" customHeight="1">
       <c r="A31" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="9">
+      <c r="B31" s="7">
         <v>1577037.6</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="8">
         <v>3812349.4</v>
       </c>
-      <c r="D31" s="9">
+      <c r="D31" s="7">
         <v>5393372.7999999998</v>
       </c>
-      <c r="E31" s="9">
+      <c r="E31" s="7">
         <v>7397535.0999999996</v>
       </c>
-      <c r="F31" s="28">
+      <c r="F31" s="21">
         <v>10132110.699999999</v>
       </c>
-      <c r="G31" s="41">
+      <c r="G31" s="31">
         <v>11890323.9</v>
       </c>
-    </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H31" s="54" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="9">
+      <c r="B32" s="7">
         <v>263496.90000000002</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="8">
         <v>477134.3</v>
       </c>
-      <c r="D32" s="9">
+      <c r="D32" s="7">
         <v>353865.3</v>
       </c>
-      <c r="E32" s="9">
+      <c r="E32" s="7">
         <v>314658.2</v>
       </c>
-      <c r="F32" s="28">
+      <c r="F32" s="21">
         <v>385438.4</v>
       </c>
-      <c r="G32" s="41">
+      <c r="G32" s="31">
         <v>997491.5</v>
       </c>
-    </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H32" s="54" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="15" customHeight="1">
       <c r="A33" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="9">
+      <c r="B33" s="7">
         <v>40727.599999999999</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="8">
         <v>94893.2</v>
       </c>
-      <c r="D33" s="9">
+      <c r="D33" s="7">
         <v>323323.2</v>
       </c>
-      <c r="E33" s="9">
+      <c r="E33" s="7">
         <v>382165.2</v>
       </c>
-      <c r="F33" s="28">
+      <c r="F33" s="21">
         <v>536312.69999999995</v>
       </c>
-      <c r="G33" s="41">
+      <c r="G33" s="31">
         <v>842297.1</v>
       </c>
-    </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H33" s="54" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="15" customHeight="1">
       <c r="A34" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="9">
+      <c r="B34" s="7">
         <v>107993</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="8">
         <v>263584.7</v>
       </c>
-      <c r="D34" s="9">
+      <c r="D34" s="7">
         <v>265281.5</v>
       </c>
-      <c r="E34" s="9">
+      <c r="E34" s="7">
         <v>36943</v>
       </c>
-      <c r="F34" s="28">
+      <c r="F34" s="21">
         <v>32878.1</v>
       </c>
-      <c r="G34" s="41">
+      <c r="G34" s="31">
         <v>54692.9</v>
       </c>
-    </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H34" s="54" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="15" customHeight="1">
       <c r="A35" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B35" s="9">
+      <c r="B35" s="7">
         <v>854657.4</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="8">
         <v>3077007.8</v>
       </c>
-      <c r="D35" s="9">
+      <c r="D35" s="7">
         <v>3493967.8</v>
       </c>
-      <c r="E35" s="9">
+      <c r="E35" s="7">
         <v>4692555.7</v>
       </c>
-      <c r="F35" s="28">
+      <c r="F35" s="21">
         <v>6186901</v>
       </c>
-      <c r="G35" s="41">
+      <c r="G35" s="31">
         <v>6864083.4000000004</v>
       </c>
-    </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H35" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="15" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="9">
+      <c r="B36" s="7">
         <v>16180.7</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="8">
         <v>160128.20000000001</v>
       </c>
-      <c r="D36" s="9">
+      <c r="D36" s="7">
         <v>168323.6</v>
       </c>
-      <c r="E36" s="9">
+      <c r="E36" s="7">
         <v>179778</v>
       </c>
-      <c r="F36" s="28">
+      <c r="F36" s="21">
         <v>236240</v>
       </c>
-      <c r="G36" s="41">
+      <c r="G36" s="31">
         <v>254759</v>
       </c>
-    </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H36" s="54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="15" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="9">
+      <c r="B37" s="7">
         <v>8217.7999999999993</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="8">
         <v>33467.800000000003</v>
       </c>
-      <c r="D37" s="9">
+      <c r="D37" s="7">
         <v>58628</v>
       </c>
-      <c r="E37" s="9">
+      <c r="E37" s="7">
         <v>56175.199999999997</v>
       </c>
-      <c r="F37" s="28">
+      <c r="F37" s="21">
         <v>96024</v>
       </c>
-      <c r="G37" s="41">
+      <c r="G37" s="31">
         <v>132360</v>
       </c>
-    </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H37" s="54" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="15" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="9">
+      <c r="B38" s="7">
         <v>251680.4</v>
       </c>
-      <c r="C38" s="10">
+      <c r="C38" s="8">
         <v>277616.3</v>
       </c>
-      <c r="D38" s="9">
+      <c r="D38" s="7">
         <v>242808.5</v>
       </c>
-      <c r="E38" s="9">
+      <c r="E38" s="7">
         <v>390670.5</v>
       </c>
-      <c r="F38" s="28">
+      <c r="F38" s="21">
         <v>827868.4</v>
       </c>
-      <c r="G38" s="41">
+      <c r="G38" s="31">
         <v>1325174</v>
       </c>
-    </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H38" s="54" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="15" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="9">
+      <c r="B39" s="7">
         <v>33347.5</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C39" s="8">
         <v>37015.5</v>
       </c>
-      <c r="D39" s="9">
+      <c r="D39" s="7">
         <v>97577</v>
       </c>
-      <c r="E39" s="9">
+      <c r="E39" s="7">
         <v>182334</v>
       </c>
-      <c r="F39" s="28">
+      <c r="F39" s="21">
         <v>238521.1</v>
       </c>
-      <c r="G39" s="41">
+      <c r="G39" s="31">
         <v>291486.59999999998</v>
       </c>
-    </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H39" s="54" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="15" customHeight="1">
       <c r="A40" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="9">
+      <c r="B40" s="7">
         <v>74078.7</v>
       </c>
-      <c r="C40" s="10">
+      <c r="C40" s="8">
         <v>244592.9</v>
       </c>
-      <c r="D40" s="9">
+      <c r="D40" s="7">
         <v>328316.5</v>
       </c>
-      <c r="E40" s="9">
+      <c r="E40" s="7">
         <v>507573.8</v>
       </c>
-      <c r="F40" s="28">
+      <c r="F40" s="21">
         <v>610134.19999999995</v>
       </c>
-      <c r="G40" s="41">
+      <c r="G40" s="31">
         <v>1035778.6</v>
       </c>
-    </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H40" s="54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="15" customHeight="1">
       <c r="A41" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="9">
+      <c r="B41" s="7">
         <v>48049.7</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C41" s="8">
         <v>84376.7</v>
       </c>
-      <c r="D41" s="9">
+      <c r="D41" s="7">
         <v>137384.1</v>
       </c>
-      <c r="E41" s="9">
+      <c r="E41" s="7">
         <v>133695.6</v>
       </c>
-      <c r="F41" s="28">
+      <c r="F41" s="21">
         <v>190902.8</v>
       </c>
-      <c r="G41" s="41">
+      <c r="G41" s="31">
         <v>255732.5</v>
       </c>
-    </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H41" s="54" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="15" customHeight="1">
       <c r="A42" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="9">
+      <c r="B42" s="7">
         <v>13888.5</v>
       </c>
-      <c r="C42" s="10">
+      <c r="C42" s="8">
         <v>21835.9</v>
       </c>
-      <c r="D42" s="9">
+      <c r="D42" s="7">
         <v>24032</v>
       </c>
-      <c r="E42" s="9">
+      <c r="E42" s="7">
         <v>23862.9</v>
       </c>
-      <c r="F42" s="28">
+      <c r="F42" s="21">
         <v>31942.1</v>
       </c>
-      <c r="G42" s="41">
+      <c r="G42" s="31">
         <v>29677.5</v>
       </c>
-    </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H42" s="54" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="15" customHeight="1">
       <c r="A43" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="9">
+      <c r="B43" s="7">
         <v>9787.1</v>
       </c>
-      <c r="C43" s="10">
+      <c r="C43" s="8">
         <v>42018.7</v>
       </c>
-      <c r="D43" s="9">
+      <c r="D43" s="7">
         <v>44508.800000000003</v>
       </c>
-      <c r="E43" s="9">
+      <c r="E43" s="7">
         <v>55100.5</v>
       </c>
-      <c r="F43" s="28">
+      <c r="F43" s="21">
         <v>104492.3</v>
       </c>
-      <c r="G43" s="41">
+      <c r="G43" s="31">
         <v>148285.20000000001</v>
       </c>
-    </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H43" s="54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="15" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B44" s="9">
+      <c r="B44" s="7">
         <v>920</v>
       </c>
-      <c r="C44" s="10">
+      <c r="C44" s="8">
         <v>135</v>
       </c>
-      <c r="D44" s="9">
+      <c r="D44" s="7">
         <v>270</v>
       </c>
-      <c r="E44" s="9">
+      <c r="E44" s="7">
         <v>360</v>
       </c>
-      <c r="F44" s="28">
+      <c r="F44" s="21">
         <v>515</v>
       </c>
-      <c r="G44" s="41">
+      <c r="G44" s="31">
         <v>975</v>
       </c>
-    </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H44" s="54" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="15" customHeight="1">
       <c r="A45" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B45" s="9">
+      <c r="B45" s="7">
         <v>2330.5</v>
       </c>
-      <c r="C45" s="10">
+      <c r="C45" s="8">
         <v>10602.7</v>
       </c>
-      <c r="D45" s="9">
+      <c r="D45" s="7">
         <v>8274.2999999999993</v>
       </c>
-      <c r="E45" s="9">
+      <c r="E45" s="7">
         <v>10170</v>
       </c>
-      <c r="F45" s="28">
+      <c r="F45" s="21">
         <v>17711.2</v>
       </c>
-      <c r="G45" s="41">
+      <c r="G45" s="31">
         <v>28622.7</v>
       </c>
-    </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H45" s="54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="15" customHeight="1">
       <c r="A46" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B46" s="9">
+      <c r="B46" s="7">
         <v>112448.3</v>
       </c>
-      <c r="C46" s="10">
+      <c r="C46" s="8">
         <v>944013.7</v>
       </c>
-      <c r="D46" s="9">
+      <c r="D46" s="7">
         <v>1391115</v>
       </c>
-      <c r="E46" s="9">
+      <c r="E46" s="7">
         <v>1451656.2</v>
       </c>
-      <c r="F46" s="28">
+      <c r="F46" s="21">
         <v>1539222.6</v>
       </c>
-      <c r="G46" s="41">
+      <c r="G46" s="31">
         <v>1993898.5</v>
       </c>
-    </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H46" s="54" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="15" customHeight="1">
       <c r="A47" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B47" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="9">
+      <c r="B47" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" s="7">
         <v>293842.3</v>
       </c>
-      <c r="E47" s="9">
+      <c r="E47" s="7">
         <v>298798.59999999998</v>
       </c>
-      <c r="F47" s="28">
+      <c r="F47" s="21">
         <v>336394.1</v>
       </c>
-      <c r="G47" s="41">
+      <c r="G47" s="31">
         <v>333747.3</v>
       </c>
-    </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H47" s="54" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="15" customHeight="1">
       <c r="A48" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B48" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D48" s="9">
+      <c r="B48" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D48" s="7">
         <v>166140.6</v>
       </c>
-      <c r="E48" s="9">
+      <c r="E48" s="7">
         <v>322382</v>
       </c>
-      <c r="F48" s="28">
+      <c r="F48" s="21">
         <v>336408.8</v>
       </c>
-      <c r="G48" s="41">
+      <c r="G48" s="31">
         <v>569236.9</v>
       </c>
-    </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H48" s="54" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="15" customHeight="1">
       <c r="A49" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="9">
+      <c r="B49" s="7">
         <v>69635.600000000006</v>
       </c>
-      <c r="C49" s="10">
+      <c r="C49" s="8">
         <v>140159.79999999999</v>
       </c>
-      <c r="D49" s="14" t="s">
-[...12 lines deleted...]
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D49" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" s="54" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15" customHeight="1">
       <c r="A50" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B50" s="9">
+      <c r="B50" s="7">
         <v>95485</v>
       </c>
-      <c r="C50" s="10">
+      <c r="C50" s="8">
         <v>142837</v>
       </c>
-      <c r="D50" s="14" t="s">
-[...12 lines deleted...]
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D50" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="15" customHeight="1">
       <c r="A51" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B51" s="9">
+        <v>29</v>
+      </c>
+      <c r="B51" s="7">
         <v>9158645.9000000004</v>
       </c>
-      <c r="C51" s="10">
+      <c r="C51" s="8">
         <v>12373276</v>
       </c>
-      <c r="D51" s="9">
+      <c r="D51" s="7">
         <v>22815569.800000001</v>
       </c>
-      <c r="E51" s="9">
+      <c r="E51" s="7">
         <v>36903192.700000003</v>
       </c>
-      <c r="F51" s="28">
+      <c r="F51" s="21">
         <v>46315664.5</v>
       </c>
-      <c r="G51" s="28">
+      <c r="G51" s="21">
         <v>54811890</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A52" s="59" t="s">
+    <row r="52" spans="1:9" ht="15" customHeight="1">
+      <c r="A52" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="59"/>
-[...5 lines deleted...]
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B52" s="68"/>
+      <c r="C52" s="68"/>
+      <c r="D52" s="68"/>
+      <c r="E52" s="68"/>
+      <c r="F52" s="68"/>
+      <c r="G52" s="68"/>
+      <c r="H52" s="68"/>
+      <c r="I52" s="68"/>
+    </row>
+    <row r="53" spans="1:9" ht="15" customHeight="1">
       <c r="A53" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="5">
+      <c r="B53" s="3">
         <v>24511847.100000001</v>
       </c>
-      <c r="C53" s="6">
+      <c r="C53" s="4">
         <v>42764871.299999997</v>
       </c>
-      <c r="D53" s="5">
+      <c r="D53" s="3">
         <v>73907543</v>
       </c>
-      <c r="E53" s="5">
+      <c r="E53" s="3">
         <v>102454702</v>
       </c>
-      <c r="F53" s="27">
+      <c r="F53" s="20">
         <v>129662619.2</v>
       </c>
-      <c r="G53" s="27">
+      <c r="G53" s="20">
         <v>154773210</v>
       </c>
-    </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H53" s="53" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="15" customHeight="1">
       <c r="A54" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="9">
+      <c r="B54" s="7">
         <v>3796156.8</v>
       </c>
-      <c r="C54" s="10">
+      <c r="C54" s="8">
         <v>6763663.7999999998</v>
       </c>
-      <c r="D54" s="9">
+      <c r="D54" s="7">
         <v>11210265</v>
       </c>
-      <c r="E54" s="9">
+      <c r="E54" s="7">
         <v>14217326.300000001</v>
       </c>
-      <c r="F54" s="28">
+      <c r="F54" s="21">
         <v>18853495.399999999</v>
       </c>
-      <c r="G54" s="28">
+      <c r="G54" s="21">
         <v>22656069.5</v>
       </c>
-    </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H54" s="54" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="15" customHeight="1">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="9">
+      <c r="B55" s="7">
         <v>473492.8</v>
       </c>
-      <c r="C55" s="10">
+      <c r="C55" s="8">
         <v>1023768.6</v>
       </c>
-      <c r="D55" s="9">
+      <c r="D55" s="7">
         <v>928027.7</v>
       </c>
-      <c r="E55" s="9">
+      <c r="E55" s="7">
         <v>869115.2</v>
       </c>
-      <c r="F55" s="28">
+      <c r="F55" s="21">
         <v>1160841.5</v>
       </c>
-      <c r="G55" s="28">
+      <c r="G55" s="21">
         <v>2492196.9</v>
       </c>
-    </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H55" s="54" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="15" customHeight="1">
       <c r="A56" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="9">
+      <c r="B56" s="7">
         <v>61320.5</v>
       </c>
-      <c r="C56" s="10">
+      <c r="C56" s="8">
         <v>484963.8</v>
       </c>
-      <c r="D56" s="9">
+      <c r="D56" s="7">
         <v>1014223.1</v>
       </c>
-      <c r="E56" s="9">
+      <c r="E56" s="7">
         <v>1179723.1000000001</v>
       </c>
-      <c r="F56" s="28">
+      <c r="F56" s="21">
         <v>1557483.5</v>
       </c>
-      <c r="G56" s="28">
+      <c r="G56" s="21">
         <v>1895751.6</v>
       </c>
-    </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H56" s="54" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="15" customHeight="1">
       <c r="A57" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="9">
+      <c r="B57" s="7">
         <v>197889.6</v>
       </c>
-      <c r="C57" s="10">
+      <c r="C57" s="8">
         <v>428007.2</v>
       </c>
-      <c r="D57" s="9">
+      <c r="D57" s="7">
         <v>455256.4</v>
       </c>
-      <c r="E57" s="9">
+      <c r="E57" s="7">
         <v>88075.5</v>
       </c>
-      <c r="F57" s="28">
+      <c r="F57" s="21">
         <v>88525.6</v>
       </c>
-      <c r="G57" s="28">
+      <c r="G57" s="21">
         <v>109927.3</v>
       </c>
-    </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H57" s="54" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="15" customHeight="1">
       <c r="A58" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="9">
+      <c r="B58" s="7">
         <v>3142646.4</v>
       </c>
-      <c r="C58" s="10">
+      <c r="C58" s="8">
         <v>5566902.2999999998</v>
       </c>
-      <c r="D58" s="9">
+      <c r="D58" s="7">
         <v>8784062.1999999993</v>
       </c>
-      <c r="E58" s="9">
+      <c r="E58" s="7">
         <v>12417859.300000001</v>
       </c>
-      <c r="F58" s="28">
+      <c r="F58" s="21">
         <v>14493685.4</v>
       </c>
-      <c r="G58" s="28">
+      <c r="G58" s="21">
         <v>16359002.199999999</v>
       </c>
-    </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H58" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="15" customHeight="1">
       <c r="A59" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="9">
+      <c r="B59" s="7">
         <v>25703.599999999999</v>
       </c>
-      <c r="C59" s="10">
+      <c r="C59" s="8">
         <v>199549.4</v>
       </c>
-      <c r="D59" s="9">
+      <c r="D59" s="7">
         <v>216634.2</v>
       </c>
-      <c r="E59" s="9">
+      <c r="E59" s="7">
         <v>233482.6</v>
       </c>
-      <c r="F59" s="28">
+      <c r="F59" s="21">
         <v>352216</v>
       </c>
-      <c r="G59" s="28">
+      <c r="G59" s="21">
         <v>379052</v>
       </c>
-    </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H59" s="54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="15" customHeight="1">
       <c r="A60" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B60" s="9">
+      <c r="B60" s="7">
         <v>18901.099999999999</v>
       </c>
-      <c r="C60" s="10">
+      <c r="C60" s="8">
         <v>76316.800000000003</v>
       </c>
-      <c r="D60" s="9">
+      <c r="D60" s="7">
         <v>130689.9</v>
       </c>
-      <c r="E60" s="9">
+      <c r="E60" s="7">
         <v>113134.1</v>
       </c>
-      <c r="F60" s="28">
+      <c r="F60" s="21">
         <v>249694.5</v>
       </c>
-      <c r="G60" s="28">
+      <c r="G60" s="21">
         <v>366766</v>
       </c>
-    </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H60" s="54" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="15" customHeight="1">
       <c r="A61" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B61" s="9">
+      <c r="B61" s="7">
         <v>333044.8</v>
       </c>
-      <c r="C61" s="10">
+      <c r="C61" s="8">
         <v>462639</v>
       </c>
-      <c r="D61" s="9">
+      <c r="D61" s="7">
         <v>605424.5</v>
       </c>
-      <c r="E61" s="9">
+      <c r="E61" s="7">
         <v>837475.5</v>
       </c>
-      <c r="F61" s="28">
+      <c r="F61" s="21">
         <v>1385790.9</v>
       </c>
-      <c r="G61" s="28">
+      <c r="G61" s="21">
         <v>2162099.6</v>
       </c>
-    </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H61" s="54" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="15" customHeight="1">
       <c r="A62" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B62" s="9">
+      <c r="B62" s="7">
         <v>76979.5</v>
       </c>
-      <c r="C62" s="10">
+      <c r="C62" s="8">
         <v>163306.5</v>
       </c>
-      <c r="D62" s="9">
+      <c r="D62" s="7">
         <v>282469.7</v>
       </c>
-      <c r="E62" s="9">
+      <c r="E62" s="7">
         <v>512742.5</v>
       </c>
-      <c r="F62" s="28">
+      <c r="F62" s="21">
         <v>651835.4</v>
       </c>
-      <c r="G62" s="28">
+      <c r="G62" s="21">
         <v>641722.5</v>
       </c>
-    </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H62" s="54" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="15" customHeight="1">
       <c r="A63" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B63" s="9">
+      <c r="B63" s="7">
         <v>285863.09999999998</v>
       </c>
-      <c r="C63" s="10">
+      <c r="C63" s="8">
         <v>596148.19999999995</v>
       </c>
-      <c r="D63" s="9">
+      <c r="D63" s="7">
         <v>791628.5</v>
       </c>
-      <c r="E63" s="9">
+      <c r="E63" s="7">
         <v>1280321.1000000001</v>
       </c>
-      <c r="F63" s="28">
+      <c r="F63" s="21">
         <v>2212063.6</v>
       </c>
-      <c r="G63" s="28">
+      <c r="G63" s="21">
         <v>3094351.4</v>
       </c>
-    </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H63" s="54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="15" customHeight="1">
       <c r="A64" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B64" s="9">
+      <c r="B64" s="7">
         <v>260368.2</v>
       </c>
-      <c r="C64" s="10">
+      <c r="C64" s="8">
         <v>443220.9</v>
       </c>
-      <c r="D64" s="9">
+      <c r="D64" s="7">
         <v>632241.4</v>
       </c>
-      <c r="E64" s="9">
+      <c r="E64" s="7">
         <v>727821.9</v>
       </c>
-      <c r="F64" s="28">
+      <c r="F64" s="21">
         <v>938021.1</v>
       </c>
-      <c r="G64" s="28">
+      <c r="G64" s="21">
         <v>1124359.3999999999</v>
       </c>
-    </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H64" s="54" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="15" customHeight="1">
       <c r="A65" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B65" s="9">
+      <c r="B65" s="7">
         <v>75774.3</v>
       </c>
-      <c r="C65" s="10">
+      <c r="C65" s="8">
         <v>118560.9</v>
       </c>
-      <c r="D65" s="9">
+      <c r="D65" s="7">
         <v>101096.4</v>
       </c>
-      <c r="E65" s="9">
+      <c r="E65" s="7">
         <v>111966.39999999999</v>
       </c>
-      <c r="F65" s="28">
+      <c r="F65" s="21">
         <v>115593.60000000001</v>
       </c>
-      <c r="G65" s="28">
+      <c r="G65" s="21">
         <v>105374.7</v>
       </c>
-    </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H65" s="54" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1">
       <c r="A66" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B66" s="9">
+      <c r="B66" s="7">
         <v>45715.3</v>
       </c>
-      <c r="C66" s="10">
+      <c r="C66" s="8">
         <v>107280.1</v>
       </c>
-      <c r="D66" s="9">
+      <c r="D66" s="7">
         <v>120058.9</v>
       </c>
-      <c r="E66" s="9">
+      <c r="E66" s="7">
         <v>223479.5</v>
       </c>
-      <c r="F66" s="28">
+      <c r="F66" s="21">
         <v>317144.2</v>
       </c>
-      <c r="G66" s="28">
+      <c r="G66" s="21">
         <v>462076.3</v>
       </c>
-    </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H66" s="54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1">
       <c r="A67" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B67" s="9">
+      <c r="B67" s="7">
         <v>980</v>
       </c>
-      <c r="C67" s="10">
+      <c r="C67" s="8">
         <v>210</v>
       </c>
-      <c r="D67" s="9">
+      <c r="D67" s="7">
         <v>544</v>
       </c>
-      <c r="E67" s="9">
+      <c r="E67" s="7">
         <v>1010</v>
       </c>
-      <c r="F67" s="28">
+      <c r="F67" s="21">
         <v>890</v>
       </c>
-      <c r="G67" s="28">
+      <c r="G67" s="21">
         <v>1575</v>
       </c>
-    </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H67" s="54" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="15" customHeight="1">
       <c r="A68" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="9">
+      <c r="B68" s="7">
         <v>5586</v>
       </c>
-      <c r="C68" s="10">
+      <c r="C68" s="8">
         <v>27052.7</v>
       </c>
-      <c r="D68" s="9">
+      <c r="D68" s="7">
         <v>29462.799999999999</v>
       </c>
-      <c r="E68" s="9">
+      <c r="E68" s="7">
         <v>51483.9</v>
       </c>
-      <c r="F68" s="28">
+      <c r="F68" s="21">
         <v>50021.3</v>
       </c>
-      <c r="G68" s="28">
+      <c r="G68" s="21">
         <v>77693.2</v>
       </c>
-    </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H68" s="54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="15" customHeight="1">
       <c r="A69" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B69" s="9">
+      <c r="B69" s="7">
         <v>214333.6</v>
       </c>
-      <c r="C69" s="10">
+      <c r="C69" s="8">
         <v>1465963.8</v>
       </c>
-      <c r="D69" s="9">
+      <c r="D69" s="7">
         <v>2112907.6</v>
       </c>
-      <c r="E69" s="9">
+      <c r="E69" s="7">
         <v>2250055.6</v>
       </c>
-      <c r="F69" s="28">
+      <c r="F69" s="21">
         <v>2321138.5</v>
       </c>
-      <c r="G69" s="28">
+      <c r="G69" s="21">
         <v>3091332.8</v>
       </c>
-    </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H69" s="54" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="15" customHeight="1">
       <c r="A70" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B70" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D70" s="9">
+      <c r="B70" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D70" s="7">
         <v>2706504.7</v>
       </c>
-      <c r="E70" s="9">
+      <c r="E70" s="7">
         <v>4468598.8</v>
       </c>
-      <c r="F70" s="28">
+      <c r="F70" s="21">
         <v>3512051.2</v>
       </c>
-      <c r="G70" s="28">
+      <c r="G70" s="21">
         <v>3351687.3</v>
       </c>
-    </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H70" s="54" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="15" customHeight="1">
       <c r="A71" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B71" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D71" s="9">
+      <c r="B71" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D71" s="7">
         <v>2499973.2999999998</v>
       </c>
-      <c r="E71" s="9">
+      <c r="E71" s="7">
         <v>2604197.1</v>
       </c>
-      <c r="F71" s="28">
+      <c r="F71" s="21">
         <v>4982657.5999999996</v>
       </c>
-      <c r="G71" s="28">
+      <c r="G71" s="21">
         <v>5495537</v>
       </c>
-    </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H71" s="54" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="15" customHeight="1">
       <c r="A72" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B72" s="9">
+      <c r="B72" s="7">
         <v>472243.3</v>
       </c>
-      <c r="C72" s="10">
+      <c r="C72" s="8">
         <v>1345227.3</v>
       </c>
-      <c r="D72" s="14" t="s">
-[...12 lines deleted...]
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D72" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F72" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G72" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H72" s="54" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="15" customHeight="1">
       <c r="A73" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B73" s="9">
+      <c r="B73" s="7">
         <v>2169662.5</v>
       </c>
-      <c r="C73" s="10">
+      <c r="C73" s="8">
         <v>2590765.6</v>
       </c>
-      <c r="D73" s="14" t="s">
-[...12 lines deleted...]
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D73" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F73" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G73" s="21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="15" customHeight="1">
       <c r="A74" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B74" s="9">
+        <v>29</v>
+      </c>
+      <c r="B74" s="7">
         <v>12855185.699999999</v>
       </c>
-      <c r="C74" s="10">
+      <c r="C74" s="8">
         <v>20901324.399999999</v>
       </c>
-      <c r="D74" s="9">
+      <c r="D74" s="7">
         <v>41286072.700000003</v>
       </c>
-      <c r="E74" s="9">
+      <c r="E74" s="7">
         <v>60266833.600000001</v>
       </c>
-      <c r="F74" s="28">
+      <c r="F74" s="21">
         <v>76419469.900000006</v>
       </c>
-      <c r="G74" s="28">
+      <c r="G74" s="21">
         <v>90906635.299999997</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A75" s="59" t="s">
+    <row r="75" spans="1:9" ht="15" customHeight="1">
+      <c r="A75" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="B75" s="59"/>
-[...5 lines deleted...]
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B75" s="68"/>
+      <c r="C75" s="68"/>
+      <c r="D75" s="68"/>
+      <c r="E75" s="68"/>
+      <c r="F75" s="68"/>
+      <c r="G75" s="68"/>
+      <c r="H75" s="68"/>
+      <c r="I75" s="68"/>
+    </row>
+    <row r="76" spans="1:9" ht="15" customHeight="1">
       <c r="A76" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B76" s="5">
+      <c r="B76" s="3">
         <v>33582073.899999999</v>
       </c>
-      <c r="C76" s="6">
+      <c r="C76" s="4">
         <v>58021430</v>
       </c>
-      <c r="D76" s="6">
+      <c r="D76" s="4">
         <v>101699867.3</v>
       </c>
-      <c r="E76" s="8">
+      <c r="E76" s="6">
         <v>130799897.2</v>
       </c>
-      <c r="F76" s="30">
+      <c r="F76" s="23">
         <v>168265737.30000001</v>
       </c>
-      <c r="G76" s="31">
+      <c r="G76" s="24">
         <v>198552851.30000001</v>
       </c>
-    </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H76" s="53" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="15" customHeight="1">
       <c r="A77" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B77" s="9">
+      <c r="B77" s="7">
         <v>5389666.2000000002</v>
       </c>
-      <c r="C77" s="10">
+      <c r="C77" s="8">
         <v>8880356.1999999993</v>
       </c>
-      <c r="D77" s="10">
+      <c r="D77" s="8">
         <v>14878006.300000001</v>
       </c>
-      <c r="E77" s="12">
+      <c r="E77" s="10">
         <v>18277462.600000001</v>
       </c>
-      <c r="F77" s="31">
+      <c r="F77" s="24">
         <v>24148274.600000001</v>
       </c>
-      <c r="G77" s="31">
+      <c r="G77" s="24">
         <v>29180432.600000001</v>
       </c>
-    </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H77" s="54" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="15" customHeight="1">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B78" s="9">
+      <c r="B78" s="7">
         <v>585414.5</v>
       </c>
-      <c r="C78" s="10">
+      <c r="C78" s="8">
         <v>1168955.8999999999</v>
       </c>
-      <c r="D78" s="10">
+      <c r="D78" s="8">
         <v>1050061.3</v>
       </c>
-      <c r="E78" s="12">
+      <c r="E78" s="10">
         <v>984320.8</v>
       </c>
-      <c r="F78" s="31">
+      <c r="F78" s="24">
         <v>1374721.3</v>
       </c>
-      <c r="G78" s="31">
+      <c r="G78" s="24">
         <v>2833919.9</v>
       </c>
-    </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H78" s="54" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="15" customHeight="1">
       <c r="A79" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="9">
+      <c r="B79" s="7">
         <v>69651.5</v>
       </c>
-      <c r="C79" s="10">
+      <c r="C79" s="8">
         <v>534749.1</v>
       </c>
-      <c r="D79" s="10">
+      <c r="D79" s="8">
         <v>1114277.6000000001</v>
       </c>
-      <c r="E79" s="12">
+      <c r="E79" s="10">
         <v>1245109.5</v>
       </c>
-      <c r="F79" s="31">
+      <c r="F79" s="24">
         <v>1623827.8</v>
       </c>
-      <c r="G79" s="31">
+      <c r="G79" s="24">
         <v>2022576.4</v>
       </c>
-    </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H79" s="54" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="15" customHeight="1">
       <c r="A80" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B80" s="9">
+      <c r="B80" s="7">
         <v>322437.09999999998</v>
       </c>
-      <c r="C80" s="10">
+      <c r="C80" s="8">
         <v>565625.59999999998</v>
       </c>
-      <c r="D80" s="10">
+      <c r="D80" s="8">
         <v>625826.4</v>
       </c>
-      <c r="E80" s="12">
+      <c r="E80" s="10">
         <v>109330.5</v>
       </c>
-      <c r="F80" s="31">
+      <c r="F80" s="24">
         <v>102265.60000000001</v>
       </c>
-      <c r="G80" s="31">
+      <c r="G80" s="24">
         <v>124101.8</v>
       </c>
-    </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H80" s="54" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="15" customHeight="1">
       <c r="A81" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B81" s="9">
+      <c r="B81" s="7">
         <v>4115488.1</v>
       </c>
-      <c r="C81" s="10">
+      <c r="C81" s="8">
         <v>7030110.7000000002</v>
       </c>
-      <c r="D81" s="10">
+      <c r="D81" s="8">
         <v>11135919.300000001</v>
       </c>
-      <c r="E81" s="12">
+      <c r="E81" s="10">
         <v>14665069.5</v>
       </c>
-      <c r="F81" s="31">
+      <c r="F81" s="24">
         <v>17519682.199999999</v>
       </c>
-      <c r="G81" s="31">
+      <c r="G81" s="24">
         <v>19596356.199999999</v>
       </c>
-    </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H81" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="15" customHeight="1">
       <c r="A82" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B82" s="9">
+      <c r="B82" s="7">
         <v>39778.400000000001</v>
       </c>
-      <c r="C82" s="10">
+      <c r="C82" s="8">
         <v>294610.40000000002</v>
       </c>
-      <c r="D82" s="10">
+      <c r="D82" s="8">
         <v>317542.2</v>
       </c>
-      <c r="E82" s="12">
+      <c r="E82" s="10">
         <v>341661.4</v>
       </c>
-      <c r="F82" s="31">
+      <c r="F82" s="24">
         <v>474656</v>
       </c>
-      <c r="G82" s="31">
+      <c r="G82" s="24">
         <v>600958</v>
       </c>
-    </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H82" s="54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="15" customHeight="1">
       <c r="A83" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B83" s="9">
+      <c r="B83" s="7">
         <v>21559.1</v>
       </c>
-      <c r="C83" s="10">
+      <c r="C83" s="8">
         <v>80788.800000000003</v>
       </c>
-      <c r="D83" s="10">
+      <c r="D83" s="8">
         <v>135590.9</v>
       </c>
-      <c r="E83" s="12">
+      <c r="E83" s="10">
         <v>117381.1</v>
       </c>
-      <c r="F83" s="31">
+      <c r="F83" s="24">
         <v>265361.5</v>
       </c>
-      <c r="G83" s="31">
+      <c r="G83" s="24">
         <v>375983</v>
       </c>
-    </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H83" s="54" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="15" customHeight="1">
       <c r="A84" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B84" s="9">
+      <c r="B84" s="7">
         <v>469322.8</v>
       </c>
-      <c r="C84" s="10">
+      <c r="C84" s="8">
         <v>533944.5</v>
       </c>
-      <c r="D84" s="10">
+      <c r="D84" s="8">
         <v>731081.5</v>
       </c>
-      <c r="E84" s="12">
+      <c r="E84" s="10">
         <v>1067075.1000000001</v>
       </c>
-      <c r="F84" s="31">
+      <c r="F84" s="24">
         <v>1876422.2</v>
       </c>
-      <c r="G84" s="31">
+      <c r="G84" s="24">
         <v>2838937.9</v>
       </c>
-    </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H84" s="54" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="15" customHeight="1">
       <c r="A85" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B85" s="9">
+      <c r="B85" s="7">
         <v>90247.5</v>
       </c>
-      <c r="C85" s="10">
+      <c r="C85" s="8">
         <v>175543</v>
       </c>
-      <c r="D85" s="10">
+      <c r="D85" s="8">
         <v>381509.2</v>
       </c>
-      <c r="E85" s="12">
+      <c r="E85" s="10">
         <v>568785.30000000005</v>
       </c>
-      <c r="F85" s="31">
+      <c r="F85" s="24">
         <v>744872.4</v>
       </c>
-      <c r="G85" s="31">
+      <c r="G85" s="24">
         <v>897537.5</v>
       </c>
-    </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H85" s="54" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="15" customHeight="1">
       <c r="A86" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B86" s="9">
+      <c r="B86" s="7">
         <v>388144.5</v>
       </c>
-      <c r="C86" s="10">
+      <c r="C86" s="8">
         <v>721502.2</v>
       </c>
-      <c r="D86" s="10">
+      <c r="D86" s="8">
         <v>948487.7</v>
       </c>
-      <c r="E86" s="12">
+      <c r="E86" s="10">
         <v>1389638.3</v>
       </c>
-      <c r="F86" s="31">
+      <c r="F86" s="24">
         <v>2376015.6</v>
       </c>
-      <c r="G86" s="31">
+      <c r="G86" s="24">
         <v>3256547.4</v>
       </c>
-    </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H86" s="54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="15" customHeight="1">
       <c r="A87" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B87" s="9">
+      <c r="B87" s="7">
         <v>264367.2</v>
       </c>
-      <c r="C87" s="10">
+      <c r="C87" s="8">
         <v>449472.9</v>
       </c>
-      <c r="D87" s="10">
+      <c r="D87" s="8">
         <v>634510.4</v>
       </c>
-      <c r="E87" s="12">
+      <c r="E87" s="10">
         <v>740620.9</v>
       </c>
-      <c r="F87" s="31">
+      <c r="F87" s="24">
         <v>947340.1</v>
       </c>
-      <c r="G87" s="31">
+      <c r="G87" s="24">
         <v>1130326.3999999999</v>
       </c>
-    </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H87" s="54" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="15" customHeight="1">
       <c r="A88" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B88" s="9">
+      <c r="B88" s="7">
         <v>76582.600000000006</v>
       </c>
-      <c r="C88" s="10">
+      <c r="C88" s="8">
         <v>119126.6</v>
       </c>
-      <c r="D88" s="10">
+      <c r="D88" s="8">
         <v>101506.9</v>
       </c>
-      <c r="E88" s="12">
+      <c r="E88" s="10">
         <v>112482.4</v>
       </c>
-      <c r="F88" s="31">
+      <c r="F88" s="24">
         <v>116198.6</v>
       </c>
-      <c r="G88" s="31">
+      <c r="G88" s="24">
         <v>109254.7</v>
       </c>
-    </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H88" s="54" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="15" customHeight="1">
       <c r="A89" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B89" s="9">
+      <c r="B89" s="7">
         <v>57863.3</v>
       </c>
-      <c r="C89" s="10">
+      <c r="C89" s="8">
         <v>117369.1</v>
       </c>
-      <c r="D89" s="10">
+      <c r="D89" s="8">
         <v>142656.4</v>
       </c>
-      <c r="E89" s="12">
+      <c r="E89" s="10">
         <v>232046.5</v>
       </c>
-      <c r="F89" s="31">
+      <c r="F89" s="24">
         <v>333164.40000000002</v>
       </c>
-      <c r="G89" s="31">
+      <c r="G89" s="24">
         <v>487583.3</v>
       </c>
-    </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H89" s="54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="15" customHeight="1">
       <c r="A90" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B90" s="9">
+      <c r="B90" s="7">
         <v>1040</v>
       </c>
-      <c r="C90" s="10">
+      <c r="C90" s="8">
         <v>275</v>
       </c>
-      <c r="D90" s="10">
+      <c r="D90" s="8">
         <v>669</v>
       </c>
-      <c r="E90" s="12">
+      <c r="E90" s="10">
         <v>1672</v>
       </c>
-      <c r="F90" s="31">
+      <c r="F90" s="24">
         <v>890</v>
       </c>
-      <c r="G90" s="31">
+      <c r="G90" s="24">
         <v>2025</v>
       </c>
-    </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H90" s="54" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="15" customHeight="1">
       <c r="A91" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B91" s="9">
+      <c r="B91" s="7">
         <v>8185</v>
       </c>
-      <c r="C91" s="10">
+      <c r="C91" s="8">
         <v>33216.300000000003</v>
       </c>
-      <c r="D91" s="10">
+      <c r="D91" s="8">
         <v>33079.1</v>
       </c>
-      <c r="E91" s="12">
+      <c r="E91" s="10">
         <v>54140.800000000003</v>
       </c>
-      <c r="F91" s="31">
+      <c r="F91" s="24">
         <v>59262.1</v>
       </c>
-      <c r="G91" s="31">
+      <c r="G91" s="24">
         <v>82868.899999999994</v>
       </c>
-    </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H91" s="54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="15" customHeight="1">
       <c r="A92" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B92" s="9">
+      <c r="B92" s="7">
         <v>347445.6</v>
       </c>
-      <c r="C92" s="10">
+      <c r="C92" s="8">
         <v>2113453.2000000002</v>
       </c>
-      <c r="D92" s="10">
+      <c r="D92" s="8">
         <v>2823258</v>
       </c>
-      <c r="E92" s="12">
+      <c r="E92" s="10">
         <v>3103318.6</v>
       </c>
-      <c r="F92" s="31">
+      <c r="F92" s="24">
         <v>3247751.2</v>
       </c>
-      <c r="G92" s="31">
+      <c r="G92" s="24">
         <v>4141510.2</v>
       </c>
-    </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H92" s="54" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="15" customHeight="1">
       <c r="A93" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B93" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D93" s="10">
+      <c r="B93" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D93" s="8">
         <v>2728855.7</v>
       </c>
-      <c r="E93" s="12">
+      <c r="E93" s="10">
         <v>4489450.8</v>
       </c>
-      <c r="F93" s="31">
+      <c r="F93" s="24">
         <v>3512051.2</v>
       </c>
-      <c r="G93" s="31">
+      <c r="G93" s="24">
         <v>3351687.3</v>
       </c>
-    </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H93" s="54" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="15" customHeight="1">
       <c r="A94" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B94" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D94" s="10">
+      <c r="B94" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D94" s="8">
         <v>2520214.1</v>
       </c>
-      <c r="E94" s="12">
+      <c r="E94" s="10">
         <v>2636235.2000000002</v>
       </c>
-      <c r="F94" s="31">
+      <c r="F94" s="24">
         <v>5015236.0999999996</v>
       </c>
-      <c r="G94" s="31">
+      <c r="G94" s="24">
         <v>5531652.5</v>
       </c>
-    </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H94" s="54" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="15" customHeight="1">
       <c r="A95" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B95" s="9">
+      <c r="B95" s="7">
         <v>487924.3</v>
       </c>
-      <c r="C95" s="10">
+      <c r="C95" s="8">
         <v>1354987.3</v>
       </c>
-      <c r="D95" s="14" t="s">
-[...13 lines deleted...]
-      <c r="A96" s="20" t="s">
+      <c r="D95" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E95" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H95" s="54" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="15" customHeight="1">
+      <c r="A96" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B96" s="9">
+      <c r="B96" s="7">
         <v>2184569.5</v>
       </c>
-      <c r="C96" s="10">
+      <c r="C96" s="8">
         <v>2600765.6</v>
       </c>
-      <c r="D96" s="14" t="s">
-[...16 lines deleted...]
-      <c r="B97" s="22">
+      <c r="D96" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G96" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="15" customHeight="1">
+      <c r="A97" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" s="55">
         <v>18662386.699999999</v>
       </c>
-      <c r="C97" s="23">
+      <c r="C97" s="56">
         <v>31246577.600000001</v>
       </c>
-      <c r="D97" s="23">
+      <c r="D97" s="56">
         <v>61396815.299999997</v>
       </c>
-      <c r="E97" s="24">
+      <c r="E97" s="26">
         <v>80664095.900000006</v>
       </c>
-      <c r="F97" s="32">
+      <c r="F97" s="57">
         <v>104527744.40000001</v>
       </c>
-      <c r="G97" s="32">
+      <c r="G97" s="57">
         <v>121988592.3</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F99" s="3"/>
+    <row r="98" spans="1:9">
+      <c r="A98" s="60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B98" s="58"/>
+      <c r="C98" s="58"/>
+      <c r="D98" s="58"/>
+      <c r="E98" s="58"/>
+      <c r="F98" s="58"/>
+      <c r="G98" s="59"/>
+      <c r="H98" s="59"/>
+      <c r="I98" s="59"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="61" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="61" t="s">
+        <v>81</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:F75"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A75:I75"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A52:I52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>