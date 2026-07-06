--- v0 (2026-04-23)
+++ v1 (2026-07-06)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Каз\Курорттық аймақтар бойынша ақпараттар\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.akkushkarova\Desktop\ЮЛИЯ\каз\Курорттық аймақтар бойынша ақпараттар\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="81">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
@@ -115,53 +116,50 @@
   <si>
     <t>Имантау-Шалқар курорттық аймағы</t>
   </si>
   <si>
     <t>Байқоңыр туристік аймағы</t>
   </si>
   <si>
     <t>Қатон-Қарағай курорттық аймағы</t>
   </si>
   <si>
     <t>Түркістан туристік аймағы</t>
   </si>
   <si>
     <t>Алакөл курорттық аймағы (ШҚО)</t>
   </si>
   <si>
     <t>Алакөл курорттық аймағы (Алматы  облысы)</t>
   </si>
   <si>
     <t>Алакөл курорттық аймағы (Абай облысы)</t>
   </si>
   <si>
     <t>Алакөл курорттық аймағы (Жетісу облысы)</t>
   </si>
   <si>
-    <t>*Алматы тау кластері Алматы облысы мен Алматы қаласының аумағында орналасқан</t>
-[...1 lines deleted...]
-  <si>
     <t>Алматы тау кластері*</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Бірліктермен</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
@@ -245,61 +243,140 @@
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Орналастыру орындарында қызмет көрсетілген келушілердің саны</t>
   </si>
   <si>
     <t>Агрегатталған</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702692?keyword=</t>
   </si>
   <si>
     <t>221205 Курорттық аймақтардағы орналастыру орындары қызмет көрсеткен келушілер саны</t>
   </si>
   <si>
     <t>2001 бастап</t>
+  </si>
+  <si>
+    <t>¹ мұнда және одан әрі -  2026 жылдың I тоқсанынан бастап курорттық аймақтар бойынша түзетулер енгізілуіне байланысты жекелеген курорттық аймақтар бойынша деректер алдыңғы кезеңдердегі деректермен салыстырыуға келмейді.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>мұнда және одан әр -  Алматы тау кластері Алматы облысы мен Алматы қаласының аумағында орналасқан</t>
+    </r>
+  </si>
+  <si>
+    <t>²мұнда және одан әр -  Балқаш курорттық аймағы Қрағанды және Жетісу облыстарының аумағында орналасқан</t>
+  </si>
+  <si>
+    <t>Қапшағай курорттық аймағы</t>
+  </si>
+  <si>
+    <t>Кендірлі курорттық аймағы</t>
+  </si>
+  <si>
+    <t>Ақкөл курорттық аймағы</t>
+  </si>
+  <si>
+    <r>
+      <t>Балқаш курорттық аймағы</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Алматы тау кластері</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Курорттық аймақтар бойынша</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -322,383 +399,410 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
-      </right>
+      </left>
+      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
-        <color theme="0" tint="-0.14999847407452621"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="14" fontId="12" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Гиперссылка 3" xfId="8"/>
     <cellStyle name="Денежный 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 4" xfId="9"/>
     <cellStyle name="Обычный 23" xfId="7"/>
     <cellStyle name="Обычный 30" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -1056,2454 +1160,2782 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="63.28515625" customWidth="1"/>
     <col min="3" max="3" width="64.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="36">
+        <v>221205</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="45">
-[...4 lines deleted...]
-      <c r="A2" s="35" t="s">
+      <c r="B2" s="36" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B3" s="36" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="36" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="36" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="A7" s="35" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="45" t="s">
+      <c r="B8" s="39" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25">
+      <c r="A10" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="25.5">
+      <c r="A12" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="38" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-[...48 lines deleted...]
-      <c r="A14" s="37" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="47" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="35" t="s">
+      <c r="B15" s="41">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="56">
-[...4 lines deleted...]
-      <c r="A16" s="35" t="s">
+      <c r="B16" s="41">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="56">
-[...4 lines deleted...]
-      <c r="A17" s="35" t="s">
+      <c r="B17" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="41" t="s">
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="26" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="35" t="s">
+      <c r="B18" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="42" t="s">
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="26" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="35" t="s">
+      <c r="B19" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="43" t="s">
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="26" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="35" t="s">
+      <c r="B20" s="35" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="2" width="81.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="38" t="s">
+    <row r="5" spans="2:2">
+      <c r="B5" s="29" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="29" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="38" t="s">
+    <row r="7" spans="2:2">
+      <c r="B7" s="29" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="38" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="29" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="38" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="29" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="38" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="29"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25">
+      <c r="B11" s="30" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="39" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="29"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="29"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="31" t="s">
         <v>66</v>
-      </c>
-[...9 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G99"/>
+  <dimension ref="A1:I100"/>
   <sheetViews>
-    <sheetView topLeftCell="A73" workbookViewId="0">
-      <selection activeCell="F102" sqref="F102"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="1"/>
     <col min="4" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="11.140625" customWidth="1"/>
+    <col min="8" max="8" width="35" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
-[...11 lines deleted...]
-      <c r="A4" s="52" t="s">
+    <row r="1" spans="1:9" ht="45" customHeight="1"/>
+    <row r="3" spans="1:9" ht="28.5" customHeight="1">
+      <c r="A3" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="52"/>
-[...7 lines deleted...]
-      <c r="B5" s="26">
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="18"/>
+      <c r="B5" s="19">
         <v>2020</v>
       </c>
-      <c r="C5" s="26">
+      <c r="C5" s="19">
         <v>2021</v>
       </c>
-      <c r="D5" s="26">
+      <c r="D5" s="19">
         <v>2022</v>
       </c>
-      <c r="E5" s="26">
+      <c r="E5" s="19">
         <v>2023</v>
       </c>
-      <c r="F5" s="26">
+      <c r="F5" s="19">
         <v>2024</v>
       </c>
-      <c r="G5" s="32">
+      <c r="G5" s="24">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="53" t="s">
+      <c r="H5" s="45"/>
+      <c r="I5" s="24">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="53"/>
-[...7 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="B6" s="56"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+    </row>
+    <row r="7" spans="1:9" ht="15" customHeight="1">
+      <c r="A7" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="1">
         <v>422041</v>
       </c>
       <c r="C7" s="2">
         <v>422648</v>
       </c>
       <c r="D7" s="3">
         <v>533560</v>
       </c>
       <c r="E7" s="2">
         <v>703469</v>
       </c>
       <c r="F7" s="4">
         <v>766588</v>
       </c>
-      <c r="G7" s="29">
+      <c r="G7" s="22">
         <v>883349</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="H7" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="I7" s="46">
+        <v>802029</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15" customHeight="1">
+      <c r="A8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5">
         <v>25196</v>
       </c>
       <c r="C8" s="6">
         <v>31486</v>
       </c>
       <c r="D8" s="7">
         <v>42140</v>
       </c>
       <c r="E8" s="6">
         <v>52875</v>
       </c>
       <c r="F8" s="8">
         <v>69103</v>
       </c>
-      <c r="G8" s="30">
+      <c r="G8" s="23">
         <v>78265</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="H8" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="47">
+        <v>116747</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15" customHeight="1">
+      <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="5">
         <v>6140</v>
       </c>
       <c r="C9" s="6">
         <v>8523</v>
       </c>
       <c r="D9" s="7">
         <v>6246</v>
       </c>
       <c r="E9" s="6">
         <v>6303</v>
       </c>
       <c r="F9" s="8">
         <v>9980</v>
       </c>
-      <c r="G9" s="30">
+      <c r="G9" s="23">
         <v>9527</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="H9" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="I9" s="47">
+        <v>7775</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="15" customHeight="1">
+      <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="5">
         <v>1870</v>
       </c>
       <c r="C10" s="6">
         <v>368</v>
       </c>
       <c r="D10" s="7">
         <v>2657</v>
       </c>
       <c r="E10" s="6">
         <v>5535</v>
       </c>
       <c r="F10" s="8">
         <v>3499</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="23">
         <v>4927</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="16" t="s">
+      <c r="H10" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="I10" s="47">
+        <v>6047</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15" customHeight="1">
+      <c r="A11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5">
         <v>4476</v>
       </c>
       <c r="C11" s="6">
         <v>3018</v>
       </c>
       <c r="D11" s="7">
         <v>4217</v>
       </c>
       <c r="E11" s="6">
         <v>559</v>
       </c>
       <c r="F11" s="8">
         <v>1490</v>
       </c>
-      <c r="G11" s="30">
+      <c r="G11" s="23">
         <v>1380</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="H11" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="47">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1">
+      <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="5">
         <v>23954</v>
       </c>
       <c r="C12" s="6">
         <v>49382</v>
       </c>
       <c r="D12" s="7">
         <v>49636</v>
       </c>
       <c r="E12" s="6">
         <v>57949</v>
       </c>
       <c r="F12" s="8">
         <v>57529</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="23">
         <v>53757</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="H12" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" s="47">
+        <v>53295</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1">
+      <c r="A13" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="5">
         <v>2006</v>
       </c>
       <c r="C13" s="6">
         <v>2671</v>
       </c>
       <c r="D13" s="7">
         <v>3791</v>
       </c>
       <c r="E13" s="6">
         <v>5400</v>
       </c>
       <c r="F13" s="8">
         <v>5130</v>
       </c>
-      <c r="G13" s="30">
+      <c r="G13" s="23">
         <v>6397</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="16" t="s">
+      <c r="H13" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13" s="47">
+        <v>9462</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1">
+      <c r="A14" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="5">
         <v>323</v>
       </c>
       <c r="C14" s="6">
         <v>138</v>
       </c>
       <c r="D14" s="7">
         <v>547</v>
       </c>
       <c r="E14" s="6">
         <v>378</v>
       </c>
       <c r="F14" s="8">
         <v>754</v>
       </c>
-      <c r="G14" s="30">
+      <c r="G14" s="23">
         <v>788</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="16" t="s">
+      <c r="H14" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="47">
+        <v>30318</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="15" customHeight="1">
+      <c r="A15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="5">
         <v>24041</v>
       </c>
       <c r="C15" s="6">
         <v>12341</v>
       </c>
       <c r="D15" s="7">
         <v>8082</v>
       </c>
       <c r="E15" s="6">
         <v>21345</v>
       </c>
       <c r="F15" s="8">
         <v>20696</v>
       </c>
-      <c r="G15" s="30">
+      <c r="G15" s="23">
         <v>43152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="16" t="s">
+      <c r="H15" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="47">
+        <v>14162</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1">
+      <c r="A16" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="5">
         <v>3153</v>
       </c>
       <c r="C16" s="6">
         <v>547</v>
       </c>
       <c r="D16" s="7">
         <v>2591</v>
       </c>
       <c r="E16" s="6">
         <v>2456</v>
       </c>
       <c r="F16" s="8">
         <v>4946</v>
       </c>
-      <c r="G16" s="30">
+      <c r="G16" s="23">
         <v>2747</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="16" t="s">
+      <c r="H16" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="I16" s="47">
+        <v>8711</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1">
+      <c r="A17" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="5">
         <v>5014</v>
       </c>
       <c r="C17" s="6">
         <v>8833</v>
       </c>
       <c r="D17" s="7">
         <v>8859</v>
       </c>
       <c r="E17" s="6">
         <v>9254</v>
       </c>
       <c r="F17" s="8">
         <v>11655</v>
       </c>
-      <c r="G17" s="30">
+      <c r="G17" s="23">
         <v>11295</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="H17" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" s="48" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1">
+      <c r="A18" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="5">
         <v>131</v>
       </c>
       <c r="C18" s="6">
         <v>112</v>
       </c>
       <c r="D18" s="7">
         <v>116</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8">
         <v>433</v>
       </c>
-      <c r="G18" s="30" t="s">
+      <c r="G18" s="23" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="16" t="s">
+      <c r="H18" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="47">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1">
+      <c r="A19" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="5">
         <v>94</v>
       </c>
       <c r="C19" s="6">
         <v>104</v>
       </c>
       <c r="D19" s="7">
         <v>377</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="8">
         <v>48</v>
       </c>
-      <c r="G19" s="30" t="s">
+      <c r="G19" s="23" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="16" t="s">
+      <c r="H19" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="48" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1">
+      <c r="A20" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="5">
         <v>336</v>
       </c>
       <c r="C20" s="6">
         <v>380</v>
       </c>
       <c r="D20" s="7">
         <v>437</v>
       </c>
       <c r="E20" s="6">
         <v>587</v>
       </c>
       <c r="F20" s="8">
         <v>807</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="23">
         <v>940</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="16" t="s">
+      <c r="H20" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="I20" s="47">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15" customHeight="1">
+      <c r="A21" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="6">
         <v>22</v>
       </c>
       <c r="D21" s="7">
         <v>22</v>
       </c>
       <c r="E21" s="6">
         <v>47</v>
       </c>
       <c r="F21" s="8">
         <v>67</v>
       </c>
-      <c r="G21" s="30">
+      <c r="G21" s="23">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="16" t="s">
+      <c r="H21" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="47">
+        <v>39354</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1">
+      <c r="A22" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="5">
         <v>116</v>
       </c>
       <c r="C22" s="6">
         <v>240</v>
       </c>
       <c r="D22" s="7">
         <v>419</v>
       </c>
       <c r="E22" s="6">
         <v>310</v>
       </c>
       <c r="F22" s="8">
         <v>172</v>
       </c>
-      <c r="G22" s="30">
+      <c r="G22" s="23">
         <v>91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="16" t="s">
+      <c r="H22" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="I22" s="48" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1">
+      <c r="A23" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="5">
         <v>7033</v>
       </c>
       <c r="C23" s="6">
         <v>20645</v>
       </c>
       <c r="D23" s="7">
         <v>25607</v>
       </c>
       <c r="E23" s="6">
         <v>20414</v>
       </c>
       <c r="F23" s="8">
         <v>26069</v>
       </c>
-      <c r="G23" s="30">
+      <c r="G23" s="23">
         <v>30740</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="16" t="s">
+      <c r="H23" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" s="47">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1">
+      <c r="A24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1586</v>
       </c>
       <c r="F24" s="8">
         <v>1142</v>
       </c>
-      <c r="G24" s="30" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="16" t="s">
+      <c r="G24" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="H24" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="I24" s="47">
+        <v>509280</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1">
+      <c r="A25" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="6">
         <v>2247</v>
       </c>
       <c r="F25" s="8">
         <v>1103</v>
       </c>
-      <c r="G25" s="30">
+      <c r="G25" s="23">
         <v>1313</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="H25" s="43" t="s">
+        <v>77</v>
+      </c>
+      <c r="I25" s="47">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1">
+      <c r="A26" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="5">
         <v>2415</v>
       </c>
       <c r="C26" s="6">
         <v>1600</v>
       </c>
       <c r="D26" s="7">
         <v>1874</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="G26" s="30" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="16" t="s">
+      <c r="G26" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="H26" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="I26" s="48" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1">
+      <c r="A27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="5">
         <v>9815</v>
       </c>
       <c r="C27" s="6">
         <v>2380</v>
       </c>
       <c r="D27" s="7">
         <v>2451</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="G27" s="30" t="s">
-[...5 lines deleted...]
-        <v>30</v>
+      <c r="G27" s="23" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1">
+      <c r="A28" s="14" t="s">
+        <v>29</v>
       </c>
       <c r="B28" s="5">
         <v>305881</v>
       </c>
       <c r="C28" s="6">
         <v>279858</v>
       </c>
       <c r="D28" s="7">
         <v>373491</v>
       </c>
       <c r="E28" s="6">
         <v>516060</v>
       </c>
       <c r="F28" s="8">
         <v>551965</v>
       </c>
-      <c r="G28" s="30">
+      <c r="G28" s="23">
         <v>637700</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A29" s="54" t="s">
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="B29" s="55"/>
-[...6 lines deleted...]
-      <c r="A30" s="15" t="s">
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1">
+      <c r="A30" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="1">
         <v>593814</v>
       </c>
       <c r="C30" s="2">
         <v>969899</v>
       </c>
       <c r="D30" s="1">
         <v>1334386</v>
       </c>
       <c r="E30" s="1">
         <v>1646076</v>
       </c>
-      <c r="F30" s="27">
+      <c r="F30" s="20">
         <v>1829921</v>
       </c>
       <c r="G30" s="1">
         <v>2145163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="16" t="s">
+      <c r="H30" s="42" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15" customHeight="1">
+      <c r="A31" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="5">
         <v>39823</v>
       </c>
       <c r="C31" s="6">
         <v>79233</v>
       </c>
       <c r="D31" s="5">
         <v>113398</v>
       </c>
       <c r="E31" s="5">
         <v>132680</v>
       </c>
-      <c r="F31" s="28">
+      <c r="F31" s="21">
         <v>143629</v>
       </c>
-      <c r="G31" s="34">
+      <c r="G31" s="25">
         <v>203427</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="16" t="s">
+      <c r="H31" s="43" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1">
+      <c r="A32" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="5">
         <v>9351</v>
       </c>
       <c r="C32" s="6">
         <v>24961</v>
       </c>
       <c r="D32" s="5">
         <v>20555</v>
       </c>
       <c r="E32" s="5">
         <v>23855</v>
       </c>
-      <c r="F32" s="28">
+      <c r="F32" s="21">
         <v>28006</v>
       </c>
-      <c r="G32" s="34">
+      <c r="G32" s="25">
         <v>37156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="16" t="s">
+      <c r="H32" s="43" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="15" customHeight="1">
+      <c r="A33" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="5">
         <v>2397</v>
       </c>
       <c r="C33" s="6">
         <v>6667</v>
       </c>
       <c r="D33" s="5">
         <v>21195</v>
       </c>
       <c r="E33" s="5">
         <v>21748</v>
       </c>
-      <c r="F33" s="28">
+      <c r="F33" s="21">
         <v>19712</v>
       </c>
-      <c r="G33" s="34">
+      <c r="G33" s="25">
         <v>24471</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="H33" s="43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="15" customHeight="1">
+      <c r="A34" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="5">
         <v>4818</v>
       </c>
       <c r="C34" s="6">
         <v>7534</v>
       </c>
       <c r="D34" s="5">
         <v>8842</v>
       </c>
       <c r="E34" s="5">
         <v>2168</v>
       </c>
-      <c r="F34" s="28">
+      <c r="F34" s="21">
         <v>3937</v>
       </c>
-      <c r="G34" s="34">
+      <c r="G34" s="25">
         <v>5032</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="16" t="s">
+      <c r="H34" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="15" customHeight="1">
+      <c r="A35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="5">
         <v>37021</v>
       </c>
       <c r="C35" s="6">
         <v>131011</v>
       </c>
       <c r="D35" s="5">
         <v>117792</v>
       </c>
       <c r="E35" s="5">
         <v>162690</v>
       </c>
-      <c r="F35" s="28">
+      <c r="F35" s="21">
         <v>185003</v>
       </c>
-      <c r="G35" s="34">
+      <c r="G35" s="25">
         <v>186269</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="16" t="s">
+      <c r="H35" s="43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="15" customHeight="1">
+      <c r="A36" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="5">
         <v>3189</v>
       </c>
       <c r="C36" s="6">
         <v>6097</v>
       </c>
       <c r="D36" s="5">
         <v>7366</v>
       </c>
       <c r="E36" s="5">
         <v>11035</v>
       </c>
-      <c r="F36" s="28">
+      <c r="F36" s="21">
         <v>12995</v>
       </c>
-      <c r="G36" s="34">
+      <c r="G36" s="25">
         <v>14223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="16" t="s">
+      <c r="H36" s="43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="15" customHeight="1">
+      <c r="A37" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="5">
         <v>698</v>
       </c>
       <c r="C37" s="6">
         <v>1813</v>
       </c>
       <c r="D37" s="5">
         <v>2533</v>
       </c>
       <c r="E37" s="5">
         <v>2553</v>
       </c>
-      <c r="F37" s="28">
+      <c r="F37" s="21">
         <v>3008</v>
       </c>
-      <c r="G37" s="34">
+      <c r="G37" s="25">
         <v>3003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="16" t="s">
+      <c r="H37" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="15" customHeight="1">
+      <c r="A38" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="5">
         <v>25424</v>
       </c>
       <c r="C38" s="6">
         <v>19332</v>
       </c>
       <c r="D38" s="5">
         <v>19466</v>
       </c>
       <c r="E38" s="5">
         <v>39809</v>
       </c>
-      <c r="F38" s="28">
+      <c r="F38" s="21">
         <v>43812</v>
       </c>
-      <c r="G38" s="34">
+      <c r="G38" s="25">
         <v>67062</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="16" t="s">
+      <c r="H38" s="43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="15" customHeight="1">
+      <c r="A39" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="5">
         <v>6031</v>
       </c>
       <c r="C39" s="6">
         <v>3516</v>
       </c>
       <c r="D39" s="5">
         <v>8776</v>
       </c>
       <c r="E39" s="5">
         <v>14370</v>
       </c>
-      <c r="F39" s="28">
+      <c r="F39" s="21">
         <v>12366</v>
       </c>
-      <c r="G39" s="34">
+      <c r="G39" s="25">
         <v>9681</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="H39" s="43" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="15" customHeight="1">
+      <c r="A40" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="5">
         <v>9186</v>
       </c>
       <c r="C40" s="6">
         <v>23295</v>
       </c>
       <c r="D40" s="5">
         <v>30102</v>
       </c>
       <c r="E40" s="5">
         <v>37023</v>
       </c>
-      <c r="F40" s="28">
+      <c r="F40" s="21">
         <v>43208</v>
       </c>
-      <c r="G40" s="34">
+      <c r="G40" s="25">
         <v>67094</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="16" t="s">
+      <c r="H40" s="43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="15" customHeight="1">
+      <c r="A41" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="5">
         <v>7210</v>
       </c>
       <c r="C41" s="6">
         <v>10649</v>
       </c>
       <c r="D41" s="5">
         <v>13351</v>
       </c>
       <c r="E41" s="5">
         <v>11055</v>
       </c>
-      <c r="F41" s="28">
+      <c r="F41" s="21">
         <v>13566</v>
       </c>
-      <c r="G41" s="34">
+      <c r="G41" s="25">
         <v>12635</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="16" t="s">
+      <c r="H41" s="43" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="15" customHeight="1">
+      <c r="A42" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="5">
         <v>2127</v>
       </c>
       <c r="C42" s="6">
         <v>2921</v>
       </c>
       <c r="D42" s="5">
         <v>3423</v>
       </c>
       <c r="E42" s="5">
         <v>3432</v>
       </c>
-      <c r="F42" s="28">
+      <c r="F42" s="21">
         <v>2712</v>
       </c>
-      <c r="G42" s="34">
+      <c r="G42" s="25">
         <v>2280</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="16" t="s">
+      <c r="H42" s="43" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="15" customHeight="1">
+      <c r="A43" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="5">
         <v>3216</v>
       </c>
-      <c r="C43" s="13">
+      <c r="C43" s="12">
         <v>8319</v>
       </c>
       <c r="D43" s="5">
         <v>4934</v>
       </c>
       <c r="E43" s="5">
         <v>5938</v>
       </c>
-      <c r="F43" s="28">
+      <c r="F43" s="21">
         <v>8066</v>
       </c>
-      <c r="G43" s="34">
+      <c r="G43" s="25">
         <v>9784</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="16" t="s">
+      <c r="H43" s="43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="15" customHeight="1">
+      <c r="A44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="5">
         <v>66</v>
       </c>
       <c r="C44" s="6">
         <v>43</v>
       </c>
       <c r="D44" s="5">
         <v>85</v>
       </c>
       <c r="E44" s="5">
         <v>113</v>
       </c>
-      <c r="F44" s="28">
+      <c r="F44" s="21">
         <v>172</v>
       </c>
-      <c r="G44" s="34">
+      <c r="G44" s="25">
         <v>325</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="16" t="s">
+      <c r="H44" s="43" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="15" customHeight="1">
+      <c r="A45" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="5">
         <v>291</v>
       </c>
       <c r="C45" s="6">
         <v>975</v>
       </c>
       <c r="D45" s="5">
         <v>1492</v>
       </c>
       <c r="E45" s="5">
         <v>1711</v>
       </c>
-      <c r="F45" s="28">
+      <c r="F45" s="21">
         <v>3622</v>
       </c>
-      <c r="G45" s="34">
+      <c r="G45" s="25">
         <v>2712</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="16" t="s">
+      <c r="H45" s="43" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="15" customHeight="1">
+      <c r="A46" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="5">
         <v>12915</v>
       </c>
       <c r="C46" s="6">
         <v>42566</v>
       </c>
       <c r="D46" s="5">
         <v>57407</v>
       </c>
       <c r="E46" s="5">
         <v>47191</v>
       </c>
-      <c r="F46" s="28">
+      <c r="F46" s="21">
         <v>59248</v>
       </c>
-      <c r="G46" s="34">
+      <c r="G46" s="25">
         <v>71725</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="16" t="s">
+      <c r="H46" s="43" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="15" customHeight="1">
+      <c r="A47" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="5">
         <v>8490</v>
       </c>
       <c r="E47" s="5">
         <v>9370</v>
       </c>
-      <c r="F47" s="28">
+      <c r="F47" s="21">
         <v>8479</v>
       </c>
-      <c r="G47" s="34">
+      <c r="G47" s="25">
         <v>8013</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="16" t="s">
+      <c r="H47" s="43" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="15" customHeight="1">
+      <c r="A48" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="5">
         <v>9247</v>
       </c>
       <c r="E48" s="5">
         <v>8664</v>
       </c>
-      <c r="F48" s="28">
+      <c r="F48" s="21">
         <v>7691</v>
       </c>
-      <c r="G48" s="34">
+      <c r="G48" s="25">
         <v>10360</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="16" t="s">
+      <c r="H48" s="43" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="15" customHeight="1">
+      <c r="A49" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="5">
         <v>6243</v>
       </c>
       <c r="C49" s="6">
         <v>9334</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="F49" s="28" t="s">
-[...7 lines deleted...]
-      <c r="A50" s="16" t="s">
+      <c r="F49" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="G49" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H49" s="43" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15" customHeight="1">
+      <c r="A50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="5">
         <v>10925</v>
       </c>
       <c r="C50" s="6">
         <v>8771</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="F50" s="28" t="s">
-[...8 lines deleted...]
-        <v>30</v>
+      <c r="F50" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="G50" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="15" customHeight="1">
+      <c r="A51" s="14" t="s">
+        <v>29</v>
       </c>
       <c r="B51" s="5">
         <v>412883</v>
       </c>
       <c r="C51" s="6">
         <v>582862</v>
       </c>
       <c r="D51" s="5">
         <v>885932</v>
       </c>
       <c r="E51" s="5">
         <v>1110671</v>
       </c>
-      <c r="F51" s="28">
+      <c r="F51" s="21">
         <v>1230689</v>
       </c>
-      <c r="G51" s="34">
+      <c r="G51" s="25">
         <v>1409911</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A52" s="50" t="s">
+    <row r="52" spans="1:9" ht="15" customHeight="1">
+      <c r="A52" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B52" s="50"/>
-[...6 lines deleted...]
-      <c r="A53" s="15" t="s">
+      <c r="B52" s="59"/>
+      <c r="C52" s="59"/>
+      <c r="D52" s="59"/>
+      <c r="E52" s="59"/>
+      <c r="F52" s="59"/>
+      <c r="G52" s="59"/>
+      <c r="H52" s="59"/>
+      <c r="I52" s="59"/>
+    </row>
+    <row r="53" spans="1:9" ht="15" customHeight="1">
+      <c r="A53" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="2">
         <v>1263017</v>
       </c>
       <c r="C53" s="1">
         <v>2027321</v>
       </c>
       <c r="D53" s="1">
         <v>2728622</v>
       </c>
       <c r="E53" s="1">
         <v>3072892</v>
       </c>
       <c r="F53" s="1">
         <v>3399817</v>
       </c>
-      <c r="G53" s="27">
+      <c r="G53" s="20">
         <v>3878768</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="16" t="s">
+      <c r="H53" s="42" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="15" customHeight="1">
+      <c r="A54" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="6">
         <v>86532</v>
       </c>
       <c r="C54" s="5">
         <v>140809</v>
       </c>
       <c r="D54" s="5">
         <v>223904</v>
       </c>
       <c r="E54" s="5">
         <v>242947</v>
       </c>
       <c r="F54" s="5">
         <v>275295</v>
       </c>
-      <c r="G54" s="28">
+      <c r="G54" s="21">
         <v>373198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="16" t="s">
+      <c r="H54" s="43" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="15" customHeight="1">
+      <c r="A55" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="6">
         <v>28615</v>
       </c>
       <c r="C55" s="5">
         <v>69365</v>
       </c>
       <c r="D55" s="5">
         <v>72233</v>
       </c>
       <c r="E55" s="5">
         <v>66391</v>
       </c>
       <c r="F55" s="5">
         <v>69184</v>
       </c>
-      <c r="G55" s="28">
+      <c r="G55" s="21">
         <v>90526</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="16" t="s">
+      <c r="H55" s="43" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="15" customHeight="1">
+      <c r="A56" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="6">
         <v>5000</v>
       </c>
       <c r="C56" s="5">
         <v>33469</v>
       </c>
       <c r="D56" s="5">
         <v>71185</v>
       </c>
       <c r="E56" s="5">
         <v>64737</v>
       </c>
       <c r="F56" s="5">
         <v>61335</v>
       </c>
-      <c r="G56" s="28">
+      <c r="G56" s="21">
         <v>70145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="16" t="s">
+      <c r="H56" s="43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="15" customHeight="1">
+      <c r="A57" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="6">
         <v>11680</v>
       </c>
       <c r="C57" s="5">
         <v>13704</v>
       </c>
       <c r="D57" s="5">
         <v>15730</v>
       </c>
       <c r="E57" s="5">
         <v>9054</v>
       </c>
       <c r="F57" s="5">
         <v>8733</v>
       </c>
-      <c r="G57" s="28">
+      <c r="G57" s="21">
         <v>9761</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="16" t="s">
+      <c r="H57" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="15" customHeight="1">
+      <c r="A58" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="6">
         <v>93997</v>
       </c>
       <c r="C58" s="5">
         <v>212877</v>
       </c>
       <c r="D58" s="5">
         <v>210497</v>
       </c>
       <c r="E58" s="5">
         <v>299254</v>
       </c>
       <c r="F58" s="5">
         <v>325013</v>
       </c>
-      <c r="G58" s="28">
+      <c r="G58" s="21">
         <v>308889</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="16" t="s">
+      <c r="H58" s="43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="15" customHeight="1">
+      <c r="A59" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="6">
         <v>5133</v>
       </c>
       <c r="C59" s="5">
         <v>8824</v>
       </c>
       <c r="D59" s="5">
         <v>11282</v>
       </c>
       <c r="E59" s="5">
         <v>16667</v>
       </c>
       <c r="F59" s="5">
         <v>22515</v>
       </c>
-      <c r="G59" s="28">
+      <c r="G59" s="21">
         <v>23334</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="16" t="s">
+      <c r="H59" s="43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="15" customHeight="1">
+      <c r="A60" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="6">
         <v>1670</v>
       </c>
       <c r="C60" s="5">
         <v>4314</v>
       </c>
       <c r="D60" s="5">
         <v>6536</v>
       </c>
       <c r="E60" s="5">
         <v>5452</v>
       </c>
       <c r="F60" s="5">
         <v>6560</v>
       </c>
-      <c r="G60" s="28">
+      <c r="G60" s="21">
         <v>5824</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="16" t="s">
+      <c r="H60" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="15" customHeight="1">
+      <c r="A61" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="6">
         <v>32285</v>
       </c>
       <c r="C61" s="5">
         <v>29377</v>
       </c>
       <c r="D61" s="5">
         <v>35262</v>
       </c>
       <c r="E61" s="5">
         <v>55423</v>
       </c>
       <c r="F61" s="5">
         <v>57441</v>
       </c>
-      <c r="G61" s="28">
+      <c r="G61" s="21">
         <v>85086</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="16" t="s">
+      <c r="H61" s="43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="15" customHeight="1">
+      <c r="A62" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="6">
         <v>10154</v>
       </c>
       <c r="C62" s="5">
         <v>13388</v>
       </c>
       <c r="D62" s="5">
         <v>22430</v>
       </c>
       <c r="E62" s="5">
         <v>34382</v>
       </c>
       <c r="F62" s="5">
         <v>24318</v>
       </c>
-      <c r="G62" s="28">
+      <c r="G62" s="21">
         <v>21881</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="16" t="s">
+      <c r="H62" s="43" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="15" customHeight="1">
+      <c r="A63" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="6">
         <v>30944</v>
       </c>
       <c r="C63" s="5">
         <v>52754</v>
       </c>
       <c r="D63" s="5">
         <v>66107</v>
       </c>
       <c r="E63" s="5">
         <v>94277</v>
       </c>
       <c r="F63" s="5">
         <v>120948</v>
       </c>
-      <c r="G63" s="28">
+      <c r="G63" s="21">
         <v>169235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="16" t="s">
+      <c r="H63" s="43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="15" customHeight="1">
+      <c r="A64" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="6">
         <v>36882</v>
       </c>
       <c r="C64" s="5">
         <v>49274</v>
       </c>
       <c r="D64" s="5">
         <v>53293</v>
       </c>
       <c r="E64" s="5">
         <v>50867</v>
       </c>
       <c r="F64" s="5">
         <v>53681</v>
       </c>
-      <c r="G64" s="28">
+      <c r="G64" s="21">
         <v>54053</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="16" t="s">
+      <c r="H64" s="43" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="15" customHeight="1">
+      <c r="A65" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="6">
         <v>11050</v>
       </c>
       <c r="C65" s="5">
         <v>9817</v>
       </c>
       <c r="D65" s="5">
         <v>8525</v>
       </c>
       <c r="E65" s="5">
         <v>10424</v>
       </c>
       <c r="F65" s="5">
         <v>7912</v>
       </c>
-      <c r="G65" s="28">
+      <c r="G65" s="21">
         <v>7323</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="16" t="s">
+      <c r="H65" s="43" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1">
+      <c r="A66" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="6">
         <v>17963</v>
       </c>
       <c r="C66" s="5">
         <v>24982</v>
       </c>
       <c r="D66" s="5">
         <v>18559</v>
       </c>
       <c r="E66" s="5">
         <v>24053</v>
       </c>
       <c r="F66" s="5">
         <v>30223</v>
       </c>
-      <c r="G66" s="28">
+      <c r="G66" s="21">
         <v>35759</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="16" t="s">
+      <c r="H66" s="43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1">
+      <c r="A67" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="6">
         <v>85</v>
       </c>
       <c r="C67" s="5">
         <v>67</v>
       </c>
       <c r="D67" s="5">
         <v>124</v>
       </c>
       <c r="E67" s="5">
         <v>316</v>
       </c>
       <c r="F67" s="5">
         <v>297</v>
       </c>
-      <c r="G67" s="28">
+      <c r="G67" s="21">
         <v>525</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="16" t="s">
+      <c r="H67" s="43" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="15" customHeight="1">
+      <c r="A68" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="6">
         <v>638</v>
       </c>
       <c r="C68" s="5">
         <v>3452</v>
       </c>
       <c r="D68" s="5">
         <v>4538</v>
       </c>
       <c r="E68" s="5">
         <v>7803</v>
       </c>
       <c r="F68" s="5">
         <v>8039</v>
       </c>
-      <c r="G68" s="28">
+      <c r="G68" s="21">
         <v>7363</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="16" t="s">
+      <c r="H68" s="43" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="15" customHeight="1">
+      <c r="A69" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="6">
         <v>21826</v>
       </c>
       <c r="C69" s="5">
         <v>66531</v>
       </c>
       <c r="D69" s="5">
         <v>93856</v>
       </c>
       <c r="E69" s="5">
         <v>74540</v>
       </c>
       <c r="F69" s="5">
         <v>92842</v>
       </c>
-      <c r="G69" s="28">
+      <c r="G69" s="21">
         <v>110937</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="16" t="s">
+      <c r="H69" s="43" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="15" customHeight="1">
+      <c r="A70" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D70" s="5">
         <v>160954</v>
       </c>
       <c r="E70" s="5">
         <v>204277</v>
       </c>
       <c r="F70" s="5">
         <v>125621</v>
       </c>
-      <c r="G70" s="28">
+      <c r="G70" s="21">
         <v>100926</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="16" t="s">
+      <c r="H70" s="43" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="15" customHeight="1">
+      <c r="A71" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D71" s="5">
         <v>177592</v>
       </c>
       <c r="E71" s="5">
         <v>83604</v>
       </c>
       <c r="F71" s="5">
         <v>113059</v>
       </c>
-      <c r="G71" s="28">
+      <c r="G71" s="21">
         <v>147196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="16" t="s">
+      <c r="H71" s="43" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="15" customHeight="1">
+      <c r="A72" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B72" s="6">
         <v>40254</v>
       </c>
       <c r="C72" s="5">
         <v>95908</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="G72" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A73" s="16" t="s">
+      <c r="G72" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H72" s="43" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="15" customHeight="1">
+      <c r="A73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="6">
         <v>222969</v>
       </c>
       <c r="C73" s="5">
         <v>224695</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="G73" s="28" t="s">
-[...5 lines deleted...]
-        <v>30</v>
+      <c r="G73" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="15" customHeight="1">
+      <c r="A74" s="14" t="s">
+        <v>29</v>
       </c>
       <c r="B74" s="6">
         <v>605340</v>
       </c>
       <c r="C74" s="5">
         <v>973714</v>
       </c>
       <c r="D74" s="5">
         <v>1476015</v>
       </c>
       <c r="E74" s="5">
         <v>1728424</v>
       </c>
       <c r="F74" s="5">
         <v>1996801</v>
       </c>
-      <c r="G74" s="28">
+      <c r="G74" s="21">
         <v>2256807</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A75" s="50" t="s">
+    <row r="75" spans="1:9" ht="15" customHeight="1">
+      <c r="A75" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B75" s="50"/>
-[...6 lines deleted...]
-      <c r="A76" s="15" t="s">
+      <c r="B75" s="59"/>
+      <c r="C75" s="59"/>
+      <c r="D75" s="59"/>
+      <c r="E75" s="59"/>
+      <c r="F75" s="59"/>
+      <c r="G75" s="59"/>
+      <c r="H75" s="59"/>
+      <c r="I75" s="59"/>
+    </row>
+    <row r="76" spans="1:9" ht="15" customHeight="1">
+      <c r="A76" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="2">
         <v>1683046</v>
       </c>
       <c r="C76" s="1">
         <v>2632925</v>
       </c>
       <c r="D76" s="1">
         <v>3568378</v>
       </c>
       <c r="E76" s="4">
         <v>3879712</v>
       </c>
-      <c r="F76" s="29">
+      <c r="F76" s="22">
         <v>4372566</v>
       </c>
-      <c r="G76" s="30">
+      <c r="G76" s="23">
         <v>4878976</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="16" t="s">
+      <c r="H76" s="42" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="15" customHeight="1">
+      <c r="A77" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B77" s="6">
         <v>119929</v>
       </c>
       <c r="C77" s="5">
         <v>183110</v>
       </c>
       <c r="D77" s="5">
         <v>282154</v>
       </c>
       <c r="E77" s="8">
         <v>305465</v>
       </c>
-      <c r="F77" s="30">
+      <c r="F77" s="23">
         <v>346761</v>
       </c>
-      <c r="G77" s="30">
+      <c r="G77" s="23">
         <v>463140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="16" t="s">
+      <c r="H77" s="43" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="15" customHeight="1">
+      <c r="A78" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="6">
         <v>35367</v>
       </c>
       <c r="C78" s="5">
         <v>76990</v>
       </c>
       <c r="D78" s="5">
         <v>81992</v>
       </c>
       <c r="E78" s="8">
         <v>73055</v>
       </c>
-      <c r="F78" s="30">
+      <c r="F78" s="23">
         <v>81590</v>
       </c>
-      <c r="G78" s="30">
+      <c r="G78" s="23">
         <v>100443</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="16" t="s">
+      <c r="H78" s="43" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="15" customHeight="1">
+      <c r="A79" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="6">
         <v>8053</v>
       </c>
       <c r="C79" s="5">
         <v>35436</v>
       </c>
       <c r="D79" s="5">
         <v>73835</v>
       </c>
       <c r="E79" s="8">
         <v>67841</v>
       </c>
-      <c r="F79" s="30">
+      <c r="F79" s="23">
         <v>63610</v>
       </c>
-      <c r="G79" s="30">
+      <c r="G79" s="23">
         <v>72876</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="16" t="s">
+      <c r="H79" s="43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="15" customHeight="1">
+      <c r="A80" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B80" s="6">
         <v>16209</v>
       </c>
       <c r="C80" s="5">
         <v>18499</v>
       </c>
       <c r="D80" s="5">
         <v>23627</v>
       </c>
       <c r="E80" s="8">
         <v>10382</v>
       </c>
-      <c r="F80" s="30">
+      <c r="F80" s="23">
         <v>10587</v>
       </c>
-      <c r="G80" s="30">
+      <c r="G80" s="23">
         <v>11464</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="16" t="s">
+      <c r="H80" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="15" customHeight="1">
+      <c r="A81" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B81" s="6">
         <v>144145</v>
       </c>
       <c r="C81" s="5">
         <v>273177</v>
       </c>
       <c r="D81" s="5">
         <v>281844</v>
       </c>
       <c r="E81" s="8">
         <v>356210</v>
       </c>
-      <c r="F81" s="30">
+      <c r="F81" s="23">
         <v>408899</v>
       </c>
-      <c r="G81" s="30">
+      <c r="G81" s="23">
         <v>370119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="16" t="s">
+      <c r="H81" s="43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="15" customHeight="1">
+      <c r="A82" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B82" s="6">
         <v>7407</v>
       </c>
       <c r="C82" s="5">
         <v>12709</v>
       </c>
       <c r="D82" s="5">
         <v>16997</v>
       </c>
       <c r="E82" s="8">
         <v>23029</v>
       </c>
-      <c r="F82" s="30">
+      <c r="F82" s="23">
         <v>30770</v>
       </c>
-      <c r="G82" s="30">
+      <c r="G82" s="23">
         <v>38111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="16" t="s">
+      <c r="H82" s="43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="15" customHeight="1">
+      <c r="A83" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B83" s="6">
         <v>1848</v>
       </c>
       <c r="C83" s="5">
         <v>4664</v>
       </c>
       <c r="D83" s="5">
         <v>6900</v>
       </c>
       <c r="E83" s="8">
         <v>5666</v>
       </c>
-      <c r="F83" s="30">
+      <c r="F83" s="23">
         <v>7211</v>
       </c>
-      <c r="G83" s="30">
+      <c r="G83" s="23">
         <v>6149</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="16" t="s">
+      <c r="H83" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="15" customHeight="1">
+      <c r="A84" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B84" s="6">
         <v>58204</v>
       </c>
       <c r="C84" s="5">
         <v>49191</v>
       </c>
       <c r="D84" s="5">
         <v>85016</v>
       </c>
       <c r="E84" s="8">
         <v>69146</v>
       </c>
-      <c r="F84" s="30">
+      <c r="F84" s="23">
         <v>84225</v>
       </c>
-      <c r="G84" s="30">
+      <c r="G84" s="23">
         <v>108220</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="16" t="s">
+      <c r="H84" s="43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="15" customHeight="1">
+      <c r="A85" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B85" s="6">
         <v>10877</v>
       </c>
       <c r="C85" s="5">
         <v>14172</v>
       </c>
       <c r="D85" s="5">
         <v>25695</v>
       </c>
       <c r="E85" s="8">
         <v>37191</v>
       </c>
-      <c r="F85" s="30">
+      <c r="F85" s="23">
         <v>27799</v>
       </c>
-      <c r="G85" s="30">
+      <c r="G85" s="23">
         <v>40334</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="16" t="s">
+      <c r="H85" s="43" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="15" customHeight="1">
+      <c r="A86" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="6">
         <v>39554</v>
       </c>
       <c r="C86" s="5">
         <v>63945</v>
       </c>
       <c r="D86" s="5">
         <v>80253</v>
       </c>
       <c r="E86" s="8">
         <v>106042</v>
       </c>
-      <c r="F86" s="30">
+      <c r="F86" s="23">
         <v>135166</v>
       </c>
-      <c r="G86" s="30">
+      <c r="G86" s="23">
         <v>182901</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="16" t="s">
+      <c r="H86" s="43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="15" customHeight="1">
+      <c r="A87" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="6">
         <v>37061</v>
       </c>
       <c r="C87" s="5">
         <v>49407</v>
       </c>
       <c r="D87" s="5">
         <v>53527</v>
       </c>
       <c r="E87" s="8">
         <v>51778</v>
       </c>
-      <c r="F87" s="30">
+      <c r="F87" s="23">
         <v>54154</v>
       </c>
-      <c r="G87" s="30">
+      <c r="G87" s="23">
         <v>55964</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="16" t="s">
+      <c r="H87" s="43" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="15" customHeight="1">
+      <c r="A88" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="6">
         <v>11147</v>
       </c>
       <c r="C88" s="5">
         <v>9897</v>
       </c>
       <c r="D88" s="5">
         <v>8601</v>
       </c>
       <c r="E88" s="8">
         <v>10519</v>
       </c>
-      <c r="F88" s="30">
+      <c r="F88" s="23">
         <v>7980</v>
       </c>
-      <c r="G88" s="30">
+      <c r="G88" s="23">
         <v>7581</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="16" t="s">
+      <c r="H88" s="43" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="15" customHeight="1">
+      <c r="A89" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="6">
         <v>22911</v>
       </c>
       <c r="C89" s="5">
         <v>25708</v>
       </c>
       <c r="D89" s="5">
         <v>20486</v>
       </c>
       <c r="E89" s="8">
         <v>24532</v>
       </c>
-      <c r="F89" s="30">
+      <c r="F89" s="23">
         <v>31166</v>
       </c>
-      <c r="G89" s="30">
+      <c r="G89" s="23">
         <v>37394</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="16" t="s">
+      <c r="H89" s="43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="15" customHeight="1">
+      <c r="A90" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="6">
         <v>104</v>
       </c>
       <c r="C90" s="5">
         <v>87</v>
       </c>
       <c r="D90" s="5">
         <v>161</v>
       </c>
       <c r="E90" s="8">
         <v>537</v>
       </c>
-      <c r="F90" s="30">
+      <c r="F90" s="23">
         <v>297</v>
       </c>
-      <c r="G90" s="30">
+      <c r="G90" s="23">
         <v>675</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="16" t="s">
+      <c r="H90" s="43" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="15" customHeight="1">
+      <c r="A91" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="6">
         <v>936</v>
       </c>
       <c r="C91" s="5">
         <v>4123</v>
       </c>
       <c r="D91" s="5">
         <v>5467</v>
       </c>
       <c r="E91" s="8">
         <v>8242</v>
       </c>
-      <c r="F91" s="30">
+      <c r="F91" s="23">
         <v>9849</v>
       </c>
-      <c r="G91" s="30">
+      <c r="G91" s="23">
         <v>7977</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="16" t="s">
+      <c r="H91" s="43" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="15" customHeight="1">
+      <c r="A92" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="6">
         <v>32674</v>
       </c>
       <c r="C92" s="5">
         <v>93731</v>
       </c>
       <c r="D92" s="5">
         <v>123815</v>
       </c>
       <c r="E92" s="8">
         <v>120344</v>
       </c>
-      <c r="F92" s="30">
+      <c r="F92" s="23">
         <v>124614</v>
       </c>
-      <c r="G92" s="30">
+      <c r="G92" s="23">
         <v>148525</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="16" t="s">
+      <c r="H92" s="43" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="15" customHeight="1">
+      <c r="A93" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D93" s="5">
         <v>163756</v>
       </c>
       <c r="E93" s="8">
         <v>205836</v>
       </c>
-      <c r="F93" s="30">
+      <c r="F93" s="23">
         <v>125621</v>
       </c>
-      <c r="G93" s="30">
+      <c r="G93" s="23">
         <v>100926</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="16" t="s">
+      <c r="H93" s="43" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="15" customHeight="1">
+      <c r="A94" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D94" s="5">
         <v>180041</v>
       </c>
       <c r="E94" s="8">
         <v>84877</v>
       </c>
-      <c r="F94" s="30">
+      <c r="F94" s="23">
         <v>115054</v>
       </c>
-      <c r="G94" s="30">
+      <c r="G94" s="23">
         <v>149180</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="16" t="s">
+      <c r="H94" s="43" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="15" customHeight="1">
+      <c r="A95" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B95" s="6">
         <v>42551</v>
       </c>
       <c r="C95" s="5">
         <v>97472</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="F95" s="30" t="s">
-[...7 lines deleted...]
-      <c r="A96" s="16" t="s">
+      <c r="F95" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="G95" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="H95" s="43" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="15" customHeight="1">
+      <c r="A96" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B96" s="18">
+      <c r="B96" s="15">
         <v>225206</v>
       </c>
-      <c r="C96" s="19">
+      <c r="C96" s="16">
         <v>226311</v>
       </c>
-      <c r="D96" s="20" t="s">
-[...16 lines deleted...]
-      <c r="B97" s="22">
+      <c r="D96" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E96" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="F96" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="G96" s="40" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="15" customHeight="1">
+      <c r="A97" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" s="15">
         <v>868863</v>
       </c>
-      <c r="C97" s="23">
+      <c r="C97" s="16">
         <v>1394296</v>
       </c>
-      <c r="D97" s="23">
+      <c r="D97" s="16">
         <v>2054211</v>
       </c>
-      <c r="E97" s="24">
+      <c r="E97" s="50">
         <v>2319020</v>
       </c>
-      <c r="F97" s="31">
+      <c r="F97" s="23">
         <v>2707213</v>
       </c>
-      <c r="G97" s="31">
+      <c r="G97" s="23">
         <v>2976997</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F99" s="12"/>
+    <row r="98" spans="1:9">
+      <c r="A98" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="B98" s="52"/>
+      <c r="C98" s="52"/>
+      <c r="D98" s="52"/>
+      <c r="E98" s="52"/>
+      <c r="F98" s="52"/>
+      <c r="G98" s="44"/>
+      <c r="H98" s="44"/>
+      <c r="I98" s="44"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="49" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="49" t="s">
+        <v>73</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:F75"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A75:I75"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A52:I52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>