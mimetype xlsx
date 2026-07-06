--- v0 (2026-04-18)
+++ v1 (2026-07-06)
@@ -9,76 +9,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по курортным зонам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по курортным зонам\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="84">
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>По курортным зонам</t>
   </si>
   <si>
     <t>Щучинско-Боровская курортная зона</t>
   </si>
   <si>
     <t>Алматинская курортная зона</t>
   </si>
   <si>
@@ -120,62 +120,53 @@
   <si>
     <t>Курортная зона Катон-Карагай</t>
   </si>
   <si>
     <t>Туристская зона Туркестан</t>
   </si>
   <si>
     <t>Алакольская курортная зона (область Абай)</t>
   </si>
   <si>
     <t>Алакольская курортная зона (область Жетісу)</t>
   </si>
   <si>
     <t>Алакольская курортная зона (ВКО)</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Алакольская курортная зона (Алматинская область)</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
-    <t>Алматинский горный кластер</t>
-[...1 lines deleted...]
-  <si>
     <t>человек</t>
   </si>
   <si>
-    <t>Алматинский горный кластер*</t>
-[...4 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>в единицах</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Агрегированный</t>
@@ -262,61 +253,211 @@
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Количество обслуженных посетителей в местах размещения</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702692?keyword=</t>
   </si>
   <si>
     <t>С 2001 года</t>
   </si>
   <si>
     <t>221205                   Количество посетителей, обслуженных местами размещения курортных зон</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                        </t>
+  </si>
+  <si>
+    <r>
+      <t>По курортным зонам</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <t>Капчагайская курортная зона</t>
+  </si>
+  <si>
+    <r>
+      <t>Балхашская курортная зона</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>²</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Алматинский горный кластер</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>Курортная зона Кендерли</t>
+  </si>
+  <si>
+    <t>Аккольская курортная зона</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">¹ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>здесь и далее - с 1 квартала 2026 года перечень курортных зон изменен, в связи с чем данные по отдельным курортным зонам и итоговые показатели не сопоставимы с предыдущими периодами.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>здесь и далее - Алматинский горный кластер расположен на территории Алматинской области и города Алматы</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Алматинский горный кластер</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>Алматинский горный кластер3</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>здесь и далее - Балхашская курортная зона расположена на территории областей Карагандинской и Жетісу</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
@@ -406,268 +547,314 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -705,63 +892,93 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="7"/>
     <cellStyle name="Обычный 30" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1122,3805 +1339,4047 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="102" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="52">
+        <v>221205</v>
+      </c>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="53">
-[...15 lines deleted...]
-      <c r="A2" s="32" t="s">
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="54" t="s">
-[...15 lines deleted...]
-      <c r="A3" s="32" t="s">
+      <c r="B4" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B5" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="32"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="C3" s="33"/>
-[...12 lines deleted...]
-      <c r="A4" s="35" t="s">
+      <c r="B6" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="54" t="s">
-[...15 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="B7" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="34" t="s">
-[...15 lines deleted...]
-      <c r="A6" s="32" t="s">
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="54" t="s">
-[...15 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="B8" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="36" t="s">
+      <c r="B9" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="33"/>
-[...12 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="32"/>
+    </row>
+    <row r="10" spans="1:13" ht="25.5">
+      <c r="A10" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="37" t="s">
-[...15 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="B10" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="38" t="s">
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="39"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C9" s="33"/>
-[...12 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="B11" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="39" t="s">
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="39"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="33"/>
-[...12 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="B12" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="41" t="s">
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="39"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="33"/>
-[...12 lines deleted...]
-      <c r="A12" s="42" t="s">
+      <c r="B13" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="39"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="C12" s="33"/>
-[...12 lines deleted...]
-      <c r="A13" s="42" t="s">
+      <c r="B14" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="32"/>
+      <c r="M14" s="39"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B15" s="56">
+        <v>46183</v>
+      </c>
+      <c r="M15" s="44"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C13" s="33"/>
-[...12 lines deleted...]
-      <c r="A14" s="42" t="s">
+      <c r="B16" s="56">
+        <v>46269</v>
+      </c>
+      <c r="M16" s="45"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="44" t="s">
-[...15 lines deleted...]
-      <c r="A15" s="32" t="s">
+      <c r="B17" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="57">
-[...5 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="M17" s="44"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="57">
-[...5 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="B18" s="57" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="58" t="s">
+      <c r="M18" s="45"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="31" t="s">
         <v>56</v>
       </c>
-      <c r="M17" s="45"/>
-[...2 lines deleted...]
-      <c r="A18" s="32" t="s">
+      <c r="B19" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="58" t="s">
+      <c r="M19" s="44"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="M18" s="46"/>
-[...2 lines deleted...]
-      <c r="A19" s="32" t="s">
+      <c r="B20" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="59" t="s">
+      <c r="M20" s="45"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="46"/>
+      <c r="B21" s="47"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="M22" s="45"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="44"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="45"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="44"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="B27" t="s">
         <v>60</v>
-      </c>
-[...29 lines deleted...]
-        <v>63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="118" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="50" t="s">
+    <row r="2" spans="2:2">
+      <c r="B2" s="48"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="49" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="49" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="50" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="49" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="50" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="49"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="50" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="50" t="s">
+    <row r="13" spans="2:2">
+      <c r="B13" s="49"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="49"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="51" t="s">
         <v>67</v>
-      </c>
-[...22 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H411"/>
+  <dimension ref="A1:I411"/>
   <sheetViews>
-    <sheetView topLeftCell="A72" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="F101" sqref="F101"/>
+    <sheetView tabSelected="1" topLeftCell="A70" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="A100" sqref="A100:I100"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.42578125" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="40" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.2"/>
-[...24 lines deleted...]
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" ht="41.25" customHeight="1"/>
+    <row r="3" spans="1:9" ht="31.5" customHeight="1">
+      <c r="A3" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="72"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="71" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="3"/>
       <c r="B5" s="4">
         <v>2020</v>
       </c>
       <c r="C5" s="4">
         <v>2021</v>
       </c>
       <c r="D5" s="4">
         <v>2022</v>
       </c>
       <c r="E5" s="4">
         <v>2023</v>
       </c>
       <c r="F5" s="4">
         <v>2024</v>
       </c>
       <c r="G5" s="4">
         <v>2025</v>
       </c>
-      <c r="H5" s="2"/>
-[...2 lines deleted...]
-      <c r="A6" s="64" t="s">
+      <c r="H5" s="60"/>
+      <c r="I5" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="75" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="64"/>
-[...7 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B6" s="76"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>422041</v>
       </c>
       <c r="C7" s="7">
         <v>422648</v>
       </c>
       <c r="D7" s="8">
         <v>533560</v>
       </c>
       <c r="E7" s="7">
         <v>703469</v>
       </c>
       <c r="F7" s="9">
         <v>766588</v>
       </c>
       <c r="G7" s="9">
         <v>883349</v>
       </c>
-      <c r="H7" s="2"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H7" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="I7" s="67">
+        <v>802029</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>25196</v>
       </c>
       <c r="C8" s="12">
         <v>31486</v>
       </c>
       <c r="D8" s="13">
         <v>42140</v>
       </c>
       <c r="E8" s="12">
         <v>52875</v>
       </c>
       <c r="F8" s="14">
         <v>69103</v>
       </c>
       <c r="G8" s="14">
         <v>78265</v>
       </c>
-      <c r="H8" s="2"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H8" s="62" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="65">
+        <v>116747</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>6140</v>
       </c>
       <c r="C9" s="12">
         <v>8523</v>
       </c>
       <c r="D9" s="13">
         <v>6246</v>
       </c>
       <c r="E9" s="12">
         <v>6303</v>
       </c>
       <c r="F9" s="14">
         <v>9980</v>
       </c>
       <c r="G9" s="14">
         <v>9527</v>
       </c>
-      <c r="H9" s="2"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H9" s="62" t="s">
+        <v>74</v>
+      </c>
+      <c r="I9" s="65">
+        <v>7775</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>1870</v>
       </c>
       <c r="C10" s="12">
         <v>368</v>
       </c>
       <c r="D10" s="13">
         <v>2657</v>
       </c>
       <c r="E10" s="12">
         <v>5535</v>
       </c>
       <c r="F10" s="14">
         <v>3499</v>
       </c>
       <c r="G10" s="14">
         <v>4927</v>
       </c>
-      <c r="H10" s="2"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H10" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" s="65">
+        <v>6047</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>4476</v>
       </c>
       <c r="C11" s="12">
         <v>3018</v>
       </c>
       <c r="D11" s="13">
         <v>4217</v>
       </c>
       <c r="E11" s="12">
         <v>559</v>
       </c>
       <c r="F11" s="14">
         <v>1490</v>
       </c>
       <c r="G11" s="14">
         <v>1380</v>
       </c>
-      <c r="H11" s="2"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H11" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="I11" s="65">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C12" s="12">
         <v>49382</v>
       </c>
       <c r="D12" s="13">
         <v>49636</v>
       </c>
       <c r="E12" s="12">
         <v>57949</v>
       </c>
       <c r="F12" s="14">
         <v>57529</v>
       </c>
       <c r="G12" s="14">
         <v>53757</v>
       </c>
-      <c r="H12" s="2"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H12" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="I12" s="65">
+        <v>53295</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>2006</v>
       </c>
       <c r="C13" s="12">
         <v>2671</v>
       </c>
       <c r="D13" s="13">
         <v>3791</v>
       </c>
       <c r="E13" s="12">
         <v>5400</v>
       </c>
       <c r="F13" s="14">
         <v>5130</v>
       </c>
       <c r="G13" s="14">
         <v>6397</v>
       </c>
-      <c r="H13" s="2"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H13" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="I13" s="65">
+        <v>9462</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="11">
         <v>323</v>
       </c>
       <c r="C14" s="12">
         <v>138</v>
       </c>
       <c r="D14" s="13">
         <v>547</v>
       </c>
       <c r="E14" s="12">
         <v>378</v>
       </c>
       <c r="F14" s="14">
         <v>754</v>
       </c>
       <c r="G14" s="14">
         <v>788</v>
       </c>
-      <c r="H14" s="2"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H14" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="65">
+        <v>30318</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>24041</v>
       </c>
       <c r="C15" s="12">
         <v>12341</v>
       </c>
       <c r="D15" s="13">
         <v>8082</v>
       </c>
       <c r="E15" s="12">
         <v>21345</v>
       </c>
       <c r="F15" s="14">
         <v>20696</v>
       </c>
       <c r="G15" s="14">
         <v>43152</v>
       </c>
-      <c r="H15" s="2"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H15" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" s="65">
+        <v>14162</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>3153</v>
       </c>
       <c r="C16" s="12">
         <v>547</v>
       </c>
       <c r="D16" s="13">
         <v>2591</v>
       </c>
       <c r="E16" s="12">
         <v>2456</v>
       </c>
       <c r="F16" s="14">
         <v>4946</v>
       </c>
       <c r="G16" s="14">
         <v>2747</v>
       </c>
-      <c r="H16" s="2"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H16" s="62" t="s">
+        <v>75</v>
+      </c>
+      <c r="I16" s="65">
+        <v>8711</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>5014</v>
       </c>
       <c r="C17" s="12">
         <v>8833</v>
       </c>
       <c r="D17" s="13">
         <v>8859</v>
       </c>
       <c r="E17" s="12">
         <v>9254</v>
       </c>
       <c r="F17" s="14">
         <v>11655</v>
       </c>
       <c r="G17" s="14">
         <v>11295</v>
       </c>
-      <c r="H17" s="2"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H17" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="66" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>131</v>
       </c>
       <c r="C18" s="12">
         <v>112</v>
       </c>
       <c r="D18" s="13">
         <v>116</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F18" s="14">
         <v>433</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="H18" s="2"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H18" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="65">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>94</v>
       </c>
       <c r="C19" s="12">
         <v>104</v>
       </c>
       <c r="D19" s="13">
         <v>377</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="14">
         <v>48</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="H19" s="2"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H19" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" s="66" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>336</v>
       </c>
       <c r="C20" s="12">
         <v>380</v>
       </c>
       <c r="D20" s="13">
         <v>437</v>
       </c>
       <c r="E20" s="12">
         <v>587</v>
       </c>
       <c r="F20" s="14">
         <v>807</v>
       </c>
       <c r="G20" s="14">
         <v>940</v>
       </c>
-      <c r="H20" s="2"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H20" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="65">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="12">
         <v>22</v>
       </c>
       <c r="D21" s="13">
         <v>22</v>
       </c>
       <c r="E21" s="12">
         <v>47</v>
       </c>
       <c r="F21" s="14">
         <v>67</v>
       </c>
       <c r="G21" s="14">
         <v>125</v>
       </c>
-      <c r="H21" s="2"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H21" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" s="65">
+        <v>39354</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="11">
         <v>116</v>
       </c>
       <c r="C22" s="12">
         <v>240</v>
       </c>
       <c r="D22" s="13">
         <v>419</v>
       </c>
       <c r="E22" s="12">
         <v>310</v>
       </c>
       <c r="F22" s="14">
         <v>172</v>
       </c>
       <c r="G22" s="14">
         <v>91</v>
       </c>
-      <c r="H22" s="2"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H22" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" s="66" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="11">
         <v>7033</v>
       </c>
       <c r="C23" s="12">
         <v>20645</v>
       </c>
       <c r="D23" s="13">
         <v>25607</v>
       </c>
       <c r="E23" s="12">
         <v>20414</v>
       </c>
       <c r="F23" s="14">
         <v>26069</v>
       </c>
       <c r="G23" s="14">
         <v>30740</v>
       </c>
-      <c r="H23" s="2"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H23" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="I23" s="65">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="13.5">
       <c r="A24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="12">
         <v>1586</v>
       </c>
       <c r="F24" s="14">
         <v>1142</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="H24" s="2"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H24" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="I24" s="65">
+        <v>509280</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="12">
         <v>2247</v>
       </c>
       <c r="F25" s="14">
         <v>1103</v>
       </c>
       <c r="G25" s="14">
         <v>1313</v>
       </c>
-      <c r="H25" s="2"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H25" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="I25" s="65">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="11">
         <v>2415</v>
       </c>
       <c r="C26" s="12">
         <v>1600</v>
       </c>
       <c r="D26" s="13">
         <v>1874</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="H26" s="2"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H26" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="I26" s="66" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11">
         <v>9815</v>
       </c>
       <c r="C27" s="12">
         <v>2380</v>
       </c>
       <c r="D27" s="13">
         <v>2451</v>
       </c>
       <c r="E27" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="14" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="2"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9">
       <c r="A28" s="22" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="B28" s="11">
         <v>305881</v>
       </c>
       <c r="C28" s="12">
         <v>279858</v>
       </c>
       <c r="D28" s="13">
         <v>373491</v>
       </c>
       <c r="E28" s="12">
         <v>516060</v>
       </c>
       <c r="F28" s="14">
         <v>551965</v>
       </c>
       <c r="G28" s="14">
         <v>637700</v>
       </c>
       <c r="H28" s="2"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A29" s="65" t="s">
+    <row r="29" spans="1:9">
+      <c r="A29" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="65"/>
-[...7 lines deleted...]
-    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B29" s="74"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="6">
         <v>593814</v>
       </c>
       <c r="C30" s="7">
         <v>969899</v>
       </c>
       <c r="D30" s="6">
         <v>1334386</v>
       </c>
       <c r="E30" s="6">
         <v>1646076</v>
       </c>
       <c r="F30" s="6">
         <v>1829921</v>
       </c>
-      <c r="G30" s="56">
+      <c r="G30" s="55">
         <v>2145163</v>
       </c>
-      <c r="H30" s="2"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H30" s="61" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="11">
         <v>39823</v>
       </c>
       <c r="C31" s="12">
         <v>79233</v>
       </c>
       <c r="D31" s="11">
         <v>113398</v>
       </c>
       <c r="E31" s="11">
         <v>132680</v>
       </c>
       <c r="F31" s="11">
         <v>143629</v>
       </c>
-      <c r="G31" s="55">
+      <c r="G31" s="54">
         <v>203427</v>
       </c>
-      <c r="H31" s="2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H31" s="62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="11">
         <v>9351</v>
       </c>
       <c r="C32" s="12">
         <v>24961</v>
       </c>
       <c r="D32" s="11">
         <v>20555</v>
       </c>
       <c r="E32" s="11">
         <v>23855</v>
       </c>
       <c r="F32" s="11">
         <v>28006</v>
       </c>
-      <c r="G32" s="55">
+      <c r="G32" s="54">
         <v>37156</v>
       </c>
-      <c r="H32" s="2"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H32" s="62" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="11">
         <v>2397</v>
       </c>
       <c r="C33" s="12">
         <v>6667</v>
       </c>
       <c r="D33" s="11">
         <v>21195</v>
       </c>
       <c r="E33" s="11">
         <v>21748</v>
       </c>
       <c r="F33" s="11">
         <v>19712</v>
       </c>
-      <c r="G33" s="55">
+      <c r="G33" s="54">
         <v>24471</v>
       </c>
-      <c r="H33" s="2"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H33" s="62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
       <c r="A34" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="11">
         <v>4818</v>
       </c>
       <c r="C34" s="12">
         <v>7534</v>
       </c>
       <c r="D34" s="11">
         <v>8842</v>
       </c>
       <c r="E34" s="11">
         <v>2168</v>
       </c>
       <c r="F34" s="11">
         <v>3937</v>
       </c>
-      <c r="G34" s="55">
+      <c r="G34" s="54">
         <v>5032</v>
       </c>
-      <c r="H34" s="2"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H34" s="62" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="11">
         <v>37021</v>
       </c>
       <c r="C35" s="12">
         <v>131011</v>
       </c>
       <c r="D35" s="11">
         <v>117792</v>
       </c>
       <c r="E35" s="11">
         <v>162690</v>
       </c>
       <c r="F35" s="11">
         <v>185003</v>
       </c>
-      <c r="G35" s="55">
+      <c r="G35" s="54">
         <v>186269</v>
       </c>
-      <c r="H35" s="2"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H35" s="62" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
       <c r="A36" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="11">
         <v>3189</v>
       </c>
       <c r="C36" s="12">
         <v>6097</v>
       </c>
       <c r="D36" s="11">
         <v>7366</v>
       </c>
       <c r="E36" s="11">
         <v>11035</v>
       </c>
       <c r="F36" s="11">
         <v>12995</v>
       </c>
-      <c r="G36" s="55">
+      <c r="G36" s="54">
         <v>14223</v>
       </c>
-      <c r="H36" s="2"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H36" s="62" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="11">
         <v>698</v>
       </c>
       <c r="C37" s="12">
         <v>1813</v>
       </c>
       <c r="D37" s="11">
         <v>2533</v>
       </c>
       <c r="E37" s="11">
         <v>2553</v>
       </c>
       <c r="F37" s="11">
         <v>3008</v>
       </c>
-      <c r="G37" s="55">
+      <c r="G37" s="54">
         <v>3003</v>
       </c>
-      <c r="H37" s="2"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H37" s="62" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="11">
         <v>25424</v>
       </c>
       <c r="C38" s="12">
         <v>19332</v>
       </c>
       <c r="D38" s="11">
         <v>19466</v>
       </c>
       <c r="E38" s="11">
         <v>39809</v>
       </c>
       <c r="F38" s="11">
         <v>43812</v>
       </c>
-      <c r="G38" s="55">
+      <c r="G38" s="54">
         <v>67062</v>
       </c>
-      <c r="H38" s="2"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H38" s="62" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="11">
         <v>6031</v>
       </c>
       <c r="C39" s="12">
         <v>3516</v>
       </c>
       <c r="D39" s="11">
         <v>8776</v>
       </c>
       <c r="E39" s="11">
         <v>14370</v>
       </c>
       <c r="F39" s="11">
         <v>12366</v>
       </c>
-      <c r="G39" s="55">
+      <c r="G39" s="54">
         <v>9681</v>
       </c>
-      <c r="H39" s="2"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H39" s="62" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="11">
         <v>9186</v>
       </c>
       <c r="C40" s="12">
         <v>23295</v>
       </c>
       <c r="D40" s="11">
         <v>30102</v>
       </c>
       <c r="E40" s="11">
         <v>37023</v>
       </c>
       <c r="F40" s="11">
         <v>43208</v>
       </c>
-      <c r="G40" s="55">
+      <c r="G40" s="54">
         <v>67094</v>
       </c>
-      <c r="H40" s="2"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H40" s="62" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="11">
         <v>7210</v>
       </c>
       <c r="C41" s="12">
         <v>10649</v>
       </c>
       <c r="D41" s="11">
         <v>13351</v>
       </c>
       <c r="E41" s="11">
         <v>11055</v>
       </c>
       <c r="F41" s="11">
         <v>13566</v>
       </c>
-      <c r="G41" s="55">
+      <c r="G41" s="54">
         <v>12635</v>
       </c>
-      <c r="H41" s="2"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H41" s="62" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="11">
         <v>2127</v>
       </c>
       <c r="C42" s="12">
         <v>2921</v>
       </c>
       <c r="D42" s="11">
         <v>3423</v>
       </c>
       <c r="E42" s="11">
         <v>3432</v>
       </c>
       <c r="F42" s="11">
         <v>2712</v>
       </c>
-      <c r="G42" s="55">
+      <c r="G42" s="54">
         <v>2280</v>
       </c>
-      <c r="H42" s="2"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H42" s="62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="11">
         <v>3216</v>
       </c>
       <c r="C43" s="23">
         <v>8319</v>
       </c>
       <c r="D43" s="11">
         <v>4934</v>
       </c>
       <c r="E43" s="11">
         <v>5938</v>
       </c>
       <c r="F43" s="11">
         <v>8066</v>
       </c>
-      <c r="G43" s="55">
+      <c r="G43" s="54">
         <v>9784</v>
       </c>
-      <c r="H43" s="2"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H43" s="62" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="11">
         <v>66</v>
       </c>
       <c r="C44" s="12">
         <v>43</v>
       </c>
       <c r="D44" s="11">
         <v>85</v>
       </c>
       <c r="E44" s="11">
         <v>113</v>
       </c>
       <c r="F44" s="11">
         <v>172</v>
       </c>
-      <c r="G44" s="55">
+      <c r="G44" s="54">
         <v>325</v>
       </c>
-      <c r="H44" s="2"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H44" s="62" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="11">
         <v>291</v>
       </c>
       <c r="C45" s="12">
         <v>975</v>
       </c>
       <c r="D45" s="11">
         <v>1492</v>
       </c>
       <c r="E45" s="11">
         <v>1711</v>
       </c>
       <c r="F45" s="11">
         <v>3622</v>
       </c>
-      <c r="G45" s="55">
+      <c r="G45" s="54">
         <v>2712</v>
       </c>
-      <c r="H45" s="2"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H45" s="62" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="11">
         <v>12915</v>
       </c>
       <c r="C46" s="12">
         <v>42566</v>
       </c>
       <c r="D46" s="11">
         <v>57407</v>
       </c>
       <c r="E46" s="11">
         <v>47191</v>
       </c>
       <c r="F46" s="11">
         <v>59248</v>
       </c>
-      <c r="G46" s="55">
+      <c r="G46" s="54">
         <v>71725</v>
       </c>
-      <c r="H46" s="2"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H46" s="62" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="13.5">
       <c r="A47" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="11">
         <v>8490</v>
       </c>
       <c r="E47" s="11">
         <v>9370</v>
       </c>
       <c r="F47" s="11">
         <v>8479</v>
       </c>
-      <c r="G47" s="55">
+      <c r="G47" s="54">
         <v>8013</v>
       </c>
-      <c r="H47" s="2"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H47" s="62" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="11">
         <v>9247</v>
       </c>
       <c r="E48" s="11">
         <v>8664</v>
       </c>
       <c r="F48" s="11">
         <v>7691</v>
       </c>
-      <c r="G48" s="55">
+      <c r="G48" s="54">
         <v>10360</v>
       </c>
-      <c r="H48" s="2"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H48" s="62" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
       <c r="A49" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="11">
         <v>6243</v>
       </c>
       <c r="C49" s="12">
         <v>9334</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="H49" s="2"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H49" s="62" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="11">
         <v>10925</v>
       </c>
       <c r="C50" s="12">
         <v>8771</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G50" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H50" s="2"/>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:9">
       <c r="A51" s="10" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="B51" s="11">
         <v>412883</v>
       </c>
       <c r="C51" s="12">
         <v>582862</v>
       </c>
       <c r="D51" s="11">
         <v>885932</v>
       </c>
       <c r="E51" s="11">
         <v>1110671</v>
       </c>
       <c r="F51" s="11">
         <v>1230689</v>
       </c>
-      <c r="G51" s="55">
+      <c r="G51" s="54">
         <v>1409911</v>
       </c>
       <c r="H51" s="2"/>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A52" s="61" t="s">
+    <row r="52" spans="1:9">
+      <c r="A52" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="B52" s="61"/>
-[...7 lines deleted...]
-    <row r="53" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B52" s="74"/>
+      <c r="C52" s="74"/>
+      <c r="D52" s="74"/>
+      <c r="E52" s="74"/>
+      <c r="F52" s="74"/>
+      <c r="G52" s="74"/>
+      <c r="H52" s="74"/>
+      <c r="I52" s="74"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="7">
         <v>1263017</v>
       </c>
       <c r="C53" s="6">
         <v>2027321</v>
       </c>
       <c r="D53" s="6">
         <v>2728622</v>
       </c>
       <c r="E53" s="6">
         <v>3072892</v>
       </c>
       <c r="F53" s="6">
         <v>3399817</v>
       </c>
       <c r="G53" s="6">
         <v>3878768</v>
       </c>
-      <c r="H53" s="2"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H53" s="61" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="12">
         <v>86532</v>
       </c>
       <c r="C54" s="11">
         <v>140809</v>
       </c>
       <c r="D54" s="11">
         <v>223904</v>
       </c>
       <c r="E54" s="11">
         <v>242947</v>
       </c>
       <c r="F54" s="11">
         <v>275295</v>
       </c>
       <c r="G54" s="11">
         <v>373198</v>
       </c>
-      <c r="H54" s="2"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H54" s="62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="12">
         <v>28615</v>
       </c>
       <c r="C55" s="11">
         <v>69365</v>
       </c>
       <c r="D55" s="11">
         <v>72233</v>
       </c>
       <c r="E55" s="11">
         <v>66391</v>
       </c>
       <c r="F55" s="11">
         <v>69184</v>
       </c>
       <c r="G55" s="11">
         <v>90526</v>
       </c>
-      <c r="H55" s="2"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H55" s="62" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
       <c r="A56" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="12">
         <v>5000</v>
       </c>
       <c r="C56" s="11">
         <v>33469</v>
       </c>
       <c r="D56" s="11">
         <v>71185</v>
       </c>
       <c r="E56" s="11">
         <v>64737</v>
       </c>
       <c r="F56" s="11">
         <v>61335</v>
       </c>
       <c r="G56" s="11">
         <v>70145</v>
       </c>
-      <c r="H56" s="2"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H56" s="62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
       <c r="A57" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="12">
         <v>11680</v>
       </c>
       <c r="C57" s="11">
         <v>13704</v>
       </c>
       <c r="D57" s="11">
         <v>15730</v>
       </c>
       <c r="E57" s="11">
         <v>9054</v>
       </c>
       <c r="F57" s="11">
         <v>8733</v>
       </c>
       <c r="G57" s="11">
         <v>9761</v>
       </c>
-      <c r="H57" s="2"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H57" s="62" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
       <c r="A58" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="12">
         <v>93997</v>
       </c>
       <c r="C58" s="11">
         <v>212877</v>
       </c>
       <c r="D58" s="11">
         <v>210497</v>
       </c>
       <c r="E58" s="11">
         <v>299254</v>
       </c>
       <c r="F58" s="11">
         <v>325013</v>
       </c>
       <c r="G58" s="11">
         <v>308889</v>
       </c>
-      <c r="H58" s="2"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H58" s="62" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
       <c r="A59" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="12">
         <v>5133</v>
       </c>
       <c r="C59" s="11">
         <v>8824</v>
       </c>
       <c r="D59" s="11">
         <v>11282</v>
       </c>
       <c r="E59" s="11">
         <v>16667</v>
       </c>
       <c r="F59" s="11">
         <v>22515</v>
       </c>
       <c r="G59" s="11">
         <v>23334</v>
       </c>
-      <c r="H59" s="2"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H59" s="62" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B60" s="12">
         <v>1670</v>
       </c>
       <c r="C60" s="11">
         <v>4314</v>
       </c>
       <c r="D60" s="11">
         <v>6536</v>
       </c>
       <c r="E60" s="11">
         <v>5452</v>
       </c>
       <c r="F60" s="11">
         <v>6560</v>
       </c>
       <c r="G60" s="11">
         <v>5824</v>
       </c>
-      <c r="H60" s="2"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H60" s="62" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
       <c r="A61" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B61" s="12">
         <v>32285</v>
       </c>
       <c r="C61" s="11">
         <v>29377</v>
       </c>
       <c r="D61" s="11">
         <v>35262</v>
       </c>
       <c r="E61" s="11">
         <v>55423</v>
       </c>
       <c r="F61" s="11">
         <v>57441</v>
       </c>
       <c r="G61" s="11">
         <v>85086</v>
       </c>
-      <c r="H61" s="2"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H61" s="62" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B62" s="12">
         <v>10154</v>
       </c>
       <c r="C62" s="11">
         <v>13388</v>
       </c>
       <c r="D62" s="11">
         <v>22430</v>
       </c>
       <c r="E62" s="11">
         <v>34382</v>
       </c>
       <c r="F62" s="11">
         <v>24318</v>
       </c>
       <c r="G62" s="11">
         <v>21881</v>
       </c>
-      <c r="H62" s="2"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H62" s="62" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
       <c r="A63" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="12">
         <v>30944</v>
       </c>
       <c r="C63" s="11">
         <v>52754</v>
       </c>
       <c r="D63" s="11">
         <v>66107</v>
       </c>
       <c r="E63" s="11">
         <v>94277</v>
       </c>
       <c r="F63" s="11">
         <v>120948</v>
       </c>
       <c r="G63" s="11">
         <v>169235</v>
       </c>
-      <c r="H63" s="2"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H63" s="62" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
       <c r="A64" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B64" s="12">
         <v>36882</v>
       </c>
       <c r="C64" s="11">
         <v>49274</v>
       </c>
       <c r="D64" s="11">
         <v>53293</v>
       </c>
       <c r="E64" s="11">
         <v>50867</v>
       </c>
       <c r="F64" s="11">
         <v>53681</v>
       </c>
       <c r="G64" s="11">
         <v>54053</v>
       </c>
-      <c r="H64" s="2"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H64" s="62" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
       <c r="A65" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="12">
         <v>11050</v>
       </c>
       <c r="C65" s="11">
         <v>9817</v>
       </c>
       <c r="D65" s="11">
         <v>8525</v>
       </c>
       <c r="E65" s="11">
         <v>10424</v>
       </c>
       <c r="F65" s="11">
         <v>7912</v>
       </c>
       <c r="G65" s="11">
         <v>7323</v>
       </c>
-      <c r="H65" s="2"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H65" s="62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
       <c r="A66" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="12">
         <v>17963</v>
       </c>
       <c r="C66" s="11">
         <v>24982</v>
       </c>
       <c r="D66" s="11">
         <v>18559</v>
       </c>
       <c r="E66" s="11">
         <v>24053</v>
       </c>
       <c r="F66" s="11">
         <v>30223</v>
       </c>
       <c r="G66" s="11">
         <v>35759</v>
       </c>
-      <c r="H66" s="2"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H66" s="62" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
       <c r="A67" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="12">
         <v>85</v>
       </c>
       <c r="C67" s="11">
         <v>67</v>
       </c>
       <c r="D67" s="11">
         <v>124</v>
       </c>
       <c r="E67" s="11">
         <v>316</v>
       </c>
       <c r="F67" s="11">
         <v>297</v>
       </c>
       <c r="G67" s="11">
         <v>525</v>
       </c>
-      <c r="H67" s="2"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H67" s="62" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
       <c r="A68" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="12">
         <v>638</v>
       </c>
       <c r="C68" s="11">
         <v>3452</v>
       </c>
       <c r="D68" s="11">
         <v>4538</v>
       </c>
       <c r="E68" s="11">
         <v>7803</v>
       </c>
       <c r="F68" s="11">
         <v>8039</v>
       </c>
       <c r="G68" s="11">
         <v>7363</v>
       </c>
-      <c r="H68" s="2"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H68" s="62" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
       <c r="A69" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="12">
         <v>21826</v>
       </c>
       <c r="C69" s="11">
         <v>66531</v>
       </c>
       <c r="D69" s="11">
         <v>93856</v>
       </c>
       <c r="E69" s="11">
         <v>74540</v>
       </c>
       <c r="F69" s="11">
         <v>92842</v>
       </c>
       <c r="G69" s="11">
         <v>110937</v>
       </c>
-      <c r="H69" s="2"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H69" s="62" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="13.5">
       <c r="A70" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C70" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D70" s="11">
         <v>160954</v>
       </c>
       <c r="E70" s="11">
         <v>204277</v>
       </c>
       <c r="F70" s="11">
         <v>125621</v>
       </c>
       <c r="G70" s="11">
         <v>100926</v>
       </c>
-      <c r="H70" s="2"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H70" s="62" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
       <c r="A71" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D71" s="11">
         <v>177592</v>
       </c>
       <c r="E71" s="11">
         <v>83604</v>
       </c>
       <c r="F71" s="11">
         <v>113059</v>
       </c>
       <c r="G71" s="11">
         <v>147196</v>
       </c>
-      <c r="H71" s="2"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H71" s="62" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
       <c r="A72" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="12">
         <v>40254</v>
       </c>
       <c r="C72" s="11">
         <v>95908</v>
       </c>
       <c r="D72" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E72" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F72" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G72" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="H72" s="2"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H72" s="62" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
       <c r="A73" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="12">
         <v>222969</v>
       </c>
       <c r="C73" s="11">
         <v>224695</v>
       </c>
       <c r="D73" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E73" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F73" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G73" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H73" s="2"/>
     </row>
-    <row r="74" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:9">
       <c r="A74" s="10" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="B74" s="12">
         <v>605340</v>
       </c>
       <c r="C74" s="11">
         <v>973714</v>
       </c>
       <c r="D74" s="11">
         <v>1476015</v>
       </c>
       <c r="E74" s="11">
         <v>1728424</v>
       </c>
       <c r="F74" s="11">
         <v>1996801</v>
       </c>
       <c r="G74" s="11">
         <v>2256807</v>
       </c>
       <c r="H74" s="2"/>
     </row>
-    <row r="75" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A75" s="61" t="s">
+    <row r="75" spans="1:9">
+      <c r="A75" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="B75" s="61"/>
-[...7 lines deleted...]
-    <row r="76" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B75" s="74"/>
+      <c r="C75" s="74"/>
+      <c r="D75" s="74"/>
+      <c r="E75" s="74"/>
+      <c r="F75" s="74"/>
+      <c r="G75" s="74"/>
+      <c r="H75" s="74"/>
+      <c r="I75" s="74"/>
+    </row>
+    <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B76" s="7">
         <v>1683046</v>
       </c>
       <c r="C76" s="6">
         <v>2632925</v>
       </c>
       <c r="D76" s="6">
         <v>3568378</v>
       </c>
       <c r="E76" s="9">
         <v>3879712</v>
       </c>
       <c r="F76" s="9">
         <v>4372566</v>
       </c>
       <c r="G76" s="14">
         <v>4878976</v>
       </c>
-      <c r="H76" s="2"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H76" s="61" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
       <c r="A77" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="12">
         <v>119929</v>
       </c>
       <c r="C77" s="11">
         <v>183110</v>
       </c>
       <c r="D77" s="11">
         <v>282154</v>
       </c>
       <c r="E77" s="14">
         <v>305465</v>
       </c>
       <c r="F77" s="14">
         <v>346761</v>
       </c>
       <c r="G77" s="14">
         <v>463140</v>
       </c>
-      <c r="H77" s="2"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H77" s="62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
       <c r="A78" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="12">
         <v>35367</v>
       </c>
       <c r="C78" s="11">
         <v>76990</v>
       </c>
       <c r="D78" s="11">
         <v>81992</v>
       </c>
       <c r="E78" s="14">
         <v>73055</v>
       </c>
       <c r="F78" s="14">
         <v>81590</v>
       </c>
       <c r="G78" s="14">
         <v>100443</v>
       </c>
-      <c r="H78" s="2"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H78" s="62" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
       <c r="A79" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="12">
         <v>8053</v>
       </c>
       <c r="C79" s="11">
         <v>35436</v>
       </c>
       <c r="D79" s="11">
         <v>73835</v>
       </c>
       <c r="E79" s="14">
         <v>67841</v>
       </c>
       <c r="F79" s="14">
         <v>63610</v>
       </c>
       <c r="G79" s="14">
         <v>72876</v>
       </c>
-      <c r="H79" s="2"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H79" s="62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
       <c r="A80" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B80" s="12">
         <v>16209</v>
       </c>
       <c r="C80" s="11">
         <v>18499</v>
       </c>
       <c r="D80" s="11">
         <v>23627</v>
       </c>
       <c r="E80" s="14">
         <v>10382</v>
       </c>
       <c r="F80" s="14">
         <v>10587</v>
       </c>
       <c r="G80" s="14">
         <v>11464</v>
       </c>
-      <c r="H80" s="2"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H80" s="62" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
       <c r="A81" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B81" s="12">
         <v>144145</v>
       </c>
       <c r="C81" s="11">
         <v>273177</v>
       </c>
       <c r="D81" s="11">
         <v>281844</v>
       </c>
       <c r="E81" s="14">
         <v>356210</v>
       </c>
       <c r="F81" s="14">
         <v>408899</v>
       </c>
       <c r="G81" s="14">
         <v>370119</v>
       </c>
-      <c r="H81" s="2"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H81" s="62" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
       <c r="A82" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="12">
         <v>7407</v>
       </c>
       <c r="C82" s="11">
         <v>12709</v>
       </c>
       <c r="D82" s="11">
         <v>16997</v>
       </c>
       <c r="E82" s="14">
         <v>23029</v>
       </c>
       <c r="F82" s="14">
         <v>30770</v>
       </c>
       <c r="G82" s="14">
         <v>38111</v>
       </c>
-      <c r="H82" s="2"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H82" s="62" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
       <c r="A83" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="12">
         <v>1848</v>
       </c>
       <c r="C83" s="11">
         <v>4664</v>
       </c>
       <c r="D83" s="11">
         <v>6900</v>
       </c>
       <c r="E83" s="14">
         <v>5666</v>
       </c>
       <c r="F83" s="14">
         <v>7211</v>
       </c>
       <c r="G83" s="14">
         <v>6149</v>
       </c>
-      <c r="H83" s="2"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H83" s="62" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
       <c r="A84" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B84" s="12">
         <v>58204</v>
       </c>
       <c r="C84" s="11">
         <v>49191</v>
       </c>
       <c r="D84" s="11">
         <v>85016</v>
       </c>
       <c r="E84" s="14">
         <v>69146</v>
       </c>
       <c r="F84" s="14">
         <v>84225</v>
       </c>
       <c r="G84" s="14">
         <v>108220</v>
       </c>
-      <c r="H84" s="2"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H84" s="62" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
       <c r="A85" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B85" s="12">
         <v>10877</v>
       </c>
       <c r="C85" s="11">
         <v>14172</v>
       </c>
       <c r="D85" s="11">
         <v>25695</v>
       </c>
       <c r="E85" s="14">
         <v>37191</v>
       </c>
       <c r="F85" s="14">
         <v>27799</v>
       </c>
       <c r="G85" s="14">
         <v>40334</v>
       </c>
-      <c r="H85" s="2"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H85" s="62" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
       <c r="A86" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="12">
         <v>39554</v>
       </c>
       <c r="C86" s="11">
         <v>63945</v>
       </c>
       <c r="D86" s="11">
         <v>80253</v>
       </c>
       <c r="E86" s="14">
         <v>106042</v>
       </c>
       <c r="F86" s="14">
         <v>135166</v>
       </c>
       <c r="G86" s="14">
         <v>182901</v>
       </c>
-      <c r="H86" s="2"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H86" s="62" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
       <c r="A87" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="12">
         <v>37061</v>
       </c>
       <c r="C87" s="11">
         <v>49407</v>
       </c>
       <c r="D87" s="11">
         <v>53527</v>
       </c>
       <c r="E87" s="14">
         <v>51778</v>
       </c>
       <c r="F87" s="14">
         <v>54154</v>
       </c>
       <c r="G87" s="14">
         <v>55964</v>
       </c>
-      <c r="H87" s="2"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H87" s="62" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
       <c r="A88" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="12">
         <v>11147</v>
       </c>
       <c r="C88" s="11">
         <v>9897</v>
       </c>
       <c r="D88" s="11">
         <v>8601</v>
       </c>
       <c r="E88" s="14">
         <v>10519</v>
       </c>
       <c r="F88" s="14">
         <v>7980</v>
       </c>
       <c r="G88" s="14">
         <v>7581</v>
       </c>
-      <c r="H88" s="2"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H88" s="62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
       <c r="A89" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B89" s="12">
         <v>22911</v>
       </c>
       <c r="C89" s="11">
         <v>25708</v>
       </c>
       <c r="D89" s="11">
         <v>20486</v>
       </c>
       <c r="E89" s="14">
         <v>24532</v>
       </c>
       <c r="F89" s="14">
         <v>31166</v>
       </c>
       <c r="G89" s="14">
         <v>37394</v>
       </c>
-      <c r="H89" s="2"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H89" s="62" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
       <c r="A90" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="12">
         <v>104</v>
       </c>
       <c r="C90" s="11">
         <v>87</v>
       </c>
       <c r="D90" s="11">
         <v>161</v>
       </c>
       <c r="E90" s="14">
         <v>537</v>
       </c>
       <c r="F90" s="14">
         <v>297</v>
       </c>
       <c r="G90" s="14">
         <v>675</v>
       </c>
-      <c r="H90" s="2"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H90" s="62" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
       <c r="A91" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B91" s="12">
         <v>936</v>
       </c>
       <c r="C91" s="11">
         <v>4123</v>
       </c>
       <c r="D91" s="11">
         <v>5467</v>
       </c>
       <c r="E91" s="14">
         <v>8242</v>
       </c>
       <c r="F91" s="14">
         <v>9849</v>
       </c>
       <c r="G91" s="14">
         <v>7977</v>
       </c>
-      <c r="H91" s="2"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H91" s="62" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
       <c r="A92" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B92" s="12">
         <v>32674</v>
       </c>
       <c r="C92" s="11">
         <v>93731</v>
       </c>
       <c r="D92" s="11">
         <v>123815</v>
       </c>
       <c r="E92" s="14">
         <v>120344</v>
       </c>
       <c r="F92" s="14">
         <v>124614</v>
       </c>
       <c r="G92" s="14">
         <v>148525</v>
       </c>
-      <c r="H92" s="2"/>
-[...1 lines deleted...]
-    <row r="93" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H92" s="62" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="13.5">
       <c r="A93" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B93" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C93" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D93" s="11">
         <v>163756</v>
       </c>
       <c r="E93" s="14">
         <v>205836</v>
       </c>
       <c r="F93" s="14">
         <v>125621</v>
       </c>
       <c r="G93" s="14">
         <v>100926</v>
       </c>
-      <c r="H93" s="2"/>
-[...1 lines deleted...]
-    <row r="94" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H93" s="62" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
       <c r="A94" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C94" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D94" s="11">
         <v>180041</v>
       </c>
       <c r="E94" s="14">
         <v>84877</v>
       </c>
       <c r="F94" s="14">
         <v>115054</v>
       </c>
       <c r="G94" s="14">
         <v>149180</v>
       </c>
-      <c r="H94" s="2"/>
-[...1 lines deleted...]
-    <row r="95" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H94" s="62" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
       <c r="A95" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B95" s="12">
         <v>42551</v>
       </c>
       <c r="C95" s="11">
         <v>97472</v>
       </c>
       <c r="D95" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E95" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F95" s="14" t="s">
         <v>2</v>
       </c>
       <c r="G95" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="H95" s="2"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H95" s="62" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
       <c r="A96" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="12">
         <v>225206</v>
       </c>
       <c r="C96" s="11">
         <v>226311</v>
       </c>
       <c r="D96" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E96" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F96" s="14" t="s">
         <v>2</v>
       </c>
       <c r="G96" s="17" t="s">
         <v>2</v>
       </c>
       <c r="H96" s="2"/>
     </row>
-    <row r="97" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:9">
       <c r="A97" s="24" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="B97" s="25">
         <v>868863</v>
       </c>
       <c r="C97" s="26">
         <v>1394296</v>
       </c>
       <c r="D97" s="26">
         <v>2054211</v>
       </c>
       <c r="E97" s="27">
         <v>2319020</v>
       </c>
       <c r="F97" s="27">
         <v>2707213</v>
       </c>
       <c r="G97" s="27">
         <v>2976997</v>
       </c>
-      <c r="H97" s="2"/>
-[...41 lines deleted...]
-    <row r="102" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H97" s="63"/>
+      <c r="I97" s="64"/>
+    </row>
+    <row r="98" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A98" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="B98" s="68"/>
+      <c r="C98" s="68"/>
+      <c r="D98" s="68"/>
+      <c r="E98" s="68"/>
+      <c r="F98" s="68"/>
+      <c r="G98" s="68"/>
+      <c r="H98" s="68"/>
+      <c r="I98" s="68"/>
+    </row>
+    <row r="99" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A99" s="69" t="s">
+        <v>83</v>
+      </c>
+      <c r="B99" s="69"/>
+      <c r="C99" s="69"/>
+      <c r="D99" s="69"/>
+      <c r="E99" s="69"/>
+      <c r="F99" s="69"/>
+      <c r="G99" s="69"/>
+      <c r="H99" s="69"/>
+      <c r="I99" s="69"/>
+    </row>
+    <row r="100" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A100" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="B100" s="70"/>
+      <c r="C100" s="70"/>
+      <c r="D100" s="70"/>
+      <c r="E100" s="70"/>
+      <c r="F100" s="70"/>
+      <c r="G100" s="70"/>
+      <c r="H100" s="70"/>
+      <c r="I100" s="70"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="29"/>
+      <c r="B101" s="28"/>
+      <c r="C101" s="28"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="28"/>
+      <c r="F101" s="28"/>
+    </row>
+    <row r="102" spans="1:9">
       <c r="A102" s="19"/>
-      <c r="B102" s="29"/>
-[...5 lines deleted...]
-    <row r="103" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B102" s="28"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+    </row>
+    <row r="103" spans="1:9">
       <c r="A103" s="19"/>
-      <c r="B103" s="29"/>
-[...5 lines deleted...]
-    <row r="104" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="28"/>
+    </row>
+    <row r="104" spans="1:9">
       <c r="A104" s="19"/>
-      <c r="B104" s="29"/>
-[...924 lines deleted...]
-      <c r="A411" s="31"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="30"/>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="30"/>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="30"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="30"/>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="30"/>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="30"/>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="30"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="30"/>
+    </row>
+    <row r="113" spans="1:1">
+      <c r="A113" s="30"/>
+    </row>
+    <row r="114" spans="1:1">
+      <c r="A114" s="30"/>
+    </row>
+    <row r="115" spans="1:1">
+      <c r="A115" s="30"/>
+    </row>
+    <row r="116" spans="1:1">
+      <c r="A116" s="30"/>
+    </row>
+    <row r="117" spans="1:1">
+      <c r="A117" s="30"/>
+    </row>
+    <row r="118" spans="1:1">
+      <c r="A118" s="30"/>
+    </row>
+    <row r="119" spans="1:1">
+      <c r="A119" s="30"/>
+    </row>
+    <row r="120" spans="1:1">
+      <c r="A120" s="30"/>
+    </row>
+    <row r="121" spans="1:1">
+      <c r="A121" s="30"/>
+    </row>
+    <row r="122" spans="1:1">
+      <c r="A122" s="30"/>
+    </row>
+    <row r="123" spans="1:1">
+      <c r="A123" s="30"/>
+    </row>
+    <row r="124" spans="1:1">
+      <c r="A124" s="30"/>
+    </row>
+    <row r="125" spans="1:1">
+      <c r="A125" s="30"/>
+    </row>
+    <row r="126" spans="1:1">
+      <c r="A126" s="30"/>
+    </row>
+    <row r="127" spans="1:1">
+      <c r="A127" s="30"/>
+    </row>
+    <row r="128" spans="1:1">
+      <c r="A128" s="30"/>
+    </row>
+    <row r="129" spans="1:1">
+      <c r="A129" s="30"/>
+    </row>
+    <row r="130" spans="1:1">
+      <c r="A130" s="30"/>
+    </row>
+    <row r="131" spans="1:1">
+      <c r="A131" s="30"/>
+    </row>
+    <row r="132" spans="1:1">
+      <c r="A132" s="30"/>
+    </row>
+    <row r="133" spans="1:1">
+      <c r="A133" s="30"/>
+    </row>
+    <row r="134" spans="1:1">
+      <c r="A134" s="30"/>
+    </row>
+    <row r="135" spans="1:1">
+      <c r="A135" s="30"/>
+    </row>
+    <row r="136" spans="1:1">
+      <c r="A136" s="30"/>
+    </row>
+    <row r="137" spans="1:1">
+      <c r="A137" s="30"/>
+    </row>
+    <row r="138" spans="1:1">
+      <c r="A138" s="30"/>
+    </row>
+    <row r="139" spans="1:1">
+      <c r="A139" s="30"/>
+    </row>
+    <row r="140" spans="1:1">
+      <c r="A140" s="30"/>
+    </row>
+    <row r="141" spans="1:1">
+      <c r="A141" s="30"/>
+    </row>
+    <row r="142" spans="1:1">
+      <c r="A142" s="30"/>
+    </row>
+    <row r="143" spans="1:1">
+      <c r="A143" s="30"/>
+    </row>
+    <row r="144" spans="1:1">
+      <c r="A144" s="30"/>
+    </row>
+    <row r="145" spans="1:1">
+      <c r="A145" s="30"/>
+    </row>
+    <row r="146" spans="1:1">
+      <c r="A146" s="30"/>
+    </row>
+    <row r="147" spans="1:1">
+      <c r="A147" s="30"/>
+    </row>
+    <row r="148" spans="1:1">
+      <c r="A148" s="30"/>
+    </row>
+    <row r="149" spans="1:1">
+      <c r="A149" s="30"/>
+    </row>
+    <row r="150" spans="1:1">
+      <c r="A150" s="30"/>
+    </row>
+    <row r="151" spans="1:1">
+      <c r="A151" s="30"/>
+    </row>
+    <row r="152" spans="1:1">
+      <c r="A152" s="30"/>
+    </row>
+    <row r="153" spans="1:1">
+      <c r="A153" s="30"/>
+    </row>
+    <row r="154" spans="1:1">
+      <c r="A154" s="30"/>
+    </row>
+    <row r="155" spans="1:1">
+      <c r="A155" s="30"/>
+    </row>
+    <row r="156" spans="1:1">
+      <c r="A156" s="30"/>
+    </row>
+    <row r="157" spans="1:1">
+      <c r="A157" s="30"/>
+    </row>
+    <row r="158" spans="1:1">
+      <c r="A158" s="30"/>
+    </row>
+    <row r="159" spans="1:1">
+      <c r="A159" s="30"/>
+    </row>
+    <row r="160" spans="1:1">
+      <c r="A160" s="30"/>
+    </row>
+    <row r="161" spans="1:1">
+      <c r="A161" s="30"/>
+    </row>
+    <row r="162" spans="1:1">
+      <c r="A162" s="30"/>
+    </row>
+    <row r="163" spans="1:1">
+      <c r="A163" s="30"/>
+    </row>
+    <row r="164" spans="1:1">
+      <c r="A164" s="30"/>
+    </row>
+    <row r="165" spans="1:1">
+      <c r="A165" s="30"/>
+    </row>
+    <row r="166" spans="1:1">
+      <c r="A166" s="30"/>
+    </row>
+    <row r="167" spans="1:1">
+      <c r="A167" s="30"/>
+    </row>
+    <row r="168" spans="1:1">
+      <c r="A168" s="30"/>
+    </row>
+    <row r="169" spans="1:1">
+      <c r="A169" s="30"/>
+    </row>
+    <row r="170" spans="1:1">
+      <c r="A170" s="30"/>
+    </row>
+    <row r="171" spans="1:1">
+      <c r="A171" s="30"/>
+    </row>
+    <row r="172" spans="1:1">
+      <c r="A172" s="30"/>
+    </row>
+    <row r="173" spans="1:1">
+      <c r="A173" s="30"/>
+    </row>
+    <row r="174" spans="1:1">
+      <c r="A174" s="30"/>
+    </row>
+    <row r="175" spans="1:1">
+      <c r="A175" s="30"/>
+    </row>
+    <row r="176" spans="1:1">
+      <c r="A176" s="30"/>
+    </row>
+    <row r="177" spans="1:1">
+      <c r="A177" s="30"/>
+    </row>
+    <row r="178" spans="1:1">
+      <c r="A178" s="30"/>
+    </row>
+    <row r="179" spans="1:1">
+      <c r="A179" s="30"/>
+    </row>
+    <row r="180" spans="1:1">
+      <c r="A180" s="30"/>
+    </row>
+    <row r="181" spans="1:1">
+      <c r="A181" s="30"/>
+    </row>
+    <row r="182" spans="1:1">
+      <c r="A182" s="30"/>
+    </row>
+    <row r="183" spans="1:1">
+      <c r="A183" s="30"/>
+    </row>
+    <row r="184" spans="1:1">
+      <c r="A184" s="30"/>
+    </row>
+    <row r="185" spans="1:1">
+      <c r="A185" s="30"/>
+    </row>
+    <row r="186" spans="1:1">
+      <c r="A186" s="30"/>
+    </row>
+    <row r="187" spans="1:1">
+      <c r="A187" s="30"/>
+    </row>
+    <row r="188" spans="1:1">
+      <c r="A188" s="30"/>
+    </row>
+    <row r="189" spans="1:1">
+      <c r="A189" s="30"/>
+    </row>
+    <row r="190" spans="1:1">
+      <c r="A190" s="30"/>
+    </row>
+    <row r="191" spans="1:1">
+      <c r="A191" s="30"/>
+    </row>
+    <row r="192" spans="1:1">
+      <c r="A192" s="30"/>
+    </row>
+    <row r="193" spans="1:1">
+      <c r="A193" s="30"/>
+    </row>
+    <row r="194" spans="1:1">
+      <c r="A194" s="30"/>
+    </row>
+    <row r="195" spans="1:1">
+      <c r="A195" s="30"/>
+    </row>
+    <row r="196" spans="1:1">
+      <c r="A196" s="30"/>
+    </row>
+    <row r="197" spans="1:1">
+      <c r="A197" s="30"/>
+    </row>
+    <row r="198" spans="1:1">
+      <c r="A198" s="30"/>
+    </row>
+    <row r="199" spans="1:1">
+      <c r="A199" s="30"/>
+    </row>
+    <row r="200" spans="1:1">
+      <c r="A200" s="30"/>
+    </row>
+    <row r="201" spans="1:1">
+      <c r="A201" s="30"/>
+    </row>
+    <row r="202" spans="1:1">
+      <c r="A202" s="30"/>
+    </row>
+    <row r="203" spans="1:1">
+      <c r="A203" s="30"/>
+    </row>
+    <row r="204" spans="1:1">
+      <c r="A204" s="30"/>
+    </row>
+    <row r="205" spans="1:1">
+      <c r="A205" s="30"/>
+    </row>
+    <row r="206" spans="1:1">
+      <c r="A206" s="30"/>
+    </row>
+    <row r="207" spans="1:1">
+      <c r="A207" s="30"/>
+    </row>
+    <row r="208" spans="1:1">
+      <c r="A208" s="30"/>
+    </row>
+    <row r="209" spans="1:1">
+      <c r="A209" s="30"/>
+    </row>
+    <row r="210" spans="1:1">
+      <c r="A210" s="30"/>
+    </row>
+    <row r="211" spans="1:1">
+      <c r="A211" s="30"/>
+    </row>
+    <row r="212" spans="1:1">
+      <c r="A212" s="30"/>
+    </row>
+    <row r="213" spans="1:1">
+      <c r="A213" s="30"/>
+    </row>
+    <row r="214" spans="1:1">
+      <c r="A214" s="30"/>
+    </row>
+    <row r="215" spans="1:1">
+      <c r="A215" s="30"/>
+    </row>
+    <row r="216" spans="1:1">
+      <c r="A216" s="30"/>
+    </row>
+    <row r="217" spans="1:1">
+      <c r="A217" s="30"/>
+    </row>
+    <row r="218" spans="1:1">
+      <c r="A218" s="30"/>
+    </row>
+    <row r="219" spans="1:1">
+      <c r="A219" s="30"/>
+    </row>
+    <row r="220" spans="1:1">
+      <c r="A220" s="30"/>
+    </row>
+    <row r="221" spans="1:1">
+      <c r="A221" s="30"/>
+    </row>
+    <row r="222" spans="1:1">
+      <c r="A222" s="30"/>
+    </row>
+    <row r="223" spans="1:1">
+      <c r="A223" s="30"/>
+    </row>
+    <row r="224" spans="1:1">
+      <c r="A224" s="30"/>
+    </row>
+    <row r="225" spans="1:1">
+      <c r="A225" s="30"/>
+    </row>
+    <row r="226" spans="1:1">
+      <c r="A226" s="30"/>
+    </row>
+    <row r="227" spans="1:1">
+      <c r="A227" s="30"/>
+    </row>
+    <row r="228" spans="1:1">
+      <c r="A228" s="30"/>
+    </row>
+    <row r="229" spans="1:1">
+      <c r="A229" s="30"/>
+    </row>
+    <row r="230" spans="1:1">
+      <c r="A230" s="30"/>
+    </row>
+    <row r="231" spans="1:1">
+      <c r="A231" s="30"/>
+    </row>
+    <row r="232" spans="1:1">
+      <c r="A232" s="30"/>
+    </row>
+    <row r="233" spans="1:1">
+      <c r="A233" s="30"/>
+    </row>
+    <row r="234" spans="1:1">
+      <c r="A234" s="30"/>
+    </row>
+    <row r="235" spans="1:1">
+      <c r="A235" s="30"/>
+    </row>
+    <row r="236" spans="1:1">
+      <c r="A236" s="30"/>
+    </row>
+    <row r="237" spans="1:1">
+      <c r="A237" s="30"/>
+    </row>
+    <row r="238" spans="1:1">
+      <c r="A238" s="30"/>
+    </row>
+    <row r="239" spans="1:1">
+      <c r="A239" s="30"/>
+    </row>
+    <row r="240" spans="1:1">
+      <c r="A240" s="30"/>
+    </row>
+    <row r="241" spans="1:1">
+      <c r="A241" s="30"/>
+    </row>
+    <row r="242" spans="1:1">
+      <c r="A242" s="30"/>
+    </row>
+    <row r="243" spans="1:1">
+      <c r="A243" s="30"/>
+    </row>
+    <row r="244" spans="1:1">
+      <c r="A244" s="30"/>
+    </row>
+    <row r="245" spans="1:1">
+      <c r="A245" s="30"/>
+    </row>
+    <row r="246" spans="1:1">
+      <c r="A246" s="30"/>
+    </row>
+    <row r="247" spans="1:1">
+      <c r="A247" s="30"/>
+    </row>
+    <row r="248" spans="1:1">
+      <c r="A248" s="30"/>
+    </row>
+    <row r="249" spans="1:1">
+      <c r="A249" s="30"/>
+    </row>
+    <row r="250" spans="1:1">
+      <c r="A250" s="30"/>
+    </row>
+    <row r="251" spans="1:1">
+      <c r="A251" s="30"/>
+    </row>
+    <row r="252" spans="1:1">
+      <c r="A252" s="30"/>
+    </row>
+    <row r="253" spans="1:1">
+      <c r="A253" s="30"/>
+    </row>
+    <row r="254" spans="1:1">
+      <c r="A254" s="30"/>
+    </row>
+    <row r="255" spans="1:1">
+      <c r="A255" s="30"/>
+    </row>
+    <row r="256" spans="1:1">
+      <c r="A256" s="30"/>
+    </row>
+    <row r="257" spans="1:1">
+      <c r="A257" s="30"/>
+    </row>
+    <row r="258" spans="1:1">
+      <c r="A258" s="30"/>
+    </row>
+    <row r="259" spans="1:1">
+      <c r="A259" s="30"/>
+    </row>
+    <row r="260" spans="1:1">
+      <c r="A260" s="30"/>
+    </row>
+    <row r="261" spans="1:1">
+      <c r="A261" s="30"/>
+    </row>
+    <row r="262" spans="1:1">
+      <c r="A262" s="30"/>
+    </row>
+    <row r="263" spans="1:1">
+      <c r="A263" s="30"/>
+    </row>
+    <row r="264" spans="1:1">
+      <c r="A264" s="30"/>
+    </row>
+    <row r="265" spans="1:1">
+      <c r="A265" s="30"/>
+    </row>
+    <row r="266" spans="1:1">
+      <c r="A266" s="30"/>
+    </row>
+    <row r="267" spans="1:1">
+      <c r="A267" s="30"/>
+    </row>
+    <row r="268" spans="1:1">
+      <c r="A268" s="30"/>
+    </row>
+    <row r="269" spans="1:1">
+      <c r="A269" s="30"/>
+    </row>
+    <row r="270" spans="1:1">
+      <c r="A270" s="30"/>
+    </row>
+    <row r="271" spans="1:1">
+      <c r="A271" s="30"/>
+    </row>
+    <row r="272" spans="1:1">
+      <c r="A272" s="30"/>
+    </row>
+    <row r="273" spans="1:1">
+      <c r="A273" s="30"/>
+    </row>
+    <row r="274" spans="1:1">
+      <c r="A274" s="30"/>
+    </row>
+    <row r="275" spans="1:1">
+      <c r="A275" s="30"/>
+    </row>
+    <row r="276" spans="1:1">
+      <c r="A276" s="30"/>
+    </row>
+    <row r="277" spans="1:1">
+      <c r="A277" s="30"/>
+    </row>
+    <row r="278" spans="1:1">
+      <c r="A278" s="30"/>
+    </row>
+    <row r="279" spans="1:1">
+      <c r="A279" s="30"/>
+    </row>
+    <row r="280" spans="1:1">
+      <c r="A280" s="30"/>
+    </row>
+    <row r="281" spans="1:1">
+      <c r="A281" s="30"/>
+    </row>
+    <row r="282" spans="1:1">
+      <c r="A282" s="30"/>
+    </row>
+    <row r="283" spans="1:1">
+      <c r="A283" s="30"/>
+    </row>
+    <row r="284" spans="1:1">
+      <c r="A284" s="30"/>
+    </row>
+    <row r="285" spans="1:1">
+      <c r="A285" s="30"/>
+    </row>
+    <row r="286" spans="1:1">
+      <c r="A286" s="30"/>
+    </row>
+    <row r="287" spans="1:1">
+      <c r="A287" s="30"/>
+    </row>
+    <row r="288" spans="1:1">
+      <c r="A288" s="30"/>
+    </row>
+    <row r="289" spans="1:1">
+      <c r="A289" s="30"/>
+    </row>
+    <row r="290" spans="1:1">
+      <c r="A290" s="30"/>
+    </row>
+    <row r="291" spans="1:1">
+      <c r="A291" s="30"/>
+    </row>
+    <row r="292" spans="1:1">
+      <c r="A292" s="30"/>
+    </row>
+    <row r="293" spans="1:1">
+      <c r="A293" s="30"/>
+    </row>
+    <row r="294" spans="1:1">
+      <c r="A294" s="30"/>
+    </row>
+    <row r="295" spans="1:1">
+      <c r="A295" s="30"/>
+    </row>
+    <row r="296" spans="1:1">
+      <c r="A296" s="30"/>
+    </row>
+    <row r="297" spans="1:1">
+      <c r="A297" s="30"/>
+    </row>
+    <row r="298" spans="1:1">
+      <c r="A298" s="30"/>
+    </row>
+    <row r="299" spans="1:1">
+      <c r="A299" s="30"/>
+    </row>
+    <row r="300" spans="1:1">
+      <c r="A300" s="30"/>
+    </row>
+    <row r="301" spans="1:1">
+      <c r="A301" s="30"/>
+    </row>
+    <row r="302" spans="1:1">
+      <c r="A302" s="30"/>
+    </row>
+    <row r="303" spans="1:1">
+      <c r="A303" s="30"/>
+    </row>
+    <row r="304" spans="1:1">
+      <c r="A304" s="30"/>
+    </row>
+    <row r="305" spans="1:1">
+      <c r="A305" s="30"/>
+    </row>
+    <row r="306" spans="1:1">
+      <c r="A306" s="30"/>
+    </row>
+    <row r="307" spans="1:1">
+      <c r="A307" s="30"/>
+    </row>
+    <row r="308" spans="1:1">
+      <c r="A308" s="30"/>
+    </row>
+    <row r="309" spans="1:1">
+      <c r="A309" s="30"/>
+    </row>
+    <row r="310" spans="1:1">
+      <c r="A310" s="30"/>
+    </row>
+    <row r="311" spans="1:1">
+      <c r="A311" s="30"/>
+    </row>
+    <row r="312" spans="1:1">
+      <c r="A312" s="30"/>
+    </row>
+    <row r="313" spans="1:1">
+      <c r="A313" s="30"/>
+    </row>
+    <row r="314" spans="1:1">
+      <c r="A314" s="30"/>
+    </row>
+    <row r="315" spans="1:1">
+      <c r="A315" s="30"/>
+    </row>
+    <row r="316" spans="1:1">
+      <c r="A316" s="30"/>
+    </row>
+    <row r="317" spans="1:1">
+      <c r="A317" s="30"/>
+    </row>
+    <row r="318" spans="1:1">
+      <c r="A318" s="30"/>
+    </row>
+    <row r="319" spans="1:1">
+      <c r="A319" s="30"/>
+    </row>
+    <row r="320" spans="1:1">
+      <c r="A320" s="30"/>
+    </row>
+    <row r="321" spans="1:1">
+      <c r="A321" s="30"/>
+    </row>
+    <row r="322" spans="1:1">
+      <c r="A322" s="30"/>
+    </row>
+    <row r="323" spans="1:1">
+      <c r="A323" s="30"/>
+    </row>
+    <row r="324" spans="1:1">
+      <c r="A324" s="30"/>
+    </row>
+    <row r="325" spans="1:1">
+      <c r="A325" s="30"/>
+    </row>
+    <row r="326" spans="1:1">
+      <c r="A326" s="30"/>
+    </row>
+    <row r="327" spans="1:1">
+      <c r="A327" s="30"/>
+    </row>
+    <row r="328" spans="1:1">
+      <c r="A328" s="30"/>
+    </row>
+    <row r="329" spans="1:1">
+      <c r="A329" s="30"/>
+    </row>
+    <row r="330" spans="1:1">
+      <c r="A330" s="30"/>
+    </row>
+    <row r="331" spans="1:1">
+      <c r="A331" s="30"/>
+    </row>
+    <row r="332" spans="1:1">
+      <c r="A332" s="30"/>
+    </row>
+    <row r="333" spans="1:1">
+      <c r="A333" s="30"/>
+    </row>
+    <row r="334" spans="1:1">
+      <c r="A334" s="30"/>
+    </row>
+    <row r="335" spans="1:1">
+      <c r="A335" s="30"/>
+    </row>
+    <row r="336" spans="1:1">
+      <c r="A336" s="30"/>
+    </row>
+    <row r="337" spans="1:1">
+      <c r="A337" s="30"/>
+    </row>
+    <row r="338" spans="1:1">
+      <c r="A338" s="30"/>
+    </row>
+    <row r="339" spans="1:1">
+      <c r="A339" s="30"/>
+    </row>
+    <row r="340" spans="1:1">
+      <c r="A340" s="30"/>
+    </row>
+    <row r="341" spans="1:1">
+      <c r="A341" s="30"/>
+    </row>
+    <row r="342" spans="1:1">
+      <c r="A342" s="30"/>
+    </row>
+    <row r="343" spans="1:1">
+      <c r="A343" s="30"/>
+    </row>
+    <row r="344" spans="1:1">
+      <c r="A344" s="30"/>
+    </row>
+    <row r="345" spans="1:1">
+      <c r="A345" s="30"/>
+    </row>
+    <row r="346" spans="1:1">
+      <c r="A346" s="30"/>
+    </row>
+    <row r="347" spans="1:1">
+      <c r="A347" s="30"/>
+    </row>
+    <row r="348" spans="1:1">
+      <c r="A348" s="30"/>
+    </row>
+    <row r="349" spans="1:1">
+      <c r="A349" s="30"/>
+    </row>
+    <row r="350" spans="1:1">
+      <c r="A350" s="30"/>
+    </row>
+    <row r="351" spans="1:1">
+      <c r="A351" s="30"/>
+    </row>
+    <row r="352" spans="1:1">
+      <c r="A352" s="30"/>
+    </row>
+    <row r="353" spans="1:1">
+      <c r="A353" s="30"/>
+    </row>
+    <row r="354" spans="1:1">
+      <c r="A354" s="30"/>
+    </row>
+    <row r="355" spans="1:1">
+      <c r="A355" s="30"/>
+    </row>
+    <row r="356" spans="1:1">
+      <c r="A356" s="30"/>
+    </row>
+    <row r="357" spans="1:1">
+      <c r="A357" s="30"/>
+    </row>
+    <row r="358" spans="1:1">
+      <c r="A358" s="30"/>
+    </row>
+    <row r="359" spans="1:1">
+      <c r="A359" s="30"/>
+    </row>
+    <row r="360" spans="1:1">
+      <c r="A360" s="30"/>
+    </row>
+    <row r="361" spans="1:1">
+      <c r="A361" s="30"/>
+    </row>
+    <row r="362" spans="1:1">
+      <c r="A362" s="30"/>
+    </row>
+    <row r="363" spans="1:1">
+      <c r="A363" s="30"/>
+    </row>
+    <row r="364" spans="1:1">
+      <c r="A364" s="30"/>
+    </row>
+    <row r="365" spans="1:1">
+      <c r="A365" s="30"/>
+    </row>
+    <row r="366" spans="1:1">
+      <c r="A366" s="30"/>
+    </row>
+    <row r="367" spans="1:1">
+      <c r="A367" s="30"/>
+    </row>
+    <row r="368" spans="1:1">
+      <c r="A368" s="30"/>
+    </row>
+    <row r="369" spans="1:1">
+      <c r="A369" s="30"/>
+    </row>
+    <row r="370" spans="1:1">
+      <c r="A370" s="30"/>
+    </row>
+    <row r="371" spans="1:1">
+      <c r="A371" s="30"/>
+    </row>
+    <row r="372" spans="1:1">
+      <c r="A372" s="30"/>
+    </row>
+    <row r="373" spans="1:1">
+      <c r="A373" s="30"/>
+    </row>
+    <row r="374" spans="1:1">
+      <c r="A374" s="30"/>
+    </row>
+    <row r="375" spans="1:1">
+      <c r="A375" s="30"/>
+    </row>
+    <row r="376" spans="1:1">
+      <c r="A376" s="30"/>
+    </row>
+    <row r="377" spans="1:1">
+      <c r="A377" s="30"/>
+    </row>
+    <row r="378" spans="1:1">
+      <c r="A378" s="30"/>
+    </row>
+    <row r="379" spans="1:1">
+      <c r="A379" s="30"/>
+    </row>
+    <row r="380" spans="1:1">
+      <c r="A380" s="30"/>
+    </row>
+    <row r="381" spans="1:1">
+      <c r="A381" s="30"/>
+    </row>
+    <row r="382" spans="1:1">
+      <c r="A382" s="30"/>
+    </row>
+    <row r="383" spans="1:1">
+      <c r="A383" s="30"/>
+    </row>
+    <row r="384" spans="1:1">
+      <c r="A384" s="30"/>
+    </row>
+    <row r="385" spans="1:1">
+      <c r="A385" s="30"/>
+    </row>
+    <row r="386" spans="1:1">
+      <c r="A386" s="30"/>
+    </row>
+    <row r="387" spans="1:1">
+      <c r="A387" s="30"/>
+    </row>
+    <row r="388" spans="1:1">
+      <c r="A388" s="30"/>
+    </row>
+    <row r="389" spans="1:1">
+      <c r="A389" s="30"/>
+    </row>
+    <row r="390" spans="1:1">
+      <c r="A390" s="30"/>
+    </row>
+    <row r="391" spans="1:1">
+      <c r="A391" s="30"/>
+    </row>
+    <row r="392" spans="1:1">
+      <c r="A392" s="30"/>
+    </row>
+    <row r="393" spans="1:1">
+      <c r="A393" s="30"/>
+    </row>
+    <row r="394" spans="1:1">
+      <c r="A394" s="30"/>
+    </row>
+    <row r="395" spans="1:1">
+      <c r="A395" s="30"/>
+    </row>
+    <row r="396" spans="1:1">
+      <c r="A396" s="30"/>
+    </row>
+    <row r="397" spans="1:1">
+      <c r="A397" s="30"/>
+    </row>
+    <row r="398" spans="1:1">
+      <c r="A398" s="30"/>
+    </row>
+    <row r="399" spans="1:1">
+      <c r="A399" s="30"/>
+    </row>
+    <row r="400" spans="1:1">
+      <c r="A400" s="30"/>
+    </row>
+    <row r="401" spans="1:1">
+      <c r="A401" s="30"/>
+    </row>
+    <row r="402" spans="1:1">
+      <c r="A402" s="30"/>
+    </row>
+    <row r="403" spans="1:1">
+      <c r="A403" s="30"/>
+    </row>
+    <row r="404" spans="1:1">
+      <c r="A404" s="30"/>
+    </row>
+    <row r="405" spans="1:1">
+      <c r="A405" s="30"/>
+    </row>
+    <row r="406" spans="1:1">
+      <c r="A406" s="30"/>
+    </row>
+    <row r="407" spans="1:1">
+      <c r="A407" s="30"/>
+    </row>
+    <row r="408" spans="1:1">
+      <c r="A408" s="30"/>
+    </row>
+    <row r="409" spans="1:1">
+      <c r="A409" s="30"/>
+    </row>
+    <row r="410" spans="1:1">
+      <c r="A410" s="30"/>
+    </row>
+    <row r="411" spans="1:1">
+      <c r="A411" s="30"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A52:F52"/>
+  <mergeCells count="9">
+    <mergeCell ref="A98:I98"/>
+    <mergeCell ref="A99:I99"/>
+    <mergeCell ref="A100:I100"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A52:I52"/>
+    <mergeCell ref="A75:I75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F815FA67-ACD0-44D7-81F5-2770F01E30B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F64510B-BD66-4E9D-A26D-DDDF147C61F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD49D5C-6AA2-44E2-AF08-AC3F4ADDB17C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>