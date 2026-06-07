--- v0 (2026-04-24)
+++ v1 (2026-06-07)
@@ -1,74 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="955" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="955"/>
   </bookViews>
   <sheets>
     <sheet name="Наличие автотранспорта" sheetId="22" r:id="rId1"/>
     <sheet name="Легк. по объему двигателя" sheetId="19" r:id="rId2"/>
     <sheet name="Легк. по виду топлива" sheetId="15" r:id="rId3"/>
     <sheet name="По году выпуска" sheetId="5" r:id="rId4"/>
     <sheet name="Обеспеченность легк.авт" sheetId="20" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4503" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4700" uniqueCount="111">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -688,108 +683,428 @@
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Смешанное топливо – на бензине, на газобаллонном и электрическом топливе.</t>
     </r>
   </si>
   <si>
     <r>
       <t>смешанное</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Наличие легковых автомобилей по году выпуска* </t>
   </si>
   <si>
-    <t>Дата опубликования: 29.05.2025</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Наличие автотранспортных средств </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1), 3), 4)</t>
     </r>
   </si>
   <si>
     <r>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Здесь и далее данные по Южно-Казахстанской области приведены по  транспортным средствам зарегистрированным до декабря 2018г. и не прошедшим перерегистрацию по настоящее время.</t>
     </r>
   </si>
   <si>
     <r>
       <t>4)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Здесь и далее данные по вновь образованным территориям Туркестанская область и г. Шымкент формируются с декабря 2018г., по Абайской, Жетысуской и Улытауской областям - с сентября 2022г.</t>
     </r>
   </si>
+  <si>
+    <t>Дата опубликования: 29.05.2026</t>
+  </si>
+  <si>
+    <t>Дата следующего опубликования: 28.05.2027</t>
+  </si>
+  <si>
+    <t>Всего</t>
+  </si>
+  <si>
+    <t>A1</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>B1</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>C1</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>D1</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>E, BE, CE, C1E, DE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-мотоциклы.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>B</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили, разрешенная максимальная масса которых не превышает трех тысяч пятисот килограммов и число сидячих мест которых, помимо сиденья водителя, не превышает восьми; автомобили категории «В», сцепленные с прицепом, разрешенная максимальная масса которого не превышает семисот пятидесяти килограммов; автомобили категории «В», сцепленные с прицепом, разрешенная максимальная масса которого превышает семьсот пятьдесят килограммов, но не превышает массы автомобиля без нагрузки, а общая разрешенная максимальная масса такого состава транспортных средств не превышает трех тысяч пятисот килограммов.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили, за исключением относящихся к категории «D», разрешенная максимальная масса которых превышает три тысячи пятьсот килограммов; автомобили категории «С», сцепленные с прицепом, разрешенная максимальная масса которого не превышает семисот пятидесяти килограммов.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>D</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили, предназначенные для перевозки пассажиров и имеющие более восьми сидячих мест, помимо сиденья водителя; автомобили категории «D», сцепленные с прицепом, разрешенная максимальная масса которого не превышает семисот пятидесяти килограммов.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-прицепы.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-трамваи, троллейбусы.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>BE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили категории «В», сцепленные с прицепом, разрешенная максимальная масса которого превышает семьсот пятьдесят килограммов и превышает массу автомобиля без нагрузки; автомобили категории «В», сцепленные с прицепом, разрешенная максимальная масса которого превышает семьсот пятьдесят килограммов, а общая разрешенная максимальная масса такого состава транспортных средств превышает три тысячи пятьсот килограммов.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>CE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили категории «С», сцепленные с прицепом, разрешенная максимальная масса которого превышает семьсот пятьдесят килограммов.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>DE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили категории «D», сцепленные с прицепом, разрешенная максимальная масса которого превышает семьсот пятьдесят килограммов, а также сочлененные автобусы.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>A1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-мотоциклы, трициклы, квадроциклы и мопеды с максимальной конструктивной скоростью более пятидесяти километров в час, с рабочим объемом двигателя внутреннего сгорания, не превышающим ста двадцати пяти кубических сантиметров, и максимальной мощностью, не превышающей одиннадцати киловатт.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>B1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-трициклы и квадроциклы.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>C1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили, за исключением относящихся к категории «D», разрешенная максимальная масса которых превышает три тысячи пятьсот килограммов, но не превышает семи тысяч пятисот килограммов; автомобили подкатегории «С1», сцепленные с прицепом, разрешенная максимальная масса которого не превышает семисот пятидесяти килограммов.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>D1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили, предназначенные для перевозки пассажиров и имеющие более восьми, но не более шестнадцати сидячих мест, помимо сиденья водителя; автомобили подкатегории «D1», сцепленные с прицепом, разрешенная максимальная масса которого не превышает семисот пятидесяти килограммов.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>C1E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили подкатегории «С1», сцепленные с прицепом, разрешенная максимальная масса которого превышает семьсот пятьдесят килограммов, но не превышает массу автомобиля без нагрузки, а общая разрешенная максимальная масса такого состава транспортных средств не превышает двенадцати тысяч килограммов.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>D1E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-автомобили подкатегории «D1», сцепленные с прицепом, не предназначенным для перевозки пассажиров, разрешенная максимальная масса которого превышает семьсот пятьдесят килограммов, но не превышает массу автомобиля без нагрузки, а общая разрешенная максимальная масса такого состава транспортных средств не превышает двенадцати тысяч килограммов.
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>В том числе по категориям транспортных средств</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <t>*Информация подготовлена на основе  данных Министерства внутренних дел Республики Казахстан в целом по количеству зарегистрированных автотранспортных средств.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
@@ -855,50 +1170,62 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1023,65 +1350,66 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="118">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1233,126 +1561,179 @@
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
     <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 6" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1372,86 +1753,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1628,158 +2009,165 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AI218"/>
+  <dimension ref="A1:AN282"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="7" customWidth="1"/>
-    <col min="2" max="24" width="6" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="6" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="6" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.140625" style="7" customWidth="1"/>
+    <col min="12" max="24" width="6" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" style="7" customWidth="1"/>
     <col min="27" max="27" width="6.28515625" style="7" customWidth="1"/>
     <col min="28" max="28" width="6.42578125" style="7" customWidth="1"/>
-    <col min="29" max="29" width="5.85546875" style="7" customWidth="1"/>
+    <col min="29" max="29" width="7" style="7" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.140625" style="7" customWidth="1"/>
-    <col min="31" max="32" width="6" style="7" customWidth="1"/>
+    <col min="31" max="31" width="7" style="7" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="6" style="7" customWidth="1"/>
     <col min="33" max="34" width="6.28515625" style="7" customWidth="1"/>
-    <col min="35" max="16384" width="9.140625" style="7"/>
+    <col min="35" max="35" width="6.42578125" style="82" customWidth="1"/>
+    <col min="36" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="AH1" s="20" t="s">
+    <row r="1" spans="1:40" s="7" customFormat="1">
+      <c r="AI1" s="20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40" s="7" customFormat="1">
+      <c r="AI2" s="20" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="3" spans="1:40" s="7" customFormat="1" ht="14.25">
+      <c r="A3" s="99" t="s">
         <v>93</v>
       </c>
-    </row>
-[...43 lines deleted...]
-    <row r="4" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+      <c r="E3" s="99"/>
+      <c r="F3" s="99"/>
+      <c r="G3" s="99"/>
+      <c r="H3" s="99"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="99"/>
+      <c r="K3" s="99"/>
+      <c r="L3" s="99"/>
+      <c r="M3" s="99"/>
+      <c r="N3" s="99"/>
+      <c r="O3" s="99"/>
+      <c r="P3" s="99"/>
+      <c r="Q3" s="99"/>
+      <c r="R3" s="99"/>
+      <c r="S3" s="99"/>
+      <c r="T3" s="99"/>
+      <c r="U3" s="99"/>
+      <c r="V3" s="99"/>
+      <c r="W3" s="99"/>
+      <c r="X3" s="99"/>
+      <c r="Y3" s="99"/>
+      <c r="Z3" s="99"/>
+      <c r="AA3" s="99"/>
+      <c r="AB3" s="99"/>
+      <c r="AC3" s="99"/>
+      <c r="AD3" s="99"/>
+      <c r="AE3" s="99"/>
+      <c r="AF3" s="99"/>
+      <c r="AG3" s="99"/>
+      <c r="AH3" s="99"/>
+      <c r="AI3" s="99"/>
+    </row>
+    <row r="4" spans="1:40" s="7" customFormat="1">
       <c r="A4" s="62"/>
       <c r="B4" s="62"/>
       <c r="C4" s="62"/>
       <c r="D4" s="62"/>
       <c r="E4" s="62"/>
       <c r="F4" s="62"/>
       <c r="G4" s="62"/>
       <c r="H4" s="62"/>
       <c r="I4" s="62"/>
       <c r="J4" s="62"/>
       <c r="K4" s="62"/>
       <c r="L4" s="62"/>
       <c r="M4" s="62"/>
       <c r="N4" s="62"/>
       <c r="O4" s="62"/>
       <c r="P4" s="62"/>
       <c r="Q4" s="62"/>
       <c r="R4" s="62"/>
       <c r="S4" s="62"/>
       <c r="T4" s="62"/>
       <c r="U4" s="62"/>
       <c r="V4" s="62"/>
       <c r="W4" s="62"/>
       <c r="X4" s="62"/>
       <c r="Y4" s="62"/>
       <c r="Z4" s="62"/>
       <c r="AA4" s="62"/>
       <c r="AB4" s="62"/>
       <c r="AC4" s="62"/>
       <c r="AD4" s="62"/>
-      <c r="AF4" s="83" t="s">
+      <c r="AG4" s="78"/>
+      <c r="AH4" s="98" t="s">
         <v>55</v>
       </c>
-      <c r="AG4" s="83"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI4" s="98"/>
+      <c r="AJ4" s="30"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" s="56"/>
       <c r="B5" s="21">
         <v>1992</v>
       </c>
       <c r="C5" s="21">
         <v>1993</v>
       </c>
       <c r="D5" s="21">
         <v>1994</v>
       </c>
       <c r="E5" s="21">
         <v>1995</v>
       </c>
       <c r="F5" s="21">
         <v>1996</v>
       </c>
       <c r="G5" s="21">
         <v>1997</v>
       </c>
       <c r="H5" s="21">
         <v>1998</v>
       </c>
       <c r="I5" s="21">
         <v>1999</v>
       </c>
@@ -1836,124 +2224,129 @@
       </c>
       <c r="AA5" s="57">
         <v>2017</v>
       </c>
       <c r="AB5" s="57">
         <v>2018</v>
       </c>
       <c r="AC5" s="57">
         <v>2019</v>
       </c>
       <c r="AD5" s="57">
         <v>2020</v>
       </c>
       <c r="AE5" s="57">
         <v>2021</v>
       </c>
       <c r="AF5" s="57">
         <v>2022</v>
       </c>
       <c r="AG5" s="57">
         <v>2023</v>
       </c>
       <c r="AH5" s="57">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="80" t="s">
+      <c r="AI5" s="57">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:40" ht="12.75">
+      <c r="A6" s="100" t="s">
         <v>59</v>
       </c>
-      <c r="B6" s="80"/>
-[...32 lines deleted...]
-    <row r="7" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B6" s="100"/>
+      <c r="C6" s="100"/>
+      <c r="D6" s="100"/>
+      <c r="E6" s="100"/>
+      <c r="F6" s="100"/>
+      <c r="G6" s="100"/>
+      <c r="H6" s="100"/>
+      <c r="I6" s="100"/>
+      <c r="J6" s="100"/>
+      <c r="K6" s="100"/>
+      <c r="L6" s="100"/>
+      <c r="M6" s="100"/>
+      <c r="N6" s="100"/>
+      <c r="O6" s="100"/>
+      <c r="P6" s="100"/>
+      <c r="Q6" s="100"/>
+      <c r="R6" s="100"/>
+      <c r="S6" s="100"/>
+      <c r="T6" s="100"/>
+      <c r="U6" s="100"/>
+      <c r="V6" s="100"/>
+      <c r="W6" s="100"/>
+      <c r="X6" s="100"/>
+      <c r="Y6" s="100"/>
+      <c r="Z6" s="100"/>
+      <c r="AA6" s="100"/>
+      <c r="AB6" s="100"/>
+      <c r="AC6" s="100"/>
+      <c r="AD6" s="100"/>
+      <c r="AE6" s="100"/>
+      <c r="AF6" s="100"/>
+      <c r="AG6" s="100"/>
+      <c r="AH6" s="100"/>
+      <c r="AI6" s="100"/>
+    </row>
+    <row r="7" spans="1:40" ht="12.75">
       <c r="A7" s="61"/>
       <c r="B7" s="61"/>
       <c r="C7" s="61"/>
       <c r="D7" s="61"/>
       <c r="E7" s="61"/>
       <c r="F7" s="61"/>
       <c r="G7" s="61"/>
       <c r="H7" s="61"/>
       <c r="I7" s="61"/>
       <c r="J7" s="61"/>
       <c r="K7" s="61"/>
       <c r="L7" s="61"/>
       <c r="M7" s="61"/>
       <c r="N7" s="61"/>
       <c r="O7" s="61"/>
       <c r="P7" s="61"/>
       <c r="Q7" s="61"/>
       <c r="R7" s="61"/>
       <c r="S7" s="61"/>
       <c r="T7" s="61"/>
       <c r="U7" s="61"/>
       <c r="V7" s="61"/>
       <c r="W7" s="61"/>
       <c r="X7" s="61"/>
       <c r="Y7" s="61"/>
       <c r="Z7" s="61"/>
       <c r="AA7" s="61"/>
       <c r="AB7" s="61"/>
       <c r="AC7" s="61"/>
       <c r="AD7" s="61"/>
       <c r="AE7" s="61"/>
       <c r="AF7" s="61"/>
       <c r="AG7" s="61"/>
     </row>
-    <row r="8" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:40">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="59">
         <v>1347.3999999999999</v>
       </c>
       <c r="C8" s="59">
         <v>1388.2</v>
       </c>
       <c r="D8" s="59">
         <v>1399.2</v>
       </c>
       <c r="E8" s="59">
         <v>1406.9059999999999</v>
       </c>
       <c r="F8" s="59">
         <v>1342.1000000000001</v>
       </c>
       <c r="G8" s="59">
         <v>1276.3</v>
       </c>
       <c r="H8" s="59">
         <v>1238.9950000000001</v>
       </c>
       <c r="I8" s="59">
@@ -2012,53 +2405,55 @@
       </c>
       <c r="AA8" s="64" t="s">
         <v>66</v>
       </c>
       <c r="AB8" s="63" t="s">
         <v>67</v>
       </c>
       <c r="AC8" s="63" t="s">
         <v>68</v>
       </c>
       <c r="AD8" s="63" t="s">
         <v>69</v>
       </c>
       <c r="AE8" s="63" t="s">
         <v>70</v>
       </c>
       <c r="AF8" s="63">
         <v>4449.2910000000002</v>
       </c>
       <c r="AG8" s="59">
         <v>5326.8109999999997</v>
       </c>
       <c r="AH8" s="59">
         <v>5744.1</v>
       </c>
-      <c r="AI8" s="2"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI8" s="80">
+        <v>5885.97</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I9" s="25" t="s">
@@ -2117,53 +2512,57 @@
       </c>
       <c r="AA9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF9" s="63">
         <v>8.9009999999999998</v>
       </c>
       <c r="AG9" s="59">
         <v>43.402999999999992</v>
       </c>
       <c r="AH9" s="59">
         <v>66.623999999999995</v>
       </c>
-      <c r="AI9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI9" s="80">
+        <v>94.917000000000002</v>
+      </c>
+      <c r="AJ9" s="83"/>
+      <c r="AN9" s="7"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I10" s="25" t="s">
@@ -2222,53 +2621,56 @@
       </c>
       <c r="AA10" s="59">
         <v>208.16800000000001</v>
       </c>
       <c r="AB10" s="59">
         <v>205.17400000000001</v>
       </c>
       <c r="AC10" s="59">
         <v>204.91099999999997</v>
       </c>
       <c r="AD10" s="59">
         <v>201.07300000000001</v>
       </c>
       <c r="AE10" s="59">
         <v>197.15200000000002</v>
       </c>
       <c r="AF10" s="63">
         <v>197.30599999999998</v>
       </c>
       <c r="AG10" s="59">
         <v>225.11699999999999</v>
       </c>
       <c r="AH10" s="59">
         <v>239.66499999999999</v>
       </c>
-      <c r="AI10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI10" s="80">
+        <v>273.17399999999998</v>
+      </c>
+      <c r="AJ10" s="83"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="25" t="s">
@@ -2327,53 +2729,56 @@
       </c>
       <c r="AA11" s="59">
         <v>173.61100000000002</v>
       </c>
       <c r="AB11" s="59">
         <v>171.92800000000003</v>
       </c>
       <c r="AC11" s="59">
         <v>168.673</v>
       </c>
       <c r="AD11" s="59">
         <v>162.053</v>
       </c>
       <c r="AE11" s="59">
         <v>156.31299999999999</v>
       </c>
       <c r="AF11" s="63">
         <v>155.93299999999999</v>
       </c>
       <c r="AG11" s="59">
         <v>207.91499999999999</v>
       </c>
       <c r="AH11" s="59">
         <v>220.60499999999999</v>
       </c>
-      <c r="AI11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI11" s="80">
+        <v>236.696</v>
+      </c>
+      <c r="AJ11" s="83"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="25" t="s">
@@ -2432,53 +2837,56 @@
       </c>
       <c r="AA12" s="59">
         <v>534.05599999999993</v>
       </c>
       <c r="AB12" s="59">
         <v>539.255</v>
       </c>
       <c r="AC12" s="59">
         <v>557.58300000000008</v>
       </c>
       <c r="AD12" s="59">
         <v>553.31700000000001</v>
       </c>
       <c r="AE12" s="59">
         <v>528.57600000000002</v>
       </c>
       <c r="AF12" s="63">
         <v>541.46900000000005</v>
       </c>
       <c r="AG12" s="59">
         <v>585.35599999999999</v>
       </c>
       <c r="AH12" s="59">
         <v>610.70500000000004</v>
       </c>
-      <c r="AI12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI12" s="80">
+        <v>639.72</v>
+      </c>
+      <c r="AJ12" s="83"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="25" t="s">
@@ -2537,53 +2945,56 @@
       </c>
       <c r="AA13" s="59">
         <v>137.41299999999998</v>
       </c>
       <c r="AB13" s="59">
         <v>137.113</v>
       </c>
       <c r="AC13" s="59">
         <v>134.791</v>
       </c>
       <c r="AD13" s="59">
         <v>129.375</v>
       </c>
       <c r="AE13" s="59">
         <v>122.974</v>
       </c>
       <c r="AF13" s="63">
         <v>119.443</v>
       </c>
       <c r="AG13" s="59">
         <v>151.44900000000001</v>
       </c>
       <c r="AH13" s="59">
         <v>158.05199999999999</v>
       </c>
-      <c r="AI13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI13" s="80">
+        <v>166.749</v>
+      </c>
+      <c r="AJ13" s="83"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="25" t="s">
@@ -2642,53 +3053,56 @@
       </c>
       <c r="AA14" s="59">
         <v>134.62</v>
       </c>
       <c r="AB14" s="59">
         <v>132.785</v>
       </c>
       <c r="AC14" s="59">
         <v>132.21099999999998</v>
       </c>
       <c r="AD14" s="59">
         <v>130.35300000000001</v>
       </c>
       <c r="AE14" s="59">
         <v>127.10599999999999</v>
       </c>
       <c r="AF14" s="63">
         <v>128.404</v>
       </c>
       <c r="AG14" s="59">
         <v>163.76600000000002</v>
       </c>
       <c r="AH14" s="59">
         <v>175.148</v>
       </c>
-      <c r="AI14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI14" s="80">
+        <v>190.87100000000001</v>
+      </c>
+      <c r="AJ14" s="83"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="25" t="s">
@@ -2747,53 +3161,56 @@
       </c>
       <c r="AA15" s="59">
         <v>221.95099999999996</v>
       </c>
       <c r="AB15" s="59">
         <v>221.869</v>
       </c>
       <c r="AC15" s="59">
         <v>226.756</v>
       </c>
       <c r="AD15" s="59">
         <v>228.45599999999999</v>
       </c>
       <c r="AE15" s="59">
         <v>259.54599999999999</v>
       </c>
       <c r="AF15" s="63">
         <v>231.17699999999999</v>
       </c>
       <c r="AG15" s="59">
         <v>276.86900000000003</v>
       </c>
       <c r="AH15" s="59">
         <v>297.77999999999997</v>
       </c>
-      <c r="AI15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI15" s="80">
+        <v>312.83800000000002</v>
+      </c>
+      <c r="AJ15" s="83"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="25" t="s">
@@ -2852,53 +3269,56 @@
       </c>
       <c r="AA16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF16" s="63">
         <v>11.92</v>
       </c>
       <c r="AG16" s="59">
         <v>48.361999999999995</v>
       </c>
       <c r="AH16" s="59">
         <v>75.673000000000002</v>
       </c>
-      <c r="AI16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI16" s="80">
+        <v>113.961</v>
+      </c>
+      <c r="AJ16" s="83"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -2957,53 +3377,56 @@
       </c>
       <c r="AA17" s="59">
         <v>319.49699999999996</v>
       </c>
       <c r="AB17" s="59">
         <v>320.86399999999998</v>
       </c>
       <c r="AC17" s="59">
         <v>319.47799999999995</v>
       </c>
       <c r="AD17" s="59">
         <v>317.84500000000003</v>
       </c>
       <c r="AE17" s="59">
         <v>314.81100000000004</v>
       </c>
       <c r="AF17" s="63">
         <v>315.62799999999999</v>
       </c>
       <c r="AG17" s="59">
         <v>347.44899999999996</v>
       </c>
       <c r="AH17" s="59">
         <v>360.375</v>
       </c>
-      <c r="AI17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI17" s="80">
+        <v>378.233</v>
+      </c>
+      <c r="AJ17" s="83"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I18" s="25" t="s">
@@ -3062,53 +3485,56 @@
       </c>
       <c r="AA18" s="59">
         <v>203.26500000000001</v>
       </c>
       <c r="AB18" s="59">
         <v>199.529</v>
       </c>
       <c r="AC18" s="59">
         <v>198.82599999999999</v>
       </c>
       <c r="AD18" s="59">
         <v>197.7</v>
       </c>
       <c r="AE18" s="59">
         <v>204.095</v>
       </c>
       <c r="AF18" s="63">
         <v>193.059</v>
       </c>
       <c r="AG18" s="59">
         <v>227.95</v>
       </c>
       <c r="AH18" s="59">
         <v>242.59299999999999</v>
       </c>
-      <c r="AI18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI18" s="80">
+        <v>282.024</v>
+      </c>
+      <c r="AJ18" s="83"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="25" t="s">
@@ -3167,53 +3593,58 @@
       </c>
       <c r="AA19" s="59">
         <v>135.36199999999999</v>
       </c>
       <c r="AB19" s="59">
         <v>136.18299999999999</v>
       </c>
       <c r="AC19" s="59">
         <v>136.833</v>
       </c>
       <c r="AD19" s="59">
         <v>132.56700000000001</v>
       </c>
       <c r="AE19" s="59">
         <v>126.64399999999999</v>
       </c>
       <c r="AF19" s="63">
         <v>127.262</v>
       </c>
       <c r="AG19" s="59">
         <v>162.64699999999999</v>
       </c>
       <c r="AH19" s="59">
         <v>176.738</v>
       </c>
-      <c r="AI19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI19" s="80">
+        <v>187.37100000000001</v>
+      </c>
+      <c r="AJ19" s="83"/>
+      <c r="AM19" s="7"/>
+      <c r="AN19" s="7"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="25" t="s">
@@ -3272,53 +3703,56 @@
       </c>
       <c r="AA20" s="59">
         <v>162.72799999999998</v>
       </c>
       <c r="AB20" s="59">
         <v>163.92499999999998</v>
       </c>
       <c r="AC20" s="59">
         <v>161.65699999999998</v>
       </c>
       <c r="AD20" s="59">
         <v>155.80700000000002</v>
       </c>
       <c r="AE20" s="59">
         <v>151.54599999999999</v>
       </c>
       <c r="AF20" s="63">
         <v>151.90299999999999</v>
       </c>
       <c r="AG20" s="59">
         <v>187.26400000000001</v>
       </c>
       <c r="AH20" s="59">
         <v>194.161</v>
       </c>
-      <c r="AI20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI20" s="80">
+        <v>185.29400000000001</v>
+      </c>
+      <c r="AJ20" s="83"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="25" t="s">
@@ -3377,53 +3811,56 @@
       </c>
       <c r="AA21" s="59">
         <v>550.12600000000009</v>
       </c>
       <c r="AB21" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC21" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD21" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE21" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF21" s="63">
         <v>181.27400000000003</v>
       </c>
       <c r="AG21" s="59">
         <v>164.59</v>
       </c>
       <c r="AH21" s="59">
         <v>149.35499999999999</v>
       </c>
-      <c r="AI21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI21" s="80" t="s">
+        <v>39</v>
+      </c>
+      <c r="AJ21" s="83"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H22" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="25" t="s">
@@ -3482,53 +3919,56 @@
       </c>
       <c r="AA22" s="59">
         <v>180.80700000000002</v>
       </c>
       <c r="AB22" s="59">
         <v>177.22299999999998</v>
       </c>
       <c r="AC22" s="59">
         <v>177.09200000000001</v>
       </c>
       <c r="AD22" s="59">
         <v>174.83699999999999</v>
       </c>
       <c r="AE22" s="59">
         <v>172.352</v>
       </c>
       <c r="AF22" s="63">
         <v>173.32500000000002</v>
       </c>
       <c r="AG22" s="59">
         <v>199.54499999999999</v>
       </c>
       <c r="AH22" s="59">
         <v>211.66</v>
       </c>
-      <c r="AI22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI22" s="80">
+        <v>233.26</v>
+      </c>
+      <c r="AJ22" s="83"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="25" t="s">
@@ -3587,53 +4027,56 @@
       </c>
       <c r="AA23" s="59">
         <v>169.99600000000001</v>
       </c>
       <c r="AB23" s="59">
         <v>165.87599999999998</v>
       </c>
       <c r="AC23" s="59">
         <v>153.96199999999999</v>
       </c>
       <c r="AD23" s="59">
         <v>150.464</v>
       </c>
       <c r="AE23" s="59">
         <v>147.42099999999999</v>
       </c>
       <c r="AF23" s="63">
         <v>146.70099999999999</v>
       </c>
       <c r="AG23" s="59">
         <v>168.80699999999999</v>
       </c>
       <c r="AH23" s="59">
         <v>176.999</v>
       </c>
-      <c r="AI23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI23" s="80">
+        <v>204.57</v>
+      </c>
+      <c r="AJ23" s="83"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="25" t="s">
@@ -3692,53 +4135,56 @@
       </c>
       <c r="AA24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB24" s="59">
         <v>88.070999999999998</v>
       </c>
       <c r="AC24" s="59">
         <v>126.08799999999999</v>
       </c>
       <c r="AD24" s="59">
         <v>175.19900000000001</v>
       </c>
       <c r="AE24" s="59">
         <v>171.041</v>
       </c>
       <c r="AF24" s="63">
         <v>189.70200000000003</v>
       </c>
       <c r="AG24" s="59">
         <v>274.37</v>
       </c>
       <c r="AH24" s="59">
         <v>326.61</v>
       </c>
-      <c r="AI24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI24" s="80">
+        <v>499.68599999999998</v>
+      </c>
+      <c r="AJ24" s="83"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="25" t="s">
@@ -3797,53 +4243,56 @@
       </c>
       <c r="AA25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE25" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF25" s="63">
         <v>5.1150000000000002</v>
       </c>
       <c r="AG25" s="59">
         <v>18.037000000000003</v>
       </c>
       <c r="AH25" s="59">
         <v>25.786999999999999</v>
       </c>
-      <c r="AI25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI25" s="80">
+        <v>34.134999999999998</v>
+      </c>
+      <c r="AJ25" s="83"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="25" t="s">
@@ -3902,53 +4351,56 @@
       </c>
       <c r="AA26" s="59">
         <v>341.97399999999999</v>
       </c>
       <c r="AB26" s="59">
         <v>339.61200000000002</v>
       </c>
       <c r="AC26" s="59">
         <v>335.57</v>
       </c>
       <c r="AD26" s="59">
         <v>333.53099999999995</v>
       </c>
       <c r="AE26" s="59">
         <v>328.47700000000003</v>
       </c>
       <c r="AF26" s="63">
         <v>322.70099999999996</v>
       </c>
       <c r="AG26" s="59">
         <v>334.18900000000002</v>
       </c>
       <c r="AH26" s="59">
         <v>333.78800000000001</v>
       </c>
-      <c r="AI26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI26" s="80">
+        <v>349.87599999999998</v>
+      </c>
+      <c r="AJ26" s="83"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H27" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="25" t="s">
@@ -4007,53 +4459,56 @@
       </c>
       <c r="AA27" s="59">
         <v>280.48899999999998</v>
       </c>
       <c r="AB27" s="59">
         <v>288.53900000000004</v>
       </c>
       <c r="AC27" s="59">
         <v>300.35200000000003</v>
       </c>
       <c r="AD27" s="59">
         <v>303.59000000000003</v>
       </c>
       <c r="AE27" s="59">
         <v>312.48900000000003</v>
       </c>
       <c r="AF27" s="63">
         <v>317.91200000000003</v>
       </c>
       <c r="AG27" s="59">
         <v>384.89899999999994</v>
       </c>
       <c r="AH27" s="59">
         <v>424.67899999999997</v>
       </c>
-      <c r="AI27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI27" s="80">
+        <v>448.07</v>
+      </c>
+      <c r="AJ27" s="83"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="25" t="s">
@@ -4112,53 +4567,56 @@
       </c>
       <c r="AA28" s="59">
         <v>504.38200000000001</v>
       </c>
       <c r="AB28" s="59">
         <v>509.59199999999998</v>
       </c>
       <c r="AC28" s="59">
         <v>514.72900000000004</v>
       </c>
       <c r="AD28" s="59">
         <v>513.44500000000005</v>
       </c>
       <c r="AE28" s="59">
         <v>510.53299999999996</v>
       </c>
       <c r="AF28" s="63">
         <v>530.09199999999998</v>
       </c>
       <c r="AG28" s="59">
         <v>617.23800000000006</v>
       </c>
       <c r="AH28" s="59">
         <v>667.62900000000002</v>
       </c>
-      <c r="AI28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI28" s="80">
+        <v>725.05200000000002</v>
+      </c>
+      <c r="AJ28" s="83"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="25" t="s">
@@ -4217,53 +4675,56 @@
       </c>
       <c r="AA29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB29" s="59">
         <v>26.59</v>
       </c>
       <c r="AC29" s="59">
         <v>81.17</v>
       </c>
       <c r="AD29" s="59">
         <v>114.233</v>
       </c>
       <c r="AE29" s="59">
         <v>136.375</v>
       </c>
       <c r="AF29" s="63">
         <v>152.38200000000001</v>
       </c>
       <c r="AG29" s="59">
         <v>207.84199999999998</v>
       </c>
       <c r="AH29" s="59">
         <v>243.41499999999999</v>
       </c>
-      <c r="AI29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI29" s="80">
+        <v>329.47300000000001</v>
+      </c>
+      <c r="AJ29" s="83"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E30" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H30" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I30" s="25" t="s">
@@ -4322,53 +4783,55 @@
       </c>
       <c r="AA30" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB30" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC30" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD30" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE30" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF30" s="63">
         <v>41.998999999999995</v>
       </c>
       <c r="AG30" s="59">
         <v>47.529000000000003</v>
       </c>
       <c r="AH30" s="59">
         <v>51.552</v>
       </c>
-      <c r="AI30" s="73"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI30" s="81" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E31" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G31" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H31" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I31" s="25" t="s">
@@ -4427,149 +4890,153 @@
       </c>
       <c r="AA31" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB31" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC31" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD31" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE31" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF31" s="63">
         <v>205.68299999999999</v>
       </c>
       <c r="AG31" s="59">
         <v>282.21599999999995</v>
       </c>
       <c r="AH31" s="59">
         <v>314.47300000000001</v>
       </c>
-      <c r="AI31" s="2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI31" s="81" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" s="52"/>
       <c r="M32" s="59"/>
       <c r="N32" s="59"/>
       <c r="O32" s="59"/>
       <c r="P32" s="59"/>
       <c r="Q32" s="59"/>
       <c r="R32" s="59"/>
       <c r="S32" s="59"/>
       <c r="T32" s="59"/>
       <c r="U32" s="59"/>
       <c r="V32" s="59"/>
       <c r="W32" s="59"/>
       <c r="X32" s="59"/>
       <c r="Y32" s="59"/>
       <c r="Z32" s="59"/>
       <c r="AA32" s="59"/>
       <c r="AB32" s="59"/>
       <c r="AC32" s="59"/>
       <c r="AD32" s="59"/>
       <c r="AE32" s="59"/>
       <c r="AF32" s="59"/>
       <c r="AG32" s="59"/>
     </row>
-    <row r="33" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A33" s="80" t="s">
+    <row r="33" spans="1:35" ht="12.75">
+      <c r="A33" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="B33" s="80"/>
-[...32 lines deleted...]
-    <row r="34" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B33" s="99"/>
+      <c r="C33" s="99"/>
+      <c r="D33" s="99"/>
+      <c r="E33" s="99"/>
+      <c r="F33" s="99"/>
+      <c r="G33" s="99"/>
+      <c r="H33" s="99"/>
+      <c r="I33" s="99"/>
+      <c r="J33" s="99"/>
+      <c r="K33" s="99"/>
+      <c r="L33" s="99"/>
+      <c r="M33" s="99"/>
+      <c r="N33" s="99"/>
+      <c r="O33" s="99"/>
+      <c r="P33" s="99"/>
+      <c r="Q33" s="99"/>
+      <c r="R33" s="99"/>
+      <c r="S33" s="99"/>
+      <c r="T33" s="99"/>
+      <c r="U33" s="99"/>
+      <c r="V33" s="99"/>
+      <c r="W33" s="99"/>
+      <c r="X33" s="99"/>
+      <c r="Y33" s="99"/>
+      <c r="Z33" s="99"/>
+      <c r="AA33" s="99"/>
+      <c r="AB33" s="99"/>
+      <c r="AC33" s="99"/>
+      <c r="AD33" s="99"/>
+      <c r="AE33" s="99"/>
+      <c r="AF33" s="99"/>
+      <c r="AG33" s="99"/>
+      <c r="AH33" s="99"/>
+      <c r="AI33" s="99"/>
+    </row>
+    <row r="34" spans="1:35" ht="12.75">
       <c r="A34" s="61"/>
       <c r="B34" s="61"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="61"/>
       <c r="F34" s="61"/>
       <c r="G34" s="61"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="61"/>
       <c r="N34" s="61"/>
       <c r="O34" s="61"/>
       <c r="P34" s="61"/>
       <c r="Q34" s="61"/>
       <c r="R34" s="61"/>
       <c r="S34" s="61"/>
       <c r="T34" s="61"/>
       <c r="U34" s="61"/>
       <c r="V34" s="61"/>
       <c r="W34" s="61"/>
       <c r="X34" s="61"/>
       <c r="Y34" s="61"/>
       <c r="Z34" s="61"/>
       <c r="AA34" s="61"/>
       <c r="AB34" s="61"/>
       <c r="AC34" s="61"/>
       <c r="AD34" s="61"/>
       <c r="AE34" s="61"/>
       <c r="AF34" s="61"/>
       <c r="AG34" s="61"/>
     </row>
-    <row r="35" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:35">
       <c r="A35" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="59">
         <v>905.4</v>
       </c>
       <c r="C35" s="59">
         <v>954.46900000000005</v>
       </c>
       <c r="D35" s="59">
         <v>1016.3470000000001</v>
       </c>
       <c r="E35" s="59">
         <v>1064.4459999999999</v>
       </c>
       <c r="F35" s="59">
         <v>1057.8</v>
       </c>
       <c r="G35" s="59">
         <v>1043.8999999999999</v>
       </c>
       <c r="H35" s="59">
         <v>1045.347</v>
       </c>
       <c r="I35" s="59">
@@ -4628,53 +5095,55 @@
       </c>
       <c r="AA35" s="63" t="s">
         <v>73</v>
       </c>
       <c r="AB35" s="64" t="s">
         <v>58</v>
       </c>
       <c r="AC35" s="63" t="s">
         <v>74</v>
       </c>
       <c r="AD35" s="63" t="s">
         <v>75</v>
       </c>
       <c r="AE35" s="63" t="s">
         <v>76</v>
       </c>
       <c r="AF35" s="63">
         <v>4014.9029999999998</v>
       </c>
       <c r="AG35" s="59">
         <v>4839.4110000000001</v>
       </c>
       <c r="AH35" s="59">
         <v>5232.1019999999999</v>
       </c>
-      <c r="AI35" s="16"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI35" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G36" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I36" s="25" t="s">
@@ -4733,53 +5202,55 @@
       </c>
       <c r="AA36" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB36" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC36" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD36" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE36" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF36" s="63">
         <v>7.8229999999999995</v>
       </c>
       <c r="AG36" s="59">
         <v>41.193000000000005</v>
       </c>
       <c r="AH36" s="59">
         <v>63.718000000000004</v>
       </c>
-      <c r="AI36" s="16"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI36" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G37" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H37" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="25" t="s">
@@ -4838,53 +5309,55 @@
       </c>
       <c r="AA37" s="59">
         <v>184.30500000000001</v>
       </c>
       <c r="AB37" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC37" s="59">
         <v>181.15600000000001</v>
       </c>
       <c r="AD37" s="59">
         <v>176.70800000000003</v>
       </c>
       <c r="AE37" s="59">
         <v>171.346</v>
       </c>
       <c r="AF37" s="63">
         <v>172.67099999999999</v>
       </c>
       <c r="AG37" s="59">
         <v>199.78</v>
       </c>
       <c r="AH37" s="59">
         <v>213.798</v>
       </c>
-      <c r="AI37" s="16"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI37" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D38" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E38" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F38" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G38" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H38" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="25" t="s">
@@ -4943,53 +5416,55 @@
       </c>
       <c r="AA38" s="59">
         <v>153.10400000000001</v>
       </c>
       <c r="AB38" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC38" s="59">
         <v>148.97800000000001</v>
       </c>
       <c r="AD38" s="59">
         <v>142.74800000000002</v>
       </c>
       <c r="AE38" s="59">
         <v>136.88200000000001</v>
       </c>
       <c r="AF38" s="63">
         <v>138.11000000000001</v>
       </c>
       <c r="AG38" s="59">
         <v>188.68299999999999</v>
       </c>
       <c r="AH38" s="59">
         <v>201.012</v>
       </c>
-      <c r="AI38" s="16"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI38" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D39" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E39" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F39" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G39" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H39" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="25" t="s">
@@ -5048,53 +5523,55 @@
       </c>
       <c r="AA39" s="59">
         <v>508.98200000000003</v>
       </c>
       <c r="AB39" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC39" s="59">
         <v>532.351</v>
       </c>
       <c r="AD39" s="59">
         <v>527.995</v>
       </c>
       <c r="AE39" s="59">
         <v>488.92799999999994</v>
       </c>
       <c r="AF39" s="63">
         <v>517.53200000000004</v>
       </c>
       <c r="AG39" s="59">
         <v>561.173</v>
       </c>
       <c r="AH39" s="59">
         <v>586.72699999999998</v>
       </c>
-      <c r="AI39" s="16"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI39" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="25" t="s">
@@ -5153,53 +5630,55 @@
       </c>
       <c r="AA40" s="59">
         <v>118.113</v>
       </c>
       <c r="AB40" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC40" s="59">
         <v>115.04199999999999</v>
       </c>
       <c r="AD40" s="59">
         <v>109.67</v>
       </c>
       <c r="AE40" s="59">
         <v>103.36699999999999</v>
       </c>
       <c r="AF40" s="63">
         <v>102.63199999999999</v>
       </c>
       <c r="AG40" s="59">
         <v>134.04400000000001</v>
       </c>
       <c r="AH40" s="59">
         <v>140.221</v>
       </c>
-      <c r="AI40" s="16"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI40" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D41" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E41" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F41" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H41" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="25" t="s">
@@ -5258,53 +5737,55 @@
       </c>
       <c r="AA41" s="59">
         <v>119.477</v>
       </c>
       <c r="AB41" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC41" s="59">
         <v>117.54799999999999</v>
       </c>
       <c r="AD41" s="59">
         <v>115.619</v>
       </c>
       <c r="AE41" s="59">
         <v>112.017</v>
       </c>
       <c r="AF41" s="63">
         <v>114.437</v>
       </c>
       <c r="AG41" s="59">
         <v>148.876</v>
       </c>
       <c r="AH41" s="59">
         <v>159.51400000000001</v>
       </c>
-      <c r="AI41" s="16"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI41" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F42" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G42" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="25" t="s">
@@ -5363,53 +5844,55 @@
       </c>
       <c r="AA42" s="59">
         <v>209.40900000000002</v>
       </c>
       <c r="AB42" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC42" s="59">
         <v>214.46899999999999</v>
       </c>
       <c r="AD42" s="59">
         <v>216.048</v>
       </c>
       <c r="AE42" s="59">
         <v>246.91199999999998</v>
       </c>
       <c r="AF42" s="63">
         <v>217.59199999999998</v>
       </c>
       <c r="AG42" s="59">
         <v>262.68400000000003</v>
       </c>
       <c r="AH42" s="59">
         <v>283.28399999999999</v>
       </c>
-      <c r="AI42" s="16"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI42" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D43" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E43" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F43" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G43" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H43" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="25" t="s">
@@ -5468,53 +5951,55 @@
       </c>
       <c r="AA43" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB43" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC43" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD43" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE43" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF43" s="63">
         <v>10.843</v>
       </c>
       <c r="AG43" s="59">
         <v>46.334999999999994</v>
       </c>
       <c r="AH43" s="59">
         <v>72.822000000000003</v>
       </c>
-      <c r="AI43" s="16"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI43" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E44" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H44" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="25" t="s">
@@ -5573,53 +6058,55 @@
       </c>
       <c r="AA44" s="59">
         <v>291.55599999999998</v>
       </c>
       <c r="AB44" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC44" s="59">
         <v>292.29199999999997</v>
       </c>
       <c r="AD44" s="59">
         <v>290.53700000000003</v>
       </c>
       <c r="AE44" s="59">
         <v>286.15900000000005</v>
       </c>
       <c r="AF44" s="63">
         <v>289.65099999999995</v>
       </c>
       <c r="AG44" s="59">
         <v>320.53700000000003</v>
       </c>
       <c r="AH44" s="59">
         <v>332.95100000000002</v>
       </c>
-      <c r="AI44" s="16"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI44" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C45" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D45" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E45" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F45" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G45" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H45" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="25" t="s">
@@ -5678,53 +6165,55 @@
       </c>
       <c r="AA45" s="59">
         <v>178.05199999999999</v>
       </c>
       <c r="AB45" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC45" s="59">
         <v>173.71799999999999</v>
       </c>
       <c r="AD45" s="59">
         <v>172.27600000000001</v>
       </c>
       <c r="AE45" s="59">
         <v>178.25799999999998</v>
       </c>
       <c r="AF45" s="63">
         <v>170.12</v>
       </c>
       <c r="AG45" s="59">
         <v>204.51999999999998</v>
       </c>
       <c r="AH45" s="59">
         <v>218.708</v>
       </c>
-      <c r="AI45" s="16"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI45" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C46" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D46" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E46" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F46" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G46" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H46" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I46" s="25" t="s">
@@ -5783,53 +6272,55 @@
       </c>
       <c r="AA46" s="59">
         <v>120.95599999999999</v>
       </c>
       <c r="AB46" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC46" s="59">
         <v>122.931</v>
       </c>
       <c r="AD46" s="59">
         <v>118.78699999999999</v>
       </c>
       <c r="AE46" s="59">
         <v>112.71599999999999</v>
       </c>
       <c r="AF46" s="63">
         <v>113.318</v>
       </c>
       <c r="AG46" s="59">
         <v>148.90899999999999</v>
       </c>
       <c r="AH46" s="59">
         <v>162.38300000000001</v>
       </c>
-      <c r="AI46" s="16"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI46" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H47" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="25" t="s">
@@ -5888,53 +6379,55 @@
       </c>
       <c r="AA47" s="59">
         <v>143.43200000000002</v>
       </c>
       <c r="AB47" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC47" s="59">
         <v>142.45800000000003</v>
       </c>
       <c r="AD47" s="59">
         <v>136.715</v>
       </c>
       <c r="AE47" s="59">
         <v>132.21799999999999</v>
       </c>
       <c r="AF47" s="63">
         <v>133.101</v>
       </c>
       <c r="AG47" s="59">
         <v>167.75899999999999</v>
       </c>
       <c r="AH47" s="59">
         <v>174.482</v>
       </c>
-      <c r="AI47" s="16"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI47" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E48" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G48" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -5993,53 +6486,55 @@
       </c>
       <c r="AA48" s="59">
         <v>523.20399999999995</v>
       </c>
       <c r="AB48" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC48" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD48" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE48" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF48" s="63">
         <v>168.70000000000002</v>
       </c>
       <c r="AG48" s="59">
         <v>152.613</v>
       </c>
       <c r="AH48" s="59">
         <v>138.23099999999999</v>
       </c>
-      <c r="AI48" s="16"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI48" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C49" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D49" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E49" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F49" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G49" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H49" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="25" t="s">
@@ -6098,53 +6593,55 @@
       </c>
       <c r="AA49" s="59">
         <v>161.01999999999998</v>
       </c>
       <c r="AB49" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC49" s="59">
         <v>158.26</v>
       </c>
       <c r="AD49" s="59">
         <v>155.982</v>
       </c>
       <c r="AE49" s="59">
         <v>153.17699999999999</v>
       </c>
       <c r="AF49" s="63">
         <v>155.696</v>
       </c>
       <c r="AG49" s="59">
         <v>180.97800000000001</v>
       </c>
       <c r="AH49" s="59">
         <v>192.57599999999999</v>
       </c>
-      <c r="AI49" s="16"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI49" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C50" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D50" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F50" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G50" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H50" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="25" t="s">
@@ -6203,53 +6700,55 @@
       </c>
       <c r="AA50" s="59">
         <v>151.86600000000001</v>
       </c>
       <c r="AB50" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC50" s="59">
         <v>136.36100000000002</v>
       </c>
       <c r="AD50" s="59">
         <v>132.03899999999999</v>
       </c>
       <c r="AE50" s="59">
         <v>127.37</v>
       </c>
       <c r="AF50" s="63">
         <v>128.50200000000001</v>
       </c>
       <c r="AG50" s="59">
         <v>149.80600000000001</v>
       </c>
       <c r="AH50" s="59">
         <v>157.54</v>
       </c>
-      <c r="AI50" s="16"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI50" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="25" t="s">
@@ -6308,53 +6807,55 @@
       </c>
       <c r="AA51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB51" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC51" s="59">
         <v>112.286</v>
       </c>
       <c r="AD51" s="59">
         <v>161.34399999999999</v>
       </c>
       <c r="AE51" s="59">
         <v>167.28100000000003</v>
       </c>
       <c r="AF51" s="63">
         <v>185.56999999999996</v>
       </c>
       <c r="AG51" s="59">
         <v>269.16699999999997</v>
       </c>
       <c r="AH51" s="59">
         <v>320.31900000000002</v>
       </c>
-      <c r="AI51" s="16"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI51" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C52" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D52" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E52" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F52" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G52" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H52" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="25" t="s">
@@ -6413,53 +6914,55 @@
       </c>
       <c r="AA52" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB52" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC52" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD52" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE52" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF52" s="63">
         <v>4.1549999999999994</v>
       </c>
       <c r="AG52" s="59">
         <v>17.158999999999999</v>
       </c>
       <c r="AH52" s="59">
         <v>24.550999999999998</v>
       </c>
-      <c r="AI52" s="16"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI52" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C53" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D53" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E53" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F53" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G53" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H53" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="25" t="s">
@@ -6518,53 +7021,55 @@
       </c>
       <c r="AA53" s="59">
         <v>313.95100000000002</v>
       </c>
       <c r="AB53" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC53" s="59">
         <v>307.55500000000001</v>
       </c>
       <c r="AD53" s="59">
         <v>305.36100000000005</v>
       </c>
       <c r="AE53" s="59">
         <v>299.48599999999999</v>
       </c>
       <c r="AF53" s="63">
         <v>295.32499999999999</v>
       </c>
       <c r="AG53" s="59">
         <v>307.00200000000001</v>
       </c>
       <c r="AH53" s="59">
         <v>306.73500000000001</v>
       </c>
-      <c r="AI53" s="16"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI53" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C54" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D54" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E54" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F54" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G54" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H54" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="25" t="s">
@@ -6623,53 +7128,55 @@
       </c>
       <c r="AA54" s="59">
         <v>245.96600000000001</v>
       </c>
       <c r="AB54" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC54" s="59">
         <v>264.05500000000006</v>
       </c>
       <c r="AD54" s="59">
         <v>268.00700000000001</v>
       </c>
       <c r="AE54" s="59">
         <v>277.22300000000001</v>
       </c>
       <c r="AF54" s="63">
         <v>283.72700000000003</v>
       </c>
       <c r="AG54" s="59">
         <v>347.18699999999995</v>
       </c>
       <c r="AH54" s="59">
         <v>384.79</v>
       </c>
-      <c r="AI54" s="16"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI54" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C55" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D55" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F55" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G55" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H55" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="25" t="s">
@@ -6728,53 +7235,55 @@
       </c>
       <c r="AA55" s="59">
         <v>443.60599999999999</v>
       </c>
       <c r="AB55" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC55" s="59">
         <v>452.79</v>
       </c>
       <c r="AD55" s="59">
         <v>451.58499999999998</v>
       </c>
       <c r="AE55" s="59">
         <v>443.93500000000006</v>
       </c>
       <c r="AF55" s="63">
         <v>468.74899999999997</v>
       </c>
       <c r="AG55" s="59">
         <v>548.26300000000003</v>
       </c>
       <c r="AH55" s="59">
         <v>593.34799999999996</v>
       </c>
-      <c r="AI55" s="16"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI55" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C56" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D56" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E56" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F56" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G56" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H56" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="25" t="s">
@@ -6833,53 +7342,55 @@
       </c>
       <c r="AA56" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB56" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC56" s="59">
         <v>77.284999999999997</v>
       </c>
       <c r="AD56" s="59">
         <v>108.367</v>
       </c>
       <c r="AE56" s="59">
         <v>129.39999999999998</v>
       </c>
       <c r="AF56" s="63">
         <v>145.179</v>
       </c>
       <c r="AG56" s="59">
         <v>199.30100000000002</v>
       </c>
       <c r="AH56" s="59">
         <v>233.50399999999999</v>
       </c>
-      <c r="AI56" s="16"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI56" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35">
       <c r="A57" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="25" t="s">
@@ -6938,53 +7449,55 @@
       </c>
       <c r="AA57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF57" s="63">
         <v>15.744999999999999</v>
       </c>
       <c r="AG57" s="59">
         <v>19.827999999999999</v>
       </c>
       <c r="AH57" s="59">
         <v>24.192</v>
       </c>
-      <c r="AI57" s="16"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI57" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="25" t="s">
@@ -7043,127 +7556,129 @@
       </c>
       <c r="AA58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF58" s="63">
         <v>175.72499999999999</v>
       </c>
       <c r="AG58" s="59">
         <v>223.6</v>
       </c>
       <c r="AH58" s="59">
         <v>246.696</v>
       </c>
-      <c r="AI58" s="16"/>
-[...2 lines deleted...]
-      <c r="A59" s="80" t="s">
+      <c r="AI58" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35" ht="12.75">
+      <c r="A59" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="B59" s="80"/>
-[...33 lines deleted...]
-    <row r="60" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B59" s="99"/>
+      <c r="C59" s="99"/>
+      <c r="D59" s="99"/>
+      <c r="E59" s="99"/>
+      <c r="F59" s="99"/>
+      <c r="G59" s="99"/>
+      <c r="H59" s="99"/>
+      <c r="I59" s="99"/>
+      <c r="J59" s="99"/>
+      <c r="K59" s="99"/>
+      <c r="L59" s="99"/>
+      <c r="M59" s="99"/>
+      <c r="N59" s="99"/>
+      <c r="O59" s="99"/>
+      <c r="P59" s="99"/>
+      <c r="Q59" s="99"/>
+      <c r="R59" s="99"/>
+      <c r="S59" s="99"/>
+      <c r="T59" s="99"/>
+      <c r="U59" s="99"/>
+      <c r="V59" s="99"/>
+      <c r="W59" s="99"/>
+      <c r="X59" s="99"/>
+      <c r="Y59" s="99"/>
+      <c r="Z59" s="99"/>
+      <c r="AA59" s="99"/>
+      <c r="AB59" s="99"/>
+      <c r="AC59" s="99"/>
+      <c r="AD59" s="99"/>
+      <c r="AE59" s="99"/>
+      <c r="AF59" s="99"/>
+      <c r="AG59" s="99"/>
+      <c r="AH59" s="99"/>
+      <c r="AI59" s="99"/>
+    </row>
+    <row r="60" spans="1:35" ht="12.75">
       <c r="A60" s="61"/>
       <c r="B60" s="61"/>
       <c r="C60" s="61"/>
       <c r="D60" s="61"/>
       <c r="E60" s="61"/>
       <c r="F60" s="61"/>
       <c r="G60" s="61"/>
       <c r="H60" s="61"/>
       <c r="I60" s="61"/>
       <c r="J60" s="61"/>
       <c r="K60" s="61"/>
       <c r="L60" s="61"/>
       <c r="M60" s="61"/>
       <c r="N60" s="61"/>
       <c r="O60" s="61"/>
       <c r="P60" s="61"/>
       <c r="Q60" s="61"/>
       <c r="R60" s="61"/>
       <c r="S60" s="61"/>
       <c r="T60" s="61"/>
       <c r="U60" s="61"/>
       <c r="V60" s="61"/>
       <c r="W60" s="61"/>
       <c r="X60" s="61"/>
       <c r="Y60" s="61"/>
       <c r="Z60" s="61"/>
       <c r="AA60" s="61"/>
       <c r="AB60" s="61"/>
       <c r="AC60" s="61"/>
       <c r="AD60" s="61"/>
       <c r="AE60" s="61"/>
       <c r="AF60" s="61"/>
       <c r="AG60" s="61"/>
-      <c r="AI60" s="30"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="58">
         <v>916.1</v>
       </c>
       <c r="C61" s="58">
         <v>955.6</v>
       </c>
       <c r="D61" s="58">
         <v>991.7</v>
       </c>
       <c r="E61" s="58">
         <v>1034.0999999999999</v>
       </c>
       <c r="F61" s="58">
         <v>997.5</v>
       </c>
       <c r="G61" s="58">
         <v>973.3</v>
       </c>
       <c r="H61" s="58">
         <v>971.2</v>
       </c>
       <c r="I61" s="58">
@@ -7222,53 +7737,55 @@
       </c>
       <c r="AA61" s="64">
         <v>3851.5830000000001</v>
       </c>
       <c r="AB61" s="64">
         <v>3847.9810000000002</v>
       </c>
       <c r="AC61" s="64">
         <v>3776.893</v>
       </c>
       <c r="AD61" s="64">
         <v>3870.3180000000002</v>
       </c>
       <c r="AE61" s="64">
         <v>3798.0709999999999</v>
       </c>
       <c r="AF61" s="64">
         <v>3909.5590000000002</v>
       </c>
       <c r="AG61" s="64">
         <v>4690.8999999999996</v>
       </c>
       <c r="AH61" s="59">
         <v>5060.0829999999996</v>
       </c>
-      <c r="AI61" s="3"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI61" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="58" t="s">
@@ -7327,53 +7844,55 @@
       </c>
       <c r="AA62" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB62" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AC62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE62" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF62" s="64">
         <v>7.1070000000000002</v>
       </c>
       <c r="AG62" s="17">
         <v>40.549999999999997</v>
       </c>
       <c r="AH62" s="59">
         <v>62.335000000000001</v>
       </c>
-      <c r="AI62" s="3"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI62" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="63" spans="1:35">
       <c r="A63" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C63" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D63" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F63" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G63" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H63" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="58" t="s">
@@ -7432,53 +7951,55 @@
       </c>
       <c r="AA63" s="64">
         <v>178.03399999999999</v>
       </c>
       <c r="AB63" s="64">
         <v>177.381</v>
       </c>
       <c r="AC63" s="58">
         <v>174.48699999999999</v>
       </c>
       <c r="AD63" s="64">
         <v>169.93600000000001</v>
       </c>
       <c r="AE63" s="58">
         <v>163.434</v>
       </c>
       <c r="AF63" s="64">
         <v>168.398</v>
       </c>
       <c r="AG63" s="17">
         <v>195.221</v>
       </c>
       <c r="AH63" s="59">
         <v>208.88900000000001</v>
       </c>
-      <c r="AI63" s="3"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI63" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="64" spans="1:35">
       <c r="A64" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C64" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D64" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E64" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F64" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G64" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H64" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I64" s="58" t="s">
@@ -7537,53 +8058,55 @@
       </c>
       <c r="AA64" s="64">
         <v>148.613</v>
       </c>
       <c r="AB64" s="64">
         <v>149.22900000000001</v>
       </c>
       <c r="AC64" s="58">
         <v>142.85</v>
       </c>
       <c r="AD64" s="64">
         <v>135.69999999999999</v>
       </c>
       <c r="AE64" s="58">
         <v>128.50399999999999</v>
       </c>
       <c r="AF64" s="64">
         <v>132.833</v>
       </c>
       <c r="AG64" s="17">
         <v>182.43700000000001</v>
       </c>
       <c r="AH64" s="59">
         <v>194.15100000000001</v>
       </c>
-      <c r="AI64" s="3"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI64" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:35">
       <c r="A65" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D65" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F65" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G65" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H65" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I65" s="58" t="s">
@@ -7642,53 +8165,55 @@
       </c>
       <c r="AA65" s="64">
         <v>474.298</v>
       </c>
       <c r="AB65" s="64">
         <v>482.952</v>
       </c>
       <c r="AC65" s="58">
         <v>493.48899999999998</v>
       </c>
       <c r="AD65" s="64">
         <v>486.00599999999997</v>
       </c>
       <c r="AE65" s="58">
         <v>476.41399999999999</v>
       </c>
       <c r="AF65" s="64">
         <v>483.233</v>
       </c>
       <c r="AG65" s="17">
         <v>524.76</v>
       </c>
       <c r="AH65" s="59">
         <v>549.12300000000005</v>
       </c>
-      <c r="AI65" s="3"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI65" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="66" spans="1:35">
       <c r="A66" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C66" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D66" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E66" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F66" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G66" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H66" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="58" t="s">
@@ -7747,53 +8272,55 @@
       </c>
       <c r="AA66" s="64">
         <v>114.31699999999999</v>
       </c>
       <c r="AB66" s="64">
         <v>114.48399999999999</v>
       </c>
       <c r="AC66" s="58">
         <v>110.43899999999999</v>
       </c>
       <c r="AD66" s="64">
         <v>104.819</v>
       </c>
       <c r="AE66" s="58">
         <v>97.36</v>
       </c>
       <c r="AF66" s="64">
         <v>98.227000000000004</v>
       </c>
       <c r="AG66" s="17">
         <v>129.04300000000001</v>
       </c>
       <c r="AH66" s="59">
         <v>135.08699999999999</v>
       </c>
-      <c r="AI66" s="3"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI66" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="67" spans="1:35">
       <c r="A67" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C67" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D67" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E67" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F67" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G67" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H67" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="58" t="s">
@@ -7852,53 +8379,55 @@
       </c>
       <c r="AA67" s="64">
         <v>116.71599999999999</v>
       </c>
       <c r="AB67" s="64">
         <v>116.47</v>
       </c>
       <c r="AC67" s="58">
         <v>114.092</v>
       </c>
       <c r="AD67" s="64">
         <v>111.77</v>
       </c>
       <c r="AE67" s="58">
         <v>107.461</v>
       </c>
       <c r="AF67" s="64">
         <v>111.3</v>
       </c>
       <c r="AG67" s="17">
         <v>145.38900000000001</v>
       </c>
       <c r="AH67" s="59">
         <v>156.01599999999999</v>
       </c>
-      <c r="AI67" s="3"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI67" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="68" spans="1:35">
       <c r="A68" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C68" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D68" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E68" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F68" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G68" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H68" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="58" t="s">
@@ -7957,53 +8486,55 @@
       </c>
       <c r="AA68" s="64">
         <v>194.01499999999999</v>
       </c>
       <c r="AB68" s="64">
         <v>195.68199999999999</v>
       </c>
       <c r="AC68" s="58">
         <v>198.529</v>
       </c>
       <c r="AD68" s="64">
         <v>199.64</v>
       </c>
       <c r="AE68" s="58">
         <v>195.62100000000001</v>
       </c>
       <c r="AF68" s="64">
         <v>203.72499999999999</v>
       </c>
       <c r="AG68" s="17">
         <v>247.393</v>
       </c>
       <c r="AH68" s="59">
         <v>267.35300000000001</v>
       </c>
-      <c r="AI68" s="3"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI68" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="69" spans="1:35">
       <c r="A69" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I69" s="58" t="s">
@@ -8062,53 +8593,55 @@
       </c>
       <c r="AA69" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB69" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AC69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE69" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF69" s="64">
         <v>9.9740000000000002</v>
       </c>
       <c r="AG69" s="17">
         <v>42.875999999999998</v>
       </c>
       <c r="AH69" s="59">
         <v>67.254999999999995</v>
       </c>
-      <c r="AI69" s="3"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI69" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="70" spans="1:35">
       <c r="A70" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C70" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D70" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E70" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F70" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G70" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H70" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I70" s="58" t="s">
@@ -8167,53 +8700,55 @@
       </c>
       <c r="AA70" s="64">
         <v>283.26</v>
       </c>
       <c r="AB70" s="64">
         <v>287.202</v>
       </c>
       <c r="AC70" s="58">
         <v>282.38499999999999</v>
       </c>
       <c r="AD70" s="64">
         <v>279.84300000000002</v>
       </c>
       <c r="AE70" s="58">
         <v>274.01499999999999</v>
       </c>
       <c r="AF70" s="64">
         <v>281.40199999999999</v>
       </c>
       <c r="AG70" s="17">
         <v>311.70699999999999</v>
       </c>
       <c r="AH70" s="59">
         <v>323.98500000000001</v>
       </c>
-      <c r="AI70" s="3"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI70" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="71" spans="1:35">
       <c r="A71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C71" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D71" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F71" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G71" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H71" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="58" t="s">
@@ -8272,53 +8807,55 @@
       </c>
       <c r="AA71" s="64">
         <v>172.14500000000001</v>
       </c>
       <c r="AB71" s="64">
         <v>171.506</v>
       </c>
       <c r="AC71" s="58">
         <v>166.16900000000001</v>
       </c>
       <c r="AD71" s="64">
         <v>163.774</v>
       </c>
       <c r="AE71" s="58">
         <v>159.209</v>
       </c>
       <c r="AF71" s="64">
         <v>164.38399999999999</v>
       </c>
       <c r="AG71" s="17">
         <v>197.708</v>
       </c>
       <c r="AH71" s="59">
         <v>211.39</v>
       </c>
-      <c r="AI71" s="3"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI71" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="72" spans="1:35">
       <c r="A72" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B72" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C72" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D72" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E72" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F72" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G72" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H72" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="58" t="s">
@@ -8377,53 +8914,55 @@
       </c>
       <c r="AA72" s="64">
         <v>110.08499999999999</v>
       </c>
       <c r="AB72" s="64">
         <v>112.61199999999999</v>
       </c>
       <c r="AC72" s="58">
         <v>112.42700000000001</v>
       </c>
       <c r="AD72" s="64">
         <v>108.60599999999999</v>
       </c>
       <c r="AE72" s="58">
         <v>102.136</v>
       </c>
       <c r="AF72" s="64">
         <v>105.598</v>
       </c>
       <c r="AG72" s="17">
         <v>139.46899999999999</v>
       </c>
       <c r="AH72" s="59">
         <v>152.66</v>
       </c>
-      <c r="AI72" s="3"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI72" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="73" spans="1:35">
       <c r="A73" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B73" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C73" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D73" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E73" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F73" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G73" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H73" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="58" t="s">
@@ -8482,53 +9021,55 @@
       </c>
       <c r="AA73" s="64">
         <v>137.501</v>
       </c>
       <c r="AB73" s="64">
         <v>140.255</v>
       </c>
       <c r="AC73" s="58">
         <v>136.482</v>
       </c>
       <c r="AD73" s="64">
         <v>131.03800000000001</v>
       </c>
       <c r="AE73" s="58">
         <v>125.649</v>
       </c>
       <c r="AF73" s="64">
         <v>127.83199999999999</v>
       </c>
       <c r="AG73" s="17">
         <v>161.51</v>
       </c>
       <c r="AH73" s="59">
         <v>167.93600000000001</v>
       </c>
-      <c r="AI73" s="3"/>
-[...1 lines deleted...]
-    <row r="74" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI73" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="74" spans="1:35">
       <c r="A74" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C74" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D74" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E74" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F74" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G74" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H74" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="58" t="s">
@@ -8587,53 +9128,55 @@
       </c>
       <c r="AA74" s="64">
         <v>481.57100000000003</v>
       </c>
       <c r="AB74" s="64">
         <v>401.745</v>
       </c>
       <c r="AC74" s="58">
         <v>226.809</v>
       </c>
       <c r="AD74" s="64">
         <v>197.071</v>
       </c>
       <c r="AE74" s="58">
         <v>167.898</v>
       </c>
       <c r="AF74" s="64">
         <v>155.11500000000001</v>
       </c>
       <c r="AG74" s="17">
         <v>140.637</v>
       </c>
       <c r="AH74" s="59">
         <v>127.081</v>
       </c>
-      <c r="AI74" s="3"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI74" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="75" spans="1:35">
       <c r="A75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B75" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C75" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D75" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E75" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F75" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G75" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="58" t="s">
@@ -8692,53 +9235,55 @@
       </c>
       <c r="AA75" s="64">
         <v>155.655</v>
       </c>
       <c r="AB75" s="64">
         <v>154.36199999999999</v>
       </c>
       <c r="AC75" s="58">
         <v>152.16900000000001</v>
       </c>
       <c r="AD75" s="64">
         <v>149.667</v>
       </c>
       <c r="AE75" s="58">
         <v>145.29900000000001</v>
       </c>
       <c r="AF75" s="64">
         <v>150.09700000000001</v>
       </c>
       <c r="AG75" s="17">
         <v>174.94</v>
       </c>
       <c r="AH75" s="59">
         <v>186.511</v>
       </c>
-      <c r="AI75" s="3"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI75" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="76" spans="1:35">
       <c r="A76" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B76" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C76" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D76" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E76" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F76" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G76" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H76" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="58" t="s">
@@ -8797,53 +9342,55 @@
       </c>
       <c r="AA76" s="64">
         <v>146.57400000000001</v>
       </c>
       <c r="AB76" s="64">
         <v>144.32599999999999</v>
       </c>
       <c r="AC76" s="58">
         <v>130.89099999999999</v>
       </c>
       <c r="AD76" s="64">
         <v>126.46</v>
       </c>
       <c r="AE76" s="58">
         <v>121.077</v>
       </c>
       <c r="AF76" s="64">
         <v>123.52</v>
       </c>
       <c r="AG76" s="17">
         <v>144.52099999999999</v>
       </c>
       <c r="AH76" s="59">
         <v>152.01400000000001</v>
       </c>
-      <c r="AI76" s="3"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI76" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="77" spans="1:35">
       <c r="A77" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B77" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C77" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D77" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E77" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F77" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G77" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H77" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="58" t="s">
@@ -8902,53 +9449,55 @@
       </c>
       <c r="AA77" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB77" s="64">
         <v>25.256</v>
       </c>
       <c r="AC77" s="58">
         <v>60.183999999999997</v>
       </c>
       <c r="AD77" s="64">
         <v>111.06399999999999</v>
       </c>
       <c r="AE77" s="58">
         <v>146.62</v>
       </c>
       <c r="AF77" s="64">
         <v>174.98400000000001</v>
       </c>
       <c r="AG77" s="17">
         <v>253.79499999999999</v>
       </c>
       <c r="AH77" s="59">
         <v>302.34399999999999</v>
       </c>
-      <c r="AI77" s="3"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI77" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="78" spans="1:35">
       <c r="A78" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="58" t="s">
@@ -9007,53 +9556,55 @@
       </c>
       <c r="AA78" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB78" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AC78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE78" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF78" s="64">
         <v>3.4950000000000001</v>
       </c>
       <c r="AG78" s="17">
         <v>17.079000000000001</v>
       </c>
       <c r="AH78" s="59">
         <v>24.36</v>
       </c>
-      <c r="AI78" s="3"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI78" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="79" spans="1:35">
       <c r="A79" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C79" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D79" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="58" t="s">
@@ -9112,53 +9663,55 @@
       </c>
       <c r="AA79" s="64">
         <v>301.24700000000001</v>
       </c>
       <c r="AB79" s="64">
         <v>301.37200000000001</v>
       </c>
       <c r="AC79" s="58">
         <v>294.589</v>
       </c>
       <c r="AD79" s="64">
         <v>292.11599999999999</v>
       </c>
       <c r="AE79" s="58">
         <v>284.31700000000001</v>
       </c>
       <c r="AF79" s="64">
         <v>285.39699999999999</v>
       </c>
       <c r="AG79" s="17">
         <v>297.14800000000002</v>
       </c>
       <c r="AH79" s="59">
         <v>297.16699999999997</v>
       </c>
-      <c r="AI79" s="3"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI79" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="80" spans="1:35">
       <c r="A80" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C80" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D80" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E80" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F80" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G80" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H80" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="58" t="s">
@@ -9217,53 +9770,55 @@
       </c>
       <c r="AA80" s="64">
         <v>250.87799999999999</v>
       </c>
       <c r="AB80" s="64">
         <v>261.11700000000002</v>
       </c>
       <c r="AC80" s="58">
         <v>270.68700000000001</v>
       </c>
       <c r="AD80" s="64">
         <v>273.05700000000002</v>
       </c>
       <c r="AE80" s="58">
         <v>273.68200000000002</v>
       </c>
       <c r="AF80" s="64">
         <v>287.53800000000001</v>
       </c>
       <c r="AG80" s="17">
         <v>351.36399999999998</v>
       </c>
       <c r="AH80" s="59">
         <v>389.46899999999999</v>
       </c>
-      <c r="AI80" s="3"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI80" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="81" spans="1:35">
       <c r="A81" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C81" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D81" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E81" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F81" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G81" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H81" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="58" t="s">
@@ -9322,53 +9877,55 @@
       </c>
       <c r="AA81" s="64">
         <v>462.49400000000003</v>
       </c>
       <c r="AB81" s="64">
         <v>471.08199999999999</v>
       </c>
       <c r="AC81" s="58">
         <v>469.983</v>
       </c>
       <c r="AD81" s="64">
         <v>466.96800000000002</v>
       </c>
       <c r="AE81" s="58">
         <v>463.04199999999997</v>
       </c>
       <c r="AF81" s="64">
         <v>484.041</v>
       </c>
       <c r="AG81" s="17">
         <v>564.44799999999998</v>
       </c>
       <c r="AH81" s="59">
         <v>611.06200000000001</v>
       </c>
-      <c r="AI81" s="3"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI81" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="82" spans="1:35">
       <c r="A82" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B82" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C82" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D82" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E82" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F82" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G82" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H82" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="58" t="s">
@@ -9427,53 +9984,55 @@
       </c>
       <c r="AA82" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB82" s="64">
         <v>24.701000000000001</v>
       </c>
       <c r="AC82" s="58">
         <v>72.436999999999998</v>
       </c>
       <c r="AD82" s="64">
         <v>100.15900000000001</v>
       </c>
       <c r="AE82" s="58">
         <v>118.462</v>
       </c>
       <c r="AF82" s="64">
         <v>137.54400000000001</v>
       </c>
       <c r="AG82" s="17">
         <v>191.256</v>
       </c>
       <c r="AH82" s="59">
         <v>224.28399999999999</v>
       </c>
-      <c r="AI82" s="3"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI82" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="83" spans="1:35">
       <c r="A83" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C83" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D83" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E83" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F83" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G83" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H83" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="58" t="s">
@@ -9532,53 +10091,55 @@
       </c>
       <c r="AA83" s="64">
         <v>22.808</v>
       </c>
       <c r="AB83" s="64">
         <v>26.64</v>
       </c>
       <c r="AC83" s="58">
         <v>29.431999999999999</v>
       </c>
       <c r="AD83" s="64">
         <v>29.558</v>
       </c>
       <c r="AE83" s="58">
         <v>29.994</v>
       </c>
       <c r="AF83" s="64">
         <v>30.966999999999999</v>
       </c>
       <c r="AG83" s="17">
         <v>35.779000000000003</v>
       </c>
       <c r="AH83" s="59">
         <v>39.639000000000003</v>
       </c>
-      <c r="AI83" s="74"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI83" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="84" spans="1:35">
       <c r="A84" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B84" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C84" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D84" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E84" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F84" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G84" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H84" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I84" s="58" t="s">
@@ -9637,128 +10198,129 @@
       </c>
       <c r="AA84" s="64">
         <v>101.372</v>
       </c>
       <c r="AB84" s="64">
         <v>89.606999999999999</v>
       </c>
       <c r="AC84" s="58">
         <v>138.363</v>
       </c>
       <c r="AD84" s="64">
         <v>233.066</v>
       </c>
       <c r="AE84" s="58">
         <v>217.87700000000001</v>
       </c>
       <c r="AF84" s="64">
         <v>182.84800000000001</v>
       </c>
       <c r="AG84" s="17">
         <v>201.86799999999999</v>
       </c>
       <c r="AH84" s="59">
         <v>209.97200000000001</v>
       </c>
-      <c r="AI84" s="3"/>
-[...2 lines deleted...]
-      <c r="A85" s="80" t="s">
+      <c r="AI84" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="85" spans="1:35" ht="12.75">
+      <c r="A85" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="B85" s="80"/>
-[...34 lines deleted...]
-    <row r="86" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B85" s="99"/>
+      <c r="C85" s="99"/>
+      <c r="D85" s="99"/>
+      <c r="E85" s="99"/>
+      <c r="F85" s="99"/>
+      <c r="G85" s="99"/>
+      <c r="H85" s="99"/>
+      <c r="I85" s="99"/>
+      <c r="J85" s="99"/>
+      <c r="K85" s="99"/>
+      <c r="L85" s="99"/>
+      <c r="M85" s="99"/>
+      <c r="N85" s="99"/>
+      <c r="O85" s="99"/>
+      <c r="P85" s="99"/>
+      <c r="Q85" s="99"/>
+      <c r="R85" s="99"/>
+      <c r="S85" s="99"/>
+      <c r="T85" s="99"/>
+      <c r="U85" s="99"/>
+      <c r="V85" s="99"/>
+      <c r="W85" s="99"/>
+      <c r="X85" s="99"/>
+      <c r="Y85" s="99"/>
+      <c r="Z85" s="99"/>
+      <c r="AA85" s="99"/>
+      <c r="AB85" s="99"/>
+      <c r="AC85" s="99"/>
+      <c r="AD85" s="99"/>
+      <c r="AE85" s="99"/>
+      <c r="AF85" s="99"/>
+      <c r="AG85" s="99"/>
+      <c r="AH85" s="99"/>
+      <c r="AI85" s="99"/>
+    </row>
+    <row r="86" spans="1:35" ht="12.75">
       <c r="A86" s="61"/>
       <c r="B86" s="61"/>
       <c r="C86" s="61"/>
       <c r="D86" s="61"/>
       <c r="E86" s="61"/>
       <c r="F86" s="61"/>
       <c r="G86" s="61"/>
       <c r="H86" s="61"/>
       <c r="I86" s="61"/>
       <c r="J86" s="61"/>
       <c r="K86" s="61"/>
       <c r="L86" s="61"/>
       <c r="M86" s="61"/>
       <c r="N86" s="61"/>
       <c r="O86" s="61"/>
       <c r="P86" s="61"/>
       <c r="Q86" s="61"/>
       <c r="R86" s="61"/>
       <c r="S86" s="61"/>
       <c r="T86" s="61"/>
       <c r="U86" s="61"/>
       <c r="V86" s="61"/>
       <c r="W86" s="61"/>
       <c r="X86" s="61"/>
       <c r="Y86" s="61"/>
       <c r="Z86" s="61"/>
       <c r="AA86" s="61"/>
       <c r="AB86" s="61"/>
       <c r="AC86" s="61"/>
       <c r="AD86" s="61"/>
       <c r="AE86" s="61"/>
       <c r="AF86" s="61"/>
       <c r="AG86" s="61"/>
-      <c r="AI86" s="30"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="87" spans="1:35">
       <c r="A87" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B87" s="58">
         <v>885</v>
       </c>
       <c r="C87" s="58">
         <v>919.1</v>
       </c>
       <c r="D87" s="58">
         <v>954.7</v>
       </c>
       <c r="E87" s="58">
         <v>997.1</v>
       </c>
       <c r="F87" s="58">
         <v>962.9</v>
       </c>
       <c r="G87" s="58">
         <v>939.4</v>
       </c>
       <c r="H87" s="58">
         <v>934.6</v>
       </c>
       <c r="I87" s="58">
@@ -9817,53 +10379,55 @@
       </c>
       <c r="AA87" s="64">
         <v>3639.0889999999999</v>
       </c>
       <c r="AB87" s="64">
         <v>3637.0140000000001</v>
       </c>
       <c r="AC87" s="64">
         <v>3568.194</v>
       </c>
       <c r="AD87" s="64">
         <v>3659.46</v>
       </c>
       <c r="AE87" s="64">
         <v>3590.0230000000001</v>
       </c>
       <c r="AF87" s="64">
         <v>3696.5639999999999</v>
       </c>
       <c r="AG87" s="63">
         <v>4460.2</v>
       </c>
       <c r="AH87" s="59">
         <v>4815.7610000000004</v>
       </c>
-      <c r="AI87" s="3"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI87" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="88" spans="1:35">
       <c r="A88" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B88" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C88" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D88" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E88" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F88" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G88" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H88" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="58" t="s">
@@ -9922,53 +10486,55 @@
       </c>
       <c r="AA88" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB88" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AC88" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AD88" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AE88" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AF88" s="64">
         <v>6.8639999999999999</v>
       </c>
       <c r="AG88" s="59">
         <v>39.127000000000002</v>
       </c>
       <c r="AH88" s="59">
         <v>60.436999999999998</v>
       </c>
-      <c r="AI88" s="3"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI88" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="89" spans="1:35">
       <c r="A89" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B89" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C89" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D89" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E89" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F89" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G89" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H89" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="58" t="s">
@@ -10027,53 +10593,55 @@
       </c>
       <c r="AA89" s="64">
         <v>166.90100000000001</v>
       </c>
       <c r="AB89" s="58">
         <v>166.124</v>
       </c>
       <c r="AC89" s="64">
         <v>163.386</v>
       </c>
       <c r="AD89" s="58">
         <v>158.74600000000001</v>
       </c>
       <c r="AE89" s="58">
         <v>152.31</v>
       </c>
       <c r="AF89" s="64">
         <v>157.15199999999999</v>
       </c>
       <c r="AG89" s="59">
         <v>183.631</v>
       </c>
       <c r="AH89" s="59">
         <v>197.005</v>
       </c>
-      <c r="AI89" s="3"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI89" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="90" spans="1:35">
       <c r="A90" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C90" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D90" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E90" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F90" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G90" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H90" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="58" t="s">
@@ -10132,53 +10700,55 @@
       </c>
       <c r="AA90" s="64">
         <v>140.108</v>
       </c>
       <c r="AB90" s="58">
         <v>140.553</v>
       </c>
       <c r="AC90" s="64">
         <v>134.53899999999999</v>
       </c>
       <c r="AD90" s="58">
         <v>127.76600000000001</v>
       </c>
       <c r="AE90" s="58">
         <v>120.913</v>
       </c>
       <c r="AF90" s="64">
         <v>125.247</v>
       </c>
       <c r="AG90" s="59">
         <v>174.35499999999999</v>
       </c>
       <c r="AH90" s="59">
         <v>185.755</v>
       </c>
-      <c r="AI90" s="3"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI90" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="91" spans="1:35">
       <c r="A91" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B91" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C91" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D91" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E91" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F91" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G91" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H91" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="58" t="s">
@@ -10237,53 +10807,55 @@
       </c>
       <c r="AA91" s="64">
         <v>462.99900000000002</v>
       </c>
       <c r="AB91" s="58">
         <v>471.49700000000001</v>
       </c>
       <c r="AC91" s="64">
         <v>481.87900000000002</v>
       </c>
       <c r="AD91" s="58">
         <v>474.46499999999997</v>
       </c>
       <c r="AE91" s="58">
         <v>465.32799999999997</v>
       </c>
       <c r="AF91" s="64">
         <v>472.47300000000001</v>
       </c>
       <c r="AG91" s="59">
         <v>514.06399999999996</v>
       </c>
       <c r="AH91" s="59">
         <v>538.43399999999997</v>
       </c>
-      <c r="AI91" s="3"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI91" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="92" spans="1:35">
       <c r="A92" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B92" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C92" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D92" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="58" t="s">
@@ -10342,53 +10914,55 @@
       </c>
       <c r="AA92" s="64">
         <v>106.748</v>
       </c>
       <c r="AB92" s="58">
         <v>106.96299999999999</v>
       </c>
       <c r="AC92" s="64">
         <v>103.13</v>
       </c>
       <c r="AD92" s="58">
         <v>97.694999999999993</v>
       </c>
       <c r="AE92" s="58">
         <v>90.572999999999993</v>
       </c>
       <c r="AF92" s="64">
         <v>91.352999999999994</v>
       </c>
       <c r="AG92" s="59">
         <v>121.89100000000001</v>
       </c>
       <c r="AH92" s="59">
         <v>127.654</v>
       </c>
-      <c r="AI92" s="3"/>
-[...1 lines deleted...]
-    <row r="93" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI92" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="93" spans="1:35">
       <c r="A93" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B93" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C93" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D93" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E93" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F93" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G93" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H93" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="58" t="s">
@@ -10447,53 +11021,55 @@
       </c>
       <c r="AA93" s="64">
         <v>109.80500000000001</v>
       </c>
       <c r="AB93" s="58">
         <v>109.55</v>
       </c>
       <c r="AC93" s="64">
         <v>107.622</v>
       </c>
       <c r="AD93" s="58">
         <v>105.45699999999999</v>
       </c>
       <c r="AE93" s="58">
         <v>101.303</v>
       </c>
       <c r="AF93" s="64">
         <v>104.992</v>
       </c>
       <c r="AG93" s="59">
         <v>138.61500000000001</v>
       </c>
       <c r="AH93" s="59">
         <v>148.80699999999999</v>
       </c>
-      <c r="AI93" s="3"/>
-[...1 lines deleted...]
-    <row r="94" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI93" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="94" spans="1:35">
       <c r="A94" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C94" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D94" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E94" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F94" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G94" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H94" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="58" t="s">
@@ -10552,53 +11128,55 @@
       </c>
       <c r="AA94" s="64">
         <v>188.16300000000001</v>
       </c>
       <c r="AB94" s="58">
         <v>189.904</v>
       </c>
       <c r="AC94" s="64">
         <v>192.703</v>
       </c>
       <c r="AD94" s="58">
         <v>193.749</v>
       </c>
       <c r="AE94" s="58">
         <v>189.852</v>
       </c>
       <c r="AF94" s="64">
         <v>197.851</v>
       </c>
       <c r="AG94" s="59">
         <v>241.32400000000001</v>
       </c>
       <c r="AH94" s="59">
         <v>260.98</v>
       </c>
-      <c r="AI94" s="3"/>
-[...1 lines deleted...]
-    <row r="95" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI94" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="95" spans="1:35">
       <c r="A95" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I95" s="58" t="s">
@@ -10657,53 +11235,55 @@
       </c>
       <c r="AA95" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC95" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AD95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE95" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF95" s="64">
         <v>9.6280000000000001</v>
       </c>
       <c r="AG95" s="59">
         <v>41.595999999999997</v>
       </c>
       <c r="AH95" s="59">
         <v>65.48</v>
       </c>
-      <c r="AI95" s="3"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI95" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="96" spans="1:35">
       <c r="A96" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C96" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D96" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E96" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F96" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G96" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H96" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="58" t="s">
@@ -10762,53 +11342,55 @@
       </c>
       <c r="AA96" s="64">
         <v>271.43299999999999</v>
       </c>
       <c r="AB96" s="58">
         <v>275.36</v>
       </c>
       <c r="AC96" s="64">
         <v>271.09699999999998</v>
       </c>
       <c r="AD96" s="58">
         <v>268.43200000000002</v>
       </c>
       <c r="AE96" s="58">
         <v>262.67200000000003</v>
       </c>
       <c r="AF96" s="64">
         <v>269.80399999999997</v>
       </c>
       <c r="AG96" s="59">
         <v>299.63400000000001</v>
       </c>
       <c r="AH96" s="59">
         <v>311.61500000000001</v>
       </c>
-      <c r="AI96" s="3"/>
-[...1 lines deleted...]
-    <row r="97" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI96" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="97" spans="1:35">
       <c r="A97" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C97" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D97" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E97" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F97" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G97" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H97" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="58" t="s">
@@ -10867,53 +11449,55 @@
       </c>
       <c r="AA97" s="64">
         <v>161.23400000000001</v>
       </c>
       <c r="AB97" s="58">
         <v>160.28700000000001</v>
       </c>
       <c r="AC97" s="64">
         <v>155.30799999999999</v>
       </c>
       <c r="AD97" s="58">
         <v>153.07400000000001</v>
       </c>
       <c r="AE97" s="58">
         <v>148.79599999999999</v>
       </c>
       <c r="AF97" s="64">
         <v>154.05500000000001</v>
       </c>
       <c r="AG97" s="59">
         <v>187.15199999999999</v>
       </c>
       <c r="AH97" s="59">
         <v>200.488</v>
       </c>
-      <c r="AI97" s="3"/>
-[...1 lines deleted...]
-    <row r="98" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI97" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="98" spans="1:35">
       <c r="A98" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B98" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C98" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D98" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E98" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F98" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G98" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H98" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="58" t="s">
@@ -10972,53 +11556,55 @@
       </c>
       <c r="AA98" s="64">
         <v>104.036</v>
       </c>
       <c r="AB98" s="58">
         <v>106.663</v>
       </c>
       <c r="AC98" s="64">
         <v>106.512</v>
       </c>
       <c r="AD98" s="58">
         <v>102.779</v>
       </c>
       <c r="AE98" s="58">
         <v>96.495999999999995</v>
       </c>
       <c r="AF98" s="64">
         <v>99.849000000000004</v>
       </c>
       <c r="AG98" s="59">
         <v>133.489</v>
       </c>
       <c r="AH98" s="59">
         <v>146.16800000000001</v>
       </c>
-      <c r="AI98" s="3"/>
-[...1 lines deleted...]
-    <row r="99" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI98" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="99" spans="1:35">
       <c r="A99" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B99" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C99" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D99" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E99" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F99" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G99" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H99" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="58" t="s">
@@ -11077,53 +11663,55 @@
       </c>
       <c r="AA99" s="64">
         <v>130.28200000000001</v>
       </c>
       <c r="AB99" s="58">
         <v>133.16800000000001</v>
       </c>
       <c r="AC99" s="64">
         <v>129.56800000000001</v>
       </c>
       <c r="AD99" s="58">
         <v>124.31100000000001</v>
       </c>
       <c r="AE99" s="58">
         <v>119.126</v>
       </c>
       <c r="AF99" s="64">
         <v>121.31699999999999</v>
       </c>
       <c r="AG99" s="59">
         <v>154.726</v>
       </c>
       <c r="AH99" s="59">
         <v>161.04499999999999</v>
       </c>
-      <c r="AI99" s="3"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI99" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="100" spans="1:35">
       <c r="A100" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B100" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C100" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D100" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E100" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F100" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G100" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H100" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="58" t="s">
@@ -11182,53 +11770,55 @@
       </c>
       <c r="AA100" s="64">
         <v>469.2</v>
       </c>
       <c r="AB100" s="58">
         <v>389.97500000000002</v>
       </c>
       <c r="AC100" s="64">
         <v>219.79300000000001</v>
       </c>
       <c r="AD100" s="58">
         <v>190.81800000000001</v>
       </c>
       <c r="AE100" s="58">
         <v>162.37799999999999</v>
       </c>
       <c r="AF100" s="64">
         <v>150.11199999999999</v>
       </c>
       <c r="AG100" s="59">
         <v>135.922</v>
       </c>
       <c r="AH100" s="59">
         <v>122.80200000000001</v>
       </c>
-      <c r="AI100" s="3"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI100" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="101" spans="1:35">
       <c r="A101" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B101" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C101" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D101" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E101" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F101" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G101" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H101" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="58" t="s">
@@ -11287,53 +11877,55 @@
       </c>
       <c r="AA101" s="64">
         <v>147.369</v>
       </c>
       <c r="AB101" s="58">
         <v>146.262</v>
       </c>
       <c r="AC101" s="64">
         <v>144.27799999999999</v>
       </c>
       <c r="AD101" s="58">
         <v>141.86000000000001</v>
       </c>
       <c r="AE101" s="58">
         <v>137.899</v>
       </c>
       <c r="AF101" s="64">
         <v>142.66800000000001</v>
       </c>
       <c r="AG101" s="59">
         <v>167.03</v>
       </c>
       <c r="AH101" s="59">
         <v>178.20699999999999</v>
       </c>
-      <c r="AI101" s="3"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI101" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="102" spans="1:35">
       <c r="A102" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B102" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C102" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D102" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E102" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F102" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G102" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H102" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="58" t="s">
@@ -11392,53 +11984,55 @@
       </c>
       <c r="AA102" s="64">
         <v>138.32400000000001</v>
       </c>
       <c r="AB102" s="58">
         <v>136.108</v>
       </c>
       <c r="AC102" s="64">
         <v>123.107</v>
       </c>
       <c r="AD102" s="58">
         <v>118.6</v>
       </c>
       <c r="AE102" s="58">
         <v>113.155</v>
       </c>
       <c r="AF102" s="64">
         <v>115.383</v>
       </c>
       <c r="AG102" s="59">
         <v>136.072</v>
       </c>
       <c r="AH102" s="59">
         <v>143.29</v>
       </c>
-      <c r="AI102" s="3"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI102" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="103" spans="1:35">
       <c r="A103" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B103" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C103" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D103" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E103" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F103" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G103" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H103" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="58" t="s">
@@ -11497,53 +12091,55 @@
       </c>
       <c r="AA103" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB103" s="58">
         <v>24.710999999999999</v>
       </c>
       <c r="AC103" s="64">
         <v>59.177</v>
       </c>
       <c r="AD103" s="58">
         <v>109.44</v>
       </c>
       <c r="AE103" s="58">
         <v>144.69200000000001</v>
       </c>
       <c r="AF103" s="64">
         <v>172.62799999999999</v>
       </c>
       <c r="AG103" s="59">
         <v>250.922</v>
       </c>
       <c r="AH103" s="59">
         <v>298.78100000000001</v>
       </c>
-      <c r="AI103" s="3"/>
-[...1 lines deleted...]
-    <row r="104" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI103" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="104" spans="1:35">
       <c r="A104" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="58" t="s">
@@ -11602,53 +12198,55 @@
       </c>
       <c r="AA104" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC104" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AD104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE104" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF104" s="64">
         <v>3.165</v>
       </c>
       <c r="AG104" s="59">
         <v>16.5</v>
       </c>
       <c r="AH104" s="59">
         <v>23.559000000000001</v>
       </c>
-      <c r="AI104" s="3"/>
-[...1 lines deleted...]
-    <row r="105" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI104" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="105" spans="1:35">
       <c r="A105" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B105" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C105" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D105" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E105" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F105" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G105" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H105" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="58" t="s">
@@ -11707,53 +12305,55 @@
       </c>
       <c r="AA105" s="64">
         <v>288.50900000000001</v>
       </c>
       <c r="AB105" s="58">
         <v>288.31700000000001</v>
       </c>
       <c r="AC105" s="64">
         <v>281.85300000000001</v>
       </c>
       <c r="AD105" s="58">
         <v>279.37400000000002</v>
       </c>
       <c r="AE105" s="58">
         <v>271.92099999999999</v>
       </c>
       <c r="AF105" s="64">
         <v>272.91000000000003</v>
       </c>
       <c r="AG105" s="59">
         <v>284.78399999999999</v>
       </c>
       <c r="AH105" s="59">
         <v>284.88799999999998</v>
       </c>
-      <c r="AI105" s="3"/>
-[...1 lines deleted...]
-    <row r="106" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI105" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="106" spans="1:35">
       <c r="A106" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B106" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C106" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D106" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E106" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F106" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G106" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H106" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="58" t="s">
@@ -11812,53 +12412,55 @@
       </c>
       <c r="AA106" s="64">
         <v>233.274</v>
       </c>
       <c r="AB106" s="58">
         <v>242.12899999999999</v>
       </c>
       <c r="AC106" s="64">
         <v>251.19900000000001</v>
       </c>
       <c r="AD106" s="58">
         <v>254.39</v>
       </c>
       <c r="AE106" s="58">
         <v>255.84200000000001</v>
       </c>
       <c r="AF106" s="64">
         <v>268.99200000000002</v>
       </c>
       <c r="AG106" s="59">
         <v>330.68099999999998</v>
       </c>
       <c r="AH106" s="59">
         <v>367.32900000000001</v>
       </c>
-      <c r="AI106" s="3"/>
-[...1 lines deleted...]
-    <row r="107" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI106" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="107" spans="1:35">
       <c r="A107" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B107" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C107" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D107" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E107" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F107" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G107" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H107" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="58" t="s">
@@ -11917,53 +12519,55 @@
       </c>
       <c r="AA107" s="64">
         <v>428.47300000000001</v>
       </c>
       <c r="AB107" s="58">
         <v>436.95400000000001</v>
       </c>
       <c r="AC107" s="64">
         <v>436.52</v>
       </c>
       <c r="AD107" s="58">
         <v>433.39600000000002</v>
       </c>
       <c r="AE107" s="58">
         <v>428.84800000000001</v>
       </c>
       <c r="AF107" s="64">
         <v>448.238</v>
       </c>
       <c r="AG107" s="59">
         <v>524.36400000000003</v>
       </c>
       <c r="AH107" s="59">
         <v>567.16999999999996</v>
       </c>
-      <c r="AI107" s="3"/>
-[...1 lines deleted...]
-    <row r="108" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI107" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="108" spans="1:35">
       <c r="A108" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B108" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C108" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D108" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E108" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F108" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G108" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H108" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="58" t="s">
@@ -12022,53 +12626,55 @@
       </c>
       <c r="AA108" s="64" t="s">
         <v>39</v>
       </c>
       <c r="AB108" s="58">
         <v>24.05</v>
       </c>
       <c r="AC108" s="64">
         <v>70.603999999999999</v>
       </c>
       <c r="AD108" s="58">
         <v>97.655000000000001</v>
       </c>
       <c r="AE108" s="58">
         <v>115.575</v>
       </c>
       <c r="AF108" s="64">
         <v>134.191</v>
       </c>
       <c r="AG108" s="59">
         <v>187.23099999999999</v>
       </c>
       <c r="AH108" s="59">
         <v>219.44800000000001</v>
       </c>
-      <c r="AI108" s="3"/>
-[...1 lines deleted...]
-    <row r="109" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI108" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="109" spans="1:35">
       <c r="A109" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B109" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C109" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D109" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E109" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F109" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G109" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H109" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="58" t="s">
@@ -12127,53 +12733,55 @@
       </c>
       <c r="AA109" s="64">
         <v>8.74</v>
       </c>
       <c r="AB109" s="58">
         <v>10.962999999999999</v>
       </c>
       <c r="AC109" s="64">
         <v>12.638999999999999</v>
       </c>
       <c r="AD109" s="58">
         <v>13.266999999999999</v>
       </c>
       <c r="AE109" s="58">
         <v>14.003</v>
       </c>
       <c r="AF109" s="64">
         <v>14.95</v>
       </c>
       <c r="AG109" s="59">
         <v>18.887</v>
       </c>
       <c r="AH109" s="59">
         <v>23.094000000000001</v>
       </c>
-      <c r="AI109" s="3"/>
-[...1 lines deleted...]
-    <row r="110" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI109" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="110" spans="1:35">
       <c r="A110" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B110" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C110" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D110" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E110" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F110" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G110" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H110" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="58" t="s">
@@ -12232,126 +12840,129 @@
       </c>
       <c r="AA110" s="64">
         <v>83.491</v>
       </c>
       <c r="AB110" s="58">
         <v>77.475999999999999</v>
       </c>
       <c r="AC110" s="64">
         <v>123.28</v>
       </c>
       <c r="AD110" s="58">
         <v>214.18600000000001</v>
       </c>
       <c r="AE110" s="58">
         <v>198.34100000000001</v>
       </c>
       <c r="AF110" s="64">
         <v>162.74199999999999</v>
       </c>
       <c r="AG110" s="59">
         <v>178.18899999999999</v>
       </c>
       <c r="AH110" s="59">
         <v>183.32499999999999</v>
       </c>
-      <c r="AI110" s="3"/>
-[...2 lines deleted...]
-      <c r="A111" s="80" t="s">
+      <c r="AI110" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="111" spans="1:35" ht="12.75">
+      <c r="A111" s="99" t="s">
         <v>62</v>
       </c>
-      <c r="B111" s="80"/>
-[...33 lines deleted...]
-    <row r="112" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B111" s="99"/>
+      <c r="C111" s="99"/>
+      <c r="D111" s="99"/>
+      <c r="E111" s="99"/>
+      <c r="F111" s="99"/>
+      <c r="G111" s="99"/>
+      <c r="H111" s="99"/>
+      <c r="I111" s="99"/>
+      <c r="J111" s="99"/>
+      <c r="K111" s="99"/>
+      <c r="L111" s="99"/>
+      <c r="M111" s="99"/>
+      <c r="N111" s="99"/>
+      <c r="O111" s="99"/>
+      <c r="P111" s="99"/>
+      <c r="Q111" s="99"/>
+      <c r="R111" s="99"/>
+      <c r="S111" s="99"/>
+      <c r="T111" s="99"/>
+      <c r="U111" s="99"/>
+      <c r="V111" s="99"/>
+      <c r="W111" s="99"/>
+      <c r="X111" s="99"/>
+      <c r="Y111" s="99"/>
+      <c r="Z111" s="99"/>
+      <c r="AA111" s="99"/>
+      <c r="AB111" s="99"/>
+      <c r="AC111" s="99"/>
+      <c r="AD111" s="99"/>
+      <c r="AE111" s="99"/>
+      <c r="AF111" s="99"/>
+      <c r="AG111" s="99"/>
+      <c r="AH111" s="99"/>
+      <c r="AI111" s="99"/>
+    </row>
+    <row r="112" spans="1:35" ht="12.75">
       <c r="A112" s="61"/>
       <c r="B112" s="61"/>
       <c r="C112" s="61"/>
       <c r="D112" s="61"/>
       <c r="E112" s="61"/>
       <c r="F112" s="61"/>
       <c r="G112" s="61"/>
       <c r="H112" s="61"/>
       <c r="I112" s="61"/>
       <c r="J112" s="61"/>
       <c r="K112" s="61"/>
       <c r="L112" s="61"/>
       <c r="M112" s="61"/>
       <c r="N112" s="61"/>
       <c r="O112" s="61"/>
       <c r="P112" s="61"/>
       <c r="Q112" s="61"/>
       <c r="R112" s="61"/>
       <c r="S112" s="61"/>
       <c r="T112" s="61"/>
       <c r="U112" s="61"/>
       <c r="V112" s="61"/>
       <c r="W112" s="61"/>
       <c r="X112" s="61"/>
       <c r="Y112" s="61"/>
       <c r="Z112" s="61"/>
       <c r="AA112" s="61"/>
       <c r="AB112" s="61"/>
       <c r="AC112" s="61"/>
       <c r="AD112" s="61"/>
       <c r="AE112" s="61"/>
       <c r="AF112" s="61"/>
       <c r="AG112" s="61"/>
     </row>
-    <row r="113" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:35">
       <c r="A113" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B113" s="58">
         <v>376.2</v>
       </c>
       <c r="C113" s="58">
         <v>376.4</v>
       </c>
       <c r="D113" s="58">
         <v>352.7</v>
       </c>
       <c r="E113" s="58">
         <v>318.8</v>
       </c>
       <c r="F113" s="58">
         <v>295.39999999999998</v>
       </c>
       <c r="G113" s="58">
         <v>256.8</v>
       </c>
       <c r="H113" s="58">
         <v>223.5</v>
       </c>
       <c r="I113" s="58">
@@ -12410,53 +13021,55 @@
       </c>
       <c r="AA113" s="58">
         <v>440.61200000000002</v>
       </c>
       <c r="AB113" s="58">
         <v>404.84800000000001</v>
       </c>
       <c r="AC113" s="58">
         <v>461.78</v>
       </c>
       <c r="AD113" s="64" t="s">
         <v>81</v>
       </c>
       <c r="AE113" s="64" t="s">
         <v>82</v>
       </c>
       <c r="AF113" s="64">
         <v>446.51</v>
       </c>
       <c r="AG113" s="64">
         <v>523.54499999999996</v>
       </c>
       <c r="AH113" s="59">
         <v>568.71799999999996</v>
       </c>
-      <c r="AI113" s="2"/>
-[...1 lines deleted...]
-    <row r="114" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI113" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="114" spans="1:35">
       <c r="A114" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I114" s="58" t="s">
@@ -12515,53 +13128,55 @@
       </c>
       <c r="AA114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE114" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF114" s="58">
         <v>1.7609999999999999</v>
       </c>
       <c r="AG114" s="58">
         <v>2.3610000000000002</v>
       </c>
       <c r="AH114" s="59">
         <v>3.7650000000000001</v>
       </c>
-      <c r="AI114" s="2"/>
-[...1 lines deleted...]
-    <row r="115" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI114" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="115" spans="1:35">
       <c r="A115" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B115" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C115" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D115" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E115" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F115" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G115" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H115" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I115" s="58" t="s">
@@ -12620,53 +13235,55 @@
       </c>
       <c r="AA115" s="58">
         <v>26.829000000000001</v>
       </c>
       <c r="AB115" s="58">
         <v>24.535</v>
       </c>
       <c r="AC115" s="58">
         <v>27.265999999999998</v>
       </c>
       <c r="AD115" s="58">
         <v>28.013000000000002</v>
       </c>
       <c r="AE115" s="58">
         <v>30.526</v>
       </c>
       <c r="AF115" s="58">
         <v>25.152999999999999</v>
       </c>
       <c r="AG115" s="58">
         <v>25.748999999999999</v>
       </c>
       <c r="AH115" s="59">
         <v>26.492000000000001</v>
       </c>
-      <c r="AI115" s="2"/>
-[...1 lines deleted...]
-    <row r="116" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI115" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="116" spans="1:35">
       <c r="A116" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B116" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C116" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D116" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E116" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F116" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G116" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H116" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I116" s="58" t="s">
@@ -12725,53 +13342,55 @@
       </c>
       <c r="AA116" s="58">
         <v>21.425000000000001</v>
       </c>
       <c r="AB116" s="58">
         <v>19.132000000000001</v>
       </c>
       <c r="AC116" s="58">
         <v>22.422999999999998</v>
       </c>
       <c r="AD116" s="58">
         <v>23.126999999999999</v>
       </c>
       <c r="AE116" s="58">
         <v>24.571999999999999</v>
       </c>
       <c r="AF116" s="58">
         <v>19.695</v>
       </c>
       <c r="AG116" s="58">
         <v>20.832000000000001</v>
       </c>
       <c r="AH116" s="59">
         <v>21.626000000000001</v>
       </c>
-      <c r="AI116" s="2"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI116" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="117" spans="1:35">
       <c r="A117" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C117" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D117" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E117" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F117" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G117" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H117" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="58" t="s">
@@ -12830,53 +13449,55 @@
       </c>
       <c r="AA117" s="58">
         <v>51.862000000000002</v>
       </c>
       <c r="AB117" s="58">
         <v>48.488999999999997</v>
       </c>
       <c r="AC117" s="58">
         <v>56.505000000000003</v>
       </c>
       <c r="AD117" s="58">
         <v>60.023000000000003</v>
       </c>
       <c r="AE117" s="58">
         <v>45.908999999999999</v>
       </c>
       <c r="AF117" s="58">
         <v>51.314</v>
       </c>
       <c r="AG117" s="58">
         <v>51.884</v>
       </c>
       <c r="AH117" s="59">
         <v>52.781999999999996</v>
       </c>
-      <c r="AI117" s="2"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI117" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="118" spans="1:35">
       <c r="A118" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B118" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C118" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D118" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E118" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F118" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G118" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H118" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="58" t="s">
@@ -12935,53 +13556,55 @@
       </c>
       <c r="AA118" s="58">
         <v>17.466000000000001</v>
       </c>
       <c r="AB118" s="58">
         <v>16.878</v>
       </c>
       <c r="AC118" s="58">
         <v>18.817</v>
       </c>
       <c r="AD118" s="58">
         <v>19.074999999999999</v>
       </c>
       <c r="AE118" s="58">
         <v>20.097999999999999</v>
       </c>
       <c r="AF118" s="58">
         <v>16.219000000000001</v>
       </c>
       <c r="AG118" s="58">
         <v>16.564</v>
       </c>
       <c r="AH118" s="59">
         <v>16.934999999999999</v>
       </c>
-      <c r="AI118" s="2"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI118" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="119" spans="1:35">
       <c r="A119" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B119" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C119" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D119" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E119" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F119" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G119" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H119" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="58" t="s">
@@ -13040,53 +13663,55 @@
       </c>
       <c r="AA119" s="58">
         <v>14.071</v>
       </c>
       <c r="AB119" s="58">
         <v>12.523999999999999</v>
       </c>
       <c r="AC119" s="58">
         <v>14.537000000000001</v>
       </c>
       <c r="AD119" s="58">
         <v>15.161</v>
       </c>
       <c r="AE119" s="58">
         <v>16.251999999999999</v>
       </c>
       <c r="AF119" s="58">
         <v>13.284000000000001</v>
       </c>
       <c r="AG119" s="58">
         <v>13.834</v>
       </c>
       <c r="AH119" s="59">
         <v>14.471</v>
       </c>
-      <c r="AI119" s="2"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI119" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="120" spans="1:35">
       <c r="A120" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B120" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C120" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D120" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E120" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F120" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G120" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H120" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I120" s="58" t="s">
@@ -13145,53 +13770,55 @@
       </c>
       <c r="AA120" s="58">
         <v>23.189</v>
       </c>
       <c r="AB120" s="58">
         <v>21.536000000000001</v>
       </c>
       <c r="AC120" s="58">
         <v>23.823</v>
       </c>
       <c r="AD120" s="58">
         <v>24.77</v>
       </c>
       <c r="AE120" s="58">
         <v>57.597999999999999</v>
       </c>
       <c r="AF120" s="58">
         <v>22.684000000000001</v>
       </c>
       <c r="AG120" s="58">
         <v>23.798999999999999</v>
       </c>
       <c r="AH120" s="59">
         <v>24.652000000000001</v>
       </c>
-      <c r="AI120" s="2"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI120" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="121" spans="1:35">
       <c r="A121" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="58" t="s">
@@ -13250,53 +13877,55 @@
       </c>
       <c r="AA121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE121" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF121" s="58">
         <v>1.885</v>
       </c>
       <c r="AG121" s="58">
         <v>4.992</v>
       </c>
       <c r="AH121" s="59">
         <v>7.835</v>
       </c>
-      <c r="AI121" s="2"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI121" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="122" spans="1:35">
       <c r="A122" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B122" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C122" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D122" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E122" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F122" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G122" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H122" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="58" t="s">
@@ -13355,53 +13984,55 @@
       </c>
       <c r="AA122" s="58">
         <v>30.170999999999999</v>
       </c>
       <c r="AB122" s="58">
         <v>27.725999999999999</v>
       </c>
       <c r="AC122" s="58">
         <v>31.27</v>
       </c>
       <c r="AD122" s="58">
         <v>32.317999999999998</v>
       </c>
       <c r="AE122" s="58">
         <v>34.886000000000003</v>
       </c>
       <c r="AF122" s="58">
         <v>28.558</v>
       </c>
       <c r="AG122" s="58">
         <v>29.198</v>
       </c>
       <c r="AH122" s="59">
         <v>29.628</v>
       </c>
-      <c r="AI122" s="2"/>
-[...1 lines deleted...]
-    <row r="123" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI122" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="123" spans="1:35">
       <c r="A123" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C123" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D123" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E123" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F123" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G123" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H123" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="58" t="s">
@@ -13460,53 +14091,55 @@
       </c>
       <c r="AA123" s="58">
         <v>27.728999999999999</v>
       </c>
       <c r="AB123" s="58">
         <v>24.713000000000001</v>
       </c>
       <c r="AC123" s="58">
         <v>29.521999999999998</v>
       </c>
       <c r="AD123" s="58">
         <v>30.850999999999999</v>
       </c>
       <c r="AE123" s="58">
         <v>37.801000000000002</v>
       </c>
       <c r="AF123" s="58">
         <v>25.026</v>
       </c>
       <c r="AG123" s="58">
         <v>25.928000000000001</v>
       </c>
       <c r="AH123" s="59">
         <v>26.785</v>
       </c>
-      <c r="AI123" s="2"/>
-[...1 lines deleted...]
-    <row r="124" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI123" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="124" spans="1:35">
       <c r="A124" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B124" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C124" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D124" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E124" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F124" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G124" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H124" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I124" s="58" t="s">
@@ -13565,53 +14198,55 @@
       </c>
       <c r="AA124" s="58">
         <v>20.193999999999999</v>
       </c>
       <c r="AB124" s="58">
         <v>18.510000000000002</v>
       </c>
       <c r="AC124" s="58">
         <v>19.716000000000001</v>
       </c>
       <c r="AD124" s="58">
         <v>19.751000000000001</v>
       </c>
       <c r="AE124" s="58">
         <v>20.678999999999998</v>
       </c>
       <c r="AF124" s="58">
         <v>17.306000000000001</v>
       </c>
       <c r="AG124" s="58">
         <v>17.849</v>
       </c>
       <c r="AH124" s="59">
         <v>18.620999999999999</v>
       </c>
-      <c r="AI124" s="2"/>
-[...1 lines deleted...]
-    <row r="125" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI124" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="125" spans="1:35">
       <c r="A125" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B125" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C125" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D125" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E125" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F125" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G125" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H125" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I125" s="58" t="s">
@@ -13670,53 +14305,55 @@
       </c>
       <c r="AA125" s="58">
         <v>20.497</v>
       </c>
       <c r="AB125" s="58">
         <v>18.98</v>
       </c>
       <c r="AC125" s="58">
         <v>20.719000000000001</v>
       </c>
       <c r="AD125" s="58">
         <v>20.571999999999999</v>
       </c>
       <c r="AE125" s="58">
         <v>21.78</v>
       </c>
       <c r="AF125" s="58">
         <v>19.673999999999999</v>
       </c>
       <c r="AG125" s="58">
         <v>20.245999999999999</v>
       </c>
       <c r="AH125" s="59">
         <v>20.510999999999999</v>
       </c>
-      <c r="AI125" s="2"/>
-[...1 lines deleted...]
-    <row r="126" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI125" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="126" spans="1:35">
       <c r="A126" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I126" s="58" t="s">
@@ -13775,53 +14412,55 @@
       </c>
       <c r="AA126" s="58">
         <v>53.777999999999999</v>
       </c>
       <c r="AB126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE126" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF126" s="58">
         <v>22.210999999999999</v>
       </c>
       <c r="AG126" s="58">
         <v>20.161999999999999</v>
       </c>
       <c r="AH126" s="59">
         <v>18.483000000000001</v>
       </c>
-      <c r="AI126" s="2"/>
-[...1 lines deleted...]
-    <row r="127" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI126" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="127" spans="1:35">
       <c r="A127" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B127" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C127" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D127" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E127" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F127" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G127" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H127" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I127" s="58" t="s">
@@ -13880,53 +14519,55 @@
       </c>
       <c r="AA127" s="58">
         <v>20.553999999999998</v>
       </c>
       <c r="AB127" s="58">
         <v>18.437999999999999</v>
       </c>
       <c r="AC127" s="58">
         <v>20.704999999999998</v>
       </c>
       <c r="AD127" s="58">
         <v>21.033000000000001</v>
       </c>
       <c r="AE127" s="58">
         <v>22.884</v>
       </c>
       <c r="AF127" s="58">
         <v>19.245999999999999</v>
       </c>
       <c r="AG127" s="58">
         <v>19.881</v>
       </c>
       <c r="AH127" s="59">
         <v>20.308</v>
       </c>
-      <c r="AI127" s="2"/>
-[...1 lines deleted...]
-    <row r="128" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI127" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="128" spans="1:35">
       <c r="A128" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B128" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C128" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D128" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E128" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F128" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G128" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H128" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I128" s="58" t="s">
@@ -13985,53 +14626,55 @@
       </c>
       <c r="AA128" s="58">
         <v>21.13</v>
       </c>
       <c r="AB128" s="58">
         <v>19.297000000000001</v>
       </c>
       <c r="AC128" s="58">
         <v>20.936</v>
       </c>
       <c r="AD128" s="58">
         <v>21.885000000000002</v>
       </c>
       <c r="AE128" s="58">
         <v>24.059000000000001</v>
       </c>
       <c r="AF128" s="58">
         <v>20.183</v>
       </c>
       <c r="AG128" s="58">
         <v>20.774999999999999</v>
       </c>
       <c r="AH128" s="59">
         <v>21.414000000000001</v>
       </c>
-      <c r="AI128" s="2"/>
-[...1 lines deleted...]
-    <row r="129" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI128" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="129" spans="1:35">
       <c r="A129" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B129" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C129" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D129" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E129" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F129" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G129" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H129" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I129" s="58" t="s">
@@ -14090,53 +14733,55 @@
       </c>
       <c r="AA129" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB129" s="58">
         <v>48.850999999999999</v>
       </c>
       <c r="AC129" s="58">
         <v>53.447000000000003</v>
       </c>
       <c r="AD129" s="58">
         <v>53.12</v>
       </c>
       <c r="AE129" s="58">
         <v>21.068999999999999</v>
       </c>
       <c r="AF129" s="58">
         <v>12.257</v>
       </c>
       <c r="AG129" s="58">
         <v>16.062999999999999</v>
       </c>
       <c r="AH129" s="59">
         <v>19.512</v>
       </c>
-      <c r="AI129" s="2"/>
-[...1 lines deleted...]
-    <row r="130" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI129" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="130" spans="1:35">
       <c r="A130" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I130" s="58" t="s">
@@ -14195,53 +14840,55 @@
       </c>
       <c r="AA130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE130" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF130" s="58">
         <v>1.591</v>
       </c>
       <c r="AG130" s="58">
         <v>0.72799999999999998</v>
       </c>
       <c r="AH130" s="59">
         <v>1.1619999999999999</v>
       </c>
-      <c r="AI130" s="2"/>
-[...1 lines deleted...]
-    <row r="131" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI130" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="131" spans="1:35">
       <c r="A131" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B131" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C131" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E131" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F131" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G131" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H131" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="58" t="s">
@@ -14300,53 +14947,55 @@
       </c>
       <c r="AA131" s="58">
         <v>34.408999999999999</v>
       </c>
       <c r="AB131" s="58">
         <v>32.058</v>
       </c>
       <c r="AC131" s="58">
         <v>35.030999999999999</v>
       </c>
       <c r="AD131" s="58">
         <v>35.847000000000001</v>
       </c>
       <c r="AE131" s="58">
         <v>38.567</v>
       </c>
       <c r="AF131" s="58">
         <v>31.867999999999999</v>
       </c>
       <c r="AG131" s="58">
         <v>31.138999999999999</v>
       </c>
       <c r="AH131" s="59">
         <v>30.565000000000001</v>
       </c>
-      <c r="AI131" s="3"/>
-[...1 lines deleted...]
-    <row r="132" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI131" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="132" spans="1:35">
       <c r="A132" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B132" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C132" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D132" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E132" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F132" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G132" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H132" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I132" s="58" t="s">
@@ -14405,53 +15054,55 @@
       </c>
       <c r="AA132" s="58">
         <v>23.853000000000002</v>
       </c>
       <c r="AB132" s="58">
         <v>21.742000000000001</v>
       </c>
       <c r="AC132" s="58">
         <v>24.244</v>
       </c>
       <c r="AD132" s="58">
         <v>25.027000000000001</v>
       </c>
       <c r="AE132" s="58">
         <v>32.369999999999997</v>
       </c>
       <c r="AF132" s="58">
         <v>23.547999999999998</v>
       </c>
       <c r="AG132" s="58">
         <v>25.073</v>
       </c>
       <c r="AH132" s="59">
         <v>26.437999999999999</v>
       </c>
-      <c r="AI132" s="3"/>
-[...1 lines deleted...]
-    <row r="133" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI132" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="133" spans="1:35">
       <c r="A133" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B133" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C133" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D133" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E133" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F133" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G133" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H133" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I133" s="58" t="s">
@@ -14510,53 +15161,55 @@
       </c>
       <c r="AA133" s="58">
         <v>33.454999999999998</v>
       </c>
       <c r="AB133" s="58">
         <v>30.195</v>
       </c>
       <c r="AC133" s="58">
         <v>35.988</v>
       </c>
       <c r="AD133" s="58">
         <v>37.618000000000002</v>
       </c>
       <c r="AE133" s="58">
         <v>39.131999999999998</v>
       </c>
       <c r="AF133" s="58">
         <v>34.259</v>
       </c>
       <c r="AG133" s="58">
         <v>38.215000000000003</v>
       </c>
       <c r="AH133" s="59">
         <v>41.862000000000002</v>
       </c>
-      <c r="AI133" s="3"/>
-[...1 lines deleted...]
-    <row r="134" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI133" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="134" spans="1:35">
       <c r="A134" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B134" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C134" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D134" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E134" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F134" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G134" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H134" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I134" s="58" t="s">
@@ -14615,53 +15268,55 @@
       </c>
       <c r="AA134" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB134" s="58">
         <v>1.244</v>
       </c>
       <c r="AC134" s="58">
         <v>6.8310000000000004</v>
       </c>
       <c r="AD134" s="58">
         <v>11.45</v>
       </c>
       <c r="AE134" s="58">
         <v>15.144</v>
       </c>
       <c r="AF134" s="58">
         <v>11.909000000000001</v>
       </c>
       <c r="AG134" s="58">
         <v>12.416</v>
       </c>
       <c r="AH134" s="59">
         <v>14.755000000000001</v>
       </c>
-      <c r="AI134" s="3"/>
-[...1 lines deleted...]
-    <row r="135" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI134" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="135" spans="1:35">
       <c r="A135" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I135" s="58" t="s">
@@ -14720,53 +15375,55 @@
       </c>
       <c r="AA135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE135" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF135" s="58">
         <v>9.1739999999999995</v>
       </c>
       <c r="AG135" s="58">
         <v>9.6180000000000003</v>
       </c>
       <c r="AH135" s="59">
         <v>9.7479999999999993</v>
       </c>
-      <c r="AI135" s="74"/>
-[...1 lines deleted...]
-    <row r="136" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI135" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="136" spans="1:35">
       <c r="A136" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I136" s="58" t="s">
@@ -14825,126 +15482,129 @@
       </c>
       <c r="AA136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE136" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF136" s="58">
         <v>17.704999999999998</v>
       </c>
       <c r="AG136" s="58">
         <v>76.239000000000004</v>
       </c>
       <c r="AH136" s="59">
         <v>100.36799999999999</v>
       </c>
-      <c r="AI136" s="3"/>
-[...2 lines deleted...]
-      <c r="A137" s="80" t="s">
+      <c r="AI136" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="137" spans="1:35" ht="12.75">
+      <c r="A137" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="B137" s="80"/>
-[...33 lines deleted...]
-    <row r="138" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B137" s="99"/>
+      <c r="C137" s="99"/>
+      <c r="D137" s="99"/>
+      <c r="E137" s="99"/>
+      <c r="F137" s="99"/>
+      <c r="G137" s="99"/>
+      <c r="H137" s="99"/>
+      <c r="I137" s="99"/>
+      <c r="J137" s="99"/>
+      <c r="K137" s="99"/>
+      <c r="L137" s="99"/>
+      <c r="M137" s="99"/>
+      <c r="N137" s="99"/>
+      <c r="O137" s="99"/>
+      <c r="P137" s="99"/>
+      <c r="Q137" s="99"/>
+      <c r="R137" s="99"/>
+      <c r="S137" s="99"/>
+      <c r="T137" s="99"/>
+      <c r="U137" s="99"/>
+      <c r="V137" s="99"/>
+      <c r="W137" s="99"/>
+      <c r="X137" s="99"/>
+      <c r="Y137" s="99"/>
+      <c r="Z137" s="99"/>
+      <c r="AA137" s="99"/>
+      <c r="AB137" s="99"/>
+      <c r="AC137" s="99"/>
+      <c r="AD137" s="99"/>
+      <c r="AE137" s="99"/>
+      <c r="AF137" s="99"/>
+      <c r="AG137" s="99"/>
+      <c r="AH137" s="99"/>
+      <c r="AI137" s="99"/>
+    </row>
+    <row r="138" spans="1:35" ht="12.75">
       <c r="A138" s="61"/>
       <c r="B138" s="61"/>
       <c r="C138" s="61"/>
       <c r="D138" s="61"/>
       <c r="E138" s="61"/>
       <c r="F138" s="61"/>
       <c r="G138" s="61"/>
       <c r="H138" s="61"/>
       <c r="I138" s="61"/>
       <c r="J138" s="61"/>
       <c r="K138" s="61"/>
       <c r="L138" s="61"/>
       <c r="M138" s="61"/>
       <c r="N138" s="61"/>
       <c r="O138" s="61"/>
       <c r="P138" s="61"/>
       <c r="Q138" s="61"/>
       <c r="R138" s="61"/>
       <c r="S138" s="61"/>
       <c r="T138" s="61"/>
       <c r="U138" s="61"/>
       <c r="V138" s="61"/>
       <c r="W138" s="61"/>
       <c r="X138" s="61"/>
       <c r="Y138" s="61"/>
       <c r="Z138" s="61"/>
       <c r="AA138" s="61"/>
       <c r="AB138" s="61"/>
       <c r="AC138" s="61"/>
       <c r="AD138" s="61"/>
       <c r="AE138" s="61"/>
       <c r="AF138" s="61"/>
       <c r="AG138" s="61"/>
     </row>
-    <row r="139" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:35">
       <c r="A139" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B139" s="58">
         <v>18.100000000000001</v>
       </c>
       <c r="C139" s="58">
         <v>30.6</v>
       </c>
       <c r="D139" s="58">
         <v>54.5</v>
       </c>
       <c r="E139" s="58">
         <v>57.9</v>
       </c>
       <c r="F139" s="58">
         <v>84.8</v>
       </c>
       <c r="G139" s="58">
         <v>91.7</v>
       </c>
       <c r="H139" s="58">
         <v>95.4</v>
       </c>
       <c r="I139" s="58">
@@ -15003,53 +15663,55 @@
       </c>
       <c r="AA139" s="58">
         <v>269.05599999999998</v>
       </c>
       <c r="AB139" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC139" s="58">
         <v>290.42</v>
       </c>
       <c r="AD139" s="64" t="s">
         <v>83</v>
       </c>
       <c r="AE139" s="64" t="s">
         <v>84</v>
       </c>
       <c r="AF139" s="64">
         <v>276.06700000000001</v>
       </c>
       <c r="AG139" s="59">
         <v>324.59399999999999</v>
       </c>
       <c r="AH139" s="59">
         <v>359.71</v>
       </c>
-      <c r="AI139" s="3"/>
-[...1 lines deleted...]
-    <row r="140" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI139" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="140" spans="1:35">
       <c r="A140" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="58" t="s">
@@ -15108,53 +15770,55 @@
       </c>
       <c r="AA140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE140" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF140" s="58">
         <v>0.94599999999999995</v>
       </c>
       <c r="AG140" s="58">
         <v>1.7929999999999999</v>
       </c>
       <c r="AH140" s="59">
         <v>2.9649999999999999</v>
       </c>
-      <c r="AI140" s="3"/>
-[...1 lines deleted...]
-    <row r="141" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI140" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="141" spans="1:35">
       <c r="A141" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B141" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C141" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D141" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E141" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F141" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G141" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H141" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="58" t="s">
@@ -15213,53 +15877,55 @@
       </c>
       <c r="AA141" s="58">
         <v>16.058</v>
       </c>
       <c r="AB141" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC141" s="58">
         <v>16.561</v>
       </c>
       <c r="AD141" s="58">
         <v>16.876999999999999</v>
       </c>
       <c r="AE141" s="58">
         <v>17.995999999999999</v>
       </c>
       <c r="AF141" s="58">
         <v>14.52</v>
       </c>
       <c r="AG141" s="58">
         <v>14.988</v>
       </c>
       <c r="AH141" s="59">
         <v>15.568</v>
       </c>
-      <c r="AI141" s="3"/>
-[...1 lines deleted...]
-    <row r="142" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI141" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="142" spans="1:35">
       <c r="A142" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B142" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C142" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D142" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E142" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F142" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G142" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H142" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="58" t="s">
@@ -15318,53 +15984,55 @@
       </c>
       <c r="AA142" s="58">
         <v>11.454000000000001</v>
       </c>
       <c r="AB142" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC142" s="58">
         <v>12.978</v>
       </c>
       <c r="AD142" s="58">
         <v>13.646000000000001</v>
       </c>
       <c r="AE142" s="58">
         <v>14.641</v>
       </c>
       <c r="AF142" s="58">
         <v>11.724</v>
       </c>
       <c r="AG142" s="58">
         <v>12.628</v>
       </c>
       <c r="AH142" s="59">
         <v>13.411</v>
       </c>
-      <c r="AI142" s="3"/>
-[...1 lines deleted...]
-    <row r="143" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI142" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="143" spans="1:35">
       <c r="A143" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B143" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C143" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D143" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E143" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F143" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G143" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H143" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I143" s="58" t="s">
@@ -15423,53 +16091,55 @@
       </c>
       <c r="AA143" s="58">
         <v>40.290999999999997</v>
       </c>
       <c r="AB143" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC143" s="58">
         <v>45.113</v>
       </c>
       <c r="AD143" s="58">
         <v>48.616</v>
       </c>
       <c r="AE143" s="58">
         <v>21.14</v>
       </c>
       <c r="AF143" s="58">
         <v>41.018000000000001</v>
       </c>
       <c r="AG143" s="58">
         <v>41.613999999999997</v>
       </c>
       <c r="AH143" s="59">
         <v>42.540999999999997</v>
       </c>
-      <c r="AI143" s="3"/>
-[...1 lines deleted...]
-    <row r="144" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI143" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="144" spans="1:35">
       <c r="A144" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B144" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C144" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D144" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E144" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F144" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G144" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H144" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="58" t="s">
@@ -15528,53 +16198,55 @@
       </c>
       <c r="AA144" s="58">
         <v>8.6280000000000001</v>
       </c>
       <c r="AB144" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC144" s="58">
         <v>9.4610000000000003</v>
       </c>
       <c r="AD144" s="58">
         <v>9.7949999999999999</v>
       </c>
       <c r="AE144" s="58">
         <v>10.59</v>
       </c>
       <c r="AF144" s="58">
         <v>9.234</v>
       </c>
       <c r="AG144" s="58">
         <v>9.5039999999999996</v>
       </c>
       <c r="AH144" s="59">
         <v>9.8490000000000002</v>
       </c>
-      <c r="AI144" s="3"/>
-[...1 lines deleted...]
-    <row r="145" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI144" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="145" spans="1:35">
       <c r="A145" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C145" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D145" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E145" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F145" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G145" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H145" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="58" t="s">
@@ -15633,53 +16305,55 @@
       </c>
       <c r="AA145" s="58">
         <v>7.734</v>
       </c>
       <c r="AB145" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC145" s="58">
         <v>8.1980000000000004</v>
       </c>
       <c r="AD145" s="58">
         <v>8.6069999999999993</v>
       </c>
       <c r="AE145" s="58">
         <v>9.3010000000000002</v>
       </c>
       <c r="AF145" s="58">
         <v>7.5549999999999997</v>
       </c>
       <c r="AG145" s="58">
         <v>8.0609999999999999</v>
       </c>
       <c r="AH145" s="59">
         <v>8.4770000000000003</v>
       </c>
-      <c r="AI145" s="3"/>
-[...1 lines deleted...]
-    <row r="146" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI145" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="146" spans="1:35">
       <c r="A146" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C146" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D146" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E146" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F146" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G146" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H146" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="58" t="s">
@@ -15738,53 +16412,55 @@
       </c>
       <c r="AA146" s="58">
         <v>17.917000000000002</v>
       </c>
       <c r="AB146" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC146" s="58">
         <v>18.722999999999999</v>
       </c>
       <c r="AD146" s="58">
         <v>19.643999999999998</v>
       </c>
       <c r="AE146" s="58">
         <v>52.158000000000001</v>
       </c>
       <c r="AF146" s="58">
         <v>17.312999999999999</v>
       </c>
       <c r="AG146" s="58">
         <v>18.222999999999999</v>
       </c>
       <c r="AH146" s="59">
         <v>19.087</v>
       </c>
-      <c r="AI146" s="3"/>
-[...1 lines deleted...]
-    <row r="147" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI146" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="147" spans="1:35">
       <c r="A147" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I147" s="58" t="s">
@@ -15843,53 +16519,55 @@
       </c>
       <c r="AA147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE147" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF147" s="58">
         <v>1.1950000000000001</v>
       </c>
       <c r="AG147" s="58">
         <v>4.4800000000000004</v>
       </c>
       <c r="AH147" s="59">
         <v>7.0469999999999997</v>
       </c>
-      <c r="AI147" s="3"/>
-[...1 lines deleted...]
-    <row r="148" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI147" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="148" spans="1:35">
       <c r="A148" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C148" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D148" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E148" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F148" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G148" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H148" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I148" s="58" t="s">
@@ -15948,53 +16626,55 @@
       </c>
       <c r="AA148" s="58">
         <v>17.501000000000001</v>
       </c>
       <c r="AB148" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC148" s="58">
         <v>18.762</v>
       </c>
       <c r="AD148" s="58">
         <v>19.718</v>
       </c>
       <c r="AE148" s="58">
         <v>21.135999999999999</v>
       </c>
       <c r="AF148" s="58">
         <v>17.077999999999999</v>
       </c>
       <c r="AG148" s="58">
         <v>17.63</v>
       </c>
       <c r="AH148" s="59">
         <v>17.93</v>
       </c>
-      <c r="AI148" s="3"/>
-[...1 lines deleted...]
-    <row r="149" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI148" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="149" spans="1:35">
       <c r="A149" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B149" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C149" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D149" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E149" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F149" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G149" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H149" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I149" s="58" t="s">
@@ -16053,53 +16733,55 @@
       </c>
       <c r="AA149" s="58">
         <v>15.337</v>
       </c>
       <c r="AB149" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC149" s="58">
         <v>17.189</v>
       </c>
       <c r="AD149" s="58">
         <v>18.084</v>
       </c>
       <c r="AE149" s="58">
         <v>24.437999999999999</v>
       </c>
       <c r="AF149" s="58">
         <v>14.375</v>
       </c>
       <c r="AG149" s="58">
         <v>15.456</v>
       </c>
       <c r="AH149" s="59">
         <v>16.251000000000001</v>
       </c>
-      <c r="AI149" s="3"/>
-[...1 lines deleted...]
-    <row r="150" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI149" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="150" spans="1:35">
       <c r="A150" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B150" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C150" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D150" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E150" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F150" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G150" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H150" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I150" s="58" t="s">
@@ -16158,53 +16840,55 @@
       </c>
       <c r="AA150" s="58">
         <v>12.920999999999999</v>
       </c>
       <c r="AB150" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC150" s="58">
         <v>12.789</v>
       </c>
       <c r="AD150" s="58">
         <v>12.91</v>
       </c>
       <c r="AE150" s="58">
         <v>13.56</v>
       </c>
       <c r="AF150" s="58">
         <v>11.086</v>
       </c>
       <c r="AG150" s="58">
         <v>11.803000000000001</v>
       </c>
       <c r="AH150" s="59">
         <v>12.545</v>
       </c>
-      <c r="AI150" s="3"/>
-[...1 lines deleted...]
-    <row r="151" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI150" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="151" spans="1:35">
       <c r="A151" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B151" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C151" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D151" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E151" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F151" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G151" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H151" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I151" s="58" t="s">
@@ -16263,53 +16947,55 @@
       </c>
       <c r="AA151" s="58">
         <v>10.481999999999999</v>
       </c>
       <c r="AB151" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC151" s="58">
         <v>10.413</v>
       </c>
       <c r="AD151" s="58">
         <v>10.228</v>
       </c>
       <c r="AE151" s="58">
         <v>11.064</v>
       </c>
       <c r="AF151" s="58">
         <v>10.284000000000001</v>
       </c>
       <c r="AG151" s="58">
         <v>10.743</v>
       </c>
       <c r="AH151" s="59">
         <v>11.071999999999999</v>
       </c>
-      <c r="AI151" s="3"/>
-[...1 lines deleted...]
-    <row r="152" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI151" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="152" spans="1:35">
       <c r="A152" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I152" s="58" t="s">
@@ -16368,53 +17054,55 @@
       </c>
       <c r="AA152" s="58">
         <v>41.758000000000003</v>
       </c>
       <c r="AB152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE152" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF152" s="58">
         <v>16.007999999999999</v>
       </c>
       <c r="AG152" s="58">
         <v>14.302</v>
       </c>
       <c r="AH152" s="59">
         <v>13.04</v>
       </c>
-      <c r="AI152" s="3"/>
-[...1 lines deleted...]
-    <row r="153" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI152" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="153" spans="1:35">
       <c r="A153" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B153" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C153" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D153" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E153" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F153" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G153" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H153" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I153" s="58" t="s">
@@ -16473,53 +17161,55 @@
       </c>
       <c r="AA153" s="58">
         <v>11.622</v>
       </c>
       <c r="AB153" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC153" s="58">
         <v>12.167999999999999</v>
       </c>
       <c r="AD153" s="58">
         <v>12.444000000000001</v>
       </c>
       <c r="AE153" s="58">
         <v>13.676</v>
       </c>
       <c r="AF153" s="58">
         <v>11.077</v>
       </c>
       <c r="AG153" s="58">
         <v>11.582000000000001</v>
       </c>
       <c r="AH153" s="59">
         <v>11.943</v>
       </c>
-      <c r="AI153" s="3"/>
-[...1 lines deleted...]
-    <row r="154" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI153" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="154" spans="1:35">
       <c r="A154" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B154" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C154" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D154" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E154" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F154" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G154" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H154" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="58" t="s">
@@ -16578,53 +17268,55 @@
       </c>
       <c r="AA154" s="58">
         <v>12.571</v>
       </c>
       <c r="AB154" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC154" s="58">
         <v>12.388</v>
       </c>
       <c r="AD154" s="58">
         <v>12.683</v>
       </c>
       <c r="AE154" s="58">
         <v>13.554</v>
       </c>
       <c r="AF154" s="58">
         <v>11.662000000000001</v>
       </c>
       <c r="AG154" s="58">
         <v>12.06</v>
       </c>
       <c r="AH154" s="59">
         <v>12.537000000000001</v>
       </c>
-      <c r="AI154" s="3"/>
-[...1 lines deleted...]
-    <row r="155" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI154" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="155" spans="1:35">
       <c r="A155" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B155" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C155" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D155" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E155" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F155" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G155" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H155" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="58" t="s">
@@ -16683,53 +17375,55 @@
       </c>
       <c r="AA155" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB155" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC155" s="58">
         <v>42.735999999999997</v>
       </c>
       <c r="AD155" s="58">
         <v>42.970999999999997</v>
       </c>
       <c r="AE155" s="58">
         <v>19.670000000000002</v>
       </c>
       <c r="AF155" s="58">
         <v>11.282999999999999</v>
       </c>
       <c r="AG155" s="58">
         <v>14.829000000000001</v>
       </c>
       <c r="AH155" s="59">
         <v>17.859000000000002</v>
       </c>
-      <c r="AI155" s="3"/>
-[...1 lines deleted...]
-    <row r="156" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI155" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="156" spans="1:35">
       <c r="A156" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I156" s="58" t="s">
@@ -16788,53 +17482,55 @@
       </c>
       <c r="AA156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE156" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF156" s="58">
         <v>0.98</v>
       </c>
       <c r="AG156" s="58">
         <v>0.53800000000000003</v>
       </c>
       <c r="AH156" s="59">
         <v>0.86899999999999999</v>
       </c>
-      <c r="AI156" s="3"/>
-[...1 lines deleted...]
-    <row r="157" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI156" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="157" spans="1:35">
       <c r="A157" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B157" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C157" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D157" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E157" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F157" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G157" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H157" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I157" s="58" t="s">
@@ -16893,53 +17589,55 @@
       </c>
       <c r="AA157" s="58">
         <v>21.815000000000001</v>
       </c>
       <c r="AB157" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC157" s="58">
         <v>22.672000000000001</v>
       </c>
       <c r="AD157" s="58">
         <v>23.334</v>
       </c>
       <c r="AE157" s="58">
         <v>25.05</v>
       </c>
       <c r="AF157" s="58">
         <v>19.812999999999999</v>
       </c>
       <c r="AG157" s="58">
         <v>19.312000000000001</v>
       </c>
       <c r="AH157" s="59">
         <v>18.885000000000002</v>
       </c>
-      <c r="AI157" s="3"/>
-[...1 lines deleted...]
-    <row r="158" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI157" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="158" spans="1:35">
       <c r="A158" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B158" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C158" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D158" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E158" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F158" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G158" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H158" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="58" t="s">
@@ -16998,53 +17696,55 @@
       </c>
       <c r="AA158" s="58">
         <v>10.615</v>
       </c>
       <c r="AB158" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC158" s="58">
         <v>10.987</v>
       </c>
       <c r="AD158" s="58">
         <v>11.766999999999999</v>
       </c>
       <c r="AE158" s="58">
         <v>18.692</v>
       </c>
       <c r="AF158" s="58">
         <v>11.715999999999999</v>
       </c>
       <c r="AG158" s="58">
         <v>12.739000000000001</v>
       </c>
       <c r="AH158" s="59">
         <v>13.535</v>
       </c>
-      <c r="AI158" s="3"/>
-[...1 lines deleted...]
-    <row r="159" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI158" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="159" spans="1:35">
       <c r="A159" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B159" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C159" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D159" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E159" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F159" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G159" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H159" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="58" t="s">
@@ -17103,53 +17803,55 @@
       </c>
       <c r="AA159" s="58">
         <v>12.352</v>
       </c>
       <c r="AB159" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC159" s="58">
         <v>13.72</v>
       </c>
       <c r="AD159" s="58">
         <v>15.679</v>
       </c>
       <c r="AE159" s="58">
         <v>13.237</v>
       </c>
       <c r="AF159" s="58">
         <v>15.611000000000001</v>
       </c>
       <c r="AG159" s="58">
         <v>17.922999999999998</v>
       </c>
       <c r="AH159" s="59">
         <v>19.965</v>
       </c>
-      <c r="AI159" s="3"/>
-[...1 lines deleted...]
-    <row r="160" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI159" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="160" spans="1:35">
       <c r="A160" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B160" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C160" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D160" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E160" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F160" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G160" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H160" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I160" s="58" t="s">
@@ -17208,53 +17910,55 @@
       </c>
       <c r="AA160" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB160" s="58" t="s">
         <v>57</v>
       </c>
       <c r="AC160" s="58">
         <v>5.5620000000000003</v>
       </c>
       <c r="AD160" s="58">
         <v>9.4320000000000004</v>
       </c>
       <c r="AE160" s="58">
         <v>12.571999999999999</v>
       </c>
       <c r="AF160" s="58">
         <v>10.021000000000001</v>
       </c>
       <c r="AG160" s="58">
         <v>10.061999999999999</v>
       </c>
       <c r="AH160" s="59">
         <v>11.909000000000001</v>
       </c>
-      <c r="AI160" s="3"/>
-[...1 lines deleted...]
-    <row r="161" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI160" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="161" spans="1:35">
       <c r="A161" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I161" s="25" t="s">
@@ -17313,53 +18017,55 @@
       </c>
       <c r="AA161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE161" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF161" s="58">
         <v>0.70099999999999996</v>
       </c>
       <c r="AG161" s="58">
         <v>0.82599999999999996</v>
       </c>
       <c r="AH161" s="59">
         <v>0.96899999999999997</v>
       </c>
-      <c r="AI161" s="3"/>
-[...1 lines deleted...]
-    <row r="162" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI161" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="162" spans="1:35">
       <c r="A162" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I162" s="25" t="s">
@@ -17418,126 +18124,129 @@
       </c>
       <c r="AA162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE162" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF162" s="58">
         <v>10.867000000000001</v>
       </c>
       <c r="AG162" s="58">
         <v>43.497999999999998</v>
       </c>
       <c r="AH162" s="59">
         <v>61.456000000000003</v>
       </c>
-      <c r="AI162" s="3"/>
-[...2 lines deleted...]
-      <c r="A163" s="80" t="s">
+      <c r="AI162" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="163" spans="1:35" ht="12.75">
+      <c r="A163" s="99" t="s">
         <v>63</v>
       </c>
-      <c r="B163" s="80"/>
-[...33 lines deleted...]
-    <row r="164" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B163" s="99"/>
+      <c r="C163" s="99"/>
+      <c r="D163" s="99"/>
+      <c r="E163" s="99"/>
+      <c r="F163" s="99"/>
+      <c r="G163" s="99"/>
+      <c r="H163" s="99"/>
+      <c r="I163" s="99"/>
+      <c r="J163" s="99"/>
+      <c r="K163" s="99"/>
+      <c r="L163" s="99"/>
+      <c r="M163" s="99"/>
+      <c r="N163" s="99"/>
+      <c r="O163" s="99"/>
+      <c r="P163" s="99"/>
+      <c r="Q163" s="99"/>
+      <c r="R163" s="99"/>
+      <c r="S163" s="99"/>
+      <c r="T163" s="99"/>
+      <c r="U163" s="99"/>
+      <c r="V163" s="99"/>
+      <c r="W163" s="99"/>
+      <c r="X163" s="99"/>
+      <c r="Y163" s="99"/>
+      <c r="Z163" s="99"/>
+      <c r="AA163" s="99"/>
+      <c r="AB163" s="99"/>
+      <c r="AC163" s="99"/>
+      <c r="AD163" s="99"/>
+      <c r="AE163" s="99"/>
+      <c r="AF163" s="99"/>
+      <c r="AG163" s="99"/>
+      <c r="AH163" s="99"/>
+      <c r="AI163" s="99"/>
+    </row>
+    <row r="164" spans="1:35" ht="12.75">
       <c r="A164" s="61"/>
       <c r="B164" s="61"/>
       <c r="C164" s="61"/>
       <c r="D164" s="61"/>
       <c r="E164" s="61"/>
       <c r="F164" s="61"/>
       <c r="G164" s="61"/>
       <c r="H164" s="61"/>
       <c r="I164" s="61"/>
       <c r="J164" s="61"/>
       <c r="K164" s="61"/>
       <c r="L164" s="61"/>
       <c r="M164" s="61"/>
       <c r="N164" s="61"/>
       <c r="O164" s="61"/>
       <c r="P164" s="61"/>
       <c r="Q164" s="61"/>
       <c r="R164" s="61"/>
       <c r="S164" s="61"/>
       <c r="T164" s="61"/>
       <c r="U164" s="61"/>
       <c r="V164" s="61"/>
       <c r="W164" s="61"/>
       <c r="X164" s="61"/>
       <c r="Y164" s="61"/>
       <c r="Z164" s="61"/>
       <c r="AA164" s="61"/>
       <c r="AB164" s="61"/>
       <c r="AC164" s="61"/>
       <c r="AD164" s="61"/>
       <c r="AE164" s="61"/>
       <c r="AF164" s="61"/>
       <c r="AG164" s="61"/>
     </row>
-    <row r="165" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:35">
       <c r="A165" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B165" s="58">
         <v>55.1</v>
       </c>
       <c r="C165" s="58">
         <v>56.2</v>
       </c>
       <c r="D165" s="58">
         <v>54.8</v>
       </c>
       <c r="E165" s="58">
         <v>54.006</v>
       </c>
       <c r="F165" s="58">
         <v>49.2</v>
       </c>
       <c r="G165" s="58">
         <v>46.2</v>
       </c>
       <c r="H165" s="58">
         <v>44.295000000000002</v>
       </c>
       <c r="I165" s="58">
@@ -17596,53 +18305,55 @@
       </c>
       <c r="AA165" s="58">
         <v>90.43</v>
       </c>
       <c r="AB165" s="58">
         <v>89.290999999999997</v>
       </c>
       <c r="AC165" s="58">
         <v>86.613</v>
       </c>
       <c r="AD165" s="58">
         <v>83.581000000000003</v>
       </c>
       <c r="AE165" s="64" t="s">
         <v>85</v>
       </c>
       <c r="AF165" s="64">
         <v>93.221999999999994</v>
       </c>
       <c r="AG165" s="58">
         <v>112.366</v>
       </c>
       <c r="AH165" s="59">
         <v>115.265</v>
       </c>
-      <c r="AI165" s="2"/>
-[...1 lines deleted...]
-    <row r="166" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI165" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="166" spans="1:35">
       <c r="A166" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I166" s="58" t="s">
@@ -17701,53 +18412,55 @@
       </c>
       <c r="AA166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE166" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF166" s="58">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AG166" s="58">
         <v>0.49199999999999999</v>
       </c>
       <c r="AH166" s="59">
         <v>0.52400000000000002</v>
       </c>
-      <c r="AI166" s="2"/>
-[...1 lines deleted...]
-    <row r="167" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI166" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="167" spans="1:35">
       <c r="A167" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B167" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C167" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D167" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E167" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F167" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G167" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H167" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I167" s="58" t="s">
@@ -17806,53 +18519,55 @@
       </c>
       <c r="AA167" s="58">
         <v>3.3050000000000002</v>
       </c>
       <c r="AB167" s="58">
         <v>3.258</v>
       </c>
       <c r="AC167" s="58">
         <v>3.1579999999999999</v>
       </c>
       <c r="AD167" s="58">
         <v>3.1240000000000001</v>
       </c>
       <c r="AE167" s="58">
         <v>3.1920000000000002</v>
       </c>
       <c r="AF167" s="58">
         <v>3.7549999999999999</v>
       </c>
       <c r="AG167" s="58">
         <v>4.1470000000000002</v>
       </c>
       <c r="AH167" s="59">
         <v>4.2839999999999998</v>
       </c>
-      <c r="AI167" s="2"/>
-[...1 lines deleted...]
-    <row r="168" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI167" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="168" spans="1:35">
       <c r="A168" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B168" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C168" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D168" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E168" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F168" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G168" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H168" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I168" s="58" t="s">
@@ -17911,53 +18626,55 @@
       </c>
       <c r="AA168" s="58">
         <v>3.573</v>
       </c>
       <c r="AB168" s="58">
         <v>3.5670000000000002</v>
       </c>
       <c r="AC168" s="58">
         <v>3.4</v>
       </c>
       <c r="AD168" s="58">
         <v>3.226</v>
       </c>
       <c r="AE168" s="58">
         <v>3.2370000000000001</v>
       </c>
       <c r="AF168" s="58">
         <v>3.4049999999999998</v>
       </c>
       <c r="AG168" s="58">
         <v>4.6459999999999999</v>
       </c>
       <c r="AH168" s="59">
         <v>4.8280000000000003</v>
       </c>
-      <c r="AI168" s="2"/>
-[...1 lines deleted...]
-    <row r="169" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI168" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="169" spans="1:35">
       <c r="A169" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B169" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C169" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D169" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E169" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F169" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G169" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H169" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I169" s="58" t="s">
@@ -18016,53 +18733,55 @@
       </c>
       <c r="AA169" s="58">
         <v>7.8959999999999999</v>
       </c>
       <c r="AB169" s="58">
         <v>7.8140000000000001</v>
       </c>
       <c r="AC169" s="58">
         <v>7.5890000000000004</v>
       </c>
       <c r="AD169" s="58">
         <v>7.2880000000000003</v>
       </c>
       <c r="AE169" s="58">
         <v>6.2530000000000001</v>
       </c>
       <c r="AF169" s="58">
         <v>6.9219999999999997</v>
       </c>
       <c r="AG169" s="58">
         <v>8.7119999999999997</v>
       </c>
       <c r="AH169" s="59">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AI169" s="2"/>
-[...1 lines deleted...]
-    <row r="170" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI169" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="170" spans="1:35">
       <c r="A170" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B170" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C170" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D170" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E170" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F170" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G170" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H170" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="58" t="s">
@@ -18121,53 +18840,55 @@
       </c>
       <c r="AA170" s="58">
         <v>5.63</v>
       </c>
       <c r="AB170" s="58">
         <v>5.7510000000000003</v>
       </c>
       <c r="AC170" s="58">
         <v>5.5350000000000001</v>
       </c>
       <c r="AD170" s="58">
         <v>5.4809999999999999</v>
       </c>
       <c r="AE170" s="58">
         <v>5.516</v>
       </c>
       <c r="AF170" s="58">
         <v>4.9969999999999999</v>
       </c>
       <c r="AG170" s="58">
         <v>5.8419999999999996</v>
       </c>
       <c r="AH170" s="59">
         <v>6.03</v>
       </c>
-      <c r="AI170" s="2"/>
-[...1 lines deleted...]
-    <row r="171" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI170" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="171" spans="1:35">
       <c r="A171" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B171" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C171" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D171" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E171" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F171" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G171" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H171" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I171" s="58" t="s">
@@ -18226,53 +18947,55 @@
       </c>
       <c r="AA171" s="58">
         <v>3.8330000000000002</v>
       </c>
       <c r="AB171" s="58">
         <v>3.7909999999999999</v>
       </c>
       <c r="AC171" s="58">
         <v>3.5819999999999999</v>
       </c>
       <c r="AD171" s="58">
         <v>3.4220000000000002</v>
       </c>
       <c r="AE171" s="58">
         <v>3.3929999999999998</v>
       </c>
       <c r="AF171" s="58">
         <v>3.82</v>
       </c>
       <c r="AG171" s="58">
         <v>4.5430000000000001</v>
       </c>
       <c r="AH171" s="59">
         <v>4.6609999999999996</v>
       </c>
-      <c r="AI171" s="2"/>
-[...1 lines deleted...]
-    <row r="172" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI171" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="172" spans="1:35">
       <c r="A172" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C172" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D172" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E172" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F172" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G172" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H172" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I172" s="58" t="s">
@@ -18331,53 +19054,55 @@
       </c>
       <c r="AA172" s="58">
         <v>4.7469999999999999</v>
       </c>
       <c r="AB172" s="58">
         <v>4.6509999999999998</v>
       </c>
       <c r="AC172" s="58">
         <v>4.4039999999999999</v>
       </c>
       <c r="AD172" s="58">
         <v>4.0460000000000003</v>
       </c>
       <c r="AE172" s="58">
         <v>6.327</v>
       </c>
       <c r="AF172" s="58">
         <v>4.7679999999999998</v>
       </c>
       <c r="AG172" s="58">
         <v>5.6769999999999996</v>
       </c>
       <c r="AH172" s="59">
         <v>5.7750000000000004</v>
       </c>
-      <c r="AI172" s="2"/>
-[...1 lines deleted...]
-    <row r="173" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI172" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="173" spans="1:35">
       <c r="A173" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I173" s="58" t="s">
@@ -18436,53 +19161,55 @@
       </c>
       <c r="AA173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE173" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF173" s="58">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="AG173" s="58">
         <v>0.49399999999999999</v>
       </c>
       <c r="AH173" s="59">
         <v>0.58299999999999996</v>
       </c>
-      <c r="AI173" s="2"/>
-[...1 lines deleted...]
-    <row r="174" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI173" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="174" spans="1:35">
       <c r="A174" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B174" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C174" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D174" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E174" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F174" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G174" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H174" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I174" s="58" t="s">
@@ -18541,53 +19268,55 @@
       </c>
       <c r="AA174" s="58">
         <v>6.0659999999999998</v>
       </c>
       <c r="AB174" s="58">
         <v>5.9359999999999999</v>
       </c>
       <c r="AC174" s="58">
         <v>5.8230000000000004</v>
       </c>
       <c r="AD174" s="58">
         <v>5.6840000000000002</v>
       </c>
       <c r="AE174" s="58">
         <v>5.91</v>
       </c>
       <c r="AF174" s="58">
         <v>5.6680000000000001</v>
       </c>
       <c r="AG174" s="58">
         <v>6.5439999999999996</v>
       </c>
       <c r="AH174" s="59">
         <v>6.7619999999999996</v>
       </c>
-      <c r="AI174" s="2"/>
-[...1 lines deleted...]
-    <row r="175" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI174" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="175" spans="1:35">
       <c r="A175" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B175" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C175" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D175" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E175" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F175" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G175" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H175" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I175" s="58" t="s">
@@ -18646,53 +19375,55 @@
       </c>
       <c r="AA175" s="58">
         <v>3.391</v>
       </c>
       <c r="AB175" s="58">
         <v>3.31</v>
       </c>
       <c r="AC175" s="58">
         <v>3.1349999999999998</v>
       </c>
       <c r="AD175" s="58">
         <v>3.0750000000000002</v>
       </c>
       <c r="AE175" s="58">
         <v>7.085</v>
       </c>
       <c r="AF175" s="58">
         <v>3.649</v>
       </c>
       <c r="AG175" s="58">
         <v>4.3140000000000001</v>
       </c>
       <c r="AH175" s="59">
         <v>4.4180000000000001</v>
       </c>
-      <c r="AI175" s="2"/>
-[...1 lines deleted...]
-    <row r="176" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI175" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="176" spans="1:35">
       <c r="A176" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B176" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C176" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D176" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E176" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F176" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G176" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H176" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I176" s="58" t="s">
@@ -18751,53 +19482,55 @@
       </c>
       <c r="AA176" s="58">
         <v>5.0830000000000002</v>
       </c>
       <c r="AB176" s="58">
         <v>5.0609999999999999</v>
       </c>
       <c r="AC176" s="58">
         <v>4.6900000000000004</v>
       </c>
       <c r="AD176" s="58">
         <v>4.21</v>
       </c>
       <c r="AE176" s="58">
         <v>3.8290000000000002</v>
       </c>
       <c r="AF176" s="58">
         <v>4.3579999999999997</v>
       </c>
       <c r="AG176" s="58">
         <v>5.3289999999999997</v>
       </c>
       <c r="AH176" s="59">
         <v>5.4569999999999999</v>
       </c>
-      <c r="AI176" s="2"/>
-[...1 lines deleted...]
-    <row r="177" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI176" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="177" spans="1:35">
       <c r="A177" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B177" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C177" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D177" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E177" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F177" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G177" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H177" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I177" s="58" t="s">
@@ -18856,53 +19589,55 @@
       </c>
       <c r="AA177" s="58">
         <v>4.7300000000000004</v>
       </c>
       <c r="AB177" s="58">
         <v>4.6900000000000004</v>
       </c>
       <c r="AC177" s="58">
         <v>4.4560000000000004</v>
       </c>
       <c r="AD177" s="58">
         <v>4.1970000000000001</v>
       </c>
       <c r="AE177" s="58">
         <v>4.117</v>
       </c>
       <c r="AF177" s="58">
         <v>4.3970000000000002</v>
       </c>
       <c r="AG177" s="58">
         <v>5.508</v>
       </c>
       <c r="AH177" s="59">
         <v>5.7140000000000004</v>
       </c>
-      <c r="AI177" s="2"/>
-[...1 lines deleted...]
-    <row r="178" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI177" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="178" spans="1:35">
       <c r="A178" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I178" s="58" t="s">
@@ -18961,53 +19696,55 @@
       </c>
       <c r="AA178" s="58">
         <v>14.776999999999999</v>
       </c>
       <c r="AB178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE178" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF178" s="58">
         <v>3.948</v>
       </c>
       <c r="AG178" s="58">
         <v>3.7909999999999999</v>
       </c>
       <c r="AH178" s="59">
         <v>3.7909999999999999</v>
       </c>
-      <c r="AI178" s="2"/>
-[...1 lines deleted...]
-    <row r="179" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI178" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="179" spans="1:35">
       <c r="A179" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B179" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C179" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D179" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E179" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F179" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G179" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H179" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I179" s="58" t="s">
@@ -19066,53 +19803,55 @@
       </c>
       <c r="AA179" s="58">
         <v>4.5979999999999999</v>
       </c>
       <c r="AB179" s="58">
         <v>4.423</v>
       </c>
       <c r="AC179" s="58">
         <v>4.218</v>
       </c>
       <c r="AD179" s="58">
         <v>4.1369999999999996</v>
       </c>
       <c r="AE179" s="58">
         <v>4.1689999999999996</v>
       </c>
       <c r="AF179" s="58">
         <v>3.9820000000000002</v>
       </c>
       <c r="AG179" s="58">
         <v>4.7240000000000002</v>
       </c>
       <c r="AH179" s="59">
         <v>4.8410000000000002</v>
       </c>
-      <c r="AI179" s="2"/>
-[...1 lines deleted...]
-    <row r="180" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI179" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="180" spans="1:35">
       <c r="A180" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B180" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C180" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D180" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E180" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F180" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G180" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H180" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I180" s="58" t="s">
@@ -19171,53 +19910,55 @@
       </c>
       <c r="AA180" s="58">
         <v>2.2919999999999998</v>
       </c>
       <c r="AB180" s="58">
         <v>2.2530000000000001</v>
       </c>
       <c r="AC180" s="58">
         <v>2.1349999999999998</v>
       </c>
       <c r="AD180" s="58">
         <v>2.1190000000000002</v>
       </c>
       <c r="AE180" s="58">
         <v>2.2850000000000001</v>
       </c>
       <c r="AF180" s="58">
         <v>2.9980000000000002</v>
       </c>
       <c r="AG180" s="58">
         <v>3.5110000000000001</v>
       </c>
       <c r="AH180" s="59">
         <v>3.5710000000000002</v>
       </c>
-      <c r="AI180" s="2"/>
-[...1 lines deleted...]
-    <row r="181" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI180" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="181" spans="1:35">
       <c r="A181" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B181" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C181" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D181" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E181" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F181" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G181" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H181" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I181" s="58" t="s">
@@ -19276,53 +20017,55 @@
       </c>
       <c r="AA181" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB181" s="58">
         <v>13.964</v>
       </c>
       <c r="AC181" s="58">
         <v>12.457000000000001</v>
       </c>
       <c r="AD181" s="58">
         <v>11.015000000000001</v>
       </c>
       <c r="AE181" s="58">
         <v>3.3519999999999999</v>
       </c>
       <c r="AF181" s="58">
         <v>2.4609999999999999</v>
       </c>
       <c r="AG181" s="58">
         <v>4.5119999999999996</v>
       </c>
       <c r="AH181" s="59">
         <v>4.7539999999999996</v>
       </c>
-      <c r="AI181" s="2"/>
-[...1 lines deleted...]
-    <row r="182" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI181" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="182" spans="1:35">
       <c r="A182" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I182" s="58" t="s">
@@ -19381,53 +20124,55 @@
       </c>
       <c r="AA182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE182" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF182" s="58">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="AG182" s="58">
         <v>0.23</v>
       </c>
       <c r="AH182" s="59">
         <v>0.26500000000000001</v>
       </c>
-      <c r="AI182" s="2"/>
-[...1 lines deleted...]
-    <row r="183" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI182" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="183" spans="1:35">
       <c r="A183" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B183" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C183" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D183" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E183" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F183" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G183" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H183" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I183" s="58" t="s">
@@ -19486,53 +20231,55 @@
       </c>
       <c r="AA183" s="58">
         <v>6.3179999999999996</v>
       </c>
       <c r="AB183" s="58">
         <v>6.1820000000000004</v>
       </c>
       <c r="AC183" s="58">
         <v>5.95</v>
       </c>
       <c r="AD183" s="58">
         <v>5.5679999999999996</v>
       </c>
       <c r="AE183" s="58">
         <v>5.593</v>
       </c>
       <c r="AF183" s="58">
         <v>5.4359999999999999</v>
       </c>
       <c r="AG183" s="58">
         <v>5.9020000000000001</v>
       </c>
       <c r="AH183" s="59">
         <v>6.056</v>
       </c>
-      <c r="AI183" s="3"/>
-[...1 lines deleted...]
-    <row r="184" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI183" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="184" spans="1:35">
       <c r="A184" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B184" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C184" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D184" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E184" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F184" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G184" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H184" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I184" s="58" t="s">
@@ -19591,53 +20338,55 @@
       </c>
       <c r="AA184" s="58">
         <v>5.758</v>
       </c>
       <c r="AB184" s="58">
         <v>5.68</v>
       </c>
       <c r="AC184" s="58">
         <v>5.4210000000000003</v>
       </c>
       <c r="AD184" s="58">
         <v>5.5060000000000002</v>
       </c>
       <c r="AE184" s="58">
         <v>6.4370000000000003</v>
       </c>
       <c r="AF184" s="58">
         <v>6.8259999999999996</v>
       </c>
       <c r="AG184" s="58">
         <v>8.4619999999999997</v>
       </c>
       <c r="AH184" s="59">
         <v>8.7720000000000002</v>
       </c>
-      <c r="AI184" s="3"/>
-[...1 lines deleted...]
-    <row r="185" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI184" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="185" spans="1:35">
       <c r="A185" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B185" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C185" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D185" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E185" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F185" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G185" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H185" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I185" s="58" t="s">
@@ -19696,53 +20445,55 @@
       </c>
       <c r="AA185" s="58">
         <v>8.4329999999999998</v>
       </c>
       <c r="AB185" s="58">
         <v>8.3149999999999995</v>
       </c>
       <c r="AC185" s="58">
         <v>8.7579999999999991</v>
       </c>
       <c r="AD185" s="58">
         <v>8.859</v>
       </c>
       <c r="AE185" s="58">
         <v>8.359</v>
       </c>
       <c r="AF185" s="58">
         <v>11.792</v>
       </c>
       <c r="AG185" s="58">
         <v>14.574999999999999</v>
       </c>
       <c r="AH185" s="59">
         <v>14.705</v>
       </c>
-      <c r="AI185" s="3"/>
-[...1 lines deleted...]
-    <row r="186" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI185" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="186" spans="1:35">
       <c r="A186" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B186" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C186" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D186" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E186" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F186" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G186" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H186" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I186" s="58" t="s">
@@ -19801,53 +20552,55 @@
       </c>
       <c r="AA186" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB186" s="58">
         <v>0.64500000000000002</v>
       </c>
       <c r="AC186" s="58">
         <v>1.9019999999999999</v>
       </c>
       <c r="AD186" s="58">
         <v>2.6240000000000001</v>
       </c>
       <c r="AE186" s="58">
         <v>2.7690000000000001</v>
       </c>
       <c r="AF186" s="58">
         <v>2.9289999999999998</v>
       </c>
       <c r="AG186" s="58">
         <v>4.17</v>
       </c>
       <c r="AH186" s="59">
         <v>4.3760000000000003</v>
       </c>
-      <c r="AI186" s="3"/>
-[...1 lines deleted...]
-    <row r="187" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI186" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="187" spans="1:35">
       <c r="A187" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I187" s="25" t="s">
@@ -19906,53 +20659,55 @@
       </c>
       <c r="AA187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE187" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF187" s="58">
         <v>1.8580000000000001</v>
       </c>
       <c r="AG187" s="58">
         <v>2.1320000000000001</v>
       </c>
       <c r="AH187" s="59">
         <v>2.165</v>
       </c>
-      <c r="AI187" s="74"/>
-[...1 lines deleted...]
-    <row r="188" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI187" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="188" spans="1:35">
       <c r="A188" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I188" s="25" t="s">
@@ -20011,127 +20766,129 @@
       </c>
       <c r="AA188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE188" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF188" s="58">
         <v>5.13</v>
       </c>
       <c r="AG188" s="58">
         <v>4.109</v>
       </c>
       <c r="AH188" s="59">
         <v>4.133</v>
       </c>
-      <c r="AI188" s="3"/>
-[...2 lines deleted...]
-      <c r="A189" s="80" t="s">
+      <c r="AI188" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="189" spans="1:35" ht="12.75">
+      <c r="A189" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="B189" s="80"/>
-[...34 lines deleted...]
-    <row r="190" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B189" s="99"/>
+      <c r="C189" s="99"/>
+      <c r="D189" s="99"/>
+      <c r="E189" s="99"/>
+      <c r="F189" s="99"/>
+      <c r="G189" s="99"/>
+      <c r="H189" s="99"/>
+      <c r="I189" s="99"/>
+      <c r="J189" s="99"/>
+      <c r="K189" s="99"/>
+      <c r="L189" s="99"/>
+      <c r="M189" s="99"/>
+      <c r="N189" s="99"/>
+      <c r="O189" s="99"/>
+      <c r="P189" s="99"/>
+      <c r="Q189" s="99"/>
+      <c r="R189" s="99"/>
+      <c r="S189" s="99"/>
+      <c r="T189" s="99"/>
+      <c r="U189" s="99"/>
+      <c r="V189" s="99"/>
+      <c r="W189" s="99"/>
+      <c r="X189" s="99"/>
+      <c r="Y189" s="99"/>
+      <c r="Z189" s="99"/>
+      <c r="AA189" s="99"/>
+      <c r="AB189" s="99"/>
+      <c r="AC189" s="99"/>
+      <c r="AD189" s="99"/>
+      <c r="AE189" s="99"/>
+      <c r="AF189" s="99"/>
+      <c r="AG189" s="99"/>
+      <c r="AH189" s="99"/>
+      <c r="AI189" s="99"/>
+    </row>
+    <row r="190" spans="1:35" ht="12.75">
       <c r="A190" s="61"/>
       <c r="B190" s="61"/>
       <c r="C190" s="61"/>
       <c r="D190" s="61"/>
       <c r="E190" s="61"/>
       <c r="F190" s="61"/>
       <c r="G190" s="61"/>
       <c r="H190" s="61"/>
       <c r="I190" s="61"/>
       <c r="J190" s="61"/>
       <c r="K190" s="61"/>
       <c r="L190" s="61"/>
       <c r="M190" s="61"/>
       <c r="N190" s="61"/>
       <c r="O190" s="61"/>
       <c r="P190" s="61"/>
       <c r="Q190" s="61"/>
       <c r="R190" s="61"/>
       <c r="S190" s="61"/>
       <c r="T190" s="61"/>
       <c r="U190" s="61"/>
       <c r="V190" s="61"/>
       <c r="W190" s="61"/>
       <c r="X190" s="61"/>
       <c r="Y190" s="61"/>
       <c r="Z190" s="61"/>
       <c r="AA190" s="61"/>
       <c r="AB190" s="61"/>
       <c r="AC190" s="61"/>
       <c r="AD190" s="61"/>
       <c r="AE190" s="61"/>
       <c r="AF190" s="61"/>
       <c r="AG190" s="61"/>
     </row>
-    <row r="191" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:35">
       <c r="A191" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B191" s="58">
         <v>2.2999999999999998</v>
       </c>
       <c r="C191" s="58">
         <v>4.7690000000000001</v>
       </c>
       <c r="D191" s="58">
         <v>7.1470000000000002</v>
       </c>
       <c r="E191" s="58">
         <v>9.4459999999999997</v>
       </c>
       <c r="F191" s="58">
         <v>10.1</v>
       </c>
       <c r="G191" s="58">
         <v>12.8</v>
       </c>
       <c r="H191" s="58">
         <v>15.347</v>
       </c>
       <c r="I191" s="58">
@@ -20190,53 +20947,55 @@
       </c>
       <c r="AA191" s="58">
         <v>51.085000000000001</v>
       </c>
       <c r="AB191" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC191" s="58">
         <v>46.633000000000003</v>
       </c>
       <c r="AD191" s="64">
         <v>42.164000000000001</v>
       </c>
       <c r="AE191" s="64" t="s">
         <v>86</v>
       </c>
       <c r="AF191" s="64">
         <v>42.271999999999998</v>
       </c>
       <c r="AG191" s="59">
         <v>54.616999999999997</v>
       </c>
       <c r="AH191" s="59">
         <v>56.631</v>
       </c>
-      <c r="AI191" s="3"/>
-[...1 lines deleted...]
-    <row r="192" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI191" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="192" spans="1:35">
       <c r="A192" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I192" s="58" t="s">
@@ -20295,53 +21054,55 @@
       </c>
       <c r="AA192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE192" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF192" s="58">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="AG192" s="59">
         <v>0.27300000000000002</v>
       </c>
       <c r="AH192" s="59">
         <v>0.316</v>
       </c>
-      <c r="AI192" s="3"/>
-[...1 lines deleted...]
-    <row r="193" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI192" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="193" spans="1:35">
       <c r="A193" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B193" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C193" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D193" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E193" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F193" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G193" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H193" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I193" s="58" t="s">
@@ -20400,53 +21161,55 @@
       </c>
       <c r="AA193" s="58">
         <v>1.3460000000000001</v>
       </c>
       <c r="AB193" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC193" s="58">
         <v>1.2090000000000001</v>
       </c>
       <c r="AD193" s="58">
         <v>1.085</v>
       </c>
       <c r="AE193" s="58">
         <v>1.04</v>
       </c>
       <c r="AF193" s="58">
         <v>0.999</v>
       </c>
       <c r="AG193" s="59">
         <v>1.161</v>
       </c>
       <c r="AH193" s="59">
         <v>1.2250000000000001</v>
       </c>
-      <c r="AI193" s="3"/>
-[...1 lines deleted...]
-    <row r="194" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI193" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="194" spans="1:35">
       <c r="A194" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B194" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C194" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D194" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E194" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F194" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G194" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H194" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I194" s="58" t="s">
@@ -20505,53 +21268,55 @@
       </c>
       <c r="AA194" s="58">
         <v>1.542</v>
       </c>
       <c r="AB194" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC194" s="58">
         <v>1.4610000000000001</v>
       </c>
       <c r="AD194" s="58">
         <v>1.3360000000000001</v>
       </c>
       <c r="AE194" s="58">
         <v>1.3280000000000001</v>
       </c>
       <c r="AF194" s="58">
         <v>1.139</v>
       </c>
       <c r="AG194" s="59">
         <v>1.7</v>
       </c>
       <c r="AH194" s="59">
         <v>1.8460000000000001</v>
       </c>
-      <c r="AI194" s="3"/>
-[...1 lines deleted...]
-    <row r="195" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI194" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="195" spans="1:35">
       <c r="A195" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B195" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C195" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D195" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E195" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F195" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G195" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H195" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I195" s="58" t="s">
@@ -20610,53 +21375,55 @@
       </c>
       <c r="AA195" s="58">
         <v>5.6920000000000002</v>
       </c>
       <c r="AB195" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC195" s="58">
         <v>5.359</v>
       </c>
       <c r="AD195" s="58">
         <v>4.9139999999999997</v>
       </c>
       <c r="AE195" s="58">
         <v>2.46</v>
       </c>
       <c r="AF195" s="58">
         <v>4.0410000000000004</v>
       </c>
       <c r="AG195" s="59">
         <v>5.4950000000000001</v>
       </c>
       <c r="AH195" s="59">
         <v>5.7519999999999998</v>
       </c>
-      <c r="AI195" s="3"/>
-[...1 lines deleted...]
-    <row r="196" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI195" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="196" spans="1:35">
       <c r="A196" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B196" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C196" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D196" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E196" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F196" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G196" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H196" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I196" s="58" t="s">
@@ -20715,53 +21482,55 @@
       </c>
       <c r="AA196" s="58">
         <v>2.7370000000000001</v>
       </c>
       <c r="AB196" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC196" s="58">
         <v>2.4510000000000001</v>
       </c>
       <c r="AD196" s="58">
         <v>2.1800000000000002</v>
       </c>
       <c r="AE196" s="58">
         <v>2.2040000000000002</v>
       </c>
       <c r="AF196" s="58">
         <v>2.0449999999999999</v>
       </c>
       <c r="AG196" s="59">
         <v>2.649</v>
       </c>
       <c r="AH196" s="59">
         <v>2.718</v>
       </c>
-      <c r="AI196" s="3"/>
-[...1 lines deleted...]
-    <row r="197" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI196" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="197" spans="1:35">
       <c r="A197" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B197" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C197" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D197" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E197" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F197" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G197" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H197" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I197" s="58" t="s">
@@ -20820,53 +21589,55 @@
       </c>
       <c r="AA197" s="58">
         <v>1.9379999999999999</v>
       </c>
       <c r="AB197" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC197" s="58">
         <v>1.728</v>
       </c>
       <c r="AD197" s="58">
         <v>1.5549999999999999</v>
       </c>
       <c r="AE197" s="58">
         <v>1.413</v>
       </c>
       <c r="AF197" s="58">
         <v>1.89</v>
       </c>
       <c r="AG197" s="59">
         <v>2.2000000000000002</v>
       </c>
       <c r="AH197" s="59">
         <v>2.23</v>
       </c>
-      <c r="AI197" s="3"/>
-[...1 lines deleted...]
-    <row r="198" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI197" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="198" spans="1:35">
       <c r="A198" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B198" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C198" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D198" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E198" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F198" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G198" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H198" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I198" s="58" t="s">
@@ -20925,53 +21696,55 @@
       </c>
       <c r="AA198" s="58">
         <v>3.3290000000000002</v>
       </c>
       <c r="AB198" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC198" s="58">
         <v>3.0430000000000001</v>
       </c>
       <c r="AD198" s="58">
         <v>2.6549999999999998</v>
       </c>
       <c r="AE198" s="58">
         <v>4.9020000000000001</v>
       </c>
       <c r="AF198" s="58">
         <v>2.4279999999999999</v>
       </c>
       <c r="AG198" s="59">
         <v>3.137</v>
       </c>
       <c r="AH198" s="59">
         <v>3.2170000000000001</v>
       </c>
-      <c r="AI198" s="3"/>
-[...1 lines deleted...]
-    <row r="199" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI198" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="199" spans="1:35">
       <c r="A199" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I199" s="58" t="s">
@@ -21030,53 +21803,55 @@
       </c>
       <c r="AA199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE199" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF199" s="58">
         <v>0.02</v>
       </c>
       <c r="AG199" s="59">
         <v>0.25900000000000001</v>
       </c>
       <c r="AH199" s="59">
         <v>0.29499999999999998</v>
       </c>
-      <c r="AI199" s="3"/>
-[...1 lines deleted...]
-    <row r="200" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI199" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="200" spans="1:35">
       <c r="A200" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B200" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C200" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D200" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E200" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F200" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G200" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H200" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I200" s="58" t="s">
@@ -21135,53 +21910,55 @@
       </c>
       <c r="AA200" s="58">
         <v>2.6219999999999999</v>
       </c>
       <c r="AB200" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC200" s="58">
         <v>2.4329999999999998</v>
       </c>
       <c r="AD200" s="58">
         <v>2.387</v>
       </c>
       <c r="AE200" s="58">
         <v>2.351</v>
       </c>
       <c r="AF200" s="58">
         <v>2.7690000000000001</v>
       </c>
       <c r="AG200" s="59">
         <v>3.2730000000000001</v>
       </c>
       <c r="AH200" s="59">
         <v>3.4060000000000001</v>
       </c>
-      <c r="AI200" s="3"/>
-[...1 lines deleted...]
-    <row r="201" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI200" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="201" spans="1:35">
       <c r="A201" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B201" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C201" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D201" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E201" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F201" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G201" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H201" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I201" s="58" t="s">
@@ -21240,53 +22017,55 @@
       </c>
       <c r="AA201" s="58">
         <v>1.4810000000000001</v>
       </c>
       <c r="AB201" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC201" s="58">
         <v>1.2210000000000001</v>
       </c>
       <c r="AD201" s="58">
         <v>1.1180000000000001</v>
       </c>
       <c r="AE201" s="58">
         <v>5.024</v>
       </c>
       <c r="AF201" s="58">
         <v>1.69</v>
       </c>
       <c r="AG201" s="59">
         <v>1.9119999999999999</v>
       </c>
       <c r="AH201" s="59">
         <v>1.9690000000000001</v>
       </c>
-      <c r="AI201" s="3"/>
-[...1 lines deleted...]
-    <row r="202" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI201" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="202" spans="1:35">
       <c r="A202" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B202" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C202" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D202" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E202" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F202" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G202" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H202" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I202" s="58" t="s">
@@ -21345,53 +22124,55 @@
       </c>
       <c r="AA202" s="58">
         <v>3.9990000000000001</v>
       </c>
       <c r="AB202" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC202" s="58">
         <v>3.63</v>
       </c>
       <c r="AD202" s="58">
         <v>3.0979999999999999</v>
       </c>
       <c r="AE202" s="58">
         <v>2.66</v>
       </c>
       <c r="AF202" s="58">
         <v>2.383</v>
       </c>
       <c r="AG202" s="59">
         <v>3.617</v>
       </c>
       <c r="AH202" s="59">
         <v>3.67</v>
       </c>
-      <c r="AI202" s="3"/>
-[...1 lines deleted...]
-    <row r="203" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI202" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="203" spans="1:35">
       <c r="A203" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B203" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C203" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D203" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E203" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F203" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G203" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H203" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I203" s="58" t="s">
@@ -21450,53 +22231,55 @@
       </c>
       <c r="AA203" s="58">
         <v>2.6680000000000001</v>
       </c>
       <c r="AB203" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC203" s="58">
         <v>2.4769999999999999</v>
       </c>
       <c r="AD203" s="58">
         <v>2.1760000000000002</v>
       </c>
       <c r="AE203" s="58">
         <v>2.028</v>
       </c>
       <c r="AF203" s="58">
         <v>1.5</v>
       </c>
       <c r="AG203" s="59">
         <v>2.29</v>
       </c>
       <c r="AH203" s="59">
         <v>2.3650000000000002</v>
       </c>
-      <c r="AI203" s="3"/>
-[...1 lines deleted...]
-    <row r="204" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI203" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="204" spans="1:35">
       <c r="A204" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="58" t="s">
@@ -21555,53 +22338,55 @@
       </c>
       <c r="AA204" s="58">
         <v>12.246</v>
       </c>
       <c r="AB204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE204" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF204" s="58">
         <v>2.58</v>
       </c>
       <c r="AG204" s="59">
         <v>2.3889999999999998</v>
       </c>
       <c r="AH204" s="59">
         <v>2.3889999999999998</v>
       </c>
-      <c r="AI204" s="3"/>
-[...1 lines deleted...]
-    <row r="205" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI204" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="205" spans="1:35">
       <c r="A205" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B205" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C205" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D205" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E205" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F205" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G205" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H205" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I205" s="58" t="s">
@@ -21660,53 +22445,55 @@
       </c>
       <c r="AA205" s="58">
         <v>2.0289999999999999</v>
       </c>
       <c r="AB205" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC205" s="58">
         <v>1.8140000000000001</v>
       </c>
       <c r="AD205" s="58">
         <v>1.6779999999999999</v>
       </c>
       <c r="AE205" s="58">
         <v>1.6020000000000001</v>
       </c>
       <c r="AF205" s="58">
         <v>1.9510000000000001</v>
       </c>
       <c r="AG205" s="59">
         <v>2.3660000000000001</v>
       </c>
       <c r="AH205" s="59">
         <v>2.4260000000000002</v>
       </c>
-      <c r="AI205" s="3"/>
-[...1 lines deleted...]
-    <row r="206" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI205" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="206" spans="1:35">
       <c r="A206" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B206" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C206" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D206" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E206" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F206" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G206" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H206" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I206" s="58" t="s">
@@ -21765,53 +22552,55 @@
       </c>
       <c r="AA206" s="58">
         <v>0.97099999999999997</v>
       </c>
       <c r="AB206" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC206" s="58">
         <v>0.86599999999999999</v>
       </c>
       <c r="AD206" s="58">
         <v>0.75600000000000001</v>
       </c>
       <c r="AE206" s="58">
         <v>0.66100000000000003</v>
       </c>
       <c r="AF206" s="58">
         <v>1.4570000000000001</v>
       </c>
       <c r="AG206" s="59">
         <v>1.6739999999999999</v>
       </c>
       <c r="AH206" s="59">
         <v>1.7130000000000001</v>
       </c>
-      <c r="AI206" s="3"/>
-[...1 lines deleted...]
-    <row r="207" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI206" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="207" spans="1:35">
       <c r="A207" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B207" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C207" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D207" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E207" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F207" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G207" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H207" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I207" s="58" t="s">
@@ -21870,53 +22659,55 @@
       </c>
       <c r="AA207" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB207" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC207" s="58">
         <v>10.372999999999999</v>
       </c>
       <c r="AD207" s="58">
         <v>8.9329999999999998</v>
       </c>
       <c r="AE207" s="58">
         <v>2.919</v>
       </c>
       <c r="AF207" s="58">
         <v>1.659</v>
       </c>
       <c r="AG207" s="59">
         <v>3.4159999999999999</v>
       </c>
       <c r="AH207" s="59">
         <v>3.6789999999999998</v>
       </c>
-      <c r="AI207" s="3"/>
-[...1 lines deleted...]
-    <row r="208" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI207" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="208" spans="1:35">
       <c r="A208" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I208" s="58" t="s">
@@ -21975,53 +22766,55 @@
       </c>
       <c r="AA208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AC208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AD208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AE208" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AF208" s="58">
         <v>0.01</v>
       </c>
       <c r="AG208" s="59">
         <v>0.121</v>
       </c>
       <c r="AH208" s="59">
         <v>0.123</v>
       </c>
-      <c r="AI208" s="3"/>
-[...1 lines deleted...]
-    <row r="209" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI208" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="209" spans="1:35">
       <c r="A209" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B209" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C209" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D209" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E209" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F209" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G209" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H209" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I209" s="58" t="s">
@@ -22080,53 +22873,55 @@
       </c>
       <c r="AA209" s="58">
         <v>3.6269999999999998</v>
       </c>
       <c r="AB209" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC209" s="58">
         <v>3.03</v>
       </c>
       <c r="AD209" s="58">
         <v>2.653</v>
       </c>
       <c r="AE209" s="58">
         <v>2.5150000000000001</v>
       </c>
       <c r="AF209" s="58">
         <v>2.6019999999999999</v>
       </c>
       <c r="AG209" s="59">
         <v>2.9060000000000001</v>
       </c>
       <c r="AH209" s="59">
         <v>2.9620000000000002</v>
       </c>
-      <c r="AI209" s="3"/>
-[...1 lines deleted...]
-    <row r="210" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI209" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="210" spans="1:35">
       <c r="A210" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B210" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C210" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D210" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E210" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F210" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G210" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H210" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I210" s="58" t="s">
@@ -22185,53 +22980,55 @@
       </c>
       <c r="AA210" s="58">
         <v>2.077</v>
       </c>
       <c r="AB210" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC210" s="58">
         <v>1.869</v>
       </c>
       <c r="AD210" s="58">
         <v>1.85</v>
       </c>
       <c r="AE210" s="58">
         <v>2.6890000000000001</v>
       </c>
       <c r="AF210" s="58">
         <v>3.0190000000000001</v>
       </c>
       <c r="AG210" s="59">
         <v>3.7669999999999999</v>
       </c>
       <c r="AH210" s="59">
         <v>3.9260000000000002</v>
       </c>
-      <c r="AI210" s="3"/>
-[...1 lines deleted...]
-    <row r="211" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI210" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="211" spans="1:35">
       <c r="A211" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B211" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C211" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D211" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E211" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F211" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G211" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H211" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I211" s="58" t="s">
@@ -22290,53 +23087,55 @@
       </c>
       <c r="AA211" s="58">
         <v>2.7810000000000001</v>
       </c>
       <c r="AB211" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC211" s="58">
         <v>2.5499999999999998</v>
       </c>
       <c r="AD211" s="58">
         <v>2.5099999999999998</v>
       </c>
       <c r="AE211" s="58">
         <v>1.85</v>
       </c>
       <c r="AF211" s="58">
         <v>4.9000000000000004</v>
       </c>
       <c r="AG211" s="59">
         <v>5.976</v>
       </c>
       <c r="AH211" s="59">
         <v>6.2130000000000001</v>
       </c>
-      <c r="AI211" s="3"/>
-[...1 lines deleted...]
-    <row r="212" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI211" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="212" spans="1:35">
       <c r="A212" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B212" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C212" s="58" t="s">
         <v>39</v>
       </c>
       <c r="D212" s="58" t="s">
         <v>39</v>
       </c>
       <c r="E212" s="58" t="s">
         <v>39</v>
       </c>
       <c r="F212" s="58" t="s">
         <v>39</v>
       </c>
       <c r="G212" s="58" t="s">
         <v>39</v>
       </c>
       <c r="H212" s="58" t="s">
         <v>39</v>
       </c>
       <c r="I212" s="58" t="s">
@@ -22395,53 +23194,55 @@
       </c>
       <c r="AA212" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB212" s="58" t="s">
         <v>58</v>
       </c>
       <c r="AC212" s="58">
         <v>1.119</v>
       </c>
       <c r="AD212" s="58">
         <v>1.28</v>
       </c>
       <c r="AE212" s="58">
         <v>1.2529999999999999</v>
       </c>
       <c r="AF212" s="58">
         <v>0.96699999999999997</v>
       </c>
       <c r="AG212" s="59">
         <v>2.008</v>
       </c>
       <c r="AH212" s="59">
         <v>2.1469999999999998</v>
       </c>
-      <c r="AI212" s="3"/>
-[...1 lines deleted...]
-    <row r="213" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI212" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="213" spans="1:35">
       <c r="A213" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="E213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I213" s="25" t="s">
@@ -22500,53 +23301,55 @@
       </c>
       <c r="AA213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AC213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AD213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AE213" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AF213" s="58">
         <v>9.4E-2</v>
       </c>
       <c r="AG213" s="59">
         <v>0.115</v>
       </c>
       <c r="AH213" s="59">
         <v>0.129</v>
       </c>
-      <c r="AI213" s="3"/>
-[...1 lines deleted...]
-    <row r="214" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AI213" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="214" spans="1:35">
       <c r="A214" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="C214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="D214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="E214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="F214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="G214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="H214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="I214" s="60" t="s">
@@ -22605,23929 +23408,25275 @@
       </c>
       <c r="AA214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="AB214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="AC214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="AD214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="AE214" s="60" t="s">
         <v>39</v>
       </c>
       <c r="AF214" s="69">
         <v>2.1160000000000001</v>
       </c>
       <c r="AG214" s="65">
         <v>1.913</v>
       </c>
       <c r="AH214" s="65">
         <v>1.915</v>
       </c>
-      <c r="AI214" s="3"/>
-[...2 lines deleted...]
-      <c r="A215" s="82" t="s">
+      <c r="AI214" s="79" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="215" spans="1:35">
+      <c r="A215" s="102" t="s">
         <v>43</v>
       </c>
-      <c r="B215" s="82"/>
-[...25 lines deleted...]
-    <row r="216" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B215" s="102"/>
+      <c r="C215" s="102"/>
+      <c r="D215" s="102"/>
+      <c r="E215" s="102"/>
+      <c r="F215" s="102"/>
+      <c r="G215" s="102"/>
+      <c r="H215" s="102"/>
+      <c r="I215" s="102"/>
+      <c r="J215" s="102"/>
+      <c r="K215" s="102"/>
+      <c r="L215" s="102"/>
+      <c r="M215" s="102"/>
+      <c r="N215" s="102"/>
+      <c r="O215" s="102"/>
+      <c r="P215" s="102"/>
+      <c r="Q215" s="102"/>
+      <c r="R215" s="102"/>
+      <c r="S215" s="102"/>
+      <c r="T215" s="102"/>
+      <c r="U215" s="102"/>
+      <c r="V215" s="102"/>
+      <c r="W215" s="102"/>
+      <c r="X215" s="102"/>
+      <c r="Y215" s="102"/>
+    </row>
+    <row r="216" spans="1:35">
       <c r="A216" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B216" s="26"/>
       <c r="C216" s="26"/>
       <c r="D216" s="26"/>
       <c r="E216" s="26"/>
       <c r="F216" s="26"/>
       <c r="G216" s="26"/>
       <c r="H216" s="26"/>
       <c r="I216" s="26"/>
       <c r="J216" s="26"/>
       <c r="K216" s="26"/>
       <c r="L216" s="26"/>
       <c r="M216" s="26"/>
       <c r="N216" s="26"/>
       <c r="O216" s="26"/>
       <c r="P216" s="26"/>
       <c r="Q216" s="26"/>
       <c r="R216" s="26"/>
       <c r="S216" s="26"/>
       <c r="T216" s="26"/>
       <c r="U216" s="26"/>
       <c r="V216" s="26"/>
       <c r="W216" s="26"/>
       <c r="X216" s="26"/>
       <c r="Y216" s="26"/>
     </row>
-    <row r="217" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="Y218" s="81"/>
+    <row r="217" spans="1:35">
+      <c r="A217" s="101" t="s">
+        <v>94</v>
+      </c>
+      <c r="B217" s="101"/>
+      <c r="C217" s="101"/>
+      <c r="D217" s="101"/>
+      <c r="E217" s="101"/>
+      <c r="F217" s="101"/>
+      <c r="G217" s="101"/>
+      <c r="H217" s="101"/>
+      <c r="I217" s="101"/>
+      <c r="J217" s="101"/>
+      <c r="K217" s="101"/>
+      <c r="L217" s="101"/>
+      <c r="M217" s="101"/>
+      <c r="N217" s="101"/>
+      <c r="O217" s="101"/>
+      <c r="P217" s="101"/>
+      <c r="Q217" s="101"/>
+      <c r="R217" s="101"/>
+      <c r="S217" s="101"/>
+      <c r="T217" s="101"/>
+      <c r="U217" s="101"/>
+      <c r="V217" s="101"/>
+      <c r="W217" s="101"/>
+      <c r="X217" s="101"/>
+      <c r="Y217" s="101"/>
+    </row>
+    <row r="218" spans="1:35">
+      <c r="A218" s="101" t="s">
+        <v>95</v>
+      </c>
+      <c r="B218" s="101"/>
+      <c r="C218" s="101"/>
+      <c r="D218" s="101"/>
+      <c r="E218" s="101"/>
+      <c r="F218" s="101"/>
+      <c r="G218" s="101"/>
+      <c r="H218" s="101"/>
+      <c r="I218" s="101"/>
+      <c r="J218" s="101"/>
+      <c r="K218" s="101"/>
+      <c r="L218" s="101"/>
+      <c r="M218" s="101"/>
+      <c r="N218" s="101"/>
+      <c r="O218" s="101"/>
+      <c r="P218" s="101"/>
+      <c r="Q218" s="101"/>
+      <c r="R218" s="101"/>
+      <c r="S218" s="101"/>
+      <c r="T218" s="101"/>
+      <c r="U218" s="101"/>
+      <c r="V218" s="101"/>
+      <c r="W218" s="101"/>
+      <c r="X218" s="101"/>
+      <c r="Y218" s="101"/>
+    </row>
+    <row r="219" spans="1:35" s="97" customFormat="1">
+      <c r="A219" s="84"/>
+      <c r="B219" s="84"/>
+      <c r="C219" s="84"/>
+      <c r="D219" s="84"/>
+      <c r="E219" s="84"/>
+      <c r="F219" s="84"/>
+      <c r="G219" s="84"/>
+      <c r="H219" s="84"/>
+      <c r="I219" s="84"/>
+      <c r="J219" s="84"/>
+      <c r="K219" s="84"/>
+      <c r="L219" s="84"/>
+      <c r="M219" s="84"/>
+      <c r="N219" s="84"/>
+      <c r="O219" s="84"/>
+      <c r="P219" s="84"/>
+      <c r="Q219" s="84"/>
+      <c r="R219" s="84"/>
+      <c r="S219" s="84"/>
+      <c r="T219" s="84"/>
+      <c r="U219" s="84"/>
+      <c r="V219" s="84"/>
+      <c r="W219" s="84"/>
+      <c r="X219" s="84"/>
+      <c r="Y219" s="84"/>
+      <c r="Z219" s="95"/>
+      <c r="AA219" s="95"/>
+      <c r="AB219" s="95"/>
+      <c r="AC219" s="95"/>
+      <c r="AD219" s="95"/>
+      <c r="AE219" s="95"/>
+      <c r="AF219" s="95"/>
+      <c r="AG219" s="95"/>
+      <c r="AH219" s="95"/>
+      <c r="AI219" s="96"/>
+    </row>
+    <row r="220" spans="1:35">
+      <c r="A220" s="103"/>
+      <c r="B220" s="103">
+        <v>2025</v>
+      </c>
+      <c r="C220" s="103"/>
+      <c r="D220" s="103"/>
+      <c r="E220" s="103"/>
+      <c r="F220" s="103"/>
+      <c r="G220" s="103"/>
+      <c r="H220" s="103"/>
+      <c r="I220" s="103"/>
+      <c r="J220" s="103"/>
+      <c r="K220" s="104"/>
+      <c r="L220" s="97"/>
+    </row>
+    <row r="221" spans="1:35">
+      <c r="A221" s="103"/>
+      <c r="B221" s="106" t="s">
+        <v>98</v>
+      </c>
+      <c r="C221" s="106" t="s">
+        <v>109</v>
+      </c>
+      <c r="D221" s="106"/>
+      <c r="E221" s="106"/>
+      <c r="F221" s="106"/>
+      <c r="G221" s="106"/>
+      <c r="H221" s="106"/>
+      <c r="I221" s="106"/>
+      <c r="J221" s="106"/>
+      <c r="K221" s="107"/>
+      <c r="L221" s="97"/>
+    </row>
+    <row r="222" spans="1:35" ht="38.25" customHeight="1">
+      <c r="A222" s="103"/>
+      <c r="B222" s="106"/>
+      <c r="C222" s="93" t="s">
+        <v>99</v>
+      </c>
+      <c r="D222" s="93" t="s">
+        <v>100</v>
+      </c>
+      <c r="E222" s="93" t="s">
+        <v>101</v>
+      </c>
+      <c r="F222" s="93" t="s">
+        <v>102</v>
+      </c>
+      <c r="G222" s="93" t="s">
+        <v>103</v>
+      </c>
+      <c r="H222" s="93" t="s">
+        <v>104</v>
+      </c>
+      <c r="I222" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="J222" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="K222" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="L222" s="97"/>
+    </row>
+    <row r="223" spans="1:35">
+      <c r="A223" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="B223" s="87">
+        <v>5885970</v>
+      </c>
+      <c r="C223" s="91">
+        <v>44892</v>
+      </c>
+      <c r="D223" s="91">
+        <v>71050</v>
+      </c>
+      <c r="E223" s="91">
+        <v>1151</v>
+      </c>
+      <c r="F223" s="91">
+        <v>4937007</v>
+      </c>
+      <c r="G223" s="91">
+        <v>108353</v>
+      </c>
+      <c r="H223" s="91">
+        <v>378072</v>
+      </c>
+      <c r="I223" s="91">
+        <v>24207</v>
+      </c>
+      <c r="J223" s="91">
+        <v>64474</v>
+      </c>
+      <c r="K223" s="91">
+        <v>256764</v>
+      </c>
+    </row>
+    <row r="224" spans="1:35">
+      <c r="A224" s="88" t="s">
+        <v>40</v>
+      </c>
+      <c r="B224" s="87">
+        <v>94917</v>
+      </c>
+      <c r="C224" s="87">
+        <v>1202</v>
+      </c>
+      <c r="D224" s="87">
+        <v>713</v>
+      </c>
+      <c r="E224" s="87">
+        <v>13</v>
+      </c>
+      <c r="F224" s="87">
+        <v>84662</v>
+      </c>
+      <c r="G224" s="87">
+        <v>1180</v>
+      </c>
+      <c r="H224" s="87">
+        <v>4125</v>
+      </c>
+      <c r="I224" s="87">
+        <v>250</v>
+      </c>
+      <c r="J224" s="87">
+        <v>648</v>
+      </c>
+      <c r="K224" s="91">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11">
+      <c r="A225" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="B225" s="87">
+        <v>273174</v>
+      </c>
+      <c r="C225" s="87">
+        <v>2413</v>
+      </c>
+      <c r="D225" s="87">
+        <v>4939</v>
+      </c>
+      <c r="E225" s="87">
+        <v>101</v>
+      </c>
+      <c r="F225" s="87">
+        <v>221708</v>
+      </c>
+      <c r="G225" s="87">
+        <v>8077</v>
+      </c>
+      <c r="H225" s="87">
+        <v>19010</v>
+      </c>
+      <c r="I225" s="87">
+        <v>1134</v>
+      </c>
+      <c r="J225" s="87">
+        <v>2210</v>
+      </c>
+      <c r="K225" s="91">
+        <v>13582</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11">
+      <c r="A226" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="B226" s="87">
+        <v>236696</v>
+      </c>
+      <c r="C226" s="87">
+        <v>1624</v>
+      </c>
+      <c r="D226" s="87">
+        <v>3469</v>
+      </c>
+      <c r="E226" s="87">
+        <v>39</v>
+      </c>
+      <c r="F226" s="87">
+        <v>194362</v>
+      </c>
+      <c r="G226" s="87">
+        <v>3379</v>
+      </c>
+      <c r="H226" s="87">
+        <v>17493</v>
+      </c>
+      <c r="I226" s="87">
+        <v>995</v>
+      </c>
+      <c r="J226" s="87">
+        <v>2521</v>
+      </c>
+      <c r="K226" s="91">
+        <v>12814</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11">
+      <c r="A227" s="88" t="s">
+        <v>3</v>
+      </c>
+      <c r="B227" s="87">
+        <v>639720</v>
+      </c>
+      <c r="C227" s="87">
+        <v>6064</v>
+      </c>
+      <c r="D227" s="87">
+        <v>9276</v>
+      </c>
+      <c r="E227" s="87">
+        <v>206</v>
+      </c>
+      <c r="F227" s="87">
+        <v>525788</v>
+      </c>
+      <c r="G227" s="87">
+        <v>14751</v>
+      </c>
+      <c r="H227" s="87">
+        <v>47707</v>
+      </c>
+      <c r="I227" s="87">
+        <v>2304</v>
+      </c>
+      <c r="J227" s="87">
+        <v>6241</v>
+      </c>
+      <c r="K227" s="91">
+        <v>27383</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11">
+      <c r="A228" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="B228" s="87">
+        <v>166749</v>
+      </c>
+      <c r="C228" s="87">
+        <v>990</v>
+      </c>
+      <c r="D228" s="87">
+        <v>1361</v>
+      </c>
+      <c r="E228" s="87">
+        <v>22</v>
+      </c>
+      <c r="F228" s="87">
+        <v>134554</v>
+      </c>
+      <c r="G228" s="87">
+        <v>2196</v>
+      </c>
+      <c r="H228" s="87">
+        <v>14789</v>
+      </c>
+      <c r="I228" s="87">
+        <v>1195</v>
+      </c>
+      <c r="J228" s="87">
+        <v>3779</v>
+      </c>
+      <c r="K228" s="91">
+        <v>7863</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11">
+      <c r="A229" s="88" t="s">
+        <v>5</v>
+      </c>
+      <c r="B229" s="87">
+        <v>190871</v>
+      </c>
+      <c r="C229" s="87">
+        <v>1052</v>
+      </c>
+      <c r="D229" s="87">
+        <v>1770</v>
+      </c>
+      <c r="E229" s="87">
+        <v>12</v>
+      </c>
+      <c r="F229" s="87">
+        <v>159595</v>
+      </c>
+      <c r="G229" s="87">
+        <v>2495</v>
+      </c>
+      <c r="H229" s="87">
+        <v>12071</v>
+      </c>
+      <c r="I229" s="87">
+        <v>965</v>
+      </c>
+      <c r="J229" s="87">
+        <v>2275</v>
+      </c>
+      <c r="K229" s="91">
+        <v>10636</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11">
+      <c r="A230" s="88" t="s">
+        <v>6</v>
+      </c>
+      <c r="B230" s="87">
+        <v>312838</v>
+      </c>
+      <c r="C230" s="87">
+        <v>2527</v>
+      </c>
+      <c r="D230" s="87">
+        <v>2788</v>
+      </c>
+      <c r="E230" s="87">
+        <v>11</v>
+      </c>
+      <c r="F230" s="87">
+        <v>266911</v>
+      </c>
+      <c r="G230" s="87">
+        <v>7239</v>
+      </c>
+      <c r="H230" s="87">
+        <v>16753</v>
+      </c>
+      <c r="I230" s="87">
+        <v>932</v>
+      </c>
+      <c r="J230" s="87">
+        <v>3045</v>
+      </c>
+      <c r="K230" s="91">
+        <v>12632</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11">
+      <c r="A231" s="90" t="s">
+        <v>41</v>
+      </c>
+      <c r="B231" s="87">
+        <v>113961</v>
+      </c>
+      <c r="C231" s="87">
+        <v>1402</v>
+      </c>
+      <c r="D231" s="87">
+        <v>761</v>
+      </c>
+      <c r="E231" s="87">
+        <v>14</v>
+      </c>
+      <c r="F231" s="87">
+        <v>91493</v>
+      </c>
+      <c r="G231" s="87">
+        <v>1980</v>
+      </c>
+      <c r="H231" s="87">
+        <v>10108</v>
+      </c>
+      <c r="I231" s="87">
+        <v>447</v>
+      </c>
+      <c r="J231" s="87">
+        <v>497</v>
+      </c>
+      <c r="K231" s="91">
+        <v>7259</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11">
+      <c r="A232" s="88" t="s">
+        <v>7</v>
+      </c>
+      <c r="B232" s="87">
+        <v>378233</v>
+      </c>
+      <c r="C232" s="87">
+        <v>2413</v>
+      </c>
+      <c r="D232" s="87">
+        <v>5548</v>
+      </c>
+      <c r="E232" s="87">
+        <v>44</v>
+      </c>
+      <c r="F232" s="87">
+        <v>321371</v>
+      </c>
+      <c r="G232" s="87">
+        <v>5752</v>
+      </c>
+      <c r="H232" s="87">
+        <v>24064</v>
+      </c>
+      <c r="I232" s="87">
+        <v>1198</v>
+      </c>
+      <c r="J232" s="87">
+        <v>4445</v>
+      </c>
+      <c r="K232" s="91">
+        <v>13398</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11">
+      <c r="A233" s="88" t="s">
+        <v>8</v>
+      </c>
+      <c r="B233" s="87">
+        <v>282024</v>
+      </c>
+      <c r="C233" s="87">
+        <v>1674</v>
+      </c>
+      <c r="D233" s="87">
+        <v>3558</v>
+      </c>
+      <c r="E233" s="87">
+        <v>32</v>
+      </c>
+      <c r="F233" s="87">
+        <v>224185</v>
+      </c>
+      <c r="G233" s="87">
+        <v>6323</v>
+      </c>
+      <c r="H233" s="87">
+        <v>21170</v>
+      </c>
+      <c r="I233" s="87">
+        <v>779</v>
+      </c>
+      <c r="J233" s="87">
+        <v>2204</v>
+      </c>
+      <c r="K233" s="91">
+        <v>22099</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11">
+      <c r="A234" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="B234" s="87">
+        <v>187371</v>
+      </c>
+      <c r="C234" s="87">
+        <v>887</v>
+      </c>
+      <c r="D234" s="87">
+        <v>2424</v>
+      </c>
+      <c r="E234" s="87">
+        <v>9</v>
+      </c>
+      <c r="F234" s="87">
+        <v>155238</v>
+      </c>
+      <c r="G234" s="87">
+        <v>4946</v>
+      </c>
+      <c r="H234" s="87">
+        <v>13044</v>
+      </c>
+      <c r="I234" s="87">
+        <v>1025</v>
+      </c>
+      <c r="J234" s="87">
+        <v>2320</v>
+      </c>
+      <c r="K234" s="91">
+        <v>7478</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11">
+      <c r="A235" s="88" t="s">
+        <v>10</v>
+      </c>
+      <c r="B235" s="87">
+        <v>185294</v>
+      </c>
+      <c r="C235" s="87">
+        <v>977</v>
+      </c>
+      <c r="D235" s="87">
+        <v>692</v>
+      </c>
+      <c r="E235" s="87">
+        <v>12</v>
+      </c>
+      <c r="F235" s="87">
+        <v>153627</v>
+      </c>
+      <c r="G235" s="87">
+        <v>2493</v>
+      </c>
+      <c r="H235" s="87">
+        <v>16298</v>
+      </c>
+      <c r="I235" s="87">
+        <v>1229</v>
+      </c>
+      <c r="J235" s="87">
+        <v>3114</v>
+      </c>
+      <c r="K235" s="91">
+        <v>6852</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11">
+      <c r="A236" s="88" t="s">
+        <v>12</v>
+      </c>
+      <c r="B236" s="87">
+        <v>233260</v>
+      </c>
+      <c r="C236" s="87">
+        <v>1634</v>
+      </c>
+      <c r="D236" s="87">
+        <v>3673</v>
+      </c>
+      <c r="E236" s="87">
+        <v>20</v>
+      </c>
+      <c r="F236" s="87">
+        <v>191992</v>
+      </c>
+      <c r="G236" s="87">
+        <v>4515</v>
+      </c>
+      <c r="H236" s="87">
+        <v>15331</v>
+      </c>
+      <c r="I236" s="87">
+        <v>1018</v>
+      </c>
+      <c r="J236" s="87">
+        <v>3058</v>
+      </c>
+      <c r="K236" s="91">
+        <v>12019</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11">
+      <c r="A237" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="B237" s="87">
+        <v>204570</v>
+      </c>
+      <c r="C237" s="87">
+        <v>2318</v>
+      </c>
+      <c r="D237" s="87">
+        <v>4457</v>
+      </c>
+      <c r="E237" s="87">
+        <v>37</v>
+      </c>
+      <c r="F237" s="87">
+        <v>161473</v>
+      </c>
+      <c r="G237" s="87">
+        <v>5962</v>
+      </c>
+      <c r="H237" s="87">
+        <v>14938</v>
+      </c>
+      <c r="I237" s="87">
+        <v>705</v>
+      </c>
+      <c r="J237" s="87">
+        <v>1581</v>
+      </c>
+      <c r="K237" s="91">
+        <v>13099</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11">
+      <c r="A238" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B238" s="87">
+        <v>499686</v>
+      </c>
+      <c r="C238" s="87">
+        <v>2455</v>
+      </c>
+      <c r="D238" s="87">
+        <v>1756</v>
+      </c>
+      <c r="E238" s="87">
+        <v>18</v>
+      </c>
+      <c r="F238" s="87">
+        <v>430453</v>
+      </c>
+      <c r="G238" s="87">
+        <v>11100</v>
+      </c>
+      <c r="H238" s="87">
+        <v>27194</v>
+      </c>
+      <c r="I238" s="87">
+        <v>2978</v>
+      </c>
+      <c r="J238" s="87">
+        <v>4552</v>
+      </c>
+      <c r="K238" s="91">
+        <v>19180</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11">
+      <c r="A239" s="90" t="s">
+        <v>42</v>
+      </c>
+      <c r="B239" s="87">
+        <v>34135</v>
+      </c>
+      <c r="C239" s="87">
+        <v>324</v>
+      </c>
+      <c r="D239" s="87">
+        <v>233</v>
+      </c>
+      <c r="E239" s="87">
+        <v>1</v>
+      </c>
+      <c r="F239" s="87">
+        <v>30976</v>
+      </c>
+      <c r="G239" s="87">
+        <v>246</v>
+      </c>
+      <c r="H239" s="87">
+        <v>1366</v>
+      </c>
+      <c r="I239" s="87">
+        <v>158</v>
+      </c>
+      <c r="J239" s="87">
+        <v>334</v>
+      </c>
+      <c r="K239" s="91">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11">
+      <c r="A240" s="88" t="s">
+        <v>15</v>
+      </c>
+      <c r="B240" s="87">
+        <v>349876</v>
+      </c>
+      <c r="C240" s="87">
+        <v>1733</v>
+      </c>
+      <c r="D240" s="87">
+        <v>9291</v>
+      </c>
+      <c r="E240" s="87">
+        <v>319</v>
+      </c>
+      <c r="F240" s="87">
+        <v>287477</v>
+      </c>
+      <c r="G240" s="87">
+        <v>10818</v>
+      </c>
+      <c r="H240" s="87">
+        <v>19017</v>
+      </c>
+      <c r="I240" s="87">
+        <v>959</v>
+      </c>
+      <c r="J240" s="87">
+        <v>3458</v>
+      </c>
+      <c r="K240" s="91">
+        <v>16804</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" s="88" t="s">
+        <v>16</v>
+      </c>
+      <c r="B241" s="87">
+        <v>448070</v>
+      </c>
+      <c r="C241" s="87">
+        <v>1635</v>
+      </c>
+      <c r="D241" s="87">
+        <v>3309</v>
+      </c>
+      <c r="E241" s="87">
+        <v>52</v>
+      </c>
+      <c r="F241" s="87">
+        <v>397967</v>
+      </c>
+      <c r="G241" s="87">
+        <v>3429</v>
+      </c>
+      <c r="H241" s="87">
+        <v>23737</v>
+      </c>
+      <c r="I241" s="87">
+        <v>1774</v>
+      </c>
+      <c r="J241" s="87">
+        <v>4730</v>
+      </c>
+      <c r="K241" s="91">
+        <v>11437</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" s="88" t="s">
+        <v>17</v>
+      </c>
+      <c r="B242" s="87">
+        <v>725052</v>
+      </c>
+      <c r="C242" s="87">
+        <v>9342</v>
+      </c>
+      <c r="D242" s="87">
+        <v>9597</v>
+      </c>
+      <c r="E242" s="87">
+        <v>173</v>
+      </c>
+      <c r="F242" s="87">
+        <v>620367</v>
+      </c>
+      <c r="G242" s="87">
+        <v>8320</v>
+      </c>
+      <c r="H242" s="87">
+        <v>39745</v>
+      </c>
+      <c r="I242" s="87">
+        <v>2792</v>
+      </c>
+      <c r="J242" s="87">
+        <v>9439</v>
+      </c>
+      <c r="K242" s="91">
+        <v>25277</v>
+      </c>
+      <c r="L242" s="97"/>
+      <c r="M242" s="97"/>
+      <c r="N242" s="97"/>
+      <c r="O242" s="97"/>
+      <c r="P242" s="97"/>
+      <c r="Q242" s="97"/>
+      <c r="R242" s="97"/>
+      <c r="S242" s="97"/>
+      <c r="T242" s="97"/>
+      <c r="U242" s="97"/>
+      <c r="V242" s="97"/>
+      <c r="W242" s="97"/>
+      <c r="X242" s="97"/>
+      <c r="Y242" s="97"/>
+      <c r="Z242" s="97"/>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" s="89" t="s">
+        <v>18</v>
+      </c>
+      <c r="B243" s="92">
+        <v>329473</v>
+      </c>
+      <c r="C243" s="92">
+        <v>2226</v>
+      </c>
+      <c r="D243" s="92">
+        <v>1435</v>
+      </c>
+      <c r="E243" s="92">
+        <v>16</v>
+      </c>
+      <c r="F243" s="92">
+        <v>282808</v>
+      </c>
+      <c r="G243" s="92">
+        <v>3152</v>
+      </c>
+      <c r="H243" s="92">
+        <v>20112</v>
+      </c>
+      <c r="I243" s="92">
+        <v>1370</v>
+      </c>
+      <c r="J243" s="92">
+        <v>4023</v>
+      </c>
+      <c r="K243" s="94">
+        <v>14331</v>
+      </c>
+      <c r="L243" s="97"/>
+      <c r="M243" s="97"/>
+      <c r="N243" s="97"/>
+      <c r="O243" s="97"/>
+      <c r="P243" s="97"/>
+      <c r="Q243" s="97"/>
+      <c r="R243" s="97"/>
+      <c r="S243" s="97"/>
+      <c r="T243" s="97"/>
+      <c r="U243" s="97"/>
+      <c r="V243" s="97"/>
+      <c r="W243" s="97"/>
+      <c r="X243" s="97"/>
+      <c r="Y243" s="97"/>
+      <c r="Z243" s="97"/>
+    </row>
+    <row r="244" spans="1:26" ht="24.75" customHeight="1">
+      <c r="A244" s="108" t="s">
+        <v>110</v>
+      </c>
+      <c r="B244" s="108"/>
+      <c r="C244" s="108"/>
+      <c r="D244" s="108"/>
+      <c r="E244" s="108"/>
+      <c r="F244" s="108"/>
+      <c r="G244" s="108"/>
+      <c r="H244" s="108"/>
+      <c r="I244" s="108"/>
+      <c r="J244" s="108"/>
+      <c r="K244" s="108"/>
+      <c r="L244" s="85"/>
+      <c r="M244" s="85"/>
+      <c r="N244" s="85"/>
+      <c r="O244" s="85"/>
+      <c r="P244" s="85"/>
+      <c r="Q244" s="85"/>
+      <c r="R244" s="85"/>
+      <c r="S244" s="85"/>
+      <c r="T244" s="85"/>
+      <c r="U244" s="85"/>
+      <c r="V244" s="85"/>
+      <c r="W244" s="85"/>
+      <c r="X244" s="85"/>
+      <c r="Y244" s="85"/>
+      <c r="Z244" s="97"/>
+    </row>
+    <row r="246" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A246" s="105" t="s">
+        <v>108</v>
+      </c>
+      <c r="B246" s="105"/>
+      <c r="C246" s="105"/>
+      <c r="D246" s="105"/>
+      <c r="E246" s="105"/>
+      <c r="F246" s="105"/>
+      <c r="G246" s="105"/>
+      <c r="H246" s="105"/>
+      <c r="I246" s="105"/>
+      <c r="J246" s="105"/>
+      <c r="K246" s="105"/>
+    </row>
+    <row r="247" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A247" s="105"/>
+      <c r="B247" s="105"/>
+      <c r="C247" s="105"/>
+      <c r="D247" s="105"/>
+      <c r="E247" s="105"/>
+      <c r="F247" s="105"/>
+      <c r="G247" s="105"/>
+      <c r="H247" s="105"/>
+      <c r="I247" s="105"/>
+      <c r="J247" s="105"/>
+      <c r="K247" s="105"/>
+    </row>
+    <row r="248" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A248" s="105"/>
+      <c r="B248" s="105"/>
+      <c r="C248" s="105"/>
+      <c r="D248" s="105"/>
+      <c r="E248" s="105"/>
+      <c r="F248" s="105"/>
+      <c r="G248" s="105"/>
+      <c r="H248" s="105"/>
+      <c r="I248" s="105"/>
+      <c r="J248" s="105"/>
+      <c r="K248" s="105"/>
+    </row>
+    <row r="249" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A249" s="105"/>
+      <c r="B249" s="105"/>
+      <c r="C249" s="105"/>
+      <c r="D249" s="105"/>
+      <c r="E249" s="105"/>
+      <c r="F249" s="105"/>
+      <c r="G249" s="105"/>
+      <c r="H249" s="105"/>
+      <c r="I249" s="105"/>
+      <c r="J249" s="105"/>
+      <c r="K249" s="105"/>
+    </row>
+    <row r="250" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A250" s="105"/>
+      <c r="B250" s="105"/>
+      <c r="C250" s="105"/>
+      <c r="D250" s="105"/>
+      <c r="E250" s="105"/>
+      <c r="F250" s="105"/>
+      <c r="G250" s="105"/>
+      <c r="H250" s="105"/>
+      <c r="I250" s="105"/>
+      <c r="J250" s="105"/>
+      <c r="K250" s="105"/>
+    </row>
+    <row r="251" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A251" s="105"/>
+      <c r="B251" s="105"/>
+      <c r="C251" s="105"/>
+      <c r="D251" s="105"/>
+      <c r="E251" s="105"/>
+      <c r="F251" s="105"/>
+      <c r="G251" s="105"/>
+      <c r="H251" s="105"/>
+      <c r="I251" s="105"/>
+      <c r="J251" s="105"/>
+      <c r="K251" s="105"/>
+    </row>
+    <row r="252" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A252" s="105"/>
+      <c r="B252" s="105"/>
+      <c r="C252" s="105"/>
+      <c r="D252" s="105"/>
+      <c r="E252" s="105"/>
+      <c r="F252" s="105"/>
+      <c r="G252" s="105"/>
+      <c r="H252" s="105"/>
+      <c r="I252" s="105"/>
+      <c r="J252" s="105"/>
+      <c r="K252" s="105"/>
+    </row>
+    <row r="253" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A253" s="105"/>
+      <c r="B253" s="105"/>
+      <c r="C253" s="105"/>
+      <c r="D253" s="105"/>
+      <c r="E253" s="105"/>
+      <c r="F253" s="105"/>
+      <c r="G253" s="105"/>
+      <c r="H253" s="105"/>
+      <c r="I253" s="105"/>
+      <c r="J253" s="105"/>
+      <c r="K253" s="105"/>
+    </row>
+    <row r="254" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A254" s="105"/>
+      <c r="B254" s="105"/>
+      <c r="C254" s="105"/>
+      <c r="D254" s="105"/>
+      <c r="E254" s="105"/>
+      <c r="F254" s="105"/>
+      <c r="G254" s="105"/>
+      <c r="H254" s="105"/>
+      <c r="I254" s="105"/>
+      <c r="J254" s="105"/>
+      <c r="K254" s="105"/>
+    </row>
+    <row r="255" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A255" s="105"/>
+      <c r="B255" s="105"/>
+      <c r="C255" s="105"/>
+      <c r="D255" s="105"/>
+      <c r="E255" s="105"/>
+      <c r="F255" s="105"/>
+      <c r="G255" s="105"/>
+      <c r="H255" s="105"/>
+      <c r="I255" s="105"/>
+      <c r="J255" s="105"/>
+      <c r="K255" s="105"/>
+    </row>
+    <row r="256" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A256" s="105"/>
+      <c r="B256" s="105"/>
+      <c r="C256" s="105"/>
+      <c r="D256" s="105"/>
+      <c r="E256" s="105"/>
+      <c r="F256" s="105"/>
+      <c r="G256" s="105"/>
+      <c r="H256" s="105"/>
+      <c r="I256" s="105"/>
+      <c r="J256" s="105"/>
+      <c r="K256" s="105"/>
+    </row>
+    <row r="257" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A257" s="105"/>
+      <c r="B257" s="105"/>
+      <c r="C257" s="105"/>
+      <c r="D257" s="105"/>
+      <c r="E257" s="105"/>
+      <c r="F257" s="105"/>
+      <c r="G257" s="105"/>
+      <c r="H257" s="105"/>
+      <c r="I257" s="105"/>
+      <c r="J257" s="105"/>
+      <c r="K257" s="105"/>
+    </row>
+    <row r="258" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A258" s="105"/>
+      <c r="B258" s="105"/>
+      <c r="C258" s="105"/>
+      <c r="D258" s="105"/>
+      <c r="E258" s="105"/>
+      <c r="F258" s="105"/>
+      <c r="G258" s="105"/>
+      <c r="H258" s="105"/>
+      <c r="I258" s="105"/>
+      <c r="J258" s="105"/>
+      <c r="K258" s="105"/>
+    </row>
+    <row r="259" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A259" s="105"/>
+      <c r="B259" s="105"/>
+      <c r="C259" s="105"/>
+      <c r="D259" s="105"/>
+      <c r="E259" s="105"/>
+      <c r="F259" s="105"/>
+      <c r="G259" s="105"/>
+      <c r="H259" s="105"/>
+      <c r="I259" s="105"/>
+      <c r="J259" s="105"/>
+      <c r="K259" s="105"/>
+    </row>
+    <row r="260" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A260" s="105"/>
+      <c r="B260" s="105"/>
+      <c r="C260" s="105"/>
+      <c r="D260" s="105"/>
+      <c r="E260" s="105"/>
+      <c r="F260" s="105"/>
+      <c r="G260" s="105"/>
+      <c r="H260" s="105"/>
+      <c r="I260" s="105"/>
+      <c r="J260" s="105"/>
+      <c r="K260" s="105"/>
+    </row>
+    <row r="261" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A261" s="105"/>
+      <c r="B261" s="105"/>
+      <c r="C261" s="105"/>
+      <c r="D261" s="105"/>
+      <c r="E261" s="105"/>
+      <c r="F261" s="105"/>
+      <c r="G261" s="105"/>
+      <c r="H261" s="105"/>
+      <c r="I261" s="105"/>
+      <c r="J261" s="105"/>
+      <c r="K261" s="105"/>
+    </row>
+    <row r="262" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A262" s="105"/>
+      <c r="B262" s="105"/>
+      <c r="C262" s="105"/>
+      <c r="D262" s="105"/>
+      <c r="E262" s="105"/>
+      <c r="F262" s="105"/>
+      <c r="G262" s="105"/>
+      <c r="H262" s="105"/>
+      <c r="I262" s="105"/>
+      <c r="J262" s="105"/>
+      <c r="K262" s="105"/>
+    </row>
+    <row r="263" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A263" s="105"/>
+      <c r="B263" s="105"/>
+      <c r="C263" s="105"/>
+      <c r="D263" s="105"/>
+      <c r="E263" s="105"/>
+      <c r="F263" s="105"/>
+      <c r="G263" s="105"/>
+      <c r="H263" s="105"/>
+      <c r="I263" s="105"/>
+      <c r="J263" s="105"/>
+      <c r="K263" s="105"/>
+    </row>
+    <row r="264" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A264" s="105"/>
+      <c r="B264" s="105"/>
+      <c r="C264" s="105"/>
+      <c r="D264" s="105"/>
+      <c r="E264" s="105"/>
+      <c r="F264" s="105"/>
+      <c r="G264" s="105"/>
+      <c r="H264" s="105"/>
+      <c r="I264" s="105"/>
+      <c r="J264" s="105"/>
+      <c r="K264" s="105"/>
+    </row>
+    <row r="265" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A265" s="105"/>
+      <c r="B265" s="105"/>
+      <c r="C265" s="105"/>
+      <c r="D265" s="105"/>
+      <c r="E265" s="105"/>
+      <c r="F265" s="105"/>
+      <c r="G265" s="105"/>
+      <c r="H265" s="105"/>
+      <c r="I265" s="105"/>
+      <c r="J265" s="105"/>
+      <c r="K265" s="105"/>
+    </row>
+    <row r="266" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A266" s="105"/>
+      <c r="B266" s="105"/>
+      <c r="C266" s="105"/>
+      <c r="D266" s="105"/>
+      <c r="E266" s="105"/>
+      <c r="F266" s="105"/>
+      <c r="G266" s="105"/>
+      <c r="H266" s="105"/>
+      <c r="I266" s="105"/>
+      <c r="J266" s="105"/>
+      <c r="K266" s="105"/>
+    </row>
+    <row r="267" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A267" s="105"/>
+      <c r="B267" s="105"/>
+      <c r="C267" s="105"/>
+      <c r="D267" s="105"/>
+      <c r="E267" s="105"/>
+      <c r="F267" s="105"/>
+      <c r="G267" s="105"/>
+      <c r="H267" s="105"/>
+      <c r="I267" s="105"/>
+      <c r="J267" s="105"/>
+      <c r="K267" s="105"/>
+    </row>
+    <row r="268" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A268" s="105"/>
+      <c r="B268" s="105"/>
+      <c r="C268" s="105"/>
+      <c r="D268" s="105"/>
+      <c r="E268" s="105"/>
+      <c r="F268" s="105"/>
+      <c r="G268" s="105"/>
+      <c r="H268" s="105"/>
+      <c r="I268" s="105"/>
+      <c r="J268" s="105"/>
+      <c r="K268" s="105"/>
+    </row>
+    <row r="269" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A269" s="105"/>
+      <c r="B269" s="105"/>
+      <c r="C269" s="105"/>
+      <c r="D269" s="105"/>
+      <c r="E269" s="105"/>
+      <c r="F269" s="105"/>
+      <c r="G269" s="105"/>
+      <c r="H269" s="105"/>
+      <c r="I269" s="105"/>
+      <c r="J269" s="105"/>
+      <c r="K269" s="105"/>
+    </row>
+    <row r="270" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A270" s="105"/>
+      <c r="B270" s="105"/>
+      <c r="C270" s="105"/>
+      <c r="D270" s="105"/>
+      <c r="E270" s="105"/>
+      <c r="F270" s="105"/>
+      <c r="G270" s="105"/>
+      <c r="H270" s="105"/>
+      <c r="I270" s="105"/>
+      <c r="J270" s="105"/>
+      <c r="K270" s="105"/>
+    </row>
+    <row r="271" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A271" s="105"/>
+      <c r="B271" s="105"/>
+      <c r="C271" s="105"/>
+      <c r="D271" s="105"/>
+      <c r="E271" s="105"/>
+      <c r="F271" s="105"/>
+      <c r="G271" s="105"/>
+      <c r="H271" s="105"/>
+      <c r="I271" s="105"/>
+      <c r="J271" s="105"/>
+      <c r="K271" s="105"/>
+    </row>
+    <row r="272" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A272" s="105"/>
+      <c r="B272" s="105"/>
+      <c r="C272" s="105"/>
+      <c r="D272" s="105"/>
+      <c r="E272" s="105"/>
+      <c r="F272" s="105"/>
+      <c r="G272" s="105"/>
+      <c r="H272" s="105"/>
+      <c r="I272" s="105"/>
+      <c r="J272" s="105"/>
+      <c r="K272" s="105"/>
+    </row>
+    <row r="273" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A273" s="105"/>
+      <c r="B273" s="105"/>
+      <c r="C273" s="105"/>
+      <c r="D273" s="105"/>
+      <c r="E273" s="105"/>
+      <c r="F273" s="105"/>
+      <c r="G273" s="105"/>
+      <c r="H273" s="105"/>
+      <c r="I273" s="105"/>
+      <c r="J273" s="105"/>
+      <c r="K273" s="105"/>
+    </row>
+    <row r="274" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A274" s="105"/>
+      <c r="B274" s="105"/>
+      <c r="C274" s="105"/>
+      <c r="D274" s="105"/>
+      <c r="E274" s="105"/>
+      <c r="F274" s="105"/>
+      <c r="G274" s="105"/>
+      <c r="H274" s="105"/>
+      <c r="I274" s="105"/>
+      <c r="J274" s="105"/>
+      <c r="K274" s="105"/>
+    </row>
+    <row r="275" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A275" s="105"/>
+      <c r="B275" s="105"/>
+      <c r="C275" s="105"/>
+      <c r="D275" s="105"/>
+      <c r="E275" s="105"/>
+      <c r="F275" s="105"/>
+      <c r="G275" s="105"/>
+      <c r="H275" s="105"/>
+      <c r="I275" s="105"/>
+      <c r="J275" s="105"/>
+      <c r="K275" s="105"/>
+    </row>
+    <row r="276" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A276" s="105"/>
+      <c r="B276" s="105"/>
+      <c r="C276" s="105"/>
+      <c r="D276" s="105"/>
+      <c r="E276" s="105"/>
+      <c r="F276" s="105"/>
+      <c r="G276" s="105"/>
+      <c r="H276" s="105"/>
+      <c r="I276" s="105"/>
+      <c r="J276" s="105"/>
+      <c r="K276" s="105"/>
+    </row>
+    <row r="277" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A277" s="105"/>
+      <c r="B277" s="105"/>
+      <c r="C277" s="105"/>
+      <c r="D277" s="105"/>
+      <c r="E277" s="105"/>
+      <c r="F277" s="105"/>
+      <c r="G277" s="105"/>
+      <c r="H277" s="105"/>
+      <c r="I277" s="105"/>
+      <c r="J277" s="105"/>
+      <c r="K277" s="105"/>
+    </row>
+    <row r="278" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A278" s="105"/>
+      <c r="B278" s="105"/>
+      <c r="C278" s="105"/>
+      <c r="D278" s="105"/>
+      <c r="E278" s="105"/>
+      <c r="F278" s="105"/>
+      <c r="G278" s="105"/>
+      <c r="H278" s="105"/>
+      <c r="I278" s="105"/>
+      <c r="J278" s="105"/>
+      <c r="K278" s="105"/>
+    </row>
+    <row r="279" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A279" s="105"/>
+      <c r="B279" s="105"/>
+      <c r="C279" s="105"/>
+      <c r="D279" s="105"/>
+      <c r="E279" s="105"/>
+      <c r="F279" s="105"/>
+      <c r="G279" s="105"/>
+      <c r="H279" s="105"/>
+      <c r="I279" s="105"/>
+      <c r="J279" s="105"/>
+      <c r="K279" s="105"/>
+    </row>
+    <row r="280" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A280" s="105"/>
+      <c r="B280" s="105"/>
+      <c r="C280" s="105"/>
+      <c r="D280" s="105"/>
+      <c r="E280" s="105"/>
+      <c r="F280" s="105"/>
+      <c r="G280" s="105"/>
+      <c r="H280" s="105"/>
+      <c r="I280" s="105"/>
+      <c r="J280" s="105"/>
+      <c r="K280" s="105"/>
+    </row>
+    <row r="281" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A281" s="105"/>
+      <c r="B281" s="105"/>
+      <c r="C281" s="105"/>
+      <c r="D281" s="105"/>
+      <c r="E281" s="105"/>
+      <c r="F281" s="105"/>
+      <c r="G281" s="105"/>
+      <c r="H281" s="105"/>
+      <c r="I281" s="105"/>
+      <c r="J281" s="105"/>
+      <c r="K281" s="105"/>
+    </row>
+    <row r="282" spans="1:11" ht="197.25" customHeight="1">
+      <c r="A282" s="105"/>
+      <c r="B282" s="105"/>
+      <c r="C282" s="105"/>
+      <c r="D282" s="105"/>
+      <c r="E282" s="105"/>
+      <c r="F282" s="105"/>
+      <c r="G282" s="105"/>
+      <c r="H282" s="105"/>
+      <c r="I282" s="105"/>
+      <c r="J282" s="105"/>
+      <c r="K282" s="105"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...7 lines deleted...]
-    <mergeCell ref="A85:AH85"/>
+  <mergeCells count="19">
+    <mergeCell ref="B220:K220"/>
+    <mergeCell ref="A220:A222"/>
+    <mergeCell ref="A246:K282"/>
+    <mergeCell ref="B221:B222"/>
+    <mergeCell ref="C221:K221"/>
+    <mergeCell ref="A244:K244"/>
     <mergeCell ref="A217:Y217"/>
     <mergeCell ref="A218:Y218"/>
     <mergeCell ref="A215:Y215"/>
-    <mergeCell ref="A189:AH189"/>
-    <mergeCell ref="A163:AH163"/>
+    <mergeCell ref="A85:AI85"/>
+    <mergeCell ref="A111:AI111"/>
+    <mergeCell ref="A137:AI137"/>
+    <mergeCell ref="A163:AI163"/>
+    <mergeCell ref="A189:AI189"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="A3:AI3"/>
+    <mergeCell ref="A33:AI33"/>
+    <mergeCell ref="A59:AI59"/>
+    <mergeCell ref="A6:AI6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BE110"/>
+  <dimension ref="A1:BE108"/>
   <sheetViews>
-    <sheetView topLeftCell="A76" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:A6"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="7" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="7" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="7" customWidth="1"/>
     <col min="7" max="7" width="6.5703125" style="7" customWidth="1"/>
     <col min="8" max="9" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.140625" style="7" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="7" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="7" customWidth="1"/>
     <col min="21" max="21" width="6.7109375" style="7" customWidth="1"/>
     <col min="22" max="22" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" style="7" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="7" customWidth="1"/>
     <col min="29" max="29" width="6.5703125" style="7" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" style="7" customWidth="1"/>
     <col min="31" max="32" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="42" max="43" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="6.28515625" style="7" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="A3" s="92" t="s">
+    <row r="1" spans="1:57" ht="12.75">
+      <c r="A1" s="109" t="s">
         <v>89</v>
       </c>
-      <c r="B3" s="92"/>
-[...89 lines deleted...]
-      <c r="AG4" s="13" t="s">
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
+      <c r="O1" s="109"/>
+      <c r="P1" s="109"/>
+      <c r="Q1" s="109"/>
+      <c r="R1" s="109"/>
+      <c r="S1" s="109"/>
+      <c r="T1" s="109"/>
+      <c r="U1" s="109"/>
+      <c r="V1" s="109"/>
+      <c r="W1" s="109"/>
+      <c r="X1" s="109"/>
+      <c r="Y1" s="109"/>
+      <c r="Z1" s="109"/>
+      <c r="AA1" s="109"/>
+      <c r="AB1" s="109"/>
+      <c r="AC1" s="109"/>
+      <c r="AD1" s="109"/>
+      <c r="AE1" s="109"/>
+      <c r="AF1" s="109"/>
+      <c r="AG1" s="109"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="55"/>
+      <c r="AM1" s="55"/>
+      <c r="AN1" s="55"/>
+      <c r="AO1" s="55"/>
+      <c r="AP1" s="55"/>
+      <c r="AQ1" s="55"/>
+      <c r="AR1" s="55"/>
+      <c r="AS1" s="55"/>
+      <c r="AT1" s="55"/>
+      <c r="AU1" s="55"/>
+      <c r="AV1" s="55"/>
+      <c r="AW1" s="55"/>
+      <c r="AX1" s="55"/>
+      <c r="AY1" s="55"/>
+      <c r="AZ1" s="55"/>
+      <c r="BA1" s="55"/>
+      <c r="BB1" s="55"/>
+      <c r="BC1" s="55"/>
+      <c r="BD1" s="55"/>
+      <c r="BE1" s="55"/>
+    </row>
+    <row r="2" spans="1:57" ht="12.75">
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="19"/>
+      <c r="Z2" s="19"/>
+      <c r="AA2" s="19"/>
+      <c r="AB2" s="19"/>
+      <c r="AC2" s="19"/>
+      <c r="AD2" s="19"/>
+      <c r="AE2" s="19"/>
+      <c r="AF2" s="19"/>
+      <c r="AG2" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="AH4" s="49"/>
-[...14 lines deleted...]
-      <c r="B5" s="85">
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
+      <c r="AL2" s="19"/>
+      <c r="AM2" s="19"/>
+      <c r="AN2" s="19"/>
+      <c r="AO2" s="19"/>
+      <c r="AP2" s="19"/>
+      <c r="AQ2" s="19"/>
+      <c r="AR2" s="19"/>
+      <c r="AS2" s="19"/>
+    </row>
+    <row r="3" spans="1:57">
+      <c r="A3" s="112"/>
+      <c r="B3" s="104">
         <v>2011</v>
       </c>
-      <c r="C5" s="86"/>
-[...6 lines deleted...]
-      <c r="J5" s="85">
+      <c r="C3" s="110"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="110"/>
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="104">
         <v>2012</v>
       </c>
-      <c r="K5" s="86"/>
-[...6 lines deleted...]
-      <c r="R5" s="85">
+      <c r="K3" s="110"/>
+      <c r="L3" s="110"/>
+      <c r="M3" s="110"/>
+      <c r="N3" s="110"/>
+      <c r="O3" s="110"/>
+      <c r="P3" s="110"/>
+      <c r="Q3" s="110"/>
+      <c r="R3" s="104">
         <v>2013</v>
       </c>
-      <c r="S5" s="86"/>
-[...6 lines deleted...]
-      <c r="Z5" s="85">
+      <c r="S3" s="110"/>
+      <c r="T3" s="110"/>
+      <c r="U3" s="110"/>
+      <c r="V3" s="110"/>
+      <c r="W3" s="110"/>
+      <c r="X3" s="110"/>
+      <c r="Y3" s="110"/>
+      <c r="Z3" s="104">
         <v>2014</v>
       </c>
-      <c r="AA5" s="86"/>
-[...5 lines deleted...]
-      <c r="AG5" s="86"/>
+      <c r="AA3" s="110"/>
+      <c r="AB3" s="110"/>
+      <c r="AC3" s="110"/>
+      <c r="AD3" s="110"/>
+      <c r="AE3" s="110"/>
+      <c r="AF3" s="110"/>
+      <c r="AG3" s="110"/>
+      <c r="AH3" s="30"/>
+      <c r="AI3" s="30"/>
+    </row>
+    <row r="4" spans="1:57" ht="46.5" customHeight="1">
+      <c r="A4" s="112"/>
+      <c r="B4" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="H4" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="K4" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="L4" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="M4" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="N4" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="O4" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="P4" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q4" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="R4" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="S4" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="T4" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="U4" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="V4" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="W4" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="X4" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y4" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z4" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA4" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB4" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC4" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD4" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE4" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF4" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG4" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30"/>
+    </row>
+    <row r="5" spans="1:57">
+      <c r="A5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="27">
+        <v>29738</v>
+      </c>
+      <c r="C5" s="3">
+        <v>526208</v>
+      </c>
+      <c r="D5" s="3">
+        <v>1272613</v>
+      </c>
+      <c r="E5" s="3">
+        <v>516964</v>
+      </c>
+      <c r="F5" s="3">
+        <v>352531</v>
+      </c>
+      <c r="G5" s="3">
+        <v>82353</v>
+      </c>
+      <c r="H5" s="3">
+        <v>53436</v>
+      </c>
+      <c r="I5" s="3">
+        <v>719971</v>
+      </c>
+      <c r="J5" s="35">
+        <v>29942</v>
+      </c>
+      <c r="K5" s="34">
+        <v>561788</v>
+      </c>
+      <c r="L5" s="34">
+        <v>1447913</v>
+      </c>
+      <c r="M5" s="34">
+        <v>578248</v>
+      </c>
+      <c r="N5" s="50">
+        <v>389450</v>
+      </c>
+      <c r="O5" s="34">
+        <v>101209</v>
+      </c>
+      <c r="P5" s="34">
+        <v>57720</v>
+      </c>
+      <c r="Q5" s="34">
+        <v>476556</v>
+      </c>
+      <c r="R5" s="35">
+        <v>30375</v>
+      </c>
+      <c r="S5" s="34">
+        <v>565785</v>
+      </c>
+      <c r="T5" s="34">
+        <v>1464568</v>
+      </c>
+      <c r="U5" s="34">
+        <v>583789</v>
+      </c>
+      <c r="V5" s="50">
+        <v>394049</v>
+      </c>
+      <c r="W5" s="34">
+        <v>103457</v>
+      </c>
+      <c r="X5" s="34">
+        <v>59690</v>
+      </c>
+      <c r="Y5" s="34">
+        <v>476569</v>
+      </c>
+      <c r="Z5" s="35">
+        <v>42713</v>
+      </c>
+      <c r="AA5" s="34">
+        <v>613310</v>
+      </c>
+      <c r="AB5" s="34">
+        <v>1657683</v>
+      </c>
+      <c r="AC5" s="34">
+        <v>616356</v>
+      </c>
+      <c r="AD5" s="50">
+        <v>415909</v>
+      </c>
+      <c r="AE5" s="34">
+        <v>114750</v>
+      </c>
+      <c r="AF5" s="34">
+        <v>71096</v>
+      </c>
+      <c r="AG5" s="34">
+        <v>468292</v>
+      </c>
       <c r="AH5" s="30"/>
       <c r="AI5" s="30"/>
     </row>
-    <row r="6" spans="1:57" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-[...95 lines deleted...]
-        <v>37</v>
+    <row r="6" spans="1:57">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="28">
+        <v>818</v>
+      </c>
+      <c r="C6" s="3">
+        <v>37996</v>
+      </c>
+      <c r="D6" s="3">
+        <v>63260</v>
+      </c>
+      <c r="E6" s="6">
+        <v>18964</v>
+      </c>
+      <c r="F6" s="6">
+        <v>10326</v>
+      </c>
+      <c r="G6" s="6">
+        <v>1410</v>
+      </c>
+      <c r="H6" s="3">
+        <v>1032</v>
+      </c>
+      <c r="I6" s="3">
+        <v>34282</v>
+      </c>
+      <c r="J6" s="36">
+        <v>837</v>
+      </c>
+      <c r="K6" s="34">
+        <v>30156</v>
+      </c>
+      <c r="L6" s="34">
+        <v>66120</v>
+      </c>
+      <c r="M6" s="34">
+        <v>18342</v>
+      </c>
+      <c r="N6" s="34">
+        <v>10855</v>
+      </c>
+      <c r="O6" s="34">
+        <v>1761</v>
+      </c>
+      <c r="P6" s="34">
+        <v>1159</v>
+      </c>
+      <c r="Q6" s="34">
+        <v>14075</v>
+      </c>
+      <c r="R6" s="36">
+        <v>842</v>
+      </c>
+      <c r="S6" s="34">
+        <v>30277</v>
+      </c>
+      <c r="T6" s="34">
+        <v>66741</v>
+      </c>
+      <c r="U6" s="34">
+        <v>18539</v>
+      </c>
+      <c r="V6" s="34">
+        <v>11000</v>
+      </c>
+      <c r="W6" s="34">
+        <v>1803</v>
+      </c>
+      <c r="X6" s="34">
+        <v>1195</v>
+      </c>
+      <c r="Y6" s="34">
+        <v>14074</v>
+      </c>
+      <c r="Z6" s="36">
+        <v>1254</v>
+      </c>
+      <c r="AA6" s="34">
+        <v>38168</v>
+      </c>
+      <c r="AB6" s="34">
+        <v>79308</v>
+      </c>
+      <c r="AC6" s="34">
+        <v>22060</v>
+      </c>
+      <c r="AD6" s="34">
+        <v>13064</v>
+      </c>
+      <c r="AE6" s="34">
+        <v>2438</v>
+      </c>
+      <c r="AF6" s="34">
+        <v>1512</v>
+      </c>
+      <c r="AG6" s="34">
+        <v>25270</v>
       </c>
       <c r="AH6" s="30"/>
       <c r="AI6" s="30"/>
     </row>
-    <row r="7" spans="1:57" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>82353</v>
+    <row r="7" spans="1:57">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="28">
+        <v>999</v>
+      </c>
+      <c r="C7" s="6">
+        <v>18052</v>
+      </c>
+      <c r="D7" s="6">
+        <v>61430</v>
+      </c>
+      <c r="E7" s="6">
+        <v>15820</v>
+      </c>
+      <c r="F7" s="6">
+        <v>13089</v>
+      </c>
+      <c r="G7" s="6">
+        <v>2533</v>
       </c>
       <c r="H7" s="3">
-        <v>53436</v>
-[...74 lines deleted...]
-        <v>468292</v>
+        <v>1688</v>
+      </c>
+      <c r="I7" s="6">
+        <v>35719</v>
+      </c>
+      <c r="J7" s="36">
+        <v>981</v>
+      </c>
+      <c r="K7" s="38">
+        <v>17190</v>
+      </c>
+      <c r="L7" s="38">
+        <v>56976</v>
+      </c>
+      <c r="M7" s="38">
+        <v>14573</v>
+      </c>
+      <c r="N7" s="34">
+        <v>12063</v>
+      </c>
+      <c r="O7" s="38">
+        <v>2424</v>
+      </c>
+      <c r="P7" s="38">
+        <v>1544</v>
+      </c>
+      <c r="Q7" s="38">
+        <v>25480</v>
+      </c>
+      <c r="R7" s="36">
+        <v>1001</v>
+      </c>
+      <c r="S7" s="38">
+        <v>17232</v>
+      </c>
+      <c r="T7" s="38">
+        <v>57758</v>
+      </c>
+      <c r="U7" s="38">
+        <v>14591</v>
+      </c>
+      <c r="V7" s="34">
+        <v>12148</v>
+      </c>
+      <c r="W7" s="38">
+        <v>2439</v>
+      </c>
+      <c r="X7" s="38">
+        <v>1583</v>
+      </c>
+      <c r="Y7" s="38">
+        <v>25481</v>
+      </c>
+      <c r="Z7" s="36">
+        <v>1457</v>
+      </c>
+      <c r="AA7" s="38">
+        <v>21073</v>
+      </c>
+      <c r="AB7" s="38">
+        <v>79207</v>
+      </c>
+      <c r="AC7" s="38">
+        <v>17939</v>
+      </c>
+      <c r="AD7" s="34">
+        <v>16149</v>
+      </c>
+      <c r="AE7" s="38">
+        <v>3089</v>
+      </c>
+      <c r="AF7" s="38">
+        <v>1973</v>
+      </c>
+      <c r="AG7" s="38">
+        <v>24545</v>
       </c>
       <c r="AH7" s="30"/>
       <c r="AI7" s="30"/>
     </row>
-    <row r="8" spans="1:57" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:57">
       <c r="A8" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B8" s="28">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>63260</v>
+        <v>5886</v>
+      </c>
+      <c r="C8" s="6">
+        <v>82232</v>
+      </c>
+      <c r="D8" s="6">
+        <v>165131</v>
       </c>
       <c r="E8" s="6">
-        <v>18964</v>
+        <v>77311</v>
       </c>
       <c r="F8" s="6">
-        <v>10326</v>
+        <v>42087</v>
       </c>
       <c r="G8" s="6">
-        <v>1410</v>
+        <v>6449</v>
       </c>
       <c r="H8" s="3">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>34282</v>
+        <v>4067</v>
+      </c>
+      <c r="I8" s="6">
+        <v>27097</v>
       </c>
       <c r="J8" s="36">
-        <v>837</v>
-[...8 lines deleted...]
-        <v>18342</v>
+        <v>4759</v>
+      </c>
+      <c r="K8" s="38">
+        <v>80865</v>
+      </c>
+      <c r="L8" s="38">
+        <v>197690</v>
+      </c>
+      <c r="M8" s="38">
+        <v>94640</v>
       </c>
       <c r="N8" s="34">
-        <v>10855</v>
-[...8 lines deleted...]
-        <v>14075</v>
+        <v>51396</v>
+      </c>
+      <c r="O8" s="38">
+        <v>9070</v>
+      </c>
+      <c r="P8" s="38">
+        <v>5251</v>
+      </c>
+      <c r="Q8" s="38">
+        <v>13103</v>
       </c>
       <c r="R8" s="36">
-        <v>842</v>
-[...8 lines deleted...]
-        <v>18539</v>
+        <v>4818</v>
+      </c>
+      <c r="S8" s="38">
+        <v>81450</v>
+      </c>
+      <c r="T8" s="38">
+        <v>200515</v>
+      </c>
+      <c r="U8" s="38">
+        <v>95995</v>
       </c>
       <c r="V8" s="34">
-        <v>11000</v>
-[...8 lines deleted...]
-        <v>14074</v>
+        <v>52296</v>
+      </c>
+      <c r="W8" s="38">
+        <v>9382</v>
+      </c>
+      <c r="X8" s="38">
+        <v>5551</v>
+      </c>
+      <c r="Y8" s="38">
+        <v>13103</v>
       </c>
       <c r="Z8" s="36">
-        <v>1254</v>
-[...8 lines deleted...]
-        <v>22060</v>
+        <v>6913</v>
+      </c>
+      <c r="AA8" s="38">
+        <v>86424</v>
+      </c>
+      <c r="AB8" s="38">
+        <v>214722</v>
+      </c>
+      <c r="AC8" s="38">
+        <v>101748</v>
       </c>
       <c r="AD8" s="34">
-        <v>13064</v>
-[...8 lines deleted...]
-        <v>25270</v>
+        <v>57972</v>
+      </c>
+      <c r="AE8" s="38">
+        <v>11956</v>
+      </c>
+      <c r="AF8" s="38">
+        <v>7205</v>
+      </c>
+      <c r="AG8" s="38">
+        <v>14113</v>
       </c>
       <c r="AH8" s="30"/>
       <c r="AI8" s="30"/>
     </row>
-    <row r="9" spans="1:57" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:57">
       <c r="A9" s="4" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B9" s="28">
-        <v>999</v>
+        <v>737</v>
       </c>
       <c r="C9" s="6">
-        <v>18052</v>
+        <v>13984</v>
       </c>
       <c r="D9" s="6">
-        <v>61430</v>
+        <v>37612</v>
       </c>
       <c r="E9" s="6">
-        <v>15820</v>
+        <v>10989</v>
       </c>
       <c r="F9" s="6">
-        <v>13089</v>
+        <v>11967</v>
       </c>
       <c r="G9" s="6">
-        <v>2533</v>
+        <v>1685</v>
       </c>
       <c r="H9" s="3">
-        <v>1688</v>
+        <v>1266</v>
       </c>
       <c r="I9" s="6">
-        <v>35719</v>
+        <v>28199</v>
       </c>
       <c r="J9" s="36">
-        <v>981</v>
+        <v>595</v>
       </c>
       <c r="K9" s="38">
-        <v>17190</v>
+        <v>17617</v>
       </c>
       <c r="L9" s="38">
-        <v>56976</v>
+        <v>52199</v>
       </c>
       <c r="M9" s="38">
-        <v>14573</v>
+        <v>14300</v>
       </c>
       <c r="N9" s="34">
-        <v>12063</v>
+        <v>15478</v>
       </c>
       <c r="O9" s="38">
-        <v>2424</v>
+        <v>2743</v>
       </c>
       <c r="P9" s="38">
-        <v>1544</v>
+        <v>1561</v>
       </c>
       <c r="Q9" s="38">
-        <v>25480</v>
+        <v>25992</v>
       </c>
       <c r="R9" s="36">
-        <v>1001</v>
+        <v>627</v>
       </c>
       <c r="S9" s="38">
-        <v>17232</v>
+        <v>17820</v>
       </c>
       <c r="T9" s="38">
-        <v>57758</v>
+        <v>53644</v>
       </c>
       <c r="U9" s="38">
-        <v>14591</v>
+        <v>14469</v>
       </c>
       <c r="V9" s="34">
-        <v>12148</v>
+        <v>15706</v>
       </c>
       <c r="W9" s="38">
-        <v>2439</v>
+        <v>2793</v>
       </c>
       <c r="X9" s="38">
-        <v>1583</v>
+        <v>1628</v>
       </c>
       <c r="Y9" s="38">
-        <v>25481</v>
+        <v>25989</v>
       </c>
       <c r="Z9" s="36">
-        <v>1457</v>
+        <v>856</v>
       </c>
       <c r="AA9" s="38">
-        <v>21073</v>
+        <v>14615</v>
       </c>
       <c r="AB9" s="38">
-        <v>79207</v>
+        <v>56180</v>
       </c>
       <c r="AC9" s="38">
-        <v>17939</v>
+        <v>12825</v>
       </c>
       <c r="AD9" s="34">
-        <v>16149</v>
+        <v>13875</v>
       </c>
       <c r="AE9" s="38">
-        <v>3089</v>
+        <v>2358</v>
       </c>
       <c r="AF9" s="38">
-        <v>1973</v>
+        <v>1444</v>
       </c>
       <c r="AG9" s="38">
-        <v>24545</v>
+        <v>15478</v>
       </c>
       <c r="AH9" s="30"/>
       <c r="AI9" s="30"/>
     </row>
-    <row r="10" spans="1:57" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:57">
       <c r="A10" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B10" s="28">
-        <v>5886</v>
+        <v>480</v>
       </c>
       <c r="C10" s="6">
-        <v>82232</v>
+        <v>8370</v>
       </c>
       <c r="D10" s="6">
-        <v>165131</v>
+        <v>41820</v>
       </c>
       <c r="E10" s="6">
-        <v>77311</v>
+        <v>8698</v>
       </c>
       <c r="F10" s="6">
-        <v>42087</v>
+        <v>7601</v>
       </c>
       <c r="G10" s="6">
-        <v>6449</v>
+        <v>1088</v>
       </c>
       <c r="H10" s="3">
-        <v>4067</v>
+        <v>622</v>
       </c>
       <c r="I10" s="6">
-        <v>27097</v>
+        <v>42896</v>
       </c>
       <c r="J10" s="36">
-        <v>4759</v>
+        <v>471</v>
       </c>
       <c r="K10" s="38">
-        <v>80865</v>
+        <v>8257</v>
       </c>
       <c r="L10" s="38">
-        <v>197690</v>
+        <v>44766</v>
       </c>
       <c r="M10" s="38">
-        <v>94640</v>
+        <v>8265</v>
       </c>
       <c r="N10" s="34">
-        <v>51396</v>
+        <v>7203</v>
       </c>
       <c r="O10" s="38">
-        <v>9070</v>
+        <v>1189</v>
       </c>
       <c r="P10" s="38">
-        <v>5251</v>
+        <v>614</v>
       </c>
       <c r="Q10" s="38">
-        <v>13103</v>
+        <v>27179</v>
       </c>
       <c r="R10" s="36">
-        <v>4818</v>
+        <v>487</v>
       </c>
       <c r="S10" s="38">
-        <v>81450</v>
+        <v>8372</v>
       </c>
       <c r="T10" s="38">
-        <v>200515</v>
+        <v>45261</v>
       </c>
       <c r="U10" s="38">
-        <v>95995</v>
+        <v>8299</v>
       </c>
       <c r="V10" s="34">
-        <v>52296</v>
+        <v>7291</v>
       </c>
       <c r="W10" s="38">
-        <v>9382</v>
+        <v>1230</v>
       </c>
       <c r="X10" s="38">
-        <v>5551</v>
+        <v>639</v>
       </c>
       <c r="Y10" s="38">
-        <v>13103</v>
+        <v>27173</v>
       </c>
       <c r="Z10" s="36">
-        <v>6913</v>
+        <v>932</v>
       </c>
       <c r="AA10" s="38">
-        <v>86424</v>
+        <v>12576</v>
       </c>
       <c r="AB10" s="38">
-        <v>214722</v>
+        <v>57092</v>
       </c>
       <c r="AC10" s="38">
-        <v>101748</v>
+        <v>10849</v>
       </c>
       <c r="AD10" s="34">
-        <v>57972</v>
+        <v>9037</v>
       </c>
       <c r="AE10" s="38">
-        <v>11956</v>
+        <v>1497</v>
       </c>
       <c r="AF10" s="38">
-        <v>7205</v>
+        <v>771</v>
       </c>
       <c r="AG10" s="38">
-        <v>14113</v>
-[...4 lines deleted...]
-    <row r="11" spans="1:57" x14ac:dyDescent="0.2">
+        <v>25631</v>
+      </c>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" s="4" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B11" s="28">
-        <v>737</v>
+        <v>1355</v>
       </c>
       <c r="C11" s="6">
-        <v>13984</v>
+        <v>29144</v>
       </c>
       <c r="D11" s="6">
-        <v>37612</v>
+        <v>60237</v>
       </c>
       <c r="E11" s="6">
-        <v>10989</v>
+        <v>26086</v>
       </c>
       <c r="F11" s="6">
-        <v>11967</v>
+        <v>14535</v>
       </c>
       <c r="G11" s="6">
-        <v>1685</v>
+        <v>2966</v>
       </c>
       <c r="H11" s="3">
-        <v>1266</v>
+        <v>2176</v>
       </c>
       <c r="I11" s="6">
-        <v>28199</v>
+        <v>45142</v>
       </c>
       <c r="J11" s="36">
-        <v>595</v>
+        <v>1586</v>
       </c>
       <c r="K11" s="38">
-        <v>17617</v>
+        <v>40094</v>
       </c>
       <c r="L11" s="38">
-        <v>52199</v>
+        <v>89150</v>
       </c>
       <c r="M11" s="38">
-        <v>14300</v>
+        <v>34974</v>
       </c>
       <c r="N11" s="34">
-        <v>15478</v>
+        <v>16812</v>
       </c>
       <c r="O11" s="38">
-        <v>2743</v>
+        <v>3093</v>
       </c>
       <c r="P11" s="38">
-        <v>1561</v>
+        <v>1847</v>
       </c>
       <c r="Q11" s="38">
-        <v>25992</v>
+        <v>47332</v>
       </c>
       <c r="R11" s="36">
-        <v>627</v>
+        <v>1596</v>
       </c>
       <c r="S11" s="38">
-        <v>17820</v>
+        <v>40164</v>
       </c>
       <c r="T11" s="38">
-        <v>53644</v>
+        <v>89729</v>
       </c>
       <c r="U11" s="38">
-        <v>14469</v>
+        <v>35171</v>
       </c>
       <c r="V11" s="34">
-        <v>15706</v>
+        <v>16954</v>
       </c>
       <c r="W11" s="38">
-        <v>2793</v>
+        <v>3133</v>
       </c>
       <c r="X11" s="38">
-        <v>1628</v>
+        <v>1897</v>
       </c>
       <c r="Y11" s="38">
-        <v>25989</v>
+        <v>47340</v>
       </c>
       <c r="Z11" s="36">
-        <v>856</v>
+        <v>1562</v>
       </c>
       <c r="AA11" s="38">
-        <v>14615</v>
+        <v>31616</v>
       </c>
       <c r="AB11" s="38">
-        <v>56180</v>
+        <v>78208</v>
       </c>
       <c r="AC11" s="38">
-        <v>12825</v>
+        <v>31806</v>
       </c>
       <c r="AD11" s="34">
-        <v>13875</v>
+        <v>16892</v>
       </c>
       <c r="AE11" s="38">
-        <v>2358</v>
+        <v>3301</v>
       </c>
       <c r="AF11" s="38">
-        <v>1444</v>
+        <v>1668</v>
       </c>
       <c r="AG11" s="38">
-        <v>15478</v>
-[...4 lines deleted...]
-    <row r="12" spans="1:57" x14ac:dyDescent="0.2">
+        <v>28742</v>
+      </c>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" s="4" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B12" s="28">
-        <v>480</v>
+        <v>1967</v>
       </c>
       <c r="C12" s="6">
-        <v>8370</v>
+        <v>31221</v>
       </c>
       <c r="D12" s="6">
-        <v>41820</v>
+        <v>97315</v>
       </c>
       <c r="E12" s="6">
-        <v>8698</v>
+        <v>34134</v>
       </c>
       <c r="F12" s="6">
-        <v>7601</v>
+        <v>25115</v>
       </c>
       <c r="G12" s="6">
-        <v>1088</v>
+        <v>4806</v>
       </c>
       <c r="H12" s="3">
-        <v>622</v>
+        <v>2840</v>
       </c>
       <c r="I12" s="6">
-        <v>42896</v>
+        <v>76337</v>
       </c>
       <c r="J12" s="36">
-        <v>471</v>
+        <v>2201</v>
       </c>
       <c r="K12" s="38">
-        <v>8257</v>
+        <v>38202</v>
       </c>
       <c r="L12" s="38">
-        <v>44766</v>
+        <v>126005</v>
       </c>
       <c r="M12" s="38">
-        <v>8265</v>
+        <v>43782</v>
       </c>
       <c r="N12" s="34">
-        <v>7203</v>
+        <v>31665</v>
       </c>
       <c r="O12" s="38">
-        <v>1189</v>
+        <v>6354</v>
       </c>
       <c r="P12" s="38">
-        <v>614</v>
+        <v>3456</v>
       </c>
       <c r="Q12" s="38">
-        <v>27179</v>
+        <v>69443</v>
       </c>
       <c r="R12" s="36">
-        <v>487</v>
+        <v>2214</v>
       </c>
       <c r="S12" s="38">
-        <v>8372</v>
+        <v>38343</v>
       </c>
       <c r="T12" s="38">
-        <v>45261</v>
+        <v>126584</v>
       </c>
       <c r="U12" s="38">
-        <v>8299</v>
+        <v>43880</v>
       </c>
       <c r="V12" s="34">
-        <v>7291</v>
+        <v>31724</v>
       </c>
       <c r="W12" s="38">
-        <v>1230</v>
+        <v>6454</v>
       </c>
       <c r="X12" s="38">
-        <v>639</v>
+        <v>3540</v>
       </c>
       <c r="Y12" s="38">
-        <v>27173</v>
+        <v>69435</v>
       </c>
       <c r="Z12" s="36">
-        <v>932</v>
+        <v>2918</v>
       </c>
       <c r="AA12" s="38">
-        <v>12576</v>
+        <v>42455</v>
       </c>
       <c r="AB12" s="38">
-        <v>57092</v>
+        <v>147578</v>
       </c>
       <c r="AC12" s="38">
-        <v>10849</v>
+        <v>52379</v>
       </c>
       <c r="AD12" s="34">
-        <v>9037</v>
+        <v>37534</v>
       </c>
       <c r="AE12" s="38">
-        <v>1497</v>
+        <v>9705</v>
       </c>
       <c r="AF12" s="38">
-        <v>771</v>
+        <v>5628</v>
       </c>
       <c r="AG12" s="38">
-        <v>25631</v>
-[...4 lines deleted...]
-        <v>6</v>
+        <v>54569</v>
+      </c>
+    </row>
+    <row r="13" spans="1:57">
+      <c r="A13" s="7" t="s">
+        <v>8</v>
       </c>
       <c r="B13" s="28">
-        <v>1355</v>
+        <v>1003</v>
       </c>
       <c r="C13" s="6">
-        <v>29144</v>
+        <v>35991</v>
       </c>
       <c r="D13" s="6">
-        <v>60237</v>
+        <v>65324</v>
       </c>
       <c r="E13" s="6">
-        <v>26086</v>
+        <v>18492</v>
       </c>
       <c r="F13" s="6">
-        <v>14535</v>
+        <v>9444</v>
       </c>
       <c r="G13" s="6">
-        <v>2966</v>
+        <v>1841</v>
       </c>
       <c r="H13" s="3">
-        <v>2176</v>
+        <v>1084</v>
       </c>
       <c r="I13" s="6">
-        <v>45142</v>
+        <v>52092</v>
       </c>
       <c r="J13" s="36">
-        <v>1586</v>
-[...8 lines deleted...]
-        <v>34974</v>
+        <v>1128</v>
+      </c>
+      <c r="K13" s="34">
+        <v>39017</v>
+      </c>
+      <c r="L13" s="34">
+        <v>74949</v>
+      </c>
+      <c r="M13" s="34">
+        <v>19324</v>
       </c>
       <c r="N13" s="34">
-        <v>16812</v>
-[...1 lines deleted...]
-      <c r="O13" s="38">
+        <v>10050</v>
+      </c>
+      <c r="O13" s="34">
+        <v>2103</v>
+      </c>
+      <c r="P13" s="34">
+        <v>1013</v>
+      </c>
+      <c r="Q13" s="34">
+        <v>20060</v>
+      </c>
+      <c r="R13" s="36">
+        <v>1127</v>
+      </c>
+      <c r="S13" s="34">
+        <v>39103</v>
+      </c>
+      <c r="T13" s="34">
+        <v>75243</v>
+      </c>
+      <c r="U13" s="34">
+        <v>19387</v>
+      </c>
+      <c r="V13" s="34">
+        <v>10076</v>
+      </c>
+      <c r="W13" s="34">
+        <v>2136</v>
+      </c>
+      <c r="X13" s="34">
+        <v>1028</v>
+      </c>
+      <c r="Y13" s="34">
+        <v>20058</v>
+      </c>
+      <c r="Z13" s="36">
+        <v>1573</v>
+      </c>
+      <c r="AA13" s="34">
+        <v>41304</v>
+      </c>
+      <c r="AB13" s="34">
+        <v>95210</v>
+      </c>
+      <c r="AC13" s="34">
+        <v>25128</v>
+      </c>
+      <c r="AD13" s="34">
+        <v>13641</v>
+      </c>
+      <c r="AE13" s="34">
+        <v>3582</v>
+      </c>
+      <c r="AF13" s="34">
+        <v>2103</v>
+      </c>
+      <c r="AG13" s="34">
+        <v>33734</v>
+      </c>
+    </row>
+    <row r="14" spans="1:57">
+      <c r="A14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="28">
+        <v>235</v>
+      </c>
+      <c r="C14" s="6">
+        <v>14032</v>
+      </c>
+      <c r="D14" s="6">
+        <v>32273</v>
+      </c>
+      <c r="E14" s="6">
+        <v>14221</v>
+      </c>
+      <c r="F14" s="6">
+        <v>7737</v>
+      </c>
+      <c r="G14" s="6">
+        <v>1114</v>
+      </c>
+      <c r="H14" s="3">
+        <v>1040</v>
+      </c>
+      <c r="I14" s="6">
+        <v>20468</v>
+      </c>
+      <c r="J14" s="36">
+        <v>308</v>
+      </c>
+      <c r="K14" s="38">
+        <v>16628</v>
+      </c>
+      <c r="L14" s="38">
+        <v>43367</v>
+      </c>
+      <c r="M14" s="38">
+        <v>18381</v>
+      </c>
+      <c r="N14" s="34">
+        <v>10555</v>
+      </c>
+      <c r="O14" s="38">
+        <v>1701</v>
+      </c>
+      <c r="P14" s="38">
+        <v>1461</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>22624</v>
+      </c>
+      <c r="R14" s="36">
+        <v>318</v>
+      </c>
+      <c r="S14" s="38">
+        <v>16700</v>
+      </c>
+      <c r="T14" s="38">
+        <v>43866</v>
+      </c>
+      <c r="U14" s="38">
+        <v>18455</v>
+      </c>
+      <c r="V14" s="34">
+        <v>10622</v>
+      </c>
+      <c r="W14" s="38">
+        <v>1743</v>
+      </c>
+      <c r="X14" s="38">
+        <v>1504</v>
+      </c>
+      <c r="Y14" s="38">
+        <v>22625</v>
+      </c>
+      <c r="Z14" s="36">
+        <v>490</v>
+      </c>
+      <c r="AA14" s="38">
+        <v>15840</v>
+      </c>
+      <c r="AB14" s="38">
+        <v>47035</v>
+      </c>
+      <c r="AC14" s="38">
+        <v>18912</v>
+      </c>
+      <c r="AD14" s="34">
+        <v>12922</v>
+      </c>
+      <c r="AE14" s="38">
+        <v>2027</v>
+      </c>
+      <c r="AF14" s="38">
+        <v>1727</v>
+      </c>
+      <c r="AG14" s="38">
+        <v>12871</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57">
+      <c r="A15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="28">
+        <v>501</v>
+      </c>
+      <c r="C15" s="6">
+        <v>11578</v>
+      </c>
+      <c r="D15" s="6">
+        <v>50984</v>
+      </c>
+      <c r="E15" s="6">
+        <v>18018</v>
+      </c>
+      <c r="F15" s="6">
+        <v>14472</v>
+      </c>
+      <c r="G15" s="6">
+        <v>3072</v>
+      </c>
+      <c r="H15" s="3">
+        <v>2355</v>
+      </c>
+      <c r="I15" s="6">
+        <v>15086</v>
+      </c>
+      <c r="J15" s="36">
+        <v>516</v>
+      </c>
+      <c r="K15" s="38">
+        <v>9870</v>
+      </c>
+      <c r="L15" s="38">
+        <v>44386</v>
+      </c>
+      <c r="M15" s="38">
+        <v>15669</v>
+      </c>
+      <c r="N15" s="34">
+        <v>13451</v>
+      </c>
+      <c r="O15" s="38">
+        <v>3651</v>
+      </c>
+      <c r="P15" s="38">
+        <v>2348</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>1522</v>
+      </c>
+      <c r="R15" s="36">
+        <v>532</v>
+      </c>
+      <c r="S15" s="38">
+        <v>10052</v>
+      </c>
+      <c r="T15" s="38">
+        <v>45221</v>
+      </c>
+      <c r="U15" s="38">
+        <v>15860</v>
+      </c>
+      <c r="V15" s="34">
+        <v>13733</v>
+      </c>
+      <c r="W15" s="38">
+        <v>3763</v>
+      </c>
+      <c r="X15" s="38">
+        <v>2448</v>
+      </c>
+      <c r="Y15" s="38">
+        <v>1525</v>
+      </c>
+      <c r="Z15" s="36">
+        <v>1260</v>
+      </c>
+      <c r="AA15" s="38">
+        <v>15797</v>
+      </c>
+      <c r="AB15" s="38">
+        <v>68434</v>
+      </c>
+      <c r="AC15" s="38">
+        <v>22328</v>
+      </c>
+      <c r="AD15" s="34">
+        <v>21218</v>
+      </c>
+      <c r="AE15" s="38">
+        <v>5064</v>
+      </c>
+      <c r="AF15" s="38">
+        <v>3742</v>
+      </c>
+      <c r="AG15" s="38">
+        <v>8011</v>
+      </c>
+    </row>
+    <row r="16" spans="1:57">
+      <c r="A16" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="28">
+        <v>3948</v>
+      </c>
+      <c r="C16" s="6">
+        <v>74899</v>
+      </c>
+      <c r="D16" s="6">
+        <v>160299</v>
+      </c>
+      <c r="E16" s="6">
+        <v>55730</v>
+      </c>
+      <c r="F16" s="6">
+        <v>23637</v>
+      </c>
+      <c r="G16" s="6">
+        <v>4348</v>
+      </c>
+      <c r="H16" s="3">
+        <v>3071</v>
+      </c>
+      <c r="I16" s="6">
+        <v>72569</v>
+      </c>
+      <c r="J16" s="36">
+        <v>4507</v>
+      </c>
+      <c r="K16" s="38">
+        <v>80345</v>
+      </c>
+      <c r="L16" s="38">
+        <v>163772</v>
+      </c>
+      <c r="M16" s="38">
+        <v>57540</v>
+      </c>
+      <c r="N16" s="34">
+        <v>24875</v>
+      </c>
+      <c r="O16" s="38">
+        <v>5039</v>
+      </c>
+      <c r="P16" s="38">
+        <v>3534</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>38366</v>
+      </c>
+      <c r="R16" s="36">
+        <v>4660</v>
+      </c>
+      <c r="S16" s="38">
+        <v>81465</v>
+      </c>
+      <c r="T16" s="38">
+        <v>166274</v>
+      </c>
+      <c r="U16" s="38">
+        <v>58409</v>
+      </c>
+      <c r="V16" s="34">
+        <v>25409</v>
+      </c>
+      <c r="W16" s="38">
+        <v>5272</v>
+      </c>
+      <c r="X16" s="38">
+        <v>3749</v>
+      </c>
+      <c r="Y16" s="38">
+        <v>38377</v>
+      </c>
+      <c r="Z16" s="36">
+        <v>7178</v>
+      </c>
+      <c r="AA16" s="38">
+        <v>103284</v>
+      </c>
+      <c r="AB16" s="38">
+        <v>205356</v>
+      </c>
+      <c r="AC16" s="38">
+        <v>72351</v>
+      </c>
+      <c r="AD16" s="34">
+        <v>33640</v>
+      </c>
+      <c r="AE16" s="38">
+        <v>7143</v>
+      </c>
+      <c r="AF16" s="38">
+        <v>4925</v>
+      </c>
+      <c r="AG16" s="38">
+        <v>43845</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50">
+      <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="28">
+        <v>865</v>
+      </c>
+      <c r="C17" s="6">
+        <v>21442</v>
+      </c>
+      <c r="D17" s="6">
+        <v>51854</v>
+      </c>
+      <c r="E17" s="6">
+        <v>19203</v>
+      </c>
+      <c r="F17" s="6">
+        <v>9159</v>
+      </c>
+      <c r="G17" s="6">
+        <v>2068</v>
+      </c>
+      <c r="H17" s="3">
+        <v>1151</v>
+      </c>
+      <c r="I17" s="6">
+        <v>51843</v>
+      </c>
+      <c r="J17" s="36">
+        <v>1153</v>
+      </c>
+      <c r="K17" s="38">
+        <v>25600</v>
+      </c>
+      <c r="L17" s="38">
+        <v>62300</v>
+      </c>
+      <c r="M17" s="38">
+        <v>23313</v>
+      </c>
+      <c r="N17" s="34">
+        <v>11033</v>
+      </c>
+      <c r="O17" s="38">
+        <v>3089</v>
+      </c>
+      <c r="P17" s="38">
+        <v>1472</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>24502</v>
+      </c>
+      <c r="R17" s="36">
+        <v>1162</v>
+      </c>
+      <c r="S17" s="38">
+        <v>25803</v>
+      </c>
+      <c r="T17" s="38">
+        <v>62985</v>
+      </c>
+      <c r="U17" s="38">
+        <v>23446</v>
+      </c>
+      <c r="V17" s="34">
+        <v>11172</v>
+      </c>
+      <c r="W17" s="38">
+        <v>3156</v>
+      </c>
+      <c r="X17" s="38">
+        <v>1503</v>
+      </c>
+      <c r="Y17" s="38">
+        <v>24506</v>
+      </c>
+      <c r="Z17" s="36">
+        <v>1535</v>
+      </c>
+      <c r="AA17" s="38">
+        <v>26398</v>
+      </c>
+      <c r="AB17" s="38">
+        <v>66987</v>
+      </c>
+      <c r="AC17" s="38">
+        <v>23707</v>
+      </c>
+      <c r="AD17" s="34">
+        <v>11800</v>
+      </c>
+      <c r="AE17" s="38">
+        <v>3490</v>
+      </c>
+      <c r="AF17" s="38">
+        <v>1777</v>
+      </c>
+      <c r="AG17" s="38">
+        <v>34897</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50">
+      <c r="A18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="28">
+        <v>740</v>
+      </c>
+      <c r="C18" s="6">
+        <v>25217</v>
+      </c>
+      <c r="D18" s="6">
+        <v>50821</v>
+      </c>
+      <c r="E18" s="6">
+        <v>14056</v>
+      </c>
+      <c r="F18" s="6">
+        <v>8988</v>
+      </c>
+      <c r="G18" s="6">
+        <v>1344</v>
+      </c>
+      <c r="H18" s="3">
+        <v>854</v>
+      </c>
+      <c r="I18" s="6">
+        <v>59758</v>
+      </c>
+      <c r="J18" s="36">
+        <v>933</v>
+      </c>
+      <c r="K18" s="38">
+        <v>29389</v>
+      </c>
+      <c r="L18" s="38">
+        <v>59597</v>
+      </c>
+      <c r="M18" s="38">
+        <v>16285</v>
+      </c>
+      <c r="N18" s="34">
+        <v>10193</v>
+      </c>
+      <c r="O18" s="38">
+        <v>1624</v>
+      </c>
+      <c r="P18" s="38">
+        <v>955</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>43732</v>
+      </c>
+      <c r="R18" s="36">
+        <v>938</v>
+      </c>
+      <c r="S18" s="38">
+        <v>29464</v>
+      </c>
+      <c r="T18" s="38">
+        <v>59933</v>
+      </c>
+      <c r="U18" s="38">
+        <v>16302</v>
+      </c>
+      <c r="V18" s="34">
+        <v>10220</v>
+      </c>
+      <c r="W18" s="38">
+        <v>1656</v>
+      </c>
+      <c r="X18" s="38">
+        <v>986</v>
+      </c>
+      <c r="Y18" s="38">
+        <v>43721</v>
+      </c>
+      <c r="Z18" s="36">
+        <v>1197</v>
+      </c>
+      <c r="AA18" s="38">
+        <v>28909</v>
+      </c>
+      <c r="AB18" s="38">
+        <v>65618</v>
+      </c>
+      <c r="AC18" s="38">
+        <v>16757</v>
+      </c>
+      <c r="AD18" s="34">
+        <v>10705</v>
+      </c>
+      <c r="AE18" s="38">
+        <v>1940</v>
+      </c>
+      <c r="AF18" s="38">
+        <v>1059</v>
+      </c>
+      <c r="AG18" s="38">
+        <v>41293</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50">
+      <c r="A19" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="28">
+        <v>1804</v>
+      </c>
+      <c r="C19" s="6">
+        <v>54813</v>
+      </c>
+      <c r="D19" s="6">
+        <v>90753</v>
+      </c>
+      <c r="E19" s="6">
+        <v>36224</v>
+      </c>
+      <c r="F19" s="6">
+        <v>20207</v>
+      </c>
+      <c r="G19" s="6">
+        <v>4408</v>
+      </c>
+      <c r="H19" s="3">
+        <v>2615</v>
+      </c>
+      <c r="I19" s="6">
+        <v>98996</v>
+      </c>
+      <c r="J19" s="36">
+        <v>2472</v>
+      </c>
+      <c r="K19" s="38">
+        <v>66931</v>
+      </c>
+      <c r="L19" s="38">
+        <v>108665</v>
+      </c>
+      <c r="M19" s="38">
+        <v>42926</v>
+      </c>
+      <c r="N19" s="34">
+        <v>23777</v>
+      </c>
+      <c r="O19" s="38">
+        <v>5610</v>
+      </c>
+      <c r="P19" s="38">
+        <v>2986</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>74009</v>
+      </c>
+      <c r="R19" s="36">
+        <v>2491</v>
+      </c>
+      <c r="S19" s="38">
+        <v>67318</v>
+      </c>
+      <c r="T19" s="38">
+        <v>109656</v>
+      </c>
+      <c r="U19" s="38">
+        <v>43218</v>
+      </c>
+      <c r="V19" s="34">
+        <v>23968</v>
+      </c>
+      <c r="W19" s="38">
+        <v>5738</v>
+      </c>
+      <c r="X19" s="38">
         <v>3093</v>
       </c>
-      <c r="P13" s="38">
-[...631 lines deleted...]
-      </c>
       <c r="Y19" s="38">
-        <v>24506</v>
+        <v>74019</v>
       </c>
       <c r="Z19" s="36">
-        <v>1535</v>
+        <v>3016</v>
       </c>
       <c r="AA19" s="38">
-        <v>26398</v>
+        <v>62914</v>
       </c>
       <c r="AB19" s="38">
-        <v>66987</v>
+        <v>120521</v>
       </c>
       <c r="AC19" s="38">
-        <v>23707</v>
+        <v>41950</v>
       </c>
       <c r="AD19" s="34">
-        <v>11800</v>
+        <v>24600</v>
       </c>
       <c r="AE19" s="38">
-        <v>3490</v>
+        <v>6327</v>
       </c>
       <c r="AF19" s="38">
-        <v>1777</v>
+        <v>3275</v>
       </c>
       <c r="AG19" s="38">
-        <v>34897</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:50" x14ac:dyDescent="0.2">
+        <v>52419</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" s="4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B20" s="28">
-        <v>740</v>
+        <v>1755</v>
       </c>
       <c r="C20" s="6">
-        <v>25217</v>
+        <v>21449</v>
       </c>
       <c r="D20" s="6">
-        <v>50821</v>
+        <v>84402</v>
       </c>
       <c r="E20" s="6">
-        <v>14056</v>
+        <v>40932</v>
       </c>
       <c r="F20" s="6">
-        <v>8988</v>
+        <v>32891</v>
       </c>
       <c r="G20" s="6">
-        <v>1344</v>
+        <v>9978</v>
       </c>
       <c r="H20" s="3">
-        <v>854</v>
+        <v>6305</v>
       </c>
       <c r="I20" s="6">
-        <v>59758</v>
+        <v>9164</v>
       </c>
       <c r="J20" s="36">
-        <v>933</v>
+        <v>2215</v>
       </c>
       <c r="K20" s="38">
-        <v>29389</v>
+        <v>25459</v>
       </c>
       <c r="L20" s="38">
-        <v>59597</v>
+        <v>97561</v>
       </c>
       <c r="M20" s="38">
-        <v>16285</v>
+        <v>46526</v>
       </c>
       <c r="N20" s="34">
-        <v>10193</v>
+        <v>36444</v>
       </c>
       <c r="O20" s="38">
-        <v>1624</v>
+        <v>12098</v>
       </c>
       <c r="P20" s="38">
-        <v>955</v>
+        <v>7187</v>
       </c>
       <c r="Q20" s="38">
-        <v>43732</v>
+        <v>6129</v>
       </c>
       <c r="R20" s="36">
-        <v>938</v>
+        <v>2224</v>
       </c>
       <c r="S20" s="38">
-        <v>29464</v>
+        <v>25585</v>
       </c>
       <c r="T20" s="38">
-        <v>59933</v>
+        <v>98896</v>
       </c>
       <c r="U20" s="38">
-        <v>16302</v>
+        <v>47024</v>
       </c>
       <c r="V20" s="34">
-        <v>10220</v>
+        <v>36760</v>
       </c>
       <c r="W20" s="38">
-        <v>1656</v>
+        <v>12414</v>
       </c>
       <c r="X20" s="38">
-        <v>986</v>
+        <v>7449</v>
       </c>
       <c r="Y20" s="38">
-        <v>43721</v>
+        <v>6134</v>
       </c>
       <c r="Z20" s="36">
-        <v>1197</v>
+        <v>2625</v>
       </c>
       <c r="AA20" s="38">
-        <v>28909</v>
+        <v>24138</v>
       </c>
       <c r="AB20" s="38">
-        <v>65618</v>
+        <v>115059</v>
       </c>
       <c r="AC20" s="38">
-        <v>16757</v>
+        <v>45537</v>
       </c>
       <c r="AD20" s="34">
-        <v>10705</v>
+        <v>32360</v>
       </c>
       <c r="AE20" s="38">
-        <v>1940</v>
+        <v>13648</v>
       </c>
       <c r="AF20" s="38">
-        <v>1059</v>
+        <v>9260</v>
       </c>
       <c r="AG20" s="38">
-        <v>41293</v>
-[...4 lines deleted...]
-        <v>15</v>
+        <v>6314</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50">
+      <c r="A21" s="52" t="s">
+        <v>17</v>
       </c>
       <c r="B21" s="28">
-        <v>1804</v>
-[...14 lines deleted...]
-        <v>4408</v>
+        <v>6645</v>
+      </c>
+      <c r="C21" s="3">
+        <v>45788</v>
+      </c>
+      <c r="D21" s="3">
+        <v>159098</v>
+      </c>
+      <c r="E21" s="3">
+        <v>108086</v>
+      </c>
+      <c r="F21" s="3">
+        <v>101276</v>
+      </c>
+      <c r="G21" s="3">
+        <v>33243</v>
       </c>
       <c r="H21" s="3">
-        <v>2615</v>
-[...2 lines deleted...]
-        <v>98996</v>
+        <v>21270</v>
+      </c>
+      <c r="I21" s="3">
+        <v>50323</v>
       </c>
       <c r="J21" s="36">
-        <v>2472</v>
+        <v>5280</v>
       </c>
       <c r="K21" s="38">
-        <v>66931</v>
+        <v>36168</v>
       </c>
       <c r="L21" s="38">
-        <v>108665</v>
+        <v>160410</v>
       </c>
       <c r="M21" s="38">
-        <v>42926</v>
+        <v>109408</v>
       </c>
       <c r="N21" s="34">
-        <v>23777</v>
+        <v>103600</v>
       </c>
       <c r="O21" s="38">
-        <v>5610</v>
+        <v>39660</v>
       </c>
       <c r="P21" s="38">
-        <v>2986</v>
+        <v>21332</v>
       </c>
       <c r="Q21" s="38">
-        <v>74009</v>
+        <v>23008</v>
       </c>
       <c r="R21" s="36">
-        <v>2491</v>
+        <v>5338</v>
       </c>
       <c r="S21" s="38">
-        <v>67318</v>
+        <v>36637</v>
       </c>
       <c r="T21" s="38">
-        <v>109656</v>
+        <v>162262</v>
       </c>
       <c r="U21" s="38">
-        <v>43218</v>
+        <v>110744</v>
       </c>
       <c r="V21" s="34">
-        <v>23968</v>
+        <v>104970</v>
       </c>
       <c r="W21" s="38">
-        <v>5738</v>
+        <v>40345</v>
       </c>
       <c r="X21" s="38">
-        <v>3093</v>
+        <v>21897</v>
       </c>
       <c r="Y21" s="38">
-        <v>74019</v>
+        <v>23009</v>
       </c>
       <c r="Z21" s="36">
-        <v>3016</v>
+        <v>7947</v>
       </c>
       <c r="AA21" s="38">
-        <v>62914</v>
+        <v>47799</v>
       </c>
       <c r="AB21" s="38">
-        <v>120521</v>
+        <v>161168</v>
       </c>
       <c r="AC21" s="38">
-        <v>41950</v>
+        <v>100080</v>
       </c>
       <c r="AD21" s="34">
-        <v>24600</v>
+        <v>90500</v>
       </c>
       <c r="AE21" s="38">
-        <v>6327</v>
+        <v>37185</v>
       </c>
       <c r="AF21" s="38">
-        <v>3275</v>
+        <v>23027</v>
       </c>
       <c r="AG21" s="38">
-        <v>52419</v>
-[...200 lines deleted...]
-      <c r="AG23" s="38">
         <v>46560</v>
       </c>
     </row>
-    <row r="24" spans="1:50" x14ac:dyDescent="0.2">
-      <c r="A24" s="7" t="s">
+    <row r="22" spans="1:50">
+      <c r="A22" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="28" t="s">
-[...97 lines deleted...]
-      <c r="A25" s="8" t="s">
+      <c r="B22" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J22" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="K22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="L22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="M22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="N22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="O22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="P22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="R22" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="S22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="T22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="U22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="V22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="W22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="X22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z22" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF22" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AG22" s="34" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50">
+      <c r="A23" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="29" t="s">
-[...180 lines deleted...]
-      <c r="AG27" s="13" t="s">
+      <c r="B23" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="J23" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="K23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="L23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="O23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="P23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="R23" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="S23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="T23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="U23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="V23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="W23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="X23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z23" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="AG23" s="41" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50">
+      <c r="A24" s="52"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="34"/>
+      <c r="I24" s="34"/>
+      <c r="J24" s="34"/>
+      <c r="K24" s="34"/>
+      <c r="L24" s="34"/>
+      <c r="M24" s="34"/>
+      <c r="N24" s="34"/>
+      <c r="O24" s="34"/>
+      <c r="P24" s="34"/>
+      <c r="Q24" s="34"/>
+      <c r="R24" s="34"/>
+      <c r="S24" s="34"/>
+      <c r="T24" s="34"/>
+      <c r="U24" s="34"/>
+      <c r="V24" s="34"/>
+      <c r="W24" s="34"/>
+      <c r="X24" s="34"/>
+      <c r="Y24" s="34"/>
+      <c r="Z24" s="34"/>
+      <c r="AA24" s="34"/>
+      <c r="AB24" s="34"/>
+      <c r="AC24" s="34"/>
+      <c r="AD24" s="34"/>
+      <c r="AE24" s="34"/>
+      <c r="AF24" s="3"/>
+      <c r="AG24" s="3"/>
+      <c r="AH24" s="34"/>
+      <c r="AI24" s="34"/>
+      <c r="AJ24" s="34"/>
+      <c r="AK24" s="34"/>
+      <c r="AL24" s="34"/>
+      <c r="AM24" s="34"/>
+      <c r="AN24" s="3"/>
+      <c r="AO24" s="3"/>
+      <c r="AP24" s="3"/>
+      <c r="AQ24" s="3"/>
+      <c r="AR24" s="3"/>
+      <c r="AS24" s="3"/>
+      <c r="AT24" s="3"/>
+      <c r="AU24" s="3"/>
+      <c r="AV24" s="3"/>
+      <c r="AW24" s="3"/>
+    </row>
+    <row r="25" spans="1:50">
+      <c r="A25" s="43"/>
+      <c r="B25" s="43"/>
+      <c r="C25" s="43"/>
+      <c r="D25" s="43"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
+      <c r="I25" s="43"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+      <c r="N25" s="43"/>
+      <c r="O25" s="43"/>
+      <c r="P25" s="43"/>
+      <c r="Q25" s="43"/>
+      <c r="R25" s="43"/>
+      <c r="S25" s="43"/>
+      <c r="T25" s="43"/>
+      <c r="U25" s="43"/>
+      <c r="V25" s="43"/>
+      <c r="W25" s="43"/>
+      <c r="X25" s="43"/>
+      <c r="Y25" s="43"/>
+      <c r="Z25" s="43"/>
+      <c r="AA25" s="43"/>
+      <c r="AB25" s="43"/>
+      <c r="AC25" s="43"/>
+      <c r="AD25" s="43"/>
+      <c r="AE25" s="43"/>
+      <c r="AF25" s="43"/>
+      <c r="AG25" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="AH27" s="43"/>
-[...8 lines deleted...]
-      <c r="B28" s="85">
+      <c r="AH25" s="43"/>
+      <c r="AI25" s="43"/>
+      <c r="AJ25" s="43"/>
+      <c r="AK25" s="43"/>
+      <c r="AL25" s="43"/>
+      <c r="AW25" s="13"/>
+    </row>
+    <row r="26" spans="1:50">
+      <c r="A26" s="112"/>
+      <c r="B26" s="104">
         <v>2015</v>
       </c>
-      <c r="C28" s="86"/>
-[...6 lines deleted...]
-      <c r="J28" s="85">
+      <c r="C26" s="110"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="111"/>
+      <c r="J26" s="104">
         <v>2016</v>
       </c>
-      <c r="K28" s="86"/>
-[...6 lines deleted...]
-      <c r="R28" s="85">
+      <c r="K26" s="110"/>
+      <c r="L26" s="110"/>
+      <c r="M26" s="110"/>
+      <c r="N26" s="110"/>
+      <c r="O26" s="110"/>
+      <c r="P26" s="110"/>
+      <c r="Q26" s="111"/>
+      <c r="R26" s="104">
         <v>2017</v>
       </c>
-      <c r="S28" s="86"/>
-[...6 lines deleted...]
-      <c r="Z28" s="85">
+      <c r="S26" s="110"/>
+      <c r="T26" s="110"/>
+      <c r="U26" s="110"/>
+      <c r="V26" s="110"/>
+      <c r="W26" s="110"/>
+      <c r="X26" s="110"/>
+      <c r="Y26" s="111"/>
+      <c r="Z26" s="104">
         <v>2018</v>
       </c>
-      <c r="AA28" s="86"/>
-[...5 lines deleted...]
-      <c r="AG28" s="86"/>
+      <c r="AA26" s="110"/>
+      <c r="AB26" s="110"/>
+      <c r="AC26" s="110"/>
+      <c r="AD26" s="110"/>
+      <c r="AE26" s="110"/>
+      <c r="AF26" s="110"/>
+      <c r="AG26" s="110"/>
+      <c r="AH26" s="30"/>
+      <c r="AI26" s="30"/>
+      <c r="AX26" s="30"/>
+    </row>
+    <row r="27" spans="1:50" ht="47.25" customHeight="1">
+      <c r="A27" s="112"/>
+      <c r="B27" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="I27" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="K27" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="M27" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="N27" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="O27" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="P27" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q27" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="R27" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="S27" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="T27" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="U27" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="V27" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="W27" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="X27" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y27" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z27" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA27" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB27" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC27" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD27" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE27" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF27" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG27" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH27" s="30"/>
+      <c r="AI27" s="30"/>
+      <c r="AX27" s="30"/>
+    </row>
+    <row r="28" spans="1:50">
+      <c r="A28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="35">
+        <v>46296</v>
+      </c>
+      <c r="C28" s="34">
+        <v>601537</v>
+      </c>
+      <c r="D28" s="34">
+        <v>1626317</v>
+      </c>
+      <c r="E28" s="34">
+        <v>575764</v>
+      </c>
+      <c r="F28" s="34">
+        <v>386784</v>
+      </c>
+      <c r="G28" s="34">
+        <v>109804</v>
+      </c>
+      <c r="H28" s="3">
+        <v>64867</v>
+      </c>
+      <c r="I28" s="3">
+        <v>445136</v>
+      </c>
+      <c r="J28" s="35">
+        <v>45940</v>
+      </c>
+      <c r="K28" s="34">
+        <v>590547</v>
+      </c>
+      <c r="L28" s="34">
+        <v>1641547</v>
+      </c>
+      <c r="M28" s="34">
+        <v>579650</v>
+      </c>
+      <c r="N28" s="34">
+        <v>392807</v>
+      </c>
+      <c r="O28" s="34">
+        <v>111194</v>
+      </c>
+      <c r="P28" s="3">
+        <v>66415</v>
+      </c>
+      <c r="Q28" s="3">
+        <v>417201</v>
+      </c>
+      <c r="R28" s="27">
+        <v>46177</v>
+      </c>
+      <c r="S28" s="3">
+        <v>619802</v>
+      </c>
+      <c r="T28" s="3">
+        <v>1673655</v>
+      </c>
+      <c r="U28" s="3">
+        <v>598593</v>
+      </c>
+      <c r="V28" s="3">
+        <v>405584</v>
+      </c>
+      <c r="W28" s="3">
+        <v>114539</v>
+      </c>
+      <c r="X28" s="3">
+        <v>68512</v>
+      </c>
+      <c r="Y28" s="3">
+        <v>324721</v>
+      </c>
+      <c r="Z28" s="35">
+        <v>45621</v>
+      </c>
+      <c r="AA28" s="34">
+        <v>600428</v>
+      </c>
+      <c r="AB28" s="34">
+        <v>1707331</v>
+      </c>
+      <c r="AC28" s="34">
+        <v>618747</v>
+      </c>
+      <c r="AD28" s="50">
+        <v>420919</v>
+      </c>
+      <c r="AE28" s="34">
+        <v>120332</v>
+      </c>
+      <c r="AF28" s="34">
+        <v>102614</v>
+      </c>
+      <c r="AG28" s="34">
+        <v>231989</v>
+      </c>
       <c r="AH28" s="30"/>
       <c r="AI28" s="30"/>
-      <c r="AX28" s="30"/>
-[...97 lines deleted...]
-        <v>37</v>
+    </row>
+    <row r="29" spans="1:50">
+      <c r="A29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="G29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J29" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="K29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="L29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="M29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="N29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="O29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="R29" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="T29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="U29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="V29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="X29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z29" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AG29" s="34" t="s">
+        <v>39</v>
       </c>
       <c r="AH29" s="30"/>
       <c r="AI29" s="30"/>
-      <c r="AX29" s="30"/>
-[...6 lines deleted...]
-        <v>46296</v>
+    </row>
+    <row r="30" spans="1:50">
+      <c r="A30" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="36">
+        <v>1263</v>
       </c>
       <c r="C30" s="34">
-        <v>601537</v>
+        <v>36562</v>
       </c>
       <c r="D30" s="34">
-        <v>1626317</v>
-[...8 lines deleted...]
-        <v>109804</v>
+        <v>80417</v>
+      </c>
+      <c r="E30" s="37">
+        <v>20706</v>
+      </c>
+      <c r="F30" s="37">
+        <v>12591</v>
+      </c>
+      <c r="G30" s="37">
+        <v>2393</v>
       </c>
       <c r="H30" s="3">
-        <v>64867</v>
+        <v>1448</v>
       </c>
       <c r="I30" s="3">
-        <v>445136</v>
-[...2 lines deleted...]
-        <v>45940</v>
+        <v>22048</v>
+      </c>
+      <c r="J30" s="36">
+        <v>1257</v>
       </c>
       <c r="K30" s="34">
-        <v>590547</v>
+        <v>35757</v>
       </c>
       <c r="L30" s="34">
-        <v>1641547</v>
-[...8 lines deleted...]
-        <v>111194</v>
+        <v>82020</v>
+      </c>
+      <c r="M30" s="37">
+        <v>20911</v>
+      </c>
+      <c r="N30" s="37">
+        <v>13136</v>
+      </c>
+      <c r="O30" s="37">
+        <v>2508</v>
       </c>
       <c r="P30" s="3">
-        <v>66415</v>
+        <v>1519</v>
       </c>
       <c r="Q30" s="3">
-        <v>417201</v>
-[...2 lines deleted...]
-        <v>46177</v>
+        <v>20653</v>
+      </c>
+      <c r="R30" s="28">
+        <v>1267</v>
       </c>
       <c r="S30" s="3">
-        <v>619802</v>
+        <v>34533</v>
       </c>
       <c r="T30" s="3">
-        <v>1673655</v>
-[...8 lines deleted...]
-        <v>114539</v>
+        <v>83626</v>
+      </c>
+      <c r="U30" s="6">
+        <v>21191</v>
+      </c>
+      <c r="V30" s="6">
+        <v>13966</v>
+      </c>
+      <c r="W30" s="6">
+        <v>2609</v>
       </c>
       <c r="X30" s="3">
-        <v>68512</v>
+        <v>1656</v>
       </c>
       <c r="Y30" s="3">
-        <v>324721</v>
-[...23 lines deleted...]
-        <v>231989</v>
+        <v>19186</v>
+      </c>
+      <c r="Z30" s="36">
+        <v>1243</v>
+      </c>
+      <c r="AA30" s="38">
+        <v>33178</v>
+      </c>
+      <c r="AB30" s="38">
+        <v>84832</v>
+      </c>
+      <c r="AC30" s="38">
+        <v>21302</v>
+      </c>
+      <c r="AD30" s="34">
+        <v>14575</v>
+      </c>
+      <c r="AE30" s="38">
+        <v>2764</v>
+      </c>
+      <c r="AF30" s="38">
+        <v>1743</v>
+      </c>
+      <c r="AG30" s="38">
+        <v>17744</v>
       </c>
       <c r="AH30" s="30"/>
       <c r="AI30" s="30"/>
     </row>
-    <row r="31" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:50">
       <c r="A31" s="4" t="s">
-        <v>40</v>
-[...95 lines deleted...]
-        <v>39</v>
+        <v>2</v>
+      </c>
+      <c r="B31" s="36">
+        <v>1375</v>
+      </c>
+      <c r="C31" s="38">
+        <v>21248</v>
+      </c>
+      <c r="D31" s="38">
+        <v>78611</v>
+      </c>
+      <c r="E31" s="38">
+        <v>16341</v>
+      </c>
+      <c r="F31" s="38">
+        <v>15133</v>
+      </c>
+      <c r="G31" s="37">
+        <v>2967</v>
+      </c>
+      <c r="H31" s="3">
+        <v>1866</v>
+      </c>
+      <c r="I31" s="6">
+        <v>21091</v>
+      </c>
+      <c r="J31" s="36">
+        <v>1254</v>
+      </c>
+      <c r="K31" s="38">
+        <v>20275</v>
+      </c>
+      <c r="L31" s="38">
+        <v>76121</v>
+      </c>
+      <c r="M31" s="38">
+        <v>15514</v>
+      </c>
+      <c r="N31" s="38">
+        <v>15168</v>
+      </c>
+      <c r="O31" s="37">
+        <v>2952</v>
+      </c>
+      <c r="P31" s="3">
+        <v>1903</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>19261</v>
+      </c>
+      <c r="R31" s="28">
+        <v>1168</v>
+      </c>
+      <c r="S31" s="6">
+        <v>19981</v>
+      </c>
+      <c r="T31" s="6">
+        <v>76099</v>
+      </c>
+      <c r="U31" s="6">
+        <v>16100</v>
+      </c>
+      <c r="V31" s="6">
+        <v>15908</v>
+      </c>
+      <c r="W31" s="6">
+        <v>3042</v>
+      </c>
+      <c r="X31" s="3">
+        <v>2000</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>14315</v>
+      </c>
+      <c r="Z31" s="36">
+        <v>1075</v>
+      </c>
+      <c r="AA31" s="38">
+        <v>19618</v>
+      </c>
+      <c r="AB31" s="38">
+        <v>77414</v>
+      </c>
+      <c r="AC31" s="38">
+        <v>16530</v>
+      </c>
+      <c r="AD31" s="34">
+        <v>16890</v>
+      </c>
+      <c r="AE31" s="38">
+        <v>3205</v>
+      </c>
+      <c r="AF31" s="38">
+        <v>2135</v>
+      </c>
+      <c r="AG31" s="38">
+        <v>12362</v>
       </c>
       <c r="AH31" s="30"/>
       <c r="AI31" s="30"/>
     </row>
-    <row r="32" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:50">
       <c r="A32" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B32" s="36">
-        <v>1263</v>
-[...11 lines deleted...]
-        <v>12591</v>
+        <v>6689</v>
+      </c>
+      <c r="C32" s="38">
+        <v>81468</v>
+      </c>
+      <c r="D32" s="38">
+        <v>198918</v>
+      </c>
+      <c r="E32" s="38">
+        <v>91057</v>
+      </c>
+      <c r="F32" s="38">
+        <v>51219</v>
       </c>
       <c r="G32" s="37">
-        <v>2393</v>
+        <v>11078</v>
       </c>
       <c r="H32" s="3">
-        <v>1448</v>
-[...2 lines deleted...]
-        <v>22048</v>
+        <v>6124</v>
+      </c>
+      <c r="I32" s="6">
+        <v>12912</v>
       </c>
       <c r="J32" s="36">
-        <v>1257</v>
-[...11 lines deleted...]
-        <v>13136</v>
+        <v>6768</v>
+      </c>
+      <c r="K32" s="38">
+        <v>81172</v>
+      </c>
+      <c r="L32" s="38">
+        <v>204644</v>
+      </c>
+      <c r="M32" s="38">
+        <v>94436</v>
+      </c>
+      <c r="N32" s="38">
+        <v>53523</v>
       </c>
       <c r="O32" s="37">
-        <v>2508</v>
+        <v>11768</v>
       </c>
       <c r="P32" s="3">
-        <v>1519</v>
-[...2 lines deleted...]
-        <v>20653</v>
+        <v>6348</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>12359</v>
       </c>
       <c r="R32" s="28">
-        <v>1267</v>
-[...5 lines deleted...]
-        <v>83626</v>
+        <v>6814</v>
+      </c>
+      <c r="S32" s="6">
+        <v>78041</v>
+      </c>
+      <c r="T32" s="6">
+        <v>207448</v>
       </c>
       <c r="U32" s="6">
-        <v>21191</v>
+        <v>97521</v>
       </c>
       <c r="V32" s="6">
-        <v>13966</v>
+        <v>55575</v>
       </c>
       <c r="W32" s="6">
-        <v>2609</v>
+        <v>12423</v>
       </c>
       <c r="X32" s="3">
-        <v>1656</v>
-[...2 lines deleted...]
-        <v>19186</v>
+        <v>6465</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>10011</v>
       </c>
       <c r="Z32" s="36">
-        <v>1243</v>
+        <v>7097</v>
       </c>
       <c r="AA32" s="38">
-        <v>33178</v>
+        <v>75933</v>
       </c>
       <c r="AB32" s="38">
-        <v>84832</v>
+        <v>212659</v>
       </c>
       <c r="AC32" s="38">
-        <v>21302</v>
+        <v>101328</v>
       </c>
       <c r="AD32" s="34">
-        <v>14575</v>
+        <v>57960</v>
       </c>
       <c r="AE32" s="38">
-        <v>2764</v>
+        <v>13471</v>
       </c>
       <c r="AF32" s="38">
-        <v>1743</v>
+        <v>6805</v>
       </c>
       <c r="AG32" s="38">
-        <v>17744</v>
+        <v>7699</v>
       </c>
       <c r="AH32" s="30"/>
       <c r="AI32" s="30"/>
     </row>
-    <row r="33" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:35">
       <c r="A33" s="4" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B33" s="36">
-        <v>1375</v>
+        <v>788</v>
       </c>
       <c r="C33" s="38">
-        <v>21248</v>
+        <v>14107</v>
       </c>
       <c r="D33" s="38">
-        <v>78611</v>
+        <v>59123</v>
       </c>
       <c r="E33" s="38">
-        <v>16341</v>
+        <v>12805</v>
       </c>
       <c r="F33" s="38">
-        <v>15133</v>
-[...2 lines deleted...]
-        <v>2967</v>
+        <v>13841</v>
+      </c>
+      <c r="G33" s="38">
+        <v>2314</v>
       </c>
       <c r="H33" s="3">
-        <v>1866</v>
+        <v>1460</v>
       </c>
       <c r="I33" s="6">
-        <v>21091</v>
+        <v>13890</v>
       </c>
       <c r="J33" s="36">
-        <v>1254</v>
+        <v>725</v>
       </c>
       <c r="K33" s="38">
-        <v>20275</v>
+        <v>13558</v>
       </c>
       <c r="L33" s="38">
-        <v>76121</v>
+        <v>58466</v>
       </c>
       <c r="M33" s="38">
-        <v>15514</v>
+        <v>12577</v>
       </c>
       <c r="N33" s="38">
-        <v>15168</v>
-[...2 lines deleted...]
-        <v>2952</v>
+        <v>13953</v>
+      </c>
+      <c r="O33" s="38">
+        <v>2297</v>
       </c>
       <c r="P33" s="3">
-        <v>1903</v>
+        <v>1538</v>
       </c>
       <c r="Q33" s="6">
-        <v>19261</v>
+        <v>12691</v>
       </c>
       <c r="R33" s="28">
-        <v>1168</v>
+        <v>681</v>
       </c>
       <c r="S33" s="6">
-        <v>19981</v>
+        <v>12984</v>
       </c>
       <c r="T33" s="6">
-        <v>76099</v>
+        <v>58220</v>
       </c>
       <c r="U33" s="6">
-        <v>16100</v>
+        <v>12756</v>
       </c>
       <c r="V33" s="6">
-        <v>15908</v>
+        <v>14339</v>
       </c>
       <c r="W33" s="6">
-        <v>3042</v>
+        <v>2347</v>
       </c>
       <c r="X33" s="3">
-        <v>2000</v>
+        <v>1627</v>
       </c>
       <c r="Y33" s="6">
-        <v>14315</v>
+        <v>11363</v>
       </c>
       <c r="Z33" s="36">
-        <v>1075</v>
+        <v>883</v>
       </c>
       <c r="AA33" s="38">
-        <v>19618</v>
+        <v>18141</v>
       </c>
       <c r="AB33" s="38">
-        <v>77414</v>
+        <v>60536</v>
       </c>
       <c r="AC33" s="38">
-        <v>16530</v>
+        <v>15096</v>
       </c>
       <c r="AD33" s="34">
-        <v>16890</v>
+        <v>14794</v>
       </c>
       <c r="AE33" s="38">
-        <v>3205</v>
+        <v>2452</v>
       </c>
       <c r="AF33" s="38">
-        <v>2135</v>
+        <v>1672</v>
       </c>
       <c r="AG33" s="38">
-        <v>12362</v>
+        <v>910</v>
       </c>
       <c r="AH33" s="30"/>
       <c r="AI33" s="30"/>
     </row>
-    <row r="34" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:35">
       <c r="A34" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B34" s="36">
-        <v>6689</v>
+        <v>941</v>
       </c>
       <c r="C34" s="38">
-        <v>81468</v>
+        <v>14141</v>
       </c>
       <c r="D34" s="38">
-        <v>198918</v>
+        <v>61142</v>
       </c>
       <c r="E34" s="38">
-        <v>91057</v>
+        <v>10589</v>
       </c>
       <c r="F34" s="38">
-        <v>51219</v>
+        <v>9048</v>
       </c>
       <c r="G34" s="37">
-        <v>11078</v>
+        <v>1447</v>
       </c>
       <c r="H34" s="3">
-        <v>6124</v>
+        <v>806</v>
       </c>
       <c r="I34" s="6">
-        <v>12912</v>
+        <v>22053</v>
       </c>
       <c r="J34" s="36">
-        <v>6768</v>
+        <v>925</v>
       </c>
       <c r="K34" s="38">
-        <v>81172</v>
+        <v>13987</v>
       </c>
       <c r="L34" s="38">
-        <v>204644</v>
+        <v>61689</v>
       </c>
       <c r="M34" s="38">
-        <v>94436</v>
+        <v>10463</v>
       </c>
       <c r="N34" s="38">
-        <v>53523</v>
+        <v>9324</v>
       </c>
       <c r="O34" s="37">
-        <v>11768</v>
+        <v>1403</v>
       </c>
       <c r="P34" s="3">
-        <v>6348</v>
+        <v>867</v>
       </c>
       <c r="Q34" s="6">
-        <v>12359</v>
+        <v>19581</v>
       </c>
       <c r="R34" s="28">
-        <v>6814</v>
+        <v>908</v>
       </c>
       <c r="S34" s="6">
-        <v>78041</v>
+        <v>13533</v>
       </c>
       <c r="T34" s="6">
-        <v>207448</v>
+        <v>62304</v>
       </c>
       <c r="U34" s="6">
-        <v>97521</v>
+        <v>10437</v>
       </c>
       <c r="V34" s="6">
-        <v>55575</v>
+        <v>9655</v>
       </c>
       <c r="W34" s="6">
-        <v>12423</v>
+        <v>1427</v>
       </c>
       <c r="X34" s="3">
-        <v>6465</v>
+        <v>987</v>
       </c>
       <c r="Y34" s="6">
-        <v>10011</v>
+        <v>17465</v>
       </c>
       <c r="Z34" s="36">
-        <v>7097</v>
+        <v>948</v>
       </c>
       <c r="AA34" s="38">
-        <v>75933</v>
+        <v>16571</v>
       </c>
       <c r="AB34" s="38">
-        <v>212659</v>
+        <v>66080</v>
       </c>
       <c r="AC34" s="38">
-        <v>101328</v>
+        <v>11811</v>
       </c>
       <c r="AD34" s="34">
-        <v>57960</v>
+        <v>10344</v>
       </c>
       <c r="AE34" s="38">
-        <v>13471</v>
+        <v>1522</v>
       </c>
       <c r="AF34" s="38">
-        <v>6805</v>
+        <v>1175</v>
       </c>
       <c r="AG34" s="38">
-        <v>7699</v>
+        <v>8019</v>
       </c>
       <c r="AH34" s="30"/>
       <c r="AI34" s="30"/>
     </row>
-    <row r="35" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:35">
       <c r="A35" s="4" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B35" s="36">
-        <v>788</v>
+        <v>1563</v>
       </c>
       <c r="C35" s="38">
-        <v>14107</v>
+        <v>30428</v>
       </c>
       <c r="D35" s="38">
-        <v>59123</v>
+        <v>76932</v>
       </c>
       <c r="E35" s="38">
-        <v>12805</v>
+        <v>31101</v>
       </c>
       <c r="F35" s="38">
-        <v>13841</v>
-[...2 lines deleted...]
-        <v>2314</v>
+        <v>16391</v>
+      </c>
+      <c r="G35" s="37">
+        <v>3293</v>
       </c>
       <c r="H35" s="3">
-        <v>1460</v>
+        <v>1568</v>
       </c>
       <c r="I35" s="6">
-        <v>13890</v>
+        <v>25493</v>
       </c>
       <c r="J35" s="36">
-        <v>725</v>
+        <v>1610</v>
       </c>
       <c r="K35" s="38">
-        <v>13558</v>
+        <v>30128</v>
       </c>
       <c r="L35" s="38">
-        <v>58466</v>
+        <v>79868</v>
       </c>
       <c r="M35" s="38">
-        <v>12577</v>
+        <v>32553</v>
       </c>
       <c r="N35" s="38">
-        <v>13953</v>
-[...2 lines deleted...]
-        <v>2297</v>
+        <v>17363</v>
+      </c>
+      <c r="O35" s="37">
+        <v>3513</v>
       </c>
       <c r="P35" s="3">
-        <v>1538</v>
+        <v>1587</v>
       </c>
       <c r="Q35" s="6">
-        <v>12691</v>
+        <v>24259</v>
       </c>
       <c r="R35" s="28">
-        <v>681</v>
+        <v>1614</v>
       </c>
       <c r="S35" s="6">
-        <v>12984</v>
+        <v>28780</v>
       </c>
       <c r="T35" s="6">
-        <v>58220</v>
+        <v>83066</v>
       </c>
       <c r="U35" s="6">
-        <v>12756</v>
+        <v>33919</v>
       </c>
       <c r="V35" s="6">
-        <v>14339</v>
+        <v>18307</v>
       </c>
       <c r="W35" s="6">
-        <v>2347</v>
+        <v>3805</v>
       </c>
       <c r="X35" s="3">
-        <v>1627</v>
+        <v>1751</v>
       </c>
       <c r="Y35" s="6">
-        <v>11363</v>
+        <v>22773</v>
       </c>
       <c r="Z35" s="36">
-        <v>883</v>
+        <v>1540</v>
       </c>
       <c r="AA35" s="38">
-        <v>18141</v>
+        <v>26825</v>
       </c>
       <c r="AB35" s="38">
-        <v>60536</v>
+        <v>85902</v>
       </c>
       <c r="AC35" s="38">
-        <v>15096</v>
+        <v>35110</v>
       </c>
       <c r="AD35" s="34">
-        <v>14794</v>
+        <v>19631</v>
       </c>
       <c r="AE35" s="38">
-        <v>2452</v>
+        <v>4259</v>
       </c>
       <c r="AF35" s="38">
-        <v>1672</v>
+        <v>1976</v>
       </c>
       <c r="AG35" s="38">
-        <v>910</v>
+        <v>20439</v>
       </c>
       <c r="AH35" s="30"/>
       <c r="AI35" s="30"/>
     </row>
-    <row r="36" spans="1:35" x14ac:dyDescent="0.2">
-[...97 lines deleted...]
-        <v>8019</v>
+    <row r="36" spans="1:35">
+      <c r="A36" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J36" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="K36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="O36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R36" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="S36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="T36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="V36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="W36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X36" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z36" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA36" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB36" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC36" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD36" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE36" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF36" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AG36" s="34" t="s">
+        <v>39</v>
       </c>
       <c r="AH36" s="30"/>
       <c r="AI36" s="30"/>
     </row>
-    <row r="37" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:35">
       <c r="A37" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B37" s="36">
-        <v>1563</v>
+        <v>2462</v>
       </c>
       <c r="C37" s="38">
-        <v>30428</v>
+        <v>34992</v>
       </c>
       <c r="D37" s="38">
-        <v>76932</v>
+        <v>125350</v>
       </c>
       <c r="E37" s="38">
-        <v>31101</v>
+        <v>41050</v>
       </c>
       <c r="F37" s="38">
-        <v>16391</v>
+        <v>28878</v>
       </c>
       <c r="G37" s="37">
-        <v>3293</v>
+        <v>6953</v>
       </c>
       <c r="H37" s="3">
-        <v>1568</v>
+        <v>3710</v>
       </c>
       <c r="I37" s="6">
-        <v>25493</v>
+        <v>41666</v>
       </c>
       <c r="J37" s="36">
-        <v>1610</v>
+        <v>2418</v>
       </c>
       <c r="K37" s="38">
-        <v>30128</v>
+        <v>34680</v>
       </c>
       <c r="L37" s="38">
-        <v>79868</v>
+        <v>127184</v>
       </c>
       <c r="M37" s="38">
-        <v>32553</v>
+        <v>40948</v>
       </c>
       <c r="N37" s="38">
-        <v>17363</v>
+        <v>29067</v>
       </c>
       <c r="O37" s="37">
-        <v>3513</v>
+        <v>7087</v>
       </c>
       <c r="P37" s="3">
-        <v>1587</v>
+        <v>3756</v>
       </c>
       <c r="Q37" s="6">
-        <v>24259</v>
+        <v>38273</v>
       </c>
       <c r="R37" s="28">
-        <v>1614</v>
+        <v>2353</v>
       </c>
       <c r="S37" s="6">
-        <v>28780</v>
+        <v>33765</v>
       </c>
       <c r="T37" s="6">
-        <v>83066</v>
+        <v>129876</v>
       </c>
       <c r="U37" s="6">
-        <v>33919</v>
+        <v>41277</v>
       </c>
       <c r="V37" s="6">
-        <v>18307</v>
+        <v>29811</v>
       </c>
       <c r="W37" s="6">
-        <v>3805</v>
+        <v>7350</v>
       </c>
       <c r="X37" s="3">
-        <v>1751</v>
+        <v>3954</v>
       </c>
       <c r="Y37" s="6">
-        <v>22773</v>
+        <v>34874</v>
       </c>
       <c r="Z37" s="36">
-        <v>1540</v>
+        <v>2363</v>
       </c>
       <c r="AA37" s="38">
-        <v>26825</v>
+        <v>32970</v>
       </c>
       <c r="AB37" s="38">
-        <v>85902</v>
+        <v>134567</v>
       </c>
       <c r="AC37" s="38">
-        <v>35110</v>
+        <v>42350</v>
       </c>
       <c r="AD37" s="34">
-        <v>19631</v>
+        <v>31022</v>
       </c>
       <c r="AE37" s="38">
-        <v>4259</v>
+        <v>7792</v>
       </c>
       <c r="AF37" s="38">
-        <v>1976</v>
+        <v>4226</v>
       </c>
       <c r="AG37" s="38">
-        <v>20439</v>
+        <v>31912</v>
       </c>
       <c r="AH37" s="30"/>
       <c r="AI37" s="30"/>
     </row>
-    <row r="38" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:35">
       <c r="A38" s="7" t="s">
-        <v>41</v>
-[...95 lines deleted...]
-        <v>39</v>
+        <v>8</v>
+      </c>
+      <c r="B38" s="39">
+        <v>1382</v>
+      </c>
+      <c r="C38" s="38">
+        <v>36169</v>
+      </c>
+      <c r="D38" s="37">
+        <v>82918</v>
+      </c>
+      <c r="E38" s="38">
+        <v>18833</v>
+      </c>
+      <c r="F38" s="37">
+        <v>10032</v>
+      </c>
+      <c r="G38" s="37">
+        <v>2377</v>
+      </c>
+      <c r="H38" s="3">
+        <v>1287</v>
+      </c>
+      <c r="I38" s="6">
+        <v>26014</v>
+      </c>
+      <c r="J38" s="39">
+        <v>1334</v>
+      </c>
+      <c r="K38" s="38">
+        <v>34796</v>
+      </c>
+      <c r="L38" s="37">
+        <v>83028</v>
+      </c>
+      <c r="M38" s="38">
+        <v>18578</v>
+      </c>
+      <c r="N38" s="37">
+        <v>10260</v>
+      </c>
+      <c r="O38" s="37">
+        <v>2341</v>
+      </c>
+      <c r="P38" s="3">
+        <v>1312</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>23485</v>
+      </c>
+      <c r="R38" s="28">
+        <v>1318</v>
+      </c>
+      <c r="S38" s="6">
+        <v>35320</v>
+      </c>
+      <c r="T38" s="6">
+        <v>84426</v>
+      </c>
+      <c r="U38" s="6">
+        <v>18708</v>
+      </c>
+      <c r="V38" s="6">
+        <v>10548</v>
+      </c>
+      <c r="W38" s="6">
+        <v>2424</v>
+      </c>
+      <c r="X38" s="3">
+        <v>1361</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>18040</v>
+      </c>
+      <c r="Z38" s="36">
+        <v>1605</v>
+      </c>
+      <c r="AA38" s="38">
+        <v>43346</v>
+      </c>
+      <c r="AB38" s="38">
+        <v>87247</v>
+      </c>
+      <c r="AC38" s="38">
+        <v>19979</v>
+      </c>
+      <c r="AD38" s="34">
+        <v>11040</v>
+      </c>
+      <c r="AE38" s="38">
+        <v>2486</v>
+      </c>
+      <c r="AF38" s="38">
+        <v>1420</v>
+      </c>
+      <c r="AG38" s="38">
+        <v>4383</v>
       </c>
       <c r="AH38" s="30"/>
       <c r="AI38" s="30"/>
     </row>
-    <row r="39" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:35">
       <c r="A39" s="4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B39" s="36">
-        <v>2462</v>
+        <v>485</v>
       </c>
       <c r="C39" s="38">
-        <v>34992</v>
+        <v>15920</v>
       </c>
       <c r="D39" s="38">
-        <v>125350</v>
+        <v>47536</v>
       </c>
       <c r="E39" s="38">
-        <v>41050</v>
+        <v>18545</v>
       </c>
       <c r="F39" s="38">
-        <v>28878</v>
+        <v>12756</v>
       </c>
       <c r="G39" s="37">
-        <v>6953</v>
+        <v>2019</v>
       </c>
       <c r="H39" s="3">
-        <v>3710</v>
+        <v>1559</v>
       </c>
       <c r="I39" s="6">
-        <v>41666</v>
+        <v>11011</v>
       </c>
       <c r="J39" s="36">
-        <v>2418</v>
+        <v>474</v>
       </c>
       <c r="K39" s="38">
-        <v>34680</v>
+        <v>15736</v>
       </c>
       <c r="L39" s="38">
-        <v>127184</v>
+        <v>48180</v>
       </c>
       <c r="M39" s="38">
-        <v>40948</v>
+        <v>19006</v>
       </c>
       <c r="N39" s="38">
-        <v>29067</v>
+        <v>13067</v>
       </c>
       <c r="O39" s="37">
-        <v>7087</v>
+        <v>2028</v>
       </c>
       <c r="P39" s="3">
-        <v>3756</v>
+        <v>1562</v>
       </c>
       <c r="Q39" s="6">
-        <v>38273</v>
+        <v>10046</v>
       </c>
       <c r="R39" s="28">
-        <v>2353</v>
+        <v>453</v>
       </c>
       <c r="S39" s="6">
-        <v>33765</v>
+        <v>15384</v>
       </c>
       <c r="T39" s="6">
-        <v>129876</v>
+        <v>48367</v>
       </c>
       <c r="U39" s="6">
-        <v>41277</v>
+        <v>19553</v>
       </c>
       <c r="V39" s="6">
-        <v>29811</v>
+        <v>13574</v>
       </c>
       <c r="W39" s="6">
-        <v>7350</v>
+        <v>2124</v>
       </c>
       <c r="X39" s="3">
-        <v>3954</v>
+        <v>1526</v>
       </c>
       <c r="Y39" s="6">
-        <v>34874</v>
+        <v>9104</v>
       </c>
       <c r="Z39" s="36">
-        <v>2363</v>
+        <v>452</v>
       </c>
       <c r="AA39" s="38">
-        <v>32970</v>
+        <v>15022</v>
       </c>
       <c r="AB39" s="38">
-        <v>134567</v>
+        <v>50102</v>
       </c>
       <c r="AC39" s="38">
-        <v>42350</v>
+        <v>20801</v>
       </c>
       <c r="AD39" s="34">
-        <v>31022</v>
+        <v>14548</v>
       </c>
       <c r="AE39" s="38">
-        <v>7792</v>
+        <v>2254</v>
       </c>
       <c r="AF39" s="38">
-        <v>4226</v>
+        <v>1576</v>
       </c>
       <c r="AG39" s="38">
-        <v>31912</v>
+        <v>7857</v>
       </c>
       <c r="AH39" s="30"/>
       <c r="AI39" s="30"/>
     </row>
-    <row r="40" spans="1:35" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1382</v>
+    <row r="40" spans="1:35">
+      <c r="A40" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="36">
+        <v>1171</v>
       </c>
       <c r="C40" s="38">
-        <v>36169</v>
-[...2 lines deleted...]
-        <v>82918</v>
+        <v>15282</v>
+      </c>
+      <c r="D40" s="38">
+        <v>66955</v>
       </c>
       <c r="E40" s="38">
-        <v>18833</v>
-[...2 lines deleted...]
-        <v>10032</v>
+        <v>21411</v>
+      </c>
+      <c r="F40" s="38">
+        <v>20599</v>
       </c>
       <c r="G40" s="37">
-        <v>2377</v>
+        <v>5428</v>
       </c>
       <c r="H40" s="3">
-        <v>1287</v>
+        <v>3761</v>
       </c>
       <c r="I40" s="6">
-        <v>26014</v>
-[...2 lines deleted...]
-        <v>1334</v>
+        <v>7611</v>
+      </c>
+      <c r="J40" s="36">
+        <v>1153</v>
       </c>
       <c r="K40" s="38">
-        <v>34796</v>
-[...2 lines deleted...]
-        <v>83028</v>
+        <v>14730</v>
+      </c>
+      <c r="L40" s="38">
+        <v>64788</v>
       </c>
       <c r="M40" s="38">
-        <v>18578</v>
-[...2 lines deleted...]
-        <v>10260</v>
+        <v>20861</v>
+      </c>
+      <c r="N40" s="38">
+        <v>20554</v>
       </c>
       <c r="O40" s="37">
-        <v>2341</v>
+        <v>5610</v>
       </c>
       <c r="P40" s="3">
-        <v>1312</v>
+        <v>3955</v>
       </c>
       <c r="Q40" s="6">
-        <v>23485</v>
+        <v>7417</v>
       </c>
       <c r="R40" s="28">
-        <v>1318</v>
+        <v>1369</v>
       </c>
       <c r="S40" s="6">
-        <v>35320</v>
+        <v>16355</v>
       </c>
       <c r="T40" s="6">
-        <v>84426</v>
+        <v>63264</v>
       </c>
       <c r="U40" s="6">
-        <v>18708</v>
+        <v>21845</v>
       </c>
       <c r="V40" s="6">
-        <v>10548</v>
+        <v>21357</v>
       </c>
       <c r="W40" s="6">
-        <v>2424</v>
+        <v>6088</v>
       </c>
       <c r="X40" s="3">
-        <v>1361</v>
+        <v>4150</v>
       </c>
       <c r="Y40" s="6">
-        <v>18040</v>
+        <v>3073</v>
       </c>
       <c r="Z40" s="36">
-        <v>1605</v>
+        <v>1458</v>
       </c>
       <c r="AA40" s="38">
-        <v>43346</v>
+        <v>16750</v>
       </c>
       <c r="AB40" s="38">
-        <v>87247</v>
+        <v>63648</v>
       </c>
       <c r="AC40" s="38">
-        <v>19979</v>
+        <v>22962</v>
       </c>
       <c r="AD40" s="34">
-        <v>11040</v>
+        <v>23179</v>
       </c>
       <c r="AE40" s="38">
-        <v>2486</v>
+        <v>6923</v>
       </c>
       <c r="AF40" s="38">
-        <v>1420</v>
+        <v>4256</v>
       </c>
       <c r="AG40" s="38">
-        <v>4383</v>
+        <v>1079</v>
       </c>
       <c r="AH40" s="30"/>
       <c r="AI40" s="30"/>
     </row>
-    <row r="41" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:35">
       <c r="A41" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B41" s="36">
-        <v>485</v>
+        <v>7190</v>
       </c>
       <c r="C41" s="38">
-        <v>15920</v>
+        <v>105494</v>
       </c>
       <c r="D41" s="38">
-        <v>47536</v>
+        <v>202355</v>
       </c>
       <c r="E41" s="38">
-        <v>18545</v>
+        <v>70511</v>
       </c>
       <c r="F41" s="38">
-        <v>12756</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>32655</v>
+      </c>
+      <c r="G41" s="38">
+        <v>7307</v>
       </c>
       <c r="H41" s="3">
-        <v>1559</v>
+        <v>4658</v>
       </c>
       <c r="I41" s="6">
-        <v>11011</v>
+        <v>39840</v>
       </c>
       <c r="J41" s="36">
-        <v>474</v>
+        <v>7415</v>
       </c>
       <c r="K41" s="38">
-        <v>15736</v>
+        <v>105091</v>
       </c>
       <c r="L41" s="38">
-        <v>48180</v>
+        <v>207070</v>
       </c>
       <c r="M41" s="38">
-        <v>19006</v>
+        <v>72448</v>
       </c>
       <c r="N41" s="38">
-        <v>13067</v>
-[...2 lines deleted...]
-        <v>2028</v>
+        <v>34423</v>
+      </c>
+      <c r="O41" s="38">
+        <v>7632</v>
       </c>
       <c r="P41" s="3">
-        <v>1562</v>
+        <v>4826</v>
       </c>
       <c r="Q41" s="6">
-        <v>10046</v>
+        <v>37955</v>
       </c>
       <c r="R41" s="28">
-        <v>453</v>
+        <v>7602</v>
       </c>
       <c r="S41" s="6">
-        <v>15384</v>
+        <v>104029</v>
       </c>
       <c r="T41" s="6">
-        <v>48367</v>
+        <v>211115</v>
       </c>
       <c r="U41" s="6">
-        <v>19553</v>
+        <v>74105</v>
       </c>
       <c r="V41" s="6">
-        <v>13574</v>
+        <v>36153</v>
       </c>
       <c r="W41" s="6">
-        <v>2124</v>
+        <v>8010</v>
       </c>
       <c r="X41" s="3">
-        <v>1526</v>
+        <v>4922</v>
       </c>
       <c r="Y41" s="6">
-        <v>9104</v>
+        <v>35635</v>
       </c>
       <c r="Z41" s="36">
-        <v>452</v>
+        <v>6181</v>
       </c>
       <c r="AA41" s="38">
-        <v>15022</v>
+        <v>70491</v>
       </c>
       <c r="AB41" s="38">
-        <v>50102</v>
+        <v>167650</v>
       </c>
       <c r="AC41" s="38">
-        <v>20801</v>
+        <v>59788</v>
       </c>
       <c r="AD41" s="34">
-        <v>14548</v>
+        <v>29200</v>
       </c>
       <c r="AE41" s="38">
-        <v>2254</v>
+        <v>6194</v>
       </c>
       <c r="AF41" s="38">
-        <v>1576</v>
+        <v>33667</v>
       </c>
       <c r="AG41" s="38">
-        <v>7857</v>
+        <v>28574</v>
       </c>
       <c r="AH41" s="30"/>
       <c r="AI41" s="30"/>
     </row>
-    <row r="42" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:35">
       <c r="A42" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B42" s="36">
-        <v>1171</v>
+        <v>1516</v>
       </c>
       <c r="C42" s="38">
-        <v>15282</v>
+        <v>25793</v>
       </c>
       <c r="D42" s="38">
-        <v>66955</v>
+        <v>68412</v>
       </c>
       <c r="E42" s="38">
-        <v>21411</v>
+        <v>22539</v>
       </c>
       <c r="F42" s="38">
-        <v>20599</v>
-[...2 lines deleted...]
-        <v>5428</v>
+        <v>11035</v>
+      </c>
+      <c r="G42" s="38">
+        <v>3207</v>
       </c>
       <c r="H42" s="3">
-        <v>3761</v>
+        <v>1517</v>
       </c>
       <c r="I42" s="6">
-        <v>7611</v>
+        <v>27889</v>
       </c>
       <c r="J42" s="36">
-        <v>1153</v>
+        <v>1475</v>
       </c>
       <c r="K42" s="38">
-        <v>14730</v>
+        <v>24811</v>
       </c>
       <c r="L42" s="38">
-        <v>64788</v>
+        <v>68312</v>
       </c>
       <c r="M42" s="38">
-        <v>20861</v>
+        <v>22067</v>
       </c>
       <c r="N42" s="38">
-        <v>20554</v>
-[...2 lines deleted...]
-        <v>5610</v>
+        <v>11117</v>
+      </c>
+      <c r="O42" s="38">
+        <v>3136</v>
       </c>
       <c r="P42" s="3">
-        <v>3955</v>
+        <v>1562</v>
       </c>
       <c r="Q42" s="6">
-        <v>7417</v>
+        <v>25208</v>
       </c>
       <c r="R42" s="28">
-        <v>1369</v>
+        <v>1423</v>
       </c>
       <c r="S42" s="6">
-        <v>16355</v>
+        <v>23700</v>
       </c>
       <c r="T42" s="6">
-        <v>63264</v>
+        <v>68960</v>
       </c>
       <c r="U42" s="6">
-        <v>21845</v>
+        <v>22048</v>
       </c>
       <c r="V42" s="6">
-        <v>21357</v>
+        <v>11753</v>
       </c>
       <c r="W42" s="6">
-        <v>6088</v>
+        <v>3234</v>
       </c>
       <c r="X42" s="3">
-        <v>4150</v>
+        <v>1674</v>
       </c>
       <c r="Y42" s="6">
-        <v>3073</v>
+        <v>22863</v>
       </c>
       <c r="Z42" s="36">
-        <v>1458</v>
+        <v>1383</v>
       </c>
       <c r="AA42" s="38">
-        <v>16750</v>
+        <v>23444</v>
       </c>
       <c r="AB42" s="38">
-        <v>63648</v>
+        <v>70737</v>
       </c>
       <c r="AC42" s="38">
-        <v>22962</v>
+        <v>22220</v>
       </c>
       <c r="AD42" s="34">
-        <v>23179</v>
+        <v>12058</v>
       </c>
       <c r="AE42" s="38">
-        <v>6923</v>
+        <v>3283</v>
       </c>
       <c r="AF42" s="38">
-        <v>4256</v>
+        <v>1745</v>
       </c>
       <c r="AG42" s="38">
-        <v>1079</v>
+        <v>19492</v>
       </c>
       <c r="AH42" s="30"/>
       <c r="AI42" s="30"/>
     </row>
-    <row r="43" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:35">
       <c r="A43" s="4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B43" s="36">
-        <v>7190</v>
+        <v>1220</v>
       </c>
       <c r="C43" s="38">
-        <v>105494</v>
+        <v>28482</v>
       </c>
       <c r="D43" s="38">
-        <v>202355</v>
+        <v>62556</v>
       </c>
       <c r="E43" s="38">
-        <v>70511</v>
+        <v>14834</v>
       </c>
       <c r="F43" s="38">
-        <v>32655</v>
-[...2 lines deleted...]
-        <v>7307</v>
+        <v>9521</v>
+      </c>
+      <c r="G43" s="37">
+        <v>1814</v>
       </c>
       <c r="H43" s="3">
-        <v>4658</v>
+        <v>899</v>
       </c>
       <c r="I43" s="6">
-        <v>39840</v>
+        <v>31803</v>
       </c>
       <c r="J43" s="36">
-        <v>7415</v>
+        <v>1190</v>
       </c>
       <c r="K43" s="38">
-        <v>105091</v>
+        <v>27738</v>
       </c>
       <c r="L43" s="38">
-        <v>207070</v>
+        <v>62612</v>
       </c>
       <c r="M43" s="38">
-        <v>72448</v>
+        <v>14496</v>
       </c>
       <c r="N43" s="38">
-        <v>34423</v>
-[...2 lines deleted...]
-        <v>7632</v>
+        <v>9637</v>
+      </c>
+      <c r="O43" s="37">
+        <v>1824</v>
       </c>
       <c r="P43" s="3">
-        <v>4826</v>
+        <v>943</v>
       </c>
       <c r="Q43" s="6">
-        <v>37955</v>
+        <v>30560</v>
       </c>
       <c r="R43" s="28">
-        <v>7602</v>
+        <v>1152</v>
       </c>
       <c r="S43" s="6">
-        <v>104029</v>
+        <v>26164</v>
       </c>
       <c r="T43" s="6">
-        <v>211115</v>
+        <v>62983</v>
       </c>
       <c r="U43" s="6">
-        <v>74105</v>
+        <v>14343</v>
       </c>
       <c r="V43" s="6">
-        <v>36153</v>
+        <v>10025</v>
       </c>
       <c r="W43" s="6">
-        <v>8010</v>
+        <v>1870</v>
       </c>
       <c r="X43" s="3">
-        <v>4922</v>
+        <v>997</v>
       </c>
       <c r="Y43" s="6">
-        <v>35635</v>
+        <v>29040</v>
       </c>
       <c r="Z43" s="36">
-        <v>6181</v>
+        <v>1114</v>
       </c>
       <c r="AA43" s="38">
-        <v>70491</v>
+        <v>25036</v>
       </c>
       <c r="AB43" s="38">
-        <v>167650</v>
+        <v>63553</v>
       </c>
       <c r="AC43" s="38">
-        <v>59788</v>
+        <v>14311</v>
       </c>
       <c r="AD43" s="34">
-        <v>29200</v>
+        <v>10279</v>
       </c>
       <c r="AE43" s="38">
-        <v>6194</v>
+        <v>1947</v>
       </c>
       <c r="AF43" s="38">
-        <v>33667</v>
+        <v>1108</v>
       </c>
       <c r="AG43" s="38">
-        <v>28574</v>
+        <v>26978</v>
       </c>
       <c r="AH43" s="30"/>
       <c r="AI43" s="30"/>
     </row>
-    <row r="44" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:35">
       <c r="A44" s="4" t="s">
-        <v>12</v>
-[...71 lines deleted...]
-        <v>22863</v>
+        <v>14</v>
+      </c>
+      <c r="B44" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G44" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J44" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="K44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="O44" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R44" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="S44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="T44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="V44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="W44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X44" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y44" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="Z44" s="36">
-        <v>1383</v>
+        <v>160</v>
       </c>
       <c r="AA44" s="38">
-        <v>23444</v>
+        <v>4341</v>
       </c>
       <c r="AB44" s="38">
-        <v>70737</v>
+        <v>11585</v>
       </c>
       <c r="AC44" s="38">
-        <v>22220</v>
+        <v>4633</v>
       </c>
       <c r="AD44" s="34">
-        <v>12058</v>
+        <v>2083</v>
       </c>
       <c r="AE44" s="38">
-        <v>3283</v>
+        <v>640</v>
       </c>
       <c r="AF44" s="38">
-        <v>1745</v>
+        <v>1106</v>
       </c>
       <c r="AG44" s="38">
-        <v>19492</v>
+        <v>708</v>
       </c>
       <c r="AH44" s="30"/>
       <c r="AI44" s="30"/>
     </row>
-    <row r="45" spans="1:35" x14ac:dyDescent="0.2">
-[...97 lines deleted...]
-        <v>26978</v>
+    <row r="45" spans="1:35">
+      <c r="A45" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J45" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="K45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="O45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q45" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R45" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="S45" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="T45" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U45" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="V45" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="W45" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X45" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y45" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z45" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA45" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB45" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC45" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD45" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE45" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF45" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="AG45" s="34" t="s">
+        <v>39</v>
       </c>
       <c r="AH45" s="30"/>
       <c r="AI45" s="30"/>
     </row>
-    <row r="46" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:35">
       <c r="A46" s="4" t="s">
-        <v>14</v>
-[...71 lines deleted...]
-        <v>39</v>
+        <v>15</v>
+      </c>
+      <c r="B46" s="36">
+        <v>2908</v>
+      </c>
+      <c r="C46" s="38">
+        <v>60291</v>
+      </c>
+      <c r="D46" s="38">
+        <v>123904</v>
+      </c>
+      <c r="E46" s="38">
+        <v>40811</v>
+      </c>
+      <c r="F46" s="38">
+        <v>24177</v>
+      </c>
+      <c r="G46" s="38">
+        <v>6226</v>
+      </c>
+      <c r="H46" s="3">
+        <v>3034</v>
+      </c>
+      <c r="I46" s="6">
+        <v>46836</v>
+      </c>
+      <c r="J46" s="36">
+        <v>2909</v>
+      </c>
+      <c r="K46" s="38">
+        <v>59445</v>
+      </c>
+      <c r="L46" s="38">
+        <v>125462</v>
+      </c>
+      <c r="M46" s="38">
+        <v>40894</v>
+      </c>
+      <c r="N46" s="38">
+        <v>24757</v>
+      </c>
+      <c r="O46" s="38">
+        <v>6216</v>
+      </c>
+      <c r="P46" s="3">
+        <v>3026</v>
+      </c>
+      <c r="Q46" s="6">
+        <v>43576</v>
+      </c>
+      <c r="R46" s="28">
+        <v>3143</v>
+      </c>
+      <c r="S46" s="6">
+        <v>72353</v>
+      </c>
+      <c r="T46" s="6">
+        <v>130979</v>
+      </c>
+      <c r="U46" s="6">
+        <v>45209</v>
+      </c>
+      <c r="V46" s="6">
+        <v>26365</v>
+      </c>
+      <c r="W46" s="6">
+        <v>6469</v>
+      </c>
+      <c r="X46" s="3">
+        <v>3184</v>
+      </c>
+      <c r="Y46" s="6">
+        <v>13545</v>
       </c>
       <c r="Z46" s="36">
-        <v>160</v>
+        <v>3153</v>
       </c>
       <c r="AA46" s="38">
-        <v>4341</v>
+        <v>76097</v>
       </c>
       <c r="AB46" s="38">
-        <v>11585</v>
+        <v>135869</v>
       </c>
       <c r="AC46" s="38">
-        <v>4633</v>
+        <v>45922</v>
       </c>
       <c r="AD46" s="34">
-        <v>2083</v>
+        <v>27486</v>
       </c>
       <c r="AE46" s="38">
-        <v>640</v>
+        <v>6794</v>
       </c>
       <c r="AF46" s="38">
-        <v>1106</v>
+        <v>3265</v>
       </c>
       <c r="AG46" s="38">
-        <v>708</v>
+        <v>2786</v>
       </c>
       <c r="AH46" s="30"/>
       <c r="AI46" s="30"/>
     </row>
-    <row r="47" spans="1:35" x14ac:dyDescent="0.2">
-[...97 lines deleted...]
-        <v>39</v>
+    <row r="47" spans="1:35">
+      <c r="A47" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="36">
+        <v>2524</v>
+      </c>
+      <c r="C47" s="38">
+        <v>23898</v>
+      </c>
+      <c r="D47" s="38">
+        <v>118566</v>
+      </c>
+      <c r="E47" s="38">
+        <v>43239</v>
+      </c>
+      <c r="F47" s="38">
+        <v>29524</v>
+      </c>
+      <c r="G47" s="37">
+        <v>13315</v>
+      </c>
+      <c r="H47" s="3">
+        <v>8782</v>
+      </c>
+      <c r="I47" s="6">
+        <v>4697</v>
+      </c>
+      <c r="J47" s="36">
+        <v>2462</v>
+      </c>
+      <c r="K47" s="38">
+        <v>23696</v>
+      </c>
+      <c r="L47" s="38">
+        <v>119877</v>
+      </c>
+      <c r="M47" s="38">
+        <v>43576</v>
+      </c>
+      <c r="N47" s="38">
+        <v>30080</v>
+      </c>
+      <c r="O47" s="37">
+        <v>13391</v>
+      </c>
+      <c r="P47" s="3">
+        <v>9323</v>
+      </c>
+      <c r="Q47" s="6">
+        <v>4446</v>
+      </c>
+      <c r="R47" s="28">
+        <v>2485</v>
+      </c>
+      <c r="S47" s="6">
+        <v>24413</v>
+      </c>
+      <c r="T47" s="6">
+        <v>122038</v>
+      </c>
+      <c r="U47" s="6">
+        <v>44867</v>
+      </c>
+      <c r="V47" s="6">
+        <v>30856</v>
+      </c>
+      <c r="W47" s="6">
+        <v>13568</v>
+      </c>
+      <c r="X47" s="3">
+        <v>9957</v>
+      </c>
+      <c r="Y47" s="6">
+        <v>2694</v>
+      </c>
+      <c r="Z47" s="36">
+        <v>2440</v>
+      </c>
+      <c r="AA47" s="38">
+        <v>24292</v>
+      </c>
+      <c r="AB47" s="38">
+        <v>127428</v>
+      </c>
+      <c r="AC47" s="38">
+        <v>47024</v>
+      </c>
+      <c r="AD47" s="34">
+        <v>32320</v>
+      </c>
+      <c r="AE47" s="38">
+        <v>14352</v>
+      </c>
+      <c r="AF47" s="38">
+        <v>10787</v>
+      </c>
+      <c r="AG47" s="38">
+        <v>2474</v>
       </c>
       <c r="AH47" s="30"/>
       <c r="AI47" s="30"/>
     </row>
-    <row r="48" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:35">
       <c r="A48" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B48" s="36">
-        <v>2908</v>
+        <v>7133</v>
       </c>
       <c r="C48" s="38">
-        <v>60291</v>
+        <v>41192</v>
       </c>
       <c r="D48" s="38">
-        <v>123904</v>
+        <v>156015</v>
       </c>
       <c r="E48" s="38">
-        <v>40811</v>
+        <v>92103</v>
       </c>
       <c r="F48" s="38">
-        <v>24177</v>
-[...2 lines deleted...]
-        <v>6226</v>
+        <v>82609</v>
+      </c>
+      <c r="G48" s="37">
+        <v>35384</v>
       </c>
       <c r="H48" s="3">
-        <v>3034</v>
+        <v>20391</v>
       </c>
       <c r="I48" s="6">
-        <v>46836</v>
+        <v>33510</v>
       </c>
       <c r="J48" s="36">
-        <v>2909</v>
+        <v>6914</v>
       </c>
       <c r="K48" s="38">
-        <v>59445</v>
+        <v>39382</v>
       </c>
       <c r="L48" s="38">
-        <v>125462</v>
+        <v>155818</v>
       </c>
       <c r="M48" s="38">
-        <v>40894</v>
+        <v>91092</v>
       </c>
       <c r="N48" s="38">
-        <v>24757</v>
-[...2 lines deleted...]
-        <v>6216</v>
+        <v>80613</v>
+      </c>
+      <c r="O48" s="37">
+        <v>35239</v>
       </c>
       <c r="P48" s="3">
-        <v>3026</v>
+        <v>20316</v>
       </c>
       <c r="Q48" s="6">
-        <v>43576</v>
+        <v>30127</v>
       </c>
       <c r="R48" s="28">
-        <v>3143</v>
+        <v>6823</v>
       </c>
       <c r="S48" s="6">
-        <v>72353</v>
+        <v>52410</v>
       </c>
       <c r="T48" s="6">
-        <v>130979</v>
+        <v>162954</v>
       </c>
       <c r="U48" s="6">
-        <v>45209</v>
+        <v>93725</v>
       </c>
       <c r="V48" s="6">
-        <v>26365</v>
+        <v>80278</v>
       </c>
       <c r="W48" s="6">
-        <v>6469</v>
+        <v>35492</v>
       </c>
       <c r="X48" s="3">
-        <v>3184</v>
+        <v>20261</v>
       </c>
       <c r="Y48" s="6">
-        <v>13545</v>
+        <v>10551</v>
       </c>
       <c r="Z48" s="36">
-        <v>3153</v>
+        <v>6871</v>
       </c>
       <c r="AA48" s="38">
-        <v>76097</v>
+        <v>52643</v>
       </c>
       <c r="AB48" s="38">
-        <v>135869</v>
+        <v>172153</v>
       </c>
       <c r="AC48" s="38">
-        <v>45922</v>
+        <v>96994</v>
       </c>
       <c r="AD48" s="34">
-        <v>27486</v>
+        <v>81026</v>
       </c>
       <c r="AE48" s="38">
-        <v>6794</v>
+        <v>36256</v>
       </c>
       <c r="AF48" s="38">
-        <v>3265</v>
+        <v>20862</v>
       </c>
       <c r="AG48" s="38">
-        <v>2786</v>
+        <v>4277</v>
       </c>
       <c r="AH48" s="30"/>
       <c r="AI48" s="30"/>
     </row>
-    <row r="49" spans="1:46" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:46">
       <c r="A49" s="4" t="s">
-        <v>16</v>
-[...71 lines deleted...]
-        <v>2694</v>
+        <v>18</v>
+      </c>
+      <c r="B49" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C49" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E49" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F49" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J49" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="K49" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L49" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M49" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N49" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="O49" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q49" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R49" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="S49" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="T49" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U49" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="V49" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="W49" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X49" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y49" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="Z49" s="36">
-        <v>2440</v>
+        <v>517</v>
       </c>
       <c r="AA49" s="38">
-        <v>24292</v>
+        <v>3134</v>
       </c>
       <c r="AB49" s="38">
-        <v>127428</v>
+        <v>11847</v>
       </c>
       <c r="AC49" s="38">
-        <v>47024</v>
+        <v>4504</v>
       </c>
       <c r="AD49" s="34">
-        <v>32320</v>
+        <v>3064</v>
       </c>
       <c r="AE49" s="38">
-        <v>14352</v>
+        <v>992</v>
       </c>
       <c r="AF49" s="38">
-        <v>10787</v>
+        <v>641</v>
       </c>
       <c r="AG49" s="38">
-        <v>2474</v>
+        <v>2</v>
       </c>
       <c r="AH49" s="30"/>
       <c r="AI49" s="30"/>
     </row>
-    <row r="50" spans="1:46" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>7133</v>
+    <row r="50" spans="1:46">
+      <c r="A50" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="39">
+        <v>289</v>
       </c>
       <c r="C50" s="38">
-        <v>41192</v>
-[...8 lines deleted...]
-        <v>82609</v>
+        <v>2497</v>
+      </c>
+      <c r="D50" s="37">
+        <v>8266</v>
+      </c>
+      <c r="E50" s="37">
+        <v>3285</v>
+      </c>
+      <c r="F50" s="37">
+        <v>3185</v>
       </c>
       <c r="G50" s="37">
-        <v>35384</v>
+        <v>1241</v>
       </c>
       <c r="H50" s="3">
-        <v>20391</v>
+        <v>981</v>
       </c>
       <c r="I50" s="6">
-        <v>33510</v>
-[...2 lines deleted...]
-        <v>6914</v>
+        <v>485</v>
+      </c>
+      <c r="J50" s="39">
+        <v>311</v>
       </c>
       <c r="K50" s="38">
-        <v>39382</v>
-[...8 lines deleted...]
-        <v>80613</v>
+        <v>2380</v>
+      </c>
+      <c r="L50" s="37">
+        <v>8729</v>
+      </c>
+      <c r="M50" s="37">
+        <v>3721</v>
+      </c>
+      <c r="N50" s="37">
+        <v>3624</v>
       </c>
       <c r="O50" s="37">
-        <v>35239</v>
+        <v>1323</v>
       </c>
       <c r="P50" s="3">
-        <v>20316</v>
+        <v>1158</v>
       </c>
       <c r="Q50" s="6">
-        <v>30127</v>
+        <v>437</v>
       </c>
       <c r="R50" s="28">
-        <v>6823</v>
+        <v>306</v>
       </c>
       <c r="S50" s="6">
-        <v>52410</v>
+        <v>2453</v>
       </c>
       <c r="T50" s="6">
-        <v>162954</v>
+        <v>9221</v>
       </c>
       <c r="U50" s="6">
-        <v>93725</v>
+        <v>3942</v>
       </c>
       <c r="V50" s="6">
-        <v>80278</v>
+        <v>3927</v>
       </c>
       <c r="W50" s="6">
-        <v>35492</v>
+        <v>1401</v>
       </c>
       <c r="X50" s="3">
-        <v>20261</v>
+        <v>1208</v>
       </c>
       <c r="Y50" s="6">
-        <v>10551</v>
+        <v>350</v>
       </c>
       <c r="Z50" s="36">
-        <v>6871</v>
-[...8 lines deleted...]
-        <v>96994</v>
+        <v>346</v>
+      </c>
+      <c r="AA50" s="34">
+        <v>2551</v>
+      </c>
+      <c r="AB50" s="34">
+        <v>10657</v>
+      </c>
+      <c r="AC50" s="34">
+        <v>5091</v>
       </c>
       <c r="AD50" s="34">
-        <v>81026</v>
-[...8 lines deleted...]
-        <v>4277</v>
+        <v>4803</v>
+      </c>
+      <c r="AE50" s="34">
+        <v>1512</v>
+      </c>
+      <c r="AF50" s="34">
+        <v>1365</v>
+      </c>
+      <c r="AG50" s="34">
+        <v>315</v>
       </c>
       <c r="AH50" s="30"/>
       <c r="AI50" s="30"/>
     </row>
-    <row r="51" spans="1:46" x14ac:dyDescent="0.2">
-[...97 lines deleted...]
-        <v>2</v>
+    <row r="51" spans="1:46">
+      <c r="A51" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="42">
+        <v>5397</v>
+      </c>
+      <c r="C51" s="41">
+        <v>13573</v>
+      </c>
+      <c r="D51" s="41">
+        <v>8341</v>
+      </c>
+      <c r="E51" s="41">
+        <v>6004</v>
+      </c>
+      <c r="F51" s="41">
+        <v>3590</v>
+      </c>
+      <c r="G51" s="41">
+        <v>1041</v>
+      </c>
+      <c r="H51" s="10">
+        <v>1016</v>
+      </c>
+      <c r="I51" s="10">
+        <v>56287</v>
+      </c>
+      <c r="J51" s="42">
+        <v>5346</v>
+      </c>
+      <c r="K51" s="41">
+        <v>13185</v>
+      </c>
+      <c r="L51" s="41">
+        <v>7679</v>
+      </c>
+      <c r="M51" s="41">
+        <v>5509</v>
+      </c>
+      <c r="N51" s="41">
+        <v>3141</v>
+      </c>
+      <c r="O51" s="41">
+        <v>926</v>
+      </c>
+      <c r="P51" s="10">
+        <v>914</v>
+      </c>
+      <c r="Q51" s="10">
+        <v>56867</v>
+      </c>
+      <c r="R51" s="29">
+        <v>5298</v>
+      </c>
+      <c r="S51" s="10">
+        <v>25604</v>
+      </c>
+      <c r="T51" s="10">
+        <v>8709</v>
+      </c>
+      <c r="U51" s="10">
+        <v>7047</v>
+      </c>
+      <c r="V51" s="10">
+        <v>3187</v>
+      </c>
+      <c r="W51" s="10">
+        <v>856</v>
+      </c>
+      <c r="X51" s="10">
+        <v>832</v>
+      </c>
+      <c r="Y51" s="10">
+        <v>49839</v>
+      </c>
+      <c r="Z51" s="42">
+        <v>4792</v>
+      </c>
+      <c r="AA51" s="41">
+        <v>20045</v>
+      </c>
+      <c r="AB51" s="41">
+        <v>12865</v>
+      </c>
+      <c r="AC51" s="41">
+        <v>10991</v>
+      </c>
+      <c r="AD51" s="41">
+        <v>4617</v>
+      </c>
+      <c r="AE51" s="41">
+        <v>1234</v>
+      </c>
+      <c r="AF51" s="41">
+        <v>1084</v>
+      </c>
+      <c r="AG51" s="41">
+        <v>33979</v>
       </c>
       <c r="AH51" s="30"/>
       <c r="AI51" s="30"/>
     </row>
-    <row r="52" spans="1:46" x14ac:dyDescent="0.2">
-[...283 lines deleted...]
-      <c r="AE55" s="43"/>
+    <row r="52" spans="1:46">
+      <c r="A52" s="52"/>
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="34"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="34"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="34"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="34"/>
+      <c r="N52" s="34"/>
+      <c r="O52" s="34"/>
+      <c r="P52" s="34"/>
+      <c r="Q52" s="34"/>
+      <c r="R52" s="34"/>
+      <c r="S52" s="34"/>
+      <c r="T52" s="34"/>
+      <c r="U52" s="34"/>
+      <c r="V52" s="34"/>
+      <c r="W52" s="34"/>
+      <c r="X52" s="34"/>
+      <c r="Y52" s="34"/>
+      <c r="Z52" s="34"/>
+      <c r="AA52" s="34"/>
+      <c r="AB52" s="34"/>
+      <c r="AC52" s="34"/>
+      <c r="AD52" s="34"/>
+      <c r="AE52" s="34"/>
+      <c r="AF52" s="34"/>
+      <c r="AG52" s="34"/>
+      <c r="AH52" s="34"/>
+      <c r="AI52" s="34"/>
+      <c r="AJ52" s="34"/>
+      <c r="AK52" s="34"/>
+      <c r="AL52" s="34"/>
+      <c r="AM52" s="34"/>
+      <c r="AN52" s="3"/>
+      <c r="AO52" s="3"/>
+      <c r="AP52" s="3"/>
+      <c r="AQ52" s="3"/>
+      <c r="AR52" s="3"/>
+      <c r="AS52" s="3"/>
+    </row>
+    <row r="53" spans="1:46">
+      <c r="A53" s="43"/>
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="43"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="43"/>
+      <c r="S53" s="43"/>
+      <c r="T53" s="43"/>
+      <c r="U53" s="43"/>
+      <c r="V53" s="43"/>
+      <c r="W53" s="43"/>
+      <c r="X53" s="43"/>
+      <c r="Y53" s="43"/>
+      <c r="Z53" s="43"/>
+      <c r="AA53" s="43"/>
+      <c r="AB53" s="43"/>
+      <c r="AC53" s="43"/>
+      <c r="AD53" s="43"/>
+      <c r="AE53" s="43"/>
+      <c r="AF53" s="30"/>
+      <c r="AG53" s="30"/>
+      <c r="AL53" s="43"/>
+      <c r="AS53" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AT53" s="30"/>
+    </row>
+    <row r="54" spans="1:46">
+      <c r="A54" s="112"/>
+      <c r="B54" s="104">
+        <v>2019</v>
+      </c>
+      <c r="C54" s="110"/>
+      <c r="D54" s="110"/>
+      <c r="E54" s="110"/>
+      <c r="F54" s="110"/>
+      <c r="G54" s="110"/>
+      <c r="H54" s="110"/>
+      <c r="I54" s="111"/>
+      <c r="J54" s="104">
+        <v>2020</v>
+      </c>
+      <c r="K54" s="110"/>
+      <c r="L54" s="110"/>
+      <c r="M54" s="110"/>
+      <c r="N54" s="110"/>
+      <c r="O54" s="110"/>
+      <c r="P54" s="110"/>
+      <c r="Q54" s="111"/>
+      <c r="R54" s="104">
+        <v>2021</v>
+      </c>
+      <c r="S54" s="110"/>
+      <c r="T54" s="110"/>
+      <c r="U54" s="110"/>
+      <c r="V54" s="110"/>
+      <c r="W54" s="110"/>
+      <c r="X54" s="110"/>
+      <c r="Y54" s="111"/>
+      <c r="Z54" s="104">
+        <v>2022</v>
+      </c>
+      <c r="AA54" s="110"/>
+      <c r="AB54" s="110"/>
+      <c r="AC54" s="110"/>
+      <c r="AD54" s="110"/>
+      <c r="AE54" s="110"/>
+      <c r="AF54" s="30"/>
+      <c r="AG54" s="30"/>
+      <c r="AT54" s="30"/>
+    </row>
+    <row r="55" spans="1:46" ht="48" customHeight="1">
+      <c r="A55" s="112"/>
+      <c r="B55" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F55" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G55" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="H55" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="I55" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="J55" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="K55" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="L55" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="M55" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="N55" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="O55" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="P55" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q55" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="R55" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="S55" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="T55" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="U55" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="V55" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="W55" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="X55" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y55" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z55" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA55" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB55" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC55" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD55" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE55" s="48" t="s">
+        <v>37</v>
+      </c>
       <c r="AF55" s="30"/>
       <c r="AG55" s="30"/>
-      <c r="AL55" s="43"/>
-[...2 lines deleted...]
-      </c>
       <c r="AT55" s="30"/>
     </row>
-    <row r="56" spans="1:46" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      <c r="AE56" s="86"/>
+    <row r="56" spans="1:46">
+      <c r="A56" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B56" s="35">
+        <v>44091</v>
+      </c>
+      <c r="C56" s="34">
+        <v>660457</v>
+      </c>
+      <c r="D56" s="34">
+        <v>1754208</v>
+      </c>
+      <c r="E56" s="34">
+        <v>643602</v>
+      </c>
+      <c r="F56" s="50">
+        <v>437146</v>
+      </c>
+      <c r="G56" s="34">
+        <v>125241</v>
+      </c>
+      <c r="H56" s="34">
+        <v>74265</v>
+      </c>
+      <c r="I56" s="34">
+        <v>37883</v>
+      </c>
+      <c r="J56" s="35">
+        <v>47808</v>
+      </c>
+      <c r="K56" s="34">
+        <v>655217</v>
+      </c>
+      <c r="L56" s="34">
+        <v>1792641</v>
+      </c>
+      <c r="M56" s="34">
+        <v>652636</v>
+      </c>
+      <c r="N56" s="50">
+        <v>438118</v>
+      </c>
+      <c r="O56" s="34">
+        <v>128660</v>
+      </c>
+      <c r="P56" s="34">
+        <v>74013</v>
+      </c>
+      <c r="Q56" s="34">
+        <v>81225</v>
+      </c>
+      <c r="R56" s="35">
+        <v>47018</v>
+      </c>
+      <c r="S56" s="34">
+        <v>634621</v>
+      </c>
+      <c r="T56" s="34">
+        <v>1747249</v>
+      </c>
+      <c r="U56" s="34">
+        <v>643668</v>
+      </c>
+      <c r="V56" s="34">
+        <v>433754</v>
+      </c>
+      <c r="W56" s="34">
+        <v>130066</v>
+      </c>
+      <c r="X56" s="34">
+        <v>72794</v>
+      </c>
+      <c r="Y56" s="34">
+        <v>88901</v>
+      </c>
+      <c r="Z56" s="35">
+        <v>688528</v>
+      </c>
+      <c r="AA56" s="34">
+        <v>1794153</v>
+      </c>
+      <c r="AB56" s="34">
+        <v>672399</v>
+      </c>
+      <c r="AC56" s="34">
+        <v>592166</v>
+      </c>
+      <c r="AD56" s="34">
+        <v>77473</v>
+      </c>
+      <c r="AE56" s="34">
+        <v>84840</v>
+      </c>
       <c r="AF56" s="30"/>
       <c r="AG56" s="30"/>
-      <c r="AT56" s="30"/>
-[...91 lines deleted...]
-        <v>37</v>
+    </row>
+    <row r="57" spans="1:46">
+      <c r="A57" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B57" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="E57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="G57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="H57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="I57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="J57" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="K57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="L57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="M57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="N57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="O57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="P57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="R57" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="S57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="T57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="U57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="V57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="W57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="X57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y57" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z57" s="36">
+        <v>1205</v>
+      </c>
+      <c r="AA57" s="34">
+        <v>3549</v>
+      </c>
+      <c r="AB57" s="34">
+        <v>1509</v>
+      </c>
+      <c r="AC57" s="37">
+        <v>707</v>
+      </c>
+      <c r="AD57" s="37">
+        <v>134</v>
+      </c>
+      <c r="AE57" s="37">
+        <v>3</v>
       </c>
       <c r="AF57" s="30"/>
       <c r="AG57" s="30"/>
-      <c r="AT57" s="30"/>
-[...93 lines deleted...]
-        <v>84840</v>
+    </row>
+    <row r="58" spans="1:46">
+      <c r="A58" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" s="36">
+        <v>1343</v>
+      </c>
+      <c r="C58" s="38">
+        <v>38961</v>
+      </c>
+      <c r="D58" s="38">
+        <v>89695</v>
+      </c>
+      <c r="E58" s="38">
+        <v>23196</v>
+      </c>
+      <c r="F58" s="34">
+        <v>15367</v>
+      </c>
+      <c r="G58" s="38">
+        <v>2938</v>
+      </c>
+      <c r="H58" s="38">
+        <v>1831</v>
+      </c>
+      <c r="I58" s="38">
+        <v>1156</v>
+      </c>
+      <c r="J58" s="36">
+        <v>1301</v>
+      </c>
+      <c r="K58" s="38">
+        <v>36170</v>
+      </c>
+      <c r="L58" s="38">
+        <v>88817</v>
+      </c>
+      <c r="M58" s="38">
+        <v>22486</v>
+      </c>
+      <c r="N58" s="34">
+        <v>15524</v>
+      </c>
+      <c r="O58" s="38">
+        <v>3016</v>
+      </c>
+      <c r="P58" s="38">
+        <v>1923</v>
+      </c>
+      <c r="Q58" s="38">
+        <v>699</v>
+      </c>
+      <c r="R58" s="36">
+        <v>1236</v>
+      </c>
+      <c r="S58" s="38">
+        <v>33793</v>
+      </c>
+      <c r="T58" s="38">
+        <v>86113</v>
+      </c>
+      <c r="U58" s="38">
+        <v>21448</v>
+      </c>
+      <c r="V58" s="38">
+        <v>15231</v>
+      </c>
+      <c r="W58" s="37">
+        <v>3044</v>
+      </c>
+      <c r="X58" s="38">
+        <v>1881</v>
+      </c>
+      <c r="Y58" s="38">
+        <v>688</v>
+      </c>
+      <c r="Z58" s="36">
+        <v>35109</v>
+      </c>
+      <c r="AA58" s="38">
+        <v>89119</v>
+      </c>
+      <c r="AB58" s="38">
+        <v>22217</v>
+      </c>
+      <c r="AC58" s="38">
+        <v>19284</v>
+      </c>
+      <c r="AD58" s="38">
+        <v>1990</v>
+      </c>
+      <c r="AE58" s="37">
+        <v>679</v>
       </c>
       <c r="AF58" s="30"/>
       <c r="AG58" s="30"/>
     </row>
-    <row r="59" spans="1:46" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:46">
       <c r="A59" s="4" t="s">
-        <v>40</v>
-[...71 lines deleted...]
-        <v>39</v>
+        <v>2</v>
+      </c>
+      <c r="B59" s="36">
+        <v>1025</v>
+      </c>
+      <c r="C59" s="38">
+        <v>23875</v>
+      </c>
+      <c r="D59" s="38">
+        <v>77051</v>
+      </c>
+      <c r="E59" s="38">
+        <v>17650</v>
+      </c>
+      <c r="F59" s="34">
+        <v>17340</v>
+      </c>
+      <c r="G59" s="38">
+        <v>3332</v>
+      </c>
+      <c r="H59" s="38">
+        <v>2254</v>
+      </c>
+      <c r="I59" s="38">
+        <v>323</v>
+      </c>
+      <c r="J59" s="36">
+        <v>948</v>
+      </c>
+      <c r="K59" s="38">
+        <v>21980</v>
+      </c>
+      <c r="L59" s="38">
+        <v>73579</v>
+      </c>
+      <c r="M59" s="38">
+        <v>16674</v>
+      </c>
+      <c r="N59" s="34">
+        <v>16825</v>
+      </c>
+      <c r="O59" s="38">
+        <v>3271</v>
+      </c>
+      <c r="P59" s="38">
+        <v>2318</v>
+      </c>
+      <c r="Q59" s="38">
+        <v>105</v>
+      </c>
+      <c r="R59" s="36">
+        <v>885</v>
+      </c>
+      <c r="S59" s="38">
+        <v>20453</v>
+      </c>
+      <c r="T59" s="38">
+        <v>69093</v>
+      </c>
+      <c r="U59" s="38">
+        <v>15866</v>
+      </c>
+      <c r="V59" s="38">
+        <v>16471</v>
+      </c>
+      <c r="W59" s="37">
+        <v>3336</v>
+      </c>
+      <c r="X59" s="38">
+        <v>2298</v>
+      </c>
+      <c r="Y59" s="38">
+        <v>102</v>
       </c>
       <c r="Z59" s="36">
-        <v>1205</v>
-[...11 lines deleted...]
-        <v>134</v>
+        <v>21752</v>
+      </c>
+      <c r="AA59" s="38">
+        <v>71150</v>
+      </c>
+      <c r="AB59" s="38">
+        <v>16584</v>
+      </c>
+      <c r="AC59" s="38">
+        <v>20734</v>
+      </c>
+      <c r="AD59" s="38">
+        <v>2510</v>
       </c>
       <c r="AE59" s="37">
-        <v>3</v>
+        <v>103</v>
       </c>
       <c r="AF59" s="30"/>
       <c r="AG59" s="30"/>
     </row>
-    <row r="60" spans="1:46" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:46">
       <c r="A60" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B60" s="36">
+        <v>7042</v>
+      </c>
+      <c r="C60" s="38">
+        <v>76036</v>
+      </c>
+      <c r="D60" s="38">
+        <v>219851</v>
+      </c>
+      <c r="E60" s="38">
+        <v>105792</v>
+      </c>
+      <c r="F60" s="34">
+        <v>60721</v>
+      </c>
+      <c r="G60" s="38">
+        <v>14634</v>
+      </c>
+      <c r="H60" s="38">
+        <v>7186</v>
+      </c>
+      <c r="I60" s="38">
+        <v>2227</v>
+      </c>
+      <c r="J60" s="36">
+        <v>6822</v>
+      </c>
+      <c r="K60" s="38">
+        <v>71660</v>
+      </c>
+      <c r="L60" s="38">
+        <v>217383</v>
+      </c>
+      <c r="M60" s="38">
+        <v>105112</v>
+      </c>
+      <c r="N60" s="34">
+        <v>61026</v>
+      </c>
+      <c r="O60" s="38">
+        <v>15008</v>
+      </c>
+      <c r="P60" s="38">
+        <v>7143</v>
+      </c>
+      <c r="Q60" s="38">
+        <v>1852</v>
+      </c>
+      <c r="R60" s="36">
+        <v>6631</v>
+      </c>
+      <c r="S60" s="38">
+        <v>68230</v>
+      </c>
+      <c r="T60" s="38">
+        <v>212472</v>
+      </c>
+      <c r="U60" s="38">
+        <v>103806</v>
+      </c>
+      <c r="V60" s="38">
+        <v>60792</v>
+      </c>
+      <c r="W60" s="38">
+        <v>15651</v>
+      </c>
+      <c r="X60" s="38">
+        <v>7163</v>
+      </c>
+      <c r="Y60" s="38">
+        <v>1669</v>
+      </c>
+      <c r="Z60" s="36">
+        <v>75163</v>
+      </c>
+      <c r="AA60" s="38">
+        <v>215248</v>
+      </c>
+      <c r="AB60" s="38">
+        <v>105394</v>
+      </c>
+      <c r="AC60" s="38">
+        <v>78278</v>
+      </c>
+      <c r="AD60" s="38">
+        <v>7596</v>
+      </c>
+      <c r="AE60" s="38">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="61" spans="1:46">
+      <c r="A61" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" s="36">
+        <v>810</v>
+      </c>
+      <c r="C61" s="38">
+        <v>16356</v>
+      </c>
+      <c r="D61" s="38">
+        <v>58908</v>
+      </c>
+      <c r="E61" s="38">
+        <v>15151</v>
+      </c>
+      <c r="F61" s="34">
+        <v>14954</v>
+      </c>
+      <c r="G61" s="38">
+        <v>2436</v>
+      </c>
+      <c r="H61" s="38">
+        <v>1768</v>
+      </c>
+      <c r="I61" s="38">
+        <v>56</v>
+      </c>
+      <c r="J61" s="36">
+        <v>734</v>
+      </c>
+      <c r="K61" s="38">
+        <v>15171</v>
+      </c>
+      <c r="L61" s="38">
+        <v>55690</v>
+      </c>
+      <c r="M61" s="38">
+        <v>14482</v>
+      </c>
+      <c r="N61" s="34">
+        <v>14631</v>
+      </c>
+      <c r="O61" s="38">
+        <v>2305</v>
+      </c>
+      <c r="P61" s="38">
+        <v>1752</v>
+      </c>
+      <c r="Q61" s="38">
+        <v>54</v>
+      </c>
+      <c r="R61" s="36">
+        <v>670</v>
+      </c>
+      <c r="S61" s="38">
+        <v>14277</v>
+      </c>
+      <c r="T61" s="38">
+        <v>50717</v>
+      </c>
+      <c r="U61" s="38">
+        <v>13627</v>
+      </c>
+      <c r="V61" s="38">
+        <v>14113</v>
+      </c>
+      <c r="W61" s="37">
+        <v>2244</v>
+      </c>
+      <c r="X61" s="38">
+        <v>1656</v>
+      </c>
+      <c r="Y61" s="38">
+        <v>56</v>
+      </c>
+      <c r="Z61" s="36">
+        <v>14967</v>
+      </c>
+      <c r="AA61" s="38">
+        <v>50614</v>
+      </c>
+      <c r="AB61" s="38">
+        <v>13969</v>
+      </c>
+      <c r="AC61" s="38">
+        <v>16871</v>
+      </c>
+      <c r="AD61" s="38">
+        <v>1749</v>
+      </c>
+      <c r="AE61" s="37">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="62" spans="1:46">
+      <c r="A62" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B62" s="36">
+        <v>961</v>
+      </c>
+      <c r="C62" s="38">
+        <v>18552</v>
+      </c>
+      <c r="D62" s="38">
+        <v>67387</v>
+      </c>
+      <c r="E62" s="38">
+        <v>12416</v>
+      </c>
+      <c r="F62" s="34">
+        <v>10731</v>
+      </c>
+      <c r="G62" s="38">
+        <v>1586</v>
+      </c>
+      <c r="H62" s="38">
+        <v>1220</v>
+      </c>
+      <c r="I62" s="38">
+        <v>1239</v>
+      </c>
+      <c r="J62" s="36">
+        <v>926</v>
+      </c>
+      <c r="K62" s="38">
+        <v>17888</v>
+      </c>
+      <c r="L62" s="38">
+        <v>66491</v>
+      </c>
+      <c r="M62" s="38">
+        <v>12065</v>
+      </c>
+      <c r="N62" s="34">
+        <v>10564</v>
+      </c>
+      <c r="O62" s="38">
+        <v>1584</v>
+      </c>
+      <c r="P62" s="38">
+        <v>1244</v>
+      </c>
+      <c r="Q62" s="38">
+        <v>1008</v>
+      </c>
+      <c r="R62" s="36">
+        <v>878</v>
+      </c>
+      <c r="S62" s="38">
+        <v>17528</v>
+      </c>
+      <c r="T62" s="38">
+        <v>63239</v>
+      </c>
+      <c r="U62" s="38">
+        <v>11621</v>
+      </c>
+      <c r="V62" s="38">
+        <v>10441</v>
+      </c>
+      <c r="W62" s="37">
+        <v>1619</v>
+      </c>
+      <c r="X62" s="38">
+        <v>1237</v>
+      </c>
+      <c r="Y62" s="38">
+        <v>898</v>
+      </c>
+      <c r="Z62" s="36">
+        <v>18937</v>
+      </c>
+      <c r="AA62" s="38">
+        <v>65011</v>
+      </c>
+      <c r="AB62" s="38">
+        <v>12229</v>
+      </c>
+      <c r="AC62" s="38">
+        <v>12890</v>
+      </c>
+      <c r="AD62" s="38">
+        <v>1369</v>
+      </c>
+      <c r="AE62" s="37">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="63" spans="1:46">
+      <c r="A63" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="36">
+        <v>1664</v>
+      </c>
+      <c r="C63" s="38">
+        <v>36649</v>
+      </c>
+      <c r="D63" s="38">
+        <v>93072</v>
+      </c>
+      <c r="E63" s="38">
+        <v>38537</v>
+      </c>
+      <c r="F63" s="34">
+        <v>21205</v>
+      </c>
+      <c r="G63" s="38">
+        <v>4704</v>
+      </c>
+      <c r="H63" s="38">
+        <v>2188</v>
+      </c>
+      <c r="I63" s="38">
+        <v>510</v>
+      </c>
+      <c r="J63" s="36">
+        <v>1657</v>
+      </c>
+      <c r="K63" s="38">
+        <v>33746</v>
+      </c>
+      <c r="L63" s="38">
+        <v>94697</v>
+      </c>
+      <c r="M63" s="38">
+        <v>39363</v>
+      </c>
+      <c r="N63" s="34">
+        <v>22446</v>
+      </c>
+      <c r="O63" s="38">
+        <v>5023</v>
+      </c>
+      <c r="P63" s="38">
+        <v>2226</v>
+      </c>
+      <c r="Q63" s="38">
+        <v>482</v>
+      </c>
+      <c r="R63" s="36">
+        <v>1657</v>
+      </c>
+      <c r="S63" s="38">
+        <v>31544</v>
+      </c>
+      <c r="T63" s="38">
+        <v>93595</v>
+      </c>
+      <c r="U63" s="38">
+        <v>38685</v>
+      </c>
+      <c r="V63" s="38">
+        <v>22400</v>
+      </c>
+      <c r="W63" s="37">
+        <v>5075</v>
+      </c>
+      <c r="X63" s="38">
+        <v>2220</v>
+      </c>
+      <c r="Y63" s="38">
+        <v>445</v>
+      </c>
+      <c r="Z63" s="36">
+        <v>33680</v>
+      </c>
+      <c r="AA63" s="38">
+        <v>97703</v>
+      </c>
+      <c r="AB63" s="38">
+        <v>40295</v>
+      </c>
+      <c r="AC63" s="38">
+        <v>29210</v>
+      </c>
+      <c r="AD63" s="38">
+        <v>2388</v>
+      </c>
+      <c r="AE63" s="37">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="64" spans="1:46">
+      <c r="A64" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="E64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="H64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="I64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="J64" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="K64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="L64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="M64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="N64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="O64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="P64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="R64" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="S64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="T64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="U64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="V64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="W64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="X64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y64" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z64" s="39">
+        <v>796</v>
+      </c>
+      <c r="AA64" s="38">
+        <v>4492</v>
+      </c>
+      <c r="AB64" s="37">
+        <v>2678</v>
+      </c>
+      <c r="AC64" s="38">
+        <v>1856</v>
+      </c>
+      <c r="AD64" s="37">
+        <v>151</v>
+      </c>
+      <c r="AE64" s="37">
         <v>1</v>
       </c>
-      <c r="B60" s="36">
-[...93 lines deleted...]
-      <c r="A61" s="4" t="s">
+    </row>
+    <row r="65" spans="1:31">
+      <c r="A65" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="36">
+        <v>2535</v>
+      </c>
+      <c r="C65" s="38">
+        <v>45191</v>
+      </c>
+      <c r="D65" s="38">
+        <v>142337</v>
+      </c>
+      <c r="E65" s="38">
+        <v>46224</v>
+      </c>
+      <c r="F65" s="34">
+        <v>32050</v>
+      </c>
+      <c r="G65" s="38">
+        <v>8207</v>
+      </c>
+      <c r="H65" s="38">
+        <v>4648</v>
+      </c>
+      <c r="I65" s="38">
+        <v>1193</v>
+      </c>
+      <c r="J65" s="36">
+        <v>2472</v>
+      </c>
+      <c r="K65" s="38">
+        <v>43517</v>
+      </c>
+      <c r="L65" s="38">
+        <v>142629</v>
+      </c>
+      <c r="M65" s="38">
+        <v>45246</v>
+      </c>
+      <c r="N65" s="34">
+        <v>31936</v>
+      </c>
+      <c r="O65" s="38">
+        <v>8247</v>
+      </c>
+      <c r="P65" s="38">
+        <v>4740</v>
+      </c>
+      <c r="Q65" s="38">
+        <v>1056</v>
+      </c>
+      <c r="R65" s="36">
+        <v>2386</v>
+      </c>
+      <c r="S65" s="38">
+        <v>42546</v>
+      </c>
+      <c r="T65" s="38">
+        <v>139474</v>
+      </c>
+      <c r="U65" s="38">
+        <v>44024</v>
+      </c>
+      <c r="V65" s="38">
+        <v>31508</v>
+      </c>
+      <c r="W65" s="37">
+        <v>8352</v>
+      </c>
+      <c r="X65" s="38">
+        <v>4725</v>
+      </c>
+      <c r="Y65" s="38">
+        <v>1000</v>
+      </c>
+      <c r="Z65" s="36">
+        <v>46154</v>
+      </c>
+      <c r="AA65" s="38">
+        <v>143081</v>
+      </c>
+      <c r="AB65" s="38">
+        <v>44847</v>
+      </c>
+      <c r="AC65" s="38">
+        <v>41337</v>
+      </c>
+      <c r="AD65" s="38">
+        <v>4985</v>
+      </c>
+      <c r="AE65" s="37">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31">
+      <c r="A66" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" s="36">
+        <v>1527</v>
+      </c>
+      <c r="C66" s="38">
+        <v>40596</v>
+      </c>
+      <c r="D66" s="38">
+        <v>88157</v>
+      </c>
+      <c r="E66" s="38">
+        <v>19779</v>
+      </c>
+      <c r="F66" s="34">
+        <v>11203</v>
+      </c>
+      <c r="G66" s="38">
+        <v>2483</v>
+      </c>
+      <c r="H66" s="38">
+        <v>1493</v>
+      </c>
+      <c r="I66" s="38">
+        <v>931</v>
+      </c>
+      <c r="J66" s="36">
+        <v>1514</v>
+      </c>
+      <c r="K66" s="38">
+        <v>39012</v>
+      </c>
+      <c r="L66" s="38">
+        <v>87967</v>
+      </c>
+      <c r="M66" s="38">
+        <v>19158</v>
+      </c>
+      <c r="N66" s="34">
+        <v>11275</v>
+      </c>
+      <c r="O66" s="38">
+        <v>2433</v>
+      </c>
+      <c r="P66" s="38">
+        <v>1513</v>
+      </c>
+      <c r="Q66" s="38">
+        <v>902</v>
+      </c>
+      <c r="R66" s="36">
+        <v>1478</v>
+      </c>
+      <c r="S66" s="38">
+        <v>37880</v>
+      </c>
+      <c r="T66" s="38">
+        <v>85473</v>
+      </c>
+      <c r="U66" s="38">
+        <v>18440</v>
+      </c>
+      <c r="V66" s="38">
+        <v>11165</v>
+      </c>
+      <c r="W66" s="37">
+        <v>2417</v>
+      </c>
+      <c r="X66" s="38">
+        <v>1502</v>
+      </c>
+      <c r="Y66" s="38">
+        <v>854</v>
+      </c>
+      <c r="Z66" s="36">
+        <v>40446</v>
+      </c>
+      <c r="AA66" s="38">
+        <v>88264</v>
+      </c>
+      <c r="AB66" s="38">
+        <v>18941</v>
+      </c>
+      <c r="AC66" s="38">
+        <v>14288</v>
+      </c>
+      <c r="AD66" s="38">
+        <v>1602</v>
+      </c>
+      <c r="AE66" s="37">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31">
+      <c r="A67" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="36">
+        <v>432</v>
+      </c>
+      <c r="C67" s="38">
+        <v>13735</v>
+      </c>
+      <c r="D67" s="38">
+        <v>51487</v>
+      </c>
+      <c r="E67" s="38">
+        <v>21562</v>
+      </c>
+      <c r="F67" s="34">
+        <v>15469</v>
+      </c>
+      <c r="G67" s="38">
+        <v>2470</v>
+      </c>
+      <c r="H67" s="38">
+        <v>1643</v>
+      </c>
+      <c r="I67" s="38">
+        <v>5629</v>
+      </c>
+      <c r="J67" s="36">
+        <v>402</v>
+      </c>
+      <c r="K67" s="38">
+        <v>12899</v>
+      </c>
+      <c r="L67" s="38">
+        <v>50057</v>
+      </c>
+      <c r="M67" s="38">
+        <v>21041</v>
+      </c>
+      <c r="N67" s="34">
+        <v>15438</v>
+      </c>
+      <c r="O67" s="38">
+        <v>2608</v>
+      </c>
+      <c r="P67" s="38">
+        <v>1603</v>
+      </c>
+      <c r="Q67" s="38">
+        <v>4558</v>
+      </c>
+      <c r="R67" s="36">
+        <v>380</v>
+      </c>
+      <c r="S67" s="38">
+        <v>11909</v>
+      </c>
+      <c r="T67" s="38">
+        <v>46890</v>
+      </c>
+      <c r="U67" s="38">
+        <v>20235</v>
+      </c>
+      <c r="V67" s="38">
+        <v>14999</v>
+      </c>
+      <c r="W67" s="38">
+        <v>2662</v>
+      </c>
+      <c r="X67" s="38">
+        <v>1476</v>
+      </c>
+      <c r="Y67" s="38">
+        <v>3585</v>
+      </c>
+      <c r="Z67" s="36">
+        <v>12725</v>
+      </c>
+      <c r="AA67" s="38">
+        <v>48450</v>
+      </c>
+      <c r="AB67" s="38">
+        <v>21051</v>
+      </c>
+      <c r="AC67" s="38">
+        <v>18521</v>
+      </c>
+      <c r="AD67" s="38">
+        <v>1557</v>
+      </c>
+      <c r="AE67" s="38">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31">
+      <c r="A68" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B68" s="36">
+        <v>1423</v>
+      </c>
+      <c r="C68" s="38">
+        <v>15988</v>
+      </c>
+      <c r="D68" s="38">
+        <v>60864</v>
+      </c>
+      <c r="E68" s="38">
+        <v>22400</v>
+      </c>
+      <c r="F68" s="34">
+        <v>23438</v>
+      </c>
+      <c r="G68" s="38">
+        <v>7239</v>
+      </c>
+      <c r="H68" s="38">
+        <v>4100</v>
+      </c>
+      <c r="I68" s="38">
+        <v>1030</v>
+      </c>
+      <c r="J68" s="36">
+        <v>1395</v>
+      </c>
+      <c r="K68" s="38">
+        <v>15516</v>
+      </c>
+      <c r="L68" s="38">
+        <v>57795</v>
+      </c>
+      <c r="M68" s="38">
+        <v>21641</v>
+      </c>
+      <c r="N68" s="34">
+        <v>22691</v>
+      </c>
+      <c r="O68" s="38">
+        <v>7153</v>
+      </c>
+      <c r="P68" s="38">
+        <v>3817</v>
+      </c>
+      <c r="Q68" s="38">
+        <v>1030</v>
+      </c>
+      <c r="R68" s="36">
+        <v>1372</v>
+      </c>
+      <c r="S68" s="38">
+        <v>15200</v>
+      </c>
+      <c r="T68" s="38">
+        <v>53568</v>
+      </c>
+      <c r="U68" s="38">
+        <v>21220</v>
+      </c>
+      <c r="V68" s="38">
+        <v>22195</v>
+      </c>
+      <c r="W68" s="38">
+        <v>7247</v>
+      </c>
+      <c r="X68" s="38">
+        <v>3813</v>
+      </c>
+      <c r="Y68" s="38">
+        <v>1034</v>
+      </c>
+      <c r="Z68" s="36">
+        <v>17125</v>
+      </c>
+      <c r="AA68" s="38">
+        <v>53649</v>
+      </c>
+      <c r="AB68" s="38">
+        <v>21784</v>
+      </c>
+      <c r="AC68" s="38">
+        <v>30221</v>
+      </c>
+      <c r="AD68" s="38">
+        <v>4009</v>
+      </c>
+      <c r="AE68" s="38">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31">
+      <c r="A69" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B69" s="36">
+        <v>4140</v>
+      </c>
+      <c r="C69" s="38">
+        <v>60347</v>
+      </c>
+      <c r="D69" s="38">
+        <v>99309</v>
+      </c>
+      <c r="E69" s="38">
+        <v>38658</v>
+      </c>
+      <c r="F69" s="34">
+        <v>18192</v>
+      </c>
+      <c r="G69" s="38">
+        <v>3827</v>
+      </c>
+      <c r="H69" s="38">
+        <v>2115</v>
+      </c>
+      <c r="I69" s="38">
+        <v>221</v>
+      </c>
+      <c r="J69" s="36">
+        <v>3560</v>
+      </c>
+      <c r="K69" s="38">
+        <v>53127</v>
+      </c>
+      <c r="L69" s="38">
+        <v>86256</v>
+      </c>
+      <c r="M69" s="38">
+        <v>33429</v>
+      </c>
+      <c r="N69" s="34">
+        <v>15514</v>
+      </c>
+      <c r="O69" s="38">
+        <v>3177</v>
+      </c>
+      <c r="P69" s="38">
+        <v>1760</v>
+      </c>
+      <c r="Q69" s="38">
+        <v>248</v>
+      </c>
+      <c r="R69" s="36">
+        <v>2968</v>
+      </c>
+      <c r="S69" s="38">
+        <v>46547</v>
+      </c>
+      <c r="T69" s="38">
+        <v>73020</v>
+      </c>
+      <c r="U69" s="38">
+        <v>28167</v>
+      </c>
+      <c r="V69" s="38">
+        <v>12923</v>
+      </c>
+      <c r="W69" s="37">
+        <v>2597</v>
+      </c>
+      <c r="X69" s="38">
+        <v>1435</v>
+      </c>
+      <c r="Y69" s="38">
+        <v>241</v>
+      </c>
+      <c r="Z69" s="36">
+        <v>46355</v>
+      </c>
+      <c r="AA69" s="38">
+        <v>67130</v>
+      </c>
+      <c r="AB69" s="38">
+        <v>25924</v>
+      </c>
+      <c r="AC69" s="38">
+        <v>14148</v>
+      </c>
+      <c r="AD69" s="38">
+        <v>1318</v>
+      </c>
+      <c r="AE69" s="37">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31">
+      <c r="A70" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B70" s="36">
+        <v>1357</v>
+      </c>
+      <c r="C70" s="38">
+        <v>23347</v>
+      </c>
+      <c r="D70" s="38">
+        <v>72514</v>
+      </c>
+      <c r="E70" s="38">
+        <v>22905</v>
+      </c>
+      <c r="F70" s="34">
+        <v>12395</v>
+      </c>
+      <c r="G70" s="38">
+        <v>3353</v>
+      </c>
+      <c r="H70" s="38">
+        <v>1768</v>
+      </c>
+      <c r="I70" s="38">
+        <v>14530</v>
+      </c>
+      <c r="J70" s="36">
+        <v>1325</v>
+      </c>
+      <c r="K70" s="38">
+        <v>22409</v>
+      </c>
+      <c r="L70" s="38">
+        <v>72459</v>
+      </c>
+      <c r="M70" s="38">
+        <v>22428</v>
+      </c>
+      <c r="N70" s="34">
+        <v>12322</v>
+      </c>
+      <c r="O70" s="38">
+        <v>3288</v>
+      </c>
+      <c r="P70" s="38">
+        <v>1745</v>
+      </c>
+      <c r="Q70" s="38">
+        <v>13691</v>
+      </c>
+      <c r="R70" s="36">
+        <v>1264</v>
+      </c>
+      <c r="S70" s="38">
+        <v>21647</v>
+      </c>
+      <c r="T70" s="38">
+        <v>70649</v>
+      </c>
+      <c r="U70" s="38">
+        <v>21838</v>
+      </c>
+      <c r="V70" s="38">
+        <v>11922</v>
+      </c>
+      <c r="W70" s="38">
+        <v>3272</v>
+      </c>
+      <c r="X70" s="38">
+        <v>1667</v>
+      </c>
+      <c r="Y70" s="38">
+        <v>13040</v>
+      </c>
+      <c r="Z70" s="36">
+        <v>23778</v>
+      </c>
+      <c r="AA70" s="38">
+        <v>73263</v>
+      </c>
+      <c r="AB70" s="38">
+        <v>22630</v>
+      </c>
+      <c r="AC70" s="38">
+        <v>15885</v>
+      </c>
+      <c r="AD70" s="38">
+        <v>1767</v>
+      </c>
+      <c r="AE70" s="38">
+        <v>12774</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31">
+      <c r="A71" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B71" s="36">
+        <v>1224</v>
+      </c>
+      <c r="C71" s="38">
+        <v>35215</v>
+      </c>
+      <c r="D71" s="38">
+        <v>64782</v>
+      </c>
+      <c r="E71" s="38">
+        <v>15657</v>
+      </c>
+      <c r="F71" s="34">
+        <v>10320</v>
+      </c>
+      <c r="G71" s="38">
+        <v>1991</v>
+      </c>
+      <c r="H71" s="38">
+        <v>1140</v>
+      </c>
+      <c r="I71" s="38">
+        <v>562</v>
+      </c>
+      <c r="J71" s="36">
+        <v>1183</v>
+      </c>
+      <c r="K71" s="38">
+        <v>32347</v>
+      </c>
+      <c r="L71" s="38">
+        <v>64003</v>
+      </c>
+      <c r="M71" s="38">
+        <v>15001</v>
+      </c>
+      <c r="N71" s="34">
+        <v>10277</v>
+      </c>
+      <c r="O71" s="38">
+        <v>1984</v>
+      </c>
+      <c r="P71" s="38">
+        <v>1138</v>
+      </c>
+      <c r="Q71" s="38">
+        <v>527</v>
+      </c>
+      <c r="R71" s="36">
+        <v>1106</v>
+      </c>
+      <c r="S71" s="38">
+        <v>29255</v>
+      </c>
+      <c r="T71" s="38">
+        <v>62466</v>
+      </c>
+      <c r="U71" s="38">
+        <v>14298</v>
+      </c>
+      <c r="V71" s="38">
+        <v>10340</v>
+      </c>
+      <c r="W71" s="37">
+        <v>1950</v>
+      </c>
+      <c r="X71" s="38">
+        <v>1163</v>
+      </c>
+      <c r="Y71" s="38">
+        <v>499</v>
+      </c>
+      <c r="Z71" s="36">
+        <v>30107</v>
+      </c>
+      <c r="AA71" s="38">
+        <v>63997</v>
+      </c>
+      <c r="AB71" s="38">
+        <v>14786</v>
+      </c>
+      <c r="AC71" s="38">
+        <v>12887</v>
+      </c>
+      <c r="AD71" s="38">
+        <v>1249</v>
+      </c>
+      <c r="AE71" s="37">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31">
+      <c r="A72" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72" s="36">
+        <v>961</v>
+      </c>
+      <c r="C72" s="38">
+        <v>11398</v>
+      </c>
+      <c r="D72" s="38">
+        <v>28459</v>
+      </c>
+      <c r="E72" s="38">
+        <v>10766</v>
+      </c>
+      <c r="F72" s="34">
+        <v>6637</v>
+      </c>
+      <c r="G72" s="38">
+        <v>1317</v>
+      </c>
+      <c r="H72" s="38">
+        <v>640</v>
+      </c>
+      <c r="I72" s="38">
+        <v>6</v>
+      </c>
+      <c r="J72" s="36">
+        <v>1926</v>
+      </c>
+      <c r="K72" s="38">
+        <v>22018</v>
+      </c>
+      <c r="L72" s="38">
+        <v>52253</v>
+      </c>
+      <c r="M72" s="38">
+        <v>19716</v>
+      </c>
+      <c r="N72" s="34">
+        <v>11738</v>
+      </c>
+      <c r="O72" s="38">
+        <v>2351</v>
+      </c>
+      <c r="P72" s="38">
+        <v>1054</v>
+      </c>
+      <c r="Q72" s="38">
+        <v>8</v>
+      </c>
+      <c r="R72" s="36">
+        <v>2627</v>
+      </c>
+      <c r="S72" s="38">
+        <v>30504</v>
+      </c>
+      <c r="T72" s="38">
+        <v>68308</v>
+      </c>
+      <c r="U72" s="38">
+        <v>25706</v>
+      </c>
+      <c r="V72" s="38">
+        <v>15103</v>
+      </c>
+      <c r="W72" s="37">
+        <v>3071</v>
+      </c>
+      <c r="X72" s="38">
+        <v>1297</v>
+      </c>
+      <c r="Y72" s="38">
+        <v>4</v>
+      </c>
+      <c r="Z72" s="36">
+        <v>40884</v>
+      </c>
+      <c r="AA72" s="38">
+        <v>81131</v>
+      </c>
+      <c r="AB72" s="38">
+        <v>30245</v>
+      </c>
+      <c r="AC72" s="38">
+        <v>21232</v>
+      </c>
+      <c r="AD72" s="38">
+        <v>1484</v>
+      </c>
+      <c r="AE72" s="37">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31">
+      <c r="A73" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B73" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="E73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="G73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="H73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="I73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="J73" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="K73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="L73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="M73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="N73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="O73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="P73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q73" s="34">
+        <v>1694</v>
+      </c>
+      <c r="R73" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="S73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="T73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="U73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="V73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="W73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="X73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y73" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z73" s="39">
+        <v>402</v>
+      </c>
+      <c r="AA73" s="38">
+        <v>1385</v>
+      </c>
+      <c r="AB73" s="37">
+        <v>969</v>
+      </c>
+      <c r="AC73" s="37">
+        <v>614</v>
+      </c>
+      <c r="AD73" s="37">
+        <v>124</v>
+      </c>
+      <c r="AE73" s="37">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31">
+      <c r="A74" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B74" s="36">
+        <v>3041</v>
+      </c>
+      <c r="C74" s="38">
+        <v>70820</v>
+      </c>
+      <c r="D74" s="38">
+        <v>136320</v>
+      </c>
+      <c r="E74" s="38">
+        <v>44668</v>
+      </c>
+      <c r="F74" s="34">
+        <v>27694</v>
+      </c>
+      <c r="G74" s="38">
+        <v>6994</v>
+      </c>
+      <c r="H74" s="38">
+        <v>3293</v>
+      </c>
+      <c r="I74" s="38">
+        <v>1759</v>
+      </c>
+      <c r="J74" s="36">
+        <v>2957</v>
+      </c>
+      <c r="K74" s="38">
+        <v>67683</v>
+      </c>
+      <c r="L74" s="38">
+        <v>137043</v>
+      </c>
+      <c r="M74" s="38">
+        <v>43955</v>
+      </c>
+      <c r="N74" s="34">
+        <v>28181</v>
+      </c>
+      <c r="O74" s="38">
+        <v>7159</v>
+      </c>
+      <c r="P74" s="38">
+        <v>3444</v>
+      </c>
+      <c r="Q74" s="38">
+        <v>203</v>
+      </c>
+      <c r="R74" s="36">
+        <v>2822</v>
+      </c>
+      <c r="S74" s="38">
+        <v>64444</v>
+      </c>
+      <c r="T74" s="38">
+        <v>133844</v>
+      </c>
+      <c r="U74" s="38">
+        <v>42583</v>
+      </c>
+      <c r="V74" s="38">
+        <v>28171</v>
+      </c>
+      <c r="W74" s="38">
+        <v>7266</v>
+      </c>
+      <c r="X74" s="38">
+        <v>3523</v>
+      </c>
+      <c r="Y74" s="38">
+        <v>1664</v>
+      </c>
+      <c r="Z74" s="36">
+        <v>66841</v>
+      </c>
+      <c r="AA74" s="38">
+        <v>134376</v>
+      </c>
+      <c r="AB74" s="38">
+        <v>42707</v>
+      </c>
+      <c r="AC74" s="38">
+        <v>36199</v>
+      </c>
+      <c r="AD74" s="38">
+        <v>3618</v>
+      </c>
+      <c r="AE74" s="38">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31">
+      <c r="A75" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B75" s="36">
+        <v>2370</v>
+      </c>
+      <c r="C75" s="38">
+        <v>25055</v>
+      </c>
+      <c r="D75" s="38">
+        <v>135143</v>
+      </c>
+      <c r="E75" s="38">
+        <v>49062</v>
+      </c>
+      <c r="F75" s="34">
+        <v>33055</v>
+      </c>
+      <c r="G75" s="38">
+        <v>14621</v>
+      </c>
+      <c r="H75" s="38">
+        <v>11185</v>
+      </c>
+      <c r="I75" s="38">
+        <v>196</v>
+      </c>
+      <c r="J75" s="36">
+        <v>2267</v>
+      </c>
+      <c r="K75" s="38">
+        <v>25805</v>
+      </c>
+      <c r="L75" s="38">
+        <v>137514</v>
+      </c>
+      <c r="M75" s="38">
+        <v>49108</v>
+      </c>
+      <c r="N75" s="34">
+        <v>32609</v>
+      </c>
+      <c r="O75" s="38">
+        <v>14443</v>
+      </c>
+      <c r="P75" s="38">
+        <v>11108</v>
+      </c>
+      <c r="Q75" s="38">
+        <v>2415</v>
+      </c>
+      <c r="R75" s="36">
+        <v>2198</v>
+      </c>
+      <c r="S75" s="38">
+        <v>27759</v>
+      </c>
+      <c r="T75" s="38">
+        <v>136089</v>
+      </c>
+      <c r="U75" s="38">
+        <v>49768</v>
+      </c>
+      <c r="V75" s="38">
+        <v>32397</v>
+      </c>
+      <c r="W75" s="37">
+        <v>14317</v>
+      </c>
+      <c r="X75" s="38">
+        <v>10890</v>
+      </c>
+      <c r="Y75" s="38">
+        <v>264</v>
+      </c>
+      <c r="Z75" s="36">
+        <v>33241</v>
+      </c>
+      <c r="AA75" s="38">
+        <v>140852</v>
+      </c>
+      <c r="AB75" s="38">
+        <v>52379</v>
+      </c>
+      <c r="AC75" s="38">
+        <v>49362</v>
+      </c>
+      <c r="AD75" s="38">
+        <v>11349</v>
+      </c>
+      <c r="AE75" s="37">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31">
+      <c r="A76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B76" s="36">
+        <v>6751</v>
+      </c>
+      <c r="C76" s="38">
+        <v>50180</v>
+      </c>
+      <c r="D76" s="38">
+        <v>176708</v>
+      </c>
+      <c r="E76" s="38">
+        <v>96909</v>
+      </c>
+      <c r="F76" s="34">
+        <v>79810</v>
+      </c>
+      <c r="G76" s="38">
+        <v>36368</v>
+      </c>
+      <c r="H76" s="38">
+        <v>20896</v>
+      </c>
+      <c r="I76" s="38">
+        <v>2361</v>
+      </c>
+      <c r="J76" s="36">
+        <v>6699</v>
+      </c>
+      <c r="K76" s="38">
+        <v>49914</v>
+      </c>
+      <c r="L76" s="38">
+        <v>178676</v>
+      </c>
+      <c r="M76" s="38">
+        <v>95421</v>
+      </c>
+      <c r="N76" s="34">
+        <v>77983</v>
+      </c>
+      <c r="O76" s="38">
+        <v>35524</v>
+      </c>
+      <c r="P76" s="38">
+        <v>20336</v>
+      </c>
+      <c r="Q76" s="38">
         <v>2</v>
       </c>
-      <c r="B61" s="36">
-[...93 lines deleted...]
-      <c r="A62" s="4" t="s">
+      <c r="R76" s="36">
+        <v>6689</v>
+      </c>
+      <c r="S76" s="38">
+        <v>50279</v>
+      </c>
+      <c r="T76" s="38">
+        <v>178074</v>
+      </c>
+      <c r="U76" s="38">
+        <v>94491</v>
+      </c>
+      <c r="V76" s="38">
+        <v>75962</v>
+      </c>
+      <c r="W76" s="38">
+        <v>35135</v>
+      </c>
+      <c r="X76" s="38">
+        <v>19799</v>
+      </c>
+      <c r="Y76" s="38">
+        <v>2613</v>
+      </c>
+      <c r="Z76" s="36">
+        <v>60294</v>
+      </c>
+      <c r="AA76" s="38">
+        <v>185684</v>
+      </c>
+      <c r="AB76" s="38">
+        <v>98762</v>
+      </c>
+      <c r="AC76" s="38">
+        <v>115443</v>
+      </c>
+      <c r="AD76" s="38">
+        <v>20803</v>
+      </c>
+      <c r="AE76" s="38">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31">
+      <c r="A77" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B77" s="36">
+        <v>1434</v>
+      </c>
+      <c r="C77" s="38">
+        <v>9478</v>
+      </c>
+      <c r="D77" s="38">
+        <v>35083</v>
+      </c>
+      <c r="E77" s="38">
+        <v>13461</v>
+      </c>
+      <c r="F77" s="34">
+        <v>8680</v>
+      </c>
+      <c r="G77" s="38">
+        <v>2647</v>
+      </c>
+      <c r="H77" s="38">
+        <v>1652</v>
+      </c>
+      <c r="I77" s="38">
+        <v>2</v>
+      </c>
+      <c r="J77" s="36">
+        <v>2175</v>
+      </c>
+      <c r="K77" s="38">
+        <v>13966</v>
+      </c>
+      <c r="L77" s="38">
+        <v>48529</v>
+      </c>
+      <c r="M77" s="38">
+        <v>18499</v>
+      </c>
+      <c r="N77" s="34">
+        <v>11380</v>
+      </c>
+      <c r="O77" s="38">
+        <v>3485</v>
+      </c>
+      <c r="P77" s="38">
+        <v>2123</v>
+      </c>
+      <c r="Q77" s="38">
+        <v>119</v>
+      </c>
+      <c r="R77" s="36">
+        <v>2579</v>
+      </c>
+      <c r="S77" s="38">
+        <v>18106</v>
+      </c>
+      <c r="T77" s="38">
+        <v>56143</v>
+      </c>
+      <c r="U77" s="38">
+        <v>22145</v>
+      </c>
+      <c r="V77" s="38">
+        <v>12895</v>
+      </c>
+      <c r="W77" s="37">
+        <v>4191</v>
+      </c>
+      <c r="X77" s="38">
+        <v>2397</v>
+      </c>
+      <c r="Y77" s="38">
+        <v>6</v>
+      </c>
+      <c r="Z77" s="36">
+        <v>25295</v>
+      </c>
+      <c r="AA77" s="38">
+        <v>64181</v>
+      </c>
+      <c r="AB77" s="38">
+        <v>25709</v>
+      </c>
+      <c r="AC77" s="38">
+        <v>19683</v>
+      </c>
+      <c r="AD77" s="38">
+        <v>2643</v>
+      </c>
+      <c r="AE77" s="37">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31">
+      <c r="A78" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B78" s="36">
+        <v>360</v>
+      </c>
+      <c r="C78" s="34">
+        <v>2772</v>
+      </c>
+      <c r="D78" s="34">
+        <v>11895</v>
+      </c>
+      <c r="E78" s="34">
+        <v>5746</v>
+      </c>
+      <c r="F78" s="34">
+        <v>5440</v>
+      </c>
+      <c r="G78" s="34">
+        <v>1603</v>
+      </c>
+      <c r="H78" s="34">
+        <v>1496</v>
+      </c>
+      <c r="I78" s="34">
+        <v>120</v>
+      </c>
+      <c r="J78" s="36">
+        <v>374</v>
+      </c>
+      <c r="K78" s="34">
+        <v>2752</v>
+      </c>
+      <c r="L78" s="34">
+        <v>11949</v>
+      </c>
+      <c r="M78" s="34">
+        <v>5822</v>
+      </c>
+      <c r="N78" s="34">
+        <v>5503</v>
+      </c>
+      <c r="O78" s="34">
+        <v>1551</v>
+      </c>
+      <c r="P78" s="34">
+        <v>1488</v>
+      </c>
+      <c r="Q78" s="34">
+        <v>50572</v>
+      </c>
+      <c r="R78" s="36">
+        <v>369</v>
+      </c>
+      <c r="S78" s="34">
+        <v>2814</v>
+      </c>
+      <c r="T78" s="34">
+        <v>12285</v>
+      </c>
+      <c r="U78" s="34">
+        <v>5812</v>
+      </c>
+      <c r="V78" s="34">
+        <v>5588</v>
+      </c>
+      <c r="W78" s="40">
+        <v>1564</v>
+      </c>
+      <c r="X78" s="34">
+        <v>1444</v>
+      </c>
+      <c r="Y78" s="34">
+        <v>118</v>
+      </c>
+      <c r="Z78" s="36">
+        <v>3311</v>
+      </c>
+      <c r="AA78" s="34">
+        <v>12827</v>
+      </c>
+      <c r="AB78" s="34">
+        <v>5890</v>
+      </c>
+      <c r="AC78" s="34">
+        <v>7387</v>
+      </c>
+      <c r="AD78" s="34">
+        <v>1429</v>
+      </c>
+      <c r="AE78" s="40">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31">
+      <c r="A79" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B79" s="42">
+        <v>3691</v>
+      </c>
+      <c r="C79" s="41">
+        <v>45906</v>
+      </c>
+      <c r="D79" s="41">
+        <v>45186</v>
+      </c>
+      <c r="E79" s="41">
+        <v>23063</v>
+      </c>
+      <c r="F79" s="41">
+        <v>12445</v>
+      </c>
+      <c r="G79" s="41">
+        <v>2491</v>
+      </c>
+      <c r="H79" s="41">
+        <v>1749</v>
+      </c>
+      <c r="I79" s="41">
+        <v>3832</v>
+      </c>
+      <c r="J79" s="42">
+        <v>7171</v>
+      </c>
+      <c r="K79" s="41">
+        <v>57637</v>
+      </c>
+      <c r="L79" s="41">
+        <v>68854</v>
+      </c>
+      <c r="M79" s="41">
+        <v>31989</v>
+      </c>
+      <c r="N79" s="41">
+        <v>10255</v>
+      </c>
+      <c r="O79" s="41">
+        <v>5050</v>
+      </c>
+      <c r="P79" s="41">
+        <v>1538</v>
+      </c>
+      <c r="Q79" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="R79" s="42">
+        <v>6823</v>
+      </c>
+      <c r="S79" s="41">
+        <v>49906</v>
+      </c>
+      <c r="T79" s="41">
+        <v>55737</v>
+      </c>
+      <c r="U79" s="41">
+        <v>29888</v>
+      </c>
+      <c r="V79" s="41">
+        <v>9138</v>
+      </c>
+      <c r="W79" s="41">
+        <v>5056</v>
+      </c>
+      <c r="X79" s="41">
+        <v>1208</v>
+      </c>
+      <c r="Y79" s="41">
+        <v>60121</v>
+      </c>
+      <c r="Z79" s="42">
+        <v>39961</v>
+      </c>
+      <c r="AA79" s="41">
+        <v>38997</v>
+      </c>
+      <c r="AB79" s="41">
+        <v>30900</v>
+      </c>
+      <c r="AC79" s="41">
+        <v>15129</v>
+      </c>
+      <c r="AD79" s="41">
+        <v>1649</v>
+      </c>
+      <c r="AE79" s="41">
+        <v>56212</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="B81" s="43"/>
+      <c r="C81" s="43"/>
+      <c r="D81" s="43"/>
+      <c r="E81" s="43"/>
+      <c r="F81" s="43"/>
+      <c r="M81" s="13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="11.25" customHeight="1">
+      <c r="A82" s="113"/>
+      <c r="B82" s="103">
+        <v>2023</v>
+      </c>
+      <c r="C82" s="103"/>
+      <c r="D82" s="103"/>
+      <c r="E82" s="103"/>
+      <c r="F82" s="103"/>
+      <c r="G82" s="103"/>
+      <c r="H82" s="111">
+        <v>2024</v>
+      </c>
+      <c r="I82" s="103"/>
+      <c r="J82" s="103"/>
+      <c r="K82" s="103"/>
+      <c r="L82" s="103"/>
+      <c r="M82" s="104"/>
+    </row>
+    <row r="83" spans="1:13" ht="33.75">
+      <c r="A83" s="114"/>
+      <c r="B83" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="E83" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="F83" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G83" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="H83" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="I83" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="J83" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="K83" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="L83" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="M83" s="48" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B84" s="27">
+        <v>871873</v>
+      </c>
+      <c r="C84" s="3">
+        <v>2093649</v>
+      </c>
+      <c r="D84" s="3">
+        <v>815028</v>
+      </c>
+      <c r="E84" s="3">
+        <v>707374</v>
+      </c>
+      <c r="F84" s="3">
+        <v>90432</v>
+      </c>
+      <c r="G84" s="74">
+        <v>112542</v>
+      </c>
+      <c r="H84" s="3">
+        <v>1011613</v>
+      </c>
+      <c r="I84" s="3">
+        <v>2204426</v>
+      </c>
+      <c r="J84" s="3">
+        <v>877852</v>
+      </c>
+      <c r="K84" s="3">
+        <v>748544</v>
+      </c>
+      <c r="L84" s="3">
+        <v>94504</v>
+      </c>
+      <c r="M84" s="3">
+        <v>123144</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B85" s="28">
+        <v>8352</v>
+      </c>
+      <c r="C85" s="3">
+        <v>19143</v>
+      </c>
+      <c r="D85" s="3">
+        <v>7454</v>
+      </c>
+      <c r="E85" s="3">
+        <v>4969</v>
+      </c>
+      <c r="F85" s="3">
+        <v>616</v>
+      </c>
+      <c r="G85" s="74">
+        <v>16</v>
+      </c>
+      <c r="H85" s="3">
+        <v>14055</v>
+      </c>
+      <c r="I85" s="3">
+        <v>28736</v>
+      </c>
+      <c r="J85" s="3">
+        <v>11270</v>
+      </c>
+      <c r="K85" s="6">
+        <v>7372</v>
+      </c>
+      <c r="L85" s="6">
+        <v>877</v>
+      </c>
+      <c r="M85" s="6">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B86" s="28">
+        <v>40863</v>
+      </c>
+      <c r="C86" s="3">
+        <v>101236</v>
+      </c>
+      <c r="D86" s="3">
+        <v>26767</v>
+      </c>
+      <c r="E86" s="3">
+        <v>23263</v>
+      </c>
+      <c r="F86" s="3">
+        <v>2372</v>
+      </c>
+      <c r="G86" s="74">
+        <v>720</v>
+      </c>
+      <c r="H86" s="6">
+        <v>44960</v>
+      </c>
+      <c r="I86" s="6">
+        <v>107022</v>
+      </c>
+      <c r="J86" s="6">
+        <v>28772</v>
+      </c>
+      <c r="K86" s="6">
+        <v>24906</v>
+      </c>
+      <c r="L86" s="6">
+        <v>2505</v>
+      </c>
+      <c r="M86" s="6">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="28">
+        <v>32915</v>
+      </c>
+      <c r="C87" s="3">
+        <v>94323</v>
+      </c>
+      <c r="D87" s="3">
+        <v>24440</v>
+      </c>
+      <c r="E87" s="3">
+        <v>27448</v>
+      </c>
+      <c r="F87" s="3">
+        <v>3137</v>
+      </c>
+      <c r="G87" s="74">
+        <v>174</v>
+      </c>
+      <c r="H87" s="6">
+        <v>36349</v>
+      </c>
+      <c r="I87" s="6">
+        <v>99036</v>
+      </c>
+      <c r="J87" s="6">
+        <v>26305</v>
+      </c>
+      <c r="K87" s="6">
+        <v>29000</v>
+      </c>
+      <c r="L87" s="6">
+        <v>3283</v>
+      </c>
+      <c r="M87" s="6">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="36">
-[...91 lines deleted...]
-      <c r="A63" s="4" t="s">
+      <c r="B88" s="28">
+        <v>83695</v>
+      </c>
+      <c r="C88" s="3">
+        <v>228951</v>
+      </c>
+      <c r="D88" s="3">
+        <v>115475</v>
+      </c>
+      <c r="E88" s="3">
+        <v>86157</v>
+      </c>
+      <c r="F88" s="3">
+        <v>8637</v>
+      </c>
+      <c r="G88" s="74">
+        <v>1845</v>
+      </c>
+      <c r="H88" s="6">
+        <v>95416</v>
+      </c>
+      <c r="I88" s="6">
+        <v>234808</v>
+      </c>
+      <c r="J88" s="6">
+        <v>119146</v>
+      </c>
+      <c r="K88" s="6">
+        <v>88707</v>
+      </c>
+      <c r="L88" s="6">
+        <v>9115</v>
+      </c>
+      <c r="M88" s="6">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="36">
-[...17 lines deleted...]
-      <c r="H63" s="38">
+      <c r="B89" s="28">
+        <v>19753</v>
+      </c>
+      <c r="C89" s="3">
+        <v>63009</v>
+      </c>
+      <c r="D89" s="3">
+        <v>22725</v>
+      </c>
+      <c r="E89" s="3">
+        <v>21279</v>
+      </c>
+      <c r="F89" s="3">
+        <v>2131</v>
+      </c>
+      <c r="G89" s="74">
+        <v>146</v>
+      </c>
+      <c r="H89" s="6">
+        <v>22021</v>
+      </c>
+      <c r="I89" s="6">
+        <v>64676</v>
+      </c>
+      <c r="J89" s="6">
+        <v>23984</v>
+      </c>
+      <c r="K89" s="6">
+        <v>22103</v>
+      </c>
+      <c r="L89" s="6">
+        <v>2128</v>
+      </c>
+      <c r="M89" s="6">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B90" s="28">
+        <v>26031</v>
+      </c>
+      <c r="C90" s="3">
+        <v>82327</v>
+      </c>
+      <c r="D90" s="3">
+        <v>17302</v>
+      </c>
+      <c r="E90" s="3">
+        <v>17068</v>
+      </c>
+      <c r="F90" s="3">
+        <v>1760</v>
+      </c>
+      <c r="G90" s="74">
+        <v>901</v>
+      </c>
+      <c r="H90" s="6">
+        <v>29317</v>
+      </c>
+      <c r="I90" s="6">
+        <v>86588</v>
+      </c>
+      <c r="J90" s="6">
+        <v>19000</v>
+      </c>
+      <c r="K90" s="6">
+        <v>18306</v>
+      </c>
+      <c r="L90" s="6">
+        <v>1926</v>
+      </c>
+      <c r="M90" s="6">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B91" s="28">
+        <v>39162</v>
+      </c>
+      <c r="C91" s="3">
+        <v>113594</v>
+      </c>
+      <c r="D91" s="3">
+        <v>51568</v>
+      </c>
+      <c r="E91" s="3">
+        <v>39230</v>
+      </c>
+      <c r="F91" s="3">
+        <v>3320</v>
+      </c>
+      <c r="G91" s="74">
+        <v>519</v>
+      </c>
+      <c r="H91" s="6">
+        <v>43907</v>
+      </c>
+      <c r="I91" s="6">
+        <v>120673</v>
+      </c>
+      <c r="J91" s="6">
+        <v>55906</v>
+      </c>
+      <c r="K91" s="6">
+        <v>42728</v>
+      </c>
+      <c r="L91" s="6">
+        <v>3586</v>
+      </c>
+      <c r="M91" s="6">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B92" s="28">
+        <v>4139</v>
+      </c>
+      <c r="C92" s="3">
+        <v>18060</v>
+      </c>
+      <c r="D92" s="3">
+        <v>11402</v>
+      </c>
+      <c r="E92" s="3">
+        <v>8476</v>
+      </c>
+      <c r="F92" s="3">
+        <v>753</v>
+      </c>
+      <c r="G92" s="74">
+        <v>46</v>
+      </c>
+      <c r="H92" s="6">
+        <v>7484</v>
+      </c>
+      <c r="I92" s="6">
+        <v>27716</v>
+      </c>
+      <c r="J92" s="6">
+        <v>17802</v>
+      </c>
+      <c r="K92" s="6">
+        <v>13080</v>
+      </c>
+      <c r="L92" s="6">
+        <v>1122</v>
+      </c>
+      <c r="M92" s="6">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" s="28">
+        <v>53462</v>
+      </c>
+      <c r="C93" s="3">
+        <v>155306</v>
+      </c>
+      <c r="D93" s="3">
+        <v>50173</v>
+      </c>
+      <c r="E93" s="3">
+        <v>45971</v>
+      </c>
+      <c r="F93" s="3">
+        <v>5698</v>
+      </c>
+      <c r="G93" s="74">
+        <v>1097</v>
+      </c>
+      <c r="H93" s="6">
+        <v>59070</v>
+      </c>
+      <c r="I93" s="6">
+        <v>159219</v>
+      </c>
+      <c r="J93" s="6">
+        <v>51586</v>
+      </c>
+      <c r="K93" s="6">
+        <v>47232</v>
+      </c>
+      <c r="L93" s="6">
+        <v>5766</v>
+      </c>
+      <c r="M93" s="6">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" s="28">
+        <v>50117</v>
+      </c>
+      <c r="C94" s="3">
+        <v>103714</v>
+      </c>
+      <c r="D94" s="3">
+        <v>23022</v>
+      </c>
+      <c r="E94" s="3">
+        <v>17995</v>
+      </c>
+      <c r="F94" s="3">
+        <v>1963</v>
+      </c>
+      <c r="G94" s="74">
+        <v>897</v>
+      </c>
+      <c r="H94" s="6">
+        <v>55482</v>
+      </c>
+      <c r="I94" s="6">
+        <v>108875</v>
+      </c>
+      <c r="J94" s="6">
+        <v>24675</v>
+      </c>
+      <c r="K94" s="6">
+        <v>19395</v>
+      </c>
+      <c r="L94" s="6">
+        <v>2056</v>
+      </c>
+      <c r="M94" s="6">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" s="28">
+        <v>21092</v>
+      </c>
+      <c r="C95" s="3">
+        <v>61841</v>
+      </c>
+      <c r="D95" s="3">
+        <v>27752</v>
+      </c>
+      <c r="E95" s="3">
+        <v>23802</v>
+      </c>
+      <c r="F95" s="3">
+        <v>1835</v>
+      </c>
+      <c r="G95" s="74">
+        <v>3147</v>
+      </c>
+      <c r="H95" s="6">
+        <v>25094</v>
+      </c>
+      <c r="I95" s="6">
+        <v>66237</v>
+      </c>
+      <c r="J95" s="6">
+        <v>30532</v>
+      </c>
+      <c r="K95" s="6">
+        <v>25829</v>
+      </c>
+      <c r="L95" s="6">
+        <v>1936</v>
+      </c>
+      <c r="M95" s="6">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B96" s="28">
+        <v>22145</v>
+      </c>
+      <c r="C96" s="3">
+        <v>61916</v>
+      </c>
+      <c r="D96" s="3">
+        <v>32841</v>
+      </c>
+      <c r="E96" s="3">
+        <v>38553</v>
+      </c>
+      <c r="F96" s="3">
+        <v>4903</v>
+      </c>
+      <c r="G96" s="74">
+        <v>1152</v>
+      </c>
+      <c r="H96" s="6">
+        <v>24570</v>
+      </c>
+      <c r="I96" s="6">
+        <v>63050</v>
+      </c>
+      <c r="J96" s="6">
+        <v>34392</v>
+      </c>
+      <c r="K96" s="6">
+        <v>39590</v>
+      </c>
+      <c r="L96" s="6">
+        <v>5180</v>
+      </c>
+      <c r="M96" s="6">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="28">
+        <v>42667</v>
+      </c>
+      <c r="C97" s="3">
+        <v>60352</v>
+      </c>
+      <c r="D97" s="3">
+        <v>23427</v>
+      </c>
+      <c r="E97" s="3">
+        <v>12762</v>
+      </c>
+      <c r="F97" s="3">
+        <v>1191</v>
+      </c>
+      <c r="G97" s="74">
+        <v>238</v>
+      </c>
+      <c r="H97" s="6">
+        <v>39406</v>
+      </c>
+      <c r="I97" s="6">
+        <v>54012</v>
+      </c>
+      <c r="J97" s="6">
+        <v>20990</v>
+      </c>
+      <c r="K97" s="6">
+        <v>11359</v>
+      </c>
+      <c r="L97" s="6">
+        <v>1079</v>
+      </c>
+      <c r="M97" s="6">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B98" s="28">
+        <v>29893</v>
+      </c>
+      <c r="C98" s="3">
+        <v>83947</v>
+      </c>
+      <c r="D98" s="3">
+        <v>27297</v>
+      </c>
+      <c r="E98" s="3">
+        <v>19133</v>
+      </c>
+      <c r="F98" s="3">
+        <v>2086</v>
+      </c>
+      <c r="G98" s="74">
+        <v>12584</v>
+      </c>
+      <c r="H98" s="6">
+        <v>34645</v>
+      </c>
+      <c r="I98" s="6">
+        <v>88021</v>
+      </c>
+      <c r="J98" s="6">
+        <v>29177</v>
+      </c>
+      <c r="K98" s="6">
+        <v>20197</v>
+      </c>
+      <c r="L98" s="6">
+        <v>2163</v>
+      </c>
+      <c r="M98" s="6">
+        <v>12308</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B99" s="28">
+        <v>34590</v>
+      </c>
+      <c r="C99" s="3">
+        <v>74284</v>
+      </c>
+      <c r="D99" s="3">
+        <v>17761</v>
+      </c>
+      <c r="E99" s="3">
+        <v>15726</v>
+      </c>
+      <c r="F99" s="3">
+        <v>1627</v>
+      </c>
+      <c r="G99" s="74">
+        <v>533</v>
+      </c>
+      <c r="H99" s="6">
+        <v>36620</v>
+      </c>
+      <c r="I99" s="6">
+        <v>77727</v>
+      </c>
+      <c r="J99" s="6">
+        <v>18813</v>
+      </c>
+      <c r="K99" s="6">
+        <v>16641</v>
+      </c>
+      <c r="L99" s="6">
+        <v>1685</v>
+      </c>
+      <c r="M99" s="6">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" s="28">
+        <v>66746</v>
+      </c>
+      <c r="C100" s="3">
+        <v>112681</v>
+      </c>
+      <c r="D100" s="3">
+        <v>42274</v>
+      </c>
+      <c r="E100" s="3">
+        <v>30078</v>
+      </c>
+      <c r="F100" s="3">
+        <v>1938</v>
+      </c>
+      <c r="G100" s="74">
+        <v>78</v>
+      </c>
+      <c r="H100" s="6">
+        <v>86585</v>
+      </c>
+      <c r="I100" s="6">
+        <v>129274</v>
+      </c>
+      <c r="J100" s="6">
+        <v>49896</v>
+      </c>
+      <c r="K100" s="6">
+        <v>34330</v>
+      </c>
+      <c r="L100" s="6">
+        <v>2158</v>
+      </c>
+      <c r="M100" s="6">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="28">
+        <v>2772</v>
+      </c>
+      <c r="C101" s="3">
+        <v>6811</v>
+      </c>
+      <c r="D101" s="3">
+        <v>3438</v>
+      </c>
+      <c r="E101" s="3">
+        <v>3384</v>
+      </c>
+      <c r="F101" s="3">
+        <v>638</v>
+      </c>
+      <c r="G101" s="74">
+        <v>36</v>
+      </c>
+      <c r="H101" s="6">
+        <v>4819</v>
+      </c>
+      <c r="I101" s="6">
+        <v>9562</v>
+      </c>
+      <c r="J101" s="6">
+        <v>4647</v>
+      </c>
+      <c r="K101" s="6">
+        <v>4464</v>
+      </c>
+      <c r="L101" s="6">
+        <v>831</v>
+      </c>
+      <c r="M101" s="6">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B102" s="28">
+        <v>68950</v>
+      </c>
+      <c r="C102" s="3">
+        <v>138263</v>
+      </c>
+      <c r="D102" s="3">
+        <v>45328</v>
+      </c>
+      <c r="E102" s="3">
+        <v>38881</v>
+      </c>
+      <c r="F102" s="3">
+        <v>3977</v>
+      </c>
+      <c r="G102" s="74">
+        <v>1749</v>
+      </c>
+      <c r="H102" s="6">
+        <v>70091</v>
+      </c>
+      <c r="I102" s="6">
+        <v>136556</v>
+      </c>
+      <c r="J102" s="6">
+        <v>45523</v>
+      </c>
+      <c r="K102" s="6">
+        <v>39218</v>
+      </c>
+      <c r="L102" s="6">
+        <v>4011</v>
+      </c>
+      <c r="M102" s="6">
         <v>1768</v>
       </c>
-      <c r="I63" s="38">
-[...453 lines deleted...]
-      <c r="B68" s="36">
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B103" s="28">
+        <v>50658</v>
+      </c>
+      <c r="C103" s="3">
+        <v>162037</v>
+      </c>
+      <c r="D103" s="3">
+        <v>65707</v>
+      </c>
+      <c r="E103" s="3">
+        <v>58862</v>
+      </c>
+      <c r="F103" s="3">
+        <v>12812</v>
+      </c>
+      <c r="G103" s="74">
+        <v>1288</v>
+      </c>
+      <c r="H103" s="6">
+        <v>67717</v>
+      </c>
+      <c r="I103" s="6">
+        <v>171671</v>
+      </c>
+      <c r="J103" s="6">
+        <v>72886</v>
+      </c>
+      <c r="K103" s="6">
+        <v>62484</v>
+      </c>
+      <c r="L103" s="6">
+        <v>13184</v>
+      </c>
+      <c r="M103" s="6">
         <v>1527</v>
       </c>
-      <c r="C68" s="38">
-[...943 lines deleted...]
-      <c r="A78" s="4" t="s">
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B78" s="36">
-[...91 lines deleted...]
-      <c r="A79" s="4" t="s">
+      <c r="B104" s="28">
+        <v>76582</v>
+      </c>
+      <c r="C104" s="3">
+        <v>209955</v>
+      </c>
+      <c r="D104" s="3">
+        <v>116928</v>
+      </c>
+      <c r="E104" s="3">
+        <v>130072</v>
+      </c>
+      <c r="F104" s="3">
+        <v>23422</v>
+      </c>
+      <c r="G104" s="74">
+        <v>7489</v>
+      </c>
+      <c r="H104" s="6">
+        <v>98318</v>
+      </c>
+      <c r="I104" s="6">
+        <v>221123</v>
+      </c>
+      <c r="J104" s="6">
+        <v>124881</v>
+      </c>
+      <c r="K104" s="6">
+        <v>133943</v>
+      </c>
+      <c r="L104" s="6">
+        <v>23988</v>
+      </c>
+      <c r="M104" s="6">
+        <v>8809</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B79" s="36">
-[...91 lines deleted...]
-      <c r="A80" s="4" t="s">
+      <c r="B105" s="28">
+        <v>40883</v>
+      </c>
+      <c r="C105" s="3">
+        <v>82539</v>
+      </c>
+      <c r="D105" s="3">
+        <v>36451</v>
+      </c>
+      <c r="E105" s="3">
+        <v>27794</v>
+      </c>
+      <c r="F105" s="3">
+        <v>3296</v>
+      </c>
+      <c r="G105" s="74">
+        <v>293</v>
+      </c>
+      <c r="H105" s="6">
+        <v>54621</v>
+      </c>
+      <c r="I105" s="6">
+        <v>91944</v>
+      </c>
+      <c r="J105" s="6">
+        <v>42474</v>
+      </c>
+      <c r="K105" s="6">
+        <v>31205</v>
+      </c>
+      <c r="L105" s="6">
+        <v>3634</v>
+      </c>
+      <c r="M105" s="6">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B80" s="36">
-[...91 lines deleted...]
-      <c r="A81" s="8" t="s">
+      <c r="B106" s="28">
+        <v>4426</v>
+      </c>
+      <c r="C106" s="3">
+        <v>14823</v>
+      </c>
+      <c r="D106" s="3">
+        <v>6797</v>
+      </c>
+      <c r="E106" s="3">
+        <v>8025</v>
+      </c>
+      <c r="F106" s="3">
+        <v>1522</v>
+      </c>
+      <c r="G106" s="74">
+        <v>186</v>
+      </c>
+      <c r="H106" s="3">
+        <v>5625</v>
+      </c>
+      <c r="I106" s="3">
+        <v>16300</v>
+      </c>
+      <c r="J106" s="3">
+        <v>7374</v>
+      </c>
+      <c r="K106" s="3">
+        <v>8549</v>
+      </c>
+      <c r="L106" s="3">
+        <v>1549</v>
+      </c>
+      <c r="M106" s="3">
+        <v>242</v>
+      </c>
+      <c r="N106" s="30"/>
+      <c r="O106" s="30"/>
+      <c r="P106" s="30"/>
+      <c r="Q106" s="30"/>
+      <c r="R106" s="30"/>
+      <c r="S106" s="30"/>
+      <c r="T106" s="30"/>
+      <c r="U106" s="30"/>
+      <c r="V106" s="30"/>
+      <c r="W106" s="30"/>
+      <c r="X106" s="30"/>
+      <c r="Y106" s="30"/>
+      <c r="Z106" s="30"/>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B81" s="42">
-[...1118 lines deleted...]
-      <c r="B109" s="29">
+      <c r="B107" s="29">
         <v>51980</v>
       </c>
-      <c r="C109" s="10">
+      <c r="C107" s="10">
         <v>44537</v>
       </c>
-      <c r="D109" s="10">
+      <c r="D107" s="10">
         <v>18699</v>
       </c>
-      <c r="E109" s="10">
+      <c r="E107" s="10">
         <v>8446</v>
       </c>
-      <c r="F109" s="10">
+      <c r="F107" s="10">
         <v>798</v>
       </c>
-      <c r="G109" s="77">
+      <c r="G107" s="75">
         <v>77408</v>
       </c>
-      <c r="H109" s="10">
+      <c r="H107" s="10">
         <v>55441</v>
       </c>
-      <c r="I109" s="10">
+      <c r="I107" s="10">
         <v>41600</v>
       </c>
-      <c r="J109" s="10">
+      <c r="J107" s="10">
         <v>17821</v>
       </c>
-      <c r="K109" s="10">
+      <c r="K107" s="10">
         <v>7906</v>
       </c>
-      <c r="L109" s="10">
+      <c r="L107" s="10">
         <v>742</v>
       </c>
-      <c r="M109" s="10">
+      <c r="M107" s="10">
         <v>86462</v>
       </c>
-      <c r="N109" s="30"/>
-[...14 lines deleted...]
-      <c r="A110" s="91" t="s">
+      <c r="N107" s="30"/>
+      <c r="O107" s="30"/>
+      <c r="P107" s="30"/>
+      <c r="Q107" s="30"/>
+      <c r="R107" s="30"/>
+      <c r="S107" s="30"/>
+      <c r="T107" s="30"/>
+      <c r="U107" s="30"/>
+      <c r="V107" s="30"/>
+      <c r="W107" s="30"/>
+      <c r="X107" s="30"/>
+      <c r="Y107" s="30"/>
+      <c r="Z107" s="30"/>
+    </row>
+    <row r="108" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A108" s="108" t="s">
         <v>88</v>
       </c>
-      <c r="B110" s="91"/>
-[...22 lines deleted...]
-      <c r="Y110" s="66"/>
+      <c r="B108" s="108"/>
+      <c r="C108" s="108"/>
+      <c r="D108" s="108"/>
+      <c r="E108" s="108"/>
+      <c r="F108" s="108"/>
+      <c r="G108" s="108"/>
+      <c r="H108" s="108"/>
+      <c r="I108" s="108"/>
+      <c r="J108" s="108"/>
+      <c r="K108" s="108"/>
+      <c r="L108" s="108"/>
+      <c r="M108" s="108"/>
+      <c r="N108" s="66"/>
+      <c r="O108" s="66"/>
+      <c r="P108" s="66"/>
+      <c r="Q108" s="66"/>
+      <c r="R108" s="66"/>
+      <c r="S108" s="66"/>
+      <c r="T108" s="66"/>
+      <c r="U108" s="66"/>
+      <c r="V108" s="66"/>
+      <c r="W108" s="66"/>
+      <c r="X108" s="66"/>
+      <c r="Y108" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A84:A85"/>
-[...18 lines deleted...]
-    <mergeCell ref="Z56:AE56"/>
+    <mergeCell ref="B54:I54"/>
+    <mergeCell ref="Z54:AE54"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A108:M108"/>
+    <mergeCell ref="H82:M82"/>
+    <mergeCell ref="B82:G82"/>
+    <mergeCell ref="R54:Y54"/>
+    <mergeCell ref="J54:Q54"/>
+    <mergeCell ref="A1:AG1"/>
+    <mergeCell ref="R26:Y26"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="Z26:AG26"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="J3:Q3"/>
+    <mergeCell ref="R3:Y3"/>
+    <mergeCell ref="Z3:AG3"/>
+    <mergeCell ref="B26:I26"/>
+    <mergeCell ref="J26:Q26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO84"/>
+  <dimension ref="A1:AO82"/>
   <sheetViews>
-    <sheetView topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="J82" sqref="J82"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="7" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="7" customWidth="1"/>
     <col min="7" max="7" width="10" style="7" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="7" customWidth="1"/>
     <col min="10" max="11" width="7" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="7" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" style="7" customWidth="1"/>
     <col min="16" max="16" width="8.42578125" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="8.7109375" style="7" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="8.7109375" style="7" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="7" customWidth="1"/>
     <col min="23" max="23" width="8" style="7" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="7" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="7" customWidth="1"/>
     <col min="26" max="26" width="8.140625" style="7" customWidth="1"/>
     <col min="27" max="27" width="9.140625" style="7" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="7" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="7.5703125" style="7" customWidth="1"/>
     <col min="31" max="31" width="8.85546875" style="7" customWidth="1"/>
     <col min="32" max="32" width="7.5703125" style="7" customWidth="1"/>
     <col min="33" max="33" width="8.5703125" style="7" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" style="7" customWidth="1"/>
     <col min="35" max="35" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7.140625" style="7" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="7" customWidth="1"/>
     <col min="38" max="38" width="7.28515625" style="7" customWidth="1"/>
     <col min="39" max="39" width="6.5703125" style="7" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="7" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="2" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:41" ht="14.25">
+      <c r="A1" s="109" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
+      <c r="O1" s="109"/>
+      <c r="P1" s="109"/>
+      <c r="Q1" s="109"/>
+      <c r="R1" s="109"/>
+      <c r="S1" s="109"/>
+      <c r="T1" s="109"/>
+      <c r="U1" s="109"/>
+      <c r="V1" s="109"/>
+      <c r="W1" s="109"/>
+      <c r="X1" s="109"/>
+      <c r="Y1" s="109"/>
+      <c r="Z1" s="109"/>
+      <c r="AA1" s="109"/>
+      <c r="AB1" s="109"/>
+      <c r="AC1" s="109"/>
+      <c r="AD1" s="109"/>
+      <c r="AE1" s="109"/>
+      <c r="AF1" s="109"/>
+      <c r="AG1" s="109"/>
+      <c r="AH1" s="109"/>
+      <c r="AI1" s="109"/>
+      <c r="AJ1" s="109"/>
+      <c r="AK1" s="109"/>
+      <c r="AL1" s="109"/>
+      <c r="AM1" s="109"/>
+      <c r="AN1" s="109"/>
+    </row>
+    <row r="2" spans="1:41" ht="12.75">
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
       <c r="AL2" s="30"/>
-      <c r="AN2" s="20" t="s">
-[...52 lines deleted...]
-      <c r="AN4" s="13" t="s">
+      <c r="AN2" s="13" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:41" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="85">
+    <row r="3" spans="1:41">
+      <c r="A3" s="103"/>
+      <c r="B3" s="104">
         <v>2011</v>
       </c>
-      <c r="C5" s="86"/>
-[...3 lines deleted...]
-      <c r="G5" s="85">
+      <c r="C3" s="110"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="104">
         <v>2012</v>
       </c>
-      <c r="H5" s="86"/>
-[...3 lines deleted...]
-      <c r="L5" s="85">
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="110"/>
+      <c r="K3" s="110"/>
+      <c r="L3" s="104">
         <v>2013</v>
       </c>
-      <c r="M5" s="86"/>
-[...3 lines deleted...]
-      <c r="Q5" s="85">
+      <c r="M3" s="110"/>
+      <c r="N3" s="110"/>
+      <c r="O3" s="110"/>
+      <c r="P3" s="110"/>
+      <c r="Q3" s="104">
         <v>2014</v>
       </c>
-      <c r="R5" s="86"/>
-[...4 lines deleted...]
-      <c r="W5" s="85">
+      <c r="R3" s="110"/>
+      <c r="S3" s="110"/>
+      <c r="T3" s="110"/>
+      <c r="U3" s="110"/>
+      <c r="V3" s="111"/>
+      <c r="W3" s="104">
         <v>2015</v>
       </c>
-      <c r="X5" s="86"/>
-[...4 lines deleted...]
-      <c r="AC5" s="85">
+      <c r="X3" s="110"/>
+      <c r="Y3" s="110"/>
+      <c r="Z3" s="110"/>
+      <c r="AA3" s="110"/>
+      <c r="AB3" s="111"/>
+      <c r="AC3" s="104">
         <v>2016</v>
       </c>
-      <c r="AD5" s="86"/>
-[...4 lines deleted...]
-      <c r="AI5" s="85">
+      <c r="AD3" s="110"/>
+      <c r="AE3" s="110"/>
+      <c r="AF3" s="110"/>
+      <c r="AG3" s="110"/>
+      <c r="AH3" s="111"/>
+      <c r="AI3" s="104">
         <v>2017</v>
       </c>
-      <c r="AJ5" s="86"/>
-[...8 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="AJ3" s="110"/>
+      <c r="AK3" s="110"/>
+      <c r="AL3" s="110"/>
+      <c r="AM3" s="110"/>
+      <c r="AN3" s="110"/>
+      <c r="AO3" s="30"/>
+    </row>
+    <row r="4" spans="1:41" ht="33.75">
+      <c r="A4" s="103"/>
+      <c r="B4" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D4" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E4" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="F6" s="18" t="s">
+      <c r="F4" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="G6" s="14" t="s">
+      <c r="G4" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="H6" s="14" t="s">
+      <c r="H4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="I6" s="14" t="s">
+      <c r="I4" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J6" s="14" t="s">
+      <c r="J4" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="K6" s="14" t="s">
+      <c r="K4" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="L4" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="M6" s="14" t="s">
+      <c r="M4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N4" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O4" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P4" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q4" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="S6" s="14" t="s">
+      <c r="S4" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="T6" s="14" t="s">
+      <c r="T4" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U4" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V4" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="W4" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="X6" s="14" t="s">
+      <c r="X4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="Y6" s="14" t="s">
+      <c r="Y4" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="Z6" s="14" t="s">
+      <c r="Z4" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="AA6" s="14" t="s">
+      <c r="AA4" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AB4" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="AC6" s="14" t="s">
+      <c r="AC4" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AD6" s="14" t="s">
+      <c r="AD4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="AE6" s="14" t="s">
+      <c r="AE4" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="AF6" s="14" t="s">
+      <c r="AF4" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="AG6" s="14" t="s">
+      <c r="AG4" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="AH6" s="14" t="s">
+      <c r="AH4" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="AI6" s="14" t="s">
+      <c r="AI4" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AJ6" s="14" t="s">
+      <c r="AJ4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="AK6" s="14" t="s">
+      <c r="AK4" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="AL6" s="14" t="s">
+      <c r="AL4" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="AM6" s="14" t="s">
+      <c r="AM4" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="AN6" s="18" t="s">
+      <c r="AN4" s="18" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:41" x14ac:dyDescent="0.2">
-      <c r="A7" s="1" t="s">
+    <row r="5" spans="1:41">
+      <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B5" s="31">
         <v>3513098</v>
       </c>
-      <c r="C7" s="2">
+      <c r="C5" s="2">
         <v>24559</v>
       </c>
-      <c r="D7" s="2">
+      <c r="D5" s="2">
         <v>2127</v>
       </c>
-      <c r="E7" s="2">
+      <c r="E5" s="2">
         <v>13876</v>
       </c>
-      <c r="F7" s="2">
+      <c r="F5" s="2">
         <v>154</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G5" s="35">
         <v>3580756</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H5" s="34">
         <v>31277</v>
       </c>
-      <c r="I7" s="34">
+      <c r="I5" s="34">
         <v>2753</v>
       </c>
-      <c r="J7" s="34">
+      <c r="J5" s="34">
         <v>27908</v>
       </c>
-      <c r="K7" s="34">
+      <c r="K5" s="34">
         <v>132</v>
       </c>
-      <c r="L7" s="35">
+      <c r="L5" s="35">
         <v>3613651</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M5" s="34">
         <v>32245</v>
       </c>
-      <c r="N7" s="34">
+      <c r="N5" s="34">
         <v>2781</v>
       </c>
-      <c r="O7" s="34">
+      <c r="O5" s="34">
         <v>29473</v>
       </c>
-      <c r="P7" s="34">
+      <c r="P5" s="34">
         <v>132</v>
       </c>
-      <c r="Q7" s="35">
+      <c r="Q5" s="35">
         <v>3846116</v>
       </c>
-      <c r="R7" s="34">
+      <c r="R5" s="34">
         <v>45945</v>
       </c>
-      <c r="S7" s="34">
+      <c r="S5" s="34">
         <v>2868</v>
       </c>
-      <c r="T7" s="34">
+      <c r="T5" s="34">
         <v>46429</v>
       </c>
-      <c r="U7" s="34">
+      <c r="U5" s="34">
         <v>134</v>
       </c>
-      <c r="V7" s="34">
+      <c r="V5" s="34">
         <v>58617</v>
       </c>
-      <c r="W7" s="35">
+      <c r="W5" s="35">
         <v>3667017</v>
       </c>
-      <c r="X7" s="34">
+      <c r="X5" s="34">
         <v>49257</v>
       </c>
-      <c r="Y7" s="34">
+      <c r="Y5" s="34">
         <v>3474</v>
       </c>
-      <c r="Z7" s="34">
+      <c r="Z5" s="34">
         <v>67761</v>
       </c>
-      <c r="AA7" s="40">
+      <c r="AA5" s="40">
         <v>785</v>
       </c>
-      <c r="AB7" s="34">
+      <c r="AB5" s="34">
         <v>68211</v>
       </c>
-      <c r="AC7" s="35">
+      <c r="AC5" s="35">
         <v>3603175</v>
       </c>
-      <c r="AD7" s="34">
+      <c r="AD5" s="34">
         <v>53148</v>
       </c>
-      <c r="AE7" s="34">
+      <c r="AE5" s="34">
         <v>3716</v>
       </c>
-      <c r="AF7" s="34">
+      <c r="AF5" s="34">
         <v>117298</v>
       </c>
-      <c r="AG7" s="40">
+      <c r="AG5" s="40">
         <v>725</v>
       </c>
-      <c r="AH7" s="34">
+      <c r="AH5" s="34">
         <v>67239</v>
       </c>
-      <c r="AI7" s="31">
+      <c r="AI5" s="31">
         <v>3555485</v>
       </c>
-      <c r="AJ7" s="2">
+      <c r="AJ5" s="2">
         <v>58273</v>
       </c>
-      <c r="AK7" s="2">
+      <c r="AK5" s="2">
         <v>3639</v>
       </c>
-      <c r="AL7" s="2">
+      <c r="AL5" s="2">
         <v>169221</v>
       </c>
-      <c r="AM7" s="2">
+      <c r="AM5" s="2">
         <v>723</v>
       </c>
-      <c r="AN7" s="2">
+      <c r="AN5" s="2">
         <v>64242</v>
       </c>
     </row>
-    <row r="8" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:41">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="32">
+        <v>166535</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1310</v>
+      </c>
+      <c r="D6" s="5">
+        <v>34</v>
+      </c>
+      <c r="E6" s="5">
+        <v>209</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" s="36">
+        <v>141710</v>
+      </c>
+      <c r="H6" s="38">
+        <v>1382</v>
+      </c>
+      <c r="I6" s="38">
+        <v>38</v>
+      </c>
+      <c r="J6" s="38">
+        <v>175</v>
+      </c>
+      <c r="K6" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L6" s="36">
+        <v>142861</v>
+      </c>
+      <c r="M6" s="38">
+        <v>1384</v>
+      </c>
+      <c r="N6" s="38">
+        <v>37</v>
+      </c>
+      <c r="O6" s="38">
+        <v>189</v>
+      </c>
+      <c r="P6" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q6" s="36">
+        <v>172791</v>
+      </c>
+      <c r="R6" s="38">
+        <v>1430</v>
+      </c>
+      <c r="S6" s="38">
+        <v>45</v>
+      </c>
+      <c r="T6" s="38">
+        <v>352</v>
+      </c>
+      <c r="U6" s="38">
+        <v>1</v>
+      </c>
+      <c r="V6" s="38">
+        <v>8455</v>
+      </c>
+      <c r="W6" s="36">
+        <v>167835</v>
+      </c>
+      <c r="X6" s="37">
+        <v>1430</v>
+      </c>
+      <c r="Y6" s="37">
+        <v>48</v>
+      </c>
+      <c r="Z6" s="37">
+        <v>373</v>
+      </c>
+      <c r="AA6" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="37">
+        <v>7741</v>
+      </c>
+      <c r="AC6" s="36">
+        <v>167851</v>
+      </c>
+      <c r="AD6" s="37">
+        <v>1506</v>
+      </c>
+      <c r="AE6" s="37">
+        <v>52</v>
+      </c>
+      <c r="AF6" s="37">
+        <v>709</v>
+      </c>
+      <c r="AG6" s="44">
+        <v>1</v>
+      </c>
+      <c r="AH6" s="37">
+        <v>7642</v>
+      </c>
+      <c r="AI6" s="32">
+        <v>166927</v>
+      </c>
+      <c r="AJ6" s="5">
+        <v>1642</v>
+      </c>
+      <c r="AK6" s="5">
+        <v>58</v>
+      </c>
+      <c r="AL6" s="5">
+        <v>1880</v>
+      </c>
+      <c r="AM6" s="5">
+        <v>1</v>
+      </c>
+      <c r="AN6" s="5">
+        <v>7526</v>
+      </c>
+    </row>
+    <row r="7" spans="1:41">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="32">
+        <v>148600</v>
+      </c>
+      <c r="C7" s="5">
+        <v>233</v>
+      </c>
+      <c r="D7" s="5">
+        <v>454</v>
+      </c>
+      <c r="E7" s="5">
+        <v>43</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="36">
+        <v>130430</v>
+      </c>
+      <c r="H7" s="38">
+        <v>209</v>
+      </c>
+      <c r="I7" s="37">
+        <v>550</v>
+      </c>
+      <c r="J7" s="38">
+        <v>40</v>
+      </c>
+      <c r="K7" s="38">
+        <v>2</v>
+      </c>
+      <c r="L7" s="36">
+        <v>131434</v>
+      </c>
+      <c r="M7" s="38">
+        <v>213</v>
+      </c>
+      <c r="N7" s="37">
+        <v>544</v>
+      </c>
+      <c r="O7" s="38">
+        <v>40</v>
+      </c>
+      <c r="P7" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q7" s="36">
+        <v>162281</v>
+      </c>
+      <c r="R7" s="38">
+        <v>282</v>
+      </c>
+      <c r="S7" s="37">
+        <v>654</v>
+      </c>
+      <c r="T7" s="38">
+        <v>124</v>
+      </c>
+      <c r="U7" s="38">
+        <v>1</v>
+      </c>
+      <c r="V7" s="38">
+        <v>2090</v>
+      </c>
+      <c r="W7" s="36">
+        <v>155085</v>
+      </c>
+      <c r="X7" s="38">
+        <v>273</v>
+      </c>
+      <c r="Y7" s="37">
+        <v>539</v>
+      </c>
+      <c r="Z7" s="38">
+        <v>774</v>
+      </c>
+      <c r="AA7" s="37">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="38">
+        <v>1960</v>
+      </c>
+      <c r="AC7" s="36">
+        <v>135023</v>
+      </c>
+      <c r="AD7" s="38">
+        <v>596</v>
+      </c>
+      <c r="AE7" s="37">
+        <v>432</v>
+      </c>
+      <c r="AF7" s="38">
+        <v>14555</v>
+      </c>
+      <c r="AG7" s="37">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="38">
+        <v>1839</v>
+      </c>
+      <c r="AI7" s="32">
+        <v>121038</v>
+      </c>
+      <c r="AJ7" s="5">
+        <v>859</v>
+      </c>
+      <c r="AK7" s="5">
+        <v>358</v>
+      </c>
+      <c r="AL7" s="5">
+        <v>24592</v>
+      </c>
+      <c r="AM7" s="5">
+        <v>4</v>
+      </c>
+      <c r="AN7" s="5">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="32">
+        <v>408235</v>
+      </c>
+      <c r="C8" s="5">
+        <v>1864</v>
+      </c>
+      <c r="D8" s="5">
+        <v>85</v>
+      </c>
+      <c r="E8" s="5">
+        <v>67</v>
+      </c>
+      <c r="F8" s="5">
+        <v>9</v>
+      </c>
+      <c r="G8" s="36">
+        <v>453756</v>
+      </c>
+      <c r="H8" s="37">
+        <v>2703</v>
+      </c>
+      <c r="I8" s="37">
+        <v>140</v>
+      </c>
+      <c r="J8" s="38">
+        <v>160</v>
+      </c>
+      <c r="K8" s="38">
+        <v>15</v>
+      </c>
+      <c r="L8" s="36">
+        <v>459966</v>
+      </c>
+      <c r="M8" s="37">
+        <v>2812</v>
+      </c>
+      <c r="N8" s="37">
+        <v>147</v>
+      </c>
+      <c r="O8" s="38">
+        <v>170</v>
+      </c>
+      <c r="P8" s="38">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="36">
+        <v>494236</v>
+      </c>
+      <c r="R8" s="37">
+        <v>4978</v>
+      </c>
+      <c r="S8" s="37">
+        <v>218</v>
+      </c>
+      <c r="T8" s="38">
+        <v>261</v>
+      </c>
+      <c r="U8" s="38">
+        <v>14</v>
+      </c>
+      <c r="V8" s="37">
+        <v>1346</v>
+      </c>
+      <c r="W8" s="36">
+        <v>452828</v>
+      </c>
+      <c r="X8" s="37">
+        <v>4751</v>
+      </c>
+      <c r="Y8" s="37">
+        <v>234</v>
+      </c>
+      <c r="Z8" s="38">
+        <v>402</v>
+      </c>
+      <c r="AA8" s="37">
+        <v>12</v>
+      </c>
+      <c r="AB8" s="38">
+        <v>1238</v>
+      </c>
+      <c r="AC8" s="36">
+        <v>463267</v>
+      </c>
+      <c r="AD8" s="37">
+        <v>5171</v>
+      </c>
+      <c r="AE8" s="37">
+        <v>334</v>
+      </c>
+      <c r="AF8" s="38">
+        <v>1136</v>
+      </c>
+      <c r="AG8" s="37">
+        <v>10</v>
+      </c>
+      <c r="AH8" s="38">
+        <v>1100</v>
+      </c>
+      <c r="AI8" s="32">
+        <v>463035</v>
+      </c>
+      <c r="AJ8" s="5">
+        <v>6536</v>
+      </c>
+      <c r="AK8" s="5">
+        <v>328</v>
+      </c>
+      <c r="AL8" s="5">
+        <v>3502</v>
+      </c>
+      <c r="AM8" s="5">
+        <v>5</v>
+      </c>
+      <c r="AN8" s="5">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="9" spans="1:41">
+      <c r="A9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="32">
+        <v>102697</v>
+      </c>
+      <c r="C9" s="5">
+        <v>3510</v>
+      </c>
+      <c r="D9" s="5">
+        <v>229</v>
+      </c>
+      <c r="E9" s="5">
+        <v>3</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="36">
+        <v>126495</v>
+      </c>
+      <c r="H9" s="38">
+        <v>3648</v>
+      </c>
+      <c r="I9" s="37">
+        <v>340</v>
+      </c>
+      <c r="J9" s="38">
+        <v>2</v>
+      </c>
+      <c r="K9" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L9" s="36">
+        <v>128600</v>
+      </c>
+      <c r="M9" s="38">
+        <v>3686</v>
+      </c>
+      <c r="N9" s="37">
+        <v>344</v>
+      </c>
+      <c r="O9" s="38">
+        <v>46</v>
+      </c>
+      <c r="P9" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q9" s="36">
+        <v>113327</v>
+      </c>
+      <c r="R9" s="38">
+        <v>2493</v>
+      </c>
+      <c r="S9" s="37">
+        <v>214</v>
+      </c>
+      <c r="T9" s="38">
+        <v>822</v>
+      </c>
+      <c r="U9" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V9" s="38">
+        <v>775</v>
+      </c>
+      <c r="W9" s="36">
+        <v>112811</v>
+      </c>
+      <c r="X9" s="38">
+        <v>2566</v>
+      </c>
+      <c r="Y9" s="37">
+        <v>237</v>
+      </c>
+      <c r="Z9" s="38">
+        <v>1999</v>
+      </c>
+      <c r="AA9" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB9" s="38">
+        <v>715</v>
+      </c>
+      <c r="AC9" s="36">
+        <v>107126</v>
+      </c>
+      <c r="AD9" s="38">
+        <v>2604</v>
+      </c>
+      <c r="AE9" s="37">
+        <v>228</v>
+      </c>
+      <c r="AF9" s="38">
+        <v>5195</v>
+      </c>
+      <c r="AG9" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="AH9" s="38">
+        <v>652</v>
+      </c>
+      <c r="AI9" s="32">
+        <v>103747</v>
+      </c>
+      <c r="AJ9" s="5">
+        <v>2694</v>
+      </c>
+      <c r="AK9" s="5">
+        <v>194</v>
+      </c>
+      <c r="AL9" s="5">
+        <v>7095</v>
+      </c>
+      <c r="AM9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="AN9" s="5">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="10" spans="1:41">
+      <c r="A10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="32">
+        <v>111326</v>
+      </c>
+      <c r="C10" s="5">
+        <v>49</v>
+      </c>
+      <c r="D10" s="5">
+        <v>23</v>
+      </c>
+      <c r="E10" s="5">
+        <v>177</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="36">
+        <v>97186</v>
+      </c>
+      <c r="H10" s="38">
+        <v>284</v>
+      </c>
+      <c r="I10" s="37">
+        <v>44</v>
+      </c>
+      <c r="J10" s="38">
+        <v>430</v>
+      </c>
+      <c r="K10" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L10" s="36">
+        <v>97992</v>
+      </c>
+      <c r="M10" s="38">
+        <v>285</v>
+      </c>
+      <c r="N10" s="37">
+        <v>44</v>
+      </c>
+      <c r="O10" s="38">
+        <v>431</v>
+      </c>
+      <c r="P10" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q10" s="36">
+        <v>114199</v>
+      </c>
+      <c r="R10" s="38">
+        <v>1843</v>
+      </c>
+      <c r="S10" s="37">
+        <v>19</v>
+      </c>
+      <c r="T10" s="38">
+        <v>1230</v>
+      </c>
+      <c r="U10" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V10" s="38">
+        <v>1094</v>
+      </c>
+      <c r="W10" s="36">
+        <v>115482</v>
+      </c>
+      <c r="X10" s="38">
+        <v>2102</v>
+      </c>
+      <c r="Y10" s="37">
+        <v>18</v>
+      </c>
+      <c r="Z10" s="38">
+        <v>1573</v>
+      </c>
+      <c r="AA10" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB10" s="37">
+        <v>992</v>
+      </c>
+      <c r="AC10" s="36">
+        <v>110530</v>
+      </c>
+      <c r="AD10" s="38">
+        <v>2323</v>
+      </c>
+      <c r="AE10" s="37">
+        <v>25</v>
+      </c>
+      <c r="AF10" s="38">
+        <v>4492</v>
+      </c>
+      <c r="AG10" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="AH10" s="37">
+        <v>869</v>
+      </c>
+      <c r="AI10" s="32">
+        <v>106275</v>
+      </c>
+      <c r="AJ10" s="5">
+        <v>2467</v>
+      </c>
+      <c r="AK10" s="5">
+        <v>24</v>
+      </c>
+      <c r="AL10" s="5">
+        <v>7145</v>
+      </c>
+      <c r="AM10" s="5">
         <v>1</v>
       </c>
-      <c r="B8" s="32">
-[...5 lines deleted...]
-      <c r="D8" s="5">
+      <c r="AN10" s="5">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41">
+      <c r="A11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="32">
+        <v>176149</v>
+      </c>
+      <c r="C11" s="5">
+        <v>3472</v>
+      </c>
+      <c r="D11" s="5">
+        <v>143</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1873</v>
+      </c>
+      <c r="F11" s="5">
+        <v>4</v>
+      </c>
+      <c r="G11" s="36">
+        <v>226904</v>
+      </c>
+      <c r="H11" s="38">
+        <v>4566</v>
+      </c>
+      <c r="I11" s="37">
+        <v>183</v>
+      </c>
+      <c r="J11" s="38">
+        <v>3233</v>
+      </c>
+      <c r="K11" s="38">
+        <v>2</v>
+      </c>
+      <c r="L11" s="36">
+        <v>227972</v>
+      </c>
+      <c r="M11" s="38">
+        <v>4592</v>
+      </c>
+      <c r="N11" s="37">
+        <v>183</v>
+      </c>
+      <c r="O11" s="38">
+        <v>3235</v>
+      </c>
+      <c r="P11" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="36">
+        <v>184735</v>
+      </c>
+      <c r="R11" s="38">
+        <v>3050</v>
+      </c>
+      <c r="S11" s="37">
+        <v>90</v>
+      </c>
+      <c r="T11" s="38">
+        <v>1497</v>
+      </c>
+      <c r="U11" s="38">
+        <v>1</v>
+      </c>
+      <c r="V11" s="38">
+        <v>4422</v>
+      </c>
+      <c r="W11" s="36">
+        <v>177907</v>
+      </c>
+      <c r="X11" s="38">
+        <v>3062</v>
+      </c>
+      <c r="Y11" s="37">
+        <v>99</v>
+      </c>
+      <c r="Z11" s="38">
+        <v>1645</v>
+      </c>
+      <c r="AA11" s="37">
+        <v>2</v>
+      </c>
+      <c r="AB11" s="37">
+        <v>4054</v>
+      </c>
+      <c r="AC11" s="36">
+        <v>181284</v>
+      </c>
+      <c r="AD11" s="38">
+        <v>3188</v>
+      </c>
+      <c r="AE11" s="37">
+        <v>101</v>
+      </c>
+      <c r="AF11" s="38">
+        <v>2444</v>
+      </c>
+      <c r="AG11" s="37">
+        <v>3</v>
+      </c>
+      <c r="AH11" s="37">
+        <v>3861</v>
+      </c>
+      <c r="AI11" s="32">
+        <v>183241</v>
+      </c>
+      <c r="AJ11" s="5">
+        <v>3232</v>
+      </c>
+      <c r="AK11" s="5">
+        <v>97</v>
+      </c>
+      <c r="AL11" s="5">
+        <v>3748</v>
+      </c>
+      <c r="AM11" s="5">
+        <v>3</v>
+      </c>
+      <c r="AN11" s="5">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="12" spans="1:41">
+      <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="32">
+        <v>272626</v>
+      </c>
+      <c r="C12" s="5">
+        <v>946</v>
+      </c>
+      <c r="D12" s="5">
+        <v>59</v>
+      </c>
+      <c r="E12" s="5">
+        <v>103</v>
+      </c>
+      <c r="F12" s="5">
+        <v>1</v>
+      </c>
+      <c r="G12" s="36">
+        <v>319427</v>
+      </c>
+      <c r="H12" s="38">
+        <v>1394</v>
+      </c>
+      <c r="I12" s="37">
+        <v>77</v>
+      </c>
+      <c r="J12" s="38">
+        <v>206</v>
+      </c>
+      <c r="K12" s="38">
+        <v>4</v>
+      </c>
+      <c r="L12" s="36">
+        <v>320376</v>
+      </c>
+      <c r="M12" s="38">
+        <v>1504</v>
+      </c>
+      <c r="N12" s="37">
+        <v>78</v>
+      </c>
+      <c r="O12" s="38">
+        <v>212</v>
+      </c>
+      <c r="P12" s="38">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="36">
+        <v>339583</v>
+      </c>
+      <c r="R12" s="38">
+        <v>3702</v>
+      </c>
+      <c r="S12" s="37">
+        <v>83</v>
+      </c>
+      <c r="T12" s="38">
+        <v>358</v>
+      </c>
+      <c r="U12" s="38">
+        <v>11</v>
+      </c>
+      <c r="V12" s="38">
+        <v>9029</v>
+      </c>
+      <c r="W12" s="36">
+        <v>272756</v>
+      </c>
+      <c r="X12" s="38">
+        <v>3806</v>
+      </c>
+      <c r="Y12" s="37">
+        <v>96</v>
+      </c>
+      <c r="Z12" s="38">
+        <v>809</v>
+      </c>
+      <c r="AA12" s="37">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="38">
+        <v>7591</v>
+      </c>
+      <c r="AC12" s="36">
+        <v>269670</v>
+      </c>
+      <c r="AD12" s="38">
+        <v>4335</v>
+      </c>
+      <c r="AE12" s="37">
+        <v>105</v>
+      </c>
+      <c r="AF12" s="38">
+        <v>2210</v>
+      </c>
+      <c r="AG12" s="37">
+        <v>2</v>
+      </c>
+      <c r="AH12" s="38">
+        <v>7091</v>
+      </c>
+      <c r="AI12" s="32">
+        <v>267495</v>
+      </c>
+      <c r="AJ12" s="5">
+        <v>5009</v>
+      </c>
+      <c r="AK12" s="5">
+        <v>114</v>
+      </c>
+      <c r="AL12" s="5">
+        <v>4048</v>
+      </c>
+      <c r="AM12" s="5">
+        <v>3</v>
+      </c>
+      <c r="AN12" s="5">
+        <v>6591</v>
+      </c>
+    </row>
+    <row r="13" spans="1:41">
+      <c r="A13" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="32">
+        <v>184232</v>
+      </c>
+      <c r="C13" s="5">
+        <v>1014</v>
+      </c>
+      <c r="D13" s="5">
+        <v>20</v>
+      </c>
+      <c r="E13" s="5">
+        <v>5</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="36">
+        <v>166232</v>
+      </c>
+      <c r="H13" s="38">
+        <v>1363</v>
+      </c>
+      <c r="I13" s="38">
+        <v>41</v>
+      </c>
+      <c r="J13" s="38">
+        <v>8</v>
+      </c>
+      <c r="K13" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L13" s="36">
+        <v>166782</v>
+      </c>
+      <c r="M13" s="38">
+        <v>1326</v>
+      </c>
+      <c r="N13" s="38">
+        <v>41</v>
+      </c>
+      <c r="O13" s="38">
+        <v>9</v>
+      </c>
+      <c r="P13" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q13" s="36">
+        <v>211541</v>
+      </c>
+      <c r="R13" s="38">
+        <v>3427</v>
+      </c>
+      <c r="S13" s="38">
+        <v>35</v>
+      </c>
+      <c r="T13" s="38">
+        <v>141</v>
+      </c>
+      <c r="U13" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V13" s="38">
+        <v>1131</v>
+      </c>
+      <c r="W13" s="36">
+        <v>174800</v>
+      </c>
+      <c r="X13" s="37">
+        <v>3034</v>
+      </c>
+      <c r="Y13" s="37">
         <v>34</v>
       </c>
-      <c r="E8" s="5">
-[...26 lines deleted...]
-      <c r="N8" s="38">
+      <c r="Z13" s="37">
+        <v>311</v>
+      </c>
+      <c r="AA13" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB13" s="37">
+        <v>833</v>
+      </c>
+      <c r="AC13" s="36">
+        <v>167505</v>
+      </c>
+      <c r="AD13" s="37">
+        <v>3585</v>
+      </c>
+      <c r="AE13" s="37">
         <v>37</v>
       </c>
-      <c r="O8" s="38">
-[...17 lines deleted...]
-      <c r="U8" s="38">
+      <c r="AF13" s="37">
+        <v>3243</v>
+      </c>
+      <c r="AG13" s="37">
         <v>1</v>
       </c>
-      <c r="V8" s="38">
-[...195 lines deleted...]
-      <c r="F10" s="5">
+      <c r="AH13" s="37">
+        <v>763</v>
+      </c>
+      <c r="AI13" s="32">
+        <v>161974</v>
+      </c>
+      <c r="AJ13" s="5">
+        <v>3951</v>
+      </c>
+      <c r="AK13" s="5">
+        <v>32</v>
+      </c>
+      <c r="AL13" s="5">
+        <v>5497</v>
+      </c>
+      <c r="AM13" s="5">
+        <v>5</v>
+      </c>
+      <c r="AN13" s="5">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41">
+      <c r="A14" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="G10" s="36">
-[...77 lines deleted...]
-      <c r="AG10" s="37">
+      <c r="B14" s="32">
+        <v>90931</v>
+      </c>
+      <c r="C14" s="5">
+        <v>169</v>
+      </c>
+      <c r="D14" s="5">
         <v>10</v>
       </c>
-      <c r="AH10" s="38">
-[...399 lines deleted...]
-      </c>
       <c r="E14" s="5">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="F14" s="5">
         <v>1</v>
       </c>
       <c r="G14" s="36">
-        <v>319427</v>
+        <v>114745</v>
       </c>
       <c r="H14" s="38">
-        <v>1394</v>
+        <v>244</v>
       </c>
       <c r="I14" s="37">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="J14" s="38">
-        <v>206</v>
+        <v>16</v>
       </c>
       <c r="K14" s="38">
+        <v>2</v>
+      </c>
+      <c r="L14" s="36">
+        <v>115550</v>
+      </c>
+      <c r="M14" s="38">
+        <v>247</v>
+      </c>
+      <c r="N14" s="37">
+        <v>18</v>
+      </c>
+      <c r="O14" s="38">
+        <v>16</v>
+      </c>
+      <c r="P14" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="36">
+        <v>110866</v>
+      </c>
+      <c r="R14" s="38">
+        <v>482</v>
+      </c>
+      <c r="S14" s="37">
+        <v>119</v>
+      </c>
+      <c r="T14" s="38">
+        <v>39</v>
+      </c>
+      <c r="U14" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V14" s="38">
+        <v>318</v>
+      </c>
+      <c r="W14" s="36">
+        <v>107766</v>
+      </c>
+      <c r="X14" s="38">
+        <v>550</v>
+      </c>
+      <c r="Y14" s="37">
+        <v>166</v>
+      </c>
+      <c r="Z14" s="38">
+        <v>1063</v>
+      </c>
+      <c r="AA14" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB14" s="38">
+        <v>286</v>
+      </c>
+      <c r="AC14" s="36">
+        <v>105493</v>
+      </c>
+      <c r="AD14" s="38">
+        <v>684</v>
+      </c>
+      <c r="AE14" s="37">
+        <v>167</v>
+      </c>
+      <c r="AF14" s="38">
+        <v>3493</v>
+      </c>
+      <c r="AG14" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="AH14" s="38">
+        <v>262</v>
+      </c>
+      <c r="AI14" s="32">
+        <v>102624</v>
+      </c>
+      <c r="AJ14" s="5">
+        <v>839</v>
+      </c>
+      <c r="AK14" s="5">
+        <v>182</v>
+      </c>
+      <c r="AL14" s="5">
+        <v>6202</v>
+      </c>
+      <c r="AM14" s="5">
+        <v>1</v>
+      </c>
+      <c r="AN14" s="5">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41">
+      <c r="A15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="32">
+        <v>115829</v>
+      </c>
+      <c r="C15" s="5">
+        <v>232</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5">
         <v>4</v>
       </c>
-      <c r="L14" s="36">
-[...26 lines deleted...]
-      <c r="U14" s="38">
+      <c r="F15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="36">
+        <v>91032</v>
+      </c>
+      <c r="H15" s="38">
+        <v>368</v>
+      </c>
+      <c r="I15" s="37">
+        <v>2</v>
+      </c>
+      <c r="J15" s="38">
         <v>11</v>
       </c>
-      <c r="V14" s="38">
-[...32 lines deleted...]
-      <c r="AG14" s="37">
+      <c r="K15" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L15" s="36">
+        <v>91388</v>
+      </c>
+      <c r="M15" s="38">
+        <v>423</v>
+      </c>
+      <c r="N15" s="37">
         <v>2</v>
       </c>
-      <c r="AH14" s="38">
-[...63 lines deleted...]
-      </c>
       <c r="O15" s="38">
+        <v>1321</v>
+      </c>
+      <c r="P15" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q15" s="36">
+        <v>113909</v>
+      </c>
+      <c r="R15" s="38">
+        <v>1381</v>
+      </c>
+      <c r="S15" s="37">
+        <v>43</v>
+      </c>
+      <c r="T15" s="38">
+        <v>27807</v>
+      </c>
+      <c r="U15" s="38">
+        <v>7</v>
+      </c>
+      <c r="V15" s="38">
+        <v>2707</v>
+      </c>
+      <c r="W15" s="36">
+        <v>96012</v>
+      </c>
+      <c r="X15" s="38">
+        <v>1650</v>
+      </c>
+      <c r="Y15" s="37">
+        <v>50</v>
+      </c>
+      <c r="Z15" s="38">
+        <v>41890</v>
+      </c>
+      <c r="AA15" s="37">
         <v>9</v>
       </c>
-      <c r="P15" s="38" t="s">
-[...36 lines deleted...]
-        <v>833</v>
+      <c r="AB15" s="38">
+        <v>2607</v>
       </c>
       <c r="AC15" s="36">
-        <v>167505</v>
-[...2 lines deleted...]
-        <v>3585</v>
+        <v>83814</v>
+      </c>
+      <c r="AD15" s="38">
+        <v>1750</v>
       </c>
       <c r="AE15" s="37">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>3243</v>
+        <v>53</v>
+      </c>
+      <c r="AF15" s="38">
+        <v>50881</v>
       </c>
       <c r="AG15" s="37">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>12</v>
+      </c>
+      <c r="AH15" s="38">
+        <v>2558</v>
       </c>
       <c r="AI15" s="32">
-        <v>161974</v>
+        <v>74724</v>
       </c>
       <c r="AJ15" s="5">
-        <v>3951</v>
+        <v>1836</v>
       </c>
       <c r="AK15" s="5">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="AL15" s="5">
-        <v>5497</v>
+        <v>58389</v>
       </c>
       <c r="AM15" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="AN15" s="5">
-        <v>686</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:41" x14ac:dyDescent="0.2">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B16" s="32">
-        <v>90931</v>
+        <v>397360</v>
       </c>
       <c r="C16" s="5">
-        <v>169</v>
+        <v>934</v>
       </c>
       <c r="D16" s="5">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E16" s="5">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="F16" s="5">
         <v>1</v>
       </c>
       <c r="G16" s="36">
-        <v>114745</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>376609</v>
+      </c>
+      <c r="H16" s="37">
+        <v>1152</v>
       </c>
       <c r="I16" s="37">
+        <v>115</v>
+      </c>
+      <c r="J16" s="38">
+        <v>102</v>
+      </c>
+      <c r="K16" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L16" s="36">
+        <v>382212</v>
+      </c>
+      <c r="M16" s="37">
+        <v>1175</v>
+      </c>
+      <c r="N16" s="37">
+        <v>120</v>
+      </c>
+      <c r="O16" s="38">
+        <v>108</v>
+      </c>
+      <c r="P16" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q16" s="36">
+        <v>471056</v>
+      </c>
+      <c r="R16" s="37">
+        <v>1633</v>
+      </c>
+      <c r="S16" s="37">
+        <v>208</v>
+      </c>
+      <c r="T16" s="38">
+        <v>342</v>
+      </c>
+      <c r="U16" s="38">
+        <v>1</v>
+      </c>
+      <c r="V16" s="37">
+        <v>4482</v>
+      </c>
+      <c r="W16" s="36">
+        <v>462906</v>
+      </c>
+      <c r="X16" s="37">
+        <v>1732</v>
+      </c>
+      <c r="Y16" s="37">
+        <v>268</v>
+      </c>
+      <c r="Z16" s="38">
+        <v>854</v>
+      </c>
+      <c r="AA16" s="37">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="37">
+        <v>4248</v>
+      </c>
+      <c r="AC16" s="36">
+        <v>466577</v>
+      </c>
+      <c r="AD16" s="37">
+        <v>2220</v>
+      </c>
+      <c r="AE16" s="37">
+        <v>331</v>
+      </c>
+      <c r="AF16" s="38">
+        <v>3624</v>
+      </c>
+      <c r="AG16" s="37">
+        <v>2</v>
+      </c>
+      <c r="AH16" s="37">
+        <v>4106</v>
+      </c>
+      <c r="AI16" s="32">
+        <v>462500</v>
+      </c>
+      <c r="AJ16" s="5">
+        <v>3244</v>
+      </c>
+      <c r="AK16" s="5">
+        <v>438</v>
+      </c>
+      <c r="AL16" s="5">
+        <v>11488</v>
+      </c>
+      <c r="AM16" s="5">
+        <v>2</v>
+      </c>
+      <c r="AN16" s="5">
+        <v>3899</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="32">
+        <v>157426</v>
+      </c>
+      <c r="C17" s="5">
+        <v>128</v>
+      </c>
+      <c r="D17" s="5">
+        <v>14</v>
+      </c>
+      <c r="E17" s="5">
+        <v>17</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="36">
+        <v>152306</v>
+      </c>
+      <c r="H17" s="38">
+        <v>123</v>
+      </c>
+      <c r="I17" s="37">
+        <v>11</v>
+      </c>
+      <c r="J17" s="38">
         <v>18</v>
       </c>
-      <c r="J16" s="38">
+      <c r="K17" s="38">
+        <v>4</v>
+      </c>
+      <c r="L17" s="36">
+        <v>153572</v>
+      </c>
+      <c r="M17" s="38">
+        <v>126</v>
+      </c>
+      <c r="N17" s="37">
+        <v>11</v>
+      </c>
+      <c r="O17" s="38">
+        <v>20</v>
+      </c>
+      <c r="P17" s="38">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="36">
+        <v>165827</v>
+      </c>
+      <c r="R17" s="38">
+        <v>201</v>
+      </c>
+      <c r="S17" s="37">
+        <v>13</v>
+      </c>
+      <c r="T17" s="38">
+        <v>44</v>
+      </c>
+      <c r="U17" s="38">
+        <v>2</v>
+      </c>
+      <c r="V17" s="38">
+        <v>4504</v>
+      </c>
+      <c r="W17" s="36">
+        <v>157060</v>
+      </c>
+      <c r="X17" s="38">
+        <v>585</v>
+      </c>
+      <c r="Y17" s="37">
+        <v>13</v>
+      </c>
+      <c r="Z17" s="38">
+        <v>544</v>
+      </c>
+      <c r="AA17" s="37">
+        <v>2</v>
+      </c>
+      <c r="AB17" s="38">
+        <v>3704</v>
+      </c>
+      <c r="AC17" s="36">
+        <v>151636</v>
+      </c>
+      <c r="AD17" s="38">
+        <v>703</v>
+      </c>
+      <c r="AE17" s="37">
+        <v>14</v>
+      </c>
+      <c r="AF17" s="38">
+        <v>1908</v>
+      </c>
+      <c r="AG17" s="37">
+        <v>1</v>
+      </c>
+      <c r="AH17" s="38">
+        <v>3426</v>
+      </c>
+      <c r="AI17" s="32">
+        <v>148412</v>
+      </c>
+      <c r="AJ17" s="5">
+        <v>829</v>
+      </c>
+      <c r="AK17" s="5">
         <v>16</v>
       </c>
-      <c r="K16" s="38">
+      <c r="AL17" s="5">
+        <v>3236</v>
+      </c>
+      <c r="AM17" s="5">
+        <v>1</v>
+      </c>
+      <c r="AN17" s="5">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="32">
+        <v>150641</v>
+      </c>
+      <c r="C18" s="5">
+        <v>477</v>
+      </c>
+      <c r="D18" s="5">
+        <v>261</v>
+      </c>
+      <c r="E18" s="5">
+        <v>10399</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="36">
+        <v>138931</v>
+      </c>
+      <c r="H18" s="38">
+        <v>548</v>
+      </c>
+      <c r="I18" s="37">
+        <v>624</v>
+      </c>
+      <c r="J18" s="38">
+        <v>22605</v>
+      </c>
+      <c r="K18" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L18" s="36">
+        <v>139443</v>
+      </c>
+      <c r="M18" s="38">
+        <v>549</v>
+      </c>
+      <c r="N18" s="37">
+        <v>632</v>
+      </c>
+      <c r="O18" s="38">
+        <v>22596</v>
+      </c>
+      <c r="P18" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q18" s="36">
+        <v>152269</v>
+      </c>
+      <c r="R18" s="38">
+        <v>734</v>
+      </c>
+      <c r="S18" s="37">
+        <v>398</v>
+      </c>
+      <c r="T18" s="38">
+        <v>9289</v>
+      </c>
+      <c r="U18" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V18" s="38">
+        <v>4788</v>
+      </c>
+      <c r="W18" s="36">
+        <v>137829</v>
+      </c>
+      <c r="X18" s="38">
+        <v>1016</v>
+      </c>
+      <c r="Y18" s="37">
+        <v>326</v>
+      </c>
+      <c r="Z18" s="38">
+        <v>8383</v>
+      </c>
+      <c r="AA18" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB18" s="38">
+        <v>3575</v>
+      </c>
+      <c r="AC18" s="36">
+        <v>134831</v>
+      </c>
+      <c r="AD18" s="38">
+        <v>1234</v>
+      </c>
+      <c r="AE18" s="37">
+        <v>294</v>
+      </c>
+      <c r="AF18" s="38">
+        <v>9154</v>
+      </c>
+      <c r="AG18" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="AH18" s="38">
+        <v>3487</v>
+      </c>
+      <c r="AI18" s="32">
+        <v>131281</v>
+      </c>
+      <c r="AJ18" s="5">
+        <v>1410</v>
+      </c>
+      <c r="AK18" s="5">
+        <v>262</v>
+      </c>
+      <c r="AL18" s="5">
+        <v>10237</v>
+      </c>
+      <c r="AM18" s="5">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="5">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="32">
+        <v>309107</v>
+      </c>
+      <c r="C19" s="5">
+        <v>667</v>
+      </c>
+      <c r="D19" s="5">
+        <v>22</v>
+      </c>
+      <c r="E19" s="5">
+        <v>24</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="36">
+        <v>326110</v>
+      </c>
+      <c r="H19" s="37">
+        <v>1205</v>
+      </c>
+      <c r="I19" s="37">
+        <v>30</v>
+      </c>
+      <c r="J19" s="38">
+        <v>30</v>
+      </c>
+      <c r="K19" s="38">
+        <v>1</v>
+      </c>
+      <c r="L19" s="36">
+        <v>328222</v>
+      </c>
+      <c r="M19" s="37">
+        <v>1218</v>
+      </c>
+      <c r="N19" s="37">
+        <v>30</v>
+      </c>
+      <c r="O19" s="38">
+        <v>30</v>
+      </c>
+      <c r="P19" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="36">
+        <v>311540</v>
+      </c>
+      <c r="R19" s="37">
+        <v>1124</v>
+      </c>
+      <c r="S19" s="37">
+        <v>28</v>
+      </c>
+      <c r="T19" s="38">
+        <v>56</v>
+      </c>
+      <c r="U19" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V19" s="37">
+        <v>2274</v>
+      </c>
+      <c r="W19" s="36">
+        <v>304608</v>
+      </c>
+      <c r="X19" s="37">
+        <v>1302</v>
+      </c>
+      <c r="Y19" s="37">
+        <v>29</v>
+      </c>
+      <c r="Z19" s="38">
+        <v>187</v>
+      </c>
+      <c r="AA19" s="37">
+        <v>1</v>
+      </c>
+      <c r="AB19" s="38">
+        <v>2060</v>
+      </c>
+      <c r="AC19" s="36">
+        <v>302500</v>
+      </c>
+      <c r="AD19" s="37">
+        <v>1427</v>
+      </c>
+      <c r="AE19" s="37">
+        <v>32</v>
+      </c>
+      <c r="AF19" s="38">
+        <v>374</v>
+      </c>
+      <c r="AG19" s="37">
         <v>2</v>
       </c>
-      <c r="L16" s="36">
-[...8 lines deleted...]
-      <c r="O16" s="38">
+      <c r="AH19" s="38">
+        <v>1950</v>
+      </c>
+      <c r="AI19" s="32">
+        <v>296540</v>
+      </c>
+      <c r="AJ19" s="5">
+        <v>1639</v>
+      </c>
+      <c r="AK19" s="5">
+        <v>33</v>
+      </c>
+      <c r="AL19" s="5">
+        <v>935</v>
+      </c>
+      <c r="AM19" s="5">
+        <v>3</v>
+      </c>
+      <c r="AN19" s="5">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="P16" s="38">
+      <c r="B20" s="32">
+        <v>205779</v>
+      </c>
+      <c r="C20" s="5">
+        <v>876</v>
+      </c>
+      <c r="D20" s="5">
+        <v>135</v>
+      </c>
+      <c r="E20" s="5">
+        <v>82</v>
+      </c>
+      <c r="F20" s="5">
+        <v>4</v>
+      </c>
+      <c r="G20" s="36">
+        <v>232188</v>
+      </c>
+      <c r="H20" s="38">
+        <v>1148</v>
+      </c>
+      <c r="I20" s="37">
+        <v>152</v>
+      </c>
+      <c r="J20" s="38">
+        <v>125</v>
+      </c>
+      <c r="K20" s="38">
+        <v>6</v>
+      </c>
+      <c r="L20" s="36">
+        <v>234888</v>
+      </c>
+      <c r="M20" s="38">
+        <v>1234</v>
+      </c>
+      <c r="N20" s="37">
+        <v>157</v>
+      </c>
+      <c r="O20" s="38">
+        <v>201</v>
+      </c>
+      <c r="P20" s="38">
+        <v>6</v>
+      </c>
+      <c r="Q20" s="36">
+        <v>245470</v>
+      </c>
+      <c r="R20" s="38">
+        <v>1838</v>
+      </c>
+      <c r="S20" s="37">
+        <v>253</v>
+      </c>
+      <c r="T20" s="38">
+        <v>1344</v>
+      </c>
+      <c r="U20" s="38">
+        <v>9</v>
+      </c>
+      <c r="V20" s="38">
+        <v>27</v>
+      </c>
+      <c r="W20" s="36">
+        <v>239359</v>
+      </c>
+      <c r="X20" s="38">
+        <v>2167</v>
+      </c>
+      <c r="Y20" s="37">
+        <v>400</v>
+      </c>
+      <c r="Z20" s="38">
+        <v>2587</v>
+      </c>
+      <c r="AA20" s="37">
+        <v>11</v>
+      </c>
+      <c r="AB20" s="38">
+        <v>21</v>
+      </c>
+      <c r="AC20" s="36">
+        <v>237496</v>
+      </c>
+      <c r="AD20" s="38">
+        <v>2268</v>
+      </c>
+      <c r="AE20" s="37">
+        <v>428</v>
+      </c>
+      <c r="AF20" s="38">
+        <v>6629</v>
+      </c>
+      <c r="AG20" s="37">
+        <v>15</v>
+      </c>
+      <c r="AH20" s="38">
+        <v>15</v>
+      </c>
+      <c r="AI20" s="32">
+        <v>237687</v>
+      </c>
+      <c r="AJ20" s="5">
+        <v>2456</v>
+      </c>
+      <c r="AK20" s="5">
+        <v>413</v>
+      </c>
+      <c r="AL20" s="5">
+        <v>10282</v>
+      </c>
+      <c r="AM20" s="5">
+        <v>26</v>
+      </c>
+      <c r="AN20" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
+      <c r="A21" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="32">
+        <v>515625</v>
+      </c>
+      <c r="C21" s="2">
+        <v>8678</v>
+      </c>
+      <c r="D21" s="2">
+        <v>539</v>
+      </c>
+      <c r="E21" s="2">
+        <v>753</v>
+      </c>
+      <c r="F21" s="2">
+        <v>134</v>
+      </c>
+      <c r="G21" s="36">
+        <v>486695</v>
+      </c>
+      <c r="H21" s="38">
+        <v>10940</v>
+      </c>
+      <c r="I21" s="37">
+        <v>388</v>
+      </c>
+      <c r="J21" s="38">
+        <v>747</v>
+      </c>
+      <c r="K21" s="38">
+        <v>96</v>
+      </c>
+      <c r="L21" s="36">
+        <v>492393</v>
+      </c>
+      <c r="M21" s="38">
+        <v>11471</v>
+      </c>
+      <c r="N21" s="37">
+        <v>393</v>
+      </c>
+      <c r="O21" s="38">
+        <v>849</v>
+      </c>
+      <c r="P21" s="38">
+        <v>96</v>
+      </c>
+      <c r="Q21" s="36">
+        <v>482486</v>
+      </c>
+      <c r="R21" s="38">
+        <v>17347</v>
+      </c>
+      <c r="S21" s="37">
+        <v>448</v>
+      </c>
+      <c r="T21" s="38">
+        <v>2723</v>
+      </c>
+      <c r="U21" s="38">
+        <v>87</v>
+      </c>
+      <c r="V21" s="38">
+        <v>11175</v>
+      </c>
+      <c r="W21" s="36">
+        <v>440336</v>
+      </c>
+      <c r="X21" s="38">
+        <v>17160</v>
+      </c>
+      <c r="Y21" s="37">
+        <v>503</v>
+      </c>
+      <c r="Z21" s="38">
+        <v>3246</v>
+      </c>
+      <c r="AA21" s="44">
+        <v>101</v>
+      </c>
+      <c r="AB21" s="37">
+        <v>6991</v>
+      </c>
+      <c r="AC21" s="36">
+        <v>429387</v>
+      </c>
+      <c r="AD21" s="38">
+        <v>17260</v>
+      </c>
+      <c r="AE21" s="37">
+        <v>677</v>
+      </c>
+      <c r="AF21" s="38">
+        <v>5878</v>
+      </c>
+      <c r="AG21" s="44">
+        <v>63</v>
+      </c>
+      <c r="AH21" s="37">
+        <v>6236</v>
+      </c>
+      <c r="AI21" s="32">
+        <v>431548</v>
+      </c>
+      <c r="AJ21" s="5">
+        <v>17277</v>
+      </c>
+      <c r="AK21" s="5">
+        <v>648</v>
+      </c>
+      <c r="AL21" s="5">
+        <v>9378</v>
+      </c>
+      <c r="AM21" s="5">
+        <v>78</v>
+      </c>
+      <c r="AN21" s="5">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="H22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="J22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="K22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L22" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="M22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="O22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="P22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q22" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="R22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="S22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="T22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="U22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="W22" s="36">
+        <v>19070</v>
+      </c>
+      <c r="X22" s="37">
+        <v>704</v>
+      </c>
+      <c r="Y22" s="37">
+        <v>33</v>
+      </c>
+      <c r="Z22" s="37">
+        <v>204</v>
+      </c>
+      <c r="AA22" s="37">
+        <v>4</v>
+      </c>
+      <c r="AB22" s="37">
+        <v>214</v>
+      </c>
+      <c r="AC22" s="36">
+        <v>19940</v>
+      </c>
+      <c r="AD22" s="37">
+        <v>1044</v>
+      </c>
+      <c r="AE22" s="37">
+        <v>37</v>
+      </c>
+      <c r="AF22" s="37">
+        <v>471</v>
+      </c>
+      <c r="AG22" s="37">
+        <v>4</v>
+      </c>
+      <c r="AH22" s="37">
+        <v>187</v>
+      </c>
+      <c r="AI22" s="32">
+        <v>20778</v>
+      </c>
+      <c r="AJ22" s="5">
+        <v>1169</v>
+      </c>
+      <c r="AK22" s="5">
+        <v>35</v>
+      </c>
+      <c r="AL22" s="5">
+        <v>673</v>
+      </c>
+      <c r="AM22" s="5">
+        <v>4</v>
+      </c>
+      <c r="AN22" s="5">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G23" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="H23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="J23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="K23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="L23" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="M23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N23" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="O23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="P23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q23" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="R23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="S23" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="T23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="U23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="V23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="W23" s="42">
+        <v>72567</v>
+      </c>
+      <c r="X23" s="41">
+        <v>1367</v>
+      </c>
+      <c r="Y23" s="45">
+        <v>381</v>
+      </c>
+      <c r="Z23" s="41">
+        <v>917</v>
+      </c>
+      <c r="AA23" s="45">
+        <v>636</v>
+      </c>
+      <c r="AB23" s="41">
+        <v>19381</v>
+      </c>
+      <c r="AC23" s="42">
+        <v>69245</v>
+      </c>
+      <c r="AD23" s="41">
+        <v>1250</v>
+      </c>
+      <c r="AE23" s="45">
+        <v>369</v>
+      </c>
+      <c r="AF23" s="41">
+        <v>902</v>
+      </c>
+      <c r="AG23" s="45">
+        <v>606</v>
+      </c>
+      <c r="AH23" s="41">
+        <v>21195</v>
+      </c>
+      <c r="AI23" s="33">
+        <v>75659</v>
+      </c>
+      <c r="AJ23" s="9">
+        <v>1184</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>352</v>
+      </c>
+      <c r="AL23" s="9">
+        <v>894</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>573</v>
+      </c>
+      <c r="AN23" s="9">
+        <v>22710</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="12.75">
+      <c r="A24" s="19"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="19"/>
+      <c r="L24" s="19"/>
+      <c r="M24" s="19"/>
+      <c r="N24" s="19"/>
+      <c r="O24" s="19"/>
+      <c r="P24" s="19"/>
+      <c r="Q24" s="19"/>
+      <c r="R24" s="19"/>
+      <c r="S24" s="19"/>
+      <c r="T24" s="19"/>
+      <c r="U24" s="19"/>
+      <c r="V24" s="19"/>
+      <c r="W24" s="19"/>
+      <c r="X24" s="19"/>
+      <c r="Y24" s="19"/>
+      <c r="Z24" s="19"/>
+      <c r="AA24" s="19"/>
+      <c r="AB24" s="19"/>
+      <c r="AC24" s="19"/>
+      <c r="AD24" s="19"/>
+      <c r="AE24" s="19"/>
+      <c r="AF24" s="19"/>
+      <c r="AG24" s="19"/>
+      <c r="AH24" s="19"/>
+      <c r="AI24" s="19"/>
+      <c r="AJ24" s="19"/>
+      <c r="AK24" s="19"/>
+      <c r="AL24" s="30"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="AK25" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL25" s="30"/>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="103"/>
+      <c r="B26" s="103">
+        <v>2018</v>
+      </c>
+      <c r="C26" s="103"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="103"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="103"/>
+      <c r="H26" s="103">
+        <v>2019</v>
+      </c>
+      <c r="I26" s="103"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="103"/>
+      <c r="L26" s="103"/>
+      <c r="M26" s="103"/>
+      <c r="N26" s="103">
+        <v>2020</v>
+      </c>
+      <c r="O26" s="103"/>
+      <c r="P26" s="103"/>
+      <c r="Q26" s="103"/>
+      <c r="R26" s="103"/>
+      <c r="S26" s="103"/>
+      <c r="T26" s="103">
+        <v>2021</v>
+      </c>
+      <c r="U26" s="103"/>
+      <c r="V26" s="103"/>
+      <c r="W26" s="103"/>
+      <c r="X26" s="103"/>
+      <c r="Y26" s="103"/>
+      <c r="Z26" s="103">
+        <v>2022</v>
+      </c>
+      <c r="AA26" s="103"/>
+      <c r="AB26" s="103"/>
+      <c r="AC26" s="103"/>
+      <c r="AD26" s="103"/>
+      <c r="AE26" s="103"/>
+      <c r="AF26" s="103">
+        <v>2023</v>
+      </c>
+      <c r="AG26" s="103"/>
+      <c r="AH26" s="103"/>
+      <c r="AI26" s="103"/>
+      <c r="AJ26" s="103"/>
+      <c r="AK26" s="104"/>
+      <c r="AL26" s="30"/>
+    </row>
+    <row r="27" spans="1:40" ht="32.25" customHeight="1">
+      <c r="A27" s="103"/>
+      <c r="B27" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K27" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M27" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="N27" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P27" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q27" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="R27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="S27" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="T27" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="U27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="V27" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="W27" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="X27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y27" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z27" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB27" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC27" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE27" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF27" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH27" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="AI27" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AJ27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK27" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="AL27" s="30"/>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="35">
+        <v>3455517</v>
+      </c>
+      <c r="C28" s="34">
+        <v>86840</v>
+      </c>
+      <c r="D28" s="34">
+        <v>3751</v>
+      </c>
+      <c r="E28" s="34">
+        <v>236101</v>
+      </c>
+      <c r="F28" s="34">
+        <v>703</v>
+      </c>
+      <c r="G28" s="34">
+        <v>65069</v>
+      </c>
+      <c r="H28" s="35">
+        <v>3362957</v>
+      </c>
+      <c r="I28" s="34">
+        <v>74226</v>
+      </c>
+      <c r="J28" s="34">
+        <v>3623</v>
+      </c>
+      <c r="K28" s="34">
+        <v>276273</v>
+      </c>
+      <c r="L28" s="34">
+        <v>613</v>
+      </c>
+      <c r="M28" s="34">
+        <v>59201</v>
+      </c>
+      <c r="N28" s="35">
+        <v>3426786</v>
+      </c>
+      <c r="O28" s="34">
+        <v>75758</v>
+      </c>
+      <c r="P28" s="34">
+        <v>3951</v>
+      </c>
+      <c r="Q28" s="34">
+        <v>292437</v>
+      </c>
+      <c r="R28" s="34">
+        <v>550</v>
+      </c>
+      <c r="S28" s="34">
+        <v>70836</v>
+      </c>
+      <c r="T28" s="35">
+        <v>3343736</v>
+      </c>
+      <c r="U28" s="34">
+        <v>73867</v>
+      </c>
+      <c r="V28" s="34">
+        <v>3886</v>
+      </c>
+      <c r="W28" s="34">
+        <v>297120</v>
+      </c>
+      <c r="X28" s="40">
+        <v>491</v>
+      </c>
+      <c r="Y28" s="34">
+        <v>78971</v>
+      </c>
+      <c r="Z28" s="35">
+        <v>3451775</v>
+      </c>
+      <c r="AA28" s="34">
+        <v>75982</v>
+      </c>
+      <c r="AB28" s="34">
+        <v>4160</v>
+      </c>
+      <c r="AC28" s="34">
+        <v>322350</v>
+      </c>
+      <c r="AD28" s="40">
+        <v>812</v>
+      </c>
+      <c r="AE28" s="34">
+        <v>54480</v>
+      </c>
+      <c r="AF28" s="31">
+        <v>4107974</v>
+      </c>
+      <c r="AG28" s="2">
+        <v>86772</v>
+      </c>
+      <c r="AH28" s="2">
+        <v>6782</v>
+      </c>
+      <c r="AI28" s="2">
+        <v>385847</v>
+      </c>
+      <c r="AJ28" s="2">
+        <v>7997</v>
+      </c>
+      <c r="AK28" s="2">
+        <v>95526</v>
+      </c>
+      <c r="AL28" s="30"/>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="H29" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="J29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="K29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N29" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="O29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="P29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="R29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="S29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="T29" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="U29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="W29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="X29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y29" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z29" s="36">
+        <v>6663</v>
+      </c>
+      <c r="AA29" s="37">
+        <v>86</v>
+      </c>
+      <c r="AB29" s="37">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="37">
+        <v>295</v>
+      </c>
+      <c r="AD29" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE29" s="37">
+        <v>62</v>
+      </c>
+      <c r="AF29" s="32">
+        <v>38648</v>
+      </c>
+      <c r="AG29" s="5">
+        <v>394</v>
+      </c>
+      <c r="AH29" s="5">
+        <v>28</v>
+      </c>
+      <c r="AI29" s="5">
+        <v>1465</v>
+      </c>
+      <c r="AJ29" s="5">
+        <v>15</v>
+      </c>
+      <c r="AK29" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="AL29" s="30"/>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="36">
+        <v>163466</v>
+      </c>
+      <c r="C30" s="38">
+        <v>1978</v>
+      </c>
+      <c r="D30" s="37">
+        <v>69</v>
+      </c>
+      <c r="E30" s="38">
+        <v>4743</v>
+      </c>
+      <c r="F30" s="38">
         <v>2</v>
       </c>
-      <c r="Q16" s="36">
-[...65 lines deleted...]
-      <c r="AM16" s="5">
+      <c r="G30" s="38">
+        <v>7123</v>
+      </c>
+      <c r="H30" s="36">
+        <v>159497</v>
+      </c>
+      <c r="I30" s="38">
+        <v>2278</v>
+      </c>
+      <c r="J30" s="37">
+        <v>68</v>
+      </c>
+      <c r="K30" s="38">
+        <v>7228</v>
+      </c>
+      <c r="L30" s="38">
         <v>1</v>
       </c>
-      <c r="AN16" s="5">
-[...13 lines deleted...]
-      <c r="D17" s="5">
+      <c r="M30" s="38">
+        <v>5415</v>
+      </c>
+      <c r="N30" s="36">
+        <v>154463</v>
+      </c>
+      <c r="O30" s="38">
+        <v>2298</v>
+      </c>
+      <c r="P30" s="37">
+        <v>78</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>8313</v>
+      </c>
+      <c r="R30" s="38">
         <v>1</v>
       </c>
-      <c r="E17" s="5">
+      <c r="S30" s="38">
+        <v>4783</v>
+      </c>
+      <c r="T30" s="36">
+        <v>147830</v>
+      </c>
+      <c r="U30" s="38">
+        <v>2210</v>
+      </c>
+      <c r="V30" s="37">
+        <v>82</v>
+      </c>
+      <c r="W30" s="38">
+        <v>8856</v>
+      </c>
+      <c r="X30" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y30" s="38">
+        <v>4456</v>
+      </c>
+      <c r="Z30" s="36">
+        <v>152063</v>
+      </c>
+      <c r="AA30" s="38">
+        <v>2196</v>
+      </c>
+      <c r="AB30" s="37">
+        <v>84</v>
+      </c>
+      <c r="AC30" s="38">
+        <v>9820</v>
+      </c>
+      <c r="AD30" s="37">
+        <v>11</v>
+      </c>
+      <c r="AE30" s="38">
+        <v>4224</v>
+      </c>
+      <c r="AF30" s="32">
+        <v>176356</v>
+      </c>
+      <c r="AG30" s="5">
+        <v>2577</v>
+      </c>
+      <c r="AH30" s="5">
+        <v>161</v>
+      </c>
+      <c r="AI30" s="5">
+        <v>11873</v>
+      </c>
+      <c r="AJ30" s="5">
+        <v>43</v>
+      </c>
+      <c r="AK30" s="5">
+        <v>4211</v>
+      </c>
+      <c r="AL30" s="30"/>
+    </row>
+    <row r="31" spans="1:40">
+      <c r="A31" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="36">
+        <v>113922</v>
+      </c>
+      <c r="C31" s="37">
+        <v>1023</v>
+      </c>
+      <c r="D31" s="37">
+        <v>298</v>
+      </c>
+      <c r="E31" s="38">
+        <v>32317</v>
+      </c>
+      <c r="F31" s="38">
+        <v>7</v>
+      </c>
+      <c r="G31" s="37">
+        <v>1662</v>
+      </c>
+      <c r="H31" s="36">
+        <v>104473</v>
+      </c>
+      <c r="I31" s="37">
+        <v>1032</v>
+      </c>
+      <c r="J31" s="37">
+        <v>253</v>
+      </c>
+      <c r="K31" s="38">
+        <v>35600</v>
+      </c>
+      <c r="L31" s="38">
+        <v>6</v>
+      </c>
+      <c r="M31" s="37">
+        <v>1486</v>
+      </c>
+      <c r="N31" s="36">
+        <v>98252</v>
+      </c>
+      <c r="O31" s="37">
+        <v>985</v>
+      </c>
+      <c r="P31" s="37">
+        <v>225</v>
+      </c>
+      <c r="Q31" s="38">
+        <v>34849</v>
+      </c>
+      <c r="R31" s="38">
         <v>4</v>
       </c>
-      <c r="F17" s="5" t="s">
-[...258 lines deleted...]
-      <c r="K19" s="38">
+      <c r="S31" s="37">
+        <v>1385</v>
+      </c>
+      <c r="T31" s="36">
+        <v>92377</v>
+      </c>
+      <c r="U31" s="37">
+        <v>952</v>
+      </c>
+      <c r="V31" s="37">
+        <v>198</v>
+      </c>
+      <c r="W31" s="38">
+        <v>33653</v>
+      </c>
+      <c r="X31" s="37">
         <v>4</v>
       </c>
-      <c r="L19" s="36">
-[...324 lines deleted...]
-      <c r="AM21" s="5">
+      <c r="Y31" s="38">
+        <v>1320</v>
+      </c>
+      <c r="Z31" s="36">
+        <v>94541</v>
+      </c>
+      <c r="AA31" s="37">
+        <v>1000</v>
+      </c>
+      <c r="AB31" s="37">
+        <v>191</v>
+      </c>
+      <c r="AC31" s="38">
+        <v>35798</v>
+      </c>
+      <c r="AD31" s="37">
         <v>3</v>
       </c>
-      <c r="AN21" s="5">
-[...34 lines deleted...]
-      <c r="K22" s="38">
+      <c r="AE31" s="38">
+        <v>1300</v>
+      </c>
+      <c r="AF31" s="32">
+        <v>137083</v>
+      </c>
+      <c r="AG31" s="5">
+        <v>1196</v>
+      </c>
+      <c r="AH31" s="5">
+        <v>272</v>
+      </c>
+      <c r="AI31" s="5">
+        <v>42519</v>
+      </c>
+      <c r="AJ31" s="5">
+        <v>75</v>
+      </c>
+      <c r="AK31" s="5">
+        <v>1292</v>
+      </c>
+      <c r="AL31" s="30"/>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="36">
+        <v>465647</v>
+      </c>
+      <c r="C32" s="38">
+        <v>8443</v>
+      </c>
+      <c r="D32" s="37">
+        <v>355</v>
+      </c>
+      <c r="E32" s="38">
+        <v>7284</v>
+      </c>
+      <c r="F32" s="38">
         <v>6</v>
       </c>
-      <c r="L22" s="36">
-[...909 lines deleted...]
-      </c>
       <c r="G32" s="38">
-        <v>7123</v>
+        <v>1217</v>
       </c>
       <c r="H32" s="36">
-        <v>159497</v>
+        <v>467898</v>
       </c>
       <c r="I32" s="38">
-        <v>2278</v>
+        <v>11272</v>
       </c>
       <c r="J32" s="37">
-        <v>68</v>
+        <v>367</v>
       </c>
       <c r="K32" s="38">
-        <v>7228</v>
+        <v>11793</v>
       </c>
       <c r="L32" s="38">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M32" s="38">
-        <v>5415</v>
+        <v>2156</v>
       </c>
       <c r="N32" s="36">
-        <v>154463</v>
+        <v>457110</v>
       </c>
       <c r="O32" s="38">
-        <v>2298</v>
+        <v>12403</v>
       </c>
       <c r="P32" s="37">
-        <v>78</v>
+        <v>360</v>
       </c>
       <c r="Q32" s="38">
-        <v>8313</v>
+        <v>14145</v>
       </c>
       <c r="R32" s="38">
         <v>1</v>
       </c>
       <c r="S32" s="38">
-        <v>4783</v>
+        <v>1987</v>
       </c>
       <c r="T32" s="36">
-        <v>147830</v>
+        <v>445664</v>
       </c>
       <c r="U32" s="38">
-        <v>2210</v>
+        <v>12402</v>
       </c>
       <c r="V32" s="37">
-        <v>82</v>
+        <v>402</v>
       </c>
       <c r="W32" s="38">
-        <v>8856</v>
-[...1 lines deleted...]
-      <c r="X32" s="37" t="s">
+        <v>16069</v>
+      </c>
+      <c r="X32" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="38">
+        <v>1876</v>
+      </c>
+      <c r="Z32" s="36">
+        <v>450514</v>
+      </c>
+      <c r="AA32" s="38">
+        <v>12767</v>
+      </c>
+      <c r="AB32" s="37">
+        <v>435</v>
+      </c>
+      <c r="AC32" s="38">
+        <v>17629</v>
+      </c>
+      <c r="AD32" s="37">
+        <v>31</v>
+      </c>
+      <c r="AE32" s="38">
+        <v>1857</v>
+      </c>
+      <c r="AF32" s="32">
+        <v>486559</v>
+      </c>
+      <c r="AG32" s="5">
+        <v>14137</v>
+      </c>
+      <c r="AH32" s="5">
+        <v>691</v>
+      </c>
+      <c r="AI32" s="5">
+        <v>21175</v>
+      </c>
+      <c r="AJ32" s="5">
+        <v>369</v>
+      </c>
+      <c r="AK32" s="5">
+        <v>1829</v>
+      </c>
+      <c r="AL32" s="30"/>
+    </row>
+    <row r="33" spans="1:38">
+      <c r="A33" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="36">
+        <v>101027</v>
+      </c>
+      <c r="C33" s="38">
+        <v>2862</v>
+      </c>
+      <c r="D33" s="37">
+        <v>160</v>
+      </c>
+      <c r="E33" s="38">
+        <v>9339</v>
+      </c>
+      <c r="F33" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="38">
+        <v>1096</v>
+      </c>
+      <c r="H33" s="36">
+        <v>95228</v>
+      </c>
+      <c r="I33" s="38">
+        <v>3214</v>
+      </c>
+      <c r="J33" s="37">
+        <v>124</v>
+      </c>
+      <c r="K33" s="38">
+        <v>10842</v>
+      </c>
+      <c r="L33" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M33" s="38">
+        <v>1031</v>
+      </c>
+      <c r="N33" s="36">
+        <v>89789</v>
+      </c>
+      <c r="O33" s="38">
+        <v>3169</v>
+      </c>
+      <c r="P33" s="37">
+        <v>116</v>
+      </c>
+      <c r="Q33" s="38">
+        <v>10800</v>
+      </c>
+      <c r="R33" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="Y32" s="38">
-[...96 lines deleted...]
-        <v>1385</v>
+      <c r="S33" s="38">
+        <v>945</v>
       </c>
       <c r="T33" s="36">
-        <v>92377</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>83078</v>
+      </c>
+      <c r="U33" s="38">
+        <v>3022</v>
       </c>
       <c r="V33" s="37">
-        <v>198</v>
+        <v>102</v>
       </c>
       <c r="W33" s="38">
-        <v>33653</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>10282</v>
+      </c>
+      <c r="X33" s="37" t="s">
+        <v>53</v>
       </c>
       <c r="Y33" s="38">
-        <v>1320</v>
+        <v>876</v>
       </c>
       <c r="Z33" s="36">
-        <v>94541</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>83133</v>
+      </c>
+      <c r="AA33" s="38">
+        <v>3123</v>
       </c>
       <c r="AB33" s="37">
-        <v>191</v>
+        <v>104</v>
       </c>
       <c r="AC33" s="38">
-        <v>35798</v>
+        <v>11033</v>
       </c>
       <c r="AD33" s="37">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1300</v>
+        <v>1</v>
+      </c>
+      <c r="AE33" s="37">
+        <v>833</v>
       </c>
       <c r="AF33" s="32">
-        <v>137083</v>
+        <v>111024</v>
       </c>
       <c r="AG33" s="5">
-        <v>1196</v>
+        <v>3366</v>
       </c>
       <c r="AH33" s="5">
-        <v>272</v>
+        <v>207</v>
       </c>
       <c r="AI33" s="5">
-        <v>42519</v>
+        <v>13540</v>
       </c>
       <c r="AJ33" s="5">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="AK33" s="5">
-        <v>1292</v>
+        <v>826</v>
       </c>
       <c r="AL33" s="30"/>
     </row>
-    <row r="34" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:38">
       <c r="A34" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B34" s="36">
-        <v>465647</v>
+        <v>102985</v>
       </c>
       <c r="C34" s="38">
-        <v>8443</v>
+        <v>2624</v>
       </c>
       <c r="D34" s="37">
-        <v>355</v>
+        <v>27</v>
       </c>
       <c r="E34" s="38">
-        <v>7284</v>
+        <v>9773</v>
       </c>
       <c r="F34" s="38">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G34" s="38">
-        <v>1217</v>
+        <v>1060</v>
       </c>
       <c r="H34" s="36">
-        <v>467898</v>
+        <v>98902</v>
       </c>
       <c r="I34" s="38">
-        <v>11272</v>
+        <v>2774</v>
       </c>
       <c r="J34" s="37">
-        <v>367</v>
+        <v>31</v>
       </c>
       <c r="K34" s="38">
-        <v>11793</v>
+        <v>11519</v>
       </c>
       <c r="L34" s="38">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M34" s="38">
-        <v>2156</v>
+        <v>865</v>
       </c>
       <c r="N34" s="36">
-        <v>457110</v>
+        <v>96479</v>
       </c>
       <c r="O34" s="38">
-        <v>12403</v>
+        <v>2701</v>
       </c>
       <c r="P34" s="37">
-        <v>360</v>
+        <v>34</v>
       </c>
       <c r="Q34" s="38">
-        <v>14145</v>
+        <v>11718</v>
       </c>
       <c r="R34" s="38">
         <v>1</v>
       </c>
       <c r="S34" s="38">
-        <v>1987</v>
+        <v>837</v>
       </c>
       <c r="T34" s="36">
-        <v>445664</v>
+        <v>92091</v>
       </c>
       <c r="U34" s="38">
-        <v>12402</v>
+        <v>2583</v>
       </c>
       <c r="V34" s="37">
-        <v>402</v>
+        <v>30</v>
       </c>
       <c r="W34" s="38">
-        <v>16069</v>
+        <v>11937</v>
       </c>
       <c r="X34" s="37">
         <v>1</v>
       </c>
       <c r="Y34" s="38">
-        <v>1876</v>
+        <v>819</v>
       </c>
       <c r="Z34" s="36">
-        <v>450514</v>
+        <v>94001</v>
       </c>
       <c r="AA34" s="38">
-        <v>12767</v>
+        <v>2643</v>
       </c>
       <c r="AB34" s="37">
-        <v>435</v>
+        <v>37</v>
       </c>
       <c r="AC34" s="38">
-        <v>17629</v>
+        <v>13753</v>
       </c>
       <c r="AD34" s="37">
+        <v>40</v>
+      </c>
+      <c r="AE34" s="37">
+        <v>826</v>
+      </c>
+      <c r="AF34" s="32">
+        <v>124199</v>
+      </c>
+      <c r="AG34" s="5">
+        <v>3063</v>
+      </c>
+      <c r="AH34" s="5">
+        <v>64</v>
+      </c>
+      <c r="AI34" s="5">
+        <v>17157</v>
+      </c>
+      <c r="AJ34" s="5">
+        <v>92</v>
+      </c>
+      <c r="AK34" s="5">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38">
+      <c r="A35" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="36">
+        <v>183310</v>
+      </c>
+      <c r="C35" s="38">
+        <v>3338</v>
+      </c>
+      <c r="D35" s="37">
+        <v>99</v>
+      </c>
+      <c r="E35" s="38">
+        <v>5459</v>
+      </c>
+      <c r="F35" s="38">
+        <v>2</v>
+      </c>
+      <c r="G35" s="38">
+        <v>3474</v>
+      </c>
+      <c r="H35" s="36">
+        <v>185025</v>
+      </c>
+      <c r="I35" s="38">
+        <v>3704</v>
+      </c>
+      <c r="J35" s="37">
+        <v>98</v>
+      </c>
+      <c r="K35" s="38">
+        <v>6485</v>
+      </c>
+      <c r="L35" s="38">
+        <v>1</v>
+      </c>
+      <c r="M35" s="38">
+        <v>3216</v>
+      </c>
+      <c r="N35" s="36">
+        <v>185829</v>
+      </c>
+      <c r="O35" s="38">
+        <v>3687</v>
+      </c>
+      <c r="P35" s="37">
+        <v>99</v>
+      </c>
+      <c r="Q35" s="38">
+        <v>7178</v>
+      </c>
+      <c r="R35" s="38">
+        <v>1</v>
+      </c>
+      <c r="S35" s="38">
+        <v>2846</v>
+      </c>
+      <c r="T35" s="36">
+        <v>181735</v>
+      </c>
+      <c r="U35" s="38">
+        <v>3524</v>
+      </c>
+      <c r="V35" s="37">
+        <v>103</v>
+      </c>
+      <c r="W35" s="38">
+        <v>7615</v>
+      </c>
+      <c r="X35" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="38">
+        <v>2643</v>
+      </c>
+      <c r="Z35" s="36">
+        <v>188776</v>
+      </c>
+      <c r="AA35" s="38">
+        <v>3566</v>
+      </c>
+      <c r="AB35" s="37">
+        <v>109</v>
+      </c>
+      <c r="AC35" s="38">
+        <v>8707</v>
+      </c>
+      <c r="AD35" s="37">
+        <v>18</v>
+      </c>
+      <c r="AE35" s="38">
+        <v>2549</v>
+      </c>
+      <c r="AF35" s="32">
+        <v>228103</v>
+      </c>
+      <c r="AG35" s="5">
+        <v>4502</v>
+      </c>
+      <c r="AH35" s="5">
+        <v>329</v>
+      </c>
+      <c r="AI35" s="5">
+        <v>11849</v>
+      </c>
+      <c r="AJ35" s="5">
+        <v>81</v>
+      </c>
+      <c r="AK35" s="5">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38">
+      <c r="A36" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="H36" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="I36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="J36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="K36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N36" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="O36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="P36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="R36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="S36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="T36" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="U36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="W36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="X36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y36" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z36" s="36">
+        <v>9224</v>
+      </c>
+      <c r="AA36" s="37">
+        <v>283</v>
+      </c>
+      <c r="AB36" s="37">
+        <v>8</v>
+      </c>
+      <c r="AC36" s="37">
+        <v>409</v>
+      </c>
+      <c r="AD36" s="37">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="37">
+        <v>49</v>
+      </c>
+      <c r="AF36" s="32">
+        <v>39830</v>
+      </c>
+      <c r="AG36" s="5">
+        <v>1211</v>
+      </c>
+      <c r="AH36" s="5">
+        <v>73</v>
+      </c>
+      <c r="AI36" s="5">
+        <v>1715</v>
+      </c>
+      <c r="AJ36" s="5">
+        <v>39</v>
+      </c>
+      <c r="AK36" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38">
+      <c r="A37" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="36">
+        <v>268190</v>
+      </c>
+      <c r="C37" s="38">
+        <v>5652</v>
+      </c>
+      <c r="D37" s="37">
+        <v>135</v>
+      </c>
+      <c r="E37" s="38">
+        <v>6990</v>
+      </c>
+      <c r="F37" s="38">
+        <v>4</v>
+      </c>
+      <c r="G37" s="38">
+        <v>6231</v>
+      </c>
+      <c r="H37" s="36">
+        <v>260723</v>
+      </c>
+      <c r="I37" s="38">
+        <v>6439</v>
+      </c>
+      <c r="J37" s="37">
+        <v>120</v>
+      </c>
+      <c r="K37" s="38">
+        <v>9730</v>
+      </c>
+      <c r="L37" s="38">
+        <v>4</v>
+      </c>
+      <c r="M37" s="38">
+        <v>5369</v>
+      </c>
+      <c r="N37" s="36">
+        <v>257455</v>
+      </c>
+      <c r="O37" s="38">
+        <v>6561</v>
+      </c>
+      <c r="P37" s="37">
+        <v>127</v>
+      </c>
+      <c r="Q37" s="38">
+        <v>10690</v>
+      </c>
+      <c r="R37" s="38">
+        <v>3</v>
+      </c>
+      <c r="S37" s="38">
+        <v>5007</v>
+      </c>
+      <c r="T37" s="36">
+        <v>251287</v>
+      </c>
+      <c r="U37" s="38">
+        <v>6335</v>
+      </c>
+      <c r="V37" s="37">
+        <v>127</v>
+      </c>
+      <c r="W37" s="38">
+        <v>11518</v>
+      </c>
+      <c r="X37" s="37">
+        <v>3</v>
+      </c>
+      <c r="Y37" s="38">
+        <v>4745</v>
+      </c>
+      <c r="Z37" s="36">
+        <v>257803</v>
+      </c>
+      <c r="AA37" s="38">
+        <v>6339</v>
+      </c>
+      <c r="AB37" s="37">
+        <v>134</v>
+      </c>
+      <c r="AC37" s="38">
+        <v>12448</v>
+      </c>
+      <c r="AD37" s="37">
+        <v>45</v>
+      </c>
+      <c r="AE37" s="38">
+        <v>4633</v>
+      </c>
+      <c r="AF37" s="32">
+        <v>285778</v>
+      </c>
+      <c r="AG37" s="5">
+        <v>6698</v>
+      </c>
+      <c r="AH37" s="5">
+        <v>275</v>
+      </c>
+      <c r="AI37" s="5">
+        <v>14215</v>
+      </c>
+      <c r="AJ37" s="5">
+        <v>134</v>
+      </c>
+      <c r="AK37" s="5">
+        <v>4607</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38">
+      <c r="A38" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="36">
+        <v>158361</v>
+      </c>
+      <c r="C38" s="38">
+        <v>4279</v>
+      </c>
+      <c r="D38" s="37">
         <v>31</v>
       </c>
-      <c r="AE34" s="38">
-[...110 lines deleted...]
-      <c r="AD35" s="37">
+      <c r="E38" s="38">
+        <v>7614</v>
+      </c>
+      <c r="F38" s="38">
+        <v>10</v>
+      </c>
+      <c r="G38" s="38">
+        <v>1211</v>
+      </c>
+      <c r="H38" s="36">
+        <v>151466</v>
+      </c>
+      <c r="I38" s="38">
+        <v>4424</v>
+      </c>
+      <c r="J38" s="37">
+        <v>31</v>
+      </c>
+      <c r="K38" s="38">
+        <v>8991</v>
+      </c>
+      <c r="L38" s="38">
+        <v>13</v>
+      </c>
+      <c r="M38" s="38">
+        <v>1244</v>
+      </c>
+      <c r="N38" s="36">
+        <v>148912</v>
+      </c>
+      <c r="O38" s="38">
+        <v>4348</v>
+      </c>
+      <c r="P38" s="37">
+        <v>29</v>
+      </c>
+      <c r="Q38" s="38">
+        <v>9281</v>
+      </c>
+      <c r="R38" s="38">
+        <v>13</v>
+      </c>
+      <c r="S38" s="38">
+        <v>1191</v>
+      </c>
+      <c r="T38" s="36">
+        <v>144721</v>
+      </c>
+      <c r="U38" s="38">
+        <v>4139</v>
+      </c>
+      <c r="V38" s="37">
+        <v>22</v>
+      </c>
+      <c r="W38" s="38">
+        <v>9160</v>
+      </c>
+      <c r="X38" s="37">
+        <v>3</v>
+      </c>
+      <c r="Y38" s="38">
+        <v>1164</v>
+      </c>
+      <c r="Z38" s="36">
+        <v>149022</v>
+      </c>
+      <c r="AA38" s="38">
+        <v>4196</v>
+      </c>
+      <c r="AB38" s="37">
+        <v>29</v>
+      </c>
+      <c r="AC38" s="38">
+        <v>9973</v>
+      </c>
+      <c r="AD38" s="37">
+        <v>10</v>
+      </c>
+      <c r="AE38" s="38">
+        <v>1154</v>
+      </c>
+      <c r="AF38" s="32">
+        <v>179498</v>
+      </c>
+      <c r="AG38" s="5">
+        <v>4756</v>
+      </c>
+      <c r="AH38" s="5">
+        <v>59</v>
+      </c>
+      <c r="AI38" s="5">
+        <v>12181</v>
+      </c>
+      <c r="AJ38" s="5">
+        <v>75</v>
+      </c>
+      <c r="AK38" s="5">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38">
+      <c r="A39" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="36">
+        <v>100471</v>
+      </c>
+      <c r="C39" s="37">
+        <v>1021</v>
+      </c>
+      <c r="D39" s="37">
+        <v>192</v>
+      </c>
+      <c r="E39" s="38">
+        <v>10649</v>
+      </c>
+      <c r="F39" s="38">
+        <v>2</v>
+      </c>
+      <c r="G39" s="37">
+        <v>277</v>
+      </c>
+      <c r="H39" s="36">
+        <v>96290</v>
+      </c>
+      <c r="I39" s="37">
+        <v>1153</v>
+      </c>
+      <c r="J39" s="37">
+        <v>178</v>
+      </c>
+      <c r="K39" s="38">
+        <v>14511</v>
+      </c>
+      <c r="L39" s="38">
+        <v>2</v>
+      </c>
+      <c r="M39" s="37">
+        <v>293</v>
+      </c>
+      <c r="N39" s="36">
+        <v>91215</v>
+      </c>
+      <c r="O39" s="37">
+        <v>1110</v>
+      </c>
+      <c r="P39" s="37">
+        <v>162</v>
+      </c>
+      <c r="Q39" s="38">
+        <v>15858</v>
+      </c>
+      <c r="R39" s="38">
         <v>1</v>
       </c>
-      <c r="AE35" s="37">
-[...14 lines deleted...]
-      <c r="AJ35" s="5">
+      <c r="S39" s="37">
+        <v>260</v>
+      </c>
+      <c r="T39" s="36">
+        <v>85110</v>
+      </c>
+      <c r="U39" s="37">
+        <v>1038</v>
+      </c>
+      <c r="V39" s="37">
+        <v>153</v>
+      </c>
+      <c r="W39" s="38">
+        <v>15579</v>
+      </c>
+      <c r="X39" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="38">
+        <v>255</v>
+      </c>
+      <c r="Z39" s="36">
+        <v>86651</v>
+      </c>
+      <c r="AA39" s="37">
+        <v>1044</v>
+      </c>
+      <c r="AB39" s="37">
+        <v>152</v>
+      </c>
+      <c r="AC39" s="38">
+        <v>17501</v>
+      </c>
+      <c r="AD39" s="37">
+        <v>5</v>
+      </c>
+      <c r="AE39" s="37">
+        <v>245</v>
+      </c>
+      <c r="AF39" s="32">
+        <v>116557</v>
+      </c>
+      <c r="AG39" s="5">
+        <v>1180</v>
+      </c>
+      <c r="AH39" s="5">
+        <v>191</v>
+      </c>
+      <c r="AI39" s="5">
+        <v>21249</v>
+      </c>
+      <c r="AJ39" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK39" s="5">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38">
+      <c r="A40" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="36">
+        <v>67775</v>
+      </c>
+      <c r="C40" s="38">
+        <v>1953</v>
+      </c>
+      <c r="D40" s="37">
+        <v>64</v>
+      </c>
+      <c r="E40" s="38">
+        <v>68173</v>
+      </c>
+      <c r="F40" s="38">
+        <v>13</v>
+      </c>
+      <c r="G40" s="38">
+        <v>2277</v>
+      </c>
+      <c r="H40" s="36">
+        <v>58583</v>
+      </c>
+      <c r="I40" s="38">
+        <v>2028</v>
+      </c>
+      <c r="J40" s="37">
         <v>80</v>
       </c>
-      <c r="AK35" s="5">
-[...5 lines deleted...]
-      <c r="A36" s="4" t="s">
+      <c r="K40" s="38">
+        <v>73821</v>
+      </c>
+      <c r="L40" s="38">
+        <v>6</v>
+      </c>
+      <c r="M40" s="38">
+        <v>1964</v>
+      </c>
+      <c r="N40" s="36">
+        <v>53846</v>
+      </c>
+      <c r="O40" s="38">
+        <v>1934</v>
+      </c>
+      <c r="P40" s="37">
+        <v>272</v>
+      </c>
+      <c r="Q40" s="38">
+        <v>73128</v>
+      </c>
+      <c r="R40" s="38">
         <v>5</v>
       </c>
-      <c r="B36" s="36">
-[...11 lines deleted...]
-      <c r="F36" s="38">
+      <c r="S40" s="38">
+        <v>1853</v>
+      </c>
+      <c r="T40" s="36">
+        <v>50133</v>
+      </c>
+      <c r="U40" s="38">
+        <v>1807</v>
+      </c>
+      <c r="V40" s="37">
+        <v>214</v>
+      </c>
+      <c r="W40" s="38">
+        <v>71736</v>
+      </c>
+      <c r="X40" s="37">
         <v>1</v>
       </c>
-      <c r="G36" s="38">
-[...504 lines deleted...]
-      </c>
       <c r="Y40" s="38">
-        <v>1164</v>
+        <v>1758</v>
       </c>
       <c r="Z40" s="36">
-        <v>149022</v>
+        <v>49768</v>
       </c>
       <c r="AA40" s="38">
-        <v>4196</v>
+        <v>1830</v>
       </c>
       <c r="AB40" s="37">
-        <v>29</v>
+        <v>208</v>
       </c>
       <c r="AC40" s="38">
-        <v>9973</v>
+        <v>74303</v>
       </c>
       <c r="AD40" s="37">
         <v>10</v>
       </c>
       <c r="AE40" s="38">
-        <v>1154</v>
+        <v>1713</v>
       </c>
       <c r="AF40" s="32">
-        <v>179498</v>
+        <v>69968</v>
       </c>
       <c r="AG40" s="5">
-        <v>4756</v>
+        <v>1997</v>
       </c>
       <c r="AH40" s="5">
-        <v>59</v>
+        <v>235</v>
       </c>
       <c r="AI40" s="5">
-        <v>12181</v>
+        <v>87495</v>
       </c>
       <c r="AJ40" s="5">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="AK40" s="5">
-        <v>1139</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:38" x14ac:dyDescent="0.2">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B41" s="36">
-        <v>100471</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>358561</v>
+      </c>
+      <c r="C41" s="38">
+        <v>23126</v>
       </c>
       <c r="D41" s="37">
-        <v>192</v>
+        <v>412</v>
       </c>
       <c r="E41" s="38">
-        <v>10649</v>
-[...1 lines deleted...]
-      <c r="F41" s="38">
+        <v>14864</v>
+      </c>
+      <c r="F41" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G41" s="38">
+        <v>4782</v>
+      </c>
+      <c r="H41" s="36">
+        <v>210597</v>
+      </c>
+      <c r="I41" s="38">
+        <v>1997</v>
+      </c>
+      <c r="J41" s="37">
+        <v>274</v>
+      </c>
+      <c r="K41" s="38">
+        <v>10166</v>
+      </c>
+      <c r="L41" s="38">
+        <v>3</v>
+      </c>
+      <c r="M41" s="38">
+        <v>3772</v>
+      </c>
+      <c r="N41" s="36">
+        <v>183462</v>
+      </c>
+      <c r="O41" s="38">
+        <v>1657</v>
+      </c>
+      <c r="P41" s="37">
+        <v>223</v>
+      </c>
+      <c r="Q41" s="38">
+        <v>8256</v>
+      </c>
+      <c r="R41" s="38">
         <v>2</v>
       </c>
-      <c r="G41" s="37">
-[...36 lines deleted...]
-        <v>260</v>
+      <c r="S41" s="38">
+        <v>3471</v>
       </c>
       <c r="T41" s="36">
-        <v>85110</v>
-[...2 lines deleted...]
-        <v>1038</v>
+        <v>156594</v>
+      </c>
+      <c r="U41" s="38">
+        <v>1351</v>
       </c>
       <c r="V41" s="37">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="W41" s="38">
-        <v>15579</v>
+        <v>6514</v>
       </c>
       <c r="X41" s="37">
         <v>1</v>
       </c>
       <c r="Y41" s="38">
-        <v>255</v>
+        <v>3249</v>
       </c>
       <c r="Z41" s="36">
-        <v>86651</v>
-[...2 lines deleted...]
-        <v>1044</v>
+        <v>144744</v>
+      </c>
+      <c r="AA41" s="38">
+        <v>1241</v>
       </c>
       <c r="AB41" s="37">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="AC41" s="38">
-        <v>17501</v>
+        <v>5840</v>
       </c>
       <c r="AD41" s="37">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="38">
+        <v>3124</v>
+      </c>
+      <c r="AF41" s="32">
+        <v>131153</v>
+      </c>
+      <c r="AG41" s="5">
+        <v>1117</v>
+      </c>
+      <c r="AH41" s="5">
+        <v>146</v>
+      </c>
+      <c r="AI41" s="5">
+        <v>5113</v>
+      </c>
+      <c r="AJ41" s="5">
+        <v>1</v>
+      </c>
+      <c r="AK41" s="5">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38">
+      <c r="A42" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="36">
+        <v>146091</v>
+      </c>
+      <c r="C42" s="37">
+        <v>978</v>
+      </c>
+      <c r="D42" s="37">
+        <v>68</v>
+      </c>
+      <c r="E42" s="38">
+        <v>4308</v>
+      </c>
+      <c r="F42" s="38">
+        <v>3</v>
+      </c>
+      <c r="G42" s="37">
+        <v>2914</v>
+      </c>
+      <c r="H42" s="36">
+        <v>143481</v>
+      </c>
+      <c r="I42" s="37">
+        <v>1021</v>
+      </c>
+      <c r="J42" s="37">
+        <v>85</v>
+      </c>
+      <c r="K42" s="38">
+        <v>4926</v>
+      </c>
+      <c r="L42" s="38">
+        <v>1</v>
+      </c>
+      <c r="M42" s="37">
+        <v>2655</v>
+      </c>
+      <c r="N42" s="36">
+        <v>140873</v>
+      </c>
+      <c r="O42" s="37">
+        <v>999</v>
+      </c>
+      <c r="P42" s="37">
+        <v>89</v>
+      </c>
+      <c r="Q42" s="38">
+        <v>5157</v>
+      </c>
+      <c r="R42" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="S42" s="37">
+        <v>2549</v>
+      </c>
+      <c r="T42" s="36">
+        <v>136704</v>
+      </c>
+      <c r="U42" s="37">
+        <v>989</v>
+      </c>
+      <c r="V42" s="37">
+        <v>99</v>
+      </c>
+      <c r="W42" s="38">
+        <v>5039</v>
+      </c>
+      <c r="X42" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y42" s="38">
+        <v>2468</v>
+      </c>
+      <c r="Z42" s="36">
+        <v>141175</v>
+      </c>
+      <c r="AA42" s="37">
+        <v>1021</v>
+      </c>
+      <c r="AB42" s="37">
+        <v>107</v>
+      </c>
+      <c r="AC42" s="38">
+        <v>5344</v>
+      </c>
+      <c r="AD42" s="37">
+        <v>7</v>
+      </c>
+      <c r="AE42" s="38">
+        <v>2443</v>
+      </c>
+      <c r="AF42" s="32">
+        <v>164453</v>
+      </c>
+      <c r="AG42" s="5">
+        <v>1277</v>
+      </c>
+      <c r="AH42" s="5">
+        <v>181</v>
+      </c>
+      <c r="AI42" s="5">
+        <v>6543</v>
+      </c>
+      <c r="AJ42" s="5">
+        <v>64</v>
+      </c>
+      <c r="AK42" s="5">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38">
+      <c r="A43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B43" s="36">
+        <v>127559</v>
+      </c>
+      <c r="C43" s="38">
+        <v>1581</v>
+      </c>
+      <c r="D43" s="37">
+        <v>242</v>
+      </c>
+      <c r="E43" s="38">
+        <v>11688</v>
+      </c>
+      <c r="F43" s="38">
+        <v>2</v>
+      </c>
+      <c r="G43" s="38">
+        <v>3254</v>
+      </c>
+      <c r="H43" s="36">
+        <v>114333</v>
+      </c>
+      <c r="I43" s="38">
+        <v>1753</v>
+      </c>
+      <c r="J43" s="37">
+        <v>232</v>
+      </c>
+      <c r="K43" s="38">
+        <v>11873</v>
+      </c>
+      <c r="L43" s="38">
+        <v>1</v>
+      </c>
+      <c r="M43" s="38">
+        <v>2699</v>
+      </c>
+      <c r="N43" s="36">
+        <v>110141</v>
+      </c>
+      <c r="O43" s="38">
+        <v>1809</v>
+      </c>
+      <c r="P43" s="37">
+        <v>353</v>
+      </c>
+      <c r="Q43" s="38">
+        <v>11733</v>
+      </c>
+      <c r="R43" s="38">
+        <v>1</v>
+      </c>
+      <c r="S43" s="38">
+        <v>2423</v>
+      </c>
+      <c r="T43" s="36">
+        <v>105309</v>
+      </c>
+      <c r="U43" s="38">
+        <v>1810</v>
+      </c>
+      <c r="V43" s="37">
+        <v>333</v>
+      </c>
+      <c r="W43" s="38">
+        <v>11527</v>
+      </c>
+      <c r="X43" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y43" s="38">
+        <v>2098</v>
+      </c>
+      <c r="Z43" s="36">
+        <v>107275</v>
+      </c>
+      <c r="AA43" s="38">
+        <v>1864</v>
+      </c>
+      <c r="AB43" s="37">
+        <v>335</v>
+      </c>
+      <c r="AC43" s="38">
+        <v>11908</v>
+      </c>
+      <c r="AD43" s="37">
+        <v>108</v>
+      </c>
+      <c r="AE43" s="38">
+        <v>2030</v>
+      </c>
+      <c r="AF43" s="32">
+        <v>126502</v>
+      </c>
+      <c r="AG43" s="5">
+        <v>2142</v>
+      </c>
+      <c r="AH43" s="5">
+        <v>358</v>
+      </c>
+      <c r="AI43" s="5">
+        <v>13455</v>
+      </c>
+      <c r="AJ43" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK43" s="5">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38">
+      <c r="A44" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="36">
+        <v>20130</v>
+      </c>
+      <c r="C44" s="38">
+        <v>1152</v>
+      </c>
+      <c r="D44" s="37">
+        <v>16</v>
+      </c>
+      <c r="E44" s="38">
+        <v>3407</v>
+      </c>
+      <c r="F44" s="38">
+        <v>4</v>
+      </c>
+      <c r="G44" s="38">
+        <v>547</v>
+      </c>
+      <c r="H44" s="36">
+        <v>51015</v>
+      </c>
+      <c r="I44" s="38">
+        <v>977</v>
+      </c>
+      <c r="J44" s="37">
+        <v>87</v>
+      </c>
+      <c r="K44" s="38">
+        <v>8100</v>
+      </c>
+      <c r="L44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M44" s="38">
         <v>5</v>
       </c>
-      <c r="AE41" s="37">
-[...286 lines deleted...]
-      </c>
       <c r="N44" s="36">
-        <v>140873</v>
-[...2 lines deleted...]
-        <v>999</v>
+        <v>95217</v>
+      </c>
+      <c r="O44" s="38">
+        <v>1596</v>
       </c>
       <c r="P44" s="37">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="Q44" s="38">
-        <v>5157</v>
+        <v>14053</v>
       </c>
       <c r="R44" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="S44" s="37">
-        <v>2549</v>
+      <c r="S44" s="38">
+        <v>28</v>
       </c>
       <c r="T44" s="36">
-        <v>136704</v>
-[...2 lines deleted...]
-        <v>989</v>
+        <v>126373</v>
+      </c>
+      <c r="U44" s="38">
+        <v>1904</v>
       </c>
       <c r="V44" s="37">
-        <v>99</v>
+        <v>226</v>
       </c>
       <c r="W44" s="38">
-        <v>5039</v>
-[...1 lines deleted...]
-      <c r="X44" s="37" t="s">
+        <v>18082</v>
+      </c>
+      <c r="X44" s="44" t="s">
         <v>53</v>
       </c>
       <c r="Y44" s="38">
-        <v>2468</v>
+        <v>35</v>
       </c>
       <c r="Z44" s="36">
-        <v>141175</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>149395</v>
+      </c>
+      <c r="AA44" s="38">
+        <v>2158</v>
       </c>
       <c r="AB44" s="37">
-        <v>107</v>
+        <v>293</v>
       </c>
       <c r="AC44" s="38">
-        <v>5344</v>
-[...5 lines deleted...]
-        <v>2443</v>
+        <v>23096</v>
+      </c>
+      <c r="AD44" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE44" s="37">
+        <v>42</v>
       </c>
       <c r="AF44" s="32">
-        <v>164453</v>
+        <v>218725</v>
       </c>
       <c r="AG44" s="5">
-        <v>1277</v>
+        <v>2706</v>
       </c>
       <c r="AH44" s="5">
-        <v>181</v>
+        <v>591</v>
       </c>
       <c r="AI44" s="5">
-        <v>6543</v>
+        <v>31659</v>
       </c>
       <c r="AJ44" s="5">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="AK44" s="5">
-        <v>2422</v>
-[...18 lines deleted...]
-      <c r="F45" s="38">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38">
+      <c r="A45" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="H45" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="I45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="J45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="K45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="L45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N45" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="O45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="P45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="R45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="S45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="T45" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="U45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="V45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="W45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="X45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y45" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z45" s="36">
+        <v>3165</v>
+      </c>
+      <c r="AA45" s="37">
+        <v>61</v>
+      </c>
+      <c r="AB45" s="37">
+        <v>3</v>
+      </c>
+      <c r="AC45" s="37">
+        <v>229</v>
+      </c>
+      <c r="AD45" s="37">
+        <v>1</v>
+      </c>
+      <c r="AE45" s="37">
+        <v>36</v>
+      </c>
+      <c r="AF45" s="32">
+        <v>15871</v>
+      </c>
+      <c r="AG45" s="5">
+        <v>304</v>
+      </c>
+      <c r="AH45" s="5">
+        <v>10</v>
+      </c>
+      <c r="AI45" s="5">
+        <v>859</v>
+      </c>
+      <c r="AJ45" s="5">
+        <v>35</v>
+      </c>
+      <c r="AK45" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38">
+      <c r="A46" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="36">
+        <v>294986</v>
+      </c>
+      <c r="C46" s="38">
+        <v>2073</v>
+      </c>
+      <c r="D46" s="37">
+        <v>41</v>
+      </c>
+      <c r="E46" s="38">
+        <v>2103</v>
+      </c>
+      <c r="F46" s="38">
+        <v>3</v>
+      </c>
+      <c r="G46" s="38">
+        <v>2166</v>
+      </c>
+      <c r="H46" s="36">
+        <v>286476</v>
+      </c>
+      <c r="I46" s="38">
+        <v>2724</v>
+      </c>
+      <c r="J46" s="37">
+        <v>51</v>
+      </c>
+      <c r="K46" s="38">
+        <v>3346</v>
+      </c>
+      <c r="L46" s="38">
         <v>2</v>
       </c>
-      <c r="G45" s="38">
-[...129 lines deleted...]
-      </c>
       <c r="M46" s="38">
-        <v>5</v>
+        <v>1990</v>
       </c>
       <c r="N46" s="36">
-        <v>95217</v>
+        <v>283135</v>
       </c>
       <c r="O46" s="38">
-        <v>1596</v>
+        <v>3065</v>
       </c>
       <c r="P46" s="37">
-        <v>170</v>
+        <v>72</v>
       </c>
       <c r="Q46" s="38">
-        <v>14053</v>
+        <v>3970</v>
       </c>
       <c r="R46" s="38" t="s">
         <v>53</v>
       </c>
       <c r="S46" s="38">
-        <v>28</v>
+        <v>1874</v>
       </c>
       <c r="T46" s="36">
-        <v>126373</v>
+        <v>274730</v>
       </c>
       <c r="U46" s="38">
-        <v>1904</v>
+        <v>3214</v>
       </c>
       <c r="V46" s="37">
-        <v>226</v>
+        <v>80</v>
       </c>
       <c r="W46" s="38">
-        <v>18082</v>
-[...1 lines deleted...]
-      <c r="X46" s="44" t="s">
+        <v>4514</v>
+      </c>
+      <c r="X46" s="37" t="s">
         <v>53</v>
       </c>
       <c r="Y46" s="38">
+        <v>1779</v>
+      </c>
+      <c r="Z46" s="36">
+        <v>275413</v>
+      </c>
+      <c r="AA46" s="38">
+        <v>3311</v>
+      </c>
+      <c r="AB46" s="37">
+        <v>94</v>
+      </c>
+      <c r="AC46" s="38">
+        <v>4812</v>
+      </c>
+      <c r="AD46" s="37">
+        <v>9</v>
+      </c>
+      <c r="AE46" s="38">
+        <v>1758</v>
+      </c>
+      <c r="AF46" s="32">
+        <v>286357</v>
+      </c>
+      <c r="AG46" s="5">
+        <v>3640</v>
+      </c>
+      <c r="AH46" s="5">
+        <v>115</v>
+      </c>
+      <c r="AI46" s="5">
+        <v>5208</v>
+      </c>
+      <c r="AJ46" s="5">
+        <v>89</v>
+      </c>
+      <c r="AK46" s="5">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="47" spans="1:38">
+      <c r="A47" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="36">
+        <v>244521</v>
+      </c>
+      <c r="C47" s="38">
+        <v>2637</v>
+      </c>
+      <c r="D47" s="37">
+        <v>389</v>
+      </c>
+      <c r="E47" s="38">
+        <v>13506</v>
+      </c>
+      <c r="F47" s="38">
+        <v>51</v>
+      </c>
+      <c r="G47" s="38">
+        <v>13</v>
+      </c>
+      <c r="H47" s="36">
+        <v>251790</v>
+      </c>
+      <c r="I47" s="38">
+        <v>2630</v>
+      </c>
+      <c r="J47" s="37">
+        <v>351</v>
+      </c>
+      <c r="K47" s="38">
+        <v>15844</v>
+      </c>
+      <c r="L47" s="38">
+        <v>46</v>
+      </c>
+      <c r="M47" s="38">
+        <v>26</v>
+      </c>
+      <c r="N47" s="36">
+        <v>254116</v>
+      </c>
+      <c r="O47" s="38">
+        <v>2705</v>
+      </c>
+      <c r="P47" s="37">
+        <v>330</v>
+      </c>
+      <c r="Q47" s="38">
+        <v>15813</v>
+      </c>
+      <c r="R47" s="38">
+        <v>43</v>
+      </c>
+      <c r="S47" s="38">
+        <v>50</v>
+      </c>
+      <c r="T47" s="36">
+        <v>254772</v>
+      </c>
+      <c r="U47" s="38">
+        <v>2658</v>
+      </c>
+      <c r="V47" s="37">
+        <v>303</v>
+      </c>
+      <c r="W47" s="38">
+        <v>15757</v>
+      </c>
+      <c r="X47" s="37">
         <v>35</v>
       </c>
-      <c r="Z46" s="36">
-[...110 lines deleted...]
-        <v>39</v>
+      <c r="Y47" s="38">
+        <v>157</v>
       </c>
       <c r="Z47" s="36">
-        <v>3165</v>
-[...1 lines deleted...]
-      <c r="AA47" s="37">
+        <v>267738</v>
+      </c>
+      <c r="AA47" s="38">
+        <v>2780</v>
+      </c>
+      <c r="AB47" s="37">
+        <v>313</v>
+      </c>
+      <c r="AC47" s="38">
+        <v>16379</v>
+      </c>
+      <c r="AD47" s="37">
         <v>61</v>
       </c>
-      <c r="AB47" s="37">
-[...7 lines deleted...]
-      </c>
       <c r="AE47" s="37">
+        <v>267</v>
+      </c>
+      <c r="AF47" s="32">
+        <v>327546</v>
+      </c>
+      <c r="AG47" s="5">
+        <v>3407</v>
+      </c>
+      <c r="AH47" s="5">
+        <v>536</v>
+      </c>
+      <c r="AI47" s="5">
+        <v>18666</v>
+      </c>
+      <c r="AJ47" s="5">
+        <v>1002</v>
+      </c>
+      <c r="AK47" s="5">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="48" spans="1:38">
+      <c r="A48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B48" s="36">
+        <v>437991</v>
+      </c>
+      <c r="C48" s="38">
+        <v>18104</v>
+      </c>
+      <c r="D48" s="37">
+        <v>633</v>
+      </c>
+      <c r="E48" s="38">
+        <v>13350</v>
+      </c>
+      <c r="F48" s="38">
+        <v>89</v>
+      </c>
+      <c r="G48" s="38">
+        <v>915</v>
+      </c>
+      <c r="H48" s="36">
+        <v>431928</v>
+      </c>
+      <c r="I48" s="38">
+        <v>19225</v>
+      </c>
+      <c r="J48" s="37">
+        <v>540</v>
+      </c>
+      <c r="K48" s="38">
+        <v>16746</v>
+      </c>
+      <c r="L48" s="38">
+        <v>66</v>
+      </c>
+      <c r="M48" s="38">
+        <v>1478</v>
+      </c>
+      <c r="N48" s="36">
+        <v>427903</v>
+      </c>
+      <c r="O48" s="38">
+        <v>19076</v>
+      </c>
+      <c r="P48" s="37">
+        <v>515</v>
+      </c>
+      <c r="Q48" s="38">
+        <v>17886</v>
+      </c>
+      <c r="R48" s="38">
+        <v>51</v>
+      </c>
+      <c r="S48" s="38">
+        <v>1537</v>
+      </c>
+      <c r="T48" s="36">
+        <v>423804</v>
+      </c>
+      <c r="U48" s="38">
+        <v>18346</v>
+      </c>
+      <c r="V48" s="37">
+        <v>513</v>
+      </c>
+      <c r="W48" s="38">
+        <v>18607</v>
+      </c>
+      <c r="X48" s="37">
+        <v>43</v>
+      </c>
+      <c r="Y48" s="38">
+        <v>1729</v>
+      </c>
+      <c r="Z48" s="36">
+        <v>442058</v>
+      </c>
+      <c r="AA48" s="38">
+        <v>18677</v>
+      </c>
+      <c r="AB48" s="37">
+        <v>553</v>
+      </c>
+      <c r="AC48" s="38">
+        <v>20171</v>
+      </c>
+      <c r="AD48" s="37">
+        <v>420</v>
+      </c>
+      <c r="AE48" s="38">
+        <v>2162</v>
+      </c>
+      <c r="AF48" s="32">
+        <v>512639</v>
+      </c>
+      <c r="AG48" s="5">
+        <v>20554</v>
+      </c>
+      <c r="AH48" s="5">
+        <v>1036</v>
+      </c>
+      <c r="AI48" s="5">
+        <v>23652</v>
+      </c>
+      <c r="AJ48" s="5">
+        <v>4710</v>
+      </c>
+      <c r="AK48" s="5">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
+      <c r="A49" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="36">
+        <v>21545</v>
+      </c>
+      <c r="C49" s="34">
+        <v>358</v>
+      </c>
+      <c r="D49" s="40">
+        <v>82</v>
+      </c>
+      <c r="E49" s="34">
+        <v>2716</v>
+      </c>
+      <c r="F49" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="G49" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="H49" s="36">
+        <v>63539</v>
+      </c>
+      <c r="I49" s="34">
+        <v>1215</v>
+      </c>
+      <c r="J49" s="40">
+        <v>203</v>
+      </c>
+      <c r="K49" s="34">
+        <v>7476</v>
+      </c>
+      <c r="L49" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="M49" s="34">
+        <v>4</v>
+      </c>
+      <c r="N49" s="36">
+        <v>88736</v>
+      </c>
+      <c r="O49" s="34">
+        <v>1514</v>
+      </c>
+      <c r="P49" s="40">
+        <v>283</v>
+      </c>
+      <c r="Q49" s="34">
+        <v>9617</v>
+      </c>
+      <c r="R49" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="S49" s="34">
+        <v>9</v>
+      </c>
+      <c r="T49" s="36">
+        <v>105889</v>
+      </c>
+      <c r="U49" s="34">
+        <v>1636</v>
+      </c>
+      <c r="V49" s="40">
+        <v>330</v>
+      </c>
+      <c r="W49" s="34">
+        <v>10572</v>
+      </c>
+      <c r="X49" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y49" s="67">
+        <v>35</v>
+      </c>
+      <c r="Z49" s="36">
+        <v>122405</v>
+      </c>
+      <c r="AA49" s="38">
+        <v>1921</v>
+      </c>
+      <c r="AB49" s="37">
+        <v>446</v>
+      </c>
+      <c r="AC49" s="38">
+        <v>12677</v>
+      </c>
+      <c r="AD49" s="37">
+        <v>20</v>
+      </c>
+      <c r="AE49" s="37">
+        <v>75</v>
+      </c>
+      <c r="AF49" s="32">
+        <v>170055</v>
+      </c>
+      <c r="AG49" s="5">
+        <v>2598</v>
+      </c>
+      <c r="AH49" s="5">
+        <v>884</v>
+      </c>
+      <c r="AI49" s="5">
+        <v>17396</v>
+      </c>
+      <c r="AJ49" s="5">
+        <v>263</v>
+      </c>
+      <c r="AK49" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
+      <c r="A50" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="36">
+        <v>23658</v>
+      </c>
+      <c r="C50" s="34">
+        <v>1982</v>
+      </c>
+      <c r="D50" s="40">
+        <v>31</v>
+      </c>
+      <c r="E50" s="34">
+        <v>944</v>
+      </c>
+      <c r="F50" s="34">
+        <v>4</v>
+      </c>
+      <c r="G50" s="34">
+        <v>21</v>
+      </c>
+      <c r="H50" s="36">
+        <v>25657</v>
+      </c>
+      <c r="I50" s="34">
+        <v>2313</v>
+      </c>
+      <c r="J50" s="40">
+        <v>35</v>
+      </c>
+      <c r="K50" s="34">
+        <v>1331</v>
+      </c>
+      <c r="L50" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="M50" s="34">
+        <v>96</v>
+      </c>
+      <c r="N50" s="36">
+        <v>25556</v>
+      </c>
+      <c r="O50" s="34">
+        <v>2400</v>
+      </c>
+      <c r="P50" s="40">
         <v>36</v>
       </c>
-      <c r="AF47" s="32">
-[...5 lines deleted...]
-      <c r="AH47" s="5">
+      <c r="Q50" s="34">
+        <v>1475</v>
+      </c>
+      <c r="R50" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="S50" s="34">
+        <v>91</v>
+      </c>
+      <c r="T50" s="36">
+        <v>25802</v>
+      </c>
+      <c r="U50" s="34">
+        <v>2406</v>
+      </c>
+      <c r="V50" s="40">
+        <v>32</v>
+      </c>
+      <c r="W50" s="34">
+        <v>1664</v>
+      </c>
+      <c r="X50" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y50" s="67">
+        <v>90</v>
+      </c>
+      <c r="Z50" s="36">
+        <v>26681</v>
+      </c>
+      <c r="AA50" s="38">
+        <v>2407</v>
+      </c>
+      <c r="AB50" s="37">
+        <v>27</v>
+      </c>
+      <c r="AC50" s="38">
+        <v>1756</v>
+      </c>
+      <c r="AD50" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE50" s="37">
+        <v>96</v>
+      </c>
+      <c r="AF50" s="32">
+        <v>30713</v>
+      </c>
+      <c r="AG50" s="5">
+        <v>2629</v>
+      </c>
+      <c r="AH50" s="5">
+        <v>37</v>
+      </c>
+      <c r="AI50" s="5">
+        <v>2243</v>
+      </c>
+      <c r="AJ50" s="5">
+        <v>65</v>
+      </c>
+      <c r="AK50" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37" ht="12" customHeight="1">
+      <c r="A51" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="42">
+        <v>55321</v>
+      </c>
+      <c r="C51" s="41">
+        <v>1676</v>
+      </c>
+      <c r="D51" s="45">
+        <v>407</v>
+      </c>
+      <c r="E51" s="41">
+        <v>6874</v>
+      </c>
+      <c r="F51" s="41">
+        <v>500</v>
+      </c>
+      <c r="G51" s="41">
+        <v>24829</v>
+      </c>
+      <c r="H51" s="42">
+        <v>106056</v>
+      </c>
+      <c r="I51" s="41">
+        <v>2053</v>
+      </c>
+      <c r="J51" s="45">
+        <v>415</v>
+      </c>
+      <c r="K51" s="41">
+        <v>5945</v>
+      </c>
+      <c r="L51" s="41">
+        <v>457</v>
+      </c>
+      <c r="M51" s="41">
+        <v>23437</v>
+      </c>
+      <c r="N51" s="42">
+        <v>184297</v>
+      </c>
+      <c r="O51" s="41">
+        <v>1741</v>
+      </c>
+      <c r="P51" s="45">
+        <v>378</v>
+      </c>
+      <c r="Q51" s="41">
+        <v>8517</v>
+      </c>
+      <c r="R51" s="41">
+        <v>423</v>
+      </c>
+      <c r="S51" s="41">
+        <v>37710</v>
+      </c>
+      <c r="T51" s="42">
+        <v>159733</v>
+      </c>
+      <c r="U51" s="41">
+        <v>1541</v>
+      </c>
+      <c r="V51" s="45">
+        <v>348</v>
+      </c>
+      <c r="W51" s="41">
+        <v>8439</v>
+      </c>
+      <c r="X51" s="45">
+        <v>397</v>
+      </c>
+      <c r="Y51" s="68">
+        <v>47419</v>
+      </c>
+      <c r="Z51" s="42">
+        <v>149567</v>
+      </c>
+      <c r="AA51" s="41">
+        <v>1468</v>
+      </c>
+      <c r="AB51" s="45">
+        <v>332</v>
+      </c>
+      <c r="AC51" s="41">
+        <v>8469</v>
+      </c>
+      <c r="AD51" s="45">
         <v>10</v>
       </c>
-      <c r="AI47" s="5">
-[...186 lines deleted...]
-      <c r="V49" s="37">
+      <c r="AE51" s="41">
+        <v>23002</v>
+      </c>
+      <c r="AF51" s="33">
+        <v>130357</v>
+      </c>
+      <c r="AG51" s="9">
+        <v>1321</v>
+      </c>
+      <c r="AH51" s="9">
         <v>303</v>
       </c>
-      <c r="W49" s="38">
-[...487 lines deleted...]
-      <c r="AI53" s="9">
+      <c r="AI51" s="9">
         <v>4620</v>
       </c>
-      <c r="AJ53" s="9">
+      <c r="AJ51" s="9">
         <v>480</v>
       </c>
-      <c r="AK53" s="9">
+      <c r="AK51" s="9">
         <v>64787</v>
       </c>
     </row>
-    <row r="54" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G54" s="34"/>
+    <row r="52" spans="1:37" ht="12" customHeight="1">
+      <c r="A52" s="52"/>
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="40"/>
+      <c r="E52" s="34"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="34"/>
+      <c r="J52" s="40"/>
+      <c r="K52" s="34"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="34"/>
+      <c r="N52" s="34"/>
+      <c r="O52" s="34"/>
+      <c r="P52" s="40"/>
+      <c r="Q52" s="34"/>
+      <c r="R52" s="34"/>
+      <c r="S52" s="34"/>
+      <c r="T52" s="34"/>
+      <c r="U52" s="34"/>
+      <c r="V52" s="40"/>
+      <c r="W52" s="34"/>
+      <c r="X52" s="40"/>
+      <c r="Y52" s="34"/>
+      <c r="Z52" s="34"/>
+      <c r="AA52" s="34"/>
+      <c r="AB52" s="40"/>
+      <c r="AC52" s="34"/>
+      <c r="AD52" s="40"/>
+      <c r="AE52" s="34"/>
+      <c r="AF52" s="2"/>
+      <c r="AG52" s="2"/>
+      <c r="AH52" s="2"/>
+      <c r="AI52" s="2"/>
+      <c r="AJ52" s="2"/>
+      <c r="AK52" s="2"/>
+    </row>
+    <row r="53" spans="1:37" ht="12" customHeight="1">
+      <c r="A53" s="52"/>
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="40"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="34"/>
+      <c r="I53" s="34"/>
+      <c r="J53" s="40"/>
+      <c r="K53" s="34"/>
+      <c r="L53" s="34"/>
+      <c r="M53" s="34"/>
+      <c r="N53" s="34"/>
+      <c r="O53" s="34"/>
+      <c r="P53" s="40"/>
+      <c r="Q53" s="34"/>
+      <c r="R53" s="34"/>
+      <c r="S53" s="34"/>
+      <c r="T53" s="34"/>
+      <c r="U53" s="34"/>
+      <c r="V53" s="40"/>
+      <c r="W53" s="34"/>
+      <c r="X53" s="40"/>
+      <c r="Y53" s="34"/>
+      <c r="Z53" s="34"/>
+      <c r="AA53" s="34"/>
+      <c r="AB53" s="40"/>
+      <c r="AC53" s="34"/>
+      <c r="AD53" s="40"/>
+      <c r="AE53" s="34"/>
+      <c r="AF53" s="2"/>
+      <c r="AG53" s="2"/>
+      <c r="AH53" s="2"/>
+      <c r="AI53" s="2"/>
+      <c r="AJ53" s="2"/>
+      <c r="AK53" s="2"/>
+    </row>
+    <row r="54" spans="1:37" ht="12" customHeight="1">
+      <c r="A54" s="116"/>
+      <c r="B54" s="103">
+        <v>2024</v>
+      </c>
+      <c r="C54" s="103"/>
+      <c r="D54" s="103"/>
+      <c r="E54" s="103"/>
+      <c r="F54" s="103"/>
+      <c r="G54" s="104"/>
       <c r="H54" s="34"/>
       <c r="I54" s="34"/>
       <c r="J54" s="40"/>
       <c r="K54" s="34"/>
       <c r="L54" s="34"/>
       <c r="M54" s="34"/>
       <c r="N54" s="34"/>
       <c r="O54" s="34"/>
       <c r="P54" s="40"/>
       <c r="Q54" s="34"/>
       <c r="R54" s="34"/>
       <c r="S54" s="34"/>
       <c r="T54" s="34"/>
       <c r="U54" s="34"/>
       <c r="V54" s="40"/>
       <c r="W54" s="34"/>
       <c r="X54" s="40"/>
       <c r="Y54" s="34"/>
       <c r="Z54" s="34"/>
       <c r="AA54" s="34"/>
       <c r="AB54" s="40"/>
       <c r="AC54" s="34"/>
       <c r="AD54" s="40"/>
       <c r="AE54" s="34"/>
       <c r="AF54" s="2"/>
       <c r="AG54" s="2"/>
       <c r="AH54" s="2"/>
       <c r="AI54" s="2"/>
       <c r="AJ54" s="2"/>
       <c r="AK54" s="2"/>
     </row>
-    <row r="55" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G55" s="34"/>
+    <row r="55" spans="1:37" ht="33.75">
+      <c r="A55" s="117"/>
+      <c r="B55" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="F55" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G55" s="48" t="s">
+        <v>31</v>
+      </c>
       <c r="H55" s="34"/>
       <c r="I55" s="34"/>
       <c r="J55" s="40"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
       <c r="N55" s="34"/>
       <c r="O55" s="34"/>
       <c r="P55" s="40"/>
       <c r="Q55" s="34"/>
       <c r="R55" s="34"/>
       <c r="S55" s="34"/>
       <c r="T55" s="34"/>
       <c r="U55" s="34"/>
       <c r="V55" s="40"/>
       <c r="W55" s="34"/>
       <c r="X55" s="40"/>
       <c r="Y55" s="34"/>
       <c r="Z55" s="34"/>
       <c r="AA55" s="34"/>
       <c r="AB55" s="40"/>
       <c r="AC55" s="34"/>
       <c r="AD55" s="40"/>
       <c r="AE55" s="34"/>
       <c r="AF55" s="2"/>
       <c r="AG55" s="2"/>
       <c r="AH55" s="2"/>
       <c r="AI55" s="2"/>
       <c r="AJ55" s="2"/>
       <c r="AK55" s="2"/>
     </row>
-    <row r="56" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G56" s="85"/>
+    <row r="56" spans="1:37" ht="12" customHeight="1">
+      <c r="A56" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B56" s="2">
+        <v>4437617</v>
+      </c>
+      <c r="C56" s="2">
+        <v>91117</v>
+      </c>
+      <c r="D56" s="2">
+        <v>10073</v>
+      </c>
+      <c r="E56" s="2">
+        <v>400138</v>
+      </c>
+      <c r="F56" s="2">
+        <v>12624</v>
+      </c>
+      <c r="G56" s="2">
+        <v>108514</v>
+      </c>
       <c r="H56" s="34"/>
       <c r="I56" s="34"/>
       <c r="J56" s="40"/>
       <c r="K56" s="34"/>
       <c r="L56" s="34"/>
       <c r="M56" s="34"/>
       <c r="N56" s="34"/>
       <c r="O56" s="34"/>
       <c r="P56" s="40"/>
       <c r="Q56" s="34"/>
       <c r="R56" s="34"/>
       <c r="S56" s="34"/>
       <c r="T56" s="34"/>
       <c r="U56" s="34"/>
       <c r="V56" s="40"/>
       <c r="W56" s="34"/>
       <c r="X56" s="40"/>
       <c r="Y56" s="34"/>
       <c r="Z56" s="34"/>
       <c r="AA56" s="34"/>
       <c r="AB56" s="40"/>
       <c r="AC56" s="34"/>
       <c r="AD56" s="40"/>
       <c r="AE56" s="34"/>
       <c r="AF56" s="2"/>
       <c r="AG56" s="2"/>
       <c r="AH56" s="2"/>
       <c r="AI56" s="2"/>
       <c r="AJ56" s="2"/>
       <c r="AK56" s="2"/>
     </row>
-    <row r="57" spans="1:37" ht="24" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B57" s="14" t="s">
+    <row r="57" spans="1:37" ht="12" customHeight="1">
+      <c r="A57" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B57" s="5">
+        <v>59391</v>
+      </c>
+      <c r="C57" s="5">
+        <v>607</v>
+      </c>
+      <c r="D57" s="5">
+        <v>61</v>
+      </c>
+      <c r="E57" s="5">
+        <v>2248</v>
+      </c>
+      <c r="F57" s="5">
         <v>27</v>
       </c>
-      <c r="C57" s="14" t="s">
-[...12 lines deleted...]
-        <v>31</v>
+      <c r="G57" s="5">
+        <v>1</v>
       </c>
       <c r="H57" s="34"/>
       <c r="I57" s="34"/>
       <c r="J57" s="40"/>
       <c r="K57" s="34"/>
       <c r="L57" s="34"/>
       <c r="M57" s="34"/>
       <c r="N57" s="34"/>
       <c r="O57" s="34"/>
       <c r="P57" s="40"/>
       <c r="Q57" s="34"/>
       <c r="R57" s="34"/>
       <c r="S57" s="34"/>
       <c r="T57" s="34"/>
       <c r="U57" s="34"/>
       <c r="V57" s="40"/>
       <c r="W57" s="34"/>
       <c r="X57" s="40"/>
       <c r="Y57" s="34"/>
       <c r="Z57" s="34"/>
       <c r="AA57" s="34"/>
       <c r="AB57" s="40"/>
       <c r="AC57" s="34"/>
       <c r="AD57" s="40"/>
       <c r="AE57" s="34"/>
       <c r="AF57" s="2"/>
       <c r="AG57" s="2"/>
       <c r="AH57" s="2"/>
       <c r="AI57" s="2"/>
       <c r="AJ57" s="2"/>
       <c r="AK57" s="2"/>
     </row>
-    <row r="58" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>108514</v>
+    <row r="58" spans="1:37" ht="12" customHeight="1">
+      <c r="A58" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" s="5">
+        <v>189021</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2690</v>
+      </c>
+      <c r="D58" s="5">
+        <v>371</v>
+      </c>
+      <c r="E58" s="5">
+        <v>12534</v>
+      </c>
+      <c r="F58" s="5">
+        <v>68</v>
+      </c>
+      <c r="G58" s="5">
+        <v>4205</v>
       </c>
       <c r="H58" s="34"/>
       <c r="I58" s="34"/>
       <c r="J58" s="40"/>
       <c r="K58" s="34"/>
       <c r="L58" s="34"/>
       <c r="M58" s="34"/>
       <c r="N58" s="34"/>
       <c r="O58" s="34"/>
       <c r="P58" s="40"/>
       <c r="Q58" s="34"/>
       <c r="R58" s="34"/>
       <c r="S58" s="34"/>
       <c r="T58" s="34"/>
       <c r="U58" s="34"/>
       <c r="V58" s="40"/>
       <c r="W58" s="34"/>
       <c r="X58" s="40"/>
       <c r="Y58" s="34"/>
       <c r="Z58" s="34"/>
       <c r="AA58" s="34"/>
       <c r="AB58" s="40"/>
       <c r="AC58" s="34"/>
       <c r="AD58" s="40"/>
       <c r="AE58" s="34"/>
       <c r="AF58" s="2"/>
       <c r="AG58" s="2"/>
       <c r="AH58" s="2"/>
       <c r="AI58" s="2"/>
       <c r="AJ58" s="2"/>
       <c r="AK58" s="2"/>
     </row>
-    <row r="59" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:37" ht="12" customHeight="1">
       <c r="A59" s="4" t="s">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="B59" s="5">
-        <v>59391</v>
+        <v>147477</v>
       </c>
       <c r="C59" s="5">
-        <v>607</v>
+        <v>1304</v>
       </c>
       <c r="D59" s="5">
-        <v>61</v>
+        <v>279</v>
       </c>
       <c r="E59" s="5">
-        <v>2248</v>
+        <v>43704</v>
       </c>
       <c r="F59" s="5">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="G59" s="5">
-        <v>1</v>
+        <v>1289</v>
       </c>
       <c r="H59" s="34"/>
       <c r="I59" s="34"/>
       <c r="J59" s="40"/>
       <c r="K59" s="34"/>
       <c r="L59" s="34"/>
       <c r="M59" s="34"/>
       <c r="N59" s="34"/>
       <c r="O59" s="34"/>
       <c r="P59" s="40"/>
       <c r="Q59" s="34"/>
       <c r="R59" s="34"/>
       <c r="S59" s="34"/>
       <c r="T59" s="34"/>
       <c r="U59" s="34"/>
       <c r="V59" s="40"/>
       <c r="W59" s="34"/>
       <c r="X59" s="40"/>
       <c r="Y59" s="34"/>
       <c r="Z59" s="34"/>
       <c r="AA59" s="34"/>
       <c r="AB59" s="40"/>
       <c r="AC59" s="34"/>
       <c r="AD59" s="40"/>
       <c r="AE59" s="34"/>
       <c r="AF59" s="2"/>
       <c r="AG59" s="2"/>
       <c r="AH59" s="2"/>
       <c r="AI59" s="2"/>
       <c r="AJ59" s="2"/>
       <c r="AK59" s="2"/>
     </row>
-    <row r="60" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:37" ht="12" customHeight="1">
       <c r="A60" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B60" s="5">
-        <v>189021</v>
+        <v>508604</v>
       </c>
       <c r="C60" s="5">
-        <v>2690</v>
+        <v>14584</v>
       </c>
       <c r="D60" s="5">
-        <v>371</v>
+        <v>1154</v>
       </c>
       <c r="E60" s="5">
-        <v>12534</v>
+        <v>22344</v>
       </c>
       <c r="F60" s="5">
-        <v>68</v>
+        <v>622</v>
       </c>
       <c r="G60" s="5">
-        <v>4205</v>
+        <v>1815</v>
       </c>
       <c r="H60" s="34"/>
       <c r="I60" s="34"/>
       <c r="J60" s="40"/>
       <c r="K60" s="34"/>
       <c r="L60" s="34"/>
       <c r="M60" s="34"/>
       <c r="N60" s="34"/>
       <c r="O60" s="34"/>
       <c r="P60" s="40"/>
       <c r="Q60" s="34"/>
       <c r="R60" s="34"/>
       <c r="S60" s="34"/>
       <c r="T60" s="34"/>
       <c r="U60" s="34"/>
       <c r="V60" s="40"/>
       <c r="W60" s="34"/>
       <c r="X60" s="40"/>
       <c r="Y60" s="34"/>
       <c r="Z60" s="34"/>
       <c r="AA60" s="34"/>
       <c r="AB60" s="40"/>
       <c r="AC60" s="34"/>
       <c r="AD60" s="40"/>
       <c r="AE60" s="34"/>
       <c r="AF60" s="2"/>
       <c r="AG60" s="2"/>
       <c r="AH60" s="2"/>
       <c r="AI60" s="2"/>
       <c r="AJ60" s="2"/>
       <c r="AK60" s="2"/>
     </row>
-    <row r="61" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:37" ht="12" customHeight="1">
       <c r="A61" s="4" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B61" s="5">
-        <v>147477</v>
+        <v>116249</v>
       </c>
       <c r="C61" s="5">
-        <v>1304</v>
+        <v>3506</v>
       </c>
       <c r="D61" s="5">
-        <v>279</v>
+        <v>210</v>
       </c>
       <c r="E61" s="5">
-        <v>43704</v>
+        <v>14163</v>
       </c>
       <c r="F61" s="5">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="G61" s="5">
-        <v>1289</v>
+        <v>828</v>
       </c>
       <c r="H61" s="34"/>
       <c r="I61" s="34"/>
       <c r="J61" s="40"/>
       <c r="K61" s="34"/>
       <c r="L61" s="34"/>
       <c r="M61" s="34"/>
       <c r="N61" s="34"/>
       <c r="O61" s="34"/>
       <c r="P61" s="40"/>
       <c r="Q61" s="34"/>
       <c r="R61" s="34"/>
       <c r="S61" s="34"/>
       <c r="T61" s="34"/>
       <c r="U61" s="34"/>
       <c r="V61" s="40"/>
       <c r="W61" s="34"/>
       <c r="X61" s="40"/>
       <c r="Y61" s="34"/>
       <c r="Z61" s="34"/>
       <c r="AA61" s="34"/>
       <c r="AB61" s="40"/>
       <c r="AC61" s="34"/>
       <c r="AD61" s="40"/>
       <c r="AE61" s="34"/>
       <c r="AF61" s="2"/>
       <c r="AG61" s="2"/>
       <c r="AH61" s="2"/>
       <c r="AI61" s="2"/>
       <c r="AJ61" s="2"/>
       <c r="AK61" s="2"/>
     </row>
-    <row r="62" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:37" ht="12" customHeight="1">
       <c r="A62" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B62" s="5">
-        <v>508604</v>
+        <v>133753</v>
       </c>
       <c r="C62" s="5">
-        <v>14584</v>
+        <v>3133</v>
       </c>
       <c r="D62" s="5">
-        <v>1154</v>
+        <v>85</v>
       </c>
       <c r="E62" s="5">
-        <v>22344</v>
+        <v>18088</v>
       </c>
       <c r="F62" s="5">
-        <v>622</v>
+        <v>142</v>
       </c>
       <c r="G62" s="5">
-        <v>1815</v>
+        <v>815</v>
       </c>
       <c r="H62" s="34"/>
       <c r="I62" s="34"/>
       <c r="J62" s="40"/>
       <c r="K62" s="34"/>
       <c r="L62" s="34"/>
       <c r="M62" s="34"/>
       <c r="N62" s="34"/>
       <c r="O62" s="34"/>
       <c r="P62" s="40"/>
       <c r="Q62" s="34"/>
       <c r="R62" s="34"/>
       <c r="S62" s="34"/>
       <c r="T62" s="34"/>
       <c r="U62" s="34"/>
       <c r="V62" s="40"/>
       <c r="W62" s="34"/>
       <c r="X62" s="40"/>
       <c r="Y62" s="34"/>
       <c r="Z62" s="34"/>
       <c r="AA62" s="34"/>
       <c r="AB62" s="40"/>
       <c r="AC62" s="34"/>
       <c r="AD62" s="40"/>
       <c r="AE62" s="34"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
     </row>
-    <row r="63" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:37" ht="12" customHeight="1">
       <c r="A63" s="4" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B63" s="5">
-        <v>116249</v>
+        <v>246015</v>
       </c>
       <c r="C63" s="5">
-        <v>3506</v>
+        <v>4785</v>
       </c>
       <c r="D63" s="5">
-        <v>210</v>
+        <v>441</v>
       </c>
       <c r="E63" s="5">
-        <v>14163</v>
+        <v>13431</v>
       </c>
       <c r="F63" s="5">
-        <v>131</v>
+        <v>159</v>
       </c>
       <c r="G63" s="5">
-        <v>828</v>
+        <v>2522</v>
       </c>
       <c r="H63" s="34"/>
       <c r="I63" s="34"/>
       <c r="J63" s="40"/>
       <c r="K63" s="34"/>
       <c r="L63" s="34"/>
       <c r="M63" s="34"/>
       <c r="N63" s="34"/>
       <c r="O63" s="34"/>
       <c r="P63" s="40"/>
       <c r="Q63" s="34"/>
       <c r="R63" s="34"/>
       <c r="S63" s="34"/>
       <c r="T63" s="34"/>
       <c r="U63" s="34"/>
       <c r="V63" s="40"/>
       <c r="W63" s="34"/>
       <c r="X63" s="40"/>
       <c r="Y63" s="34"/>
       <c r="Z63" s="34"/>
       <c r="AA63" s="34"/>
       <c r="AB63" s="40"/>
       <c r="AC63" s="34"/>
       <c r="AD63" s="40"/>
       <c r="AE63" s="34"/>
       <c r="AF63" s="2"/>
       <c r="AG63" s="2"/>
       <c r="AH63" s="2"/>
       <c r="AI63" s="2"/>
       <c r="AJ63" s="2"/>
       <c r="AK63" s="2"/>
     </row>
-    <row r="64" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="64" spans="1:37" ht="12" customHeight="1">
+      <c r="A64" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="B64" s="5">
-        <v>133753</v>
+        <v>62303</v>
       </c>
       <c r="C64" s="5">
-        <v>3133</v>
+        <v>1793</v>
       </c>
       <c r="D64" s="5">
-        <v>85</v>
+        <v>266</v>
       </c>
       <c r="E64" s="5">
-        <v>18088</v>
+        <v>2822</v>
       </c>
       <c r="F64" s="5">
-        <v>142</v>
+        <v>63</v>
       </c>
       <c r="G64" s="5">
-        <v>815</v>
+        <v>8</v>
       </c>
       <c r="H64" s="34"/>
       <c r="I64" s="34"/>
       <c r="J64" s="40"/>
       <c r="K64" s="34"/>
       <c r="L64" s="34"/>
       <c r="M64" s="34"/>
       <c r="N64" s="34"/>
       <c r="O64" s="34"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="34"/>
       <c r="R64" s="34"/>
       <c r="S64" s="34"/>
       <c r="T64" s="34"/>
       <c r="U64" s="34"/>
       <c r="V64" s="40"/>
       <c r="W64" s="34"/>
       <c r="X64" s="40"/>
       <c r="Y64" s="34"/>
       <c r="Z64" s="34"/>
       <c r="AA64" s="34"/>
       <c r="AB64" s="40"/>
       <c r="AC64" s="34"/>
       <c r="AD64" s="40"/>
       <c r="AE64" s="34"/>
       <c r="AF64" s="2"/>
       <c r="AG64" s="2"/>
       <c r="AH64" s="2"/>
       <c r="AI64" s="2"/>
       <c r="AJ64" s="2"/>
       <c r="AK64" s="2"/>
     </row>
-    <row r="65" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:37" ht="12" customHeight="1">
       <c r="A65" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B65" s="5">
-        <v>246015</v>
+        <v>297392</v>
       </c>
       <c r="C65" s="5">
-        <v>4785</v>
+        <v>6705</v>
       </c>
       <c r="D65" s="5">
-        <v>441</v>
+        <v>462</v>
       </c>
       <c r="E65" s="5">
-        <v>13431</v>
+        <v>14632</v>
       </c>
       <c r="F65" s="5">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="G65" s="5">
-        <v>2522</v>
+        <v>4584</v>
       </c>
       <c r="H65" s="34"/>
       <c r="I65" s="34"/>
       <c r="J65" s="40"/>
       <c r="K65" s="34"/>
       <c r="L65" s="34"/>
       <c r="M65" s="34"/>
       <c r="N65" s="34"/>
       <c r="O65" s="34"/>
       <c r="P65" s="40"/>
       <c r="Q65" s="34"/>
       <c r="R65" s="34"/>
       <c r="S65" s="34"/>
       <c r="T65" s="34"/>
       <c r="U65" s="34"/>
       <c r="V65" s="40"/>
       <c r="W65" s="34"/>
       <c r="X65" s="40"/>
       <c r="Y65" s="34"/>
       <c r="Z65" s="34"/>
       <c r="AA65" s="34"/>
       <c r="AB65" s="40"/>
       <c r="AC65" s="34"/>
       <c r="AD65" s="40"/>
       <c r="AE65" s="34"/>
       <c r="AF65" s="2"/>
       <c r="AG65" s="2"/>
       <c r="AH65" s="2"/>
       <c r="AI65" s="2"/>
       <c r="AJ65" s="2"/>
       <c r="AK65" s="2"/>
     </row>
-    <row r="66" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="66" spans="1:37" ht="12" customHeight="1">
+      <c r="A66" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="B66" s="5">
-        <v>62303</v>
+        <v>192339</v>
       </c>
       <c r="C66" s="5">
-        <v>1793</v>
+        <v>4927</v>
       </c>
       <c r="D66" s="5">
-        <v>266</v>
+        <v>69</v>
       </c>
       <c r="E66" s="5">
-        <v>2822</v>
+        <v>12801</v>
       </c>
       <c r="F66" s="5">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="G66" s="5">
-        <v>8</v>
+        <v>1132</v>
       </c>
       <c r="H66" s="34"/>
       <c r="I66" s="34"/>
       <c r="J66" s="40"/>
       <c r="K66" s="34"/>
       <c r="L66" s="34"/>
       <c r="M66" s="34"/>
       <c r="N66" s="34"/>
       <c r="O66" s="34"/>
       <c r="P66" s="40"/>
       <c r="Q66" s="34"/>
       <c r="R66" s="34"/>
       <c r="S66" s="34"/>
       <c r="T66" s="34"/>
       <c r="U66" s="34"/>
       <c r="V66" s="40"/>
       <c r="W66" s="34"/>
       <c r="X66" s="40"/>
       <c r="Y66" s="34"/>
       <c r="Z66" s="34"/>
       <c r="AA66" s="34"/>
       <c r="AB66" s="40"/>
       <c r="AC66" s="34"/>
       <c r="AD66" s="40"/>
       <c r="AE66" s="34"/>
       <c r="AF66" s="2"/>
       <c r="AG66" s="2"/>
       <c r="AH66" s="2"/>
       <c r="AI66" s="2"/>
       <c r="AJ66" s="2"/>
       <c r="AK66" s="2"/>
     </row>
-    <row r="67" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:37" ht="12" customHeight="1">
       <c r="A67" s="4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B67" s="5">
-        <v>297392</v>
+        <v>128733</v>
       </c>
       <c r="C67" s="5">
-        <v>6705</v>
+        <v>1260</v>
       </c>
       <c r="D67" s="5">
-        <v>462</v>
+        <v>222</v>
       </c>
       <c r="E67" s="5">
-        <v>14632</v>
+        <v>22038</v>
       </c>
       <c r="F67" s="5">
-        <v>210</v>
+        <v>167</v>
       </c>
       <c r="G67" s="5">
-        <v>4584</v>
+        <v>240</v>
       </c>
       <c r="H67" s="34"/>
       <c r="I67" s="34"/>
       <c r="J67" s="40"/>
       <c r="K67" s="34"/>
       <c r="L67" s="34"/>
       <c r="M67" s="34"/>
       <c r="N67" s="34"/>
       <c r="O67" s="34"/>
       <c r="P67" s="40"/>
       <c r="Q67" s="34"/>
       <c r="R67" s="34"/>
       <c r="S67" s="34"/>
       <c r="T67" s="34"/>
       <c r="U67" s="34"/>
       <c r="V67" s="40"/>
       <c r="W67" s="34"/>
       <c r="X67" s="40"/>
       <c r="Y67" s="34"/>
       <c r="Z67" s="34"/>
       <c r="AA67" s="34"/>
       <c r="AB67" s="40"/>
       <c r="AC67" s="34"/>
       <c r="AD67" s="40"/>
       <c r="AE67" s="34"/>
       <c r="AF67" s="2"/>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
       <c r="AK67" s="2"/>
     </row>
-    <row r="68" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:37" ht="12" customHeight="1">
       <c r="A68" s="4" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B68" s="5">
-        <v>192339</v>
+        <v>77032</v>
       </c>
       <c r="C68" s="5">
-        <v>4927</v>
+        <v>2088</v>
       </c>
       <c r="D68" s="5">
-        <v>69</v>
+        <v>242</v>
       </c>
       <c r="E68" s="5">
-        <v>12801</v>
+        <v>86737</v>
       </c>
       <c r="F68" s="5">
-        <v>122</v>
+        <v>157</v>
       </c>
       <c r="G68" s="5">
-        <v>1132</v>
+        <v>1680</v>
       </c>
       <c r="H68" s="34"/>
       <c r="I68" s="34"/>
       <c r="J68" s="40"/>
       <c r="K68" s="34"/>
       <c r="L68" s="34"/>
       <c r="M68" s="34"/>
       <c r="N68" s="34"/>
       <c r="O68" s="34"/>
       <c r="P68" s="40"/>
       <c r="Q68" s="34"/>
       <c r="R68" s="34"/>
       <c r="S68" s="34"/>
       <c r="T68" s="34"/>
       <c r="U68" s="34"/>
       <c r="V68" s="40"/>
       <c r="W68" s="34"/>
       <c r="X68" s="40"/>
       <c r="Y68" s="34"/>
       <c r="Z68" s="34"/>
       <c r="AA68" s="34"/>
       <c r="AB68" s="40"/>
       <c r="AC68" s="34"/>
       <c r="AD68" s="40"/>
       <c r="AE68" s="34"/>
       <c r="AF68" s="2"/>
       <c r="AG68" s="2"/>
       <c r="AH68" s="2"/>
       <c r="AI68" s="2"/>
       <c r="AJ68" s="2"/>
       <c r="AK68" s="2"/>
     </row>
-    <row r="69" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:37" ht="12" customHeight="1">
       <c r="A69" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B69" s="5">
-        <v>128733</v>
+        <v>118373</v>
       </c>
       <c r="C69" s="5">
-        <v>1260</v>
+        <v>1009</v>
       </c>
       <c r="D69" s="5">
-        <v>222</v>
+        <v>131</v>
       </c>
       <c r="E69" s="5">
-        <v>22038</v>
+        <v>4469</v>
       </c>
       <c r="F69" s="5">
-        <v>167</v>
+        <v>1</v>
       </c>
       <c r="G69" s="5">
-        <v>240</v>
+        <v>3098</v>
       </c>
       <c r="H69" s="34"/>
       <c r="I69" s="34"/>
       <c r="J69" s="40"/>
       <c r="K69" s="34"/>
       <c r="L69" s="34"/>
       <c r="M69" s="34"/>
       <c r="N69" s="34"/>
       <c r="O69" s="34"/>
       <c r="P69" s="40"/>
       <c r="Q69" s="34"/>
       <c r="R69" s="34"/>
       <c r="S69" s="34"/>
       <c r="T69" s="34"/>
       <c r="U69" s="34"/>
       <c r="V69" s="40"/>
       <c r="W69" s="34"/>
       <c r="X69" s="40"/>
       <c r="Y69" s="34"/>
       <c r="Z69" s="34"/>
       <c r="AA69" s="34"/>
       <c r="AB69" s="40"/>
       <c r="AC69" s="34"/>
       <c r="AD69" s="40"/>
       <c r="AE69" s="34"/>
       <c r="AF69" s="2"/>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
       <c r="AK69" s="2"/>
     </row>
-    <row r="70" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:37" ht="12" customHeight="1">
       <c r="A70" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B70" s="5">
-        <v>77032</v>
+        <v>175362</v>
       </c>
       <c r="C70" s="5">
-        <v>2088</v>
+        <v>1369</v>
       </c>
       <c r="D70" s="5">
-        <v>242</v>
+        <v>440</v>
       </c>
       <c r="E70" s="5">
-        <v>86737</v>
+        <v>6843</v>
       </c>
       <c r="F70" s="5">
-        <v>157</v>
+        <v>88</v>
       </c>
       <c r="G70" s="5">
-        <v>1680</v>
+        <v>2409</v>
       </c>
       <c r="H70" s="34"/>
       <c r="I70" s="34"/>
       <c r="J70" s="40"/>
       <c r="K70" s="34"/>
       <c r="L70" s="34"/>
       <c r="M70" s="34"/>
       <c r="N70" s="34"/>
       <c r="O70" s="34"/>
       <c r="P70" s="40"/>
       <c r="Q70" s="34"/>
       <c r="R70" s="34"/>
       <c r="S70" s="34"/>
       <c r="T70" s="34"/>
       <c r="U70" s="34"/>
       <c r="V70" s="40"/>
       <c r="W70" s="34"/>
       <c r="X70" s="40"/>
       <c r="Y70" s="34"/>
       <c r="Z70" s="34"/>
       <c r="AA70" s="34"/>
       <c r="AB70" s="40"/>
       <c r="AC70" s="34"/>
       <c r="AD70" s="40"/>
       <c r="AE70" s="34"/>
       <c r="AF70" s="2"/>
       <c r="AG70" s="2"/>
       <c r="AH70" s="2"/>
       <c r="AI70" s="2"/>
       <c r="AJ70" s="2"/>
       <c r="AK70" s="2"/>
     </row>
-    <row r="71" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:37" ht="12" customHeight="1">
       <c r="A71" s="4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B71" s="5">
-        <v>118373</v>
+        <v>133780</v>
       </c>
       <c r="C71" s="5">
-        <v>1009</v>
+        <v>2165</v>
       </c>
       <c r="D71" s="5">
-        <v>131</v>
+        <v>359</v>
       </c>
       <c r="E71" s="5">
-        <v>4469</v>
+        <v>13638</v>
       </c>
       <c r="F71" s="5">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="G71" s="5">
-        <v>3098</v>
+        <v>2018</v>
       </c>
       <c r="H71" s="34"/>
       <c r="I71" s="34"/>
       <c r="J71" s="40"/>
       <c r="K71" s="34"/>
       <c r="L71" s="34"/>
       <c r="M71" s="34"/>
       <c r="N71" s="34"/>
       <c r="O71" s="34"/>
       <c r="P71" s="40"/>
       <c r="Q71" s="34"/>
       <c r="R71" s="34"/>
       <c r="S71" s="34"/>
       <c r="T71" s="34"/>
       <c r="U71" s="34"/>
       <c r="V71" s="40"/>
       <c r="W71" s="34"/>
       <c r="X71" s="40"/>
       <c r="Y71" s="34"/>
       <c r="Z71" s="34"/>
       <c r="AA71" s="34"/>
       <c r="AB71" s="40"/>
       <c r="AC71" s="34"/>
       <c r="AD71" s="40"/>
       <c r="AE71" s="34"/>
       <c r="AF71" s="2"/>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
       <c r="AK71" s="2"/>
     </row>
-    <row r="72" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:37" ht="12" customHeight="1">
       <c r="A72" s="4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B72" s="5">
-        <v>175362</v>
+        <v>263673</v>
       </c>
       <c r="C72" s="5">
-        <v>1369</v>
+        <v>3012</v>
       </c>
       <c r="D72" s="5">
-        <v>440</v>
+        <v>1032</v>
       </c>
       <c r="E72" s="5">
-        <v>6843</v>
+        <v>34450</v>
       </c>
       <c r="F72" s="5">
-        <v>88</v>
+        <v>128</v>
       </c>
       <c r="G72" s="5">
-        <v>2409</v>
+        <v>49</v>
       </c>
       <c r="H72" s="34"/>
       <c r="I72" s="34"/>
       <c r="J72" s="40"/>
       <c r="K72" s="34"/>
       <c r="L72" s="34"/>
       <c r="M72" s="34"/>
       <c r="N72" s="34"/>
       <c r="O72" s="34"/>
       <c r="P72" s="40"/>
       <c r="Q72" s="34"/>
       <c r="R72" s="34"/>
       <c r="S72" s="34"/>
       <c r="T72" s="34"/>
       <c r="U72" s="34"/>
       <c r="V72" s="40"/>
       <c r="W72" s="34"/>
       <c r="X72" s="40"/>
       <c r="Y72" s="34"/>
       <c r="Z72" s="34"/>
       <c r="AA72" s="34"/>
       <c r="AB72" s="40"/>
       <c r="AC72" s="34"/>
       <c r="AD72" s="40"/>
       <c r="AE72" s="34"/>
       <c r="AF72" s="2"/>
       <c r="AG72" s="2"/>
       <c r="AH72" s="2"/>
       <c r="AI72" s="2"/>
       <c r="AJ72" s="2"/>
       <c r="AK72" s="2"/>
     </row>
-    <row r="73" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="73" spans="1:37" ht="12" customHeight="1">
+      <c r="A73" s="7" t="s">
+        <v>42</v>
       </c>
       <c r="B73" s="5">
-        <v>133780</v>
+        <v>22629</v>
       </c>
       <c r="C73" s="5">
-        <v>2165</v>
+        <v>472</v>
       </c>
       <c r="D73" s="5">
-        <v>359</v>
+        <v>23</v>
       </c>
       <c r="E73" s="5">
-        <v>13638</v>
+        <v>1198</v>
       </c>
       <c r="F73" s="5">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>38</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="H73" s="34"/>
       <c r="I73" s="34"/>
       <c r="J73" s="40"/>
       <c r="K73" s="34"/>
       <c r="L73" s="34"/>
       <c r="M73" s="34"/>
       <c r="N73" s="34"/>
       <c r="O73" s="34"/>
       <c r="P73" s="40"/>
       <c r="Q73" s="34"/>
       <c r="R73" s="34"/>
       <c r="S73" s="34"/>
       <c r="T73" s="34"/>
       <c r="U73" s="34"/>
       <c r="V73" s="40"/>
       <c r="W73" s="34"/>
       <c r="X73" s="40"/>
       <c r="Y73" s="34"/>
       <c r="Z73" s="34"/>
       <c r="AA73" s="34"/>
       <c r="AB73" s="40"/>
       <c r="AC73" s="34"/>
       <c r="AD73" s="40"/>
       <c r="AE73" s="34"/>
       <c r="AF73" s="2"/>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
       <c r="AK73" s="2"/>
     </row>
-    <row r="74" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:37" ht="12" customHeight="1">
       <c r="A74" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B74" s="5">
-        <v>263673</v>
+        <v>286098</v>
       </c>
       <c r="C74" s="5">
-        <v>3012</v>
+        <v>3698</v>
       </c>
       <c r="D74" s="5">
-        <v>1032</v>
+        <v>131</v>
       </c>
       <c r="E74" s="5">
-        <v>34450</v>
+        <v>5378</v>
       </c>
       <c r="F74" s="5">
         <v>128</v>
       </c>
       <c r="G74" s="5">
-        <v>49</v>
+        <v>1734</v>
       </c>
       <c r="H74" s="34"/>
       <c r="I74" s="34"/>
       <c r="J74" s="40"/>
       <c r="K74" s="34"/>
       <c r="L74" s="34"/>
       <c r="M74" s="34"/>
       <c r="N74" s="34"/>
       <c r="O74" s="34"/>
       <c r="P74" s="40"/>
       <c r="Q74" s="34"/>
       <c r="R74" s="34"/>
       <c r="S74" s="34"/>
       <c r="T74" s="34"/>
       <c r="U74" s="34"/>
       <c r="V74" s="40"/>
       <c r="W74" s="34"/>
       <c r="X74" s="40"/>
       <c r="Y74" s="34"/>
       <c r="Z74" s="34"/>
       <c r="AA74" s="34"/>
       <c r="AB74" s="40"/>
       <c r="AC74" s="34"/>
       <c r="AD74" s="40"/>
       <c r="AE74" s="34"/>
       <c r="AF74" s="2"/>
       <c r="AG74" s="2"/>
       <c r="AH74" s="2"/>
       <c r="AI74" s="2"/>
       <c r="AJ74" s="2"/>
       <c r="AK74" s="2"/>
     </row>
-    <row r="75" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="75" spans="1:37" ht="12" customHeight="1">
+      <c r="A75" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="B75" s="5">
-        <v>22629</v>
+        <v>363903</v>
       </c>
       <c r="C75" s="5">
-        <v>472</v>
+        <v>3788</v>
       </c>
       <c r="D75" s="5">
-        <v>23</v>
+        <v>917</v>
       </c>
       <c r="E75" s="5">
-        <v>1198</v>
+        <v>19177</v>
       </c>
       <c r="F75" s="5">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>1492</v>
+      </c>
+      <c r="G75" s="5">
+        <v>192</v>
       </c>
       <c r="H75" s="34"/>
       <c r="I75" s="34"/>
       <c r="J75" s="40"/>
       <c r="K75" s="34"/>
       <c r="L75" s="34"/>
       <c r="M75" s="34"/>
       <c r="N75" s="34"/>
       <c r="O75" s="34"/>
       <c r="P75" s="40"/>
       <c r="Q75" s="34"/>
       <c r="R75" s="34"/>
       <c r="S75" s="34"/>
       <c r="T75" s="34"/>
       <c r="U75" s="34"/>
       <c r="V75" s="40"/>
       <c r="W75" s="34"/>
       <c r="X75" s="40"/>
       <c r="Y75" s="34"/>
       <c r="Z75" s="34"/>
       <c r="AA75" s="34"/>
       <c r="AB75" s="40"/>
       <c r="AC75" s="34"/>
       <c r="AD75" s="40"/>
       <c r="AE75" s="34"/>
       <c r="AF75" s="2"/>
       <c r="AG75" s="2"/>
       <c r="AH75" s="2"/>
       <c r="AI75" s="2"/>
       <c r="AJ75" s="2"/>
       <c r="AK75" s="2"/>
     </row>
-    <row r="76" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:37">
       <c r="A76" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B76" s="5">
-        <v>286098</v>
+        <v>555324</v>
       </c>
       <c r="C76" s="5">
-        <v>3698</v>
+        <v>21074</v>
       </c>
       <c r="D76" s="5">
-        <v>131</v>
+        <v>1521</v>
       </c>
       <c r="E76" s="5">
-        <v>5378</v>
+        <v>23778</v>
       </c>
       <c r="F76" s="5">
-        <v>128</v>
+        <v>7531</v>
       </c>
       <c r="G76" s="5">
-        <v>1734</v>
+        <v>1834</v>
       </c>
       <c r="H76" s="34"/>
       <c r="I76" s="34"/>
       <c r="J76" s="40"/>
       <c r="K76" s="34"/>
       <c r="L76" s="34"/>
       <c r="M76" s="34"/>
       <c r="N76" s="34"/>
       <c r="O76" s="34"/>
       <c r="P76" s="40"/>
       <c r="Q76" s="34"/>
       <c r="R76" s="34"/>
       <c r="S76" s="34"/>
       <c r="T76" s="34"/>
       <c r="U76" s="34"/>
       <c r="V76" s="40"/>
       <c r="W76" s="34"/>
       <c r="X76" s="40"/>
       <c r="Y76" s="34"/>
       <c r="Z76" s="34"/>
       <c r="AA76" s="34"/>
       <c r="AB76" s="40"/>
       <c r="AC76" s="34"/>
       <c r="AD76" s="40"/>
       <c r="AE76" s="34"/>
       <c r="AF76" s="2"/>
       <c r="AG76" s="2"/>
       <c r="AH76" s="2"/>
       <c r="AI76" s="2"/>
       <c r="AJ76" s="2"/>
       <c r="AK76" s="2"/>
     </row>
-    <row r="77" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="77" spans="1:37">
+      <c r="A77" s="52" t="s">
+        <v>18</v>
       </c>
       <c r="B77" s="5">
-        <v>363903</v>
+        <v>200300</v>
       </c>
       <c r="C77" s="5">
-        <v>3788</v>
+        <v>3061</v>
       </c>
       <c r="D77" s="5">
-        <v>917</v>
+        <v>1293</v>
       </c>
       <c r="E77" s="5">
-        <v>19177</v>
+        <v>19058</v>
       </c>
       <c r="F77" s="5">
-        <v>1492</v>
+        <v>505</v>
       </c>
       <c r="G77" s="5">
-        <v>192</v>
+        <v>67</v>
       </c>
       <c r="H77" s="34"/>
       <c r="I77" s="34"/>
       <c r="J77" s="40"/>
       <c r="K77" s="34"/>
       <c r="L77" s="34"/>
       <c r="M77" s="34"/>
       <c r="N77" s="34"/>
       <c r="O77" s="34"/>
       <c r="P77" s="40"/>
       <c r="Q77" s="34"/>
       <c r="R77" s="34"/>
       <c r="S77" s="34"/>
       <c r="T77" s="34"/>
       <c r="U77" s="34"/>
       <c r="V77" s="40"/>
       <c r="W77" s="34"/>
       <c r="X77" s="40"/>
       <c r="Y77" s="34"/>
       <c r="Z77" s="34"/>
       <c r="AA77" s="34"/>
       <c r="AB77" s="40"/>
       <c r="AC77" s="34"/>
       <c r="AD77" s="40"/>
       <c r="AE77" s="34"/>
       <c r="AF77" s="2"/>
       <c r="AG77" s="2"/>
       <c r="AH77" s="2"/>
       <c r="AI77" s="2"/>
       <c r="AJ77" s="2"/>
       <c r="AK77" s="2"/>
     </row>
-    <row r="78" spans="1:37" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="78" spans="1:37">
+      <c r="A78" s="52" t="s">
+        <v>19</v>
       </c>
       <c r="B78" s="5">
-        <v>555324</v>
+        <v>34150</v>
       </c>
       <c r="C78" s="5">
-        <v>21074</v>
+        <v>2672</v>
       </c>
       <c r="D78" s="5">
-        <v>1521</v>
+        <v>68</v>
       </c>
       <c r="E78" s="5">
-        <v>23778</v>
+        <v>2507</v>
       </c>
       <c r="F78" s="5">
-        <v>7531</v>
+        <v>148</v>
       </c>
       <c r="G78" s="5">
-        <v>1834</v>
+        <v>94</v>
       </c>
       <c r="H78" s="34"/>
       <c r="I78" s="34"/>
       <c r="J78" s="40"/>
       <c r="K78" s="34"/>
       <c r="L78" s="34"/>
       <c r="M78" s="34"/>
       <c r="N78" s="34"/>
       <c r="O78" s="34"/>
       <c r="P78" s="40"/>
       <c r="Q78" s="34"/>
       <c r="R78" s="34"/>
       <c r="S78" s="34"/>
       <c r="T78" s="34"/>
       <c r="U78" s="34"/>
       <c r="V78" s="40"/>
       <c r="W78" s="34"/>
       <c r="X78" s="40"/>
       <c r="Y78" s="34"/>
       <c r="Z78" s="34"/>
       <c r="AA78" s="34"/>
       <c r="AB78" s="40"/>
       <c r="AC78" s="34"/>
       <c r="AD78" s="40"/>
       <c r="AE78" s="34"/>
       <c r="AF78" s="2"/>
       <c r="AG78" s="2"/>
       <c r="AH78" s="2"/>
       <c r="AI78" s="2"/>
       <c r="AJ78" s="2"/>
       <c r="AK78" s="2"/>
     </row>
-    <row r="79" spans="1:37" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>67</v>
+    <row r="79" spans="1:37">
+      <c r="A79" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B79" s="9">
+        <v>125716</v>
+      </c>
+      <c r="C79" s="9">
+        <v>1415</v>
+      </c>
+      <c r="D79" s="9">
+        <v>296</v>
+      </c>
+      <c r="E79" s="9">
+        <v>4100</v>
+      </c>
+      <c r="F79" s="9">
+        <v>545</v>
+      </c>
+      <c r="G79" s="9">
+        <v>77900</v>
       </c>
       <c r="H79" s="34"/>
       <c r="I79" s="34"/>
       <c r="J79" s="40"/>
       <c r="K79" s="34"/>
       <c r="L79" s="34"/>
       <c r="M79" s="34"/>
       <c r="N79" s="34"/>
       <c r="O79" s="34"/>
       <c r="P79" s="40"/>
       <c r="Q79" s="34"/>
       <c r="R79" s="34"/>
       <c r="S79" s="34"/>
       <c r="T79" s="34"/>
       <c r="U79" s="34"/>
       <c r="V79" s="40"/>
       <c r="W79" s="34"/>
       <c r="X79" s="40"/>
       <c r="Y79" s="34"/>
       <c r="Z79" s="34"/>
       <c r="AA79" s="34"/>
       <c r="AB79" s="40"/>
       <c r="AC79" s="34"/>
       <c r="AD79" s="40"/>
       <c r="AE79" s="34"/>
       <c r="AF79" s="2"/>
       <c r="AG79" s="2"/>
       <c r="AH79" s="2"/>
       <c r="AI79" s="2"/>
       <c r="AJ79" s="2"/>
       <c r="AK79" s="2"/>
     </row>
-    <row r="80" spans="1:37" x14ac:dyDescent="0.2">
-[...106 lines deleted...]
-      <c r="A82" s="91" t="s">
+    <row r="80" spans="1:37" ht="21" customHeight="1">
+      <c r="A80" s="108" t="s">
         <v>43</v>
       </c>
-      <c r="B82" s="91"/>
-[...25 lines deleted...]
-      <c r="A83" s="93" t="s">
+      <c r="B80" s="108"/>
+      <c r="C80" s="108"/>
+      <c r="D80" s="108"/>
+      <c r="E80" s="108"/>
+      <c r="F80" s="108"/>
+      <c r="G80" s="108"/>
+      <c r="H80" s="77"/>
+      <c r="I80" s="66"/>
+      <c r="J80" s="66"/>
+      <c r="K80" s="66"/>
+      <c r="L80" s="66"/>
+      <c r="M80" s="66"/>
+      <c r="N80" s="66"/>
+      <c r="O80" s="66"/>
+      <c r="P80" s="66"/>
+      <c r="Q80" s="66"/>
+      <c r="R80" s="66"/>
+      <c r="S80" s="66"/>
+      <c r="T80" s="66"/>
+      <c r="U80" s="66"/>
+      <c r="V80" s="66"/>
+      <c r="W80" s="66"/>
+      <c r="X80" s="66"/>
+      <c r="Y80" s="66"/>
+    </row>
+    <row r="81" spans="1:31">
+      <c r="A81" s="115" t="s">
         <v>90</v>
       </c>
-      <c r="B83" s="93"/>
-[...36 lines deleted...]
-      <c r="AE84" s="16"/>
+      <c r="B81" s="115"/>
+      <c r="C81" s="115"/>
+      <c r="D81" s="115"/>
+      <c r="E81" s="115"/>
+      <c r="F81" s="115"/>
+      <c r="G81" s="115"/>
+      <c r="H81" s="115"/>
+      <c r="I81" s="115"/>
+      <c r="J81" s="115"/>
+      <c r="K81" s="115"/>
+      <c r="L81" s="115"/>
+      <c r="M81" s="115"/>
+      <c r="N81" s="115"/>
+      <c r="O81" s="115"/>
+      <c r="P81" s="115"/>
+      <c r="Q81" s="115"/>
+      <c r="R81" s="115"/>
+      <c r="S81" s="115"/>
+      <c r="T81" s="115"/>
+      <c r="U81" s="115"/>
+      <c r="V81" s="115"/>
+      <c r="W81" s="115"/>
+      <c r="X81" s="115"/>
+      <c r="Y81" s="115"/>
+      <c r="Z81" s="115"/>
+      <c r="AA81" s="115"/>
+      <c r="AB81" s="115"/>
+      <c r="AC81" s="16"/>
+      <c r="AD81" s="16"/>
+      <c r="AE81" s="16"/>
+    </row>
+    <row r="82" spans="1:31">
+      <c r="Z82" s="16"/>
+      <c r="AA82" s="16"/>
+      <c r="AB82" s="16"/>
+      <c r="AC82" s="16"/>
+      <c r="AD82" s="16"/>
+      <c r="AE82" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="G5:K5"/>
-[...18 lines deleted...]
-    <mergeCell ref="A82:G82"/>
+    <mergeCell ref="A81:AB81"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="T26:Y26"/>
+    <mergeCell ref="Z26:AE26"/>
+    <mergeCell ref="AF26:AK26"/>
+    <mergeCell ref="N26:S26"/>
+    <mergeCell ref="H26:M26"/>
+    <mergeCell ref="B26:G26"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="B54:G54"/>
+    <mergeCell ref="A80:G80"/>
+    <mergeCell ref="G3:K3"/>
+    <mergeCell ref="L3:P3"/>
+    <mergeCell ref="AI3:AN3"/>
+    <mergeCell ref="AC3:AH3"/>
+    <mergeCell ref="A1:AN1"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="W3:AB3"/>
+    <mergeCell ref="Q3:V3"/>
+    <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AK86"/>
+  <dimension ref="A1:AK84"/>
   <sheetViews>
-    <sheetView topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="J72" sqref="J72"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="7" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="7" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="7" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="7" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="7" customWidth="1"/>
     <col min="19" max="19" width="10" style="7" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="7" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="7" customWidth="1"/>
     <col min="24" max="24" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="7" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="6.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8.5703125" style="7" customWidth="1"/>
     <col min="29" max="29" width="9.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="9.42578125" style="7" customWidth="1"/>
     <col min="31" max="31" width="8.140625" style="7" customWidth="1"/>
     <col min="32" max="32" width="8" style="7" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="6.42578125" style="7" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="7" customWidth="1"/>
     <col min="35" max="35" width="8.140625" style="7" customWidth="1"/>
     <col min="36" max="36" width="7.42578125" style="7" customWidth="1"/>
     <col min="37" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="A3" s="92" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="B3" s="92"/>
-[...38 lines deleted...]
-      <c r="AJ4" s="13" t="s">
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
+      <c r="O1" s="109"/>
+      <c r="P1" s="109"/>
+      <c r="Q1" s="109"/>
+      <c r="R1" s="109"/>
+      <c r="S1" s="109"/>
+      <c r="T1" s="109"/>
+      <c r="U1" s="109"/>
+      <c r="V1" s="109"/>
+      <c r="W1" s="109"/>
+      <c r="X1" s="109"/>
+      <c r="Y1" s="109"/>
+      <c r="Z1" s="109"/>
+      <c r="AA1" s="109"/>
+      <c r="AB1" s="109"/>
+      <c r="AC1" s="109"/>
+      <c r="AD1" s="109"/>
+      <c r="AE1" s="109"/>
+      <c r="AF1" s="109"/>
+      <c r="AG1" s="109"/>
+      <c r="AH1" s="109"/>
+      <c r="AI1" s="109"/>
+      <c r="AJ1" s="109"/>
+    </row>
+    <row r="2" spans="1:37" ht="12.75">
+      <c r="AF2" s="19"/>
+      <c r="AG2" s="19"/>
+      <c r="AJ2" s="13" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="85">
+    <row r="3" spans="1:37">
+      <c r="A3" s="103"/>
+      <c r="B3" s="104">
         <v>2011</v>
       </c>
-      <c r="C5" s="86"/>
-[...3 lines deleted...]
-      <c r="G5" s="85">
+      <c r="C3" s="110"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="104">
         <v>2012</v>
       </c>
-      <c r="H5" s="86"/>
-[...3 lines deleted...]
-      <c r="L5" s="85">
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="110"/>
+      <c r="K3" s="110"/>
+      <c r="L3" s="104">
         <v>2013</v>
       </c>
-      <c r="M5" s="86"/>
-[...3 lines deleted...]
-      <c r="Q5" s="85">
+      <c r="M3" s="110"/>
+      <c r="N3" s="110"/>
+      <c r="O3" s="110"/>
+      <c r="P3" s="110"/>
+      <c r="Q3" s="104">
         <v>2014</v>
       </c>
-      <c r="R5" s="86"/>
-[...3 lines deleted...]
-      <c r="V5" s="85">
+      <c r="R3" s="110"/>
+      <c r="S3" s="110"/>
+      <c r="T3" s="110"/>
+      <c r="U3" s="110"/>
+      <c r="V3" s="104">
         <v>2015</v>
       </c>
-      <c r="W5" s="86"/>
-[...3 lines deleted...]
-      <c r="AA5" s="85">
+      <c r="W3" s="110"/>
+      <c r="X3" s="110"/>
+      <c r="Y3" s="110"/>
+      <c r="Z3" s="110"/>
+      <c r="AA3" s="104">
         <v>2016</v>
       </c>
-      <c r="AB5" s="86"/>
-[...3 lines deleted...]
-      <c r="AF5" s="85">
+      <c r="AB3" s="110"/>
+      <c r="AC3" s="110"/>
+      <c r="AD3" s="110"/>
+      <c r="AE3" s="110"/>
+      <c r="AF3" s="104">
         <v>2017</v>
       </c>
-      <c r="AG5" s="86"/>
-[...6 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="AG3" s="110"/>
+      <c r="AH3" s="110"/>
+      <c r="AI3" s="110"/>
+      <c r="AJ3" s="110"/>
+    </row>
+    <row r="4" spans="1:37" ht="45" customHeight="1">
+      <c r="A4" s="103"/>
+      <c r="B4" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D4" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E4" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F4" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="14" t="s">
+      <c r="G4" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="14" t="s">
+      <c r="H4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="I6" s="14" t="s">
+      <c r="I4" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="J6" s="14" t="s">
+      <c r="J4" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="K6" s="14" t="s">
+      <c r="K4" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="L4" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="M6" s="14" t="s">
+      <c r="M4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N4" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O4" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P4" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q4" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="14" t="s">
+      <c r="S4" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="T6" s="14" t="s">
+      <c r="T4" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U4" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V4" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="W4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="X6" s="14" t="s">
+      <c r="X4" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="Y6" s="14" t="s">
+      <c r="Y4" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="Z6" s="14" t="s">
+      <c r="Z4" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="AA6" s="14" t="s">
+      <c r="AA4" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AB4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="AC6" s="14" t="s">
+      <c r="AC4" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="AD6" s="14" t="s">
+      <c r="AD4" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="AE6" s="14" t="s">
+      <c r="AE4" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="AF6" s="14" t="s">
+      <c r="AF4" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="AG6" s="14" t="s">
+      <c r="AG4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="AH6" s="14" t="s">
+      <c r="AH4" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="AI6" s="14" t="s">
+      <c r="AI4" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="AJ6" s="48" t="s">
+      <c r="AJ4" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="AK6" s="30"/>
-[...2 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="AK4" s="30"/>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="27">
+      <c r="B5" s="27">
         <v>114891</v>
       </c>
-      <c r="C7" s="3">
+      <c r="C5" s="3">
         <v>367325</v>
       </c>
-      <c r="D7" s="3">
+      <c r="D5" s="3">
         <v>252345</v>
       </c>
-      <c r="E7" s="3">
+      <c r="E5" s="3">
         <v>2806937</v>
       </c>
-      <c r="F7" s="3">
+      <c r="F5" s="3">
         <v>12316</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G5" s="35">
         <v>97417</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H5" s="34">
         <v>364933</v>
       </c>
-      <c r="I7" s="34">
+      <c r="I5" s="34">
         <v>264427</v>
       </c>
+      <c r="J5" s="34">
+        <v>2895297</v>
+      </c>
+      <c r="K5" s="34">
+        <v>20752</v>
+      </c>
+      <c r="L5" s="35">
+        <v>110176</v>
+      </c>
+      <c r="M5" s="34">
+        <v>367324</v>
+      </c>
+      <c r="N5" s="34">
+        <v>266912</v>
+      </c>
+      <c r="O5" s="34">
+        <v>2913095</v>
+      </c>
+      <c r="P5" s="34">
+        <v>20775</v>
+      </c>
+      <c r="Q5" s="35">
+        <v>326137</v>
+      </c>
+      <c r="R5" s="34">
+        <v>280736</v>
+      </c>
+      <c r="S5" s="34">
+        <v>267972</v>
+      </c>
+      <c r="T5" s="34">
+        <v>2900613</v>
+      </c>
+      <c r="U5" s="34">
+        <v>224651</v>
+      </c>
+      <c r="V5" s="35">
+        <v>624427</v>
+      </c>
+      <c r="W5" s="34">
+        <v>371956</v>
+      </c>
+      <c r="X5" s="34">
+        <v>360635</v>
+      </c>
+      <c r="Y5" s="34">
+        <v>2230722</v>
+      </c>
+      <c r="Z5" s="34">
+        <v>268765</v>
+      </c>
+      <c r="AA5" s="35">
+        <v>616545</v>
+      </c>
+      <c r="AB5" s="34">
+        <v>400696</v>
+      </c>
+      <c r="AC5" s="34">
+        <v>344786</v>
+      </c>
+      <c r="AD5" s="34">
+        <v>2270931</v>
+      </c>
+      <c r="AE5" s="34">
+        <v>212343</v>
+      </c>
+      <c r="AF5" s="27">
+        <v>571415</v>
+      </c>
+      <c r="AG5" s="3">
+        <v>444410</v>
+      </c>
+      <c r="AH5" s="3">
+        <v>308803</v>
+      </c>
+      <c r="AI5" s="3">
+        <v>2349923</v>
+      </c>
+      <c r="AJ5" s="3">
+        <v>177032</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="28">
+        <v>3124</v>
+      </c>
+      <c r="C6" s="6">
+        <v>10022</v>
+      </c>
+      <c r="D6" s="3">
+        <v>9295</v>
+      </c>
+      <c r="E6" s="6">
+        <v>144557</v>
+      </c>
+      <c r="F6" s="3">
+        <v>1090</v>
+      </c>
+      <c r="G6" s="39">
+        <v>2902</v>
+      </c>
+      <c r="H6" s="37">
+        <v>9836</v>
+      </c>
+      <c r="I6" s="34">
+        <v>8429</v>
+      </c>
+      <c r="J6" s="40">
+        <v>120993</v>
+      </c>
+      <c r="K6" s="37">
+        <v>1145</v>
+      </c>
+      <c r="L6" s="39">
+        <v>3217</v>
+      </c>
+      <c r="M6" s="37">
+        <v>9864</v>
+      </c>
+      <c r="N6" s="34">
+        <v>8475</v>
+      </c>
+      <c r="O6" s="40">
+        <v>121767</v>
+      </c>
+      <c r="P6" s="37">
+        <v>1148</v>
+      </c>
+      <c r="Q6" s="39">
+        <v>11096</v>
+      </c>
+      <c r="R6" s="37">
+        <v>9069</v>
+      </c>
+      <c r="S6" s="34">
+        <v>8563</v>
+      </c>
+      <c r="T6" s="40">
+        <v>146511</v>
+      </c>
+      <c r="U6" s="37">
+        <v>7835</v>
+      </c>
+      <c r="V6" s="39">
+        <v>23381</v>
+      </c>
+      <c r="W6" s="37">
+        <v>14139</v>
+      </c>
+      <c r="X6" s="34">
+        <v>15573</v>
+      </c>
+      <c r="Y6" s="40">
+        <v>114359</v>
+      </c>
+      <c r="Z6" s="37">
+        <v>9976</v>
+      </c>
+      <c r="AA6" s="39">
+        <v>23784</v>
+      </c>
+      <c r="AB6" s="37">
+        <v>15117</v>
+      </c>
+      <c r="AC6" s="34">
+        <v>14940</v>
+      </c>
+      <c r="AD6" s="38">
+        <v>116109</v>
+      </c>
+      <c r="AE6" s="34">
+        <v>7811</v>
+      </c>
+      <c r="AF6" s="28">
+        <v>20696</v>
+      </c>
+      <c r="AG6" s="6">
+        <v>18792</v>
+      </c>
+      <c r="AH6" s="3">
+        <v>13523</v>
+      </c>
+      <c r="AI6" s="6">
+        <v>118671</v>
+      </c>
+      <c r="AJ6" s="3">
+        <v>6352</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="28">
+        <v>8088</v>
+      </c>
+      <c r="C7" s="6">
+        <v>20729</v>
+      </c>
+      <c r="D7" s="6">
+        <v>14314</v>
+      </c>
+      <c r="E7" s="6">
+        <v>105854</v>
+      </c>
+      <c r="F7" s="6">
+        <v>345</v>
+      </c>
+      <c r="G7" s="36">
+        <v>6650</v>
+      </c>
+      <c r="H7" s="38">
+        <v>17577</v>
+      </c>
+      <c r="I7" s="38">
+        <v>13364</v>
+      </c>
       <c r="J7" s="34">
-        <v>2895297</v>
-[...11 lines deleted...]
-        <v>266912</v>
+        <v>92696</v>
+      </c>
+      <c r="K7" s="38">
+        <v>944</v>
+      </c>
+      <c r="L7" s="36">
+        <v>7314</v>
+      </c>
+      <c r="M7" s="38">
+        <v>17534</v>
+      </c>
+      <c r="N7" s="38">
+        <v>13383</v>
       </c>
       <c r="O7" s="34">
-        <v>2913095</v>
-[...11 lines deleted...]
-        <v>267972</v>
+        <v>93054</v>
+      </c>
+      <c r="P7" s="38">
+        <v>948</v>
+      </c>
+      <c r="Q7" s="36">
+        <v>20824</v>
+      </c>
+      <c r="R7" s="38">
+        <v>13539</v>
+      </c>
+      <c r="S7" s="38">
+        <v>14124</v>
       </c>
       <c r="T7" s="34">
-        <v>2900613</v>
-[...11 lines deleted...]
-        <v>360635</v>
+        <v>101291</v>
+      </c>
+      <c r="U7" s="38">
+        <v>15654</v>
+      </c>
+      <c r="V7" s="36">
+        <v>38642</v>
+      </c>
+      <c r="W7" s="38">
+        <v>17758</v>
+      </c>
+      <c r="X7" s="38">
+        <v>15961</v>
       </c>
       <c r="Y7" s="34">
-        <v>2230722</v>
-[...35 lines deleted...]
-    <row r="8" spans="1:37" x14ac:dyDescent="0.2">
+        <v>72011</v>
+      </c>
+      <c r="Z7" s="38">
+        <v>14260</v>
+      </c>
+      <c r="AA7" s="36">
+        <v>35064</v>
+      </c>
+      <c r="AB7" s="38">
+        <v>20428</v>
+      </c>
+      <c r="AC7" s="38">
+        <v>14709</v>
+      </c>
+      <c r="AD7" s="38">
+        <v>71827</v>
+      </c>
+      <c r="AE7" s="38">
+        <v>10420</v>
+      </c>
+      <c r="AF7" s="28">
+        <v>30291</v>
+      </c>
+      <c r="AG7" s="6">
+        <v>23106</v>
+      </c>
+      <c r="AH7" s="6">
+        <v>13042</v>
+      </c>
+      <c r="AI7" s="6">
+        <v>73839</v>
+      </c>
+      <c r="AJ7" s="6">
+        <v>8335</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="28">
+        <v>3800</v>
+      </c>
+      <c r="C8" s="6">
+        <v>19608</v>
+      </c>
+      <c r="D8" s="6">
+        <v>16970</v>
+      </c>
+      <c r="E8" s="6">
+        <v>368303</v>
+      </c>
+      <c r="F8" s="6">
+        <v>1579</v>
+      </c>
+      <c r="G8" s="36">
+        <v>3795</v>
+      </c>
+      <c r="H8" s="38">
+        <v>21725</v>
+      </c>
+      <c r="I8" s="38">
+        <v>20431</v>
+      </c>
+      <c r="J8" s="34">
+        <v>408945</v>
+      </c>
+      <c r="K8" s="38">
+        <v>1878</v>
+      </c>
+      <c r="L8" s="36">
+        <v>5063</v>
+      </c>
+      <c r="M8" s="38">
+        <v>22055</v>
+      </c>
+      <c r="N8" s="38">
+        <v>20824</v>
+      </c>
+      <c r="O8" s="34">
+        <v>413284</v>
+      </c>
+      <c r="P8" s="38">
+        <v>1884</v>
+      </c>
+      <c r="Q8" s="36">
+        <v>21185</v>
+      </c>
+      <c r="R8" s="38">
+        <v>20847</v>
+      </c>
+      <c r="S8" s="38">
+        <v>22187</v>
+      </c>
+      <c r="T8" s="34">
+        <v>419081</v>
+      </c>
+      <c r="U8" s="38">
+        <v>17753</v>
+      </c>
+      <c r="V8" s="36">
+        <v>38872</v>
+      </c>
+      <c r="W8" s="38">
+        <v>28530</v>
+      </c>
+      <c r="X8" s="38">
+        <v>35034</v>
+      </c>
+      <c r="Y8" s="34">
+        <v>339681</v>
+      </c>
+      <c r="Z8" s="38">
+        <v>17348</v>
+      </c>
+      <c r="AA8" s="36">
+        <v>38857</v>
+      </c>
+      <c r="AB8" s="38">
+        <v>29715</v>
+      </c>
+      <c r="AC8" s="38">
+        <v>33935</v>
+      </c>
+      <c r="AD8" s="38">
+        <v>354141</v>
+      </c>
+      <c r="AE8" s="38">
+        <v>14370</v>
+      </c>
+      <c r="AF8" s="28">
+        <v>35237</v>
+      </c>
+      <c r="AG8" s="6">
+        <v>32216</v>
+      </c>
+      <c r="AH8" s="6">
+        <v>30407</v>
+      </c>
+      <c r="AI8" s="6">
+        <v>364422</v>
+      </c>
+      <c r="AJ8" s="6">
+        <v>12016</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="28">
+        <v>9016</v>
+      </c>
+      <c r="C9" s="6">
+        <v>24282</v>
+      </c>
+      <c r="D9" s="6">
+        <v>12809</v>
+      </c>
+      <c r="E9" s="6">
+        <v>60214</v>
+      </c>
+      <c r="F9" s="6">
+        <v>118</v>
+      </c>
+      <c r="G9" s="36">
+        <v>11484</v>
+      </c>
+      <c r="H9" s="38">
+        <v>30009</v>
+      </c>
+      <c r="I9" s="38">
+        <v>16280</v>
+      </c>
+      <c r="J9" s="34">
+        <v>71681</v>
+      </c>
+      <c r="K9" s="38">
+        <v>1031</v>
+      </c>
+      <c r="L9" s="36">
+        <v>12857</v>
+      </c>
+      <c r="M9" s="38">
+        <v>30165</v>
+      </c>
+      <c r="N9" s="38">
+        <v>16484</v>
+      </c>
+      <c r="O9" s="34">
+        <v>72139</v>
+      </c>
+      <c r="P9" s="38">
+        <v>1031</v>
+      </c>
+      <c r="Q9" s="36">
+        <v>24388</v>
+      </c>
+      <c r="R9" s="38">
+        <v>13836</v>
+      </c>
+      <c r="S9" s="38">
+        <v>13547</v>
+      </c>
+      <c r="T9" s="34">
+        <v>49338</v>
+      </c>
+      <c r="U9" s="38">
+        <v>16522</v>
+      </c>
+      <c r="V9" s="36">
+        <v>45689</v>
+      </c>
+      <c r="W9" s="38">
+        <v>14397</v>
+      </c>
+      <c r="X9" s="38">
+        <v>11770</v>
+      </c>
+      <c r="Y9" s="34">
+        <v>30019</v>
+      </c>
+      <c r="Z9" s="38">
+        <v>16453</v>
+      </c>
+      <c r="AA9" s="36">
+        <v>44586</v>
+      </c>
+      <c r="AB9" s="38">
+        <v>16847</v>
+      </c>
+      <c r="AC9" s="38">
+        <v>11131</v>
+      </c>
+      <c r="AD9" s="38">
+        <v>30487</v>
+      </c>
+      <c r="AE9" s="38">
+        <v>12754</v>
+      </c>
+      <c r="AF9" s="28">
+        <v>41621</v>
+      </c>
+      <c r="AG9" s="6">
+        <v>20519</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>10125</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>31420</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>10632</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="28">
+        <v>5394</v>
+      </c>
+      <c r="C10" s="6">
+        <v>12118</v>
+      </c>
+      <c r="D10" s="6">
+        <v>12296</v>
+      </c>
+      <c r="E10" s="6">
+        <v>81135</v>
+      </c>
+      <c r="F10" s="6">
+        <v>632</v>
+      </c>
+      <c r="G10" s="36">
+        <v>4300</v>
+      </c>
+      <c r="H10" s="38">
+        <v>10627</v>
+      </c>
+      <c r="I10" s="38">
+        <v>9004</v>
+      </c>
+      <c r="J10" s="34">
+        <v>73022</v>
+      </c>
+      <c r="K10" s="38">
+        <v>991</v>
+      </c>
+      <c r="L10" s="36">
+        <v>4726</v>
+      </c>
+      <c r="M10" s="38">
+        <v>10650</v>
+      </c>
+      <c r="N10" s="38">
+        <v>9030</v>
+      </c>
+      <c r="O10" s="34">
+        <v>73355</v>
+      </c>
+      <c r="P10" s="38">
+        <v>991</v>
+      </c>
+      <c r="Q10" s="36">
+        <v>13779</v>
+      </c>
+      <c r="R10" s="38">
+        <v>9354</v>
+      </c>
+      <c r="S10" s="38">
+        <v>8128</v>
+      </c>
+      <c r="T10" s="34">
+        <v>78299</v>
+      </c>
+      <c r="U10" s="38">
+        <v>8825</v>
+      </c>
+      <c r="V10" s="36">
+        <v>27995</v>
+      </c>
+      <c r="W10" s="38">
+        <v>12078</v>
+      </c>
+      <c r="X10" s="38">
+        <v>11852</v>
+      </c>
+      <c r="Y10" s="34">
+        <v>57738</v>
+      </c>
+      <c r="Z10" s="38">
+        <v>10504</v>
+      </c>
+      <c r="AA10" s="36">
+        <v>27813</v>
+      </c>
+      <c r="AB10" s="38">
+        <v>13284</v>
+      </c>
+      <c r="AC10" s="38">
+        <v>11136</v>
+      </c>
+      <c r="AD10" s="38">
+        <v>57669</v>
+      </c>
+      <c r="AE10" s="38">
+        <v>8337</v>
+      </c>
+      <c r="AF10" s="28">
+        <v>26601</v>
+      </c>
+      <c r="AG10" s="6">
+        <v>15534</v>
+      </c>
+      <c r="AH10" s="6">
+        <v>10031</v>
+      </c>
+      <c r="AI10" s="6">
+        <v>57496</v>
+      </c>
+      <c r="AJ10" s="6">
+        <v>7054</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="28">
+        <v>6839</v>
+      </c>
+      <c r="C11" s="6">
+        <v>15094</v>
+      </c>
+      <c r="D11" s="6">
+        <v>9114</v>
+      </c>
+      <c r="E11" s="6">
+        <v>150191</v>
+      </c>
+      <c r="F11" s="6">
+        <v>403</v>
+      </c>
+      <c r="G11" s="36">
+        <v>2117</v>
+      </c>
+      <c r="H11" s="38">
+        <v>9017</v>
+      </c>
+      <c r="I11" s="38">
+        <v>10038</v>
+      </c>
+      <c r="J11" s="34">
+        <v>213112</v>
+      </c>
+      <c r="K11" s="38">
+        <v>604</v>
+      </c>
+      <c r="L11" s="36">
+        <v>2165</v>
+      </c>
+      <c r="M11" s="38">
+        <v>9061</v>
+      </c>
+      <c r="N11" s="38">
+        <v>10061</v>
+      </c>
+      <c r="O11" s="34">
+        <v>214093</v>
+      </c>
+      <c r="P11" s="38">
+        <v>604</v>
+      </c>
+      <c r="Q11" s="36">
+        <v>5526</v>
+      </c>
+      <c r="R11" s="38">
+        <v>5730</v>
+      </c>
+      <c r="S11" s="38">
+        <v>6906</v>
+      </c>
+      <c r="T11" s="34">
+        <v>171857</v>
+      </c>
+      <c r="U11" s="38">
+        <v>3776</v>
+      </c>
+      <c r="V11" s="36">
+        <v>10770</v>
+      </c>
+      <c r="W11" s="38">
+        <v>10659</v>
+      </c>
+      <c r="X11" s="38">
+        <v>12501</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>148177</v>
+      </c>
+      <c r="Z11" s="38">
+        <v>4662</v>
+      </c>
+      <c r="AA11" s="36">
+        <v>10399</v>
+      </c>
+      <c r="AB11" s="38">
+        <v>11672</v>
+      </c>
+      <c r="AC11" s="38">
+        <v>11792</v>
+      </c>
+      <c r="AD11" s="38">
+        <v>153288</v>
+      </c>
+      <c r="AE11" s="38">
+        <v>3730</v>
+      </c>
+      <c r="AF11" s="28">
+        <v>9838</v>
+      </c>
+      <c r="AG11" s="6">
+        <v>12903</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>10986</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>157106</v>
+      </c>
+      <c r="AJ11" s="6">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="28">
+        <v>7272</v>
+      </c>
+      <c r="C12" s="6">
+        <v>20880</v>
+      </c>
+      <c r="D12" s="6">
+        <v>15895</v>
+      </c>
+      <c r="E12" s="6">
+        <v>228623</v>
+      </c>
+      <c r="F12" s="6">
+        <v>1065</v>
+      </c>
+      <c r="G12" s="36">
+        <v>4986</v>
+      </c>
+      <c r="H12" s="38">
+        <v>20512</v>
+      </c>
+      <c r="I12" s="38">
+        <v>18314</v>
+      </c>
+      <c r="J12" s="34">
+        <v>275689</v>
+      </c>
+      <c r="K12" s="38">
+        <v>1607</v>
+      </c>
+      <c r="L12" s="36">
+        <v>5538</v>
+      </c>
+      <c r="M12" s="38">
+        <v>20547</v>
+      </c>
+      <c r="N12" s="38">
+        <v>18341</v>
+      </c>
+      <c r="O12" s="34">
+        <v>276139</v>
+      </c>
+      <c r="P12" s="38">
+        <v>1609</v>
+      </c>
+      <c r="Q12" s="36">
+        <v>19971</v>
+      </c>
+      <c r="R12" s="38">
+        <v>21992</v>
+      </c>
+      <c r="S12" s="38">
+        <v>21159</v>
+      </c>
+      <c r="T12" s="34">
+        <v>276748</v>
+      </c>
+      <c r="U12" s="38">
+        <v>12896</v>
+      </c>
+      <c r="V12" s="36">
+        <v>34814</v>
+      </c>
+      <c r="W12" s="38">
+        <v>23667</v>
+      </c>
+      <c r="X12" s="38">
+        <v>25035</v>
+      </c>
+      <c r="Y12" s="34">
+        <v>185904</v>
+      </c>
+      <c r="Z12" s="38">
+        <v>15641</v>
+      </c>
+      <c r="AA12" s="36">
+        <v>33888</v>
+      </c>
+      <c r="AB12" s="38">
+        <v>26303</v>
+      </c>
+      <c r="AC12" s="38">
+        <v>23613</v>
+      </c>
+      <c r="AD12" s="38">
+        <v>187807</v>
+      </c>
+      <c r="AE12" s="38">
+        <v>11802</v>
+      </c>
+      <c r="AF12" s="28">
+        <v>32447</v>
+      </c>
+      <c r="AG12" s="6">
+        <v>28803</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>21794</v>
+      </c>
+      <c r="AI12" s="6">
+        <v>189984</v>
+      </c>
+      <c r="AJ12" s="6">
+        <v>10232</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="28">
+        <v>6398</v>
+      </c>
+      <c r="C13" s="6">
+        <v>15781</v>
+      </c>
+      <c r="D13" s="6">
+        <v>10463</v>
+      </c>
+      <c r="E13" s="6">
+        <v>151434</v>
+      </c>
+      <c r="F13" s="6">
+        <v>1195</v>
+      </c>
+      <c r="G13" s="39">
+        <v>5413</v>
+      </c>
+      <c r="H13" s="37">
+        <v>14722</v>
+      </c>
+      <c r="I13" s="37">
+        <v>8579</v>
+      </c>
+      <c r="J13" s="40">
+        <v>137316</v>
+      </c>
+      <c r="K13" s="37">
+        <v>1614</v>
+      </c>
+      <c r="L13" s="39">
+        <v>5714</v>
+      </c>
+      <c r="M13" s="37">
+        <v>14719</v>
+      </c>
+      <c r="N13" s="37">
+        <v>8628</v>
+      </c>
+      <c r="O13" s="40">
+        <v>137482</v>
+      </c>
+      <c r="P13" s="37">
+        <v>1615</v>
+      </c>
+      <c r="Q13" s="39">
+        <v>18327</v>
+      </c>
+      <c r="R13" s="37">
+        <v>15136</v>
+      </c>
+      <c r="S13" s="37">
+        <v>13067</v>
+      </c>
+      <c r="T13" s="40">
+        <v>157555</v>
+      </c>
+      <c r="U13" s="37">
+        <v>12190</v>
+      </c>
+      <c r="V13" s="39">
+        <v>32955</v>
+      </c>
+      <c r="W13" s="37">
+        <v>15236</v>
+      </c>
+      <c r="X13" s="37">
+        <v>15356</v>
+      </c>
+      <c r="Y13" s="40">
+        <v>102424</v>
+      </c>
+      <c r="Z13" s="37">
+        <v>13041</v>
+      </c>
+      <c r="AA13" s="39">
+        <v>32765</v>
+      </c>
+      <c r="AB13" s="37">
+        <v>16364</v>
+      </c>
+      <c r="AC13" s="37">
+        <v>14636</v>
+      </c>
+      <c r="AD13" s="38">
+        <v>100745</v>
+      </c>
+      <c r="AE13" s="38">
+        <v>10624</v>
+      </c>
+      <c r="AF13" s="28">
+        <v>31146</v>
+      </c>
+      <c r="AG13" s="6">
+        <v>17971</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>12993</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>100966</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>9069</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="28">
+        <v>2243</v>
+      </c>
+      <c r="C14" s="6">
+        <v>7786</v>
+      </c>
+      <c r="D14" s="6">
+        <v>5861</v>
+      </c>
+      <c r="E14" s="6">
+        <v>74974</v>
+      </c>
+      <c r="F14" s="6">
+        <v>256</v>
+      </c>
+      <c r="G14" s="36">
+        <v>2120</v>
+      </c>
+      <c r="H14" s="38">
+        <v>8528</v>
+      </c>
+      <c r="I14" s="38">
+        <v>7631</v>
+      </c>
+      <c r="J14" s="34">
+        <v>96281</v>
+      </c>
+      <c r="K14" s="38">
+        <v>465</v>
+      </c>
+      <c r="L14" s="36">
+        <v>2544</v>
+      </c>
+      <c r="M14" s="38">
+        <v>8547</v>
+      </c>
+      <c r="N14" s="38">
+        <v>7651</v>
+      </c>
+      <c r="O14" s="34">
+        <v>96625</v>
+      </c>
+      <c r="P14" s="38">
+        <v>466</v>
+      </c>
+      <c r="Q14" s="36">
+        <v>7523</v>
+      </c>
+      <c r="R14" s="38">
+        <v>5597</v>
+      </c>
+      <c r="S14" s="38">
+        <v>6663</v>
+      </c>
+      <c r="T14" s="34">
+        <v>85213</v>
+      </c>
+      <c r="U14" s="38">
+        <v>6828</v>
+      </c>
+      <c r="V14" s="36">
+        <v>14190</v>
+      </c>
+      <c r="W14" s="38">
+        <v>8416</v>
+      </c>
+      <c r="X14" s="38">
+        <v>9384</v>
+      </c>
+      <c r="Y14" s="34">
+        <v>71474</v>
+      </c>
+      <c r="Z14" s="38">
+        <v>6367</v>
+      </c>
+      <c r="AA14" s="36">
+        <v>13278</v>
+      </c>
+      <c r="AB14" s="38">
+        <v>9319</v>
+      </c>
+      <c r="AC14" s="38">
+        <v>8877</v>
+      </c>
+      <c r="AD14" s="38">
+        <v>73620</v>
+      </c>
+      <c r="AE14" s="38">
+        <v>5005</v>
+      </c>
+      <c r="AF14" s="28">
+        <v>12163</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>10271</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>8251</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>75259</v>
+      </c>
+      <c r="AJ14" s="6">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="28">
+        <v>6595</v>
+      </c>
+      <c r="C15" s="6">
+        <v>21526</v>
+      </c>
+      <c r="D15" s="6">
+        <v>13513</v>
+      </c>
+      <c r="E15" s="6">
+        <v>74191</v>
+      </c>
+      <c r="F15" s="6">
+        <v>241</v>
+      </c>
+      <c r="G15" s="36">
+        <v>5447</v>
+      </c>
+      <c r="H15" s="38">
+        <v>18246</v>
+      </c>
+      <c r="I15" s="38">
+        <v>11602</v>
+      </c>
+      <c r="J15" s="34">
+        <v>55328</v>
+      </c>
+      <c r="K15" s="38">
+        <v>790</v>
+      </c>
+      <c r="L15" s="36">
+        <v>6432</v>
+      </c>
+      <c r="M15" s="38">
+        <v>18302</v>
+      </c>
+      <c r="N15" s="38">
+        <v>11767</v>
+      </c>
+      <c r="O15" s="34">
+        <v>55843</v>
+      </c>
+      <c r="P15" s="38">
+        <v>790</v>
+      </c>
+      <c r="Q15" s="36">
+        <v>20978</v>
+      </c>
+      <c r="R15" s="38">
+        <v>14767</v>
+      </c>
+      <c r="S15" s="38">
+        <v>16228</v>
+      </c>
+      <c r="T15" s="34">
+        <v>79311</v>
+      </c>
+      <c r="U15" s="38">
+        <v>14570</v>
+      </c>
+      <c r="V15" s="36">
+        <v>34863</v>
+      </c>
+      <c r="W15" s="38">
+        <v>18526</v>
+      </c>
+      <c r="X15" s="38">
+        <v>16622</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>55210</v>
+      </c>
+      <c r="Z15" s="38">
+        <v>16997</v>
+      </c>
+      <c r="AA15" s="36">
+        <v>33581</v>
+      </c>
+      <c r="AB15" s="38">
+        <v>20228</v>
+      </c>
+      <c r="AC15" s="38">
+        <v>15803</v>
+      </c>
+      <c r="AD15" s="38">
+        <v>56690</v>
+      </c>
+      <c r="AE15" s="38">
+        <v>12766</v>
+      </c>
+      <c r="AF15" s="28">
+        <v>29216</v>
+      </c>
+      <c r="AG15" s="6">
+        <v>22843</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>13728</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>61672</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>10042</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="28">
+        <v>6691</v>
+      </c>
+      <c r="C16" s="6">
+        <v>25765</v>
+      </c>
+      <c r="D16" s="6">
+        <v>24563</v>
+      </c>
+      <c r="E16" s="6">
+        <v>340497</v>
+      </c>
+      <c r="F16" s="6">
+        <v>985</v>
+      </c>
+      <c r="G16" s="36">
+        <v>5907</v>
+      </c>
+      <c r="H16" s="38">
+        <v>23527</v>
+      </c>
+      <c r="I16" s="38">
+        <v>24216</v>
+      </c>
+      <c r="J16" s="34">
+        <v>322580</v>
+      </c>
+      <c r="K16" s="38">
+        <v>1748</v>
+      </c>
+      <c r="L16" s="36">
+        <v>7193</v>
+      </c>
+      <c r="M16" s="38">
+        <v>23998</v>
+      </c>
+      <c r="N16" s="38">
+        <v>24580</v>
+      </c>
+      <c r="O16" s="34">
+        <v>326094</v>
+      </c>
+      <c r="P16" s="38">
+        <v>1750</v>
+      </c>
+      <c r="Q16" s="36">
+        <v>27217</v>
+      </c>
+      <c r="R16" s="38">
+        <v>25379</v>
+      </c>
+      <c r="S16" s="38">
+        <v>25557</v>
+      </c>
+      <c r="T16" s="34">
+        <v>383326</v>
+      </c>
+      <c r="U16" s="38">
+        <v>16243</v>
+      </c>
+      <c r="V16" s="36">
+        <v>49029</v>
+      </c>
+      <c r="W16" s="38">
+        <v>39384</v>
+      </c>
+      <c r="X16" s="38">
+        <v>37780</v>
+      </c>
+      <c r="Y16" s="34">
+        <v>319539</v>
+      </c>
+      <c r="Z16" s="38">
+        <v>24278</v>
+      </c>
+      <c r="AA16" s="36">
+        <v>47818</v>
+      </c>
+      <c r="AB16" s="38">
+        <v>46214</v>
+      </c>
+      <c r="AC16" s="38">
+        <v>36180</v>
+      </c>
+      <c r="AD16" s="38">
+        <v>328955</v>
+      </c>
+      <c r="AE16" s="38">
+        <v>17693</v>
+      </c>
+      <c r="AF16" s="28">
+        <v>44245</v>
+      </c>
+      <c r="AG16" s="6">
+        <v>54457</v>
+      </c>
+      <c r="AH16" s="6">
+        <v>34108</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>333360</v>
+      </c>
+      <c r="AJ16" s="6">
+        <v>15401</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36">
+      <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="28">
+        <v>3305</v>
+      </c>
+      <c r="C17" s="6">
+        <v>11209</v>
+      </c>
+      <c r="D17" s="6">
+        <v>8987</v>
+      </c>
+      <c r="E17" s="6">
+        <v>133640</v>
+      </c>
+      <c r="F17" s="6">
+        <v>444</v>
+      </c>
+      <c r="G17" s="36">
+        <v>3885</v>
+      </c>
+      <c r="H17" s="38">
+        <v>12141</v>
+      </c>
+      <c r="I17" s="38">
+        <v>10210</v>
+      </c>
+      <c r="J17" s="34">
+        <v>125601</v>
+      </c>
+      <c r="K17" s="38">
+        <v>625</v>
+      </c>
+      <c r="L17" s="36">
+        <v>4352</v>
+      </c>
+      <c r="M17" s="38">
+        <v>12201</v>
+      </c>
+      <c r="N17" s="38">
+        <v>10255</v>
+      </c>
+      <c r="O17" s="34">
+        <v>126298</v>
+      </c>
+      <c r="P17" s="38">
+        <v>627</v>
+      </c>
+      <c r="Q17" s="36">
+        <v>12352</v>
+      </c>
+      <c r="R17" s="38">
+        <v>9005</v>
+      </c>
+      <c r="S17" s="38">
+        <v>9117</v>
+      </c>
+      <c r="T17" s="34">
+        <v>132107</v>
+      </c>
+      <c r="U17" s="38">
+        <v>8010</v>
+      </c>
+      <c r="V17" s="36">
+        <v>15304</v>
+      </c>
+      <c r="W17" s="38">
+        <v>9144</v>
+      </c>
+      <c r="X17" s="38">
+        <v>11344</v>
+      </c>
+      <c r="Y17" s="34">
+        <v>118404</v>
+      </c>
+      <c r="Z17" s="38">
+        <v>7712</v>
+      </c>
+      <c r="AA17" s="36">
+        <v>15423</v>
+      </c>
+      <c r="AB17" s="38">
+        <v>10697</v>
+      </c>
+      <c r="AC17" s="38">
+        <v>10496</v>
+      </c>
+      <c r="AD17" s="38">
+        <v>114803</v>
+      </c>
+      <c r="AE17" s="38">
+        <v>6269</v>
+      </c>
+      <c r="AF17" s="28">
+        <v>15162</v>
+      </c>
+      <c r="AG17" s="6">
+        <v>12383</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>9549</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>113172</v>
+      </c>
+      <c r="AJ17" s="6">
+        <v>5389</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36">
+      <c r="A18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="28">
+        <v>2569</v>
+      </c>
+      <c r="C18" s="6">
+        <v>9233</v>
+      </c>
+      <c r="D18" s="6">
+        <v>8758</v>
+      </c>
+      <c r="E18" s="6">
+        <v>140399</v>
+      </c>
+      <c r="F18" s="6">
+        <v>819</v>
+      </c>
+      <c r="G18" s="46">
+        <v>2580</v>
+      </c>
+      <c r="H18" s="38">
+        <v>9793</v>
+      </c>
+      <c r="I18" s="38">
+        <v>8993</v>
+      </c>
+      <c r="J18" s="51">
+        <v>140234</v>
+      </c>
+      <c r="K18" s="38">
+        <v>1108</v>
+      </c>
+      <c r="L18" s="46">
+        <v>2744</v>
+      </c>
+      <c r="M18" s="38">
+        <v>9807</v>
+      </c>
+      <c r="N18" s="38">
+        <v>9020</v>
+      </c>
+      <c r="O18" s="51">
+        <v>140542</v>
+      </c>
+      <c r="P18" s="38">
+        <v>1107</v>
+      </c>
+      <c r="Q18" s="46">
+        <v>8209</v>
+      </c>
+      <c r="R18" s="38">
+        <v>7889</v>
+      </c>
+      <c r="S18" s="38">
+        <v>7590</v>
+      </c>
+      <c r="T18" s="51">
+        <v>138219</v>
+      </c>
+      <c r="U18" s="38">
+        <v>5571</v>
+      </c>
+      <c r="V18" s="46">
+        <v>20006</v>
+      </c>
+      <c r="W18" s="38">
+        <v>12857</v>
+      </c>
+      <c r="X18" s="38">
+        <v>14893</v>
+      </c>
+      <c r="Y18" s="51">
+        <v>95447</v>
+      </c>
+      <c r="Z18" s="38">
+        <v>7926</v>
+      </c>
+      <c r="AA18" s="46">
+        <v>19655</v>
+      </c>
+      <c r="AB18" s="38">
+        <v>13013</v>
+      </c>
+      <c r="AC18" s="38">
+        <v>14068</v>
+      </c>
+      <c r="AD18" s="38">
+        <v>95443</v>
+      </c>
+      <c r="AE18" s="38">
+        <v>6821</v>
+      </c>
+      <c r="AF18" s="28">
+        <v>18431</v>
+      </c>
+      <c r="AG18" s="6">
+        <v>13639</v>
+      </c>
+      <c r="AH18" s="6">
+        <v>12775</v>
+      </c>
+      <c r="AI18" s="6">
+        <v>95825</v>
+      </c>
+      <c r="AJ18" s="6">
+        <v>5904</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36">
+      <c r="A19" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="28">
+        <v>6861</v>
+      </c>
+      <c r="C19" s="6">
+        <v>24557</v>
+      </c>
+      <c r="D19" s="6">
+        <v>19678</v>
+      </c>
+      <c r="E19" s="6">
+        <v>256992</v>
+      </c>
+      <c r="F19" s="6">
+        <v>1732</v>
+      </c>
+      <c r="G19" s="36">
+        <v>7063</v>
+      </c>
+      <c r="H19" s="38">
+        <v>26444</v>
+      </c>
+      <c r="I19" s="38">
+        <v>20001</v>
+      </c>
+      <c r="J19" s="34">
+        <v>271003</v>
+      </c>
+      <c r="K19" s="38">
+        <v>2865</v>
+      </c>
+      <c r="L19" s="36">
+        <v>7676</v>
+      </c>
+      <c r="M19" s="38">
+        <v>26543</v>
+      </c>
+      <c r="N19" s="38">
+        <v>20143</v>
+      </c>
+      <c r="O19" s="34">
+        <v>272269</v>
+      </c>
+      <c r="P19" s="38">
+        <v>2870</v>
+      </c>
+      <c r="Q19" s="36">
+        <v>24599</v>
+      </c>
+      <c r="R19" s="38">
+        <v>16269</v>
+      </c>
+      <c r="S19" s="38">
+        <v>18817</v>
+      </c>
+      <c r="T19" s="34">
+        <v>238906</v>
+      </c>
+      <c r="U19" s="38">
+        <v>16431</v>
+      </c>
+      <c r="V19" s="36">
+        <v>46940</v>
+      </c>
+      <c r="W19" s="38">
+        <v>25877</v>
+      </c>
+      <c r="X19" s="38">
+        <v>30142</v>
+      </c>
+      <c r="Y19" s="34">
+        <v>186090</v>
+      </c>
+      <c r="Z19" s="38">
+        <v>19138</v>
+      </c>
+      <c r="AA19" s="36">
+        <v>45949</v>
+      </c>
+      <c r="AB19" s="38">
+        <v>27802</v>
+      </c>
+      <c r="AC19" s="38">
+        <v>28353</v>
+      </c>
+      <c r="AD19" s="38">
+        <v>188215</v>
+      </c>
+      <c r="AE19" s="38">
+        <v>15966</v>
+      </c>
+      <c r="AF19" s="28">
+        <v>39395</v>
+      </c>
+      <c r="AG19" s="6">
+        <v>29569</v>
+      </c>
+      <c r="AH19" s="6">
+        <v>22300</v>
+      </c>
+      <c r="AI19" s="6">
+        <v>197358</v>
+      </c>
+      <c r="AJ19" s="6">
+        <v>12625</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36">
+      <c r="A20" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="28">
+        <v>13325</v>
+      </c>
+      <c r="C20" s="6">
+        <v>37638</v>
+      </c>
+      <c r="D20" s="6">
+        <v>19958</v>
+      </c>
+      <c r="E20" s="6">
+        <v>135579</v>
+      </c>
+      <c r="F20" s="6">
+        <v>376</v>
+      </c>
+      <c r="G20" s="36">
+        <v>12847</v>
+      </c>
+      <c r="H20" s="38">
+        <v>42520</v>
+      </c>
+      <c r="I20" s="38">
+        <v>22596</v>
+      </c>
+      <c r="J20" s="34">
+        <v>154342</v>
+      </c>
+      <c r="K20" s="38">
+        <v>1314</v>
+      </c>
+      <c r="L20" s="36">
+        <v>14388</v>
+      </c>
+      <c r="M20" s="38">
+        <v>42746</v>
+      </c>
+      <c r="N20" s="38">
+        <v>22906</v>
+      </c>
+      <c r="O20" s="34">
+        <v>155132</v>
+      </c>
+      <c r="P20" s="38">
+        <v>1314</v>
+      </c>
+      <c r="Q20" s="36">
+        <v>42175</v>
+      </c>
+      <c r="R20" s="38">
+        <v>29909</v>
+      </c>
+      <c r="S20" s="38">
+        <v>23233</v>
+      </c>
+      <c r="T20" s="34">
+        <v>123966</v>
+      </c>
+      <c r="U20" s="38">
+        <v>29658</v>
+      </c>
+      <c r="V20" s="36">
+        <v>72553</v>
+      </c>
+      <c r="W20" s="38">
+        <v>31142</v>
+      </c>
+      <c r="X20" s="38">
+        <v>23350</v>
+      </c>
+      <c r="Y20" s="34">
+        <v>88206</v>
+      </c>
+      <c r="Z20" s="38">
+        <v>29294</v>
+      </c>
+      <c r="AA20" s="36">
+        <v>73944</v>
+      </c>
+      <c r="AB20" s="38">
+        <v>34813</v>
+      </c>
+      <c r="AC20" s="38">
+        <v>23492</v>
+      </c>
+      <c r="AD20" s="38">
+        <v>91336</v>
+      </c>
+      <c r="AE20" s="38">
+        <v>23266</v>
+      </c>
+      <c r="AF20" s="28">
+        <v>70133</v>
+      </c>
+      <c r="AG20" s="6">
+        <v>41047</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>21815</v>
+      </c>
+      <c r="AI20" s="6">
+        <v>98628</v>
+      </c>
+      <c r="AJ20" s="6">
+        <v>19255</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36">
+      <c r="A21" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="28">
+        <v>23371</v>
+      </c>
+      <c r="C21" s="3">
+        <v>91097</v>
+      </c>
+      <c r="D21" s="3">
+        <v>49871</v>
+      </c>
+      <c r="E21" s="3">
+        <v>360354</v>
+      </c>
+      <c r="F21" s="3">
+        <v>1036</v>
+      </c>
+      <c r="G21" s="36">
+        <v>15921</v>
+      </c>
+      <c r="H21" s="38">
+        <v>89709</v>
+      </c>
+      <c r="I21" s="38">
+        <v>54739</v>
+      </c>
+      <c r="J21" s="34">
+        <v>336474</v>
+      </c>
+      <c r="K21" s="38">
+        <v>2023</v>
+      </c>
+      <c r="L21" s="36">
+        <v>18253</v>
+      </c>
+      <c r="M21" s="38">
+        <v>90585</v>
+      </c>
+      <c r="N21" s="38">
+        <v>55364</v>
+      </c>
+      <c r="O21" s="34">
+        <v>338979</v>
+      </c>
+      <c r="P21" s="38">
+        <v>2021</v>
+      </c>
+      <c r="Q21" s="36">
+        <v>47988</v>
+      </c>
+      <c r="R21" s="38">
+        <v>62418</v>
+      </c>
+      <c r="S21" s="38">
+        <v>53086</v>
+      </c>
+      <c r="T21" s="34">
+        <v>318885</v>
+      </c>
+      <c r="U21" s="38">
+        <v>31889</v>
+      </c>
+      <c r="V21" s="36">
+        <v>91074</v>
+      </c>
+      <c r="W21" s="38">
+        <v>73762</v>
+      </c>
+      <c r="X21" s="38">
+        <v>61957</v>
+      </c>
+      <c r="Y21" s="34">
+        <v>201279</v>
+      </c>
+      <c r="Z21" s="38">
+        <v>40265</v>
+      </c>
+      <c r="AA21" s="36">
+        <v>90348</v>
+      </c>
+      <c r="AB21" s="38">
+        <v>72461</v>
+      </c>
+      <c r="AC21" s="38">
+        <v>59958</v>
+      </c>
+      <c r="AD21" s="38">
+        <v>204879</v>
+      </c>
+      <c r="AE21" s="38">
+        <v>31855</v>
+      </c>
+      <c r="AF21" s="28">
+        <v>84892</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>74325</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>53078</v>
+      </c>
+      <c r="AI21" s="6">
+        <v>223995</v>
+      </c>
+      <c r="AJ21" s="6">
+        <v>26204</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36">
+      <c r="A22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H22" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="I22" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="J22" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="K22" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="L22" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="M22" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="N22" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="O22" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="P22" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q22" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="R22" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="S22" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="T22" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="U22" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="V22" s="39">
+        <v>6983</v>
+      </c>
+      <c r="W22" s="37">
+        <v>4555</v>
+      </c>
+      <c r="X22" s="37">
+        <v>2287</v>
+      </c>
+      <c r="Y22" s="40">
+        <v>3196</v>
+      </c>
+      <c r="Z22" s="37">
+        <v>3208</v>
+      </c>
+      <c r="AA22" s="39">
+        <v>8220</v>
+      </c>
+      <c r="AB22" s="37">
+        <v>4884</v>
+      </c>
+      <c r="AC22" s="37">
+        <v>2269</v>
+      </c>
+      <c r="AD22" s="37">
+        <v>4175</v>
+      </c>
+      <c r="AE22" s="38">
+        <v>2135</v>
+      </c>
+      <c r="AF22" s="28">
+        <v>8435</v>
+      </c>
+      <c r="AG22" s="6">
+        <v>5292</v>
+      </c>
+      <c r="AH22" s="6">
+        <v>2111</v>
+      </c>
+      <c r="AI22" s="6">
+        <v>5171</v>
+      </c>
+      <c r="AJ22" s="6">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
+      <c r="A23" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G23" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="H23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="J23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="K23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="L23" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="M23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="O23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="P23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q23" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="R23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="S23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="T23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="U23" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="V23" s="42">
+        <v>20367</v>
+      </c>
+      <c r="W23" s="41">
+        <v>11829</v>
+      </c>
+      <c r="X23" s="41">
+        <v>9794</v>
+      </c>
+      <c r="Y23" s="41">
+        <v>41564</v>
+      </c>
+      <c r="Z23" s="41">
+        <v>11695</v>
+      </c>
+      <c r="AA23" s="42">
+        <v>21173</v>
+      </c>
+      <c r="AB23" s="41">
+        <v>11535</v>
+      </c>
+      <c r="AC23" s="41">
+        <v>9398</v>
+      </c>
+      <c r="AD23" s="41">
+        <v>40742</v>
+      </c>
+      <c r="AE23" s="41">
+        <v>10719</v>
+      </c>
+      <c r="AF23" s="29">
+        <v>21466</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>10740</v>
+      </c>
+      <c r="AH23" s="10">
+        <v>8187</v>
+      </c>
+      <c r="AI23" s="10">
+        <v>51579</v>
+      </c>
+      <c r="AJ23" s="10">
+        <v>9400</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" ht="12.75">
+      <c r="A24" s="52"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="34"/>
+      <c r="I24" s="34"/>
+      <c r="J24" s="34"/>
+      <c r="K24" s="34"/>
+      <c r="L24" s="34"/>
+      <c r="M24" s="34"/>
+      <c r="N24" s="34"/>
+      <c r="O24" s="34"/>
+      <c r="P24" s="34"/>
+      <c r="Q24" s="34"/>
+      <c r="R24" s="34"/>
+      <c r="S24" s="34"/>
+      <c r="T24" s="34"/>
+      <c r="U24" s="34"/>
+      <c r="V24" s="34"/>
+      <c r="W24" s="34"/>
+      <c r="X24" s="34"/>
+      <c r="Y24" s="34"/>
+      <c r="Z24" s="34"/>
+      <c r="AA24" s="3"/>
+      <c r="AB24" s="3"/>
+      <c r="AC24" s="3"/>
+      <c r="AD24" s="3"/>
+      <c r="AE24" s="3"/>
+      <c r="AF24" s="19"/>
+      <c r="AG24" s="19"/>
+    </row>
+    <row r="25" spans="1:36">
+      <c r="AF25" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG25" s="98"/>
+    </row>
+    <row r="26" spans="1:36">
+      <c r="A26" s="103"/>
+      <c r="B26" s="103">
+        <v>2018</v>
+      </c>
+      <c r="C26" s="103"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="103"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="103">
+        <v>2019</v>
+      </c>
+      <c r="H26" s="103"/>
+      <c r="I26" s="103"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="103"/>
+      <c r="L26" s="103">
+        <v>2020</v>
+      </c>
+      <c r="M26" s="103"/>
+      <c r="N26" s="103"/>
+      <c r="O26" s="103"/>
+      <c r="P26" s="103"/>
+      <c r="Q26" s="103">
+        <v>2021</v>
+      </c>
+      <c r="R26" s="103"/>
+      <c r="S26" s="103"/>
+      <c r="T26" s="103"/>
+      <c r="U26" s="103"/>
+      <c r="V26" s="103">
+        <v>2022</v>
+      </c>
+      <c r="W26" s="103"/>
+      <c r="X26" s="103"/>
+      <c r="Y26" s="103"/>
+      <c r="Z26" s="103"/>
+      <c r="AA26" s="103"/>
+      <c r="AB26" s="103">
+        <v>2023</v>
+      </c>
+      <c r="AC26" s="103"/>
+      <c r="AD26" s="103"/>
+      <c r="AE26" s="103"/>
+      <c r="AF26" s="103"/>
+      <c r="AG26" s="104"/>
+      <c r="AH26" s="30"/>
+    </row>
+    <row r="27" spans="1:36" ht="47.25" customHeight="1">
+      <c r="A27" s="103"/>
+      <c r="B27" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="I27" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="K27" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="M27" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="N27" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="O27" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="P27" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q27" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="R27" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="S27" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="T27" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="U27" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="V27" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="W27" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="X27" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y27" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z27" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA27" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB27" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC27" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD27" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE27" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="AF27" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="AG27" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH27" s="30"/>
+    </row>
+    <row r="28" spans="1:36">
+      <c r="A28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="35">
+        <v>416741</v>
+      </c>
+      <c r="C28" s="34">
+        <v>573963</v>
+      </c>
+      <c r="D28" s="34">
+        <v>268562</v>
+      </c>
+      <c r="E28" s="34">
+        <v>2480684</v>
+      </c>
+      <c r="F28" s="34">
+        <v>108031</v>
+      </c>
+      <c r="G28" s="35">
+        <v>401148</v>
+      </c>
+      <c r="H28" s="34">
+        <v>593038</v>
+      </c>
+      <c r="I28" s="34">
+        <v>240156</v>
+      </c>
+      <c r="J28" s="34">
+        <v>2459007</v>
+      </c>
+      <c r="K28" s="34">
+        <v>83544</v>
+      </c>
+      <c r="L28" s="35">
+        <v>462594</v>
+      </c>
+      <c r="M28" s="34">
+        <v>570920</v>
+      </c>
+      <c r="N28" s="34">
+        <v>268324</v>
+      </c>
+      <c r="O28" s="34">
+        <v>2495407</v>
+      </c>
+      <c r="P28" s="34">
+        <v>73073</v>
+      </c>
+      <c r="Q28" s="35">
+        <v>516842</v>
+      </c>
+      <c r="R28" s="34">
+        <v>494726</v>
+      </c>
+      <c r="S28" s="34">
+        <v>317340</v>
+      </c>
+      <c r="T28" s="34">
+        <v>2406979</v>
+      </c>
+      <c r="U28" s="34">
+        <v>62184</v>
+      </c>
+      <c r="V28" s="35">
+        <v>319818</v>
+      </c>
+      <c r="W28" s="34">
+        <v>250272</v>
+      </c>
+      <c r="X28" s="34">
+        <v>571976</v>
+      </c>
+      <c r="Y28" s="34">
+        <v>815968</v>
+      </c>
+      <c r="Z28" s="34">
+        <v>1945197</v>
+      </c>
+      <c r="AA28" s="34">
+        <v>6328</v>
+      </c>
+      <c r="AB28" s="27">
+        <v>286195</v>
+      </c>
+      <c r="AC28" s="3">
+        <v>549619</v>
+      </c>
+      <c r="AD28" s="3">
+        <v>620071</v>
+      </c>
+      <c r="AE28" s="3">
+        <v>1103114</v>
+      </c>
+      <c r="AF28" s="3">
+        <v>2125843</v>
+      </c>
+      <c r="AG28" s="3">
+        <v>6056</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36">
+      <c r="A29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="G29" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H29" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="I29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="J29" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="K29" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="L29" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="M29" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="N29" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="O29" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="P29" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q29" s="39"/>
+      <c r="R29" s="37"/>
+      <c r="S29" s="34"/>
+      <c r="T29" s="40"/>
+      <c r="U29" s="37"/>
+      <c r="V29" s="39">
+        <v>739</v>
+      </c>
+      <c r="W29" s="37">
+        <v>392</v>
+      </c>
+      <c r="X29" s="34">
+        <v>1422</v>
+      </c>
+      <c r="Y29" s="38">
+        <v>1790</v>
+      </c>
+      <c r="Z29" s="34">
+        <v>2761</v>
+      </c>
+      <c r="AA29" s="37">
+        <v>3</v>
+      </c>
+      <c r="AB29" s="28">
+        <v>1906</v>
+      </c>
+      <c r="AC29" s="6">
+        <v>5496</v>
+      </c>
+      <c r="AD29" s="3">
+        <v>5351</v>
+      </c>
+      <c r="AE29" s="6">
+        <v>13092</v>
+      </c>
+      <c r="AF29" s="3">
+        <v>14705</v>
+      </c>
+      <c r="AG29" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36">
+      <c r="A30" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="28">
-[...32 lines deleted...]
-      <c r="M8" s="37">
+      <c r="B30" s="36">
+        <v>16702</v>
+      </c>
+      <c r="C30" s="38">
+        <v>22774</v>
+      </c>
+      <c r="D30" s="38">
+        <v>12466</v>
+      </c>
+      <c r="E30" s="34">
+        <v>120715</v>
+      </c>
+      <c r="F30" s="38">
+        <v>4724</v>
+      </c>
+      <c r="G30" s="36">
+        <v>14969</v>
+      </c>
+      <c r="H30" s="38">
+        <v>21829</v>
+      </c>
+      <c r="I30" s="38">
+        <v>10134</v>
+      </c>
+      <c r="J30" s="34">
+        <v>123787</v>
+      </c>
+      <c r="K30" s="38">
+        <v>3768</v>
+      </c>
+      <c r="L30" s="36">
+        <v>16257</v>
+      </c>
+      <c r="M30" s="38">
+        <v>20845</v>
+      </c>
+      <c r="N30" s="38">
+        <v>10439</v>
+      </c>
+      <c r="O30" s="34">
+        <v>119068</v>
+      </c>
+      <c r="P30" s="38">
+        <v>3327</v>
+      </c>
+      <c r="Q30" s="36">
+        <v>17303</v>
+      </c>
+      <c r="R30" s="38">
+        <v>18459</v>
+      </c>
+      <c r="S30" s="38">
+        <v>11388</v>
+      </c>
+      <c r="T30" s="34">
+        <v>113359</v>
+      </c>
+      <c r="U30" s="38">
+        <v>2925</v>
+      </c>
+      <c r="V30" s="36">
+        <v>8845</v>
+      </c>
+      <c r="W30" s="38">
+        <v>8474</v>
+      </c>
+      <c r="X30" s="38">
+        <v>20169</v>
+      </c>
+      <c r="Y30" s="38">
+        <v>31467</v>
+      </c>
+      <c r="Z30" s="38">
+        <v>99031</v>
+      </c>
+      <c r="AA30" s="37">
+        <v>412</v>
+      </c>
+      <c r="AB30" s="28">
+        <v>9564</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>14264</v>
+      </c>
+      <c r="AD30" s="6">
+        <v>22305</v>
+      </c>
+      <c r="AE30" s="6">
+        <v>42040</v>
+      </c>
+      <c r="AF30" s="6">
+        <v>106657</v>
+      </c>
+      <c r="AG30" s="6">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36">
+      <c r="A31" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="36">
+        <v>21555</v>
+      </c>
+      <c r="C31" s="38">
+        <v>31091</v>
+      </c>
+      <c r="D31" s="38">
+        <v>12016</v>
+      </c>
+      <c r="E31" s="34">
+        <v>79390</v>
+      </c>
+      <c r="F31" s="38">
+        <v>5177</v>
+      </c>
+      <c r="G31" s="36">
+        <v>18486</v>
+      </c>
+      <c r="H31" s="38">
+        <v>31005</v>
+      </c>
+      <c r="I31" s="38">
+        <v>10158</v>
+      </c>
+      <c r="J31" s="34">
+        <v>79447</v>
+      </c>
+      <c r="K31" s="38">
+        <v>3754</v>
+      </c>
+      <c r="L31" s="36">
+        <v>18998</v>
+      </c>
+      <c r="M31" s="38">
+        <v>28275</v>
+      </c>
+      <c r="N31" s="38">
+        <v>11002</v>
+      </c>
+      <c r="O31" s="34">
+        <v>74253</v>
+      </c>
+      <c r="P31" s="38">
+        <v>3172</v>
+      </c>
+      <c r="Q31" s="36">
+        <v>19744</v>
+      </c>
+      <c r="R31" s="38">
+        <v>23741</v>
+      </c>
+      <c r="S31" s="38">
+        <v>13217</v>
+      </c>
+      <c r="T31" s="34">
+        <v>69133</v>
+      </c>
+      <c r="U31" s="38">
+        <v>2669</v>
+      </c>
+      <c r="V31" s="36">
+        <v>10242</v>
+      </c>
+      <c r="W31" s="38">
+        <v>10381</v>
+      </c>
+      <c r="X31" s="38">
+        <v>28837</v>
+      </c>
+      <c r="Y31" s="38">
+        <v>34077</v>
+      </c>
+      <c r="Z31" s="38">
+        <v>49173</v>
+      </c>
+      <c r="AA31" s="37">
+        <v>123</v>
+      </c>
+      <c r="AB31" s="28">
+        <v>12729</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>16463</v>
+      </c>
+      <c r="AD31" s="6">
+        <v>34443</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>62085</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>56601</v>
+      </c>
+      <c r="AG31" s="6">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36">
+      <c r="A32" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="36">
+        <v>25152</v>
+      </c>
+      <c r="C32" s="38">
+        <v>43708</v>
+      </c>
+      <c r="D32" s="38">
+        <v>27116</v>
+      </c>
+      <c r="E32" s="34">
+        <v>379749</v>
+      </c>
+      <c r="F32" s="38">
+        <v>7227</v>
+      </c>
+      <c r="G32" s="36">
+        <v>22572</v>
+      </c>
+      <c r="H32" s="38">
+        <v>47560</v>
+      </c>
+      <c r="I32" s="38">
+        <v>24665</v>
+      </c>
+      <c r="J32" s="34">
+        <v>393303</v>
+      </c>
+      <c r="K32" s="38">
+        <v>5389</v>
+      </c>
+      <c r="L32" s="36">
+        <v>24882</v>
+      </c>
+      <c r="M32" s="38">
+        <v>44525</v>
+      </c>
+      <c r="N32" s="38">
+        <v>26423</v>
+      </c>
+      <c r="O32" s="34">
+        <v>385720</v>
+      </c>
+      <c r="P32" s="38">
+        <v>4456</v>
+      </c>
+      <c r="Q32" s="36">
+        <v>27942</v>
+      </c>
+      <c r="R32" s="38">
+        <v>37688</v>
+      </c>
+      <c r="S32" s="38">
+        <v>31041</v>
+      </c>
+      <c r="T32" s="34">
+        <v>375957</v>
+      </c>
+      <c r="U32" s="38">
+        <v>3786</v>
+      </c>
+      <c r="V32" s="36">
+        <v>17699</v>
+      </c>
+      <c r="W32" s="38">
+        <v>15176</v>
+      </c>
+      <c r="X32" s="38">
+        <v>43090</v>
+      </c>
+      <c r="Y32" s="38">
+        <v>88797</v>
+      </c>
+      <c r="Z32" s="38">
+        <v>317771</v>
+      </c>
+      <c r="AA32" s="37">
+        <v>700</v>
+      </c>
+      <c r="AB32" s="28">
+        <v>17968</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>31297</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>46139</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>101732</v>
+      </c>
+      <c r="AF32" s="6">
+        <v>326955</v>
+      </c>
+      <c r="AG32" s="6">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
+      <c r="A33" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="36">
+        <v>29446</v>
+      </c>
+      <c r="C33" s="38">
+        <v>30132</v>
+      </c>
+      <c r="D33" s="38">
+        <v>8621</v>
+      </c>
+      <c r="E33" s="34">
+        <v>40231</v>
+      </c>
+      <c r="F33" s="38">
+        <v>6054</v>
+      </c>
+      <c r="G33" s="36">
+        <v>26662</v>
+      </c>
+      <c r="H33" s="38">
+        <v>31558</v>
+      </c>
+      <c r="I33" s="38">
+        <v>8071</v>
+      </c>
+      <c r="J33" s="34">
+        <v>39444</v>
+      </c>
+      <c r="K33" s="38">
+        <v>4704</v>
+      </c>
+      <c r="L33" s="36">
+        <v>27069</v>
+      </c>
+      <c r="M33" s="38">
+        <v>28072</v>
+      </c>
+      <c r="N33" s="38">
+        <v>8859</v>
+      </c>
+      <c r="O33" s="34">
+        <v>36945</v>
+      </c>
+      <c r="P33" s="38">
+        <v>3874</v>
+      </c>
+      <c r="Q33" s="36">
+        <v>26580</v>
+      </c>
+      <c r="R33" s="38">
+        <v>23147</v>
+      </c>
+      <c r="S33" s="38">
+        <v>10354</v>
+      </c>
+      <c r="T33" s="34">
+        <v>34194</v>
+      </c>
+      <c r="U33" s="38">
+        <v>3085</v>
+      </c>
+      <c r="V33" s="36">
+        <v>12666</v>
+      </c>
+      <c r="W33" s="38">
+        <v>13811</v>
+      </c>
+      <c r="X33" s="38">
+        <v>27018</v>
+      </c>
+      <c r="Y33" s="38">
+        <v>24287</v>
+      </c>
+      <c r="Z33" s="38">
+        <v>20420</v>
+      </c>
+      <c r="AA33" s="37">
+        <v>25</v>
+      </c>
+      <c r="AB33" s="28">
+        <v>15425</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>17701</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>29845</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>42353</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>23695</v>
+      </c>
+      <c r="AG33" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
+      <c r="A34" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="36">
+        <v>18322</v>
+      </c>
+      <c r="C34" s="38">
+        <v>21439</v>
+      </c>
+      <c r="D34" s="38">
+        <v>8883</v>
+      </c>
+      <c r="E34" s="34">
+        <v>64073</v>
+      </c>
+      <c r="F34" s="38">
+        <v>3753</v>
+      </c>
+      <c r="G34" s="36">
+        <v>17613</v>
+      </c>
+      <c r="H34" s="38">
+        <v>22320</v>
+      </c>
+      <c r="I34" s="38">
+        <v>7949</v>
+      </c>
+      <c r="J34" s="34">
+        <v>63106</v>
+      </c>
+      <c r="K34" s="38">
+        <v>3104</v>
+      </c>
+      <c r="L34" s="36">
+        <v>19525</v>
+      </c>
+      <c r="M34" s="38">
+        <v>20823</v>
+      </c>
+      <c r="N34" s="38">
+        <v>8411</v>
+      </c>
+      <c r="O34" s="34">
+        <v>60378</v>
+      </c>
+      <c r="P34" s="38">
+        <v>2633</v>
+      </c>
+      <c r="Q34" s="36">
+        <v>20799</v>
+      </c>
+      <c r="R34" s="38">
+        <v>18169</v>
+      </c>
+      <c r="S34" s="38">
+        <v>9597</v>
+      </c>
+      <c r="T34" s="34">
+        <v>56653</v>
+      </c>
+      <c r="U34" s="38">
+        <v>2243</v>
+      </c>
+      <c r="V34" s="36">
+        <v>12158</v>
+      </c>
+      <c r="W34" s="38">
+        <v>10586</v>
+      </c>
+      <c r="X34" s="38">
+        <v>20985</v>
+      </c>
+      <c r="Y34" s="38">
+        <v>24272</v>
+      </c>
+      <c r="Z34" s="38">
+        <v>43098</v>
+      </c>
+      <c r="AA34" s="37">
+        <v>201</v>
+      </c>
+      <c r="AB34" s="28">
+        <v>13160</v>
+      </c>
+      <c r="AC34" s="6">
+        <v>18144</v>
+      </c>
+      <c r="AD34" s="6">
+        <v>24885</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>40765</v>
+      </c>
+      <c r="AF34" s="6">
+        <v>48240</v>
+      </c>
+      <c r="AG34" s="6">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
+      <c r="A35" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="36">
+        <v>7943</v>
+      </c>
+      <c r="C35" s="38">
+        <v>14846</v>
+      </c>
+      <c r="D35" s="38">
         <v>9864</v>
       </c>
-      <c r="N8" s="34">
-[...70 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="E35" s="34">
+        <v>160865</v>
+      </c>
+      <c r="F35" s="38">
+        <v>2164</v>
+      </c>
+      <c r="G35" s="36">
+        <v>7132</v>
+      </c>
+      <c r="H35" s="38">
+        <v>14630</v>
+      </c>
+      <c r="I35" s="38">
+        <v>7782</v>
+      </c>
+      <c r="J35" s="34">
+        <v>167414</v>
+      </c>
+      <c r="K35" s="38">
+        <v>1571</v>
+      </c>
+      <c r="L35" s="36">
+        <v>8111</v>
+      </c>
+      <c r="M35" s="38">
+        <v>14351</v>
+      </c>
+      <c r="N35" s="38">
+        <v>8809</v>
+      </c>
+      <c r="O35" s="34">
+        <v>167026</v>
+      </c>
+      <c r="P35" s="38">
+        <v>1343</v>
+      </c>
+      <c r="Q35" s="36">
+        <v>9458</v>
+      </c>
+      <c r="R35" s="38">
+        <v>12456</v>
+      </c>
+      <c r="S35" s="38">
+        <v>10495</v>
+      </c>
+      <c r="T35" s="34">
+        <v>162076</v>
+      </c>
+      <c r="U35" s="38">
+        <v>1136</v>
+      </c>
+      <c r="V35" s="36">
+        <v>6450</v>
+      </c>
+      <c r="W35" s="38">
+        <v>5264</v>
+      </c>
+      <c r="X35" s="38">
+        <v>15177</v>
+      </c>
+      <c r="Y35" s="38">
+        <v>31744</v>
+      </c>
+      <c r="Z35" s="38">
+        <v>144977</v>
+      </c>
+      <c r="AA35" s="37">
+        <v>113</v>
+      </c>
+      <c r="AB35" s="28">
+        <v>6792</v>
+      </c>
+      <c r="AC35" s="6">
+        <v>12074</v>
+      </c>
+      <c r="AD35" s="6">
+        <v>17591</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>45968</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>164858</v>
+      </c>
+      <c r="AG35" s="6">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
+      <c r="A36" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="F36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="G36" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="J36" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="L36" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="M36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="N36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="O36" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q36" s="39"/>
+      <c r="R36" s="37"/>
+      <c r="S36" s="37"/>
+      <c r="T36" s="40"/>
+      <c r="U36" s="37"/>
+      <c r="V36" s="39">
+        <v>518</v>
+      </c>
+      <c r="W36" s="37">
+        <v>238</v>
+      </c>
+      <c r="X36" s="37">
+        <v>652</v>
+      </c>
+      <c r="Y36" s="38">
+        <v>1817</v>
+      </c>
+      <c r="Z36" s="38">
+        <v>6749</v>
+      </c>
+      <c r="AA36" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB36" s="28">
+        <v>1333</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>3761</v>
+      </c>
+      <c r="AD36" s="6">
+        <v>2823</v>
+      </c>
+      <c r="AE36" s="6">
+        <v>8483</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>26476</v>
+      </c>
+      <c r="AG36" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
+      <c r="A37" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="36">
+        <v>26725</v>
+      </c>
+      <c r="C37" s="38">
+        <v>36421</v>
+      </c>
+      <c r="D37" s="38">
+        <v>19683</v>
+      </c>
+      <c r="E37" s="34">
+        <v>197016</v>
+      </c>
+      <c r="F37" s="38">
+        <v>7357</v>
+      </c>
+      <c r="G37" s="36">
+        <v>25143</v>
+      </c>
+      <c r="H37" s="38">
+        <v>35863</v>
+      </c>
+      <c r="I37" s="38">
+        <v>15612</v>
+      </c>
+      <c r="J37" s="34">
+        <v>200205</v>
+      </c>
+      <c r="K37" s="38">
+        <v>5562</v>
+      </c>
+      <c r="L37" s="36">
+        <v>28765</v>
+      </c>
+      <c r="M37" s="38">
+        <v>34446</v>
+      </c>
+      <c r="N37" s="38">
+        <v>16764</v>
+      </c>
+      <c r="O37" s="34">
+        <v>195013</v>
+      </c>
+      <c r="P37" s="38">
+        <v>4855</v>
+      </c>
+      <c r="Q37" s="36">
+        <v>32406</v>
+      </c>
+      <c r="R37" s="38">
+        <v>30723</v>
+      </c>
+      <c r="S37" s="38">
+        <v>19175</v>
+      </c>
+      <c r="T37" s="34">
+        <v>187591</v>
+      </c>
+      <c r="U37" s="38">
+        <v>4120</v>
+      </c>
+      <c r="V37" s="36">
+        <v>20405</v>
+      </c>
+      <c r="W37" s="38">
+        <v>15560</v>
+      </c>
+      <c r="X37" s="38">
+        <v>33770</v>
+      </c>
+      <c r="Y37" s="38">
+        <v>53974</v>
+      </c>
+      <c r="Z37" s="38">
+        <v>157293</v>
+      </c>
+      <c r="AA37" s="37">
+        <v>400</v>
+      </c>
+      <c r="AB37" s="28">
+        <v>17034</v>
+      </c>
+      <c r="AC37" s="6">
+        <v>30911</v>
+      </c>
+      <c r="AD37" s="6">
+        <v>36017</v>
+      </c>
+      <c r="AE37" s="6">
+        <v>64473</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>162887</v>
+      </c>
+      <c r="AG37" s="6">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33">
+      <c r="A38" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="36">
+        <v>22500</v>
+      </c>
+      <c r="C38" s="38">
+        <v>23890</v>
+      </c>
+      <c r="D38" s="38">
+        <v>10261</v>
+      </c>
+      <c r="E38" s="34">
+        <v>109850</v>
+      </c>
+      <c r="F38" s="38">
+        <v>5005</v>
+      </c>
+      <c r="G38" s="36">
+        <v>22347</v>
+      </c>
+      <c r="H38" s="38">
+        <v>24139</v>
+      </c>
+      <c r="I38" s="38">
+        <v>9155</v>
+      </c>
+      <c r="J38" s="34">
+        <v>106187</v>
+      </c>
+      <c r="K38" s="38">
+        <v>4341</v>
+      </c>
+      <c r="L38" s="36">
+        <v>24852</v>
+      </c>
+      <c r="M38" s="38">
+        <v>22989</v>
+      </c>
+      <c r="N38" s="38">
+        <v>9706</v>
+      </c>
+      <c r="O38" s="34">
+        <v>102427</v>
+      </c>
+      <c r="P38" s="38">
+        <v>3800</v>
+      </c>
+      <c r="Q38" s="36">
+        <v>26795</v>
+      </c>
+      <c r="R38" s="38">
+        <v>20383</v>
+      </c>
+      <c r="S38" s="38">
+        <v>11015</v>
+      </c>
+      <c r="T38" s="34">
+        <v>97762</v>
+      </c>
+      <c r="U38" s="38">
+        <v>3254</v>
+      </c>
+      <c r="V38" s="36">
+        <v>15542</v>
+      </c>
+      <c r="W38" s="38">
+        <v>12319</v>
+      </c>
+      <c r="X38" s="38">
+        <v>23778</v>
+      </c>
+      <c r="Y38" s="38">
+        <v>30480</v>
+      </c>
+      <c r="Z38" s="38">
+        <v>81901</v>
+      </c>
+      <c r="AA38" s="37">
+        <v>364</v>
+      </c>
+      <c r="AB38" s="28">
+        <v>13793</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>24140</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>26306</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>44404</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>88712</v>
+      </c>
+      <c r="AG38" s="6">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33">
+      <c r="A39" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="36">
+        <v>9377</v>
+      </c>
+      <c r="C39" s="38">
+        <v>13376</v>
+      </c>
+      <c r="D39" s="38">
+        <v>7667</v>
+      </c>
+      <c r="E39" s="34">
+        <v>79558</v>
+      </c>
+      <c r="F39" s="38">
+        <v>2634</v>
+      </c>
+      <c r="G39" s="36">
+        <v>8964</v>
+      </c>
+      <c r="H39" s="38">
+        <v>14018</v>
+      </c>
+      <c r="I39" s="38">
+        <v>6819</v>
+      </c>
+      <c r="J39" s="34">
+        <v>80609</v>
+      </c>
+      <c r="K39" s="38">
+        <v>2017</v>
+      </c>
+      <c r="L39" s="36">
+        <v>10051</v>
+      </c>
+      <c r="M39" s="38">
+        <v>13116</v>
+      </c>
+      <c r="N39" s="38">
+        <v>7102</v>
+      </c>
+      <c r="O39" s="34">
+        <v>76658</v>
+      </c>
+      <c r="P39" s="38">
+        <v>1679</v>
+      </c>
+      <c r="Q39" s="36">
+        <v>10765</v>
+      </c>
+      <c r="R39" s="38">
+        <v>11138</v>
+      </c>
+      <c r="S39" s="38">
+        <v>7912</v>
+      </c>
+      <c r="T39" s="34">
+        <v>70952</v>
+      </c>
+      <c r="U39" s="38">
+        <v>1369</v>
+      </c>
+      <c r="V39" s="36">
+        <v>6537</v>
+      </c>
+      <c r="W39" s="38">
+        <v>4708</v>
+      </c>
+      <c r="X39" s="38">
+        <v>13193</v>
+      </c>
+      <c r="Y39" s="38">
+        <v>22276</v>
+      </c>
+      <c r="Z39" s="38">
+        <v>58789</v>
+      </c>
+      <c r="AA39" s="37">
+        <v>95</v>
+      </c>
+      <c r="AB39" s="28">
+        <v>5815</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>10083</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>15178</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>40892</v>
+      </c>
+      <c r="AF39" s="6">
+        <v>67411</v>
+      </c>
+      <c r="AG39" s="6">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
+      <c r="A40" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="36">
+        <v>19942</v>
+      </c>
+      <c r="C40" s="38">
+        <v>32331</v>
+      </c>
+      <c r="D40" s="38">
+        <v>12151</v>
+      </c>
+      <c r="E40" s="34">
+        <v>70423</v>
+      </c>
+      <c r="F40" s="38">
+        <v>5408</v>
+      </c>
+      <c r="G40" s="36">
+        <v>18239</v>
+      </c>
+      <c r="H40" s="38">
+        <v>32521</v>
+      </c>
+      <c r="I40" s="38">
+        <v>11491</v>
+      </c>
+      <c r="J40" s="34">
+        <v>69924</v>
+      </c>
+      <c r="K40" s="38">
+        <v>4307</v>
+      </c>
+      <c r="L40" s="36">
+        <v>18901</v>
+      </c>
+      <c r="M40" s="38">
+        <v>29452</v>
+      </c>
+      <c r="N40" s="38">
+        <v>12551</v>
+      </c>
+      <c r="O40" s="34">
+        <v>66582</v>
+      </c>
+      <c r="P40" s="38">
+        <v>3552</v>
+      </c>
+      <c r="Q40" s="36">
+        <v>19895</v>
+      </c>
+      <c r="R40" s="38">
+        <v>24656</v>
+      </c>
+      <c r="S40" s="38">
+        <v>14984</v>
+      </c>
+      <c r="T40" s="34">
+        <v>63159</v>
+      </c>
+      <c r="U40" s="38">
+        <v>2955</v>
+      </c>
+      <c r="V40" s="36">
+        <v>10095</v>
+      </c>
+      <c r="W40" s="38">
+        <v>10115</v>
+      </c>
+      <c r="X40" s="38">
+        <v>28996</v>
+      </c>
+      <c r="Y40" s="38">
+        <v>38880</v>
+      </c>
+      <c r="Z40" s="38">
+        <v>39686</v>
+      </c>
+      <c r="AA40" s="37">
+        <v>60</v>
+      </c>
+      <c r="AB40" s="28">
+        <v>11678</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>15700</v>
+      </c>
+      <c r="AD40" s="6">
+        <v>32212</v>
+      </c>
+      <c r="AE40" s="6">
+        <v>56805</v>
+      </c>
+      <c r="AF40" s="6">
+        <v>45056</v>
+      </c>
+      <c r="AG40" s="6">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
+      <c r="A41" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="46">
+        <v>28744</v>
+      </c>
+      <c r="C41" s="38">
+        <v>46390</v>
+      </c>
+      <c r="D41" s="38">
+        <v>26808</v>
+      </c>
+      <c r="E41" s="51">
+        <v>289467</v>
+      </c>
+      <c r="F41" s="38">
+        <v>10336</v>
+      </c>
+      <c r="G41" s="46">
+        <v>15347</v>
+      </c>
+      <c r="H41" s="38">
+        <v>28129</v>
+      </c>
+      <c r="I41" s="38">
+        <v>13046</v>
+      </c>
+      <c r="J41" s="51">
+        <v>164863</v>
+      </c>
+      <c r="K41" s="38">
+        <v>5424</v>
+      </c>
+      <c r="L41" s="46">
+        <v>13051</v>
+      </c>
+      <c r="M41" s="38">
+        <v>23733</v>
+      </c>
+      <c r="N41" s="38">
+        <v>11417</v>
+      </c>
+      <c r="O41" s="51">
+        <v>144069</v>
+      </c>
+      <c r="P41" s="38">
+        <v>4801</v>
+      </c>
+      <c r="Q41" s="46">
+        <v>10818</v>
+      </c>
+      <c r="R41" s="38">
+        <v>18997</v>
+      </c>
+      <c r="S41" s="38">
+        <v>10028</v>
+      </c>
+      <c r="T41" s="51">
+        <v>123795</v>
+      </c>
+      <c r="U41" s="38">
+        <v>4260</v>
+      </c>
+      <c r="V41" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="W41" s="38">
+        <v>4051</v>
+      </c>
+      <c r="X41" s="38">
+        <v>18231</v>
+      </c>
+      <c r="Y41" s="38">
+        <v>29345</v>
+      </c>
+      <c r="Z41" s="38">
+        <v>103243</v>
+      </c>
+      <c r="AA41" s="37">
+        <v>245</v>
+      </c>
+      <c r="AB41" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>3616</v>
+      </c>
+      <c r="AD41" s="6">
+        <v>16263</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>26380</v>
+      </c>
+      <c r="AF41" s="6">
+        <v>94142</v>
+      </c>
+      <c r="AG41" s="6">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
+      <c r="A42" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="36">
+        <v>11721</v>
+      </c>
+      <c r="C42" s="38">
+        <v>18545</v>
+      </c>
+      <c r="D42" s="38">
+        <v>8439</v>
+      </c>
+      <c r="E42" s="34">
+        <v>112964</v>
+      </c>
+      <c r="F42" s="38">
+        <v>2693</v>
+      </c>
+      <c r="G42" s="36">
+        <v>12502</v>
+      </c>
+      <c r="H42" s="38">
+        <v>19397</v>
+      </c>
+      <c r="I42" s="38">
+        <v>7806</v>
+      </c>
+      <c r="J42" s="34">
+        <v>110001</v>
+      </c>
+      <c r="K42" s="38">
+        <v>2463</v>
+      </c>
+      <c r="L42" s="36">
+        <v>14682</v>
+      </c>
+      <c r="M42" s="38">
+        <v>18120</v>
+      </c>
+      <c r="N42" s="38">
+        <v>8602</v>
+      </c>
+      <c r="O42" s="34">
+        <v>106164</v>
+      </c>
+      <c r="P42" s="38">
+        <v>2099</v>
+      </c>
+      <c r="Q42" s="36">
+        <v>16116</v>
+      </c>
+      <c r="R42" s="38">
+        <v>15915</v>
+      </c>
+      <c r="S42" s="38">
+        <v>10094</v>
+      </c>
+      <c r="T42" s="34">
+        <v>101379</v>
+      </c>
+      <c r="U42" s="38">
+        <v>1795</v>
+      </c>
+      <c r="V42" s="36">
+        <v>10539</v>
+      </c>
+      <c r="W42" s="38">
+        <v>8349</v>
+      </c>
+      <c r="X42" s="38">
+        <v>19325</v>
+      </c>
+      <c r="Y42" s="38">
+        <v>27993</v>
+      </c>
+      <c r="Z42" s="38">
+        <v>83719</v>
+      </c>
+      <c r="AA42" s="37">
+        <v>172</v>
+      </c>
+      <c r="AB42" s="28">
+        <v>9500</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>17249</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>21295</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>36557</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>90170</v>
+      </c>
+      <c r="AG42" s="6">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
+      <c r="A43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B43" s="36">
+        <v>15469</v>
+      </c>
+      <c r="C43" s="38">
+        <v>15691</v>
+      </c>
+      <c r="D43" s="38">
+        <v>11289</v>
+      </c>
+      <c r="E43" s="34">
+        <v>97404</v>
+      </c>
+      <c r="F43" s="38">
+        <v>4473</v>
+      </c>
+      <c r="G43" s="36">
+        <v>11954</v>
+      </c>
+      <c r="H43" s="38">
+        <v>13545</v>
+      </c>
+      <c r="I43" s="38">
+        <v>7382</v>
+      </c>
+      <c r="J43" s="34">
+        <v>94893</v>
+      </c>
+      <c r="K43" s="38">
+        <v>3117</v>
+      </c>
+      <c r="L43" s="36">
+        <v>12861</v>
+      </c>
+      <c r="M43" s="38">
+        <v>12981</v>
+      </c>
+      <c r="N43" s="38">
+        <v>7586</v>
+      </c>
+      <c r="O43" s="34">
+        <v>90280</v>
+      </c>
+      <c r="P43" s="38">
+        <v>2752</v>
+      </c>
+      <c r="Q43" s="36">
+        <v>13562</v>
+      </c>
+      <c r="R43" s="38">
+        <v>11751</v>
+      </c>
+      <c r="S43" s="38">
+        <v>8011</v>
+      </c>
+      <c r="T43" s="34">
+        <v>85348</v>
+      </c>
+      <c r="U43" s="38">
+        <v>2405</v>
+      </c>
+      <c r="V43" s="36">
+        <v>6308</v>
+      </c>
+      <c r="W43" s="38">
+        <v>5799</v>
+      </c>
+      <c r="X43" s="38">
+        <v>13226</v>
+      </c>
+      <c r="Y43" s="38">
+        <v>23498</v>
+      </c>
+      <c r="Z43" s="38">
+        <v>74437</v>
+      </c>
+      <c r="AA43" s="37">
+        <v>252</v>
+      </c>
+      <c r="AB43" s="28">
+        <v>6715</v>
+      </c>
+      <c r="AC43" s="6">
+        <v>9544</v>
+      </c>
+      <c r="AD43" s="6">
+        <v>14689</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>32632</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>80701</v>
+      </c>
+      <c r="AG43" s="6">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33">
+      <c r="A44" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="36">
+        <v>1696</v>
+      </c>
+      <c r="C44" s="38">
+        <v>5302</v>
+      </c>
+      <c r="D44" s="38">
+        <v>2005</v>
+      </c>
+      <c r="E44" s="34">
+        <v>16252</v>
+      </c>
+      <c r="F44" s="38">
+        <v>1</v>
+      </c>
+      <c r="G44" s="36">
+        <v>3336</v>
+      </c>
+      <c r="H44" s="38">
+        <v>10910</v>
+      </c>
+      <c r="I44" s="38">
+        <v>3971</v>
+      </c>
+      <c r="J44" s="34">
+        <v>41967</v>
+      </c>
+      <c r="K44" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="L44" s="36">
+        <v>8877</v>
+      </c>
+      <c r="M44" s="38">
+        <v>16867</v>
+      </c>
+      <c r="N44" s="38">
+        <v>10157</v>
+      </c>
+      <c r="O44" s="34">
+        <v>75163</v>
+      </c>
+      <c r="P44" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q44" s="36">
+        <v>14449</v>
+      </c>
+      <c r="R44" s="38">
+        <v>16624</v>
+      </c>
+      <c r="S44" s="38">
+        <v>18352</v>
+      </c>
+      <c r="T44" s="34">
+        <v>97195</v>
+      </c>
+      <c r="U44" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="V44" s="36">
+        <v>15787</v>
+      </c>
+      <c r="W44" s="38">
+        <v>7304</v>
+      </c>
+      <c r="X44" s="38">
+        <v>29860</v>
+      </c>
+      <c r="Y44" s="38">
+        <v>38743</v>
+      </c>
+      <c r="Z44" s="38">
+        <v>83290</v>
+      </c>
+      <c r="AA44" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB44" s="28">
+        <v>10237</v>
+      </c>
+      <c r="AC44" s="6">
+        <v>26858</v>
+      </c>
+      <c r="AD44" s="6">
+        <v>35397</v>
+      </c>
+      <c r="AE44" s="6">
+        <v>72886</v>
+      </c>
+      <c r="AF44" s="6">
+        <v>108417</v>
+      </c>
+      <c r="AG44" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33">
+      <c r="A45" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="F45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="G45" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="I45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="J45" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="K45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="L45" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="M45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="N45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="O45" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="P45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q45" s="39"/>
+      <c r="R45" s="37"/>
+      <c r="S45" s="37"/>
+      <c r="T45" s="40"/>
+      <c r="U45" s="37"/>
+      <c r="V45" s="39">
+        <v>414</v>
+      </c>
+      <c r="W45" s="37">
+        <v>191</v>
+      </c>
+      <c r="X45" s="37">
+        <v>397</v>
+      </c>
+      <c r="Y45" s="37">
+        <v>669</v>
+      </c>
+      <c r="Z45" s="38">
+        <v>1824</v>
+      </c>
+      <c r="AA45" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB45" s="28">
+        <v>716</v>
+      </c>
+      <c r="AC45" s="6">
+        <v>2809</v>
+      </c>
+      <c r="AD45" s="6">
+        <v>1505</v>
+      </c>
+      <c r="AE45" s="6">
+        <v>4908</v>
+      </c>
+      <c r="AF45" s="6">
+        <v>7141</v>
+      </c>
+      <c r="AG45" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
+      <c r="A46" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="36">
+        <v>13953</v>
+      </c>
+      <c r="C46" s="38">
+        <v>45423</v>
+      </c>
+      <c r="D46" s="38">
+        <v>12968</v>
+      </c>
+      <c r="E46" s="34">
+        <v>226339</v>
+      </c>
+      <c r="F46" s="38">
+        <v>2689</v>
+      </c>
+      <c r="G46" s="36">
+        <v>15404</v>
+      </c>
+      <c r="H46" s="38">
+        <v>46804</v>
+      </c>
+      <c r="I46" s="38">
+        <v>12632</v>
+      </c>
+      <c r="J46" s="34">
+        <v>217322</v>
+      </c>
+      <c r="K46" s="38">
+        <v>2427</v>
+      </c>
+      <c r="L46" s="36">
+        <v>20029</v>
+      </c>
+      <c r="M46" s="38">
+        <v>44294</v>
+      </c>
+      <c r="N46" s="38">
+        <v>15290</v>
+      </c>
+      <c r="O46" s="34">
+        <v>210382</v>
+      </c>
+      <c r="P46" s="38">
+        <v>2121</v>
+      </c>
+      <c r="Q46" s="36">
+        <v>23595</v>
+      </c>
+      <c r="R46" s="38">
+        <v>38631</v>
+      </c>
+      <c r="S46" s="38">
+        <v>19561</v>
+      </c>
+      <c r="T46" s="34">
+        <v>200706</v>
+      </c>
+      <c r="U46" s="38">
+        <v>1824</v>
+      </c>
+      <c r="V46" s="36">
+        <v>16514</v>
+      </c>
+      <c r="W46" s="38">
+        <v>14756</v>
+      </c>
+      <c r="X46" s="38">
+        <v>42051</v>
+      </c>
+      <c r="Y46" s="38">
+        <v>56834</v>
+      </c>
+      <c r="Z46" s="38">
+        <v>154919</v>
+      </c>
+      <c r="AA46" s="37">
+        <v>323</v>
+      </c>
+      <c r="AB46" s="28">
+        <v>15154</v>
+      </c>
+      <c r="AC46" s="6">
+        <v>21620</v>
+      </c>
+      <c r="AD46" s="6">
+        <v>41602</v>
+      </c>
+      <c r="AE46" s="6">
+        <v>62713</v>
+      </c>
+      <c r="AF46" s="6">
+        <v>155754</v>
+      </c>
+      <c r="AG46" s="6">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
+      <c r="A47" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="36">
+        <v>55546</v>
+      </c>
+      <c r="C47" s="38">
+        <v>63372</v>
+      </c>
+      <c r="D47" s="38">
+        <v>20923</v>
+      </c>
+      <c r="E47" s="34">
+        <v>109430</v>
+      </c>
+      <c r="F47" s="38">
+        <v>11846</v>
+      </c>
+      <c r="G47" s="36">
+        <v>55864</v>
+      </c>
+      <c r="H47" s="38">
+        <v>69149</v>
+      </c>
+      <c r="I47" s="38">
+        <v>20401</v>
+      </c>
+      <c r="J47" s="34">
+        <v>115579</v>
+      </c>
+      <c r="K47" s="38">
+        <v>9694</v>
+      </c>
+      <c r="L47" s="36">
+        <v>63266</v>
+      </c>
+      <c r="M47" s="38">
+        <v>64580</v>
+      </c>
+      <c r="N47" s="38">
+        <v>23630</v>
+      </c>
+      <c r="O47" s="34">
+        <v>113663</v>
+      </c>
+      <c r="P47" s="38">
+        <v>7918</v>
+      </c>
+      <c r="Q47" s="36">
+        <v>71910</v>
+      </c>
+      <c r="R47" s="38">
+        <v>55045</v>
+      </c>
+      <c r="S47" s="38">
+        <v>30222</v>
+      </c>
+      <c r="T47" s="34">
+        <v>110116</v>
+      </c>
+      <c r="U47" s="38">
+        <v>6389</v>
+      </c>
+      <c r="V47" s="36">
+        <v>51968</v>
+      </c>
+      <c r="W47" s="38">
+        <v>33330</v>
+      </c>
+      <c r="X47" s="38">
+        <v>63872</v>
+      </c>
+      <c r="Y47" s="38">
+        <v>64603</v>
+      </c>
+      <c r="Z47" s="38">
+        <v>73590</v>
+      </c>
+      <c r="AA47" s="37">
+        <v>175</v>
+      </c>
+      <c r="AB47" s="28">
+        <v>37082</v>
+      </c>
+      <c r="AC47" s="6">
+        <v>86950</v>
+      </c>
+      <c r="AD47" s="6">
+        <v>66765</v>
+      </c>
+      <c r="AE47" s="6">
+        <v>80146</v>
+      </c>
+      <c r="AF47" s="6">
+        <v>80252</v>
+      </c>
+      <c r="AG47" s="6">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
+      <c r="A48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B48" s="36">
+        <v>72216</v>
+      </c>
+      <c r="C48" s="38">
+        <v>87094</v>
+      </c>
+      <c r="D48" s="38">
+        <v>47597</v>
+      </c>
+      <c r="E48" s="34">
+        <v>245933</v>
+      </c>
+      <c r="F48" s="38">
+        <v>18242</v>
+      </c>
+      <c r="G48" s="36">
+        <v>71564</v>
+      </c>
+      <c r="H48" s="38">
+        <v>89659</v>
+      </c>
+      <c r="I48" s="38">
+        <v>43777</v>
+      </c>
+      <c r="J48" s="34">
+        <v>250186</v>
+      </c>
+      <c r="K48" s="38">
+        <v>14797</v>
+      </c>
+      <c r="L48" s="36">
+        <v>78079</v>
+      </c>
+      <c r="M48" s="38">
+        <v>84620</v>
+      </c>
+      <c r="N48" s="38">
+        <v>45496</v>
+      </c>
+      <c r="O48" s="34">
+        <v>246226</v>
+      </c>
+      <c r="P48" s="38">
+        <v>12547</v>
+      </c>
+      <c r="Q48" s="36">
+        <v>86753</v>
+      </c>
+      <c r="R48" s="38">
+        <v>74432</v>
+      </c>
+      <c r="S48" s="38">
+        <v>49605</v>
+      </c>
+      <c r="T48" s="34">
+        <v>241676</v>
+      </c>
+      <c r="U48" s="38">
+        <v>10576</v>
+      </c>
+      <c r="V48" s="36">
+        <v>56517</v>
+      </c>
+      <c r="W48" s="38">
+        <v>40118</v>
+      </c>
+      <c r="X48" s="38">
+        <v>76571</v>
+      </c>
+      <c r="Y48" s="38">
+        <v>133401</v>
+      </c>
+      <c r="Z48" s="38">
+        <v>177215</v>
+      </c>
+      <c r="AA48" s="37">
+        <v>219</v>
+      </c>
+      <c r="AB48" s="28">
+        <v>46629</v>
+      </c>
+      <c r="AC48" s="6">
+        <v>100475</v>
+      </c>
+      <c r="AD48" s="6">
+        <v>80663</v>
+      </c>
+      <c r="AE48" s="6">
+        <v>147744</v>
+      </c>
+      <c r="AF48" s="6">
+        <v>188725</v>
+      </c>
+      <c r="AG48" s="6">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33">
+      <c r="A49" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="36">
+        <v>1995</v>
+      </c>
+      <c r="C49" s="38">
+        <v>5667</v>
+      </c>
+      <c r="D49" s="38">
+        <v>1559</v>
+      </c>
+      <c r="E49" s="34">
+        <v>15478</v>
+      </c>
+      <c r="F49" s="38">
         <v>2</v>
       </c>
-      <c r="B9" s="28">
-[...326 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="G49" s="36">
+        <v>6783</v>
+      </c>
+      <c r="H49" s="38">
+        <v>16068</v>
+      </c>
+      <c r="I49" s="38">
+        <v>5021</v>
+      </c>
+      <c r="J49" s="34">
+        <v>44243</v>
+      </c>
+      <c r="K49" s="38">
+        <v>322</v>
+      </c>
+      <c r="L49" s="36">
+        <v>13125</v>
+      </c>
+      <c r="M49" s="38">
+        <v>19515</v>
+      </c>
+      <c r="N49" s="38">
+        <v>9317</v>
+      </c>
+      <c r="O49" s="34">
+        <v>57972</v>
+      </c>
+      <c r="P49" s="38">
+        <v>230</v>
+      </c>
+      <c r="Q49" s="36">
+        <v>19294</v>
+      </c>
+      <c r="R49" s="38">
+        <v>17667</v>
+      </c>
+      <c r="S49" s="38">
+        <v>15418</v>
+      </c>
+      <c r="T49" s="34">
+        <v>65950</v>
+      </c>
+      <c r="U49" s="38">
+        <v>133</v>
+      </c>
+      <c r="V49" s="36">
+        <v>21074</v>
+      </c>
+      <c r="W49" s="38">
+        <v>10043</v>
+      </c>
+      <c r="X49" s="38">
+        <v>26365</v>
+      </c>
+      <c r="Y49" s="38">
+        <v>30971</v>
+      </c>
+      <c r="Z49" s="38">
+        <v>49090</v>
+      </c>
+      <c r="AA49" s="37">
+        <v>1</v>
+      </c>
+      <c r="AB49" s="28">
+        <v>13560</v>
+      </c>
+      <c r="AC49" s="6">
+        <v>36465</v>
+      </c>
+      <c r="AD49" s="6">
+        <v>30626</v>
+      </c>
+      <c r="AE49" s="6">
+        <v>49106</v>
+      </c>
+      <c r="AF49" s="6">
+        <v>61498</v>
+      </c>
+      <c r="AG49" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33">
+      <c r="A50" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="36">
+        <v>8393</v>
+      </c>
+      <c r="C50" s="38">
+        <v>6591</v>
+      </c>
+      <c r="D50" s="38">
+        <v>2436</v>
+      </c>
+      <c r="E50" s="34">
+        <v>7900</v>
+      </c>
+      <c r="F50" s="38">
+        <v>1320</v>
+      </c>
+      <c r="G50" s="36">
+        <v>8744</v>
+      </c>
+      <c r="H50" s="38">
+        <v>7362</v>
+      </c>
+      <c r="I50" s="38">
+        <v>2599</v>
+      </c>
+      <c r="J50" s="34">
+        <v>9666</v>
+      </c>
+      <c r="K50" s="38">
+        <v>1061</v>
+      </c>
+      <c r="L50" s="36">
+        <v>9144</v>
+      </c>
+      <c r="M50" s="38">
+        <v>6717</v>
+      </c>
+      <c r="N50" s="38">
+        <v>2771</v>
+      </c>
+      <c r="O50" s="34">
+        <v>10084</v>
+      </c>
+      <c r="P50" s="38">
+        <v>842</v>
+      </c>
+      <c r="Q50" s="36">
+        <v>9918</v>
+      </c>
+      <c r="R50" s="38">
+        <v>5683</v>
+      </c>
+      <c r="S50" s="38">
+        <v>3241</v>
+      </c>
+      <c r="T50" s="34">
+        <v>10500</v>
+      </c>
+      <c r="U50" s="38">
+        <v>652</v>
+      </c>
+      <c r="V50" s="36">
+        <v>5609</v>
+      </c>
+      <c r="W50" s="38">
+        <v>5671</v>
+      </c>
+      <c r="X50" s="38">
+        <v>6150</v>
+      </c>
+      <c r="Y50" s="38">
+        <v>7223</v>
+      </c>
+      <c r="Z50" s="38">
+        <v>6308</v>
+      </c>
+      <c r="AA50" s="37">
+        <v>6</v>
+      </c>
+      <c r="AB50" s="28">
+        <v>5795</v>
+      </c>
+      <c r="AC50" s="6">
+        <v>8669</v>
+      </c>
+      <c r="AD50" s="6">
+        <v>6100</v>
+      </c>
+      <c r="AE50" s="6">
+        <v>8068</v>
+      </c>
+      <c r="AF50" s="6">
+        <v>7142</v>
+      </c>
+      <c r="AG50" s="6">
         <v>5</v>
       </c>
-      <c r="B12" s="28">
-[...1426 lines deleted...]
-      <c r="A25" s="8" t="s">
+    </row>
+    <row r="51" spans="1:33">
+      <c r="A51" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="29" t="s">
-[...141 lines deleted...]
-      <c r="AF27" s="83" t="s">
+      <c r="B51" s="42">
+        <v>9344</v>
+      </c>
+      <c r="C51" s="41">
+        <v>9880</v>
+      </c>
+      <c r="D51" s="41">
+        <v>5810</v>
+      </c>
+      <c r="E51" s="41">
+        <v>57647</v>
+      </c>
+      <c r="F51" s="41">
+        <v>6926</v>
+      </c>
+      <c r="G51" s="42">
+        <v>17523</v>
+      </c>
+      <c r="H51" s="41">
+        <v>16572</v>
+      </c>
+      <c r="I51" s="41">
+        <v>11685</v>
+      </c>
+      <c r="J51" s="41">
+        <v>86861</v>
+      </c>
+      <c r="K51" s="41">
+        <v>5722</v>
+      </c>
+      <c r="L51" s="42">
+        <v>32069</v>
+      </c>
+      <c r="M51" s="41">
+        <v>22599</v>
+      </c>
+      <c r="N51" s="41">
+        <v>13992</v>
+      </c>
+      <c r="O51" s="41">
+        <v>157334</v>
+      </c>
+      <c r="P51" s="41">
+        <v>7072</v>
+      </c>
+      <c r="Q51" s="42">
+        <v>38740</v>
+      </c>
+      <c r="R51" s="41">
+        <v>19421</v>
+      </c>
+      <c r="S51" s="41">
+        <v>13630</v>
+      </c>
+      <c r="T51" s="41">
+        <v>139478</v>
+      </c>
+      <c r="U51" s="41">
+        <v>6608</v>
+      </c>
+      <c r="V51" s="42">
+        <v>13192</v>
+      </c>
+      <c r="W51" s="41">
+        <v>13636</v>
+      </c>
+      <c r="X51" s="41">
+        <v>18841</v>
+      </c>
+      <c r="Y51" s="41">
+        <v>18827</v>
+      </c>
+      <c r="Z51" s="41">
+        <v>115913</v>
+      </c>
+      <c r="AA51" s="41">
+        <v>2439</v>
+      </c>
+      <c r="AB51" s="29">
+        <v>13610</v>
+      </c>
+      <c r="AC51" s="10">
+        <v>35330</v>
+      </c>
+      <c r="AD51" s="10">
+        <v>12071</v>
+      </c>
+      <c r="AE51" s="10">
+        <v>18882</v>
+      </c>
+      <c r="AF51" s="10">
+        <v>119648</v>
+      </c>
+      <c r="AG51" s="10">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33">
+      <c r="A52" s="52"/>
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="34"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="34"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="34"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="34"/>
+      <c r="N52" s="34"/>
+      <c r="O52" s="34"/>
+      <c r="P52" s="34"/>
+      <c r="Q52" s="34"/>
+      <c r="R52" s="34"/>
+      <c r="S52" s="34"/>
+      <c r="T52" s="34"/>
+      <c r="U52" s="34"/>
+      <c r="V52" s="34"/>
+      <c r="W52" s="34"/>
+      <c r="X52" s="34"/>
+      <c r="Y52" s="34"/>
+      <c r="Z52" s="34"/>
+      <c r="AA52" s="34"/>
+      <c r="AB52" s="3"/>
+      <c r="AC52" s="3"/>
+      <c r="AD52" s="3"/>
+      <c r="AE52" s="3"/>
+      <c r="AF52" s="3"/>
+      <c r="AG52" s="3"/>
+    </row>
+    <row r="53" spans="1:33">
+      <c r="A53" s="52"/>
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="98" t="s">
         <v>56</v>
       </c>
-      <c r="AG27" s="83"/>
-[...2550 lines deleted...]
-      <c r="G54" s="34"/>
+      <c r="G53" s="98"/>
+      <c r="H53" s="34"/>
+      <c r="I53" s="34"/>
+      <c r="J53" s="34"/>
+      <c r="K53" s="34"/>
+      <c r="L53" s="34"/>
+      <c r="M53" s="34"/>
+      <c r="N53" s="34"/>
+      <c r="O53" s="34"/>
+      <c r="P53" s="34"/>
+      <c r="Q53" s="34"/>
+      <c r="R53" s="34"/>
+      <c r="S53" s="34"/>
+      <c r="T53" s="34"/>
+      <c r="U53" s="34"/>
+      <c r="V53" s="34"/>
+      <c r="W53" s="34"/>
+      <c r="X53" s="34"/>
+      <c r="Y53" s="34"/>
+      <c r="Z53" s="34"/>
+      <c r="AA53" s="34"/>
+      <c r="AB53" s="3"/>
+      <c r="AC53" s="3"/>
+      <c r="AD53" s="3"/>
+      <c r="AE53" s="3"/>
+      <c r="AF53" s="3"/>
+      <c r="AG53" s="3"/>
+    </row>
+    <row r="54" spans="1:33">
+      <c r="A54" s="103"/>
+      <c r="B54" s="103">
+        <v>2024</v>
+      </c>
+      <c r="C54" s="103"/>
+      <c r="D54" s="103"/>
+      <c r="E54" s="103"/>
+      <c r="F54" s="103"/>
+      <c r="G54" s="104"/>
       <c r="H54" s="34"/>
       <c r="I54" s="34"/>
       <c r="J54" s="34"/>
       <c r="K54" s="34"/>
       <c r="L54" s="34"/>
       <c r="M54" s="34"/>
       <c r="N54" s="34"/>
       <c r="O54" s="34"/>
       <c r="P54" s="34"/>
       <c r="Q54" s="34"/>
       <c r="R54" s="34"/>
       <c r="S54" s="34"/>
       <c r="T54" s="34"/>
       <c r="U54" s="34"/>
       <c r="V54" s="34"/>
       <c r="W54" s="34"/>
       <c r="X54" s="34"/>
       <c r="Y54" s="34"/>
       <c r="Z54" s="34"/>
       <c r="AA54" s="34"/>
       <c r="AB54" s="3"/>
       <c r="AC54" s="3"/>
       <c r="AD54" s="3"/>
       <c r="AE54" s="3"/>
       <c r="AF54" s="3"/>
       <c r="AG54" s="3"/>
     </row>
-    <row r="55" spans="1:33" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G55" s="83"/>
+    <row r="55" spans="1:33" ht="45">
+      <c r="A55" s="103"/>
+      <c r="B55" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F55" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G55" s="48" t="s">
+        <v>37</v>
+      </c>
       <c r="H55" s="34"/>
       <c r="I55" s="34"/>
       <c r="J55" s="34"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
       <c r="N55" s="34"/>
       <c r="O55" s="34"/>
       <c r="P55" s="34"/>
       <c r="Q55" s="34"/>
       <c r="R55" s="34"/>
       <c r="S55" s="34"/>
       <c r="T55" s="34"/>
       <c r="U55" s="34"/>
       <c r="V55" s="34"/>
       <c r="W55" s="34"/>
       <c r="X55" s="34"/>
       <c r="Y55" s="34"/>
       <c r="Z55" s="34"/>
       <c r="AA55" s="34"/>
       <c r="AB55" s="3"/>
       <c r="AC55" s="3"/>
       <c r="AD55" s="3"/>
       <c r="AE55" s="3"/>
       <c r="AF55" s="3"/>
       <c r="AG55" s="3"/>
     </row>
-    <row r="56" spans="1:33" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G56" s="85"/>
+    <row r="56" spans="1:33">
+      <c r="A56" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B56" s="3">
+        <v>321880</v>
+      </c>
+      <c r="C56" s="3">
+        <v>783793</v>
+      </c>
+      <c r="D56" s="3">
+        <v>590695</v>
+      </c>
+      <c r="E56" s="3">
+        <v>1182787</v>
+      </c>
+      <c r="F56" s="3">
+        <v>2175118</v>
+      </c>
+      <c r="G56" s="3">
+        <v>5810</v>
+      </c>
       <c r="H56" s="34"/>
       <c r="I56" s="34"/>
       <c r="J56" s="34"/>
       <c r="K56" s="34"/>
       <c r="L56" s="34"/>
       <c r="M56" s="34"/>
       <c r="N56" s="34"/>
       <c r="O56" s="34"/>
       <c r="P56" s="34"/>
       <c r="Q56" s="34"/>
       <c r="R56" s="34"/>
       <c r="S56" s="34"/>
       <c r="T56" s="34"/>
       <c r="U56" s="34"/>
       <c r="V56" s="34"/>
       <c r="W56" s="34"/>
       <c r="X56" s="34"/>
       <c r="Y56" s="34"/>
       <c r="Z56" s="34"/>
       <c r="AA56" s="34"/>
       <c r="AB56" s="3"/>
       <c r="AC56" s="3"/>
       <c r="AD56" s="3"/>
       <c r="AE56" s="3"/>
       <c r="AF56" s="3"/>
       <c r="AG56" s="3"/>
     </row>
-    <row r="57" spans="1:33" ht="45" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-        <v>37</v>
+    <row r="57" spans="1:33">
+      <c r="A57" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B57" s="6">
+        <v>3489</v>
+      </c>
+      <c r="C57" s="6">
+        <v>11830</v>
+      </c>
+      <c r="D57" s="3">
+        <v>6380</v>
+      </c>
+      <c r="E57" s="6">
+        <v>18927</v>
+      </c>
+      <c r="F57" s="3">
+        <v>21709</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="H57" s="34"/>
       <c r="I57" s="34"/>
       <c r="J57" s="34"/>
       <c r="K57" s="34"/>
       <c r="L57" s="34"/>
       <c r="M57" s="34"/>
       <c r="N57" s="34"/>
       <c r="O57" s="34"/>
       <c r="P57" s="34"/>
       <c r="Q57" s="34"/>
       <c r="R57" s="34"/>
       <c r="S57" s="34"/>
       <c r="T57" s="34"/>
       <c r="U57" s="34"/>
       <c r="V57" s="34"/>
       <c r="W57" s="34"/>
       <c r="X57" s="34"/>
       <c r="Y57" s="34"/>
       <c r="Z57" s="34"/>
       <c r="AA57" s="34"/>
       <c r="AB57" s="3"/>
       <c r="AC57" s="3"/>
       <c r="AD57" s="3"/>
       <c r="AE57" s="3"/>
       <c r="AF57" s="3"/>
       <c r="AG57" s="3"/>
     </row>
-    <row r="58" spans="1:33" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>5810</v>
+    <row r="58" spans="1:33">
+      <c r="A58" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" s="6">
+        <v>10657</v>
+      </c>
+      <c r="C58" s="6">
+        <v>21215</v>
+      </c>
+      <c r="D58" s="6">
+        <v>21907</v>
+      </c>
+      <c r="E58" s="6">
+        <v>45150</v>
+      </c>
+      <c r="F58" s="6">
+        <v>109586</v>
+      </c>
+      <c r="G58" s="6">
+        <v>374</v>
       </c>
       <c r="H58" s="34"/>
       <c r="I58" s="34"/>
       <c r="J58" s="34"/>
       <c r="K58" s="34"/>
       <c r="L58" s="34"/>
       <c r="M58" s="34"/>
       <c r="N58" s="34"/>
       <c r="O58" s="34"/>
       <c r="P58" s="34"/>
       <c r="Q58" s="34"/>
       <c r="R58" s="34"/>
       <c r="S58" s="34"/>
       <c r="T58" s="34"/>
       <c r="U58" s="34"/>
       <c r="V58" s="34"/>
       <c r="W58" s="34"/>
       <c r="X58" s="34"/>
       <c r="Y58" s="34"/>
       <c r="Z58" s="34"/>
       <c r="AA58" s="34"/>
       <c r="AB58" s="3"/>
       <c r="AC58" s="3"/>
       <c r="AD58" s="3"/>
       <c r="AE58" s="3"/>
       <c r="AF58" s="3"/>
       <c r="AG58" s="3"/>
     </row>
-    <row r="59" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:33">
       <c r="A59" s="4" t="s">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="B59" s="6">
-        <v>3489</v>
+        <v>13942</v>
       </c>
       <c r="C59" s="6">
-        <v>11830</v>
-[...2 lines deleted...]
-        <v>6380</v>
+        <v>22853</v>
+      </c>
+      <c r="D59" s="6">
+        <v>33054</v>
       </c>
       <c r="E59" s="6">
-        <v>18927</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>65873</v>
+      </c>
+      <c r="F59" s="6">
+        <v>58320</v>
+      </c>
+      <c r="G59" s="6">
+        <v>109</v>
       </c>
       <c r="H59" s="34"/>
       <c r="I59" s="34"/>
       <c r="J59" s="34"/>
       <c r="K59" s="34"/>
       <c r="L59" s="34"/>
       <c r="M59" s="34"/>
       <c r="N59" s="34"/>
       <c r="O59" s="34"/>
       <c r="P59" s="34"/>
       <c r="Q59" s="34"/>
       <c r="R59" s="34"/>
       <c r="S59" s="34"/>
       <c r="T59" s="34"/>
       <c r="U59" s="34"/>
       <c r="V59" s="34"/>
       <c r="W59" s="34"/>
       <c r="X59" s="34"/>
       <c r="Y59" s="34"/>
       <c r="Z59" s="34"/>
       <c r="AA59" s="34"/>
       <c r="AB59" s="3"/>
       <c r="AC59" s="3"/>
       <c r="AD59" s="3"/>
       <c r="AE59" s="3"/>
       <c r="AF59" s="3"/>
       <c r="AG59" s="3"/>
     </row>
-    <row r="60" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:33">
       <c r="A60" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B60" s="6">
-        <v>10657</v>
+        <v>21524</v>
       </c>
       <c r="C60" s="6">
-        <v>21215</v>
+        <v>49047</v>
       </c>
       <c r="D60" s="6">
-        <v>21907</v>
+        <v>44923</v>
       </c>
       <c r="E60" s="6">
-        <v>45150</v>
+        <v>109065</v>
       </c>
       <c r="F60" s="6">
-        <v>109586</v>
+        <v>323928</v>
       </c>
       <c r="G60" s="6">
-        <v>374</v>
+        <v>636</v>
       </c>
       <c r="H60" s="34"/>
       <c r="I60" s="34"/>
       <c r="J60" s="34"/>
       <c r="K60" s="34"/>
       <c r="L60" s="34"/>
       <c r="M60" s="34"/>
       <c r="N60" s="34"/>
       <c r="O60" s="34"/>
       <c r="P60" s="34"/>
       <c r="Q60" s="34"/>
       <c r="R60" s="34"/>
       <c r="S60" s="34"/>
       <c r="T60" s="34"/>
       <c r="U60" s="34"/>
       <c r="V60" s="34"/>
       <c r="W60" s="34"/>
       <c r="X60" s="34"/>
       <c r="Y60" s="34"/>
       <c r="Z60" s="34"/>
       <c r="AA60" s="34"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
     </row>
-    <row r="61" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:33">
       <c r="A61" s="4" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B61" s="6">
-        <v>13942</v>
+        <v>15823</v>
       </c>
       <c r="C61" s="6">
-        <v>22853</v>
+        <v>22330</v>
       </c>
       <c r="D61" s="6">
-        <v>33054</v>
+        <v>27532</v>
       </c>
       <c r="E61" s="6">
-        <v>65873</v>
+        <v>44793</v>
       </c>
       <c r="F61" s="6">
-        <v>58320</v>
+        <v>24587</v>
       </c>
       <c r="G61" s="6">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="H61" s="34"/>
       <c r="I61" s="34"/>
       <c r="J61" s="34"/>
       <c r="K61" s="34"/>
       <c r="L61" s="34"/>
       <c r="M61" s="34"/>
       <c r="N61" s="34"/>
       <c r="O61" s="34"/>
       <c r="P61" s="34"/>
       <c r="Q61" s="34"/>
       <c r="R61" s="34"/>
       <c r="S61" s="34"/>
       <c r="T61" s="34"/>
       <c r="U61" s="34"/>
       <c r="V61" s="34"/>
       <c r="W61" s="34"/>
       <c r="X61" s="34"/>
       <c r="Y61" s="34"/>
       <c r="Z61" s="34"/>
       <c r="AA61" s="34"/>
       <c r="AB61" s="3"/>
       <c r="AC61" s="3"/>
       <c r="AD61" s="3"/>
       <c r="AE61" s="3"/>
       <c r="AF61" s="3"/>
       <c r="AG61" s="3"/>
     </row>
-    <row r="62" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:33">
       <c r="A62" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B62" s="6">
-        <v>21524</v>
+        <v>14400</v>
       </c>
       <c r="C62" s="6">
-        <v>49047</v>
+        <v>24546</v>
       </c>
       <c r="D62" s="6">
-        <v>44923</v>
+        <v>23778</v>
       </c>
       <c r="E62" s="6">
-        <v>109065</v>
+        <v>43691</v>
       </c>
       <c r="F62" s="6">
-        <v>323928</v>
+        <v>49417</v>
       </c>
       <c r="G62" s="6">
-        <v>636</v>
+        <v>184</v>
       </c>
       <c r="H62" s="34"/>
       <c r="I62" s="34"/>
       <c r="J62" s="34"/>
       <c r="K62" s="34"/>
       <c r="L62" s="34"/>
       <c r="M62" s="34"/>
       <c r="N62" s="34"/>
       <c r="O62" s="34"/>
       <c r="P62" s="34"/>
       <c r="Q62" s="34"/>
       <c r="R62" s="34"/>
       <c r="S62" s="34"/>
       <c r="T62" s="34"/>
       <c r="U62" s="34"/>
       <c r="V62" s="34"/>
       <c r="W62" s="34"/>
       <c r="X62" s="34"/>
       <c r="Y62" s="34"/>
       <c r="Z62" s="34"/>
       <c r="AA62" s="34"/>
       <c r="AB62" s="3"/>
       <c r="AC62" s="3"/>
       <c r="AD62" s="3"/>
       <c r="AE62" s="3"/>
       <c r="AF62" s="3"/>
       <c r="AG62" s="3"/>
     </row>
-    <row r="63" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:33">
       <c r="A63" s="4" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B63" s="6">
-        <v>15823</v>
+        <v>8348</v>
       </c>
       <c r="C63" s="6">
-        <v>22330</v>
+        <v>19256</v>
       </c>
       <c r="D63" s="6">
-        <v>27532</v>
+        <v>17265</v>
       </c>
       <c r="E63" s="6">
-        <v>44793</v>
+        <v>49711</v>
       </c>
       <c r="F63" s="6">
-        <v>24587</v>
+        <v>172677</v>
       </c>
       <c r="G63" s="6">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="H63" s="34"/>
       <c r="I63" s="34"/>
       <c r="J63" s="34"/>
       <c r="K63" s="34"/>
       <c r="L63" s="34"/>
       <c r="M63" s="34"/>
       <c r="N63" s="34"/>
       <c r="O63" s="34"/>
       <c r="P63" s="34"/>
       <c r="Q63" s="34"/>
       <c r="R63" s="34"/>
       <c r="S63" s="34"/>
       <c r="T63" s="34"/>
       <c r="U63" s="34"/>
       <c r="V63" s="34"/>
       <c r="W63" s="34"/>
       <c r="X63" s="34"/>
       <c r="Y63" s="34"/>
       <c r="Z63" s="34"/>
       <c r="AA63" s="34"/>
       <c r="AB63" s="3"/>
       <c r="AC63" s="3"/>
       <c r="AD63" s="3"/>
       <c r="AE63" s="3"/>
       <c r="AF63" s="3"/>
       <c r="AG63" s="3"/>
     </row>
-    <row r="64" spans="1:33" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="64" spans="1:33">
+      <c r="A64" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="B64" s="6">
-        <v>14400</v>
+        <v>2483</v>
       </c>
       <c r="C64" s="6">
-        <v>24546</v>
+        <v>7723</v>
       </c>
       <c r="D64" s="6">
-        <v>23778</v>
+        <v>3945</v>
       </c>
       <c r="E64" s="6">
-        <v>43691</v>
+        <v>13221</v>
       </c>
       <c r="F64" s="6">
-        <v>49417</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>39883</v>
+      </c>
+      <c r="G64" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="H64" s="34"/>
       <c r="I64" s="34"/>
       <c r="J64" s="34"/>
       <c r="K64" s="34"/>
       <c r="L64" s="34"/>
       <c r="M64" s="34"/>
       <c r="N64" s="34"/>
       <c r="O64" s="34"/>
       <c r="P64" s="34"/>
       <c r="Q64" s="34"/>
       <c r="R64" s="34"/>
       <c r="S64" s="34"/>
       <c r="T64" s="34"/>
       <c r="U64" s="34"/>
       <c r="V64" s="34"/>
       <c r="W64" s="34"/>
       <c r="X64" s="34"/>
       <c r="Y64" s="34"/>
       <c r="Z64" s="34"/>
       <c r="AA64" s="34"/>
       <c r="AB64" s="3"/>
       <c r="AC64" s="3"/>
       <c r="AD64" s="3"/>
       <c r="AE64" s="3"/>
       <c r="AF64" s="3"/>
       <c r="AG64" s="3"/>
     </row>
-    <row r="65" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:33">
       <c r="A65" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B65" s="6">
-        <v>8348</v>
+        <v>18597</v>
       </c>
       <c r="C65" s="6">
-        <v>19256</v>
+        <v>41241</v>
       </c>
       <c r="D65" s="6">
-        <v>17265</v>
+        <v>34468</v>
       </c>
       <c r="E65" s="6">
-        <v>49711</v>
+        <v>66987</v>
       </c>
       <c r="F65" s="6">
-        <v>172677</v>
+        <v>162329</v>
       </c>
       <c r="G65" s="6">
-        <v>96</v>
+        <v>363</v>
       </c>
       <c r="H65" s="34"/>
       <c r="I65" s="34"/>
       <c r="J65" s="34"/>
       <c r="K65" s="34"/>
       <c r="L65" s="34"/>
       <c r="M65" s="34"/>
       <c r="N65" s="34"/>
       <c r="O65" s="34"/>
       <c r="P65" s="34"/>
       <c r="Q65" s="34"/>
       <c r="R65" s="34"/>
       <c r="S65" s="34"/>
       <c r="T65" s="34"/>
       <c r="U65" s="34"/>
       <c r="V65" s="34"/>
       <c r="W65" s="34"/>
       <c r="X65" s="34"/>
       <c r="Y65" s="34"/>
       <c r="Z65" s="34"/>
       <c r="AA65" s="34"/>
       <c r="AB65" s="3"/>
       <c r="AC65" s="3"/>
       <c r="AD65" s="3"/>
       <c r="AE65" s="3"/>
       <c r="AF65" s="3"/>
       <c r="AG65" s="3"/>
     </row>
-    <row r="66" spans="1:33" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="66" spans="1:33">
+      <c r="A66" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="B66" s="6">
-        <v>2483</v>
+        <v>14848</v>
       </c>
       <c r="C66" s="6">
-        <v>7723</v>
+        <v>33823</v>
       </c>
       <c r="D66" s="6">
-        <v>3945</v>
+        <v>25058</v>
       </c>
       <c r="E66" s="6">
-        <v>13221</v>
+        <v>47243</v>
       </c>
       <c r="F66" s="6">
-        <v>39883</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>90080</v>
+      </c>
+      <c r="G66" s="6">
+        <v>338</v>
       </c>
       <c r="H66" s="34"/>
       <c r="I66" s="34"/>
       <c r="J66" s="34"/>
       <c r="K66" s="34"/>
       <c r="L66" s="34"/>
       <c r="M66" s="34"/>
       <c r="N66" s="34"/>
       <c r="O66" s="34"/>
       <c r="P66" s="34"/>
       <c r="Q66" s="34"/>
       <c r="R66" s="34"/>
       <c r="S66" s="34"/>
       <c r="T66" s="34"/>
       <c r="U66" s="34"/>
       <c r="V66" s="34"/>
       <c r="W66" s="34"/>
       <c r="X66" s="34"/>
       <c r="Y66" s="34"/>
       <c r="Z66" s="34"/>
       <c r="AA66" s="34"/>
       <c r="AB66" s="3"/>
       <c r="AC66" s="3"/>
       <c r="AD66" s="3"/>
       <c r="AE66" s="3"/>
       <c r="AF66" s="3"/>
       <c r="AG66" s="3"/>
     </row>
-    <row r="67" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:33">
       <c r="A67" s="4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B67" s="6">
-        <v>18597</v>
+        <v>7147</v>
       </c>
       <c r="C67" s="6">
-        <v>41241</v>
+        <v>15581</v>
       </c>
       <c r="D67" s="6">
-        <v>34468</v>
+        <v>14643</v>
       </c>
       <c r="E67" s="6">
-        <v>66987</v>
+        <v>44036</v>
       </c>
       <c r="F67" s="6">
-        <v>162329</v>
+        <v>71170</v>
       </c>
       <c r="G67" s="6">
-        <v>363</v>
+        <v>83</v>
       </c>
       <c r="H67" s="34"/>
       <c r="I67" s="34"/>
       <c r="J67" s="34"/>
       <c r="K67" s="34"/>
       <c r="L67" s="34"/>
       <c r="M67" s="34"/>
       <c r="N67" s="34"/>
       <c r="O67" s="34"/>
       <c r="P67" s="34"/>
       <c r="Q67" s="34"/>
       <c r="R67" s="34"/>
       <c r="S67" s="34"/>
       <c r="T67" s="34"/>
       <c r="U67" s="34"/>
       <c r="V67" s="34"/>
       <c r="W67" s="34"/>
       <c r="X67" s="34"/>
       <c r="Y67" s="34"/>
       <c r="Z67" s="34"/>
       <c r="AA67" s="34"/>
       <c r="AB67" s="3"/>
       <c r="AC67" s="3"/>
       <c r="AD67" s="3"/>
       <c r="AE67" s="3"/>
       <c r="AF67" s="3"/>
       <c r="AG67" s="3"/>
     </row>
-    <row r="68" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:33">
       <c r="A68" s="4" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B68" s="6">
-        <v>14848</v>
+        <v>12380</v>
       </c>
       <c r="C68" s="6">
-        <v>33823</v>
+        <v>20009</v>
       </c>
       <c r="D68" s="6">
-        <v>25058</v>
+        <v>29838</v>
       </c>
       <c r="E68" s="6">
-        <v>47243</v>
+        <v>59706</v>
       </c>
       <c r="F68" s="6">
-        <v>90080</v>
+        <v>45946</v>
       </c>
       <c r="G68" s="6">
-        <v>338</v>
+        <v>57</v>
       </c>
       <c r="H68" s="34"/>
       <c r="I68" s="34"/>
       <c r="J68" s="34"/>
       <c r="K68" s="34"/>
       <c r="L68" s="34"/>
       <c r="M68" s="34"/>
       <c r="N68" s="34"/>
       <c r="O68" s="34"/>
       <c r="P68" s="34"/>
       <c r="Q68" s="34"/>
       <c r="R68" s="34"/>
       <c r="S68" s="34"/>
       <c r="T68" s="34"/>
       <c r="U68" s="34"/>
       <c r="V68" s="34"/>
       <c r="W68" s="34"/>
       <c r="X68" s="34"/>
       <c r="Y68" s="34"/>
       <c r="Z68" s="34"/>
       <c r="AA68" s="34"/>
       <c r="AB68" s="3"/>
       <c r="AC68" s="3"/>
       <c r="AD68" s="3"/>
       <c r="AE68" s="3"/>
       <c r="AF68" s="3"/>
       <c r="AG68" s="3"/>
     </row>
-    <row r="69" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:33">
       <c r="A69" s="4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>7147</v>
+        <v>11</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="C69" s="6">
-        <v>15581</v>
+        <v>3165</v>
       </c>
       <c r="D69" s="6">
-        <v>14643</v>
+        <v>14327</v>
       </c>
       <c r="E69" s="6">
-        <v>44036</v>
+        <v>23371</v>
       </c>
       <c r="F69" s="6">
-        <v>71170</v>
+        <v>85997</v>
       </c>
       <c r="G69" s="6">
-        <v>83</v>
+        <v>221</v>
       </c>
       <c r="H69" s="34"/>
       <c r="I69" s="34"/>
       <c r="J69" s="34"/>
       <c r="K69" s="34"/>
       <c r="L69" s="34"/>
       <c r="M69" s="34"/>
       <c r="N69" s="34"/>
       <c r="O69" s="34"/>
       <c r="P69" s="34"/>
       <c r="Q69" s="34"/>
       <c r="R69" s="34"/>
       <c r="S69" s="34"/>
       <c r="T69" s="34"/>
       <c r="U69" s="34"/>
       <c r="V69" s="34"/>
       <c r="W69" s="34"/>
       <c r="X69" s="34"/>
       <c r="Y69" s="34"/>
       <c r="Z69" s="34"/>
       <c r="AA69" s="34"/>
       <c r="AB69" s="3"/>
       <c r="AC69" s="3"/>
       <c r="AD69" s="3"/>
       <c r="AE69" s="3"/>
       <c r="AF69" s="3"/>
       <c r="AG69" s="3"/>
     </row>
-    <row r="70" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:33">
       <c r="A70" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B70" s="6">
-        <v>12380</v>
+        <v>10494</v>
       </c>
       <c r="C70" s="6">
-        <v>20009</v>
+        <v>25285</v>
       </c>
       <c r="D70" s="6">
-        <v>29838</v>
+        <v>20289</v>
       </c>
       <c r="E70" s="6">
-        <v>59706</v>
+        <v>39019</v>
       </c>
       <c r="F70" s="6">
-        <v>45946</v>
+        <v>91261</v>
       </c>
       <c r="G70" s="6">
-        <v>57</v>
+        <v>163</v>
       </c>
       <c r="H70" s="34"/>
       <c r="I70" s="34"/>
       <c r="J70" s="34"/>
       <c r="K70" s="34"/>
       <c r="L70" s="34"/>
       <c r="M70" s="34"/>
       <c r="N70" s="34"/>
       <c r="O70" s="34"/>
       <c r="P70" s="34"/>
       <c r="Q70" s="34"/>
       <c r="R70" s="34"/>
       <c r="S70" s="34"/>
       <c r="T70" s="34"/>
       <c r="U70" s="34"/>
       <c r="V70" s="34"/>
       <c r="W70" s="34"/>
       <c r="X70" s="34"/>
       <c r="Y70" s="34"/>
       <c r="Z70" s="34"/>
       <c r="AA70" s="34"/>
       <c r="AB70" s="3"/>
       <c r="AC70" s="3"/>
       <c r="AD70" s="3"/>
       <c r="AE70" s="3"/>
       <c r="AF70" s="3"/>
       <c r="AG70" s="3"/>
     </row>
-    <row r="71" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:33">
       <c r="A71" s="4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="B71" s="6">
+        <v>7162</v>
       </c>
       <c r="C71" s="6">
-        <v>3165</v>
+        <v>13803</v>
       </c>
       <c r="D71" s="6">
-        <v>14327</v>
+        <v>14309</v>
       </c>
       <c r="E71" s="6">
-        <v>23371</v>
+        <v>34001</v>
       </c>
       <c r="F71" s="6">
-        <v>85997</v>
+        <v>82508</v>
       </c>
       <c r="G71" s="6">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="H71" s="34"/>
       <c r="I71" s="34"/>
       <c r="J71" s="34"/>
       <c r="K71" s="34"/>
       <c r="L71" s="34"/>
       <c r="M71" s="34"/>
       <c r="N71" s="34"/>
       <c r="O71" s="34"/>
       <c r="P71" s="34"/>
       <c r="Q71" s="34"/>
       <c r="R71" s="34"/>
       <c r="S71" s="34"/>
       <c r="T71" s="34"/>
       <c r="U71" s="34"/>
       <c r="V71" s="34"/>
       <c r="W71" s="34"/>
       <c r="X71" s="34"/>
       <c r="Y71" s="34"/>
       <c r="Z71" s="34"/>
       <c r="AA71" s="34"/>
       <c r="AB71" s="3"/>
       <c r="AC71" s="3"/>
       <c r="AD71" s="3"/>
       <c r="AE71" s="3"/>
       <c r="AF71" s="3"/>
       <c r="AG71" s="3"/>
     </row>
-    <row r="72" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:33">
       <c r="A72" s="4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B72" s="6">
-        <v>10494</v>
+        <v>14322</v>
       </c>
       <c r="C72" s="6">
-        <v>25285</v>
+        <v>42133</v>
       </c>
       <c r="D72" s="6">
-        <v>20289</v>
+        <v>34584</v>
       </c>
       <c r="E72" s="6">
-        <v>39019</v>
+        <v>88391</v>
       </c>
       <c r="F72" s="6">
-        <v>91261</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>122914</v>
+      </c>
+      <c r="G72" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="H72" s="34"/>
       <c r="I72" s="34"/>
       <c r="J72" s="34"/>
       <c r="K72" s="34"/>
       <c r="L72" s="34"/>
       <c r="M72" s="34"/>
       <c r="N72" s="34"/>
       <c r="O72" s="34"/>
       <c r="P72" s="34"/>
       <c r="Q72" s="34"/>
       <c r="R72" s="34"/>
       <c r="S72" s="34"/>
       <c r="T72" s="34"/>
       <c r="U72" s="34"/>
       <c r="V72" s="34"/>
       <c r="W72" s="34"/>
       <c r="X72" s="34"/>
       <c r="Y72" s="34"/>
       <c r="Z72" s="34"/>
       <c r="AA72" s="34"/>
       <c r="AB72" s="3"/>
       <c r="AC72" s="3"/>
       <c r="AD72" s="3"/>
       <c r="AE72" s="3"/>
       <c r="AF72" s="3"/>
       <c r="AG72" s="3"/>
     </row>
-    <row r="73" spans="1:33" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="73" spans="1:33">
+      <c r="A73" s="7" t="s">
+        <v>42</v>
       </c>
       <c r="B73" s="6">
-        <v>7162</v>
+        <v>1266</v>
       </c>
       <c r="C73" s="6">
-        <v>13803</v>
+        <v>5397</v>
       </c>
       <c r="D73" s="6">
-        <v>14309</v>
+        <v>1773</v>
       </c>
       <c r="E73" s="6">
-        <v>34001</v>
+        <v>6306</v>
       </c>
       <c r="F73" s="6">
-        <v>82508</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>9618</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="H73" s="34"/>
       <c r="I73" s="34"/>
       <c r="J73" s="34"/>
       <c r="K73" s="34"/>
       <c r="L73" s="34"/>
       <c r="M73" s="34"/>
       <c r="N73" s="34"/>
       <c r="O73" s="34"/>
       <c r="P73" s="34"/>
       <c r="Q73" s="34"/>
       <c r="R73" s="34"/>
       <c r="S73" s="34"/>
       <c r="T73" s="34"/>
       <c r="U73" s="34"/>
       <c r="V73" s="34"/>
       <c r="W73" s="34"/>
       <c r="X73" s="34"/>
       <c r="Y73" s="34"/>
       <c r="Z73" s="34"/>
       <c r="AA73" s="34"/>
       <c r="AB73" s="3"/>
       <c r="AC73" s="3"/>
       <c r="AD73" s="3"/>
       <c r="AE73" s="3"/>
       <c r="AF73" s="3"/>
       <c r="AG73" s="3"/>
     </row>
-    <row r="74" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:33">
       <c r="A74" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B74" s="6">
-        <v>14322</v>
+        <v>15621</v>
       </c>
       <c r="C74" s="6">
-        <v>42133</v>
+        <v>27457</v>
       </c>
       <c r="D74" s="6">
-        <v>34584</v>
+        <v>38115</v>
       </c>
       <c r="E74" s="6">
-        <v>88391</v>
+        <v>63345</v>
       </c>
       <c r="F74" s="6">
-        <v>122914</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>152341</v>
+      </c>
+      <c r="G74" s="6">
+        <v>288</v>
       </c>
       <c r="H74" s="34"/>
       <c r="I74" s="34"/>
       <c r="J74" s="34"/>
       <c r="K74" s="34"/>
       <c r="L74" s="34"/>
       <c r="M74" s="34"/>
       <c r="N74" s="34"/>
       <c r="O74" s="34"/>
       <c r="P74" s="34"/>
       <c r="Q74" s="34"/>
       <c r="R74" s="34"/>
       <c r="S74" s="34"/>
       <c r="T74" s="34"/>
       <c r="U74" s="34"/>
       <c r="V74" s="34"/>
       <c r="W74" s="34"/>
       <c r="X74" s="34"/>
       <c r="Y74" s="34"/>
       <c r="Z74" s="34"/>
       <c r="AA74" s="34"/>
       <c r="AB74" s="3"/>
       <c r="AC74" s="3"/>
       <c r="AD74" s="3"/>
       <c r="AE74" s="3"/>
       <c r="AF74" s="3"/>
       <c r="AG74" s="3"/>
     </row>
-    <row r="75" spans="1:33" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="75" spans="1:33">
+      <c r="A75" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="B75" s="6">
-        <v>1266</v>
+        <v>40720</v>
       </c>
       <c r="C75" s="6">
-        <v>5397</v>
+        <v>121785</v>
       </c>
       <c r="D75" s="6">
-        <v>1773</v>
+        <v>61979</v>
       </c>
       <c r="E75" s="6">
-        <v>6306</v>
+        <v>84250</v>
       </c>
       <c r="F75" s="6">
-        <v>9618</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>80567</v>
+      </c>
+      <c r="G75" s="6">
+        <v>168</v>
       </c>
       <c r="H75" s="34"/>
       <c r="I75" s="34"/>
       <c r="J75" s="34"/>
       <c r="K75" s="34"/>
       <c r="L75" s="34"/>
       <c r="M75" s="34"/>
       <c r="N75" s="34"/>
       <c r="O75" s="34"/>
       <c r="P75" s="34"/>
       <c r="Q75" s="34"/>
       <c r="R75" s="34"/>
       <c r="S75" s="34"/>
       <c r="T75" s="34"/>
       <c r="U75" s="34"/>
       <c r="V75" s="34"/>
       <c r="W75" s="34"/>
       <c r="X75" s="34"/>
       <c r="Y75" s="34"/>
       <c r="Z75" s="34"/>
       <c r="AA75" s="34"/>
       <c r="AB75" s="3"/>
       <c r="AC75" s="3"/>
       <c r="AD75" s="3"/>
       <c r="AE75" s="3"/>
       <c r="AF75" s="3"/>
       <c r="AG75" s="3"/>
     </row>
-    <row r="76" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:33">
       <c r="A76" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B76" s="6">
-        <v>15621</v>
+        <v>51336</v>
       </c>
       <c r="C76" s="6">
-        <v>27457</v>
+        <v>143014</v>
       </c>
       <c r="D76" s="6">
-        <v>38115</v>
+        <v>75934</v>
       </c>
       <c r="E76" s="6">
-        <v>63345</v>
+        <v>151127</v>
       </c>
       <c r="F76" s="6">
-        <v>152341</v>
+        <v>189452</v>
       </c>
       <c r="G76" s="6">
-        <v>288</v>
+        <v>199</v>
       </c>
       <c r="H76" s="34"/>
       <c r="I76" s="34"/>
       <c r="J76" s="34"/>
       <c r="K76" s="34"/>
       <c r="L76" s="34"/>
       <c r="M76" s="34"/>
       <c r="N76" s="34"/>
       <c r="O76" s="34"/>
       <c r="P76" s="34"/>
       <c r="Q76" s="34"/>
       <c r="R76" s="34"/>
       <c r="S76" s="34"/>
       <c r="T76" s="34"/>
       <c r="U76" s="34"/>
       <c r="V76" s="34"/>
       <c r="W76" s="34"/>
       <c r="X76" s="34"/>
       <c r="Y76" s="34"/>
       <c r="Z76" s="34"/>
       <c r="AA76" s="34"/>
       <c r="AB76" s="3"/>
       <c r="AC76" s="3"/>
       <c r="AD76" s="3"/>
       <c r="AE76" s="3"/>
       <c r="AF76" s="3"/>
       <c r="AG76" s="3"/>
     </row>
-    <row r="77" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:33">
       <c r="A77" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B77" s="6">
-        <v>40720</v>
+        <v>17472</v>
       </c>
       <c r="C77" s="6">
-        <v>121785</v>
+        <v>52748</v>
       </c>
       <c r="D77" s="6">
-        <v>61979</v>
+        <v>29280</v>
       </c>
       <c r="E77" s="6">
-        <v>84250</v>
+        <v>57564</v>
       </c>
       <c r="F77" s="6">
-        <v>80567</v>
+        <v>67219</v>
       </c>
       <c r="G77" s="6">
-        <v>168</v>
+        <v>1</v>
       </c>
       <c r="H77" s="34"/>
       <c r="I77" s="34"/>
       <c r="J77" s="34"/>
       <c r="K77" s="34"/>
       <c r="L77" s="34"/>
       <c r="M77" s="34"/>
       <c r="N77" s="34"/>
       <c r="O77" s="34"/>
       <c r="P77" s="34"/>
       <c r="Q77" s="34"/>
       <c r="R77" s="34"/>
       <c r="S77" s="34"/>
       <c r="T77" s="34"/>
       <c r="U77" s="34"/>
       <c r="V77" s="34"/>
       <c r="W77" s="34"/>
       <c r="X77" s="34"/>
       <c r="Y77" s="34"/>
       <c r="Z77" s="34"/>
       <c r="AA77" s="34"/>
       <c r="AB77" s="3"/>
       <c r="AC77" s="3"/>
       <c r="AD77" s="3"/>
       <c r="AE77" s="3"/>
       <c r="AF77" s="3"/>
       <c r="AG77" s="3"/>
     </row>
-    <row r="78" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:33">
       <c r="A78" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B78" s="6">
-        <v>51336</v>
+        <v>5738</v>
       </c>
       <c r="C78" s="6">
-        <v>143014</v>
+        <v>11086</v>
       </c>
       <c r="D78" s="6">
-        <v>75934</v>
+        <v>5849</v>
       </c>
       <c r="E78" s="6">
-        <v>151127</v>
+        <v>8949</v>
       </c>
       <c r="F78" s="6">
-        <v>189452</v>
+        <v>8012</v>
       </c>
       <c r="G78" s="6">
-        <v>199</v>
+        <v>5</v>
       </c>
       <c r="H78" s="34"/>
       <c r="I78" s="34"/>
       <c r="J78" s="34"/>
       <c r="K78" s="34"/>
       <c r="L78" s="34"/>
       <c r="M78" s="34"/>
       <c r="N78" s="34"/>
       <c r="O78" s="34"/>
       <c r="P78" s="34"/>
       <c r="Q78" s="34"/>
       <c r="R78" s="34"/>
       <c r="S78" s="34"/>
       <c r="T78" s="34"/>
       <c r="U78" s="34"/>
       <c r="V78" s="34"/>
       <c r="W78" s="34"/>
       <c r="X78" s="34"/>
       <c r="Y78" s="34"/>
       <c r="Z78" s="34"/>
       <c r="AA78" s="34"/>
       <c r="AB78" s="3"/>
       <c r="AC78" s="3"/>
       <c r="AD78" s="3"/>
       <c r="AE78" s="3"/>
       <c r="AF78" s="3"/>
       <c r="AG78" s="3"/>
     </row>
-    <row r="79" spans="1:33" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>1</v>
+    <row r="79" spans="1:33">
+      <c r="A79" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B79" s="10">
+        <v>14111</v>
+      </c>
+      <c r="C79" s="10">
+        <v>48466</v>
+      </c>
+      <c r="D79" s="10">
+        <v>11465</v>
+      </c>
+      <c r="E79" s="10">
+        <v>18061</v>
+      </c>
+      <c r="F79" s="10">
+        <v>115597</v>
+      </c>
+      <c r="G79" s="10">
+        <v>2272</v>
       </c>
       <c r="H79" s="34"/>
       <c r="I79" s="34"/>
       <c r="J79" s="34"/>
       <c r="K79" s="34"/>
       <c r="L79" s="34"/>
       <c r="M79" s="34"/>
       <c r="N79" s="34"/>
       <c r="O79" s="34"/>
       <c r="P79" s="34"/>
       <c r="Q79" s="34"/>
       <c r="R79" s="34"/>
       <c r="S79" s="34"/>
       <c r="T79" s="34"/>
       <c r="U79" s="34"/>
       <c r="V79" s="34"/>
       <c r="W79" s="34"/>
       <c r="X79" s="34"/>
       <c r="Y79" s="34"/>
       <c r="Z79" s="34"/>
       <c r="AA79" s="34"/>
       <c r="AB79" s="3"/>
       <c r="AC79" s="3"/>
       <c r="AD79" s="3"/>
       <c r="AE79" s="3"/>
       <c r="AF79" s="3"/>
       <c r="AG79" s="3"/>
     </row>
-    <row r="80" spans="1:33" x14ac:dyDescent="0.2">
-[...98 lines deleted...]
-      <c r="A82" s="91" t="s">
+    <row r="80" spans="1:33" ht="23.25" customHeight="1">
+      <c r="A80" s="108" t="s">
         <v>88</v>
       </c>
-      <c r="B82" s="91"/>
-[...29 lines deleted...]
-      <c r="AA86" s="17"/>
+      <c r="B80" s="108"/>
+      <c r="C80" s="108"/>
+      <c r="D80" s="108"/>
+      <c r="E80" s="108"/>
+      <c r="F80" s="108"/>
+      <c r="G80" s="108"/>
+      <c r="H80" s="77"/>
+    </row>
+    <row r="81" spans="22:27">
+      <c r="V81" s="16"/>
+      <c r="W81" s="16"/>
+      <c r="X81" s="16"/>
+      <c r="Y81" s="16"/>
+      <c r="Z81" s="16"/>
+      <c r="AA81" s="16"/>
+    </row>
+    <row r="82" spans="22:27">
+      <c r="V82" s="16"/>
+      <c r="W82" s="16"/>
+      <c r="X82" s="16"/>
+      <c r="Y82" s="16"/>
+      <c r="Z82" s="16"/>
+      <c r="AA82" s="16"/>
+    </row>
+    <row r="84" spans="22:27">
+      <c r="V84" s="17"/>
+      <c r="W84" s="17"/>
+      <c r="X84" s="17"/>
+      <c r="Y84" s="17"/>
+      <c r="Z84" s="17"/>
+      <c r="AA84" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A82:G82"/>
-[...19 lines deleted...]
-    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="Q26:U26"/>
+    <mergeCell ref="V26:AA26"/>
+    <mergeCell ref="L26:P26"/>
+    <mergeCell ref="G26:K26"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="A80:G80"/>
+    <mergeCell ref="V3:Z3"/>
+    <mergeCell ref="AF25:AG25"/>
+    <mergeCell ref="A1:AJ1"/>
+    <mergeCell ref="AA3:AE3"/>
+    <mergeCell ref="AF3:AJ3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="G3:K3"/>
+    <mergeCell ref="L3:P3"/>
+    <mergeCell ref="Q3:U3"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="B54:G54"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="AB26:AG26"/>
+    <mergeCell ref="A26:A27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y29"/>
+  <dimension ref="A1:Y27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="X20" sqref="X20"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="7" customWidth="1"/>
     <col min="2" max="21" width="5.7109375" style="7" customWidth="1"/>
     <col min="22" max="22" width="6.7109375" style="7" customWidth="1"/>
-    <col min="23" max="23" width="6.28515625" style="7" customWidth="1"/>
-    <col min="24" max="24" width="33.42578125" style="7" customWidth="1"/>
+    <col min="23" max="24" width="6.28515625" style="7" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="A3" s="92" t="s">
+    <row r="1" spans="1:25" ht="12.75">
+      <c r="A1" s="109" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="92"/>
-[...31 lines deleted...]
-      <c r="W4" s="13" t="s">
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
+      <c r="O1" s="109"/>
+      <c r="P1" s="109"/>
+      <c r="Q1" s="109"/>
+      <c r="R1" s="109"/>
+      <c r="S1" s="109"/>
+      <c r="T1" s="109"/>
+      <c r="U1" s="109"/>
+      <c r="V1" s="109"/>
+      <c r="W1" s="109"/>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" s="47"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="W2" s="13" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="21">
+    <row r="3" spans="1:25">
+      <c r="A3" s="24"/>
+      <c r="B3" s="21">
         <v>2003</v>
       </c>
-      <c r="C5" s="21">
+      <c r="C3" s="21">
         <v>2004</v>
       </c>
-      <c r="D5" s="21">
+      <c r="D3" s="21">
         <v>2005</v>
       </c>
-      <c r="E5" s="21">
+      <c r="E3" s="21">
         <v>2006</v>
       </c>
-      <c r="F5" s="21">
+      <c r="F3" s="21">
         <v>2007</v>
       </c>
-      <c r="G5" s="21">
+      <c r="G3" s="21">
         <v>2008</v>
       </c>
-      <c r="H5" s="21">
+      <c r="H3" s="21">
         <v>2009</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I3" s="21">
         <v>2010</v>
       </c>
-      <c r="J5" s="21">
+      <c r="J3" s="21">
         <v>2011</v>
       </c>
-      <c r="K5" s="21">
+      <c r="K3" s="21">
         <v>2012</v>
       </c>
-      <c r="L5" s="21">
+      <c r="L3" s="21">
         <v>2013</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M3" s="21">
         <v>2014</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N3" s="21">
         <v>2015</v>
       </c>
-      <c r="O5" s="21">
+      <c r="O3" s="21">
         <v>2016</v>
       </c>
-      <c r="P5" s="22">
+      <c r="P3" s="22">
         <v>2017</v>
       </c>
-      <c r="Q5" s="22">
+      <c r="Q3" s="22">
         <v>2018</v>
       </c>
-      <c r="R5" s="22">
+      <c r="R3" s="22">
         <v>2019</v>
       </c>
-      <c r="S5" s="22">
+      <c r="S3" s="22">
         <v>2020</v>
       </c>
-      <c r="T5" s="22">
+      <c r="T3" s="22">
         <v>2021</v>
       </c>
-      <c r="U5" s="22">
+      <c r="U3" s="22">
         <v>2022</v>
       </c>
-      <c r="V5" s="23">
+      <c r="V3" s="23">
         <v>2023</v>
       </c>
-      <c r="W5" s="23">
+      <c r="W3" s="23">
         <v>2024</v>
       </c>
     </row>
-    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A6" s="1" t="s">
+    <row r="4" spans="1:25">
+      <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
+      <c r="B4" s="70">
+        <v>7.3</v>
+      </c>
+      <c r="C4" s="70">
+        <v>7.6</v>
+      </c>
+      <c r="D4" s="70">
+        <v>8.6</v>
+      </c>
+      <c r="E4" s="70">
+        <v>10.7</v>
+      </c>
+      <c r="F4" s="70">
+        <v>13.2</v>
+      </c>
+      <c r="G4" s="70">
+        <v>15.4</v>
+      </c>
+      <c r="H4" s="70">
+        <v>15.5</v>
+      </c>
+      <c r="I4" s="53">
+        <v>17.8</v>
+      </c>
+      <c r="J4" s="53">
+        <v>20.5</v>
+      </c>
+      <c r="K4" s="53">
+        <v>21.3</v>
+      </c>
+      <c r="L4" s="53">
+        <v>21.2</v>
+      </c>
+      <c r="M4" s="53">
+        <v>21.8</v>
+      </c>
+      <c r="N4" s="11">
+        <v>21.981507969960639</v>
+      </c>
+      <c r="O4" s="11">
+        <v>21.710290301166189</v>
+      </c>
+      <c r="P4" s="72">
+        <v>20.042261205244589</v>
+      </c>
+      <c r="Q4" s="72">
+        <v>19.900000284519116</v>
+      </c>
+      <c r="R4" s="72">
+        <v>19.273290610674607</v>
+      </c>
+      <c r="S4" s="72">
+        <v>19.511225008550749</v>
+      </c>
+      <c r="T4" s="72">
+        <v>18.893876407578198</v>
+      </c>
+      <c r="U4" s="72">
+        <v>18.826418133389776</v>
+      </c>
+      <c r="V4" s="72">
+        <v>22.412629502599319</v>
+      </c>
+      <c r="W4" s="17">
+        <v>23.889337470058095</v>
+      </c>
+      <c r="Y4" s="72"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="R5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="S5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="T5" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="U5" s="70">
+        <v>1.1233251996995302</v>
+      </c>
+      <c r="V5" s="70">
+        <v>6.4259184898508526</v>
+      </c>
+      <c r="W5" s="17">
+        <v>9.9861040199203241</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
       <c r="B6" s="70">
-        <v>7.3</v>
+        <v>8.4</v>
       </c>
       <c r="C6" s="70">
+        <v>8.5</v>
+      </c>
+      <c r="D6" s="70">
+        <v>8.4</v>
+      </c>
+      <c r="E6" s="70">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="F6" s="70">
+        <v>10</v>
+      </c>
+      <c r="G6" s="70">
+        <v>15.5</v>
+      </c>
+      <c r="H6" s="70">
+        <v>15.7</v>
+      </c>
+      <c r="I6" s="53">
+        <v>19.5</v>
+      </c>
+      <c r="J6" s="53">
+        <v>21.4</v>
+      </c>
+      <c r="K6" s="53">
+        <v>18.8</v>
+      </c>
+      <c r="L6" s="53">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="M6" s="53">
+        <v>23.3</v>
+      </c>
+      <c r="N6" s="11">
+        <v>23.960308328876934</v>
+      </c>
+      <c r="O6" s="11">
+        <v>23.853524936964838</v>
+      </c>
+      <c r="P6" s="70">
+        <v>22.596603624912166</v>
+      </c>
+      <c r="Q6" s="70">
+        <v>22.486717697779401</v>
+      </c>
+      <c r="R6" s="70">
+        <v>22.14919861562425</v>
+      </c>
+      <c r="S6" s="70">
+        <v>21.564355090674454</v>
+      </c>
+      <c r="T6" s="70">
+        <v>20.729979461926987</v>
+      </c>
+      <c r="U6" s="70">
+        <v>19.972028078674683</v>
+      </c>
+      <c r="V6" s="70">
+        <v>23.303589047893102</v>
+      </c>
+      <c r="W6" s="17">
+        <v>25.012632963528191</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="70">
+        <v>7</v>
+      </c>
+      <c r="C7" s="70">
+        <v>7.7</v>
+      </c>
+      <c r="D7" s="70">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E7" s="70">
+        <v>12.6</v>
+      </c>
+      <c r="F7" s="70">
+        <v>14.8</v>
+      </c>
+      <c r="G7" s="70">
+        <v>15.4</v>
+      </c>
+      <c r="H7" s="70">
+        <v>14.8</v>
+      </c>
+      <c r="I7" s="53">
+        <v>14.9</v>
+      </c>
+      <c r="J7" s="53">
+        <v>18.2</v>
+      </c>
+      <c r="K7" s="53">
+        <v>15.9</v>
+      </c>
+      <c r="L7" s="53">
+        <v>15.8</v>
+      </c>
+      <c r="M7" s="53">
+        <v>19</v>
+      </c>
+      <c r="N7" s="11">
+        <v>19.143010228463027</v>
+      </c>
+      <c r="O7" s="11">
+        <v>18.214490537182183</v>
+      </c>
+      <c r="P7" s="70">
+        <v>16.335867716175549</v>
+      </c>
+      <c r="Q7" s="70">
+        <v>16.27384869754097</v>
+      </c>
+      <c r="R7" s="70">
+        <v>15.364577385330112</v>
+      </c>
+      <c r="S7" s="70">
+        <v>14.388192686420599</v>
+      </c>
+      <c r="T7" s="70">
+        <v>13.430808227790454</v>
+      </c>
+      <c r="U7" s="70">
+        <v>13.577580249215544</v>
+      </c>
+      <c r="V7" s="70">
+        <v>18.671916999899334</v>
+      </c>
+      <c r="W7" s="17">
+        <v>19.667748407828771</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="70">
+        <v>5.7</v>
+      </c>
+      <c r="C8" s="70">
+        <v>6.4</v>
+      </c>
+      <c r="D8" s="70">
+        <v>7.7</v>
+      </c>
+      <c r="E8" s="70">
+        <v>8.1</v>
+      </c>
+      <c r="F8" s="70">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G8" s="70">
+        <v>19.2</v>
+      </c>
+      <c r="H8" s="70">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="I8" s="53">
+        <v>19</v>
+      </c>
+      <c r="J8" s="53">
+        <v>21.5</v>
+      </c>
+      <c r="K8" s="53">
+        <v>23.8</v>
+      </c>
+      <c r="L8" s="53">
+        <v>23.685777691550321</v>
+      </c>
+      <c r="M8" s="53">
+        <v>24.2</v>
+      </c>
+      <c r="N8" s="11">
+        <v>23.745918440123166</v>
+      </c>
+      <c r="O8" s="11">
+        <v>24.147797328258559</v>
+      </c>
+      <c r="P8" s="70">
+        <v>22.947575333137063</v>
+      </c>
+      <c r="Q8" s="70">
+        <v>23.248143834691085</v>
+      </c>
+      <c r="R8" s="70">
+        <v>23.536948122676851</v>
+      </c>
+      <c r="S8" s="70">
+        <v>22.956002990064565</v>
+      </c>
+      <c r="T8" s="70">
+        <v>22.237185237079625</v>
+      </c>
+      <c r="U8" s="70">
+        <v>31.662931679216406</v>
+      </c>
+      <c r="V8" s="70">
+        <v>33.85270572260108</v>
+      </c>
+      <c r="W8" s="17">
+        <v>34.835531551209009</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="70">
+        <v>5.5</v>
+      </c>
+      <c r="C9" s="70">
+        <v>5.6</v>
+      </c>
+      <c r="D9" s="70">
+        <v>6.2</v>
+      </c>
+      <c r="E9" s="70">
+        <v>6.8</v>
+      </c>
+      <c r="F9" s="70">
+        <v>7</v>
+      </c>
+      <c r="G9" s="70">
+        <v>8.1</v>
+      </c>
+      <c r="H9" s="70">
+        <v>8.6</v>
+      </c>
+      <c r="I9" s="53">
+        <v>16</v>
+      </c>
+      <c r="J9" s="53">
+        <v>18.8</v>
+      </c>
+      <c r="K9" s="53">
+        <v>23.1</v>
+      </c>
+      <c r="L9" s="53">
+        <v>22.988721359483218</v>
+      </c>
+      <c r="M9" s="53">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="N9" s="11">
+        <v>20.122988177353307</v>
+      </c>
+      <c r="O9" s="11">
+        <v>19.406631821144941</v>
+      </c>
+      <c r="P9" s="70">
+        <v>17.202131653965587</v>
+      </c>
+      <c r="Q9" s="70">
+        <v>17.053043745824944</v>
+      </c>
+      <c r="R9" s="70">
+        <v>16.125753671411772</v>
+      </c>
+      <c r="S9" s="70">
+        <v>15.002418630364177</v>
+      </c>
+      <c r="T9" s="70">
+        <v>13.669332930878358</v>
+      </c>
+      <c r="U9" s="70">
+        <v>13.29428371849351</v>
+      </c>
+      <c r="V9" s="70">
+        <v>17.448482735963779</v>
+      </c>
+      <c r="W9" s="17">
+        <v>18.044804559615962</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="70">
+        <v>5.6</v>
+      </c>
+      <c r="C10" s="70">
+        <v>6.1</v>
+      </c>
+      <c r="D10" s="70">
+        <v>6.6</v>
+      </c>
+      <c r="E10" s="70">
         <v>7.6</v>
       </c>
-      <c r="D6" s="70">
-[...2 lines deleted...]
-      <c r="E6" s="70">
+      <c r="F10" s="70">
+        <v>11.9</v>
+      </c>
+      <c r="G10" s="70">
+        <v>14</v>
+      </c>
+      <c r="H10" s="70">
+        <v>15.3</v>
+      </c>
+      <c r="I10" s="53">
+        <v>14.9</v>
+      </c>
+      <c r="J10" s="53">
+        <v>17.2</v>
+      </c>
+      <c r="K10" s="53">
+        <v>15.7</v>
+      </c>
+      <c r="L10" s="53">
+        <v>15.748639583526401</v>
+      </c>
+      <c r="M10" s="53">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="N10" s="11">
+        <v>18.971350445917594</v>
+      </c>
+      <c r="O10" s="11">
+        <v>18.535431441524484</v>
+      </c>
+      <c r="P10" s="70">
+        <v>16.975919409796731</v>
+      </c>
+      <c r="Q10" s="70">
+        <v>16.863549180605457</v>
+      </c>
+      <c r="R10" s="70">
+        <v>16.441281791183407</v>
+      </c>
+      <c r="S10" s="70">
+        <v>16.000637251926928</v>
+      </c>
+      <c r="T10" s="70">
+        <v>15.266017164342172</v>
+      </c>
+      <c r="U10" s="70">
+        <v>15.311049440958282</v>
+      </c>
+      <c r="V10" s="70">
+        <v>20.068945147923685</v>
+      </c>
+      <c r="W10" s="17">
+        <v>21.422638114090336</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="70">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C11" s="70">
+        <v>4.7</v>
+      </c>
+      <c r="D11" s="70">
+        <v>4.7</v>
+      </c>
+      <c r="E11" s="70">
+        <v>5.4</v>
+      </c>
+      <c r="F11" s="70">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G11" s="70">
+        <v>9.6</v>
+      </c>
+      <c r="H11" s="70">
+        <v>11.3</v>
+      </c>
+      <c r="I11" s="53">
+        <v>13.5</v>
+      </c>
+      <c r="J11" s="53">
+        <v>15.3</v>
+      </c>
+      <c r="K11" s="53">
+        <v>21.7</v>
+      </c>
+      <c r="L11" s="53">
+        <v>21.534016280846483</v>
+      </c>
+      <c r="M11" s="53">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="N11" s="11">
+        <v>16.904436069265387</v>
+      </c>
+      <c r="O11" s="11">
+        <v>17.149302729247637</v>
+      </c>
+      <c r="P11" s="70">
+        <v>16.837234607052448</v>
+      </c>
+      <c r="Q11" s="70">
+        <v>16.935618359999609</v>
+      </c>
+      <c r="R11" s="70">
+        <v>17.087083359195582</v>
+      </c>
+      <c r="S11" s="70">
+        <v>17.075737345160821</v>
+      </c>
+      <c r="T11" s="70">
+        <v>16.587436317933726</v>
+      </c>
+      <c r="U11" s="70">
+        <v>16.298634620398602</v>
+      </c>
+      <c r="V11" s="70">
+        <v>19.774569384586957</v>
+      </c>
+      <c r="W11" s="17">
+        <v>21.348196961616107</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="I12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="L12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="M12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="N12" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="O12" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="P12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="R12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="S12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="T12" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="U12" s="53">
+        <v>1.3779058493019236</v>
+      </c>
+      <c r="V12" s="53">
+        <v>5.9562701857861988</v>
+      </c>
+      <c r="W12" s="17">
+        <v>9.4059377495848633</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="70">
+        <v>7.1</v>
+      </c>
+      <c r="C13" s="70">
+        <v>7.4</v>
+      </c>
+      <c r="D13" s="70">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E13" s="70">
+        <v>9.6</v>
+      </c>
+      <c r="F13" s="70">
+        <v>11.9</v>
+      </c>
+      <c r="G13" s="70">
+        <v>13.5</v>
+      </c>
+      <c r="H13" s="70">
+        <v>14.19</v>
+      </c>
+      <c r="I13" s="53">
+        <v>16.7</v>
+      </c>
+      <c r="J13" s="53">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="K13" s="53">
+        <v>23.2</v>
+      </c>
+      <c r="L13" s="53">
+        <v>23.215941060536892</v>
+      </c>
+      <c r="M13" s="53">
+        <v>24.6</v>
+      </c>
+      <c r="N13" s="11">
+        <v>20.631671741454344</v>
+      </c>
+      <c r="O13" s="11">
+        <v>20.450658735003657</v>
+      </c>
+      <c r="P13" s="70">
+        <v>19.665067957226071</v>
+      </c>
+      <c r="Q13" s="70">
+        <v>19.96034895816344</v>
+      </c>
+      <c r="R13" s="70">
+        <v>19.67740600867964</v>
+      </c>
+      <c r="S13" s="70">
+        <v>19.502328521298161</v>
+      </c>
+      <c r="T13" s="70">
+        <v>19.118351352256234</v>
+      </c>
+      <c r="U13" s="70">
+        <v>23.773152156051072</v>
+      </c>
+      <c r="V13" s="70">
+        <v>26.397075860076136</v>
+      </c>
+      <c r="W13" s="17">
+        <v>27.463728647450029</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="70">
+        <v>9.6</v>
+      </c>
+      <c r="C14" s="70">
+        <v>9.5</v>
+      </c>
+      <c r="D14" s="70">
+        <v>10.4</v>
+      </c>
+      <c r="E14" s="70">
         <v>10.7</v>
       </c>
-      <c r="F6" s="70">
-[...2 lines deleted...]
-      <c r="G6" s="70">
+      <c r="F14" s="70">
+        <v>12.5</v>
+      </c>
+      <c r="G14" s="70">
         <v>15.4</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H14" s="70">
+        <v>15.7</v>
+      </c>
+      <c r="I14" s="53">
+        <v>17.5</v>
+      </c>
+      <c r="J14" s="53">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="K14" s="53">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="L14" s="53">
+        <v>18.958914262524484</v>
+      </c>
+      <c r="M14" s="53">
+        <v>22.8</v>
+      </c>
+      <c r="N14" s="11">
+        <v>20.283335807205653</v>
+      </c>
+      <c r="O14" s="11">
+        <v>19.816873773708306</v>
+      </c>
+      <c r="P14" s="70">
+        <v>18.418365132202723</v>
+      </c>
+      <c r="Q14" s="70">
+        <v>18.335173100130977</v>
+      </c>
+      <c r="R14" s="70">
+        <v>17.83771615487807</v>
+      </c>
+      <c r="S14" s="70">
+        <v>17.664782949377358</v>
+      </c>
+      <c r="T14" s="53">
+        <v>17.277671724701698</v>
+      </c>
+      <c r="U14" s="70">
+        <v>18.472708523190562</v>
+      </c>
+      <c r="V14" s="70">
+        <v>22.518345969060615</v>
+      </c>
+      <c r="W14" s="17">
+        <v>24.220078861914335</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="70">
+        <v>2.8</v>
+      </c>
+      <c r="C15" s="70">
+        <v>3.3</v>
+      </c>
+      <c r="D15" s="70">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E15" s="70">
+        <v>5</v>
+      </c>
+      <c r="F15" s="70">
+        <v>8</v>
+      </c>
+      <c r="G15" s="70">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H15" s="70">
+        <v>9.1</v>
+      </c>
+      <c r="I15" s="53">
+        <v>10.6</v>
+      </c>
+      <c r="J15" s="53">
+        <v>12.3</v>
+      </c>
+      <c r="K15" s="53">
         <v>15.5</v>
       </c>
-      <c r="I6" s="53">
-[...8 lines deleted...]
-      <c r="L6" s="53">
+      <c r="L15" s="53">
+        <v>15.319799831618491</v>
+      </c>
+      <c r="M15" s="53">
+        <v>13.9</v>
+      </c>
+      <c r="N15" s="11">
+        <v>14.466904113342149</v>
+      </c>
+      <c r="O15" s="11">
+        <v>14.347913343550287</v>
+      </c>
+      <c r="P15" s="70">
+        <v>13.285165732557441</v>
+      </c>
+      <c r="Q15" s="70">
+        <v>13.523111369186024</v>
+      </c>
+      <c r="R15" s="70">
+        <v>13.331781263259872</v>
+      </c>
+      <c r="S15" s="70">
+        <v>12.703523476038212</v>
+      </c>
+      <c r="T15" s="70">
+        <v>11.749821918892426</v>
+      </c>
+      <c r="U15" s="70">
+        <v>12.052384036134582</v>
+      </c>
+      <c r="V15" s="70">
+        <v>15.933325177026669</v>
+      </c>
+      <c r="W15" s="17">
+        <v>17.318134587336512</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="70">
+        <v>8.4</v>
+      </c>
+      <c r="C16" s="70">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D16" s="70">
+        <v>11.7</v>
+      </c>
+      <c r="E16" s="70">
+        <v>13.5</v>
+      </c>
+      <c r="F16" s="70">
+        <v>17</v>
+      </c>
+      <c r="G16" s="70">
+        <v>17.7</v>
+      </c>
+      <c r="H16" s="70">
+        <v>15.9</v>
+      </c>
+      <c r="I16" s="53">
+        <v>18.3</v>
+      </c>
+      <c r="J16" s="53">
         <v>21.2</v>
       </c>
-      <c r="M6" s="53">
-[...411 lines deleted...]
-      <c r="H12" s="70">
+      <c r="K16" s="53">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="L16" s="53">
+        <v>16.246910653217231</v>
+      </c>
+      <c r="M16" s="53">
+        <v>22.6</v>
+      </c>
+      <c r="N16" s="11">
+        <v>23.056084690395323</v>
+      </c>
+      <c r="O16" s="11">
+        <v>22.076703638969981</v>
+      </c>
+      <c r="P16" s="70">
+        <v>19.731864017617248</v>
+      </c>
+      <c r="Q16" s="70">
+        <v>19.897857029725458</v>
+      </c>
+      <c r="R16" s="70">
+        <v>18.818963626566273</v>
+      </c>
+      <c r="S16" s="70">
+        <v>17.528737252955509</v>
+      </c>
+      <c r="T16" s="70">
+        <v>16.313445589894719</v>
+      </c>
+      <c r="U16" s="70">
+        <v>16.036457008027018</v>
+      </c>
+      <c r="V16" s="70">
+        <v>19.913986549056176</v>
+      </c>
+      <c r="W16" s="17">
+        <v>20.231834753353652</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="70">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C17" s="70">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D17" s="70">
+        <v>5.2</v>
+      </c>
+      <c r="E17" s="70">
+        <v>9.5</v>
+      </c>
+      <c r="F17" s="70">
+        <v>11.8</v>
+      </c>
+      <c r="G17" s="70">
+        <v>12.8</v>
+      </c>
+      <c r="H17" s="70">
+        <v>12.4</v>
+      </c>
+      <c r="I17" s="53">
+        <v>13.3</v>
+      </c>
+      <c r="J17" s="53">
         <v>15.3</v>
       </c>
-      <c r="I12" s="53">
-[...212 lines deleted...]
-      <c r="I15" s="53">
+      <c r="K17" s="53">
+        <v>14.3</v>
+      </c>
+      <c r="L17" s="53">
+        <v>14.172385441189288</v>
+      </c>
+      <c r="M17" s="53">
         <v>16.7</v>
       </c>
-      <c r="J15" s="53">
-[...152 lines deleted...]
-      </c>
       <c r="N17" s="11">
-        <v>14.466904113342149</v>
+        <v>16.69970413728144</v>
       </c>
       <c r="O17" s="11">
-        <v>14.347913343550287</v>
+        <v>16.724213213903059</v>
       </c>
       <c r="P17" s="70">
-        <v>13.285165732557441</v>
-[...23 lines deleted...]
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+        <v>16.023063376133216</v>
+      </c>
+      <c r="Q17" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="R17" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="S17" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="T17" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="U17" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="V17" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="W17" s="53" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B18" s="70">
         <v>8.4</v>
       </c>
       <c r="C18" s="70">
+        <v>9.6</v>
+      </c>
+      <c r="D18" s="70">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D18" s="70">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="70">
-        <v>13.5</v>
+        <v>13.3</v>
       </c>
       <c r="F18" s="70">
-        <v>17</v>
+        <v>14.7</v>
       </c>
       <c r="G18" s="70">
-        <v>17.7</v>
+        <v>15.2</v>
       </c>
       <c r="H18" s="70">
-        <v>15.9</v>
+        <v>16.7</v>
       </c>
       <c r="I18" s="53">
-        <v>18.3</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="J18" s="53">
-        <v>21.2</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="K18" s="53">
-        <v>16.600000000000001</v>
+        <v>19.8</v>
       </c>
       <c r="L18" s="53">
-        <v>16.246910653217231</v>
+        <v>19.936845932952949</v>
       </c>
       <c r="M18" s="53">
-        <v>22.6</v>
+        <v>21.3</v>
       </c>
       <c r="N18" s="11">
-        <v>23.056084690395323</v>
+        <v>21.382857052296266</v>
       </c>
       <c r="O18" s="11">
-        <v>22.076703638969981</v>
+        <v>20.779836884974785</v>
       </c>
       <c r="P18" s="70">
-        <v>19.731864017617248</v>
+        <v>19.525822834118813</v>
       </c>
       <c r="Q18" s="70">
-        <v>19.897857029725458</v>
+        <v>19.389040158864407</v>
       </c>
       <c r="R18" s="70">
-        <v>18.818963626566273</v>
+        <v>19.160145070921939</v>
       </c>
       <c r="S18" s="70">
-        <v>17.528737252955509</v>
+        <v>18.874627290640788</v>
       </c>
       <c r="T18" s="70">
-        <v>16.313445589894719</v>
+        <v>18.41024572983336</v>
       </c>
       <c r="U18" s="70">
-        <v>16.036457008027018</v>
+        <v>18.878233225600496</v>
       </c>
       <c r="V18" s="70">
-        <v>19.913986549056176</v>
+        <v>22.13964425198343</v>
       </c>
       <c r="W18" s="17">
-        <v>20.231834753353652</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+        <v>23.682748685672365</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B19" s="70">
-        <v>4.0999999999999996</v>
+        <v>7.7</v>
       </c>
       <c r="C19" s="70">
-        <v>4.4000000000000004</v>
+        <v>8.1</v>
       </c>
       <c r="D19" s="70">
-        <v>5.2</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="E19" s="70">
         <v>9.5</v>
       </c>
       <c r="F19" s="70">
-        <v>11.8</v>
+        <v>10.8</v>
       </c>
       <c r="G19" s="70">
-        <v>12.8</v>
+        <v>11.5</v>
       </c>
       <c r="H19" s="70">
+        <v>12.7</v>
+      </c>
+      <c r="I19" s="53">
+        <v>23.7</v>
+      </c>
+      <c r="J19" s="53">
+        <v>26</v>
+      </c>
+      <c r="K19" s="53">
+        <v>26.5</v>
+      </c>
+      <c r="L19" s="53">
+        <v>26.819537946985132</v>
+      </c>
+      <c r="M19" s="53">
+        <v>27.8</v>
+      </c>
+      <c r="N19" s="11">
+        <v>26.484447972689978</v>
+      </c>
+      <c r="O19" s="11">
+        <v>26.184036875559048</v>
+      </c>
+      <c r="P19" s="70">
+        <v>24.769893058470444</v>
+      </c>
+      <c r="Q19" s="70">
+        <v>24.455664360794177</v>
+      </c>
+      <c r="R19" s="70">
+        <v>22.316708844237866</v>
+      </c>
+      <c r="S19" s="70">
+        <v>21.711869216194199</v>
+      </c>
+      <c r="T19" s="70">
+        <v>20.939467903795585</v>
+      </c>
+      <c r="U19" s="70">
+        <v>21.502308484320476</v>
+      </c>
+      <c r="V19" s="70">
+        <v>25.572804932939796</v>
+      </c>
+      <c r="W19" s="17">
+        <v>27.23471385399046</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="H20" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="I20" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="J20" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="K20" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="L20" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="M20" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="N20" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="O20" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="P20" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q20" s="70">
+        <v>1.2477158534288582</v>
+      </c>
+      <c r="R20" s="70">
+        <v>2.9588455617316574</v>
+      </c>
+      <c r="S20" s="70">
+        <v>5.3900974689591656</v>
+      </c>
+      <c r="T20" s="70">
+        <v>7.0240983098026781</v>
+      </c>
+      <c r="U20" s="70">
+        <v>8.2052676308589696</v>
+      </c>
+      <c r="V20" s="70">
+        <v>11.776510900882762</v>
+      </c>
+      <c r="W20" s="17">
+        <v>13.909043594682943</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="E21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="G21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="H21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="I21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="J21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="K21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="L21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="M21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="N21" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="O21" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="P21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="R21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="S21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="T21" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="U21" s="53">
+        <v>1.4310453186958272</v>
+      </c>
+      <c r="V21" s="53">
+        <v>7.4491594865046054</v>
+      </c>
+      <c r="W21" s="17">
+        <v>10.639143413250721</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="70">
+        <v>7.3</v>
+      </c>
+      <c r="C22" s="70">
+        <v>7.7</v>
+      </c>
+      <c r="D22" s="70">
+        <v>8.1</v>
+      </c>
+      <c r="E22" s="70">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F22" s="70">
+        <v>10.3</v>
+      </c>
+      <c r="G22" s="70">
+        <v>10.6</v>
+      </c>
+      <c r="H22" s="70">
+        <v>11.1</v>
+      </c>
+      <c r="I22" s="53">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="J22" s="53">
+        <v>21.1</v>
+      </c>
+      <c r="K22" s="53">
+        <v>22.5</v>
+      </c>
+      <c r="L22" s="53">
+        <v>22.655352845610096</v>
+      </c>
+      <c r="M22" s="53">
+        <v>21.5</v>
+      </c>
+      <c r="N22" s="11">
+        <v>22.081098799531418</v>
+      </c>
+      <c r="O22" s="11">
+        <v>21.937561910573734</v>
+      </c>
+      <c r="P22" s="70">
+        <v>20.852700683817147</v>
+      </c>
+      <c r="Q22" s="70">
+        <v>20.875351884246012</v>
+      </c>
+      <c r="R22" s="70">
+        <v>20.512393181675936</v>
+      </c>
+      <c r="S22" s="70">
+        <v>20.44154629738706</v>
+      </c>
+      <c r="T22" s="70">
+        <v>19.992750522388828</v>
+      </c>
+      <c r="U22" s="70">
+        <v>37.303069155087051</v>
+      </c>
+      <c r="V22" s="70">
+        <v>39.084026457310173</v>
+      </c>
+      <c r="W22" s="17">
+        <v>39.267274055491995</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="70">
+        <v>9.1</v>
+      </c>
+      <c r="C23" s="70">
+        <v>10.6</v>
+      </c>
+      <c r="D23" s="70">
         <v>12.4</v>
       </c>
-      <c r="I19" s="53">
-[...323 lines deleted...]
-        <v>7.4491594865046054</v>
+      <c r="E23" s="70">
+        <v>16.3</v>
+      </c>
+      <c r="F23" s="70">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G23" s="70">
+        <v>22.8</v>
+      </c>
+      <c r="H23" s="70">
+        <v>24.3</v>
+      </c>
+      <c r="I23" s="53">
+        <v>21.5</v>
+      </c>
+      <c r="J23" s="53">
+        <v>28.2</v>
+      </c>
+      <c r="K23" s="53">
+        <v>30.4</v>
+      </c>
+      <c r="L23" s="53">
+        <v>29.103624919629578</v>
+      </c>
+      <c r="M23" s="53">
+        <v>27</v>
+      </c>
+      <c r="N23" s="11">
+        <v>28.344236225729279</v>
+      </c>
+      <c r="O23" s="11">
+        <v>28.166315801484473</v>
+      </c>
+      <c r="P23" s="70">
+        <v>22.593670548923704</v>
+      </c>
+      <c r="Q23" s="70">
+        <v>22.961933844169639</v>
+      </c>
+      <c r="R23" s="70">
+        <v>22.686336665853858</v>
+      </c>
+      <c r="S23" s="70">
+        <v>21.924804616800714</v>
+      </c>
+      <c r="T23" s="70">
+        <v>21.107717490128522</v>
+      </c>
+      <c r="U23" s="70">
+        <v>20.299237774910981</v>
+      </c>
+      <c r="V23" s="70">
+        <v>23.750077657233003</v>
       </c>
       <c r="W23" s="17">
-        <v>10.639143413250721</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+        <v>24.829525944231595</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B24" s="70">
-        <v>7.3</v>
+        <v>18.100000000000001</v>
       </c>
       <c r="C24" s="70">
-        <v>7.7</v>
+        <v>16</v>
       </c>
       <c r="D24" s="70">
-        <v>8.1</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="E24" s="70">
-        <v>8.6999999999999993</v>
+        <v>25.2</v>
       </c>
       <c r="F24" s="70">
-        <v>10.3</v>
+        <v>32.1</v>
       </c>
       <c r="G24" s="70">
-        <v>10.6</v>
+        <v>31.1</v>
       </c>
       <c r="H24" s="70">
-        <v>11.1</v>
+        <v>30.7</v>
       </c>
       <c r="I24" s="53">
-        <v>18.600000000000001</v>
+        <v>29.9</v>
       </c>
       <c r="J24" s="53">
-        <v>21.1</v>
+        <v>35.200000000000003</v>
       </c>
       <c r="K24" s="53">
-        <v>22.5</v>
+        <v>34.1</v>
       </c>
       <c r="L24" s="53">
-        <v>22.655352845610096</v>
+        <v>33.792693224122544</v>
       </c>
       <c r="M24" s="53">
-        <v>21.5</v>
+        <v>30.7</v>
       </c>
       <c r="N24" s="11">
-        <v>22.081098799531418</v>
+        <v>27.995382890152957</v>
       </c>
       <c r="O24" s="11">
-        <v>21.937561910573734</v>
+        <v>26.827804404421119</v>
       </c>
       <c r="P24" s="70">
-        <v>20.852700683817147</v>
+        <v>23.781423567460521</v>
       </c>
       <c r="Q24" s="70">
-        <v>20.875351884246012</v>
+        <v>23.899142657897254</v>
       </c>
       <c r="R24" s="70">
-        <v>20.512393181675936</v>
+        <v>23.148484493347169</v>
       </c>
       <c r="S24" s="70">
-        <v>20.44154629738706</v>
-[...2 lines deleted...]
-        <v>19.992750522388828</v>
+        <v>22.25922425836141</v>
+      </c>
+      <c r="T24" s="53">
+        <v>21.431041547979572</v>
       </c>
       <c r="U24" s="70">
-        <v>37.303069155087051</v>
+        <v>21.027319358997904</v>
       </c>
       <c r="V24" s="70">
-        <v>39.084026457310173</v>
+        <v>23.885870177942362</v>
       </c>
       <c r="W24" s="17">
-        <v>39.267274055491995</v>
-[...140 lines deleted...]
-      <c r="W26" s="17">
         <v>25.091965235703086</v>
       </c>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A27" s="8" t="s">
+    <row r="25" spans="1:23">
+      <c r="A25" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="71" t="s">
-[...44 lines deleted...]
-      <c r="Q27" s="71">
+      <c r="B25" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="G25" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="H25" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="I25" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="J25" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="K25" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="L25" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="M25" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="N25" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="O25" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="P25" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q25" s="71">
         <v>2.4525125251497255</v>
       </c>
-      <c r="R27" s="71">
+      <c r="R25" s="71">
         <v>6.897494963941627</v>
       </c>
-      <c r="S27" s="71">
+      <c r="S25" s="71">
         <v>9.2449273839378439</v>
       </c>
-      <c r="T27" s="71">
+      <c r="T25" s="71">
         <v>10.569582283157807</v>
       </c>
-      <c r="U27" s="71">
+      <c r="U25" s="71">
         <v>11.398649483734811</v>
       </c>
-      <c r="V27" s="71">
+      <c r="V25" s="71">
         <v>15.510393432369687</v>
       </c>
-      <c r="W27" s="78">
+      <c r="W25" s="76">
         <v>17.710059195474191</v>
       </c>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="W29" s="17"/>
+    <row r="26" spans="1:23">
+      <c r="W26" s="17"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="W27" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A1:W1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Наличие автотранспорта</vt:lpstr>
       <vt:lpstr>Легк. по объему двигателя</vt:lpstr>